--- v12 (2026-03-20)
+++ v13 (2026-05-04)
@@ -329,60 +329,60 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Employee’s Position</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk54896484" w:id="10835755845487665958"/>
+            <w:bookmarkStart w:name="_Hlk54896484" w:id="16084848398515485546"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Senior Operative</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="spellEnd"/>
-            <w:bookmarkEnd w:id="10835755845487665958"/>
+            <w:bookmarkEnd w:id="16084848398515485546"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Country of Employment</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -531,53 +531,53 @@
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Monthly Salary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>$16,000.00</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Hlk54896821" w:id="12018017262606045015"/>
+            <w:bookmarkStart w:name="_Hlk54896821" w:id="4063393495434432246"/>
             <w:proofErr w:type="spellStart"/>
-            <w:bookmarkEnd w:id="12018017262606045015"/>
+            <w:bookmarkEnd w:id="4063393495434432246"/>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>