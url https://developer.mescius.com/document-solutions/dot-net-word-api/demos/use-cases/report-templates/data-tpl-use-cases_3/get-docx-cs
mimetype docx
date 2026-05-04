--- v13 (2026-05-04)
+++ v14 (2026-05-04)
@@ -329,60 +329,60 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Employee’s Position</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk54896484" w:id="16084848398515485546"/>
+            <w:bookmarkStart w:name="_Hlk54896484" w:id="11335308022870116636"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Senior Operative</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="spellEnd"/>
-            <w:bookmarkEnd w:id="16084848398515485546"/>
+            <w:bookmarkEnd w:id="11335308022870116636"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Country of Employment</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -531,53 +531,53 @@
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Monthly Salary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>$16,000.00</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Hlk54896821" w:id="4063393495434432246"/>
+            <w:bookmarkStart w:name="_Hlk54896821" w:id="16740694090287049493"/>
             <w:proofErr w:type="spellStart"/>
-            <w:bookmarkEnd w:id="4063393495434432246"/>
+            <w:bookmarkEnd w:id="16740694090287049493"/>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>