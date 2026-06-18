--- v14 (2026-05-04)
+++ v15 (2026-06-18)
@@ -329,60 +329,60 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Employee’s Position</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk54896484" w:id="11335308022870116636"/>
+            <w:bookmarkStart w:name="_Hlk54896484" w:id="13773424421992455361"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Senior Operative</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="spellEnd"/>
-            <w:bookmarkEnd w:id="11335308022870116636"/>
+            <w:bookmarkEnd w:id="13773424421992455361"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Country of Employment</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -531,53 +531,53 @@
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Monthly Salary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>$16,000.00</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Hlk54896821" w:id="16740694090287049493"/>
+            <w:bookmarkStart w:name="_Hlk54896821" w:id="7527361450143461613"/>
             <w:proofErr w:type="spellStart"/>
-            <w:bookmarkEnd w:id="16740694090287049493"/>
+            <w:bookmarkEnd w:id="7527361450143461613"/>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>