--- v15 (2026-06-18)
+++ v16 (2026-08-02)
@@ -329,60 +329,60 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Employee’s Position</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk54896484" w:id="13773424421992455361"/>
+            <w:bookmarkStart w:name="_Hlk54896484" w:id="9815743286594122890"/>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Senior Operative</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="spellEnd"/>
-            <w:bookmarkEnd w:id="13773424421992455361"/>
+            <w:bookmarkEnd w:id="9815743286594122890"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Country of Employment</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -531,53 +531,53 @@
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>Monthly Salary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="95"/>
               </w:rPr>
               <w:t>$16,000.00</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Hlk54896821" w:id="7527361450143461613"/>
+            <w:bookmarkStart w:name="_Hlk54896821" w:id="2886727051146207681"/>
             <w:proofErr w:type="spellStart"/>
-            <w:bookmarkEnd w:id="7527361450143461613"/>
+            <w:bookmarkEnd w:id="2886727051146207681"/>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramStart"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5225" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:w w:val="95"/>