--- v11 (2026-03-20)
+++ v12 (2026-05-05)
@@ -186,60 +186,60 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Lessee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Jane Donahue</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk54354280" w:id="4152589004106525652"/>
+      <w:bookmarkStart w:name="_Hlk54354280" w:id="2654770907722091186"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(123)098-7654</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:bookmarkEnd w:id="4152589004106525652"/>
+      <w:bookmarkEnd w:id="2654770907722091186"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>janed@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="196"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4404"/>
         </w:tabs>
         <w:spacing w:before="30"/>
@@ -268,63 +268,63 @@
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4B4A53"/>
         </w:rPr>
         <w:t>Jillene Holtaway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>jilleneh@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk54373356" w:id="12394572206503272511"/>
+      <w:bookmarkStart w:name="_Hlk54373356" w:id="14412322380272821291"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>123 Main St.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12394572206503272511"/>
+      <w:bookmarkEnd w:id="14412322380272821291"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Gotham</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>New Jersey</w:t>
@@ -951,51 +951,51 @@
         </w:rPr>
         <w:t>. This deposit can be refunded when the Lessee moves out depending on the condition of the condominium and utilities. This fee will also be used for possible repairs or replacement of any materials in the condominium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If the Lessor has 5 or more units, then it is required to disclose the Security Deposit Holdings in accordance with </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="R6c0b2d6f353e40c3">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rbd349e2ce80b4e05">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statute 83.49</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
@@ -1067,51 +1067,51 @@
         </w:rPr>
         <w:t>LANDLORD’s ADDRESS DISCLOSURE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In accordance with the law (</w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rafdd8a59df374bd2">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Reae9b919fce9449b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statue 83.50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">), here's the Landlord's </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
@@ -2794,51 +2794,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751199387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="R6c0b2d6f353e40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Rafdd8a59df374bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="Rbd349e2ce80b4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Reae9b919fce9449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>