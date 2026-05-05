--- v12 (2026-05-05)
+++ v13 (2026-05-05)
@@ -186,60 +186,60 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Lessee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Jane Donahue</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk54354280" w:id="2654770907722091186"/>
+      <w:bookmarkStart w:name="_Hlk54354280" w:id="459075578728122997"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(123)098-7654</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:bookmarkEnd w:id="2654770907722091186"/>
+      <w:bookmarkEnd w:id="459075578728122997"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>janed@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="196"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4404"/>
         </w:tabs>
         <w:spacing w:before="30"/>
@@ -268,63 +268,63 @@
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4B4A53"/>
         </w:rPr>
         <w:t>Jillene Holtaway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>jilleneh@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk54373356" w:id="14412322380272821291"/>
+      <w:bookmarkStart w:name="_Hlk54373356" w:id="15244791066495915229"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>123 Main St.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14412322380272821291"/>
+      <w:bookmarkEnd w:id="15244791066495915229"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Gotham</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>New Jersey</w:t>
@@ -951,51 +951,51 @@
         </w:rPr>
         <w:t>. This deposit can be refunded when the Lessee moves out depending on the condition of the condominium and utilities. This fee will also be used for possible repairs or replacement of any materials in the condominium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If the Lessor has 5 or more units, then it is required to disclose the Security Deposit Holdings in accordance with </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rbd349e2ce80b4e05">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="R5774514056134d1c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statute 83.49</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
@@ -1067,51 +1067,51 @@
         </w:rPr>
         <w:t>LANDLORD’s ADDRESS DISCLOSURE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In accordance with the law (</w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Reae9b919fce9449b">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rc125baad6cfe4a6e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statue 83.50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">), here's the Landlord's </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
@@ -2794,51 +2794,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751199387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="Rbd349e2ce80b4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Reae9b919fce9449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="R5774514056134d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Rc125baad6cfe4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>