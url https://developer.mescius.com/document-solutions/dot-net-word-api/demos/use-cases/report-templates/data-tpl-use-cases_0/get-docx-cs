--- v13 (2026-05-05)
+++ v14 (2026-06-19)
@@ -186,60 +186,60 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Lessee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Jane Donahue</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk54354280" w:id="459075578728122997"/>
+      <w:bookmarkStart w:name="_Hlk54354280" w:id="16181509924637566361"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(123)098-7654</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:bookmarkEnd w:id="459075578728122997"/>
+      <w:bookmarkEnd w:id="16181509924637566361"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>janed@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="196"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4404"/>
         </w:tabs>
         <w:spacing w:before="30"/>
@@ -268,63 +268,63 @@
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4B4A53"/>
         </w:rPr>
         <w:t>Jillene Holtaway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>jilleneh@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk54373356" w:id="15244791066495915229"/>
+      <w:bookmarkStart w:name="_Hlk54373356" w:id="9456877926333268404"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>123 Main St.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15244791066495915229"/>
+      <w:bookmarkEnd w:id="9456877926333268404"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Gotham</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>New Jersey</w:t>
@@ -951,51 +951,51 @@
         </w:rPr>
         <w:t>. This deposit can be refunded when the Lessee moves out depending on the condition of the condominium and utilities. This fee will also be used for possible repairs or replacement of any materials in the condominium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If the Lessor has 5 or more units, then it is required to disclose the Security Deposit Holdings in accordance with </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="R5774514056134d1c">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="R6119bbc2b9c24e73">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statute 83.49</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
@@ -1067,51 +1067,51 @@
         </w:rPr>
         <w:t>LANDLORD’s ADDRESS DISCLOSURE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In accordance with the law (</w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rc125baad6cfe4a6e">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Ra7640d5957ba41b2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statue 83.50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">), here's the Landlord's </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
@@ -2794,51 +2794,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751199387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="R5774514056134d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Rc125baad6cfe4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="R6119bbc2b9c24e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Ra7640d5957ba41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>