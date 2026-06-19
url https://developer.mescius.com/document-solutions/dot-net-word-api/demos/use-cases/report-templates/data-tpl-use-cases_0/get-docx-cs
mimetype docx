--- v14 (2026-06-19)
+++ v15 (2026-06-19)
@@ -186,60 +186,60 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Lessee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Jane Donahue</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk54354280" w:id="16181509924637566361"/>
+      <w:bookmarkStart w:name="_Hlk54354280" w:id="13711893081677371183"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(123)098-7654</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:bookmarkEnd w:id="16181509924637566361"/>
+      <w:bookmarkEnd w:id="13711893081677371183"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>janed@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="196"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4404"/>
         </w:tabs>
         <w:spacing w:before="30"/>
@@ -268,63 +268,63 @@
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4B4A53"/>
         </w:rPr>
         <w:t>Jillene Holtaway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>jilleneh@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk54373356" w:id="9456877926333268404"/>
+      <w:bookmarkStart w:name="_Hlk54373356" w:id="11024044633220627366"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>123 Main St.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9456877926333268404"/>
+      <w:bookmarkEnd w:id="11024044633220627366"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Gotham</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>New Jersey</w:t>
@@ -951,51 +951,51 @@
         </w:rPr>
         <w:t>. This deposit can be refunded when the Lessee moves out depending on the condition of the condominium and utilities. This fee will also be used for possible repairs or replacement of any materials in the condominium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If the Lessor has 5 or more units, then it is required to disclose the Security Deposit Holdings in accordance with </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="R6119bbc2b9c24e73">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rb4e311a368404512">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statute 83.49</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
@@ -1067,51 +1067,51 @@
         </w:rPr>
         <w:t>LANDLORD’s ADDRESS DISCLOSURE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In accordance with the law (</w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Ra7640d5957ba41b2">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rad302731a8604483">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statue 83.50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">), here's the Landlord's </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
@@ -2794,51 +2794,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751199387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="R6119bbc2b9c24e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Ra7640d5957ba41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="Rb4e311a368404512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Rad302731a8604483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>