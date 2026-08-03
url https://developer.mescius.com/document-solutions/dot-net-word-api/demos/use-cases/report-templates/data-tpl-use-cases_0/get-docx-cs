--- v15 (2026-06-19)
+++ v16 (2026-08-03)
@@ -186,60 +186,60 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Lessee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Jane Donahue</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk54354280" w:id="13711893081677371183"/>
+      <w:bookmarkStart w:name="_Hlk54354280" w:id="14474556050311162258"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(123)098-7654</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
-      <w:bookmarkEnd w:id="13711893081677371183"/>
+      <w:bookmarkEnd w:id="14474556050311162258"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>janed@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="196"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4404"/>
         </w:tabs>
         <w:spacing w:before="30"/>
@@ -268,63 +268,63 @@
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4B4A53"/>
         </w:rPr>
         <w:t>Jillene Holtaway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>jilleneh@example.com</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk54373356" w:id="11024044633220627366"/>
+      <w:bookmarkStart w:name="_Hlk54373356" w:id="4064149181904480752"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>123 Main St.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11024044633220627366"/>
+      <w:bookmarkEnd w:id="4064149181904480752"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Gotham</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>New Jersey</w:t>
@@ -951,51 +951,51 @@
         </w:rPr>
         <w:t>. This deposit can be refunded when the Lessee moves out depending on the condition of the condominium and utilities. This fee will also be used for possible repairs or replacement of any materials in the condominium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>If the Lessor has 5 or more units, then it is required to disclose the Security Deposit Holdings in accordance with </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rb4e311a368404512">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="R990f02c9c76b42b8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statute 83.49</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
@@ -1067,51 +1067,51 @@
         </w:rPr>
         <w:t>LANDLORD’s ADDRESS DISCLOSURE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>In accordance with the law (</w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="Rad302731a8604483">
+      <w:hyperlink w:tgtFrame="_blank" w:history="true" r:id="R63d6a0a1604c4274">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>State Statue 83.50</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">), here's the Landlord's </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
@@ -2794,51 +2794,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751199387">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="Rb4e311a368404512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="Rad302731a8604483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;URL=0000-0099/0083/Sections/0083.49.html" TargetMode="External" Id="R990f02c9c76b42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leg.state.fl.us/statutes/index.cfm?App_mode=Display_Statute&amp;Search_String=&amp;URL=0000-0099/0083/Sections/0083.50.html" TargetMode="External" Id="R63d6a0a1604c4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>