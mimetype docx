--- v10 (2026-03-20)
+++ v11 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd264e83cd1374a0a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e611d9e79e44f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf998a7f81a7f4de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdf8d2ca6e3684810" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4e0094a935a04c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R34f01a5196f04e07" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
-        <w:t>The error "Concurrent operations from multiple threads on this type are not supported." occurred because a pbb (paragraph-block-behavior) and a rbb (run-block-behavior) formatters were both applied to the same range template tag. pbb and rbb are block-modifier formatters, so only one of them can be used on a single range template tag.</w:t>
+        <w:t>The error "{{#ds.seas}:pbb():rbb()} : Formatter "rbb" conflicts with previously defined formatters." occurred because a pbb (paragraph-block-behavior) and a rbb (run-block-behavior) formatters were both applied to the same range template tag. pbb and rbb are block-modifier formatters, so only one of them can be used on a single range template tag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Australasian Mediterranean Sea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Philippine Sea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r/>
       <w:r/>
@@ -813,51 +813,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6cba890af7d8476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra4a9309c756045ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re5a323a34fff4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R00ae4b202d9f48fd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R000f0115e31c4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R286c8fa37b2244a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R82d716f4cece4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd33b7aa862684f33" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>