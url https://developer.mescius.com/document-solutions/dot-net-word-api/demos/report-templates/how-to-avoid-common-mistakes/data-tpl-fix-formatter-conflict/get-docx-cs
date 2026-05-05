--- v11 (2026-05-05)
+++ v12 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdf8d2ca6e3684810" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4e0094a935a04c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R34f01a5196f04e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reaf828540db64820" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9e1b4fc1ad314050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R30de1658ea494406" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{#ds.seas}:pbb():rbb()} : Formatter "rbb" conflicts with previously defined formatters." occurred because a pbb (paragraph-block-behavior) and a rbb (run-block-behavior) formatters were both applied to the same range template tag. pbb and rbb are block-modifier formatters, so only one of them can be used on a single range template tag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Australasian Mediterranean Sea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r/>
@@ -813,51 +813,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R000f0115e31c4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R286c8fa37b2244a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R82d716f4cece4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd33b7aa862684f33" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcb15ea807f244bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc808f28cee764a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb731791f798f4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9aec596fa7784a15" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>