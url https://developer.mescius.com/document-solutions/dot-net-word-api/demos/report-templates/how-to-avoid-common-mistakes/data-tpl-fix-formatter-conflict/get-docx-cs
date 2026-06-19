--- v12 (2026-05-05)
+++ v13 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reaf828540db64820" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9e1b4fc1ad314050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R30de1658ea494406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reee5cd305f2f47fc" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5259724482c44dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5f8c523577e14e32" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{#ds.seas}:pbb():rbb()} : Formatter "rbb" conflicts with previously defined formatters." occurred because a pbb (paragraph-block-behavior) and a rbb (run-block-behavior) formatters were both applied to the same range template tag. pbb and rbb are block-modifier formatters, so only one of them can be used on a single range template tag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Australasian Mediterranean Sea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r/>
@@ -813,51 +813,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcb15ea807f244bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc808f28cee764a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb731791f798f4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9aec596fa7784a15" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8a39865b6b8c489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R025faa4b44a74882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0cf758417fb844a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6adf54fb02ac4849" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>