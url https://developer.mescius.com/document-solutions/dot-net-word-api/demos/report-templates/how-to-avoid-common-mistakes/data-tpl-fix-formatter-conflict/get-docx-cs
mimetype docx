--- v13 (2026-06-19)
+++ v14 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reee5cd305f2f47fc" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5259724482c44dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5f8c523577e14e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf1eb76837b0d4315" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb228ac99e9e24877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rac56d5ab37f4459b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{#ds.seas}:pbb():rbb()} : Formatter "rbb" conflicts with previously defined formatters." occurred because a pbb (paragraph-block-behavior) and a rbb (run-block-behavior) formatters were both applied to the same range template tag. pbb and rbb are block-modifier formatters, so only one of them can be used on a single range template tag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Australasian Mediterranean Sea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r/>
@@ -813,51 +813,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8a39865b6b8c489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R025faa4b44a74882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0cf758417fb844a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6adf54fb02ac4849" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R033dcf7b6bfe4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6361422bf7dc428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3e0e1b5680b845bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R11a87ab36ea8443c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>