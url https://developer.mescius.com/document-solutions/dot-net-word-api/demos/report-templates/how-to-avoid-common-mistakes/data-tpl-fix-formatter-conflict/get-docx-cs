--- v14 (2026-06-19)
+++ v15 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf1eb76837b0d4315" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb228ac99e9e24877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rac56d5ab37f4459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3ea62f40d96a4a60" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd3d868470a8a405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbeab263cdcaa4c43" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{#ds.seas}:pbb():rbb()} : Formatter "rbb" conflicts with previously defined formatters." occurred because a pbb (paragraph-block-behavior) and a rbb (run-block-behavior) formatters were both applied to the same range template tag. pbb and rbb are block-modifier formatters, so only one of them can be used on a single range template tag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Australasian Mediterranean Sea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r/>
@@ -813,51 +813,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R033dcf7b6bfe4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6361422bf7dc428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3e0e1b5680b845bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R11a87ab36ea8443c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6f3fe7c980f4425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf6b44957a13e414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R74cef4d94c5b4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2d5398709c634054" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>