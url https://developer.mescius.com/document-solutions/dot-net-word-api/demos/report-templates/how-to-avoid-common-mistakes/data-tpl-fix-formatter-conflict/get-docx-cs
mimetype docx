--- v15 (2026-08-03)
+++ v16 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3ea62f40d96a4a60" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd3d868470a8a405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbeab263cdcaa4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1e377ed2d6444b5f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R019db555f45a43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7dc53c536cdc4645" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{#ds.seas}:pbb():rbb()} : Formatter "rbb" conflicts with previously defined formatters." occurred because a pbb (paragraph-block-behavior) and a rbb (run-block-behavior) formatters were both applied to the same range template tag. pbb and rbb are block-modifier formatters, so only one of them can be used on a single range template tag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Australasian Mediterranean Sea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r/>
@@ -813,51 +813,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6f3fe7c980f4425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf6b44957a13e414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R74cef4d94c5b4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2d5398709c634054" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf6ef7137138d4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Raeeccf7da2e041aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R799db887419c4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rca4f0947e2644afe" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>