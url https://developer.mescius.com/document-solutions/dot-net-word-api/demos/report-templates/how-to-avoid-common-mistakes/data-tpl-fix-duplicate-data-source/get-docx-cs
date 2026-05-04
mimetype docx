--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7dc9d48aa8c04639" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfd74a5d50b16494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra81a23c8e8ab41d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R927203a00c074033" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4feaa44712164887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3d60612466674340" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "A data source with the name "ds" already exists." occurred because the code tried to add two data sources with the same name. The fix is to use a unique name for each data source added to the GcWordDocument.DataTemplate.DataSources collection.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
@@ -588,51 +588,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf1e605e5764349a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re1507eb091134fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9a0a302d025b461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R240e317e750241dd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8fc97688525b4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R91a9718be0e14a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R543700b17c81431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R36d73755c5fe4cde" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>