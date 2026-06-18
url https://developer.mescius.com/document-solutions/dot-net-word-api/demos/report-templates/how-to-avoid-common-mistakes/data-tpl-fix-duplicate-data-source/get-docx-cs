--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R927203a00c074033" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4feaa44712164887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3d60612466674340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdc442a0e359c4df9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R939d697db397472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0a30e29acdce4429" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "A data source with the name "ds" already exists." occurred because the code tried to add two data sources with the same name. The fix is to use a unique name for each data source added to the GcWordDocument.DataTemplate.DataSources collection.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
@@ -588,51 +588,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8fc97688525b4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R91a9718be0e14a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R543700b17c81431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R36d73755c5fe4cde" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R305401481d634b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R801b4e0a5ba6443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re7602ac740004dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6e8e8ac68b334156" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>