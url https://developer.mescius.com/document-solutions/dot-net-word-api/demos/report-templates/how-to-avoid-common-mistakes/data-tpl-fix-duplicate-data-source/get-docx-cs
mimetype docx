--- v12 (2026-06-18)
+++ v13 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdc442a0e359c4df9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R939d697db397472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0a30e29acdce4429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc3482d9cb5094ee5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R398dd886264e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc90dacae802a4d8c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "A data source with the name "ds" already exists." occurred because the code tried to add two data sources with the same name. The fix is to use a unique name for each data source added to the GcWordDocument.DataTemplate.DataSources collection.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
@@ -588,51 +588,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R305401481d634b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R801b4e0a5ba6443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re7602ac740004dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6e8e8ac68b334156" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc1740fd6dc674d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0864d0ec1e984669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb5e6774d4178444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb0792176e4a049aa" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>