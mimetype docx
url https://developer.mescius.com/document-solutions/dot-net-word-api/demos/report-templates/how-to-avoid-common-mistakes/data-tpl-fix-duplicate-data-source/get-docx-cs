--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc3482d9cb5094ee5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R398dd886264e4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc90dacae802a4d8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7b4d007d889f4602" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R867d2334187b468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rceb06433d1ea4830" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "A data source with the name "ds" already exists." occurred because the code tried to add two data sources with the same name. The fix is to use a unique name for each data source added to the GcWordDocument.DataTemplate.DataSources collection.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
@@ -588,51 +588,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc1740fd6dc674d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0864d0ec1e984669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb5e6774d4178444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb0792176e4a049aa" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4fb70b4b0f81460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb0e419a76c024681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd7974571243f4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R89651dd0e4ea40a8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>