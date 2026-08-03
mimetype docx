--- v14 (2026-08-02)
+++ v15 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7b4d007d889f4602" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R867d2334187b468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rceb06433d1ea4830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6ffc20b3950f442a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6c92440759b845d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8a86ba7c0c774626" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "A data source with the name "ds" already exists." occurred because the code tried to add two data sources with the same name. The fix is to use a unique name for each data source added to the GcWordDocument.DataTemplate.DataSources collection.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
@@ -588,51 +588,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4fb70b4b0f81460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb0e419a76c024681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd7974571243f4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R89651dd0e4ea40a8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra4805e5d56df40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R340678d5aaa040c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R027c226365cd4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R09b2ddbac2c141e5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>