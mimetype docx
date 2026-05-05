--- v10 (2026-03-20)
+++ v11 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Raa41aedfc4c64aaf" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfe174dfa56a94455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5ff6f7c009bb4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R462ce82ac66b41e1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R48d22e31c8484f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9e9a8fa52d01418a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{ds.wrong_name}} : Could not find data member "ds.wrong_name"." occurred because in the template a non-existing path to a data member was used. To avoid exceptions in such cases, DataTemplate.Options.MissingFieldsHandling property can be set to DataTemplateMissingFieldsHandling.Relaxed. This will cause the template engine to ignore missing fields without throwing exceptions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -613,51 +613,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6038ef8113f54aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra8284dc1e2be419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5878bfe30cdd4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R205c4293949c4184" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6298fdf5cfb641f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf22ac5590a844efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R84b2cbc96f344e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5eaeda71e1764691" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>