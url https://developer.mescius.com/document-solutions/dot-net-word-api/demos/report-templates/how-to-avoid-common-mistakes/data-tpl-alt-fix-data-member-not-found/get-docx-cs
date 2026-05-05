--- v11 (2026-05-05)
+++ v12 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R462ce82ac66b41e1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R48d22e31c8484f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9e9a8fa52d01418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R42d92d383b8e465b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8013b10bbb04cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfcdd398cebf7409c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{ds.wrong_name}} : Could not find data member "ds.wrong_name"." occurred because in the template a non-existing path to a data member was used. To avoid exceptions in such cases, DataTemplate.Options.MissingFieldsHandling property can be set to DataTemplateMissingFieldsHandling.Relaxed. This will cause the template engine to ignore missing fields without throwing exceptions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -613,51 +613,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6298fdf5cfb641f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf22ac5590a844efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R84b2cbc96f344e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5eaeda71e1764691" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R780ad92023094b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1e3127eb2afa4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re6a03e80aa77434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re6797177868d412f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>