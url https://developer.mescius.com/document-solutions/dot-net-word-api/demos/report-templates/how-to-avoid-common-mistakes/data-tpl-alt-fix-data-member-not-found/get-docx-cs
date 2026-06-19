--- v12 (2026-05-05)
+++ v13 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R42d92d383b8e465b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8013b10bbb04cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfcdd398cebf7409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0aa7df8c15af4270" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc981507ebf2d40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra6a39e2977a64f30" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{ds.wrong_name}} : Could not find data member "ds.wrong_name"." occurred because in the template a non-existing path to a data member was used. To avoid exceptions in such cases, DataTemplate.Options.MissingFieldsHandling property can be set to DataTemplateMissingFieldsHandling.Relaxed. This will cause the template engine to ignore missing fields without throwing exceptions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -613,51 +613,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R780ad92023094b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1e3127eb2afa4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re6a03e80aa77434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re6797177868d412f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Raa2cf5c71ee04ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rac3bf19f6b854598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R89415bd5f2a34de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R458e45793e9345e0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>