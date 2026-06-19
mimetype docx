--- v13 (2026-06-19)
+++ v14 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0aa7df8c15af4270" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc981507ebf2d40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra6a39e2977a64f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R16cb0d95e83a48f0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R353f82c124b4498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R63987be619eb4eb4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{ds.wrong_name}} : Could not find data member "ds.wrong_name"." occurred because in the template a non-existing path to a data member was used. To avoid exceptions in such cases, DataTemplate.Options.MissingFieldsHandling property can be set to DataTemplateMissingFieldsHandling.Relaxed. This will cause the template engine to ignore missing fields without throwing exceptions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -613,51 +613,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Raa2cf5c71ee04ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rac3bf19f6b854598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R89415bd5f2a34de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R458e45793e9345e0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8e9fa068cdd34c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9d3fb67b7da24627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R74c21139aa494448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rce6eddf2f3a1456a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>