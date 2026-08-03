--- v14 (2026-06-19)
+++ v15 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R16cb0d95e83a48f0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R353f82c124b4498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R63987be619eb4eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R256611742acd4de5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R39dd3c4c5bb34f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf2f5288a48ef4d00" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
         <w:t>The error "{{ds.wrong_name}} : Could not find data member "ds.wrong_name"." occurred because in the template a non-existing path to a data member was used. To avoid exceptions in such cases, DataTemplate.Options.MissingFieldsHandling property can be set to DataTemplateMissingFieldsHandling.Relaxed. This will cause the template engine to ignore missing fields without throwing exceptions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -613,51 +613,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8e9fa068cdd34c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9d3fb67b7da24627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R74c21139aa494448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rce6eddf2f3a1456a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8ecec7fbe9c34c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1e5771946b3c4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcba6e93877ec4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6ba6928d606b4a39" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>