--- v8 (2026-02-28)
+++ v9 (2026-04-18)
@@ -115,52 +115,52 @@
             <w:tcW w:w="10671" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC852"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Vacation Itinerary</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_GoBack" w:id="5301409692775029191"/>
-            <w:bookmarkEnd w:id="5301409692775029191"/>
+            <w:bookmarkStart w:name="_GoBack" w:id="1071546118466773947"/>
+            <w:bookmarkEnd w:id="1071546118466773947"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="611" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:ind w:left="269"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>