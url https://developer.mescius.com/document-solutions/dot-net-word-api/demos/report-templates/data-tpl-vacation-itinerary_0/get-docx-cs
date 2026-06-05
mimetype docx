--- v9 (2026-04-18)
+++ v10 (2026-06-05)
@@ -115,52 +115,52 @@
             <w:tcW w:w="10671" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC852"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Vacation Itinerary</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_GoBack" w:id="1071546118466773947"/>
-            <w:bookmarkEnd w:id="1071546118466773947"/>
+            <w:bookmarkStart w:name="_GoBack" w:id="3470471858581457388"/>
+            <w:bookmarkEnd w:id="3470471858581457388"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="611" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:ind w:left="269"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>