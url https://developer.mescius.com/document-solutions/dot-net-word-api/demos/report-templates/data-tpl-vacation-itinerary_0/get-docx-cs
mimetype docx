--- v10 (2026-06-05)
+++ v11 (2026-06-05)
@@ -115,52 +115,52 @@
             <w:tcW w:w="10671" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC852"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Vacation Itinerary</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_GoBack" w:id="3470471858581457388"/>
-            <w:bookmarkEnd w:id="3470471858581457388"/>
+            <w:bookmarkStart w:name="_GoBack" w:id="17481381577794329062"/>
+            <w:bookmarkEnd w:id="17481381577794329062"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="611" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:ind w:left="269"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>