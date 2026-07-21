--- v11 (2026-06-05)
+++ v12 (2026-07-21)
@@ -115,52 +115,52 @@
             <w:tcW w:w="10671" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC852"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Vacation Itinerary</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_GoBack" w:id="17481381577794329062"/>
-            <w:bookmarkEnd w:id="17481381577794329062"/>
+            <w:bookmarkStart w:name="_GoBack" w:id="8378147586168900828"/>
+            <w:bookmarkEnd w:id="8378147586168900828"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="611" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:ind w:left="269"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>