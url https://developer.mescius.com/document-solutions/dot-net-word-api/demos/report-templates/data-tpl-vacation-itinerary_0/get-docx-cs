--- v12 (2026-07-21)
+++ v13 (2026-09-05)
@@ -115,52 +115,52 @@
             <w:tcW w:w="10671" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC852"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Vacation Itinerary</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_GoBack" w:id="8378147586168900828"/>
-            <w:bookmarkEnd w:id="8378147586168900828"/>
+            <w:bookmarkStart w:name="_GoBack" w:id="8450953230630775610"/>
+            <w:bookmarkEnd w:id="8450953230630775610"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="611" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:ind w:left="269"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="050A33"/>