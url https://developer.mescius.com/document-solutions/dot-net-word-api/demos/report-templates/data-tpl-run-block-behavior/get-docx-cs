--- v16 (2026-08-02)
+++ v17 (2026-09-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R751625a6e7554da5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd46d05014c694847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R292fe90f70df4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R76f466ee2e6c405f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R40db478ef8494402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R50e0fa8ef8b0441b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ocean: </w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
@@ -1015,51 +1015,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra8bf4290ac004a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8decb2228d0442d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra563b3e3d00649fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra97cb1214add4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re9016adf60854655" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcfb25bb2fefe46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R909ece8ef6a14d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R21093a821ac242d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9ac20397d8804f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4b2180fc6f3e4ee2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>