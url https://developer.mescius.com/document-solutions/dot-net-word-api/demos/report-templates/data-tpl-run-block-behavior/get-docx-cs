--- v17 (2026-09-18)
+++ v18 (2026-09-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R76f466ee2e6c405f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R40db478ef8494402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R50e0fa8ef8b0441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R441211d6410c420d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R32fd47caedd94480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8ddd7dbe3f324942" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ocean: </w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
@@ -1015,51 +1015,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcfb25bb2fefe46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R909ece8ef6a14d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R21093a821ac242d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9ac20397d8804f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4b2180fc6f3e4ee2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb50345358e1e436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdb54a83a8cca423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R28486cf3e7584632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra610d0df304240ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8e6d26286c9c410c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>