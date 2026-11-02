--- v18 (2026-09-18)
+++ v19 (2026-11-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R441211d6410c420d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R32fd47caedd94480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8ddd7dbe3f324942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8d4654c577114a5a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7f083cb025434376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5ffcd38dcf114fcc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ocean: </w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
@@ -1015,51 +1015,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb50345358e1e436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdb54a83a8cca423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R28486cf3e7584632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra610d0df304240ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8e6d26286c9c410c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfc2c58f4f0cb4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R061995e438524711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra24bba7ff7bb42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R76939a613bf74398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R45584c2971144af7" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>