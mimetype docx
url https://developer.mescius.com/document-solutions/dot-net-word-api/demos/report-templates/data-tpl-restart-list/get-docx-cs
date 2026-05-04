--- v9 (2026-03-20)
+++ v10 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rafa82d582a1448aa" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4ebd02ff33624e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R698fc995df674e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf54081eb98a54c76" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re5defe0e69ed46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R91150d968f7c4e8b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>Ocean:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1702,51 +1702,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R886363c7f66242d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R71ebf6c45be547e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Raf285dafe2b34c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd10fc4c59d444b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb23d8b71a7984801" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3609a4b446a04d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra0d9372a12f54d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5f6879d73b0b4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R56ed30673e944afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd7d5e70a77874abd" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>