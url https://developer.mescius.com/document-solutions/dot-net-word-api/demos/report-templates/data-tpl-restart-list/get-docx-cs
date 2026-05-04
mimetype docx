--- v10 (2026-05-04)
+++ v11 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf54081eb98a54c76" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re5defe0e69ed46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R91150d968f7c4e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5350282dce9a4e2a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6b39f6e1d0c245e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfde4bf8a81754ab5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>Ocean:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1702,51 +1702,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3609a4b446a04d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra0d9372a12f54d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5f6879d73b0b4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R56ed30673e944afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd7d5e70a77874abd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R89b8f0f7214a4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcef3f301fa854ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6d20ba8cef974ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd61d3c92790a42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re5a0dcaf255745e4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>