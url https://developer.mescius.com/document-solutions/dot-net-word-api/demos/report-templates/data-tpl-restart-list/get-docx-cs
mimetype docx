--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5350282dce9a4e2a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6b39f6e1d0c245e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfde4bf8a81754ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R70aade8b66a04bb8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfbd4532546c34ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rce471cd2a37f4360" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>Ocean:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1702,51 +1702,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R89b8f0f7214a4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcef3f301fa854ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6d20ba8cef974ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd61d3c92790a42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re5a0dcaf255745e4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf9711e8e5ee94590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R24c7678fe57b464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb455dcffd9e54c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rf09c666df69b4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R69d0219041264f94" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>