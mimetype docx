--- v12 (2026-06-18)
+++ v13 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R70aade8b66a04bb8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfbd4532546c34ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rce471cd2a37f4360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1592aa960f474dc7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1196a5d5ac974ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4d8f88d61da34714" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>Ocean:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1702,51 +1702,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf9711e8e5ee94590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R24c7678fe57b464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb455dcffd9e54c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rf09c666df69b4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R69d0219041264f94" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf76ff27d465a4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9f86da7dc26c412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Recce4aa232db4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rde12d2e3928e4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb553d716eeac44ef" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>