--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1592aa960f474dc7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1196a5d5ac974ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4d8f88d61da34714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0fae7fce459142a1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfc8d64b1af454658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd571c7d0b7ef4d3e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>Ocean:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1702,51 +1702,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf76ff27d465a4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9f86da7dc26c412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Recce4aa232db4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rde12d2e3928e4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb553d716eeac44ef" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7f05fb8b8c024166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd82a869350894e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R96abf0c0e6e44171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra3a0bdb7c4054716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rae01bf0aeb334f61" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>