--- v14 (2026-08-02)
+++ v15 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0fae7fce459142a1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfc8d64b1af454658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd571c7d0b7ef4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R95fb965e84de4800" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0e92d65eadea4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2b0dee10f3fc4ef2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Pacific</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>Ocean:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1702,51 +1702,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7f05fb8b8c024166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd82a869350894e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R96abf0c0e6e44171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra3a0bdb7c4054716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rae01bf0aeb334f61" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5c891a44a0c84123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8ab63367dd1e49db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb14514874ebe4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rdf9b94139a2345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5298122bb68c4310" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>