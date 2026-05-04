--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd89bb36901634772" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R88b4158a48cc4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R73a918c2740746b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R695e16aa7b304ae0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R75bc3a8d7bb84254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R72bd0ca953b6492e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ColorfulShading-Accent1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r/>
             <w:r/>
             <w:r>
               <w:t>Pacific</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
@@ -970,51 +970,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6601d117d8d44cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R11a3263d842044b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd084e1ad41a54fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb5f003d364304d48" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1a7110fa83194a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R37069bfb424d4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Raad31f70f72940fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7e4f3f2e6de14c96" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>