--- v11 (2026-05-04)
+++ v12 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R695e16aa7b304ae0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R75bc3a8d7bb84254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R72bd0ca953b6492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd1bd324c3c2c405a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R02dd980b8e50423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5ff6b1bb596f48ac" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ColorfulShading-Accent1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r/>
             <w:r/>
             <w:r>
               <w:t>Pacific</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
@@ -970,51 +970,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1a7110fa83194a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R37069bfb424d4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Raad31f70f72940fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7e4f3f2e6de14c96" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfaa1cfb3ba0c478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R68eb1e1659b943d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5420c83b3c7d4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R82046a229fd0464e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>