--- v12 (2026-05-04)
+++ v13 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd1bd324c3c2c405a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R02dd980b8e50423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5ff6b1bb596f48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rae1e2499a2924d5c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R748bddd1cf404ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R21b3d89fb4784b60" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ColorfulShading-Accent1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r/>
             <w:r/>
             <w:r>
               <w:t>Pacific</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
@@ -970,51 +970,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfaa1cfb3ba0c478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R68eb1e1659b943d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5420c83b3c7d4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R82046a229fd0464e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R20ba34c3f7784c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R75d7b0d6efc54194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf179772d036340b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R565430c1dd2b44ca" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>