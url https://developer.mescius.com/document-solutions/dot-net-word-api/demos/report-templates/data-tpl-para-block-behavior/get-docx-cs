--- v13 (2026-06-19)
+++ v14 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rae1e2499a2924d5c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R748bddd1cf404ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R21b3d89fb4784b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd096c74c0ad04969" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1cef1a3426ec4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R88bfdce724964d32" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ColorfulShading-Accent1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r/>
             <w:r/>
             <w:r>
               <w:t>Pacific</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
@@ -970,51 +970,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R20ba34c3f7784c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R75d7b0d6efc54194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf179772d036340b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R565430c1dd2b44ca" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R70d639223a6e4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rccb6dc3c71b44627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7547aecca2334f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R798692a4946c4b39" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>