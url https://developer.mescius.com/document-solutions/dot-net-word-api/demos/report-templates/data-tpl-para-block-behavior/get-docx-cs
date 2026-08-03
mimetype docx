--- v14 (2026-06-19)
+++ v15 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd096c74c0ad04969" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1cef1a3426ec4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R88bfdce724964d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R97462a1e69784f39" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R572966add1a14665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9848aee582ee4f33" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ColorfulShading-Accent1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r/>
             <w:r/>
             <w:r>
               <w:t>Pacific</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
@@ -970,51 +970,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R70d639223a6e4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rccb6dc3c71b44627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7547aecca2334f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R798692a4946c4b39" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8c7f962acd374a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb7bd6c60d4ca461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc84b8cae827a40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc585ef04106a4e78" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>