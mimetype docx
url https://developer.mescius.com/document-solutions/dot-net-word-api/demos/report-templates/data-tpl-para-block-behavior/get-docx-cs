--- v15 (2026-08-03)
+++ v16 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R97462a1e69784f39" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R572966add1a14665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9848aee582ee4f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re03d69cfb6044968" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf0179b289b264f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc9736dab0675468f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ColorfulShading-Accent1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r/>
             <w:r/>
             <w:r>
               <w:t>Pacific</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
@@ -970,51 +970,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8c7f962acd374a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb7bd6c60d4ca461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc84b8cae827a40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc585ef04106a4e78" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0a3ecccd17bc4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5b6203e9ddd74689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R223d1c3ac9f347e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6103b7b4915d4be6" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>