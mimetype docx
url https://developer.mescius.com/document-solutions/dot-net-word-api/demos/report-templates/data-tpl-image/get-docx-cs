--- v9 (2026-03-20)
+++ v10 (2026-05-05)
@@ -1,165 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4645e71d64184770" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc586ca9178494695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R707de518c8034356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5ffdd60f8c314a4b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb22e59eac642455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8eb74d22f7964f0f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Minerva</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rc8f4b65496c947d1"/>
+                    <a:blip r:embed="R0f82e16bc9574bd7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Colosseum</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rf4bdaf65b8f14d19"/>
+                    <a:blip r:embed="Rc162fb57545042ce"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Venus Felix</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R84d99370d0774fdd"/>
+                    <a:blip r:embed="R2eff641fc7f14c23"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -701,51 +701,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3f5bc6168624483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0563cd7a45c242e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R54d403814d314641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="Rc8f4b65496c947d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpeg" Id="Rf4bdaf65b8f14d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpeg" Id="R84d99370d0774fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd761c0422dd04a13" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3c6441da0fc6459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0a84e79080f944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0ac9b0d6d4ed4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R0f82e16bc9574bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpeg" Id="Rc162fb57545042ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpeg" Id="R2eff641fc7f14c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6fe9c4ced36844ea" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>