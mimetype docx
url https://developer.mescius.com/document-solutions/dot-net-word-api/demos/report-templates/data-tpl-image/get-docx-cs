--- v10 (2026-05-05)
+++ v11 (2026-06-19)
@@ -1,165 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5ffdd60f8c314a4b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb22e59eac642455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8eb74d22f7964f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R37886855ba16433c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb5d6a8e334e447d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2b459eb14a65496a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Minerva</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R0f82e16bc9574bd7"/>
+                    <a:blip r:embed="R858d035b266b4287"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Colosseum</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rc162fb57545042ce"/>
+                    <a:blip r:embed="R083f806a3a894399"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Venus Felix</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R2eff641fc7f14c23"/>
+                    <a:blip r:embed="Ra69b9731f9074d36"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -701,51 +701,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3c6441da0fc6459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0a84e79080f944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0ac9b0d6d4ed4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R0f82e16bc9574bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpeg" Id="Rc162fb57545042ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpeg" Id="R2eff641fc7f14c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6fe9c4ced36844ea" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5acf1a8d3f6b4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R195136e646be48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1101cfb177114d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R858d035b266b4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpeg" Id="R083f806a3a894399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpeg" Id="Ra69b9731f9074d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra3908c2e527143e1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>