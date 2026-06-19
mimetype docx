--- v11 (2026-06-19)
+++ v12 (2026-06-19)
@@ -1,165 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R37886855ba16433c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb5d6a8e334e447d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2b459eb14a65496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1eb57cbcd391483e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5279a0a67630494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfa34b96bc06942ec" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Minerva</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R858d035b266b4287"/>
+                    <a:blip r:embed="R5b70e9a145db4e7b"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Colosseum</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R083f806a3a894399"/>
+                    <a:blip r:embed="Rc63686e63b5c44bf"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Venus Felix</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Ra69b9731f9074d36"/>
+                    <a:blip r:embed="R894bda70ec8a4e9b"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -701,51 +701,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5acf1a8d3f6b4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R195136e646be48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1101cfb177114d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R858d035b266b4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpeg" Id="R083f806a3a894399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpeg" Id="Ra69b9731f9074d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra3908c2e527143e1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbfb9cac08f1a46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4375f31414014f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc5ecabfff4394580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R5b70e9a145db4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpeg" Id="Rc63686e63b5c44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpeg" Id="R894bda70ec8a4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1f7669db9d7044c3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>