--- v12 (2026-06-19)
+++ v13 (2026-08-03)
@@ -1,165 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1eb57cbcd391483e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5279a0a67630494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfa34b96bc06942ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7f53ec8f804b4511" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4a41dfd74db54ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra81ec2d9b3fd400b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Minerva</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R5b70e9a145db4e7b"/>
+                    <a:blip r:embed="R2d546b1c95894eb2"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Colosseum</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="2" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="Rc63686e63b5c44bf"/>
+                    <a:blip r:embed="R1ca75f3d9b8141f2"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t>Venus Felix</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
         <w:cr/>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3378200" cy="5080000"/>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="R894bda70ec8a4e9b"/>
+                    <a:blip r:embed="Rd7b1720334ce4842"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3378200" cy="5080000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -701,51 +701,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbfb9cac08f1a46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4375f31414014f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc5ecabfff4394580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R5b70e9a145db4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpeg" Id="Rc63686e63b5c44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpeg" Id="R894bda70ec8a4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1f7669db9d7044c3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2f4d2fb5e5194882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rabaf95e54be74650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcf60a3a4afe24df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R2d546b1c95894eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpeg" Id="R1ca75f3d9b8141f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpeg" Id="Rd7b1720334ce4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9a714c3f715e43cc" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>