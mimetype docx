--- v11 (2026-03-22)
+++ v12 (2026-05-07)
@@ -1,271 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R92483899fd104f8e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcb1b0414fd254c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5c5de1fcc7464762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R14187dc25ed247f5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd11dd0e12e9f4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R087a18e1b0b346ec" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$79.80</w:t>
+        <w:t>$53.60</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>69,06 €</w:t>
+        <w:t>45,57 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$14.40</w:t>
+        <w:t>$78.40</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>12,46 €</w:t>
+        <w:t>66,66 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$47.70</w:t>
+        <w:t>$34.40</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>41,28 €</w:t>
+        <w:t>29,25 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$73.30</w:t>
+        <w:t>$80.70</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>63,44 €</w:t>
+        <w:t>68,61 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$71.90</w:t>
+        <w:t>$8.10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>62,22 €</w:t>
+        <w:t>6,89 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$78.50</w:t>
+        <w:t>$84.30</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>67,94 €</w:t>
+        <w:t>71,67 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$91.30</w:t>
+        <w:t>$51.20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>79,01 €</w:t>
+        <w:t>43,53 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$2.70</w:t>
+        <w:t>$77.20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>2,34 €</w:t>
-[...62 lines deleted...]
-        <w:t>68,63 €</w:t>
+        <w:t>65,64 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -790,51 +727,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd93e7a6112d74076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R05b9fe36e8c1413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd2f1c61465da4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb5821eb4bb0b48ee" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re52c101d93d347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R497dabb63e3a456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra00e0cf066b54912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra4273e9ffcf04897" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>