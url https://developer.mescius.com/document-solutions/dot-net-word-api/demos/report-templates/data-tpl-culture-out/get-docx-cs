--- v12 (2026-05-07)
+++ v13 (2026-06-21)
@@ -1,208 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R14187dc25ed247f5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd11dd0e12e9f4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R087a18e1b0b346ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd56be771669c47bb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re13e5ad33d194e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6e0c82781cf4233" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$53.60</w:t>
+        <w:t>$59.70</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>45,57 €</w:t>
+        <w:t>51,59 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$78.40</w:t>
+        <w:t>$61.00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>66,66 €</w:t>
+        <w:t>52,71 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$34.40</w:t>
+        <w:t>$74.00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>29,25 €</w:t>
+        <w:t>63,94 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$80.70</w:t>
+        <w:t>$78.10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>68,61 €</w:t>
+        <w:t>67,48 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$8.10</w:t>
+        <w:t>$19.90</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>6,89 €</w:t>
+        <w:t>17,20 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$84.30</w:t>
+        <w:t>$9.50</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>71,67 €</w:t>
-[...41 lines deleted...]
-        <w:t>65,64 €</w:t>
+        <w:t>8,21 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -727,51 +685,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re52c101d93d347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R497dabb63e3a456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra00e0cf066b54912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra4273e9ffcf04897" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R81b3ce6970ba4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R89326ecdb73f4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1548304af42d45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5f05d8a184cb41fe" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>