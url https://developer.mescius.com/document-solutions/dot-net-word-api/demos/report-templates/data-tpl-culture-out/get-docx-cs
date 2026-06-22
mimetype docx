--- v13 (2026-06-21)
+++ v14 (2026-06-22)
@@ -1,166 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd56be771669c47bb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re13e5ad33d194e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6e0c82781cf4233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2bde3a9a376f4552" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R16b157637b474ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Racd79930bd344418" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$59.70</w:t>
+        <w:t>$77.60</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>51,59 €</w:t>
+        <w:t>67,05 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$61.00</w:t>
+        <w:t>$47.20</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>52,71 €</w:t>
+        <w:t>40,78 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$74.00</w:t>
+        <w:t>$84.70</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>63,94 €</w:t>
+        <w:t>73,19 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$78.10</w:t>
+        <w:t>$12.90</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>67,48 €</w:t>
+        <w:t>11,15 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$19.90</w:t>
+        <w:t>$47.80</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>17,20 €</w:t>
+        <w:t>41,30 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$9.50</w:t>
+        <w:t>$32.30</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>8,21 €</w:t>
+        <w:t>27,91 €</w:t>
+      </w:r>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>$37.20</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>is approximately</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>32,14 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -685,51 +706,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R81b3ce6970ba4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R89326ecdb73f4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1548304af42d45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5f05d8a184cb41fe" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1cde4fcefbeb45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcb30471a820b45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R33077fbea2f841ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R811e9e1fec8440bd" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>