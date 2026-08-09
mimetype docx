--- v14 (2026-06-22)
+++ v15 (2026-08-09)
@@ -1,187 +1,271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2bde3a9a376f4552" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R16b157637b474ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Racd79930bd344418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9db3494ce9e64515" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R016b8a8249f745c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R991a882c100c4e87" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$77.60</w:t>
+        <w:t>$22.90</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>67,05 €</w:t>
+        <w:t>19,95 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$47.20</w:t>
+        <w:t>$29.40</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>40,78 €</w:t>
+        <w:t>25,62 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$84.70</w:t>
+        <w:t>$20.60</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>73,19 €</w:t>
+        <w:t>17,95 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$12.90</w:t>
+        <w:t>$32.00</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>11,15 €</w:t>
+        <w:t>27,88 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$47.80</w:t>
+        <w:t>$46.60</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>41,30 €</w:t>
+        <w:t>40,61 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$32.30</w:t>
+        <w:t>$63.30</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>27,91 €</w:t>
+        <w:t>55,16 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:p>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>$37.20</w:t>
+        <w:t>$15.80</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
         <w:t>is approximately</w:t>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>32,14 €</w:t>
+        <w:t>13,77 €</w:t>
+      </w:r>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>$53.30</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>is approximately</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>46,44 €</w:t>
+      </w:r>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>$80.60</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>is approximately</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>70,23 €</w:t>
+      </w:r>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>$83.40</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>is approximately</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>72,67 €</w:t>
+      </w:r>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>$10.00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+        <w:t>is approximately</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8,71 €</w:t>
       </w:r>
       <w:r/>
       <w:r/>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -706,51 +790,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1cde4fcefbeb45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcb30471a820b45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R33077fbea2f841ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R811e9e1fec8440bd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcf2ca2dd65c940f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra3f75baf5c8a41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6c979235cc0f4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R556f471db1d646f8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>