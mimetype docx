--- v11 (2026-03-20)
+++ v12 (2026-05-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4edafb82bd0a418f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R16e1a2d10d59490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6e65ee385cb747b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc81f4d02e3d2439a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd949203a209f460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5fdf49952d7a4b0f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: if data starts with 'S'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the use of 'if/else' construct in report templates to filter data source on a condition (that a certain field starts with the letter 'S').Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -777,51 +777,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd306dd24bee74c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd9112cc47e5946a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc4530a8cc3de425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rb860a0f3be114430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra5954cf394164848" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R97a86b176f3b4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R46ced43aef144229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8f50fcb1ed4245d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R3644801baf2a488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R827bbd37c89945c8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>