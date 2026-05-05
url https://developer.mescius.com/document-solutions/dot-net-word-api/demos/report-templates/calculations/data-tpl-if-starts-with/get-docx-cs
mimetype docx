--- v12 (2026-05-05)
+++ v13 (2026-05-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc81f4d02e3d2439a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd949203a209f460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5fdf49952d7a4b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3030a36668314824" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R70e7c77ad6ca48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra71ed27ac230419a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: if data starts with 'S'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the use of 'if/else' construct in report templates to filter data source on a condition (that a certain field starts with the letter 'S').Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -777,51 +777,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R97a86b176f3b4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R46ced43aef144229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8f50fcb1ed4245d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R3644801baf2a488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R827bbd37c89945c8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb50419a0d74843c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc17e955bbef04148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2d89c77d550d41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rce63c75855c34435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3d3f750030fa4fcf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>