--- v13 (2026-05-05)
+++ v14 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3030a36668314824" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R70e7c77ad6ca48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra71ed27ac230419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R42ffa698cd5c4d73" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R91a79c7ddd8543ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R81f95edf37794680" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: if data starts with 'S'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the use of 'if/else' construct in report templates to filter data source on a condition (that a certain field starts with the letter 'S').Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -777,51 +777,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb50419a0d74843c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc17e955bbef04148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2d89c77d550d41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rce63c75855c34435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3d3f750030fa4fcf" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7ab6385a96814671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb209f9a5febf44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R43a1154cd23c45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rff2bb422652340e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2be6007f7cc84a40" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>