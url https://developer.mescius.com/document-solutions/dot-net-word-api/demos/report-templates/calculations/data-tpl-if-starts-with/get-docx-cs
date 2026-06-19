--- v14 (2026-06-19)
+++ v15 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R42ffa698cd5c4d73" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R91a79c7ddd8543ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R81f95edf37794680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3b886f07b15b4017" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61da46b4775a4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R772d2f332dd84754" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: if data starts with 'S'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the use of 'if/else' construct in report templates to filter data source on a condition (that a certain field starts with the letter 'S').Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -777,51 +777,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7ab6385a96814671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb209f9a5febf44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R43a1154cd23c45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rff2bb422652340e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2be6007f7cc84a40" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6cb21b00f15545d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra5a83a97013b4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R939e0f7db31440bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R0e8233d2e2d2488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3a1a6cb52f1541d0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>