--- v15 (2026-06-19)
+++ v16 (2026-08-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3b886f07b15b4017" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61da46b4775a4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R772d2f332dd84754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc18e90a6ad5b42b8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3dea16da5931426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbd3cad7d79a54fe3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: if data starts with 'S'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the use of 'if/else' construct in report templates to filter data source on a condition (that a certain field starts with the letter 'S').Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -777,51 +777,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6cb21b00f15545d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra5a83a97013b4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R939e0f7db31440bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R0e8233d2e2d2488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3a1a6cb52f1541d0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2be8337aa9a84eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf56a8969a10b4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re30a562d8a3543b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R1ea616aa4af442cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5294b72b552144d8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>