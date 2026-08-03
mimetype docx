--- v16 (2026-08-03)
+++ v17 (2026-08-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc18e90a6ad5b42b8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3dea16da5931426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbd3cad7d79a54fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8abb7b0c5d4d4ac3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4e8f5b40c84940f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2f595dc7e45c418b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: if data starts with 'S'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the use of 'if/else' construct in report templates to filter data source on a condition (that a certain field starts with the letter 'S').Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -777,51 +777,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2be8337aa9a84eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf56a8969a10b4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re30a562d8a3543b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R1ea616aa4af442cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5294b72b552144d8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R89d724211aba4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8b6fc96cc7e4461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra9ced97a9f614b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Raee373e7080b4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R417181eb6557414f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>