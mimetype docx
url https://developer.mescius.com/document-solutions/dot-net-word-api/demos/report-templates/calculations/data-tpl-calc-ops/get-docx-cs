--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,279 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8cfd80071983497c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R56b9837a543b4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6f1436aadba84bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R737e52464db348dc" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf23e8ac25a014950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R611169f6b8c14818" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available binary and unary operators that can be used with the 'calc' report templates feature to perform various operations on data.For example, to insert the remainder of the division of two data fields, the template '{{calc ds.a Mod ds.b)}}' can be used. The data source used in this demo contains a single record with random decimal and string values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.a}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>11322.39</w:t>
+        <w:t>3104.43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>10694.65</w:t>
+        <w:t>32881.15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.ta}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>dolore</w:t>
+        <w:t>id</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>pulvinar</w:t>
+        <w:t>lobortis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a + ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>22017.04</w:t>
+        <w:t>35985.58</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subtract</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a - ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>627.7399999999998</w:t>
+        <w:t>-29776.72</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Multiply</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a * ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>121088998.2135</w:t>
+        <w:t>102077228.4945</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Divide</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a / ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1.0586966380386456</w:t>
+        <w:t>0.0944136686216875</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Modulus</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a Mod ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>627</w:t>
+        <w:t>3104</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Concatenate</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.ta &amp; ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>dolorepulvinar</w:t>
+        <w:t>idlobortis</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Equal</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a = ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>False</w:t>
         <w:t/>
@@ -301,123 +301,123 @@
         <w:t/>
         <w:t>True</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Greater than</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a &gt; ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
+        <w:t>False</w:t>
+        <w:t/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Greater or equal</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &gt;= ds.b}}:</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t/>
+        <w:t/>
+        <w:t>False</w:t>
+        <w:t/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Less than</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &lt; ds.b}}:</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t/>
+        <w:t/>
         <w:t>True</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Greater or equal</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">{​​​​{calc ds.a &gt;= ds.b}}:</w:t>
+        <w:t xml:space="preserve">Less or equal</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &lt;= ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>True</w:t>
-        <w:t/>
-[...46 lines deleted...]
-        <w:t>False</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logical And</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a And ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>True</w:t>
         <w:t/>
@@ -1193,51 +1193,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6dacfa38875549da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R197d4db28f134cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R07ddcf2e9eb845a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R75800e936f3e4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb3c444da51934e85" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8526ecc033804faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc0f922d8cca44e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R68fad16040a24200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R4586553cb1f84f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2d75515a6a684b2b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>