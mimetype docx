--- v11 (2026-05-04)
+++ v12 (2026-05-04)
@@ -1,279 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R737e52464db348dc" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf23e8ac25a014950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R611169f6b8c14818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2814d91b8ca041fb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2831321c150649ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4f62b049eb2b4de7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available binary and unary operators that can be used with the 'calc' report templates feature to perform various operations on data.For example, to insert the remainder of the division of two data fields, the template '{{calc ds.a Mod ds.b)}}' can be used. The data source used in this demo contains a single record with random decimal and string values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.a}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3104.43</w:t>
+        <w:t>29544.03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>32881.15</w:t>
+        <w:t>12633.93</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.ta}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>id</w:t>
+        <w:t>magna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>lobortis</w:t>
+        <w:t>feugiat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a + ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>35985.58</w:t>
+        <w:t>42177.96</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subtract</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a - ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-29776.72</w:t>
+        <w:t>16910.1</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Multiply</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a * ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>102077228.4945</w:t>
+        <w:t>373257206.9379</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Divide</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a / ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.0944136686216875</w:t>
+        <w:t>2.338467127805837</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Modulus</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a Mod ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>3104</w:t>
+        <w:t>4276</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Concatenate</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.ta &amp; ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>idlobortis</w:t>
+        <w:t>magnafeugiat</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Equal</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a = ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>False</w:t>
         <w:t/>
@@ -301,123 +301,123 @@
         <w:t/>
         <w:t>True</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Greater than</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a &gt; ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
+        <w:t>True</w:t>
+        <w:t/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Greater or equal</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &gt;= ds.b}}:</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t/>
+        <w:t/>
+        <w:t>True</w:t>
+        <w:t/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Less than</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &lt; ds.b}}:</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t/>
+        <w:t/>
         <w:t>False</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Greater or equal</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">{​​​​{calc ds.a &gt;= ds.b}}:</w:t>
+        <w:t xml:space="preserve">Less or equal</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &lt;= ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>False</w:t>
-        <w:t/>
-[...46 lines deleted...]
-        <w:t>True</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logical And</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a And ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>True</w:t>
         <w:t/>
@@ -1193,51 +1193,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8526ecc033804faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc0f922d8cca44e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R68fad16040a24200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R4586553cb1f84f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2d75515a6a684b2b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9ee47a2df4dd4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R76f69ee4acd849d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4138167a65944415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R72122aafa2754a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re2ff76cb3a4e4ea6" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>