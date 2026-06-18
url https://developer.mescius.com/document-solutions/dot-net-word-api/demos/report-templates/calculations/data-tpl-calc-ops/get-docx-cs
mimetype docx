--- v12 (2026-05-04)
+++ v13 (2026-06-18)
@@ -1,279 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2814d91b8ca041fb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2831321c150649ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4f62b049eb2b4de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R611e9386a4bb4873" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf4420829a8254c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6c6554cd29d451c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available binary and unary operators that can be used with the 'calc' report templates feature to perform various operations on data.For example, to insert the remainder of the division of two data fields, the template '{{calc ds.a Mod ds.b)}}' can be used. The data source used in this demo contains a single record with random decimal and string values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.a}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>29544.03</w:t>
+        <w:t>27512.14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>12633.93</w:t>
+        <w:t>3778.77</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.ta}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>magna</w:t>
+        <w:t>proin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>feugiat</w:t>
+        <w:t>massa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a + ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>42177.96</w:t>
+        <w:t>31290.91</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subtract</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a - ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>16910.1</w:t>
+        <w:t>23733.37</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Multiply</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a * ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>373257206.9379</w:t>
+        <w:t>103962049.2678</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Divide</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a / ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>2.338467127805837</w:t>
+        <w:t>7.280713036252537</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Modulus</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a Mod ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>4276</w:t>
+        <w:t>1060</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Concatenate</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.ta &amp; ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>magnafeugiat</w:t>
+        <w:t>proinmassa</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Equal</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a = ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>False</w:t>
         <w:t/>
@@ -1193,51 +1193,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9ee47a2df4dd4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R76f69ee4acd849d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4138167a65944415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R72122aafa2754a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re2ff76cb3a4e4ea6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re5977b739262472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1a23b2debad54df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd2b3423610ef4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re0d5643aed33477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf4d6ddd1e48949cb" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>