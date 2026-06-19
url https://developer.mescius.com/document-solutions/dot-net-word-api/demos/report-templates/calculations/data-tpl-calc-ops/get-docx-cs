--- v13 (2026-06-18)
+++ v14 (2026-06-19)
@@ -1,279 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R611e9386a4bb4873" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf4420829a8254c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re6c6554cd29d451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9e9cd6b3bc86494c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4f1a0842ae954cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e3c206786f3404b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available binary and unary operators that can be used with the 'calc' report templates feature to perform various operations on data.For example, to insert the remainder of the division of two data fields, the template '{{calc ds.a Mod ds.b)}}' can be used. The data source used in this demo contains a single record with random decimal and string values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.a}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>27512.14</w:t>
+        <w:t>9844.62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3778.77</w:t>
+        <w:t>4242.82</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.ta}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>proin</w:t>
+        <w:t>volutpat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>massa</w:t>
+        <w:t>sem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a + ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>31290.91</w:t>
+        <w:t>14087.44</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subtract</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a - ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>23733.37</w:t>
+        <w:t>5601.800000000001</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Multiply</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a * ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>103962049.2678</w:t>
+        <w:t>41768950.6284</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Divide</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a / ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>7.280713036252537</w:t>
+        <w:t>2.3203011204811896</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Modulus</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a Mod ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1060</w:t>
+        <w:t>1358</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Concatenate</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.ta &amp; ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>proinmassa</w:t>
+        <w:t>volutpatsem</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Equal</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a = ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>False</w:t>
         <w:t/>
@@ -1193,51 +1193,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re5977b739262472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1a23b2debad54df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd2b3423610ef4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re0d5643aed33477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf4d6ddd1e48949cb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R40b9d14c4cb04061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R895173a9b219424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8b35250a1e46449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re6124c86f38b40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R582f1a799b6c46b2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>