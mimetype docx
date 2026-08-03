--- v14 (2026-06-19)
+++ v15 (2026-08-03)
@@ -1,279 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9e9cd6b3bc86494c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4f1a0842ae954cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e3c206786f3404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R67f3ba75fe3f4f66" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra9e9bc886cd74016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0c436ce0e5c94a6d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available binary and unary operators that can be used with the 'calc' report templates feature to perform various operations on data.For example, to insert the remainder of the division of two data fields, the template '{{calc ds.a Mod ds.b)}}' can be used. The data source used in this demo contains a single record with random decimal and string values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.a}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>9844.62</w:t>
+        <w:t>8790.87</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>4242.82</w:t>
+        <w:t>15979.24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.ta}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>volutpat</w:t>
+        <w:t>euismod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>sem</w:t>
+        <w:t>tellus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a + ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>14087.44</w:t>
+        <w:t>24770.11</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subtract</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a - ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>5601.800000000001</w:t>
+        <w:t>-7188.369999999999</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Multiply</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a * ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>41768950.6284</w:t>
+        <w:t>140471421.5388</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Divide</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a / ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>2.3203011204811896</w:t>
+        <w:t>0.5501431857835543</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Modulus</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a Mod ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1358</w:t>
+        <w:t>8790</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Concatenate</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.ta &amp; ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>volutpatsem</w:t>
+        <w:t>euismodtellus</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Equal</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a = ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>False</w:t>
         <w:t/>
@@ -301,123 +301,123 @@
         <w:t/>
         <w:t>True</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Greater than</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a &gt; ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
+        <w:t>False</w:t>
+        <w:t/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Greater or equal</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &gt;= ds.b}}:</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t/>
+        <w:t/>
+        <w:t>False</w:t>
+        <w:t/>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Less than</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &lt; ds.b}}:</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t/>
+        <w:t/>
         <w:t>True</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Greater or equal</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">{​​​​{calc ds.a &gt;= ds.b}}:</w:t>
+        <w:t xml:space="preserve">Less or equal</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">{​​​​{calc ds.a &lt;= ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>True</w:t>
-        <w:t/>
-[...46 lines deleted...]
-        <w:t>False</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logical And</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a And ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>True</w:t>
         <w:t/>
@@ -1193,51 +1193,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R40b9d14c4cb04061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R895173a9b219424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8b35250a1e46449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re6124c86f38b40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R582f1a799b6c46b2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra57d2301fe1c4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R58940b4e52d44ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc68edda4484540c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9e9494d2e28a4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R70dcb7376c6742df" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>