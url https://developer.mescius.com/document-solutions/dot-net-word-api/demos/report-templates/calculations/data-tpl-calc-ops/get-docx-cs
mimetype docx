--- v15 (2026-08-03)
+++ v16 (2026-08-03)
@@ -1,279 +1,279 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R67f3ba75fe3f4f66" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra9e9bc886cd74016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0c436ce0e5c94a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf0c875a06f174597" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd8a2acc79ee84ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R05138540b2db44e0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available binary and unary operators that can be used with the 'calc' report templates feature to perform various operations on data.For example, to insert the remainder of the division of two data fields, the template '{{calc ds.a Mod ds.b)}}' can be used. The data source used in this demo contains a single record with random decimal and string values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.a}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>8790.87</w:t>
+        <w:t>3795.22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>15979.24</w:t>
+        <w:t>22121.84</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.ta}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>euismod</w:t>
+        <w:t>laoreet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>tellus</w:t>
+        <w:t>tincidunt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a + ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>24770.11</w:t>
+        <w:t>25917.06</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subtract</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a - ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-7188.369999999999</w:t>
+        <w:t>-18326.62</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Multiply</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a * ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>140471421.5388</w:t>
+        <w:t>83957249.6048</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Divide</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a / ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.5501431857835543</w:t>
+        <w:t>0.17155987024587466</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Modulus</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a Mod ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>8790</w:t>
+        <w:t>3795</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Concatenate</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.ta &amp; ds.tb}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>euismodtellus</w:t>
+        <w:t>laoreettincidunt</w:t>
         <w:t/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Equal</w:t>
         <w:tab/>
         <w:t xml:space="preserve">{​​​​{calc ds.a = ds.b}}:</w:t>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
         <w:t>False</w:t>
         <w:t/>
@@ -1193,51 +1193,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra57d2301fe1c4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R58940b4e52d44ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc68edda4484540c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9e9494d2e28a4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R70dcb7376c6742df" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1a998a18217f4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R79d2605aba424c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra9aa44120d444f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R6466c2488fdd4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R60f3d2f754fe4b9a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>