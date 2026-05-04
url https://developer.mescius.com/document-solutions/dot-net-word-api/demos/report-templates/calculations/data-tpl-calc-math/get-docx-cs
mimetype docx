--- v11 (2026-03-20)
+++ v12 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R65d8ace7d1234662" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rabb41e5cc057404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9c6cb859080e44a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R728678696c304c5a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R819a127f90534719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R57f76f1ea66542bf" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: available calc math functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available math functions that can be used with the 'calc' report templates feature. Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -459,68 +459,68 @@
         <w:t xml:space="preserve">{​​​​{ calc Pow(ds.value, 2) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t>9.869604401089358</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Rand() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>230949355</w:t>
+        <w:t>630807183</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc RandBetween(0, 100) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>62</w:t>
+        <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sign(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t>1</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
@@ -1334,51 +1334,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbdde6e7dd49e418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbd6e9d0ecd554d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0b441426d12f4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R59c4e37b92cb4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rabdab972de704093" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6987cdf384a34842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1584af07e67d4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdb3da5798a794581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rce834f66269e4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rea05f383b79f4c5e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>