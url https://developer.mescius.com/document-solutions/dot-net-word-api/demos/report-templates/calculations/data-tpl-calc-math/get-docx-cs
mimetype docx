--- v12 (2026-05-04)
+++ v13 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R728678696c304c5a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R819a127f90534719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R57f76f1ea66542bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R93d3a88956104f77" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd7d89b3f2c8944a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8d84fae272cd4543" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: available calc math functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available math functions that can be used with the 'calc' report templates feature. Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -459,68 +459,68 @@
         <w:t xml:space="preserve">{​​​​{ calc Pow(ds.value, 2) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t>9.869604401089358</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Rand() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>630807183</w:t>
+        <w:t>118249768</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc RandBetween(0, 100) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>40</w:t>
+        <w:t>38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sign(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t>1</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
@@ -1334,51 +1334,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6987cdf384a34842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1584af07e67d4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdb3da5798a794581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rce834f66269e4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rea05f383b79f4c5e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfd426abe8e1a459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9483b455f94c463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rea1e4bdc27534e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R5b6b0a09b63a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R843ab07ed9704d47" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>