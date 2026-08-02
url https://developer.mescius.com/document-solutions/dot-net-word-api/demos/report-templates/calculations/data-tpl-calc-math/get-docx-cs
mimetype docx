--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R93d3a88956104f77" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd7d89b3f2c8944a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8d84fae272cd4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2f26ff168f4c441f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R40b7a2be9bec4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0eba21bc14de4768" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: available calc math functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available math functions that can be used with the 'calc' report templates feature. Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -459,51 +459,51 @@
         <w:t xml:space="preserve">{​​​​{ calc Pow(ds.value, 2) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t>9.869604401089358</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Rand() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>118249768</w:t>
+        <w:t>1627943405</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc RandBetween(0, 100) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -1334,51 +1334,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfd426abe8e1a459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9483b455f94c463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rea1e4bdc27534e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R5b6b0a09b63a4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R843ab07ed9704d47" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc15d02e7dd43486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8fcbb964a33c4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0970a7c8406942ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R00ffaeb49d0f49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2e726032e7c04ad0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>