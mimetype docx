--- v12 (2026-03-20)
+++ v13 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R377faea7a1b742d1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R83cb713c43694028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R549ab227476f41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R41cd0ba6dd23462e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1bc4cc2732fd4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b56076a951148a3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Date formatting examples:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -903,51 +903,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1150c7d04b3c426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf954646521814a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R47171424a39f43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R91501ee840da4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rfd9706d616bd4be0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbc6f412ae73a402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R280c028cd8c24104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1c8f1fa31f9944ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9eed144a436c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R51dcac59b05a41d8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>