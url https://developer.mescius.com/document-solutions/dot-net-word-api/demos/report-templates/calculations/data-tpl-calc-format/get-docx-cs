--- v13 (2026-05-04)
+++ v14 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R41cd0ba6dd23462e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1bc4cc2732fd4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b56076a951148a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd4ca132353604d85" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R78ace011c5644bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R738794f4a11f42cb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Date formatting examples:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -903,51 +903,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbc6f412ae73a402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R280c028cd8c24104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1c8f1fa31f9944ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9eed144a436c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R51dcac59b05a41d8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R92a6580b6d634f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc228aaca15c4456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R25449c003f5d4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R722cd4b2d19f4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6e1fcf32b14942c1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>