--- v14 (2026-06-18)
+++ v15 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd4ca132353604d85" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R78ace011c5644bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R738794f4a11f42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf991e6a2a0e54873" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6079cf8dfb9749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1da67c7710634a91" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Date formatting examples:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -903,51 +903,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R92a6580b6d634f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc228aaca15c4456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R25449c003f5d4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R722cd4b2d19f4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6e1fcf32b14942c1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R983b53dedd0145b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb82e4ad0005844a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbcc173e84deb435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R84d9b6b82ef54713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6911f2174bc94360" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>