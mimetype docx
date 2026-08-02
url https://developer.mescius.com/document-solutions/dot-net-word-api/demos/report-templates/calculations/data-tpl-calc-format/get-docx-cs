--- v15 (2026-06-18)
+++ v16 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf991e6a2a0e54873" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6079cf8dfb9749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1da67c7710634a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rba1e6ad859db404d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3eb78dda00ae448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R14bf6fb051d64890" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Date formatting examples:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -903,51 +903,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R983b53dedd0145b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb82e4ad0005844a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbcc173e84deb435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R84d9b6b82ef54713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6911f2174bc94360" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcbc5b9353e124115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbfbcac2f6a6a46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1b506a732de64535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R39c65e62c2494c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7d40d218d5fa4466" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>