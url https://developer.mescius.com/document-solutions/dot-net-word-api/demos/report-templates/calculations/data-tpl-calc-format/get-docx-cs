--- v16 (2026-08-02)
+++ v17 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rba1e6ad859db404d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3eb78dda00ae448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R14bf6fb051d64890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R50820eba3b55497b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rde447a63029d4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9a61f6ece54543b6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Date formatting examples:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -903,51 +903,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcbc5b9353e124115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbfbcac2f6a6a46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1b506a732de64535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R39c65e62c2494c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7d40d218d5fa4466" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf1efdf089f204144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R356fca04381b426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0e15d1a046004c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rc6987db718a74ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R88d256a8e9fc40db" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>