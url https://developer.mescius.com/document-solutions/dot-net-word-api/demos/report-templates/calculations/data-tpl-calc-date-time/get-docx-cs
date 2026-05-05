--- v11 (2026-03-20)
+++ v12 (2026-05-05)
@@ -1,516 +1,516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra766b0adaf2c46de" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7ca9768925634dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra7a829cb0b814efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfc824675025c4725" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2bf4ca291a2f4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b1fa9958e7845a5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: available calc date/time functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available date and time functions that can be used with the 'calc' report templates feature. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Now() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 1:08:29 PM</w:t>
+        <w:t>5/5/2026 1:59:10 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Today() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 12:00:00 AM</w:t>
+        <w:t>5/5/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc UtcNow() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 1:08:29 PM</w:t>
+        <w:t>5/5/2026 1:59:10 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddTicks(Now(), 100) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 1:08:29 PM</w:t>
+        <w:t>5/5/2026 1:59:10 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMilliSeconds(Now(), 60 * 1000) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 1:09:29 PM</w:t>
+        <w:t>5/5/2026 2:00:10 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddSeconds(Now(), 60) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 1:09:29 PM</w:t>
+        <w:t>5/5/2026 2:00:10 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMinutes(Now(), 1) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 1:09:29 PM</w:t>
+        <w:t>5/5/2026 2:00:10 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddHours(Now(), 2) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 3:08:29 PM</w:t>
+        <w:t>5/5/2026 3:59:10 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddDays(Today(), 7) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/27/2026 12:00:00 AM</w:t>
+        <w:t>5/12/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMonths(Today(), 4) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>7/20/2026 12:00:00 AM</w:t>
+        <w:t>9/5/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddYears(Today(), 10) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2036 12:00:00 AM</w:t>
+        <w:t>5/5/2036 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffTick("1-Jan-2001", Today()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>7956576000000000</w:t>
+        <w:t>7996320000000000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffMilliSecond(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>397</w:t>
+        <w:t>986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffSecond(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffMinute(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffHour(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffDay("1-Jan-2001", Today()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>9209</w:t>
+        <w:t>9255</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetTimeOfDay(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>13:08:29.3983599</w:t>
+        <w:t>01:59:10.9870020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetMilliSecond(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>398</w:t>
+        <w:t>987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetSecond(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetMinute(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetHour(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDate(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3/20/2026 12:00:00 AM</w:t>
+        <w:t>5/5/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDayOfWeek(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Friday</w:t>
+        <w:t>Tuesday</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDay(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDayOfYear(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>79</w:t>
+        <w:t>125</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetMonth(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetYear(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
@@ -1227,51 +1227,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf36673cf8d294c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9071b4957d94486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R517bc440e54b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R7f83d65f9f724c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3a61ca2164844149" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re05234d0639449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R99b832b6381e4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5e4329d1d51c4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9728be2e21f44481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R731101769570410a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>