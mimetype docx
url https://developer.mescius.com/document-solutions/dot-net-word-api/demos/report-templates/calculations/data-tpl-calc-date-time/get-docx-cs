--- v12 (2026-05-05)
+++ v13 (2026-06-19)
@@ -1,516 +1,516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfc824675025c4725" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2bf4ca291a2f4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b1fa9958e7845a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R19f227e752ed48df" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc727b243f55a44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R102d39f329c948c2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: available calc date/time functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available date and time functions that can be used with the 'calc' report templates feature. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Now() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 1:59:10 AM</w:t>
+        <w:t>6/19/2026 3:58:16 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Today() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 12:00:00 AM</w:t>
+        <w:t>6/19/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc UtcNow() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 1:59:10 AM</w:t>
+        <w:t>6/19/2026 3:58:16 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddTicks(Now(), 100) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 1:59:10 AM</w:t>
+        <w:t>6/19/2026 3:58:16 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMilliSeconds(Now(), 60 * 1000) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 2:00:10 AM</w:t>
+        <w:t>6/19/2026 3:59:16 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddSeconds(Now(), 60) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 2:00:10 AM</w:t>
+        <w:t>6/19/2026 3:59:16 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMinutes(Now(), 1) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 2:00:10 AM</w:t>
+        <w:t>6/19/2026 3:59:16 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddHours(Now(), 2) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 3:59:10 AM</w:t>
+        <w:t>6/19/2026 5:58:16 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddDays(Today(), 7) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/12/2026 12:00:00 AM</w:t>
+        <w:t>6/26/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMonths(Today(), 4) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>9/5/2026 12:00:00 AM</w:t>
+        <w:t>10/19/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddYears(Today(), 10) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2036 12:00:00 AM</w:t>
+        <w:t>6/19/2036 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffTick("1-Jan-2001", Today()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>7996320000000000</w:t>
+        <w:t>8035200000000000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffMilliSecond(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>986</w:t>
+        <w:t>391</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffSecond(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffMinute(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>59</w:t>
+        <w:t>58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffHour(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffDay("1-Jan-2001", Today()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>9255</w:t>
+        <w:t>9300</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetTimeOfDay(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>01:59:10.9870020</w:t>
+        <w:t>03:58:16.3917299</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetMilliSecond(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>987</w:t>
+        <w:t>391</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetSecond(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetMinute(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>59</w:t>
+        <w:t>58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetHour(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDate(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5/5/2026 12:00:00 AM</w:t>
+        <w:t>6/19/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDayOfWeek(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Tuesday</w:t>
+        <w:t>Friday</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDay(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDayOfYear(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>125</w:t>
+        <w:t>170</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetMonth(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetYear(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
@@ -1227,51 +1227,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re05234d0639449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R99b832b6381e4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5e4329d1d51c4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9728be2e21f44481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R731101769570410a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7e35da79bd314b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8ba887df1fd84b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R708e7f3b9acc4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R14927a91d11b48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R655d5608334b46a2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>