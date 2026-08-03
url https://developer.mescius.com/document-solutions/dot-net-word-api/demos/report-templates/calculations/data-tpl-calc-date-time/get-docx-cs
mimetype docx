--- v13 (2026-06-19)
+++ v14 (2026-08-03)
@@ -1,516 +1,516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R19f227e752ed48df" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc727b243f55a44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R102d39f329c948c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3dd50558a7fc415f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0f1f304645d94b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5b144c9caea542cf" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: available calc date/time functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available date and time functions that can be used with the 'calc' report templates feature. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Now() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2026 3:58:16 AM</w:t>
+        <w:t>8/3/2026 1:20:30 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Today() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2026 12:00:00 AM</w:t>
+        <w:t>8/3/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc UtcNow() }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2026 3:58:16 AM</w:t>
+        <w:t>8/3/2026 1:20:30 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddTicks(Now(), 100) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2026 3:58:16 AM</w:t>
+        <w:t>8/3/2026 1:20:30 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMilliSeconds(Now(), 60 * 1000) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2026 3:59:16 AM</w:t>
+        <w:t>8/3/2026 1:21:30 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddSeconds(Now(), 60) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2026 3:59:16 AM</w:t>
+        <w:t>8/3/2026 1:21:30 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMinutes(Now(), 1) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2026 3:59:16 AM</w:t>
+        <w:t>8/3/2026 1:21:30 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddHours(Now(), 2) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2026 5:58:16 AM</w:t>
+        <w:t>8/3/2026 3:20:30 PM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddDays(Today(), 7) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/26/2026 12:00:00 AM</w:t>
+        <w:t>8/10/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddMonths(Today(), 4) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>10/19/2026 12:00:00 AM</w:t>
+        <w:t>12/3/2026 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc AddYears(Today(), 10) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6/19/2036 12:00:00 AM</w:t>
+        <w:t>8/3/2036 12:00:00 AM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffTick("1-Jan-2001", Today()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>8035200000000000</w:t>
+        <w:t>8074080000000000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffMilliSecond(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>391</w:t>
+        <w:t>286</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffSecond(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffMinute(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>58</w:t>
+        <w:t>20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc DateDiffHour(Today(), Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc DateDiffDay("1-Jan-2001", Today()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>9345</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc GetTimeOfDay(Now()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>13:20:30.2869462</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc GetMilliSecond(Now()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>286</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc GetSecond(Now()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc GetMinute(Now()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc GetHour(Now()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc GetDate(Now()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>8/3/2026 12:00:00 AM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc GetDayOfWeek(Now()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Monday</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">{​​​​{ calc GetDay(Now()) }} :  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">{​​​​{ calc DateDiffDay("1-Jan-2001", Today()) }} :  </w:t>
-[...151 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetDayOfYear(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>170</w:t>
+        <w:t>215</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetMonth(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc GetYear(Now()) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
@@ -1227,51 +1227,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7e35da79bd314b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8ba887df1fd84b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R708e7f3b9acc4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R14927a91d11b48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R655d5608334b46a2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5ccdc42e4ec24069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re3f997501be64e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcaaa122f113d4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re3e231b309104b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1733de943a20454b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>