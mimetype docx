--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,872 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R06d2d4bb44484777" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R46e2ab434ed047ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R22f13ab68dc44815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R800ebcd279d34046" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R03f311d55ddc4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9603b6e212df4cf2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc arithmetic operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available arithmetic operators that can be used with the 'calc' report templates feature to perform arithmetic operations on data.For example, to insert the sum of two data fields, the template '{{calc ds.a + ds.b)}}' can be used. The data source used in this demo is a list of pairs of random decimal values. Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Pairs of data values and results of arithmetic operations on them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5169.72</w:t>
+        <w:t>13622.65</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>10601.57</w:t>
+        <w:t>105693.67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>15771.29</w:t>
+        <w:t>119316.31999999999</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-5431.849999999999</w:t>
+        <w:t>-92071.02</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>54807148.4604</w:t>
+        <w:t>1439827873.6255</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.4876372084512011</w:t>
+        <w:t>0.1288880403149971</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>10650.13</w:t>
+        <w:t>6216.82</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>34061.48</w:t>
+        <w:t>11037.69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>44711.61</w:t>
+        <w:t>17254.510000000002</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-23411.350000000006</w:t>
+        <w:t>-4820.870000000001</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>362759189.9924</w:t>
+        <w:t>68619331.9458</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.3126737299729782</w:t>
+        <w:t>0.5632356045513146</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>23947.92</w:t>
+        <w:t>4926.22</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>24720.69</w:t>
+        <w:t>6310.27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>48668.61</w:t>
+        <w:t>11236.490000000002</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-772.7700000000004</w:t>
+        <w:t>-1384.0500000000002</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>592009106.4647999</w:t>
+        <w:t>31085778.279400002</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.968739950219836</w:t>
+        <w:t>0.7806670712980586</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>12583</w:t>
+        <w:t>11420.6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>12791.3</w:t>
+        <w:t>9621.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>25374.3</w:t>
+        <w:t>21041.7</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-208.29999999999927</w:t>
+        <w:t>1799.5</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>160952927.89999998</w:t>
+        <w:t>109878734.66000001</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.9837154941249131</w:t>
+        <w:t>1.187036825311035</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>14108.59</w:t>
+        <w:t>45794.12</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>12544.12</w:t>
+        <w:t>2264.76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>26652.71</w:t>
+        <w:t>48058.880000000005</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1564.4699999999993</w:t>
+        <w:t>43529.36</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>176979845.99080002</w:t>
+        <w:t>103712691.21120001</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1.1247173974738762</w:t>
+        <w:t>20.220297073420582</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5881.03</w:t>
+        <w:t>6513.19</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3846.79</w:t>
+        <w:t>20788.46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>9727.82</w:t>
+        <w:t>27301.649999999998</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>2034.2399999999998</w:t>
+        <w:t>-14275.27</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>22623087.3937</w:t>
+        <w:t>135399189.78739998</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1.5288149340099146</w:t>
+        <w:t>0.3133079602818102</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -1558,51 +1558,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R45b13ce4f50d4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2e952c68938c4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8a52ca55a3314e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rce488ea4ef324f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R36efeeacb5e24c4a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc56634b745924120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdd6119e8f4e5467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R59bbfee355fd4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R83120717fde94baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9a1cdd8bd7c6438a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>