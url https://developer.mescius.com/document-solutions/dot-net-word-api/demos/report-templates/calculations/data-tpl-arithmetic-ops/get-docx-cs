--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,872 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R800ebcd279d34046" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R03f311d55ddc4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9603b6e212df4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R45c5a9d294604284" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R194a9813ea444b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4da8371b2c654c6d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc arithmetic operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available arithmetic operators that can be used with the 'calc' report templates feature to perform arithmetic operations on data.For example, to insert the sum of two data fields, the template '{{calc ds.a + ds.b)}}' can be used. The data source used in this demo is a list of pairs of random decimal values. Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Pairs of data values and results of arithmetic operations on them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>13622.65</w:t>
+        <w:t>17699.37</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>105693.67</w:t>
+        <w:t>29502.07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>119316.31999999999</w:t>
+        <w:t>47201.44</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-92071.02</w:t>
+        <w:t>-11802.7</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1439827873.6255</w:t>
+        <w:t>522168052.69589996</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.1288880403149971</w:t>
+        <w:t>0.5999365468253584</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6216.82</w:t>
+        <w:t>7868.08</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>11037.69</w:t>
+        <w:t>19836.09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>17254.510000000002</w:t>
+        <w:t>27704.17</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-4820.870000000001</w:t>
+        <w:t>-11968.01</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>68619331.9458</w:t>
+        <w:t>156071943.0072</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.5632356045513146</w:t>
+        <w:t>0.3966547842846045</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>4926.22</w:t>
+        <w:t>6502.92</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6310.27</w:t>
+        <w:t>366678</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>11236.490000000002</w:t>
+        <w:t>373180.92</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-1384.0500000000002</w:t>
+        <w:t>-360175.08</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>31085778.279400002</w:t>
+        <w:t>2384477699.76</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.7806670712980586</w:t>
+        <w:t>0.01773468820054653</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>11420.6</w:t>
+        <w:t>4525.05</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>9621.1</w:t>
+        <w:t>460705</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>21041.7</w:t>
+        <w:t>465230.05</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1799.5</w:t>
+        <w:t>-456179.95</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>109878734.66000001</w:t>
+        <w:t>2084713160.25</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1.187036825311035</w:t>
+        <w:t>0.009822011916519248</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>45794.12</w:t>
+        <w:t>3187.81</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>2264.76</w:t>
+        <w:t>4486.25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>48058.880000000005</w:t>
+        <w:t>7674.0599999999995</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>43529.36</w:t>
+        <w:t>-1298.44</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>103712691.21120001</w:t>
+        <w:t>14301312.612499999</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>20.220297073420582</w:t>
+        <w:t>0.7105734187796043</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6513.19</w:t>
+        <w:t>2905.25</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>20788.46</w:t>
+        <w:t>19662.8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>27301.649999999998</w:t>
+        <w:t>22568.05</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-14275.27</w:t>
+        <w:t>-16757.55</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>135399189.78739998</w:t>
+        <w:t>57125349.699999996</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.3133079602818102</w:t>
+        <w:t>0.14775362613666415</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -1558,51 +1558,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc56634b745924120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdd6119e8f4e5467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R59bbfee355fd4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R83120717fde94baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9a1cdd8bd7c6438a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R53bf4b8b9edb4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R592b38d8534746ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbfe4e77665464c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R5aaf26259ce74cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5a25c9d8f9b241c5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>