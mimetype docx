--- v12 (2026-06-18)
+++ v13 (2026-08-02)
@@ -1,872 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R45c5a9d294604284" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R194a9813ea444b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4da8371b2c654c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra0e4746855e5456e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a99b568abdf4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdd090947ffe94f00" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc arithmetic operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available arithmetic operators that can be used with the 'calc' report templates feature to perform arithmetic operations on data.For example, to insert the sum of two data fields, the template '{{calc ds.a + ds.b)}}' can be used. The data source used in this demo is a list of pairs of random decimal values. Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Pairs of data values and results of arithmetic operations on them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>17699.37</w:t>
+        <w:t>26886.86</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>29502.07</w:t>
+        <w:t>12994.78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>47201.44</w:t>
+        <w:t>39881.64</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-11802.7</w:t>
+        <w:t>13892.08</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>522168052.69589996</w:t>
+        <w:t>349388830.59080005</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.5999365468253584</w:t>
+        <w:t>2.0690508034764727</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>7868.08</w:t>
+        <w:t>18694.7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>19836.09</w:t>
+        <w:t>11832.32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>27704.17</w:t>
+        <w:t>30527.02</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-11968.01</w:t>
+        <w:t>6862.380000000001</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>156071943.0072</w:t>
+        <w:t>221201672.704</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.3966547842846045</w:t>
+        <w:t>1.5799691015794028</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6502.92</w:t>
+        <w:t>15848.09</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>366678</w:t>
+        <w:t>2603.85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>373180.92</w:t>
+        <w:t>18451.94</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-360175.08</w:t>
+        <w:t>13244.24</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>2384477699.76</w:t>
+        <w:t>41266049.1465</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.01773468820054653</w:t>
+        <w:t>6.0864066670507135</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>4525.05</w:t>
+        <w:t>6765.81</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>460705</w:t>
+        <w:t>22223.37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>465230.05</w:t>
+        <w:t>28989.18</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-456179.95</w:t>
+        <w:t>-15457.559999999998</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>2084713160.25</w:t>
+        <w:t>150359098.9797</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.009822011916519248</w:t>
+        <w:t>0.30444572537828424</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>3187.81</w:t>
+        <w:t>4692.73</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>4486.25</w:t>
+        <w:t>11696.9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>7674.0599999999995</w:t>
+        <w:t>16389.629999999997</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-1298.44</w:t>
+        <w:t>-7004.17</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>14301312.612499999</w:t>
+        <w:t>54890393.53699999</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.7105734187796043</w:t>
+        <w:t>0.40119433354136563</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>2905.25</w:t>
+        <w:t>12773.66</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>19662.8</w:t>
+        <w:t>372.26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>22568.05</w:t>
+        <w:t>13145.92</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-16757.55</w:t>
+        <w:t>12401.4</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>57125349.699999996</w:t>
+        <w:t>4755122.6716</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.14775362613666415</w:t>
+        <w:t>34.31381292644926</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -1558,51 +1558,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R53bf4b8b9edb4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R592b38d8534746ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbfe4e77665464c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R5aaf26259ce74cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5a25c9d8f9b241c5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rdff9b52a0aa5492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0389fde12a094fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R971b37322ffe4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R80f12640462d4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R83df803267c146f8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>