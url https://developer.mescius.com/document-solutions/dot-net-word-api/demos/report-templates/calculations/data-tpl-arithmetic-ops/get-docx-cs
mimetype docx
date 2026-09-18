--- v13 (2026-08-02)
+++ v14 (2026-09-18)
@@ -1,872 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra0e4746855e5456e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a99b568abdf4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdd090947ffe94f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R44952d24a5d84fd1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3eef57519eba4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd70bdd0ae45b43f3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc arithmetic operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available arithmetic operators that can be used with the 'calc' report templates feature to perform arithmetic operations on data.For example, to insert the sum of two data fields, the template '{{calc ds.a + ds.b)}}' can be used. The data source used in this demo is a list of pairs of random decimal values. Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Pairs of data values and results of arithmetic operations on them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>26886.86</w:t>
+        <w:t>13911.07</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>12994.78</w:t>
+        <w:t>9125.67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>39881.64</w:t>
+        <w:t>23036.739999999998</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>13892.08</w:t>
+        <w:t>4785.4</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>349388830.59080005</w:t>
+        <w:t>126947834.1669</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>2.0690508034764727</w:t>
+        <w:t>1.5243888941853037</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>18694.7</w:t>
+        <w:t>10062.25</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>11832.32</w:t>
+        <w:t>4822.88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>30527.02</w:t>
+        <w:t>14885.130000000001</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>6862.380000000001</w:t>
+        <w:t>5239.37</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>221201672.704</w:t>
+        <w:t>48529024.28</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1.5799691015794028</w:t>
+        <w:t>2.0863571144212587</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>15848.09</w:t>
+        <w:t>5129.63</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>2603.85</w:t>
+        <w:t>5054.12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>18451.94</w:t>
+        <w:t>10183.75</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>13244.24</w:t>
+        <w:t>75.51000000000022</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>41266049.1465</w:t>
+        <w:t>25925765.5756</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>6.0864066670507135</w:t>
+        <w:t>1.014940286340649</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6765.81</w:t>
+        <w:t>16874.25</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>22223.37</w:t>
+        <w:t>11205.41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>28989.18</w:t>
+        <w:t>28079.66</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-15457.559999999998</w:t>
+        <w:t>5668.84</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>150359098.9797</w:t>
+        <w:t>189082889.6925</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.30444572537828424</w:t>
+        <w:t>1.5059020598086104</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>4692.73</w:t>
+        <w:t>697.78</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>11696.9</w:t>
+        <w:t>5823.97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>16389.629999999997</w:t>
+        <w:t>6521.75</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-7004.17</w:t>
+        <w:t>-5126.1900000000005</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>54890393.53699999</w:t>
+        <w:t>4063849.7866</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.40119433354136563</w:t>
+        <w:t>0.11981174353576683</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>12773.66</w:t>
+        <w:t>1678.7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>372.26</w:t>
+        <w:t>6866.93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>13145.92</w:t>
+        <w:t>8545.630000000001</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>12401.4</w:t>
+        <w:t>-5188.2300000000005</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>4755122.6716</w:t>
+        <w:t>11527515.391</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>34.31381292644926</w:t>
+        <w:t>0.24446149880659915</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -1558,51 +1558,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rdff9b52a0aa5492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0389fde12a094fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R971b37322ffe4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R80f12640462d4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R83df803267c146f8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4d9161f7a3874281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R09990242e8804e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbfdada3da50748fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R21f6f16c11394132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2138a0acccc9414a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>