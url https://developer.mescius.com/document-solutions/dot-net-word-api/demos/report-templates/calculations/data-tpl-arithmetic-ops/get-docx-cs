--- v14 (2026-09-18)
+++ v15 (2026-11-02)
@@ -1,872 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R44952d24a5d84fd1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3eef57519eba4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd70bdd0ae45b43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7a955d319a824b86" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R34524dfbb7994b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb66de21981b94bb7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc arithmetic operators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available arithmetic operators that can be used with the 'calc' report templates feature to perform arithmetic operations on data.For example, to insert the sum of two data fields, the template '{{calc ds.a + ds.b)}}' can be used. The data source used in this demo is a list of pairs of random decimal values. Please see this sample source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Pairs of data values and results of arithmetic operations on them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>13911.07</w:t>
+        <w:t>8836.98</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>9125.67</w:t>
+        <w:t>9096.33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>23036.739999999998</w:t>
+        <w:t>17933.309999999998</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>4785.4</w:t>
+        <w:t>-259.35000000000036</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>126947834.1669</w:t>
+        <w:t>80384086.2834</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1.5243888941853037</w:t>
+        <w:t>0.9714885014066112</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>10062.25</w:t>
+        <w:t>1472.38</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>4822.88</w:t>
+        <w:t>3640.05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>14885.130000000001</w:t>
+        <w:t>5112.43</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>5239.37</w:t>
+        <w:t>-2167.67</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>48529024.28</w:t>
+        <w:t>5359536.819000001</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>2.0863571144212587</w:t>
+        <w:t>0.4044944437576407</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5129.63</w:t>
+        <w:t>36179.42</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5054.12</w:t>
+        <w:t>18379.59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>10183.75</w:t>
+        <w:t>54559.009999999995</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>75.51000000000022</w:t>
+        <w:t>17799.829999999998</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>25925765.5756</w:t>
+        <w:t>664962906.0378</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1.014940286340649</w:t>
+        <w:t>1.9684563148579484</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>16874.25</w:t>
+        <w:t>13820.55</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>11205.41</w:t>
+        <w:t>13259.06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>28079.66</w:t>
+        <w:t>27079.61</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>5668.84</w:t>
+        <w:t>561.4899999999998</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>189082889.6925</w:t>
+        <w:t>183247501.68299997</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>1.5059020598086104</w:t>
+        <w:t>1.0423476475707931</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>697.78</w:t>
+        <w:t>12447.68</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5823.97</w:t>
+        <w:t>16872.26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>6521.75</w:t>
+        <w:t>29319.94</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-5126.1900000000005</w:t>
+        <w:t>-4424.579999999998</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>4063849.7866</w:t>
+        <w:t>210020493.3568</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.11981174353576683</w:t>
+        <w:t>0.7377600866748143</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r>
         <w:t xml:space="preserve">a = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>1678.7</w:t>
+        <w:t>3644.27</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, b = </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6866.93</w:t>
+        <w:t>8905.25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a + ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>8545.630000000001</w:t>
+        <w:t>12549.52</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a - ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>-5188.2300000000005</w:t>
+        <w:t>-5260.98</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a * ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>11527515.391</w:t>
+        <w:t>32453135.4175</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">{​{ calc ds.a / ds.b }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
         <w:t/>
-        <w:t>0.24446149880659915</w:t>
+        <w:t>0.4092271412930575</w:t>
         <w:t/>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -1558,51 +1558,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4d9161f7a3874281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R09990242e8804e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbfdada3da50748fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R21f6f16c11394132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2138a0acccc9414a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R72ea479c52e24290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R76ffbf57c7774e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfc014bc2d5184b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R191ec58134154d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Refb3486625a94d0f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>