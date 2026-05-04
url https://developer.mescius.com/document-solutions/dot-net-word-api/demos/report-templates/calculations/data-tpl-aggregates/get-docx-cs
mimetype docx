--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,422 +1,527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R428fd631cde74097" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6abd59a757434130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R862c6ab020a041a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R06252b429bdc4a3b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5191ae6bfef54276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb96bf6504062469a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc aggregate functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available aggregate functions that can be used with the 'calc' report templates feature for data aggregation. Unlike other report templates constructs, aggregates do not cause repetition of content in the generated document. Instead, they aggregate data and insert the (single) resulting value into the document. For example, to insert the sum of a field's values in all records of a data source, the template '{{calc Sum(ds.value)}}' can be used. Aggregate functions' arguments can be expressions involving data, other functions and constants. The data source used in this demo is a list of random decimal values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Data values to aggregate:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>7539.75</w:t>
+        <w:t>17411.56</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>14648.82</w:t>
+        <w:t>16232.86</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>24236.38</w:t>
+        <w:t>35551.21</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>131693.29</w:t>
+        <w:t>7750.14</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>14508.19</w:t>
+        <w:t>7136.81</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>12186.31</w:t>
+        <w:t>14849.48</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>5085.54</w:t>
+        <w:t>14570.91</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>26606.54</w:t>
+        <w:t>6301.61</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>14977.27</w:t>
+        <w:t>16289.52</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>6797.15</w:t>
+        <w:t>4873.98</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>95.2</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>116919.71</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>12786.82</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>9278.8</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>1390.76</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>466373</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>23239.66</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Simple aggregates:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>25827.924</w:t>
+        <w:t>45356.00176470589</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Count(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
-        <w:t>10</w:t>
+        <w:t>17</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc First(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>7539.75</w:t>
+        <w:t>17411.56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Last(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>6797.15</w:t>
+        <w:t>23239.66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Max(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>131693.29</w:t>
+        <w:t>466373</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Min(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5085.54</w:t>
+        <w:t>95.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>258279.24</w:t>
+        <w:t>771052.0300000001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Aggregates on expressions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(ds.value / Count(ds.value)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
-        <w:t>25827.924</w:t>
+        <w:t>45356.00176470588</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(Pow(ds.value, 2)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>1956524478.51142</w:t>
+        <w:t>13804047412.635534</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(Sqrt(ds.value)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>139.65362637629184</w:t>
+        <w:t>151.3866219999106</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(Iif(ds.value &gt; 50, ds.value, 0)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>258279.24</w:t>
+        <w:t>771052.0300000001</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1239,51 +1344,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3537f8e543ff48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ree75ac919dce4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R693ea9472e574c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R1a786ebbc536450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4f21d7873b3a48cc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R16661b1f0083426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9730a90ef5374e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R279fa7e802d04d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R2a23310d5457455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra1f2d85988be491b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>