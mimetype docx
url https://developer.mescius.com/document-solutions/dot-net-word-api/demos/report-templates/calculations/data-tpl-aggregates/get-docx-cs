--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,527 +1,452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R06252b429bdc4a3b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5191ae6bfef54276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb96bf6504062469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R40de6d4446224fc7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61b4547a430546fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra2e2ebe208084e18" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc aggregate functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available aggregate functions that can be used with the 'calc' report templates feature for data aggregation. Unlike other report templates constructs, aggregates do not cause repetition of content in the generated document. Instead, they aggregate data and insert the (single) resulting value into the document. For example, to insert the sum of a field's values in all records of a data source, the template '{{calc Sum(ds.value)}}' can be used. Aggregate functions' arguments can be expressions involving data, other functions and constants. The data source used in this demo is a list of random decimal values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Data values to aggregate:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>17411.56</w:t>
+        <w:t>1245.62</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>16232.86</w:t>
+        <w:t>13286.15</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>35551.21</w:t>
+        <w:t>6759.91</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>7750.14</w:t>
+        <w:t>6960</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>7136.81</w:t>
+        <w:t>12567.97</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>14849.48</w:t>
+        <w:t>7132.65</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>14570.91</w:t>
+        <w:t>6606.92</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>6301.61</w:t>
+        <w:t>23776.77</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>16289.52</w:t>
+        <w:t>133589.5</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>4873.98</w:t>
+        <w:t>37034.62</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>95.2</w:t>
+        <w:t>4329.16</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>116919.71</w:t>
-[...74 lines deleted...]
-        <w:t>23239.66</w:t>
+        <w:t>499</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Simple aggregates:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>45356.00176470589</w:t>
+        <w:t>21149.0225</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Count(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
-        <w:t>17</w:t>
+        <w:t>12</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc First(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>17411.56</w:t>
+        <w:t>1245.62</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Last(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>23239.66</w:t>
+        <w:t>499</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Max(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>466373</w:t>
+        <w:t>133589.5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Min(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>95.2</w:t>
+        <w:t>499</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>771052.0300000001</w:t>
+        <w:t>253788.27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Aggregates on expressions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(ds.value / Count(ds.value)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
-        <w:t>45356.00176470588</w:t>
+        <w:t>21149.0225</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(Pow(ds.value, 2)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>13804047412.635534</w:t>
+        <w:t>1693894524.9814749</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(Sqrt(ds.value)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>151.3866219999106</w:t>
+        <w:t>116.19364606197088</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(Iif(ds.value &gt; 50, ds.value, 0)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>771052.0300000001</w:t>
+        <w:t>253788.27</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1344,51 +1269,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R16661b1f0083426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9730a90ef5374e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R279fa7e802d04d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R2a23310d5457455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra1f2d85988be491b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2306e6a29b4644db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1b2adfe49d4642ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdebf9eadbcd94168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R026554528a554439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4929e445460741bc" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>