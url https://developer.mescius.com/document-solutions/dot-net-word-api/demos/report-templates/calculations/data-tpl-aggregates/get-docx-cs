--- v12 (2026-06-18)
+++ v13 (2026-06-18)
@@ -1,452 +1,467 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R40de6d4446224fc7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61b4547a430546fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra2e2ebe208084e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2a937f142b034b65" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4349ba649e5b4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcfc01978b264465c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc aggregate functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available aggregate functions that can be used with the 'calc' report templates feature for data aggregation. Unlike other report templates constructs, aggregates do not cause repetition of content in the generated document. Instead, they aggregate data and insert the (single) resulting value into the document. For example, to insert the sum of a field's values in all records of a data source, the template '{{calc Sum(ds.value)}}' can be used. Aggregate functions' arguments can be expressions involving data, other functions and constants. The data source used in this demo is a list of random decimal values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Data values to aggregate:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>1245.62</w:t>
+        <w:t>5537.29</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>13286.15</w:t>
+        <w:t>5714.22</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>6759.91</w:t>
+        <w:t>13769.42</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>6960</w:t>
+        <w:t>755.68</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>12567.97</w:t>
+        <w:t>10041.2</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>7132.65</w:t>
+        <w:t>89485.67</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>6606.92</w:t>
+        <w:t>42296.78</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>23776.77</w:t>
+        <w:t>7525.65</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>133589.5</w:t>
+        <w:t>6622.03</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>37034.62</w:t>
+        <w:t>294.45</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>4329.16</w:t>
+        <w:t>9277.09</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>499</w:t>
+        <w:t>12943.67</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r/>
+      <w:r/>
+      <w:r/>
+      <w:r>
+        <w:t>14182.64</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Simple aggregates:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>21149.0225</w:t>
+        <w:t>16803.52230769231</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Count(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
-        <w:t>12</w:t>
+        <w:t>13</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc First(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>1245.62</w:t>
+        <w:t>5537.29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Last(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>499</w:t>
+        <w:t>14182.64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Max(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>133589.5</w:t>
+        <w:t>89485.67</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Min(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>499</w:t>
+        <w:t>294.45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>253788.27</w:t>
+        <w:t>218445.79000000004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Aggregates on expressions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(ds.value / Count(ds.value)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
-        <w:t>21149.0225</w:t>
+        <w:t>16803.522307692307</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(Pow(ds.value, 2)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>1693894524.9814749</w:t>
+        <w:t>823564150.8200845</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(Sqrt(ds.value)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>116.19364606197088</w:t>
+        <w:t>108.79323746409013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(Iif(ds.value &gt; 50, ds.value, 0)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>253788.27</w:t>
+        <w:t>218445.79000000004</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1269,51 +1284,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2306e6a29b4644db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1b2adfe49d4642ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdebf9eadbcd94168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R026554528a554439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4929e445460741bc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra602c42373c540e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R65ea0fb5138841c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R390a7567b4b94837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R530930262b854a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9bac7df8d58048f3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>