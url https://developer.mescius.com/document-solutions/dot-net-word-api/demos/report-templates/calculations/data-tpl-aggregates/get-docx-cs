--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,467 +1,452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2a937f142b034b65" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4349ba649e5b4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcfc01978b264465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf625055bdb3c4af5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R111f3505cb96475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4f61bf42f2404781" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Report templates: calc aggregate functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This example demonstrates the available aggregate functions that can be used with the 'calc' report templates feature for data aggregation. Unlike other report templates constructs, aggregates do not cause repetition of content in the generated document. Instead, they aggregate data and insert the (single) resulting value into the document. For example, to insert the sum of a field's values in all records of a data source, the template '{{calc Sum(ds.value)}}' can be used. Aggregate functions' arguments can be expressions involving data, other functions and constants. The data source used in this demo is a list of random decimal values. Please see this example's source code for full details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Data values to aggregate:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>5537.29</w:t>
+        <w:t>10146.2</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>5714.22</w:t>
+        <w:t>30767.14</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>13769.42</w:t>
+        <w:t>11195.98</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>755.68</w:t>
+        <w:t>21554.48</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>10041.2</w:t>
+        <w:t>15318.88</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>89485.67</w:t>
+        <w:t>12291.1</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>42296.78</w:t>
+        <w:t>958047</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>7525.65</w:t>
+        <w:t>2603.15</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>6622.03</w:t>
+        <w:t>6791.74</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>294.45</w:t>
+        <w:t>4330.97</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>9277.09</w:t>
+        <w:t>2891.49</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r/>
       <w:r/>
       <w:r/>
       <w:r>
-        <w:t>12943.67</w:t>
-[...14 lines deleted...]
-        <w:t>14182.64</w:t>
+        <w:t>73259.2</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Simple aggregates:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>16803.52230769231</w:t>
+        <w:t>95766.44416666665</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Count(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
-        <w:t>13</w:t>
+        <w:t>12</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc First(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>5537.29</w:t>
+        <w:t>10146.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Last(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>14182.64</w:t>
+        <w:t>73259.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Max(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>89485.67</w:t>
+        <w:t>958047</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Min(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>294.45</w:t>
+        <w:t>2603.15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(ds.value) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>218445.79000000004</w:t>
+        <w:t>1149197.3299999998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Aggregates on expressions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(ds.value / Count(ds.value)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t/>
-        <w:t>16803.522307692307</w:t>
+        <w:t>95766.44416666667</w:t>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(Pow(ds.value, 2)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>823564150.8200845</w:t>
+        <w:t>77110519484.12215</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Average(Sqrt(ds.value)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>108.79323746409013</w:t>
+        <w:t>188.82275653810336</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">{​​​​{ calc Sum(Iif(ds.value &gt; 50, ds.value, 0)) }} :  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>218445.79000000004</w:t>
+        <w:t>1149197.3299999998</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1284,51 +1269,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra602c42373c540e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R65ea0fb5138841c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R390a7567b4b94837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R530930262b854a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9bac7df8d58048f3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra12234c0e43a4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb042379f031a4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R32b87843151f4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rb716457640d14600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2d36d08852c445c0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>