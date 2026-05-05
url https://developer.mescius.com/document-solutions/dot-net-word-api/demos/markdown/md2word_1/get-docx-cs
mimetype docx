--- v12 (2026-03-21)
+++ v13 (2026-05-05)
@@ -1,105 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6b3282fc463d420b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e1e5fb088774564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R223917aa89ea40ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref68238edaa84faa" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R51bcedcffb4043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8ca4c0ccf1ba47b0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Changelog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>All notable changes to this project will be documented in this file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The format is based on </w:t>
       </w:r>
-      <w:hyperlink r:id="R70f91e992b49468d">
+      <w:hyperlink r:id="Rd10f2fbb0ccc4d7c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Keep a Changelog</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and this project adheres to </w:t>
       </w:r>
-      <w:hyperlink r:id="Red150e65c54449fd">
+      <w:hyperlink r:id="R7098e5c3d46b470d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Semantic Versioning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
@@ -14164,51 +14164,51 @@
         </w:rPr>
         <w:t>Breaking change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>: All public APIs that used page numbers now use zero-based page indices. (DOC-3536)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">PDF.js library was updated from v2.0.943 to v2.10.377, see </w:t>
       </w:r>
-      <w:hyperlink r:id="Rc0d857a7172d4a7e">
+      <w:hyperlink r:id="Rb163ae567fd74a73">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>PDF.js Release Notes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35461,51 +35461,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3c6e3f4cad664456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R1982be1508d0408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rab43fd74ee534fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R4a8b9fcb52f340f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keepachangelog.com/en/1.0.0/" TargetMode="External" Id="R70f91e992b49468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semver.org/spec/v2.0.0.html" TargetMode="External" Id="Red150e65c54449fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mozilla/pdf.js/releases" TargetMode="External" Id="Rc0d857a7172d4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4105c1ab00ef448f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcfb30686e1524ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R600ef79d83ad46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1ab31d739e034fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R64d270cf330740f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keepachangelog.com/en/1.0.0/" TargetMode="External" Id="Rd10f2fbb0ccc4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semver.org/spec/v2.0.0.html" TargetMode="External" Id="R7098e5c3d46b470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mozilla/pdf.js/releases" TargetMode="External" Id="Rb163ae567fd74a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4b892dc4b51b4156" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>