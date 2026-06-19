--- v13 (2026-05-05)
+++ v14 (2026-06-19)
@@ -1,105 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref68238edaa84faa" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R51bcedcffb4043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8ca4c0ccf1ba47b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R574fd172e1fb4906" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7608b3eacbaa4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcbf6a04eef8d4559" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Changelog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>All notable changes to this project will be documented in this file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The format is based on </w:t>
       </w:r>
-      <w:hyperlink r:id="Rd10f2fbb0ccc4d7c">
+      <w:hyperlink r:id="Rd610ab1f215147df">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Keep a Changelog</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and this project adheres to </w:t>
       </w:r>
-      <w:hyperlink r:id="R7098e5c3d46b470d">
+      <w:hyperlink r:id="R96983fe2d0c441cf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Semantic Versioning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
@@ -14164,51 +14164,51 @@
         </w:rPr>
         <w:t>Breaking change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>: All public APIs that used page numbers now use zero-based page indices. (DOC-3536)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">PDF.js library was updated from v2.0.943 to v2.10.377, see </w:t>
       </w:r>
-      <w:hyperlink r:id="Rb163ae567fd74a73">
+      <w:hyperlink r:id="Rf8f029940e00449b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>PDF.js Release Notes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35461,51 +35461,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcfb30686e1524ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R600ef79d83ad46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1ab31d739e034fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R64d270cf330740f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keepachangelog.com/en/1.0.0/" TargetMode="External" Id="Rd10f2fbb0ccc4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semver.org/spec/v2.0.0.html" TargetMode="External" Id="R7098e5c3d46b470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mozilla/pdf.js/releases" TargetMode="External" Id="Rb163ae567fd74a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4b892dc4b51b4156" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc3d29d69b6424fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8b6f58e2bd98444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8de4840f032642f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R658fab6f5a6e4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keepachangelog.com/en/1.0.0/" TargetMode="External" Id="Rd610ab1f215147df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semver.org/spec/v2.0.0.html" TargetMode="External" Id="R96983fe2d0c441cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mozilla/pdf.js/releases" TargetMode="External" Id="Rf8f029940e00449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8ce10af427bb4ffd" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>