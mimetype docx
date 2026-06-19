--- v14 (2026-06-19)
+++ v15 (2026-06-19)
@@ -1,105 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R574fd172e1fb4906" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7608b3eacbaa4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcbf6a04eef8d4559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2e7250c8f04843ec" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re360c8522d52476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfb1b27bf0a7c4a6f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Changelog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>All notable changes to this project will be documented in this file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The format is based on </w:t>
       </w:r>
-      <w:hyperlink r:id="Rd610ab1f215147df">
+      <w:hyperlink r:id="R0b07571ceb0c44e4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Keep a Changelog</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and this project adheres to </w:t>
       </w:r>
-      <w:hyperlink r:id="R96983fe2d0c441cf">
+      <w:hyperlink r:id="R58494c0ac0b44d94">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Semantic Versioning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
@@ -14164,51 +14164,51 @@
         </w:rPr>
         <w:t>Breaking change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>: All public APIs that used page numbers now use zero-based page indices. (DOC-3536)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">PDF.js library was updated from v2.0.943 to v2.10.377, see </w:t>
       </w:r>
-      <w:hyperlink r:id="Rf8f029940e00449b">
+      <w:hyperlink r:id="Rc36735b499a146ba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>PDF.js Release Notes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35461,51 +35461,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc3d29d69b6424fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8b6f58e2bd98444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8de4840f032642f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R658fab6f5a6e4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keepachangelog.com/en/1.0.0/" TargetMode="External" Id="Rd610ab1f215147df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semver.org/spec/v2.0.0.html" TargetMode="External" Id="R96983fe2d0c441cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mozilla/pdf.js/releases" TargetMode="External" Id="Rf8f029940e00449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8ce10af427bb4ffd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re5995308d453427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0f2ad5f6c66d4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1afaddf85ad24cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Raff02895680f4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keepachangelog.com/en/1.0.0/" TargetMode="External" Id="R0b07571ceb0c44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semver.org/spec/v2.0.0.html" TargetMode="External" Id="R58494c0ac0b44d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mozilla/pdf.js/releases" TargetMode="External" Id="Rc36735b499a146ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8f01607bdf044599" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>