--- v15 (2026-06-19)
+++ v16 (2026-08-04)
@@ -1,105 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2e7250c8f04843ec" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re360c8522d52476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfb1b27bf0a7c4a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R14c5f361efed45d2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0c2aa906ec3e4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5b30bed536d2458e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Changelog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>All notable changes to this project will be documented in this file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The format is based on </w:t>
       </w:r>
-      <w:hyperlink r:id="R0b07571ceb0c44e4">
+      <w:hyperlink r:id="R2f3df820800e44a2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Keep a Changelog</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and this project adheres to </w:t>
       </w:r>
-      <w:hyperlink r:id="R58494c0ac0b44d94">
+      <w:hyperlink r:id="Rb5a8895db1174200">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Semantic Versioning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
@@ -14164,51 +14164,51 @@
         </w:rPr>
         <w:t>Breaking change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>: All public APIs that used page numbers now use zero-based page indices. (DOC-3536)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">PDF.js library was updated from v2.0.943 to v2.10.377, see </w:t>
       </w:r>
-      <w:hyperlink r:id="Rc36735b499a146ba">
+      <w:hyperlink r:id="Rfb495c76266e4edc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>PDF.js Release Notes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35461,51 +35461,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re5995308d453427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0f2ad5f6c66d4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1afaddf85ad24cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Raff02895680f4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keepachangelog.com/en/1.0.0/" TargetMode="External" Id="R0b07571ceb0c44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semver.org/spec/v2.0.0.html" TargetMode="External" Id="R58494c0ac0b44d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mozilla/pdf.js/releases" TargetMode="External" Id="Rc36735b499a146ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8f01607bdf044599" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6d53f29cbd3545cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R33b7eca6eede40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R12e467c67e874ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R059a2cdd2dc14046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keepachangelog.com/en/1.0.0/" TargetMode="External" Id="R2f3df820800e44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://semver.org/spec/v2.0.0.html" TargetMode="External" Id="Rb5a8895db1174200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/mozilla/pdf.js/releases" TargetMode="External" Id="Rfb495c76266e4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R759c1d158eb346e8" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>