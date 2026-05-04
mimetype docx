--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf1ddd702ae054362" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R97f11aff7750458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1055a123fb9945c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb72a26c87ee14130" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R621268f294d14265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R540801b82fb642f3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:hyperlink w:anchor="japanese">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
@@ -85,88 +85,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> below) PDF documents on Windows, MAC, Linux, iOS and Android devices.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">DsPdfViewer is included in </w:t>
       </w:r>
-      <w:hyperlink r:id="R84a24b523ff64166">
+      <w:hyperlink r:id="Rb99bb0efd5e64de4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF (DsPdf)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> - a feature-rich cross-platform PDF API library for .NET Core.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Client-side (Wasm) or server-side</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="R3a0ce9e6361d4635">
+      <w:hyperlink r:id="R36252849ce1c4257">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -639,51 +639,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>See it in action</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="R756e5473fc3f4bee">
+      <w:hyperlink r:id="R93c68f15a6504de5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF Viewer demos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to explore the various features of DsPdfViewer, including features that rely on </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -701,51 +701,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>The demo site allows you to modify the demo code and immediately see the effect of your changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="R5d10b5b060e34f7b">
+      <w:hyperlink r:id="R01b6614760884dea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF API demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>uses DsPdfViewer to display sample PDFs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -2807,87 +2807,87 @@
         </w:rPr>
         <w:t>: TypeScript declarations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Online documentation is available </w:t>
       </w:r>
-      <w:hyperlink r:id="Rd39c6b65a12046a0">
+      <w:hyperlink r:id="Rdeac869e0a604d57">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Licensing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Document Solutions PDF Viewer is a commercially licensed product. Please </w:t>
       </w:r>
-      <w:hyperlink r:id="R7b459741362f4dcc">
+      <w:hyperlink r:id="R78b225c5cbae46d0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>visit this page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Getting more help</w:t>
       </w:r>
     </w:p>
@@ -2897,51 +2897,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer is distributed as part of Document Solutions for PDF.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>You can ask any questions about the viewer, or report bugs using the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R8bb9906d34934d0f">
+      <w:hyperlink r:id="R44c6e945cbb046c0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF public forum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>More details on using the viewer</w:t>
       </w:r>
     </w:p>
@@ -3249,52 +3249,52 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  const viewer = new DsPdfViewer("#viewer1", { file: 'helloworld.pdf' });</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="support_api" w:id="4164464257945828702"/>
-      <w:bookmarkEnd w:id="4164464257945828702"/>
+      <w:bookmarkStart w:name="support_api" w:id="5399793902124771827"/>
+      <w:bookmarkEnd w:id="5399793902124771827"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> is our PDF processing engine that enables the PDF editing features of DsPdfViewer.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3320,77 +3320,77 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-T-_-_-_-_-"/>
         </w:rPr>
         <w:t>Server-based Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">: requires </w:t>
       </w:r>
-      <w:hyperlink r:id="Rc117d7150f2f4c35">
+      <w:hyperlink r:id="Re2ceae24ceae4858">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>NuGet package which needs to run on a .NET server. The viewer connects to it via the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R34391e650208465f">
+      <w:hyperlink r:id="R1d2564b2ca90498f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>supportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>and uses that connection to perform any edits.</w:t>
       </w:r>
@@ -3400,71 +3400,71 @@
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>To set up a Support API server on your system and see it in action,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">download any of the samples from the </w:t>
       </w:r>
-      <w:hyperlink r:id="R335f2b4e00c3438d">
+      <w:hyperlink r:id="R1c9693b2cd7b45d0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DsPdfViewer demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
-      <w:hyperlink r:id="Rf50e1c8aea154540">
+      <w:hyperlink r:id="Rd964f09af71a4607">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Edit PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and follow the instructions in the </w:t>
       </w:r>
@@ -3474,51 +3474,51 @@
         </w:rPr>
         <w:t>readme.md</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> included in the downloaded zip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The full C# source code of </w:t>
       </w:r>
-      <w:hyperlink r:id="Ra228e8bec8ab420d">
+      <w:hyperlink r:id="R74ccb62da075495c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">together with demo projects for .NET 8 and Web Forms is included in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>src/</w:t>
       </w:r>
@@ -3652,51 +3652,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Also included is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>run_wasm.cmd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> that uses </w:t>
       </w:r>
-      <w:hyperlink r:id="Rd339521382404cc9">
+      <w:hyperlink r:id="R21895cbc21784212">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>http-server</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to load </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>index-wasm-server.html</w:t>
       </w:r>
@@ -5404,318 +5404,318 @@
         </w:rPr>
         <w:t>let viewer = new DsPdfViewer('section#pdf');</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="japanese" w:id="12435751253097048846"/>
-      <w:bookmarkEnd w:id="12435751253097048846"/>
+      <w:bookmarkStart w:name="japanese" w:id="5714111267880447782"/>
+      <w:bookmarkEnd w:id="5714111267880447782"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>DioDocs PDFビューワ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
-      <w:hyperlink r:id="R38d22adc5e864611">
+      <w:hyperlink r:id="Rc0c7aec648204ca0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DioDocs PDFビューワ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>は、WebアプリケーションのクライアントサイドでPDFファイルを読み込んで表示する、JavaScriptベースのPDFビューワです。また、バックエンドのAPIを使って、PDFファイルを編集することもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サンプル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>使い方については、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rda5c3129f7134575">
+      <w:hyperlink r:id="Re8cc46cda3b84d67">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>デモ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>インストール方法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlock"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>npm install @mescius/dspdfviewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>日本語版での動作保証は、</w:t>
       </w:r>
-      <w:hyperlink r:id="Ra78ca8cd7f2d40a7">
+      <w:hyperlink r:id="R592093bd685f48e7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>日本語版サイト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>で公開しているバージョンのみとなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメント</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメントについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R4ff6f6f19a494933">
+      <w:hyperlink r:id="R3f1975f769814df2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ヘルプ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R140c3275b11c4371">
+      <w:hyperlink r:id="Rc9316e01d072435f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>APIリファレンス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>製品情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>価格、ライセンスについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R9a969c2e2a6c4975">
+      <w:hyperlink r:id="R97d639fd4f954e50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>製品情報</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サポート</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ナレッジベース、テクニカルサポートについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rbdfb6d4b11944905">
+      <w:hyperlink r:id="Rc6da63d490204c13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サポート＆サービス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Ref07e8d455b949b4">
+      <w:hyperlink r:id="Rd527a313986e4c01">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サブスクリプションサービス利用規約</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -6817,51 +6817,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R16d3090f710b400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc3683950e70c4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc11158262c35494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rbb8fa0a300ce4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="R84a24b523ff64166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R3a0ce9e6361d4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R756e5473fc3f4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="R5d10b5b060e34f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="Rd39c6b65a12046a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R7b459741362f4dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="R8bb9906d34934d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Rc117d7150f2f4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R34391e650208465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R335f2b4e00c3438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="Rf50e1c8aea154540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Ra228e8bec8ab420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="Rd339521382404cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R38d22adc5e864611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="Rda5c3129f7134575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="Ra78ca8cd7f2d40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="R4ff6f6f19a494933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="R140c3275b11c4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R9a969c2e2a6c4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="Rbdfb6d4b11944905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Ref07e8d455b949b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R727ccead9ca9431d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R31bd42c4aed243c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8c60b701f90c4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R29d5029cc5474e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R215f6e362fb1433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="Rb99bb0efd5e64de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R36252849ce1c4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R93c68f15a6504de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="R01b6614760884dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="Rdeac869e0a604d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R78b225c5cbae46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="R44c6e945cbb046c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Re2ceae24ceae4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R1d2564b2ca90498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R1c9693b2cd7b45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="Rd964f09af71a4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R74ccb62da075495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R21895cbc21784212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="Rc0c7aec648204ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="Re8cc46cda3b84d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="R592093bd685f48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="R3f1975f769814df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="Rc9316e01d072435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R97d639fd4f954e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="Rc6da63d490204c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Rd527a313986e4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9c4cfa9c7658437e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>