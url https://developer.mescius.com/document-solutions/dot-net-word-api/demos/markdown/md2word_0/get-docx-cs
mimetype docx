--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb72a26c87ee14130" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R621268f294d14265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R540801b82fb642f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1b1040c270414469" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R59400a23fcf24aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra09aa2c66a1e4a2a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:hyperlink w:anchor="japanese">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
@@ -85,88 +85,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> below) PDF documents on Windows, MAC, Linux, iOS and Android devices.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">DsPdfViewer is included in </w:t>
       </w:r>
-      <w:hyperlink r:id="Rb99bb0efd5e64de4">
+      <w:hyperlink r:id="R5d641446dae444e2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF (DsPdf)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> - a feature-rich cross-platform PDF API library for .NET Core.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Client-side (Wasm) or server-side</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="R36252849ce1c4257">
+      <w:hyperlink r:id="R8a4fc5d6ad0d4242">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -639,51 +639,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>See it in action</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="R93c68f15a6504de5">
+      <w:hyperlink r:id="R0bc3498d728a40ed">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF Viewer demos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to explore the various features of DsPdfViewer, including features that rely on </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -701,51 +701,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>The demo site allows you to modify the demo code and immediately see the effect of your changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="R01b6614760884dea">
+      <w:hyperlink r:id="Reb1a92d660834733">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF API demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>uses DsPdfViewer to display sample PDFs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -2807,87 +2807,87 @@
         </w:rPr>
         <w:t>: TypeScript declarations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Online documentation is available </w:t>
       </w:r>
-      <w:hyperlink r:id="Rdeac869e0a604d57">
+      <w:hyperlink r:id="Rd4202926d430496d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Licensing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Document Solutions PDF Viewer is a commercially licensed product. Please </w:t>
       </w:r>
-      <w:hyperlink r:id="R78b225c5cbae46d0">
+      <w:hyperlink r:id="R358586f679334627">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>visit this page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Getting more help</w:t>
       </w:r>
     </w:p>
@@ -2897,51 +2897,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer is distributed as part of Document Solutions for PDF.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>You can ask any questions about the viewer, or report bugs using the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R44c6e945cbb046c0">
+      <w:hyperlink r:id="R24c784f0347a4ee5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF public forum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>More details on using the viewer</w:t>
       </w:r>
     </w:p>
@@ -3249,52 +3249,52 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  const viewer = new DsPdfViewer("#viewer1", { file: 'helloworld.pdf' });</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="support_api" w:id="5399793902124771827"/>
-      <w:bookmarkEnd w:id="5399793902124771827"/>
+      <w:bookmarkStart w:name="support_api" w:id="802649475733244622"/>
+      <w:bookmarkEnd w:id="802649475733244622"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> is our PDF processing engine that enables the PDF editing features of DsPdfViewer.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3320,77 +3320,77 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-T-_-_-_-_-"/>
         </w:rPr>
         <w:t>Server-based Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">: requires </w:t>
       </w:r>
-      <w:hyperlink r:id="Re2ceae24ceae4858">
+      <w:hyperlink r:id="Rc22881a95a2c481a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>NuGet package which needs to run on a .NET server. The viewer connects to it via the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R1d2564b2ca90498f">
+      <w:hyperlink r:id="R32f35b2a2a3747b8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>supportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>and uses that connection to perform any edits.</w:t>
       </w:r>
@@ -3400,71 +3400,71 @@
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>To set up a Support API server on your system and see it in action,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">download any of the samples from the </w:t>
       </w:r>
-      <w:hyperlink r:id="R1c9693b2cd7b45d0">
+      <w:hyperlink r:id="Re3113be8c2d34dc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DsPdfViewer demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
-      <w:hyperlink r:id="Rd964f09af71a4607">
+      <w:hyperlink r:id="Rdc2ab8f26abb4540">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Edit PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and follow the instructions in the </w:t>
       </w:r>
@@ -3474,51 +3474,51 @@
         </w:rPr>
         <w:t>readme.md</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> included in the downloaded zip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The full C# source code of </w:t>
       </w:r>
-      <w:hyperlink r:id="R74ccb62da075495c">
+      <w:hyperlink r:id="R306e307138e04a68">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">together with demo projects for .NET 8 and Web Forms is included in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>src/</w:t>
       </w:r>
@@ -3652,51 +3652,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Also included is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>run_wasm.cmd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> that uses </w:t>
       </w:r>
-      <w:hyperlink r:id="R21895cbc21784212">
+      <w:hyperlink r:id="R9dcbae3adc864df1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>http-server</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to load </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>index-wasm-server.html</w:t>
       </w:r>
@@ -5404,318 +5404,318 @@
         </w:rPr>
         <w:t>let viewer = new DsPdfViewer('section#pdf');</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="japanese" w:id="5714111267880447782"/>
-      <w:bookmarkEnd w:id="5714111267880447782"/>
+      <w:bookmarkStart w:name="japanese" w:id="11012288264331298291"/>
+      <w:bookmarkEnd w:id="11012288264331298291"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>DioDocs PDFビューワ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
-      <w:hyperlink r:id="Rc0c7aec648204ca0">
+      <w:hyperlink r:id="R8fdf73589a8a4db6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DioDocs PDFビューワ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>は、WebアプリケーションのクライアントサイドでPDFファイルを読み込んで表示する、JavaScriptベースのPDFビューワです。また、バックエンドのAPIを使って、PDFファイルを編集することもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サンプル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>使い方については、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Re8cc46cda3b84d67">
+      <w:hyperlink r:id="R6a451a6782ef4467">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>デモ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>インストール方法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlock"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>npm install @mescius/dspdfviewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>日本語版での動作保証は、</w:t>
       </w:r>
-      <w:hyperlink r:id="R592093bd685f48e7">
+      <w:hyperlink r:id="Rbd964e33cafc4c4a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>日本語版サイト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>で公開しているバージョンのみとなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメント</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメントについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R3f1975f769814df2">
+      <w:hyperlink r:id="R4aa39206396c47e7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ヘルプ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rc9316e01d072435f">
+      <w:hyperlink r:id="Rfe5a3e25dde04be5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>APIリファレンス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>製品情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>価格、ライセンスについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R97d639fd4f954e50">
+      <w:hyperlink r:id="R58c962e91647474a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>製品情報</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サポート</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ナレッジベース、テクニカルサポートについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rc6da63d490204c13">
+      <w:hyperlink r:id="Rf41f122c72994edc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サポート＆サービス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rd527a313986e4c01">
+      <w:hyperlink r:id="Raf57aae16543493c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サブスクリプションサービス利用規約</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -6817,51 +6817,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R31bd42c4aed243c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8c60b701f90c4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R29d5029cc5474e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R215f6e362fb1433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="Rb99bb0efd5e64de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R36252849ce1c4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R93c68f15a6504de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="R01b6614760884dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="Rdeac869e0a604d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R78b225c5cbae46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="R44c6e945cbb046c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Re2ceae24ceae4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R1d2564b2ca90498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R1c9693b2cd7b45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="Rd964f09af71a4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R74ccb62da075495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R21895cbc21784212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="Rc0c7aec648204ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="Re8cc46cda3b84d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="R592093bd685f48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="R3f1975f769814df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="Rc9316e01d072435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R97d639fd4f954e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="Rc6da63d490204c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Rd527a313986e4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9c4cfa9c7658437e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R019e56537fdc4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7f9a5ea09c614b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1db0b8b32ec8455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re333697a0ac94892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="R5d641446dae444e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R8a4fc5d6ad0d4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R0bc3498d728a40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="Reb1a92d660834733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="Rd4202926d430496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R358586f679334627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="R24c784f0347a4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Rc22881a95a2c481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R32f35b2a2a3747b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="Re3113be8c2d34dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="Rdc2ab8f26abb4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R306e307138e04a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R9dcbae3adc864df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R8fdf73589a8a4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="R6a451a6782ef4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="Rbd964e33cafc4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="R4aa39206396c47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="Rfe5a3e25dde04be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R58c962e91647474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="Rf41f122c72994edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Raf57aae16543493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R33f6ea33356d467d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>