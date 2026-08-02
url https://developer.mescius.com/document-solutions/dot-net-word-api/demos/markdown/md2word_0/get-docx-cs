--- v12 (2026-06-18)
+++ v13 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1b1040c270414469" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R59400a23fcf24aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra09aa2c66a1e4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb64d2bc2ff4e44ac" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c0be9aaeb694546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R98bd57ecbc084e37" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:hyperlink w:anchor="japanese">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
@@ -85,88 +85,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> below) PDF documents on Windows, MAC, Linux, iOS and Android devices.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">DsPdfViewer is included in </w:t>
       </w:r>
-      <w:hyperlink r:id="R5d641446dae444e2">
+      <w:hyperlink r:id="R8f98328e8882405d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF (DsPdf)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> - a feature-rich cross-platform PDF API library for .NET Core.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Client-side (Wasm) or server-side</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="R8a4fc5d6ad0d4242">
+      <w:hyperlink r:id="R2d796393519f4135">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -639,51 +639,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>See it in action</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="R0bc3498d728a40ed">
+      <w:hyperlink r:id="R9bd7c0169d0d4735">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF Viewer demos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to explore the various features of DsPdfViewer, including features that rely on </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -701,51 +701,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>The demo site allows you to modify the demo code and immediately see the effect of your changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="Reb1a92d660834733">
+      <w:hyperlink r:id="R9f1044291ab34b82">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF API demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>uses DsPdfViewer to display sample PDFs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -2807,87 +2807,87 @@
         </w:rPr>
         <w:t>: TypeScript declarations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Online documentation is available </w:t>
       </w:r>
-      <w:hyperlink r:id="Rd4202926d430496d">
+      <w:hyperlink r:id="Rf81c3fd2ad3c4c57">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Licensing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Document Solutions PDF Viewer is a commercially licensed product. Please </w:t>
       </w:r>
-      <w:hyperlink r:id="R358586f679334627">
+      <w:hyperlink r:id="R3dde75b16a5d4b85">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>visit this page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Getting more help</w:t>
       </w:r>
     </w:p>
@@ -2897,51 +2897,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer is distributed as part of Document Solutions for PDF.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>You can ask any questions about the viewer, or report bugs using the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R24c784f0347a4ee5">
+      <w:hyperlink r:id="Rc0dbc5e04cc8400e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF public forum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>More details on using the viewer</w:t>
       </w:r>
     </w:p>
@@ -3249,52 +3249,52 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  const viewer = new DsPdfViewer("#viewer1", { file: 'helloworld.pdf' });</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="support_api" w:id="802649475733244622"/>
-      <w:bookmarkEnd w:id="802649475733244622"/>
+      <w:bookmarkStart w:name="support_api" w:id="14126801078629701135"/>
+      <w:bookmarkEnd w:id="14126801078629701135"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> is our PDF processing engine that enables the PDF editing features of DsPdfViewer.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3320,77 +3320,77 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-T-_-_-_-_-"/>
         </w:rPr>
         <w:t>Server-based Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">: requires </w:t>
       </w:r>
-      <w:hyperlink r:id="Rc22881a95a2c481a">
+      <w:hyperlink r:id="R48f30e59306e4da3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>NuGet package which needs to run on a .NET server. The viewer connects to it via the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R32f35b2a2a3747b8">
+      <w:hyperlink r:id="R51673651adb54f13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>supportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>and uses that connection to perform any edits.</w:t>
       </w:r>
@@ -3400,71 +3400,71 @@
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>To set up a Support API server on your system and see it in action,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">download any of the samples from the </w:t>
       </w:r>
-      <w:hyperlink r:id="Re3113be8c2d34dc0">
+      <w:hyperlink r:id="R30f4b4c979d3414d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DsPdfViewer demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
-      <w:hyperlink r:id="Rdc2ab8f26abb4540">
+      <w:hyperlink r:id="R040742b93d5a4d9e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Edit PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and follow the instructions in the </w:t>
       </w:r>
@@ -3474,51 +3474,51 @@
         </w:rPr>
         <w:t>readme.md</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> included in the downloaded zip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The full C# source code of </w:t>
       </w:r>
-      <w:hyperlink r:id="R306e307138e04a68">
+      <w:hyperlink r:id="R761642903b924836">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">together with demo projects for .NET 8 and Web Forms is included in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>src/</w:t>
       </w:r>
@@ -3652,51 +3652,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Also included is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>run_wasm.cmd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> that uses </w:t>
       </w:r>
-      <w:hyperlink r:id="R9dcbae3adc864df1">
+      <w:hyperlink r:id="R9b4d132f801d4ca9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>http-server</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to load </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>index-wasm-server.html</w:t>
       </w:r>
@@ -5404,318 +5404,318 @@
         </w:rPr>
         <w:t>let viewer = new DsPdfViewer('section#pdf');</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="japanese" w:id="11012288264331298291"/>
-      <w:bookmarkEnd w:id="11012288264331298291"/>
+      <w:bookmarkStart w:name="japanese" w:id="2383954275195506392"/>
+      <w:bookmarkEnd w:id="2383954275195506392"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>DioDocs PDFビューワ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
-      <w:hyperlink r:id="R8fdf73589a8a4db6">
+      <w:hyperlink r:id="R6eed41ba29b84802">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DioDocs PDFビューワ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>は、WebアプリケーションのクライアントサイドでPDFファイルを読み込んで表示する、JavaScriptベースのPDFビューワです。また、バックエンドのAPIを使って、PDFファイルを編集することもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サンプル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>使い方については、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R6a451a6782ef4467">
+      <w:hyperlink r:id="R442be93d41974e7f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>デモ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>インストール方法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlock"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>npm install @mescius/dspdfviewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>日本語版での動作保証は、</w:t>
       </w:r>
-      <w:hyperlink r:id="Rbd964e33cafc4c4a">
+      <w:hyperlink r:id="R403beb6dab4e4e76">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>日本語版サイト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>で公開しているバージョンのみとなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメント</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメントについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R4aa39206396c47e7">
+      <w:hyperlink r:id="R9fe903058426471b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ヘルプ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rfe5a3e25dde04be5">
+      <w:hyperlink r:id="R932d9bc262e240b3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>APIリファレンス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>製品情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>価格、ライセンスについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R58c962e91647474a">
+      <w:hyperlink r:id="R11393f403d554389">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>製品情報</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サポート</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ナレッジベース、テクニカルサポートについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rf41f122c72994edc">
+      <w:hyperlink r:id="R5b0365e9910d4329">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サポート＆サービス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Raf57aae16543493c">
+      <w:hyperlink r:id="Rd84f11525422440c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サブスクリプションサービス利用規約</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -6817,51 +6817,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R019e56537fdc4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7f9a5ea09c614b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1db0b8b32ec8455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re333697a0ac94892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="R5d641446dae444e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R8a4fc5d6ad0d4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R0bc3498d728a40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="Reb1a92d660834733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="Rd4202926d430496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R358586f679334627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="R24c784f0347a4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Rc22881a95a2c481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R32f35b2a2a3747b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="Re3113be8c2d34dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="Rdc2ab8f26abb4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R306e307138e04a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R9dcbae3adc864df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R8fdf73589a8a4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="R6a451a6782ef4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="Rbd964e33cafc4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="R4aa39206396c47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="Rfe5a3e25dde04be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R58c962e91647474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="Rf41f122c72994edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Raf57aae16543493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R33f6ea33356d467d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re829dd2180bc485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4f12b5ed484d4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9d0c572786214f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9e44ab010736413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="R8f98328e8882405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R2d796393519f4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R9bd7c0169d0d4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="R9f1044291ab34b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="Rf81c3fd2ad3c4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R3dde75b16a5d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="Rc0dbc5e04cc8400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R48f30e59306e4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R51673651adb54f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R30f4b4c979d3414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="R040742b93d5a4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R761642903b924836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R9b4d132f801d4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R6eed41ba29b84802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="R442be93d41974e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="R403beb6dab4e4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="R9fe903058426471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="R932d9bc262e240b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R11393f403d554389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="R5b0365e9910d4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Rd84f11525422440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6f67ebc9dfce420e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>