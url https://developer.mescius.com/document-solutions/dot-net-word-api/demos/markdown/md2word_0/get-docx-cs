--- v13 (2026-08-02)
+++ v14 (2026-09-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb64d2bc2ff4e44ac" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c0be9aaeb694546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R98bd57ecbc084e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8a65036eb7324a93" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reb67867ddee84990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4c6c590d14da489e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:hyperlink w:anchor="japanese">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
@@ -85,88 +85,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> below) PDF documents on Windows, MAC, Linux, iOS and Android devices.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">DsPdfViewer is included in </w:t>
       </w:r>
-      <w:hyperlink r:id="R8f98328e8882405d">
+      <w:hyperlink r:id="R1b22bf37a6274e47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF (DsPdf)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> - a feature-rich cross-platform PDF API library for .NET Core.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Client-side (Wasm) or server-side</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="R2d796393519f4135">
+      <w:hyperlink r:id="Rb512c796ee8349f1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -639,51 +639,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>See it in action</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="R9bd7c0169d0d4735">
+      <w:hyperlink r:id="R6702460996364c8a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF Viewer demos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to explore the various features of DsPdfViewer, including features that rely on </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -701,51 +701,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>The demo site allows you to modify the demo code and immediately see the effect of your changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="R9f1044291ab34b82">
+      <w:hyperlink r:id="Rd991e79be6dc4a67">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF API demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>uses DsPdfViewer to display sample PDFs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -2807,87 +2807,87 @@
         </w:rPr>
         <w:t>: TypeScript declarations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Online documentation is available </w:t>
       </w:r>
-      <w:hyperlink r:id="Rf81c3fd2ad3c4c57">
+      <w:hyperlink r:id="R3ec6a5bb5e3848e6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Licensing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Document Solutions PDF Viewer is a commercially licensed product. Please </w:t>
       </w:r>
-      <w:hyperlink r:id="R3dde75b16a5d4b85">
+      <w:hyperlink r:id="R3237eb5b137c4303">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>visit this page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Getting more help</w:t>
       </w:r>
     </w:p>
@@ -2897,51 +2897,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer is distributed as part of Document Solutions for PDF.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>You can ask any questions about the viewer, or report bugs using the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="Rc0dbc5e04cc8400e">
+      <w:hyperlink r:id="R78bf7a07a5094913">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF public forum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>More details on using the viewer</w:t>
       </w:r>
     </w:p>
@@ -3249,52 +3249,52 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  const viewer = new DsPdfViewer("#viewer1", { file: 'helloworld.pdf' });</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="support_api" w:id="14126801078629701135"/>
-      <w:bookmarkEnd w:id="14126801078629701135"/>
+      <w:bookmarkStart w:name="support_api" w:id="16587964191395372575"/>
+      <w:bookmarkEnd w:id="16587964191395372575"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> is our PDF processing engine that enables the PDF editing features of DsPdfViewer.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3320,77 +3320,77 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-T-_-_-_-_-"/>
         </w:rPr>
         <w:t>Server-based Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">: requires </w:t>
       </w:r>
-      <w:hyperlink r:id="R48f30e59306e4da3">
+      <w:hyperlink r:id="R0a00f80a27114b8c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>NuGet package which needs to run on a .NET server. The viewer connects to it via the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R51673651adb54f13">
+      <w:hyperlink r:id="R270a51d4c7634a09">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>supportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>and uses that connection to perform any edits.</w:t>
       </w:r>
@@ -3400,71 +3400,71 @@
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>To set up a Support API server on your system and see it in action,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">download any of the samples from the </w:t>
       </w:r>
-      <w:hyperlink r:id="R30f4b4c979d3414d">
+      <w:hyperlink r:id="Rc7c129d338404b04">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DsPdfViewer demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
-      <w:hyperlink r:id="R040742b93d5a4d9e">
+      <w:hyperlink r:id="R0d34afa3a586494d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Edit PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and follow the instructions in the </w:t>
       </w:r>
@@ -3474,51 +3474,51 @@
         </w:rPr>
         <w:t>readme.md</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> included in the downloaded zip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The full C# source code of </w:t>
       </w:r>
-      <w:hyperlink r:id="R761642903b924836">
+      <w:hyperlink r:id="Rb987e19bda274b51">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">together with demo projects for .NET 8 and Web Forms is included in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>src/</w:t>
       </w:r>
@@ -3652,51 +3652,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Also included is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>run_wasm.cmd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> that uses </w:t>
       </w:r>
-      <w:hyperlink r:id="R9b4d132f801d4ca9">
+      <w:hyperlink r:id="R961db6d5f9f7444f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>http-server</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to load </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>index-wasm-server.html</w:t>
       </w:r>
@@ -5404,318 +5404,318 @@
         </w:rPr>
         <w:t>let viewer = new DsPdfViewer('section#pdf');</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="japanese" w:id="2383954275195506392"/>
-      <w:bookmarkEnd w:id="2383954275195506392"/>
+      <w:bookmarkStart w:name="japanese" w:id="11304727333291692537"/>
+      <w:bookmarkEnd w:id="11304727333291692537"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>DioDocs PDFビューワ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
-      <w:hyperlink r:id="R6eed41ba29b84802">
+      <w:hyperlink r:id="Rbcca99e9e645484e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DioDocs PDFビューワ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>は、WebアプリケーションのクライアントサイドでPDFファイルを読み込んで表示する、JavaScriptベースのPDFビューワです。また、バックエンドのAPIを使って、PDFファイルを編集することもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サンプル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>使い方については、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R442be93d41974e7f">
+      <w:hyperlink r:id="R433d40f108e749e7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>デモ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>インストール方法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlock"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>npm install @mescius/dspdfviewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>日本語版での動作保証は、</w:t>
       </w:r>
-      <w:hyperlink r:id="R403beb6dab4e4e76">
+      <w:hyperlink r:id="R8f513f3d4b994667">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>日本語版サイト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>で公開しているバージョンのみとなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメント</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメントについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R9fe903058426471b">
+      <w:hyperlink r:id="Ref453cf5a32546f9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ヘルプ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R932d9bc262e240b3">
+      <w:hyperlink r:id="R27917c62b9c3458e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>APIリファレンス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>製品情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>価格、ライセンスについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R11393f403d554389">
+      <w:hyperlink r:id="R76a0580373b64048">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>製品情報</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サポート</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ナレッジベース、テクニカルサポートについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R5b0365e9910d4329">
+      <w:hyperlink r:id="R46b4e2ff13664f01">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サポート＆サービス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rd84f11525422440c">
+      <w:hyperlink r:id="Rc19e8e1839844668">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サブスクリプションサービス利用規約</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -6817,51 +6817,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re829dd2180bc485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4f12b5ed484d4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9d0c572786214f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9e44ab010736413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="R8f98328e8882405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R2d796393519f4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R9bd7c0169d0d4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="R9f1044291ab34b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="Rf81c3fd2ad3c4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R3dde75b16a5d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="Rc0dbc5e04cc8400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R48f30e59306e4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R51673651adb54f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R30f4b4c979d3414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="R040742b93d5a4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R761642903b924836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R9b4d132f801d4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R6eed41ba29b84802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="R442be93d41974e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="R403beb6dab4e4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="R9fe903058426471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="R932d9bc262e240b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R11393f403d554389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="R5b0365e9910d4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Rd84f11525422440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6f67ebc9dfce420e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R662fa52313804e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R54b9dadee511455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc8475eeb13c74286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R1abae1e95c9540aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="R1b22bf37a6274e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Rb512c796ee8349f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R6702460996364c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="Rd991e79be6dc4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="R3ec6a5bb5e3848e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R3237eb5b137c4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="R78bf7a07a5094913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R0a00f80a27114b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R270a51d4c7634a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="Rc7c129d338404b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="R0d34afa3a586494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Rb987e19bda274b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R961db6d5f9f7444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="Rbcca99e9e645484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="R433d40f108e749e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="R8f513f3d4b994667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="Ref453cf5a32546f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="R27917c62b9c3458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R76a0580373b64048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="R46b4e2ff13664f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Rc19e8e1839844668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5be270eed1dd4787" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>