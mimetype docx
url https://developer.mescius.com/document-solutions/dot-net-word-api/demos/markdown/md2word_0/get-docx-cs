--- v14 (2026-09-18)
+++ v15 (2026-11-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8a65036eb7324a93" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reb67867ddee84990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4c6c590d14da489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R18b8f9356ed142eb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfdd71b7d95c445ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf26c49eb173644f7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:hyperlink w:anchor="japanese">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
@@ -85,88 +85,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> below) PDF documents on Windows, MAC, Linux, iOS and Android devices.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">DsPdfViewer is included in </w:t>
       </w:r>
-      <w:hyperlink r:id="R1b22bf37a6274e47">
+      <w:hyperlink r:id="R71ce0af7cc9e4f04">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF (DsPdf)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> - a feature-rich cross-platform PDF API library for .NET Core.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Client-side (Wasm) or server-side</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="Rb512c796ee8349f1">
+      <w:hyperlink r:id="Rc28e258bbadd4bd6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -639,51 +639,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>See it in action</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
-      <w:hyperlink r:id="R6702460996364c8a">
+      <w:hyperlink r:id="R69cdb05d29044f8c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF Viewer demos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to explore the various features of DsPdfViewer, including features that rely on </w:t>
       </w:r>
       <w:hyperlink w:anchor="support_api">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
           </w:rPr>
           <w:t>Support API</w:t>
@@ -701,51 +701,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>The demo site allows you to modify the demo code and immediately see the effect of your changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="Rd991e79be6dc4a67">
+      <w:hyperlink r:id="R14840bfd7cb64758">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF API demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>uses DsPdfViewer to display sample PDFs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -2807,87 +2807,87 @@
         </w:rPr>
         <w:t>: TypeScript declarations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Online documentation is available </w:t>
       </w:r>
-      <w:hyperlink r:id="R3ec6a5bb5e3848e6">
+      <w:hyperlink r:id="Rd64ed1c009e94ea1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Licensing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Document Solutions PDF Viewer is a commercially licensed product. Please </w:t>
       </w:r>
-      <w:hyperlink r:id="R3237eb5b137c4303">
+      <w:hyperlink r:id="R9f9ff9aa4bc640d6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>visit this page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Getting more help</w:t>
       </w:r>
     </w:p>
@@ -2897,51 +2897,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Document Solutions PDF Viewer is distributed as part of Document Solutions for PDF.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>You can ask any questions about the viewer, or report bugs using the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R78bf7a07a5094913">
+      <w:hyperlink r:id="R750bb1049b334ae7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Document Solutions for PDF public forum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>More details on using the viewer</w:t>
       </w:r>
     </w:p>
@@ -3249,52 +3249,52 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  const viewer = new DsPdfViewer("#viewer1", { file: 'helloworld.pdf' });</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">  viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="support_api" w:id="16587964191395372575"/>
-      <w:bookmarkEnd w:id="16587964191395372575"/>
+      <w:bookmarkStart w:name="support_api" w:id="15540187842474972664"/>
+      <w:bookmarkEnd w:id="15540187842474972664"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> is our PDF processing engine that enables the PDF editing features of DsPdfViewer.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3320,77 +3320,77 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-T-_-_-_-_-"/>
         </w:rPr>
         <w:t>Server-based Support API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">: requires </w:t>
       </w:r>
-      <w:hyperlink r:id="R0a00f80a27114b8c">
+      <w:hyperlink r:id="R62ed4e91b41441d3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DS.Documents.Pdf.ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>NuGet package which needs to run on a .NET server. The viewer connects to it via the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R270a51d4c7634a09">
+      <w:hyperlink r:id="Ra35f602806334ac6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>supportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>and uses that connection to perform any edits.</w:t>
       </w:r>
@@ -3400,71 +3400,71 @@
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>To set up a Support API server on your system and see it in action,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">download any of the samples from the </w:t>
       </w:r>
-      <w:hyperlink r:id="Rc7c129d338404b04">
+      <w:hyperlink r:id="Rf6f34c0165cc4c97">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DsPdfViewer demo site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
-      <w:hyperlink r:id="R0d34afa3a586494d">
+      <w:hyperlink r:id="R88a7b1736ef24f0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>Edit PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">and follow the instructions in the </w:t>
       </w:r>
@@ -3474,51 +3474,51 @@
         </w:rPr>
         <w:t>readme.md</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> included in the downloaded zip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
         </w:numPr>
         <w:ind w:left="400"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">The full C# source code of </w:t>
       </w:r>
-      <w:hyperlink r:id="Rb987e19bda274b51">
+      <w:hyperlink r:id="R9837fdf81260410a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ViewerSupportApi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">together with demo projects for .NET 8 and Web Forms is included in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>src/</w:t>
       </w:r>
@@ -3652,51 +3652,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">Also included is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>run_wasm.cmd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> that uses </w:t>
       </w:r>
-      <w:hyperlink r:id="R961db6d5f9f7444f">
+      <w:hyperlink r:id="R4a6ed34205ef424d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>http-server</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t xml:space="preserve">to load </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-Consolas-9-F-F-F-FFDC143C-FFF1F1F1-"/>
         </w:rPr>
         <w:t>index-wasm-server.html</w:t>
       </w:r>
@@ -5404,318 +5404,318 @@
         </w:rPr>
         <w:t>let viewer = new DsPdfViewer('section#pdf');</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>viewer.addDefaultPanels();</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="japanese" w:id="11304727333291692537"/>
-      <w:bookmarkEnd w:id="11304727333291692537"/>
+      <w:bookmarkStart w:name="japanese" w:id="16380200677222721616"/>
+      <w:bookmarkEnd w:id="16380200677222721616"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>DioDocs PDFビューワ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
-      <w:hyperlink r:id="Rbcca99e9e645484e">
+      <w:hyperlink r:id="Rc5a5c8494725486c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>DioDocs PDFビューワ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>は、WebアプリケーションのクライアントサイドでPDFファイルを読み込んで表示する、JavaScriptベースのPDFビューワです。また、バックエンドのAPIを使って、PDFファイルを編集することもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サンプル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>使い方については、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R433d40f108e749e7">
+      <w:hyperlink r:id="R2193df99f6f349a9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>デモ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>インストール方法</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlock"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>npm install @mescius/dspdfviewer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_CodeBlockBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>日本語版での動作保証は、</w:t>
       </w:r>
-      <w:hyperlink r:id="R8f513f3d4b994667">
+      <w:hyperlink r:id="Rdc646ad13c014093">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>日本語版サイト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>で公開しているバージョンのみとなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメント</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ドキュメントについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Ref453cf5a32546f9">
+      <w:hyperlink r:id="R106180ca8a5d49d8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>ヘルプ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R27917c62b9c3458e">
+      <w:hyperlink r:id="R2a6dcc4c7ffa4a0e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>APIリファレンス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>製品情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>価格、ライセンスについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R76a0580373b64048">
+      <w:hyperlink r:id="Rb1d9ff242d764048">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>製品情報</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>サポート</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline"/>
         </w:rPr>
         <w:t>ナレッジベース、テクニカルサポートについては、下記をご参照ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="R46b4e2ff13664f01">
+      <w:hyperlink r:id="R733d9b7103c848dd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サポート＆サービス</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:hyperlink r:id="Rc19e8e1839844668">
+      <w:hyperlink r:id="R4bc5edfe6b324ae6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="md_Inline-Calibri-1-F-F-F-FF0000EE-0-"/>
           </w:rPr>
           <w:t>サブスクリプションサービス利用規約</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_ThematicBreak"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="md_Block"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="md_Inline-_-_-_-T-_-_-_-"/>
         </w:rPr>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -6817,51 +6817,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R662fa52313804e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R54b9dadee511455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc8475eeb13c74286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R1abae1e95c9540aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="R1b22bf37a6274e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Rb512c796ee8349f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R6702460996364c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="Rd991e79be6dc4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="R3ec6a5bb5e3848e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R3237eb5b137c4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="R78bf7a07a5094913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R0a00f80a27114b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="R270a51d4c7634a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="Rc7c129d338404b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="R0d34afa3a586494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Rb987e19bda274b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R961db6d5f9f7444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="Rbcca99e9e645484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="R433d40f108e749e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="R8f513f3d4b994667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="Ref453cf5a32546f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="R27917c62b9c3458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="R76a0580373b64048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="R46b4e2ff13664f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="Rc19e8e1839844668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5be270eed1dd4787" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7f81c86af85b4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb9557fe7d8484b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R84e61b30bdce4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R9a87451ef9db48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api" TargetMode="External" Id="R71ce0af7cc9e4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="Rc28e258bbadd4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="R69cdb05d29044f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/demos/" TargetMode="External" Id="R14840bfd7cb64758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/dot-net-pdf-api/docs/online/pdfviewer.html" TargetMode="External" Id="Rd64ed1c009e94ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/licensing" TargetMode="External" Id="R9f9ff9aa4bc640d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/forums/documents-pdf" TargetMode="External" Id="R750bb1049b334ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R62ed4e91b41441d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/api/classes/DsPdfViewer.html#supportApi" TargetMode="External" Id="Ra35f602806334ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/" TargetMode="External" Id="Rf6f34c0165cc4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.com/document-solutions/javascript-pdf-viewer/demos/edit-pdf/purejs" TargetMode="External" Id="R88a7b1736ef24f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuget.org/packages/DS.Documents.Pdf.ViewerSupportApi/" TargetMode="External" Id="R9837fdf81260410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npmjs.com/package/http-server" TargetMode="External" Id="R4a6ed34205ef424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="Rc5a5c8494725486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demo.mescius.jp/diodocs/pdfviewer/demos/" TargetMode="External" Id="R2193df99f6f349a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#ReleaseNotes_GcPDFVIewer.html" TargetMode="External" Id="Rdc646ad13c014093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdf/#grapecitydocumentspdfviewer.html" TargetMode="External" Id="R106180ca8a5d49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/help/diodocs/pdfviewer/" TargetMode="External" Id="R2a6dcc4c7ffa4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/diodocs-pdf/javascript-pdf-viewer" TargetMode="External" Id="Rb1d9ff242d764048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.mescius.jp/support" TargetMode="External" Id="R733d9b7103c848dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.mescius.jp/license/diodocs/diodocs-subscriptionservice.pdf" TargetMode="External" Id="R4bc5edfe6b324ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R877a3c292d024076" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>