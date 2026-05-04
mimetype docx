--- v8 (2026-03-20)
+++ v9 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf30217c6ba4646ed" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R09882a621d8a4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R34f6238253ec4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R49250c18fe2b412b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R79dced3f571f43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R55d34bfd57be4cb1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>Here is a 5 columns by 3 rows table, with a nested table in cell (2, 2):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -779,51 +779,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3b117b92151643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R853292603abc4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R734ed338963d4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf6d33598eeb0467e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Raa913ffbe8a14ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R706d7ec07f004d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8c1e0f3cea0644c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re8b6fad9665e44d9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>