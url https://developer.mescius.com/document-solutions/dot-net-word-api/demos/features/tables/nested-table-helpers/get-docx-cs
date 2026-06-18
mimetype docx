--- v9 (2026-05-04)
+++ v10 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R49250c18fe2b412b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R79dced3f571f43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R55d34bfd57be4cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf3df252af4604e93" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfe825d928d0b4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf3876bb72d084808" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>Here is a 5 columns by 3 rows table, with a nested table in cell (2, 2):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -779,51 +779,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Raa913ffbe8a14ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R706d7ec07f004d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8c1e0f3cea0644c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re8b6fad9665e44d9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0a1fbe055fdd4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R12781938107e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb510c33635714245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5961be23ba824340" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>