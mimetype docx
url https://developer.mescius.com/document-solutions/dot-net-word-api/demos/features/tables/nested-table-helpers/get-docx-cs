--- v10 (2026-06-18)
+++ v11 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf3df252af4604e93" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfe825d928d0b4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf3876bb72d084808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Race9926fd7a84494" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rba0a0a319bba4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rceaf18667d254bde" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>Here is a 5 columns by 3 rows table, with a nested table in cell (2, 2):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -779,51 +779,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0a1fbe055fdd4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R12781938107e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb510c33635714245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5961be23ba824340" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb51d7f7a88544f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re05f826e39204d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6bcb890dddba4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8e36ac277d5040cd" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>