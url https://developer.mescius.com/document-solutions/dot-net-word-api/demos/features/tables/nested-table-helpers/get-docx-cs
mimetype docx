--- v11 (2026-06-18)
+++ v12 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Race9926fd7a84494" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rba0a0a319bba4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rceaf18667d254bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc59d2d7288b54fb0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Redef82f1136948be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rce203fc2687a4097" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>Here is a 5 columns by 3 rows table, with a nested table in cell (2, 2):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -779,51 +779,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb51d7f7a88544f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re05f826e39204d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6bcb890dddba4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8e36ac277d5040cd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3988e7f375394e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R524e7d81624341ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2c398fd5bdfe46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6101f358a6964cab" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>