--- v12 (2026-08-02)
+++ v13 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc59d2d7288b54fb0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Redef82f1136948be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rce203fc2687a4097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rba165a18ceaa4208" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R26ddd8d4e65a4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7dbdfef2dc09403a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>Here is a 5 columns by 3 rows table, with a nested table in cell (2, 2):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0000" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -779,51 +779,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3988e7f375394e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R524e7d81624341ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2c398fd5bdfe46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6101f358a6964cab" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcc4402f32e364e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R809d6f034c634259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5a8ab8e5337f4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7e70846a63804721" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>