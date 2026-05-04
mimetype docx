--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,2791 +1,983 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R55df49d4b2c84409" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0f3c171a85b643a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R71264c0958d94858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R09f8440e4f6e47dc" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf323f4efd1a04773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5574116820f14f85" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t>A 5 columns by 74 rows table, with conditional styles applied to alternating rows:</w:t>
+        <w:t>A 4 columns by 31 rows table, with conditional styles applied to alternating rows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0400" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="true"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 4</w:t>
-            </w:r>
-[...1596 lines deleted...]
-              <w:t>Row 74, col 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -3342,51 +1534,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc5015842d73f4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re1caf970addc4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8d3e9770a24d4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R70ba9908436b43b2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc6dd133575ec4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R67ccbc2f396e4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4c7cc037a7bf4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R63358ade69ff4b39" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>