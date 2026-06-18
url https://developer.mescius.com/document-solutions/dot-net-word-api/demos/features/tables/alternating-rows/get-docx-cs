--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R09f8440e4f6e47dc" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf323f4efd1a04773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5574116820f14f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R56e355bf03a24610" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R05ac0875a5dc4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd9a6506438994f94" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t>A 4 columns by 31 rows table, with conditional styles applied to alternating rows:</w:t>
+        <w:t>A 4 columns by 70 rows table, with conditional styles applied to alternating rows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0400" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="true"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -934,50 +934,1220 @@
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 32, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 32, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 32, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 32, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 33, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 33, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 33, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 33, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 34, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 34, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 34, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 34, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 35, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 35, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 35, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 35, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 36, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 36, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 36, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 36, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 37, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 37, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 37, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 37, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 38, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 38, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 38, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 38, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 39, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 39, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 39, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 39, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 40, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 40, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 40, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 40, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 41, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 41, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 41, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 41, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 42, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 42, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 42, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 42, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 43, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 43, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 43, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 43, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 44, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 44, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 44, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 44, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 45, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 45, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 45, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 45, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 46, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 46, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 46, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 46, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 47, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 47, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 47, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 47, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 48, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 48, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 48, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 48, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 49, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 49, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 49, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 49, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 50, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 50, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 50, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 50, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 51, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 51, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 51, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 51, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 52, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 52, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 52, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 52, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 53, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 53, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 53, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 53, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 54, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 54, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 54, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 54, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 55, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 55, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 55, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 55, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 56, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 56, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 56, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 56, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 57, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 57, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 57, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 57, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 58, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 58, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 58, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 58, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 59, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 59, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 59, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 59, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 60, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 60, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 60, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 60, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 61, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 61, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 61, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 61, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 62, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 62, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 62, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 62, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 63, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 63, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 63, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 63, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 64, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 64, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 64, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 64, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 65, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 65, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 65, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 65, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 66, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 66, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 66, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 66, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 67, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 67, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 67, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 67, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 68, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 68, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 68, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 68, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 69, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 69, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 69, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 69, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 70, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 70, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 70, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 70, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -1534,51 +2704,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc6dd133575ec4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R67ccbc2f396e4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4c7cc037a7bf4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R63358ade69ff4b39" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R26c7eac39a8b49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6573e56030a147c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R94638f3d7c034929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5d7d36896a904a0d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>