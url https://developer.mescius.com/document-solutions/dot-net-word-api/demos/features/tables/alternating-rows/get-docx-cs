--- v12 (2026-06-18)
+++ v13 (2026-06-18)
@@ -1,2153 +1,3383 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R56e355bf03a24610" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R05ac0875a5dc4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd9a6506438994f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6b45b36e356b4905" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R31a5b88dbb9a43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd05ec5189b234de7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t>A 4 columns by 70 rows table, with conditional styles applied to alternating rows:</w:t>
+        <w:t>A 5 columns by 90 rows table, with conditional styles applied to alternating rows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0400" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="true"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 1, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 2, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 3, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 4, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 5, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 6, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 7, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 8, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 9, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 10, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 11, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 12, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 13, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 14, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 15, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 16, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 17, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 18, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 19, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 20, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 21, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 22, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 23, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 24, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 25, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 26, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 27, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 28, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 29, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 30, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 31, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 32, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 32, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 32, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 32, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 32, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 33, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 33, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 33, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 33, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 33, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 34, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 34, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 34, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 34, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 34, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 35, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 35, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 35, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 35, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 35, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 36, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 36, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 36, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 36, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 36, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 37, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 37, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 37, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 37, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 37, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 38, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 38, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 38, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 38, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 38, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 39, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 39, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 39, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 39, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 39, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 40, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 40, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 40, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 40, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 40, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 41, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 41, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 41, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 41, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 41, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 42, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 42, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 42, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 42, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 42, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 43, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 43, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 43, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 43, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 43, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 44, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 44, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 44, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 44, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 44, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 45, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 45, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 45, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 45, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 45, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 46, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 46, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 46, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 46, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 46, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 47, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 47, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 47, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 47, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 47, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 48, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 48, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 48, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 48, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 48, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 49, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 49, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 49, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 49, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 49, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 50, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 50, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 50, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 50, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 50, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 51, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 51, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 51, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 51, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 51, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 52, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 52, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 52, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 52, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 52, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 53, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 53, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 53, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 53, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 53, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 54, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 54, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 54, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 54, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 54, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 55, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 55, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 55, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 55, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 55, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 56, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 56, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 56, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 56, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 56, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 57, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 57, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 57, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 57, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 57, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 58, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 58, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 58, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 58, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 58, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 59, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 59, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 59, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 59, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 59, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 60, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 60, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 60, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 60, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 60, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 61, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 61, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 61, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 61, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 61, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 62, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 62, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 62, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 62, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 62, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 63, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 63, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 63, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 63, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 63, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 64, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 64, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 64, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 64, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 64, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 65, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 65, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 65, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 65, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 65, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 66, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 66, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 66, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 66, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 66, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 67, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 67, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 67, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 67, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 67, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 68, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 68, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 68, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 68, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 68, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 69, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 69, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 69, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 69, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 69, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 70, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 70, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 70, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 70, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 70, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 71, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 71, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 71, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 71, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 71, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 72, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 72, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 72, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 72, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 72, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 73, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 73, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 73, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 73, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 73, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 74, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 74, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 74, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 74, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 74, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 75, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 75, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 75, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 75, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 75, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 76, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 76, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 76, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 76, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 76, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 77, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 77, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 77, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 77, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 77, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 78, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 78, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 78, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 78, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 78, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 79, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 79, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 79, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 79, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 79, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 80, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 80, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 80, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 80, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 80, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 81, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 81, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 81, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 81, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 81, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 82, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 82, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 82, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 82, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 82, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 83, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 83, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 83, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 83, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 83, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 84, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 84, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 84, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 84, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 84, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 85, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 85, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 85, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 85, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 85, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 86, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 86, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 86, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 86, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 86, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 87, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 87, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 87, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 87, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 87, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 88, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 88, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 88, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 88, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 88, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 89, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 89, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 89, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 89, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 89, col 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 90, col 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 90, col 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 90, col 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 90, col 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t>Row 90, col 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -2704,51 +3934,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R26c7eac39a8b49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6573e56030a147c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R94638f3d7c034929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5d7d36896a904a0d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3f3736080573458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R16048874472a453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5037f44fa0a14b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re63f5829d8514182" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>