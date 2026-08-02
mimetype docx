--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,3383 +1,1823 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6b45b36e356b4905" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R31a5b88dbb9a43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd05ec5189b234de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8f00d56a055d48e8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbcceff01ef084809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb4b1232cdc074758" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t>A 5 columns by 90 rows table, with conditional styles applied to alternating rows:</w:t>
+        <w:t>A 4 columns by 59 rows table, with conditional styles applied to alternating rows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table Style 1"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0400" w:firstRow="false" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="true"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 1, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 2, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 3, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 4, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 5, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 6, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 7, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 8, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 9, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 10, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 11, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 12, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 13, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 14, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 15, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 16, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 17, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 18, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 19, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 20, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 21, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 22, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 23, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 24, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 25, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 26, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 27, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 28, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 29, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 30, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 31, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 32, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 32, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 32, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 32, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 33, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 33, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 33, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 33, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 34, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 34, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 34, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 34, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 35, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 35, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 35, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 35, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 36, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 36, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 36, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 36, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 37, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 37, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 37, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 37, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 38, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 38, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 38, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 38, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 39, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 39, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 39, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 39, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 40, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 40, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 40, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 40, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 41, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 41, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 41, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 41, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 42, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 42, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 42, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 42, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 43, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 43, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 43, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 43, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 44, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 44, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 44, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 44, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 45, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 45, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 45, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 45, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 46, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 46, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 46, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 46, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 47, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 47, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 47, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 47, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 48, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 48, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 48, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 48, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 49, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 49, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 49, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 49, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 50, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 50, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 50, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 50, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 51, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 51, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 51, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 51, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 52, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 52, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 52, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 52, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 53, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 53, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 53, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 53, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 54, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 54, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 54, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 54, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 55, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 55, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 55, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 55, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 56, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 56, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 56, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 56, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 57, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 57, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 57, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 57, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 58, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 58, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 58, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 58, col 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 59, col 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 59, col 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 59, col 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t>Row 59, col 4</w:t>
-            </w:r>
-[...1152 lines deleted...]
-              <w:t>Row 90, col 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -3934,51 +2374,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3f3736080573458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R16048874472a453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5037f44fa0a14b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re63f5829d8514182" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rad0f3e57a14f4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R45a0e9c6d9224800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc9fa393129274c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R573a2eda44ff4635" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>