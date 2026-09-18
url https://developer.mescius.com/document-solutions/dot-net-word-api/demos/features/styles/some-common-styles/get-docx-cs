--- v14 (2026-08-02)
+++ v15 (2026-09-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7280f511dbd2420f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R491be9b297f74077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3ee0e0ed5cfe4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0346d3f376244911" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R59aca696b1dd4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcda2aa5566b948f8" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Some Common Built-in Styles (Title)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstration of some of the built-in styles. (Subtitle)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -51,90 +51,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This and the following 'lorem impum' paragraph use the 'Normal' style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet ac tincidunt ante non. Amet, tempus, massa tincidunt euismod. Turpis nisi sem elit, tempus. </w:t>
+        <w:t xml:space="preserve">Id sed nisi et eget. Diam elit erat, massa, volutpat. Pharetra magna praesent felis tempus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Proin mauris sed laoreet, proin. Molestie pharetra turpis, nisi non. Pharetra tincidunt, euismod, amet dolore. </w:t>
+        <w:t xml:space="preserve">Sed tincidunt euismod turpis, nisi. Proin consectetur ac diam nonummy. Donec mi felis nisi proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Intense Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Id, ipsum dolore congue aliquet. At lorem nibh volutpat, dolor. Tincidunt euismod sit ut non. </w:t>
+        <w:t xml:space="preserve">Sit ut volutpat dolor tincidunt. Volutpat dolor laoreet felis, tempus. Massa mauris tempus ante mauris. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'List Paragraph' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sed laoreet id ipsum massa. Molestie lorem nibh volutpat dolor. Tincidunt euismod sit ut non. </w:t>
+        <w:t xml:space="preserve">Sit nisi non pharetra congue. Ullamcorper nonummy donec aliquet tempus. Ante molestie lorem lobortis, eget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In this paragraph we demonstrate some of the built-in character styles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses the 'Strong' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses 'Emphasis' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
@@ -929,51 +929,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4f4dccfecf674ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7e08ac8bea9a42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb426d35815c54272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R639188b3727647d7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7c26b479594d4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf2ad9d29154840de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb1eda562f6224635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R359958c23e054017" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>