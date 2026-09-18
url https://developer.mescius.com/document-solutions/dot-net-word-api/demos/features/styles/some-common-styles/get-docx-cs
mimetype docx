--- v15 (2026-09-18)
+++ v16 (2026-09-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0346d3f376244911" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R59aca696b1dd4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcda2aa5566b948f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3cb141af271b42fe" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4be00c0566e6420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb242faf0f5fe481f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Some Common Built-in Styles (Title)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstration of some of the built-in styles. (Subtitle)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -51,90 +51,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This and the following 'lorem impum' paragraph use the 'Normal' style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Id sed nisi et eget. Diam elit erat, massa, volutpat. Pharetra magna praesent felis tempus. </w:t>
+        <w:t xml:space="preserve">Ipsum et tellus pharetra amet. Aliquam feugiat ut volutpat pharetra. Congue, euismod amet dolore aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sed tincidunt euismod turpis, nisi. Proin consectetur ac diam nonummy. Donec mi felis nisi proin. </w:t>
+        <w:t xml:space="preserve">Consectetur erat mi molestie feugiat. Lobortis, laoreet elit erat, praesent. Adipiscing, aliquam proin consectetur, nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Intense Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sit ut volutpat dolor tincidunt. Volutpat dolor laoreet felis, tempus. Massa mauris tempus ante mauris. </w:t>
+        <w:t xml:space="preserve">Laoreet massa molestie, dolor congue. Aliquet turpis nisi aliquet sit. Nisi diam nonummy magna diam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'List Paragraph' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sit nisi non pharetra congue. Ullamcorper nonummy donec aliquet tempus. Ante molestie lorem lobortis, eget. </w:t>
+        <w:t xml:space="preserve">Feugiat, ut ullamcorper nonummy donec. Praesent adipiscing aliquam proin at. Dolor tincidunt euismod pulvinar nunc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In this paragraph we demonstrate some of the built-in character styles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses the 'Strong' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses 'Emphasis' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
@@ -929,51 +929,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7c26b479594d4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf2ad9d29154840de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb1eda562f6224635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R359958c23e054017" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4157637edc734291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0c999dfe2f394ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7fa5a17f3bd04c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R15047bb2c29a442c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>