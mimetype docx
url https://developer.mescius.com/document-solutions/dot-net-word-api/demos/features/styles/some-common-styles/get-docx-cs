--- v16 (2026-09-18)
+++ v17 (2026-11-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3cb141af271b42fe" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4be00c0566e6420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb242faf0f5fe481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R366e1248d7b446f5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R276a982ae98f4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75e726691da64ef9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Some Common Built-in Styles (Title)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstration of some of the built-in styles. (Subtitle)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -51,90 +51,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This and the following 'lorem impum' paragraph use the 'Normal' style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ipsum et tellus pharetra amet. Aliquam feugiat ut volutpat pharetra. Congue, euismod amet dolore aliquet. </w:t>
+        <w:t xml:space="preserve">Nibh lorem laoreet sem at. Pulvinar nunc tellus pulvinar nunc. Id eget sed mi adipiscing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Consectetur erat mi molestie feugiat. Lobortis, laoreet elit erat, praesent. Adipiscing, aliquam proin consectetur, nisi. </w:t>
+        <w:t xml:space="preserve">Tempus et elit, erat laoreet. Felis tempus lorem, diam, elit. Donec aliquam non feugiat lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Intense Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Laoreet massa molestie, dolor congue. Aliquet turpis nisi aliquet sit. Nisi diam nonummy magna diam. </w:t>
+        <w:t xml:space="preserve">Sem pharetra congue ullamcorper pulvinar. Tincidunt tincidunt euismod dolor nibh. Eget erat mi, adipiscing donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'List Paragraph' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Feugiat, ut ullamcorper nonummy donec. Praesent adipiscing aliquam proin at. Dolor tincidunt euismod pulvinar nunc. </w:t>
+        <w:t xml:space="preserve">Dolor nunc lobortis volutpat sed. Tincidunt id pulvinar ante mauris. Lorem ante mauris ac proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In this paragraph we demonstrate some of the built-in character styles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses the 'Strong' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses 'Emphasis' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
@@ -929,51 +929,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4157637edc734291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0c999dfe2f394ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7fa5a17f3bd04c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R15047bb2c29a442c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6ca7cef72d804fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcd6713062f9f4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb0ade4e873634461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R17c7e43aeaa54d10" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>