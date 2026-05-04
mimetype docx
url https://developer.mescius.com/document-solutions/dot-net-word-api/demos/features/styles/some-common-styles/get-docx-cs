--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R55edc276d2984287" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1cc56e7a93a24a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2303877b5ac24dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3d5cc4fa976a4c81" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rccd6f5321d3c44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R85671d382cc545dd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Some Common Built-in Styles (Title)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstration of some of the built-in styles. (Subtitle)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -51,90 +51,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This and the following 'lorem impum' paragraph use the 'Normal' style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mi non ullamcorper euismod, non. Euismod proin nunc ac sit. Nonummy mauris euismod proin nunc. </w:t>
+        <w:t xml:space="preserve">Feugiat adipiscing euismod volutpat molestie. Proin non nonummy ipsum ac. Massa nibh ullamcorper felis dolor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Laoreet ut dolore sed consectetur. Id diam massa donec pharetra. Mauris, aliquet nibh nisi ipsum. </w:t>
+        <w:t xml:space="preserve">Mi non elit sed nunc. Nibh tellus at amet aliquam. Ut diam id turpis ac. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Intense Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Consectetur molestie aliquet tincidunt ac. Pulvinar at molestie et, ut. Tempus nonummy non nibh donec. </w:t>
+        <w:t xml:space="preserve">Lorem magna massa sem id. Turpis lorem dolore praesent volutpat. Nonummy tempus ut et pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'List Paragraph' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Molestie praesent tincidunt lorem adipiscing. Ullamcorper, nibh aliquam ipsum elit. Non, laoreet elit diam, nunc. </w:t>
+        <w:t xml:space="preserve">Ipsum ut et euismod adipiscing. Lorem congue praesent volutpat pharetra. Ullamcorper felis, lorem congue mi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In this paragraph we demonstrate some of the built-in character styles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses the 'Strong' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses 'Emphasis' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
@@ -929,51 +929,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd34621cbc8e5417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6720cfe7e7e44786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R06e6ed8cd28248d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2a3a08ae37864916" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reeffef76b1f4498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R18409bede5b24938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R700abebc9b414c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Raf07f95c177c40da" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>