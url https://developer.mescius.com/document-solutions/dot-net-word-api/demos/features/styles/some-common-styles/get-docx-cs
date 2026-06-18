--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3d5cc4fa976a4c81" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rccd6f5321d3c44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R85671d382cc545dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4d674f222aae4e77" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf5e86eb4dd0f4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfa1c3b6fcc844777" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Some Common Built-in Styles (Title)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstration of some of the built-in styles. (Subtitle)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -51,90 +51,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This and the following 'lorem impum' paragraph use the 'Normal' style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Feugiat adipiscing euismod volutpat molestie. Proin non nonummy ipsum ac. Massa nibh ullamcorper felis dolor. </w:t>
+        <w:t xml:space="preserve">Tellus dolor turpis dolor felis. Elit aliquet, laoreet, ut erat. Dolor turpis, id sem, laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mi non elit sed nunc. Nibh tellus at amet aliquam. Ut diam id turpis ac. </w:t>
+        <w:t xml:space="preserve">Mauris ullamcorper nibh aliquam amet. Elit tellus laoreet ac feugiat. Nonummy volutpat ante donec dolor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Intense Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lorem magna massa sem id. Turpis lorem dolore praesent volutpat. Nonummy tempus ut et pulvinar. </w:t>
+        <w:t xml:space="preserve">Ullamcorper, ante tincidunt lorem sit. Eget non ante magna sit. Mauris volutpat sem molestie mi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'List Paragraph' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ipsum ut et euismod adipiscing. Lorem congue praesent volutpat pharetra. Ullamcorper felis, lorem congue mi. </w:t>
+        <w:t xml:space="preserve">Diam nibh donec sed, sit. Elit non mi congue, mi. Ut erat pharetra mauris aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In this paragraph we demonstrate some of the built-in character styles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses the 'Strong' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses 'Emphasis' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
@@ -929,51 +929,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reeffef76b1f4498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R18409bede5b24938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R700abebc9b414c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Raf07f95c177c40da" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2dbacbb47c9343ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra274b5026ff04d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R00040b671a3f46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rcec0effba77e46d1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>