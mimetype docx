--- v12 (2026-06-18)
+++ v13 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4d674f222aae4e77" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf5e86eb4dd0f4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfa1c3b6fcc844777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Redca6b4e277648ed" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c6dbd77e1ba49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R661228093a59457b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Some Common Built-in Styles (Title)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstration of some of the built-in styles. (Subtitle)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -51,90 +51,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This and the following 'lorem impum' paragraph use the 'Normal' style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tellus dolor turpis dolor felis. Elit aliquet, laoreet, ut erat. Dolor turpis, id sem, laoreet. </w:t>
+        <w:t xml:space="preserve">Tellus donec mi tellus euismod. Turpis ac, et id pulvinar. Massa molestie, sit ut non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mauris ullamcorper nibh aliquam amet. Elit tellus laoreet ac feugiat. Nonummy volutpat ante donec dolor. </w:t>
+        <w:t xml:space="preserve">Mauris feugiat lobortis euismod sed. Laoreet euismod ipsum laoreet molestie. Tempus praesent turpis nisi non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Intense Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ullamcorper, ante tincidunt lorem sit. Eget non ante magna sit. Mauris volutpat sem molestie mi. </w:t>
+        <w:t xml:space="preserve">Consectetur magna et elit donec. Diam nonummy donec aliquet sit. Ut non sit ut molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'List Paragraph' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Diam nibh donec sed, sit. Elit non mi congue, mi. Ut erat pharetra mauris aliquet. </w:t>
+        <w:t xml:space="preserve">Lobortis eget lorem et eget. Erat mi felis aliquam praesent. Turpis nisi non sit massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In this paragraph we demonstrate some of the built-in character styles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses the 'Strong' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses 'Emphasis' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
@@ -929,51 +929,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2dbacbb47c9343ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra274b5026ff04d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R00040b671a3f46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rcec0effba77e46d1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re14cd8125c3d4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rfa9b581ea052444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8668e14898254dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf6e5560c37a84950" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>