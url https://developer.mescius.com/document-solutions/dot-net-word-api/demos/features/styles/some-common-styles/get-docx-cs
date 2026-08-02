--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Redca6b4e277648ed" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c6dbd77e1ba49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R661228093a59457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7280f511dbd2420f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R491be9b297f74077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3ee0e0ed5cfe4d8d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Some Common Built-in Styles (Title)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstration of some of the built-in styles. (Subtitle)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -51,90 +51,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Heading 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>This and the following 'lorem impum' paragraph use the 'Normal' style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tellus donec mi tellus euismod. Turpis ac, et id pulvinar. Massa molestie, sit ut non. </w:t>
+        <w:t xml:space="preserve">Aliquet ac tincidunt ante non. Amet, tempus, massa tincidunt euismod. Turpis nisi sem elit, tempus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mauris feugiat lobortis euismod sed. Laoreet euismod ipsum laoreet molestie. Tempus praesent turpis nisi non. </w:t>
+        <w:t xml:space="preserve">Proin mauris sed laoreet, proin. Molestie pharetra turpis, nisi non. Pharetra tincidunt, euismod, amet dolore. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'Intense Quote' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Consectetur magna et elit donec. Diam nonummy donec aliquet sit. Ut non sit ut molestie. </w:t>
+        <w:t xml:space="preserve">Id, ipsum dolore congue aliquet. At lorem nibh volutpat, dolor. Tincidunt euismod sit ut non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>The next paragraph uses the 'List Paragraph' style:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lobortis eget lorem et eget. Erat mi felis aliquam praesent. Turpis nisi non sit massa. </w:t>
+        <w:t xml:space="preserve">Sed laoreet id ipsum massa. Molestie lorem nibh volutpat dolor. Tincidunt euismod sit ut non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In this paragraph we demonstrate some of the built-in character styles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses the 'Strong' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
         </w:rPr>
         <w:t xml:space="preserve">This run uses 'Emphasis' style. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A run of normal text. </w:t>
       </w:r>
       <w:r>
@@ -929,51 +929,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re14cd8125c3d4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rfa9b581ea052444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8668e14898254dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf6e5560c37a84950" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4f4dccfecf674ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7e08ac8bea9a42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb426d35815c54272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R639188b3727647d7" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>