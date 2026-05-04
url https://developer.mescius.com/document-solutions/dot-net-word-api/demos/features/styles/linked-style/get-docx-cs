--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R43293321b3644557" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2dc6c76fe2284520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb89cbfbe9d654acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R19b305df3e92450f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6da67c064d054de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra4c3f4f60c1c4f01" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Linked Style"/>
       </w:pPr>
       <w:r>
         <w:t>This paragraph is formatted with a linked style that is applied to the whole paragraph as a paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this paragraph, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Linked Style Char"/>
         </w:rPr>
         <w:t>this run is formatted with the same linked style applied to the run as a character style.</w:t>
@@ -785,51 +785,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rad3acbd8ff274fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4f253377fbcb45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1444c950b99f461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd8aa57694a334531" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rae1b46eab27e47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd00374e0087a49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R696e609598384f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R264330095350419a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>