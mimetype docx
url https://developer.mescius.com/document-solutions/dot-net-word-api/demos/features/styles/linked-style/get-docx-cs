--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R19b305df3e92450f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6da67c064d054de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra4c3f4f60c1c4f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R57168a8f1a5b41b7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6bde0e8b2cf44df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R44726294874f4c00" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Linked Style"/>
       </w:pPr>
       <w:r>
         <w:t>This paragraph is formatted with a linked style that is applied to the whole paragraph as a paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this paragraph, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Linked Style Char"/>
         </w:rPr>
         <w:t>this run is formatted with the same linked style applied to the run as a character style.</w:t>
@@ -785,51 +785,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rae1b46eab27e47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd00374e0087a49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R696e609598384f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R264330095350419a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3a20647bbc27431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5eaf86125e6d48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R01a2811515544222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb8098a143b0841c4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>