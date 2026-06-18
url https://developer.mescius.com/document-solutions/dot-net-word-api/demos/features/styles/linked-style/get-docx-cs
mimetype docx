--- v12 (2026-06-18)
+++ v13 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R57168a8f1a5b41b7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6bde0e8b2cf44df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R44726294874f4c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R328cdb2cb8454675" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7031f3d491a14184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7b8854e8b7554612" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Linked Style"/>
       </w:pPr>
       <w:r>
         <w:t>This paragraph is formatted with a linked style that is applied to the whole paragraph as a paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this paragraph, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Linked Style Char"/>
         </w:rPr>
         <w:t>this run is formatted with the same linked style applied to the run as a character style.</w:t>
@@ -785,51 +785,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3a20647bbc27431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5eaf86125e6d48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R01a2811515544222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb8098a143b0841c4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4ad16a7af7bd4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd07f94a507734c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd62ed414011d4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R45e5d68267f44e28" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>