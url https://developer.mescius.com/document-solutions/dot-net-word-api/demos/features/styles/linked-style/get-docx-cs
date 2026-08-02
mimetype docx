--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R328cdb2cb8454675" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7031f3d491a14184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7b8854e8b7554612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R62c9707ff86440e1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcc40e78c769f458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R56eb49c7a00647b7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Linked Style"/>
       </w:pPr>
       <w:r>
         <w:t>This paragraph is formatted with a linked style that is applied to the whole paragraph as a paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this paragraph, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Linked Style Char"/>
         </w:rPr>
         <w:t>this run is formatted with the same linked style applied to the run as a character style.</w:t>
@@ -785,51 +785,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4ad16a7af7bd4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd07f94a507734c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd62ed414011d4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R45e5d68267f44e28" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R86991236cf0d45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd2a1c75828d84a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra5ee7fce0eac4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R272b4183d3e04c5f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>