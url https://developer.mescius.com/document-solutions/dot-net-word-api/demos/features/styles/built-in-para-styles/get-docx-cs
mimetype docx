--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf69e93d2a1444590" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc64a8aa4502e42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R07f2f9d710e54821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5d641f7823594f7f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R50bf13c315f84f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75e26be35509450c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Demo of All Built-in Paragraph Styles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Paragraph formatted using built-in paragraph style ' TOC Heading'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
       </w:pPr>
@@ -2892,51 +2892,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc0acfd5c644b4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ree9601a66a3648ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf2640fa819ed484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rb872f2b03b7245ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1e31f2b816b24cf4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3b2d4de4e6a84cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0cf1daa9dbf64e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rba2ca5bf298b4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd18d9ef751cf4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R91657a3d72b243e1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>