--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5d641f7823594f7f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R50bf13c315f84f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75e26be35509450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4f8e43d907084c9c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R310ec1ccf90e4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbb4faf3788ed43a2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Demo of All Built-in Paragraph Styles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Paragraph formatted using built-in paragraph style ' TOC Heading'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
       </w:pPr>
@@ -2892,51 +2892,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3b2d4de4e6a84cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0cf1daa9dbf64e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rba2ca5bf298b4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rd18d9ef751cf4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R91657a3d72b243e1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R77526c66e33547e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4c3bf3d328d641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R323d86411f1943ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R30461e2084734518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rdc2cc146abb94b9d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>