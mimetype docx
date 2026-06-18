--- v12 (2026-06-18)
+++ v13 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4f8e43d907084c9c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R310ec1ccf90e4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbb4faf3788ed43a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra1712c6b504540dd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R40d86221425e43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc704c229d1754c88" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Demo of All Built-in Paragraph Styles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Paragraph formatted using built-in paragraph style ' TOC Heading'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
       </w:pPr>
@@ -2892,51 +2892,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R77526c66e33547e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4c3bf3d328d641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R323d86411f1943ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R30461e2084734518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rdc2cc146abb94b9d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7f41438bcad44788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R035c63519b64435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb6cb1784a4f74335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rfe61735ba80c43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb1a53dc5037a491b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>