--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra1712c6b504540dd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R40d86221425e43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc704c229d1754c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6dc29722d2664e9f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4091df4cfccd423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re0c6cc6c46c64970" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Demo of All Built-in Paragraph Styles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Paragraph formatted using built-in paragraph style ' TOC Heading'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
       </w:pPr>
@@ -2892,51 +2892,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7f41438bcad44788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R035c63519b64435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb6cb1784a4f74335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rfe61735ba80c43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb1a53dc5037a491b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra5661ab5e7964dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra86f1346600147a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R03905e0f1823447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R61852e40d9f04b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rbb5bd7bc7e514f68" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>