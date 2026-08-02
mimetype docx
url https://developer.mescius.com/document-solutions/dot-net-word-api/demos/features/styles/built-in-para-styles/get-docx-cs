--- v14 (2026-08-02)
+++ v15 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6dc29722d2664e9f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4091df4cfccd423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re0c6cc6c46c64970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R33f5e145828e4c7c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rda84ffcb1d824e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R65abe97360614244" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Demo of All Built-in Paragraph Styles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Paragraph formatted using built-in paragraph style ' TOC Heading'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
       </w:pPr>
@@ -2892,51 +2892,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra5661ab5e7964dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra86f1346600147a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R03905e0f1823447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R61852e40d9f04b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rbb5bd7bc7e514f68" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R33ee256030bb48da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R187a8b8e5fe242e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R22954b92db164ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R05ef8ea7273541bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rfe36233f2f0a4d34" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>