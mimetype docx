--- v11 (2026-03-20)
+++ v12 (2026-05-04)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbfd31dd056904a06" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb37b3a98e9314aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R91ce89a96c0a4060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0ca1c2e242c54873" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd39455d6c3944282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7ce9324ada9b437b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Group shape with an image fill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5105400" cy="6248400"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                 <wpg:wgp>
                   <wpg:cNvGrpSpPr/>
                   <wpg:grpSpPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5105400" cy="6248400"/>
                       <a:chOff x="0" y="0"/>
                       <a:chExt cx="5105400" cy="6248400"/>
                     </a:xfrm>
                     <a:blipFill dpi="0" rotWithShape="1">
-                      <a:blip r:embed="R8d2f3e6a377c4bd5"/>
+                      <a:blip r:embed="R63a293ec6fcf4d5e"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </a:blipFill>
                   </wpg:grpSpPr>
                   <wps:wsp>
                     <wps:cNvPr id="2" name="" descr="This is shape Triangle"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1651000" cy="1524000"/>
                       </a:xfrm>
                       <a:prstGeom prst="triangle">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:grpFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="6A5ACD"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx id="1">
@@ -992,51 +992,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd9c09f07c9ae4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ref4dc694094341eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R70fee5f0dfbd45a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R8d2f3e6a377c4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf725106ebb2844d3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf471eb44871c4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R312bdee649664bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb608d5f861e64ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R63a293ec6fcf4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R53045b5c6a254cfb" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>