--- v12 (2026-05-04)
+++ v13 (2026-05-04)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0ca1c2e242c54873" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd39455d6c3944282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7ce9324ada9b437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5881b10040564d6b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9000816f21b142b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1bf8019997e94af6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Group shape with an image fill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5105400" cy="6248400"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                 <wpg:wgp>
                   <wpg:cNvGrpSpPr/>
                   <wpg:grpSpPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5105400" cy="6248400"/>
                       <a:chOff x="0" y="0"/>
                       <a:chExt cx="5105400" cy="6248400"/>
                     </a:xfrm>
                     <a:blipFill dpi="0" rotWithShape="1">
-                      <a:blip r:embed="R63a293ec6fcf4d5e"/>
+                      <a:blip r:embed="R207fa5d5c42240b7"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </a:blipFill>
                   </wpg:grpSpPr>
                   <wps:wsp>
                     <wps:cNvPr id="2" name="" descr="This is shape Triangle"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1651000" cy="1524000"/>
                       </a:xfrm>
                       <a:prstGeom prst="triangle">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:grpFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="6A5ACD"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx id="1">
@@ -992,51 +992,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf471eb44871c4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R312bdee649664bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb608d5f861e64ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R63a293ec6fcf4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R53045b5c6a254cfb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6263f8de74bf4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R53827b51da584629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8420ad63ca3340e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R207fa5d5c42240b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rabd126c4eb34496e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>