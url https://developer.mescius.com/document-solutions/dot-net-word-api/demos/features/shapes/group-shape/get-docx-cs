--- v13 (2026-05-04)
+++ v14 (2026-06-18)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5881b10040564d6b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9000816f21b142b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1bf8019997e94af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R46a9cae79d6841be" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf96e84c3403845a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6ef6aa0594f64f55" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Group shape with an image fill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5105400" cy="6248400"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                 <wpg:wgp>
                   <wpg:cNvGrpSpPr/>
                   <wpg:grpSpPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5105400" cy="6248400"/>
                       <a:chOff x="0" y="0"/>
                       <a:chExt cx="5105400" cy="6248400"/>
                     </a:xfrm>
                     <a:blipFill dpi="0" rotWithShape="1">
-                      <a:blip r:embed="R207fa5d5c42240b7"/>
+                      <a:blip r:embed="R30519bd5a1ee46cf"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </a:blipFill>
                   </wpg:grpSpPr>
                   <wps:wsp>
                     <wps:cNvPr id="2" name="" descr="This is shape Triangle"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1651000" cy="1524000"/>
                       </a:xfrm>
                       <a:prstGeom prst="triangle">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:grpFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="6A5ACD"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx id="1">
@@ -992,51 +992,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6263f8de74bf4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R53827b51da584629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8420ad63ca3340e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R207fa5d5c42240b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rabd126c4eb34496e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R34443109184246b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R35c14765185a4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R11166f1c0f534ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R30519bd5a1ee46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5ba1f6e1cc254f1d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>