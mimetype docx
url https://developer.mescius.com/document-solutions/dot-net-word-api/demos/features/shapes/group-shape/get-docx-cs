--- v14 (2026-06-18)
+++ v15 (2026-06-18)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R46a9cae79d6841be" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf96e84c3403845a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6ef6aa0594f64f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb7917e34adce465d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbcfa556d78b84f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R24fd7e8b26ed4ce1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Group shape with an image fill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5105400" cy="6248400"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                 <wpg:wgp>
                   <wpg:cNvGrpSpPr/>
                   <wpg:grpSpPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5105400" cy="6248400"/>
                       <a:chOff x="0" y="0"/>
                       <a:chExt cx="5105400" cy="6248400"/>
                     </a:xfrm>
                     <a:blipFill dpi="0" rotWithShape="1">
-                      <a:blip r:embed="R30519bd5a1ee46cf"/>
+                      <a:blip r:embed="R22ad4300d38e4701"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </a:blipFill>
                   </wpg:grpSpPr>
                   <wps:wsp>
                     <wps:cNvPr id="2" name="" descr="This is shape Triangle"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1651000" cy="1524000"/>
                       </a:xfrm>
                       <a:prstGeom prst="triangle">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:grpFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="6A5ACD"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx id="1">
@@ -992,51 +992,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R34443109184246b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R35c14765185a4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R11166f1c0f534ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R30519bd5a1ee46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5ba1f6e1cc254f1d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1ffde0e78fd1435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5067c83c97834dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf5718418f9f5499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R22ad4300d38e4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R80f6cf48c2e14504" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>