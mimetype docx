--- v15 (2026-06-18)
+++ v16 (2026-08-02)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb7917e34adce465d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbcfa556d78b84f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R24fd7e8b26ed4ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3cb3411b3aa64fb5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2cc97fa3337b401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9d4a22a4515460a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Group shape with an image fill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5105400" cy="6248400"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                 <wpg:wgp>
                   <wpg:cNvGrpSpPr/>
                   <wpg:grpSpPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5105400" cy="6248400"/>
                       <a:chOff x="0" y="0"/>
                       <a:chExt cx="5105400" cy="6248400"/>
                     </a:xfrm>
                     <a:blipFill dpi="0" rotWithShape="1">
-                      <a:blip r:embed="R22ad4300d38e4701"/>
+                      <a:blip r:embed="R374792cfaef94dd3"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </a:blipFill>
                   </wpg:grpSpPr>
                   <wps:wsp>
                     <wps:cNvPr id="2" name="" descr="This is shape Triangle"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1651000" cy="1524000"/>
                       </a:xfrm>
                       <a:prstGeom prst="triangle">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:grpFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="6A5ACD"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx id="1">
@@ -992,51 +992,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1ffde0e78fd1435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5067c83c97834dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf5718418f9f5499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R22ad4300d38e4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R80f6cf48c2e14504" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2745fea129624e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R762ad5a510ec4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra2603a60475e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R374792cfaef94dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0122f3ed0a8a4066" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>