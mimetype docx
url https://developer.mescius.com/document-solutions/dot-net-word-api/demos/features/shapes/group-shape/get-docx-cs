--- v16 (2026-08-02)
+++ v17 (2026-09-16)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3cb3411b3aa64fb5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2cc97fa3337b401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9d4a22a4515460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3160fec282584e0f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf67b26b0c3a54137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R759e070b2a9d4820" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Group shape with an image fill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5105400" cy="6248400"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                 <wpg:wgp>
                   <wpg:cNvGrpSpPr/>
                   <wpg:grpSpPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5105400" cy="6248400"/>
                       <a:chOff x="0" y="0"/>
                       <a:chExt cx="5105400" cy="6248400"/>
                     </a:xfrm>
                     <a:blipFill dpi="0" rotWithShape="1">
-                      <a:blip r:embed="R374792cfaef94dd3"/>
+                      <a:blip r:embed="R4108bbdc32344a69"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </a:blipFill>
                   </wpg:grpSpPr>
                   <wps:wsp>
                     <wps:cNvPr id="2" name="" descr="This is shape Triangle"/>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1651000" cy="1524000"/>
                       </a:xfrm>
                       <a:prstGeom prst="triangle">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:grpFill/>
                       <a:ln w="38100">
                         <a:solidFill>
                           <a:srgbClr val="6A5ACD"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx id="1">
@@ -992,51 +992,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2745fea129624e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R762ad5a510ec4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra2603a60475e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R374792cfaef94dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0122f3ed0a8a4066" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcbfb46dea2e1475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R255c7739ae294754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R63ec317f02444e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpeg" Id="R4108bbdc32344a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R166fd507d9ab4fa0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>