--- v4 (2026-03-19)
+++ v5 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcc57b795d78448d4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re59f338f091b4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra767ee4b468642cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7bf7b05dba674d14" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6a33b609a1a5414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R94ebeb2038184f3f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -1030,51 +1030,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4052ed2fcb9c4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra7835d8c732a4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1a7152204c4e4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rdd9d3c56b1824ba8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R34a89bc1900e47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf2790747ec82486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R24caf734174f4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0fe72a1d712349ca" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>