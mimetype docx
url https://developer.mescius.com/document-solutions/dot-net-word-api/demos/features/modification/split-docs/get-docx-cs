--- v5 (2026-05-04)
+++ v6 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7bf7b05dba674d14" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6a33b609a1a5414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R94ebeb2038184f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f8370fa173a4417" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd81b7fb7e1cc4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R94f6d7b0c37a47f4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -1030,51 +1030,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R34a89bc1900e47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf2790747ec82486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R24caf734174f4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0fe72a1d712349ca" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3c9428d874b24bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7cd42c0607f64e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb404e3202f224949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R328a9d320f02414d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>