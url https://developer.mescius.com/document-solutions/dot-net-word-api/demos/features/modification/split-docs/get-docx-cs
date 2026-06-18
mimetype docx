--- v6 (2026-06-18)
+++ v7 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f8370fa173a4417" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd81b7fb7e1cc4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R94f6d7b0c37a47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3340bdbe25424247" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rabd4ae96dbfb4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2afa45e411cb4ae4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -1030,51 +1030,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3c9428d874b24bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7cd42c0607f64e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb404e3202f224949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R328a9d320f02414d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1b3c840ff0324fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R233a0c4596154ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc3230e4bda434055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2065c62bda024a67" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>