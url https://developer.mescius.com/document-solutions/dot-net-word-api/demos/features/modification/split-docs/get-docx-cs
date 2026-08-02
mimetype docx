--- v7 (2026-06-18)
+++ v8 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3340bdbe25424247" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rabd4ae96dbfb4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2afa45e411cb4ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref5b80a395244c5f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R402222f0ea65413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rab53a1793f9047a7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -1030,51 +1030,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1b3c840ff0324fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R233a0c4596154ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc3230e4bda434055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2065c62bda024a67" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5d90a28114024995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R034a9b6d9e854007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc96ea22bcd0a41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8307353459d84bee" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>