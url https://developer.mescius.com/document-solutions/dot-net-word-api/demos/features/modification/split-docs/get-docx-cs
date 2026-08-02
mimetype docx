--- v8 (2026-08-02)
+++ v9 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref5b80a395244c5f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R402222f0ea65413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rab53a1793f9047a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R770ccab087044d9d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R989d7452c24845f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e2040bfda7d48d8" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -1030,51 +1030,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5d90a28114024995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R034a9b6d9e854007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc96ea22bcd0a41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8307353459d84bee" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rdb61125064e1424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R835d33a53c5c40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1265dc5b79854cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R305a16ce0d3d47c5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>