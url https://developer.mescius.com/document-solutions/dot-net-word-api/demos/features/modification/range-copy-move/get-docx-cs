--- v8 (2026-03-19)
+++ v9 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc1f0aef51dca4123" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbc040c0e794846d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf412dfc94a654aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdc11f65498fc4336" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5bcac3b9bf7c4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfac9a489e2b34055" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -509,51 +509,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic text</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic green text</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic light blue text on a dark blue background</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Created by DsWord on Thu, 19 Mar 2026 22:59:24 GMT.</w:t>
+        <w:t>Created by DsWord on Mon, 04 May 2026 08:43:15 GMT.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1075,51 +1075,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ree94b92d19734402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6882a582497c4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd6d46edba2434e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2bb4bcf64c414c98" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd28d8c319e91440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2b8a4bbbdfe44134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra4fd564340e24c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc3a23b7691a94a21" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>