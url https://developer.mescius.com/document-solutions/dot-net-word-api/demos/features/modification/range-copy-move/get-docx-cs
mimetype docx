--- v9 (2026-05-04)
+++ v10 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdc11f65498fc4336" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5bcac3b9bf7c4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfac9a489e2b34055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reb38609d79b5465c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8ecae8acca4f46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R642fc2c00d7b45d7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -509,51 +509,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic text</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic green text</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic light blue text on a dark blue background</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Created by DsWord on Mon, 04 May 2026 08:43:15 GMT.</w:t>
+        <w:t>Created by DsWord on Thu, 18 Jun 2026 14:19:33 GMT.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1075,51 +1075,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd28d8c319e91440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2b8a4bbbdfe44134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra4fd564340e24c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc3a23b7691a94a21" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra3de172cba4a4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R23c56e94e3e04948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1319791da1364b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2c0f13e702eb4481" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>