--- v10 (2026-06-18)
+++ v11 (2026-08-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reb38609d79b5465c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8ecae8acca4f46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R642fc2c00d7b45d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R389120b2a0024684" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9fbb44a205f4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc53285432d474417" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -509,51 +509,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic text</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic green text</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic light blue text on a dark blue background</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Created by DsWord on Thu, 18 Jun 2026 14:19:33 GMT.</w:t>
+        <w:t>Created by DsWord on Sun, 02 Aug 2026 18:24:40 GMT.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1075,51 +1075,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra3de172cba4a4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R23c56e94e3e04948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1319791da1364b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2c0f13e702eb4481" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbb77a14a59d04739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R231b5e96473e44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6224d67d73a64af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5504924bbbf54b16" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>