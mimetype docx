--- v11 (2026-08-02)
+++ v12 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R389120b2a0024684" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd9fbb44a205f4caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc53285432d474417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6e9c5001adbc4f44" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a16729a2aef4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5eb32d77f94c471a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
@@ -509,51 +509,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic text</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic green text</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r>
         <w:t>bold italic light blue text on a dark blue background</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Created by DsWord on Sun, 02 Aug 2026 18:24:40 GMT.</w:t>
+        <w:t>Created by DsWord on Mon, 03 Aug 2026 01:23:34 GMT.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1075,51 +1075,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbb77a14a59d04739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R231b5e96473e44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6224d67d73a64af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5504924bbbf54b16" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R98015839ee8e4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3c00ecde1d2143a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb78f21827afc4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rfb55595f36b64c6d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>