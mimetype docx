--- v7 (2026-03-20)
+++ v8 (2026-05-04)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd7fcc27b82ff4375" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3b79b54c9b9d487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rff2c1998d5184080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9d5e75f390174563" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0936a8f14c0a4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra2f0d9418f0342fd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Cop</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="11234786996262887663"/>
-      <w:bookmarkEnd w:id="11234786996262887663"/>
+      <w:bookmarkStart w:name="_GoBack" w:id="3538494395195905048"/>
+      <w:bookmarkEnd w:id="3538494395195905048"/>
       <w:r>
         <w:t>y and combine paragraphs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This sample demonstrates how to manipulate (swap, join </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or copy</w:t>
       </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R3a777b866dfa4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R67c8b60c34574dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R44121ac6e3db4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R26aca7bb03c14d0b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra9da8d6f682849e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R726319a7fe4a4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R41667d99c9f049ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rbdf363d359734e2f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>