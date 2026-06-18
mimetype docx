--- v8 (2026-05-04)
+++ v9 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9d5e75f390174563" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0936a8f14c0a4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra2f0d9418f0342fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4b963dd3271946f6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6db72f33966147c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R18529db126f244de" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Cop</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="3538494395195905048"/>
-      <w:bookmarkEnd w:id="3538494395195905048"/>
+      <w:bookmarkStart w:name="_GoBack" w:id="15027215075343571312"/>
+      <w:bookmarkEnd w:id="15027215075343571312"/>
       <w:r>
         <w:t>y and combine paragraphs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This sample demonstrates how to manipulate (swap, join </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or copy</w:t>
       </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra9da8d6f682849e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R726319a7fe4a4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R41667d99c9f049ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rbdf363d359734e2f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb489b6b8caf64ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R834079a612ca4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfb890b300b7849ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5ebcefc9ce5543fd" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>