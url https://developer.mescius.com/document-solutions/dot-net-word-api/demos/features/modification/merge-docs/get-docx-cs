--- v9 (2026-06-18)
+++ v10 (2026-06-18)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4b963dd3271946f6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6db72f33966147c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R18529db126f244de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R59a86fec73824959" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R43c2128d036b4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2240678938ac4cf5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Cop</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="15027215075343571312"/>
-      <w:bookmarkEnd w:id="15027215075343571312"/>
+      <w:bookmarkStart w:name="_GoBack" w:id="4525367664556123174"/>
+      <w:bookmarkEnd w:id="4525367664556123174"/>
       <w:r>
         <w:t>y and combine paragraphs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This sample demonstrates how to manipulate (swap, join </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or copy</w:t>
       </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb489b6b8caf64ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R834079a612ca4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfb890b300b7849ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5ebcefc9ce5543fd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rade9514a28e14e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re129ac0ee3134422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rafeba0d662e14f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd01f99914ad34861" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>