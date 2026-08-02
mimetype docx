--- v10 (2026-06-18)
+++ v11 (2026-08-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R59a86fec73824959" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R43c2128d036b4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2240678938ac4cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf609e9858ba34633" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdfecfec35c9d4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb7438eb23d7542e2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Cop</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="4525367664556123174"/>
-      <w:bookmarkEnd w:id="4525367664556123174"/>
+      <w:bookmarkStart w:name="_GoBack" w:id="1209370949857898220"/>
+      <w:bookmarkEnd w:id="1209370949857898220"/>
       <w:r>
         <w:t>y and combine paragraphs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This sample demonstrates how to manipulate (swap, join </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or copy</w:t>
       </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rade9514a28e14e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re129ac0ee3134422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rafeba0d662e14f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd01f99914ad34861" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1d9e15fcc5b34843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdc03f826eb614694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R55d3956ec2114048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0f4859529e3247ca" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>