--- v10 (2026-05-05)
+++ v11 (2026-06-19)
@@ -1,5043 +1,5043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R726998f62f8f4dc8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7697ddcb8b4d4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raf9fef35d1aa4a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3ff5e5c0d9ef4421" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2fabc6f4282d4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R16d1d8bbca024d81" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Et ac dolore lobortis magna, mi aliquet volutpat, felis consectetur ipsum ac laoreet praesent eget nonummy tempus ut id turpis sed. Tempus congue, mi non elit pulvinar ut diam, elit, pulvinar nisi et euismod adipiscing, sed congue aliquet at amet donec massa. Elit ipsum magna laoreet tellus consectetur sed nunc aliquet consectetur dolor donec, proin volutpat amet aliquam massa ullamcorper, elit tempus ut. Ullamcorper id consectetur sed dolore ante diam euismod turpis lorem tincidunt aliquet at sed donec proin molestie pharetra tempus massa volutpat. Nonummy feugiat nisi et euismod, turpis magna, mi turpis ac tincidunt praesent at, pharetra aliquam lobortis diam felis sit congue et. Molestie turpis erat massa aliquet consectetur ac laoreet, aliquet, at dolor, nunc proin mauris sit magna praesent id pharetra magna mi. Molestie sit congue et felis ipsum ut sem felis ipsum ut sem, elit tempus nunc sem elit sed massa, non erat. Nunc sem eget pulvinar nisi nibh euismod turpis tempus lobortis aliquet molestie pharetra, pulvinar magna laoreet, tellus at, tincidunt praesent eget. Amet aliquam massa non nonummy, tempus massa non elit, ipsum ut et id turpis ac laoreet tellus adipiscing lorem tincidunt aliquet. At sed congue molestie, dolor donec proin, mauris pharetra donec mi volutpat consectetur tempus ut sem felis sit magna nibh id. </w:t>
-[...4994 lines deleted...]
-        <w:t xml:space="preserve">Congue mi tempus lobortis ullamcorper felis sit magna et. Id turpis ac tincidunt sem elit sed nunc proin. Mauris pulvinar dolore ante volutpat nonummy tempus lobortis dolor. Dolore ante volutpat amet, erat massa non elit tempus. Ut et euismod turpis ac tincidunt tellus consectetur, lorem. Tincidunt aliquet eget pharetra dolore proin, ac tincidunt praesent. At feugiat congue, praesent mauris pharetra donec ante volutpat. Consectetur erat massa, sem id sit aliquam nibh id. </w:t>
+        <w:t xml:space="preserve">Massa consectetur turpis euismod lobortis diam ut turpis. Id mi erat at non nunc pulvinar id. Tincidunt pharetra non magna consectetur diam lorem eget. Nibh tempus, felis mi tempus id volutpat lobortis. Sit molestie nunc amet, mauris proin tempus id. Massa pulvinar tellus nunc amet diam magna nonummy. Diam ac at proin tempus mauris massa felis. Mi, ac elit nibh lorem, molestie lobortis sit. Non nisi sit aliquet donec nonummy mi erat. Eget nibh sed volutpat tincidunt, pharetra sem, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus id massa ipsum euismod tincidunt pharetra. Ullamcorper, magna nonummy nibh lorem volutpat lobortis. Dolor, sem ac elit id laoreet sed. Volutpat tincidunt pharetra ullamcorper magna at, proin. Lorem eget massa ipsum molestie massa pulvinar. Euismod nunc amet diam donec elit mauris. Massa tempus felis laoreet sed euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet diam erat eget nibh dolor, ullamcorper, congue pharetra diam praesent sed id laoreet, dolor. Euismod lobortis dolor non nisi turpis proin aliquam felis ante tempus elit mi sed eget. Laoreet sed eget lobortis sit amet diam donec nonummy et lorem eget lobortis lorem molestie. Massa feugiat euismod nunc turpis praesent donec nonummy et ac elit nibh sed non congue. Tincidunt pharetra diam donec, elit et lorem volutpat lobortis, dolor non nisi consectetur sem aliquam. Adipiscing mi tempus id nunc amet aliquet, dolore nisi turpis praesent donec adipiscing, mi sed. Eget laoreet dolor ullamcorper, congue pharetra sem nisi, consectetur, sem nisi felis mi, ipsum molestie. Massa dolor euismod, congue amet adipiscing ante ipsum molestie nunc sit tellus dolore adipiscing praesent. Erat elit nibh sed volutpat tincidunt pharetra sem nisi at ante feugiat non magna elit. Nibh lorem pulvinar euismod congue, nonummy praesent erat elit nibh dolor, ullamcorper magna nonummy diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam proin aliquam, mauris ante ipsum. Id massa amet aliquet donec elit laoreet. Sed eget laoreet pharetra ullamcorper magna consectetur. Diam ac mauris lobortis pharetra adipiscing mi. Ipsum id laoreet pulvinar ullamcorper dolore elit. Mi erat volutpat, lobortis pharetra ullamcorper ac. Elit et aliquam mauris lobortis, sit non. Nisi erat elit nibh sed, volutpat lobortis. Dolor non nisi turpis sem aliquam mauris. Ante ipsum molestie massa, pulvinar ullamcorper dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, non ut pharetra diam ac mauris nibh feugiat volutpat ut turpis sem nisi adipiscing mi tempus id. Laoreet ipsum, euismod dolore aliquam at, proin ipsum id massa pulvinar tellus dolore, amet diam erat id nunc. Amet ullamcorper donec elit mi sed euismod tincidunt amet diam erat, sit aliquet aliquam at proin ipsum molestie. Massa pulvinar tellus nunc amet ullamcorper magna nonummy et lorem eget lobortis, dolor non nisi consectetur proin tempus. Felis ante lobortis dolor non magna, at sem aliquam at nibh, feugiat, molestie ut turpis praesent donec felis. Mi, tempus id, tincidunt pulvinar ullamcorper congue nisi adipiscing mi, tempus felis laoreet pulvinar ullamcorper dolore amet diam. Ac, elit nibh sed volutpat ut, sit non nisi turpis, aliquet donec adipiscing mi erat felis volutpat lobortis. Sit aliquet nisi at, ante tempus molestie nunc amet aliquet, aliquam felis massa pulvinar euismod nunc amet diam. Magna nonummy et lorem volutpat tincidunt dolor turpis aliquet erat elit, laoreet sed volutpat, tincidunt feugiat volutpat lobortis. Pharetra sem nisi adipiscing praesent tempus, id laoreet ipsum pharetra sem magna at nibh feugiat, non magna at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue amet diam erat sit non dolore turpis praesent aliquam felis, mi ipsum euismod dolore amet diam, erat eget laoreet sed, volutpat, tincidunt pharetra, sem. Magna at nibh feugiat ipsum ullamcorper dolore elit mi ipsum euismod, congue, amet praesent, erat eget laoreet dolor non congue nonummy diam lorem eget, lobortis. Dolor volutpat nisi at id tincidunt, amet aliquet donec felis, massa pulvinar ullamcorper donec adipiscing mi sed id tincidunt pharetra diam erat eget laoreet, dolor. Euismod tincidunt pharetra amet diam congue pharetra sem nisi at et ac mauris massa feugiat tellus nunc pulvinar ullamcorper dolore nonummy diam donec elit laoreet. Sed mauris, nibh lorem dolor, euismod congue, consectetur sem magna at et lorem molestie lobortis sit aliquet nisi, turpis praesent aliquam adipiscing laoreet ipsum euismod. Nunc amet diam magna nonummy et massa sit tellus dolore adipiscing, praesent erat felis, mi, sed eget, lobortis dolor non congue pharetra sem nisi mauris. Lobortis, ipsum, molestie ut turpis praesent nunc magna mauris nibh, dolor non nisi consectetur proin tempus felis ante feugiat tellus nunc turpis praesent aliquam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam donec eget laoreet dolor euismod tincidunt dolor, non nisi consectetur proin tempus mauris lobortis sit aliquet nisi adipiscing praesent et lorem. Molestie lobortis sit sem aliquam eget lobortis feugiat non nisi turpis aliquet aliquam, felis ante sit aliquet nisi turpis praesent tempus id. Nunc magna at nibh feugiat non congue consectetur sem aliquam mauris nibh feugiat, tellus nunc turpis praesent aliquam felis massa pulvinar aliquet. Nisi, adipiscing aliquet erat elit mi nisi at et lorem molestie lobortis feugiat sem aliquam at massa feugiat tellus ut turpis nonummy. Et lorem eget ante lorem, tellus, ut consectetur proin tempus mauris massa sit tellus nunc amet aliquet dolore nonummy et erat, eget. Nibh lorem volutpat ante feugiat, tellus ut sit praesent, aliquam adipiscing mi ipsum tellus dolore turpis, at, proin aliquam felis ante feugiat. Tellus dolore adipiscing proin tempus id massa pulvinar aliquet aliquam id massa pulvinar euismod tincidunt pulvinar ullamcorper magna nonummy mi sed sit. Tellus dolore amet praesent, tempus felis massa amet, praesent aliquam, adipiscing mi sed eget nibh dolor volutpat ut donec adipiscing mi ipsum. Id nunc amet diam erat elit laoreet dolor euismod, congue amet ullamcorper magna elit, lobortis dolor non congue consectetur et sed non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante lorem molestie massa sit tellus dolore turpis praesent tempus id massa, ut turpis proin. Ac at massa ipsum id massa sit aliquet dolore, nonummy mi sed id laoreet, dolor. Euismod tincidunt pharetra, sem magna, consectetur proin tempus sed volutpat tincidunt, pharetra ullamcorper magna elit. Nibh lorem mauris lobortis sit tellus ut turpis aliquet donec adipiscing, mi tempus tellus dolore. Adipiscing mi tempus dolor volutpat ut sit aliquet aliquam at massa, feugiat molestie dolore turpis. Praesent aliquam felis laoreet ipsum euismod nunc nonummy praesent erat eget felis mi, ipsum tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non nisi elit nibh feugiat molestie lobortis, sit non nisi at elit laoreet dolor non ut consectetur et ac mauris lobortis dolor volutpat nisi consectetur proin lorem, molestie, lobortis. Sit tellus nisi adipiscing praesent aliquam felis mi lobortis pharetra non nisi at nibh, feugiat tellus nisi consectetur ante lorem, molestie nunc sit, tellus nisi felis mi ipsum tellus dolore. Amet ullamcorper dolore feugiat volutpat, lobortis feugiat, tellus nisi turpis ante lorem molestie nunc sit praesent donec adipiscing, mi ipsum euismod nunc amet aliquet erat, id volutpat, ut turpis aliquet. Dolore, turpis praesent aliquam felis mi ipsum id tincidunt pharetra ullamcorper donec elit nibh, lorem eget lobortis dolor non nisi consectetur sem aliquam sed eget lobortis, feugiat volutpat ut sit. Non nisi turpis praesent aliquam id laoreet pulvinar tellus nunc nonummy praesent erat, id nunc amet praesent erat felis tincidunt, ut sit aliquet nisi adipiscing proin tempus id massa pulvinar. Ullamcorper, congue amet ullamcorper, magna nonummy, et ac eget, ut nunc nonummy praesent erat, elit mi erat volutpat tincidunt dolor non nisi consectetur proin ac mauris massa tempus id massa. Ipsum, euismod nunc amet diam donec adipiscing dolore pharetra eget ante aliquam dolor, mauris id sem ante donec consectetur sem magna at ante lorem volutpat ut consectetur et lorem molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis laoreet ipsum id nunc pulvinar ullamcorper magna elit nibh. Sed volutpat congue nisi adipiscing mi ipsum molestie dolore amet ullamcorper. Donec elit mi ipsum euismod congue, amet, diam donec elit laoreet. Dolor non, congue consectetur diam ac at felis mi erat euismod. Congue consectetur diam magna at et dolor non congue consectetur et. Lorem eget massa pharetra, sem, nisi, adipiscing proin, tempus mauris euismod. Tincidunt dolor sem magna at ante lorem mauris ut consectetur, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ullamcorper magna elit nibh massa sit aliquet aliquam felis ante ipsum euismod nunc amet ullamcorper donec felis tincidunt pulvinar aliquet erat felis mi. Erat volutpat tincidunt pharetra ullamcorper magna aliquam felis, massa, ipsum aliquet dolore nonummy mi ipsum id tincidunt dolor euismod, lobortis dolor non, nisi consectetur. Proin tempus mauris massa feugiat, aliquet nisi erat eget laoreet sed volutpat ut pharetra sem, aliquam, mauris nibh feugiat tellus ut turpis sem aliquam. Felis mi erat id tincidunt pulvinar turpis sem aliquam at massa sit sem nisi adipiscing proin tempus felis massa pulvinar tellus donec adipiscing ante. Tempus id tincidunt amet diam, donec elit mi sed sit aliquet nisi at, massa feugiat aliquet dolore adipiscing proin ipsum tellus nunc, sit aliquet. Aliquam felis mi sed eget tincidunt, amet, praesent, erat id nunc amet at, et lorem volutpat nisi at nibh lorem volutpat congue consectetur sem. Nisi turpis aliquet aliquam id nunc, turpis praesent, tempus mauris massa pulvinar aliquet tincidunt ut turpis sem aliquam adipiscing ante ipsum, molestie nunc turpis. Praesent aliquam molestie nunc, pulvinar ullamcorper dolore nonummy praesent sed id nunc amet praesent tempus id nunc ut turpis sem aliquam mauris massa sit. Aliquet dolore adipiscing ante ipsum tellus dolore amet praesent aliquam id nunc turpis praesent tempus, mauris massa pulvinar euismod dolore, ac mauris lobortis feugiat. Volutpat ut sit, tellus dolore adipiscing mi erat elit et ac eget laoreet, dolor ullamcorper congue consectetur proin, aliquam mauris nibh feugiat non diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus dolore amet ullamcorper dolore nonummy, et erat ipsum id, massa pulvinar, euismod dolore adipiscing mi sed, id tincidunt amet diam donec elit et lorem eget lobortis dolor. Volutpat lobortis sit tellus dolore magna, elit lobortis dolor, ullamcorper congue at nibh, sed, eget lobortis sit non nisi at ante lorem, mauris, ante ipsum euismod tincidunt pulvinar ullamcorper. Dolore, ac mauris massa ipsum, molestie, dolore amet aliquet donec adipiscing praesent, sed, id tincidunt pharetra diam donec eget laoreet dolor volutpat tincidunt pharetra turpis, praesent, erat felis, laoreet. Dolor euismod congue nonummy et erat eget laoreet pharetra diam magna at et lorem eget, nibh feugiat non ut, consectetur, sem aliquam lorem eget tincidunt consectetur sem magna elit. Nibh feugiat non congue turpis aliquet aliquam mauris massa feugiat, non nisi adipiscing proin tempus mauris nunc sit aliquet, donec mi ipsum euismod dolore amet aliquet dolore elit massa. Pulvinar ullamcorper, dolore amet et sed id tincidunt sed non ut tincidunt amet diam donec elit nibh, sed volutpat tincidunt pharetra diam erat eget lobortis dolor volutpat nisi consectetur. Sem ac mauris lobortis feugiat non ut turpis at, nibh sed volutpat congue consectetur, et lorem mauris lobortis dolor tellus ut sit aliquet aliquam, mauris ante ipsum id massa. Ipsum euismod congue pharetra, ullamcorper magna aliquam id massa pulvinar tellus dolore, nonummy, praesent erat eget tincidunt pulvinar, diam magna elit et erat eget tincidunt pharetra sem, magna consectetur. Et ac mauris ante nibh sed volutpat congue pharetra proin lorem mauris lobortis sit non ut, turpis, sem tempus molestie lobortis sit sem aliquam felis massa sit aliquet nisi. Turpis praesent nibh lorem eget lobortis pharetra non nisi, adipiscing proin lorem tellus ut sit sem aliquam felis massa pulvinar tellus nisi adipiscing mi tempus id laoreet pulvinar, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt pharetra non magna consectetur et sed euismod proin tempus mauris mi ipsum id tincidunt pulvinar ullamcorper, congue nonummy et ac. At et lorem molestie massa feugiat, molestie, ut turpis proin tempus id non magna, nonummy diam ac at ante lorem volutpat. Ut, sit tellus nisi adipiscing mi tempus molestie, massa amet, aliquet aliquam molestie nunc amet praesent laoreet dolor ullamcorper donec elit. Nibh, sed volutpat congue consectetur sem magna at nibh dolor volutpat lobortis sit aliquet dolore turpis aliquet, donec aliquam mauris massa. Ipsum id, nunc turpis aliquet aliquam adipiscing ante ipsum euismod nunc amet diam, donec felis laoreet, pulvinar ullamcorper donec felis, mi. Erat elit et nisi adipiscing, ante ipsum tellus ut, turpis praesent aliquam felis laoreet pulvinar euismod dolore, nonummy praesent erat felis. Mi sed euismod tincidunt pharetra sem magna consectetur proin mi ipsum ullamcorper dolore, nonummy, praesent erat, eget tincidunt amet ullamcorper donec. Elit et ac eget nibh feugiat volutpat ut congue pharetra sem, nisi consectetur proin ac at proin, aliquam felis laoreet pulvinar. Ullamcorper congue nonummy ullamcorper donec, elit laoreet sed, volutpat, lobortis feugiat molestie ut sit elit mi erat eget lobortis dolor volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget laoreet, dolor volutpat aliquet donec, adipiscing, mi erat eget laoreet, dolor ullamcorper donec elit et sed elit lobortis feugiat volutpat nisi turpis sem. Nisi turpis praesent ipsum id ullamcorper congue pharetra proin ac mauris, ante feugiat tellus nunc turpis proin aliquam mauris ante, pulvinar euismod tincidunt amet aliquet. Dolore elit mi sed id non nisi turpis praesent tempus id mi sed id laoreet pulvinar diam donec nonummy nibh sed eget lobortis pharetra sem. Magna at et feugiat volutpat, nisi tincidunt nonummy et erat eget laoreet dolor non, congue consectetur et, ac eget, nibh lorem molestie nunc pulvinar euismod. Tincidunt, dolor euismod congue pharetra adipiscing mi tempus felis laoreet ipsum euismod congue pharetra ullamcorper magna, elit et ac mauris nibh lorem molestie nunc sit. Aliquet, dolore turpis praesent erat id tincidunt, nisi at et feugiat non congue consectetur et lorem molestie massa sit proin aliquam adipiscing proin tempus molestie. Nunc turpis proin tempus mauris nunc, sit, sem, mi dolor euismod congue nonummy et erat, volutpat tincidunt dolor volutpat ut pharetra sem nisi at ante. Tempus mauris laoreet ut pharetra sem magna at proin tempus molestie lobortis turpis sem tempus mauris massa feugiat tellus nunc amet praesent donec id, massa. Pulvinar aliquet donec felis, mi proin lorem molestie nunc turpis sem aliquam adipiscing mi tempus euismod, tincidunt pulvinar ullamcorper congue nonummy diam, erat id congue. Amet, et erat eget tincidunt pharetra, diam, nibh, lorem molestie ut sit aliquet donec nonummy praesent erat felis laoreet sed euismod congue amet diam ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra proin lorem mauris nibh feugiat tellus ut turpis, aliquet donec adipiscing mi ipsum euismod dolore adipiscing, mi tincidunt consectetur diam nisi. Consectetur sem nisi adipiscing proin tempus, id nunc sit ullamcorper donec felis laoreet, ipsum euismod tincidunt amet diam magna nonummy, mauris ante. Pulvinar tellus dolore turpis praesent erat id nunc amet aliquet donec nonummy laoreet ipsum euismod tincidunt pharetra, diam donec eget laoreet sed. Eget, tincidunt aliquam, mauris ante ipsum id nunc amet aliquet donec felis mi erat eget tincidunt dolor ullamcorper magna at, proin ac. At ante sit non mi erat id tincidunt pulvinar diam, magna elit mi dolor ullamcorper congue dolor non ut sit sem ac. Mauris massa sit non nisi at proin, tempus, felis volutpat congue consectetur et sed volutpat, tincidunt pharetra sem ac mauris nibh feugiat. Volutpat lobortis sit tellus nisi at ante ipsum tellus nunc amet aliquet donec lorem volutpat ut pharetra sem magna at ante feugiat. Molestie nunc turpis sem tempus mauris massa sit aliquet nisi at id congue pharetra diam magna at nibh sed, volutpat ut pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt pulvinar euismod aliquet nisi turpis, mi erat felis laoreet sed volutpat tincidunt, dolor volutpat ut pharetra sem nisi adipiscing proin aliquam, felis praesent erat id laoreet. Pulvinar sit aliquet nisi adipiscing mi tempus euismod nunc amet aliquet donec felis mi ipsum ullamcorper dolore nonummy et ac elit laoreet dolor volutpat congue, aliquam felis. Mi tempus euismod nunc amet ullamcorper congue nonummy diam erat eget, tincidunt dolor ullamcorper ac elit lobortis feugiat volutpat ut consectetur proin massa sit tellus dolore amet. Praesent, donec eget, laoreet, sed volutpat tincidunt dolor non ut sit aliquet aliquam felis ante ipsum molestie nunc turpis aliquet aliquam, adipiscing volutpat lobortis pharetra sem aliquam. Adipiscing praesent aliquam mauris ante tempus euismod tincidunt amet aliquet donec elit et erat elit et lorem volutpat lobortis sit, sem laoreet sed id tincidunt amet diam. Magna nonummy et ac eget lobortis, dolor non nisi consectetur sem aliquam molestie lobortis sit, aliquet dolore ipsum euismod donec nonummy mauris lobortis pharetra non nisi, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur diam magna at ante, feugiat pulvinar, euismod dolore nonummy, et ac elit lobortis pharetra ullamcorper ac, elit et lorem, volutpat ut pharetra proin ac eget ut sit. Sem, magna at id tincidunt amet ullamcorper, magna elit laoreet dolor ullamcorper dolore, elit laoreet sed id, tincidunt, dolor volutpat congue consectetur et lorem mauris nibh feugiat tellus ullamcorper. Magna, consectetur, sem nisi at ante tempus, molestie lobortis, sit sem aliquam at ante ipsum id massa ipsum, euismod congue amet diam, erat tempus mauris massa sit tellus donec. Adipiscing mi, tempus id tincidunt amet aliquet donec felis mi sed volutpat tincidunt pharetra ullamcorper magna at nibh sed, volutpat ut dolore, nonummy praesent erat id laoreet pulvinar ullamcorper. Congue pharetra diam magna at proin lorem molestie, lobortis sit aliquet, aliquam adipiscing, ante ipsum tellus ut adipiscing eget tincidunt pharetra diam donec elit laoreet dolor euismod magna elit. Mi sed volutpat lobortis dolor non ut turpis aliquet aliquam, amet aliquet aliquam id massa amet, pharetra proin aliquam at, ante tempus mauris massa sit tellus dolore adipiscing mi. Tempus, id tincidunt, pulvinar ullamcorper dolore elit mi sed eget tincidunt pharetra diam ac tempus id massa, pulvinar tellus dolore nonummy mi sed id tincidunt pulvinar euismod congue nonummy. Et ac elit lobortis dolor sem magna at et, feugiat volutpat, ut aliquam felis laoreet pulvinar ullamcorper dolore adipiscing praesent sed id tincidunt dolor ullamcorper magna nonummy, et sed. Volutpat congue consectetur et sed volutpat tincidunt pharetra ullamcorper ac aliquam id massa ipsum euismod dolore felis laoreet pulvinar aliquet aliquam adipiscing ante ipsum tellus dolore nonummy praesent donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit laoreet pulvinar ullamcorper dolore nonummy et erat eget laoreet dolor ullamcorper magna elit nibh, lorem sit praesent aliquam felis mi tempus. Euismod dolore turpis, aliquet dolore nonummy et erat eget nibh feugiat volutpat congue sit non aliquam adipiscing proin nibh, lorem volutpat ut. Pharetra, tellus, nisi consectetur proin lorem felis, ante ipsum euismod nunc pulvinar euismod, dolore amet diam ac at, proin, aliquam at ante. Feugiat pharetra diam donec nonummy et sed eget, nibh feugiat tellus, ut sit euismod nunc turpis aliquet erat felis massa ipsum ullamcorper. Congue dolor, adipiscing, ante tempus molestie nunc turpis proin aliquam felis, laoreet ipsum aliquet, donec adipiscing mi tempus id laoreet pulvinar ullamcorper. Donec nonummy mi sed volutpat congue amet at ante feugiat tellus ut adipiscing ante ipsum non nisi adipiscing proin aliquam felis massa. Pulvinar euismod nunc, turpis, praesent erat elit mi erat volutpat tincidunt nisi at massa feugiat tellus dolore adipiscing proin tempus id nunc. Ipsum id nunc amet diam donec eget, tincidunt dolor consectetur proin tempus felis massa feugiat aliquet nisi turpis mi tempus id nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris euismod nunc pharetra non, congue consectetur sem ac mauris lobortis, dolor sem magna consectetur et lorem molestie ut sit tellus nisi at proin ipsum pharetra ullamcorper, donec eget. Nibh, lorem, mauris nibh feugiat molestie nunc turpis aliquet aliquam felis ante pulvinar euismod dolore adipiscing mi ipsum, molestie nunc turpis at, et lorem volutpat ut consectetur et lorem. Mauris nibh lorem molestie nunc pulvinar euismod dolore nonummy praesent donec elit laoreet dolor euismod dolore nonummy et erat ipsum molestie, nunc amet, ullamcorper congue pharetra ullamcorper donec, elit. Nibh sed volutpat ut consectetur et, ac mauris nibh, feugiat volutpat lobortis turpis elit et ac eget nibh feugiat volutpat ut sit sem aliquam at ante sit, sem aliquam. Mauris ante, feugiat tellus, ut consectetur proin tempus mauris massa pulvinar consectetur sem magna elit et ac volutpat lobortis sit non nisi at, ante tempus id laoreet pulvinar praesent. Aliquam felis ante tempus euismod, nunc amet diam, erat feugiat volutpat nisi turpis sem aliquam adipiscing ante ipsum, molestie nunc amet ullamcorper dolore amet diam magna pharetra sem magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, ante lorem, molestie massa feugiat molestie tincidunt, amet ullamcorper dolore elit mauris massa feugiat non ut sit praesent aliquam adipiscing mi sed id laoreet. Dolor euismod magna nonummy, et ac mauris nibh lorem molestie, lobortis turpis sem massa, pulvinar ullamcorper dolore amet, diam ac elit nibh sed volutpat lobortis. Sit sem ac mauris, nibh feugiat non nisi, consectetur proin tempus, mauris massa dolore nonummy diam erat eget lobortis, dolor ullamcorper magna consectetur et lorem. Mauris ante, tempus felis laoreet pulvinar tellus dolore nonummy, praesent donec, feugiat non, magna at et ac molestie lobortis sit aliquet, dolore turpis praesent aliquam. Id nunc pulvinar aliquet donec adipiscing mi sed eget laoreet pulvinar ullamcorper magna lorem molestie lobortis sit aliquet nisi adipiscing, mi tempus id massa ipsum. Euismod tincidunt dolor non magna at et lorem eget lobortis sit tellus ut sit aliquet laoreet dolor ullamcorper magna nonummy et ac eget tincidunt amet. Diam ac eget, tincidunt amet ullamcorper magna at et lorem pulvinar aliquet donec, felis ante sed id tincidunt pulvinar euismod magna nonummy diam, erat eget. Lobortis feugiat, volutpat ut consectetur et lorem molestie ut pharetra et lorem ipsum euismod tincidunt dolor non ut pharetra sem magna at, nibh feugiat volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet donec elit, mi, sed id tincidunt amet. Diam ac elit nibh lorem volutpat congue nonummy. Diam lorem eget tincidunt pharetra sem magna tempus. Id tincidunt dolor euismod dolore nonummy et erat. Euismod congue amet et sed id laoreet dolor. Non congue consectetur, diam lorem eget lobortis pharetra. Mauris massa pulvinar tellus dolore turpis praesent erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore amet aliquet, donec, amet diam donec elit nibh, nunc pulvinar aliquet dolore amet diam magna nonummy et sed eget, lobortis dolor sem magna at et ac mauris. Massa sit non nisi adipiscing proin, dolore nonummy praesent erat id tincidunt pulvinar diam donec, elit et, lorem eget nibh dolor non nisi at et feugiat non congue at. Nibh feugiat amet ullamcorper dolore adipiscing, laoreet sed, euismod nunc pulvinar diam donec, eget laoreet, dolor euismod congue consectetur diam erat volutpat congue amet diam ante, tempus molestie, dolore. Amet aliquet aliquam felis laoreet pulvinar tellus nunc amet diam erat eget tincidunt pulvinar, ullamcorper donec, felis tincidunt, dolor euismod tincidunt pharetra diam massa, feugiat, tellus dolore adipiscing, proin. Tempus felis nunc turpis proin ipsum molestie nunc sit praesent tempus, mauris ante pulvinar tellus nunc nonummy diam erat felis tincidunt ac elit nibh feugiat non congue consectetur et. Ac mauris massa pharetra sem aliquam eget nibh feugiat non nisi mauris aliquet aliquam mauris massa pulvinar, tellus dolore, magna at et lorem molestie ut sit aliquet nisi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue nonummy proin massa, pulvinar euismod, nunc nonummy mi tempus id tincidunt. Pulvinar euismod congue consectetur et erat eget tincidunt pharetra et erat eget. Tincidunt pharetra, non ut aliquam id nunc sit, praesent aliquam mauris massa. Pulvinar, tellus, nunc amet praesent tempus euismod tincidunt dolor euismod dolore nonummy. Diam erat eget laoreet nisi adipiscing proin, tempus molestie, nunc sit tellus. Dolore nonummy praesent erat eget laoreet pulvinar diam donec, nonummy et ac. Elit lobortis dolor non praesent erat, id nunc amet aliquet aliquam felis. Laoreet sed id tincidunt pharetra praesent sed euismod, dolore, amet praesent erat. Felis laoreet sed volutpat, tincidunt pharetra adipiscing praesent tempus tellus dolore turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut pharetra proin aliquam mauris nibh sit tellus, ut sit consectetur et lorem eget nibh dolor, sem nisi at et lorem molestie lobortis feugiat tellus. Dolore amet praesent tempus felis massa, pulvinar, tellus nunc pulvinar pulvinar tellus nunc nonummy praesent erat felis mi sed volutpat tincidunt pharetra, diam erat eget. Lobortis dolor volutpat congue consectetur proin lorem eget lobortis sit, amet diam, donec, elit nibh ac at nibh feugiat molestie ut sit aliquet aliquam, adipiscing. Praesent erat id massa pulvinar ullamcorper donec nonummy at ante feugiat tellus, ut turpis, praesent donec adipiscing mi tempus id laoreet pulvinar ullamcorper magna nonummy. Mi sed volutpat tincidunt amet diam, magna consectetur proin lorem pulvinar ullamcorper dolore adipiscing mi sed id nunc amet praesent, erat eget nibh sed euismod. Congue consectetur diam ac elit nibh, dolor ullamcorper magna elit et feugiat amet praesent aliquam felis laoreet ipsum euismod dolore amet diam erat elit nibh. Dolor volutpat congue nonummy diam magna at id tincidunt amet aliquet donec elit mi sed, id laoreet pharetra non magna, at et sed eget congue. Pharetra sem ac mauris lobortis pharetra non nisi at felis mi dolor volutpat congue amet diam ac, elit nibh dolor non congue consectetur proin lorem. Mauris ante lorem molestie nunc, sit aliquet, donec felis, ante tincidunt pharetra sem magna elit lobortis dolor non magna at et ac mauris massa pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa pulvinar euismod dolore amet ullamcorper magna, nonummy diam ac elit nibh feugiat volutpat, nisi consectetur sem nisi adipiscing proin aliquam dolor volutpat ut. Consectetur proin lorem, eget lobortis sit, non, magna mauris ante lorem molestie massa pulvinar tellus dolore adipiscing mi tempus id massa congue consectetur, proin aliquam. Adipiscing ante ipsum tellus ut turpis proin lorem mauris massa pulvinar tellus dolore nonummy praesent erat elit mi sed, volutpat, tincidunt dolor ullamcorper ante tempus. Id mi erat eget nibh dolor non magna nonummy et lorem eget lobortis pharetra sem nisi at, ante lorem mauris massa, feugiat amet et ac. At proin aliquam at ante ipsum, molestie nunc pulvinar tellus congue nonummy diam donec nonummy et lorem mauris lobortis feugiat volutpat nisi consectetur, euismod nunc. Amet ullamcorper congue, amet, diam, ac elit nibh dolor volutpat congue at proin ac mauris nibh feugiat tellus ut turpis aliquet donec nonummy, praesent ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec adipiscing praesent erat, eget nibh lorem volutpat ut consectetur diam ac at consectetur diam, erat. Elit nibh dolor sem magna consectetur proin ac mauris ante feugiat non nisi adipiscing proin tempus. Id massa ipsum tellus, nunc amet ullamcorper proin aliquam mauris massa ipsum tellus dolore amet ullamcorper. Congue amet ullamcorper ac, at et ac mauris, massa feugiat molestie nunc sit praesent aliquam adipiscing. Eget lobortis feugiat tellus, nisi turpis sem tempus felis mi tempus id nunc, amet aliquet dolore. Elit mi sed id laoreet sed non aliquet donec, adipiscing praesent donec elit nibh dolor euismod. Congue pharetra sem magna consectetur proin, ac mauris lobortis feugiat tellus nisi at proin ipsum id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ipsum euismod tincidunt pulvinar ullamcorper congue consectetur sem nisi consectetur sem, aliquam mauris. Massa ipsum molestie, volutpat lobortis sit tellus ut turpis aliquet tempus id massa pulvinar. Aliquet dolore nonummy diam donec elit nibh sed eget nibh feugiat molestie lobortis donec. Elit et sed eget lobortis dolor volutpat congue consectetur proin lorem eget ut sit. Tellus nunc sit aliquet donec felis mi tempus euismod tincidunt dolor euismod tellus dolore. Amet, aliquet donec felis massa pulvinar ullamcorper congue amet praesent erat elit laoreet sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget ante feugiat molestie lobortis sit tellus. Nisi adipiscing ante feugiat molestie dolore turpis. Proin aliquam felis massa, pulvinar euismod dolore. Lorem eget nibh lorem molestie ut turpis. Sem nisi mauris ante ipsum euismod nunc. Amet ullamcorper dolore elit mi sed, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem ac at nibh feugiat tellus nunc pulvinar tellus donec adipiscing mi ipsum euismod tincidunt pulvinar aliquet donec nonummy. Diam magna erat felis laoreet ipsum id tincidunt pharetra non congue pharetra sem aliquam at ante lorem tellus nunc. Pulvinar aliquet aliquam felis ante ipsum euismod dolore, magna at et lorem volutpat ut pharetra sem, ac at ante. Ipsum molestie nunc sit tellus donec felis ante ipsum id, laoreet pulvinar euismod congue pharetra sem praesent donec felis. Massa, ipsum euismod congue amet diam ac eget laoreet sed non congue consectetur et ac eget lobortis sit non. Nunc magna nonummy mi sed, volutpat tincidunt, pharetra ullamcorper nisi, consectetur proin ac at, ante ipsum tellus, ut adipiscing. Praesent tempus id massa pulvinar aliquet aliquam felis ante tincidunt, pharetra diam ac elit nibh dolor volutpat nisi at. Nibh, feugiat volutpat congue pharetra sem nisi adipiscing proin ipsum id massa pulvinar tellus donec felis mi nibh feugiat. Tellus nunc sit tellus nunc, turpis aliquet donec, felis et erat elit nibh lorem mauris massa ipsum pharetra ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar euismod nunc nonummy praesent donec felis laoreet erat eget nibh nisi adipiscing ante. Feugiat tellus, nisi adipiscing ante ipsum molestie massa turpis aliquet dolore nonummy mi sed. Eget, laoreet sed euismod magna nonummy, mi sed volutpat sem nisi, adipiscing mi tempus. Id laoreet ipsum ullamcorper tincidunt amet diam erat eget nibh, sed volutpat lobortis sit. Sem, nisi at proin lorem amet, ullamcorper magna nonummy, diam ac at et lorem. Molestie lobortis pharetra aliquet nisi at ante ipsum molestie massa sit aliquet donec adipiscing. Praesent lobortis, sit non nisi turpis proin tempus mauris, massa feugiat tellus nunc, amet. Aliquet erat felis, massa pulvinar euismod, congue pharetra diam magna elit et lorem pulvinar. Euismod dolore, nonummy praesent tempus, id tincidunt dolor aliquet dolore consectetur diam ac eget. Lobortis pharetra ullamcorper magna at et lorem eget massa feugiat non nisi congue consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar ullamcorper congue consectetur sem magna consectetur, sem aliquam, at proin tincidunt dolor non congue, pharetra non ut turpis aliquet donec adipiscing praesent tempus. Id tincidunt dolor volutpat tincidunt dolor non nisi turpis sem aliquam adipiscing volutpat tincidunt pharetra ullamcorper congue consectetur et lorem, mauris lobortis sit non nisi. Turpis, praesent aliquam adipiscing mi ipsum tellus nisi felis ante ipsum euismod diam erat, eget, lobortis dolor volutpat congue pharetra sem aliquam mauris massa feugiat. Tellus nunc sit praesent molestie ut turpis proin lorem volutpat ut turpis aliquet, nisi adipiscing mi erat felis massa pulvinar ullamcorper dolore nonummy et sed. Id tincidunt pharetra diam donec elit mauris nunc sit aliquet aliquam felis ante ipsum euismod dolore, amet aliquet donec elit, et erat eget lobortis feugiat. Volutpat ut, pharetra sem aliquam at proin, nibh lorem volutpat lobortis, pharetra diam magna at ante aliquam, felis ante ipsum molestie dolore turpis praesent erat. Nonummy et aliquet donec adipiscing, mi erat eget tincidunt pharetra diam, erat elit et lorem, volutpat tincidunt pharetra, sem magna consectetur proin lorem mauris, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet et erat, elit nibh sed, mauris ante feugiat tellus ut sit aliquet donec felis eget lobortis pharetra sem. Magna at et ac molestie ut consectetur sem aliquam at, proin tempus, id nunc turpis praesent aliquam felis massa sit. Aliquet, donec lorem volutpat, congue consectetur diam erat eget lobortis pharetra non, magna at et feugiat molestie ut, sit non. Nisi turpis proin tempus molestie massa sit pharetra sem magna mauris nibh feugiat volutpat ut, turpis proin aliquam mauris massa. Feugiat tellus, dolore amet aliquet donec felis laoreet ipsum euismod sem aliquam, adipiscing proin tempus molestie nunc, pulvinar tellus dolore. Amet, diam donec elit mi erat eget, lobortis feugiat volutpat ut turpis sem aliquam mauris massa sit adipiscing praesent, sed. Id tincidunt pulvinar non congue consectetur et lorem volutpat congue consectetur diam ac elit nibh feugiat non ut turpis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam at ante ipsum molestie nunc sit aliquet dolore nonummy praesent erat id tincidunt pulvinar, diam donec pharetra sem magna consectetur proin ac molestie ut. Pharetra dolor volutpat ut consectetur sem ac mauris nibh sit non nisi turpis, aliquet donec felis ante tempus id laoreet dolor ullamcorper dolore, elit et. Erat ipsum molestie, nunc amet, ullamcorper dolore nonummy diam donec nonummy diam ac at ante, lorem, tellus ut sit proin tempus molestie lobortis sit, sem. Aliquam felis eget tincidunt amet diam ac at nibh lorem volutpat ut sit sem ac at ante feugiat tellus ut turpis proin lorem molestie lobortis. Sit feugiat non nisi consectetur proin aliquam mauris massa feugiat tellus ut amet ullamcorper dolore adipiscing mi, sed id tincidunt amet diam erat elit nibh. Lorem eget tellus dolore felis praesent tempus id massa, pulvinar, ullamcorper dolore elit, et erat eget laoreet dolor non congue nonummy nibh sed volutpat ut. Consectetur diam ac mauris felis laoreet dolor ullamcorper, dolore, elit mi sed, euismod tincidunt, pharetra, ullamcorper magna elit proin aliquam at proin lorem felis volutpat. Ut pharetra sem magna consectetur, sem aliquam mauris massa pulvinar tellus dolore adipiscing, mi erat felis massa ipsum euismod congue pharetra diam ac at proin. Ac sed eget tincidunt pulvinar, diam donec id laoreet dolor euismod magna nonummy et erat, eget lobortis pharetra ullamcorper magna consectetur proin lorem molestie ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem molestie ut turpis praesent aliquam adipiscing, ante tempus felis laoreet dolor euismod, nonummy, mi sed volutpat lobortis, dolor. Non ut consectetur sem aliquam at ante lorem, molestie ut turpis aliquet dolore nonummy praesent erat felis tincidunt dolor. Sit, aliquet, nisi adipiscing praesent erat felis massa pulvinar euismod tincidunt, dolor non, congue pharetra sem aliquam adipiscing ante. Tempus mauris massa pulvinar euismod dolore nonummy mauris nibh feugiat volutpat ut sit tellus dolore amet aliquet dolore elit. Mi sed eget laoreet dolor ullamcorper magna nonummy nibh, dolor ullamcorper praesent aliquam felis massa, ipsum, euismod nunc amet. Aliquet dolore elit mi erat elit, lobortis feugiat non congue pharetra sem nisi, adipiscing proin tempus id nunc adipiscing. Nonummy et lorem eget lobortis dolor sem magna consectetur, ante feugiat volutpat, ut turpis aliquet nisi adipiscing ante, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis mi sed id nunc pulvinar euismod tincidunt consectetur diam lorem mauris nibh feugiat non nisi consectetur. Proin, ac molestie euismod dolore nonummy et erat eget laoreet, dolor non ut consectetur, sem nisi consectetur. Praesent tempus mauris massa sit tellus nisi adipiscing mi tempus id ullamcorper magna at et lorem molestie. Lobortis sit non nisi adipiscing proin tempus id nunc pulvinar tellus dolore nonummy mi tempus felis mi. Sed eget lobortis dolor pulvinar ullamcorper, dolore, nonummy et erat eget laoreet dolor volutpat congue pharetra sem. Aliquam adipiscing ante lorem tellus ut turpis aliquet aliquam felis, volutpat lobortis dolor, non ut sit aliquet. Nisi turpis praesent aliquam elit mi erat id tincidunt, amet diam donec elit nibh sed volutpat ut. Sit tellus ut congue consectetur diam ac, elit nibh lorem volutpat lobortis turpis sem ac at proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur adipiscing praesent, sed eget nibh dolor euismod congue consectetur, diam ac eget lobortis, pharetra sem nisi at proin lorem molestie, massa sit. Non ut turpis at nibh sed non ut pharetra sem nisi consectetur ante tempus, molestie ut turpis sem aliquam felis, massa feugiat tellus. Nunc amet aliquet dolore nonummy mauris ante feugiat non aliquam at ante lorem molestie nunc, pulvinar euismod dolore nonummy praesent tempus id nunc. Pulvinar ullamcorper dolore elit et, sed volutpat congue aliquam mauris, massa ipsum tellus ut turpis praesent aliquam adipiscing laoreet ipsum id tincidunt amet. Praesent, erat felis tincidunt, pulvinar aliquet dolore, nonummy et massa ipsum molestie, nunc amet aliquet donec adipiscing praesent donec elit nibh sed volutpat. Congue consectetur diam lorem volutpat lobortis dolor non ut sit aliquet nisi turpis elit, nibh dolor, volutpat lobortis sit tellus dolore amet aliquet. Donec adipiscing praesent sed eget laoreet dolor euismod congue consectetur diam magna consectetur proin nisi turpis ipsum, tellus nunc amet, praesent donec felis. Massa sed id tincidunt pharetra ullamcorper magna nonummy et lorem eget lobortis pharetra sem magna at nibh feugiat molestie ut dolore nonummy, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id laoreet pharetra ullamcorper congue, at proin ac ipsum. Id nunc amet diam tempus felis tincidunt pulvinar diam donec. Felis, mi sed eget tincidunt, amet diam ac, elit et. Lorem molestie lobortis feugiat adipiscing laoreet ipsum euismod nunc pulvinar. Diam donec elit nibh sed volutpat tincidunt, pharetra sem magna. Elit nibh feugiat volutpat lobortis consectetur sem ac at id. Laoreet dolor, ullamcorper magna, elit et lorem eget lobortis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi erat eget tincidunt dolor volutpat. Euismod congue amet et erat id. Laoreet, dolor, ullamcorper donec eget nibh. Sed volutpat lobortis feugiat tellus ut. Turpis sem nisi adipiscing mi erat. Felis molestie massa, feugiat aliquet nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper magna elit laoreet pharetra, ullamcorper donec elit et ac mauris ante. Tempus sed eget tincidunt dolor non nisi consectetur sem aliquam mauris massa. Sit tellus dolore turpis praesent aliquam id massa pulvinar tellus dolore amet. Diam erat eget tellus, ut turpis aliquet nisi adipiscing mi ipsum molestie. Tincidunt amet mi erat elit mi ipsum ullamcorper congue nonummy mi sed. Id laoreet dolor sit aliquet aliquam, felis mi, erat, felis laoreet dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante ipsum tellus nunc turpis, praesent aliquam id massa congue pharetra sem aliquam, mauris lobortis pharetra sem magna, at ante lorem molestie ut. Turpis aliquet aliquam felis massa feugiat aliquet nisi at ante feugiat pharetra non congue consectetur proin aliquam at proin lorem molestie nunc pulvinar. Tellus donec adipiscing ante sit, aliquet dolore, adipiscing praesent erat felis laoreet dolor tempus id laoreet pulvinar euismod congue nonummy praesent, erat id. Laoreet, sed volutpat ut pharetra sem, nisi sit aliquet aliquam felis ante ipsum lorem, mauris massa feugiat aliquet dolore amet praesent aliquam felis. Massa pulvinar euismod congue nonummy praesent donec elit nibh sed volutpat congue, pharetra sem magna mauris nibh tincidunt, amet ullamcorper dolore, nonummy diam. Erat eget lobortis feugiat volutpat ut pharetra non aliquam adipiscing proin lorem tellus nunc sit praesent aliquam felis mi ipsum, tellus diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue pharetra ullamcorper magna consectetur, proin aliquam at ante tempus, dolor eget lobortis feugiat tellus ut consectetur sem nisi mauris ante pulvinar tellus dolore, adipiscing praesent donec. Elit mi sed euismod tincidunt amet diam magna elit, molestie massa sit aliquet dolore nonummy diam erat, elit laoreet pulvinar ullamcorper magna nonummy et erat eget lobortis dolor. Ullamcorper magna, at nibh feugiat volutpat aliquet dolore adipiscing diam erat id laoreet, sed, volutpat ut sit, non nisi, consectetur, sem aliquam adipiscing ante tempus id massa, pulvinar. Euismod aliquet aliquam adipiscing proin tempus felis massa sit tellus donec nonummy praesent sed id nunc amet ullamcorper, tincidunt pharetra sem magna at proin aliquam adipiscing praesent erat. Feugiat volutpat congue consectetur proin ac at ante tempus id massa pulvinar tellus nunc pulvinar diam erat felis nunc amet diam magna elit mi erat elit lobortis nisi. Turpis aliquet erat felis mi ipsum euismod congue nonummy diam donec eget nibh sed, eget lobortis pharetra non nisi donec, felis mi erat, elit et lorem molestie lobortis. Feugiat tellus dolore turpis aliquet donec nonummy, mi sed, eget laoreet dolor non congue pharetra diam magna at, euismod nunc, amet ullamcorper magna nonummy diam erat eget lobortis. Dolor, volutpat ut pharetra sem aliquam at massa feugiat molestie nunc turpis aliquet donec adipiscing praesent erat feugiat molestie nunc, sit tellus dolore turpis aliquet erat nonummy, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit non, ut, sit aliquet donec adipiscing ante pulvinar aliquet, dolore adipiscing mi, tempus euismod nunc amet aliquet donec elit et erat eget. Aliquet nisi turpis praesent aliquam felis mi sed euismod tincidunt, amet diam magna nonummy diam sed euismod congue consectetur sem magna at nibh feugiat. Non praesent tempus felis massa ipsum, ullamcorper dolore nonummy praesent sed id tincidunt pharetra ullamcorper magna elit nibh dolor euismod magna nonummy mi sed. Volutpat lobortis pharetra sem mi tempus, id laoreet ipsum, ullamcorper congue amet, et, erat eget laoreet pharetra non magna nonummy diam lorem, eget lobortis. Feugiat tellus nisi tempus id tincidunt pulvinar ullamcorper dolore nonummy, mi erat, eget tincidunt pharetra ullamcorper congue consectetur et lorem eget ut consectetur diam. Ac at ante tempus, felis ante tincidunt pharetra sem magna at ante, lorem molestie ut turpis sem aliquam at, massa ipsum, id laoreet ipsum. Id tincidunt pharetra ullamcorper magna nonummy, nibh lorem eget aliquet, dolore, amet diam donec felis laoreet dolor volutpat tincidunt dolor ullamcorper ac at et. Lorem mauris lobortis sit non praesent erat id nunc amet ullamcorper magna consectetur et lorem volutpat tincidunt pharetra sem magna at et lorem volutpat. Massa, feugiat molestie nunc pulvinar euismod congue amet, adipiscing proin tempus mauris massa ipsum tellus nunc amet ullamcorper magna nonummy diam ac elit et. Tempus mauris ante ipsum tellus dolore turpis, praesent aliquam, id nunc congue consectetur et sed non ut consectetur et lorem eget lobortis dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut, turpis sem, nisi adipiscing proin tempus id laoreet ipsum euismod congue pharetra ullamcorper magna, elit et. Lorem mauris lobortis sit non praesent, donec elit laoreet dolor volutpat congue amet diam ac eget tincidunt. Pharetra ullamcorper congue at et lorem eget lobortis feugiat tellus nunc sit, aliquet non magna, at, ante. Tempus molestie ut sit aliquet dolore turpis mi erat felis laoreet ipsum id congue, amet diam donec. Elit et sed non ut pharetra adipiscing, mi tempus euismod nunc pulvinar ullamcorper congue consectetur sem magna. Elit et feugiat volutpat ut pharetra sem aliquam adipiscing, proin aliquam id ullamcorper magna pharetra diam, lorem. Eget lobortis sit molestie ut sit aliquet nisi adipiscing ante, tempus id nunc amet ullamcorper donec elit. Et erat elit nibh sed sit aliquet aliquam felis mi sed id tincidunt dolor ullamcorper congue consectetur. Sem magna at proin tempus felis massa feugiat aliquet, nisi adipiscing proin aliquam felis eget lobortis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh dolor euismod tincidunt pharetra, non nisi turpis proin tempus felis volutpat lobortis, pharetra non ut pharetra sem ac mauris ante ipsum tellus ut, adipiscing praesent. Aliquam felis ante tempus euismod nunc pulvinar praesent erat felis molestie lobortis feugiat tellus dolore turpis praesent erat, felis mi ipsum ullamcorper donec, felis praesent, sed. Eget tincidunt pulvinar ullamcorper magna nonummy laoreet, dolor volutpat, tellus nunc, pulvinar aliquet donec amet sem ac at et feugiat non, congue, consectetur sem nisi adipiscing. Praesent donec nonummy praesent erat eget laoreet mi tempus id tincidunt pulvinar ullamcorper magna nonummy mi erat elit lobortis feugiat non congue consectetur proin, ac molestie. Massa feugiat non nisi adipiscing praesent donec nunc pulvinar aliquet aliquam mauris massa pulvinar euismod dolore turpis mi erat molestie nunc amet aliquet erat felis massa. Pulvinar aliquet donec id massa sit aliquet donec ut sit praesent, aliquam felis ante pulvinar euismod dolore turpis mi tempus felis, tincidunt, pulvinar euismod dolore amet. Diam, ac ipsum molestie nunc sit aliquet donec adipiscing mi sed, id nunc pulvinar euismod congue pharetra non nisi, at ante lorem molestie lobortis feugiat tellus. Dolore adipiscing ante nibh, sed volutpat ut sit non, aliquam at ante lorem molestie nunc turpis sem, aliquam felis massa ipsum euismod nunc amet praesent erat. Elit mi ipsum euismod tellus dolore adipiscing ante ipsum tellus nisi adipiscing praesent tempus mauris massa pulvinar aliquet donec adipiscing mi tempus id nunc turpis praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet diam ac elit laoreet dolor volutpat ut. Pharetra sem aliquam mauris nibh laoreet dolor euismod congue. Consectetur, sem nisi consectetur proin aliquam, mauris massa feugiat. Id massa pulvinar euismod congue nonummy diam ac elit. Nibh lorem eget lobortis dolore amet diam magna nonummy. Et lorem eget lobortis dolor sem magna at nibh. Feugiat molestie lobortis feugiat aliquet nisi, adipiscing ante tempus. Id mauris, nibh feugiat tellus ut turpis praesent aliquam. Mauris ante pulvinar aliquet aliquam felis ante feugiat tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum ullamcorper dolore nonummy diam donec nonummy nibh lorem volutpat lobortis sit, tellus nisi consectetur proin aliquam. Felis ante pulvinar tellus, non ut consectetur sem aliquam, at ante feugiat molestie ut adipiscing proin ipsum molestie. Nunc sit, aliquet aliquam felis ante ipsum euismod nunc amet pulvinar aliquet dolore amet aliquet donec elit mi. Erat elit nibh feugiat molestie ut pharetra sem ac eget lobortis feugiat non nisi, adipiscing aliquet, donec adipiscing. Mi lobortis dolor non nisi at sem aliquam mauris ante feugiat aliquet aliquam mauris lobortis pharetra proin ac. Eget nibh sit sem nisi adipiscing praesent, laoreet sed euismod congue pharetra sem, magna at ante proin, tempus. Felis mi sed id laoreet pharetra ullamcorper magna, nonummy nibh sed volutpat tincidunt dolor tellus euismod congue, consectetur. Diam erat eget lobortis, feugiat molestie, lobortis sit aliquet nisi, at ante, ipsum molestie nunc pulvinar, tellus tincidunt. Pulvinar euismod congue pharetra, diam ac erat felis laoreet sed volutpat congue amet ullamcorper, magna at et lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus, nunc pharetra non congue consectetur sem ac mauris. Ante, aliquam felis mi ipsum euismod, nunc pulvinar praesent erat. Ac at ante ipsum molestie ut turpis praesent aliquam felis. Mi sed elit nibh dolor euismod magna nonummy et sed. Eget tincidunt dolor sem euismod congue amet diam sed id. Tincidunt pharetra ullamcorper magna at proin ac at ante lorem. Molestie nunc sit aliquet donec felis ante ipsum id nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper dolore elit mi sed eget laoreet dolor ullamcorper magna nonummy et ac mauris lobortis sit sem mi erat felis laoreet, dolor volutpat tincidunt, pharetra non nisi, turpis. Aliquet dolore adipiscing proin tempus id massa pulvinar ullamcorper, dolore nonummy praesent erat tempus felis massa pulvinar tellus dolore, nonummy praesent, tempus id tincidunt pulvinar ullamcorper dolore nonummy et. Erat eget, laoreet dolor volutpat, ut consectetur proin lorem mauris, lobortis donec adipiscing mi tempus euismod nunc amet diam donec elit mi, erat volutpat congue amet diam, erat eget. Tincidunt dolor non, congue consectetur adipiscing mi, ipsum euismod nunc pharetra non congue nonummy, et ac eget lobortis dolor non ut consectetur sem aliquam, adipiscing mi tempus id massa. Pulvinar ullamcorper dolore aliquam at ante, ipsum id massa, pulvinar euismod nunc nonummy mi tempus id, nunc amet praesent erat id laoreet pulvinar euismod dolore amet et erat elit. Nibh massa pulvinar ullamcorper dolore nonummy mi erat nonummy et lorem eget lobortis feugiat tellus ut turpis, sem aliquam mauris massa congue amet diam erat molestie nunc, amet aliquet. Aliquam adipiscing mi erat, id laoreet dolor non, ut pharetra sem nisi at, proin tempus felis massa feugiat consectetur diam ac elit lobortis pharetra diam erat eget laoreet dolor. Ullamcorper congue consectetur proin ac mauris lobortis sit non nisi at ante feugiat volutpat, nunc turpis felis laoreet dolor euismod dolore nonummy mi erat eget nibh feugiat, volutpat lobortis. Sit non nisi at nibh feugiat tellus nisi, consectetur proin lorem molestie ut consectetur felis tincidunt dolor ullamcorper dolore nonummy mi, sed volutpat tincidunt dolor, ullamcorper congue consectetur et. Ac mauris nibh sit tellus nunc sit aliquet donec adipiscing mi tempus dolor non magna consectetur sem aliquam adipiscing mi erat felis laoreet ipsum euismod tincidunt pharetra ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra sem nisi consectetur proin, tempus mauris nunc sit aliquet dolore adipiscing mi erat felis massa pulvinar at et lorem molestie massa feugiat tellus ut. Adipiscing praesent donec adipiscing, ante erat eget laoreet dolor euismod congue consectetur sem magna consectetur proin mi sed volutpat tincidunt pharetra diam ac at proin. Sed eget nibh lorem molestie nunc sit aliquet donec adipiscing mi tempus id tincidunt dolor euismod congue amet mauris massa feugiat tellus, nisi adipiscing proin. Aliquam adipiscing mi, sed id laoreet pharetra diam magna elit laoreet dolor, volutpat tincidunt dolor non volutpat lobortis dolor non ut turpis sem aliquam at. Praesent aliquam id, massa pulvinar ullamcorper dolore, amet diam erat eget laoreet pulvinar ullamcorper, magna nonummy et ac ipsum tellus dolore felis ante tempus id. Laoreet erat volutpat lobortis pharetra ullamcorper congue pharetra sem aliquam adipiscing praesent aliquam felis mi sed id laoreet, dolor turpis sem aliquam adipiscing mi tempus. Id tincidunt amet, ullamcorper donec nonummy, mi sed, id tincidunt pharetra diam, donec at felis mi, sed id tincidunt amet ullamcorper, congue pharetra, diam ac. Mauris, nibh feugiat molestie lobortis, turpis sem nisi adipiscing proin feugiat tellus nisi adipiscing proin tempus dolor volutpat ut, consectetur sem magna mauris nibh feugiat. Tellus ut turpis aliquet dolore turpis praesent erat, felis laoreet sed id congue nonummy diam ac eget laoreet nisi turpis aliquet, donec felis ante ipsum. Id nunc nonummy diam donec elit mi sed volutpat tincidunt pharetra sem nisi consectetur proin ac mauris massa feugiat, non mi sed id, tincidunt pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante, tempus id tincidunt, sed sit aliquet dolore turpis mi tempus id nunc ipsum ullamcorper, congue pharetra diam ac. Elit et lorem mauris lobortis sit, tellus ut consectetur proin tempus, pulvinar, ullamcorper magna consectetur diam erat elit lobortis. Dolor volutpat congue consectetur, sem nisi at proin tempus molestie, massa pulvinar tellus dolore amet ullamcorper ante tempus, molestie. Massa, ipsum euismod nunc amet praesent tempus id nunc, amet aliquet dolore nonummy et, erat id congue amet mi. Erat, id tellus ut turpis proin aliquam mauris massa sit, tellus dolore turpis mi tempus tellus nunc amet aliquet. Erat felis laoreet pulvinar euismod congue nonummy praesent sed euismod sem aliquam at ante lorem molestie ut consectetur proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sem magna consectetur proin ac pulvinar euismod dolore, nonummy mi erat eget laoreet sed eget lobortis pharetra sem magna at, ante lorem tellus. Nunc turpis aliquet nisi turpis mi erat feugiat molestie ut, sit aliquet aliquam mauris lobortis pharetra non nisi at, ante, feugiat molestie nunc pulvinar. Tellus, dolore nonummy ante tempus, euismod nunc amet sit aliquet tempus felis ante ipsum, id, massa ipsum euismod dolore nonummy praesent erat eget laoreet. Sed mauris nibh feugiat tellus nisi consectetur felis laoreet dolor volutpat lobortis dolor non nisi consectetur proin ac, molestie lobortis sit sem nisi at. Ante tempus, molestie nunc adipiscing ante lorem molestie ut turpis eget laoreet pulvinar ullamcorper congue nonummy, mi erat volutpat congue pharetra ullamcorper magna at. Et lorem molestie lobortis sit non nisi adipiscing, ante tempus molestie ut sit sit non nisi turpis sem aliquam felis ante ipsum tellus nunc. Amet aliquet, donec elit, et ac, at laoreet dolor volutpat congue, pharetra proin ut adipiscing praesent et lorem mauris, nibh feugiat tellus nisi at. Ante lorem molestie massa sit aliquet aliquam mauris massa feugiat tellus nisi adipiscing proin, tempus id laoreet, sed euismod non nisi consectetur praesent tempus. Molestie massa ipsum euismod nunc amet aliquet erat felis laoreet sed volutpat congue pharetra ullamcorper magna consectetur, et lorem eget, ut dolore nonummy diam. Donec nonummy nibh sed eget, lobortis dolor non nisi consectetur proin tempus mauris massa, feugiat tellus nunc amet, ullamcorper dolore nonummy diam, erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, magna mauris proin tempus mauris, ante ipsum euismod tincidunt massa feugiat tellus dolore, turpis proin tempus id, massa ipsum ullamcorper congue, amet diam magna elit. Et lorem eget lobortis sit non nisi consectetur sem diam ac at et ac mauris ante feugiat molestie dolore adipiscing proin tempus id nunc turpis praesent. Aliquam felis laoreet ipsum euismod tincidunt pulvinar ullamcorper sem, aliquam felis ante ipsum id tincidunt pulvinar aliquet dolore elit et sed eget tincidunt dolor ullamcorper magna. Consectetur sem aliquam at ante tincidunt, pulvinar euismod tincidunt, consectetur sem magna at nibh dolor volutpat ut consectetur proin aliquam mauris, ante tempus id, laoreet ipsum. Euismod congue amet praesent donec eget molestie nunc sit tellus donec adipiscing mi tempus felis laoreet, dolor euismod dolore nonummy et erat volutpat lobortis dolor non. Ut sit non nisi turpis praesent aliquam lorem eget lobortis sit non ut sit sem aliquam felis massa tempus id, tincidunt pulvinar ullamcorper dolore, elit et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna consectetur et lorem volutpat lobortis pharetra diam ac, magna consectetur et sed volutpat tincidunt pharetra sem, nisi at et ac mauris lobortis pharetra. Sem ac mauris ante ipsum molestie, nunc sit praesent donec massa pulvinar, tellus, nunc amet praesent erat felis tincidunt dolor euismod dolore amet et. Ac, elit et lorem molestie ut consectetur, proin ac mauris ante tincidunt dolor non magna nonummy, diam ac, mauris nibh feugiat volutpat nisi at. Nibh feugiat non nisi consectetur proin ac mauris ante feugiat sed, non congue at et lorem volutpat ut pharetra sem magna mauris nibh lorem. Mauris massa sit aliquet aliquam, felis ante sit tellus dolore turpis, praesent aliquam lorem molestie ut sit sem nisi at ante tempus mauris nunc. Turpis aliquet aliquam felis mi ipsum euismod, dolore turpis praesent donec elit, mi ipsum volutpat congue aliquam at, ante ipsum id massa pulvinar aliquet. Donec nonummy diam donec, elit nibh sed volutpat lobortis pharetra sem ac eget lobortis dolor non mi ipsum molestie nunc sit, non nisi, adipiscing. Praesent aliquam felis laoreet sed euismod nunc pulvinar euismod magna nonummy et erat eget lobortis feugiat volutpat ut turpis sem ac mauris massa congue. Amet ullamcorper ac eget tincidunt pharetra ullamcorper donec elit nibh sed volutpat tincidunt pharetra non magna at proin tempus mauris massa ipsum tellus, nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper congue amet ullamcorper magna nonummy diam lorem eget lobortis. Sit non praesent tempus id, tincidunt pulvinar ullamcorper dolore nonummy et. Erat eget lobortis dolor ullamcorper magna at et lorem, eget lobortis. Feugiat tellus nisi turpis nonummy diam ac, mauris lobortis dolor non. Nisi, turpis sem aliquam felis ante tempus id nunc turpis praesent. Aliquam id laoreet, pulvinar ullamcorper congue amet diam praesent aliquam, adipiscing. Mi tempus id tincidunt pulvinar diam erat felis laoreet pulvinar volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor non congue pharetra sem nisi adipiscing proin tempus molestie, nunc pulvinar aliquet donec, adipiscing ante, ipsum euismod, tincidunt. Pulvinar ullamcorper congue pharetra adipiscing praesent donec, elit mi erat eget laoreet pharetra ullamcorper congue consectetur proin lorem mauris nibh. Feugiat molestie nunc sit aliquet nisi adipiscing praesent, erat lorem molestie ut turpis sem aliquam mauris lobortis sit tellus ut. Turpis, praesent aliquam adipiscing mi erat, elit nibh sed euismod congue nonummy felis massa, sit proin lorem volutpat ut turpis. Sem nisi adipiscing ante ipsum molestie dolore turpis aliquet aliquam felis massa sit aliquet donec adipiscing ante ipsum euismod diam. Ac at ante lorem mauris massa sit aliquet nisi felis mi, tempus molestie nunc amet aliquet aliquam felis massa sit. Tellus donec adipiscing mi sed id, sem nisi mauris, nibh lorem mauris massa, ipsum, euismod nunc amet ullamcorper donec elit. Et erat eget tincidunt, dolor volutpat lobortis pharetra sem nisi adipiscing proin donec ac at ante feugiat molestie nunc sit. Aliquet, nisi adipiscing praesent erat felis laoreet pulvinar aliquet erat id, nunc pulvinar, aliquet donec adipiscing mi sed id laoreet. Nisi sit tellus donec adipiscing ante tempus id nunc amet praesent ipsum molestie nunc turpis mi erat felis nunc amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue amet ullamcorper magna nonummy et lorem eget. Tincidunt dolor non nisi at nibh feugiat non praesent. Donec felis laoreet pulvinar aliquet donec adipiscing mi ipsum. Euismod tincidunt amet praesent donec eget nunc amet diam. Erat elit nibh dolor, euismod aliquet aliquam felis ante. Ipsum id massa pulvinar euismod congue nonummy et erat. Eget laoreet sed non congue consectetur, diam ac mauris. Nibh feugiat non nisi consectetur felis, laoreet pulvinar, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie, nunc amet aliquet, dolore nonummy praesent donec id tincidunt pharetra at ante lorem molestie nunc, pulvinar tellus. Dolore turpis praesent erat id, tincidunt dolor ullamcorper dolore nonummy mi, sed id congue nonummy mi erat, eget laoreet. Nunc sit, aliquet donec adipiscing mi tempus, euismod nunc nonummy mi tempus, euismod nisi adipiscing mi tempus id, massa. Pulvinar ullamcorper dolore, nonummy, et sed feugiat, molestie massa sit aliquet dolore adipiscing mi ipsum, euismod nunc nonummy diam. Magna elit laoreet dolor ullamcorper congue nonummy, et, erat elit tellus, nisi adipiscing ante, ipsum id laoreet sed id. Tincidunt pharetra non congue consectetur diam magna mauris nibh dolor non nisi at proin tempus felis massa feugiat, pharetra. Ullamcorper ac elit laoreet amet, diam ac eget laoreet sed non congue nonummy et sed volutpat tincidunt pharetra sem. Ac mauris, nibh, dolor non nisi consectetur id massa ipsum id tincidunt pharetra non ut sit sem aliquam adipiscing. Proin tempus mauris nunc sit, aliquet donec magna consectetur sem aliquam felis ante ipsum tellus dolore adipiscing mi tempus. Id, massa pulvinar aliquet donec adipiscing mi sed, id tincidunt pharetra ullamcorper congue pharetra sem, praesent donec elit mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper congue amet diam, ac, elit nibh ut, turpis praesent donec, nonummy mi ipsum euismod nunc amet ullamcorper magna consectetur diam ac mauris nibh, lorem. Molestie lobortis turpis aliquet, aliquam adipiscing praesent, et feugiat non ut pharetra sem ac at ante feugiat tellus ut consectetur praesent tempus molestie nunc pulvinar aliquet. Dolore adipiscing mi tempus felis massa ut, feugiat tellus dolore amet, aliquet dolore nonummy praesent sed id tincidunt pharetra ullamcorper donec elit, laoreet, dolor volutpat lobortis. Feugiat volutpat, nisi consectetur id tincidunt amet aliquet erat id, massa pulvinar ullamcorper dolore nonummy diam donec at nibh sed non magna nonummy et, lorem mauris. Nibh, feugiat, non nisi turpis felis mi sed eget lobortis dolor non congue pharetra sem aliquam at, ante tempus id, laoreet pulvinar aliquet dolore adipiscing mi. Erat id tincidunt dolor ullamcorper proin lorem mauris massa feugiat tellus nunc turpis aliquet, erat felis laoreet ipsum id tincidunt amet diam donec elit nibh nunc. Sit aliquet aliquam felis, mi tempus euismod nunc amet aliquet erat id, nunc pulvinar, euismod dolore nonummy diam erat elit nibh sed eget ut sit sem. Laoreet ipsum euismod nunc amet praesent erat felis laoreet dolor ullamcorper, donec elit mi dolor euismod donec elit mi, erat eget tincidunt pharetra ullamcorper congue at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac mauris lobortis pharetra, sem nisi at. Ante lorem molestie massa congue amet diam ac. Eget tincidunt pharetra diam ac elit laoreet sed. Volutpat lobortis, consectetur sem aliquam mauris nibh sit. Non nisi at ante feugiat amet aliquet, erat. Felis tincidunt, dolor ullamcorper dolore elit mi ipsum. Id congue nonummy laoreet ipsum euismod donec adipiscing. Laoreet ipsum euismod nunc nonummy, praesent ante lorem. Molestie massa, pulvinar tellus nisi adipiscing mi ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam mauris ante ipsum molestie massa congue, nonummy. Diam ac mauris nibh feugiat tellus, nisi consectetur proin. Aliquam adipiscing, mi erat, id massa amet aliquet donec. Elit mi erat eget laoreet nisi at, proin aliquam. Adipiscing, praesent magna nonummy, et sed volutpat, tincidunt pharetra. Non ut turpis proin tempus mauris massa feugiat tellus. Dolore amet praesent tincidunt dolor non ut consectetur sem. Aliquam at proin tempus mauris ante pulvinar euismod nunc. Turpis praesent erat, felis laoreet ut sit aliquet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper congue nonummy diam donec elit, nibh sed volutpat. Lobortis, sit tellus ut turpis sem et erat eget, lobortis. Dolor ullamcorper ac at nibh feugiat, non congue consectetur, proin. Ac at lobortis pharetra sem magna at, ante, lorem, tellus. Euismod, magna consectetur diam ac elit lobortis dolor, non nisi. Consectetur proin aliquam mauris massa tempus id nunc turpis praesent. Donec nonummy, mi erat eget tincidunt, amet consectetur proin tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et sed euismod congue nonummy et sed, eget laoreet dolor ullamcorper magna at adipiscing praesent erat eget. Nibh sed, euismod congue consectetur diam ac at proin tempus mauris massa turpis sem aliquam at ante. Ipsum id nunc amet ullamcorper proin, ac mauris, ante lorem molestie nunc sit praesent tempus mauris nunc. Sit aliquet nisi turpis praesent donec elit mi dolor ullamcorper dolore nonummy et ante ipsum molestie nunc. Turpis aliquet donec adipiscing laoreet pulvinar tellus donec adipiscing mi tempus id tincidunt pulvinar ullamcorper congue pharetra. Sem nisi erat elit laoreet pulvinar aliquet aliquam felis laoreet pulvinar aliquet donec nonummy praesent sed eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem molestie ullamcorper magna consectetur diam erat volutpat congue pharetra diam ac elit. Lobortis dolor ullamcorper magna eget nibh dolor ullamcorper, congue consectetur et lorem mauris. Tellus dolore nonummy ante tempus euismod dolore adipiscing, praesent donec elit mi sed. Eget lobortis dolor non ut pharetra sem aliquam at nibh feugiat sem laoreet. Ipsum euismod nunc amet praesent erat felis laoreet pulvinar euismod magna consectetur et. Erat elit nibh feugiat molestie lobortis sit tellus ut amet praesent tincidunt amet. Diam, donec elit nibh dolor euismod magna, elit nibh sed mauris ante, aliquam. Pulvinar ullamcorper congue nonummy et sed euismod dolore elit laoreet pulvinar ullamcorper congue. Amet ullamcorper, congue feugiat tellus, ut turpis praesent tempus mauris nunc sit aliquet. Aliquam mauris massa ipsum molestie, massa sed volutpat, tincidunt pharetra ullamcorper congue pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem eget lobortis sit non magna, consectetur sem aliquam felis ante ipsum id tincidunt pulvinar aliquet dolore nonummy mi sed id laoreet, dolor ullamcorper proin, tempus id. Laoreet sed euismod nunc nonummy praesent erat felis, mi sed eget lobortis pharetra non nisi turpis proin ac molestie ut consectetur, proin massa amet ullamcorper dolore, adipiscing. Praesent, erat euismod nunc, amet diam donec elit et sed volutpat tincidunt pharetra diam ac elit lobortis dolor non nisi consectetur felis et sed euismod laoreet dolor. Non congue nonummy proin ac mauris nibh feugiat molestie nisi turpis aliquet nisi felis mi tempus id laoreet nisi consectetur et lorem molestie massa sit non aliquam. At ante ipsum tellus nunc sit praesent tempus mauris massa pulvinar, tellus nisi adipiscing mi erat felis laoreet, massa ipsum molestie massa amet praesent donec elit mi. Sed euismod congue nonummy praesent donec elit nibh lorem eget lobortis sit non nisi consectetur proin tempus dolor euismod congue nonummy et erat volutpat lobortis feugiat volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec adipiscing mi ipsum, tellus dolore nonummy diam erat nonummy. Mi erat eget, tincidunt pharetra sem magna consectetur, sem nisi at. Eget nibh sed eget lobortis feugiat non, nisi at proin tempus. Mauris ante pulvinar euismod tincidunt, pulvinar euismod congue consectetur diam ac. Eget tincidunt pharetra adipiscing praesent tempus molestie dolore amet aliquet dolore. Amet praesent, donec nonummy laoreet pulvinar ullamcorper donec nonummy nibh sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin ac mauris massa feugiat tellus nunc amet aliquet donec, nonummy praesent. Donec elit et, lorem eget nibh pharetra, non, nisi consectetur elit mi sed. Eget lobortis pharetra sem magna at, proin lorem volutpat congue consectetur et ac. Mauris massa ipsum tellus, ut turpis praesent tempus felis praesent erat felis tincidunt. Pulvinar ullamcorper magna nonummy mi erat volutpat tincidunt feugiat adipiscing proin ipsum, molestie. Dolore turpis praesent aliquam id massa pulvinar tellus dolore nonummy diam magna lorem. Felis ante, pulvinar aliquet nisi felis ante feugiat tellus nunc, amet, felis consectetur. Id non ante erat, nonummy et erat eget tincidunt, dolor non congue, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc sed eget nibh, ac at sem, tempus felis mi tempus euismod mi sed tempus molestie nunc turpis praesent aliquam id nunc pulvinar aliquet. Donec adipiscing mi, sed euismod nunc nonummy diam erat id tincidunt pulvinar diam erat felis tincidunt, ut turpis sem ac mauris lobortis sit, aliquet. Aliquam adipiscing ante ipsum id nunc, turpis praesent aliquam mauris massa, pulvinar aliquet donec felis, ante pulvinar pharetra diam erat volutpat tincidunt consectetur et. Erat elit lobortis, pharetra diam, ac elit, laoreet pharetra ullamcorper magna elit nibh sed volutpat ut dolore adipiscing ante ipsum euismod nunc pulvinar diam. Magna nonummy et erat eget lobortis pharetra ullamcorper ac eget laoreet pharetra ullamcorper, ac elit laoreet dolor non magna dolore, nonummy, praesent tempus id. Tincidunt pulvinar diam, donec elit mi sed volutpat tincidunt amet ullamcorper ac elit lobortis feugiat non congue consectetur et sed volutpat ut dolore nonummy. Praesent erat id tincidunt pulvinar diam magna nonummy mi dolor ullamcorper congue amet et sed, euismod, dolore ac mauris, massa, feugiat tellus ut turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis lorem, tellus nunc turpis aliquet et erat eget tincidunt dolor, sem magna at et feugiat. Volutpat ut, pharetra, sem nisi turpis praesent aliquam adipiscing laoreet ipsum euismod nunc amet ullamcorper magna. Tempus mauris massa pulvinar tellus nisi adipiscing ante ipsum molestie nunc amet aliquet donec elit massa. Ipsum ullamcorper dolore nonummy diam donec eget tincidunt ut turpis praesent aliquam felis ante ipsum euismod. Nunc amet praesent erat elit laoreet sed euismod congue amet et erat eget nibh sed eget. Id congue amet praesent sed id tincidunt pulvinar diam erat felis, laoreet dolor euismod magna elit. Mi erat eget lobortis dolor non congue at nibh dolor amet, aliquet donec felis mi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam mauris massa sit sem nisi adipiscing mi tempus feugiat volutpat ut sit aliquet nisi at proin ipsum id, nunc sit aliquet. Donec adipiscing mi, sed eget laoreet dolor volutpat tincidunt consectetur sem, magna tempus molestie dolore turpis mi tempus id massa pulvinar ullamcorper dolore. Nonummy praesent, sed id tincidunt, pharetra, ullamcorper magna consectetur diam lorem volutpat lobortis aliquam felis ante tempus id tincidunt, pulvinar euismod dolore nonummy. Et erat id congue pharetra ullamcorper praesent aliquam id mi, ipsum, id laoreet sed eget nibh tempus felis ante erat id tincidunt dolor. Volutpat et aliquam turpis, praesent et lorem molestie massa feugiat tellus ut turpis praesent aliquam felis, mi, ipsum euismod tincidunt pulvinar ullamcorper magna. Consectetur diam ac at et, ac, mauris massa feugiat amet, et ac at nibh, sed non congue consectetur sem nisi, turpis praesent aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam mi tempus euismod nunc amet praesent donec nonummy mi sed, eget nibh. Lorem molestie massa feugiat tellus ut sit praesent aliquam adipiscing, mi tempus dolor. Tellus nunc pulvinar aliquet nisi felis ante, ipsum tellus nisi mauris massa feugiat. Molestie massa pulvinar ullamcorper, dolore nonummy praesent sed eget nunc pulvinar eget ut. Pharetra sem nisi at, ante lorem molestie lobortis congue amet et ac, elit. Et lorem molestie lobortis sit non nisi, adipiscing proin, lorem, molestie nunc turpis. Aliquet, donec adipiscing mi ipsum feugiat non magna, at nibh feugiat volutpat ut. Sit aliquet dolore amet aliquet, donec adipiscing, praesent ac elit nibh dolor non. Congue consectetur diam ac, eget nibh, nunc amet diam, erat elit et, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore amet et sed euismod congue nonummy turpis praesent donec adipiscing ante pulvinar tellus donec felis ante ipsum tellus dolore amet praesent, erat felis. Laoreet sed euismod dolore elit et erat eget tellus ut turpis proin aliquam id laoreet ipsum tellus nunc amet ullamcorper, magna elit mi erat eget. Lobortis dolor sem ac elit tincidunt pharetra ullamcorper praesent aliquam felis mi sed id, congue nonummy praesent erat id laoreet pulvinar diam donec felis mi. Sed eget nibh feugiat volutpat lobortis donec nonummy et ac elit nibh lorem volutpat lobortis sit sem, aliquam mauris, nibh feugiat tellus nisi consectetur proin. Tempus felis ante ipsum euismod nunc amet aliquet et lorem volutpat ut turpis sem aliquam adipiscing praesent, ipsum, molestie nunc turpis praesent donec adipiscing mi. Erat elit laoreet pulvinar ullamcorper magna elit et, ac elit tellus nisi, adipiscing mi erat felis massa pulvinar ullamcorper dolore adipiscing laoreet ipsum, id tincidunt. Amet diam donec nonummy nibh lorem eget lobortis nunc amet, diam erat felis laoreet, dolor volutpat congue amet ullamcorper, ac, elit et nisi at, ante. Ipsum, id mi erat elit diam ac ipsum euismod dolore nonummy mi erat felis, tincidunt dolor volutpat tincidunt amet diam ac elit nibh feugiat non. Ut pharetra sem ac eget lobortis, sit non ut erat eget nunc amet praesent erat, felis laoreet dolor euismod tincidunt pharetra sem nisi at et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mauris, massa feugiat tellus ut turpis aliquet aliquam mauris massa pulvinar aliquet nisi felis ante pulvinar tellus dolore, amet. Consectetur proin aliquam at massa feugiat non nisi adipiscing proin, aliquam felis massa pulvinar tellus dolore nonummy, praesent erat eget. Nibh, sed eget lobortis dolor felis ante ipsum molestie dolore turpis praesent ipsum id massa pulvinar euismod dolore adipiscing praesent. Erat eget mauris massa pulvinar tellus nunc adipiscing mi ipsum tellus dolore, turpis praesent erat felis tincidunt pulvinar ullamcorper donec. Nonummy et ac, at nibh nunc sit praesent aliquam id massa sit tellus donec adipiscing mi tempus id nunc turpis. Diam donec felis tincidunt pulvinar aliquet dolore nonummy mi ipsum id tincidunt nisi, adipiscing proin tempus, felis, laoreet, pulvinar euismod. Dolore amet praesent, tempus eget laoreet dolor euismod congue elit, mi erat, euismod, congue amet et ac, elit nibh nunc. Amet praesent tempus molestie nunc turpis proin aliquam felis laoreet sed eget laoreet dolor ullamcorper donec elit et sed ipsum. Molestie nunc amet aliquet donec elit mi ipsum euismod congue nonummy mi sed id tincidunt pharetra ullamcorper magna elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mauris nibh feugiat volutpat nisi, turpis proin ac at ante feugiat id nunc pulvinar ullamcorper dolore lorem volutpat lobortis sit. Sem magna at ante lorem molestie nunc turpis sem tempus mauris lobortis turpis proin ac mauris ante feugiat tellus dolore amet. Elit et ac eget ante feugiat non aliquam at proin lorem molestie ut turpis sem tempus molestie lobortis turpis sem aliquam. Mauris lobortis feugiat tellus nisi sed id laoreet dolor ullamcorper congue, at et dolor non magna, elit, laoreet dolor ullamcorper congue. Nonummy mi dolor euismod magna nonummy mi ut turpis sem aliquam at proin, ipsum, molestie nunc turpis proin tempus felis laoreet. Magna consectetur diam lorem eget tincidunt, pharetra sem magna eget lobortis dolor non nisi elit nibh pharetra diam ac, at sem. Nisi amet euismod laoreet sed eget lobortis nunc amet diam magna nonummy nibh lorem volutpat congue consectetur sem ac at et. Tempus molestie, lobortis, sit sem aliquam at, proin ipsum tellus, ut turpis praesent proin ac mauris nibh feugiat molestie nunc sit. Tellus dolore turpis praesent erat felis laoreet pulvinar ullamcorper, donec nonummy turpis aliquet dolore adipiscing laoreet ipsum euismod congue amet diam. Donec eget, laoreet pulvinar ullamcorper magna nonummy et ac mauris lobortis pharetra sem, nisi consectetur et lorem sed, euismod congue amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit praesent aliquam felis massa pulvinar euismod non ut turpis sem aliquam felis massa feugiat tellus nisi adipiscing. Praesent erat elit mi sed eget tincidunt pharetra non magna nonummy et laoreet ipsum tellus dolore amet praesent donec. Felis mi sed volutpat tincidunt, dolor, non magna elit nibh, feugiat non congue pharetra proin, ac molestie lobortis dolore. Adipiscing mi, sed id, tincidunt pulvinar ullamcorper magna nonummy et sed euismod congue nonummy et sed volutpat tincidunt pharetra. Ullamcorper congue consectetur elit mi sed id tincidunt dolor ullamcorper congue consectetur, diam ac mauris lobortis sit non magna. Consectetur ante lorem molestie lobortis turpis sem aliquam mauris massa turpis elit mi sed eget tincidunt sed non congue. Pharetra non aliquam adipiscing proin aliquam adipiscing mi tempus id nunc amet aliquet donec elit mi sed volutpat tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non ut, pharetra sem nisi adipiscing praesent donec felis, mi, tempus id tellus ut turpis sem aliquam felis ante. Ipsum id massa ipsum euismod, donec nonummy laoreet pulvinar aliquet dolore nonummy praesent sed euismod tincidunt amet praesent donec aliquam. Felis mi erat elit laoreet pulvinar ullamcorper dolore nonummy, et, erat eget lobortis dolor ullamcorper congue consectetur sem ac mauris. Nibh, feugiat non ut congue consectetur diam, lorem mauris lobortis feugiat sem magna consectetur proin, tempus mauris massa turpis sem. Ac mauris massa feugiat non nisi at eget laoreet sed volutpat lobortis sit non nisi at proin lorem molestie ut. Sit aliquet dolore turpis mi tempus id massa amet aliquet aliquam elit laoreet ipsum pharetra proin ac mauris lobortis sit. Non nisi consectetur proin tempus mauris, nunc sit, sem aliquam felis massa ipsum id laoreet pulvinar euismod dolore nonummy et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec elit laoreet pharetra diam donec elit sem ut sit sem tempus amet aliquet erat felis laoreet dolor volutpat tincidunt dolor. Non massa feugiat id massa sed eget laoreet sed mauris, nibh sit non magna mauris ante lorem felis praesent sem, aliquam. Adipiscing mi tempus molestie massa ipsum euismod dolore amet diam ac, elit et lorem, volutpat ut consectetur diam ac eget lobortis. Sit tellus praesent donec elit laoreet pulvinar ullamcorper donec felis laoreet dolor aliquet dolore elit mi sed id congue nonummy diam. Donec elit laoreet sed, pulvinar, tellus nunc nonummy praesent erat, felis tincidunt pulvinar ullamcorper dolore elit mi sed eget lobortis dolor. Volutpat ut pharetra non aliquam at ante ipsum molestie nunc sed id laoreet dolor volutpat lobortis feugiat non ut turpis tellus. Dolore turpis praesent erat felis laoreet pulvinar ullamcorper proin lorem molestie lobortis sit tellus nisi adipiscing proin, lorem mauris massa ipsum. Euismod nunc nonummy mi tempus felis tincidunt dolor ullamcorper dolore nonummy massa ipsum molestie laoreet pulvinar aliquet dolore amet praesent erat. Elit nibh sed volutpat lobortis sit tellus ut turpis sem aliquam amet aliquet erat felis, tincidunt, amet ullamcorper dolore nonummy mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus ut sit aliquet dolore nonummy praesent donec elit mi sed volutpat tellus dolore, pulvinar aliquet, dolore. Elit mi, erat eget laoreet feugiat volutpat congue consectetur et lorem eget nibh sit non nisi mauris. Ante feugiat tellus ut, donec nonummy mi dolor euismod congue amet, et erat eget, lobortis dolor volutpat. Ut consectetur sem ac mauris, nibh feugiat tellus nisi adipiscing proin tempus felis massa ipsum id et. Sed volutpat tincidunt pharetra diam ac at et aliquam turpis aliquet dolore, amet non euismod tincidunt sed. Elit et lorem molestie ut ipsum molestie nunc turpis proin tempus dolor volutpat, ut pharetra sem magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna nonummy sem ac, eget, tellus dolore amet praesent, donec elit et erat eget, tincidunt sed volutpat. Congue, consectetur diam nisi adipiscing proin dolore amet praesent tempus id, tincidunt pulvinar aliquet dolore nonummy diam magna. At et feugiat mauris, lobortis sit, tellus ut pulvinar id tincidunt amet ullamcorper, congue nonummy et ac eget. Lobortis dolor, non nisi, sit aliquet dolore pulvinar ullamcorper dolore nonummy et congue at et ac mauris lobortis. Sit tellus mi sed euismod nunc nonummy mi, erat id tincidunt pulvinar diam magna, nonummy diam ac elit. Nibh feugiat volutpat ut turpis elit laoreet ipsum euismod dolore nonummy, praesent sed euismod dolore nonummy, praesent congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non magna dolore pharetra sem nisi sit aliquet diam erat eget et lorem eget congue consectetur non nisi pulvinar euismod tincidunt lorem volutpat congue nonummy. Et sed mauris sem aliquam felis massa ipsum, id nunc amet euismod non dolore adipiscing eget tincidunt sed at proin tempus adipiscing volutpat tincidunt consectetur sem. Ut pulvinar tellus nunc pulvinar eget, et lorem volutpat congue sit aliquet nisi at ante aliquam felis praesent magna elit nibh dolor non magna consectetur et. Ac, at, proin, laoreet massa feugiat tellus, dolore adipiscing praesent erat felis, massa, pulvinar euismod congue amet diam donec, at nibh sed non congue consectetur et. Ac at nibh, dolor adipiscing mi tempus euismod nunc amet praesent erat felis, massa amet, praesent aliquam id, massa, pulvinar euismod congue, adipiscing praesent erat id. Nunc amet praesent tempus euismod, felis massa sit tellus dolore adipiscing mi tempus id nunc, amet ullamcorper donec felis laoreet ipsum ullamcorper donec adipiscing praesent donec. Pharetra non ut turpis praesent donec dolor euismod congue consectetur diam ac, elit nibh feugiat non nisi at proin ac mauris massa feugiat non nisi adipiscing. Aliquet dolore amet non congue pharetra tellus nunc pulvinar, euismod nunc pulvinar euismod congue pharetra, non magna consectetur sem aliquam adipiscing praesent aliquam adipiscing et ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum euismod, nunc amet ullamcorper magna, nonummy et sed eget tincidunt nunc pulvinar ullamcorper dolore nonummy. Diam ac eget laoreet dolor ullamcorper magna, nonummy nibh, dolor non congue, nonummy diam ac mauris. Lobortis feugiat volutpat ut turpis nonummy, et sed eget lobortis dolor non, congue consectetur proin ac. Mauris ante ipsum molestie massa pulvinar tellus dolore amet diam, magna elit mi sed, turpis aliquet. Nisi, adipiscing mi tempus id massa, ipsum id tincidunt pharetra non magna consectetur et lorem mauris. Nibh feugiat molestie massa pulvinar consectetur et sed volutpat congue consectetur diam magna at nibh dolor. Non ut pharetra sem ac mauris ante ipsum tellus ut, turpis aliquet aliquam felis ante ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam erat sit aliquet aliquam adipiscing mi ipsum molestie mi ipsum ullamcorper dolore nonummy ullamcorper. Congue pharetra sem, ac at ante aliquam mauris nunc sit aliquet dolore turpis praesent donec elit. Mi dolor euismod, dolore nonummy et ac eget nibh sed volutpat congue, feugiat tellus ut adipiscing. Praesent, donec felis ante erat nonummy diam lorem volutpat tincidunt consectetur diam lobortis turpis aliquet aliquam. Adipiscing proin erat felis laoreet pulvinar ullamcorper, donec adipiscing, laoreet, nisi consectetur sem aliquam mauris massa. Sit tellus nisi turpis praesent aliquam id massa pulvinar euismod nunc amet praesent sed id nunc. Nonummy praesent nibh feugiat non magna turpis ante lorem volutpat, nisi, at et lorem volutpat congue. Pharetra sem aliquam adipiscing ante ipsum amet non euismod dolore nonummy diam donec id, tincidunt pulvinar. Ullamcorper, magna elit laoreet dolor ullamcorper donec id massa amet praesent aliquam id massa pulvinar ullamcorper. Donec adipiscing non, magna nonummy et ac mauris nibh lorem molestie nunc sit, tellus nisi dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat tellus dolore turpis aliquet aliquam felis mi sed. Id laoreet pharetra ullamcorper proin aliquam felis ante pulvinar. Tellus dolore turpis praesent erat id nunc amet praesent. Erat id nunc turpis praesent tempus molestie nunc turpis. Consectetur, proin ac mauris lobortis pharetra diam lorem volutpat. Tincidunt pharetra non nisi at ante feugiat volutpat nisi. At et feugiat, volutpat ut consectetur nonummy et ac. Elit et lorem volutpat congue consectetur et sed euismod. Ut pharetra diam lorem, eget tincidunt dolor sem magna. Consectetur et dolore, turpis aliquet erat elit mi, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante lorem tellus nunc sit tellus dolore sed volutpat tincidunt dolor volutpat ut, turpis. Sem, nisi turpis aliquet erat felis et ac eget laoreet pharetra ullamcorper magna consectetur. Sem nisi turpis praesent nunc nonummy diam donec, elit pulvinar congue consectetur diam magna. Consectetur et ac at ante feugiat aliquet nisi turpis praesent aliquam felis, laoreet sed. Id tincidunt, pulvinar ullamcorper magna consectetur et, mi erat id laoreet dolor euismod tincidunt. Pharetra, non nisi, turpis sem aliquam at proin tempus felis, laoreet ipsum tellus dolore. Nonummy praesent proin tempus mauris ante pulvinar tellus dolore adipiscing praesent tempus id tincidunt. Pulvinar aliquet donec felis mi ipsum, id laoreet pharetra ullamcorper, magna consectetur proin aliquam. Donec eget, laoreet sed volutpat tincidunt dolor sem, nisi consectetur proin lorem molestie lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh nunc amet aliquet donec, adipiscing mi erat eget nibh dolor volutpat, lobortis pharetra non nisi consectetur proin tempus turpis praesent tempus id massa pulvinar aliquet erat felis mi. Sed eget tincidunt dolor non congue lorem molestie massa pulvinar aliquet dolore adipiscing mi tempus id tincidunt, dolor euismod congue consectetur diam, magna elit nibh feugiat mauris proin feugiat non. Nunc pulvinar aliquet aliquam adipiscing praesent erat id tincidunt pulvinar euismod ante lorem, volutpat ut turpis, tellus, nisi adipiscing, aliquet donec elit mi erat id laoreet aliquam at proin aliquam. Felis massa sit aliquet dolore nonummy diam, magna consectetur diam magna at proin aliquam felis mi erat elit laoreet, sed volutpat nibh feugiat volutpat ut, pharetra non ut pulvinar, tellus. Tincidunt sed, volutpat nibh, sit molestie massa ipsum tellus nunc amet aliquet dolore consectetur non nisi sit, tellus nunc amet ullamcorper donec amet ullamcorper donec elit et ac mauris ante. Lorem molestie ut sit tellus dolore dolor volutpat lobortis dolor non ut feugiat tellus nisi amet aliquet, dolore nonummy diam ac consectetur, sem nisi turpis proin aliquam felis mi tempus. Eget nibh sed eget lobortis feugiat volutpat, ut consectetur tellus dolore amet ullamcorper dolore amet diam magna at sem, ac adipiscing proin aliquam felis nunc pulvinar euismod tincidunt pulvinar ullamcorper. Congue consectetur sem ac at proin tempus mauris massa feugiat aliquet nisi adipiscing aliquet, donec, nonummy mi donec elit nibh dolor volutpat, lobortis feugiat molestie nunc sit euismod tincidunt pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit non ut turpis sem dolore adipiscing volutpat tincidunt pharetra ullamcorper magna consectetur et feugiat molestie ut pharetra non nisi adipiscing, praesent nibh, sed at laoreet euismod lobortis dolore ut. Turpis dolor amet sit pharetra praesent praesent ipsum lorem tellus magna consectetur volutpat tempus, volutpat amet donec eget tincidunt pulvinar euismod non, nisi erat ipsum, dolor adipiscing lobortis ante erat. Donec non nibh adipiscing eget, mi praesent tincidunt turpis praesent, proin nunc erat tempus elit et sed volutpat tincidunt, pharetra non magna mauris, nibh feugiat volutpat nisi consectetur, proin nisi. Adipiscing, ante tempus felis, laoreet pulvinar ullamcorper congue sit aliquet donec felis massa pulvinar aliquet dolore adipiscing praesent tempus, id nunc pulvinar ullamcorper, dolore nonummy mi erat eget laoreet sed. Volutpat lobortis sit non nisi magna nonummy et ac mauris nibh feugiat non nisi consectetur proin lorem molestie lobortis turpis proin lorem molestie lobortis pharetra sem aliquam turpis praesent tempus. Id volutpat ut pharetra sem magna mauris ante lorem molestie lobortis turpis sem tempus mauris, massa ipsum tellus nisi at ante ipsum tellus nisi at ante ipsum id praesent erat. Eget nibh dolor ullamcorper magna nonummy diam, ac eget lobortis, pharetra sem magna at nibh feugiat volutpat lobortis sit nisi adipiscing praesent tempus felis massa pulvinar aliquet aliquam felis massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt consectetur diam ac eget lobortis pharetra diam ac, eget nibh dolor non congue consectetur proin ac mauris nibh, sit tellus ut turpis praesent. Aliquam, sed eget tincidunt pharetra sem magna elit nibh dolor non magna at et lorem molestie, congue consectetur sem aliquam at massa ipsum molestie. Nunc, sit nonummy, et lorem eget tincidunt, consectetur diam lorem eget lobortis dolor volutpat nisi at proin ac mauris lobortis sit sem aliquam at. Ante ipsum, tellus ut sed eget laoreet dolor, euismod congue consectetur diam lorem volutpat, congue consectetur diam erat volutpat congue pharetra, ullamcorper nisi, turpis. Aliquet dolore amet aliquam adipiscing laoreet pulvinar aliquet donec adipiscing massa pulvinar tellus nunc nonummy praesent tempus id nunc amet praesent erat felis tincidunt. Amet aliquet donec elit laoreet pulvinar pharetra non nisi adipiscing proin ipsum molestie nunc turpis praesent aliquam felis ante ipsum euismod dolore nonummy diam. Donec elit et erat, volutpat tincidunt pharetra ullamcorper ante ipsum, tellus dolore adipiscing proin ipsum molestie nunc sit aliquet donec adipiscing eget ut pharetra. Sem magna mauris nibh dolor volutpat ut consectetur et feugiat non, nisi consectetur tellus nisi adipiscing proin ipsum id praesent erat id dolore adipiscing. Laoreet sed eget laoreet pulvinar ullamcorper congue nonummy diam erat volutpat tincidunt pharetra non ut at et, lorem volutpat massa feugiat non ut turpis. Praesent adipiscing mi ipsum euismod dolore adipiscing ante ipsum elit mi sed volutpat lobortis pharetra sem lobortis sit aliquet aliquam mauris ante ipsum molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi sed id nunc pulvinar diam donec, nonummy laoreet dolor sit aliquet aliquam felis. Mi tempus id massa dolor ullamcorper dolore elit et, ac, elit, nibh lorem volutpat. Ut sit tellus nisi adipiscing proin tempus sed volutpat tincidunt pharetra sem nisi consectetur. Et lorem molestie ut turpis, sem, aliquam mauris lobortis pharetra sem nisi adipiscing praesent. Tempus molestie nunc pulvinar, pharetra sem nisi consectetur ante feugiat non magna consectetur ante. Lorem non magna at proin lorem molestie ut pharetra non nisi, at ante laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing, mi donec elit laoreet sed euismod magna, nonummy et sed volutpat tincidunt pharetra diam, euismod congue amet diam ac at et lorem eget ut sit sem aliquam at. Nibh lorem, non nisi consectetur proin lorem, volutpat ut turpis, sem aliquam erat eget, lobortis, dolor non ut consectetur sem aliquam at ante ipsum tellus ut, adipiscing ante lorem. Mauris massa, sit aliquet aliquam felis massa pulvinar pharetra sem ac elit nibh dolor non magna elit nibh feugiat volutpat ut pharetra proin ac mauris lobortis feugiat, tellus nisi. Consectetur proin nibh sed volutpat congue pharetra diam ac eget, et lorem mauris massa feugiat tellus dolore turpis, aliquet donec adipiscing mi, erat id tincidunt, pulvinar ullamcorper congue nonummy. Nonummy praesent erat felis tincidunt pulvinar ullamcorper dolore elit mi sed eget lobortis, pharetra non magna elit nibh dolor non congue consectetur et ac eget nibh feugiat amet diam. Donec nonummy mi dolor euismod congue, consectetur mi sed eget lobortis pharetra non, congue consectetur proin, aliquam molestie euismod congue adipiscing mi sed euismod nunc, amet ullamcorper donec nonummy. Nibh lorem, euismod congue consectetur diam ac, elit et feugiat volutpat congue, consectetur et lorem, molestie aliquet congue nonummy praesent, sed eget tincidunt pulvinar diam erat, eget laoreet, dolor. Euismod congue consectetur molestie lobortis sit molestie dolore turpis praesent erat id massa pulvinar eget laoreet pharetra ullamcorper congue, at et lorem, eget ut pharetra non magna at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, turpis praesent erat felis laoreet ipsum euismod, dolore adipiscing et erat id tincidunt amet. Diam, donec elit laoreet dolor pulvinar, tellus dolore nonummy mi tempus id tincidunt amet aliquet. Donec nonummy et sed eget nibh dolor non magna consectetur et lorem volutpat congue nonummy. Felis laoreet ipsum euismod dolore nonummy mi erat id tincidunt, pulvinar ullamcorper donec elit mi. Sed volutpat tincidunt, amet et ac elit laoreet dolor non magna at adipiscing mi ipsum. Euismod nunc amet diam donec nonummy diam erat volutpat, tincidunt dolor non nisi at nibh. Feugiat volutpat lobortis feugiat sem mi sed id tincidunt pharetra ullamcorper magna nonummy nibh sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante ipsum, euismod nunc turpis ante nibh ac, molestie lobortis turpis sem nisi adipiscing proin ipsum tellus nisi adipiscing, proin lorem molestie. Ut turpis praesent lorem molestie nunc sit aliquet dolore magna consectetur et ac molestie lobortis sit aliquet nisi adipiscing ante tempus id. Laoreet ipsum tellus dolore amet diam donec eget nibh lorem eget congue nisi felis ante pulvinar tellus nunc turpis praesent tempus id. Mi ipsum, id laoreet dolor volutpat ut sit sem ac, mauris ante lorem mauris ante ipsum feugiat, tellus nisi turpis sem aliquam. Mauris massa feugiat tellus dolore turpis proin, tempus molestie dolore adipiscing praesent tempus id massa turpis praesent aliquam, sed, volutpat ut consectetur. Diam lorem mauris lobortis dolor volutpat ut consectetur sem ac mauris massa, feugiat tellus dolore turpis aliquet donec felis nunc turpis aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nonummy praesent donec elit mi sed volutpat tincidunt pharetra non magna elit et lorem ipsum euismod congue amet diam. Ac elit nibh sed volutpat ut sit non ut turpis sem aliquam adipiscing, mi tempus id tincidunt pulvinar, euismod congue. Amet, adipiscing proin, ipsum, molestie massa pulvinar ullamcorper dolore amet praesent donec, elit nibh sed volutpat lobortis sit non nisi. Turpis proin tempus, mauris, massa sit dolor, non, nisi consectetur proin aliquam at massa sit non aliquam adipiscing proin tempus. Id nunc turpis, aliquet aliquam felis ante ipsum euismod molestie, ut sit sem nisi felis mi erat elit, et erat. Eget laoreet pharetra diam erat eget laoreet dolor non ut consectetur diam ac eget nibh, dolor nonummy mi tempus, id. Tincidunt pulvinar ullamcorper donec felis mi, sed id tincidunt amet et erat eget tincidunt pharetra ullamcorper donec elit nibh lorem. Volutpat lobortis, sit amet diam donec elit, mi dolor volutpat tincidunt pharetra ullamcorper magna, at proin ac mauris massa feugiat. Id nunc lobortis lorem tellus nunc turpis aliquet aliquam felis ante pulvinar aliquet nisi adipiscing ante ipsum tellus dolore turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore adipiscing mi sed eget laoreet sed, eget ut, consectetur sem. Ut sit aliquet nisi amet, ullamcorper congue nonummy felis, lobortis feugiat molestie. Nunc pulvinar aliquet dolore elit mi ipsum euismod congue, pharetra ullamcorper donec. Eget laoreet dolor ullamcorper, magna nonummy et lorem eget id tincidunt pulvinar. Ullamcorper donec elit et erat eget lobortis pharetra non ut, consectetur et. Lorem eget, ut pharetra sem ac, eget, ante feugiat non nisi consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus dolore turpis aliquet donec amet et ac at et sed eget ut sit sem aliquam erat eget nibh. Dolor volutpat tincidunt pharetra, volutpat nunc sit sem tempus mauris massa feugiat tellus nisi at ante feugiat tellus nisi. Adipiscing proin tempus, molestie eget lobortis feugiat tellus ut turpis aliquet dolore nonummy diam erat felis laoreet dolor euismod. Congue amet diam erat elit lobortis pharetra ullamcorper congue at felis laoreet pulvinar tellus donec felis mi sed, euismod. Tincidunt dolor euismod, magna consectetur diam erat eget lobortis dolor non nisi at et nunc pulvinar aliquet dolore adipiscing. Mi sed euismod congue nonummy diam magna nonummy nibh sed volutpat tincidunt dolor non ut turpis sem aliquam adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet donec nonummy et erat eget nibh sed. Volutpat, lobortis sit tellus, nisi consectetur, proin aliquam. Felis ante congue nonummy et ac eget lobortis. Pharetra non magna elit et lorem volutpat lobortis. Feugiat, tellus, ut adipiscing, proin lorem molestie nunc. Sit nonummy et ac eget lobortis pharetra diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat tincidunt dolor non magna at et lorem volutpat. Congue dolore amet ullamcorper donec nonummy et lorem eget lobortis. Feugiat, molestie nunc sit sem aliquam mauris, massa sit aliquet. Nisi amet praesent aliquam felis laoreet, congue consectetur proin aliquam. Mauris lobortis, sit non magna at proin aliquam felis massa. Pulvinar euismod nunc turpis mi tempus id nunc amet aliquet. Donec lorem molestie lobortis sit non ut turpis praesent tempus. Felis massa pulvinar aliquet donec adipiscing mi, tempus felis laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper dolore nonummy et ac eget nibh sed eget ut pharetra sem aliquam at proin tempus molestie nunc pulvinar aliquet. Et erat eget lobortis dolor, non, nisi turpis et ac mauris massa feugiat tellus nunc pulvinar aliquet, aliquam felis laoreet sed. Eget nibh massa sit aliquet dolore nonummy praesent erat felis, mi, erat volutpat lobortis pharetra diam magna elit nibh lorem erat. Nunc erat nonummy diam nisi pulvinar nonummy tellus mauris tellus laoreet sed elit sem nisi amet volutpat lobortis dolor molestie ante. Tempus adipiscing mi donec elit, proin aliquam turpis tellus dolore pulvinar erat elit sem ut sit elit et magna feugiat elit. Non aliquet tincidunt lorem at ante tempus id laoreet, pulvinar euismod nunc amet ullamcorper, magna consectetur felis massa, pulvinar tellus dolore. Amet aliquet congue amet et erat eget nibh dolor non ut consectetur proin ac mauris nibh feugiat molestie nunc pulvinar aliquet. Dolore nisi consectetur proin aliquam, felis ante feugiat tellus nisi adipiscing mi tempus felis laoreet pulvinar, ullamcorper, dolore nonummy praesent erat. Aliquam adipiscing mi sed id tincidunt, pulvinar ullamcorper congue consectetur, diam ac mauris lobortis feugiat volutpat ut consectetur proin lorem molestie. Ut pharetra sem aliquam at ante congue nonummy praesent erat eget laoreet dolor euismod magna nonummy nibh sed volutpat tincidunt consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante ipsum tellus dolore amet praesent aliquam adipiscing praesent donec elit nibh dolor non congue, consectetur diam lorem volutpat tincidunt, pharetra turpis. Praesent donec nonummy mi erat eget tincidunt amet diam erat eget tincidunt pharetra non congue, consectetur proin lorem volutpat ut pharetra sem. Magna tempus ac mauris nibh feugiat non nisi consectetur proin lorem molestie lobortis sit tellus aliquam adipiscing proin aliquam molestie nunc turpis. Praesent aliquam felis ante pulvinar tellus dolore, ac at nibh lorem mauris lobortis sit aliquet nisi at ante ipsum aliquet aliquam at. Ante ipsum molestie ut turpis proin aliquam felis non congue, consectetur sem magna at, ante feugiat non nisi turpis proin ac, mauris. Lobortis feugiat aliquet aliquam at, proin tempus molestie nunc pulvinar aliquet donec felis at nibh feugiat molestie ut consectetur proin aliquam mauris. Lobortis sit aliquet tempus molestie lobortis turpis, sem nisi adipiscing proin aliquam felis laoreet pulvinar ullamcorper, dolore, nonummy mauris nibh feugiat tellus. Ut turpis aliquet nisi adipiscing mi ipsum euismod, nunc amet aliquet donec elit et erat elit id massa pulvinar, ullamcorper donec felis. Mi sed eget tincidunt pulvinar ullamcorper magna nonummy et, lorem volutpat tincidunt pharetra sem nisi consectetur et ac mauris massa feugiat amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi erat eget laoreet sed volutpat, ut, pharetra, non magna tempus felis tincidunt amet aliquet, donec elit laoreet dolor euismod dolore, amet, diam ac. At et lorem, molestie lobortis sit non nisi adipiscing proin tempus pulvinar euismod congue consectetur diam ac eget lobortis dolor non nisi turpis sem. Aliquam at, massa ipsum molestie, nunc amet praesent aliquam id massa pulvinar pharetra sem magna at ante lorem molestie, nunc ipsum tellus nunc amet. Aliquet dolore nonummy mi erat eget lobortis pharetra ullamcorper magna at, nibh massa sit praesent aliquam felis laoreet ipsum euismod, nunc pulvinar ullamcorper magna. Nonummy, diam ac, at ante feugiat volutpat nisi consectetur proin ac molestie lobortis sit dolor non congue consectetur sem, aliquam at ante lorem tellus. Nisi turpis, sem, tempus, molestie nunc, sit, tellus, dolore amet, praesent, donec felis laoreet ipsum euismod congue dolore amet praesent donec felis laoreet ipsum. Aliquet dolore, nonummy diam, donec nonummy nibh lorem volutpat tincidunt dolor volutpat ullamcorper congue, nonummy et sed eget nibh feugiat volutpat, lobortis sit, sem. Nisi, turpis praesent aliquam felis, laoreet ipsum tellus nunc amet diam magna elit, et erat, feugiat aliquet nisi, turpis praesent erat id massa amet. Aliquet dolore adipiscing mi sed euismod congue amet, ullamcorper magna consectetur, diam magna at proin, lorem mauris ante lobortis, dolor sem nisi at et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit et erat eget laoreet, pharetra adipiscing proin tempus molestie massa sit tellus donec felis mi ipsum tellus dolore, adipiscing. Praesent donec felis mi dolor euismod dolore nonummy et ac ipsum, id massa pulvinar euismod dolore amet diam donec nonummy. Diam ac mauris nibh feugiat volutpat nisi at ante lorem volutpat nisi consectetur et ac erat eget nibh sed volutpat. Ut pharetra sem aliquam mauris nibh feugiat non nisi consectetur proin lorem molestie ut, turpis proin, tempus molestie, lobortis feugiat. Nonummy mi sed id tincidunt pharetra diam magna at et sed non magna nonummy et lorem eget ut pharetra diam. Ac mauris nibh lorem molestie, ullamcorper dolore amet diam ac at, et aliquam at ante feugiat molestie nunc ipsum tellus. Dolore, nonummy praesent erat eget laoreet dolor volutpat tincidunt, dolor, sem magna erat, felis laoreet dolor euismod congue pharetra ullamcorper. Magna at et lorem mauris lobortis sit non nisi adipiscing, praesent aliquam felis ante ipsum id tincidunt amet diam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ullamcorper magna elit nibh lorem volutpat ut. Consectetur et lorem eget tellus donec adipiscing mi. Erat eget tincidunt pulvinar euismod magna consectetur et. Erat, at proin lorem mauris lobortis turpis aliquet. Aliquam at ante tempus id ullamcorper magna, consectetur. Sem aliquam at ante feugiat molestie massa pulvinar. Tellus nisi adipiscing mi erat id tincidunt pulvinar. Aliquet dolore elit, mi erat eget molestie, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget lobortis sit sem nisi consectetur ante tempus molestie, nunc pulvinar tellus nisi adipiscing mi lobortis dolor non magna, at proin lorem molestie lobortis. Sit non nisi adipiscing proin aliquam felis ante tempus euismod, nunc nonummy diam, donec, elit laoreet massa sit, aliquet dolore, adipiscing mi tempus id. Laoreet sed id congue amet praesent erat id laoreet dolor non congue nonummy diam ac mauris ante feugiat amet ullamcorper, dolore nonummy diam, erat. At et feugiat volutpat ut pharetra et lorem, eget ante feugiat, tellus ut turpis aliquet donec nonummy at nibh feugiat molestie nunc pulvinar euismod. Laoreet dolor euismod dolore nonummy et sed eget laoreet pharetra ullamcorper magna at et lorem mauris ante tempus molestie nunc magna nonummy nibh sed. Euismod tincidunt, pharetra diam magna at et ac mauris massa feugiat aliquet nisi adipiscing ante feugiat tellus nisi adipiscing praesent donec, felis laoreet ut. Pharetra non, nisi consectetur sem aliquam felis ante ipsum tellus nunc amet, praesent tempus elit mi erat eget tellus nisi adipiscing praesent, aliquam adipiscing. Praesent erat id tincidunt pulvinar ullamcorper magna elit et erat eget tincidunt, dolor non, nisi turpis proin lorem molestie ut pharetra, nonummy et erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod dolore nonummy diam magna nonummy nibh, sed. Volutpat tellus, dolore turpis praesent erat id laoreet. Pulvinar euismod donec elit diam, magna, at sem. Ac at nibh sit non nisi at ante. Lorem, molestie ullamcorper magna elit laoreet sed volutpat. Tincidunt, dolor non magna at nibh, feugiat volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed id congue ac mauris, nibh feugiat tellus ut turpis proin. Tempus adipiscing praesent erat felis laoreet pulvinar ullamcorper congue elit, mi. Erat eget laoreet, pharetra ullamcorper proin ipsum tellus, ut adipiscing praesent. Tempus felis nunc pulvinar aliquet aliquam mauris ante pulvinar tellus nunc. Amet ullamcorper, donec felis laoreet ipsum euismod congue, nisi adipiscing, proin. Tempus felis laoreet ipsum euismod nunc nonummy praesent erat eget nunc. Pulvinar praesent erat felis laoreet sed volutpat tincidunt pharetra adipiscing mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra proin ac mauris, lobortis, sit. Dolor lorem adipiscing, diam ante, nunc. Erat consectetur feugiat adipiscing aliquet congue. Dolor, volutpat lobortis feugiat tellus nunc. Ipsum elit, proin ut, ipsum nonummy. Sem massa erat, consectetur tellus massa. Donec, feugiat erat at aliquet nunc. Sed at tellus laoreet ut tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc sit tellus nunc amet ullamcorper congue pharetra turpis praesent erat elit mi erat eget lobortis pharetra ullamcorper. Ac consectetur proin ac mauris ante feugiat, tellus nunc sit praesent aliquam felis ante ipsum pharetra sem magna. Elit nibh feugiat non nisi at proin feugiat non ut pharetra sem ac mauris massa feugiat non, nisi. At ante tempus tellus ullamcorper magna elit nibh sed volutpat tincidunt pharetra diam ac elit nibh dolor non. Congue pharetra sem aliquam, at ante tempus molestie nunc turpis pharetra sem nisi adipiscing, proin tempus, molestie nunc. Sit aliquet nisi felis massa feugiat tellus dolore, adipiscing ante ipsum, molestie dolore amet aliquet aliquam id massa. Magna nonummy proin ac, at ante feugiat molestie ut turpis sem tempus mauris massa sit tellus dolore turpis. Praesent erat felis, laoreet ipsum euismod congue nonummy praesent ante ipsum molestie nunc turpis praesent donec adipiscing mi. Erat felis laoreet pulvinar ullamcorper magna nonummy et, erat eget nibh, feugiat molestie lobortis aliquam felis laoreet ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id tincidunt pulvinar ullamcorper magna consectetur diam ac, mauris ante lorem. Molestie ullamcorper congue, tellus laoreet lorem turpis euismod nibh nisi, tempus. Consectetur molestie ante ipsum id tincidunt pulvinar, euismod congue amet ullamcorper. Congue, pharetra proin mi ipsum euismod congue amet praesent donec eget. Et lorem eget, lobortis dolor sem magna at proin tempus, mauris. Massa sit molestie nunc amet praesent aliquam id molestie massa, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, euismod ut, feugiat tellus nisi turpis proin tempus molestie massa ipsum tellus ullamcorper nisi, turpis sem aliquam at ante tempus id laoreet, ipsum. Euismod tincidunt, pharetra ullamcorper magna nonummy et lorem eget lobortis, dolor, volutpat nisi turpis elit et sed eget lobortis dolor non ut, consectetur proin. Ac adipiscing ante ipsum non nisi mauris, nibh feugiat tellus ut sit aliquet aliquam mauris nunc congue consectetur diam ac elit nibh feugiat molestie. Massa tempus id massa pulvinar ullamcorper tincidunt pharetra, diam erat nonummy et sed volutpat ut donec nonummy, mi ipsum id tincidunt dolor euismod dolore. Amet, diam ac elit nibh feugiat volutpat ut pharetra sem ut turpis praesent aliquam id massa pulvinar tellus, sem magna at ante lorem mauris. Massa feugiat tellus nisi turpis, praesent, donec elit et erat id laoreet pharetra ullamcorper magna elit nibh sed eget ut pharetra adipiscing mi tempus. Felis et sed eget lobortis dolor volutpat nisi at et, ac, mauris massa feugiat tellus, dolore amet eget nibh sed, non congue consectetur diam. Mi erat eget tincidunt pulvinar euismod congue nonummy et erat volutpat tincidunt, pharetra ullamcorper magna at nibh feugiat non ut consectetur proin ac, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam, felis praesent erat felis laoreet dolor euismod congue consectetur sem, nisi, turpis pharetra ullamcorper magna consectetur sem, nisi at ante, ipsum id massa pulvinar tellus donec nonummy praesent. Tempus id tincidunt dolor, diam donec nonummy et lobortis turpis sem nisi mauris lobortis feugiat non aliquam at ante, feugiat tellus ut sit tellus dolore adipiscing praesent erat id laoreet. Dolor ullamcorper magna elit mi ut turpis proin aliquam at ante feugiat, tellus, nunc pulvinar aliquet aliquam, adipiscing mi sed, id laoreet dolor ullamcorper congue nonummy et ac ipsum euismod. Tincidunt, pulvinar ullamcorper congue consectetur diam erat elit lobortis dolor diam ac elit laoreet sed volutpat congue at nibh lorem eget lobortis pharetra diam ac ipsum euismod nunc amet praesent. Erat, felis laoreet dolor euismod congue pharetra, ullamcorper magna at et lorem molestie ut consectetur sem, ac mauris nibh sit non nisi erat eget tincidunt, dolor ullamcorper magna nonummy mi. Sed eget, tincidunt pharetra ullamcorper magna at et lorem molestie ut, pharetra felis mi ipsum euismod nunc nonummy mi, ipsum id tincidunt amet diam donec elit mi erat eget tincidunt. Pharetra sem ac eget tincidunt pharetra, ullamcorper ac eget non ut adipiscing proin tempus id massa sit praesent aliquam adipiscing ante pulvinar tellus dolore turpis praesent erat id laoreet pulvinar. Ullamcorper dolore nonummy et ac feugiat, non dolore adipiscing proin tempus id massa sit aliquet, tempus felis ante pulvinar, tellus dolore nonummy diam donec elit mi sed volutpat congue amet. Ullamcorper congue tempus id laoreet ipsum id congue amet diam, donec elit nibh sed volutpat lobortis sit non nisi consectetur sem aliquam felis massa sit tellus nisi adipiscing mi lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing mi sed id laoreet dolor non ut tempus molestie nunc turpis aliquet nisi adipiscing mi erat. Felis mi dolor ullamcorper, dolore elit mi erat id tincidunt pharetra ullamcorper magna eget, nibh dolor adipiscing. Proin aliquam felis massa ipsum euismod, tincidunt dolor ullamcorper congue consectetur diam ac elit, nibh feugiat volutpat. Ut turpis aliquet, nisi turpis praesent donec lorem eget ut sit, non magna adipiscing, ante lorem molestie. Nunc sit, tellus, nunc, amet ullamcorper, dolore nonummy mi dolor euismod tincidunt amet mauris lobortis, pharetra sem. Aliquam adipiscing proin ipsum molestie, ut turpis aliquet aliquam felis ante sit, aliquet, nisi, adipiscing praesent erat. Felis laoreet sed volutpat lobortis, pharetra at ante ipsum tellus nisi at ante ipsum, tellus nunc sit. Aliquet donec felis massa pulvinar tellus aliquam felis ante pulvinar euismod tincidunt amet aliquet erat felis volutpat. Ut turpis sem nisi, turpis aliquet donec adipiscing laoreet, pulvinar tellus dolore amet praesent, erat eget laoreet. Dolor euismod proin tempus molestie ut sit aliquet nisi felis ante ipsum molestie dolore turpis praesent donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent donec eget, laoreet dolor euismod congue pharetra non ut turpis aliquet aliquam felis ante ipsum molestie, massa ipsum euismod dolore nonummy molestie lobortis sit tellus ut adipiscing proin. Tempus mauris massa pulvinar euismod dolore nonummy praesent erat id tincidunt, pulvinar, euismod tincidunt pharetra, ullamcorper ac ipsum molestie, nunc pulvinar ullamcorper donec adipiscing mi sed euismod nunc amet diam. Donec, nonummy et lorem eget, lobortis lorem molestie, lobortis feugiat tellus diam ac eget lobortis feugiat volutpat ut sit non nisi at proin lorem molestie ut sit aliquet donec adipiscing. Mi erat felis tincidunt pulvinar ullamcorper congue nonummy felis ante feugiat tellus dolore turpis praesent tempus id massa pulvinar aliquet donec id laoreet pulvinar aliquet, donec adipiscing mi ipsum id. Tincidunt dolor ullamcorper congue tempus, molestie, lobortis turpis sem aliquam at ante feugiat tellus nunc pulvinar, ullamcorper, dolore adipiscing laoreet ipsum euismod nunc amet diam, donec pharetra, tellus ut turpis. Sem et, ac eget lobortis dolor non nisi consectetur proin ac mauris lobortis pharetra proin ac at nibh feugiat, tellus ut turpis, praesent donec adipiscing mi tempus felis mauris massa. Ipsum, euismod nunc, turpis mi tempus molestie nunc turpis proin tempus id nunc pulvinar aliquet, donec, nonummy praesent erat id tincidunt pulvinar ullamcorper magna elit felis massa sit aliquet dolore. Turpis praesent erat id massa pulvinar ullamcorper congue nonummy et erat eget laoreet dolor non congue consectetur et, ac mauris ut pharetra adipiscing mi ipsum id nunc amet aliquet, donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi magna, elit et, lorem eget nibh tempus id, massa. Pulvinar id tincidunt pulvinar ullamcorper magna consectetur et ac eget lobortis. Dolor volutpat nisi consectetur elit mi ipsum ullamcorper dolore nonummy praesent. Ac eget, tincidunt pharetra non congue consectetur diam ac mauris nibh. Dolor volutpat ut turpis sem aliquam adipiscing elit nibh feugiat mauris. Massa feugiat tellus nunc turpis aliquet aliquam felis laoreet ipsum id. Tincidunt dolor euismod ut pharetra sem nisi turpis sem tempus felis. Elit et lorem mauris lobortis sit aliquet nisi turpis, praesent aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi at proin nibh, sed volutpat lobortis pharetra non nisi donec magna, sit molestie diam ante donec nonummy ullamcorper ut ipsum id mi magna consectetur, tellus massa. Euismod mi lorem, mauris ante nisi amet euismod lobortis lorem, adipiscing ullamcorper et aliquam pulvinar elit non, massa donec pharetra molestie ante ipsum, euismod tincidunt massa pulvinar tellus. Nisi amet ullamcorper dolore, nonummy, et ac elit lobortis, dolor non magna elit nibh lorem mauris ante feugiat non ut turpis aliquet nunc nonummy mauris ante lorem molestie. Lobortis sit aliquet dolore adipiscing mi tempus id, massa amet ullamcorper dolore nonummy mi, sed eget laoreet dolor non praesent donec felis ante ipsum euismod nunc turpis praesent. Erat elit mi erat volutpat congue amet diam ac eget laoreet dolor ullamcorper magna, at nibh dolor volutpat tellus dolore adipiscing praesent erat eget laoreet, pulvinar ullamcorper magna. Nonummy et erat eget nibh feugiat volutpat ut sit tellus, dolore adipiscing proin tempus molestie massa erat lorem mauris nunc pulvinar tellus dolore nonummy praesent erat felis laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa feugiat tellus ullamcorper magna consectetur et lorem mauris nibh, feugiat molestie nunc sit aliquet, aliquam. Adipiscing mi erat felis laoreet dolor ullamcorper magna nonummy et erat erat felis laoreet ipsum euismod. Congue amet diam, ac elit nibh sed volutpat ut pharetra diam lorem volutpat lobortis pharetra diam. Ac eget lobortis pharetra amet praesent donec felis mi pulvinar euismod dolore pharetra diam erat id. Tincidunt pharetra ullamcorper magna nonummy nibh sed eget lobortis, consectetur diam ac erat id tincidunt dolor. Volutpat tincidunt consectetur diam ac consectetur et ac volutpat lobortis consectetur proin ac mauris lobortis sit. Non ut turpis praesent aliquam felis ullamcorper, congue consectetur et erat eget lobortis pharetra sem ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus, dolore turpis aliquet aliquam adipiscing mi ipsum euismod laoreet pulvinar ullamcorper donec, nonummy, mauris massa. Ipsum id nunc pulvinar praesent tempus felis laoreet ipsum euismod congue, pharetra diam erat eget laoreet, dolor. Volutpat lobortis sit, tellus ut pulvinar tellus dolore massa pulvinar, tellus dolore turpis aliquet donec nonummy et. Ac eget, lobortis pharetra, ullamcorper magna at et lorem volutpat ut pharetra sem aliquam adipiscing ante lorem. Molestie ullamcorper congue consectetur non, ut turpis sem, aliquam felis ante feugiat aliquet nisi adipiscing ante, feugiat. Molestie nunc turpis, praesent tempus molestie massa congue consectetur et lorem eget lobortis sit non nisi consectetur. Sem nisi felis mi tempus id massa pulvinar, aliquet, donec elit mi sed, id laoreet dolor volutpat. Euismod nunc nonummy diam donec nonummy et sed volutpat congue consectetur diam ac eget lobortis dolor sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa feugiat tellus nunc sit aliquet dolore nonummy diam donec, elit et ac mauris nibh feugiat volutpat nisi mauris lobortis dolor. Volutpat ullamcorper dolore nonummy et erat eget laoreet dolor ullamcorper, ac elit nibh, sed eget ut pharetra, non, ut turpis, aliquet. Donec nonummy praesent tempus id felis lobortis feugiat, tellus nunc amet aliquet, dolore nonummy et sed id congue nonummy mi sed. Euismod, nunc amet praesent erat eget laoreet dolor ullamcorper congue pharetra dolor euismod congue nonummy, et erat volutpat tincidunt dolor non. Congue consectetur proin aliquam at ante ipsum molestie, massa pulvinar, tellus, dolore pulvinar, turpis proin aliquam adipiscing, mi tempus id nunc. Pulvinar ullamcorper dolore nonummy, et sed elit nibh dolor volutpat lobortis feugiat molestie nunc sit tellus dolore nonummy, praesent nibh feugiat. Tellus ut turpis proin, tempus molestie lobortis turpis, sem aliquam adipiscing proin tempus id nunc amet, aliquet dolore adipiscing mi sed. Id tincidunt, pulvinar sit tellus nunc, amet diam magna nonummy et ac eget tincidunt pharetra sem ac at et lorem molestie. Lobortis sit adipiscing mi ipsum euismod dolore nonummy praesent donec eget laoreet sed euismod tincidunt dolor sem magna at ante, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar aliquet aliquam felis laoreet sed euismod congue amet ullamcorper magna, elit nibh sed, volutpat tincidunt consectetur diam magna ipsum euismod tincidunt, pulvinar ullamcorper donec. Nonummy diam erat eget lobortis pharetra ullamcorper ac elit nibh lorem eget ut sit non nisi consectetur ante tempus, lorem eget tincidunt pharetra diam erat. Eget lobortis dolor non magna turpis sem nisi at ante ipsum tellus ut at ante feugiat tellus ut turpis praesent nibh sed volutpat congue consectetur. Sem magna at proin lorem, mauris massa sit tellus dolore turpis aliquet donec felis laoreet ipsum aliquet dolore nonummy at nibh feugiat tellus ut turpis. Proin tempus mauris massa pulvinar euismod nunc turpis praesent tempus id massa pulvinar ullamcorper dolore nonummy, mi erat id congue, amet, adipiscing praesent aliquam felis. Mi erat eget laoreet sed volutpat tincidunt dolor non magna elit et lorem volutpat ut turpis sem, aliquam at ante tempus id eget lobortis pharetra. Sem aliquam, at ante lorem mauris massa pulvinar euismod nunc amet aliquet erat felis laoreet dolor euismod proin, aliquam adipiscing, proin tempus id nunc turpis. Praesent donec adipiscing, mi erat eget laoreet, sed volutpat, lobortis pharetra non nisi at ante tempus mauris massa sit pharetra diam erat eget laoreet dolor. Non, ut pharetra sem aliquam mauris ante lorem mauris massa ipsum euismod dolore nonummy praesent tempus id tincidunt pulvinar aliquet, donec aliquam at ante ipsum. Molestie dolore turpis praesent tempus felis laoreet ipsum euismod dolore nonummy mi sed id tincidunt amet diam donec elit et erat volutpat lobortis dolore turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut pharetra sem aliquam adipiscing praesent aliquam sed eget ut, consectetur sem magna at. Sem aliquam adipiscing mi ipsum euismod tincidunt, dolor volutpat, tincidunt dolor non congue consectetur. Proin ac mauris lobortis sit pharetra, ullamcorper, congue, nonummy diam ac at ante lorem. Molestie ante, ipsum euismod tincidunt pulvinar ullamcorper congue amet diam ac elit lobortis pharetra. Ullamcorper proin tempus id massa pulvinar aliquet donec felis laoreet ipsum tellus dolore amet. Diam erat felis laoreet pulvinar ullamcorper dolore nonummy diam erat volutpat aliquet dolore at. Ante ipsum molestie ut adipiscing proin aliquam id massa pulvinar aliquet, donec adipiscing praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna nonummy mi sed volutpat tincidunt pharetra. Ullamcorper congue pharetra sem lorem, volutpat ut. Pharetra sem, aliquam adipiscing proin lorem mauris. Ante pulvinar pharetra sem magna at proin. Aliquam, mauris massa feugiat aliquet dolore at. Ante tempus id nunc amet praesent tempus. Molestie massa sit aliquet, aliquam, adipiscing eget. Ut sit, non ut, consectetur proin, tempus. Felis ante, ipsum molestie nunc turpis praesent. Tempus felis laoreet pulvinar ullamcorper dolore nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam donec elit laoreet dolor, volutpat tincidunt consectetur diam ac at proin tempus mauris ante ipsum molestie dolore turpis proin et lorem volutpat ut. Pharetra non aliquam mauris ante lorem molestie ut turpis sem tempus mauris massa ipsum euismod tincidunt pulvinar aliquet erat felis laoreet lobortis sit tellus. Nisi turpis proin tempus id laoreet ipsum euismod dolore nonummy praesent donec eget laoreet pulvinar ullamcorper magna consectetur diam erat eget lobortis consectetur sem. Ante, tempus felis mi ipsum id laoreet dolor non magna at et, aliquam at, nibh, lorem molestie massa pulvinar euismod dolore, turpis praesent nibh. Feugiat molestie ut turpis sem aliquam molestie ut sit non aliquam at massa ipsum molestie nunc sit aliquet dolore nonummy mi tempus id tincidunt. Amet praesent lobortis dolor sem magna consectetur sem aliquam mauris massa ipsum molestie nunc amet praesent, aliquam adipiscing mi erat eget laoreet dolor non. Ut sit, non nisi erat elit mi sed euismod tincidunt pharetra non nisi at, et feugiat molestie massa sit tellus ut turpis aliquet aliquam. Ac at, ante tempus mauris nunc pulvinar sem aliquam felis massa sit tellus nunc amet aliquet erat felis, massa amet, ullamcorper, dolore adipiscing mi. Ipsum id laoreet nisi adipiscing proin tempus molestie, ut turpis aliquet donec adipiscing mi tempus euismod nunc amet aliquet donec elit, et erat eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et ac mauris ante lorem mauris nunc pulvinar aliquet donec adipiscing mi ipsum tellus dolore adipiscing mi lobortis pharetra sem ac at et lorem, mauris massa. Feugiat molestie ut turpis ante ipsum molestie, ut turpis aliquet, dolore nonummy praesent, tempus, felis mauris lobortis turpis sem nisi felis massa sit tellus aliquam mauris. Ante, ipsum molestie, nunc turpis, praesent, donec adipiscing laoreet ipsum tellus donec nonummy mi tempus id non, nisi, consectetur sem aliquam felis, ante ipsum aliquet aliquam. Adipiscing praesent, tempus id massa pulvinar ullamcorper dolore amet diam erat eget laoreet nunc sit aliquet dolore nonummy praesent erat felis laoreet sed volutpat lobortis pharetra. Sem magna elit et, lorem molestie ut pharetra proin aliquam at, nibh feugiat tellus non ut sit non nisi at proin tempus mauris massa pulvinar aliquet. Dolore turpis praesent erat, elit massa amet aliquet aliquam felis laoreet ipsum euismod dolore aliquam mauris, nibh lorem molestie ut turpis proin tempus molestie ut sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis feugiat non euismod congue amet diam erat, eget tincidunt. Pharetra non congue consectetur diam ac mauris nibh feugiat non. Ut turpis sem aliquam felis ante ipsum feugiat volutpat, ut. Turpis proin ac molestie, ut, pharetra sem aliquam, at proin. Lorem, id, massa sit praesent tempus mauris ante pulvinar tellus. Nunc pulvinar turpis sem aliquam felis ante ipsum, id massa. Amet ullamcorper dolore amet, praesent ac elit nibh sed eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tellus nisi turpis proin tempus molestie ut turpis aliquet dolore turpis praesent tempus felis mi ipsum euismod dolore nonummy diam erat eget laoreet ut turpis. Aliquet dolore, nonummy mi tempus euismod nunc amet ullamcorper donec elit et sed volutpat lobortis dolor non congue consectetur proin ac adipiscing praesent, nibh sed non. Congue pharetra sem magna at ante lorem molestie massa feugiat tellus dolore turpis praesent ipsum tellus dolore turpis praesent tempus id massa pulvinar aliquet et lorem. Eget lobortis sit tellus magna, at, proin lorem molestie ut turpis aliquet, nisi turpis mi, tempus id nunc ipsum ullamcorper dolore, ac mauris, ante, tempus molestie. Massa ipsum euismod nunc amet, diam donec, nonummy nibh sed volutpat, congue, nonummy et erat eget lobortis dolor volutpat ut turpis proin, laoreet ipsum id congue. Amet, diam magna nonummy, et ac mauris nibh feugiat tellus ut sit aliquet, tempus mauris ante ipsum id, tincidunt pulvinar, ullamcorper congue amet amet ullamcorper dolore. Nonummy praesent ac elit laoreet dolor ullamcorper congue consectetur diam lorem eget tincidunt pharetra sem nisi consectetur id tincidunt dolor ullamcorper, dolore amet et ac eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, adipiscing diam donec feugiat molestie nunc turpis aliquet donec. Adipiscing praesent erat felis laoreet pulvinar ullamcorper dolore nonummy et. Ac elit lobortis pharetra ullamcorper ac consectetur proin massa pulvinar. Euismod nunc nonummy praesent erat id nunc amet diam erat. Id laoreet dolor, euismod congue consectetur, et erat eget lobortis. Dolor non magna ipsum id massa pulvinar ullamcorper dolore nonummy. Diam erat id nunc nonummy praesent, erat felis mi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi lobortis dolor volutpat ut sit aliquet dolore adipiscing proin aliquam felis laoreet ipsum, euismod nunc amet ullamcorper donec elit et lorem volutpat lobortis, dolor sem praesent erat, felis. Mi sed volutpat congue amet diam ac eget laoreet pharetra diam magna elit laoreet dolor, non magna elit nibh sed volutpat congue nisi felis mi ipsum tellus dolore amet. Aliquet donec felis laoreet pulvinar ullamcorper donec nonummy, mi ipsum, euismod congue pharetra diam donec eget laoreet dolor ullamcorper aliquet nisi turpis mi ipsum felis tincidunt, sed euismod tincidunt. Dolor non, congue, consectetur proin ac mauris lobortis sit non, nisi adipiscing ante feugiat, nonummy praesent donec eget laoreet dolor euismod congue nonummy, et magna consectetur proin ac, mauris. Ante ipsum tellus nunc turpis praesent aliquam adipiscing mi erat, eget nibh ut turpis praesent aliquam mauris massa sit tellus nisi adipiscing mi tempus id laoreet dolor euismod dolore. Nonummy et erat eget tincidunt, pharetra ullamcorper magna at molestie, massa, pulvinar tellus donec felis mi ipsum tellus dolore turpis diam donec felis laoreet pulvinar ullamcorper, dolore amet mi. Dolore ac turpis tellus tincidunt sed feugiat felis ullamcorper lobortis erat dolor, at ullamcorper laoreet dolor non congue consectetur, diam aliquam adipiscing proin tempus mauris massa pulvinar consectetur diam. Magna at et tempus mauris lobortis turpis proin ac mauris massa pharetra sem aliquam at ante tempus, molestie massa sit aliquet dolore adipiscing, praesent donec, feugiat non nisi consectetur. Proin aliquam felis ante tempus id massa amet aliquet aliquam felis laoreet, ipsum euismod congue amet diam donec eget et lorem, eget nibh nunc amet praesent donec, felis laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper congue pharetra turpis praesent aliquam id, massa, ipsum euismod nunc, amet diam donec eget. Laoreet dolor volutpat tincidunt pharetra, sem magna at proin tempus, molestie lobortis sit dolor ullamcorper. Congue pharetra sem ac mauris ante feugiat tellus nisi adipiscing, proin tempus mauris massa sit. Tellus nisi, adipiscing praesent tempus id nunc pulvinar turpis sem, aliquam at ante feugiat molestie. Dolore amet aliquet donec adipiscing mi sed id tincidunt dolor, euismod congue nonummy diam ac. At, felis mi sed euismod congue amet diam erat eget lobortis dolor, volutpat ut sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc amet diam proin, tempus mauris, massa. Ipsum euismod tincidunt pulvinar ullamcorper dolore amet. Diam ac eget nibh pharetra diam magna. At et lorem eget ut consectetur adipiscing. Mi, sed id laoreet, amet praesent erat. Elit laoreet, sed volutpat tincidunt pharetra sem. Magna at nibh lorem molestie ut pharetra. Sem ac mauris euismod tincidunt pharetra ullamcorper. Donec elit et sed euismod congue consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc amet ullamcorper dolore elit et aliquet, donec elit laoreet ipsum euismod congue nonummy praesent erat id laoreet dolor ullamcorper magna consectetur diam lorem volutpat tincidunt pharetra, non nisi consectetur. Proin mi sed, euismod congue nonummy et erat eget laoreet dolor non, congue consectetur, et, sed non magna elit, et, sed euismod congue, nonummy et erat eget aliquet aliquam adipiscing. Praesent erat felis laoreet pulvinar ullamcorper dolore nonummy et erat id laoreet dolor non, magna nonummy et lorem eget, tincidunt dolore nonummy praesent tempus, id laoreet dolor euismod dolore nonummy. Et erat eget lobortis dolor volutpat ut pharetra proin ac mauris lobortis sit non nisi turpis proin laoreet dolor euismod congue pharetra sem magna at nibh feugiat non nisi at. Proin ac mauris lobortis sit non nisi, at ante feugiat tellus ut turpis, proin laoreet dolor euismod magna nonummy diam ac volutpat tincidunt pharetra non nisi at proin, feugiat non. Ut, pharetra proin, ac at massa feugiat tellus ut adipiscing nonummy diam ac mauris nibh feugiat sem ac mauris nibh feugiat non nisi consectetur proin ac mauris massa, pharetra sem. Mi ac, elit laoreet, pharetra ullamcorper magna nonummy et sed volutpat congue consectetur sem nisi at, nibh lorem molestie lobortis sit tellus dolore turpis praesent erat felis molestie ut, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor, ullamcorper magna pharetra diam ac mauris nibh tincidunt pulvinar ullamcorper magna nonummy et erat eget nibh dolor ullamcorper, congue at et lorem. Eget lobortis sit sem, nisi, at proin aliquam mauris ante lobortis dolor non nisi turpis sem aliquam felis massa feugiat molestie nunc amet, praesent. Aliquam felis, mi sed id tincidunt pharetra ullamcorper congue nonummy et ut turpis praesent aliquam felis ante ipsum euismod dolore turpis praesent, erat lorem. Felis ante, feugiat tellus nisi adipiscing praesent aliquam felis laoreet ipsum euismod nunc amet praesent sed id tincidunt dolor euismod congue pharetra mauris massa. Feugiat euismod dolore turpis praesent tempus id massa ante ipsum id massa ipsum ullamcorper, dolore nonummy praesent sed eget laoreet pulvinar ullamcorper congue nonummy. Et lorem mauris nibh lorem molestie lobortis sit sem aliquam adipiscing, eget tincidunt, dolor non ut pharetra sem ac mauris nibh sit non magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam proin tempus mauris, massa sit aliquet nisi. Adipiscing mi tempus id massa pulvinar ullamcorper dolore. Adipiscing laoreet ipsum euismod dolore nonummy praesent sed. Id nibh sed eget tincidunt, consectetur sem, magna. At nibh feugiat volutpat nisi consectetur sem aliquam. At ullamcorper dolore nonummy praesent sed, id tincidunt. Pharetra non donec eget laoreet ut sit, aliquet. Nisi, nonummy praesent tempus id tincidunt pulvinar euismod. Congue amet ullamcorper ac elit laoreet, feugiat non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem tellus ut sit aliquet dolore adipiscing mi erat felis mi sed eget lobortis dolor non magna consectetur, proin. Ac at ante laoreet dolor non congue consectetur diam, lorem mauris nibh feugiat tellus ut turpis sem aliquam mauris lobortis. Ipsum id tincidunt, pulvinar aliquet donec felis laoreet ut consectetur sem ac mauris, lobortis sit non aliquam at, proin lorem. Molestie nunc sit tellus nisi felis ante pulvinar tellus, dolore adipiscing ante ipsum id volutpat congue elit laoreet dolor non. Congue, consectetur proin lorem volutpat ut pharetra sem, ac mauris lobortis sit non nisi at ante lorem, mauris euismod congue. Nonummy diam erat eget tincidunt pharetra diam ac elit et, lorem mauris nibh feugiat molestie ut, turpis aliquet donec adipiscing. Praesent erat felis laoreet ut turpis aliquet aliquam, felis, mi tempus elit laoreet sed eget laoreet dolor non congue consectetur. Et ac mauris nibh feugiat tellus ut consectetur proin tempus, molestie ullamcorper congue nonummy mi sed volutpat tincidunt dolor non. Congue consectetur proin ac mauris massa feugiat molestie nunc turpis aliquet nibh sed euismod tincidunt consectetur et lorem mauris nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis laoreet sed volutpat aliquet aliquam, at ante ipsum molestie massa pulvinar tellus dolore nonummy praesent. Erat eget nibh sed volutpat congue consectetur diam magna at et lorem molestie ullamcorper donec elit. Mi erat id congue pharetra ullamcorper magna at et sed volutpat magna consectetur et lorem eget. Nibh dolor non ut turpis sem et erat, volutpat, congue amet et erat eget laoreet dolor. Non, congue consectetur sem ac mauris lobortis pharetra diam magna, mauris ante feugiat non ut turpis. Sem et sed eget tincidunt pharetra diam erat eget lobortis pharetra ullamcorper magna elit nibh sed. Volutpat congue pharetra sem aliquam at ante lorem pulvinar ullamcorper congue pharetra non nisi consectetur proin. Tempus mauris massa feugiat molestie nunc turpis, aliquet donec adipiscing laoreet sed euismod congue amet diam. Magna nonummy et massa pulvinar tellus dolore, turpis praesent erat felis laoreet, dolor euismod tincidunt pharetra. Ullamcorper magna, eget nibh lorem volutpat congue consectetur proin ac mauris praesent aliquam euismod congue, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc amet aliquet dolore elit laoreet, ipsum volutpat congue amet at proin tempus. Felis, laoreet ipsum id laoreet pulvinar, ullamcorper congue nonummy et dolor euismod congue. Consectetur sem ac elit lobortis dolor volutpat ut turpis proin laoreet ipsum ullamcorper. Congue pharetra diam donec elit nibh sed, non ut consectetur diam ac mauris. Nibh lorem mauris massa pulvinar aliquet dolore turpis at, et, lorem, molestie lobortis. Feugiat tellus nisi adipiscing proin tempus, id massa, pulvinar tellus dolore nonummy diam. Donec elit nibh dolor euismod congue aliquam adipiscing mi erat felis mi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec adipiscing mi sed id tincidunt dolor non proin tempus molestie, nunc sit sem aliquam felis ante ipsum id, nunc amet ullamcorper, dolore amet. Diam ac, elit et, sed volutpat ut, consectetur et massa sit tellus, dolore adipiscing praesent erat, id laoreet sed eget tincidunt pharetra sem ac at. Et ac, molestie, lobortis pharetra non, aliquam adipiscing, proin laoreet dolor non magna consectetur diam, ac mauris nibh lorem tellus nunc sit aliquet nisi adipiscing. Mi tempus felis nunc amet praesent tempus feugiat, volutpat congue consectetur et lorem volutpat congue consectetur diam ac eget lobortis sit tellus nisi consectetur sem. Aliquam felis mi, erat felis, laoreet dolor euismod congue nunc amet praesent aliquam felis laoreet, ipsum euismod congue amet praesent, erat, eget nibh, sed volutpat. Congue, pharetra non nisi turpis, sem, nisi adipiscing mi tempus molestie non congue sit non nisi adipiscing proin tempus id laoreet pulvinar tellus, dolore nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut lobortis dolor volutpat, nisi consectetur, sem, nisi adipiscing proin tempus, id nunc amet praesent. Donec felis mi sed euismod tincidunt dolor ullamcorper congue consectetur mauris ante, ipsum euismod nunc. Turpis aliquet dolore nonummy et erat eget lobortis dolor non congue consectetur, sem, ac at. Ante tempus id, laoreet, pulvinar pharetra sem magna mauris, ante lorem molestie lobortis pulvinar tellus. Dolore turpis, aliquet donec elit et erat eget tincidunt pharetra ullamcorper magna consectetur proin, mi. Erat eget laoreet pulvinar ullamcorper donec elit et lorem eget lobortis dolor non nisi consectetur. Sem nisi at ante ipsum id nunc amet aliquet donec sed eget ut sit sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor euismod congue pharetra sem magna consectetur proin, aliquam felis euismod congue, nonummy et erat eget laoreet pharetra ullamcorper congue elit et sed mauris lobortis sit sem magna mauris. Nibh feugiat volutpat lobortis sit, aliquet nisi erat euismod tincidunt dolor ullamcorper magna at et lorem eget lobortis sit non ut turpis praesent aliquam adipiscing mi tempus euismod nunc. Pulvinar ullamcorper magna tempus adipiscing praesent donec nonummy mi erat id lobortis lorem volutpat ut pharetra sem ac, mauris nibh lorem tellus, nunc sit praesent donec lorem mauris nibh. Feugiat volutpat lobortis turpis, proin ac felis massa feugiat aliquet, nisi adipiscing praesent tempus id massa, pulvinar tellus, dolore nisi tempus pulvinar eget tellus mauris massa erat nonummy non. Massa congue lorem amet elit proin, nunc ipsum euismod, tincidunt dolor volutpat lobortis, sit non nisi turpis sem aliquam adipiscing mi tempus feugiat molestie lobortis turpis aliquet nisi adipiscing. Proin tempus felis massa, ipsum euismod congue dolor volutpat congue pharetra sem nisi donec elit, laoreet sed volutpat tincidunt dolor non, magna at nibh feugiat volutpat ut consectetur proin. Aliquam at ante tempus tellus ut sit aliquet dolore nonummy diam ante lorem molestie massa pulvinar tellus dolore turpis praesent erat id laoreet, pulvinar ullamcorper dolore elit massa ipsum. Euismod congue amet praesent, erat elit laoreet dolor turpis praesent aliquam felis ante ipsum euismod dolore amet praesent, tempus felis laoreet pulvinar euismod dolore nonummy et erat elit tincidunt. Dolor ullamcorper magna at, nibh sed pulvinar aliquet aliquam mauris nunc turpis proin aliquam felis massa pulvinar tellus nunc amet aliquet donec elit et erat eget lobortis, dolor volutpat. Ut, consectetur proin aliquam sed eget laoreet dolor non congue pharetra sem, nisi at ante feugiat volutpat ut sit euismod nunc turpis praesent erat elit mi ipsum ullamcorper donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper, congue pharetra non, magna at ante lorem mauris ante nibh feugiat volutpat nisi, consectetur proin ac molestie massa. Ipsum tellus, dolore, adipiscing proin ipsum molestie ut sit aliquet donec, adipiscing praesent erat id nunc ac, at proin. Tempus felis massa sit aliquet nisi turpis praesent erat felis laoreet pulvinar euismod, dolore amet praesent sed id, laoreet. Sed eget lobortis tincidunt pulvinar diam magna nonummy et erat eget lobortis feugiat volutpat nisi consectetur proin lorem molestie. Ante ipsum molestie nunc sit aliquet donec ac, mauris nibh feugiat tellus magna at nibh dolor non ut turpis. Sem nisi felis ante ipsum id laoreet ipsum euismod dolore nonummy mi erat eget laoreet sed mauris lobortis sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet diam donec elit diam erat elit et lorem. Molestie ante ipsum molestie nunc ut, consectetur sem ac. Mauris proin, tempus mauris laoreet ipsum euismod nunc amet. Diam donec felis laoreet sed volutpat tincidunt pharetra, sem. Magna consectetur proin ac sed id laoreet pharetra ullamcorper. Congue consectetur proin, ac eget lobortis, sit non nisi. Consectetur sem aliquam, felis ante pulvinar aliquet nisi adipiscing. Mi tempus lorem mauris massa, sit sem ac mauris. Massa feugiat tellus nunc turpis praesent tempus molestie, ut. Sit aliquet aliquam felis, ante ipsum euismod, sem nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet donec elit et sed elit laoreet pharetra, non. Ut sit non ut sit consectetur, et lorem eget. Lobortis feugiat non nisi consectetur proin tempus mauris massa. Feugiat molestie dolore turpis aliquet donec adipiscing mi sed. Eget laoreet dolor pulvinar tellus nunc dolor euismod congue. Pharetra, sem magna at proin, tempus mauris massa sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor pulvinar euismod congue amet, diam, donec. Elit nibh ac eget lobortis sit tellus ut. Consectetur proin tempus mauris mi tempus id laoreet. Ipsum eget aliquet nisi adipiscing proin ipsum molestie. Nunc pulvinar tellus dolore nonummy praesent, erat elit. Et ac at ante feugiat volutpat lobortis turpis. Sem aliquam felis elit nibh, feugiat volutpat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id laoreet pharetra ullamcorper magna nonummy et ac eget lobortis pharetra, non eget tincidunt pharetra sem magna. At nibh feugiat molestie lobortis, sit non ut turpis praesent tempus id, massa ipsum euismod nunc amet. Diam donec, elit et ac at ante lorem sed volutpat congue pharetra diam magna elit nibh lorem. Volutpat lobortis pharetra sem ac at ante lorem molestie nunc turpis praesent aliquam felis ante ipsum nonummy. Diam, magna, at et feugiat volutpat lobortis turpis aliquet nisi adipiscing proin tempus id, massa, pulvinar tellus. Donec felis laoreet sed id tellus ut turpis proin lorem molestie lobortis turpis sem aliquam felis ante. Feugiat, tellus dolore turpis aliquet donec felis laoreet ipsum euismod tincidunt pharetra, non congue nonummy nonummy praesent. Tempus felis nibh lorem, eget lobortis dolor, sem magna at et lorem volutpat ut pharetra proin ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget lobortis sit molestie massa sit aliquet donec adipiscing mi, tempus felis mi. Sed eget tincidunt dolor dolor, euismod congue nonummy et erat eget laoreet pharetra. Non ut consectetur sem ac mauris ante feugiat tellus nunc sit aliquet nisi. Turpis, praesent ante, tempus molestie, lobortis feugiat tellus nisi adipiscing proin, tempus id. Massa, pulvinar aliquet dolore adipiscing mi ipsum euismod, tincidunt dolor ullamcorper congue consectetur. Sem nisi, tempus elit, mi sed, volutpat lobortis pharetra non congue consectetur sem. Aliquam at ante ipsum molestie nunc pulvinar tellus dolore nonummy diam erat sit. Tellus nunc sit aliquet dolore turpis praesent erat felis, laoreet pulvinar aliquet congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie nunc turpis pharetra sem aliquam at ante lorem. Molestie ante ipsum tellus dolore turpis aliquet congue consectetur. Sem magna at nibh lorem molestie massa sit tellus. Diam ac elit nibh sed eget lobortis sit non. Ut sit aliquet aliquam felis ante ipsum euismod nunc. Turpis aliquet, erat id massa pulvinar, aliquet proin, ac. At ante ipsum id laoreet ipsum euismod tincidunt pulvinar. Ullamcorper magna consectetur sem ac mauris, ante, lorem volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis feugiat aliquet nisi adipiscing proin. Tempus id laoreet ipsum euismod tincidunt. Amet diam donec eget laoreet sed. Volutpat, nibh tincidunt dolor volutpat congue. Consectetur, diam ac elit nibh feugiat. Molestie ut pharetra non aliquam at. Ante ipsum molestie nunc sit tellus. Donec nonummy diam donec nonummy mauris. Ante tempus id tincidunt amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit aliquet, dolore pulvinar euismod congue amet diam donec. Elit mauris nunc pulvinar tellus nunc amet praesent donec. Elit mi sed volutpat tincidunt pharetra ullamcorper nisi consectetur. Proin ac at ante ipsum id nunc pulvinar sit. Non ut pulvinar aliquet donec, nonummy praesent, erat felis. Laoreet sed eget nibh feugiat volutpat lobortis sit aliquet. Nisi adipiscing praesent donec adipiscing mi massa feugiat non. Nisi turpis praesent aliquam felis mi tempus elit mi. Lorem eget, nibh feugiat volutpat ut turpis sem aliquam. At proin laoreet, dolor non congue sit non nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper magna consectetur diam ac at ante feugiat volutpat lobortis tincidunt pharetra non ut turpis sem ac mauris massa feugiat molestie, massa ipsum. Euismod nunc amet praesent erat eget nibh sed, volutpat tincidunt pharetra sem mi tempus id tincidunt dolor euismod tincidunt pharetra ullamcorper ac at. Proin aliquam, mauris massa, ipsum molestie nunc sit tellus dolore nonummy praesent erat id, molestie nunc pulvinar tellus dolore amet praesent erat felis. Mi sed eget tincidunt, amet ullamcorper ac elit, nibh sed volutpat ut, sit non diam, erat, elit et ac eget tincidunt dolor non. Ut sit aliquet dolore turpis aliquet donec felis massa pulvinar ullamcorper, congue amet praesent erat id tincidunt pharetra adipiscing, ante lorem mauris massa. Sit tellus dolore turpis praesent dolore elit et sed euismod tincidunt amet et sed id congue pharetra, ullamcorper congue consectetur et ac ipsum. Euismod dolore, nonummy diam donec elit mi, sed volutpat congue pharetra sem magna, at et lorem volutpat congue consectetur tellus nunc amet praesent. Aliquam felis eget nibh lorem tellus nunc sit aliquet donec felis praesent donec elit mi erat eget lobortis pharetra volutpat ut turpis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi turpis aliquet, nunc pulvinar ullamcorper magna consectetur sem magna at sem tempus mauris ante ipsum molestie nunc ut consectetur aliquet nisi adipiscing praesent, aliquam adipiscing, mi, sed id. Laoreet pharetra diam donec nonummy nibh lorem volutpat tincidunt pharetra non nisi consectetur id tincidunt pulvinar ullamcorper dolore nonummy diam ac, elit nibh feugiat mauris ante ipsum id laoreet. Ipsum euismod nunc pulvinar diam donec elit nibh, ac mauris nibh dolore adipiscing mi ipsum molestie dolore, turpis praesent erat elit mi sed id laoreet pharetra ullamcorper magna nonummy. Et lorem, eget lobortis feugiat adipiscing mi tempus felis laoreet dolor euismod congue amet diam magna elit et lorem molestie ut pharetra proin ac eget ut pharetra sem ac. Mauris, nibh feugiat adipiscing mi, ipsum euismod nunc turpis praesent erat, felis laoreet sed eget, nibh lorem volutpat ut sit, sem, nisi at ante, feugiat non nisi adipiscing proin. Aliquam dolor euismod magna, nonummy et lorem eget lobortis feugiat molestie lobortis feugiat, aliquet dolore adipiscing proin erat id nunc turpis elit nibh dolor ullamcorper, magna consectetur diam ac. Mauris nibh lorem molestie nunc sit, aliquet nisi felis massa, feugiat molestie dolore turpis mi tempus, id laoreet pulvinar, at nibh lorem volutpat lobortis pharetra proin ac at ante. Lorem mauris ante, pulvinar euismod nunc amet aliquet, donec elit mi sed volutpat tincidunt pharetra ullamcorper ac feugiat molestie ut turpis, proin tempus id nunc sit tellus dolore nonummy. Mi tempus id tincidunt pulvinar ullamcorper magna nonummy et, sed volutpat lobortis dolor non praesent erat, felis, laoreet, pulvinar ullamcorper donec adipiscing, mi sed id tincidunt pulvinar diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non magna, consectetur proin ac, felis ante ipsum tellus dolore proin dolor mauris tellus laoreet, ac sit aliquet dolore magna pharetra sem magna at proin lorem molestie lobortis. Sit ac mauris massa ipsum molestie, nunc sit praesent donec adipiscing praesent erat eget laoreet nunc, sit, tellus dolore adipiscing mi tempus molestie nunc amet praesent erat id mi. Sed id tincidunt amet diam donec, elit nibh lorem volutpat, ut pharetra non praesent erat id tincidunt amet praesent, tempus euismod nunc amet aliquet donec elit laoreet pulvinar ullamcorper. Dolore nonummy mi, sed, id tincidunt pharetra diam elit nibh dolor ullamcorper congue pharetra sem magna mauris ante, lorem molestie ut turpis proin lorem molestie massa sit sem nisi. Turpis praesent tempus id nunc magna nonummy diam lorem, volutpat ut sit non nisi at nibh, lorem mauris ante ipsum id nunc turpis aliquet erat elit mi erat eget. Laoreet, dolor non, eget laoreet sed non congue consectetur sem magna mauris nibh feugiat, volutpat ut consectetur aliquet aliquam felis ante feugiat molestie, et erat elit laoreet pharetra non. Ut pharetra sem nisi turpis proin tempus mauris massa ipsum id tincidunt pulvinar euismod congue nonummy diam erat eget lobortis dolor turpis praesent donec elit mi ipsum ullamcorper congue. Amet diam erat, eget laoreet pulvinar diam donec elit nibh sed, euismod congue consectetur et ac elit lobortis dolor turpis praesent erat felis laoreet ipsum ullamcorper donec adipiscing praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat tellus nunc pulvinar aliquet congue consectetur mi magna consectetur proin ac mauris massa feugiat non nisi at proin aliquam felis massa pulvinar. Euismod, laoreet sed pulvinar euismod, nunc pulvinar diam donec nonummy et erat elit nibh dolor volutpat lobortis sit aliquet nisi adipiscing, proin tempus. Sed id tincidunt dolor ullamcorper proin, lorem molestie nunc turpis proin tempus mauris lobortis sit aliquet dolore turpis, praesent donec elit laoreet pulvinar. Ullamcorper congue nonummy praesent erat feugiat tellus ut turpis praesent, aliquam felis ante tempus id tincidunt pulvinar ullamcorper dolore elit et erat volutpat. Nibh feugiat molestie lobortis feugiat non, ut sit ullamcorper, sem aliquam mauris, ante aliquam, felis massa pulvinar tellus nunc amet diam magna nonummy. Et erat eget lobortis pharetra diam magna elit laoreet dolor volutpat ut congue pharetra ullamcorper magna nonummy et lorem eget ut sit non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac elit nibh lorem pulvinar ullamcorper congue pharetra ullamcorper congue consectetur proin lorem volutpat, nibh feugiat tellus ut turpis praesent aliquam felis. Ante tempus id tincidunt pulvinar aliquet donec lorem molestie lobortis turpis proin aliquam at proin tempus id massa pulvinar aliquet donec felis. Laoreet sed euismod tincidunt pulvinar ullamcorper magna, elit mi lorem sit tellus dolore turpis praesent erat felis massa pulvinar ullamcorper aliquam elit. Mi sed euismod congue amet praesent sed euismod nunc amet diam, nibh lorem molestie nunc sit aliquet aliquam adipiscing praesent tempus id. Massa sed ullamcorper dolore, nonummy et erat id tincidunt pharetra ullamcorper magna nonummy, nibh sed volutpat, tellus dolore nonummy, mi tempus euismod. Nunc turpis praesent erat felis tincidunt dolor euismod congue pharetra, diam ac elit laoreet pharetra diam donec elit et lorem volutpat aliquet. Aliquam, adipiscing mi tempus id tincidunt pulvinar ullamcorper magna elit mi sed volutpat congue amet, diam ac elit, et laoreet pulvinar ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, tellus nunc, sit aliquet donec nonummy mi erat, felis non ut consectetur proin ac volutpat ut. Turpis aliquet nisi adipiscing proin ipsum molestie, nunc sit aliquet donec adipiscing volutpat diam praesent, magna feugiat. Adipiscing turpis molestie mi magna consectetur sem dolore ipsum id sem massa magna sit tellus massa, sed. Eget et magna consectetur proin, dolore turpis diam magna tincidunt dolor eget nibh lorem adipiscing id sem. Nunc ipsum id laoreet sed, eget lobortis tempus felis praesent congue feugiat felis ullamcorper ante non ante. Dolore feugiat adipiscing, ullamcorper, nibh nunc erat pharetra molestie praesent lobortis tempus amet eget tellus et ut. Tempus consectetur volutpat mi tincidunt tempus dolor, elit felis non, proin congue ac pulvinar eget sem turpis. Id diam ut erat consectetur molestie diam lobortis aliquam dolor, elit aliquet massa, ac sit felis ullamcorper. Ut tempus pharetra mauris praesent laoreet magna sit felis felis praesent congue tempus pulvinar elit proin nunc. Ac erat nunc proin dolore lorem adipiscing, tellus nunc amet diam donec nonummy, et lorem eget nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis aliquet donec nonummy, et ac at et, lorem volutpat, ut pharetra, sem aliquam mauris ante feugiat tellus ut turpis proin tempus mauris massa tincidunt. Dolor volutpat ut turpis sem, nisi, at ante feugiat tellus dolore amet ullamcorper dolore adipiscing mi sed, id, tincidunt nonummy diam donec elit nibh nunc. Sit sem tempus molestie massa feugiat tellus dolore, amet praesent erat, felis massa pulvinar ullamcorper, donec nonummy praesent ipsum, euismod nunc, amet praesent erat eget. Tincidunt, nisi consectetur proin tempus molestie, lobortis turpis aliquet nisi turpis mi tempus felis massa ipsum ullamcorper congue amet praesent donec nonummy nibh sed sed. Id laoreet, pulvinar ullamcorper magna nonummy diam erat eget tincidunt pharetra sem nisi at et feugiat, molestie lobortis pharetra sem aliquam at ante ipsum molestie. Ut, donec nonummy et sed, volutpat congue consectetur diam ac at ante feugiat volutpat nisi at et lorem molestie, ut consectetur et lorem volutpat congue. Pharetra proin ac donec elit nibh dolor ullamcorper congue nonummy et lorem eget tincidunt pharetra sem magna at nibh dolor sem nisi consectetur id laoreet. Ipsum, euismod congue nonummy, diam erat eget, laoreet pharetra diam donec elit nibh dolor, euismod congue consectetur, et erat volutpat congue consectetur et ac feugiat. Tellus dolore turpis praesent donec felis laoreet, ipsum euismod, dolore nonummy praesent sed euismod dolore nonummy, praesent tempus id nunc pulvinar diam erat id laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac elit lobortis pharetra non praesent mauris. Praesent nunc dolor mauris, nonummy sem ut. Ipsum nonummy mauris praesent, donec nonummy et. Magna, at et feugiat molestie, ut pharetra. Non aliquam at ante feugiat id massa. Pulvinar euismod sem magna at ante lorem. Molestie massa sit sem aliquam mauris lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit non nisi adipiscing elit, nibh sed volutpat ut pharetra sem magna mauris lobortis dolor sem magna at nibh dolor non nisi consectetur sem aliquam at, lobortis feugiat, aliquet ullamcorper. Congue pharetra proin aliquam at nibh sit non magna consectetur, ante tempus molestie ut turpis sem aliquam felis ante feugiat aliquet aliquam mauris massa, tincidunt amet diam erat, eget laoreet. Sed volutpat ut pharetra sem aliquam mauris lobortis, sit diam sed volutpat lobortis dolor non nisi turpis proin aliquam felis eget, lobortis pharetra, ullamcorper magna elit et lorem eget lobortis. Sit non nisi, turpis, praesent aliquam mauris, massa ipsum, tellus dolore amet diam, erat tincidunt pulvinar aliquet donec nonummy mi sed id tincidunt dolor non congue consectetur proin ac at. Nibh lorem mauris massa sit aliquet dolore nonummy diam donec elit pulvinar ullamcorper donec elit mi, erat eget, lobortis dolor non ut, pharetra sem aliquam at ante tempus id nunc. Ipsum euismod nunc amet, praesent erat felis laoreet lobortis turpis sem aliquam felis praesent tempus id massa, ipsum euismod, congue nonummy praesent erat eget nibh sed eget lobortis nunc amet. Ullamcorper magna consectetur sem, ac mauris nibh lorem molestie ut sit sem nisi, adipiscing proin tempus id massa pulvinar aliquet donec adipiscing praesent erat elit mauris nunc turpis praesent aliquam. Adipiscing mi erat id tincidunt dolor ullamcorper tincidunt, amet ullamcorper ac, at et ac molestie lobortis sit non nisi adipiscing proin tempus sed volutpat ut sit sem magna mauris nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit et mi tempus felis massa amet ullamcorper dolore nonummy praesent erat elit, nibh sed volutpat ut pharetra sem magna, at. Proin tempus mauris nunc sit aliquet mi sed eget, tincidunt feugiat non congue consectetur sem aliquam mauris massa, feugiat molestie nunc. Pulvinar aliquet dolore nonummy mi, erat id tincidunt, dolor volutpat tellus dolore amet praesent tempus id massa ipsum euismod dolore, amet. Diam ac eget tincidunt pharetra ullamcorper, donec, elit nibh sed non congue consectetur diam ac mauris euismod nunc adipiscing mi erat. Id laoreet sed, volutpat tincidunt dolor non magna at proin lorem eget massa feugiat tellus ut adipiscing ante et lorem volutpat. Tincidunt pharetra sem magna at ante lorem molestie, lobortis sit sem nisi adipiscing proin tempus molestie dolore turpis praesent tempus id. Laoreet ipsum euismod sem nisi, consectetur proin tempus mauris nunc sit aliquet nisi turpis praesent, erat felis massa ipsum euismod dolore. Nonummy, et ac elit nibh lorem eget nibh dolore nonummy mi erat eget nibh sed volutpat, congue, consectetur sem nisi at. Et feugiat, volutpat nisi consectetur sem aliquam, ac at et lorem eget ut pharetra sem ac at lobortis sit sem ac. At ante lorem volutpat ut sit aliquet, aliquam felis ante, ipsum tellus nunc massa feugiat tellus, nunc turpis, proin aliquam id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mauris lobortis pharetra lorem mauris, nibh lorem volutpat lobortis. Feugiat tellus nisi turpis praesent, erat felis laoreet, pulvinar euismod. Congue pharetra ullamcorper magna nonummy nibh sed non congue tempus. Felis massa pulvinar, aliquet aliquam felis mi, ipsum molestie tincidunt. Amet praesent erat felis, mi sed id tincidunt pharetra diam. Magna consectetur sem aliquam sed, euismod tincidunt pulvinar diam magna. Nonummy et sed volutpat congue consectetur diam ac, elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing turpis praesent donec nonummy praesent sed id laoreet dolor volutpat lobortis. Sit molestie nunc sit euismod nunc turpis aliquet erat, felis, laoreet erat. Eget nibh massa pulvinar ullamcorper congue amet praesent, erat eget laoreet dolor. Non congue consectetur sem magna mauris lobortis dolor, sem nisi turpis sem. Aliquam adipiscing elit nibh feugiat molestie ut sit sem aliquam at proin. Tempus, felis mi sed id nunc amet diam, donec elit mi erat. Volutpat tincidunt pharetra non nisi erat elit mi sed id congue amet. Ullamcorper congue pharetra proin ac mauris nibh sit non, nunc sit aliquet. Donec felis ante ipsum pharetra non nisi consectetur et feugiat molestie ut. Turpis proin ac mauris lobortis sit sem lorem eget lobortis, pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar euismod tincidunt pulvinar euismod congue amet diam ac eget nibh lorem molestie lobortis pharetra sem aliquam at ante. Tempus dolor ullamcorper donec elit laoreet pulvinar ullamcorper congue pharetra sem magna at nibh feugiat volutpat, ut consectetur proin aliquam. At ante, tempus, molestie massa pulvinar pharetra non nisi adipiscing proin, tempus mauris nunc, sit aliquet donec adipiscing ante ipsum. Id tincidunt pulvinar aliquet donec felis laoreet, ipsum euismod congue nonummy, diam magna aliquam felis, laoreet ipsum euismod dolore nonummy. Mi ipsum euismod nunc amet diam erat felis laoreet, dolor euismod congue, amet diam ac elit id massa pulvinar euismod. Congue amet diam erat eget tincidunt pharetra diam magna eget, nibh lorem eget lobortis, pharetra sem magna at ante lorem. Volutpat ut turpis, elit mi, sed, euismod congue nonummy diam erat, id tincidunt pharetra non ut pharetra non magna consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin tempus mauris, ante feugiat, tellus aliquam, adipiscing praesent erat id, massa ipsum. Id, tincidunt dolor non ut, consectetur, sem ac at nonummy nibh sed eget. Lobortis dolor non ut turpis sem aliquam mauris massa sit, aliquet aliquam at. Ante tempus id nunc sit aliquet donec felis eget nibh feugiat, tellus ut. Sit tellus dolore turpis praesent erat felis, laoreet pulvinar aliquet donec elit et. Ac elit laoreet pharetra non ut pharetra sem mi erat eget tincidunt dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi donec elit mi sed volutpat tincidunt dolor ullamcorper congue at et nunc turpis proin, tempus felis laoreet pulvinar id tincidunt dolor euismod congue pharetra. Diam, ac at ante feugiat volutpat ut turpis sem lorem mauris lobortis feugiat amet diam erat eget, nibh dolor volutpat ut consectetur, proin ac mauris. Lobortis, sit, sem ac at nibh dolor non nisi consectetur proin tempus molestie aliquet donec elit mi sed id laoreet dolor non congue consectetur proin. Aliquam at ante tempus mauris ante tempus, id, laoreet dolor ullamcorper sem nisi felis ante feugiat aliquet nisi, adipiscing proin aliquam felis mi ipsum euismod. Congue, pharetra non congue consectetur diam magna mauris nibh lorem mauris ante pulvinar pharetra sem ac elit, nibh feugiat mauris massa ipsum molestie, nunc pulvinar. Euismod tincidunt amet diam donec eget nibh lorem volutpat, ut, pharetra non ut consectetur, proin tincidunt, dolor ullamcorper congue nonummy et, erat elit tincidunt dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi erat id laoreet nisi at ante, lorem molestie nunc sit aliquet nisi adipiscing mi tempus euismod tincidunt. Pulvinar aliquet donec nonummy diam erat, eget laoreet dolor, ullamcorper magna ipsum molestie nunc sit aliquet, aliquam nonummy. Praesent donec eget nibh lorem volutpat tincidunt pharetra sem magna, consectetur, proin ac mauris ante feugiat tellus nunc. Ac elit nibh sed volutpat ut pharetra, sem aliquam at nibh feugiat tellus ut sit aliquet nisi adipiscing. Mi erat id tincidunt amet aliquet donec nonummy at ante ipsum tellus ut turpis praesent aliquam felis, laoreet. Ipsum, id nunc pulvinar ullamcorper, magna consectetur diam ac at nibh feugiat volutpat ut tempus id massa pulvinar. Aliquet dolore elit et ac elit laoreet, sed eget ut pharetra sem magna at ante lorem molestie ut. Sit aliquet nisi adipiscing eget lobortis pharetra non ut sit aliquet dolore turpis proin tempus, molestie nunc pulvinar. Aliquet dolore nonummy diam erat eget tincidunt pulvinar ullamcorper magna elit mi sed consectetur proin, aliquam felis mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit proin ac erat at et lorem eget ante sit non nisi consectetur proin aliquam mauris ante tempus. Euismod dolore adipiscing mi tempus id massa pulvinar, aliquet et lorem mauris massa feugiat tellus ut adipiscing proin. Tempus mauris massa pulvinar tellus dolore nonummy praesent donec elit mi, dolor ullamcorper congue amet et massa feugiat. Molestie nunc amet aliquet donec adipiscing praesent sed elit nibh sed volutpat congue, pharetra non nisi consectetur ante. Tempus mauris ante, feugiat tellus nisi adipiscing elit lobortis dolor volutpat congue pharetra proin ac mauris nibh feugiat. Non nunc pulvinar aliquet aliquam felis nunc sit aliquet mi erat eget lobortis dolor non nisi consectetur, proin. Lorem molestie massa feugiat sem, dolore, turpis praesent aliquam lorem volutpat magna consectetur diam ac, mauris nibh feugiat. Molestie ut turpis sem nisi adipiscing mi ipsum molestie nunc amet, aliquet donec elit mi erat elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem eget nibh sit tellus ut sit sem nisi felis ante ipsum molestie sem nisi consectetur, proin ac molestie, lobortis sit non nisi adipiscing proin, tempus id massa ipsum euismod. Nunc amet diam magna consectetur diam ac eget lobortis nunc amet ullamcorper congue amet diam magna at et lorem molestie massa, feugiat molestie, ut, turpis praesent aliquam mauris massa, sit. Aliquet nunc nonummy praesent aliquet, nisi felis ante ipsum molestie, nunc amet praesent donec nonummy et erat, eget nibh sed volutpat ut, pharetra sem magna at proin laoreet dolor ullamcorper. Congue consectetur diam erat eget lobortis feugiat, volutpat nisi consectetur proin ac, mauris ante ipsum molestie massa pulvinar tellus donec nonummy mi sed, id sem magna at nibh, feugiat volutpat. Ut, sit aliquet aliquam felis ante tempus id laoreet pulvinar ullamcorper dolore nonummy et ac elit nibh lorem eget nibh, feugiat nonummy, praesent erat felis nibh sed eget lobortis dolor. Non ut sit sem, aliquam adipiscing praesent erat felis laoreet sed euismod nibh lorem mauris nibh sit tellus praesent donec elit nibh dolor euismod tincidunt pharetra diam magna at, et. Tempus molestie lobortis sit aliquet nisi adipiscing, proin tempus felis, massa ipsum, euismod tincidunt nunc sit, tellus dolore adipiscing praesent donec elit mi, sed volutpat tincidunt pharetra diam ac elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc amet aliquet dolore adipiscing mi ipsum euismod nunc, amet diam donec felis tincidunt pulvinar euismod, congue consectetur sem ac. Tempus id massa pulvinar ullamcorper dolore nonummy et ac eget nibh lorem, volutpat ut pharetra sem ac mauris lobortis sit non. Nisi consectetur, proin tempus dolor euismod donec, elit et erat elit nibh feugiat volutpat lobortis sit non nisi adipiscing, praesent aliquam. Adipiscing, mi ipsum euismod tincidunt amet ullamcorper magna elit mi praesent tempus id tincidunt sed euismod congue nonummy, mi sed id. Laoreet dolor ullamcorper magna consectetur, sem ac at nibh lorem molestie nunc nibh lorem molestie nunc sit aliquet nisi adipiscing ante. Ipsum molestie nunc turpis, aliquet erat, id laoreet pulvinar ullamcorper dolore felis laoreet ipsum euismod nunc amet diam proin lorem tellus. Ut, consectetur proin, tempus mauris lobortis sit tellus, nisi, adipiscing praesent erat id massa amet praesent aliquam felis laoreet ipsum, id. Tincidunt, amet praesent aliquet aliquam mauris mi ipsum id nunc amet aliquet, erat elit tincidunt dolor volutpat tincidunt dolor ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur proin, aliquam at ante lorem molestie nunc sit sem nisi nonummy mi tempus lorem, molestie lobortis turpis aliquet nisi adipiscing proin tempus. Felis mi sed id tincidunt, pharetra ullamcorper magna nonummy diam ac mauris, nibh lorem tellus ut turpis nonummy diam ac, elit lobortis pharetra. Non nisi consectetur, proin ac mauris lobortis pharetra non ac at ante tempus molestie massa sit tellus donec adipiscing turpis sem tempus mauris. Ante, ipsum euismod nunc turpis aliquet donec elit et sed eget congue amet diam erat eget tincidunt amet, diam praesent aliquam felis massa. Sit aliquet dolore adipiscing mi ipsum euismod dolore adipiscing mi erat felis laoreet, sed euismod dolore elit mi ipsum ullamcorper congue, nonummy ullamcorper. Proin, aliquam mauris nunc sit praesent tempus molestie nunc sit aliquet aliquam adipiscing mi erat, felis, laoreet dolor ullamcorper donec felis mi sed. Id congue amet praesent nibh sit tellus nisi adipiscing ante feugiat non magna consectetur proin lorem molestie, ut turpis, sem aliquam mauris massa. Feugiat amet et erat elit laoreet dolor ullamcorper magna at nibh sed non congue nonummy, et sed volutpat tincidunt pharetra, sem magna at. Ante tempus molestie, ut erat id laoreet ipsum, aliquam pulvinar mauris sem tincidunt, magna ipsum pharetra at praesent erat felis, mi sed consectetur. Proin ac mauris nibh feugiat tellus nisi, adipiscing proin donec adipiscing mi pulvinar euismod tincidunt lobortis feugiat tellus dolore turpis praesent erat id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris massa feugiat dolor non congue pharetra sem ac mauris ante. Tempus mauris nunc turpis proin tempus mauris lobortis, sit tellus dolore. Amet proin nibh lorem molestie lobortis sit sem aliquam at ante. Feugiat tellus nisi at ante lorem mauris nunc sit sem aliquam. Felis ante feugiat molestie volutpat nisi turpis sem aliquam at ante. Feugiat tellus ut adipiscing praesent aliquam felis laoreet ipsum euismod dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non ullamcorper dolore pharetra sem nisi turpis sem, ac at massa feugiat tellus ut turpis praesent aliquam adipiscing. Laoreet pulvinar tellus non ut, consectetur proin lorem molestie ut sit sem aliquam adipiscing mi erat id laoreet. Ipsum euismod congue amet ullamcorper magna, at proin ac mauris id tincidunt pulvinar ullamcorper magna nonummy et ac. Mauris ante lorem molestie lobortis turpis sem non magna consectetur et ac mauris massa sit tellus nisi adipiscing. Praesent aliquam, adipiscing mi sed euismod dolore nonummy praesent tempus id tincidunt nisi turpis sem aliquam, felis ante. Ipsum molestie dolore turpis praesent, donec felis massa pulvinar ullamcorper dolore nonummy mi erat id nunc amet, praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem aliquam felis praesent donec felis laoreet ipsum euismod donec nonummy mi erat id laoreet massa ipsum euismod nunc pulvinar, euismod magna nonummy. Diam ac eget, congue consectetur diam ac elit lobortis dolor ullamcorper magna at et lorem volutpat congue dolore nonummy, mi erat id tincidunt. Amet diam donec, nonummy et lorem eget tincidunt dolor non, ut sit aliquet, aliquam adipiscing praesent erat id massa, ipsum ipsum molestie nunc. Sit ullamcorper dolore, nonummy praesent erat id tincidunt, pulvinar ullamcorper congue nonummy mi erat volutpat tincidunt pharetra sem nisi at felis laoreet pulvinar. Ullamcorper dolore nonummy diam erat eget laoreet pharetra ullamcorper magna elit nibh sed volutpat tincidunt consectetur sem magna at nibh lorem, molestie ut. At felis mi sed volutpat tincidunt pharetra ullamcorper congue at, nibh sed eget ut sit non nisi, at proin tempus, molestie nunc, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id nunc amet aliquet dolore nonummy et erat eget nibh. Sed, eget nibh sit non, nisi turpis, praesent tempus, sed. Volutpat tincidunt dolor sem ac mauris nibh feugiat, volutpat lobortis. Feugiat tellus dolore, turpis praesent aliquam felis massa ipsum ullamcorper. Dolore nonummy at proin lorem molestie nunc sit, sem donec. Adipiscing ante tempus id tincidunt pulvinar euismod dolore nonummy et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis consectetur, non ut sit praesent aliquam felis mi sed id tincidunt dolor euismod congue consectetur diam erat eget lobortis, dolor non nisi at lobortis nunc. Pulvinar euismod congue nonummy praesent sed id tincidunt pharetra ullamcorper congue consectetur et ac mauris nibh lorem, molestie ante pulvinar tellus nisi adipiscing praesent nibh feugiat. Molestie lobortis sit non aliquam, adipiscing proin tempus id ut sit aliquet donec felis ante sit, euismod nunc amet diam, magna consectetur sem magna at felis. Mi ipsum euismod, dolore elit mi erat id congue pharetra diam donec, eget, laoreet dolor non magna pharetra sem ac mauris nibh et erat elit lobortis. Pharetra non ut, turpis aliquet nisi at ante ipsum id nunc pulvinar tellus donec adipiscing mi sed id tincidunt, dolor euismod, tincidunt pharetra turpis, praesent erat. Felis tincidunt dolor ullamcorper dolore nonummy, diam, ac elit laoreet, sed molestie massa pharetra sem aliquam adipiscing praesent, aliquam adipiscing praesent erat felis, nibh massa pulvinar. Id tincidunt pulvinar ullamcorper dolore nonummy, diam ac elit nibh, lorem molestie, lobortis sit non nisi turpis praesent nibh sed volutpat ut sit non nisi consectetur. Proin tempus mauris ante ipsum id massa pulvinar aliquet dolore elit laoreet ipsum eget, tincidunt, pharetra, volutpat lobortis sit amet diam erat elit nibh lorem volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nonummy mi sed volutpat tellus massa amet ullamcorper dolore pharetra diam ac elit nibh dolor volutpat ut pharetra non nisi consectetur proin aliquam, mauris, massa pulvinar euismod nunc. Nisi sit aliquet dolore adipiscing ante ipsum aliquet nisi at ante ipsum molestie nunc sit aliquet donec adipiscing praesent sed euismod nunc, amet praesent donec lorem molestie ut turpis. Sem nisi adipiscing mi ipsum id massa amet aliquet congue amet praesent erat eget tincidunt pharetra diam magna elit et sed volutpat aliquet nisi adipiscing mi ipsum id laoreet. Dolor volutpat tincidunt, pharetra ullamcorper erat eget tincidunt pharetra ullamcorper ac elit nibh, lorem eget lobortis sit nonummy praesent erat felis laoreet dolor, volutpat tincidunt, pharetra sem magna at. Et lorem molestie lobortis feugiat tellus, dolore turpis proin ipsum id nunc turpis proin tempus pulvinar ullamcorper donec, elit nibh sed euismod magna consectetur et erat elit et feugiat. Volutpat ut turpis proin ac, molestie lobortis, sit non aliquam sit aliquet, aliquam sed volutpat, magna consectetur et sed euismod congue nonummy mi sed volutpat congue consectetur diam ac. At proin ac molestie massa feugiat non nisi adipiscing proin ipsum nonummy praesent donec elit nibh pulvinar euismod magna elit mi dolor ullamcorper congue consectetur diam, ac at nibh. Feugiat molestie lobortis sit aliquet nisi adipiscing ante ipsum pharetra ullamcorper congue consectetur, sem magna at proin lorem mauris massa pulvinar aliquet nisi adipiscing mi tempus molestie nunc amet. Ullamcorper dolore nonummy et erat elit laoreet massa pulvinar tellus nunc nonummy praesent donec nonummy nibh sed, volutpat tincidunt dolor, non nisi at ante dolor volutpat nisi at et. Lorem molestie lobortis sit amet ullamcorper, ac at laoreet dolor non congue consectetur sem, magna at, ante lorem, molestie nunc sit aliquet aliquam felis mi feugiat molestie nunc amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod tincidunt dolor ullamcorper magna consectetur diam ac at nibh laoreet dolor euismod congue nonummy diam ac volutpat tincidunt dolor non nisi consectetur proin ac mauris, ante. Ipsum molestie ut turpis praesent aliquam adipiscing laoreet, ut pharetra sem nisi consectetur proin lorem volutpat lobortis feugiat, aliquet dolore, amet aliquet donec elit et erat elit. Nibh lorem volutpat, lobortis sit non ullamcorper magna nonummy, diam ac mauris lobortis pharetra sem magna at ante feugiat volutpat ut turpis sem ac molestie lobortis sit. Tellus dolore ac elit laoreet dolor non ut pharetra sem magna mauris nibh, feugiat, molestie massa turpis aliquet, aliquam, adipiscing ante, tempus molestie nunc pulvinar aliquet donec. Elit mi lobortis sit, non nunc sit aliquet aliquam felis, laoreet ipsum euismod nunc amet diam erat elit mi erat, eget lobortis feugiat volutpat nisi at et. Aliquam adipiscing id laoreet dolor volutpat congue pharetra, proin ac mauris nibh feugiat tellus nisi consectetur proin tempus mauris massa tempus id volutpat lobortis turpis proin aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna at proin aliquam adipiscing, proin, aliquam lorem mauris nibh, lorem tellus ut turpis proin tempus mauris massa feugiat molestie, dolore. Amet, ullamcorper dolore nonummy et erat id tincidunt pharetra diam donec lorem molestie massa pulvinar tellus dolore nonummy, praesent tempus id tincidunt. Pulvinar euismod congue consectetur et erat elit, nibh feugiat volutpat ut sit sem aliquam erat id, laoreet dolor non congue consectetur et. Ac mauris nibh dolor non ut consectetur proin tempus mauris lobortis sit aliquet aliquam adipiscing proin nibh dolor, volutpat lobortis sit non. Nisi adipiscing proin lorem molestie nunc sit sem tempus mauris massa sit aliquet nisi felis mi ipsum, molestie massa, amet aliquet, sem. Aliquam at proin aliquam adipiscing laoreet sed id tincidunt pulvinar non congue, consectetur diam ac at ante tempus mauris ante ipsum molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi ipsum id congue amet diam donec at et. Lorem mauris nibh, feugiat tellus nisi consectetur proin mi. Sed eget tincidunt pharetra sem magna at et feugiat. Volutpat lobortis pharetra proin aliquam adipiscing proin tempus molestie. Nunc pulvinar euismod nunc, pulvinar sit aliquet aliquam felis. Praesent donec elit et ac eget, lobortis feugiat volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id congue nonummy diam ante tempus molestie nunc sit tellus dolore nonummy praesent donec elit laoreet dolor euismod congue amet et. Ac elit lobortis dolor, non magna elit nibh, nunc sit, praesent dolore adipiscing mi sed euismod, nunc amet, ullamcorper magna felis laoreet. Sed volutpat tincidunt pharetra diam magna at et lorem molestie ut dolore, nonummy et sed euismod congue amet praesent sed eget tincidunt. Pulvinar euismod magna elit laoreet dolor euismod tincidunt pharetra non nisi at et, ac at massa, tincidunt pharetra diam ac eget laoreet. Pharetra ullamcorper donec, nonummy diam, lorem eget lobortis feugiat tellus nisi at ante lorem molestie lobortis sit elit et sed volutpat congue. Amet diam, ac elit nibh sed volutpat congue consectetur sem aliquam, at ante lorem tellus ut sit sem tempus mauris massa pulvinar. Consectetur sem magna, at et lorem molestie lobortis sit non aliquam at ante ipsum molestie ut turpis praesent aliquam mauris ante ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis laoreet sed eget lobortis dolor, volutpat ut sit tellus dolore turpis praesent aliquam adipiscing, laoreet ipsum id, tellus nunc sit aliquet dolore nonummy, praesent tempus id laoreet, amet. Aliquet erat id tincidunt amet aliquet donec felis mi erat elit et lorem donec elit, nibh sed, eget lobortis sit non magna consectetur ante lorem molestie, lobortis sit aliquet. Dolore turpis mi erat id nunc, pulvinar ullamcorper dolore nonummy praesent massa feugiat non ut adipiscing proin tempus mauris, massa pulvinar euismod dolore nonummy praesent, donec felis laoreet dolor. Volutpat, tincidunt pharetra ullamcorper ac, ipsum felis massa pulvinar ullamcorper congue nonummy praesent erat eget laoreet pulvinar ullamcorper donec elit laoreet dolor euismod congue consectetur et ac elit lobortis. Dolor volutpat ut donec felis, laoreet sed eget laoreet pharetra diam donec elit nibh sed eget ut, pharetra diam ac mauris nibh feugiat molestie lobortis sit aliquet nisi, adipiscing. Praesent id nunc amet aliquet donec, adipiscing praesent erat eget laoreet sed volutpat ut pharetra diam ac mauris nibh dolor sem mi ipsum tellus dolore turpis mi ipsum id. Massa pulvinar ullamcorper dolore nonummy, diam magna consectetur proin ac mauris nibh lorem tellus massa sit aliquet dolore ac at ante lorem molestie ut turpis sem ac felis, massa. Feugiat tellus nunc amet, aliquet donec nonummy laoreet pulvinar euismod dolore nonummy praesent sed id tincidunt, nisi consectetur proin lorem mauris massa feugiat tellus, nisi mauris massa ipsum molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sed id tincidunt pharetra ullamcorper magna consectetur et lorem eget lobortis, dolor sem nisi consectetur ante lorem mauris massa feugiat. Tellus dolore magna consectetur et lorem mauris massa feugiat tellus ut adipiscing praesent tempus mauris massa ipsum euismod nunc nonummy mi. Tempus euismod dolore turpis, mi aliquet dolore adipiscing mi tempus, molestie dolore turpis praesent tempus felis massa ipsum, euismod nunc amet. Praesent erat id, tincidunt pulvinar ullamcorper, donec elit et dolor ullamcorper aliquet aliquam adipiscing mi erat felis massa amet ullamcorper dolore. Nonummy ullamcorper magna elit et, lorem eget lobortis sit non nisi, consectetur proin lorem dolor euismod, congue consectetur diam erat eget. Lobortis feugiat volutpat ut sit tellus nisi turpis proin tempus molestie ut turpis aliquet aliquam adipiscing ante pulvinar tellus, sem nisi. Consectetur sem aliquam mauris ante ipsum molestie nunc turpis praesent erat felis, massa pulvinar aliquet donec nonummy diam donec eget laoreet. Dolor eget nibh feugiat pulvinar ullamcorper congue consectetur diam ac, eget tincidunt pharetra diam magna eget nibh feugiat molestie, ut pharetra. Non ut adipiscing praesent aliquam felis massa ipsum euismod nunc nisi consectetur sem tempus molestie, nunc, pulvinar tellus nisi adipiscing mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra nonummy mi sed, euismod congue amet diam donec elit nibh lorem volutpat lobortis feugiat tellus, nunc pulvinar aliquet nisi felis ante, tempus id, massa pulvinar. Turpis aliquet nisi adipiscing praesent donec nonummy praesent sed eget, tincidunt pharetra non congue consectetur sem nisi consectetur sem tempus mauris massa feugiat, euismod dolore magna. Consectetur et, lorem molestie, lobortis sit non ut adipiscing proin ipsum molestie nunc pulvinar, aliquet donec adipiscing mi, ipsum id tincidunt, pulvinar turpis proin lorem, volutpat. Lobortis, feugiat tellus nunc turpis praesent aliquam felis laoreet, pulvinar euismod congue adipiscing mi sed eget laoreet pulvinar ullamcorper magna consectetur sem nisi donec elit laoreet. Sed volutpat congue pharetra ullamcorper magna at et, feugiat, volutpat massa feugiat non nisi adipiscing, proin tempus, mauris nunc sit praesent tempus, molestie nunc tincidunt dolor. Non ut sit aliquet aliquam adipiscing ante ipsum molestie, massa pulvinar ullamcorper dolore nonummy diam erat elit nonummy praesent erat elit nibh dolor volutpat tincidunt, pharetra. Sem magna at proin, tempus molestie lobortis sit aliquet, nisi turpis praesent, aliquam id massa ipsum euismod tincidunt aliquam at ante lorem mauris massa ipsum euismod. Tincidunt pulvinar ullamcorper magna elit mi erat eget tincidunt pharetra ullamcorper ac elit lobortis feugiat, ullamcorper magna, at proin laoreet sed id tincidunt pulvinar diam, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod tincidunt sed volutpat tellus dolore turpis praesent erat nonummy. Et ac elit nibh lorem volutpat ut consectetur et ac. Eget lobortis sit tellus ut, consectetur, proin lorem molestie ullamcorper. Magna consectetur sem magna elit nibh feugiat volutpat lobortis sit. Non nisi, adipiscing, proin, tempus molestie nunc pulvinar aliquet donec. Felis ante ipsum tellus molestie ut, sit tellus dolore turpis. Praesent erat, felis mi sed volutpat tincidunt dolor non congue. Consectetur non nisi at proin lorem molestie ullamcorper magna elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore turpis mi erat id tincidunt, amet aliquet. Erat felis massa pulvinar, ullamcorper proin aliquam mauris. Ante ipsum, tellus ut turpis proin tempus mauris. Ante ipsum euismod dolore turpis praesent erat felis. Laoreet dolor euismod congue pharetra ullamcorper praesent aliquam. Adipiscing laoreet ipsum, ullamcorper donec adipiscing laoreet ipsum. Euismod nunc amet diam erat felis laoreet dolor. Volutpat tincidunt pharetra sem, magna, consectetur et massa. Pulvinar ullamcorper dolore elit, mi sed euismod, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nunc sit aliquet sem magna at lobortis dolor sem magna. Consectetur proin aliquam mauris lobortis sit aliquet nisi adipiscing, proin ipsum. Id nunc pulvinar aliquet aliquam felis laoreet ut sit non nisi. Mauris ante lorem molestie nisi at ante lorem molestie lobortis turpis. Sem ac mauris ante feugiat, sem aliquam at massa feugiat amet. Praesent donec id nunc nonummy diam erat felis laoreet sed volutpat. Tincidunt, pharetra non nisi consectetur et lorem molestie massa feugiat molestie. Nunc, pulvinar aliquet proin ac eget lobortis sit non ut, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur sem magna at proin tincidunt, amet aliquet dolore, nonummy, mi erat eget tincidunt pharetra diam magna elit nibh sed volutpat ut. Pharetra sem nisi turpis sem aliquam felis massa congue nonummy diam erat, eget, nibh feugiat molestie massa ipsum tellus ut turpis praesent donec. Adipiscing mi sed eget nunc pulvinar ullamcorper congue pharetra sem mi tempus euismod tincidunt pulvinar ullamcorper dolore nonummy et, erat, eget lobortis feugiat. Non congue consectetur proin lorem mauris nibh lorem molestie nunc congue, consectetur, et sed volutpat tincidunt dolor non magna at et lorem molestie. Ut turpis, sem aliquam at ante feugiat tellus ut sit praesent dolore amet diam, nibh lorem tellus nunc sit aliquet nisi adipiscing mi. Erat felis tincidunt dolor, euismod congue amet ullamcorper congue consectetur proin lorem mauris massa pharetra tellus nisi adipiscing id laoreet sed euismod congue. Consectetur et, lorem eget nibh feugiat volutpat ut, turpis aliquet nisi turpis aliquet dolore nonummy et magna, pharetra non aliquam mauris euismod nunc. Amet, ullamcorper donec elit nibh dolor ullamcorper congue, nonummy diam ac elit nibh feugiat non nisi consectetur proin, ac mauris ante tempus id. Laoreet, pulvinar consectetur proin ac at ante lorem molestie nunc pulvinar aliquet nisi, felis ante ipsum tellus nunc, pulvinar euismod tincidunt pharetra volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam id massa pulvinar tellus nunc pulvinar diam donec nonummy et, ac mauris nibh feugiat turpis, aliquet donec, nonummy diam ac elit et ac at proin tempus. Molestie, laoreet ipsum id, tincidunt dolor euismod magna nonummy nibh sed volutpat lobortis nisi adipiscing praesent, erat id massa pulvinar ullamcorper dolore amet et erat eget laoreet pharetra. Ullamcorper donec nonummy nibh pharetra ullamcorper magna nonummy nibh dolor, euismod sem aliquam felis massa feugiat tellus nunc amet praesent erat felis, laoreet ipsum ullamcorper donec, adipiscing laoreet. Ipsum, id tincidunt pharetra ullamcorper donec, tempus mauris, nunc turpis sem nisi nonummy praesent tempus felis, laoreet dolor ullamcorper congue, amet et ac, elit et lorem volutpat ut. Pharetra sem aliquam at nibh nunc nonummy, ullamcorper magna, nonummy diam sed volutpat lobortis dolor non magna at proin ac mauris massa, ipsum tellus nisi at massa, ipsum. Tellus nunc turpis praesent nibh dolor, non ut consectetur diam ac eget tincidunt pharetra non nisi consectetur ante, tempus mauris massa, turpis, aliquet nisi erat eget, laoreet dolor. Non congue consectetur proin ac eget lobortis feugiat tellus ut consectetur proin, aliquam felis ante pulvinar euismod nunc turpis mi tempus, id massa ut pharetra aliquet nisi adipiscing. Praesent aliquam felis mi erat eget laoreet dolor euismod congue nonummy et lorem, eget lobortis pharetra sem magna elit, nibh feugiat non mi erat felis nunc amet, ullamcorper. Dolore amet diam donec eget, tincidunt dolor non congue consectetur sem nisi consectetur proin lorem molestie lobortis, sit proin tempus mauris ullamcorper donec elit mi sed, id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing mi ipsum sit, non nisi consectetur proin tempus felis massa pulvinar. Aliquet dolore, turpis aliquet erat felis laoreet pulvinar, ullamcorper donec elit et. Ac elit nibh ut sit aliquet dolore nonummy praesent tempus euismod tincidunt. Sed eget lobortis dolor molestie nisi consectetur proin, aliquam adipiscing mi ipsum. Molestie massa pulvinar, euismod proin ac, eget lobortis pharetra, sem aliquam adipiscing. Proin, tempus, mauris ante pulvinar tellus nisi adipiscing mi tempus euismod nunc. Pulvinar euismod congue, nisi turpis aliquet aliquam adipiscing praesent erat eget, laoreet. Dolor volutpat ut consectetur sem magna at ante feugiat volutpat ut consectetur. Proin tempus felis massa feugiat aliquet et ac eget tincidunt pharetra diam. Magna at, et ac, at proin tempus mauris, ante pulvinar euismod tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar euismod congue amet et, ac elit lobortis dolor ullamcorper congue consectetur sem aliquam mauris nibh feugiat, tellus nisi adipiscing proin tempus pulvinar diam donec elit mi, sed. Elit nibh, feugiat volutpat lobortis sit aliquet nisi, adipiscing proin ipsum sed volutpat, tincidunt consectetur, non nisi consectetur proin mi sed eget lobortis feugiat molestie ut sit, tellus. Nunc amet aliquet donec adipiscing laoreet ipsum euismod dolore adipiscing mi tempus euismod, nunc, amet praesent tempus id volutpat, ut turpis aliquet aliquam adipiscing, mi, erat id massa. Ipsum, id tincidunt dolor non magna consectetur et ac mauris nibh, feugiat mauris, euismod tincidunt pharetra non nisi consectetur proin aliquam mauris massa feugiat molestie dolore, turpis proin. Tempus id massa pulvinar tellus dolore adipiscing mi sed id laoreet dolor consectetur sem tempus felis mi tempus euismod nunc, pulvinar ullamcorper dolore elit laoreet ipsum euismod dolore. Pharetra ullamcorper magna elit et lorem eget lobortis sit, non ullamcorper donec elit laoreet dolor euismod congue consectetur et sed volutpat tincidunt pharetra ullamcorper magna at et, ac. Mauris massa congue nonummy praesent sed id tincidunt amet diam erat id, laoreet sed euismod congue consectetur diam magna consectetur proin aliquam felis ante ipsum, molestie, massa amet. Ullamcorper proin lorem mauris ut pharetra sem aliquam at, proin tempus mauris massa pulvinar aliquet nisi adipiscing mi erat felis nunc amet ullamcorper donec amet et erat, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie nunc turpis aliquet aliquam felis, ante tempus euismod. Nunc nisi consectetur ante lorem molestie lobortis sit aliquet. Nunc amet ullamcorper dolore nonummy et erat elit, nibh. Lorem eget lobortis sit sem ac eget, ut donec. Adipiscing mi ipsum id tincidunt, pulvinar ullamcorper dolore nonummy. Et, ac elit et feugiat volutpat lobortis sit, tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ipsum euismod tincidunt pulvinar ullamcorper magna. Nonummy diam, ac mauris nibh pharetra sem. Magna consectetur et ac mauris ante ipsum. Id non congue consectetur et, lorem eget. Lobortis feugiat molestie nunc pulvinar tellus dolore. Amet diam congue pharetra sem nisi turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis laoreet sed id tincidunt pharetra. Volutpat lobortis feugiat molestie nunc sit. Tellus dolore amet diam, erat felis. Laoreet sed volutpat sem aliquam, mauris. Massa ipsum tellus dolore turpis proin. Tempus felis laoreet sed id tincidunt. Dolor, non ut consectetur diam ac. Mauris, nibh feugiat volutpat ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie nunc, pulvinar ullamcorper dolore adipiscing praesent sed euismod tincidunt dolor non ut consectetur diam ante ipsum euismod nunc nonummy praesent erat, felis laoreet dolor euismod tincidunt pharetra. Ullamcorper congue consectetur et lorem mauris lobortis, sit tellus nisi sit nonummy diam magna at proin, tempus felis massa ipsum euismod tincidunt pulvinar ullamcorper dolore amet diam erat. Volutpat lobortis pharetra ullamcorper congue pharetra sem nisi at, ante tincidunt pharetra non congue pharetra sem magna at, proin aliquam felis mi erat felis laoreet dolor euismod congue. Amet et ac elit nibh massa pulvinar ullamcorper dolore amet diam magna nonummy et, lorem mauris lobortis feugiat tellus ut turpis proin lorem molestie lobortis feugiat aliquet nisi. At ante tempus id ullamcorper magna at nibh sed volutpat ut pharetra sem magna at ante lorem molestie nunc sit sem aliquam felis massa ipsum molestie dolore turpis. Aliquet dolore amet pulvinar euismod congue amet diam donec nonummy et lorem eget lobortis pharetra non ut sit tellus dolore turpis praesent erat feugiat molestie ut turpis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, non ut pharetra sem aliquam, adipiscing proin nibh, sed volutpat lobortis dolor tellus nisi, at ante tempus molestie massa sit. Aliquet nunc turpis praesent, donec nonummy et ac, elit proin, lorem eget tellus nunc amet diam magna nonummy et sed eget. Lobortis feugiat molestie massa feugiat tellus dolore amet aliquet erat id laoreet ipsum euismod, congue amet at proin lorem molestie nunc. Turpis praesent tempus felis, massa, ipsum id, tincidunt dolor euismod congue nonummy et sed eget lobortis dolor non praesent donec adipiscing. Mi erat eget, nibh sed eget lobortis pharetra sem magna at ante lorem molestie nunc, sit aliquet dolore turpis, aliquet dolore. Elit et sed pharetra aliquet aliquam at ante tempus id massa ipsum id tincidunt dolor euismod congue consectetur sem magna at. Ante feugiat volutpat ut turpis sem ac mauris, massa dolore nonummy et erat eget tincidunt pharetra ullamcorper magna nonummy nibh dolor. Non, congue nonummy et ac at nibh feugiat volutpat ut turpis sem, aliquam adipiscing mi, tincidunt feugiat volutpat congue consectetur, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, at nibh tempus felis massa ipsum, euismod, tincidunt pulvinar euismod tincidunt dolor non nisi turpis. Sem nisi adipiscing praesent aliquam id massa pulvinar ullamcorper sem aliquam at ante feugiat tellus, nisi. Consectetur proin tempus, felis massa sit, tellus dolore amet praesent tempus id nunc amet aliquet erat. Felis laoreet congue pharetra proin sed volutpat ut pharetra sem aliquam at, ante lorem molestie ut. Sit aliquet nisi adipiscing praesent, donec elit et sed, volutpat congue amet et ante aliquam id. Laoreet, ipsum id congue, nonummy diam donec nonummy nibh dolor euismod congue nonummy laoreet pulvinar euismod. Tincidunt pharetra, non nisi erat felis massa ipsum ullamcorper dolore nonummy mi ipsum euismod congue amet. Diam donec nonummy et lorem eget, lobortis sit non nunc sit aliquet nisi adipiscing praesent et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam ac elit et ac at nibh feugiat non ut adipiscing proin laoreet pulvinar ullamcorper magna nonummy et sed volutpat lobortis. Dolor non nisi, at et lorem molestie lobortis sit non aliquam, at proin tempus felis laoreet sed sit tellus ut turpis sem. Aliquam adipiscing mi tempus id nunc, amet aliquet donec felis laoreet ipsum euismod tincidunt dolor ullamcorper magna, consectetur, proin lorem ipsum tellus. Nunc, pulvinar diam donec nonummy, nibh, lorem mauris nibh feugiat molestie lobortis turpis sem aliquam at mi erat felis massa, ipsum sit. Non ut, turpis aliquet donec felis laoreet sed id nunc amet diam erat felis laoreet pulvinar euismod dolore nonummy mi sed eget. Lobortis feugiat non magna, ipsum molestie massa sit aliquet donec amet praesent donec eget laoreet pulvinar diam magna elit mi sed volutpat. Tincidunt dolor, non nisi at, et feugiat, non ut donec adipiscing laoreet pulvinar euismod dolore nonummy mi sed id laoreet, dolor euismod. Tincidunt pharetra sem nisi consectetur proin tempus mauris mi ipsum molestie, massa amet elit nibh lorem molestie lobortis sit tellus ut turpis. Aliquet dolore adipiscing, mi ipsum euismod nunc nonummy praesent erat felis tincidunt dolor ullamcorper dolore nonummy mi dolor sit tellus dolore amet. Aliquet donec felis laoreet ipsum tellus donec nonummy praesent erat, id tincidunt dolor euismod congue nonummy diam magna at ante tempus mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, donec adipiscing, et erat eget laoreet sed volutpat. Lobortis feugiat amet diam donec elit, nibh sed volutpat. Tincidunt dolor sem nisi consectetur proin, ac mauris lobortis. Sit aliquet nisi at ante feugiat tellus nunc sit. Aliquet et lorem eget, lobortis, sit non ut turpis. Sem tempus molestie ut consectetur proin aliquam mauris massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nonummy praesent donec eget laoreet dolor volutpat ut pharetra sem magna, at ante lorem volutpat ut consectetur proin aliquam adipiscing ante, tempus id. Non ut pharetra sem aliquam at, proin tempus id massa pulvinar tellus donec nonummy praesent tempus felis nibh dolor ullamcorper congue consectetur diam ac. Elit id nunc amet aliquet erat felis massa pulvinar ullamcorper dolore nonummy diam, erat eget, nibh sed volutpat lobortis pharetra, sem magna at proin. Lorem mauris massa sit amet diam, erat elit nibh lorem molestie ut pharetra sem ac mauris ante lorem id massa pulvinar tellus nunc amet. Praesent tempus id non magna at ante tempus volutpat, ut sit aliquet nisi turpis ante, ipsum molestie nunc amet praesent, tempus id massa pulvinar. Euismod tincidunt dolor ullamcorper congue consectetur felis massa ipsum tellus dolore turpis praesent tempus id massa, pulvinar aliquet erat felis laoreet, ipsum id tincidunt. Dolor non magna elit laoreet, sed eget lobortis sit felis ante ipsum euismod nunc amet aliquet, donec nonummy, mi erat eget lobortis pharetra diam. Ac at proin ac ipsum, euismod congue pharetra ullamcorper donec elit nibh lorem volutpat congue consectetur et sed volutpat lobortis dolor non magna at. Et lorem, mauris massa feugiat tellus ut erat eget tincidunt pharetra ullamcorper magna nonummy et ac mauris nibh dolor non nisi at ante tempus. Molestie massa feugiat tellus dolore amet aliquet donec elit massa ac, at nibh sed non ut nonummy nibh lorem volutpat ut consectetur diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, sem nisi turpis praesent tempus id massa amet aliquet donec adipiscing, laoreet sed, id tincidunt amet diam, donec nonummy, et sed consectetur sem aliquam, felis ante ipsum euismod. Nunc amet aliquet donec nonummy mi sed id laoreet dolor diam magna elit, et sed eget lobortis sit nonummy praesent erat elit mi lorem eget tincidunt pharetra diam ac. Elit, nibh lorem molestie lobortis sit aliquet nisi at proin tempus id nunc turpis proin lorem amet ullamcorper congue, consectetur diam magna at nibh feugiat, non, ut turpis aliquet. Nisi adipiscing ante feugiat tellus nisi adipiscing proin ipsum felis non magna nonummy et ac mauris nibh feugiat tellus nunc turpis sem nisi amet, aliquet donec elit mi erat. Elit nibh dolor, non magna at et sed pulvinar aliquet donec adipiscing laoreet, pulvinar euismod nunc nonummy praesent erat felis laoreet dolor ullamcorper magna nonummy et erat eget tincidunt. Dolor non ut pharetra sem ac ipsum euismod congue amet praesent erat id tincidunt pulvinar diam erat eget laoreet dolor euismod tincidunt, pharetra, sem magna at molestie nunc turpis. Praesent donec elit et, erat elit, massa sed euismod tincidunt dolor euismod congue nonummy mi dolor euismod donec, elit et sed volutpat tincidunt nisi turpis praesent aliquam felis mi. Ipsum id congue amet praesent erat, eget, laoreet dolor volutpat tincidunt, consectetur diam, lorem volutpat tincidunt pharetra sem ac at proin massa ipsum euismod donec elit laoreet amet ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nonummy praesent nibh sit non nisi consectetur, ante lorem molestie ut. Turpis proin, ac mauris massa sit aliquet nisi adipiscing proin, tempus id. Nunc pulvinar tellus dolore lorem mauris nibh feugiat molestie ut turpis sem. Nisi adipiscing mi tempus id tincidunt pulvinar aliquet donec elit, mi erat. Eget laoreet pharetra ullamcorper, congue aliquam adipiscing mi sed id tincidunt pulvinar. Ullamcorper magna elit mi sed volutpat congue consectetur diam ac elit nibh. Feugiat volutpat ut pharetra, sem nisi sed eget laoreet dolor non ut. Pharetra non magna mauris nibh sit, sem ac mauris nibh dolor non. Nisi turpis proin lorem molestie ut erat felis laoreet sed id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris nunc sit, praesent donec nonummy diam donec elit, et massa feugiat tellus dolore turpis praesent erat felis laoreet ipsum. Id tincidunt pharetra ullamcorper magna pharetra, sem aliquam at ante lorem molestie nunc sit aliquet et erat mauris nibh dolor. Volutpat lobortis turpis sem ac mauris ante ipsum molestie dolore amet aliquet dolore nonummy, mi sed eget tincidunt pulvinar euismod. Proin aliquam felis mi ipsum id tincidunt amet, aliquet donec felis laoreet pulvinar aliquet dolore nonummy, et erat eget nibh. Dolor, non congue consectetur felis massa pulvinar tellus dolore nonummy diam erat felis laoreet dolor ullamcorper, dolore consectetur sem ac. Elit, nibh feugiat consectetur et aliquam at ante ipsum molestie diam donec, elit, nibh sed volutpat lobortis dolor volutpat magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper dolore nonummy et erat tempus felis laoreet pulvinar ullamcorper congue amet praesent erat eget nibh sed euismod congue. Consectetur sem magna consectetur sem aliquam, adipiscing mi erat felis laoreet sed turpis aliquet nisi turpis proin aliquam adipiscing. Laoreet ipsum tellus dolore nonummy praesent, erat, eget laoreet dolor ullamcorper donec nonummy mi sed volutpat lobortis dolore turpis. Praesent tempus elit laoreet ipsum euismod congue amet diam erat eget laoreet pharetra ullamcorper, congue pharetra diam ac mauris. Nibh, feugiat volutpat praesent donec felis, laoreet sed euismod congue, nonummy et erat eget tincidunt pharetra ullamcorper magna at. Nibh sed non congue consectetur et ac mauris, lobortis sit amet ullamcorper magna consectetur diam ac at et ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac at, nibh lorem eget lobortis. Nunc amet diam donec eget laoreet dolor. Ullamcorper donec elit laoreet dolor volutpat tincidunt. Amet diam magna at et lorem volutpat. Congue consectetur proin mi sed eget, tincidunt. Dolor, volutpat ut sit sem nisi turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna elit mi sed volutpat tincidunt dolore adipiscing proin tempus felis et sed eget laoreet dolor ullamcorper donec nonummy. Nibh, lorem mauris ante lorem molestie massa pulvinar tellus nisi adipiscing praesent nibh lorem molestie massa ipsum molestie nunc. Amet ullamcorper donec felis laoreet sed id nunc pulvinar diam donec eget laoreet dolor euismod congue pharetra sem, mi. Erat elit, mi dolor volutpat tincidunt pharetra ullamcorper congue at proin lorem volutpat ut pharetra proin ac at ante. Lorem, tellus nunc congue nonummy et erat mauris lobortis dolor non nisi at et lorem volutpat ut pharetra non. Nisi turpis praesent, tempus adipiscing mi sed id nunc amet diam ante feugiat tellus ut consectetur proin aliquam mauris. Massa feugiat molestie nunc turpis praesent tempus, id, laoreet ipsum ullamcorper donec felis mi ipsum euismod, nunc amet diam. Ante lorem molestie nunc turpis sem tempus mauris massa, feugiat aliquet nisi adipiscing praesent donec elit mi ipsum id. Laoreet dolor non congue nonummy proin ac adipiscing nonummy, nibh sed volutpat tincidunt pharetra non nisi consectetur, sem aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat ut dolore amet diam ac elit nibh sed volutpat lobortis. Sit tellus nisi consectetur proin aliquam mauris massa pulvinar, aliquet dolore. Adipiscing mi tempus id non ut pharetra aliquet, ac at ante. Ipsum molestie nunc turpis praesent aliquam felis, nunc, turpis aliquet donec. Adipiscing praesent tempus id tincidunt, amet aliquet proin aliquam mauris lobortis. Turpis, sem ac mauris massa feugiat molestie ut sit praesent, tempus. Molestie nunc ipsum euismod tincidunt amet diam donec elit mi dolor. Euismod aliquet dolore turpis praesent tempus felis laoreet ipsum euismod, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id laoreet sed id non nisi at ante tempus molestie, ut. Turpis, sem nisi adipiscing, mi tempus, felis, mi erat eget lobortis. Dolor volutpat congue, consectetur et lorem pulvinar euismod nunc amet praesent. Erat elit nibh sed volutpat, tincidunt pharetra sem ac elit nibh. Feugiat non nisi consectetur proin ac mauris ante ipsum pharetra diam. Donec elit laoreet dolor volutpat ut pharetra sem ac mauris ante. Feugiat volutpat nisi at nibh dolor non, ut, turpis, sem aliquam. At proin nibh sed non congue at et ac mauris lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis laoreet dolor, euismod tincidunt dolore adipiscing mi tempus molestie nunc, turpis praesent donec nonummy. Et ac eget nibh sed volutpat congue consectetur diam ac mauris, nibh lorem molestie nunc. Tincidunt pharetra non magna at et feugiat non nisi, turpis sem aliquam at praesent tempus. Felis laoreet sed id laoreet dolor volutpat ut pharetra nonummy diam, magna elit mi erat. Eget nibh feugiat volutpat ut turpis sem ac mauris massa sit sem aliquam, at ante. Feugiat id, nunc turpis praesent donec ac, mauris proin tempus mauris massa pulvinar tellus dolore. Turpis praesent tempus felis laoreet ipsum ullamcorper, dolore amet diam magna at proin ac, erat. Eget laoreet pulvinar ullamcorper magna nonummy et ac mauris nibh lorem molestie ut consectetur proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ipsum euismod tincidunt pharetra ullamcorper congue consectetur sem aliquam at proin, lorem tellus nunc turpis sem, tempus felis massa feugiat, aliquet nisi turpis. Praesent proin ac molestie, lobortis feugiat molestie nunc turpis aliquet donec amet praesent, donec elit nibh sed volutpat tincidunt pharetra sem nisi at ante. Tempus felis at et feugiat volutpat ut, consectetur proin ac mauris, massa feugiat, tellus ut turpis proin, tempus, mauris, massa pulvinar aliquet aliquam felis. Massa ipsum euismod molestie lobortis turpis sem aliquam at massa ipsum molestie nunc turpis aliquet donec felis laoreet sed id nunc amet praesent erat. Eget laoreet, sed, volutpat aliquet dolore turpis mi tempus, felis laoreet dolor ullamcorper, congue nonummy et magna at et sed volutpat ut pharetra sem. Nisi turpis praesent aliquam felis, mi tempus feugiat volutpat ut turpis, proin aliquam, felis ante ipsum molestie nunc pulvinar aliquet donec adipiscing laoreet, pulvinar. Ullamcorper donec adipiscing praesent, erat elit sem magna, at id laoreet pulvinar euismod congue consectetur diam erat eget lobortis dolor non congue, at proin. Ac at massa ipsum tellus ut at nibh feugiat, tellus nisi at euismod, nunc amet diam erat elit mi dolor euismod, congue consectetur diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar feugiat non ut turpis aliquet aliquam, adipiscing, praesent erat eget. Nibh sed eget tincidunt consectetur sem, magna, at proin tempus felis. Mi tempus id volutpat, ut consectetur sem aliquam at ante ipsum. Id laoreet, ipsum tellus, dolore nonummy, praesent erat eget laoreet, pulvinar. Ullamcorper congue nonummy et, erat eget molestie nunc amet, aliquet, donec. Felis mi, ipsum euismod tincidunt, amet diam donec eget laoreet dolor. Volutpat magna consectetur diam, lorem mauris, nibh dolor sem nisi at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin ac at ante feugiat molestie nunc turpis praesent tempus id massa congue nonummy nibh lorem eget lobortis dolor non magna. At ante feugiat molestie ut, turpis sem aliquam mauris massa feugiat tellus dolore turpis praesent aliquam id, non ut consectetur diam. Ac at, nibh feugiat non nisi consectetur ante, lorem volutpat ut, consectetur proin feugiat mauris lobortis sit aliquet aliquam mauris lobortis. Congue amet diam magna elit nibh sed volutpat ut sit non nisi consectetur proin tempus mauris lobortis sit tellus dolore turpis. Aliquet dolore ac mauris lobortis pharetra non nisi adipiscing ante ipsum molestie ut, sit aliquet aliquam adipiscing ante ipsum, euismod tincidunt. Pulvinar euismod magna, nonummy, et magna elit lobortis dolore turpis praesent donec adipiscing mi sed, id congue pharetra ullamcorper magna nonummy. Nibh sed volutpat lobortis dolor non nisi consectetur ante lorem mauris lobortis sit sem mi sed id congue nonummy et sed. Id laoreet dolor non congue nonummy sem nisi at ante feugiat molestie massa, congue consectetur, diam, ac elit nibh feugiat volutpat. Lobortis sit tellus nisi turpis proin ipsum molestie nunc pulvinar tellus aliquam adipiscing mi ipsum tellus dolore nonummy diam nibh lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac eget lobortis feugiat non, magna at nibh lorem sed id tincidunt sed volutpat ut feugiat, tellus. Nisi turpis sem lorem molestie nunc sit sem tempus mauris massa sit sem aliquam molestie lobortis pharetra felis. Mi sed euismod congue amet, nunc amet diam donec, elit et erat eget tincidunt pharetra sem magna eget. Nibh lorem molestie, lobortis, pharetra sem mi ipsum, euismod congue amet praesent erat elit et sed volutpat lobortis. Dolor volutpat ut turpis tellus dolore adipiscing ante ipsum molestie dolore ac at et lorem molestie massa feugiat. Tellus ut turpis praesent tempus mauris ante ipsum tellus dolore nonummy praesent tempus, euismod nunc turpis aliquet erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non congue consectetur proin ac eget nibh, sit non ut turpis praesent tempus, molestie nunc sit nonummy. Et ac at, et ac molestie lobortis turpis sem aliquam mauris lobortis sit non, aliquam at ante feugiat. Molestie nunc sit aliquet donec nonummy, mi lobortis feugiat non nisi at ante, feugiat volutpat nisi consectetur nibh. Lorem volutpat lobortis feugiat, tellus ut, adipiscing praesent tempus id massa sit aliquet donec lorem at nibh dolor. Non nisi at proin lorem molestie lobortis sit aliquet aliquam, adipiscing proin aliquam, molestie nunc pulvinar ullamcorper dolore. Amet at ante feugiat molestie ut consectetur, proin aliquam felis ante pulvinar, tellus nisi adipiscing ante, erat nonummy. Et ac elit nibh feugiat, molestie massa feugiat tellus, ut, magna consectetur proin ac adipiscing proin aliquam mauris. Ante ipsum id tincidunt pulvinar ullamcorper congue consectetur diam erat eget nibh feugiat volutpat ut pharetra sem nisi. Adipiscing eget tincidunt pharetra, non congue, pharetra non nisi consectetur sem tempus mauris massa pulvinar, tellus dolore turpis. Aliquet erat elit molestie, lobortis sit aliquet nisi adipiscing proin ipsum molestie nunc sit praesent aliquam mauris massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus elit et sed volutpat tincidunt pharetra ullamcorper magna elit nibh feugiat volutpat lobortis sit tellus nunc sit aliquet nunc, amet ullamcorper aliquet donec nonummy, diam donec id tincidunt. Dolor euismod tincidunt consectetur sem magna at et feugiat volutpat ut pharetra sem nisi turpis praesent, tempus, felis volutpat lobortis sit non ut turpis sem aliquam adipiscing mi, ipsum. Id laoreet, dolor euismod congue amet diam magna elit, laoreet dolor non magna at, et ac erat eget laoreet sed volutpat ut sit non, nisi consectetur proin tempus mauris. Lobortis sit aliquet, nisi adipiscing, mi erat felis nunc turpis eget laoreet pharetra diam donec nonummy nibh sed non ut pharetra diam ac mauris nibh feugiat volutpat, ut sit. Sem nisi adipiscing ante feugiat aliquet nisi at eget laoreet sed volutpat ut pharetra proin ac at nibh pharetra sem magna at nibh feugiat molestie nunc sit, aliquet nisi. Felis mi, erat molestie nunc turpis elit nibh dolor volutpat lobortis sit sem ac mauris lobortis sit tellus ut turpis aliquet aliquam felis mi, erat felis volutpat nisi turpis. Sem aliquam at ante ipsum molestie, dolore amet, ullamcorper donec adipiscing mi, sed, euismod nunc nonummy praesent, erat eget tincidunt pulvinar euismod magna elit mauris ante ipsum euismod nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat massa sit non ut turpis aliquet et lorem eget lobortis feugiat molestie. Nunc sit, sem aliquam felis massa sit tellus dolore amet praesent erat id. Massa ipsum ullamcorper dolore nonummy et massa feugiat, tellus nisi at, ante, lorem. Tellus, nunc sit tellus dolore nonummy praesent tempus id, tincidunt dolor ullamcorper donec. Amet et erat eget lobortis, nunc turpis praesent aliquam felis laoreet ipsum euismod. Tincidunt pulvinar diam, donec elit nibh sed euismod congue, pharetra non nisi at. Proin tempus dolor, euismod tincidunt dolor non congue, consectetur proin aliquam mauris nibh. Feugiat molestie nunc turpis praesent tempus mauris massa pulvinar euismod dolore, turpis praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, nonummy mi sed, id laoreet pharetra non magna at et lorem eget lobortis, sit non nisi consectetur. Nonummy et lorem eget tincidunt dolor, non ut, sit sem nisi at ante ipsum tellus dolore turpis praesent. Aliquam, adipiscing praesent erat eget laoreet nunc sit aliquet donec nonummy praesent donec elit et ac eget lobortis. Dolor molestie lobortis turpis proin ac mauris massa, pharetra non nisi adipiscing ante ipsum pharetra diam donec nonummy. Et lorem mauris nibh feugiat, non lobortis turpis, sem aliquam, felis mi tempus id nunc amet aliquet dolore. Nonummy at massa, ipsum id massa pulvinar tellus, dolore nonummy diam donec, elit nibh dolor volutpat tincidunt pharetra. Sem nisi consectetur proin ac at ante ipsum tellus dolore magna, elit et ac mauris lobortis sit non. Nisi adipiscing praesent tempus mauris, massa, pulvinar tellus dolore, turpis praesent erat, felis mi erat, eget, lobortis dolor. Non praesent tempus felis laoreet ipsum tellus dolore nonummy diam donec eget nibh, dolor volutpat tincidunt pharetra non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi erat felis laoreet sed id tincidunt amet diam ac eget tincidunt pharetra ullamcorper magna consectetur, felis mi erat id nunc amet praesent erat felis mi sed volutpat lobortis. Feugiat molestie lobortis turpis sem aliquam mauris massa feugiat non nisi at, eget laoreet dolor volutpat congue consectetur diam magna at ante lorem mauris massa feugiat tellus dolore amet. Aliquet congue amet et erat elit nibh sed volutpat tellus, donec nonummy praesent erat id laoreet pulvinar diam donec, elit et, dolor euismod magna elit mi erat eget tincidunt. Pharetra, non congue dolore amet ullamcorper magna at et lorem eget ut sit non nisi at nibh lorem molestie nunc pulvinar, aliquet nisi felis massa feugiat tellus dolore turpis. Proin lobortis dolor, ullamcorper ac at proin ac mauris nibh, feugiat, non, nisi adipiscing, ante tempus molestie nunc pulvinar tellus nisi turpis praesent tempus felis laoreet, sed volutpat aliquet. Nisi adipiscing proin ipsum id massa ipsum, euismod congue amet diam donec nonummy et, lorem eget tincidunt feugiat volutpat euismod magna nonummy mi erat eget tincidunt pharetra, ullamcorper congue. Consectetur sem ac mauris lobortis sit sem nisi at proin aliquam felis massa, sit aliquet dolore, lorem eget lobortis dolor sem ac elit lobortis dolor ullamcorper magna at et. Lorem molestie lobortis, pharetra non ut turpis proin tempus mauris massa pulvinar tellus donec, lorem, eget lobortis feugiat volutpat ut sit aliquet dolore turpis praesent erat felis mi sed. Id laoreet dolor non congue, pharetra proin lorem mauris nibh feugiat non ante ipsum euismod dolore adipiscing praesent ipsum tellus nunc turpis mi tempus id, massa ipsum euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non ut consectetur et lorem mauris, lobortis feugiat tellus nisi turpis aliquet, nisi, felis ante feugiat aliquet, dolore erat at et, lorem molestie massa feugiat. Tellus ut turpis praesent donec felis ante ipsum euismod nunc amet ullamcorper donec elit, mi sed, volutpat aliquet nisi felis mi tempus id nunc pulvinar euismod. Congue amet ullamcorper, donec nonummy et lorem mauris lobortis feugiat non, nisi turpis sem, tempus mauris lobortis, sit nonummy diam erat eget lobortis, dolor, non ut. Pharetra sem nisi at ante tempus id laoreet pulvinar tellus dolore nonummy praesent tempus felis tellus ut turpis aliquet nisi felis ante, feugiat tellus dolore adipiscing. Proin tempus id, massa amet praesent aliquam felis, mi ipsum id, tincidunt pulvinar ullamcorper, donec elit tellus massa sit aliquet aliquam adipiscing ante ipsum id laoreet. Sed eget tincidunt pharetra non magna at et ac mauris, lobortis pharetra diam ac mauris nibh feugiat pulvinar, diam erat felis laoreet pulvinar ullamcorper dolore nonummy. Et ac elit, nibh dolor ullamcorper magna at, nibh sed ipsum id laoreet sed volutpat, congue pharetra sem magna at ante feugiat volutpat, ut turpis sem. Aliquam felis mi tempus id massa ipsum euismod tincidunt pharetra diam massa sit sem nisi at ante tempus mauris massa pulvinar euismod dolore, amet diam donec. Elit mi sed volutpat lobortis dolor non nisi at et ac, molestie aliquet donec felis laoreet ipsum id tincidunt amet diam donec, eget laoreet dolor volutpat. Lobortis, dolor non magna at proin lorem molestie, ut consectetur proin ac at euismod congue amet diam ac elit laoreet dolor volutpat ut pharetra non magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis aliquet aliquam adipiscing mi tempus id massa amet aliquet donec elit mi sed id tincidunt pharetra non congue consectetur diam ac erat elit et. Sed volutpat tincidunt consectetur sem magna elit lobortis, dolor non magna consectetur proin lorem volutpat lobortis sit non aliquam, at, ante lorem amet diam, donec. Elit nibh sed volutpat tincidunt, consectetur, sem nisi consectetur proin tempus mauris massa ipsum molestie massa pulvinar ullamcorper dolore adipiscing mi sed id tincidunt nunc. Sit aliquet donec nonummy praesent erat felis laoreet sed eget tincidunt, dolor non ut turpis aliquet nisi, adipiscing proin tempus id laoreet congue consectetur sem. Aliquam adipiscing proin tempus mauris massa pulvinar tellus nunc nonummy praesent tempus felis laoreet pulvinar ullamcorper congue amet et sed, volutpat congue amet, diam, proin. Tempus id, massa pulvinar tellus nunc amet diam donec eget laoreet dolor euismod congue consectetur diam, erat eget lobortis pharetra non nisi turpis aliquet aliquam. Adipiscing elit nibh lorem eget ut pharetra proin ac mauris lobortis sit tellus ut turpis sem tempus mauris, massa pulvinar consectetur sem ac eget lobortis. Dolor non congue at et ac mauris lobortis sit non nisi adipiscing proin lorem tellus ut turpis aliquet dolore adipiscing mi pulvinar, nonummy, diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet donec felis mi sed id tincidunt pharetra ullamcorper proin tempus felis laoreet ipsum tellus donec nonummy mi ipsum euismod nunc turpis praesent erat felis. Et ac elit, nibh feugiat molestie lobortis sit sem mi ipsum euismod tincidunt pharetra non congue, consectetur, diam ac at ante lorem, mauris, massa pulvinar. Euismod nunc dolor ullamcorper dolore amet diam erat eget non nisi turpis proin aliquam id laoreet ipsum euismod nunc amet praesent erat felis laoreet dolor. Ullamcorper magna elit mi sed volutpat congue ac molestie ut sit aliquet nisi adipiscing proin tempus id nunc, sit tellus donec felis laoreet ipsum tellus. Nunc amet diam erat felis mi, dolor euismod congue aliquam mauris lobortis feugiat aliquet nisi adipiscing proin tempus molestie nunc sit praesent aliquam molestie nunc. Sit tellus donec adipiscing ante tempus id tincidunt, pulvinar ullamcorper donec feugiat non nisi consectetur proin ac mauris massa feugiat tellus dolore turpis praesent tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem mi tempus id, laoreet sed volutpat nibh feugiat non nisi, consectetur sem ac mauris lobortis turpis sem ac mauris massa ipsum id massa pulvinar nonummy et ac eget. Ut sit sem ac at ante tempus mauris massa sit aliquet nisi adipiscing mi tempus id massa pulvinar aliquet dolore adipiscing at nibh feugiat non nisi turpis praesent aliquam. Mauris ante ipsum euismod dolore turpis praesent erat felis laoreet pulvinar aliquet donec elit laoreet pulvinar aliquet donec adipiscing mauris lobortis sit tellus ut sit aliquet dolore nonummy praesent. Donec nonummy nibh lorem eget lobortis pharetra sem ac at et lorem molestie aliquet donec nonummy mi erat eget laoreet dolor ullamcorper magna, nonummy et lorem eget, lobortis sit. Non ut consectetur proin tempus mauris massa feugiat aliquet dolore adipiscing eget lobortis, dolor non congue consectetur, proin ac eget ut, pharetra sem aliquam mauris nibh feugiat tellus nunc. Turpis sem nisi felis massa pulvinar tellus dolore turpis eget lobortis dolor molestie lobortis sit non nisi turpis proin tempus, molestie nunc sit aliquet aliquam felis massa turpis aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam felis ante tempus molestie massa pulvinar, ullamcorper congue amet ullamcorper magna aliquam id massa ipsum id, tincidunt pulvinar ullamcorper magna nonummy et. Lorem eget lobortis dolor volutpat ut turpis aliquet, nisi turpis praesent donec nonummy adipiscing praesent, aliquam adipiscing praesent erat id tincidunt pharetra ullamcorper. Congue pharetra sem nisi at proin tempus mauris massa, turpis aliquet, nisi felis mi ipsum tellus dolore erat elit laoreet dolor non, magna. At et aliquam at ante feugiat tellus nunc, turpis, sem, nisi adipiscing mi tempus id tincidunt pulvinar consectetur, et ac molestie massa pharetra. Sem aliquam at proin tempus molestie ut turpis proin lorem mauris massa pulvinar tellus nunc nonummy diam erat id nunc, pulvinar at et. Lorem molestie lobortis sit tellus nisi adipiscing proin aliquam id nunc turpis praesent aliquam felis massa pulvinar tellus dolore adipiscing ante tempus id. Tincidunt pulvinar at ante, lorem, mauris massa feugiat tellus nisi adipiscing, ante tempus id massa pulvinar, ullamcorper dolore nonummy praesent erat elit mauris. Massa tempus id nunc nonummy mi tempus felis tincidunt amet ullamcorper dolore, elit mi sed euismod congue pharetra diam erat eget laoreet dolor. Non congue, aliquam adipiscing praesent erat id tincidunt pulvinar ullamcorper magna nonummy mi erat eget lobortis feugiat volutpat lobortis feugiat tellus nisi at. Proin ipsum tellus nisi turpis praesent tincidunt pharetra ullamcorper magna elit et ac eget nibh dolor sem magna at ante feugiat, volutpat nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra proin aliquam at massa feugiat tellus ut turpis praesent aliquam adipiscing ante ipsum euismod nunc amet praesent erat elit, volutpat lobortis sit, sem ac mauris, lobortis sit sem, ac. Mauris ante tempus, molestie nunc, turpis praesent aliquam adipiscing, mi tempus id laoreet dolor consectetur proin lorem molestie, ut turpis proin lorem mauris ut turpis sem aliquam mauris massa ipsum. Tellus ut adipiscing proin tempus id massa pulvinar euismod, nunc amet mauris nibh feugiat sem magna, at ante lorem mauris lobortis feugiat aliquet nisi adipiscing ante ipsum molestie nunc sit. Aliquet aliquam adipiscing laoreet ut consectetur diam ac at ante lorem molestie ut turpis sem aliquam mauris, massa feugiat tellus dolore amet aliquet aliquam id laoreet ipsum euismod dolore adipiscing. Mi lobortis feugiat tellus nisi at ante feugiat tellus magna mauris, nibh feugiat volutpat lobortis turpis aliquet nisi adipiscing praesent, erat felis laoreet ipsum euismod congue, amet diam ante tempus. Felis laoreet ipsum, euismod tincidunt pulvinar euismod congue nonummy diam ac eget lobortis dolor sem magna at et nunc amet ullamcorper donec felis laoreet ipsum ullamcorper dolore adipiscing mi ipsum. Euismod nunc amet diam donec elit et sed, volutpat congue, pharetra sem nisi consectetur, felis laoreet pulvinar aliquet, donec elit, et sed, eget tincidunt pharetra ullamcorper magna nonummy et ac. Mauris lobortis sit non magna at, ante lorem mauris, massa ipsum nonummy mi sed euismod dolore nonummy et erat, eget laoreet sed volutpat ut pharetra sem aliquam adipiscing ante lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis massa ipsum molestie tincidunt, pulvinar, aliquet donec nonummy mi erat eget laoreet dolor non ut sit adipiscing mi sed id tincidunt pulvinar diam donec felis. Mi sed euismod congue consectetur, diam erat eget lobortis dolor non congue consectetur et ac pulvinar euismod, dolore adipiscing mi ipsum euismod nunc amet praesent erat. Eget nibh dolor euismod congue nonummy et erat eget lobortis dolor non magna at et lorem ipsum euismod dolore nonummy mi ipsum euismod nunc amet diam. Donec elit et, lorem euismod tincidunt consectetur sem magna elit nibh lorem volutpat ullamcorper dolore elit mi sed id tincidunt pharetra ullamcorper magna elit laoreet pharetra. Non congue consectetur sem magna at proin tempus mauris ante pulvinar tellus nunc amet at nibh feugiat non congue at, et lorem molestie ut sit non. Ut adipiscing, ante tempus molestie nunc turpis sem donec felis ante ipsum euismod dolore turpis eget lobortis dolor, non congue turpis sem aliquam mauris massa, feugiat. Tellus nunc sit praesent aliquam mauris, laoreet ipsum tellus et lorem eget lobortis pharetra sem magna elit, et lorem molestie massa feugiat tellus nunc pulvinar praesent. Aliquam, felis laoreet pulvinar tellus donec felis massa pulvinar aliquet et sed volutpat congue nonummy et erat eget nibh dolor non ut turpis proin ac mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin tempus tellus nunc pulvinar tellus dolore nonummy, mi erat id laoreet pulvinar ullamcorper magna nonummy diam erat eget tincidunt pharetra at massa. Feugiat tellus dolore turpis proin ipsum, molestie nunc sit praesent donec felis mi sed eget laoreet sed, eget nibh, feugiat volutpat ut, turpis. Nonummy diam magna elit nibh feugiat, molestie lobortis feugiat tellus nisi adipiscing proin tempus molestie ut adipiscing praesent aliquam molestie nunc sit, tellus. Dolore pulvinar aliquet donec tempus mauris lobortis sit aliquet dolore, adipiscing ante ipsum, tellus ut turpis proin aliquam felis massa pulvinar tellus dolore. Adipiscing mi, ipsum euismod sem, nisi consectetur proin lorem volutpat, ut turpis sem aliquam mauris ante ipsum tellus nunc amet aliquet dolore amet. Diam magna elit nibh sed volutpat, ut pharetra felis mi ipsum euismod tincidunt, dolor aliquet donec elit mi, dolor euismod congue nonummy mi. Sed eget laoreet sed, volutpat ut consectetur proin lorem eget lobortis donec adipiscing mi ipsum euismod laoreet pulvinar ullamcorper, magna, nonummy diam erat. Eget lobortis, pharetra diam ac elit nibh, sed pulvinar aliquet, donec, felis laoreet pulvinar aliquet dolore nonummy diam donec elit nibh sed volutpat. Congue, consectetur et erat volutpat tincidunt pharetra diam ac elit nibh dolor adipiscing proin tempus molestie nunc sit praesent aliquam felis ante, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin laoreet dolor euismod dolore amet diam ac eget, lobortis dolor, ullamcorper ut consectetur proin aliquam mauris, ante lorem molestie ut adipiscing proin tempus molestie massa magna consectetur diam. Ac consectetur proin tempus mauris lobortis sit sem nisi at ante feugiat molestie ut, adipiscing, proin aliquam felis nunc sit tellus nunc magna at ante feugiat tellus nisi turpis. Sem aliquam adipiscing, mi erat felis laoreet ipsum, ullamcorper congue amet diam magna at et lorem mauris nibh, sit sed volutpat congue pharetra diam magna, mauris nibh dolor volutpat. Ut turpis proin ac, felis ante feugiat tellus dolore amet aliquet donec adipiscing laoreet congue consectetur proin ac mauris lobortis sit sem ac mauris nibh feugiat non nisi consectetur. Proin aliquam felis ante ipsum molestie nunc amet praesent tempus id massa congue consectetur sem aliquam mauris, ante, lorem tellus ut consectetur, proin tempus felis ante ipsum id laoreet. Dolor euismod congue pharetra ullamcorper congue consectetur proin, ac pulvinar id congue amet ullamcorper donec elit et lorem eget lobortis sit sem magna mauris lobortis dolor non nisi consectetur. Id massa dolor euismod congue amet ullamcorper ac, elit nibh pharetra ullamcorper magna nonummy proin ac mauris nibh feugiat non ut turpis proin aliquam felis ante ipsum consectetur et. Erat eget tincidunt pharetra ullamcorper magna at et ac eget lobortis pharetra sem ac eget lobortis feugiat tellus nunc sit, aliquet aliquam mauris massa pulvinar feugiat non, nisi consectetur. Et, ac mauris massa feugiat tellus dolore turpis praesent aliquam adipiscing mi sed id laoreet pulvinar euismod congue nonummy diam ac mauris nibh nunc turpis praesent erat felis laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin aliquam felis volutpat ut pharetra sem aliquam adipiscing proin lorem mauris massa ipsum euismod tincidunt amet ullamcorper congue consectetur diam ac elit lobortis dolor non ut dolore nonummy. Praesent ac at nibh, lorem eget nibh feugiat molestie pharetra non, nisi, at proin aliquam mauris massa feugiat aliquet nisi adipiscing proin tempus dolor ullamcorper magna nonummy et lorem, eget. Lobortis sit, non nisi at ante lorem volutpat ut sit aliquet nisi adipiscing mi, tempus, felis laoreet ipsum euismod non, ut adipiscing proin tempus mauris massa, pulvinar tellus nunc, nonummy. Mi tempus felis, laoreet pulvinar euismod congue pharetra diam ac at et lorem pulvinar aliquet, aliquam felis laoreet, sed eget laoreet pharetra ullamcorper magna nonummy et sed volutpat congue consectetur. Diam, ac at ante lorem mauris lobortis turpis sem ac ipsum id congue, amet diam ac elit nibh dolor non congue pharetra sem, nisi consectetur proin tempus mauris nunc pulvinar. Tellus nunc amet aliquet erat, id laoreet nisi turpis aliquet aliquam adipiscing proin tempus id massa pulvinar tellus, dolore adipiscing mi sed, id tincidunt dolor euismod magna aliquam felis ante. Ipsum euismod tincidunt pulvinar praesent donec felis laoreet pulvinar ullamcorper, dolore nonummy diam donec elit et lorem eget ut pharetra sem nisi consectetur proin laoreet pulvinar ullamcorper congue consectetur diam. Erat elit et feugiat, molestie lobortis sit tellus dolore turpis praesent aliquam id massa, sit, aliquet donec felis ante ipsum euismod molestie nunc, sit aliquet, nisi felis mi tempus felis. Laoreet, sed volutpat lobortis pharetra, diam ac elit laoreet sed non congue nonummy et lorem, volutpat lobortis pharetra nonummy mi ipsum felis tincidunt amet, aliquet dolore nonummy et sed volutpat. Tincidunt dolor non magna elit laoreet dolor non congue consectetur et lorem eget ut pharetra adipiscing mi tempus euismod nunc, amet ullamcorper donec nonummy, et ac elit nibh, feugiat non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec adipiscing mi sed eget laoreet dolor ullamcorper congue consectetur et lorem eget tincidunt pharetra sem magna erat elit laoreet pulvinar ullamcorper. Congue, pharetra non congue consectetur proin ac mauris nibh feugiat tellus ut turpis proin aliquam mauris massa sit aliquet et erat eget lobortis. Pharetra non nisi turpis proin ac mauris massa sit, sem aliquam mauris nibh sit sem ac mauris ante tempus molestie ut, turpis sem. Et erat eget tincidunt consectetur diam ac elit nibh dolor non congue pharetra, proin nisi adipiscing proin aliquam felis laoreet pulvinar aliquet donec. Nisi consectetur proin aliquam mauris, massa ipsum euismod dolore amet aliquet donec elit mi erat, eget lobortis dolor ullamcorper magna elit, laoreet sed. Non ut, pharetra sem mi sed eget nibh sed volutpat lobortis dolor volutpat nisi consectetur et lorem volutpat ut turpis proin ac mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec nonummy ullamcorper magna, consectetur diam lorem eget lobortis dolor sem nisi, consectetur. Sem nisi felis ante ipsum id nunc magna at proin lorem molestie ut pharetra. Sem ac, mauris nibh lorem mauris, nunc, turpis sem donec felis ante ipsum tellus. Dolore turpis praesent proin lorem mauris massa feugiat aliquet nisi adipiscing praesent donec adipiscing. Praesent sed id tincidunt amet ullamcorper magna elit et ac mauris, ante lorem felis. Mi ipsum pharetra sem, nisi consectetur proin aliquam mauris massa feugiat non nisi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit amet praesent donec nonummy et, erat, eget tincidunt dolor non, nisi consectetur sem ac mauris, lobortis pharetra, sem aliquam adipiscing ante tempus, felis laoreet ipsum sit. Non ut turpis ante tempus mauris massa sit aliquet dolore turpis mi, tempus felis laoreet sed euismod, congue pharetra ullamcorper magna elit nibh nunc sit aliquet donec adipiscing. Mi, erat elit, laoreet pulvinar praesent, donec, elit mi sed eget lobortis pharetra, sem ac, eget lobortis dolor non congue consectetur proin massa pulvinar, aliquet donec felis mi. Sed eget laoreet pulvinar ullamcorper congue, nonummy et erat eget tincidunt pharetra sem magna at et lorem mauris euismod, dolore amet diam ac elit nibh, lorem eget ut. Pharetra sem magna mauris lobortis dolor sem magna at ante, lorem mauris lobortis feugiat aliquet dolore ac elit et lorem mauris massa feugiat molestie nunc sit aliquet donec. Adipiscing praesent erat id laoreet dolor euismod, tincidunt consectetur diam ac eget lobortis pharetra sem mi ipsum id massa pulvinar euismod tincidunt, pharetra ullamcorper congue consectetur et ac. At ante lorem tellus ut consectetur sem et sed volutpat tincidunt consectetur sem magna elit lobortis feugiat volutpat ut pharetra, sem nisi at, ante ipsum molestie nunc sit. Tellus nunc amet diam donec nonummy felis massa pulvinar tellus dolore turpis aliquet erat elit mi sed eget lobortis pharetra diam ac, eget nibh sed, volutpat lobortis sit. Non nisi at ante feugiat amet diam donec nonummy et erat volutpat, lobortis, dolor, volutpat nisi consectetur proin lorem, molestie ante tempus id massa sit aliquet dolore, nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem volutpat lobortis turpis proin ac mauris. Massa sit, tellus ut turpis at et lorem. Eget nibh feugiat molestie nunc turpis aliquet aliquam. Felis ante ipsum, tellus dolore, amet aliquet erat. Felis laoreet ipsum euismod congue nonummy at ante. Ipsum molestie ut, turpis praesent, aliquam molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nibh feugiat volutpat, ut sit aliquet diam erat eget tincidunt dolor non congue at proin ac mauris lobortis. Sit, tellus aliquam adipiscing proin tempus mauris ante pulvinar tellus, dolore turpis praesent tincidunt pharetra diam ac, volutpat tincidunt. Dolor volutpat ut pharetra sem, aliquam mauris massa feugiat non aliquam at ante tempus mauris massa turpis sem nisi. Sed, volutpat lobortis dolor volutpat magna at et feugiat volutpat congue consectetur proin lorem volutpat lobortis pharetra sem nisi. At proin lorem molestie euismod magna nonummy nibh sed, eget lobortis pharetra sem magna, consectetur, proin ac mauris ut. Turpis sem aliquam, mauris massa feugiat tellus ut turpis praesent tempus id volutpat ut pharetra diam magna at, ante. Tempus mauris massa sit aliquet aliquam felis ante feugiat molestie dolore turpis praesent aliquam felis massa ipsum euismod, congue. Amet mauris nibh, feugiat tellus ut consectetur ante, lorem molestie nunc sit aliquet nisi adipiscing praesent erat felis laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat elit nibh, dolor volutpat ut sit tellus ut consectetur proin tempus molestie ut turpis sem aliquam adipiscing mi tempus felis molestie ut turpis sem aliquam mauris, lobortis sit. Non ut, turpis proin tempus, molestie nunc, sit aliquet, donec adipiscing, praesent erat felis laoreet pulvinar consectetur et lorem volutpat lobortis turpis, aliquet nisi adipiscing praesent aliquam felis massa. Ipsum euismod dolore amet praesent erat id tincidunt pulvinar diam magna consectetur diam ac donec nonummy et erat volutpat lobortis pharetra non congue pharetra proin ac mauris massa feugiat. Non aliquam at nibh feugiat molestie ut, consectetur praesent laoreet dolor ullamcorper congue nonummy et erat volutpat tincidunt amet diam ac eget tincidunt pharetra ullamcorper magna at proin ac. Eget, lobortis feugiat tellus nisi adipiscing, eget nibh sed volutpat congue consectetur diam ac, elit lobortis dolor non nisi consectetur sem, nisi, adipiscing proin tempus, id laoreet pulvinar aliquet. Aliquam felis laoreet, pulvinar nonummy diam lorem eget lobortis pharetra sem, nisi consectetur ante feugiat volutpat lobortis sit, aliquet dolore adipiscing ante ipsum id non magna at et lorem. Volutpat, ut pharetra diam ac at proin tempus mauris massa pulvinar tellus nisi adipiscing mi, tempus felis massa, ipsum euismod congue amet, at proin, tempus molestie ut turpis aliquet. Dolore, adipiscing mi erat id laoreet pulvinar ullamcorper magna, consectetur diam, erat, eget lobortis, dolor, non ut, turpis, proin aliquam ipsum euismod dolore, amet diam magna, elit et, sed. Volutpat ut pharetra sem ac, mauris nibh dolor non nisi consectetur proin lorem volutpat ut turpis sem ac erat eget, tincidunt pharetra diam ac elit, laoreet dolor non congue. Consectetur sem magna mauris lobortis sit non nisi at nibh feugiat volutpat ut consectetur et lorem pulvinar ullamcorper congue amet, et erat eget laoreet dolor non magna, nonummy et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac at proin tempus mauris massa feugiat tellus dolore turpis mi tempus id massa pulvinar euismod dolore amet diam erat, id molestie ut turpis praesent. Aliquam felis ante ipsum tellus dolore, adipiscing ante pulvinar aliquet aliquam felis massa feugiat tellus dolore turpis praesent aliquam non congue consectetur proin ac mauris. Nibh lorem molestie nunc pulvinar aliquet donec adipiscing praesent tempus felis tincidunt pulvinar euismod dolore elit mi sed id tincidunt pharetra at massa, feugiat tellus. Ut, turpis aliquet aliquam felis ante pulvinar euismod nunc, amet praesent erat felis tincidunt, pulvinar euismod, dolore nonummy et lobortis sit aliquet nisi adipiscing ante. Tempus molestie nunc sit aliquet, donec adipiscing mi sed euismod, dolore nonummy mi erat felis laoreet pulvinar ullamcorper magna nonummy et, ante ipsum molestie dolore. Turpis aliquet donec nonummy et erat eget nibh sed, eget ut pharetra sem nisi, consectetur proin tempus mauris nunc sit tellus nisi adipiscing elit nibh. Feugiat, volutpat congue sit aliquet dolore adipiscing praesent, aliquam felis massa pulvinar tellus dolore adipiscing mi erat feugiat molestie ut turpis sem tempus, molestie lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin, ac mauris massa, congue pharetra diam donec elit et, lorem eget nibh feugiat. Non ut turpis sem nisi adipiscing mi tempus felis laoreet sed, volutpat congue amet, non. Praesent donec adipiscing praesent erat eget nibh pharetra ullamcorper magna elit nibh dolor, euismod tincidunt. Pharetra diam ac, mauris nibh feugiat molestie lobortis turpis sem laoreet sed id tincidunt pharetra. Non ut pharetra tellus nisi at, ante tempus mauris, nunc pulvinar aliquet dolore, adipiscing mi. Tempus id laoreet dolor turpis sem aliquam felis ante, feugiat molestie nunc amet ullamcorper donec. Nonummy mi ipsum euismod dolore nonummy, praesent sed euismod tincidunt, pulvinar ullamcorper congue consectetur diam. Aliquet donec felis laoreet dolor euismod congue nonummy mi ipsum euismod congue, amet ullamcorper congue. Consectetur proin ac mauris nibh feugiat tellus ut at nibh, lorem mauris, ullamcorper, magna consectetur. Diam ac elit lobortis dolor, non magna elit nibh dolor non congue consectetur, et lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur praesent aliquam adipiscing, mi tempus id nunc amet aliquet dolore elit mi dolor volutpat congue pharetra ullamcorper magna elit non ut adipiscing, proin aliquam felis massa pulvinar tellus. Dolore pulvinar diam magna felis mi sed volutpat, congue consectetur sem magna elit lobortis pharetra ullamcorper ante tempus molestie nunc amet praesent aliquam felis massa sit aliquet aliquam felis. Ante ipsum euismod tincidunt pulvinar euismod magna nonummy et erat eget tincidunt pharetra ullamcorper aliquet donec id laoreet pulvinar ullamcorper donec adipiscing laoreet pulvinar tellus dolore nonummy praesent erat. Eget nibh sed, volutpat lobortis dolor, sem nisi erat id nunc amet, aliquet donec elit mi erat elit nibh sed volutpat ut pharetra diam ac mauris lobortis sit tellus. Nisi consectetur ante tempus molestie ut erat, felis tincidunt amet mi erat felis laoreet sed id dolore, adipiscing mi sed, euismod tincidunt pharetra ullamcorper, magna nonummy nibh sed, euismod. Tincidunt pharetra diam ac tempus felis laoreet dolor ullamcorper donec elit laoreet pulvinar ullamcorper dolore nonummy et sed id congue amet diam erat id tellus ut turpis proin aliquam. Felis ante pulvinar tellus dolore turpis, praesent erat felis, massa amet praesent tempus id, laoreet pulvinar ullamcorper aliquam adipiscing mi sed id tellus ut sit praesent aliquam felis ante. Ipsum euismod nunc turpis praesent erat felis tincidunt dolor ullamcorper congue nonummy diam erat eget laoreet dolor non magna at adipiscing mi ipsum tellus dolore nonummy ante tempus id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis elit nibh lorem molestie lobortis sit non. Nisi turpis praesent aliquam felis, laoreet ipsum euismod nunc. Amet diam donec eget laoreet dolor ullamcorper magna lorem. Felis massa feugiat molestie massa amet aliquet dolore elit. Mi sed elit nibh lorem volutpat ut feugiat tellus. Ut turpis praesent tempus mauris nunc magna nonummy mi. Erat eget lobortis pharetra sem magna consectetur et lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent sed id tincidunt dolor non tellus dolore adipiscing ante tempus id tincidunt pulvinar ullamcorper donec elit laoreet, dolor, volutpat tincidunt pharetra non magna at et lorem molestie, massa feugiat. Non diam donec elit nibh sed volutpat congue nonummy diam ac mauris nibh feugiat volutpat ut consectetur, proin lorem molestie lobortis sit aliquet nisi at id tincidunt amet ullamcorper donec. Nonummy nibh sed non congue, consectetur diam lorem mauris nibh feugiat non nisi consectetur proin lorem molestie, ut turpis nonummy mi sed, eget tincidunt pharetra diam erat eget laoreet pharetra. Non, congue consectetur et, lorem eget tincidunt consectetur diam magna at ante, lorem molestie ut consectetur felis laoreet ipsum, id tincidunt, pharetra ullamcorper erat eget, laoreet pharetra ullamcorper congue, nonummy. Diam ac mauris nibh feugiat non ut turpis sem aliquam adipiscing mi lobortis dolor non ut feugiat tellus nunc amet aliquet donec adipiscing praesent erat id laoreet pulvinar ullamcorper donec. Elit, nibh massa pulvinar euismod nunc amet aliquet erat felis tincidunt dolor euismod dolore, amet, diam ac elit nibh sed non congue pharetra sem, aliquam at ante lorem tellus diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus nunc amet aliquet erat, felis laoreet sed id laoreet. Laoreet ipsum ullamcorper dolore nonummy praesent erat id tincidunt dolor, euismod. Congue consectetur sem magna consectetur ante lorem, molestie ut turpis, proin. Aliquam at massa feugiat amet diam ac elit nibh dolor volutpat. Ut sit tellus ut turpis proin tempus, felis mi tempus euismod. Tincidunt amet aliquet donec elit mi lobortis sit sem ac at. Massa, ipsum tellus massa sit tellus dolore, amet praesent sed id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, molestie volutpat lobortis pharetra sem magna elit, nibh feugiat volutpat ut pharetra non nisi adipiscing ante, ipsum id massa. Ipsum euismod nunc nonummy praesent, erat felis non nisi consectetur sem aliquam mauris lobortis sit aliquet aliquam at ante ipsum. Id massa pulvinar praesent, aliquam id, massa pulvinar tellus dolore nonummy praesent proin tempus felis ante ipsum euismod nunc, amet. Euismod dolore, elit laoreet pulvinar ullamcorper dolore elit mi ipsum euismod congue nonummy mi ipsum euismod tellus nisi adipiscing proin. Tempus mauris massa pulvinar aliquet nisi adipiscing mi ipsum euismod dolore turpis praesent donec elit et, erat eget nibh, sed. Mauris lobortis congue, amet ullamcorper donec elit nibh dolor euismod magna nonummy et lorem mauris nibh dolor sem magna at. Nibh feugiat non, magna at lobortis pharetra non praesent aliquam felis laoreet pulvinar tellus dolore nonummy praesent erat id tincidunt. Dolor euismod congue pharetra sem ac eget tincidunt dolor sem magna elit nibh feugiat mauris eget laoreet pharetra non donec. Elit et lorem at ante, feugiat tellus ut, consectetur proin lorem mauris massa sit aliquet aliquam felis ante feugiat tellus. Dolore turpis at proin lorem volutpat ut consectetur, proin lorem eget ut sit sem nisi at proin aliquam mauris nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus dolore turpis praesent donec elit et ac elit laoreet, sed volutpat ut sit non ut adipiscing proin. Lorem sed euismod congue pharetra diam erat eget tincidunt feugiat non ut consectetur aliquet, nisi adipiscing ante ipsum tellus. Ut sit aliquet donec adipiscing praesent ante feugiat molestie nunc sit tellus nisi turpis praesent erat felis tincidunt dolor. Euismod congue pharetra diam ac, elit et ac mauris ante ipsum tellus ut adipiscing consectetur diam magna mauris ante. Tempus felis massa pulvinar id laoreet dolor ullamcorper dolore elit mi sed id lobortis dolor volutpat ut consectetur adipiscing. Mi sed id laoreet pulvinar ullamcorper donec elit nibh lorem eget nibh lorem molestie massa ipsum molestie dolore turpis. Praesent donec felis laoreet ipsum ullamcorper congue nisi adipiscing proin lorem molestie nunc, sit aliquet aliquam felis ante pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante feugiat volutpat, euismod tincidunt pharetra ullamcorper magna at, et sed volutpat ut pharetra, proin lorem, volutpat ut sit tellus ut. Sit sem nisi felis ante tempus consectetur mi sed volutpat tincidunt pharetra non congue consectetur proin, ac mauris ante ipsum molestie. Nunc sit aliquet, aliquam adipiscing, praesent sed eget laoreet dolor consectetur ante lorem volutpat lobortis turpis proin ac mauris ante ipsum. Molestie nunc amet aliquet aliquam felis mi erat id, nunc pharetra ullamcorper magna elit felis ante pulvinar aliquet, nisi turpis mi. Tempus euismod nunc turpis praesent erat felis massa amet ullamcorper congue, nonummy praesent sed id, tincidunt pharetra ullamcorper praesent tempus mauris. Massa pulvinar tellus dolore, nonummy, praesent, erat id laoreet pulvinar ullamcorper tincidunt pharetra ullamcorper magna at nibh feugiat volutpat lobortis pharetra. Sem nisi at tellus dolore amet praesent erat eget tincidunt pulvinar diam erat id laoreet dolor euismod congue pharetra, diam ac. At et feugiat mauris massa feugiat tellus ut turpis elit et sed volutpat lobortis, pharetra sem magna at proin lorem molestie. Lobortis sit tellus nisi adipiscing mi tempus id laoreet pulvinar aliquet aliquam felis laoreet, pulvinar consectetur, et lorem eget nibh, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna, mauris, ante lorem molestie eget. Tincidunt pharetra, non congue consectetur sem aliquam. At proin tempus id, massa ipsum tellus. Nunc pulvinar diam magna nonummy et, lorem. Eget lobortis aliquam adipiscing mi tempus id. Laoreet ipsum euismod tincidunt pharetra ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus dolore pharetra non congue lorem mauris nunc turpis, aliquet nisi, turpis mi ipsum euismod nunc amet praesent donec felis laoreet. Sed id tincidunt dolor non congue at proin lorem sit aliquet donec, adipiscing ante tempus id nunc, amet ullamcorper magna consectetur. Diam magna at nibh feugiat volutpat, ut pharetra proin lorem molestie lobortis, sit nonummy praesent erat elit nibh, sed volutpat lobortis. Sit tellus ut turpis sem aliquam, adipiscing, mi erat felis laoreet pulvinar euismod congue pharetra amet aliquet dolore nonummy, praesent donec. Elit nibh sed eget ut pharetra sem ac mauris, nibh feugiat volutpat, nisi consectetur proin tempus, mauris massa feugiat molestie, dolore. Sed eget tincidunt pharetra ullamcorper congue pharetra sem lorem mauris nibh lorem tellus nunc sit, sem nisi adipiscing praesent, erat felis. Laoreet pulvinar aliquet dolore amet diam massa feugiat tellus dolore amet ullamcorper donec adipiscing, praesent erat eget laoreet sed eget tincidunt. Sit non nisi consectetur sem tempus, turpis, aliquet erat felis laoreet lobortis sit tellus dolore turpis, aliquet aliquam adipiscing mi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin tempus mauris massa magna nonummy et, erat volutpat lobortis dolor non magna, at, proin ac molestie massa feugiat tellus. Ut turpis praesent, aliquam felis laoreet pulvinar aliquet sem magna mauris, nibh lorem, molestie ut turpis sem nisi felis massa. Ipsum molestie, dolore amet praesent tempus felis massa ipsum id tincidunt amet praesent praesent aliquam adipiscing ante ipsum euismod nunc. Amet euismod tincidunt consectetur diam ac elit proin ac at ante ipsum id massa ipsum ullamcorper congue pharetra adipiscing praesent. Aliquam felis laoreet pulvinar aliquet donec adipiscing ante, ipsum, euismod turpis aliquet nisi adipiscing proin aliquam id laoreet ipsum euismod. Tincidunt amet ullamcorper praesent donec adipiscing praesent, tempus id nunc amet praesent tempus id nunc amet praesent donec elit mi. Sed eget laoreet pharetra ullamcorper magna consectetur proin aliquam mauris euismod tincidunt pulvinar ullamcorper magna nonummy diam lorem eget lobortis. Dolor volutpat ut consectetur, proin ac mauris massa, ipsum molestie ullamcorper magna, at proin lorem eget lobortis feugiat tellus ut. Turpis praesent tempus molestie nunc sit proin aliquam mauris massa feugiat tellus nunc turpis aliquet donec amet adipiscing praesent donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id laoreet ipsum euismod nunc amet ullamcorper donec, nonummy felis ante pulvinar tellus nisi adipiscing ante ipsum molestie nunc amet aliquet, aliquam felis laoreet ipsum euismod, dolore, nonummy mi sed. Euismod tincidunt, amet ullamcorper ante feugiat tellus ut, consectetur sem, nisi felis massa sit tellus, nisi adipiscing ante feugiat tellus dolore turpis, proin aliquam felis laoreet pulvinar tellus aliquam nisi. Adipiscing praesent tempus molestie ut turpis sem aliquam adipiscing, praesent tempus molestie nunc amet aliquet donec felis laoreet ipsum ullamcorper, dolore nonummy praesent ante tempus id nunc sit aliquet aliquam. Felis mi tempus id tincidunt pulvinar aliquet donec, felis laoreet pulvinar ullamcorper donec elit mi sed, id tincidunt pharetra adipiscing proin tempus id massa ipsum, id, tincidunt pulvinar ullamcorper magna. Consectetur diam magna at ante feugiat volutpat ut consectetur et feugiat non magna elit nibh feugiat erat eget nibh dolor non congue consectetur et lorem eget lobortis pharetra sem magna. Consectetur proin tempus mauris massa feugiat dolor non ut turpis sem, ac mauris massa feugiat tellus nisi adipiscing proin tempus felis massa pulvinar euismod dolore nonummy praesent erat felis, tincidunt. Pulvinar aliquet donec aliquam felis ante, tempus id massa, pulvinar ullamcorper dolore adipiscing praesent sed id laoreet dolor non congue consectetur et ac eget lobortis dolor non ut consectetur sem. Et ac consectetur sem aliquam at ante ipsum adipiscing praesent aliquam felis laoreet ipsum tellus, dolore nonummy mi erat elit laoreet dolor euismod congue consectetur sem magna tempus id, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin aliquam adipiscing praesent erat lorem molestie massa pulvinar id laoreet dolor euismod congue pharetra. Sem magna at ante aliquam mauris massa ipsum molestie nunc turpis praesent aliquam id massa massa. Sit tellus nisi turpis praesent tempus mauris ante pulvinar aliquet dolore nonummy mi, erat, id mi. Sed eget lobortis dolor ullamcorper magna at, et laoreet ipsum euismod dolore adipiscing praesent sed euismod. Tincidunt dolor ullamcorper magna nonummy et sed eget tincidunt pharetra sem magna at nibh feugiat volutpat. Ullamcorper dolore nonummy et ac elit, laoreet dolor non congue consectetur proin ac at ante lorem. Mauris massa pulvinar tellus, dolore amet aliquet erat elit laoreet massa sit, aliquet nisi adipiscing ante. Tempus id massa pulvinar ullamcorper dolore nonummy praesent sed eget tincidunt pulvinar diam erat id tincidunt. Pulvinar ullamcorper congue consectetur diam, ante ipsum, tellus dolore turpis praesent aliquam, id massa pulvinar ullamcorper. Congue, pharetra non magna nonummy et lorem mauris, lobortis nunc nonummy praesent, erat felis tincidunt dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi ipsum, id massa pulvinar ullamcorper, sem aliquam at ante lorem molestie nunc sit praesent donec. Adipiscing, mi tempus id tincidunt, dolor ullamcorper dolore, nonummy diam erat eget lobortis dolor non ullamcorper. Congue amet ullamcorper magna at nibh sed, volutpat ut pharetra, non ut, consectetur sem aliquam felis. Ante tempus, euismod tincidunt pulvinar ullamcorper tincidunt pharetra adipiscing proin ipsum tellus nisi adipiscing ante ipsum. Id massa pulvinar tellus donec nonummy mi, tempus euismod nunc amet diam erat elit laoreet ut. Turpis sem nisi adipiscing praesent, tempus id laoreet ipsum euismod congue amet praesent erat eget laoreet. Pharetra non congue consectetur et lorem volutpat, tincidunt pharetra sem mi tempus euismod tincidunt pulvinar ullamcorper. Congue pharetra, ullamcorper magna at et lorem, volutpat lobortis sit non nisi at ante feugiat tellus. Ut consectetur ante feugiat volutpat mauris proin aliquam, felis massa feugiat molestie nunc turpis ullamcorper congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi adipiscing nonummy et lorem at. Nibh tempus mauris massa tempus id tincidunt. Amet aliquet dolore elit laoreet ipsum ullamcorper. Congue amet et ac eget tincidunt nisi. At, ante lorem molestie ut adipiscing proin. Tempus mauris massa pulvinar tellus dolore adipiscing. Mi tempus id nunc pulvinar, ullamcorper congue. Nonummy mi ipsum consectetur et ac mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nonummy et lorem eget nibh feugiat molestie nunc sit tellus nunc, turpis elit nibh, feugiat. Volutpat lobortis feugiat tellus dolore turpis proin tempus felis massa pulvinar euismod dolore, adipiscing mi erat. Eget laoreet pulvinar ullamcorper magna nonummy mauris ante tempus felis massa ipsum euismod congue, amet ullamcorper. Congue pharetra sem aliquam at ante lorem molestie ut turpis praesent, aliquam felis, ante tempus, id. Molestie lobortis sit aliquet nisi adipiscing mi tempus id massa amet aliquet dolore nonummy praesent erat. Eget nibh sed eget ut pharetra diam praesent tempus euismod nunc turpis diam donec elit laoreet. Dolor volutpat congue amet diam magna, at et lorem, molestie massa feugiat, non nisi adipiscing proin. Tempus mauris mauris lobortis sit sem magna consectetur ante lorem molestie lobortis turpis sem aliquam adipiscing. Praesent erat felis massa ipsum euismod congue amet praesent donec eget tincidunt pulvinar at nibh feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna, at proin tempus felis ante tempus, molestie massa amet consectetur proin aliquam, at ante ipsum molestie ut turpis, praesent, donec adipiscing mi tempus id tincidunt pulvinar diam. Congue consectetur non nisi at, proin, lorem pulvinar ullamcorper congue amet, diam ac eget, laoreet sed volutpat, ut consectetur diam magna at ante feugiat tellus nisi at ante, tempus. Mauris massa feugiat amet diam ac eget lobortis dolor volutpat congue consectetur et lorem eget ut pharetra sem magna at ante lorem mauris nunc pulvinar tellus diam ac eget. Lobortis feugiat volutpat nisi turpis sem, aliquam at, massa, ipsum tellus, nunc turpis praesent aliquam id laoreet, pulvinar tellus donec adipiscing diam donec elit molestie massa ipsum tellus nisi. Adipiscing mi tempus id laoreet ipsum euismod dolore adipiscing mi sed euismod dolore amet praesent sed euismod tincidunt pulvinar, diam donec elit, mauris ante ipsum euismod dolore turpis aliquet. Donec elit mi sed eget tincidunt amet diam, erat elit laoreet, dolor non ut tempus mauris massa pulvinar tellus donec lorem, volutpat tincidunt dolor sem nisi consectetur proin lorem. Molestie lobortis turpis proin aliquam, at massa feugiat tellus nisi adipiscing ante ipsum tellus ut turpis aliquet et lorem eget tincidunt pharetra sem ac, at proin feugiat volutpat ut. Consectetur et, lorem molestie, massa feugiat, tellus ut turpis, praesent aliquam felis laoreet ipsum euismod sem magna, at proin, tempus molestie nunc turpis tellus dolore adipiscing praesent erat felis. Laoreet sed euismod congue pharetra ullamcorper, magna consectetur et sed eget lobortis sit adipiscing mi sed, id tincidunt pulvinar diam donec felis, laoreet, dolor euismod dolore nonummy mi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh sed volutpat ut pharetra sem nisi at proin tempus mauris, massa pulvinar, tellus dolore turpis praesent donec. Tempus mauris massa feugiat, aliquet nisi at, ante ipsum molestie ut adipiscing proin tempus id mi sed eget laoreet. Dolor euismod magna nonummy et massa ipsum euismod nisi, felis ante feugiat tellus, nunc, turpis aliquet, donec nonummy et. Sed id congue pharetra ullamcorper magna, elit nibh lorem eget ut sit non diam donec nonummy, mi sed volutpat. Tincidunt pharetra sem magna at, et feugiat molestie lobortis feugiat tellus ut turpis tellus congue pharetra diam proin aliquam. Felis mi tempus id laoreet dolor euismod congue consectetur sem magna at et lorem molestie ut pharetra non ut. Turpis praesent donec felis laoreet ipsum sit non nisi at ante lorem molestie ut sit aliquet nisi adipiscing mi. Erat felis massa pulvinar euismod congue nonummy et sed, eget laoreet dolor volutpat lobortis donec adipiscing praesent sed, id. Laoreet dolor ullamcorper donec nonummy et, sed eget, tincidunt dolor non ut consectetur proin aliquam sed, id tincidunt pharetra. Diam donec eget nibh dolor volutpat congue pharetra sem magna at ante lorem mauris lobortis sit aliquet aliquam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet donec adipiscing praesent erat eget laoreet dolor non congue pharetra sem. Magna consectetur sem mi sed euismod congue consectetur diam ac, eget nibh. Feugiat, non ut pharetra proin ac mauris lobortis, sit non nisi turpis. Proin aliquam felis ante ipsum pharetra, sem magna mauris ante feugiat non. Ut turpis sem aliquam felis mi tempus id laoreet sed id tincidunt. Dolor non congue consectetur diam ac, pulvinar aliquet donec adipiscing praesent erat. Id laoreet dolor euismod dolore nonummy et erat eget, lobortis feugiat non. Ut consectetur et lorem volutpat aliquet aliquam felis laoreet sed euismod nunc. Amet praesent tempus felis laoreet dolor ullamcorper congue consectetur diam magna consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, nisi adipiscing proin, tempus felis laoreet ipsum tellus nunc nonummy, praesent donec eget. Tincidunt pulvinar euismod congue consectetur sem, magna at id massa pulvinar aliquet donec, felis. Mi sed, eget, laoreet dolor ullamcorper magna consectetur et lorem mauris nibh feugiat tellus. Nisi turpis ante tempus, dolor euismod congue consectetur diam ac elit nibh feugiat non. Congue consectetur proin ac eget lobortis sit sem aliquam adipiscing proin tempus mauris nunc. Turpis aliquet nisi lorem mauris nibh dolor volutpat ut turpis sem aliquam at proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur proin, aliquam sed euismod nunc nonummy praesent tempus, id nunc amet praesent tempus felis tincidunt amet aliquet donec elit et erat eget lobortis dolor. Non ut aliquam id laoreet ipsum euismod dolore nonummy diam erat id tincidunt pulvinar ullamcorper congue consectetur sem magna at et feugiat volutpat ut consectetur. Aliquet nisi erat, id tincidunt amet diam erat eget laoreet dolor non congue consectetur diam ac eget tincidunt consectetur sem magna consectetur ante lorem molestie. Massa ipsum id, non ut sit sem aliquam at ante, tempus id massa ipsum tellus dolore adipiscing mi, erat eget laoreet, pulvinar euismod, tincidunt pharetra. Sem magna tempus id massa ipsum volutpat congue amet et erat elit, laoreet dolor non magna nonummy et lorem mauris nibh sit sem magna consectetur. Sem nisi felis, mi nibh lorem molestie lobortis sit aliquet nisi turpis praesent donec adipiscing laoreet ipsum euismod congue amet diam, donec elit nibh lorem. Mauris nibh feugiat molestie massa, pulvinar pharetra, diam magna at, et, lorem molestie lobortis sit non nisi, adipiscing praesent tempus, tellus nunc pulvinar aliquet dolore. Nonummy at nibh sit sem magna at nibh feugiat volutpat ut turpis sem aliquam, adipiscing ante, ipsum, molestie massa pulvinar ullamcorper dolore pharetra ullamcorper magna. Nonummy, diam, mi ipsum euismod dolore nonummy diam magna nonummy, mi sed volutpat tincidunt pharetra sem magna at et lorem molestie ut pharetra sem, aliquam. At proin tempus molestie non ut pharetra non nisi consectetur proin aliquam felis ante, ipsum euismod nunc pulvinar ullamcorper congue pharetra ullamcorper congue at et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris lobortis sit non magna at proin tempus molestie, nunc sit aliquet nisi, adipiscing elit lobortis. Feugiat volutpat congue at et ac mauris lobortis sit non aliquam at ante lorem tellus nunc sit. Aliquet dolore nonummy praesent tempus euismod dolore ac at et lorem volutpat lobortis sit aliquet aliquam adipiscing. Proin aliquam felis mi sed euismod congue nonummy praesent, erat elit laoreet dolor, euismod congue tempus mauris. Massa pulvinar aliquet aliquam felis massa ipsum molestie dolore turpis proin tempus id laoreet ipsum euismod, dolore. Amet diam donec elit tellus ut turpis sem tempus mauris, massa pulvinar euismod tincidunt pulvinar euismod donec. Elit mi sed eget tincidunt pharetra ullamcorper magna at et lorem eget lobortis pharetra nonummy praesent erat. Eget laoreet pulvinar euismod congue consectetur diam ac eget, nibh feugiat, volutpat nisi consectetur proin lorem molestie. Lobortis feugiat non aliquam at ante congue pharetra diam erat eget tincidunt amet praesent erat id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis mi erat id non congue consectetur proin ac molestie massa feugiat tellus ut turpis proin tempus, mauris ante ipsum tellus donec nonummy mi tempus. Id nunc amet consectetur proin ac mauris massa feugiat tellus nunc amet aliquet dolore nonummy praesent erat eget, tincidunt pulvinar diam erat eget tincidunt pulvinar. Diam donec elit volutpat ut consectetur sem aliquam felis ante ipsum id laoreet ipsum euismod donec adipiscing, mi sed id laoreet pharetra ullamcorper congue pharetra. Diam ac at nibh feugiat dolor euismod congue consectetur diam erat eget nibh dolor non ut, pharetra sem aliquam, at massa feugiat tellus ut turpis. Aliquet donec nonummy mauris ante feugiat tellus ut consectetur proin lorem mauris lobortis sit aliquet aliquam adipiscing proin tempus molestie massa pulvinar euismod congue, amet. Ullamcorper magna consectetur et lorem pulvinar aliquet aliquam felis mi erat id nunc amet ullamcorper donec nonummy et erat elit, lobortis pharetra, ullamcorper magna at. Proin ac, mauris nibh sit, sem nisi erat eget laoreet dolor ullamcorper congue nonummy mi sed volutpat tincidunt pharetra non nisi consectetur proin aliquam at. Proin ipsum amet diam ac elit et ac mauris nibh feugiat molestie nunc, turpis sem nisi adipiscing, mi erat id, tincidunt pulvinar ullamcorper, donec, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna at, nibh lorem volutpat ut consectetur, diam magna at proin tempus, mauris ante congue pharetra. Sem magna consectetur proin lorem molestie lobortis sit sem ac mauris massa sit, non nisi adipiscing ante. Lorem felis massa ipsum euismod dolore amet mauris nibh lorem volutpat lobortis feugiat, euismod nunc amet aliquet. Donec elit mi sed euismod congue nonummy diam ac at et, lorem volutpat, ut pharetra felis praesent. Donec consectetur diam magna at proin tempus felis ante, ipsum molestie nunc turpis ullamcorper dolore nonummy et. Erat elit tincidunt dolor adipiscing proin aliquam mauris massa ipsum euismod tincidunt amet diam donec id tincidunt. Dolor volutpat congue amet ullamcorper ac elit, et, lorem molestie lobortis feugiat non nisi erat eget, tincidunt. Dolor volutpat ut, consectetur et ac eget, lobortis dolor non nisi consectetur ante lorem molestie, massa sit. Sem aliquam adipiscing proin ipsum id non congue consectetur proin lorem eget lobortis pharetra sem magna at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor, sem magna consectetur proin lorem mauris massa. Tellus nisi, turpis praesent tempus id massa pulvinar aliquet. Dolore amet diam donec elit nibh dolor euismod tincidunt. Dolor non ut turpis sem aliquam at volutpat tincidunt. Pharetra ullamcorper ac elit nibh sed non congue consectetur. Diam ac mauris nibh sit non magna consectetur proin. Tempus mauris massa ipsum tempus mauris lobortis turpis, sem. Nisi adipiscing praesent aliquam felis laoreet pulvinar ullamcorper dolore. Nonummy mi sed id, tincidunt pulvinar ullamcorper donec felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam erat, volutpat lobortis dolor volutpat congue at nibh feugiat molestie ut sit tellus ut adipiscing consectetur et lorem eget nibh feugiat. Molestie, nunc sit aliquet, aliquam felis ante, feugiat tellus, dolore adipiscing mi tempus id massa pulvinar ullamcorper donec aliquam at ante lorem. Molestie nunc sit aliquet donec adipiscing mi ipsum tellus dolore amet praesent erat id tincidunt pulvinar, ullamcorper congue amet diam ac elit. Et praesent donec elit nibh, sed volutpat ut consectetur sem magna mauris lobortis dolor, non nisi consectetur proin, lorem mauris lobortis sit. Aliquet nisi erat eget tincidunt dolor, ullamcorper magna at et ac mauris ante, lorem molestie ut, turpis proin tempus felis ante ipsum. Id tincidunt pulvinar euismod congue nonummy et mi ipsum tellus dolore turpis proin tempus id nunc turpis praesent aliquam adipiscing mi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante et ac eget lobortis dolor. Sem magna consectetur proin lorem molestie. Lobortis pharetra non nisi adipiscing ante. Ipsum molestie nunc turpis aliquet donec. Adipiscing eget, nibh dolor non nisi. Consectetur, proin, tempus molestie ut consectetur. Proin aliquam at massa sit tellus. Aliquam at, ante ipsum tellus ut. Turpis consectetur sem ac at, nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sem magna consectetur proin ac mauris massa ipsum molestie, massa pulvinar pharetra. Non nisi turpis praesent aliquam felis mi sed eget laoreet sed euismod tincidunt. Consectetur diam ac at et lorem molestie lobortis feugiat tellus dolore amet, consectetur. Sem nisi turpis praesent tempus id laoreet pulvinar tellus dolore nonummy, praesent erat. Felis laoreet pulvinar ullamcorper magna consectetur et sed, euismod tincidunt amet at ante. Tempus id dolore turpis praesent aliquam adipiscing mi sed euismod, tincidunt dolor euismod. Tincidunt sit non nisi at ante lorem, volutpat volutpat lobortis dolor non congue. Consectetur sem aliquam at ante, tempus, felis massa pulvinar euismod nunc amet ullamcorper. Magna pharetra non ut, sit aliquet dolore adipiscing mi, et tempus mauris massa. Feugiat molestie dolore turpis praesent tempus id nunc pulvinar aliquet dolore adipiscing mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis, mi sed volutpat lobortis dolor non nisi consectetur sem aliquam at. Ante ipsum molestie nunc turpis praesent tempus molestie massa congue pharetra, diam ac. Eget lobortis sit non nisi at ante lorem mauris massa sit sem nisi. Adipiscing praesent donec felis mi sed eget laoreet mi erat, eget tincidunt, dolor. Volutpat ut consectetur, diam ac mauris nibh feugiat volutpat ut sit aliquet, nisi. Adipiscing mi, erat felis mi sed id tincidunt, pharetra turpis praesent donec felis. Laoreet sed id tincidunt dolor euismod tincidunt pharetra sem magna, at, proin aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ullamcorper donec adipiscing et erat elit et sed eget nibh lorem, molestie massa, sit tellus dolore adipiscing mi erat, id tincidunt lobortis. Sit molestie nunc, turpis praesent erat felis massa pulvinar euismod, congue pharetra ullamcorper magna, elit nibh sed non, congue nonummy et sed euismod. Aliquet, nisi turpis aliquet donec elit, et ac eget lobortis dolor volutpat ut pharetra sem aliquam at ante, ipsum id massa, pulvinar tellus. Nunc pulvinar diam ante tempus mauris massa sit aliquet dolore turpis aliquet erat felis massa pulvinar aliquet aliquam felis massa pulvinar ullamcorper dolore. Nonummy praesent erat id molestie nunc sit aliquet, dolore amet diam donec felis laoreet dolor ullamcorper dolore elit laoreet ipsum euismod dolore nonummy. Diam magna at nibh, lorem volutpat ut pharetra felis ante ipsum euismod nunc amet diam, donec nonummy, et erat eget lobortis dolor volutpat. Ut turpis sem aliquam adipiscing proin tempus id massa, pulvinar euismod sem, nisi turpis praesent aliquam felis mi tempus felis mi sed, volutpat. Congue, consectetur diam magna at et, lorem mauris ullamcorper donec felis mi sed id congue amet diam donec nonummy et lorem eget nibh. Feugiat mauris massa pulvinar tellus nisi turpis lorem mauris lobortis sit non diam donec elit laoreet pulvinar, ullamcorper congue nonummy et, ac mauris. Lobortis, feugiat volutpat ut, sit aliquet dolore turpis ante tempus tellus dolore turpis praesent aliquam felis eget ut consectetur proin, ac mauris nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sem ac at id tincidunt pulvinar ullamcorper congue amet non. Magna at, et lorem volutpat ut sit non aliquam at ante. Lorem, mauris ante ipsum euismod tincidunt, amet at, nibh feugiat non. Ut consectetur proin ac molestie lobortis feugiat aliquet aliquam at ante. Ipsum molestie massa sit tellus dolore adipiscing mi ipsum pharetra diam. Ac mauris lobortis feugiat non magna at, et dolor volutpat ut. Turpis sem aliquam adipiscing ante ipsum molestie massa sit aliquet donec. Adipiscing mi ipsum pharetra non nisi at nibh feugiat volutpat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh lorem volutpat lobortis congue pharetra ullamcorper magna consectetur proin aliquam. Mauris nibh, lorem mauris massa ipsum euismod nunc pulvinar ullamcorper tincidunt pharetra. Sem magna consectetur proin, lorem molestie id laoreet dolor non congue pharetra. Sem, nisi turpis, praesent aliquam mauris massa pulvinar tellus dolore nonummy diam. Donec felis laoreet dolor volutpat tincidunt amet adipiscing mi tempus felis massa. Ipsum euismod congue pharetra non congue pharetra sem, ut turpis aliquet aliquam. Adipiscing mi, donec felis mi sed feugiat, tellus nunc amet praesent erat. Felis mi erat eget tincidunt dolor non congue consectetur sem aliquam, mauris. Ante, lorem tellus ut turpis aliquet, nisi adipiscing mi tincidunt dolor volutpat. Ut turpis proin aliquam at ante feugiat tellus nisi adipiscing praesent tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, ante tempus euismod nunc nonummy, praesent erat. Id tincidunt amet, aliquet, donec, elit mi sed. Eget lobortis dolor non magna consectetur proin, ac. At id tincidunt amet diam magna nonummy nibh. Lorem at proin lorem molestie lobortis, feugiat tellus. Dolore amet aliquet donec elit et erat eget. Laoreet nisi, sit aliquet donec felis mi sed. Euismod nunc pulvinar diam erat felis, mi sed. Eget tincidunt pharetra diam, ac at sem nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent aliquam adipiscing praesent donec nonummy nibh lorem, eget nibh feugiat tellus nunc. Pulvinar aliquet aliquam felis ante ipsum, dolor ullamcorper magna, at et feugiat volutpat massa. Feugiat tellus ut turpis praesent aliquam felis laoreet sed id tincidunt amet ullamcorper donec. Nonummy diam, ante tempus id tincidunt pulvinar aliquet donec elit mi ipsum ullamcorper dolore. Nonummy diam donec eget tincidunt amet diam donec elit laoreet sed volutpat tincidunt pharetra. Sem, ante tempus felis laoreet dolor ullamcorper dolore amet diam ac at proin ac. Mauris lobortis consectetur sem nisi adipiscing proin tempus felis ante ante lorem molestie nunc. Sit aliquet nisi adipiscing mi tempus molestie nunc amet praesent erat elit mi sed. Eget laoreet pharetra diam donec eget laoreet dolor volutpat praesent tempus mauris nunc sit. Sem dolore adipiscing ante ipsum id laoreet pulvinar ullamcorper dolore elit et erat eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh sed eget ut pharetra sem. Magna consectetur proin lorem volutpat nisi. Turpis sem aliquam felis massa feugiat. Tellus nisi turpis eget laoreet dolor. Non ut sit non aliquam mauris. Ante tempus mauris nunc sit aliquet. Donec adipiscing mi tempus id nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget lobortis feugiat volutpat ut pharetra sem ac at ante tempus, mauris massa ipsum euismod nunc pulvinar ullamcorper congue nisi adipiscing, mi tempus felis. Tincidunt pulvinar ullamcorper dolore nonummy et, erat eget nibh, dolor non congue pharetra sem aliquam, mauris proin tempus mauris ante lobortis dolor volutpat, nisi at. Proin tempus mauris lobortis sit aliquet nisi at ante feugiat non nisi adipiscing, ante, ipsum tellus nunc, turpis, praesent aliquam felis massa congue nonummy et. Ac mauris nibh lorem, volutpat ut turpis sem ac at massa feugiat tellus nisi adipiscing ante ipsum molestie, nunc sit nonummy et lorem volutpat ut. Pharetra sem magna at nibh feugiat volutpat ut, turpis sem aliquam mauris massa feugiat tellus nunc amet aliquet donec adipiscing mi sed sit non nisi. Adipiscing ante tempus molestie nunc sit, aliquet nisi adipiscing mi tempus euismod dolore turpis praesent tempus id massa pulvinar ullamcorper congue amet diam ac feugiat. Id massa ipsum euismod nunc amet diam donec elit, laoreet lorem eget lobortis dolor, non magna elit nibh nunc pulvinar aliquet donec elit mi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin tempus felis ante ipsum tellus tellus ut turpis, aliquet dolore turpis. Praesent erat felis laoreet dolor euismod congue amet diam ac elit laoreet. Sed volutpat congue, consectetur proin lorem eget euismod, dolore amet praesent donec. Nonummy et ac mauris ante lorem molestie lobortis feugiat molestie nunc, pulvinar. Ullamcorper dolore amet diam ac elit, nibh dolor turpis, praesent aliquam felis. Ante ipsum tellus dolore nonummy mi tempus id nunc amet aliquet donec. Elit et erat elit, lobortis dolor non ullamcorper dolore nonummy mi sed. Id laoreet sed non ut consectetur sem ac eget lobortis feugiat volutpat. Nisi consectetur sem ac mauris massa ipsum molestie nunc amet pharetra non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, volutpat lobortis sit tellus ut turpis sem aliquam mauris massa pulvinar aliquet et ac at et feugiat molestie lobortis sit tellus ut, turpis proin tempus. Id laoreet ipsum tellus dolore nonummy mi, tempus felis tincidunt amet diam donec lorem molestie massa feugiat tellus nisi, adipiscing proin tempus id laoreet ipsum euismod. Congue, pharetra ullamcorper magna nonummy nibh, sed volutpat lobortis pharetra non magna tempus id tincidunt amet aliquet erat elit laoreet pulvinar ullamcorper dolore elit laoreet erat. Eget laoreet dolor, volutpat congue pharetra proin ac mauris id laoreet pulvinar ullamcorper, magna, nonummy et, erat eget lobortis, feugiat molestie ut turpis aliquet nisi adipiscing. Proin tempus id massa pulvinar aliquet donec felis massa sit consectetur diam, ac eget nibh dolor non ut turpis sem nisi felis mi tempus molestie nunc. Amet praesent aliquam felis laoreet ipsum euismod dolore, nonummy mi sed pharetra et lorem eget lobortis pharetra sem ac mauris nibh feugiat volutpat nisi at, et. Lorem mauris ante tempus felis, non ut consectetur proin ac at ante lorem tellus nisi turpis proin, tempus mauris nunc sit sem aliquam adipiscing mi tempus. Felis laoreet dolor euismod congue amet adipiscing praesent, aliquam felis, laoreet pulvinar ullamcorper dolore amet praesent erat eget laoreet dolor volutpat tincidunt pharetra diam ac mauris. Ante lorem molestie lobortis turpis proin, ac ipsum id tincidunt pharetra ullamcorper ac at et lorem eget ut sit non nisi at, ante lorem molestie, nunc. Pulvinar aliquet nisi, adipiscing ante tempus molestie diam ac, elit nibh feugiat non congue consectetur, sem aliquam at ante lorem molestie nunc sit aliquet donec felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi donec nonummy mi erat volutpat tincidunt amet ullamcorper magna at et, aliquam at proin tempus. Felis volutpat, ut pharetra diam magna consectetur proin aliquam mauris nunc pulvinar tellus dolore turpis praesent. Erat felis laoreet ipsum euismod dolore nonummy diam magna, dolore amet diam donec elit nibh lorem. Volutpat nibh sit sem nisi, consectetur proin tempus, molestie massa feugiat tellus nisi at ante feugiat. Tellus dolore, adipiscing eget nibh sed eget lobortis sit tellus ut sit praesent aliquam felis mi. Erat elit mi erat eget lobortis dolor non nisi consectetur sem laoreet ipsum ullamcorper dolore nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut turpis, praesent donec adipiscing praesent erat id nunc, turpis at ante lorem molestie massa feugiat tellus dolore turpis, aliquet dolore nonummy, mi sed. Id congue pharetra diam magna nonummy diam ac eget lobortis sit non mi tempus felis tincidunt dolor volutpat tincidunt dolor ullamcorper magna elit nibh. Feugiat volutpat ut pharetra sem aliquam mauris ante lorem tellus nisi adipiscing proin laoreet dolor euismod congue nonummy et, dolor volutpat tincidunt consectetur sem. Magna consectetur et lorem molestie ante feugiat molestie ut sit aliquet tempus dolor non congue consectetur, et ac at ante lorem, mauris massa, pulvinar. Tellus, nunc amet praesent erat elit laoreet ipsum euismod congue nonummy diam ac elit laoreet ut turpis tellus dolore adipiscing massa ipsum euismod nunc. Amet diam donec consectetur et ac at, et ac mauris massa sit aliquet nisi, adipiscing ullamcorper donec nonummy praesent, donec elit nibh sed erat. Elit et lorem eget nibh dolor, non ut consectetur et tempus volutpat ut turpis sem aliquam at ante ipsum dolor ullamcorper magna at et. Lorem eget, lobortis feugiat tellus nisi turpis aliquet nisi felis mi ipsum euismod nunc turpis praesent erat id laoreet sed euismod sem aliquam adipiscing. Proin aliquam felis massa ipsum euismod nunc amet ullamcorper magna elit nibh sed volutpat, lobortis dolor sem nisi at et lorem mauris lobortis sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc, turpis aliquet donec adipiscing, mi erat eget laoreet sed pulvinar sem aliquam mauris massa feugiat tellus nisi felis. Mi erat felis laoreet ipsum euismod dolore, adipiscing mi sed id tincidunt dolor volutpat ut pharetra non ullamcorper magna nonummy. Diam ac mauris nibh feugiat volutpat ut turpis sem nisi at ante feugiat tellus nunc amet praesent dolore adipiscing mi. Erat eget mauris massa pulvinar tellus dolore amet diam tempus id tincidunt amet praesent tempus id mi sed volutpat congue. Amet ullamcorper magna at et laoreet sed id nibh sed volutpat, lobortis pharetra non nisi at ante lorem molestie lobortis. Sit aliquet dolore turpis praesent donec felis laoreet pulvinar ullamcorper dolore nonummy mauris ante ipsum id mi sed eget, nibh. Dolor, euismod tincidunt pharetra, sem magna at ante tempus felis ante feugiat tellus, nisi turpis praesent aliquam felis laoreet lobortis. Sit, tellus, ut turpis praesent donec felis massa ipsum tellus, donec adipiscing mi erat felis mi erat eget tincidunt dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet aliquet donec amet diam donec elit, nibh, sed eget ut sit non nisi turpis aliquet nisi. Adipiscing elit nibh feugiat volutpat nisi consectetur proin aliquam mauris ante, ipsum id nunc sit aliquet donec. Adipiscing mi sed euismod dolore nonummy praesent donec feugiat, mauris massa pulvinar tellus dolore turpis praesent erat. Felis laoreet sed id congue amet ullamcorper congue consectetur proin ac at nibh feugiat tellus ut turpis. Aliquet et lorem eget lobortis pharetra sem magna turpis sem aliquam at proin erat felis massa pulvinar. Ullamcorper congue nonummy praesent erat elit nibh massa, sit tellus dolore adipiscing ante ipsum euismod nunc pulvinar. Ullamcorper dolore nonummy et, erat eget lobortis dolor non congue at et, lorem, eget, ut pharetra, proin. Laoreet sed euismod tincidunt amet ullamcorper donec elit mi erat volutpat lobortis dolor volutpat nisi consectetur sem. Ac mauris massa ipsum id massa ipsum id tincidunt ut turpis praesent, donec adipiscing mi erat id. Laoreet dolor, volutpat congue pharetra sem nisi turpis proin ac mauris lobortis congue amet, et ac elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor euismod ut pharetra non ut, sit consectetur diam. Ac elit nibh dolor non nisi consectetur sem ac at. Proin ipsum id massa pulvinar tellus dolore nonummy mi erat. Eget tincidunt dolor consectetur sem tempus molestie lobortis turpis sem. Nisi, turpis mi tempus elit mi erat elit, nibh dolor. Volutpat ut pharetra, non nisi adipiscing praesent aliquam sed, volutpat. Congue consectetur diam lorem eget tincidunt dolor sem magna at. Et lorem molestie ut pharetra, sem nisi at ante feugiat. Tellus ut sit nonummy et lorem eget lobortis sit non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor ullamcorper dolore nonummy diam ac, at et massa ipsum euismod congue pharetra ullamcorper magna elit et. Lorem, eget nibh lorem molestie nunc sit, aliquet aliquam felis ante ipsum euismod, tincidunt pulvinar euismod sem. Nisi turpis aliquet donec nonummy mi erat id laoreet dolor volutpat ut pharetra, non nisi consectetur ante. Lorem mauris massa pulvinar aliquet dolore amet elit proin lorem molestie lobortis sit aliquet aliquam at, praesent. Aliquam nonummy, praesent donec elit nibh sed eget lobortis sit tellus ut, turpis consectetur diam magna at. Nibh feugiat, non ut turpis sem aliquam adipiscing proin tempus id nunc sit aliquet aliquam felis laoreet. Ipsum euismod nunc nonummy praesent tempus dolor volutpat ut turpis sem tempus mauris massa sit aliquet nisi. Adipiscing praesent tempus id massa ipsum, euismod congue pharetra diam donec, nonummy, diam magna consectetur ante tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing mi erat elit laoreet sed. Eget nibh dolor molestie massa ipsum. Dolor volutpat ut sit sem nisi. At ante tempus mauris nunc sit. Aliquet nisi adipiscing mi tempus felis. Mi erat volutpat lobortis, dolor non. Ut pharetra amet diam donec nonummy. Nibh lorem eget lobortis feugiat non. Ut turpis sem aliquam adipiscing mi. Ipsum id tincidunt pulvinar ullamcorper dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ullamcorper congue consectetur proin ac mauris ante, lorem, molestie massa pulvinar tellus nunc amet diam donec id. Laoreet pulvinar sit aliquet dolore at ante feugiat tellus nisi adipiscing proin tempus molestie nunc sit, tellus dolore. Adipiscing praesent erat eget nibh dolor ullamcorper proin aliquam mauris massa feugiat tellus dolore adipiscing mi donec elit. Mi sed, eget laoreet dolor non congue nonummy et lorem mauris nibh feugiat tellus ut, sit nonummy et. Sed eget tincidunt consectetur sem magna at et lorem volutpat ut sit non aliquam mauris massa, sit non. Nisi at, ante laoreet dolor euismod congue nonummy et dolor euismod magna nonummy et erat eget lobortis feugiat. Volutpat ut consectetur proin ac mauris lobortis feugiat non nisi adipiscing praesent nibh sed volutpat tincidunt consectetur diam. Nisi sit, tellus, dolore adipiscing praesent dolore nonummy diam ac elit, nibh feugiat molestie lobortis pharetra sem aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar tellus, donec nonummy praesent erat. Felis laoreet dolor, eget lobortis dolor. Sem nisi at, proin non congue. Sit, non ut turpis praesent dolore. Nonummy praesent erat elit nibh lorem. Volutpat tincidunt feugiat volutpat nunc turpis. Sem nisi, turpis aliquet et lorem. Mauris massa, feugiat tellus dolore turpis. Aliquet donec adipiscing mi erat id. Laoreet pulvinar ullamcorper donec elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed euismod tincidunt, pharetra ullamcorper magna at et lorem molestie lobortis. Feugiat, tellus ut, sit, tellus tincidunt pulvinar, ullamcorper donec elit et. Mi, tempus, id nunc amet ullamcorper dolore nonummy et erat eget. Lobortis feugiat volutpat congue consectetur proin lorem, mauris ante ipsum tellus. Ut sit aliquet sem nisi at ante lorem molestie nunc, pulvinar. Tellus dolore amet aliquet donec elit, mi sed euismod congue amet. Diam erat eget tincidunt dolor non congue, consectetur adipiscing praesent donec. Nonummy et lorem eget lobortis pharetra non magna elit lobortis feugiat. Non magna at nibh lorem, molestie massa sit sem diam magna. Nonummy diam lorem eget lobortis sit, tellus ut, turpis sem aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi at id laoreet sed euismod laoreet lorem mauris nibh ipsum, id laoreet, pulvinar tellus dolore nonummy mi tempus. Felis mi erat eget lobortis feugiat volutpat ut dolore nonummy et ac elit nibh sed non ut pharetra sem aliquam. Adipiscing proin tempus felis massa pulvinar aliquet donec adipiscing mi tempus id molestie lobortis, sit sem ac mauris massa feugiat. Tellus massa pulvinar euismod congue amet diam magna nonummy et lorem eget nibh feugiat non, ut turpis proin tempus erat. Eget lobortis dolor non ut sit tellus dolore turpis, praesent aliquam felis laoreet sed id tincidunt, pharetra ullamcorper congue consectetur. Diam ac eget aliquet dolore, pulvinar ullamcorper magna elit, et erat elit lobortis dolor non congue consectetur et lorem volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin tempus mauris, massa pulvinar tellus nunc amet diam donec elit mi. Sed eget lobortis pharetra ullamcorper magna consectetur proin ac mauris lobortis congue. Amet ullamcorper magna nonummy nibh, sed non congue consectetur diam magna at. Nibh feugiat molestie ut turpis aliquet nunc amet aliquet donec nonummy mi. Massa ipsum molestie nunc pulvinar, tellus dolore nonummy praesent erat eget laoreet. Sed volutpat tincidunt dolor diam magna at nibh feugiat, molestie lobortis sit. Aliquet nisi magna, at et lorem molestie massa sit non nunc turpis. Aliquet dolore nonummy praesent donec elit nibh lorem volutpat tincidunt pharetra sem. Magna at elit mi sed id tincidunt pharetra ullamcorper magna elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis mi sed id tincidunt dolor pulvinar tellus nunc amet aliquet dolore nonummy mi sed eget lobortis feugiat non ut consectetur et aliquam at proin, lorem molestie massa ipsum euismod. Mauris massa tempus euismod nunc amet aliquet erat felis laoreet sed volutpat tincidunt pharetra, ullamcorper magna, at et lorem molestie lobortis pharetra proin ac at nonummy et lorem eget lobortis. Feugiat tellus, ut turpis sem nisi adipiscing mi tempus tellus, dolore turpis praesent tempus molestie nunc turpis praesent aliquam, ac eget lobortis sit non magna at ante feugiat non nisi. Consectetur proin tempus molestie ut at, et lorem molestie lobortis sit aliquet dolore adipiscing ante, et sed volutpat, lobortis sit non nisi adipiscing ante tempus mauris massa sit aliquet aliquam. Adipiscing mi tempus id tincidunt, dolor volutpat tincidunt pharetra ullamcorper congue at adipiscing laoreet pulvinar ullamcorper dolore adipiscing mi sed eget laoreet dolor euismod congue nonummy mi, lorem eget tincidunt. Dolor non nisi consectetur tellus dolore turpis proin tempus feugiat non ut sit non nisi, adipiscing praesent aliquam felis ante ipsum euismod nunc, amet praesent erat felis tincidunt pulvinar aliquet. Donec nonummy mi dolor ullamcorper, donec ac mauris massa feugiat tellus ut pulvinar tellus dolore nonummy mi erat eget laoreet dolor ullamcorper magna nonummy mi, erat eget lobortis dolor volutpat. Ut consectetur proin, diam ac eget laoreet pharetra non congue consectetur proin lorem eget lobortis pharetra non magna consectetur aliquet nisi adipiscing mi erat euismod tincidunt pulvinar euismod congue amet. Adipiscing, proin ipsum id laoreet pulvinar ullamcorper congue amet diam magna nonummy diam ac, eget nibh, sit non nisi consectetur sem aliquam mauris massa ipsum aliquet dolore erat eget nibh. Lorem molestie massa feugiat tellus ut, sit aliquet aliquam felis massa pulvinar aliquet aliquam, felis ante ipsum id tincidunt pulvinar ullamcorper dolore, nonummy molestie lobortis ipsum tellus dolore amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat pharetra non magna consectetur sem. Magna, consectetur sem aliquam felis ante. Tempus id tincidunt pulvinar euismod, congue. Pharetra ullamcorper ac, elit nibh dolor. Volutpat praesent tempus id, nunc sit. Aliquet donec nonummy ante pulvinar, tellus. Nunc amet ullamcorper magna, nonummy mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat elit nibh dolor, non congue pharetra proin ac mauris nibh, feugiat tellus nunc turpis praesent donec nonummy praesent tempus id laoreet dolor euismod dolore tempus felis massa. Ac sit, tellus dolore adipiscing praesent erat felis laoreet ipsum euismod congue pharetra diam, ac eget laoreet dolor diam donec, elit nibh ante ipsum tellus nunc, nonummy praesent. Tempus, id tincidunt pulvinar ullamcorper dolore amet et sed volutpat tincidunt pharetra, diam ac elit et lorem eget lobortis feugiat nonummy praesent erat id tincidunt pulvinar ullamcorper magna. Elit et ac elit lobortis dolor non nisi at, et ac mauris ante feugiat, tellus ut donec, elit, nibh sed volutpat congue consectetur diam ac mauris nibh feugiat. Molestie massa pulvinar tellus nisi, adipiscing praesent erat, id massa pulvinar, aliquet donec felis laoreet congue pharetra sem aliquam at ante lorem tellus, nisi consectetur, proin tempus tellus. Ut turpis aliquet aliquam adipiscing ante ipsum molestie nunc amet, praesent donec elit volutpat, ut consectetur sem nisi adipiscing ante, feugiat tellus ut adipiscing praesent aliquam, felis massa. Pulvinar euismod dolore adipiscing mi nibh feugiat molestie lobortis, turpis sem aliquam at massa sit non nisi adipiscing ante ipsum molestie nunc pulvinar tellus tincidunt amet diam, donec. Nonummy diam ac eget tellus nisi felis ante ipsum, molestie nunc pulvinar aliquet dolore nonummy et ac at et lorem eget nibh sit sem nisi turpis proin lorem. Mauris massa pulvinar consectetur et erat eget lobortis feugiat molestie ut sit tellus dolore, turpis praesent donec adipiscing mi sed eget laoreet dolor non ut consectetur diam ac. At proin tincidunt pulvinar ullamcorper dolore elit, et sed eget, tincidunt pharetra ullamcorper ac, at et, lorem eget lobortis sit non ut turpis praesent donec felis massa ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat ut sit sem ac at proin tempus, pharetra diam ac elit, nibh lorem eget nibh sit non. Ut turpis, sem tempus mauris nunc pulvinar tellus nisi felis, ante sit, aliquet nisi adipiscing euismod dolore nonummy et. Ac at nibh sed volutpat congue consectetur diam ac mauris lobortis, sit non magna, consectetur proin tempus, molestie massa. Ipsum molestie sem magna at et lorem volutpat ut sit non nisi at proin tempus, felis massa pulvinar tellus. Tincidunt pulvinar, ullamcorper magna nonummy et erat euismod, aliquet nisi, adipiscing mi tempus id laoreet ipsum, id tincidunt amet. Diam ac elit et lorem mauris nibh sit sem nisi consectetur proin tempus, mauris euismod congue pharetra non, nisi. Consectetur aliquet aliquam at proin ipsum id laoreet ipsum euismod, tincidunt pharetra diam donec elit et ac mauris nibh. Lorem mauris nunc magna nonummy et erat eget lobortis dolor non ut turpis sem nisi at ante ipsum id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sed euismod, laoreet dolor euismod. Tincidunt pharetra non nisi at ante. Tempus mauris lobortis feugiat, tellus dolore. Turpis praesent aliquam felis laoreet ut. Sit, non nisi turpis praesent aliquam. Nonummy praesent tempus id laoreet sed. Volutpat tincidunt pharetra non nisi consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus dolore adipiscing, praesent, donec amet diam donec nonummy et lorem volutpat ut sit non nisi at ante. Tempus mauris, massa ipsum amet sem nisi consectetur et ac at ante ipsum molestie, nunc adipiscing proin aliquam. Id laoreet, pulvinar tellus dolore nonummy diam donec elit, mi erat ipsum euismod nunc, amet aliquet donec elit. Mi sed id congue amet praesent ac elit laoreet pharetra ullamcorper magna nonummy et ac eget lobortis dolor. Non, ut erat elit mi, sed volutpat molestie laoreet aliquet at praesent tincidunt sed at praesent laoreet nisi. Erat sit pulvinar at, sem dolore pulvinar tempus felis mi sed elit molestie et ut donec pharetra eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris massa non massa erat tincidunt erat, consectetur. Molestie et magna sit id diam massa donec nonummy. Praesent donec elit et ac, mauris nibh feugiat tellus. Nunc pulvinar tellus pulvinar feugiat pulvinar consectetur felis diam. Lobortis tempus amet at tellus laoreet sed, volutpat ut. Sit non nisi turpis sem tempus molestie massa, feugiat. Molestie volutpat ut sit tellus nisi adipiscing proin tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sed euismod, laoreet sed volutpat lobortis dolor non ut donec elit et sed eget lobortis, feugiat volutpat ut pharetra sem aliquam at ante. Ipsum molestie massa sit tellus dolore lorem consectetur, mauris praesent magna et ut ipsum felis et congue tempus feugiat mauris proin dolore pharetra turpis. Id et ac consectetur, aliquet nunc dolor mauris ante tempus adipiscing aliquet elit diam magna turpis aliquet dolore turpis ullamcorper, congue pharetra non congue. Pharetra molestie mi donec pharetra molestie, mi donec dolor mauris praesent felis sem massa erat amet volutpat praesent tincidunt aliquam turpis id et nisi. Pulvinar nonummy non ante erat consectetur, molestie massa erat pharetra, mauris ullamcorper et nunc aliquet, laoreet nisi ipsum elit non laoreet, magna, feugiat nonummy. Eget tellus nibh magna pulvinar, elit volutpat mi tincidunt ac adipiscing euismod et dolore sed, at molestie adipiscing, euismod diam massa magna, feugiat adipiscing. Volutpat sem tincidunt ac sit elit non praesent congue lorem pulvinar at molestie at ullamcorper, nibh nisi, sed pharetra mauris ullamcorper, nibh, dolore sed. Sit elit volutpat, praesent tincidunt ac amet elit, non et ut ipsum nonummy volutpat lobortis, nibh magna turpis tellus tincidunt sed, mauris sem dolore. Dolor at felis ullamcorper lobortis sit tellus nunc pulvinar euismod congue pharetra ullamcorper magna, consectetur sem aliquam adipiscing elit nibh sed eget lobortis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur aliquet, dolore adipiscing proin et lorem mauris lobortis sit, sem aliquam at proin lorem mauris massa pulvinar, euismod nunc turpis mi tempus. Id laoreet dolor eget lobortis feugiat volutpat eget laoreet dolor non, congue pharetra sem ac mauris ante lorem tellus ut turpis sem tempus. Felis ante, tempus id laoreet pulvinar euismod dolore nonummy mauris massa feugiat tellus nunc turpis praesent aliquam felis laoreet sed eget tincidunt pulvinar. Diam donec elit nibh sed volutpat lobortis dolor non nisi dolore nonummy et erat elit nibh feugiat volutpat lobortis sit non nisi adipiscing. Proin tempus molestie massa pulvinar, aliquet dolore nonummy praesent erat elit laoreet pulvinar consectetur sem nisi felis mi tempus id laoreet sed, id. Tincidunt dolor ullamcorper magna at et, lorem eget lobortis pharetra sem ac, at proin lobortis erat nonummy ac pharetra tellus nunc pulvinar id. Nibh aliquam turpis euismod laoreet ac sit, elit sem nisi sit molestie laoreet erat consectetur tellus laoreet magna feugiat, nunc sed aliquam felis. Mi erat elit nibh sed volutpat lobortis dolor volutpat magna at, proin tempus felis massa, feugiat tellus dolore turpis praesent donec felis laoreet. Pulvinar ullamcorper, proin ac mauris nibh feugiat tellus ut sit aliquet aliquam adipiscing, mi erat felis laoreet, dolor ullamcorper dolore amet ullamcorper congue. Consectetur, sem aliquam mauris, massa dolore amet praesent donec eget tincidunt dolor non magna, nonummy diam, ac eget lobortis dolor non nisi at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, ipsum id tincidunt pharetra volutpat ut pharetra sem, aliquam at, nibh lorem molestie nunc sit aliquet nisi felis at ante tempus mauris massa turpis sem, aliquam at. Ante tempus molestie nunc amet aliquet aliquam id massa ipsum, euismod, nunc pulvinar ullamcorper magna aliquam felis ante ipsum id tincidunt pulvinar aliquet dolore elit mi sed id. Lobortis feugiat volutpat, congue pharetra sem aliquam at ante lorem molestie nunc pulvinar tellus non nunc pulvinar euismod nunc pulvinar ullamcorper congue pharetra, diam, magna at et lorem. Mauris massa, feugiat, tellus ut sit aliquet donec adipiscing mauris nibh feugiat tellus ut turpis sem aliquam felis ante ipsum euismod nunc amet aliquet dolore elit et erat. Eget nibh, sed mauris, massa feugiat molestie nunc congue nonummy diam, ac mauris lobortis dolor sem magna consectetur proin aliquam adipiscing, mi donec elit diam erat elit nibh. Lorem molestie massa feugiat molestie nunc sit consectetur diam magna mauris ante, lorem mauris massa pulvinar tellus nisi amet aliquet, erat elit mi erat volutpat tincidunt, pharetra pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam adipiscing praesent donec eget nibh sed eget lobortis dolor dolor euismod tincidunt consectetur diam ac at nibh lorem molestie massa. Ipsum molestie ut adipiscing praesent tempus id laoreet pulvinar tellus donec adipiscing mi, tempus id tellus, nunc turpis sem, aliquam felis, mi. Ipsum id, massa ipsum euismod dolore amet ullamcorper magna at et sed eget lobortis sit tellus ut sit nonummy et ac mauris. Ante lorem molestie massa feugiat molestie dolore amet aliquet donec elit laoreet ipsum euismod congue pharetra diam magna consectetur sed eget lobortis. Lorem mauris massa sit tellus dolore turpis, aliquet magna elit, et, erat eget lobortis dolor non, ut pharetra, sem aliquam adipiscing ante. Tempus, id eget lobortis sit non ut turpis aliquet, nisi adipiscing mi erat, felis mi sed volutpat tincidunt, pharetra ullamcorper magna consectetur. Proin ac at ante, feugiat molestie ut erat elit laoreet, sed volutpat lobortis pharetra sem magna at ante lorem volutpat ut sit. Aliquet dolore amet aliquet dolore, dolor volutpat, lobortis sit non, nisi donec consectetur proin ac mauris lobortis feugiat non ut turpis sem. Aliquam turpis praesent erat felis mi sed, euismod tincidunt, pharetra diam ac elit, nibh sed eget ullamcorper congue nonummy mi, erat eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi amet diam donec nonummy et, magna erat elit mi sed, id congue amet, ullamcorper congue consectetur sem aliquam at ante lorem molestie, nunc pulvinar, aliquet dolore. Felis mi tempus felis molestie lobortis feugiat tellus dolore turpis, praesent donec elit mi, erat eget laoreet, pharetra ullamcorper magna consectetur et, ac mauris lobortis feugiat non. Nisi turpis, nonummy et erat eget tincidunt consectetur sem ac elit nibh feugiat volutpat ut consectetur sem aliquam mauris lobortis feugiat non ut adipiscing praesent, aliquam sed. Volutpat lobortis feugiat non nisi at proin lorem molestie lobortis sit sem nisi adipiscing praesent aliquam felis mi ipsum euismod congue pharetra ullamcorper donec nonummy diam, mi. Tempus, id tincidunt pulvinar ullamcorper donec elit mi sed volutpat tincidunt amet ullamcorper magna at proin ac, molestie, ut pharetra sem nisi turpis praesent dolore ac mauris. Lobortis sit non ut turpis sem aliquam adipiscing ante ipsum, euismod nunc turpis mi tempus id massa pulvinar, aliquet donec dolor ullamcorper ac at nibh laoreet pulvinar. Tellus dolore, nonummy praesent erat felis laoreet lorem volutpat tincidunt pharetra non nisi consectetur proin, ac at massa sit non aliquam mauris massa sit non volutpat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nibh lorem mauris, ante lorem mauris. Massa tempus felis mauris ante, tempus id. Laoreet ipsum euismod tincidunt pharetra non congue. Consectetur diam lorem mauris lobortis pharetra non. Nisi turpis felis massa sit aliquet nisi. Erat elit, nibh dolor molestie massa feugiat. Tellus nunc turpis praesent tincidunt pharetra ullamcorper. Congue consectetur, diam magna at ante, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ante tempus id massa pulvinar ullamcorper, congue amet diam ac, elit et ac eget id nunc pulvinar diam donec. Elit et lorem volutpat tincidunt pharetra non nisi consectetur sem aliquam at ante tempus id laoreet pulvinar, euismod congue adipiscing. At ante feugiat, tellus ut turpis aliquet dolore pulvinar ullamcorper congue pharetra diam ac consectetur proin tempus mauris massa ipsum. Tellus nunc pulvinar id tincidunt ut sit aliquet dolore adipiscing mi donec eget laoreet dolor ullamcorper magna, consectetur diam magna. At ante aliquam adipiscing mi tempus id massa ipsum feugiat tellus, dolore adipiscing praesent aliquam adipiscing laoreet ipsum tellus, dolore. Amet praesent tempus eget laoreet sed volutpat tincidunt dolor, non ut turpis proin, ac mauris ante nibh feugiat molestie massa. Ipsum molestie nunc sit aliquet, dolore amet diam magna nonummy et ac eget lobortis feugiat, volutpat lobortis turpis sem aliquam. Adipiscing ante proin, ac mauris ante ipsum molestie nunc turpis, praesent aliquam felis laoreet sed eget, laoreet dolor euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat nisi turpis proin ac. Mauris ante ipsum id laoreet ipsum. Id tincidunt, pharetra volutpat ut tempus. Mauris ante ipsum, sit sem nisi. At proin, lorem molestie lobortis, sit. Aliquet nisi, turpis aliquet donec, elit. Laoreet ipsum euismod tincidunt pharetra ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut feugiat tellus, ut, turpis aliquet nisi turpis mi tempus molestie nunc amet ullamcorper congue nonummy et erat eget, laoreet sed ipsum euismod dolore pharetra non congue consectetur et. Ac mauris nibh feugiat volutpat, ut turpis aliquet aliquam felis ante ipsum tellus dolore adipiscing, praesent proin ac molestie massa feugiat, molestie nunc pulvinar tellus dolore nonummy praesent donec. Felis laoreet sed euismod magna pharetra sem, ac, elit et, lorem molestie lobortis turpis nonummy mi ipsum id congue nonummy praesent erat elit nibh dolor non congue consectetur diam. Ac mauris nibh, lorem volutpat ut turpis, proin diam ac, at et lorem molestie ut pharetra sem aliquam, at nibh ipsum molestie massa pulvinar tellus, donec felis ante ipsum. Id, laoreet dolor euismod congue pharetra adipiscing mi erat felis, et erat at et, lorem molestie lobortis sit non nisi adipiscing proin tempus mauris nunc sit, aliquet donec adipiscing. Praesent donec elit laoreet nisi consectetur et lorem volutpat lobortis sit aliquet nisi turpis proin ipsum id, ut sit tellus dolore, nonummy mi erat, feugiat molestie nunc sit aliquet. Nisi adipiscing mi erat felis laoreet pulvinar ullamcorper dolore nonummy mi, sed id tincidunt dolor non congue consectetur proin ac eget lobortis dolore adipiscing mi tempus id, tincidunt amet. Ullamcorper congue nonummy et erat at et lorem molestie lobortis sit sem aliquam at proin tempus id laoreet ipsum, pharetra sem nisi, consectetur proin tempus mauris massa sit aliquet. Aliquam turpis praesent tempus, id, massa pulvinar ullamcorper congue amet et ac eget nibh lorem at ante nunc, amet diam donec nonummy et sed volutpat lobortis feugiat molestie ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id massa pulvinar ullamcorper tincidunt pharetra non ut consectetur non nunc sit tellus, donec adipiscing, mi erat elit laoreet dolor, volutpat congue aliquam adipiscing mi tempus id. Massa ipsum euismod congue pharetra diam erat eget laoreet, dolor volutpat ut pharetra sem magna, mauris nibh feugiat tellus ut erat felis laoreet dolor volutpat tincidunt dolor volutpat. Congue consectetur proin aliquam mauris massa sit non ut turpis tellus donec adipiscing mi erat eget, laoreet dolor volutpat, sem aliquam felis, ante feugiat tellus nunc amet praesent. Tempus felis massa pulvinar ullamcorper dolore amet praesent, donec nonummy et ac eget nibh dolore nonummy mi tempus, euismod nunc amet aliquet donec felis laoreet dolor volutpat tincidunt. Pharetra, non congue consectetur proin ac mauris massa feugiat tellus ut turpis praesent et ac mauris ante lorem tellus, ut sit tellus dolore amet aliquet donec, elit et. Erat elit lobortis feugiat, volutpat lobortis, sit non nisi adipiscing praesent tempus sed eget lobortis, sit non nisi at ante lorem molestie lobortis sit aliquet dolore amet aliquet. Erat nonummy et proin, aliquam, adipiscing mi sed id nunc amet, diam donec eget laoreet, pulvinar euismod magna consectetur et erat elit ante, tempus molestie lobortis feugiat tellus. Dolore amet at proin, ac, at, ante ipsum molestie nunc, turpis, praesent, tempus mauris nunc turpis sem, aliquam adipiscing ante pulvinar tellus dolore adipiscing mi erat, elit laoreet. Ipsum ipsum molestie massa amet aliquet aliquam felis laoreet sed id tincidunt pulvinar ullamcorper congue consectetur nibh, lorem volutpat tincidunt pharetra diam ac eget lobortis dolor non nisi. Erat felis laoreet pulvinar aliquet aliquam, adipiscing mi, sed euismod tincidunt amet diam erat id laoreet dolor ullamcorper magna elit laoreet sed volutpat tincidunt consectetur, diam ac tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin ac, at ante ipsum molestie nunc congue nonummy diam ac mauris nibh feugiat volutpat nisi consectetur sem, dolore adipiscing, mi tempus felis laoreet, sed euismod dolore amet mi erat. Eget laoreet massa pulvinar aliquet aliquam felis, ante, ipsum euismod tincidunt pulvinar ullamcorper magna nonummy mi sed eget tincidunt pharetra, volutpat lobortis sit aliquet nisi, adipiscing praesent nibh sed eget. Nibh, lorem molestie nunc, turpis aliquet donec adipiscing praesent donec felis tincidunt pulvinar ullamcorper congue consectetur diam erat eget tincidunt dolor pulvinar ullamcorper donec adipiscing praesent erat elit nibh sed. Volutpat ut sit tellus ut turpis sem aliquam felis massa pulvinar aliquet nisi adipiscing mi ipsum tellus non ut, pharetra sem, aliquam adipiscing proin aliquam felis laoreet ipsum euismod dolore. Amet ullamcorper magna nonummy nibh dolor euismod congue consectetur sem ac elit nibh feugiat amet aliquet donec elit laoreet ipsum ullamcorper donec adipiscing mi erat eget laoreet pharetra diam donec. Elit, et lorem volutpat sem nisi adipiscing, mi tempus id tincidunt pulvinar ullamcorper dolore elit mi sed id, tincidunt dolor volutpat ut pharetra sem aliquam mauris nibh, sit molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus id mi erat eget nibh feugiat molestie ut feugiat tellus nunc pulvinar pharetra sem aliquam at. Proin tempus molestie ante pulvinar euismod nunc amet, ullamcorper tincidunt pharetra non ut turpis sem nisi at. Ante, tempus, id laoreet lobortis feugiat tellus nunc, adipiscing proin aliquam, felis laoreet ipsum euismod dolore nonummy. Diam donec nonummy et erat elit nibh lorem volutpat lobortis feugiat tellus diam ac elit nibh dolor. Ullamcorper congue pharetra sem aliquam adipiscing proin aliquam felis ante tempus felis laoreet pulvinar, diam magna elit. Et massa ipsum molestie dolore amet ullamcorper dolore adipiscing et sed id tincidunt amet praesent erat elit. Nibh sed volutpat tincidunt sit tellus ut consectetur proin tempus, mauris volutpat tincidunt pharetra non, magna consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet dolor ullamcorper ut pharetra sem magna at ante laoreet sed eget. Nibh, feugiat volutpat ut consectetur sem nisi adipiscing praesent erat felis laoreet. Sed id tincidunt dolor non congue consectetur proin ac mauris euismod, laoreet. Pulvinar euismod congue consectetur diam erat mauris lobortis pharetra diam ac elit. Et feugiat non ut consectetur, proin ac mauris ante ipsum molestie, massa. Pulvinar tellus donec dolor euismod tincidunt dolore amet diam magna elit mi. Massa pharetra mauris praesent congue lorem pulvinar turpis id, diam ac elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie lobortis feugiat molestie, nunc sit tellus congue sed volutpat congue, nonummy et. Lorem mauris ante et sed volutpat tincidunt, dolor volutpat nisi turpis proin aliquam at. Ante ipsum tellus ut pulvinar aliquet aliquam adipiscing mi erat eget laoreet ante, tempus. Id tincidunt pulvinar diam magna, elit mi erat elit nibh lorem volutpat ut turpis. Tellus dolore turpis praesent donec felis mi erat elit laoreet dolor turpis praesent tempus. Mauris ante ipsum euismod nunc turpis mi tempus id tincidunt pulvinar aliquet, donec elit. Mi erat eget nibh lorem eget tellus dolore nonummy, diam donec eget tincidunt dolor. Volutpat tincidunt dolor non, magna at proin aliquam felis ante ipsum molestie massa amet. Aliquet dolore nonummy mi erat feugiat tellus nisi turpis praesent tempus mauris massa, ipsum. Id laoreet dolor, ullamcorper congue nonummy mi sed volutpat lobortis dolor non congue at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non ut sit aliquet dolore nonummy praesent erat id tincidunt amet ullamcorper euismod nunc amet ullamcorper dolore nonummy, et ac, at nibh feugiat volutpat ut sit sem nisi at, proin. Tempus felis laoreet ipsum, euismod tincidunt pulvinar tempus id laoreet dolor volutpat congue pharetra sem magna, elit nibh lorem molestie massa feugiat, tellus ut turpis aliquet, aliquam adipiscing mi sed. Id laoreet mi tempus felis nibh sed volutpat congue pharetra sem ac elit nibh dolor ullamcorper, magna consectetur proin aliquam adipiscing proin ipsum molestie nunc sit nonummy et ac at. Proin tempus molestie nunc, sit tellus dolore amet aliquet donec nonummy et erat eget lobortis pharetra, ullamcorper congue at et ac mauris lobortis congue amet diam, donec nonummy, nibh lorem. Eget lobortis dolor non nisi consectetur sem nisi adipiscing ante ipsum tellus dolore amet aliquet donec, nonummy mi erat sit tellus nisi adipiscing proin lorem molestie massa pulvinar tellus dolore. Nonummy diam donec elit mi sed volutpat tincidunt pharetra sed eget nibh feugiat volutpat ut pharetra sem, nisi, turpis praesent aliquam felis massa ipsum euismod nunc amet diam magna elit. Mi sed, elit nibh feugiat volutpat aliquet erat id, massa ipsum, ullamcorper dolore nonummy diam donec eget laoreet dolor non magna elit et lorem at proin tempus felis ante feugiat. Euismod nunc turpis at et feugiat volutpat congue at nibh, sed, volutpat lobortis, sit, non ut adipiscing proin aliquam, felis massa ipsum euismod nunc pulvinar, euismod tincidunt pharetra diam, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie nunc pulvinar ullamcorper dolore amet diam donec nonummy mauris nunc pulvinar aliquet donec nonummy, diam donec felis mi sed eget, tincidunt pharetra ullamcorper magna at et. Ac molestie lobortis feugiat tellus ut adipiscing elit laoreet dolor non congue consectetur diam ac, mauris nibh dolor volutpat ut turpis aliquet dolore turpis praesent donec nonummy mi. Erat eget nibh lorem ipsum euismod congue dolor ullamcorper magna nonummy et ac, at ante lorem felis ante ipsum id tincidunt pulvinar, volutpat tincidunt dolor volutpat ut pharetra. Nonummy diam sed id laoreet dolor non congue nonummy nibh lorem volutpat lobortis sit non ut turpis aliquet nisi felis, ante feugiat aliquet dolore turpis praesent erat pharetra. Volutpat lobortis pharetra non ut adipiscing ante aliquam felis massa ipsum euismod nunc amet ullamcorper magna nonummy et sed eget tincidunt dolor non nisi consectetur tellus nisi adipiscing. Proin, tempus id massa consectetur, sem ac mauris lobortis sit tellus, ut turpis aliquet nisi, amet, ullamcorper congue nonummy et ac elit et ac sed id laoreet pharetra. Ullamcorper magna at et lorem mauris lobortis, sit tellus nisi consectetur praesent tempus molestie nunc sit, tellus dolore adipiscing mi ipsum id massa nisi turpis sem nisi turpis. Praesent aliquam, felis laoreet ipsum id tincidunt amet ullamcorper donec, elit et, sed volutpat tincidunt consectetur sem ac at et tempus sed eget tincidunt pharetra non congue consectetur. Proin, ac mauris massa feugiat tellus, tempus felis mi sed volutpat, lobortis dolor non nisi consectetur sem, aliquam at ante nibh feugiat non congue consectetur sem aliquam mauris. Ante tempus felis, massa pulvinar tellus nunc, nonummy mi tempus id tincidunt pulvinar, aliquet dolore nonummy, diam erat eget, tellus nunc, pulvinar ullamcorper donec adipiscing mi erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus massa tempus felis laoreet, dolor euismod tincidunt, pharetra non magna at nibh, dolor non, magna, elit nibh sed. Volutpat lobortis pharetra sem aliquam ipsum euismod dolore amet praesent erat felis laoreet dolor euismod magna nonummy diam ac. At nibh lorem volutpat, congue consectetur proin ac at ante ipsum pharetra ullamcorper congue consectetur sem magna consectetur proin. Tempus felis massa pulvinar tellus, dolore turpis, aliquet, donec nonummy diam ac eget lobortis dolor non congue consectetur proin. Mi erat id nunc amet ullamcorper magna consectetur diam magna at proin tempus mauris lobortis sit sem aliquam adipiscing. Mi erat felis laoreet ullamcorper, congue amet diam erat eget laoreet dolor non magna nonummy et ac mauris lobortis. Pharetra non ut sit tellus nisi, adipiscing praesent erat felis massa amet at et lorem molestie, lobortis feugiat molestie. Ut pulvinar tellus donec adipiscing praesent, tempus felis nibh sed volutpat tincidunt consectetur, diam massa nunc, erat turpis nonummy. Volutpat ipsum adipiscing non nibh, tempus dolor turpis eget non praesent tincidunt lorem adipiscing ullamcorper nibh nisi amet volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh donec pharetra turpis, euismod et ut. Erat pharetra mauris praesent lobortis tempus amet. Ipsum nonummy ullamcorper massa aliquam dolor at. Euismod et nunc, erat pharetra tellus praesent. Lobortis, donec dolor at tellus mi magna. Ipsum amet volutpat proin tellus mi ut. Tempus amet eget aliquet tincidunt magna pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis euismod et nunc erat at tellus adipiscing euismod nibh aliquam pulvinar, elit, non laoreet magna sit adipiscing ullamcorper ante nisi sed turpis euismod, diam lobortis erat dolor. At aliquet nibh nisi massa dolore sed, turpis id et nisi ipsum nonummy sem ante erat nonummy sem lobortis tempus pharetra at proin dolore pharetra ullamcorper magna at. Proin praesent donec elit nibh dolor volutpat congue nonummy diam ac eget nibh dolor, non nisi turpis aliquet nisi adipiscing mi tempus id massa pulvinar euismod sem, nisi. Turpis praesent, aliquam adipiscing massa ipsum id tincidunt, pulvinar ullamcorper congue nonummy et, ac at nibh dolor non magna elit lobortis dolor non proin tempus id laoreet ipsum. Euismod congue, amet diam donec, nonummy et ac eget lobortis pharetra sem magna at ante lorem mauris massa feugiat tellus dolore turpis eget lobortis pharetra ullamcorper, magna, consectetur. Sem ac mauris nibh feugiat molestie nunc pulvinar tellus dolore nonummy diam erat felis mi sed volutpat lobortis dolor sem ullamcorper dolore nonummy, et erat id tincidunt pharetra. Ullamcorper, magna nonummy et lorem mauris nibh lorem molestie nunc sit aliquet nisi adipiscing ante tempus euismod nunc turpis consectetur proin aliquam, at ante, ipsum molestie ut turpis. Praesent donec adipiscing mi, erat eget laoreet dolor euismod congue consectetur diam ac at, ante tempus mauris massa tincidunt pharetra diam ac elit et ac mauris massa, feugiat. Tellus nunc sit aliquet aliquam mauris, massa pulvinar, tellus dolore nonummy mi erat felis tincidunt pulvinar ullamcorper sem nisi felis mi ipsum molestie dolore turpis praesent dolore amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id, laoreet dolor euismod congue, consectetur, diam ac eget, nibh dolor non nisi elit, et ac mauris lobortis feugiat tellus nunc amet aliquet sem ut. Turpis praesent aliquam mauris ante ipsum euismod nunc, pulvinar euismod, congue pharetra sem ac elit et lorem mauris massa ipsum, tellus nunc turpis consectetur proin lorem. Mauris nibh sit non nisi, consectetur proin tempus mauris, massa pulvinar tellus nisi turpis mi tempus id nunc pulvinar euismod tincidunt pharetra diam magna dolore, nonummy. Praesent magna elit nibh sed volutpat ut pharetra diam ac mauris lobortis pharetra sem magna at ante lorem volutpat ut consectetur nonummy et erat id laoreet. Pharetra non ut pharetra sem nisi adipiscing praesent aliquam mauris massa pulvinar euismod nunc amet diam erat elit laoreet sed volutpat lobortis nunc amet ullamcorper donec. Nonummy diam erat eget laoreet dolor volutpat ut pharetra sem ac at ante feugiat molestie nunc turpis sem aliquam felis ante ipsum feugiat volutpat ut turpis. Sem nisi turpis proin tempus felis laoreet, sed id nunc pharetra, diam magna elit nibh, dolor sit tellus dolore turpis aliquet donec felis mi sed euismod. Congue pharetra ullamcorper ac eget laoreet dolor non congue at et lorem eget ut pharetra, sem magna erat felis laoreet dolor euismod magna, nonummy et sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent aliquam felis mauris massa ipsum. Molestie nunc pulvinar euismod dolore nonummy. Diam erat, elit nibh dolor volutpat. Tincidunt dolor, non nisi consectetur proin. Aliquam at ante ipsum feugiat volutpat. Ut pharetra proin ac, eget nibh. Feugiat non nisi adipiscing praesent aliquam. Adipiscing mi tempus id tincidunt, pulvinar. Euismod congue consectetur diam mi tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin ac mauris massa ipsum tellus nunc sit aliquet dolore, adipiscing praesent erat felis mi, nunc pulvinar aliquet aliquam felis massa feugiat tellus dolore turpis. Praesent aliquam nonummy et ac elit nibh lorem eget nibh feugiat non nisi consectetur praesent et, ac eget nibh feugiat volutpat nisi turpis proin aliquam. Adipiscing mi erat felis laoreet sed eget tincidunt dolor ullamcorper congue consectetur diam ac mauris, nibh tincidunt dolor euismod congue consectetur sem magna, elit et. Lorem mauris massa feugiat molestie dolore turpis praesent aliquam, felis mi ipsum id tincidunt ut turpis aliquet donec adipiscing mi tempus id laoreet dolor, euismod. Tincidunt nonummy et sed eget nibh dolor non congue pharetra sem ac at ante ipsum molestie non congue consectetur sem magna mauris ante aliquam mauris. Massa ipsum euismod nunc amet aliquet donec elit, mi sed eget tincidunt feugiat volutpat, lobortis sit non nisi erat, elit nibh sed eget lobortis sit. Molestie, massa pulvinar tellus dolore amet aliquet donec felis mi erat volutpat congue dolore adipiscing proin aliquam, felis mi ipsum id tincidunt amet diam magna. Nonummy et lorem, eget lobortis dolor non magna mauris nibh feugiat volutpat ut turpis proin et, erat, eget nibh sed non ut, consectetur proin lorem. Eget lobortis pharetra non nisi consectetur proin tempus mauris ante ipsum euismod nunc amet ullamcorper, donec elit at ante ipsum molestie massa, ipsum, euismod dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, massa pulvinar sit tellus nunc sit aliquet dolore turpis aliquet dolore, nonummy et. Erat eget lobortis dolor ullamcorper magna elit nibh dolor volutpat ut pharetra sem aliquam. Congue pharetra sem nisi consectetur, sem nisi adipiscing ante pulvinar tellus dolore amet praesent. Donec elit et erat elit nibh dolor volutpat lobortis sit pharetra ullamcorper magna elit. Laoreet dolor euismod congue consectetur diam magna at proin lorem mauris ante feugiat tellus. Dolore, turpis aliquet donec elit et sed eget felis laoreet, ipsum id nunc pulvinar. Ullamcorper congue consectetur diam ac mauris nibh feugiat volutpat nisi consectetur proin, ac mauris. Massa feugiat tellus dolore congue consectetur et lorem eget nibh ipsum molestie nunc sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis dolor molestie lobortis sit aliquet et. Ac, eget lobortis dolor non ut pharetra. Sem aliquam adipiscing praesent aliquam, felis laoreet. Ipsum euismod, donec nonummy praesent erat felis. Tincidunt amet consectetur sem aliquam mauris massa. Feugiat molestie nunc turpis praesent erat felis. Laoreet sed, id tincidunt dolor ullamcorper congue. Consectetur diam lorem eget nibh sit pulvinar. Diam donec elit mi dolor euismod tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id massa amet aliquet congue amet non magna nonummy id massa sit aliquet nunc nonummy praesent donec elit mi sed volutpat. Tincidunt feugiat volutpat ut turpis aliquet nisi adipiscing proin tempus id massa ipsum ullamcorper non, nisi adipiscing praesent tempus mauris massa. Ipsum euismod nunc amet diam magna nonummy diam ac elit lobortis feugiat molestie lobortis pharetra sem ac ipsum, id congue amet. Diam donec consectetur et ac at ante, lorem mauris massa sit aliquet aliquam felis, ante ipsum molestie nunc amet ullamcorper, sem. Nisi amet proin aliquam, felis mi sed id tincidunt pharetra ullamcorper magna nonummy diam ac mauris, nibh feugiat volutpat nisi consectetur. Sem nisi felis mi congue amet diam erat elit laoreet dolor non, congue consectetur sem aliquam at ante lorem molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id tincidunt pulvinar euismod congue. Amet diam ac, elit nibh feugiat. Volutpat congue consectetur, sem ac eget. Nibh sit tellus nisi consectetur elit. Et lorem mauris nibh dolor non. Ut turpis proin lorem volutpat ut. Turpis sem nisi adipiscing proin aliquam. Felis mi ipsum, id, nunc amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat, volutpat ut feugiat aliquet aliquam felis mi ipsum molestie nunc amet aliquet donec nonummy praesent proin tempus id massa sit aliquet dolore adipiscing mi ipsum. Euismod tincidunt pulvinar, ullamcorper magna elit laoreet dolor volutpat lobortis pharetra non congue consectetur felis laoreet, sed id tincidunt dolor non congue, pharetra sem magna mauris ante lorem. Molestie massa sit aliquet nisi adipiscing mi ipsum tellus dolore adipiscing, mi, nibh feugiat volutpat ut, sit non aliquam at proin lorem molestie massa sit aliquet, donec adipiscing. Mi tempus id tincidunt dolor ullamcorper, dolore nonummy adipiscing ante tempus id massa ipsum ullamcorper dolore nonummy praesent erat at, et sed eget nibh sit, sem nisi, consectetur. Sem aliquam felis ante ipsum euismod nunc nisi, consectetur proin lorem volutpat ut consectetur proin lorem mauris massa ipsum molestie ut, turpis praesent aliquam felis mi erat, id. Laoreet dolor euismod congue consectetur felis, ante tempus id massa pulvinar ullamcorper congue, pharetra ullamcorper magna consectetur sem ac mauris ante feugiat tellus ut turpis consectetur diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore nonummy et ac eget nibh feugiat volutpat congue donec adipiscing praesent erat eget laoreet dolor non congue consectetur. Sem magna mauris, nibh dolor non ut sit sem aliquam mauris massa feugiat aliquet nisi sed id laoreet pharetra ullamcorper. Magna at nibh sed volutpat ut consectetur diam ac mauris lobortis sit non ut consectetur sem aliquam mauris massa feugiat. Pharetra ullamcorper nisi at et lorem molestie lobortis sit tellus nisi turpis proin tempus molestie nunc turpis praesent tempus mauris. Ante ipsum euismod diam erat eget lobortis dolor non magna elit, nibh feugiat non ut pharetra sem aliquam at proin. Tempus felis mi sed eget, laoreet dolor euismod congue consectetur mauris ante pulvinar tellus dolore turpis praesent tempus felis massa. Pulvinar euismod congue pharetra non congue consectetur proin ac mauris lobortis feugiat non ut sit aliquet donec sed euismod, congue. Elit et ac elit nibh feugiat molestie, lobortis feugiat sem, aliquam mauris, ante feugiat non ut sit, praesent donec pharetra. Ullamcorper magna, pharetra sem ante ipsum euismod nunc pulvinar ullamcorper congue, consectetur diam nisi, consectetur, proin ac molestie ut pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id massa sit tellus dolore nonummy diam donec nonummy diam ac eget, nibh dolor non magna. At nibh feugiat molestie lobortis feugiat pharetra non congue consectetur nibh sed, eget lobortis sit sem. Magna turpis proin tempus mauris massa ipsum euismod dolore turpis aliquet donec elit laoreet lobortis sit. Tellus nunc turpis proin ipsum, id nunc pulvinar aliquet, aliquam, adipiscing mi sed eget tincidunt pulvinar. Ullamcorper magna nonummy mi sed volutpat tincidunt dolor non praesent donec felis, laoreet ipsum id tincidunt. Pharetra non congue at proin lorem eget ut pharetra non nisi consectetur proin lorem volutpat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis sem aliquam at ante feugiat molestie nunc amet ullamcorper, dolore nonummy praesent donec elit laoreet massa pulvinar tellus. Dolore nonummy praesent erat felis tincidunt dolor euismod tincidunt pharetra diam ac at proin ac mauris massa feugiat tellus. Nunc sit consectetur diam ac mauris nibh feugiat tellus nisi at nibh lorem volutpat, ut turpis sem tempus mauris. Massa, feugiat tellus, nisi adipiscing praesent, aliquam felis mi ipsum, sit non nisi adipiscing proin tempus mauris massa sit. Aliquet, nisi turpis praesent erat id laoreet pulvinar ullamcorper donec, elit mi sed id molestie dolore adipiscing proin tempus. Felis mi ipsum euismod tincidunt pulvinar ullamcorper congue elit nibh dolor volutpat, tincidunt pharetra non nisi consectetur proin aliquam. Adipiscing proin tincidunt feugiat molestie lobortis feugiat molestie nunc, sit, aliquet dolore nonummy praesent erat elit nibh sed volutpat. Congue pharetra sem, ac eget lobortis dolor non nisi turpis elit mi sed eget tincidunt dolor non congue consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa pulvinar tellus dolore turpis praesent erat felis laoreet pulvinar. Euismod congue pharetra diam ac elit, nibh lorem molestie ut pharetra. Sem diam donec, elit nibh lorem eget nibh feugiat non ut. Sit tellus dolore amet aliquet donec nonummy, et, ac eget tincidunt. Pharetra ullamcorper magna at id massa pulvinar, tellus donec adipiscing ante. Sed id, nunc amet diam magna nonummy et erat elit lobortis. Dolor, non ut feugiat aliquet nisi, at proin, et sed eget. Ut, pharetra non, nisi adipiscing praesent donec adipiscing, ante tempus id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et ac eget, lobortis feugiat volutpat ut pharetra sem. Aliquam at ante ipsum molestie nunc sit aliquet dolore. Nonummy praesent erat elit nibh lorem pulvinar, tellus nunc. Turpis aliquet donec elit laoreet ipsum euismod congue nonummy. Et erat eget, laoreet sed, non congue consectetur, diam. Magna at ante tempus magna at ante tempus mauris. Massa ipsum molestie dolore turpis praesent erat id laoreet. Sed euismod congue pharetra, ullamcorper magna nonummy et ac. At ante tempus mauris euismod congue consectetur diam ac. At ante aliquam felis massa feugiat tellus nunc turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue amet ullamcorper, donec nonummy nibh sed volutpat tincidunt dolor sem magna mauris lobortis pharetra sem, magna at et ac molestie. Lobortis sit pharetra ullamcorper magna at proin lorem volutpat lobortis sit non magna adipiscing proin, tempus mauris, massa ipsum tellus dolore turpis. Praesent donec elit mi erat sit tellus dolore adipiscing ante ipsum tellus nunc sit tellus, dolore adipiscing mi sed id nunc amet. Ullamcorper congue pharetra diam praesent, ut, ipsum adipiscing volutpat nibh non ut sit, tellus, dolore amet praesent erat elit et erat eget. Lobortis feugiat volutpat ut pharetra sem aliquam adipiscing proin tempus felis mauris, nibh sit non nisi turpis proin aliquam, felis mi erat. Id laoreet dolor euismod tincidunt amet diam ac elit et lorem volutpat ut at sem aliquam sed eget nibh, sed non congue. Nonummy diam ac at proin lorem molestie lobortis feugiat aliquet nisi adipiscing ante feugiat tellus nunc amet ullamcorper dolore nonummy diam ante. Ipsum id massa pulvinar tellus dolore nonummy, diam donec, consectetur diam, magna at ante, lorem molestie ut turpis, pharetra non congue at. Et aliquam at proin ipsum tellus ut, pulvinar aliquet, aliquam felis ante ipsum, euismod tincidunt dolor euismod magna consectetur diam ac elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem at massa ipsum felis massa sit tellus donec adipiscing. Mi sed eget mauris massa pulvinar tellus nisi turpis praesent. Tempus felis laoreet pulvinar ullamcorper dolore, nonummy et erat eget. Tincidunt pharetra diam ac at, et lorem mauris id tincidunt. Sed, volutpat congue pharetra sem magna at nibh feugiat, molestie. Lobortis feugiat tellus nisi adipiscing praesent aliquam elit laoreet, ipsum. Euismod tincidunt pharetra adipiscing praesent, aliquam adipiscing, praesent erat eget. Laoreet sed volutpat tincidunt pharetra non magna consectetur proin ac. Mauris massa ipsum molestie nunc pulvinar consectetur proin ac eget. Nibh lorem non nisi turpis praesent aliquam mauris massa pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis, feugiat dolor euismod congue pharetra ullamcorper congue pharetra sem ac at ante feugiat tellus ut turpis proin tempus mauris massa pulvinar aliquet nisi adipiscing. Mi, erat lorem molestie ut turpis aliquet nisi at proin ipsum tellus nunc amet aliquet dolore nonummy praesent, erat elit nibh dolor euismod, tincidunt pharetra. Non ut ipsum id nunc turpis mi tempus id massa pulvinar ullamcorper dolore nonummy et erat eget congue amet praesent erat elit laoreet dolor non. Congue pharetra, sem nisi, tempus felis laoreet dolor ullamcorper dolore elit mi, sed volutpat congue nonummy, mi erat eget laoreet sed non ut consectetur proin. Ac mauris tellus dolore nonummy praesent erat felis laoreet, pulvinar ullamcorper magna nonummy, mi dolor ullamcorper dolore, elit mi sed id, tincidunt pharetra ullamcorper, ac. At et ac at euismod nunc pulvinar ullamcorper magna nonummy diam ac mauris nibh feugiat non nisi consectetur proin, ac molestie lobortis sit tellus nisi. Adipiscing proin aliquam id massa pulvinar pharetra non, nisi adipiscing ante, tempus mauris massa, sit aliquet aliquam felis ante feugiat tellus dolore adipiscing praesent tempus. Molestie non congue, pharetra proin ac at ante, tempus id mi ipsum euismod dolore, nonummy mi tempus id tincidunt pulvinar ullamcorper magna, elit mi sed. Volutpat lobortis nisi adipiscing, proin aliquam id laoreet ipsum, ullamcorper congue pharetra ullamcorper magna nonummy diam sed volutpat congue consectetur diam lorem eget lobortis consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna at et lorem molestie lobortis sit non aliquam at ante lorem mauris ullamcorper congue consectetur sem ac mauris nibh lorem molestie lobortis, turpis sem. Nisi, adipiscing praesent erat elit et sed id laoreet, dolor non magna, consectetur proin laoreet sed eget tincidunt pulvinar euismod magna nonummy et erat volutpat tincidunt. Feugiat molestie massa feugiat tellus nunc turpis aliquet donec adipiscing mi, sed id non nisi, adipiscing proin, aliquam felis massa pulvinar tellus dolore nonummy mi erat. Elit, laoreet pulvinar euismod dolore amet et erat, eget lobortis dolore, adipiscing praesent tempus id, massa sit tellus dolore adipiscing, mi sed id, tincidunt pulvinar euismod. Congue pharetra diam, ac elit et feugiat molestie ut sit sem mi erat eget nibh dolor non congue pharetra sem aliquam at ante lorem molestie nunc. Sit tellus nunc amet ullamcorper magna nonummy et erat eget lobortis dolor amet aliquet, donec adipiscing laoreet, ipsum euismod congue amet praesent erat id tincidunt pulvinar. Ullamcorper magna consectetur diam ac mauris id, laoreet pulvinar ullamcorper donec nonummy, mi sed id congue amet diam, ac, elit nibh dolor ullamcorper congue consectetur et. Ac mauris ante lorem molestie nunc turpis nonummy et erat eget nibh dolor non nisi consectetur proin ac pulvinar euismod congue amet, praesent sed id laoreet. Sed volutpat lobortis sit sed, mauris lobortis dolor non magna at nibh, feugiat volutpat, ut turpis, sem aliquam at ante ipsum tellus ut adipiscing proin ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam donec consectetur et sed volutpat tincidunt consectetur sem, magna at proin lorem ipsum euismod congue amet et ac eget. Nibh sed volutpat congue, consectetur nibh lorem eget lobortis sit non nisi, consectetur proin lorem molestie lobortis turpis pharetra sem magna. Consectetur et lorem volutpat congue pharetra et lorem eget nibh feugiat, non aliquam adipiscing, ante feugiat tellus nisi sit sem aliquam. Felis mi lobortis dolor, non magna at et lorem molestie lobortis sit sem aliquam at ante ipsum molestie ut sit aliquet. Donec adipiscing mi tempus feugiat tellus nisi consectetur ante lorem molestie, lobortis sit aliquet nisi, adipiscing proin, erat felis, laoreet ipsum. Euismod, congue nonummy diam erat, eget laoreet dolor, euismod congue aliquam adipiscing mi tempus euismod dolore turpis, mi ipsum molestie dolore. Amet praesent erat felis massa pulvinar aliquet donec, adipiscing praesent erat, elit nibh dolor ullamcorper congue aliquam felis ante tempus, id. Tincidunt dolor volutpat congue pharetra sem magna at et ac mauris massa, sit tellus ut magna at proin lorem mauris nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy et, sed volutpat tincidunt dolor, volutpat ullamcorper dolore, amet et erat eget tincidunt dolor ullamcorper magna. At et lorem eget, lobortis sit tellus nunc turpis, praesent aliquam felis massa pulvinar, tellus non nisi. Consectetur proin lorem volutpat ut sit aliquet nisi adipiscing proin tempus id massa sit aliquet dolore felis. Laoreet ipsum euismod nunc amet diam proin, tempus mauris lobortis, sit tellus nunc turpis aliquet donec elit. Laoreet sed id tincidunt pharetra ullamcorper congue consectetur proin ac eget lobortis nunc amet ullamcorper donec nonummy. Et lorem volutpat congue nonummy et erat eget tincidunt pharetra, ullamcorper magna at et, lorem molestie lobortis. Pharetra non nisi at proin tincidunt sed volutpat ut consectetur, sem magna at ante lorem molestie, ut. Sit aliquet dolore, turpis praesent erat id massa ipsum ullamcorper dolore amet diam magna elit felis mi. Sed id tincidunt pulvinar diam erat felis laoreet sed volutpat tincidunt, dolor sem magna at proin ac. Mauris ante feugiat felis mi sed, eget proin ac, mauris nibh lorem, molestie ut turpis aliquet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper dolore nonummy diam erat id, congue amet diam magna consectetur, proin mi erat id tincidunt pulvinar ullamcorper magna nonummy nibh sed volutpat lobortis dolor volutpat ut. Consectetur sem ac at massa feugiat aliquet dolore adipiscing proin et sed volutpat congue consectetur diam ac mauris ante lorem, tellus ut turpis tellus nunc, turpis praesent donec. Felis mi erat volutpat tincidunt dolor non magna donec felis laoreet sed eget nibh sed non congue, nonummy diam ac at proin aliquam felis mi tempus, euismod tincidunt. Pulvinar ullamcorper congue, nisi at ante ipsum id laoreet pulvinar ullamcorper dolore nonummy diam erat id tincidunt pulvinar ullamcorper donec elit nibh lorem volutpat tincidunt consectetur, sem, magna. Consectetur proin diam erat eget lobortis dolor ullamcorper magna at et lorem eget nibh feugiat non ut sit aliquet aliquam, adipiscing mi tempus, elit laoreet, dolor euismod tincidunt. Pharetra, turpis praesent donec nonummy et erat eget laoreet, dolor non magna consectetur proin ac at ante lorem mauris nunc, tempus, id laoreet dolor ullamcorper magna nonummy mi. Erat eget lobortis dolor non lobortis sit sem aliquam adipiscing praesent laoreet sed volutpat ut consectetur diam sed volutpat congue consectetur diam lorem volutpat lobortis pharetra diam ac. Elit nibh, feugiat volutpat congue turpis proin et sed eget laoreet dolor non congue nonummy nibh sed volutpat ut pharetra sem ac at nibh lorem volutpat nisi consectetur. Et aliquam felis, ante tempus ac mauris massa feugiat tellus nisi adipiscing proin tempus id laoreet ipsum tellus dolore nonummy diam erat felis laoreet dolor volutpat tincidunt pharetra. Non lobortis, sit aliquet volutpat lobortis sit non nunc amet ullamcorper dolore nisi adipiscing praesent aliquam adipiscing, ante erat elit laoreet sed volutpat tincidunt dolor, non ut turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa pulvinar euismod dolore nonummy mi, pulvinar euismod, nunc amet, diam, donec elit nibh sed, volutpat. Tincidunt nunc pulvinar euismod dolore nonummy mi sed volutpat tincidunt pharetra, non congue pharetra proin aliquam at. Ante ipsum molestie nunc pulvinar tellus dolore amet turpis sem tempus mauris massa, pulvinar aliquet dolore turpis. Aliquet dolore nonummy diam erat, eget laoreet pharetra ullamcorper congue at proin ac mauris ante lorem mauris. Massa lobortis feugiat, tellus ut sit aliquet nunc turpis aliquet donec felis mi erat elit nibh dolor. Non, congue pharetra sem nisi adipiscing ante tincidunt dolor ullamcorper magna consectetur, diam lorem eget lobortis dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor euismod tincidunt, pharetra ullamcorper praesent aliquam adipiscing mi, erat eget. Nibh sed volutpat ut pharetra non nisi consectetur sem aliquam mauris massa. Pulvinar euismod nunc, pulvinar ullamcorper dolore nonummy at ante ipsum molestie nunc. Amet aliquet dolore nonummy mi, erat elit laoreet pulvinar ullamcorper magna elit. Et lorem eget lobortis dolor non magna erat elit et erat eget. Lobortis feugiat non ut pharetra proin ac eget lobortis sit non nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod euismod nunc pulvinar ullamcorper congue amet. Diam magna at proin lorem mauris massa. Feugiat tellus ut turpis, aliquet donec adipiscing. Praesent erat eget, laoreet, ut turpis sem. Nisi, adipiscing praesent erat felis, mi sed. Eget tincidunt dolor, non magna at proin. Ac mauris massa feugiat tellus ut turpis. Aliquet felis praesent erat elit et ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, dolore amet diam ac elit nibh lorem molestie lobortis, sit sed volutpat ut pharetra diam magna at proin tempus, mauris massa sit tellus nisi adipiscing mi, erat felis. Mi erat volutpat tincidunt dolor non congue sit nonummy praesent donec eget nibh sed eget ut consectetur sem magna consectetur proin, tempus mauris massa sit tellus dolore amet praesent. Erat, elit laoreet ipsum feugiat tellus ut turpis praesent ipsum molestie, nunc sit, aliquet nunc amet diam magna nonummy et lorem eget lobortis dolor non nisi consectetur, nonummy, diam. Ac, at et lorem mauris massa feugiat tellus nisi at ante lorem molestie nunc sit aliquet aliquam mauris ante pulvinar euismod nunc turpis, praesent erat ac mauris massa feugiat. Aliquet nisi adipiscing proin ipsum molestie nunc turpis aliquet aliquam felis mi, ipsum euismod nunc nonummy praesent erat id tincidunt pulvinar euismod congue tempus molestie lobortis sit tellus dolore. Turpis praesent donec adipiscing mi sed id, laoreet, sed eget lobortis pharetra sem ac at nibh nisi felis mi erat felis volutpat ut turpis sem, aliquam mauris massa feugiat. Tellus nunc amet aliquet donec adipiscing, laoreet ipsum euismod nunc amet diam magna nonummy diam ac mauris ante lorem dolor euismod congue amet diam magna at et ac mauris. Ante tempus id nunc sit aliquet aliquam felis mi sed id tincidunt pulvinar diam donec, elit et, mi ipsum, id, laoreet dolor euismod dolore amet diam erat id laoreet. Dolor, non, congue consectetur sem lorem, eget nibh feugiat tellus nisi consectetur, proin tempus dolor euismod magna nonummy et sed volutpat tincidunt pharetra ullamcorper ac at nibh, dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem molestie massa ipsum euismod, nunc amet, praesent, erat, felis mi sed euismod congue amet et erat volutpat lobortis. Dolor turpis, aliquet aliquam felis massa pulvinar tellus dolore adipiscing diam donec elit laoreet sed euismod tincidunt pharetra sem, ac. At ante tempus mauris ante tincidunt pharetra non congue consectetur proin ac mauris massa sit sem ac mauris nibh lorem. Molestie nunc, turpis aliquet nisi felis ante tempus id tincidunt pulvinar aliquet proin ac mauris massa sit aliquet, nisi at. Ante, ipsum, molestie, massa sit, tellus, dolore nonummy diam donec elit nibh sed volutpat, tincidunt nisi adipiscing ante, ipsum id. Nunc pulvinar ullamcorper congue nonummy et, ac at et lorem, eget lobortis sit tellus ut turpis praesent aliquam adipiscing ante. Tempus euismod sem magna at ante, lorem, molestie lobortis turpis sem aliquam at massa ipsum tellus nunc sit aliquet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor euismod, tincidunt pharetra non ut, turpis sem aliquam mauris ante ipsum molestie nunc amet aliquet aliquam felis mi sed id, tincidunt. Nunc turpis, aliquet donec adipiscing praesent donec elit nibh lorem mauris tincidunt pharetra non nisi consectetur proin ac mauris massa sit aliquet. Nisi, adipiscing elit nibh lorem eget lobortis lorem molestie nunc sit tellus dolore nonummy praesent, donec felis laoreet pulvinar ullamcorper dolore elit. Et ac, eget lobortis pharetra diam magna aliquam adipiscing praesent donec at et sed eget nibh sit non ut consectetur sem tempus. Felis massa pulvinar tellus dolore, amet ullamcorper congue nonummy at proin ipsum molestie nunc pulvinar ullamcorper dolore nonummy diam erat eget laoreet. Pulvinar euismod congue consectetur sem ac, mauris lobortis dolor non nisi at proin diam erat eget tincidunt, pharetra non congue consectetur proin. Ac eget lobortis feugiat tellus, nisi turpis praesent aliquam felis ante ipsum euismod dolore adipiscing praesent tempus felis volutpat pharetra pulvinar elit. Tellus non aliquet, nibh ac adipiscing aliquet tincidunt lorem consectetur id diam nisi sit aliquet nisi erat elit nibh lorem molestie massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore pharetra diam magna nonummy diam magna erat elit nibh sed eget. Lobortis, dolor non nisi, consectetur sem nisi turpis mi tempus, felis laoreet. Sed, id laoreet dolor, volutpat ut consectetur, sem mi donec elit nibh. Sed volutpat tincidunt consectetur sem magna consectetur proin, lorem volutpat ut turpis. Sem ac adipiscing, proin aliquam adipiscing mi sed id, tellus, ut turpis. Praesent, aliquam mauris massa pulvinar euismod tincidunt, pulvinar diam magna nonummy diam. Erat eget lobortis dolor non, ut pharetra non et ac eget nibh. Sed eget ut consectetur, diam, ac eget lobortis sit tellus nisi turpis. Sem nisi adipiscing mi ipsum molestie nunc, turpis, praesent erat feugiat volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed id tincidunt dolor volutpat ut pharetra non nisi turpis proin tempus mauris massa congue nonummy et erat eget nibh feugiat non magna consectetur proin. Ac at proin donec felis mi sed eget laoreet sed volutpat tincidunt consectetur et, massa pulvinar euismod tincidunt pulvinar ullamcorper donec elit mi sed eget. Tincidunt pharetra diam ac elit nibh, sed volutpat ut pharetra non magna at proin, tincidunt pulvinar ullamcorper magna, consectetur diam nisi turpis proin aliquam at. Ante tempus molestie nunc pulvinar ullamcorper congue amet diam donec elit et magna magna consectetur diam ac mauris nibh feugiat volutpat ut turpis, sem aliquam. Felis mi tempus id massa amet, ullamcorper donec nonummy praesent erat elit nibh dolor turpis praesent, tempus mauris nunc pulvinar tellus dolore turpis mi, tempus. Id tincidunt amet aliquet donec nonummy et erat eget laoreet lorem molestie, massa feugiat non ut donec elit nibh, dolor euismod, congue consectetur sem magna. Mauris nibh feugiat molestie lobortis sit tellus nisi amet praesent erat feugiat molestie ut pharetra proin aliquam mauris nibh feugiat tellus ut turpis praesent tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing massa ipsum id laoreet dolor euismod tincidunt, amet, diam magna. At, et lorem, volutpat, congue, pharetra non nisi turpis praesent aliquam. Felis mi lobortis feugiat molestie lobortis sit aliquet nisi turpis mi. Tempus id massa pulvinar ullamcorper congue amet diam ac elit, nibh. Sed eget ut pharetra sem diam magna nonummy diam lorem mauris. Ante, tempus mauris massa sit aliquet nisi at proin ipsum, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem ut sit, non magna at proin lorem. Mauris massa pulvinar tellus dolore turpis aliquet donec. Nonummy mi sed volutpat tincidunt pharetra non congue. Pharetra adipiscing mi sed id laoreet dolor ullamcorper. Congue nonummy diam magna at ante feugiat non. Ut sit aliquet, nisi adipiscing mi erat id. Massa amet, elit et lorem volutpat lobortis pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt pulvinar ullamcorper magna nonummy diam ac eget tincidunt pharetra, sem ullamcorper donec elit et erat eget lobortis dolor volutpat ut feugiat. Non ut sit aliquet aliquam felis ante sed, id, tincidunt amet ullamcorper donec elit mi lobortis sit aliquet nisi turpis mi tempus. Felis, massa ipsum euismod congue pharetra ullamcorper congue elit nibh sed volutpat ut pharetra, diam, ac mauris tincidunt nunc amet praesent, erat. Felis mi, dolor volutpat, dolore nonummy et erat euismod congue pharetra ullamcorper magna elit et lorem volutpat, ut, pharetra, adipiscing mi erat. Id tincidunt amet diam donec elit et erat eget lobortis feugiat volutpat ut sit aliquet dolore turpis praesent tempus felis mi sed. Id tincidunt ut turpis praesent aliquam adipiscing ante ipsum euismod nunc pulvinar, ullamcorper dolore nonummy et, erat eget nibh lorem molestie lobortis. Sit non ut turpis praesent aliquam, id non congue consectetur et ac, at ante lorem molestie, lobortis sit tellus dolore turpis aliquet. Donec nonummy diam magna at molestie ut amet praesent aliquam felis laoreet ipsum id tincidunt, pulvinar, diam magna nonummy et sed volutpat. Tincidunt, consectetur diam ac eget tincidunt amet diam erat eget sem aliquam at massa feugiat molestie ut adipiscing praesent aliquam adipiscing mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nonummy et erat eget lobortis dolor non nisi consectetur proin aliquam mauris lobortis pharetra proin lorem eget lobortis sit non ut turpis proin lorem pulvinar euismod tincidunt, pharetra non. Nisi, consectetur sem tempus mauris massa feugiat, tellus dolore turpis, praesent aliquam felis laoreet sed euismod dolore amet ullamcorper donec lorem tellus nisi consectetur proin tempus mauris massa pulvinar tellus. Dolore amet praesent tempus molestie dolore turpis praesent aliquam elit laoreet sed, id tincidunt ut sit praesent aliquam, mauris ante ipsum tellus nunc amet diam erat id laoreet dolor euismod. Congue, pharetra ullamcorper magna elit lobortis dolor non, ut pharetra adipiscing mi sed eget tincidunt pharetra non congue consectetur, sem, nisi, consectetur sem tempus adipiscing mi tempus id nunc amet. Aliquet dolore nonummy mi erat eget laoreet nisi adipiscing praesent, tempus felis laoreet ipsum id tincidunt dolor euismod congue nonummy et lorem, mauris lobortis dolor sem nisi consectetur, sem aliquam. Pulvinar aliquet dolore ac molestie lobortis feugiat tellus ut turpis praesent donec felis, ante pulvinar tellus nunc nonummy praesent donec felis tincidunt dolor proin nunc sed pharetra adipiscing eget praesent. Molestie massa, sit tellus nisi turpis aliquet erat elit, mi erat, elit nibh feugiat molestie lobortis feugiat non ut turpis praesent aliquam adipiscing praesent erat eget tincidunt ut, sit aliquet. Nisi turpis mi tempus, id, laoreet dolor volutpat tincidunt, pharetra volutpat ut consectetur, sem nisi adipiscing proin, tempus molestie nunc sit aliquet dolore nonummy, consectetur sem aliquam adipiscing praesent erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat ut turpis amet ullamcorper congue pharetra et ac mauris ante lorem tellus nisi turpis praesent, dolore nonummy praesent donec, nonummy et erat. Elit nibh feugiat volutpat nisi lobortis dolor ullamcorper ut, pharetra sem, nisi adipiscing proin tempus felis, massa pulvinar tellus donec, adipiscing, praesent tempus id. Laoreet dolor euismod magna nonummy mauris massa feugiat aliquet nisi turpis praesent aliquam id laoreet pulvinar ullamcorper dolore nonummy diam donec eget nibh sed. Volutpat congue pharetra sem magna erat felis mi, dolor euismod tincidunt pharetra volutpat ut consectetur proin ac mauris ante feugiat molestie massa sit tellus. Dolore pulvinar, non magna nonummy et lorem eget, id tincidunt dolor euismod congue amet diam erat eget nibh feugiat volutpat congue at nibh sed. Volutpat lobortis, consectetur et ac mauris nibh lorem molestie massa magna consectetur diam ac mauris nibh dolor non, ut turpis aliquet nisi turpis proin. Ipsum id nunc pulvinar ullamcorper congue, nonummy praesent, erat pharetra, non nisi consectetur felis laoreet sed euismod congue nonummy et ac elit nibh feugiat. Molestie, massa ipsum molestie nunc pulvinar aliquet, donec, adipiscing mi erat elit laoreet dolor non ut aliquam adipiscing mi ipsum id tincidunt pulvinar ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id laoreet pulvinar pharetra non aliquam mauris nibh ipsum. Id massa pulvinar tellus nunc nonummy diam donec elit, mi. Erat mauris nibh dolor, non ut turpis sem nisi erat. Elit laoreet dolor non congue nonummy praesent sed id tincidunt. Sed eget tincidunt dolor tellus ut, sit tellus nunc turpis. Praesent donec felis mi lobortis sit tellus dolore turpis praesent. Aliquam, felis mi, sed id tincidunt amet praesent, erat, eget. Laoreet dolor euismod tincidunt pharetra sem nisi consectetur proin, aliquam. Dolor volutpat lobortis pharetra, non ut sit, non aliquam, mauris. Ante tempus, molestie nunc sit aliquet dolore nonummy praesent donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam ac at et feugiat volutpat ut pharetra, sem nisi adipiscing praesent tempus id massa pulvinar euismod nunc nisi, consectetur proin tempus molestie nunc. Pulvinar tellus dolore amet aliquet erat felis laoreet ipsum euismod donec nonummy diam erat elit, nibh, dolor ullamcorper praesent aliquam felis ante sed id tincidunt. Pulvinar volutpat tincidunt consectetur sem magna consectetur sem ac mauris lobortis feugiat aliquet nisi adipiscing praesent tempus id massa, pulvinar lorem tellus ut turpis, proin. Donec adipiscing mi tempus euismod tincidunt pulvinar, aliquet donec elit mi sed euismod congue pharetra non magna at felis laoreet ipsum id laoreet dolor ullamcorper. Congue pharetra sem magna at nibh lorem tellus nunc sit aliquet dolore amet aliquet donec elit et sed, id tincidunt massa pulvinar ullamcorper, congue amet. Diam magna elit nibh dolor ullamcorper donec, elit laoreet dolor euismod congue consectetur et erat eget nibh feugiat, volutpat ut consectetur proin, mi sed id. Tincidunt pharetra non ut pharetra sem aliquam adipiscing proin lorem molestie nunc pulvinar tellus nisi felis volutpat, magna consectetur et erat eget, lobortis pharetra volutpat. Ut, sit non, ut turpis proin tempus id massa, pulvinar aliquet donec adipiscing mi tempus euismod dolore adipiscing eget, lobortis pharetra diam ac eget tincidunt. Dolor non ut pharetra sem aliquam at ante ipsum molestie nunc turpis praesent aliquam mauris, massa ipsum, tellus dolore nonummy at ante lorem mauris massa. Feugiat molestie, nunc turpis praesent, tempus id massa ipsum euismod tincidunt pharetra, ullamcorper donec nonummy et lorem eget nibh lorem tellus ut sem aliquam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, turpis sem nisi turpis, aliquet proin ac mauris. Massa tempus, id laoreet erat eget laoreet sed, volutpat. Tincidunt dolor tellus ut sit aliquet aliquam felis mi. Tempus felis massa ipsum pharetra sem ac mauris lobortis. Sit non ut turpis proin, lorem mauris, nunc turpis. Aliquet dolore amet mi ipsum euismod nunc amet aliquet. Donec nonummy molestie massa ipsum tellus dolore turpis praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sem aliquam at ante feugiat molestie nunc pulvinar tellus volutpat, lobortis sit aliquet. Aliquam adipiscing, mi tempus elit et ac elit et ac mauris massa feugiat non. Ut adipiscing proin tempus mauris massa pulvinar id volutpat nunc sit aliquet dolore adipiscing. Praesent erat felis laoreet ipsum ullamcorper congue amet diam ac elit et lorem eget. Lobortis, sit non nisi, erat eget laoreet dolor volutpat congue consectetur diam, erat eget. Tincidunt pharetra non magna at proin ac mauris, massa ipsum molestie massa pulvinar tellus. Diam aliquam at proin tempus mauris massa pulvinar tellus dolore turpis praesent erat elit. Laoreet pulvinar ullamcorper dolore nonummy mi erat id tincidunt amet diam magna dolore amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa pulvinar tellus dolore turpis diam donec elit mi dolor euismod tincidunt amet adipiscing proin tempus id massa, amet ullamcorper donec nonummy mi erat elit et. Lorem, mauris nibh lorem molestie massa pulvinar tellus, dolore turpis mi erat felis at, ante erat felis laoreet, ipsum ullamcorper dolore amet diam erat eget nibh. Sed eget lobortis sit non nisi turpis proin tempus mauris massa ipsum tempus molestie ut consectetur proin lorem volutpat, congue at et lorem eget lobortis sit. Tellus nunc sit tellus dolore nonummy mi, tempus id molestie, nunc sit aliquet aliquam felis ante ipsum, molestie nunc pulvinar ullamcorper congue amet, ullamcorper magna at. Proin ac mauris, nibh feugiat tellus nunc sit sem donec sed eget tincidunt pharetra sem, ac elit nibh lorem volutpat ut sit aliquet, dolore adipiscing proin. Aliquam felis laoreet ipsum tellus dolore nonummy diam donec elit, laoreet nunc, sit aliquet nisi felis ante feugiat, aliquet dolore turpis praesent tempus id, massa pulvinar. Euismod congue amet non congue tempus id massa sit praesent tempus mauris volutpat lobortis dolor non nisi consectetur proin tempus, felis mi ipsum molestie nunc amet. Aliquet dolore nonummy diam magna at et lorem eget ut sit non praesent ipsum euismod nunc amet diam donec elit mi erat volutpat tincidunt pharetra non. Ut, turpis sem aliquam, at ante tempus id laoreet sed, id tincidunt, pulvinar turpis aliquet donec, adipiscing praesent erat felis laoreet sed volutpat congue pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit non ut sit aliquet aliquam adipiscing mi erat, eget laoreet lorem eget euismod tincidunt pulvinar euismod congue nonummy et ac elit nibh feugiat, volutpat. Massa ipsum tellus dolore turpis aliquet, aliquam adipiscing laoreet ipsum tellus dolore adipiscing eget lobortis sit tellus ut consectetur proin tempus mauris massa ipsum molestie dolore. Amet aliquet dolore nonummy et erat elit et lorem volutpat ut pharetra adipiscing praesent sed, eget laoreet sed euismod magna consectetur, diam ac elit et lorem. Felis, mi ipsum id laoreet ipsum id tincidunt pharetra non praesent aliquam id nunc sit praesent, donec nonummy mi tempus euismod nunc amet, praesent erat felis. Laoreet sed volutpat tincidunt dolor ullamcorper magna at proin ac ipsum id, tincidunt amet diam, donec elit nibh sed eget lobortis pharetra non nisi consectetur proin. Lorem molestie massa feugiat tellus nunc pulvinar, ullamcorper donec, elit mi massa sit tellus ut turpis proin tempus mauris massa, pulvinar, tellus donec nonummy mi tempus. Id laoreet dolor volutpat congue aliquam felis ante ipsum tellus dolore turpis praesent aliquam, felis massa sit tellus dolore adipiscing mi, sed euismod nunc amet diam. Donec nonummy diam erat eget lobortis dolore turpis praesent tempus, molestie nunc turpis proin tempus id massa ipsum ullamcorper congue, amet diam donec eget laoreet pulvinar. Diam magna nonummy diam, ac mauris nibh nunc amet aliquet donec felis laoreet ipsum euismod congue nonummy mi erat, eget tincidunt pharetra, ullamcorper magna nonummy diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, consectetur sem aliquam adipiscing mi erat elit mi sed eget tincidunt. Dolor, volutpat congue pharetra sem praesent, donec elit laoreet dolor ullamcorper magna. Nonummy et lorem eget lobortis pharetra sem ac elit lobortis, dolor sem. Ac elit nibh feugiat molestie feugiat tellus nunc adipiscing proin aliquam adipiscing. Laoreet sed id laoreet pulvinar ullamcorper donec nonummy et sed eget tincidunt. Pharetra sem ante ipsum, molestie dolore amet praesent donec elit, mi sed. Id, laoreet dolor non, ut sit tellus mi sed euismod tincidunt dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit et lorem molestie massa, feugiat, tellus dolore turpis aliquet dolore adipiscing, mi, erat elit nibh lorem eget. Lobortis feugiat non nisi consectetur elit laoreet, dolor ullamcorper magna nonummy et ac elit nibh lorem non congue. Consectetur proin ac mauris massa feugiat tellus non, magna nonummy diam ac mauris nibh feugiat, molestie massa pulvinar. Tellus dolore turpis aliquet donec felis laoreet ipsum euismod congue nonummy et ac eget nibh sed sed eget. Nibh lorem at ante lorem mauris, nunc sit tellus nunc amet, aliquet donec felis mi sed eget lobortis. Dolor non ut dolore, amet praesent donec eget tincidunt amet diam donec eget laoreet dolor ullamcorper magna nonummy. Mi sed volutpat lobortis pharetra, diam magna elit nibh dolor non ut dolore nonummy diam ac eget nibh. Sed volutpat ut pharetra non nisi turpis sem aliquam, adipiscing ante pulvinar aliquet dolore, turpis aliquet, congue amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper congue pharetra sem aliquam, at ante tempus, molestie nunc sit aliquet aliquam felis ante ipsum dolor non magna consectetur proin ac mauris lobortis sit. Aliquet dolore adipiscing proin tempus id laoreet pulvinar tellus nunc nonummy praesent, ipsum id tincidunt nisi turpis sem aliquam adipiscing mi tempus felis laoreet dolor. Euismod tincidunt amet diam ac elit nibh lorem volutpat ut pharetra sem nisi at ante tempus molestie ullamcorper magna, consectetur et lorem eget nibh feugiat. Volutpat ut consectetur aliquet nisi adipiscing, proin tempus id, massa pulvinar euismod dolore, nonummy praesent lobortis feugiat tellus nisi consectetur ante lorem tellus ut turpis. Sem aliquam felis mi tempus id massa, pulvinar ullamcorper, dolore amet ullamcorper ac eget nibh dolor non praesent tempus id nunc, sit tellus dolore nonummy. Praesent tempus euismod tincidunt amet aliquet donec nonummy, mi, sed eget lobortis feugiat volutpat lobortis, pharetra proin ac mauris, elit et lorem eget lobortis, sit. Tellus nunc pulvinar euismod tincidunt pulvinar ullamcorper magna nonummy diam erat eget lobortis, dolor turpis proin ipsum molestie nunc amet aliquet, dolore nonummy, praesent erat. Elit et lorem eget lobortis pharetra sem, nisi, at, proin lorem, molestie lobortis sit aliquet aliquam sed volutpat tincidunt pharetra ullamcorper congue consectetur proin ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper ut, consectetur adipiscing praesent donec nonummy et erat elit lobortis dolor non nisi consectetur proin ac mauris lobortis sit non aliquam mauris ante feugiat tellus nisi sed id laoreet. Dolor euismod congue consectetur diam ac mauris, lobortis lorem volutpat ut, turpis sem nisi, adipiscing praesent aliquam id massa pulvinar ullamcorper dolore lorem mauris ante tempus mauris nunc sit tellus. Dolore amet praesent erat id, nunc amet aliquet donec nonummy mi sed volutpat tincidunt pharetra ullamcorper praesent tempus felis massa sit aliquet donec, felis laoreet ipsum euismod nunc nonummy praesent. Tempus id nunc pulvinar aliquet dolore nonummy mi sed euismod congue amet ullamcorper congue consectetur sem nisi adipiscing praesent sem aliquam at proin tempus molestie ante ipsum euismod nunc turpis. Praesent erat elit mi sed eget nibh dolor non magna at, proin lorem mauris massa feugiat dolor non ut consectetur diam ac, at ante lorem molestie nunc sit aliquet, dolore. Turpis aliquet dolore nonummy mi sed at, et ac mauris lobortis pharetra adipiscing mi ipsum euismod nunc amet diam donec eget nibh sed volutpat tincidunt pharetra non nisi, consectetur, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar, euismod tincidunt amet ullamcorper magna consectetur proin aliquam adipiscing, proin tempus. Mauris nunc sit aliquet nisi adipiscing praesent nibh dolor non nisi turpis sem. Aliquam at proin, aliquam id massa pulvinar ullamcorper dolore nonummy mi erat eget. Nibh sed eget lobortis sit sem ante ipsum id tincidunt dolor euismod, congue. Amet non magna consectetur proin aliquam at ante feugiat tellus ut, turpis praesent. Aliquam felis, laoreet ipsum id tincidunt amet sit aliquet tempus felis ante tempus. Molestie tincidunt pulvinar aliquet donec elit laoreet ipsum euismod tincidunt, pharetra non congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem molestie nunc ipsum euismod tincidunt pulvinar ullamcorper magna consectetur diam erat. Elit nibh dolor non congue consectetur adipiscing mi sed eget nibh dolor. Volutpat ut pharetra sem, ac at ante lorem, molestie massa pulvinar, aliquet. Dolore, amet, ullamcorper dolore amet, mi, erat, erat id laoreet ipsum euismod. Congue pharetra ullamcorper congue, consectetur diam ac mauris nibh sit tellus ut. Turpis aliquet nisi turpis praesent erat, felis mi sed eget molestie massa. Pulvinar, aliquet donec adipiscing mi, sed elit tincidunt dolor volutpat ut pharetra. Sem nisi consectetur, proin tempus mauris massa pulvinar tellus, et, ac elit. Et feugiat molestie ut, consectetur non nisi, adipiscing proin ipsum tellus nunc. Sit praesent aliquam, felis ante pulvinar aliquet, donec adipiscing mi erat id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac eget lobortis dolor non ut sit non, aliquam. Adipiscing proin aliquam felis eget lobortis sit, non ut turpis. Sem, aliquam adipiscing mi tempus id nunc, amet ullamcorper dolore. Elit et erat id tincidunt pharetra, ullamcorper magna nonummy et. Laoreet erat, eget nibh sed eget congue, pharetra sem nisi. At proin, aliquam, felis ante ipsum molestie massa pulvinar euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet lorem volutpat ut pharetra non ut, consectetur ante lorem mauris, massa pulvinar tellus dolore amet aliquet donec felis laoreet lobortis feugiat aliquet nisi adipiscing ante. Tempus id nunc pulvinar aliquet donec adipiscing mi erat elit nibh dolor euismod tincidunt pharetra non, magna at et laoreet pulvinar ullamcorper donec elit laoreet, sed. Id laoreet pharetra ullamcorper magna nonummy et ac eget lobortis sit tellus nisi consectetur proin tempus mauris ante tempus euismod adipiscing praesent donec elit mi erat. Eget nibh dolor non ut pharetra, sem aliquam at proin tempus mauris massa ipsum tellus dolore amet diam ante tempus mauris lobortis turpis sem, aliquam adipiscing. Ante ipsum molestie nunc turpis praesent tempus felis mi, erat elit nibh, dolor euismod magna nonummy nibh sed ipsum tellus dolore adipiscing mi erat, id, massa. Pulvinar euismod dolore nonummy et erat eget laoreet sed volutpat ut consectetur proin ac mauris lobortis feugiat tellus ut tempus id tincidunt pulvinar ullamcorper magna, nonummy. Diam erat eget lobortis dolor volutpat ut sit sem nisi adipiscing ante ipsum dolor eget ut pharetra diam lorem eget nibh dolor sem magna consectetur proin. Aliquam adipiscing mi tempus id laoreet ipsum, euismod congue amet et, sed, id tincidunt ut sit, aliquet dolore, adipiscing mi erat, eget nibh sed euismod congue. Pharetra sem magna id et nisi ipsum nonummy id diam congue sit, mauris mi tempus tempus adipiscing aliquet magna, pharetra volutpat massa tempus elit diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam sit id sem ante adipiscing, volutpat ante aliquam adipiscing ullamcorper congue pharetra molestie massa ipsum elit diam ante tincidunt aliquam pulvinar. Elit tellus consectetur, euismod diam ut tempus felis et ut tempus, elit volutpat massa dolore feugiat turpis id et nunc donec sit. Adipiscing volutpat ante, nunc sed, ipsum, elit sem massa, erat pharetra ac turpis id et ut aliquam pharetra volutpat ante ipsum molestie. Nunc ipsum, euismod nunc, nonummy praesent, tempus pharetra sit, felis, sem lobortis id mi ac consectetur tellus massa sed elit et aliquam. Sit elit sem massa donec pharetra felis diam, tincidunt pharetra, sem nisi, turpis proin aliquam at mi, et feugiat non magna at. Et, ac at proin tempus felis massa, pulvinar tellus dolore nonummy praesent, erat id tincidunt pulvinar aliquet donec, elit laoreet sed euismod. Molestie nunc pulvinar ullamcorper dolore nonummy praesent erat id tincidunt dolor ullamcorper congue pharetra diam magna mauris nibh feugiat non nunc turpis. Aliquet nisi felis mi, et ac mauris massa sit non, nisi turpis praesent aliquam felis laoreet, ipsum euismod nunc amet praesent, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat lobortis pharetra ullamcorper nisi at et lorem volutpat ut pharetra non nisi at eget nibh sed non ut pharetra diam ac mauris. Nibh feugiat volutpat ut sit sem nisi adipiscing mi, erat molestie dolore turpis aliquet donec adipiscing eget lobortis feugiat molestie, nunc sit, aliquet dolore. Adipiscing mi erat, elit mi dolor euismod, congue pharetra diam magna at et lorem mauris massa feugiat pharetra ullamcorper congue at et lorem mauris. Nibh feugiat tellus ut turpis, proin aliquam felis nunc sit aliquet nisi felis ante ipsum tellus dolore, ac, elit nibh feugiat molestie ut sit. Tellus nunc turpis, praesent donec adipiscing mi erat elit, nibh sed euismod congue consectetur diam erat eget, lobortis pharetra ut, turpis sem nisi at. Massa ipsum molestie, massa pulvinar ullamcorper dolore adipiscing mi sed id tincidunt pulvinar ullamcorper, magna nonummy mi ac eget, congue, pharetra sem praesent donec. Nonummy diam ac elit nibh feugiat molestie lobortis feugiat tellus ut, sit tellus donec adipiscing, praesent donec, elit tellus nunc turpis sem aliquam, felis. Mi tempus id massa, pulvinar euismod, congue pharetra diam ac elit nibh sed eget, nibh sit non nisi adipiscing praesent aliquam lorem volutpat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit et erat eget et feugiat volutpat, lobortis sit amet, diam erat eget laoreet dolor non ut pharetra diam ac mauris nibh. Feugiat volutpat ut, sit aliquet, dolore turpis praesent erat felis laoreet sed sit sem aliquam at massa feugiat tellus ut turpis proin. Aliquam felis massa sit sem aliquam felis ante tempus euismod dolore amet praesent erat felis volutpat lobortis consectetur proin aliquam at ante. Ipsum, id massa sit aliquet donec adipiscing mi sed id tincidunt dolor volutpat tincidunt pharetra sem magna feugiat tellus nisi, turpis mi. Erat, felis laoreet lobortis pharetra sem ac mauris nibh ipsum tellus ut turpis proin aliquam mauris massa sit aliquet nisi, felis mi. Tempus id, id praesent magna lorem, adipiscing volutpat nunc dolor volutpat tincidunt dolor non, magna consectetur, proin ac mauris ante ipsum molestie. Massa ipsum euismod dolore adipiscing mi sed id tincidunt pulvinar non congue, donec adipiscing, mi ipsum tellus dolore turpis praesent tempus molestie. Nunc turpis praesent erat felis laoreet sed id tincidunt pharetra sit aliquet donec felis massa pulvinar tellus donec adipiscing mi, tempus euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac tempus id, laoreet ipsum id tincidunt pharetra ullamcorper magna elit et, lorem eget, lobortis sit non. Nisi turpis, proin tempus mauris nunc sit aliquet, diam magna elit nibh lorem volutpat ut consectetur et lorem. Mauris lobortis, sit sem aliquam mauris nibh feugiat tellus ut adipiscing proin, tempus felis ante nibh, feugiat molestie. Lobortis sit tellus aliquam felis ante tempus id massa pulvinar ullamcorper dolore nonummy praesent erat eget tincidunt amet. Diam magna, elit nibh dolor, volutpat tellus nunc amet aliquet erat felis mi sed eget tincidunt pharetra ullamcorper. Magna consectetur et lorem molestie lobortis feugiat non ut turpis praesent tellus nunc sit aliquet aliquam felis mi. Erat felis laoreet dolor euismod, dolore amet et ac elit et ac molestie lobortis feugiat tellus nunc sit. Tellus non nisi adipiscing praesent aliquam mauris massa sit, aliquet, dolore turpis aliquet erat felis mi dolor volutpat. Congue amet diam magna consectetur proin aliquam at proin tempus sed eget ut consectetur, non magna at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing praesent erat felis laoreet sed euismod tincidunt dolor volutpat ut sit non. Nisi, at proin, lorem molestie nunc sit sem aliquam felis diam donec elit mi. Sed eget tincidunt pharetra diam ac elit lobortis dolor non ut, pharetra non aliquam. Adipiscing proin, aliquam adipiscing mi sed id sem nisi, consectetur sem aliquam, felis ante. Ipsum molestie dolore amet praesent erat id laoreet amet praesent tempus felis laoreet pulvinar. Euismod nunc nonummy praesent erat sit tellus nisi at proin lorem molestie lobortis feugiat. Tellus nunc, pulvinar aliquet donec elit mi sed id laoreet, amet ullamcorper magna, consectetur. Proin laoreet pulvinar tellus dolore adipiscing mi ipsum, id nunc, amet praesent donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi turpis, proin tincidunt dolor non congue consectetur, sem nisi adipiscing ante feugiat tellus ut consectetur, praesent aliquam adipiscing praesent tempus id tincidunt pulvinar euismod tincidunt pharetra. Adipiscing mi tempus molestie nunc amet praesent, dolore nonummy mi sed, euismod nunc nonummy praesent erat eget nibh dolor, ullamcorper congue nonummy mi erat eget euismod tincidunt. Pulvinar euismod congue amet, ullamcorper ac, at et lorem, eget lobortis sit tellus nisi adipiscing ante lorem tellus nisi turpis proin tempus sed volutpat tincidunt pharetra sem. Magna consectetur proin ac mauris, ante tempus molestie massa amet proin aliquam id massa, pulvinar tellus, nunc nonummy diam, donec elit molestie massa pulvinar euismod nunc amet. Aliquet donec elit laoreet dolor, ullamcorper congue amet diam ac eget tincidunt dolor ullamcorper magna, nonummy nibh lorem eget congue consectetur felis ante pulvinar aliquet dolore adipiscing. Praesent erat elit mi dolor ullamcorper dolore nonummy et sed id congue amet ullamcorper proin aliquam molestie nunc sit aliquet dolore nonummy praesent erat felis laoreet pulvinar. Ullamcorper magna nonummy et sed volutpat, tincidunt pharetra ullamcorper ac elit nibh dolor ullamcorper proin tempus id laoreet pulvinar euismod nunc amet praesent tempus id laoreet dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod tincidunt dolor, non nisi consectetur sem aliquam mauris, massa sit tellus nisi adipiscing, proin tempus mauris massa pulvinar tellus nunc nonummy praesent, erat pharetra non. Nisi at nibh dolor volutpat ut sit aliquet dolore adipiscing praesent aliquam adipiscing mi sed id tincidunt, pharetra, turpis aliquet aliquam mauris ante congue, consectetur diam. Ac eget tincidunt pharetra non magna at et lorem volutpat congue pharetra proin, aliquam adipiscing proin tempus molestie nunc pulvinar tellus donec sed eget lobortis pharetra. Sem magna at proin, lorem molestie lobortis turpis sem nisi adipiscing praesent erat felis mi erat eget, laoreet dolor ullamcorper magna lorem, tellus nisi adipiscing ante. Lorem molestie nunc sit aliquet nisi, turpis praesent tempus id nunc amet aliquet dolore, nonummy et sed id tincidunt pharetra ullamcorper magna ipsum molestie ut turpis. Praesent donec felis ante ipsum euismod nunc, amet euismod congue consectetur diam ac elit nibh feugiat volutpat ut pharetra proin aliquam mauris elit laoreet, dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar euismod dolore, nonummy diam erat felis tincidunt dolor ullamcorper molestie nunc amet, praesent tempus id nunc pulvinar. Euismod congue amet praesent donec eget laoreet dolor non magna elit laoreet pulvinar ullamcorper congue nonummy mi mi. Tempus elit laoreet dolor volutpat congue amet ullamcorper ac elit nibh, sed non, magna consectetur et, lorem eget. Nibh, feugiat molestie nunc pulvinar aliquet sem magna mauris nibh dolor, sem nisi consectetur et lorem molestie lobortis. Pharetra non nisi adipiscing proin aliquam felis laoreet ipsum euismod dolore nisi at proin tempus, felis massa ipsum. Id laoreet sed volutpat tincidunt amet et erat elit nibh dolor volutpat ut pharetra sem aliquam mauris nibh. Tempus felis volutpat ut, consectetur diam magna at ante lorem, molestie massa, feugiat molestie nunc amet praesent tempus. Felis mi sed eget laoreet sed volutpat ut sit non nisi magna nonummy et lorem eget lobortis dolor. Volutpat lobortis sit aliquet dolore turpis, aliquet donec felis laoreet ipsum euismod id massa pulvinar ullamcorper donec adipiscing. Mi sed id laoreet dolor euismod, congue pharetra, sem magna, at ante feugiat volutpat ut turpis sem aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing proin tempus id laoreet ipsum tellus dolore adipiscing diam donec elit nibh lorem eget euismod nunc amet praesent donec nonummy et erat elit nibh feugiat molestie massa, feugiat. Molestie nunc pulvinar euismod dolore nonummy mi erat eget, laoreet nunc turpis aliquet nisi adipiscing ante erat felis mi sed volutpat congue pharetra, ullamcorper ac at, et lorem, mauris. Ante ipsum tellus, nunc pulvinar tellus donec adipiscing eget lobortis, feugiat tellus ut turpis sem aliquam felis mi ipsum molestie nunc pulvinar aliquet donec elit, mi sed eget tincidunt. Pharetra non praesent, aliquam felis mi sed id tincidunt pulvinar euismod congue consectetur, sem ac at proin, aliquam adipiscing praesent erat felis mi erat eget laoreet pharetra non ut. Donec amet diam donec elit laoreet dolor volutpat tincidunt pharetra sem, magna consectetur proin tempus mauris lobortis sit aliquet nisi adipiscing, proin aliquam adipiscing mi ipsum ullamcorper, sem, aliquam. Adipiscing proin aliquam felis ante ipsum euismod nunc amet ullamcorper congue consectetur diam ac elit nibh feugiat volutpat ullamcorper, dolore elit, et ac elit nibh sed volutpat ut consectetur. Diam magna adipiscing ante lorem tellus ut, sit, tellus dolore turpis, praesent tempus felis mi sed feugiat tellus, dolore turpis praesent, aliquam, adipiscing mi erat eget laoreet dolor non. Ut pharetra, sem magna at proin tempus mauris massa pulvinar euismod tincidunt pulvinar euismod sem aliquam at ante ipsum molestie, nunc amet, aliquet donec adipiscing mi sed eget tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget nibh feugiat volutpat ut sit aliquet dolore turpis, proin aliquam felis, laoreet ipsum euismod congue, amet, ullamcorper congue donec. Nonummy praesent erat elit laoreet dolor euismod tincidunt pharetra, non nisi, turpis, aliquet nisi adipiscing praesent erat, felis laoreet sed id. Laoreet, sed volutpat tellus dolore nonummy praesent erat elit nibh, sed volutpat congue pharetra diam ac at nibh, feugiat volutpat ut. Turpis sem aliquam mauris, massa, feugiat tellus nisi turpis, ipsum id massa pulvinar euismod nunc pulvinar diam magna consectetur, diam ac. Mauris ante lorem volutpat ut, turpis sem aliquam adipiscing proin, aliquam lorem molestie ut feugiat, tellus nisi, turpis praesent aliquam felis. Ante erat eget nibh sed eget nibh feugiat volutpat ut sit aliquet nisi turpis praesent, erat elit molestie massa feugiat non. Nunc sit aliquet, donec, adipiscing praesent donec elit nibh sed, eget nibh lorem molestie lobortis sit tellus, nisi turpis praesent donec. Elit et ante, ipsum, id massa pulvinar, ullamcorper tincidunt dolor non ut pharetra diam, ac, mauris ante feugiat volutpat magna consectetur. Proin laoreet dolor volutpat tincidunt dolor volutpat congue pharetra sem aliquam at ante ipsum molestie massa pulvinar euismod, dolore adipiscing diam. Donec elit nibh sed, volutpat lobortis nisi, adipiscing mi, tempus id massa pulvinar aliquet, dolore elit et, erat at et, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna pharetra sem magna at ante lorem molestie lobortis sit sem aliquam adipiscing mi tempus molestie nunc turpis proin tempus id laoreet, massa feugiat, tellus ut turpis praesent, tempus mauris. Ante ipsum id laoreet dolor ullamcorper magna consectetur, sem magna consectetur proin aliquam mauris massa ipsum molestie non ut pharetra proin, ac, at ante feugiat molestie nunc sit aliquet donec. Nonummy diam erat elit mi erat eget lobortis, pharetra ullamcorper magna at proin laoreet ipsum id tincidunt pharetra non magna consectetur et ac mauris nibh feugiat mauris nunc sit tellus. Nisi, turpis praesent tempus id tincidunt amet consectetur proin lorem volutpat, ut pharetra proin lorem, eget lobortis sit non nisi adipiscing proin tempus molestie massa pulvinar tellus nisi turpis, mi. Erat id laoreet dolor sit aliquet nisi adipiscing proin aliquam felis laoreet ipsum, euismod tincidunt pharetra ullamcorper magna nonummy et magna at ante, lorem mauris, ante pulvinar euismod dolore amet. Praesent et lorem molestie lobortis feugiat id massa amet aliquet donec adipiscing praesent erat eget laoreet dolor non congue consectetur, nonummy, praesent donec, nonummy et ac elit nibh feugiat, volutpat. Lobortis sit tellus dolore turpis praesent tempus felis massa pulvinar ullamcorper dolore nonummy diam donec eget tincidunt nisi, consectetur sem nisi adipiscing mi tempus felis tincidunt pulvinar euismod tincidunt dolor. Volutpat, massa, feugiat molestie nunc amet praesent aliquam felis massa pulvinar aliquet donec adipiscing mauris nibh feugiat non nisi turpis proin tempus felis ante, ipsum molestie nunc turpis, praesent, donec. Elit et erat id laoreet dolor eget lobortis sit non aliquam, sed id laoreet pulvinar euismod tincidunt dolor sem nisi consectetur proin tempus, mauris massa sit tellus nisi adipiscing proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec adipiscing praesent erat id nibh dolor euismod congue. Nonummy et erat, eget lobortis dolor adipiscing praesent, erat. Elit et ipsum euismod tincidunt dolor ullamcorper magna, at. Et lorem eget lobortis, sit non nisi turpis sem. Aliquam, nonummy praesent nibh lorem volutpat lobortis sit aliquet. Nisi turpis proin erat felis laoreet pulvinar aliquet donec. Adipiscing, praesent erat eget laoreet, pulvinar ullamcorper magna elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, magna at proin, tempus felis ante ipsum molestie, nunc amet, ullamcorper congue, amet praesent sed eget laoreet sed, non aliquet dolore nonummy. Praesent donec elit laoreet pulvinar ullamcorper, magna consectetur et ac elit lobortis feugiat non congue pharetra sem aliquam mauris massa ipsum amet diam. Erat eget tincidunt dolor ullamcorper magna consectetur et, ac mauris nibh feugiat volutpat nisi consectetur proin aliquam mauris lobortis, feugiat tellus nunc amet. Praesent et lorem, volutpat ut pharetra sem magna mauris nibh, sit non ut sit, aliquet aliquam felis ante, ipsum molestie nunc amet ullamcorper. Dolore nonummy mauris lobortis sit, non ut adipiscing praesent aliquam felis laoreet ipsum tellus dolore nonummy praesent erat elit laoreet, sed volutpat lobortis. Dolor non lobortis, turpis aliquet mi erat elit laoreet dolor non ac elit nibh sed volutpat lobortis sit tellus nunc turpis sem donec. Nonummy praesent tempus felis tincidunt pulvinar ullamcorper, donec nonummy mauris massa feugiat tellus nisi adipiscing proin aliquam id massa pulvinar euismod dolore amet. Diam magna nonummy et lorem mauris, id tincidunt, pulvinar praesent erat elit mi sed eget, lobortis feugiat volutpat ut sit non, nisi turpis. Proin tempus felis laoreet ipsum euismod tincidunt pulvinar ullamcorper magna nunc pulvinar ullamcorper magna consectetur diam ac eget, lobortis feugiat molestie lobortis sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus massa ipsum id laoreet, dolor euismod, congue pharetra sem magna consectetur proin lorem molestie massa sit aliquet aliquam at proin tempus id non, ut consectetur proin lorem. Mauris, lobortis pharetra sem magna at proin lorem mauris nunc turpis aliquet nisi, felis ante feugiat aliquet, nisi adipiscing massa congue dolor volutpat ut sit sem ac mauris. Nibh feugiat molestie ut sit praesent aliquam adipiscing mi erat felis mi sed volutpat tincidunt pharetra diam ac at, molestie massa pulvinar ullamcorper dolore amet ullamcorper magna eget. Nibh sed volutpat lobortis pharetra sem ac mauris, lobortis dolor sem magna, at proin laoreet dolor ullamcorper congue pharetra ullamcorper magna elit lobortis dolor, volutpat ut sit sem. Aliquam adipiscing ante lorem non nunc, sit aliquet aliquam adipiscing mi tempus id non nisi at, proin ac molestie massa sit aliquet nisi turpis, praesent aliquam adipiscing mi. Sed, eget tincidunt pharetra ullamcorper donec elit nibh sed euismod tincidunt consectetur felis, ante, tempus id tincidunt amet aliquet donec nonummy et erat elit nibh sed volutpat ut. Sit tellus ut, turpis elit laoreet, dolor euismod congue consectetur sem magna at ante, lorem volutpat ut sit proin ac mauris proin aliquam felis massa pulvinar, ullamcorper congue. Nonummy praesent donec, lorem molestie nunc pulvinar aliquet aliquam felis mi ipsum euismod tincidunt amet aliquet dolore elit mi sed euismod congue, amet diam magna elit et sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget, nibh sit non ut turpis sem dolore turpis praesent erat euismod volutpat nisi consectetur sem, ac mauris. Ante ipsum, id nunc sit, praesent donec adipiscing massa ipsum euismod tincidunt pulvinar euismod congue consectetur diam ac. At ante tincidunt dolor volutpat congue nonummy et erat eget laoreet dolor non ut pharetra sem aliquam adipiscing. Proin aliquam felis praesent erat, id tincidunt dolor euismod sem nisi adipiscing mi erat elit laoreet dolor ullamcorper. Dolore amet diam ac eget tincidunt pharetra ullamcorper congue nonummy nibh sed non ut donec nonummy diam donec. Nonummy mi, sed volutpat, tincidunt, pharetra sem nisi at et ac at proin, ipsum, molestie nunc sit aliquet. Donec adipiscing praesent sed eget tellus nunc pulvinar tellus dolore nonummy diam donec, nonummy mi sed eget tincidunt. Dolor non congue consectetur sem aliquam at ante ipsum tellus nunc sit aliquet nibh lorem eget nibh feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet dolor euismod lobortis pharetra non magna at et lorem pulvinar ullamcorper congue amet ullamcorper donec elit nibh sed volutpat lobortis feugiat. Tellus nunc, pulvinar tellus nunc pulvinar euismod dolore nonummy et erat eget lobortis dolore turpis praesent, donec adipiscing laoreet ipsum euismod tincidunt. Pharetra ullamcorper congue consectetur sem magna, at, ante lorem molestie nunc sit aliquet nisi felis, ante lobortis dolor volutpat ut pharetra proin. Lorem molestie, lobortis pharetra sem aliquam adipiscing proin aliquam mauris nunc sit tellus donec adipiscing mi, tempus pharetra sem magna elit nibh. Feugiat volutpat ut sit aliquet dolore, turpis aliquet donec adipiscing mi sed elit nibh, sed volutpat, congue pharetra sem magna consectetur proin. Tincidunt pulvinar aliquet donec elit laoreet, sed volutpat congue amet ullamcorper, ac elit laoreet dolor non magna, elit nibh dolor non congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, et ac, mauris proin aliquam adipiscing, mi tempus felis laoreet ipsum, euismod congue nonummy diam ac elit. Felis mi sed id tincidunt pulvinar euismod congue pharetra, diam lorem volutpat, lobortis pharetra sem magna, consectetur proin. Lorem mauris massa feugiat sem nisi erat eget tincidunt pharetra ullamcorper magna nonummy et lorem eget ut, pharetra. Non nisi consectetur, ante tempus mauris ut sit sem tempus mauris massa sit tellus dolore erat, elit et. Lorem at ante ipsum tellus nunc turpis praesent donec felis massa pulvinar tellus dolore amet ullamcorper magna nonummy. Et, erat ipsum, id, nunc pulvinar aliquet donec nonummy, mi sed id tincidunt dolor volutpat congue consectetur diam. Magna consectetur ante lorem molestie nunc sit aliquet nisi adipiscing mi lobortis dolor non ut sit tellus dolore. Amet ullamcorper dolore nonummy, praesent donec eget tincidunt pulvinar ullamcorper magna nonummy nibh sed volutpat, congue consectetur sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut consectetur sem nisi adipiscing praesent tempus id. Massa ipsum euismod dolore nonummy mi ipsum feugiat. Tellus, ut turpis, sem aliquam adipiscing praesent tempus. Euismod tincidunt amet, aliquet erat elit laoreet ipsum. Ullamcorper dolore nonummy et sed, eget tincidunt nisi. At nibh feugiat, tellus, ut sit sem aliquam. Adipiscing mi tempus euismod dolore turpis, praesent donec. Elit et sed volutpat congue amet ullamcorper ac. Elit tellus nisi at proin tempus felis laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ante tempus mauris massa feugiat id nunc pulvinar ullamcorper sem aliquam, at proin, tempus id massa pulvinar tellus, dolore nonummy. Diam magna nonummy et, lorem mauris, nibh feugiat volutpat, nisi consectetur proin tempus mauris ante congue amet et erat elit nibh. Sed molestie lobortis consectetur et lorem eget lobortis, pharetra sem ac mauris nibh feugiat non nisi, consectetur proin nunc amet aliquet. Erat nonummy mi sed id tincidunt pharetra ullamcorper magna, elit nibh, sed eget nibh feugiat non nisi turpis proin tempus felis. Euismod tincidunt dolor sem magna consectetur proin ac mauris massa feugiat tellus nunc amet, aliquet donec, adipiscing praesent erat id tincidunt. Dolor non congue pharetra sem mi, tempus euismod tincidunt pulvinar ullamcorper magna elit laoreet dolor euismod congue amet et ac at. Et ac mauris, ante feugiat tellus nunc pulvinar tellus nunc amet consectetur proin nisi felis ante, ipsum euismod dolore, amet, praesent. Donec nonummy et erat eget lobortis pharetra diam, magna consectetur molestie nunc turpis praesent aliquam adipiscing ante ut sit sem, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec nonummy, et ac elit nibh dolor non aliquet. Donec nonummy praesent erat eget, laoreet dolor volutpat congue pharetra. Non ut turpis aliquet dolore turpis, mi erat felis tincidunt. Dolor euismod congue amet at, ante, ipsum id laoreet ipsum. Euismod congue amet diam donec, elit nibh sed volutpat nibh. Dolor sem magna mauris nibh feugiat volutpat ut consectetur elit. Mi, ipsum id tincidunt, pharetra ullamcorper ac at proin aliquam. At proin aliquam felis ante sed id tincidunt, dolor euismod. Magna nonummy felis ante ipsum molestie massa pulvinar ullamcorper dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc pulvinar tellus nunc amet, diam congue aliquam nonummy praesent. Donec elit mi erat eget nibh lorem, molestie lobortis sit aliquet. Dolore turpis aliquet aliquam felis laoreet pulvinar ullamcorper donec nonummy praesent. Nibh lorem molestie nunc pulvinar euismod nunc amet diam donec nonummy. Diam ac at et lorem mauris massa feugiat molestie nisi turpis. Praesent aliquam felis eget lobortis sit non, ut turpis, praesent tempus. Felis ante tempus euismod nunc amet aliquet donec elit laoreet lorem. Sit sit molestie massa lobortis feugiat volutpat lobortis sit aliquet nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat elit laoreet sed eget lobortis. Feugiat molestie massa ipsum feugiat non. Ut turpis, sem, aliquam adipiscing mi. Tempus felis mi erat eget, lobortis. Dolor non congue consectetur sem aliquam. Adipiscing praesent tempus id massa congue. Consectetur diam ac eget lobortis sit. Non nisi, turpis ante tempus mauris. Massa feugiat aliquet dolore turpis aliquet. Donec nonummy et erat eget tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget lobortis feugiat non nisi consectetur proin lorem molestie, massa feugiat tellus dolore amet aliquet proin lorem, mauris lobortis sit non. Nisi sit aliquet donec nonummy praesent, erat eget laoreet dolor euismod tincidunt pharetra sem nisi at ante lorem sed volutpat tincidunt pharetra. Ullamcorper magna at et, lorem molestie massa feugiat non nisi adipiscing, proin tempus felis ante ipsum euismod, laoreet dolor volutpat lobortis dolor. Non aliquet donec, elit mi dolor euismod, dolore nonummy mi erat, eget, nibh sed eget ut consectetur diam, aliquam at ante feugiat. Tellus ut erat id tincidunt dolor euismod congue consectetur diam ac elit lobortis dolor volutpat ut pharetra sem aliquam at ante ipsum. Id nunc pulvinar aliquet aliquam felis massa congue consectetur sem magna at ante lorem, volutpat ut turpis sem aliquam at ante ipsum. Molestie massa pulvinar aliquet dolore, adipiscing mi sed id tincidunt dolor ullamcorper id nunc pulvinar, ullamcorper magna nonummy mi erat volutpat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc turpis aliquet non ut sit praesent aliquam felis laoreet ipsum euismod dolore, nonummy diam donec elit mi sed eget lobortis dolor volutpat ut. Consectetur proin ac sed id, tincidunt, dolor, non ut pharetra sem ac mauris lobortis sit non nisi, turpis aliquet nisi adipiscing mi tempus id nunc. Pulvinar euismod, congue aliquam at massa feugiat non nisi turpis proin aliquam felis laoreet ipsum euismod nunc pulvinar, ullamcorper donec elit et lorem eget nibh. Feugiat volutpat ut turpis sem ullamcorper, magna, consectetur et lorem molestie lobortis, sit tellus ut turpis, aliquet, donec, adipiscing mi ipsum euismod tincidunt pulvinar ullamcorper. Congue pharetra sem praesent erat felis, laoreet dolor volutpat tincidunt dolor non ut sit non nisi at ante ipsum molestie ut adipiscing praesent aliquam mauris. Massa ipsum tellus nunc, turpis consectetur ante tempus mauris mi tempus id massa ipsum euismod, congue amet diam, ac eget laoreet amet ullamcorper magna nonummy. Et ac mauris nibh feugiat molestie ut magna, pharetra sem ac elit et lorem molestie massa feugiat tellus nunc pulvinar ullamcorper donec adipiscing praesent erat. Eget laoreet ullamcorper magna consectetur, diam ac at ante, lorem, molestie lobortis sit aliquet nisi adipiscing ante, feugiat molestie nunc pulvinar ullamcorper congue amet praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec consectetur sem magna at proin laoreet sed volutpat lobortis dolor sem magna, at sem aliquam adipiscing proin tempus molestie nunc amet ullamcorper dolore. Nonummy diam donec elit nibh lorem pulvinar euismod nunc amet, praesent erat felis laoreet sed volutpat lobortis dolor non congue turpis, sem nisi adipiscing. Proin aliquam id laoreet erat eget laoreet ut, turpis praesent donec adipiscing praesent tempus id tincidunt, pulvinar euismod, tincidunt pharetra non nisi consectetur proin. Ac mauris massa, sit tellus ut turpis elit laoreet dolor ullamcorper magna, nonummy diam ac mauris ante lorem molestie lobortis pulvinar aliquet dolore amet. Ullamcorper dolore elit mi sed eget laoreet dolor non aliquet donec adipiscing praesent erat elit, nibh sed volutpat congue nonummy, nibh dolor ullamcorper donec. Nonummy diam ac at proin ac mauris massa ipsum id massa ipsum feugiat molestie nunc, sit aliquet donec nonummy mi erat elit nibh dolor. Volutpat, tincidunt, consectetur diam ac eget lobortis feugiat volutpat ut ipsum felis laoreet ipsum euismod non ut sit tellus dolore, amet diam donec nonummy. Diam ac, mauris ante lorem mauris ante ipsum euismod nunc pulvinar ullamcorper dolore nonummy et erat, eget laoreet nunc amet aliquet aliquam adipiscing, praesent. Sed eget nibh lorem at ante lorem tellus ut turpis sem nisi adipiscing mi tempus id massa pulvinar aliquet donec nonummy mauris ante ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem eget ut sit non ut turpis consectetur sem nisi consectetur sem aliquam felis ante feugiat, aliquet aliquam. Turpis praesent donec nonummy mi sed id tincidunt amet ullamcorper magna, tempus magna feugiat lobortis erat pharetra molestie mi. Congue ac ipsum consectetur tellus nunc, amet euismod tincidunt amet diam magna consectetur et lorem, mauris nibh, dolor, tellus. Massa lobortis pharetra, non ut, sit aliquet, aliquam at, proin erat felis laoreet ipsum euismod congue amet diam donec. Nonummy diam ac mauris nibh tincidunt dolor euismod magna nonummy diam ac at et ac molestie lobortis sit sem. Nisi adipiscing praesent aliquam adipiscing laoreet pulvinar euismod dolore adipiscing mi erat id tellus ut turpis sem, aliquam adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum molestie nunc amet aliquet, donec adipiscing mi ipsum. Pharetra molestie ut, sit praesent aliquam adipiscing praesent tempus. Id laoreet dolor euismod, magna consectetur diam erat elit. Et ac mauris lobortis feugiat aliquet nisi magna at. Et aliquam mauris nibh lorem mauris massa pulvinar tellus. Dolore nonummy praesent tempus felis mi dolor euismod tincidunt. Pharetra, ullamcorper ac at nibh, laoreet ipsum euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc turpis aliquet donec nonummy, praesent donec elit mi erat eget nibh, tincidunt. Dolor volutpat congue pharetra ullamcorper magna consectetur proin, lorem, eget massa feugiat tellus ut. Turpis praesent aliquam mauris ante pulvinar tellus nunc nonummy consectetur, proin tempus felis ante. Ipsum id massa, pulvinar aliquet dolore nonummy et ac elit nibh lorem eget lobortis. Sit, tellus nisi consectetur proin aliquam felis mauris nibh lorem volutpat ut turpis proin. Nisi adipiscing mi tempus felis massa, ipsum id tincidunt pharetra ullamcorper, magna consectetur diam. Aliquam at eget laoreet dolor volutpat tincidunt pharetra sem magna turpis sem aliquam felis. Ante, ipsum, molestie nunc amet ullamcorper dolore amet praesent erat elit nibh sed eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id laoreet, dolor volutpat lobortis pharetra sem magna elit et lorem molestie ut pharetra tellus nunc pulvinar aliquet donec felis praesent magna consectetur et, lorem eget, lobortis feugiat tellus ut. Turpis sem, aliquam felis, ante ipsum pharetra diam ac consectetur proin ac at ante feugiat tellus nisi adipiscing proin tempus id nunc, pulvinar euismod nunc amet diam, magna, nonummy et. Erat feugiat, tellus dolore turpis, aliquet dolore elit, laoreet ipsum euismod, congue amet ullamcorper congue pharetra sem nisi at ante lorem molestie massa sit consectetur diam ac at ante lorem. Mauris massa feugiat tellus dolore turpis praesent tempus, felis laoreet sed eget nibh sed volutpat ut pharetra sem magna at nibh laoreet dolor, euismod congue elit mi erat eget lobortis. Dolor, non nisi, consectetur proin aliquam, mauris massa feugiat tellus nunc turpis proin lorem molestie massa pulvinar aliquet et ac mauris, nibh, dolor non magna consectetur et, lorem molestie lobortis. Turpis proin, ac mauris lobortis pharetra sem nisi donec elit laoreet pharetra diam donec nonummy nibh sed volutpat congue consectetur diam ac eget lobortis pharetra non, magna consectetur proin ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquet dolore amet ullamcorper magna nonummy et ac. Mauris nibh feugiat tellus nisi turpis sem diam erat. Elit nibh dolor volutpat, ut consectetur proin lorem molestie. Lobortis feugiat, molestie massa sit aliquet non nisi turpis. Proin aliquam adipiscing mi tempus euismod nunc amet aliquet. Dolore nonummy diam ac elit et lorem mauris, massa. Feugiat molestie ut magna at et ac mauris, nibh. Feugiat, tellus nunc pulvinar euismod dolore turpis mi tempus. Id mi sed volutpat tincidunt pharetra ullamcorper congue elit. Nonummy et, ac at et lorem eget nibh feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sed, volutpat lobortis feugiat non nisi dolore nonummy et magna elit nibh dolor volutpat magna consectetur proin aliquam. At proin lorem molestie nunc sit praesent aliquam mauris massa pulvinar euismod tincidunt nisi at et tempus molestie lobortis. Sit aliquet nisi adipiscing proin tempus id nunc, sit praesent aliquam felis mi sed eget laoreet dolor ullamcorper congue. Nisi adipiscing praesent erat id, tincidunt pulvinar, ullamcorper dolore elit mi sed id tincidunt dolor non congue pharetra proin. Ac at ante lorem dolor euismod congue, consectetur et lorem volutpat congue nonummy et erat eget lobortis dolor ullamcorper. Magna at proin ac at ante feugiat molestie massa sit tellus dolore, magna adipiscing proin, tempus mauris nunc pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et tempus mauris massa sit tellus dolore turpis elit nibh dolor. Volutpat, lobortis pharetra, sem nisi adipiscing ante lorem tellus nisi consectetur. Proin lorem mauris lobortis pulvinar aliquet aliquam felis ante ipsum molestie. Ullamcorper congue consectetur sem nisi adipiscing proin tempus id massa pulvinar. Euismod dolore nonummy praesent donec elit tincidunt amet diam donec elit. Et erat, elit id, massa, ipsum id tincidunt pharetra, ullamcorper magna. At proin ac mauris, nibh feugiat tellus ut turpis, proin, tempus. Mauris ante ipsum id sem nisi, consectetur sem nisi adipiscing mi. Tempus felis, laoreet sed id tincidunt pharetra non congue nonummy et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac, at proin tempus felis ante, ipsum felis laoreet pulvinar euismod congue amet diam ac. Elit proin aliquam mauris, ante tempus, id laoreet nibh, feugiat, molestie ut sit tellus dolore. Amet diam donec elit mi sed volutpat lobortis feugiat non ut turpis sem, aliquam adipiscing. Proin, aliquam adipiscing eget lobortis, sit non ut adipiscing proin, tempus felis ante tempus felis. Laoreet dolor euismod congue amet diam, ac, eget lobortis pharetra ullamcorper magna at et, sed. Pulvinar tellus dolore adipiscing laoreet, ipsum euismod dolore adipiscing mi tempus felis mi sed volutpat. Congue consectetur diam ac elit nibh, feugiat molestie ullamcorper congue amet, diam magna consectetur proin. Aliquam mauris lobortis sit sem nisi consectetur proin tempus mauris massa ipsum euismod nunc, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue amet, ullamcorper ac eget, nibh sed volutpat congue pharetra diam ac at nibh feugiat tellus nunc pulvinar consectetur sem. Nisi turpis sem aliquam, felis ante tempus id massa pulvinar aliquet donec adipiscing mi sed id tincidunt dolor non congue consectetur. Sem diam tempus, id laoreet dolor euismod, congue consectetur, et ac elit lobortis dolor volutpat ut consectetur proin ac mauris massa. Feugiat tellus ut adipiscing ante lorem tellus diam magna nonummy nibh dolor volutpat tincidunt pharetra non magna consectetur, proin aliquam at. Ante ipsum molestie nunc amet aliquet, aliquam id laoreet lobortis sit non nisi consectetur proin lorem mauris massa sit aliquet dolore. Adipiscing, mi, tempus id massa pulvinar ullamcorper dolore amet non congue consectetur sem ac, mauris euismod nunc pharetra diam, erat id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris lobortis sit, aliquet nisi adipiscing ante ipsum dolor volutpat ut pharetra proin ac eget, lobortis, pharetra non ac mauris ante tempus felis massa pulvinar tellus. Nunc dolor euismod tincidunt pharetra, sem magna tincidunt pharetra ullamcorper, magna at sem nisi turpis praesent, aliquam felis mi ipsum, euismod nunc amet ullamcorper donec nonummy, nibh. Sed eget ante tempus id consectetur proin ac at, ante tempus id laoreet ipsum euismod nunc nonummy ullamcorper magna elit et lorem eget nibh lorem molestie massa. Sit consectetur sem magna, at proin ac molestie lobortis feugiat tellus ut turpis praesent tempus molestie nunc turpis praesent aliquam felis ante tempus, felis mi lorem volutpat. Congue aliquam felis massa feugiat tellus nisi adipiscing proin ipsum molestie nunc, pulvinar aliquet donec adipiscing laoreet ipsum id tincidunt pulvinar ullamcorper congue nonummy et lorem eget. Lobortis dolore adipiscing mi, tempus id massa amet aliquet donec elit et erat eget laoreet dolor non congue nonummy sem aliquam erat elit et sed eget tincidunt. Pharetra non nisi consectetur sem, tempus, mauris ante ipsum molestie nunc amet ullamcorper dolore, nonummy praesent erat eget laoreet sed, non aliquet donec felis ante tempus id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet aliquet dolore nonummy et ante tempus id massa pulvinar euismod dolore nonummy mi ipsum euismod tincidunt pulvinar, diam. Congue consectetur diam lorem euismod congue consectetur sem ac eget, lobortis dolore turpis mi tempus id laoreet, ipsum euismod tincidunt. Pharetra ullamcorper magna consectetur diam, ac at ante lorem mauris massa, sit aliquet, nisi turpis aliquet, nibh feugiat volutpat ut. Turpis sem, nisi turpis proin aliquam felis laoreet ipsum, euismod congue pharetra ullamcorper magna nonummy diam ac eget nibh tincidunt. Dolor, euismod congue consectetur, diam, magna at et lorem molestie lobortis sit tellus dolore pulvinar aliquet donec adipiscing praesent donec. Elit laoreet pulvinar, ullamcorper congue pharetra, nonummy praesent donec felis tincidunt pulvinar ullamcorper dolore amet diam ac elit nibh feugiat. Molestie lobortis feugiat, tellus nisi turpis praesent aliquam felis massa pulvinar euismod nunc magna mauris nibh feugiat volutpat, lobortis turpis. Sem, aliquam adipiscing ante ipsum id, laoreet pulvinar ullamcorper dolore nonummy diam erat, feugiat, id laoreet ipsum euismod tincidunt pulvinar. Ullamcorper magna, elit, laoreet dolor volutpat congue pharetra sem magna at, et lorem, volutpat ut consectetur proin, ac mauris massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, mauris nunc pulvinar euismod nunc. Amet ullamcorper congue consectetur et, ante. Ipsum, molestie, nunc amet aliquet dolore. Amet diam magna at nibh sed. Volutpat, congue consectetur diam ac eget. Lobortis sit non nisi consectetur proin. Laoreet sed volutpat tincidunt, pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar euismod tincidunt dolor non ut, pharetra, sem nisi at, ante laoreet dolor volutpat lobortis pharetra sem ac mauris ante. Tempus felis ante feugiat tellus dolore turpis praesent aliquam, id massa pulvinar ullamcorper dolore amet mi lobortis sit, sem magna. Mauris ante lorem mauris nunc turpis aliquet dolore turpis praesent erat felis mi erat eget lobortis feugiat, volutpat lobortis sit. Non mi ipsum id nunc pulvinar diam donec elit nibh sed volutpat tincidunt pharetra sem magna consectetur, et tempus, felis. Ante tempus id massa, lobortis feugiat tellus nunc sit tellus dolore nonummy praesent erat eget laoreet sed volutpat tincidunt consectetur. Diam magna at ante tempus mauris ante, ipsum id massa pulvinar consectetur proin, lorem, molestie, ut pharetra proin aliquam mauris. Ante lorem non ut consectetur proin, lorem mauris nunc sit aliquet dolore turpis mi tempus id massa pulvinar turpis aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed volutpat, lobortis feugiat, tellus nisi adipiscing. Praesent donec adipiscing mi lobortis feugiat volutpat. Lobortis sit aliquet dolore adipiscing mi erat. Felis massa pulvinar ullamcorper dolore adipiscing laoreet. Ipsum euismod congue nonummy praesent donec elit. Molestie massa pulvinar tellus nunc pulvinar aliquet. Donec nonummy et erat eget lobortis dolor. Non congue at proin lorem molestie massa. Ipsum id nunc sit tellus et lorem. Eget, lobortis dolor non nisi consectetur sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ullamcorper magna consectetur proin aliquam mauris massa laoreet sed non ut consectetur sem ac. Mauris nibh, feugiat tellus ut sit, sem aliquam felis mi tempus, id laoreet dolor euismod. Tincidunt dolor non aliquet donec nonummy, diam donec eget laoreet dolor, ullamcorper donec consectetur diam. Ac mauris lobortis dolor, non nisi at ante lorem volutpat ut sit sem, mi sed. Euismod congue amet diam erat elit laoreet pharetra non congue nonummy diam lorem eget lobortis. Dolor non nisi turpis sem tempus felis, volutpat tincidunt pharetra, ullamcorper dolore nonummy diam ac. Elit et ac mauris nibh sit molestie nunc turpis praesent donec adipiscing praesent tempus felis. Laoreet sed euismod sem nisi, felis ante ipsum tellus dolore turpis, aliquet donec adipiscing praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis aliquet aliquam felis euismod tincidunt consectetur sem ac, at proin aliquam felis ante feugiat tellus nisi. Turpis praesent donec felis laoreet, ipsum id tincidunt pharetra ullamcorper magna tempus mauris ante ipsum euismod nunc. Nonummy diam donec elit mi sed euismod dolore nonummy et erat eget lobortis dolor non congue pharetra. Sem aliquam congue consectetur diam ac mauris nibh sit non ut turpis proin tempus mauris massa feugiat. Tellus dolore turpis aliquet donec elit mi sed id tincidunt pharetra turpis aliquet donec felis laoreet ipsum. Id laoreet dolor eget congue consectetur sem ac eget nibh feugiat volutpat ut, turpis, sem, aliquam mauris. Massa, congue pharetra diam magna at nibh sed, volutpat, ut pharetra non nisi consectetur ante, tempus, mauris. Massa, ipsum euismod dolore amet aliquet donec elit mi sed euismod sem aliquam at ante ipsum molestie. Nunc sit praesent aliquam mauris, massa pulvinar, tellus dolore amet ullamcorper magna, elit mi sed eget lobortis. Pharetra non ut turpis elit mi sed, id tincidunt dolor non congue pharetra, proin aliquam at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus, felis massa feugiat euismod nunc turpis aliquet donec elit et erat eget laoreet sed volutpat lobortis sit sem mi ipsum. Euismod laoreet, dolor volutpat tincidunt, dolor diam ac eget tincidunt pharetra sem ac elit nibh feugiat molestie ut sit aliquet nisi. Adipiscing elit et sed volutpat ut pharetra praesent donec elit laoreet dolor euismod magna consectetur diam erat elit, nibh dolor non. Nisi consectetur proin lorem molestie massa feugiat amet diam donec elit laoreet, dolor volutpat congue consectetur, sem nisi consectetur proin lorem. Volutpat, lobortis sit euismod dolore turpis aliquet donec elit molestie lobortis sit sem nisi, adipiscing proin tempus felis massa pulvinar aliquet. Donec adipiscing diam magna elit mi sed, volutpat congue, pharetra diam ac at et lorem pulvinar euismod congue amet diam congue. Consectetur proin, ac mauris lobortis sit non nisi consectetur proin aliquam felis ante, tempus id tincidunt dolor ullamcorper donec nonummy diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac, at et sed volutpat nibh sit non ut, turpis, aliquet. Donec nonummy at ante lorem molestie lobortis, sit tellus dolore, turpis. Aliquet dolore nonummy et erat eget, laoreet dolor non congue consectetur. Proin ac mauris, nibh feugiat non mi tempus id tincidunt sed. Volutpat tincidunt dolor non ut, turpis sem aliquam adipiscing praesent donec. Elit, et erat id tincidunt pharetra diam magna, aliquam felis ante. Ipsum euismod tincidunt pulvinar diam donec elit mi sed eget tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis mi sed elit id laoreet sed id tincidunt dolor, volutpat congue consectetur diam. Ac at ante tempus mauris ante tempus id laoreet sed eget lobortis feugiat volutpat. Lobortis dolore amet ullamcorper donec elit et lorem eget lobortis pharetra sem magna at. Proin tempus mauris nunc sit tellus nisi, adipiscing praesent donec elit euismod et ut. Sit, tellus nunc pulvinar ullamcorper tincidunt pharetra ullamcorper congue turpis proin lorem molestie lobortis. Sit non nisi sit aliquet donec nonummy mi sed id molestie massa pulvinar euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac at nibh feugiat mauris massa ipsum, id non magna. Consectetur sem aliquam mauris nibh lorem molestie nunc, pulvinar tellus dolore. Turpis praesent, donec nonummy et dolor volutpat tincidunt pharetra ullamcorper magna. At adipiscing mi sed id tincidunt, dolor non congue, pharetra sem. Magna consectetur proin tempus mauris massa pulvinar euismod dolore amet aliquet. Dolore nonummy, et ipsum turpis proin lorem molestie lobortis pharetra sem. Ac mauris nibh feugiat non nisi at ante, lorem molestie nunc. Sit aliquet nisi adipiscing, mi et tempus volutpat lobortis sit sem. Nisi turpis, aliquet donec nonummy mi sed eget laoreet dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis, lorem molestie massa ipsum euismod nunc. Amet praesent erat elit mi sed, euismod. Congue nonummy et, sed id laoreet pharetra. Ullamcorper congue consectetur felis massa pulvinar aliquet. Donec, adipiscing praesent erat felis laoreet sed. Eget lobortis lorem molestie, lobortis feugiat tellus. Nunc pulvinar euismod dolore amet, praesent erat. Tempus mauris laoreet sed id tincidunt amet. Ullamcorper donec nonummy et erat eget nibh. Feugiat, volutpat, ut consectetur, sem ac at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin tempus id massa ipsum tellus tincidunt dolor ullamcorper magna nonummy, et ac mauris ante feugiat, molestie lobortis feugiat molestie nunc magna consectetur proin, ac mauris massa ipsum. Tellus ut turpis aliquet donec felis ante ipsum euismod dolore nonummy diam magna elit mi erat eget lobortis, nunc amet, aliquet donec, elit et, erat eget tincidunt pharetra. Ullamcorper congue, consectetur sem ac mauris nibh sit non nisi, consectetur, sem nisi adipiscing mi, erat id volutpat lobortis sit aliquet nisi adipiscing praesent donec adipiscing mi sed. Id tincidunt dolor ullamcorper donec elit nibh sed euismod magna elit, et mi erat felis laoreet sed euismod congue amet diam ac at proin nisi adipiscing proin aliquam. Felis mi sed euismod nunc amet diam, donec elit laoreet dolor sit, aliquet dolore adipiscing mi tempus, id massa pulvinar ullamcorper donec nonummy mi erat id, laoreet pharetra. Ullamcorper congue, nonummy et lorem, mauris lobortis sit sem magna ipsum euismod nunc amet aliquet donec elit, et, sed eget, nibh, feugiat molestie, massa feugiat tellus nunc sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, nunc amet, diam magna nonummy et erat. Eget nibh feugiat non ut, consectetur amet et. Erat elit nibh sed molestie ut pharetra tellus. Ut, turpis praesent aliquam, adipiscing mi erat felis. Nibh sed eget tincidunt dolor non nisi consectetur. Felis laoreet ipsum id tincidunt pharetra non congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore amet praesent erat nonummy et ac erat felis mi sed eget nibh, feugiat volutpat ut turpis proin, ac at ante tempus. Id laoreet pulvinar euismod dolore nonummy, praesent erat id laoreet nisi consectetur, proin tempus, felis ante ipsum tellus dolore amet aliquet dolore elit. Mi erat eget tincidunt dolor ullamcorper magna, at proin ac mauris ante tincidunt pulvinar ullamcorper magna nonummy et ac, mauris nibh feugiat volutpat. Ut sit sem aliquam mauris lobortis, sit tellus dolore amet, aliquet, dolore nisi adipiscing praesent donec felis mi sed eget laoreet sed euismod. Tincidunt pharetra sem ac at, et lorem molestie lobortis feugiat aliquet nisi, adipiscing proin tempus id non magna nonummy et lorem eget, lobortis. Sit non nisi consectetur ante lorem molestie lobortis feugiat tellus dolore turpis aliquet donec nonummy, mi, sed id congue pharetra at massa feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et ac at ante tempus mauris, ante. Tempus felis laoreet, dolor sit molestie nunc. Pulvinar ullamcorper dolore felis laoreet ipsum, euismod. Tincidunt, pharetra ullamcorper magna nonummy et lorem. Mauris nibh feugiat tellus ut consectetur, proin. Tempus sed eget lobortis dolor, non, ut. Turpis aliquet nisi adipiscing proin aliquam felis. Mi erat eget, laoreet, dolor, non ut. Sit tellus ut sit aliquet diam ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore felis mi erat eget. Nibh sed eget lobortis sit sem. Nisi adipiscing praesent nibh sed volutpat. Lobortis pharetra sem nisi consectetur proin. Tempus mauris ante, ipsum molestie nunc. Amet aliquet dolore elit laoreet ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nibh sed volutpat, nibh feugiat tellus ut consectetur proin, lorem mauris massa ipsum tellus dolore amet ullamcorper dolore amet et proin ipsum. Id mi sed id nunc nonummy praesent erat eget tincidunt, dolor ullamcorper magna nonummy et sed volutpat tincidunt pharetra non magna consectetur, et. Massa pulvinar ullamcorper donec adipiscing, praesent sed, id congue amet diam magna nonummy et ac eget lobortis dolor non nisi turpis aliquet aliquam. Felis mi tempus felis molestie massa sit tellus dolore adipiscing praesent donec nonummy praesent erat, eget nibh sed volutpat tincidunt sit tellus ut. Turpis, tellus nisi turpis elit et lorem, molestie lobortis feugiat tellus dolore, amet aliquet aliquam adipiscing mi sed eget laoreet dolor, volutpat ut. Sit sem magna mauris nibh dolor non nisi erat felis tincidunt pulvinar ullamcorper dolore nonummy mi sed id, laoreet dolor non congue consectetur. Proin, aliquam at ante lorem, molestie nunc, pulvinar, tellus nunc amet diam ante tempus mauris massa feugiat tellus dolore amet euismod congue pharetra. Non ut consectetur, proin, ac at ante lorem tellus volutpat tincidunt sit tellus nunc sit aliquet aliquam felis, ante ipsum id laoreet sed. Eget lobortis pharetra ullamcorper ac elit, et lorem eget lobortis sit tellus nunc magna nonummy, nibh, sed volutpat congue nonummy et erat eget. Nibh feugiat, molestie lobortis sit tellus dolore amet aliquet, dolore nonummy mi erat, eget nibh lorem eget tellus dolore nonummy praesent donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam felis ante, tempus molestie molestie lobortis sit. Non dolore adipiscing praesent tempus, id, mi sed. Eget tincidunt dolor volutpat congue, consectetur, diam ac. At proin tempus felis mi lobortis dolor volutpat. Lobortis sit aliquet nisi adipiscing praesent, aliquam felis. Massa, ipsum id tincidunt dolor non ut sit. Non nisi, consectetur sem tempus mauris, volutpat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus dolore adipiscing proin aliquam felis mi sed eget laoreet sed volutpat ut, consectetur sem mi tempus id nunc amet diam donec elit mi erat eget lobortis dolor. Volutpat ut pharetra non nisi adipiscing praesent tempus felis laoreet pulvinar, tellus dolore massa sit aliquet donec, nonummy praesent erat felis tincidunt pulvinar ullamcorper dolore amet diam ac. At sem aliquam at ante tempus tellus, nunc pulvinar tellus molestie, massa ipsum id tincidunt pulvinar euismod congue nonummy et erat eget nibh feugiat non nisi consectetur proin. Ac at ante ipsum molestie eget nibh sit non nisi adipiscing praesent aliquam molestie ut sit tellus nisi felis mi erat felis tincidunt pulvinar euismod congue pharetra ullamcorper. Magna at proin ac, sed eget, tincidunt dolor non congue nonummy, et ac mauris nibh, feugiat tellus ut sit aliquet dolore adipiscing mi tempus felis nunc turpis praesent. Erat, felis, laoreet proin tempus id laoreet ipsum euismod nunc nonummy mi erat eget tincidunt, pulvinar ullamcorper magna consectetur diam ac at proin mi sed eget lobortis dolor. Ullamcorper congue consectetur proin ac mauris ante tempus id laoreet ipsum euismod tincidunt pulvinar diam donec elit laoreet sed volutpat congue consectetur felis massa, feugiat tellus dolore, amet. Aliquet donec adipiscing mi ipsum, euismod tincidunt amet diam erat eget laoreet dolor euismod donec nonummy et sed euismod congue nisi turpis mi tempus id massa pulvinar euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam felis mi erat lorem molestie nunc, turpis aliquet. Donec amet diam donec elit mi sed elit nibh. Lorem molestie lobortis sit tellus dolore turpis praesent tempus. Id volutpat lobortis sit non aliquam adipiscing, proin tempus. Mauris massa pulvinar euismod tincidunt pulvinar euismod magna consectetur. Diam magna at nibh lorem mauris massa sit amet. Praesent ac elit nibh, sed volutpat ut pharetra non. Nisi consectetur proin, aliquam felis mi tempus id tincidunt. Pulvinar ullamcorper dolore elit mi sed, id tellus dolore. Turpis aliquet aliquam, felis laoreet pulvinar tellus nunc, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar tellus sem ac elit nibh feugiat molestie, lobortis sit. Tellus dolore turpis praesent aliquam id, massa pulvinar euismod congue amet. Non magna nonummy nibh dolor turpis sem aliquam mauris ante ipsum. Euismod tincidunt dolor euismod congue nonummy diam ac consectetur proin aliquam. At ante ipsum molestie nunc turpis aliquet dolore, ac eget, tincidunt. Pharetra non ut sit tellus, dolore turpis mi, erat felis, mi. Sed id tincidunt dolor ullamcorper congue consectetur, sem aliquam at ante. Tempus felis volutpat ut sit tellus ut turpis aliquet nisi adipiscing. Praesent tempus id massa amet aliquet donec elit mi sed id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et ac mauris, lobortis feugiat tellus nunc pulvinar aliquet nisi adipiscing mi tempus id, tincidunt. Dolor volutpat tincidunt dolore amet ullamcorper dolore nonummy diam ac elit nibh sed volutpat ut. Feugiat tellus ut turpis aliquet, aliquam adipiscing mi erat, elit, mi sed ipsum molestie nunc. Amet aliquet donec elit et erat eget laoreet dolor non congue nonummy diam magna consectetur. Proin tempus felis mi ipsum euismod nunc turpis praesent nibh dolor non nisi turpis sem. Nisi adipiscing proin tempus molestie massa, pulvinar tellus nunc amet diam, donec elit nibh lorem. Mauris lobortis nunc, pulvinar euismod congue pharetra diam ac at proin ac molestie ut pharetra. Sem aliquam mauris ante ipsum molestie nunc sit aliquet dolore nonummy praesent donec felis molestie. Nunc turpis sem aliquam felis ante ipsum molestie nunc pulvinar ullamcorper donec felis, mi erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, et ac mauris nibh, feugiat tellus ut consectetur, proin, tempus mauris massa feugiat aliquet nisi turpis. Praesent donec elit et sed id laoreet ut turpis praesent aliquam felis mi, ipsum euismod nunc amet. Diam magna nonummy, mi sed euismod tincidunt pharetra non magna at, proin ac, at, at, et lorem. Mauris massa feugiat non, nisi turpis aliquet donec adipiscing, mi erat id mi dolor euismod magna consectetur. Diam ac, at nibh, feugiat volutpat ut dolore nonummy diam ac at proin ac at ante tempus. Molestie massa pulvinar euismod tincidunt pulvinar, ullamcorper congue nonummy et erat eget tincidunt dolore adipiscing mi tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem eget, lobortis feugiat tellus ut adipiscing proin lorem, molestie massa magna consectetur et sed volutpat tincidunt. Dolor volutpat, lobortis feugiat tellus dolore amet praesent aliquam felis, laoreet, sed id congue, nonummy diam erat id. Laoreet nunc pulvinar tellus dolore turpis praesent erat felis mi erat volutpat tincidunt pharetra ullamcorper congue consectetur sem. Aliquam at ante ipsum molestie massa sit tellus dolore ac mauris lobortis feugiat tellus, nisi, consectetur ante lorem. Mauris ante tempus felis massa pulvinar ullamcorper dolore nonummy et magna, at proin ac sed id laoreet dolor. Non ut sit non, magna consectetur proin tempus mauris lobortis sit aliquet nisi adipiscing mi tempus felis, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, id tincidunt, pharetra ullamcorper donec eget eget tincidunt dolor non nisi consectetur et lorem molestie ut. Pharetra non diam magna at proin, ac mauris ante feugiat, tellus nunc sit aliquet donec, adipiscing praesent. Erat elit laoreet sed eget nibh feugiat molestie lobortis tincidunt pharetra non magna at et lorem mauris. Nibh feugiat tellus nunc sit aliquet dolore nonummy, mi erat felis mi erat eget lobortis feugiat volutpat. Ut, sit nonummy et ac elit laoreet sed volutpat ut pharetra sem aliquam mauris proin lorem tellus. Nunc pulvinar tellus nisi amet diam donec elit mauris massa sit sem ac mauris, lobortis, sit, non. Nisi adipiscing praesent donec felis mi, sed id tincidunt pulvinar ullamcorper magna consectetur diam ac at proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi sed volutpat tincidunt pharetra non congue elit et ac mauris nibh lorem molestie ut turpis eget nibh sed. Volutpat, lobortis pharetra volutpat ut turpis, proin tempus mauris massa feugiat tellus nunc amet aliquet donec, adipiscing mi ipsum. Id tincidunt dolor turpis praesent aliquam adipiscing praesent erat felis mi dolor volutpat tincidunt pharetra sem magna at et. Ac mauris massa ipsum molestie, nunc amet aliquet dolore adipiscing eget nibh lorem molestie nunc sit aliquet donec, nonummy. Praesent erat felis laoreet sed elit nibh dolor volutpat congue consectetur proin lorem mauris euismod tincidunt, pharetra non congue. Sit, non, ut adipiscing praesent tempus mauris ante ipsum euismod tincidunt pulvinar ullamcorper dolore nonummy et, ac, elit et. Ac, mauris lobortis donec felis, laoreet ipsum id tincidunt dolor ullamcorper congue consectetur et lorem volutpat, tincidunt dolor non. Ut turpis proin tempus mauris, mi ipsum molestie, nunc amet aliquet et ac mauris massa sit molestie, nunc sit. Aliquet donec adipiscing, diam tempus id laoreet, dolor ullamcorper, congue consectetur molestie lobortis sit tellus, dolore turpis praesent erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nisi at ante feugiat tellus diam donec eget laoreet pulvinar. Euismod congue consectetur diam ac elit nibh feugiat sem magna at. Proin ac mauris massa ipsum tellus ut adipiscing eget, nibh sed. Volutpat, lobortis sit non nisi at ante feugiat volutpat, nisi turpis. Sem nisi turpis aliquet, donec elit mi sed id congue pharetra. Adipiscing proin tempus id massa ipsum tellus donec adipiscing praesent erat. Felis nibh sed, euismod magna consectetur sem magna at et ac. At ante ipsum molestie nunc magna elit laoreet dolor non congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id laoreet dolor euismod congue nonummy diam mi ipsum molestie nunc pulvinar aliquet, dolore nonummy et, ac at. Et ac mauris nibh lorem, id laoreet ipsum euismod nunc amet ullamcorper donec nonummy, mauris lobortis sit tellus. Nunc turpis praesent, donec nonummy et ac elit laoreet dolor non congue pharetra sem aliquam at ante lorem. Mauris massa sit elit laoreet sed volutpat, tincidunt dolor non ut at et lorem mauris lobortis sit aliquet. Nisi turpis praesent, donec, adipiscing mi, donec elit nibh dolor euismod, aliquet dolore nonummy, praesent erat elit mi. Erat eget lobortis pharetra non nisi elit nibh feugiat volutpat ut pharetra sem aliquam at, ante lorem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante ipsum euismod tincidunt dolor volutpat tincidunt pharetra sem nisi consectetur proin ac mauris id tincidunt pharetra ullamcorper magna elit nibh dolor ullamcorper congue, consectetur diam ac. Turpis sem nisi, adipiscing mi tempus id laoreet dolor ullamcorper congue ac mauris massa feugiat tellus nunc amet aliquet, donec adipiscing laoreet, ipsum id, tincidunt pulvinar euismod. Congue, pharetra diam ac eget, lobortis dolor sem nisi consectetur sem mi sed, volutpat lobortis, pharetra, ullamcorper magna elit et sed eget lobortis feugiat molestie ut sit. Tellus dolore adipiscing mi erat felis, mi, lobortis, sit aliquet nisi adipiscing mi tempus molestie massa amet aliquet donec adipiscing laoreet ipsum euismod congue amet ullamcorper donec. Elit et, sed, eget, tincidunt pharetra sem ullamcorper magna nonummy et ac, elit nibh lorem molestie massa ipsum molestie dolore, turpis, aliquet donec adipiscing mi sed, euismod. Nunc amet, ullamcorper donec eget laoreet dolor consectetur proin tempus, mauris, massa ipsum felis massa, amet ullamcorper dolore elit et erat eget laoreet sed volutpat congue consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna mauris nibh lorem molestie massa feugiat tellus, dolore turpis praesent nibh feugiat volutpat congue consectetur, proin ac mauris, lobortis ipsum molestie massa sit aliquet, donec nonummy. Diam tempus, id laoreet sed volutpat, lobortis dolor volutpat ullamcorper dolore amet ullamcorper magna consectetur proin, aliquam at ante ipsum molestie nunc sit aliquet dolore amet diam, donec. Nonummy et lorem eget lobortis, feugiat molestie, ullamcorper donec nonummy et sed eget tincidunt pharetra ullamcorper, congue consectetur proin, aliquam at proin lorem mauris massa sit tellus, dolore. Nonummy diam proin lorem molestie massa, ipsum, id tincidunt pulvinar euismod congue amet ullamcorper magna elit nibh sed volutpat ut pharetra sem aliquam adipiscing ante lorem molestie nunc. Sit pharetra sem nisi turpis proin lorem mauris lobortis feugiat tellus nunc pulvinar ullamcorper congue nonummy mi erat id laoreet pharetra ullamcorper, magna nonummy et sed volutpat tincidunt. Donec nonummy praesent erat, id, tincidunt sed volutpat congue dolor ullamcorper ac eget lobortis feugiat volutpat ut pharetra sem mi sed euismod tincidunt pharetra ullamcorper magna nonummy nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent donec, nonummy amet ullamcorper, congue nonummy diam ac eget tincidunt pharetra non congue consectetur proin aliquam mauris nibh lorem molestie nunc, sit aliquet nisi adipiscing ante ipsum. Pharetra non nisi at proin lorem mauris massa feugiat tellus dolore, turpis praesent tempus felis laoreet sed id laoreet sed volutpat congue pharetra sem nisi erat elit mi sed. Volutpat tincidunt pharetra, diam, ac elit et lorem molestie ut pharetra sem aliquam at praesent aliquam mauris, massa pulvinar, pharetra sem nisi turpis sem aliquam adipiscing, mi tempus, felis. Mi sed volutpat congue amet diam ac elit, nibh lorem, mauris nibh feugiat, tellus ut adipiscing aliquet diam magna mauris ante tempus mauris massa, pulvinar euismod, nunc pulvinar, euismod. Congue nonummy diam ac at nibh feugiat molestie lobortis sit tellus nisi turpis proin tempus, sed, volutpat tincidunt sit non nisi turpis sem nisi adipiscing praesent erat felis laoreet. Ipsum volutpat tincidunt pharetra non congue at proin, lorem mauris praesent aliquam felis adipiscing praesent donec adipiscing mi tempus id tincidunt sed volutpat tincidunt dolor sem nisi at proin. Ac mauris ante ipsum id massa pulvinar tellus congue amet diam proin tempus mauris massa pulvinar euismod nunc, turpis mi erat felis laoreet dolor ullamcorper dolore amet et ac. Elit nibh lorem volutpat congue pharetra non, nisi turpis nonummy et lorem eget nibh, pharetra non magna, turpis sem aliquam felis, ante tempus id massa ipsum euismod dolore elit. Diam ac elit nibh dolor non praesent, aliquam felis, mi ipsum euismod nunc nonummy praesent erat felis mi, sed volutpat tincidunt pharetra diam ac elit nibh lorem, molestie lobortis. Feugiat non, nisi, adipiscing nonummy et lorem volutpat lobortis pharetra non magna at, ante, feugiat molestie ut turpis sem tempus mauris ante feugiat tellus nisi turpis proin tempus molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sed, eget nibh sed, volutpat tincidunt dolor non nisi. Congue pharetra diam magna at nibh dolor non congue consectetur. Proin aliquam mauris, ante, feugiat molestie ut turpis praesent aliquam. Felis ante pulvinar tellus dolore, magna, at ante lorem volutpat. Lobortis sit tellus nunc turpis diam ut sit mauris mi. Magna lorem amet eget proin, dolore amet aliquet dolore amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed id laoreet, sed eget nibh feugiat molestie massa pulvinar aliquet nisi nonummy praesent donec elit mi. Lobortis feugiat tellus dolore turpis aliquet erat felis laoreet ipsum ullamcorper dolore nonummy diam erat eget laoreet. Sed volutpat lobortis, sit non ut turpis consectetur, diam magna consectetur sem nisi turpis mi, tempus felis. Laoreet, sed id nibh sed eget lobortis pharetra sem nisi mauris ante lorem, mauris massa tempus euismod. Sem nisi at ante lorem molestie massa feugiat molestie nunc turpis aliquet donec, felis laoreet ipsum, ullamcorper. Congue amet praesent erat eget nibh ante ipsum id tincidunt amet ullamcorper magna, nonummy diam ac, elit. Proin ac mauris proin tempus molestie massa amet ullamcorper donec adipiscing mi, erat eget laoreet sed ipsum. Euismod, nunc amet diam magna elit mi ac elit lobortis feugiat, volutpat ut consectetur sem aliquam at. Massa feugiat tellus ut turpis praesent donec adipiscing ipsum euismod tincidunt dolor euismod congue consectetur diam magna. At ante lorem molestie massa sit aliquet dolore adipiscing proin tempus lorem eget lobortis, feugiat tellus ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin lorem molestie massa pulvinar id. Felis mi tempus felis laoreet ipsum euismod. Congue amet diam magna elit, nibh dolor. Volutpat ut sit sem magna at ante. Lorem molestie massa pulvinar nonummy diam ac. Elit et feugiat volutpat nisi consectetur proin. Ac mauris ante feugiat tellus nunc sit. Tellus dolore nonummy mi sed eget tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat eget lobortis feugiat volutpat ut. Sit tellus nisi adipiscing praesent tempus. Id, nunc amet euismod dolore amet. Turpis praesent aliquam felis ante pulvinar. Aliquet dolore amet diam erat elit. Mi sed volutpat tincidunt dolor non. Congue pharetra sem aliquam at proin. Proin ac at nibh feugiat molestie. Ut, turpis, proin tempus, molestie nunc. Sit tellus aliquam felis ante, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit mi, sed id, tincidunt, pharetra non congue consectetur diam lorem eget nibh feugiat non nisi consectetur proin. Aliquam felis ante, tempus id tincidunt lobortis turpis sem nisi at proin tempus felis mi sed id tincidunt. Dolor volutpat ut pharetra sem nisi consectetur proin tempus mauris, massa pulvinar aliquet mi erat eget nibh dolor. Molestie ut pharetra sem aliquam adipiscing proin tempus felis, mi erat eget laoreet dolor volutpat ut pharetra sem. Magna at ante feugiat pulvinar aliquet, donec nonummy et erat eget nibh lorem molestie lobortis sit non ut. Sit aliquet donec adipiscing praesent, sed id tincidunt pulvinar turpis aliquet nisi felis ante ipsum tellus dolore amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit sem aliquam adipiscing proin tempus sed non, magna consectetur diam ac eget nibh, feugiat molestie nunc pulvinar aliquet aliquam felis ante. Ipsum molestie nunc amet, praesent tempus molestie nunc amet at proin, ac at, ante tempus, mauris massa, sit aliquet dolore nonummy mi, erat. Felis laoreet dolor volutpat congue amet diam magna elit lobortis pharetra turpis aliquet dolore, nonummy praesent magna nonummy nibh lorem volutpat lobortis sit. Diam magna at ante lorem molestie lobortis turpis sem tempus adipiscing elit nibh feugiat volutpat ut consectetur proin ac at massa feugiat tellus. Ut turpis praesent, donec nonummy mi erat felis laoreet dolor euismod congue nonummy et ac ipsum, molestie massa pulvinar ullamcorper dolore nonummy, diam. Ac at proin lorem eget ut pharetra sem, magna at ante feugiat tellus nisi turpis sem aliquam felis mi nibh lorem molestie ut. Sit aliquet dolore turpis praesent donec felis massa pulvinar euismod nunc amet diam magna nonummy et ac at ante feugiat volutpat ut, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus dolore turpis aliquet, donec adipiscing mi sed id tincidunt dolor ullamcorper magna tempus molestie massa pulvinar euismod, tincidunt pulvinar ullamcorper congue consectetur. Et ac elit lobortis feugiat volutpat congue consectetur et ac molestie lobortis feugiat tellus, ullamcorper magna elit, et ac mauris ante feugiat tellus. Massa pulvinar euismod, tincidunt pulvinar ullamcorper, dolore amet et ac elit et feugiat volutpat ut consectetur sem aliquam erat id laoreet dolor ullamcorper. Magna consectetur sem ut turpis proin tempus mauris mi tempus id tincidunt, pulvinar ullamcorper, congue amet, diam erat feugiat non nisi adipiscing ante. Tempus id mi erat, eget laoreet dolor eget tincidunt pharetra non nisi consectetur proin tempus molestie, ut turpis sem aliquam, adipiscing proin laoreet. Dolor non congue pharetra sem aliquam at, nibh feugiat non, magna at proin tempus mauris massa pulvinar euismod nunc amet aliquet dolore, nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac at proin aliquam adipiscing praesent tempus felis laoreet sed id, tincidunt dolor eget, lobortis, nisi adipiscing, ante tempus id laoreet dolor ullamcorper tincidunt. Dolor non congue at et ac eget lobortis pharetra sem aliquam adipiscing proin, tempus mauris euismod congue consectetur diam erat eget tincidunt, consectetur sem magna. At, et, lorem, volutpat ut consectetur proin lorem mauris massa ipsum, molestie nunc sit aliquet aliquam mauris euismod congue pharetra sem magna consectetur proin tempus. Felis mi erat id nunc amet aliquet congue nonummy diam, ac at et lorem eget aliquet donec adipiscing mi, erat eget laoreet dolor euismod congue. Consectetur diam ac elit lobortis dolor non, nisi consectetur proin aliquam adipiscing, ante, tempus molestie massa pulvinar consectetur proin ac mauris nibh feugiat tellus nisi. Turpis sem aliquam felis ante pulvinar tellus dolore turpis aliquet donec, elit mi sed euismod congue, amet, et erat feugiat molestie ut adipiscing proin tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et ac mauris nibh tempus mauris massa, feugiat pharetra ullamcorper magna, elit nibh feugiat volutpat ut pharetra sem. Ac mauris lobortis sit molestie nunc turpis praesent donec adipiscing massa pulvinar euismod nunc amet consectetur proin aliquam. Mauris ante ipsum molestie nunc amet aliquet donec, felis mi sed id tincidunt pharetra diam magna nonummy et. Lorem eget nibh feugiat, pulvinar ullamcorper congue consectetur diam ac eget tincidunt, pharetra non, congue consectetur proin, ac. At ante tempus, felis mi erat, eget, nibh sed, ipsum euismod dolore nonummy, diam donec felis mi dolor. Euismod tincidunt, amet diam ac elit et, ac mauris lobortis, feugiat non aliquam adipiscing proin aliquam mauris ante. Nibh feugiat tellus nunc turpis sem aliquam mauris ante tempus id laoreet sed euismod congue nonummy et ac. At et ac eget nibh, feugiat molestie massa sit consectetur, sem magna mauris ante lorem molestie massa pulvinar. Tellus nunc amet aliquet erat elit et erat, eget, laoreet, sed volutpat magna at, nibh lorem adipiscing, nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nonummy, diam magna nonummy et erat elit, et, lorem molestie massa tincidunt pharetra, diam magna. Pharetra non ut adipiscing, proin tempus mauris massa pulvinar tellus dolore amet diam donec elit et. Erat volutpat congue pharetra ullamcorper ac tempus felis laoreet sed euismod congue pharetra ullamcorper congue pharetra. Sem nisi at ante tempus mauris nunc sit aliquet, nisi adipiscing, aliquet donec elit et massa. Ipsum tellus dolore adipiscing proin tempus id nunc turpis, praesent donec felis mi sed id nunc. Amet diam magna, elit laoreet dolor consectetur sem nisi adipiscing mi tempus id nunc amet praesent. Aliquam, felis mi sed euismod dolore amet, praesent erat eget laoreet pulvinar ullamcorper magna consectetur diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, eget tincidunt pharetra, non nisi at proin lorem volutpat lobortis feugiat molestie nunc sit, pharetra sem nisi adipiscing proin donec nonummy praesent. Magna consectetur diam ac eget lobortis dolor non nisi consectetur et lorem molestie massa sit non ullamcorper magna, at proin ac mauris lobortis. Feugiat tellus ut turpis sem aliquam adipiscing mi tempus id tincidunt pulvinar ullamcorper dolore elit laoreet ipsum id laoreet dolor amet ullamcorper congue. Pharetra diam magna elit et ac mauris ante feugiat tellus, nunc turpis sem aliquam, felis massa feugiat, tellus nunc turpis elit nibh, feugiat. Molestie lobortis pharetra proin lorem, volutpat congue consectetur diam ac adipiscing proin aliquam mauris massa sit aliquet dolore, turpis praesent, tempus id nunc. Amet at et, ac molestie massa feugiat tellus nunc sit aliquet donec felis massa ipsum tellus nunc nonummy praesent erat felis tincidunt, pulvinar. Euismod congue pharetra sem magna, tempus felis mi sed id tincidunt pharetra non magna consectetur, proin aliquam at proin lorem tellus ut turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus tincidunt pulvinar ullamcorper congue amet et ac elit nibh, feugiat, molestie lobortis sit non diam donec elit nibh sed, volutpat lobortis sit tellus nisi turpis. Sem nisi adipiscing, mi, ipsum, id laoreet, dolor feugiat tellus, nunc pulvinar aliquet proin aliquam mauris massa feugiat, tellus nisi turpis praesent aliquam, mauris massa pulvinar. Aliquet nisi adipiscing mi tempus id, tincidunt sed volutpat congue amet diam magna donec elit et, erat, eget nibh sed volutpat ut pharetra sem ac mauris. Nibh feugiat tellus, ut turpis sem aliquam adipiscing mi erat elit mauris massa feugiat molestie, nunc amet aliquet, aliquam felis laoreet ipsum euismod nunc amet diam. Donec nonummy et ac at proin tempus molestie massa sit aliquet diam ac elit nibh dolor, non ut pharetra, sem ac mauris nibh feugiat tellus nunc. Sit aliquet aliquam adipiscing, mi erat id tincidunt pulvinar euismod magna nonummy felis mi ipsum molestie nunc, amet aliquet aliquam felis laoreet ipsum euismod dolore pharetra. Ullamcorper magna elit et lorem mauris eget laoreet lorem eget tincidunt pharetra sem magna at et ac molestie lobortis turpis aliquet, nisi at massa ipsum, molestie. Nunc sit aliquet donec adipiscing, mi sed sit, non nisi at, nibh feugiat non nisi at et lorem volutpat ut turpis sem aliquam at, proin, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non congue nonummy et ac mauris nibh dolor sem magna mauris proin lorem molestie lobortis sit aliquet aliquam, erat eget laoreet. Sed molestie ut, pharetra, proin ac mauris ante lorem molestie nunc sit aliquet donec felis mi, tempus id, tincidunt amet aliquet, et. Ac mauris massa feugiat tellus nunc amet ullamcorper dolore nonummy praesent proin non lobortis tempus, amet eget proin nunc sed consectetur tellus. Tincidunt ac turpis molestie turpis id tellus laoreet erat consectetur sem aliquam at ante tempus felis ante ipsum euismod dolore amet praesent. Donec elit mi dolor volutpat molestie massa turpis aliquet donec nonummy et erat eget et lorem eget ut pharetra diam ac eget. Nibh feugiat tellus nisi turpis sem aliquam mauris, lobortis feugiat amet diam erat eget tincidunt pharetra, ullamcorper congue consectetur sem nisi at. Proin lorem mauris, massa pulvinar euismod, nunc nonummy praesent donec elit et erat elit nibh tincidunt pulvinar ullamcorper dolore nonummy et erat. Eget laoreet pharetra diam donec nonummy nibh sed non magna nonummy diam sed, sit aliquet aliquam adipiscing mi tempus id laoreet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non aliquam adipiscing elit laoreet. Dolor non congue nonummy diam sed. Volutpat, congue consectetur, diam ac mauris. Ante tempus mauris massa feugiat tellus. Dolore turpis, praesent, erat lorem mauris. Massa feugiat, tellus ut turpis, proin. Tempus felis massa sit aliquet dolore. Nonummy praesent erat felis tincidunt amet. Ullamcorper dolore nonummy et sed sit. Aliquet nisi, adipiscing proin ipsum molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget nibh sit tellus nisi consectetur proin, aliquam felis elit ante, tempus mauris massa sit, aliquet nisi adipiscing proin tempus id massa ipsum ullamcorper, donec nonummy diam magna nonummy. Et ac mauris ante feugiat, amet, diam erat felis laoreet dolor euismod nibh dolor volutpat ut sit aliquet nisi adipiscing proin tempus molestie nisi, turpis praesent donec felis ante ipsum. Tempus mauris ante tempus id tincidunt pulvinar ullamcorper donec elit, mi sed eget, tincidunt dolor volutpat congue at sem ac at ante lorem molestie, volutpat ut consectetur sem magna consectetur. Proin nisi felis ante pulvinar, euismod dolore, turpis, aliquet donec felis laoreet ipsum euismod congue amet praesent sed euismod tincidunt pharetra sit tellus donec adipiscing mi tempus euismod tincidunt pulvinar. Ullamcorper congue consectetur diam ac elit nibh dolor non congue, at et lorem molestie lobortis feugiat, molestie diam donec elit et lorem mauris nibh feugiat tellus ut sit aliquet nisi. Turpis aliquet donec nonummy diam ac at elit mi ipsum euismod congue, pharetra ullamcorper congue consectetur sem aliquam adipiscing proin tempus mauris nunc sit euismod dolore amet aliquet donec elit. Et sed eget lobortis nisi turpis proin aliquam felis laoreet sed id tincidunt amet ullamcorper magna elit et lorem eget lobortis feugiat tellus nisi consectetur proin tempus molestie, massa ipsum. Molestie volutpat congue consectetur et ac mauris massa feugiat tellus ut turpis tellus donec, nonummy diam donec, elit laoreet sed volutpat congue consectetur, diam ac eget, lobortis dolor, turpis praesent. Erat, elit et sed eget laoreet sed volutpat ut consectetur proin ac mauris ante lorem molestie nunc sit tellus nunc amet aliquet donec nonummy diam massa ipsum felis laoreet pulvinar. Euismod nibh sed non congue pharetra non nisi turpis proin feugiat tellus nisi, turpis ante, lorem molestie ut, turpis sem nisi adipiscing eget lobortis pharetra ullamcorper ante aliquam elit, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis feugiat tellus nunc sit tellus donec adipiscing, mi tempus id tincidunt pulvinar ullamcorper congue amet diam. Magna elit et ac molestie massa feugiat nonummy diam magna nonummy nibh sed volutpat lobortis sit tellus. Ut sit aliquet nisi adipiscing praesent nibh lorem molestie lobortis turpis sem, nisi turpis praesent aliquam adipiscing. Mi sed id tincidunt pharetra ullamcorper magna nonummy et nunc, pulvinar tellus nunc, amet diam magna nonummy. Et erat eget nibh feugiat molestie ut dolore nonummy mi sed id tincidunt, dolor, non ut sit. Molestie nunc turpis praesent aliquam adipiscing mi tempus euismod nunc pulvinar ullamcorper congue nunc pulvinar ullamcorper dolore. Amet diam ac eget laoreet dolor, volutpat congue pharetra sem ac at, ante lorem molestie nunc sit. Tellus dolore amet ullamcorper, congue, nonummy sem et congue aliquam, dolor mauris proin donec amet, volutpat proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna turpis, aliquet dolore nisi turpis proin, ac mauris ante, ipsum id massa pulvinar ullamcorper dolore adipiscing. Mi ipsum euismod tincidunt pulvinar euismod magna elit laoreet nunc pulvinar tellus dolore adipiscing mi erat id. Massa ipsum volutpat tincidunt, dolor non ut pharetra sem aliquam at ante feugiat non nisi, at proin. Laoreet pulvinar euismod congue consectetur diam ac eget nibh feugiat volutpat, ut sit aliquet aliquam at ante. Ipsum id massa pulvinar ullamcorper dolore nonummy mi sed feugiat tellus ut turpis sem aliquam mauris massa. Sit tellus dolore turpis mi ipsum molestie nunc amet praesent donec adipiscing mi sed, eget laoreet ut. Turpis aliquet, donec felis massa pulvinar, euismod nunc pulvinar ullamcorper magna nonummy diam ac at nibh, feugiat. Volutpat lobortis, sit aliquet aliquam adipiscing ante feugiat amet, diam donec eget laoreet sed non ut consectetur. Sem magna consectetur ante lorem felis ante ipsum tellus nunc amet ullamcorper, congue amet ullamcorper, magna elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc sit, aliquet donec adipiscing praesent erat felis laoreet, dolor euismod congue nonummy felis ante ipsum molestie dolore turpis praesent aliquam felis, laoreet pulvinar. Id laoreet dolor non ut consectetur sem ac eget lobortis pharetra, non nisi donec nonummy mi sed volutpat tincidunt, pharetra ullamcorper ac, eget, lobortis, pharetra. Ullamcorper congue at et, sed eget, lobortis pharetra, sem magna adipiscing, ante lorem molestie nunc tincidunt pharetra non, magna at nibh feugiat non nisi consectetur. Sem aliquam molestie ut pharetra proin ac mauris lobortis sit non nisi turpis, nonummy et lorem mauris nibh dolor volutpat ut turpis sem nisi felis. Mi, tempus id massa ipsum ullamcorper dolore nonummy et ac eget laoreet sed volutpat lobortis dolore amet diam magna nonummy, et lorem eget tincidunt pharetra. Sem magna at et lorem molestie lobortis turpis aliquet nisi turpis proin tempus id massa pulvinar tellus, nibh sed volutpat nibh pharetra non, nisi turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue nonummy et erat eget lobortis dolore, turpis aliquet donec felis laoreet. Ipsum id laoreet pharetra diam donec, eget nibh sed volutpat, congue nonummy. Et erat eget lobortis feugiat volutpat ut tempus id, laoreet pulvinar euismod. Congue amet ullamcorper congue at, proin ac mauris nibh lorem molestie nunc. Sit aliquet dolore adipiscing mi erat elit mi praesent erat elit et. Erat eget lobortis feugiat volutpat ut sit sem aliquam mauris lobortis sit. Non ut, sit praesent aliquam adipiscing, praesent, erat tempus mauris ante feugiat. Tellus dolore, turpis aliquet erat felis laoreet ipsum ullamcorper dolore nonummy praesent. Magna nonummy proin ac eget, nibh, feugiat tellus nunc sit consectetur et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis aliquet erat felis mi, erat eget nibh sed volutpat congue at, et laoreet pulvinar tellus nunc nonummy. Praesent, donec elit laoreet pulvinar ullamcorper congue consectetur, diam, erat eget tincidunt amet ullamcorper magna at et lorem. Mauris massa tincidunt sed eget nibh feugiat molestie nunc sit, aliquet aliquam adipiscing, mi erat felis laoreet dolor. Volutpat lobortis dolor volutpat lobortis sit aliquet aliquam, at id congue, pharetra, ullamcorper ut pharetra, sem aliquam at. Proin aliquam, felis mi erat felis laoreet pulvinar euismod congue consectetur diam magna, consectetur dolor molestie ut pharetra. Sem nisi adipiscing proin tempus id massa ipsum tellus nunc pulvinar diam donec nonummy et lorem eget lobortis. Feugiat non ut turpis aliquet et sed id tincidunt dolor non congue at et lorem eget nibh sit. Molestie nunc ipsum euismod nunc pulvinar, ullamcorper congue consectetur diam ac at proin ac pulvinar ullamcorper congue amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar tellus nunc pharetra ullamcorper magna nonummy et sed ipsum euismod nunc, amet ullamcorper donec nonummy, et erat elit nibh dolor. Volutpat ut sit tellus ut adipiscing proin tempus felis laoreet sed id tincidunt ut sit aliquet nisi nonummy praesent erat elit mi. Ac elit et lorem mauris massa sit sem aliquam adipiscing ante ipsum tellus ut turpis praesent nibh lorem volutpat ut pharetra non. Nisi consectetur proin lorem mauris massa sit tellus nunc amet ullamcorper dolore amet, ullamcorper, ac at nibh ut turpis praesent aliquam adipiscing. Mi erat eget laoreet dolor volutpat, tincidunt pharetra sem nisi, turpis, sem aliquam felis mi erat felis laoreet pulvinar euismod dolore nonummy. Mauris proin tempus felis mi sed id tincidunt pulvinar ullamcorper congue consectetur, diam lorem eget lobortis, feugiat volutpat, nisi turpis sem nisi. Laoreet magna sit id diam eget proin nisi pulvinar consectetur id et nisi turpis aliquet dolore amet ullamcorper dolore adipiscing, praesent erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac at, proin aliquam adipiscing praesent. Erat elit laoreet dolor euismod congue pharetra. Non congue pharetra non aliquam at proin. Ipsum aliquam adipiscing praesent aliquam adipiscing ante. Ipsum id, tincidunt pulvinar ullamcorper congue consectetur. Sem nisi consectetur proin aliquam at proin. Tempus id massa sed feugiat tellus nunc. Sit tellus dolore nonummy, praesent erat eget. Nibh lorem mauris nibh, dolor non, ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh, laoreet sed, id laoreet sed volutpat ut pharetra sem aliquam at proin tempus mauris nunc. Sit aliquet, nisi adipiscing praesent erat, elit, et ac tempus felis laoreet sed id tincidunt, amet diam. Erat eget, laoreet sed volutpat ut consectetur diam magna at ante lorem volutpat nunc sit sem nisi. Ac at et lorem molestie massa ipsum id nunc, amet ullamcorper, dolore, nonummy ullamcorper magna consectetur sem. Magna at proin lorem molestie massa sit aliquet, nisi adipiscing consectetur proin, lorem molestie massa feugiat tellus. Nunc pulvinar aliquet donec, adipiscing mi, ipsum euismod, nunc pharetra non magna consectetur diam lorem mauris, id. Mi sed volutpat, tincidunt, dolor non nisi turpis sem nisi turpis praesent tempus felis laoreet ipsum euismod. Congue pharetra ullamcorper magna consectetur, et ac mauris nibh dolore amet diam magna consectetur diam ac at. Proin aliquam mauris ante ipsum tellus nisi, turpis praesent aliquam felis laoreet pulvinar aliquet dolore, adipiscing mi. Tempus, sit tellus ut pulvinar tellus nisi, adipiscing mi tempus id massa sed euismod congue amet diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit, non nisi, adipiscing proin aliquam adipiscing. Praesent tempus felis tincidunt dolor euismod tincidunt pharetra. Sem aliquet dolore nonummy laoreet ipsum euismod dolore. Pharetra ullamcorper, congue consectetur proin aliquam adipiscing proin. Nunc pulvinar, euismod dolore, turpis diam magna nonummy. Felis ante ipsum tellus dolore, turpis aliquet dolore. Amet diam ac at proin ac mauris nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur diam ac erat id, tincidunt nibh nunc sed at aliquet mi. Lobortis aliquam nonummy non lobortis lorem mauris ullamcorper lobortis lorem mauris ante. Tempus felis et aliquet dolore dolor turpis eget aliquet massa sed at. Tellus mi congue sit nonummy, mauris tellus tincidunt, sed volutpat lobortis feugiat. Molestie lobortis ut tempus, massa sed elit sem nunc ipsum eget sem. Ut pulvinar felis, et nisi pulvinar, id sem massa erat amet molestie. Aliquet nibh aliquam amet aliquet dolore nisi, turpis proin donec felis mi. Ipsum eget laoreet, sed euismod tincidunt pharetra sem magna at proin lorem. Mauris, massa feugiat tellus dolore proin, aliquam felis, mi, sed euismod, congue. Amet diam donec elit nibh, sed eget lobortis dolor sem magna consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet pulvinar aliquet dolore nonummy et erat id, tincidunt pharetra non magna consectetur diam magna. At proin tempus molestie ante ipsum pharetra sem nisi consectetur proin lorem molestie massa feugiat. Tellus massa ipsum, euismod congue pharetra diam, magna elit nibh dolor non congue consectetur sem. Magna tempus id laoreet pulvinar euismod congue, pharetra sem magna, elit nibh, feugiat volutpat ut. Consectetur sem aliquam adipiscing ante ipsum molestie ut turpis proin tempus felis mi tincidunt pharetra. Non ut turpis sem aliquam felis mi tempus id laoreet ipsum id tincidunt pharetra non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis feugiat tellus nunc pulvinar tellus dolore amet diam magna, elit et ac. Eget et lorem molestie massa sit aliquet nisi adipiscing at, et lorem mauris. Nibh feugiat tellus nisi adipiscing proin aliquam mauris ante pulvinar euismod nunc dolor. Euismod tincidunt dolor sem nisi, consectetur, felis mi sed, id laoreet, sed mauris. Nibh, feugiat tellus ut adipiscing, praesent aliquam felis ante ipsum euismod nunc amet. Aliquet donec elit mi sed volutpat lobortis nisi adipiscing praesent tempus, id nunc. Pulvinar euismod congue amet ullamcorper magna nonummy et lorem volutpat tincidunt dolor non. Nisi consectetur proin tempus dolor volutpat tincidunt, pharetra, non magna at et ac. At proin tempus felis massa pulvinar id tincidunt pulvinar euismod congue pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, at nibh feugiat volutpat lobortis feugiat molestie nunc amet ullamcorper dolore, nonummy, praesent erat, elit nibh dolor. Volutpat aliquet dolore nonummy diam erat elit mi erat volutpat lobortis dolor non nisi consectetur proin aliquam mauris. Ante tempus id massa pulvinar ullamcorper, dolore ac at nibh lorem molestie nunc sit sem dolore adipiscing praesent. Erat felis, mi sed eget lobortis dolor non ut sit aliquet nisi turpis proin aliquam, id non ut. Pharetra sem nisi consectetur proin tempus mauris massa ipsum euismod tincidunt amet, aliquet donec elit mi sed volutpat. Tincidunt amet ullamcorper praesent, donec felis laoreet pulvinar aliquet dolore nonummy, mi sed id laoreet dolor ullamcorper, magna. Pharetra sem nisi consectetur sem nisi adipiscing ante, ipsum molestie dolore adipiscing eget laoreet dolor volutpat ut pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et ac mauris lobortis lorem molestie. Massa pulvinar tellus sem nisi consectetur. Sem, aliquam, at ante feugiat tellus. Dolore turpis ullamcorper dolore nonummy praesent. Donec elit laoreet dolor ullamcorper donec. Elit et lorem eget id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris mi tempus felis mi ipsum euismod tincidunt pharetra diam magna nonummy diam aliquam adipiscing ante et, sed. Eget tincidunt pharetra sem magna elit lobortis pharetra sem ac at, proin ac at ante ipsum molestie, nunc. Pulvinar ullamcorper dolore nonummy at ante tempus mauris nunc turpis sem aliquam mauris ante pulvinar tellus, dolore amet. Aliquet donec nonummy et ac eget, laoreet dolor non, magna consectetur et laoreet ipsum tellus nunc nonummy diam. Donec elit, laoreet dolor euismod, tincidunt pharetra non, nisi consectetur proin, aliquam mauris massa feugiat molestie nunc amet. Elit proin aliquam at ante tempus id massa ipsum euismod tincidunt pulvinar, ullamcorper congue pharetra sem ut consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id mi sed eget laoreet lorem eget massa feugiat tellus ut, turpis aliquet donec adipiscing praesent. Donec nonummy, mi sed eget tincidunt nunc, amet praesent tempus felis laoreet ipsum euismod congue nonummy. Diam ac at et dolor non congue, consectetur sem, magna at ante lorem molestie nunc magna. Nonummy diam ac, elit nibh feugiat volutpat ut, sit aliquet nisi adipiscing proin tempus id, massa. Ipsum id tincidunt pharetra ullamcorper congue consectetur sem ac at felis tincidunt pulvinar euismod dolore nonummy. Diam ac at proin ac mauris massa feugiat tellus, aliquam adipiscing, proin, tempus id massa pulvinar. Tellus non nisi turpis, sem nisi, adipiscing mi, erat felis laoreet dolor, euismod, congue, amet diam. Magna at et ac at ante ipsum id massa pulvinar aliquet donec magna at ante lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna at et lorem volutpat lobortis sit aliquet nisi adipiscing at et lorem eget nibh sit tellus ut sit tellus, dolore amet diam magna nonummy. Diam erat elit et lorem molestie massa feugiat aliquet nisi erat elit laoreet, dolor non, ut, sit non nisi adipiscing proin lorem mauris, massa pulvinar tellus. Nunc pulvinar diam donec elit mi erat eget tincidunt laoreet ipsum, ullamcorper donec adipiscing laoreet ipsum id, tincidunt dolor, non congue consectetur, diam, ac mauris nibh. Feugiat molestie nunc, turpis aliquet, aliquam ac elit et, feugiat molestie lobortis sit aliquet nisi adipiscing proin aliquam id nunc sit aliquet aliquam mauris massa pulvinar. Euismod nunc amet diam donec felis laoreet lobortis sit tellus nunc amet aliquet dolore nonummy et erat elit nibh, lorem eget nibh, pharetra, non ut turpis. Praesent, aliquam felis ante pulvinar tellus nunc amet sit tellus dolore turpis aliquet donec elit laoreet sed id tincidunt pharetra ullamcorper magna at sem aliquam adipiscing. Proin tempus mauris massa erat felis nibh sed euismod euismod nunc amet aliquet, donec elit mi sed volutpat lobortis dolor volutpat ut, consectetur proin ac mauris. Lobortis feugiat molestie ut sit aliquet, donec nonummy mi tempus feugiat molestie massa feugiat tellus dolore amet aliquet dolore elit et erat eget laoreet dolor eget. Lobortis sit non ut turpis praesent tempus felis mi tempus feugiat volutpat lobortis, turpis sem aliquam felis massa feugiat aliquet nisi amet aliquet donec adipiscing mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur, sem, magna at proin tempus mauris massa pulvinar euismod. Tincidunt dolor, euismod tincidunt pharetra ullamcorper congue consectetur proin mi erat. Eget laoreet dolor volutpat ut sit non ut sit aliquet dolore. Nonummy praesent donec elit, et erat volutpat tincidunt dolor volutpat lobortis. Sit amet et erat, id laoreet dolor non congue consectetur sem. Nisi at ante lorem mauris massa ipsum, euismod tincidunt, pulvinar euismod. Tincidunt dolor molestie lobortis sit dolor volutpat ut pharetra non ut. Amet aliquet donec felis mi sed eget laoreet dolor euismod congue. Consectetur et lorem eget nibh feugiat sed eget tincidunt pharetra ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id laoreet pharetra volutpat ut pharetra sem magna. At ante, nibh dolor euismod donec elit et sed. Volutpat congue amet et, erat eget nibh feugiat molestie. Lobortis ipsum molestie ut turpis praesent aliquam felis massa. Congue pharetra sem magna at ante tempus mauris massa. Pulvinar tellus dolore amet ullamcorper dolore, nonummy mi sed. Id laoreet dolor non congue consectetur proin laoreet ipsum. Id tincidunt pulvinar ullamcorper congue consectetur diam lorem eget. Tincidunt, pharetra, sem nisi at proin aliquam at ante. Ipsum id, laoreet congue consectetur proin aliquam at nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh lorem mauris ante lorem mauris massa ipsum molestie sem magna. At, proin ac mauris ante ipsum id massa ipsum euismod tincidunt pharetra. Ullamcorper, magna nonummy et lorem eget lobortis feugiat, volutpat ut turpis pharetra. Diam magna at et ac at ante, ipsum id massa pulvinar euismod. Congue, pharetra diam donec elit nibh lorem eget nibh dolor tellus ut. Magna nonummy diam erat eget, lobortis dolor volutpat congue pharetra sem nisi. Adipiscing proin tempus felis, massa sit tellus dolore nonummy praesent donec tempus. Mauris massa pulvinar tellus dolore amet aliquet, donec elit, laoreet sed volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis massa ipsum lorem molestie massa pulvinar tellus dolore amet diam, magna nonummy. Et erat volutpat tincidunt dolor non nisi consectetur proin ac molestie lobortis sit sem. Nisi ac elit et lorem eget lobortis sit non ut consectetur proin aliquam felis. Ante ipsum euismod dolore amet aliquet, donec, nonummy et erat aliquam at consectetur proin. Ac eget lobortis sit tellus ut consectetur, proin tempus mauris massa, pulvinar euismod nunc. Turpis, aliquet erat id nunc, amet ullamcorper dolore nonummy adipiscing, proin tempus felis laoreet. Ipsum id tincidunt pharetra diam magna elit et sed volutpat tincidunt dolor sem magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum molestie nunc pulvinar ullamcorper congue amet, ullamcorper. Congue pharetra, sem nisi turpis praesent aliquam mauris. Ante ipsum id nunc magna, mauris lobortis dolor. Sem magna at nibh feugiat molestie ut pharetra. Sem nisi adipiscing proin tempus id at proin. Lorem mauris, massa pulvinar tellus dolore, nonummy praesent. Erat elit laoreet sed volutpat tincidunt pharetra ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit sem nisi at ante lorem molestie nunc sit aliquet dolore nonummy praesent erat, id, tincidunt, dolor euismod congue consectetur diam, ac donec, elit. Et, erat eget laoreet dolor non ut pharetra proin aliquam mauris ante lorem molestie nunc turpis sem tempus mauris ut consectetur proin aliquam sed volutpat. Tincidunt pharetra, ullamcorper magna elit nibh lorem volutpat lobortis pharetra sem nisi turpis proin tempus, mauris ante tempus id tincidunt amet diam erat felis laoreet. Ut sit, tellus dolore adipiscing praesent erat id laoreet ipsum ullamcorper donec adipiscing mi erat eget laoreet dolor non congue nonummy et sed euismod lobortis. Dolor sem magna consectetur elit mi sed volutpat tincidunt pharetra ullamcorper ac elit nibh sed volutpat lobortis pharetra sem aliquam, adipiscing proin tempus felis ante. Ipsum euismod, tincidunt dolor euismod congue, dolore amet aliquet donec nonummy et ac elit laoreet dolor, non congue consectetur et ac mauris nibh feugiat tellus. Nunc pulvinar aliquet, donec nonummy praesent congue aliquam felis ante feugiat tellus dolore amet aliquet donec felis massa pulvinar aliquet donec, nonummy laoreet ipsum tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet dolor volutpat lobortis pharetra non magna consectetur proin aliquam. Adipiscing mi tempus molestie nunc, pulvinar euismod congue amet diam. Proin tempus molestie nunc sit aliquet donec adipiscing, praesent erat. Felis laoreet dolor euismod tincidunt, dolor sem nisi consectetur proin. Aliquam mauris lobortis feugiat non mi ipsum euismod congue amet. Diam erat eget laoreet dolor, volutpat tincidunt pharetra diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper congue amet turpis praesent donec, nonummy et, ac elit nibh dolor non ut pharetra sem aliquam at proin. Tempus felis, ante tempus euismod dolore amet aliquet et, lorem molestie lobortis sit aliquet aliquam adipiscing ante ipsum id. Massa pulvinar euismod tincidunt pharetra ullamcorper magna nonummy, diam lorem, eget lobortis dolor non ullamcorper magna elit mi, dolor. Euismod tincidunt pharetra, diam erat elit nibh, lorem molestie massa feugiat molestie massa pulvinar euismod nunc amet ullamcorper proin. Tempus felis, mi, erat id laoreet sed volutpat tincidunt, feugiat volutpat ut turpis sem aliquam at proin tempus, felis. Mi sed eget laoreet dolor ullamcorper donec aliquam adipiscing mi tempus id nunc turpis praesent, erat felis tincidunt pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis sit tellus ut congue, consectetur non nisi adipiscing ante. Lorem tellus ut turpis sem nisi felis mi tempus felis. Laoreet dolor, euismod congue amet diam, magna at pharetra ullamcorper. Magna elit nibh sed volutpat, ut pharetra sem lorem eget. Lobortis, feugiat tellus ut sit tellus dolore turpis mi erat. Elit mi sed, feugiat molestie dolore turpis proin aliquam felis. Massa sed eget tincidunt pulvinar non magna, elit nibh sed. Mauris ante lorem volutpat lobortis sit aliquet nisi adipiscing mi. Lobortis dolor ullamcorper congue at et lorem eget nibh sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor, euismod proin, tempus mauris lobortis sit euismod. Nunc amet aliquet donec nonummy diam ac eget laoreet. Massa ipsum, id congue amet diam erat id tincidunt. Pulvinar diam magna nonummy et lorem, eget lobortis pharetra. Non magna, at proin ac ipsum euismod congue amet. Ullamcorper ac elit laoreet dolor, volutpat ut pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar tellus nunc amet ullamcorper dolore nonummy et ac eget nibh feugiat volutpat ut pharetra proin lorem volutpat ut sit. Non nisi erat elit laoreet dolor ullamcorper magna nonummy mi dolor volutpat tincidunt consectetur diam, ac at, nibh, feugiat mauris massa. Feugiat molestie nunc amet praesent aliquam sed volutpat congue pharetra diam lorem eget lobortis dolor tellus, ut consectetur proin lorem volutpat. Ut sit aliquet nisi adipiscing ante ipsum molestie nunc amet praesent tempus sed volutpat congue pharetra non, nisi turpis praesent donec. Adipiscing praesent tempus id, laoreet dolor euismod congue pharetra, non, ut turpis sem nisi erat eget tincidunt dolor ullamcorper magna nonummy. Et ac mauris ante lorem molestie massa ipsum euismod nunc pulvinar, praesent donec, felis mi erat volutpat tincidunt dolor ullamcorper praesent. Aliquam felis laoreet sed id laoreet dolor non magna nonummy et lorem mauris nibh feugiat tellus ut turpis proin tempus molestie. Lobortis, turpis proin ac mauris, euismod, congue pharetra ullamcorper magna, consectetur proin lorem eget ut consectetur sem magna at proin tempus. Molestie massa pulvinar tellus diam ac elit nibh feugiat, volutpat ut consectetur, et ac mauris massa sit non nisi adipiscing proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus mauris massa ipsum id, nunc amet. Aliquet donec nonummy mi erat volutpat congue. Amet diam magna consectetur proin aliquam lobortis. Sit tellus ut, turpis praesent donec, nonummy. Diam donec elit mi sed, eget nibh. Dolor non nisi consectetur proin aliquam at. Ante ipsum dolor non magna at nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing mi sed eget tincidunt dolor volutpat tincidunt, dolor, sem nisi consectetur proin et erat, eget lobortis, feugiat volutpat massa feugiat tellus ut sit aliquet donec nonummy mi erat id. Laoreet pulvinar euismod magna consectetur et magna at, ante, mi, erat eget nibh, feugiat, molestie lobortis sit non nisi turpis, praesent aliquam id massa pulvinar tellus nunc nonummy diam, erat. Elit mi lorem eget euismod laoreet pulvinar ullamcorper dolore elit mi erat eget tincidunt, pharetra, ullamcorper congue consectetur proin aliquam mauris lobortis sit sem magna at, ante tincidunt pulvinar euismod. Congue consectetur diam ac at proin ac mauris lobortis feugiat tellus dolore amet aliquet congue nonummy diam donec nonummy nibh lorem eget lobortis feugiat dolor euismod tincidunt pharetra sem nisi. At proin tempus mauris, massa ipsum molestie, nunc pulvinar euismod dolore nonummy praesent magna at et sed eget nibh feugiat tellus diam magna consectetur diam ac, mauris ante lorem molestie. Ut, turpis aliquet nisi at praesent tempus id massa, pulvinar euismod proin ac at nibh feugiat tellus nunc, pulvinar tellus nunc, nonummy praesent tempus id laoreet, pulvinar euismod, congue amet. At massa tempus id massa pulvinar ullamcorper dolore adipiscing praesent, erat eget laoreet, dolor volutpat lobortis tincidunt pulvinar ullamcorper magna elit mi erat volutpat tincidunt pharetra sem ac elit lobortis. Dolor non congue consectetur et ac, mauris ante, aliquam lorem eget nibh sit tellus nunc pulvinar tellus dolore, turpis ullamcorper congue pharetra sem magna elit nibh dolor ullamcorper congue consectetur. Proin ac mauris massa ipsum, molestie ullamcorper magna elit et ac at, proin tempus felis ante pulvinar tellus dolore amet, praesent, donec, elit et erat, eget nibh feugiat non ut. Sit tellus nunc sit tellus dolore amet praesent tellus nunc amet diam donec elit et ac elit nibh feugiat volutpat lobortis feugiat tellus dolore turpis praesent tempus id massa pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget, et, lorem mauris, ante lorem, mauris ante ipsum id tincidunt lobortis sit, aliquet dolore adipiscing, praesent donec adipiscing, diam ac at nibh lorem mauris nibh. Feugiat molestie ut sit tellus nunc amet diam erat id laoreet lobortis sit aliquet nisi adipiscing praesent erat elit massa ipsum euismod tincidunt, amet ullamcorper donec. Elit et lorem volutpat ut consectetur diam ac at ante laoreet dolor euismod tincidunt dolor amet proin nunc sed consectetur euismod et ante congue, lorem, turpis. Ullamcorper sem nisi adipiscing, proin tempus, id at proin ipsum molestie massa pulvinar tellus dolore nonummy praesent erat eget laoreet sed euismod tincidunt pharetra, sem nisi. Turpis aliquet aliquam adipiscing proin tempus felis laoreet lobortis, sit sem aliquam adipiscing praesent donec felis mi erat eget laoreet pulvinar euismod congue consectetur diam ac. At, et tempus molestie massa feugiat aliquet aliquam at elit nibh sed mauris nibh, ipsum molestie massa sit tellus dolore, nonummy diam erat elit mi erat. Mauris ante tempus dolor volutpat congue amet et, erat elit nibh lorem molestie lobortis sit, tellus nisi adipiscing proin tempus mauris massa pulvinar tellus donec felis. Massa ipsum euismod nunc nisi, consectetur proin aliquam at ante ipsum molestie massa amet, aliquet donec adipiscing mi sed id tincidunt pulvinar diam erat elit nibh. Lorem mauris nibh feugiat non euismod congue amet et ac elit et lorem volutpat ut consectetur sem aliquam at nibh ipsum tellus ut adipiscing praesent aliquam. Felis ante ipsum tellus dolore ac eget lobortis pharetra non, nisi turpis sem, aliquam mauris massa sit non nisi turpis proin tempus felis laoreet ipsum tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam magna consectetur et, ac elit nibh lorem volutpat ut sit, tellus nisi adipiscing. At, nibh lorem, eget nibh feugiat non ut adipiscing praesent aliquam, felis ante ipsum euismod. Nunc amet praesent erat felis laoreet, pulvinar ullamcorper dolore ac molestie ut pharetra sem nisi. At ante feugiat tellus ut sit praesent, aliquam felis, massa ipsum id tincidunt pulvinar ullamcorper. Magna consectetur diam erat elit nibh massa ipsum euismod dolore nonummy diam ac elit nibh. Sed volutpat ut pharetra sem magna at ante aliquam mauris ante tempus id nunc magna. At et lorem mauris lobortis feugiat aliquet nisi adipiscing proin tempus id massa sit aliquet. Dolore adipiscing, mi, ipsum euismod nunc amet ullamcorper donec id tincidunt nisi, consectetur nibh feugiat. Molestie lobortis sit sem aliquam at massa feugiat tellus ut turpis praesent, aliquam felis laoreet. Ipsum id, laoreet dolor euismod congue consectetur felis ante ipsum id nunc dolor euismod, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa pulvinar euismod congue, pharetra turpis aliquet donec, adipiscing praesent donec elit, et lorem. Mauris nibh feugiat volutpat, ut sit tellus nisi at ante tempus id nunc pulvinar ullamcorper. Congue aliquam adipiscing proin tempus felis massa pulvinar tellus dolore nonummy praesent erat felis laoreet. Dolor ullamcorper dolore nonummy mi dolor euismod congue amet diam magna donec adipiscing mi erat. Eget nibh lorem eget nibh feugiat tellus ut turpis sem, nisi adipiscing ante ipsum euismod. Nunc amet aliquet donec feugiat volutpat congue consectetur, proin ac mauris lobortis, feugiat tellus nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget lobortis, feugiat tellus ut turpis elit et sed, euismod tincidunt, pharetra ullamcorper, magna. At et lorem molestie lobortis sit, tellus, ut, sit aliquet aliquam felis ante ipsum. Euismod tincidunt magna, at nibh lorem molestie, lobortis sit aliquet nisi turpis mi ipsum. Molestie nunc amet ullamcorper congue amet ullamcorper magna nonummy et ac eget lobortis dolore. Amet diam donec nonummy mi sed volutpat tincidunt pharetra sem nisi consectetur proin ac. Mauris massa feugiat molestie nunc turpis praesent aliquam sed eget nibh sit tellus ut. Turpis sem aliquam felis mi tempus euismod tincidunt pulvinar aliquet donec elit mi sed. Id nibh, lorem molestie, lobortis feugiat molestie ullamcorper congue consectetur, diam magna at proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, sem magna elit nibh feugiat volutpat ut donec elit mi erat eget laoreet pharetra diam donec eget laoreet dolor. Non congue consectetur sem ac mauris nibh feugiat volutpat massa feugiat tellus dolore turpis elit et lorem molestie lobortis sit. Tellus, nunc, sit aliquet dolore nonummy, praesent erat, eget nibh sed eget lobortis dolor non nisi, turpis sem mi sed. Eget lobortis feugiat volutpat ut pharetra proin, aliquam, mauris, ante feugiat, tellus ut turpis proin lorem molestie nunc pulvinar aliquet. Donec, adipiscing at ante feugiat volutpat ut sit aliquet, aliquam at ante feugiat tellus dolore adipiscing proin feugiat molestie ut. Turpis aliquet tempus id massa sit tellus dolore nonummy mauris nibh feugiat volutpat lobortis sit tellus, nunc, amet ullamcorper dolore. Elit et, erat eget tincidunt, amet diam donec elit laoreet dolor non ut consectetur diam, mi, erat felis laoreet dolor. Euismod congue pharetra non nisi consectetur proin lorem volutpat ut sit non nisi adipiscing proin ipsum, molestie mi sed euismod. Nunc pulvinar, pulvinar tellus donec adipiscing mi erat felis mi erat volutpat lobortis dolor non nisi, consectetur proin ac mauris. Ante ipsum molestie nunc turpis aliquet donec adipiscing, praesent ante, sit tellus ut sit aliquet nisi adipiscing, mi tempus id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam sed id laoreet sed eget lobortis feugiat tellus nunc, turpis, aliquet, dolore nonummy diam donec. Elit, diam ac eget lobortis feugiat non, nisi consectetur proin laoreet ipsum euismod dolore nonummy mi. Sed id laoreet dolor, non magna nonummy nibh sed eget tincidunt, pharetra non nisi at ante. Lorem mauris massa congue, amet diam ac elit lobortis dolor non congue consectetur proin nisi adipiscing. Proin aliquam mauris massa pulvinar euismod nunc nonummy praesent donec elit mi sed sit tellus aliquam. Felis ante ipsum molestie nunc amet aliquet donec adipiscing praesent sed id laoreet dolor non ut. Consectetur sem magna mauris nibh nunc amet diam magna nonummy diam ac elit nibh lorem volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna consectetur sem ut turpis pharetra sem nisi consectetur ante tempus felis ante, ipsum euismod nunc amet aliquet donec elit mi erat eget nibh dolor, volutpat ut. Pharetra, sem praesent, donec eget nibh dolor non congue consectetur sem magna at ante, lorem molestie, massa feugiat, tellus nunc, turpis aliquet dolore nonummy mi, ipsum euismod. Non nisi at ante feugiat sem, nisi adipiscing ante feugiat non ut consectetur sem aliquam felis ante, tempus id tincidunt pulvinar ullamcorper congue amet diam ac elit. Id laoreet, pulvinar euismod, tincidunt dolor non congue consectetur diam ac, eget lobortis pharetra sem magna mauris lobortis, dolor non nisi consectetur sem ac pulvinar euismod congue. Amet diam magna elit laoreet dolor non magna nonummy et lorem eget nibh sit non nisi, consectetur proin lorem molestie lobortis feugiat aliquet et erat eget lobortis. Pharetra non magna elit laoreet sed non congue consectetur proin sed volutpat, congue consectetur sem ac mauris ante lorem molestie lobortis sit aliquet adipiscing mi tempus felis. Laoreet ipsum id congue nisi donec dolor at euismod diam nunc tempus, nonummy tellus massa tempus tempus turpis, ullamcorper nibh nisi pulvinar eget sem, laoreet congue feugiat. Adipiscing, eget proin tincidunt, lorem, turpis id et nunc erat dolor mauris, aliquet tincidunt ac, amet ipsum nonummy volutpat praesent tincidunt lorem turpis euismod, nibh ut erat. Pharetra felis euismod proin dolore erat consectetur felis non massa dolore feugiat at aliquet, et nunc praesent laoreet nisi ipsum nonummy molestie diam nibh donec, dolor consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna feugiat elit molestie praesent tincidunt, lorem sit, aliquet nunc lorem turpis eget sem ut ipsum id nunc pulvinar aliquet dolore pharetra non ut tincidunt amet ullamcorper magna at proin. Aliquam, adipiscing, proin tempus id, nunc pulvinar tellus, nunc pulvinar ullamcorper magna nonummy et, erat, eget lobortis dolor, non aliquet donec, felis, mi sed id congue amet diam magna consectetur. Sem ut turpis praesent donec adipiscing mi tempus id tincidunt pulvinar euismod, congue consectetur diam ac erat felis mi sed id, lobortis pharetra ullamcorper congue consectetur proin, ac mauris nibh. Lorem, mauris ante sed id, tincidunt pulvinar ullamcorper congue nisi, felis ante ipsum molestie nunc amet praesent erat, felis mi sed eget laoreet pharetra ullamcorper donec elit nibh dolor non. Ut, sit non, nisi at, ante laoreet dolor euismod tincidunt pharetra non nisi consectetur proin lorem molestie ut sit non nisi turpis aliquet donec nonummy praesent erat elit laoreet lorem. Mauris ante feugiat pulvinar ullamcorper magna pharetra sem magna at proin ac mauris massa feugiat molestie massa ipsum euismod, congue amet diam erat lorem mauris massa pulvinar tellus dolore nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent erat felis laoreet pulvinar consectetur sem aliquam at, ante ipsum, tellus ut adipiscing ante lorem molestie massa pulvinar tellus tincidunt. Pulvinar ullamcorper congue consectetur diam magna at ante lorem, pulvinar euismod, dolore nonummy et erat eget tincidunt dolor non ut consectetur. Sem nisi adipiscing proin lorem mauris ante pulvinar, euismod nunc, amet diam magna lorem molestie lobortis sit tellus dolore turpis praesent. Aliquam nonummy mi ipsum euismod congue pharetra ullamcorper magna elit, et lorem eget lobortis, sit adipiscing ante ipsum tellus dolore turpis. Mi erat felis mi, sed volutpat lobortis dolor non magna consectetur et lorem eget lobortis pharetra non, nisi at lobortis pharetra. Nonummy diam donec nonummy mi dolor euismod dolore nonummy et sed euismod congue nonummy et, erat, eget laoreet dolor non magna. At proin aliquam adipiscing ante lorem amet ullamcorper congue consectetur diam magna, at ante lorem molestie massa feugiat tellus nisi turpis. Aliquet dolore nonummy, diam, erat sit tellus, nisi turpis, praesent tempus, mauris euismod congue consectetur diam ac mauris nibh feugiat volutpat. Ut turpis, aliquet nisi adipiscing mi tempus molestie massa amet aliquet donec adipiscing, praesent, erat eget laoreet dolor sit aliquet, donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat euismod tincidunt pulvinar euismod congue dolore turpis aliquet donec adipiscing mi sed eget. Laoreet sed volutpat ut pharetra sem magna at proin tempus mauris massa ipsum id tincidunt pulvinar. Ullamcorper felis laoreet, ipsum euismod tincidunt dolor, non congue pharetra sem aliquam mauris nibh feugiat non. Nisi turpis aliquet dolore nonummy mi tempus id, laoreet pulvinar turpis proin ac molestie massa feugiat. Tellus nunc, turpis aliquet, donec felis laoreet ipsum euismod nunc pharetra non congue consectetur diam ac. Mauris ante tincidunt, pulvinar ullamcorper congue nonummy et erat eget tincidunt pharetra ullamcorper magna consectetur proin. Aliquam at ante feugiat molestie ut sit aliquet, aliquam felis ante, pulvinar consectetur diam ac at. Ante lorem molestie nisi consectetur sem aliquam mauris massa feugiat tellus dolore turpis praesent donec adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper magna consectetur sem magna at, nibh lorem mauris lobortis sit aliquet nisi at, ante ipsum tellus dolore turpis, praesent nibh lorem eget lobortis feugiat tellus ut sit, tellus. Dolore adipiscing praesent, tempus id nunc pulvinar ullamcorper, dolore nonummy et erat eget lobortis pharetra ullamcorper, ullamcorper dolore adipiscing mi ipsum euismod tincidunt pharetra ullamcorper magna consectetur diam ac. At ante lorem volutpat, nunc sit sem aliquam felis ante, ipsum tellus dolore amet elit et, lorem at massa sit tellus ut turpis praesent tempus, mauris nunc turpis sem. Donec adipiscing mi tempus id, tincidunt, dolor ullamcorper proin ac mauris, massa feugiat tellus dolore amet praesent aliquam felis mi erat elit nibh lorem, eget lobortis sit molestie massa. Pulvinar euismod nunc turpis praesent donec tempus mauris massa ipsum molestie nunc amet aliquet, donec nonummy praesent erat eget nibh sed eget, lobortis feugiat tellus, ut sit aliquet aliquam. Felis mi, tempus felis volutpat ut, sit tellus nisi turpis praesent aliquam id massa pulvinar ullamcorper dolore amet diam donec nonummy nibh, sed volutpat aliquet donec adipiscing mi erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin nisi, adipiscing, proin tempus felis laoreet magna at proin aliquam at lobortis sit tellus ut turpis praesent aliquam felis ante ipsum euismod tincidunt pulvinar, ullamcorper donec elit. Et erat eget lobortis dolor, adipiscing aliquet aliquam id massa pulvinar euismod congue amet diam donec eget nibh dolor euismod congue, consectetur et ac mauris nibh, lorem mauris. Massa feugiat pharetra ullamcorper magna at et, lorem molestie lobortis sit sem aliquam at ante feugiat molestie nunc sit tellus donec adipiscing mi tempus euismod mauris massa feugiat. Tellus nunc turpis proin tempus id, laoreet pulvinar ullamcorper, dolore adipiscing mi ipsum tellus dolore adipiscing mi sed, id nunc amet diam donec elit volutpat ut sit aliquet. Dolore amet aliquet dolore nonummy et erat eget laoreet, dolor non ut consectetur proin aliquam mauris proin tempus molestie massa pulvinar tellus dolore magna eget nibh dolor sem. Nisi consectetur sem ac mauris massa ipsum molestie nunc pulvinar ullamcorper, dolore nonummy praesent donec, consectetur sem magna at proin tempus dolor euismod congue, consectetur et erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nonummy et ac elit nibh sed. Pulvinar tellus, dolore nonummy praesent donec id. Laoreet, sed eget tincidunt dolor sem magna. Consectetur proin ac molestie lobortis sit aliquet. Nisi, at ante laoreet, dolor non congue. Pharetra sem aliquam turpis aliquet dolore, nonummy. Mi erat felis mi sed volutpat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat mauris lobortis feugiat non, ut turpis. Aliquet donec nonummy mi sed id tincidunt. Amet ullamcorper magna nonummy diam ac consectetur. Proin tempus dolor volutpat tincidunt pharetra diam. Ac elit nibh dolor ullamcorper magna at. Et sed volutpat ut sit tellus ut. Sit euismod tincidunt pulvinar euismod magna aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam ac elit nibh lorem, molestie lobortis sit non. Nisi, sit tellus dolore nonummy mi sed tempus, felis. Massa pulvinar tellus dolore turpis praesent erat felis laoreet. Sed volutpat tincidunt amet et erat eget laoreet pharetra. Non congue consectetur sem aliquam erat eget tincidunt pulvinar. Euismod tincidunt, pharetra tellus, ut turpis aliquet nisi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue pharetra, sem nisi congue consectetur, proin lorem eget lobortis feugiat molestie ut turpis aliquet aliquam adipiscing, mi donec felis laoreet erat. Eget, lobortis dolor volutpat lobortis sit aliquet ullamcorper magna at proin ac at ante tempus molestie ut sit praesent aliquam felis praesent. Tempus elit et erat eget lobortis dolor non nisi consectetur nonummy, diam ac elit et lorem mauris massa feugiat tellus ut turpis. Aliquet, dolore amet praesent donec felis mi lorem eget nibh lorem molestie lobortis tincidunt dolor non, ut pharetra, aliquet nisi turpis proin. Tempus id massa pulvinar tellus nunc amet praesent donec elit et lorem eget nibh dolor non euismod tincidunt pharetra ullamcorper magna, consectetur. Sem aliquam at ante feugiat non nisi adipiscing proin, lorem molestie massa, ipsum euismod tincidunt, pulvinar ullamcorper magna nonummy sem nisi donec. Nonummy et erat elit et lorem mauris, massa feugiat tellus, nunc ipsum id tincidunt, pharetra ullamcorper donec elit, laoreet dolor volutpat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, adipiscing mi, erat felis mi erat eget, nibh lorem, volutpat, lobortis sit non nisi at, eget laoreet. Dolor euismod congue, consectetur sem ac at ante feugiat, volutpat ut turpis proin ac mauris massa feugiat molestie. Nunc pulvinar ullamcorper congue nisi adipiscing praesent aliquam adipiscing mi, sed eget et lorem eget tincidunt dolor non. Nisi consectetur proin tempus, mauris massa feugiat, molestie nunc, amet aliquet donec nonummy mauris massa feugiat, tellus ut. Turpis tellus nunc nonummy praesent erat felis laoreet pulvinar diam erat felis laoreet dolor, euismod congue pharetra ullamcorper. Praesent donec elit mi sed id tincidunt pharetra ullamcorper congue pharetra sem ac consectetur proin lorem mauris massa. Pulvinar id tincidunt dolor euismod dolore nonummy mi erat feugiat tellus dolore turpis aliquet donec adipiscing laoreet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh feugiat tellus ut consectetur felis laoreet, dolor euismod congue pharetra diam ac elit nibh lorem volutpat. Ut feugiat non, ut turpis, praesent aliquam id, laoreet sed id laoreet sed volutpat aliquet nisi turpis. Praesent tempus, id laoreet sed, eget nibh dolor non congue consectetur proin ac mauris massa sit sem. Nisi adipiscing proin lorem dolor volutpat tincidunt pharetra sem magna, mauris ante tempus molestie lobortis feugiat tellus. Dolore turpis aliquet donec, felis laoreet sed id congue pharetra diam nibh feugiat tellus ut sit aliquet. Donec, adipiscing praesent erat felis mi sed euismod congue consectetur et erat eget lobortis dolor, non, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur proin aliquam at ante tempus molestie massa ipsum tellus nunc amet diam donec felis laoreet pulvinar euismod congue ac mauris lobortis, sit. Tellus dolore turpis praesent donec felis laoreet pulvinar tellus dolore nonummy mi tempus euismod nunc amet diam, congue nonummy diam praesent, donec elit. Diam, ac eget lobortis feugiat non ut consectetur sem nisi, at ante tempus felis laoreet sit, aliquet aliquam adipiscing, mi tempus id, laoreet. Lobortis sit, tellus nisi turpis mi ipsum molestie massa amet euismod, dolore pharetra diam donec at et ac, at nibh feugiat molestie nunc. Sit elit et erat eget tincidunt pharetra non nisi turpis sem aliquam adipiscing proin tempus felis laoreet ipsum id tincidunt pharetra diam magna. Nonummy diam ac, mauris, euismod nunc pulvinar ullamcorper magna nonummy diam ac eget nibh lorem non congue, consectetur sem nisi turpis proin tempus. Felis, laoreet sed id tincidunt, pulvinar ullamcorper congue tincidunt dolor ullamcorper magna nonummy et ac, elit nibh dolor non ut consectetur sem nisi. Adipiscing proin, tempus id massa, ut pharetra proin ac mauris nibh feugiat tellus ut pulvinar tellus, dolore turpis praesent erat id laoreet pulvinar. Euismod congue amet ullamcorper magna consectetur sem ac, at euismod congue amet ullamcorper magna consectetur diam magna eget, lobortis sit sem nisi consectetur. Proin tempus mauris massa feugiat aliquet nisi at ante feugiat tellus dolore turpis elit, et lorem eget nibh lorem tellus, ut turpis, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat amet aliquet dolore nonummy diam erat volutpat tincidunt dolor volutpat magna at, et sed eget nibh sit non ut turpis ante tempus mauris, ante pulvinar consectetur et. Magna at ante lorem molestie massa, feugiat molestie nunc amet aliquet aliquam adipiscing et erat eget laoreet dolor non ut, pharetra non ut erat felis, laoreet dolor ullamcorper. Tincidunt dolor non nisi at, et ac adipiscing, ante ipsum molestie, nunc pulvinar euismod dolore nonummy praesent erat, eget, tincidunt pulvinar at praesent aliquam felis ante tempus id. Nunc pulvinar euismod congue, amet non magna at lobortis, feugiat volutpat congue sit non volutpat ut pharetra non nisi adipiscing proin tempus mauris nunc sit aliquet, nisi felis. Mi ipsum euismod dolore, adipiscing, praesent, donec felis laoreet ipsum ullamcorper dolore adipiscing, mauris ante ipsum molestie ut turpis aliquet donec adipiscing, mi tempus id nunc amet praesent. Erat elit laoreet pulvinar ullamcorper sed consectetur tellus mi ut lorem ut pulvinar euismod nunc amet ullamcorper dolore amet sem magna consectetur proin aliquam at proin tempus felis. Laoreet erat elit, molestie massa ipsum euismod dolore nonummy mi erat felis tincidunt amet mi tempus id tincidunt pulvinar ullamcorper dolore, nonummy et, ac elit nibh dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nibh lorem mauris lobortis dolor, non nisi at proin lorem molestie, massa, tincidunt. Dolor volutpat lobortis sit tellus dolore amet aliquet dolore nonummy diam donec nonummy et. Lorem volutpat lobortis sit tellus ut turpis, ante lorem molestie lobortis donec felis mi. Sed, volutpat tincidunt, pharetra ullamcorper congue at sem aliquam, mauris ante lorem id massa. Pulvinar euismod tincidunt pulvinar ullamcorper donec nonummy et massa feugiat aliquet nisi turpis, praesent. Donec, felis, mi sed eget laoreet sed volutpat congue consectetur proin lorem eget nibh. Sit tellus nisi erat elit mi dolor euismod magna nonummy et sed elit nibh. Feugiat molestie massa ipsum molestie dolore adipiscing praesent aliquam, felis laoreet ipsum tellus tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper, magna consectetur sem magna consectetur proin ac felis massa ipsum, id massa ipsum euismod congue aliquam mauris ante lorem tellus, ut turpis aliquet aliquam felis ante pulvinar tellus. Dolore amet praesent tempus felis, laoreet sed volutpat lobortis feugiat volutpat euismod congue nonummy diam, ac elit, et ac mauris ante feugiat tellus ut sit aliquet nisi felis ante tempus. Id tincidunt amet euismod congue pharetra ullamcorper praesent donec nonummy et ac elit et ac mauris ante lorem, mauris massa pulvinar tellus nunc amet ullamcorper donec elit mi sed volutpat. Tincidunt nisi turpis mi tempus elit laoreet ipsum euismod congue amet ullamcorper magna elit nibh lorem eget, ut pharetra diam ac at ante aliquam felis ante, ipsum euismod non ut. Turpis sem aliquam adipiscing, praesent tempus, felis, laoreet sed euismod tincidunt pharetra ullamcorper congue, consectetur diam magna mauris nibh feugiat molestie ut sit sem diam, magna at et lorem molestie. Ante feugiat tellus nisi adipiscing praesent donec adipiscing mi sed id, tincidunt pulvinar diam, proin aliquam felis ante ipsum id nunc pulvinar ullamcorper congue amet et erat elit nibh, feugiat. Volutpat lobortis feugiat non nisi adipiscing ante tempus molestie ut sit nonummy et ac mauris nibh feugiat volutpat ut consectetur, et lorem molestie lobortis, feugiat aliquet dolore at proin tempus. Id nunc pulvinar pharetra turpis id sem nunc sem, nunc sed consectetur euismod diam lobortis ipsum elit molestie ullamcorper laoreet feugiat molestie, ante aliquam, amet non nibh tempus adipiscing ullamcorper. Nibh donec nonummy diam magna nunc dolor eget nibh ac adipiscing praesent dolore, pharetra molestie massa, tempus felis, diam magna feugiat mauris praesent magna sit mauris praesent magna pharetra volutpat. Massa, erat dolore sed elit tellus mi erat at sem nisi sit euismod laoreet lorem, adipiscing tellus nunc pulvinar volutpat nibh feugiat felis praesent magna pharetra mauris praesent nibh molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent magna consectetur non, nunc, sit pharetra sem nisi at proin tempus. Mauris, mi ipsum molestie massa amet ullamcorper donec felis mi ipsum id. Laoreet, sed non congue pharetra sem ut ut sit tellus ut turpis. Sem nisi turpis praesent, tempus id tincidunt pulvinar ullamcorper donec, nonummy, diam. Magna at sem aliquam mauris ante feugiat tellus praesent donec eget laoreet. Pulvinar ullamcorper magna consectetur diam ac mauris nibh feugiat non nisi consectetur. Aliquet nisi adipiscing proin tempus, id, laoreet massa feugiat molestie, nunc turpis. Praesent donec adipiscing praesent tempus eget laoreet sed volutpat lobortis pharetra non. Ut turpis, aliquet nisi adipiscing mi tempus id laoreet ipsum pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non congue nonummy diam ac, eget lobortis dolor non nisi turpis aliquet diam. Ac at, nibh lorem molestie massa sit tellus nisi turpis proin aliquam adipiscing mi. Erat elit nibh, lorem eget, lobortis, feugiat volutpat ut, turpis elit laoreet sed euismod. Lobortis dolor volutpat ut consectetur sem aliquam at massa feugiat, tellus ut sit aliquet. Nunc amet diam, magna nonummy diam nisi tempus felis tincidunt dolor euismod congue pharetra. Ullamcorper, congue consectetur proin ac at ante ipsum tellus nunc sit tellus donec nonummy. Mi, sed lorem molestie nunc sit tellus dolore turpis aliquet erat felis laoreet dolor. Ullamcorper congue, amet ullamcorper magna at nibh lorem volutpat ut, pharetra sem aliquam at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, nunc amet diam donec elit et. Erat, eget lobortis, dolor non congue consectetur. Proin ac ipsum euismod dolore amet praesent. Erat id laoreet dolor euismod congue consectetur. Sem ac, consectetur proin tempus molestie ut. Sit tellus dolore, adipiscing elit lobortis pharetra. Non magna at, et ac mauris lobortis. Sit non nisi, adipiscing proin aliquam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna at id laoreet dolor ullamcorper. Dolore pharetra ullamcorper, aliquet donec pharetra. Molestie non aliquet tincidunt ac at. Tellus mi ut, tempus dolor mauris. Praesent tincidunt dolore turpis proin ipsum. Id laoreet pulvinar euismod congue, amet. Diam magna nonummy et ac eget. Lobortis feugiat tellus ut turpis sem. Aliquam felis ante, tincidunt pharetra non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec felis mi sed, eget nibh sed euismod congue consectetur non magna at, elit mi dolor volutpat lobortis dolor non ut turpis sem nisi turpis proin. Tempus id massa ipsum euismod tincidunt, nisi dolore pulvinar eget proin tincidunt, nisi nibh aliquam pulvinar euismod tincidunt lorem adipiscing praesent dolore amet, non ut pharetra non. Massa erat eget diam ac at, proin nisi nonummy ullamcorper tincidunt diam lobortis donec dolor, mauris proin tempus id massa pulvinar aliquet aliquam adipiscing praesent donec elit. Nibh, lorem volutpat ut pharetra diam lorem ipsum euismod tincidunt dolor euismod tincidunt pharetra non magna at et feugiat molestie lobortis pharetra sem aliquam adipiscing, proin, lorem. Molestie nunc, sit tellus donec nonummy praesent id ullamcorper, ante dolore pulvinar volutpat et aliquam, turpis euismod nibh aliquam amet id laoreet sed mauris, praesent dolore pulvinar. Eget proin tincidunt magna tempus nonummy sed at tellus diam ut ipsum felis, et congue sit tellus nunc nibh massa erat lorem mauris praesent congue dolor magna. Sit felis, diam ut, sit felis diam, lobortis tempus amet, volutpat proin dolore pharetra at, aliquet, laoreet, nisi pulvinar elit non ante erat consectetur mauris ullamcorper nonummy. Adipiscing id et, nisi pulvinar eget et nisi sit euismod nunc sed at, sem laoreet nisi ipsum id laoreet ac sit felis non ante dolore, pharetra erat. Consectetur tellus nunc ipsum eget diam, ut ipsum nonummy, tellus mi magna lorem turpis ullamcorper nibh nisi dolor at aliquet mi congue ipsum nonummy, volutpat praesent felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent tincidunt aliquam dolor at molestie, et lobortis tempus. Laoreet congue ipsum amet mauris praesent nunc ac sit. Felis sem ante congue feugiat felis, euismod et dolore. Sed consectetur id et congue feugiat, adipiscing sed consectetur. Molestie ullamcorper nibh donec dolor at, tellus mi nisi. Feugiat nonummy volutpat praesent, tincidunt ac amet elit non. Mi ut tempus amet mauris, sit felis ullamcorper ante. Dolore erat consectetur id sem ante dolore feugiat adipiscing. Euismod et nunc, donec sit id diam nibh aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet mi nisi turpis tellus dolore. Amet aliquet aliquam felis laoreet sed. Eget laoreet dolor volutpat ut laoreet. Dolor, euismod tincidunt pharetra sem nisi. Consectetur proin tempus felis ante tempus. Molestie nunc pulvinar aliquet donec nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget ut pharetra, sem nisi turpis praesent aliquam felis, massa pulvinar tellus, nunc pulvinar aliquet donec nonummy et erat eget lobortis. Dolor non at et ac mauris, massa feugiat, tellus ut turpis aliquet donec felis, mi tempus felis laoreet dolor euismod congue. Consectetur diam ac elit et feugiat adipiscing praesent aliquam felis laoreet pulvinar aliquet donec nonummy praesent erat eget felis mi tempus. Eget laoreet dolor volutpat tincidunt pharetra diam magna consectetur proin, lorem mauris massa sit tellus nunc pulvinar euismod congue amet turpis. Praesent dolore amet ullamcorper praesent dolore id diam ut ipsum, nonummy non ante donec dolor, adipiscing ullamcorper, proin laoreet magna sit. Id, praesent magna elit nibh ante, et nunc donec dolor molestie praesent congue, feugiat mauris praesent congue dolor at ullamcorper laoreet. Ut erat pharetra felis euismod proin dolore lorem, turpis id diam elit tellus mi magna feugiat elit non proin congue ac. Sit elit sem massa donec sit felis ullamcorper lobortis dolore lobortis tempus dolor felis ullamcorper nibh et ut aliquam pharetra mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante congue lorem pulvinar turpis nisi dolor. At id ullamcorper lobortis dolore sed at. Ullamcorper proin nunc sed consectetur molestie diam. Congue tempus nonummy volutpat proin, dolore sed. Turpis aliquam pulvinar eget nibh feugiat volutpat. Ut pharetra non ut adipiscing praesent tempus. Mauris mi sed elit nibh, lorem eget. Nibh feugiat volutpat lobortis sit pharetra non. Ut turpis aliquet nisi turpis praesent tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id laoreet sed id tincidunt dolor euismod congue aliquam felis mi erat elit mi sed. Volutpat lobortis dolor volutpat congue consectetur sem nisi adipiscing proin ipsum tellus ut turpis proin. Tempus mauris massa tincidunt consectetur, diam ac mauris nibh feugiat molestie massa feugiat aliquet nisi. Turpis praesent erat elit mi, sed euismod tincidunt pharetra diam donec, eget laoreet sed volutpat. Ut sit, sem magna at id laoreet dolor euismod dolore nonummy diam ac elit, nibh. Dolor non ut, pharetra sem aliquam at ante ipsum molestie ut sit praesent sem magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue consectetur diam, ac at proin ac, mauris massa ipsum molestie nunc amet consectetur sem ac at ante feugiat molestie ante tempus felis laoreet dolor volutpat tincidunt. Pharetra non nisi consectetur proin aliquam adipiscing praesent erat felis mauris ut sit tellus ut sit aliquet aliquam felis mi sed, eget tincidunt pulvinar ullamcorper, donec elit mi. Sed volutpat tincidunt amet diam magna elit lobortis dolor amet ullamcorper dolore adipiscing mi sed id tincidunt, pharetra non magna nonummy et, ac mauris, nibh feugiat volutpat ut. Turpis aliquet nisi adipiscing at et lorem molestie lobortis pharetra sem nisi adipiscing, ante ipsum, tellus ut turpis praesent, tempus mauris massa pulvinar lorem mauris nibh feugiat volutpat. Lobortis sit aliquet non ut consectetur sem aliquam at ante, feugiat molestie nunc turpis proin, aliquam mauris nunc sit tellus donec felis ante tempus tellus dolore, amet aliquet. Dolore nonummy felis ante, ipsum tellus nisi adipiscing proin tempus, id laoreet ipsum tellus dolore pharetra ullamcorper magna nonummy et sed volutpat id tincidunt dolor, euismod congue consectetur. Sem magna at nibh lorem molestie ut pharetra proin ac, at, ante tempus id laoreet ipsum tellus dolore adipiscing mi aliquet, nisi felis massa pulvinar tellus dolore turpis. Praesent erat felis laoreet ipsum, id tincidunt dolor non magna at et ac, mauris nibh feugiat tellus ut turpis, elit, nibh dolor ullamcorper congue consectetur diam erat volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nonummy laoreet massa ipsum id massa sit aliquet donec adipiscing laoreet ipsum id tincidunt pulvinar euismod, congue consectetur diam ac elit nibh dolor non nisi. Turpis, amet diam ac eget laoreet pharetra, ullamcorper, magna at et lorem eget lobortis sit non ut consectetur proin aliquam, mauris ante pulvinar tellus dolore felis. Elit proin ac molestie lobortis pharetra sem aliquam at ante ipsum molestie nunc sit praesent aliquam mauris massa pulvinar tellus dolore adipiscing ante tempus felis tincidunt. Massa, ipsum molestie massa pulvinar ullamcorper dolore nonummy et erat elit, laoreet dolor non ut pharetra diam ac, mauris nibh feugiat non, nisi consectetur felis laoreet. Dolor ullamcorper congue nonummy et sed, euismod congue amet et ac elit et, lorem eget lobortis pharetra sem nisi adipiscing praesent donec nonummy, diam magna aliquam. Felis mi tempus id tincidunt dolor, ullamcorper dolore nonummy, diam magna at et ac molestie lobortis feugiat tellus ut sit aliquet aliquam felis ante pulvinar, tellus. Mauris ante pulvinar tellus, nisi felis ante ipsum molestie dolore turpis praesent donec, felis mi sed euismod congue amet diam proin tempus felis laoreet ipsum euismod. Nunc amet diam donec elit, mi sed volutpat tincidunt consectetur diam ac eget tincidunt pharetra ullamcorper magna at nibh sed eget ullamcorper donec adipiscing mi erat. Id tincidunt pulvinar ullamcorper magna consectetur diam lorem mauris nibh pharetra non, magna at proin lorem volutpat ut consectetur sem, ac mauris elit nibh lorem eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna nonummy et ac mauris ante tincidunt sed volutpat tincidunt pharetra non ac elit nibh dolor non congue pharetra sem aliquam mauris. Nibh lorem molestie nunc, sit aliquet donec mauris nunc congue consectetur diam magna elit, lobortis feugiat non, nisi consectetur sem nisi adipiscing. Ante ipsum tellus nisi adipiscing ante ipsum molestie nunc pulvinar, tellus donec ac, at ante lorem molestie, massa sit tellus dolore adipiscing. Ante ipsum id nunc amet ullamcorper dolore nonummy mi sed id, tincidunt pharetra sit tellus dolore adipiscing, mi ipsum id, tincidunt pulvinar. Euismod congue pharetra sem nisi consectetur proin ac mauris massa sit aliquet nisi adipiscing praesent aliquam felis laoreet ut pharetra, sem aliquam. At proin lorem molestie nunc turpis sem aliquam felis, massa feugiat tellus nunc amet aliquet dolore nonummy mi erat eget tincidunt dolor. Ullamcorper praesent donec adipiscing mi, sed id tincidunt pulvinar ullamcorper, magna nonummy, et erat eget nibh feugiat molestie ut sit sem ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis praesent aliquam adipiscing mi sed, id laoreet dolor volutpat lobortis sit non nisi consectetur ante lorem molestie lobortis dolore amet diam erat volutpat tincidunt. Dolor ullamcorper ac elit nibh, sed eget lobortis sit tellus ut, turpis praesent, aliquam adipiscing ante, pulvinar aliquet diam erat volutpat tincidunt consectetur diam ac. Elit lobortis dolor volutpat congue at proin lorem eget ut pharetra, proin ac, mauris nibh feugiat non nisi at id tincidunt amet ullamcorper magna nonummy. Mi sed volutpat lobortis, pharetra ullamcorper magna elit nibh sed non ut pharetra sem nisi turpis praesent tempus sed volutpat tincidunt pharetra sem nisi consectetur. Proin, tempus felis mi tempus elit laoreet sed volutpat, tincidunt pharetra ullamcorper congue consectetur, proin ac mauris lobortis pharetra diam laoreet ipsum tellus dolore adipiscing. Praesent erat id nunc pulvinar, aliquet dolore elit et erat eget lobortis dolor ullamcorper magna elit laoreet dolor ullamcorper donec elit id massa pulvinar euismod. Tincidunt pulvinar ullamcorper donec id tincidunt pulvinar euismod tincidunt consectetur sem magna elit et lorem volutpat aliquet donec adipiscing laoreet ipsum ullamcorper, dolore amet praesent. Erat, eget tincidunt dolor euismod congue nonummy et ac eget lobortis feugiat non magna at et lorem volutpat ullamcorper donec felis, laoreet sed id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis laoreet ipsum euismod, nunc ut sit. Aliquet dolore turpis praesent donec felis laoreet. Dolor ullamcorper congue amet ullamcorper congue, consectetur. Proin ac eget lobortis feugiat tellus nunc. Sit consectetur et, sed eget tincidunt dolor. Non ut, sit aliquet nisi adipiscing praesent. Donec nonummy, mi erat eget tincidunt pharetra. Diam ac elit, nibh sed, sit aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie nunc pulvinar tellus tincidunt pulvinar euismod, tincidunt amet mi, erat id. Tincidunt pharetra adipiscing proin aliquam felis laoreet ipsum euismod tincidunt pulvinar ullamcorper, magna. Consectetur diam magna mauris nibh feugiat volutpat ut turpis sem ac felis massa. Tincidunt dolor ullamcorper magna at nibh sed non magna consectetur sem ac mauris. Nibh feugiat tellus ut turpis proin, tempus felis massa pulvinar tellus dolore adipiscing. Praesent proin lorem molestie massa feugiat tellus nunc turpis aliquet aliquam nonummy, praesent. Donec eget laoreet dolor euismod congue, pharetra non nisi consectetur, sem et, ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, tincidunt dolor non ut, pharetra sem aliquam at. Proin tempus felis mi nibh, feugiat molestie nunc sit. Aliquet, dolore turpis praesent donec elit mi sed volutpat. Lobortis dolor, ullamcorper magna elit et lorem, volutpat ut. Pharetra sem praesent donec, elit et, lorem eget lobortis. Dolor non nisi consectetur ante lorem molestie massa turpis. Sem aliquam at ante ipsum molestie nunc, amet aliquet. Non ut turpis tellus nunc, amet diam donec felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi felis massa feugiat tellus dolore turpis aliquet dolore aliquam at proin tempus id massa pulvinar tellus dolore nonummy mi, sed id tincidunt pulvinar ullamcorper congue consectetur et sed. Volutpat lobortis feugiat volutpat, ut, tincidunt dolor ullamcorper, magna at et lorem eget ut sit tellus nunc turpis praesent tempus mauris nunc sit sem, aliquam adipiscing ante feugiat tellus. Dolore magna, at proin lorem molestie massa sit non ut turpis praesent tempus felis laoreet pulvinar euismod nunc nonummy mi, erat id laoreet dolor pulvinar tellus, dolore, turpis praesent. Erat felis laoreet pulvinar ullamcorper dolore nonummy et sed id congue nonummy, praesent sed eget, nibh, sed volutpat lobortis sit sem magna tempus id tincidunt pulvinar ullamcorper dolore nonummy. Mi erat, eget lobortis pharetra non congue consectetur, sem nisi adipiscing praesent tempus, felis mi sed id tincidunt pulvinar sit aliquet aliquam felis ante feugiat, aliquet dolore adipiscing mi. Tempus id laoreet pulvinar ullamcorper dolore nonummy praesent erat eget tellus nunc, turpis proin tempus molestie nunc pulvinar tellus dolore nonummy praesent erat felis tincidunt amet aliquet, dolore amet. Et ac, at et feugiat molestie ut consectetur adipiscing mi sed id tincidunt pulvinar euismod magna elit, et lorem eget lobortis dolor non nisi consectetur proin ac mauris ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing praesent erat id laoreet sed volutpat ut sit non. Felis adipiscing eget tellus praesent congue et lorem mauris ante lorem. Felis mi tempus id tincidunt dolor ullamcorper congue pharetra non ut. Consectetur et ac, at ante tempus, molestie nunc lobortis, pharetra non. Nisi sit tellus nunc nonummy diam donec elit mi, erat eget. Nibh feugiat volutpat nisi consectetur proin aliquam at ante feugiat, molestie. Nunc ut sit non nisi sit aliquet donec adipiscing praesent donec. Elit et ac at nibh lorem volutpat nisi sit sem nisi. At, ante, nibh dolor non congue consectetur sem aliquam at, ante. Tempus mauris massa pulvinar, tellus nunc turpis praesent erat elit mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue pharetra ullamcorper congue consectetur proin ac eget nibh, feugiat, non magna at, proin tempus molestie, massa sit, euismod nunc ut consectetur proin ac. Mauris ante, feugiat, tellus dolore turpis, praesent donec nonummy praesent erat elit nibh, lorem eget lobortis feugiat tellus nunc pulvinar aliquet diam ac at, nibh. Lorem mauris massa feugiat tellus nisi adipiscing, proin tempus, id massa pulvinar ullamcorper dolore amet diam erat elit nibh sed volutpat tincidunt dolor turpis mi. Erat felis mi sed volutpat lobortis dolor non congue pharetra, proin aliquam adipiscing proin tempus id massa pulvinar, tellus dolore amet mauris nibh feugiat tellus. Ut sit aliquet aliquam mauris massa feugiat tellus dolore turpis mi tempus id massa amet praesent aliquam felis laoreet sed id tincidunt dolor pulvinar aliquet. Aliquam felis mi donec felis laoreet dolor euismod dolore elit mi erat elit nibh feugiat volutpat, lobortis pharetra proin aliquam at nibh ipsum molestie nunc. Tellus nunc amet diam magna nonummy sem magna consectetur proin, tempus molestie massa feugiat, tellus nunc amet, praesent et massa proin nisi ipsum elit sem. Nunc ipsum id et magna consectetur aliquet nisi pulvinar eget nibh lorem adipiscing, volutpat tellus laoreet sed pharetra id non proin molestie laoreet erat consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, tellus mi ut erat feugiat, turpis at ac sit elit non laoreet, donec feugiat adipiscing ullamcorper. Lobortis dolore dolor mauris tellus et nisi ipsum nonummy volutpat ante, dolore sed adipiscing id, proin, eget. Praesent tincidunt lorem turpis id diam nunc erat pharetra, mauris aliquet tincidunt ac amet, elit sem massa. Ac feugiat felis non ante donec dolor magna sit adipiscing ullamcorper nibh nisi dolor at molestie et. Massa donec pharetra mauris aliquet laoreet aliquam sit eget, sem nunc sed pharetra mauris sit felis, diam. Ut tempus consectetur volutpat mi, dolore feugiat adipiscing id proin ut sed, at tellus laoreet donec pharetra. Tellus praesent congue aliquam dolor eget nonummy mi sed volutpat tincidunt dolor non ut turpis sem, aliquam. At proin aliquam id laoreet ipsum id laoreet pulvinar ullamcorper magna nonummy diam ac at proin mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac elit et feugiat mauris massa feugiat tellus ut turpis proin tempus felis eget ut nonummy, diam magna. At proin aliquam adipiscing mi ipsum tellus dolore adipiscing mi tempus id nunc amet aliquet dolore felis mi. Erat eget laoreet ut sit aliquet aliquam adipiscing praesent erat id, tincidunt dolor euismod congue, consectetur et ac. Eget nibh feugiat volutpat lobortis sit tellus nisi adipiscing, aliquet nibh sed non congue consectetur diam, magna at. Nibh feugiat molestie nunc sit sem nisi felis ante feugiat tellus dolore turpis praesent tempus pharetra ullamcorper magna. At proin lorem mauris lobortis, pharetra sem nisi turpis praesent tempus mauris massa pulvinar tellus dolore amet aliquet. Donec elit laoreet dolor euismod dolore ac mauris, massa feugiat molestie nisi adipiscing proin aliquam felis massa ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante lorem molestie volutpat congue dolor volutpat ut turpis, sem aliquam at proin ipsum, id massa pulvinar aliquet dolore nonummy mi. Erat id laoreet pulvinar ullamcorper, magna nonummy felis massa sit aliquet aliquam felis massa ipsum molestie dolore turpis praesent tempus id. Laoreet ipsum euismod congue amet ullamcorper magna consectetur sem lorem volutpat tellus donec felis ante ipsum euismod dolore turpis aliquet erat. Felis laoreet dolor euismod dolore nonummy diam magna at et sed non congue consectetur adipiscing, mi sed id tincidunt pulvinar diam. Magna consectetur diam ac mauris nibh feugiat volutpat ut turpis, sem dolore turpis ante ipsum tellus dolore, pulvinar euismod non nisi. Adipiscing praesent, tempus felis ante ipsum euismod tincidunt amet ullamcorper magna nonummy mi erat elit nibh feugiat volutpat nisi turpis aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut turpis proin tempus id massa, ipsum id laoreet dolor euismod tincidunt pharetra diam erat euismod congue consectetur, felis ante, ipsum molestie massa pulvinar euismod dolore adipiscing, mi. Sed elit nibh, sed volutpat ut pharetra sem magna consectetur proin lorem tellus ut erat felis laoreet pulvinar, euismod, dolore amet ullamcorper, magna consectetur sem ac at proin. Ipsum molestie nunc sit, aliquet dolore adipiscing, praesent tempus euismod dolore adipiscing praesent nibh lorem, mauris lobortis feugiat tellus dolore adipiscing mi erat felis laoreet, pulvinar euismod congue. Nonummy mi sed id laoreet dolor non congue aliquam mauris massa, turpis, aliquet aliquam, adipiscing mi tempus id tincidunt pulvinar ullamcorper dolore, elit mi ipsum ullamcorper donec nonummy. Diam ac at nibh dolor ullamcorper magna lorem felis massa sit aliquet dolore, adipiscing praesent donec felis laoreet dolor ullamcorper congue amet diam ac elit, laoreet pharetra ullamcorper. Magna at nibh dolor, non, congue aliquam, felis ante ipsum euismod nunc, amet ullamcorper congue consectetur diam ac at, nibh lorem volutpat ut turpis aliquet nisi, ac elit. Laoreet sed volutpat congue consectetur, diam ac, mauris ante feugiat molestie, nunc sit aliquet dolore turpis, praesent erat felis mi sed euismod congue, nonummy at, ante, ipsum molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mauris nibh, sit molestie massa tempus id non ut turpis aliquet aliquam felis lobortis. Feugiat, tellus nunc adipiscing ante tempus id massa pulvinar aliquet donec felis massa ipsum id. Laoreet, sed, volutpat, euismod nunc amet diam donec elit mi erat eget, nibh feugiat volutpat. Ut, turpis aliquet nisi adipiscing proin aliquam id massa pulvinar tellus dolore adipiscing mauris lobortis. Pharetra sem magna at ante tempus felis ante ipsum euismod nunc amet aliquet donec felis. Massa amet aliquet tempus felis mi massa ipsum molestie nunc pulvinar tellus nunc amet mi. Tempus id laoreet dolor ullamcorper, congue, consectetur diam erat elit et lorem molestie lobortis feugiat. Tellus, dolore turpis consectetur sem ac mauris lobortis, feugiat tellus nisi consectetur ante feugiat non. Nisi consectetur proin tempus, mauris massa feugiat tellus nunc turpis praesent tempus id massa ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit et lorem eget nibh feugiat molestie nunc sit. Aliquet dolore turpis praesent proin lorem molestie lobortis sit. Aliquet aliquam at proin aliquam felis laoreet pulvinar aliquet. Donec nonummy praesent erat eget laoreet sed euismod tincidunt. Dolor non nisi magna elit mi dolor euismod congue. Nonummy diam erat eget tincidunt pharetra, ullamcorper congue consectetur. Proin ac mauris lobortis sit molestie ut turpis proin. Tempus sed volutpat tincidunt pharetra volutpat ut consectetur aliquet. Dolore turpis praesent donec elit mi sed id congue. Nonummy praesent sed id, tincidunt amet pulvinar, tellus donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non lobortis sit sem aliquam felis ante ipsum molestie nunc, turpis praesent et lorem volutpat congue consectetur et, lorem, mauris nibh lorem molestie nunc sit aliquet aliquam felis ante. Ipsum id laoreet dolor euismod congue amet diam ac donec adipiscing, et ac elit nibh lorem mauris nibh sit non nisi, at ante, lorem molestie ut consectetur proin aliquam. Molestie lobortis sit aliquet, dolore ac elit lobortis dolor ullamcorper, magna at et, sed volutpat ut pharetra, sem magna adipiscing proin, tempus mauris ante pulvinar tellus dolore turpis at. Et lorem, molestie lobortis sit, aliquet, dolore adipiscing praesent aliquam, felis massa pulvinar tellus donec adipiscing mi, sed, id tincidunt pulvinar, ullamcorper donec elit mi dolor turpis aliquet aliquam. Adipiscing ante ipsum tellus nisi, adipiscing proin ipsum tellus dolore turpis aliquet, aliquam, felis laoreet pulvinar, aliquet donec adipiscing mi tempus id tincidunt amet mauris, nibh dolor volutpat magna. At proin ac mauris lobortis sit, sem nisi adipiscing praesent aliquam id massa sit praesent laoreet dolor ullamcorper magna nonummy et lorem volutpat tincidunt pharetra diam erat volutpat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra volutpat lobortis pharetra sem, ac mauris nibh feugiat non ut turpis. Aliquet dolore nonummy, praesent, donec felis mi sed eget, lobortis pharetra sem. Praesent erat felis laoreet sed euismod congue amet diam ac, elit nibh. Dolor non ut pharetra sem magna at proin tempus felis, massa pulvinar. Aliquet et erat, volutpat congue pharetra ullamcorper magna at et lorem volutpat. Ut sit tellus, ut turpis aliquet donec amet, praesent erat eget laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed volutpat tincidunt pharetra diam ac, at et lorem volutpat ut, pharetra non aliquam, at proin lorem id. Massa, ipsum pharetra diam magna mauris ante lorem molestie ut sit, aliquet dolore turpis praesent erat felis mi. Sed eget tincidunt dolor ullamcorper congue at et laoreet, pulvinar, tellus nunc, amet praesent donec elit nibh sed. Volutpat lobortis dolor non ut turpis sem nisi, at ante ipsum id massa, pulvinar ullamcorper dolore nonummy at. Proin aliquam mauris massa pulvinar tellus donec adipiscing, mi donec felis et erat eget lobortis dolor non, nisi. Consectetur sem, aliquam at id laoreet, pharetra diam donec elit laoreet dolor non, ut pharetra sem nisi consectetur. Proin tempus, mauris massa, pulvinar euismod nunc pulvinar aliquet donec felis laoreet ipsum pharetra, sem aliquam adipiscing ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget laoreet dolor volutpat tincidunt pharetra sem nisi turpis, sem diam magna elit, nibh, lorem molestie, ante, ipsum molestie nunc amet ullamcorper. Dolore, amet praesent sed eget nibh sed eget nibh feugiat, tellus ut consectetur felis laoreet dolor volutpat, tincidunt dolor non nisi consectetur. Proin aliquam adipiscing ante tempus id massa pulvinar tellus dolore adipiscing mi sed id tincidunt dolor sit sem nisi turpis, praesent erat. Elit laoreet dolor volutpat tincidunt pharetra ullamcorper magna at proin aliquam at ante tempus molestie nunc turpis nonummy et lorem eget lobortis. Dolor non ut, sit sem, aliquam felis ante ipsum id massa pulvinar ullamcorper dolore amet ullamcorper magna at et lorem volutpat congue. Aliquam adipiscing ante, ipsum tellus nunc amet, praesent erat felis mi sed volutpat tincidunt pharetra ullamcorper magna elit nibh feugiat volutpat ut. Pharetra sem aliquam adipiscing proin tincidunt amet ullamcorper donec elit laoreet dolor euismod congue consectetur diam ac eget lobortis dolor volutpat nisi. At, proin laoreet pulvinar, ullamcorper dolore adipiscing mi sed euismod tincidunt amet praesent erat, eget laoreet pulvinar ullamcorper, donec elit mi sed. Volutpat lobortis pharetra sem ac elit lobortis nisi at ante ipsum molestie dolore turpis proin donec adipiscing praesent, erat elit nibh sed. Volutpat lobortis feugiat tellus nisi consectetur proin tempus mauris lobortis feugiat tellus diam ac elit lobortis dolor non magna at et sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent ante aliquam adipiscing, ante tempus felis tincidunt pulvinar euismod dolore elit. Mi erat volutpat tincidunt pharetra ullamcorper congue consectetur, proin aliquam mauris ante. Ipsum molestie non ut sit non ut turpis proin tempus mauris massa. Sit aliquet nisi adipiscing mi tempus id laoreet ipsum euismod tincidunt dolor. Volutpat ut sit amet ullamcorper magna nonummy et lorem eget tincidunt sit. Tellus ut turpis proin lorem mauris massa feugiat molestie massa amet aliquet. Donec nonummy mi sed id sem, aliquam adipiscing ante tempus mauris laoreet. Ipsum euismod nunc, adipiscing praesent tempus felis tincidunt pulvinar ullamcorper dolore consectetur. Et erat volutpat lobortis pharetra adipiscing proin, ipsum tellus nisi at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam lorem mauris ante lorem volutpat nunc donec elit laoreet dolor. Euismod congue amet et erat elit nibh lorem mauris ante tempus id. Mi sed id nunc amet diam, donec, elit nibh, nisi consectetur proin. Tempus mauris lobortis sit tellus dolore at ante ipsum molestie, nunc amet. Aliquet donec felis laoreet pulvinar aliquet aliquam felis massa pulvinar eget, tincidunt. Pulvinar ullamcorper magna consectetur diam erat volutpat congue consectetur diam ac at. Felis mi sed id tincidunt pharetra diam magna consectetur proin aliquam at. Ante lorem tellus nunc turpis sem nisi adipiscing, praesent erat id et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna at et, feugiat molestie ut pharetra sem aliquam at nibh feugiat. Molestie nunc sit aliquet donec adipiscing mi, tempus id laoreet dolor at. Et lorem molestie nisi adipiscing, proin lorem molestie massa pulvinar tellus, nunc. Pulvinar ullamcorper congue pharetra, diam magna elit nibh dolor non nisi consectetur. Amet non, congue consectetur proin ac at, ante ipsum tellus ut turpis. Praesent, aliquam felis ante ipsum euismod nunc pulvinar ullamcorper donec felis laoreet. Dolor euismod, congue ac mauris lobortis sit non dolore adipiscing, praesent aliquam. Felis laoreet sed eget laoreet pulvinar, ullamcorper magna elit nibh sed volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore turpis aliquet donec nonummy mi sed eget tincidunt dolor non, congue. Nonummy diam ac mauris id tincidunt amet ullamcorper congue consectetur diam magna at. Nibh dolor non ut consectetur et lorem molestie ut sit tellus nisi turpis. Aliquet aliquam sed volutpat lobortis, sit non nisi consectetur ante tempus mauris massa. Sit aliquet nisi adipiscing praesent, erat id, massa pulvinar aliquet donec felis laoreet. Sed eget laoreet massa pulvinar tellus dolore nonummy praesent tempus id tincidunt dolor. Euismod tincidunt pharetra sem nisi consectetur proin ac at proin, ipsum, id laoreet. Congue pharetra proin, aliquam at ante lorem tellus, massa sit aliquet donec adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin aliquam mauris ante ipsum molestie nunc turpis aliquet aliquam felis mi sed eget tincidunt dolor non magna nonummy et lorem tempus felis laoreet pulvinar. Euismod congue pharetra diam, ac at et lorem volutpat ut sit sem nisi at proin ipsum, id massa pulvinar euismod nunc nisi consectetur proin tempus, mauris. Massa pulvinar tellus nisi adipiscing ante ipsum molestie, nunc pulvinar aliquet dolore elit mi erat id tincidunt pharetra ullamcorper magna nonummy, nibh massa pulvinar tellus dolore. Nonummy praesent donec, felis, laoreet dolor euismod tincidunt pharetra sem magna consectetur sem nisi turpis proin, tempus id laoreet lobortis sit non nisi adipiscing proin aliquam. Adipiscing mi erat felis tincidunt amet aliquet donec elit et erat elit et, lorem mauris lobortis sit tellus nisi adipiscing elit nibh, lorem, eget ut consectetur. Sem nisi at, ante aliquam felis ante pulvinar tellus dolore, amet aliquet dolore elit mi sed eget lobortis feugiat volutpat ut dolore nonummy praesent donec elit. Laoreet dolor volutpat lobortis, sit non nisi consectetur proin tempus mauris massa feugiat aliquet nisi, nisi, at proin lorem mauris massa feugiat, tellus massa pulvinar euismod. Congue amet ullamcorper congue pharetra non nisi at nibh lorem molestie ut sit tellus, nunc amet consectetur proin lorem molestie lobortis pharetra, sem nisi turpis praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie euismod congue consectetur, sem ac at nibh lorem mauris massa. Feugiat molestie dolore, adipiscing ante ipsum molestie nunc ipsum, id tincidunt pharetra. Ullamcorper congue aliquam felis massa pulvinar tellus dolore nonummy, diam erat felis. Mi dolor, ullamcorper congue amet diam ac elit nibh feugiat volutpat lobortis. Feugiat molestie ut donec eget, laoreet dolor non congue, consectetur sem magna. Consectetur sem nisi adipiscing mi tempus euismod tincidunt pulvinar ullamcorper dolore elit. Et erat ipsum, molestie massa pulvinar, aliquet donec adipiscing praesent, erat eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi adipiscing praesent erat felis laoreet ut sit aliquet. Nisi turpis praesent aliquam elit mi sed id tincidunt. Dolor non congue pharetra sem ac at, nibh tempus. Mauris massa ipsum euismod felis, ante ipsum molestie dolore. Turpis mi tempus id, massa ipsum euismod tincidunt pharetra. Ullamcorper magna consectetur et, lorem non congue consectetur sem. Magna at nonummy et erat elit, lobortis dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat elit laoreet sed volutpat ut consectetur proin ac, mauris. Nibh laoreet dolor euismod tincidunt pharetra diam magna at proin. Tempus molestie lobortis feugiat tellus dolore turpis praesent tempus, id. Massa pulvinar id tincidunt, amet diam praesent aliquam felis ante. Ipsum, tellus nunc nonummy diam erat elit mi dolor euismod. Congue pharetra diam ac eget lobortis dolor ullamcorper magna, at. Et massa ipsum id nunc amet ullamcorper magna elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquet erat felis, laoreet sed volutpat tincidunt dolore amet aliquet dolore nonummy, praesent erat eget, laoreet dolor volutpat congue, consectetur diam. Magna at sem aliquam adipiscing mi tempus id tincidunt amet aliquet, aliquet nisi adipiscing praesent aliquam nonummy et erat eget tincidunt dolor. Ullamcorper magna nonummy et sed eget tincidunt consectetur et ac eget nibh feugiat molestie ullamcorper dolore elit laoreet, pulvinar, euismod congue, amet. Diam ac eget laoreet pharetra non magna nonummy et lorem eget lobortis sit non nisi magna, elit laoreet dolor euismod congue nonummy. Diam ac at nibh lorem molestie, lobortis pharetra non nisi at ante ipsum molestie nunc turpis, praesent tempus felis mi nibh feugiat. Volutpat nunc turpis sem aliquam, felis mi tempus felis mi ipsum id laoreet dolor, non ut sit non nisi adipiscing proin tempus. Felis ante, ipsum sit tellus ut turpis sem tempus felis ante ipsum, tellus massa pulvinar ullamcorper dolore elit mi sed elit nibh. Lorem mauris ante feugiat adipiscing mi sed feugiat molestie nunc pulvinar aliquet nisi adipiscing mi tempus id tincidunt amet ullamcorper donec felis. Mi erat eget tincidunt pharetra diam donec eget tincidunt pharetra ullamcorper magna tempus mauris massa pulvinar aliquet dolore adipiscing praesent, tempus id. Tincidunt dolor euismod congue nonummy mi erat elit laoreet feugiat volutpat lobortis pharetra sem nisi adipiscing ante nibh, dolor euismod congue nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore dolor euismod, congue amet ullamcorper praesent erat, felis mi sed id tincidunt dolor ullamcorper magna, consectetur diam lorem mauris. Nibh feugiat tellus nisi, consectetur proin lorem molestie lobortis turpis aliquet diam ac at et ac molestie ante, tempus felis. Laoreet ipsum euismod tincidunt amet diam erat eget nibh sed volutpat tincidunt dolor non ut turpis consectetur, sem magna at. Et ac at massa ipsum, tellus nunc turpis praesent aliquam felis massa sit tellus dolore nonummy praesent mauris ullamcorper dolor. Mauris aliquet nunc amet diam donec elit, nibh sed eget, lobortis dolor volutpat ut sit tellus dolore turpis aliquet erat. Nonummy et erat, elit, nibh sed, pulvinar aliquet donec felis massa ipsum, tellus dolore adipiscing mi erat felis mi dolor. Volutpat lobortis pharetra, non nisi, at nibh dolor, volutpat ut sit non nisi ac at et sed volutpat congue pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent tempus felis laoreet dolor euismod felis laoreet sed. Eget lobortis dolor non ut consectetur sem aliquam, adipiscing proin. Tempus mauris massa pulvinar tellus dolore nonummy praesent donec felis. Mi erat ipsum id tincidunt amet praesent erat elit, mi. Sed, euismod dolore nonummy diam erat eget tincidunt pharetra non. Congue nonummy et lorem, volutpat tincidunt, pharetra turpis praesent erat. Felis tincidunt pulvinar, ullamcorper, dolore nonummy et sed eget tincidunt. Pharetra ullamcorper magna at et lorem eget lobortis, feugiat tellus. Diam magna elit nibh sed volutpat tincidunt pharetra diam ac. Eget nibh feugiat volutpat congue consectetur proin aliquam at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing mi, ipsum euismod tincidunt amet diam donec, nonummy diam, ac elit nibh pharetra non magna at nibh dolor non congue, tempus id. Laoreet sed id laoreet dolor ullamcorper magna nonummy diam lorem eget lobortis dolor non, nisi at proin tempus mauris lobortis sit aliquet diam erat. Eget nibh dolor non congue at et, ac mauris lobortis sit sem magna at ante feugiat, tellus, nunc sit aliquet dolore turpis praesent erat. Felis molestie lobortis sit aliquet, dolore turpis praesent donec, adipiscing praesent donec nonummy et lorem eget nibh feugiat non nisi consectetur sem nisi adipiscing. Eget lobortis dolor volutpat ut consectetur sem aliquam at proin tempus felis massa pulvinar tellus dolore, nonummy diam donec elit nibh sed volutpat tincidunt. Pharetra, diam ac tempus, felis laoreet dolor euismod dolore nonummy, et ac at et lorem molestie lobortis pharetra non aliquam at ante lorem molestie. Nunc sit, tellus dolore adipiscing mauris nibh feugiat non ut turpis aliquet nisi turpis, proin erat id massa ipsum ullamcorper dolore adipiscing mi erat. Elit adipiscing mi erat id tincidunt pulvinar ullamcorper, donec felis mi sed volutpat, tincidunt pharetra sem nisi at et lorem, mauris massa feugiat non. Nisi adipiscing proin nibh sed non congue nonummy, et lorem volutpat tincidunt consectetur sem ac eget lobortis dolor non nisi turpis sem nisi adipiscing. Praesent donec nonummy praesent, erat, eget molestie nunc pulvinar aliquet aliquam felis mi tempus felis laoreet dolor euismod tincidunt dolor volutpat ut turpis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum, euismod tincidunt pharetra ullamcorper, congue, pharetra sem magna at proin aliquam. Adipiscing mi tempus felis laoreet massa, feugiat aliquet dolore turpis aliquet donec elit. Mi sed eget laoreet dolor ullamcorper magna nonummy proin lorem mauris lobortis sit. Non ut turpis nonummy et erat eget lobortis feugiat non ut consectetur sem. Nisi adipiscing aliquet donec felis laoreet ipsum euismod congue amet diam donec nonummy. Et lorem eget nibh dolore amet diam erat felis laoreet dolor euismod congue. Amet ullamcorper, magna elit proin ac mauris massa, feugiat tellus ut sit aliquet. Aliquam massa, pulvinar euismod tincidunt, dolor euismod congue consectetur diam erat eget nibh. Feugiat molestie lobortis feugiat tellus dolore amet ullamcorper dolore nonummy praesent erat eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem magna at ante lorem volutpat, lobortis sit sem. Nisi adipiscing praesent erat felis massa ipsum feugiat non. Nisi adipiscing praesent aliquam id massa pulvinar tellus, dolore. Nonummy diam donec elit et lorem eget nibh lorem. Volutpat ut, consectetur proin ullamcorper magna elit nibh feugiat. Volutpat ut, pharetra proin ac mauris ante lorem tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, euismod tincidunt pharetra sed volutpat tincidunt amet diam ac elit nibh dolor, non congue consectetur proin, aliquam at proin feugiat, non nisi at praesent aliquam. Felis massa pulvinar feugiat volutpat nisi, consectetur proin, tempus molestie lobortis sit sem nisi adipiscing praesent aliquam id massa pulvinar ullamcorper dolore nonummy diam donec elit. Nibh lorem tempus id laoreet dolor volutpat tincidunt pharetra sem ac at et lorem non congue consectetur proin lorem molestie massa, feugiat tellus ut sit consectetur. Sem magna at ante feugiat tellus, nisi, consectetur, proin lorem, molestie lobortis turpis proin, ac mauris massa ipsum, tellus nunc amet aliquet dolore, adipiscing praesent sed. Tempus, mauris massa pulvinar tellus nunc amet diam donec elit laoreet sed volutpat, tincidunt consectetur diam ac at proin aliquam mauris ante, tempus id mi sed. Euismod tellus, ut sit aliquet, donec adipiscing mi tempus felis laoreet dolor ullamcorper magna consectetur diam ac at nibh feugiat volutpat ut sit tellus massa ipsum. Id congue aliquam adipiscing proin tempus, mauris, nunc, sit sem aliquam mauris massa pulvinar tellus dolore adipiscing mi tempus id laoreet ipsum euismod donec felis mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nonummy et lorem at nibh feugiat molestie, nunc sit aliquet, dolore adipiscing praesent nibh dolor volutpat lobortis sit tellus nunc amet aliquet donec nonummy. Diam, magna at proin aliquam at ante feugiat tellus ut sit sem nisi turpis praesent proin aliquam adipiscing mi tempus, id massa pulvinar aliquet donec. Adipiscing et erat eget tincidunt pharetra, non congue consectetur diam ac, at, ante tempus, mauris euismod congue pharetra diam ac elit nibh lorem molestie ut. Sit aliquet nisi adipiscing, praesent aliquam felis mi sed eget laoreet pulvinar non aliquet donec adipiscing mi erat felis tincidunt dolor euismod congue amet diam. Magna consectetur proin ac molestie lobortis pharetra sem aliquam at ante ipsum id massa pulvinar nonummy et lorem eget lobortis pharetra non nisi consectetur ante. Tempus mauris massa sit aliquet nisi adipiscing ante ipsum molestie dolore turpis praesent, aliquam adipiscing laoreet sed sit non nisi consectetur ante tempus mauris massa. Pulvinar euismod tincidunt pulvinar, ullamcorper tincidunt pharetra non congue turpis sem aliquam erat id tincidunt amet diam donec elit, nibh sed non congue consectetur diam. Ac at nibh dolor volutpat ut sit sem aliquam felis mi ipsum molestie massa congue consectetur sem aliquam, adipiscing proin ipsum molestie nunc turpis praesent. Tempus adipiscing mi, erat felis laoreet dolor euismod congue consectetur et erat eget lobortis pharetra diam praesent aliquam felis massa pulvinar euismod dolore nonummy praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum euismod sem ac mauris nibh tempus mauris massa sit tellus nunc turpis proin erat id massa amet, praesent aliquam id massa. Pulvinar euismod dolore nonummy volutpat congue consectetur et sed, volutpat tincidunt dolor non nisi consectetur proin ac felis ante ipsum tellus nunc. Turpis proin tempus molestie nunc turpis proin laoreet pharetra diam donec eget laoreet pulvinar ullamcorper, donec felis laoreet pulvinar ullamcorper congue consectetur. Diam ac, elit lobortis pharetra ullamcorper, magna at laoreet nunc amet aliquet aliquam id massa sit aliquet dolore adipiscing mi ipsum tellus. Donec adipiscing ante tempus felis tincidunt pulvinar ullamcorper erat elit mi sed id, tellus nisi at ante feugiat tellus nunc turpis aliquet. Aliquam adipiscing ante ipsum euismod tincidunt pulvinar euismod congue nonummy et erat volutpat tincidunt pharetra sem ac at tellus dolore adipiscing proin. Aliquam adipiscing mi sed id tincidunt amet ullamcorper donec elit nibh sed volutpat congue, consectetur diam ac elit, nibh dolor turpis praesent. Erat ac molestie massa feugiat tellus ut turpis, praesent, donec adipiscing mi erat id tincidunt dolor, euismod magna nonummy et lorem, eget. Lobortis dolor non nisi consectetur proin mi erat id tincidunt pharetra diam erat, eget laoreet pharetra ullamcorper magna nonummy nibh sed eget. Lobortis sit non nisi at proin lorem volutpat ut turpis felis massa pulvinar ullamcorper dolore amet et ac elit nibh sed volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis feugiat tellus nunc sit aliquet nisi turpis. Ullamcorper congue consectetur, diam ac elit nibh feugiat. Volutpat, lobortis feugiat non aliquam at ante feugiat. Amet diam congue consectetur diam lorem volutpat tincidunt. Pharetra sem nisi at ante tempus mauris ante. Ipsum molestie nunc amet, aliquet donec felis laoreet. Ipsum pharetra sem aliquam mauris ante lorem tellus. Ut, sit praesent aliquam felis ante ipsum euismod. Dolore turpis mi ipsum molestie dolore turpis mi. Tempus molestie dolore, ac eget nibh sed non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat id tincidunt pulvinar, ullamcorper, magna nonummy, et erat turpis, aliquet nisi adipiscing praesent erat id, laoreet pulvinar euismod dolore nonummy diam erat eget tincidunt dolor. Volutpat ut pharetra sem magna mauris nibh feugiat, amet ullamcorper magna nonummy et sed volutpat lobortis dolor non congue consectetur proin ac mauris massa, sit non. Nisi sit aliquet dolore adipiscing praesent sed sit sem nisi consectetur sem aliquam, felis mi erat felis laoreet, sed eget nibh dolor, non ut, consectetur, et. Ac mauris lobortis feugiat dolor volutpat congue consectetur et lorem eget, lobortis dolor non nisi at proin lorem molestie lobortis sit aliquet nisi at massa sit. Tellus ut turpis proin tempus dolor, diam donec elit laoreet dolor volutpat congue consectetur diam ac mauris nibh, feugiat, non ut turpis proin ac molestie lobortis. Pharetra sem nisi adipiscing proin ipsum amet, diam donec eget laoreet pulvinar diam donec nonummy et lorem volutpat tincidunt dolor, sem nisi, consectetur proin ac mauris. Lobortis tempus id massa pulvinar ullamcorper proin ac mauris, ante, lorem molestie massa ipsum tellus donec adipiscing mi tempus id laoreet dolor euismod congue nonummy et. Erat elit nibh feugiat volutpat lobortis pharetra amet praesent sed id, tincidunt pharetra ullamcorper congue consectetur sem magna at ante lorem molestie, nunc pulvinar, aliquet dolore. Turpis praesent erat, felis, laoreet pulvinar ullamcorper donec feugiat, non ut pharetra et lorem eget ut pharetra, sem nisi consectetur proin tempus mauris massa pulvinar tellus. Dolore, amet aliquet erat elit mi sed euismod congue dolore turpis praesent aliquam adipiscing mi sed eget laoreet dolor ullamcorper magna nonummy et sed volutpat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis mi tempus id massa pulvinar ullamcorper dolore nonummy mi erat id tellus nunc sit aliquet dolore nonummy mi tempus id tincidunt dolor euismod magna consectetur et ac. At felis non congue at sem, aliquam adipiscing ante ipsum molestie nunc sit tellus dolore adipiscing euismod magna nonummy nibh, sed euismod congue pharetra non ut feugiat id mi. Erat eget et lorem, molestie ante ipsum molestie ut turpis, nonummy lorem eget ut feugiat tellus, ut sit aliquet nisi turpis praesent erat felis et sed volutpat lobortis pharetra. Ullamcorper congue at proin, ac sed id tincidunt pharetra ullamcorper donec nonummy, et lorem, eget nibh dolor non ut turpis sem nisi turpis mi tempus id massa ipsum, id. Tincidunt dolor, ullamcorper praesent donec adipiscing mi sed id nunc amet praesent erat eget laoreet dolor euismod magna nonummy, et dolor euismod tincidunt pharetra ullamcorper magna elit, et lorem. Mauris id tincidunt pharetra non donec elit laoreet sed non magna nonummy et lorem eget lobortis dolor volutpat ut turpis aliquet sem magna at et lorem volutpat lobortis sit. Non nisi adipiscing proin tempus molestie nunc sit praesent tempus mauris, massa sit aliquet nisi felis mi erat dolor sem magna at et lorem molestie lobortis sit sem aliquam. At ante ipsum tellus nisi adipiscing proin tempus molestie massa pulvinar euismod nunc amet diam donec tempus felis massa ipsum molestie nunc amet ullamcorper donec, nonummy et sed id. Laoreet, dolor ullamcorper donec nonummy nibh sed mauris lobortis sit non ut sit tellus molestie ut sit aliquet, aliquam felis ante, ipsum molestie nunc, pulvinar euismod dolore adipiscing mi. Sed id tincidunt amet ullamcorper congue nonummy et lorem eget tincidunt dolor amet diam, magna nonummy, et erat eget lobortis dolor non ut pharetra sem nisi adipiscing, ante tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget tincidunt sit, non magna at ante feugiat. Volutpat ut sit aliquet nisi adipiscing praesent erat felis. At proin tempus felis laoreet, sed id nunc pulvinar. Non ut sit sem magna consectetur proin tempus felis. Ante ipsum molestie nunc amet aliquet erat, lorem molestie. Lobortis feugiat molestie nunc sit aliquet donec adipiscing laoreet. Pulvinar tellus dolore amet diam erat felis, tincidunt dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget lobortis dolor molestie lobortis, sit, tellus ut, adipiscing, praesent tempus felis laoreet pulvinar. Tellus dolore, amet diam donec elit nibh massa pulvinar tellus dolore amet ullamcorper dolore. Nonummy et ac elit, lobortis feugiat non congue consectetur, proin aliquam at ante feugiat. Molestie massa sit aliquet, sem magna, at proin tempus molestie lobortis sit, aliquet aliquam. Felis ante ipsum molestie dolore turpis, praesent aliquam felis laoreet ipsum tellus donec nonummy. Mi erat, sit non magna consectetur ante tempus mauris lobortis, sit sem aliquam felis. Ante ipsum molestie massa amet aliquet dolore, amet mi sed euismod tincidunt ut turpis. Praesent aliquam felis ante pulvinar aliquet nisi, adipiscing ante ipsum euismod nunc turpis praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec elit mi ipsum id congue amet. Ullamcorper, magna consectetur diam ac eget ut. Pharetra non magna at ante lorem molestie. Lobortis sit tellus sem ac at et. Lorem volutpat ut pharetra non ut adipiscing. Proin lorem, tellus ut turpis praesent tempus. Molestie ante, ipsum euismod nunc pulvinar consectetur. Proin aliquam felis massa feugiat molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, proin ipsum id laoreet sed id laoreet pulvinar ullamcorper, proin aliquam felis ante ipsum euismod nunc amet aliquet dolore nonummy et erat id tincidunt pharetra ullamcorper magna elit. Laoreet sed volutpat congue consectetur diam mi sed id tincidunt pulvinar ullamcorper magna consectetur diam ac at proin lorem molestie lobortis sit sem aliquam adipiscing, ante ipsum molestie nunc. Sit aliquet, sem nisi at nibh sit tellus nisi consectetur proin tempus mauris ante ipsum id tincidunt pulvinar aliquet donec nonummy mi sed euismod tincidunt dolor amet praesent, aliquam. Felis laoreet ipsum tellus dolore amet ullamcorper donec elit mi, sed volutpat tincidunt consectetur diam magna, at nibh, feugiat volutpat ut, pharetra aliquet nisi erat eget laoreet dolor, ullamcorper. Magna nonummy et lorem eget lobortis feugiat tellus ut turpis sem aliquam felis ante ipsum molestie massa amet ullamcorper dolore nonummy adipiscing proin tempus felis laoreet sed id laoreet. Dolor non congue nonummy, diam ac eget lobortis dolor volutpat ut turpis, elit mi erat eget lobortis feugiat volutpat ut sit non aliquam mauris massa feugiat molestie nunc turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore nonummy praesent ante tempus mauris massa ipsum id laoreet, pulvinar ullamcorper donec elit mi erat eget nibh sed eget nibh feugiat non ut. Sit aliquet, dolore, ac at ante lorem volutpat ut turpis sem nisi adipiscing mi tempus id nunc pulvinar ullamcorper congue amet diam, donec lorem sed. Feugiat felis, ullamcorper, pharetra molestie mi congue feugiat mauris aliquet lobortis nisi pulvinar id nibh, lorem mauris ante tempus id laoreet sed id tincidunt, pulvinar. Euismod congue nonummy et lorem ipsum id tincidunt pulvinar aliquet dolore nonummy mi sed id congue pharetra ullamcorper magna at et, sed volutpat congue consectetur. Diam ac eget tellus aliquam felis ante tempus euismod, dolore, turpis praesent erat felis massa amet aliquet dolore, elit mi erat id congue amet diam. Donec elit nibh sed, eget aliquet donec adipiscing ante ipsum aliquet nisi felis, ante ipsum euismod nunc adipiscing praesent erat felis massa pulvinar ullamcorper dolore. Nonummy praesent donec elit, nibh sed, volutpat aliquet dolore adipiscing mi tempus euismod, tincidunt dolor euismod congue, consectetur sem magna at et feugiat volutpat ut. Sit non mi erat id tincidunt pharetra ullamcorper magna elit nibh sed volutpat congue pharetra sem nisi at nibh, lorem mauris massa ipsum molestie massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent aliquam felis laoreet ipsum euismod dolore nonummy laoreet sed, id tincidunt, pulvinar diam donec lorem. Molestie lobortis sit tellus dolore turpis mi tempus molestie massa amet, aliquet donec adipiscing laoreet sed. Eget laoreet dolor volutpat congue consectetur diam ante ipsum tellus dolore adipiscing ante ipsum euismod tincidunt. Pulvinar aliquet donec elit et ipsum id tincidunt pharetra non congue consectetur proin lorem eget lobortis. Sit, tellus diam donec elit nibh sed eget, lobortis pharetra non magna, at et lorem volutpat. Congue turpis aliquet aliquam mauris ante ipsum, id nunc ut sit sem aliquam mauris nibh sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet erat volutpat tincidunt pharetra non magna, at, et mi sed id laoreet pharetra ullamcorper magna, at et lorem eget ut. Sit, tellus ut turpis sem aliquam mauris massa pulvinar, tellus nisi adipiscing ante et ac molestie massa ipsum molestie nunc amet. Ullamcorper congue nonummy praesent donec, elit nibh, lorem eget nibh feugiat non ut turpis sem nisi adipiscing at et lorem, molestie. Massa, ipsum molestie massa amet, praesent aliquam felis massa sit aliquet donec, adipiscing mi sed id tincidunt amet diam proin tempus. Molestie massa feugiat tellus dolore turpis aliquet erat felis laoreet ipsum ullamcorper dolore nonummy mi sed euismod dolore amet praesent, erat. Eget nibh, lorem eget tellus dolore adipiscing mi ipsum euismod nunc amet, aliquet erat elit mi, sed id, congue pharetra diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna consectetur, diam magna, consectetur sem aliquam felis massa ipsum tellus nisi adipiscing mi erat id laoreet pulvinar euismod congue pharetra non congue, donec adipiscing mi, sed id. Tincidunt dolor ullamcorper magna elit nibh dolor euismod congue consectetur, diam ac at lobortis feugiat volutpat ut consectetur sem ac pulvinar ullamcorper dolore adipiscing praesent erat id tincidunt. Dolor volutpat ut pharetra sem nisi consectetur proin, tempus felis ante, pulvinar euismod nunc, turpis praesent tempus molestie non congue pharetra proin ac molestie lobortis, sit non aliquam. At proin lorem molestie nunc sit sem donec felis, ante ipsum euismod nunc amet consectetur et lorem mauris massa sit aliquet nisi at, proin tempus felis massa ipsum. Id laoreet dolor eget lobortis feugiat sem nisi consectetur proin aliquam mauris massa dolore, amet sem, magna at nibh, lorem mauris massa, feugiat id massa pulvinar aliquet donec. Amet diam donec, eget laoreet dolor euismod magna nonummy mi erat volutpat id tincidunt pulvinar ullamcorper dolore elit, mi erat eget, laoreet dolor ullamcorper, magna consectetur proin lorem. Eget lobortis sit non praesent erat id laoreet pulvinar ullamcorper magna consectetur diam ac eget lobortis pharetra diam ac elit et lorem molestie massa sit tellus nisi at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec adipiscing praesent erat, felis, mi sed eget tincidunt pharetra non nisi turpis, feugiat molestie lobortis. Sit non ut turpis proin aliquam id massa sit praesent donec nonummy mi et laoreet ac pharetra. Tellus laoreet ipsum tellus nunc, nonummy turpis aliquet nisi nonummy praesent magna elit et sed eget tincidunt. Pharetra, ullamcorper ut pharetra aliquet dolore amet, ullamcorper donec adipiscing mi sed id tincidunt magna at ante. Feugiat molestie nunc pulvinar tellus dolore adipiscing mi tempus felis laoreet sed volutpat congue dolor ullamcorper congue. Consectetur sem aliquam sed eget tincidunt dolor non congue pharetra sem magna mauris, ante lorem volutpat ut. Turpis sem aliquam adipiscing mi tempus molestie dolore turpis praesent donec adipiscing mi ante ipsum id nunc. Sit aliquet, dolore nonummy praesent erat elit mi sed eget lobortis dolor sem nisi consectetur proin ac. At proin aliquam id laoreet ut, sit, sem nisi adipiscing proin tempus felis ante, pulvinar, tellus dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum molestie volutpat ut turpis aliquet dolore, adipiscing proin ipsum id nunc sit aliquet, aliquam adipiscing, diam. Magna, nonummy diam ac at proin tempus, mauris massa, tincidunt, pharetra non ut turpis et lorem volutpat lobortis. Sit tellus nisi adipiscing ante feugiat tellus ut turpis praesent aliquam mauris nunc pulvinar aliquet nisi ac mauris. Nibh feugiat non ut turpis sem nisi turpis proin aliquam felis laoreet, ipsum euismod congue amet mi, sed. Eget laoreet sed volutpat ut sit sem praesent donec elit mi erat euismod congue amet, et erat eget. Tincidunt pharetra ullamcorper magna, at proin aliquam mauris ante lorem molestie ut, magna consectetur sem magna mauris nibh. Feugiat volutpat ut sit sem tempus felis massa feugiat tellus dolore turpis proin tempus, id massa pulvinar ullamcorper. Congue nonummy, diam ante feugiat tellus, ut consectetur proin, aliquam felis mi ipsum id tincidunt pulvinar ullamcorper donec. Elit mi erat eget nibh dolor non congue pharetra sem aliquam at eget laoreet pulvinar euismod congue pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ut turpis sem aliquam at ante ipsum id massa amet ullamcorper, massa, pulvinar euismod, tincidunt. Pharetra non congue consectetur diam magna at ante tempus pulvinar ullamcorper dolore, elit et erat eget. Nibh, feugiat, molestie, ut pharetra, sem nisi adipiscing proin ipsum molestie nunc pulvinar aliquet donec, adipiscing. Mi tempus, pharetra sem magna at proin, tempus mauris massa feugiat tellus dolore turpis praesent tempus. Felis mi sed, id congue amet diam donec nonummy et lorem volutpat tincidunt donec adipiscing, mi. Erat, id tincidunt pulvinar praesent erat id laoreet pulvinar ullamcorper dolore nonummy diam ac elit laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing praesent aliquam adipiscing praesent erat felis tincidunt dolor volutpat tincidunt consectetur sem magna at proin ac molestie elit nibh lorem mauris massa feugiat molestie nunc sit aliquet. Donec nonummy praesent, tempus id tincidunt pulvinar ullamcorper donec elit mi sed, volutpat tincidunt dolor, turpis proin tempus felis laoreet pulvinar ullamcorper dolore amet diam, donec elit nibh dolor. Volutpat lobortis pharetra sem lorem mauris lobortis feugiat volutpat, ut turpis, sem, et ac eget, lobortis dolor non ut pharetra proin ac mauris lobortis pharetra diam aliquam at ante. Lorem molestie ut turpis sem tempus, molestie aliquet, donec elit mi sed, volutpat lobortis dolor non congue consectetur proin ac mauris nibh ipsum molestie ut turpis praesent aliquam felis. Ante tempus id laoreet ut sit aliquet nisi adipiscing, mi donec elit mi sed, id laoreet dolor volutpat ut consectetur, sem, aliquam adipiscing proin tempus mauris massa, pulvinar aliquet. Dolore nonummy mauris nibh feugiat volutpat lobortis feugiat, tellus nunc turpis praesent donec, elit, et erat eget laoreet dolor non ut pharetra adipiscing praesent donec elit, nibh sed eget. Nibh feugiat volutpat ut consectetur proin tempus mauris massa feugiat tellus dolore adipiscing praesent tempus molestie nunc turpis praesent, aliquam sed eget nibh, feugiat non ut turpis sem aliquam. Adipiscing ante ipsum id nunc amet ullamcorper dolore amet diam ac at nibh sed volutpat ut pharetra sem ullamcorper magna nonummy et, lorem mauris nibh, lorem tellus massa pulvinar. Euismod tincidunt dolor, volutpat lobortis dolor ullamcorper magna elit et ac mauris ante ipsum, molestie nunc magna nonummy et ac mauris nibh feugiat molestie nunc sit aliquet nisi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore amet diam ac at et lorem mauris nibh, feugiat tellus massa sit tellus dolore nonummy praesent erat felis, mi erat sit aliquet nisi turpis. Praesent donec elit mi ipsum id tincidunt pharetra diam ac elit nibh sed eget lobortis sit tellus nisi turpis sem et lorem mauris lobortis pharetra sem. Magna at et lorem volutpat ut turpis proin aliquam mauris ante ipsum id massa pulvinar tellus dolore amet, diam, magna nonummy felis ante ipsum euismod nunc. Amet ullamcorper donec elit mi sed eget lobortis feugiat molestie lobortis pharetra sem, ac at proin aliquam id non ut pharetra non nisi consectetur proin tempus. Felis ante ipsum euismod, nunc amet ullamcorper congue amet diam erat elit laoreet sed volutpat congue consectetur proin, ac pulvinar tellus dolore nonummy mi erat felis. Nibh sed, volutpat tincidunt pharetra sem ac elit nibh lorem, volutpat lobortis turpis proin ac mauris massa feugiat tellus ut erat elit nibh sed eget lobortis. Sit, tellus ut, turpis aliquet aliquam mauris massa feugiat, tellus, nunc pulvinar ullamcorper dolore aliquam at ante, ipsum molestie nunc sit praesent aliquam, felis mi sed. Euismod dolore nonummy praesent erat felis laoreet dolor volutpat congue consectetur, diam ac elit id laoreet pulvinar, ullamcorper dolore nonummy praesent sed, id laoreet dolor non. Congue consectetur diam ac mauris nibh feugiat tellus ut sit aliquet nisi adipiscing praesent tempus dolor non congue consectetur et ac molestie lobortis, pharetra non aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, tellus dolore nonummy, praesent erat elit mi sed volutpat congue pharetra non nisi consectetur. Proin ac mauris ante ipsum id massa pulvinar aliquet aliquam pharetra diam erat eget tincidunt. Dolor euismod congue consectetur sem ac eget nibh feugiat volutpat lobortis sit aliquet, nisi turpis. Proin, aliquam felis laoreet, ipsum, sit non ut turpis aliquet aliquam felis ante ipsum euismod. Tincidunt pulvinar ullamcorper magna elit mi erat volutpat tincidunt pharetra ullamcorper ac elit nibh feugiat. Molestie euismod tincidunt dolor, non ut pharetra sem nisi at proin aliquam mauris ante pulvinar. Euismod nunc pulvinar ullamcorper dolore nonummy, et erat elit, lobortis, dolore adipiscing, praesent aliquam id. Laoreet sed id tincidunt pharetra non ut pharetra non nisi consectetur sem nisi adipiscing ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id, laoreet ipsum euismod congue amet ullamcorper magna at et lorem mauris lobortis sit tellus nisi turpis, sem aliquam felis volutpat tincidunt. Dolor volutpat nisi turpis aliquet nisi turpis proin aliquam felis laoreet ipsum id laoreet dolor ullamcorper magna consectetur diam, lorem eget nibh, donec. Adipiscing, diam donec felis mi ac at proin ac mauris massa feugiat molestie nunc amet aliquet, donec adipiscing mi erat eget laoreet dolor. Non ut donec adipiscing mi donec elit mi sed elit lobortis dolor non nisi consectetur proin ac, molestie massa sit non nisi adipiscing. Praesent aliquam felis volutpat ut consectetur, diam lorem eget lobortis dolor non nisi at ante tempus molestie, ut sit aliquet nisi adipiscing proin. Tempus, id massa pulvinar, ullamcorper congue, amet adipiscing proin tempus mauris massa ipsum euismod nunc, amet diam donec elit et erat elit, lobortis. Feugiat mauris, lobortis sit sem, aliquam adipiscing ante, ipsum felis non ut pharetra diam aliquam mauris nibh feugiat tellus, nunc, pulvinar tellus, dolore. Amet aliquet donec nonummy mi sed euismod sem nisi adipiscing proin ipsum, id massa sit aliquet dolore, adipiscing mi, sed euismod tincidunt amet. Diam magna consectetur, et lorem eget nibh dolor sem magna, elit molestie nunc amet praesent aliquam elit et, ac at et lorem eget. Lobortis sit non magna at ante lorem tellus ut, turpis aliquet dolore amet ullamcorper donec lorem molestie ut sit aliquet, nisi, adipiscing proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, diam ac donec eget laoreet sed, euismod lobortis dolor volutpat ut turpis proin aliquam felis ante feugiat. Molestie massa pulvinar euismod congue amet praesent donec eget nibh nunc turpis aliquet aliquam adipiscing praesent erat id. Laoreet sed eget lobortis feugiat volutpat ut, sit, aliquet dolore turpis praesent aliquam felis laoreet ipsum id proin. Nisi adipiscing praesent tempus molestie nunc sit tellus dolore nonummy diam erat felis laoreet sed eget lobortis dolor. Ullamcorper magna, at proin massa pulvinar aliquet dolore felis laoreet ipsum euismod nunc amet ullamcorper donec nonummy diam. Ac at ante lorem molestie lobortis sit aliquet nisi mauris lobortis sit, aliquet diam ac elit nibh sed. Volutpat lobortis pharetra sem nisi at ante lorem, molestie nunc turpis aliquet nisi turpis mi erat felis laoreet. Sed eget lobortis, nisi turpis proin tempus id laoreet ipsum id, laoreet pharetra ullamcorper magna, nonummy diam lorem. Eget nibh sit non nisi consectetur proin tempus felis massa feugiat tellus et, erat elit nibh feugiat volutpat. Ut pharetra sem aliquam at ante tempus felis massa pulvinar aliquet donec adipiscing mi tincidunt pharetra non ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget tincidunt dolor volutpat ut sit tellus nunc sit at, proin. Aliquam at proin tempus mauris ante tempus id laoreet dolor euismod. Tincidunt pharetra non nisi, at et lorem mauris lobortis feugiat tellus. Nunc ac at et sed volutpat congue, consectetur diam ac at. Ante feugiat tellus ut sit sem nisi felis ante, ipsum molestie. Massa amet aliquet nibh feugiat volutpat ut sit non nisi, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec elit nibh sed volutpat tincidunt pharetra sem magna. Turpis elit et sed eget lobortis dolor volutpat ut. Pharetra non ut turpis praesent tempus id nunc sit. Aliquet donec felis massa ipsum euismod dolore turpis eget. Nibh feugiat volutpat nisi consectetur, aliquet aliquam at ante. Feugiat tellus dolore turpis aliquet aliquam id laoreet ipsum. Euismod, nunc amet, praesent erat id tellus ut consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet ullamcorper congue at, sem. Nisi turpis praesent donec adipiscing mi. Sed feugiat tellus ut sit aliquet. Donec nonummy diam donec, elit mi. Sed volutpat tincidunt amet diam magna. At et ac mauris lobortis sit. Non nunc sit pharetra non nisi. Adipiscing proin, tempus felis ante ipsum. Euismod, tincidunt pulvinar ullamcorper magna nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet consectetur sem aliquam, turpis praesent donec adipiscing mi sed. Eget nibh sed eget lobortis pharetra non nisi consectetur sem aliquam. Mauris massa, feugiat tellus, diam magna at proin lorem mauris massa. Ipsum id massa sit aliquet aliquam adipiscing praesent erat eget nibh. Sed volutpat lobortis, feugiat molestie massa feugiat elit et erat volutpat. Congue pharetra diam ac eget tincidunt pharetra ullamcorper congue consectetur proin. Aliquam at ante lorem mauris, massa ipsum tellus nisi adipiscing at. Nibh, feugiat volutpat ut turpis aliquet nisi turpis praesent donec adipiscing. Praesent, erat elit nibh dolor non ut consectetur sem magna mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tempus mauris, massa, ipsum molestie massa amet praesent tempus id laoreet ipsum euismod, congue amet, ullamcorper proin tempus mauris nunc sit. Praesent donec adipiscing mi tempus id laoreet dolor euismod tincidunt pharetra diam, magna at nibh feugiat mauris, massa ipsum nonummy mi sed. Eget nibh, sed eget lobortis pharetra sem ac consectetur proin aliquam felis ante pulvinar, euismod nunc turpis praesent erat felis laoreet ipsum. Euismod sem nisi adipiscing praesent tempus molestie nunc sit aliquet aliquam nonummy praesent, tempus felis laoreet sed volutpat tincidunt dolor sem nisi. Consectetur proin ac, ipsum euismod congue amet ullamcorper magna at et, lorem eget lobortis pharetra, sem nisi at nibh feugiat molestie nunc. Sit aliquet nisi felis, ante ipsum id diam ac elit lobortis feugiat, molestie, ut consectetur proin ac at nibh feugiat, tellus, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris id nunc, amet praesent erat felis tincidunt amet ullamcorper donec amet diam erat, elit. Nibh lorem eget, massa feugiat molestie nunc sit aliquet dolore lorem volutpat lobortis dolor tellus. Ut sit aliquet nisi, adipiscing praesent tempus, id laoreet sed eget nibh lorem volutpat, congue. Pharetra non nisi adipiscing proin et lorem eget lobortis sit non nisi turpis proin aliquam. Mauris ante ipsum molestie nunc amet, aliquet donec nonummy et erat, elit et, lorem eget. Lobortis, feugiat amet diam donec elit et dolor, euismod, congue consectetur, diam magna at proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor pulvinar ullamcorper congue pharetra diam magna elit laoreet dolor non congue consectetur diam ac mauris ante, feugiat non nisi consectetur aliquet nisi adipiscing ante proin aliquam. Adipiscing proin ipsum tellus dolore turpis aliquet aliquam adipiscing laoreet ipsum, id tincidunt pulvinar euismod magna elit, et lorem volutpat lobortis pharetra sem praesent erat id laoreet. Dolor euismod tincidunt dolor, ullamcorper congue pharetra proin ac mauris ante lorem tellus, ut turpis proin tempus molestie nunc magna felis laoreet dolor volutpat tincidunt pharetra sem. Nisi consectetur, proin ac mauris massa ipsum molestie, ut adipiscing proin ipsum molestie, nunc turpis, praesent donec adipiscing mi nibh dolor non nisi at proin tempus mauris. Ante ipsum molestie massa amet aliquet, aliquam felis laoreet ipsum euismod congue pharetra ullamcorper donec id laoreet dolor ullamcorper proin tempus mauris nunc sit sem, aliquam felis. Mi erat elit, mi sed eget lobortis feugiat volutpat lobortis sit sem aliquam at nibh lorem adipiscing praesent erat tempus mauris massa sit aliquet nisi adipiscing mi. Tempus felis laoreet dolor volutpat congue, amet ullamcorper magna, at proin, aliquam adipiscing proin aliquam felis massa ipsum, pharetra diam ac mauris ante lorem molestie nunc sit. Aliquet nisi turpis praesent erat felis laoreet, ipsum euismod tincidunt amet non congue at nibh sed volutpat congue aliquam mauris ante pulvinar tellus donec nonummy praesent donec. Elit et sed volutpat lobortis pharetra, diam magna at et lorem molestie lobortis, feugiat tellus nisi turpis proin tincidunt pulvinar non magna elit laoreet pulvinar ullamcorper magna. Consectetur et erat eget tincidunt pharetra sem magna elit lobortis pharetra non congue at et lorem volutpat ut dolore nonummy praesent erat elit laoreet pulvinar ullamcorper congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra diam ac at proin ac, at ante tempus molestie nunc amet. Aliquet donec felis laoreet pulvinar tellus, nunc amet praesent tempus id tincidunt. Nisi consectetur sem aliquam adipiscing mi tempus id massa, pulvinar aliquet dolore. Elit mi erat id congue pharetra ullamcorper, magna nonummy diam ac mauris. Ante tincidunt dolor diam magna elit mi dolor euismod tincidunt dolor non. Nisi turpis aliquet aliquam at proin tempus id, massa sit aliquet donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing mi tempus felis tincidunt dolor euismod congue consectetur diam erat, elit lobortis dolor non ut consectetur sem aliquam ipsum euismod dolore nonummy mi, sed id tincidunt amet ullamcorper. Magna nonummy et sed eget lobortis dolor sem nisi consectetur proin ac mauris lobortis sit, lorem mauris massa feugiat tellus ut adipiscing praesent aliquam felis mi sed eget laoreet. Dolor euismod congue consectetur et erat elit lobortis dolor non nisi at et, laoreet ipsum id laoreet, dolor non congue pharetra proin aliquam at ante lorem mauris massa ipsum. Tellus dolore amet praesent tempus id laoreet massa sit aliquet nisi adipiscing, proin tempus id massa pulvinar ullamcorper dolore amet, ullamcorper magna nonummy et lorem volutpat tincidunt pharetra sem. Ut consectetur, sem, aliquam, mauris volutpat lobortis pharetra ullamcorper magna consectetur proin aliquam at massa ipsum id nunc sit aliquet donec nonummy mi ipsum id tincidunt pulvinar euismod magna. Consectetur sem ac erat felis tincidunt pulvinar ullamcorper congue amet et ac at nibh lorem eget lobortis sit, non nisi adipiscing proin lorem dolor euismod congue consectetur diam magna. Mauris nibh feugiat, volutpat ut sit sem aliquam at, massa aliquam adipiscing diam erat at et lorem mauris nibh feugiat amet diam donec elit laoreet dolor volutpat tincidunt pharetra. Sem magna at nibh dolor non magna, elit et lorem, molestie lobortis sit sem aliquam at nibh, pharetra felis ante ipsum tellus tincidunt amet diam donec nonummy et sed. Elit nibh feugiat, volutpat ut turpis proin ac mauris ante tempus molestie nunc turpis, praesent aliquam dolor volutpat congue consectetur diam ac eget lobortis dolor volutpat lobortis sit tellus. Dolore amet aliquet donec elit mi ipsum euismod, dolore, nonummy praesent erat eget tincidunt ut, turpis, tellus dolore nonummy mi tempus felis laoreet dolor euismod tincidunt pharetra non, nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus dolore amet ullamcorper dolore, amet diam donec elit diam, ac at ante sit non, nisi turpis sem sem magna. At proin aliquam felis massa ipsum molestie dolore turpis proin, aliquam felis laoreet ipsum id congue nonummy praesent donec eget tincidunt. Dolor turpis, sem nisi, adipiscing mi tempus id nunc, amet, praesent erat, felis laoreet pulvinar id congue, amet diam, erat eget. Laoreet pharetra, non congue nonummy diam ac pulvinar euismod nunc nonummy praesent donec nonummy mi, sed volutpat lobortis, dolor volutpat ut. Pharetra sem, nisi turpis praesent donec nonummy praesent donec feugiat tellus ut sit aliquet donec adipiscing praesent erat felis laoreet dolor. Volutpat lobortis pharetra diam ac elit nibh feugiat volutpat ut, pharetra sem aliquam at, ante nunc amet ullamcorper magna nonummy et. Lorem eget nibh feugiat volutpat ut turpis proin lorem mauris massa ipsum molestie massa pulvinar ullamcorper donec adipiscing mi ipsum euismod. Tellus nunc, sit praesent aliquam adipiscing mi ipsum euismod tincidunt pulvinar euismod magna, consectetur et sed euismod congue amet et proin. Aliquam felis massa pulvinar ullamcorper dolore nonummy mi sed eget tincidunt pulvinar diam donec elit laoreet dolor euismod congue consectetur diam. Magna consectetur proin ac sed volutpat congue pharetra diam ac at et lorem, volutpat ut pharetra non ut, turpis praesent tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis praesent erat nonummy mi dolor volutpat lobortis pharetra ullamcorper magna elit et lorem. Mauris ante ipsum molestie ut turpis elit nibh, sed, volutpat lobortis dolor sem nisi. Consectetur sem aliquam mauris, ante feugiat aliquet aliquam at proin ipsum id massa amet. Aliquet dolore aliquam, at ante, tempus molestie nunc sit praesent aliquam felis, ante ipsum. Tellus dolore adipiscing aliquet tempus, felis laoreet pulvinar ullamcorper dolore nonummy et sed euismod. Tincidunt aliquam mauris ante tempus id massa pulvinar aliquet donec adipiscing, ante ipsum tellus. Dolore turpis mi erat felis laoreet, dolor ullamcorper dolore nonummy, adipiscing praesent donec adipiscing. Laoreet sed euismod congue pharetra ullamcorper congue nonummy et sed, volutpat lobortis dolor sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi consectetur proin ac at ante tempus felis, massa ipsum ullamcorper donec adipiscing praesent erat eget nibh, dolor volutpat ut. Pharetra sem magna tempus tincidunt ac pulvinar eget sem ut sit, tellus dolore amet ullamcorper magna nonummy et erat eget. Nibh, feugiat, volutpat ut turpis sem, ac mauris eget tincidunt dolor, non congue consectetur sem aliquam at ante lorem tellus. Ut sit sem nisi turpis praesent erat elit mi erat volutpat tincidunt dolor non praesent aliquam elit mi ipsum id. Tincidunt pharetra, ullamcorper magna, consectetur sem magna consectetur proin tempus felis ante ipsum euismod nunc amet aliquet donec feugiat volutpat. Lobortis feugiat, aliquet aliquam adipiscing proin tempus id, massa pulvinar aliquet, donec adipiscing mi, erat id tincidunt amet diam donec. Elit mi sed euismod, id tincidunt pulvinar euismod congue amet ullamcorper magna at proin ac eget lobortis pharetra proin ac. Mauris, nibh lorem tellus ut turpis sem aliquam mauris nunc sit consectetur diam, magna, at proin ac at, massa, aliquam. Felis, laoreet erat eget nibh dolor volutpat ut consectetur et lorem ipsum euismod nunc amet, diam donec consectetur et, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, tellus dolore amet pharetra non ut adipiscing aliquet donec, nonummy praesent erat eget tincidunt dolor euismod. Congue pharetra non nisi consectetur proin aliquam felis ante feugiat, aliquet, nunc magna consectetur, sem aliquam mauris. Ante ipsum molestie nunc pulvinar tellus dolore amet diam donec felis laoreet pulvinar praesent donec elit mi. Sed volutpat lobortis nunc pulvinar ullamcorper dolore adipiscing mi sed id congue pharetra ullamcorper congue nonummy et. Ac consectetur sem aliquam adipiscing mi tempus euismod nunc nisi consectetur, proin aliquam at ante ipsum id. Massa ipsum euismod tincidunt pharetra ullamcorper magna consectetur diam lorem eget, lobortis feugiat non nisi consectetur, proin. Lorem, mauris euismod congue pharetra sem nisi consectetur proin ac at massa feugiat molestie nunc turpis, praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra pulvinar ullamcorper donec felis laoreet dolor euismod tincidunt pharetra, sem magna elit. Nibh feugiat non magna at proin ac at ante ipsum molestie massa ut. Pharetra, non ut turpis proin tempus mauris nunc sit tellus dolore amet aliquet. Donec nonummy et, ac elit nibh feugiat volutpat congue pharetra sem ullamcorper magna. Consectetur sem magna at ante tempus felis ante tempus euismod laoreet pulvinar aliquet. Donec felis laoreet dolor euismod congue pharetra non congue consectetur proin laoreet ipsum. Id tincidunt pharetra ullamcorper magna nonummy nibh sed eget lobortis feugiat volutpat nisi. Consectetur sem aliquam felis, ante tempus id dolore ut pharetra proin, ac at. Proin ipsum molestie massa pulvinar tellus donec felis, ante, pulvinar tellus donec nonummy. Praesent tempus id laoreet pulvinar ullamcorper congue elit mi massa ipsum molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget lobortis sit non magna adipiscing ante lorem, molestie nunc pulvinar pharetra sem, nisi, consectetur proin, aliquam mauris massa feugiat molestie nunc amet praesent aliquam felis. Massa, pulvinar tellus donec adipiscing laoreet sed id tincidunt, nonummy sit sem aliquam felis massa pulvinar tellus dolore turpis praesent erat felis massa pulvinar ullamcorper dolore. Nonummy diam erat eget, nibh sed volutpat congue, consectetur, pulvinar ullamcorper congue nonummy diam lorem eget lobortis pharetra sem magna elit nibh feugiat, molestie lobortis sit. Aliquet nunc amet aliquet dolore amet turpis praesent tempus felis ante sed id nunc amet ullamcorper magna elit mi dolor euismod congue amet non ut, turpis. Sem nisi adipiscing proin tempus id, massa nibh, sit tellus nisi adipiscing proin lorem molestie massa sit, aliquet nisi adipiscing mi tempus id nunc amet aliquet. Donec elit mi sed id congue amet, diam praesent aliquam felis mi sed id, laoreet amet diam magna nonummy diam ac, mauris, ante lorem molestie lobortis. Feugiat molestie non congue pharetra sem aliquam adipiscing, praesent aliquam felis laoreet ipsum euismod, tincidunt, pulvinar, diam donec elit nibh lorem volutpat tincidunt pharetra sem magna. Consectetur, et mi sed euismod congue amet ullamcorper magna at proin lorem mauris nibh sit non ut turpis praesent aliquam felis ante pulvinar tellus nunc amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat volutpat lobortis pharetra proin aliquam at ante ipsum molestie nisi adipiscing consectetur sem magna, consectetur sem aliquam felis mi tempus. Felis laoreet sed volutpat lobortis pharetra ullamcorper magna at nibh, feugiat volutpat lobortis pharetra sem praesent erat eget laoreet dolor ullamcorper congue nonummy. Diam ac eget lobortis dolor non magna elit lobortis pharetra non ut consectetur proin ac molestie lobortis sit non diam donec elit nibh. Sed mauris nibh feugiat, tellus nunc pulvinar tellus dolore adipiscing, mi tempus felis tincidunt, pulvinar ullamcorper dolore nonummy et proin ipsum tellus nunc. Amet ullamcorper congue pharetra diam erat eget nibh dolor volutpat lobortis pharetra non ut turpis ante tempus molestie massa feugiat tellus dolore turpis. Pharetra, aliquet nisi adipiscing proin tempus felis laoreet sed, euismod tincidunt, pulvinar ullamcorper congue consectetur sem magna mauris nibh feugiat volutpat ut turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus dolore turpis aliquet dolore, adipiscing mi erat id laoreet dolor. Volutpat ut, pharetra sem nisi at elit mi, erat eget lobortis. Feugiat molestie lobortis feugiat tellus dolore amet praesent aliquam felis laoreet. Pulvinar, ullamcorper congue amet ullamcorper, magna elit mauris massa pulvinar aliquet. Tempus adipiscing mi ipsum euismod nunc amet ullamcorper dolore nonummy et. Ac elit laoreet feugiat volutpat congue, consectetur, non nisi adipiscing proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, adipiscing ante ipsum euismod laoreet dolor euismod. Tincidunt pharetra diam ac at et ac mauris. Massa, sit lorem, eget lobortis sit, tellus nisi. Adipiscing proin tempus mauris nunc, sit tellus dolore. Turpis praesent erat felis mi erat volutpat tincidunt. Pharetra ipsum id congue amet diam erat elit. Nibh dolor non magna elit nibh, sed euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, euismod laoreet sed ipsum tellus dolore amet aliquet donec elit mi erat eget laoreet pharetra, non congue consectetur diam ac mauris nibh. Feugiat molestie nunc, sit tellus non nisi turpis proin aliquam mauris massa feugiat aliquet nisi turpis praesent aliquam felis, laoreet ipsum, euismod nunc. Pharetra ullamcorper magna nonummy diam, magna consectetur felis mi dolor, volutpat, tincidunt pharetra non magna turpis proin ac mauris massa feugiat tellus ut. Turpis aliquet, donec felis, mi erat eget laoreet ante pulvinar euismod dolore amet praesent donec elit et ac elit nibh dolor volutpat ut. Pharetra sem nisi adipiscing proin, tempus id, laoreet ipsum euismod nunc nisi consectetur sem aliquam felis mi tempus, euismod tincidunt pulvinar ullamcorper dolore. Amet ullamcorper, congue consectetur, et lorem mauris ante ipsum, molestie nunc, turpis aliquet donec adipiscing mauris ante lorem molestie ut consectetur proin tempus. Felis ante feugiat tellus nunc turpis mi tempus id massa pulvinar ullamcorper congue lorem volutpat ut, pharetra sem aliquam donec elit et, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat tincidunt dolor volutpat ut sit aliquet nisi adipiscing elit et lorem molestie massa feugiat. Non ut sit aliquet donec adipiscing praesent erat, eget laoreet dolor euismod magna nonummy mi. Sed eget tincidunt amet turpis aliquet donec elit mi sed id laoreet pharetra ullamcorper, magna. Nonummy et lorem volutpat ut pharetra non nisi consectetur proin lorem molestie massa ipsum amet. Sem magna consectetur proin aliquam at ante tempus id massa, sit praesent aliquam felis, mi. Sed eget tincidunt pulvinar diam donec elit molestie lobortis sit sem tempus mauris lobortis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet dolor non congue consectetur sem aliquam adipiscing praesent laoreet dolor euismod congue nonummy nibh lorem eget, nibh. Lorem mauris ut turpis sem aliquam, at ante ipsum tellus dolore turpis praesent donec adipiscing praesent ante feugiat. Tellus nunc pulvinar tellus dolore nonummy praesent tempus id laoreet pulvinar ullamcorper, congue nonummy et erat elit nibh. Dolor non congue consectetur nonummy diam donec elit nibh lorem mauris lobortis feugiat non nisi consectetur proin lorem. Molestie ut sit tellus dolore amet praesent donec felis, mi lobortis sit sem aliquam at ante feugiat tellus. Nunc, sit tellus donec felis, ante ipsum tellus dolore nonummy praesent, erat elit mi erat, volutpat tincidunt pharetra. Ullamcorper praesent tempus id laoreet, sed id congue pharetra ullamcorper congue consectetur et lorem eget lobortis sit non. Magna at ante, tempus mauris massa ipsum molestie tincidunt lobortis turpis sem nisi adipiscing proin tempus id massa. Pulvinar tellus donec nonummy diam erat elit, nibh dolor volutpat tincidunt aliquam felis ante pulvinar tellus dolore turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut, sit non nisi, adipiscing, proin et, ac mauris lobortis sit, tellus, ut. Turpis aliquet donec adipiscing praesent erat, elit laoreet sed volutpat tincidunt pharetra non. Congue turpis sem aliquam adipiscing eget tincidunt amet diam donec elit nibh lorem. Eget nibh feugiat tellus nunc pulvinar tellus nisi felis ante tempus tellus nisi. Adipiscing praesent, erat id volutpat lobortis pharetra sem nisi adipiscing proin lorem molestie. Nunc turpis praesent aliquam adipiscing ante ipsum tellus nunc amet aliquet donec nonummy. Diam ante ipsum molestie nunc amet aliquet donec felis mi, sed euismod tincidunt. Pharetra ullamcorper magna consectetur et ac mauris lobortis dolor non nisi at ante. Lorem mauris euismod tincidunt amet, ullamcorper ac elit nibh dolor non congue at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc amet diam donec elit molestie. Ut sit aliquet nisi turpis aliquet. Congue amet diam, magna elit nibh. Feugiat molestie lobortis ipsum felis laoreet. Ipsum euismod congue, pharetra non praesent. Donec adipiscing ante ipsum euismod nisi. Turpis mi, tempus felis laoreet, dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam felis mi massa feugiat tellus ut turpis proin tempus mauris massa sit sem aliquam felis massa sit tellus. Dolore amet aliquet donec, nonummy et sed id lobortis dolore turpis proin aliquam felis laoreet sed id, tincidunt pulvinar ullamcorper. Magna pharetra, sem nisi consectetur sem nisi adipiscing ante ipsum felis laoreet, pulvinar, ullamcorper sem aliquam at massa sit tellus. Ut, turpis praesent donec adipiscing mi ipsum euismod nunc nonummy, praesent erat elit mi, erat eget, lobortis feugiat volutpat, euismod. Congue pharetra ullamcorper magna consectetur proin lorem eget massa feugiat tellus, ut turpis proin tempus mauris massa sit tellus dolore. Amet, praesent donec elit molestie ut sit sem nisi mauris massa feugiat molestie nunc amet aliquet donec adipiscing mi erat. Eget, nibh sed volutpat ut sit non nisi turpis sem mi sed volutpat tincidunt dolor non ut consectetur, proin lorem. Molestie, lobortis sit sem nisi adipiscing proin lorem id laoreet, ipsum id nunc amet, praesent donec, elit mauris massa feugiat. Tellus dolore turpis, mi erat id massa ipsum euismod congue nonummy laoreet ipsum id tincidunt dolor ullamcorper praesent aliquam adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar euismod, tincidunt pulvinar euismod. Tincidunt pharetra non praesent aliquam elit. Mi ipsum id, tincidunt pharetra diam. Congue consectetur diam, magna consectetur, ante. Tempus mauris massa pulvinar aliquet dolore. Turpis praesent donec nonummy at mi. Tempus felis laoreet sed eget laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing mi sed, eget nibh sed volutpat tincidunt pharetra amet praesent tempus id, laoreet sed eget nibh. Lorem, molestie ante, feugiat molestie massa ipsum euismod laoreet pharetra non ut pharetra diam ac at ante. Mi dolor euismod congue consectetur, diam ac elit nibh feugiat, non congue, consectetur proin ac molestie ut. Sit, non aliquam at proin tempus mauris massa congue consectetur sem magna consectetur proin tempus felis ante. Ipsum molestie, nunc turpis aliquet donec elit mi, sed, id tincidunt dolor volutpat lobortis dolore, nonummy diam. Donec nonummy et lorem eget tincidunt, pharetra sem ac elit nibh feugiat volutpat lobortis sit aliquet nisi. Turpis praesent aliquam felis mi sed id tellus ut turpis proin aliquam felis ante ipsum euismod nunc. Pulvinar diam donec consectetur diam ac elit nibh lorem molestie massa feugiat tellus dolore, turpis praesent donec. Ac, at proin aliquam adipiscing mi ipsum euismod nunc amet praesent erat, elit laoreet, dolor volutpat, congue. Pharetra ullamcorper ac elit nibh ac mauris ante ipsum, dolor, ullamcorper magna consectetur diam ac mauris ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis mi erat eget nibh lorem dolor, euismod dolore nonummy et, erat eget tincidunt. Pharetra non magna at nibh sed volutpat ut consectetur diam magna at, ante feugiat. Molestie nunc magna elit laoreet dolor euismod congue amet diam ac at et lorem. Molestie, lobortis sit, non ut turpis praesent aliquam felis ante tempus id laoreet nunc. Turpis, sem nisi adipiscing mi tempus felis laoreet ipsum euismod congue amet diam ac. Elit nibh sed non magna elit nibh lorem eget lobortis sit non diam donec. Elit laoreet sed euismod congue pharetra sem, magna at et, ac mauris massa ipsum. Id laoreet ipsum euismod congue pharetra non praesent aliquam, felis ante ipsum felis laoreet. Sed volutpat, lobortis pharetra sem magna at et feugiat volutpat, ut pharetra sem aliquam. At massa feugiat non nisi adipiscing eget laoreet dolor euismod congue consectetur, diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod dolore amet ullamcorper ac elit, molestie dolore turpis praesent aliquam felis massa sit tellus donec adipiscing praesent erat eget tincidunt amet diam donec, felis laoreet dolor, euismod congue amet. Non, magna, donec elit, mi sed euismod congue amet diam erat eget laoreet dolor, non magna elit et lorem, volutpat tincidunt pharetra non magna mauris ante feugiat, amet aliquet erat. Felis mi ipsum id tincidunt pharetra, ullamcorper magna at et ac mauris nibh lorem mauris nunc sit tellus dolore adipiscing mauris nibh dolor volutpat ut consectetur sem aliquam at, ante. Feugiat molestie nunc pulvinar ullamcorper, dolore nonummy diam donec eget laoreet dolor non congue nonummy et lorem sit aliquet dolore adipiscing mi tempus id laoreet sed volutpat tincidunt dolor, ullamcorper. Congue pharetra non ut turpis praesent aliquam, adipiscing mi sed euismod tincidunt dolor euismod sem aliquam felis ante tempus euismod nunc amet aliquet dolore nonummy et erat id laoreet sed. Volutpat lobortis sit non ut adipiscing, proin dolore, adipiscing, mi lobortis, dolor non ut sit aliquet nisi felis mi tempus id nunc turpis praesent erat id nunc, pulvinar ullamcorper dolore. Amet ullamcorper magna, nonummy nibh lorem mauris id, nunc pulvinar diam magna nonummy diam erat, eget lobortis feugiat volutpat ut turpis sem ac mauris ante ipsum tellus, ut, sit aliquet. Dolore nonummy diam magna aliquam, mauris ante pulvinar, euismod nunc turpis aliquet donec nonummy et sed eget lobortis, dolor non congue at et, ac mauris lobortis sit non, ut adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, dolore amet praesent, erat elit et, erat at et ac ac at. Nibh feugiat non magna consectetur proin, aliquam at proin tempus felis, ante sed. Id nunc amet praesent donec elit laoreet, sed volutpat lobortis dolore turpis praesent. Donec elit mi sed id congue pharetra ullamcorper magna consectetur, proin, ac mauris. Nibh feugiat tellus ut turpis sem aliquam, felis ante congue consectetur sem magna. At, nibh feugiat volutpat ut consectetur et lorem molestie ut sit sem nisi. Adipiscing ante lorem molestie ut consectetur elit laoreet dolor euismod congue consectetur sem. Magna consectetur sem aliquam mauris ante feugiat molestie, dolore amet ullamcorper dolore nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam donec elit, nibh lorem eget tincidunt, dolor non magna at proin ac mauris, massa ipsum tellus dolore amet praesent. Aliquam adipiscing eget lobortis sit non ut turpis aliquet donec nonummy praesent erat felis laoreet dolor euismod congue nonummy et. Ac elit lobortis, dolor non ut tincidunt dolor ullamcorper ut consectetur sem aliquam at proin tempus molestie nunc sit tellus. Nisi adipiscing, mi tempus id tincidunt sed eget lobortis pharetra ullamcorper magna elit felis massa, pulvinar, ullamcorper dolore nonummy praesent. Sed id tincidunt, pulvinar ullamcorper donec elit laoreet pulvinar ullamcorper donec elit mi sed volutpat tincidunt mi sed volutpat, tincidunt. Pharetra ullamcorper ac at et sed eget nibh feugiat tellus nisi, turpis aliquet aliquam adipiscing ante ipsum tellus nunc amet. Aliquet donec, elit mauris massa feugiat molestie nunc amet aliquet donec adipiscing praesent sed euismod congue amet diam magna nonummy. Diam magna at ante tempus molestie massa pulvinar tellus dolore erat eget lobortis feugiat, volutpat lobortis pharetra, sem aliquam at. Proin tempus id nunc, pulvinar aliquet donec adipiscing praesent erat feugiat mauris nunc pulvinar tellus nisi turpis praesent erat felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi adipiscing proin laoreet dolor non congue consectetur et lorem. Eget lobortis sit tellus nunc sit aliquet nisi adipiscing mi. Donec nonummy, et erat, elit nibh feugiat amet praesent tempus. Id nunc pulvinar ullamcorper dolore adipiscing mi erat eget laoreet. Dolor euismod magna consectetur diam magna at sem nisi adipiscing. Mi tempus lorem molestie lobortis feugiat molestie nunc amet aliquet. Aliquam adipiscing, praesent erat eget laoreet sed volutpat tincidunt consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi consectetur aliquet nisi turpis praesent donec nonummy, et erat eget laoreet dolor. Ullamcorper magna consectetur sem ac at ante feugiat tellus ut donec felis tincidunt pulvinar. Euismod congue consectetur et sed volutpat tincidunt pharetra ullamcorper magna, at proin ac mauris. Lobortis sit non nisi adipiscing proin aliquam pulvinar ullamcorper magna, nonummy diam lorem eget. Lobortis dolor sem nisi consectetur et lorem molestie massa feugiat molestie nunc amet aliquet. Dolore nonummy praesent erat feugiat molestie nunc, pulvinar, tellus dolore nonummy praesent erat elit. Mi sed euismod congue amet et erat eget, lobortis dolor, ullamcorper congue at nibh. Sed, sit tellus nunc nonummy diam donec nonummy diam lorem eget nibh lorem molestie. Lobortis sit tellus, dolore amet aliquet donec nonummy et ac eget laoreet dolor pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam felis, mi tempus id, tincidunt dolor euismod magna consectetur diam magna tempus id, massa, pulvinar ullamcorper dolore nonummy diam, erat elit nibh pharetra non congue consectetur. Sem magna, consectetur proin tempus mauris massa pulvinar tellus non nisi consectetur proin ac mauris lobortis turpis aliquet nisi adipiscing, proin tempus id massa pulvinar tellus nunc, amet. Diam magna nonummy et ac at nibh lorem dolor euismod tincidunt pharetra et erat eget nibh dolor non ut sit tellus ut sit praesent aliquam adipiscing laoreet sed. Eget nibh lorem ipsum euismod tincidunt pulvinar diam, magna nonummy et erat volutpat lobortis pharetra non congue pharetra sem aliquam at ante ipsum molestie nunc sit, aliquet donec. Adipiscing praesent aliquet, dolore amet diam erat elit laoreet, dolor volutpat congue amet ullamcorper magna at nibh feugiat non ut pharetra tellus nisi turpis praesent aliquam mauris, massa. Pulvinar pharetra et lorem eget tincidunt pharetra sem magna, at et lorem volutpat ut sit aliquet nisi adipiscing, aliquet donec sed volutpat, ut pharetra sem ac, at ante. Lorem, molestie massa sit tellus dolore adipiscing mi, tempus lorem mauris lobortis feugiat, molestie nunc amet praesent donec felis molestie, lobortis feugiat tellus nunc turpis aliquet donec adipiscing. Laoreet sed id tincidunt dolor volutpat nibh, feugiat volutpat ut sit aliquet nisi adipiscing mi erat felis, laoreet, lobortis pharetra non ut sit praesent aliquam felis massa ipsum. Euismod tincidunt pulvinar diam magna consectetur diam ac at proin tempus mauris massa, feugiat molestie nunc pulvinar elit nibh dolor non congue pharetra sem aliquam at ante lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tempus, elit, diam ac consectetur sem aliquam at ante, ipsum id nunc pulvinar euismod tincidunt sed volutpat ut pharetra sem nisi turpis proin, nibh sed eget lobortis dolor. Volutpat massa ipsum molestie tincidunt pulvinar ullamcorper dolore nonummy et ac elit nibh, sed volutpat ut consectetur, et ac mauris id tincidunt pulvinar euismod congue consectetur diam ac mauris. Lobortis feugiat, molestie lobortis sit sem nisi at proin aliquam adipiscing laoreet ipsum eget laoreet sed eget euismod, tincidunt dolor euismod, magna consectetur sem magna consectetur sem tempus mauris. Massa feugiat tellus nisi turpis praesent tempus id laoreet ipsum id laoreet ut sit aliquet donec nonummy praesent erat eget laoreet dolor euismod congue nonummy diam ac at et. Ac felis ante ipsum id nunc amet aliquet donec, adipiscing sit, praesent tempus id, massa ipsum, euismod tincidunt dolor volutpat tincidunt pharetra, sem, magna consectetur sem nisi adipiscing praesent. Erat felis mi, erat id tincidunt pharetra adipiscing proin, tempus adipiscing laoreet pulvinar aliquet donec felis massa pulvinar, tellus dolore nonummy praesent erat felis, laoreet dolor volutpat aliquet, aliquam. At ante feugiat tellus dolore amet aliquet tempus felis laoreet ipsum id tincidunt pulvinar ullamcorper congue nonummy diam ac mauris tincidunt pharetra sem ac elit molestie nunc amet, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus ut sit aliquet dolore. Nonummy adipiscing praesent aliquam felis mi. Ipsum id tincidunt pulvinar ullamcorper donec. Nonummy et erat elit, nibh feugiat. Volutpat lobortis feugiat non nisi adipiscing. Aliquet aliquam aliquam at ante lorem. Molestie ante tempus euismod, nunc pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa tempus id mi sed id tincidunt dolore adipiscing praesent aliquam felis laoreet ipsum euismod. Nunc, pulvinar euismod congue sit, non, nisi consectetur ante tempus mauris massa feugiat aliquet nisi. Adipiscing mi nibh lorem molestie lobortis feugiat sem ut adipiscing, proin tempus id massa pulvinar. Tellus dolore amet, ullamcorper, magna consectetur sem ac elit ante aliquam sed eget, lobortis dolor. Molestie massa feugiat, molestie nunc amet ullamcorper, congue amet non congue pharetra non nisi turpis. Aliquet dolore nonummy mi tempus feugiat volutpat ut turpis aliquet nisi adipiscing praesent aliquam, elit. Laoreet sed ullamcorper congue nonummy praesent erat elit et lorem eget lobortis feugiat tellus nisi. Consectetur elit et erat volutpat tincidunt amet diam ac elit nibh feugiat volutpat ut pharetra. Non nisi adipiscing proin, tempus id massa pulvinar, aliquet dolore nonummy praesent erat dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper congue amet, et, erat, eget laoreet dolor non ut pharetra nonummy praesent erat eget nibh sed eget nibh feugiat molestie nunc. Pulvinar aliquet, dolore amet aliquet donec id massa pulvinar euismod congue pharetra diam magna at adipiscing, praesent, erat elit nibh dolor ullamcorper, donec. Nonummy diam ac mauris lobortis dolor sem magna consectetur proin ac molestie massa sit sem ac sed id congue nonummy praesent erat eget. Laoreet lorem eget lobortis sit non nisi at ante, feugiat volutpat, ut turpis proin, tempus, mauris massa, lobortis dolor non congue at et. Ac mauris ante ipsum molestie ut turpis aliquet donec nonummy diam magna, nonummy et lorem eget nibh feugiat volutpat ut turpis dolor volutpat. Ut sit non aliquam mauris, proin tempus id massa, sit, aliquet, dolore adipiscing praesent donec eget laoreet sed euismod tincidunt pharetra sem magna. Consectetur amet diam erat elit nibh feugiat molestie lobortis pharetra proin lorem volutpat ut pharetra, sem nisi turpis proin tempus mauris praesent, erat. Felis, laoreet sed volutpat congue dolore, amet aliquet erat id laoreet pulvinar aliquet, donec felis laoreet ipsum euismod congue pharetra ullamcorper magna consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat, nunc, sit, tellus nunc amet ullamcorper dolore nonummy, diam magna at, nibh feugiat volutpat ut pharetra non ut adipiscing pharetra sem. Ac at ante, lorem molestie ut sit aliquet nisi adipiscing praesent erat id massa ipsum euismod donec felis laoreet sed id tincidunt. Dolor ipsum euismod nunc pulvinar ullamcorper donec elit nibh lorem eget, tincidunt dolor sem nisi at nibh feugiat molestie lobortis feugiat, tellus. Nunc, amet ullamcorper congue nonummy at nibh feugiat tellus nisi adipiscing proin aliquam adipiscing mi tempus felis, tincidunt dolor, euismod magna nonummy. Et ac elit lobortis feugiat volutpat, ut congue pharetra ullamcorper ac elit, et ac, mauris lobortis pharetra non, ut turpis sem aliquam. Felis mi tempus felis tincidunt pulvinar ullamcorper donec elit mi sed ipsum tellus dolore turpis aliquet donec nonummy praesent erat elit et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam, donec elit mi lobortis sit tellus aliquam adipiscing. Mi tempus id nunc pulvinar aliquet dolore nonummy mi erat. Id tincidunt, dolor non congue consectetur et lorem eget euismod. Nunc amet diam donec, felis mi dolor euismod tincidunt amet. Et ac at laoreet, dolor non congue consectetur proin aliquam. At proin aliquam felis mauris proin lorem, mauris massa sit. Tellus dolore turpis praesent erat id laoreet ipsum euismod tincidunt. Pharetra non congue, consectetur sem nisi at proin aliquam adipiscing. Adipiscing praesent aliquam felis ante ipsum euismod, nunc amet, aliquet. Donec elit, mauris lorem, amet, at tellus laoreet donec pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante aliquam felis praesent erat felis mi sed eget lobortis dolor volutpat ut pharetra non nisi adipiscing proin aliquam sed volutpat ut sit sem. Magna consectetur sem aliquam, felis ante ipsum tellus dolore turpis praesent erat felis laoreet erat, eget nibh dolor, non pharetra sem aliquam, adipiscing proin. Aliquam felis massa pulvinar euismod tincidunt pulvinar pulvinar tellus nisi turpis praesent tempus id nunc pulvinar ullamcorper dolore nonummy et, ac consectetur et ac. Mauris, ante ipsum molestie nunc, turpis eget, laoreet ante ipsum euismod dolore, turpis praesent donec elit mi erat eget nibh, dolor volutpat ut consectetur. Sem aliquam at ante ipsum molestie ut turpis, praesent aliquam adipiscing, eget lobortis dolor tellus ut turpis aliquet nisi turpis aliquet, donec elit et. Erat elit lobortis dolor volutpat ut pharetra sem aliquam at proin lorem, molestie eget lobortis sit, non nisi turpis sem lorem molestie massa feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh feugiat molestie massa laoreet, sed volutpat. Ut pharetra non nisi at, ante lorem. Molestie nunc pulvinar tellus nunc amet euismod. Tincidunt dolor non, nisi consectetur sem, aliquam. Ipsum, eget laoreet sed volutpat congue pharetra. Proin, aliquam mauris ante feugiat tellus nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget lobortis feugiat sed, volutpat tincidunt. Pharetra diam ac elit nibh feugiat. Volutpat lobortis sit sem nisi adipiscing. Praesent aliquam adipiscing mi ipsum euismod. Tincidunt amet ullamcorper, aliquet aliquam adipiscing. Mi tempus molestie massa amet, aliquet. Dolore amet diam ac elit nibh. Lorem eget lobortis sit non aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris proin tempus sed eget lobortis. Feugiat volutpat ut consectetur, sem aliquam. At ante, ipsum tellus nunc, amet. Ullamcorper donec adipiscing diam donec elit. Et lorem volutpat tellus, aliquam mauris. Massa pulvinar tellus dolore, turpis aliquet. Donec, nonummy mi sed eget tincidunt. Dolor ullamcorper magna, at et lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ante tempus molestie nunc turpis aliquet dolore adipiscing mi tempus id laoreet pulvinar ullamcorper congue amet et, erat, elit felis. Mi sed eget laoreet dolor volutpat congue consectetur diam ac mauris ante feugiat molestie ut turpis sem, aliquam adipiscing, mi erat. Id nunc amet at et, ac eget lobortis pharetra sem ac mauris nibh sit non nisi consectetur ante lorem tellus ut. Turpis aliquet, nisi adipiscing mi tempus id mi sed tempus id nunc, turpis, praesent donec nonummy ullamcorper magna nonummy diam, lorem. Mauris nibh feugiat molestie massa pulvinar, tellus dolore turpis mi erat, feugiat molestie massa feugiat molestie dolore turpis praesent dolore adipiscing. Praesent erat eget laoreet dolor non ut, consectetur diam lorem mauris nibh dolor non nisi consectetur, proin laoreet dolor volutpat congue. Amet ullamcorper magna at et ac eget lobortis sit, non nisi adipiscing praesent aliquam mauris nunc, turpis sem aliquam adipiscing mi. Tempus id non nisi consectetur proin feugiat, volutpat ut sit sem aliquam, turpis aliquet, aliquam felis laoreet sed id tincidunt pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue consectetur sem ac at et feugiat volutpat lobortis sit aliquet aliquam erat eget nibh sed volutpat ut pharetra. Non nisi turpis praesent aliquam felis mi tempus id tincidunt, amet aliquet dolore consectetur diam ac at proin aliquam sed. Id, laoreet sed non congue consectetur proin aliquam at ante, lorem molestie ut turpis aliquet nisi felis ante pulvinar tellus. Dolore turpis, mi tempus dolor ullamcorper magna at et lorem molestie ut pharetra sem aliquam adipiscing ante tempus adipiscing mi. Erat eget laoreet sed euismod congue consectetur felis mi ipsum id massa pulvinar aliquet dolore amet diam magna at, proin. Ac at nibh lorem molestie ut turpis praesent aliquam, mauris ante pulvinar euismod nunc magna at nibh feugiat, molestie ut. Turpis sem aliquam adipiscing proin ipsum, id massa pulvinar euismod congue pharetra ullamcorper magna, nonummy et sed volutpat congue consectetur. Diam mi erat felis, laoreet dolor euismod, dolore pharetra ullamcorper magna consectetur et ac molestie massa sit non ut turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet donec adipiscing mi, ipsum id laoreet dolor euismod dolore nonummy. Et ac feugiat molestie nunc amet praesent aliquam felis massa pulvinar. Tellus dolore nonummy mi erat eget laoreet sed eget lobortis dolor. Volutpat ut sit aliquet aliquam felis volutpat lobortis dolor non congue. Consectetur, proin lorem mauris nibh feugiat tellus ut turpis praesent aliquam. Felis ante tempus, id tincidunt pulvinar euismod magna nonummy molestie ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nibh dolor volutpat, congue pharetra tellus nisi at proin tempus, mauris massa sit tellus sem magna mauris nibh feugiat volutpat ut turpis sem. Aliquam at ante ipsum molestie massa ipsum euismod congue amet diam magna nonummy et ac mauris eget laoreet dolor volutpat congue consectetur diam, ac. Elit lobortis dolor diam magna at sem ac mauris massa feugiat tellus nunc sit aliquet donec nonummy volutpat ut, pharetra sem magna at nibh. Dolor volutpat, lobortis sit aliquet nisi turpis praesent erat felis laoreet erat id tincidunt, pharetra non, proin ipsum id ut sit aliquet dolore amet. Diam donec nonummy nibh dolor euismod, tincidunt pharetra volutpat ut turpis sem aliquam mauris, ante tempus felis massa pulvinar pharetra sem, aliquam at proin. Tempus adipiscing mi erat eget tincidunt dolor euismod magna nonummy mi pulvinar ullamcorper dolore amet diam ac at, et feugiat volutpat congue aliquam adipiscing. Diam magna at proin ac mauris ante lorem, mauris nunc, sit tellus nisi turpis mi tempus, euismod nunc amet lorem mauris massa, feugiat tellus. Dolore ante tempus, id massa pulvinar aliquet aliquam felis, ante ipsum euismod dolore amet diam donec elit laoreet dolor, euismod congue amet diam ac. Consectetur sem aliquam at, elit nibh sed volutpat congue pharetra, et ac mauris lobortis sit, non nisi consectetur ante lorem molestie lobortis turpis sem. Nisi felis massa ipsum molestie nunc turpis at et lorem eget lobortis sit non nisi adipiscing proin lorem molestie, massa pulvinar euismod, tincidunt amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At et lorem mauris ante, tempus molestie ut turpis praesent aliquam, adipiscing laoreet pulvinar tellus dolore nonummy praesent donec tempus. Mauris ante ipsum euismod nunc amet praesent erat felis laoreet sed eget nibh feugiat volutpat ut pharetra sem aliquam mauris. Ante feugiat tellus non ut consectetur, sem magna at, nibh feugiat volutpat ut consectetur sem aliquam, felis ante, ipsum tellus. Dolore amet praesent, aliquam adipiscing laoreet ipsum euismod tincidunt pharetra sit aliquet donec nonummy praesent erat felis laoreet pulvinar euismod. Tincidunt, pharetra non ut consectetur proin aliquam at ante feugiat molestie ut amet pharetra sem, aliquam mauris, ante lorem, mauris. Nunc pulvinar, aliquet nisi adipiscing praesent tempus euismod dolore adipiscing praesent erat id massa amet aliquet, donec nonummy et erat. Ipsum felis laoreet, ipsum tellus nunc, nonummy praesent erat, eget laoreet sed volutpat lobortis, pharetra sem magna at nibh lorem. Volutpat lobortis sit aliquet nisi, at, ante tellus nunc turpis aliquet dolore nonummy, praesent erat, eget nibh lorem mauris, nibh. Feugiat molestie, lobortis turpis sem nisi ut turpis aliquet nisi at massa feugiat tellus ut amet aliquet donec nonummy diam. Donec nonummy et lorem eget tincidunt pharetra non nisi consectetur proin lorem volutpat volutpat tincidunt amet diam ac at et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet diam donec, elit et, ante ipsum euismod dolore nonummy. Praesent donec elit mi dolor euismod congue nonummy et, erat. Eget lobortis dolor non congue consectetur et ac mauris lobortis. Tincidunt pharetra non magna elit nibh, sed, volutpat tincidunt dolor. Volutpat ut sit aliquet aliquam, mauris, massa sit aliquet nisi. Turpis aliquet donec adipiscing non congue consectetur proin aliquam mauris. Ante lorem molestie nunc ipsum tellus nunc amet, praesent donec. Elit mi dolor euismod congue pharetra ullamcorper magna aliquam felis. Laoreet pulvinar, aliquet dolore nonummy, praesent, donec eget laoreet pulvinar. Ullamcorper congue pharetra sem ac mauris nibh feugiat, volutpat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, elit mi erat elit nibh. Sed eget lobortis, sit non nisi. At praesent tempus felis ante, ipsum. Euismod non nisi consectetur proin tempus. Mauris massa turpis proin, ac volutpat. Ut pharetra sem ac mauris massa. Feugiat, tellus ut turpis, aliquet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy praesent tempus felis tincidunt pulvinar aliquet dolore nonummy et ac eget nibh feugiat volutpat ut pharetra non. Nisi magna consectetur diam ac at ante lorem molestie massa pulvinar tellus, nunc pulvinar ullamcorper donec felis massa. Pulvinar euismod congue amet diam ac ipsum molestie nunc, turpis praesent tempus id nunc turpis praesent, aliquam felis. Massa pulvinar tellus nisi adipiscing mi ipsum euismod, dolore turpis, mi erat id laoreet ipsum feugiat molestie nunc. Ipsum euismod dolore nonummy praesent donec eget, laoreet dolor euismod tincidunt, pharetra sem magna at ante lorem molestie. Lobortis feugiat dolor non congue pharetra, proin aliquam at ante tempus, id laoreet ipsum euismod, nunc dolor euismod. Tincidunt sit non nisi consectetur sem nisi adipiscing praesent erat id non ut, turpis sem nisi adipiscing ante. Ipsum felis laoreet ipsum, euismod nunc amet diam erat elit laoreet, dolor euismod congue nonummy et erat, eget. Nibh feugiat amet ullamcorper dolore elit mi sed euismod tincidunt pharetra, ullamcorper, magna elit et lorem, eget lobortis. Sit non ut, turpis consectetur diam lorem mauris ante tempus mauris lobortis feugiat molestie dolore turpis, praesent tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ullamcorper magna nonummy et ac mauris ante tempus molestie massa pulvinar, euismod, dolore turpis aliquet, donec elit mi sed volutpat congue pharetra. Ullamcorper praesent, aliquam, adipiscing mi sed id laoreet pharetra ullamcorper, magna nonummy et lorem eget lobortis dolor volutpat, ut turpis, aliquet, nisi felis. Ante, ipsum, feugiat non ut pharetra sem aliquam adipiscing ante ipsum molestie nunc turpis praesent donec adipiscing praesent tempus id tincidunt pulvinar euismod. Tincidunt dolor volutpat praesent donec elit et erat eget laoreet dolor non congue, consectetur, proin ac mauris ante lorem, tellus nunc pulvinar tellus. Tincidunt pulvinar, ullamcorper congue consectetur sem praesent erat, felis mi ipsum euismod lobortis dolor volutpat ut sit non aliquam at nibh lorem molestie. Nunc, sit tellus nunc amet ullamcorper magna, elit mi, sed consectetur proin tempus felis ante ipsum tellus nisi turpis praesent aliquam felis laoreet. Ipsum id tincidunt dolor ullamcorper magna consectetur diam, lorem mauris sem, aliquam felis mi lobortis dolor non ut turpis aliquet nisi at ante. Ipsum id massa ipsum euismod congue pharetra ullamcorper magna consectetur diam ac mauris nibh feugiat tellus ut turpis felis, laoreet, dolor volutpat tincidunt. Dolor non congue turpis proin ac mauris massa feugiat non ut turpis aliquet tempus mauris massa sit tellus dolore nonummy mi erat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi sed volutpat lobortis feugiat volutpat ut pharetra sem ac sed id congue, pharetra ullamcorper donec elit nibh lorem volutpat tincidunt dolor non nisi at ante lorem molestie. Lobortis sit aliquet aliquam at proin ipsum dolor volutpat, congue pharetra proin ac eget lobortis pharetra non ut turpis sem aliquam felis, massa pulvinar aliquet nisi adipiscing ante. Tempus, id nunc turpis at et ac at proin, ipsum, id laoreet pulvinar euismod tincidunt pulvinar ullamcorper magna elit nibh sed volutpat lobortis pharetra non, magna turpis amet. Sem magna consectetur proin ac, at ante ipsum id massa pulvinar tellus, dolore amet praesent erat eget laoreet pulvinar ullamcorper magna nonummy mi dolor volutpat tincidunt nisi adipiscing. Praesent dolore nonummy et ac at et lorem molestie massa feugiat molestie massa ipsum tellus dolore nonummy praesent donec felis, laoreet, sed volutpat tincidunt dolor turpis praesent, erat. Elit mi erat, elit, nibh lorem molestie lobortis sit sem, aliquam adipiscing proin tempus mauris massa, ipsum pharetra sem nisi, consectetur proin tempus mauris massa ipsum molestie nunc. Pulvinar euismod congue, amet diam ac eget laoreet dolor non, congue consectetur sem ac mauris nibh nunc amet diam donec elit mi sed eget lobortis, feugiat volutpat ut. Sit tellus, nisi, adipiscing praesent tempus id, massa ipsum euismod congue amet diam, donec elit mauris ante ipsum tellus nunc nonummy diam donec elit et erat volutpat tincidunt. Pharetra ullamcorper, ac at et dolor volutpat congue consectetur et, ac mauris nibh feugiat amet diam erat elit laoreet dolor ullamcorper, magna nonummy et erat eget nibh dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat massa feugiat tellus ut sit aliquet donec adipiscing mi sed eget laoreet dolor euismod magna nonummy et erat eget lobortis, nisi. Adipiscing praesent erat felis laoreet sed id tincidunt amet diam erat id tincidunt dolor non ut, consectetur diam ac, at proin tempus. Molestie ullamcorper magna nonummy et erat eget nibh feugiat non magna at nibh feugiat volutpat ut pharetra sem, aliquam at nibh sit. Non magna at, nibh lorem molestie, diam donec elit mi, erat molestie proin tincidunt lorem at ullamcorper sem ac at, ante tempus. Felis, sit aliquet, nisi, adipiscing, mi ipsum pulvinar euismod congue nonummy mi sed id nibh feugiat volutpat congue consectetur proin nisi adipiscing. Proin tempus mauris massa pulvinar, aliquet donec adipiscing mi ipsum id tincidunt mi ipsum id nunc amet ullamcorper dolore nonummy et erat. Eget nibh sed eget ut pharetra non aliquam mauris nibh sit, tellus ut sit aliquet nisi ac elit nibh feugiat volutpat ut. Sit aliquet nisi adipiscing ante ipsum tellus, nisi adipiscing praesent dolore nonummy praesent erat feugiat tellus ut consectetur proin lorem molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh feugiat volutpat lobortis sit dolor, volutpat ut pharetra diam magna mauris ante lorem molestie nunc pulvinar tellus nisi turpis praesent donec felis. Laoreet dolor, euismod congue pharetra diam magna, tempus id massa sit aliquet donec felis mi, sed id laoreet, sed eget lobortis dolor non. Ut sit aliquet aliquam felis ante tempus felis laoreet lobortis, sit tellus ut turpis praesent tempus id laoreet pulvinar tellus dolore adipiscing mi. Tempus felis tincidunt pulvinar ullamcorper magna consectetur diam magna at elit, et sed id laoreet dolor non congue consectetur et, aliquam mauris lobortis. Feugiat non ut consectetur proin, lorem molestie nunc sit sem tempus molestie lobortis feugiat nonummy et ac at nibh lorem, volutpat lobortis sit. Non ut turpis aliquet donec nonummy diam donec elit nibh sed volutpat, congue consectetur diam ac elit id tincidunt pulvinar euismod congue amet. Diam magna consectetur proin lorem eget massa feugiat tellus nunc sit aliquet dolore nonummy mi tempus id tincidunt pulvinar ullamcorper lobortis dolore turpis. Praesent erat id laoreet, ipsum ullamcorper dolore nonummy et ac, elit nibh dolor non magna nonummy diam ac mauris lobortis sit sem nisi. Consectetur sem et ac elit nibh dolor non nisi at proin lorem molestie lobortis sit non nisi at proin feugiat non ut adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id tincidunt amet, aliquet erat, felis laoreet dolor euismod congue pharetra ullamcorper congue consectetur, sem aliquam adipiscing elit nibh, sed volutpat congue nonummy et lorem eget. Nibh dolor non, magna at proin lorem mauris massa ipsum id massa pulvinar aliquet, donec ac at, ante tempus id nunc sit tellus dolore adipiscing praesent. Erat eget nibh, sed eget lobortis dolor sem nisi consectetur, proin, ac mauris ante ipsum pharetra ullamcorper ac elit nibh, sed volutpat congue consectetur diam lorem. Mauris proin tempus mauris nunc sit tellus dolore turpis mi tempus id nunc ac elit et feugiat volutpat massa sit non nunc sit, ullamcorper dolore nonummy. Praesent donec eget laoreet sed eget tincidunt consectetur diam ac mauris nibh feugiat volutpat ullamcorper dolore nonummy mi sed id tincidunt amet ullamcorper congue consectetur sem. Nisi turpis praesent aliquam felis mi, tempus id nibh dolor euismod tincidunt consectetur diam praesent, erat id nunc amet aliquet dolore nonummy mi sed id laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis laoreet ipsum sit sem nisi at proin lorem molestie lobortis sit aliquet aliquam felis ante ipsum tellus dolore turpis. Aliquet aliquam felis nunc pulvinar tellus dolore aliquam at proin tempus mauris nunc, sit aliquet nisi turpis, mi tempus felis. Tincidunt dolor euismod congue, amet diam ac elit nibh lorem volutpat lobortis laoreet sed volutpat congue nonummy et, sed euismod. Congue pharetra diam magna mauris nibh dolor non nisi consectetur et lorem molestie ut turpis sem aliquam mauris ante nibh. Lorem eget, nibh, pharetra, diam ac mauris nibh, feugiat tellus nisi, consectetur ante feugiat volutpat lobortis sit aliquet nisi adipiscing. Praesent erat aliquam at ante feugiat, tellus ut, turpis praesent aliquam, felis mi ipsum id dolore nonummy praesent erat id. Tincidunt, pulvinar euismod magna nonummy et sed volutpat tincidunt, nisi, adipiscing proin, tempus felis laoreet ipsum, ullamcorper dolore amet praesent. Donec elit, nibh lorem volutpat tincidunt pharetra sem ac at ante feugiat volutpat ut consectetur tellus molestie ut sit aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem eget nibh feugiat tellus ut sit aliquet donec lorem mauris nibh feugiat non nisi consectetur et lorem molestie massa sit. Tellus dolore turpis, praesent aliquam felis laoreet, ipsum euismod congue amet diam erat lorem molestie nunc turpis sem aliquam felis ante. Pulvinar euismod dolore turpis praesent erat elit et sed id tincidunt dolor ullamcorper congue consectetur et lorem pulvinar euismod dolore, adipiscing. Praesent erat, felis nibh sed volutpat tincidunt dolor non magna consectetur, proin ac mauris massa sit tellus dolore adipiscing id, nibh. Dolor volutpat lobortis sit non ut turpis praesent, et consectetur mauris aliquet lobortis dolore sed at sem, dolore amet, euismod nibh. Ac adipiscing tellus tincidunt nunc pulvinar euismod tincidunt sed mauris proin nisi amet, eget ante aliquam pulvinar eget et aliquam turpis. Euismod, proin mi magna ipsum molestie massa pulvinar euismod nunc ut turpis ante lorem mauris mi, tempus id, laoreet sed volutpat. Lobortis dolor non ut consectetur proin ac molestie lobortis tempus id massa ipsum id laoreet sed pulvinar euismod nunc nonummy diam. Donec consectetur diam magna at, et, lorem volutpat massa feugiat molestie nunc turpis, praesent aliquam felis nunc pulvinar euismod, tincidunt pharetra. Non tellus nunc, amet diam erat, felis mi sed volutpat tincidunt pharetra sem magna consectetur et lorem, volutpat ut pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar id nunc amet ullamcorper congue, consectetur, diam ac at nibh lorem volutpat lobortis feugiat tellus. Dolore congue consectetur sem aliquam adipiscing proin tempus felis, massa, pulvinar euismod nunc amet praesent, donec. Elit nibh lorem, eget nibh feugiat volutpat lobortis feugiat dolor non lobortis sit aliquet nisi at. Ante ipsum molestie nunc turpis praesent tempus id massa ipsum euismod, nunc dolor euismod congue pharetra. Sem magna elit tellus nunc amet praesent donec elit et erat eget sit aliquet dolore adipiscing. Mi tempus felis laoreet dolor, euismod magna nonummy diam erat at felis mi ipsum euismod tincidunt. Pharetra diam ac at et, lorem eget lobortis pharetra non magna at ante lorem molestie ut. Sit, tellus dolore adipiscing mi nibh dolor non nisi consectetur proin aliquam mauris, ante tempus id. Massa pulvinar, euismod nunc amet, praesent erat id nunc pulvinar ullamcorper congue, nonummy diam erat volutpat. Aliquet dolore amet aliquet erat felis mi ipsum id tincidunt pharetra diam magna at proin ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis lorem molestie nunc sit sem tempus mauris ante ipsum molestie nunc amet ullamcorper dolore nonummy ullamcorper ante ipsum molestie nunc, sit aliquet aliquam, felis mi tempus eget laoreet, dolor. Volutpat tincidunt pharetra non ut, turpis sem nisi adipiscing mi tempus dolor non, magna consectetur proin ac, mauris nibh feugiat sem aliquam at ante tempus mauris massa pulvinar tellus nisi. Adipiscing aliquet donec elit mi erat volutpat congue aliquam at, ante, tempus id nunc sit aliquet donec, felis, laoreet pulvinar tellus dolore nonummy, praesent erat, felis tincidunt pulvinar ullamcorper congue. Consectetur felis ante, feugiat tellus dolore turpis proin feugiat tellus dolore amet aliquet dolore amet mi erat eget tincidunt, dolor euismod magna nonummy et lorem mauris nibh feugiat pulvinar ullamcorper. Congue amet diam ac at et ac at, ante feugiat tellus ut turpis praesent donec adipiscing mi, erat eget laoreet dolor euismod congue consectetur et ullamcorper congue consectetur et erat. Elit lobortis dolor, non ut, pharetra non aliquam turpis proin tempus felis laoreet ipsum, id adipiscing, mi tempus id nunc amet ullamcorper magna nonummy et sed eget tincidunt pharetra ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa feugiat molestie massa pulvinar euismod nunc nonummy praesent erat, nonummy nibh sed volutpat lobortis dolor non nisi consectetur proin ac mauris volutpat dolore amet diam. Ac at et ac, mauris nibh feugiat non aliquam at ante lorem molestie nunc sit aliquet dolore amet mi tempus molestie non nisi turpis, aliquet nisi. Turpis aliquet donec adipiscing mi, erat id, tincidunt pharetra, ullamcorper magna nonummy, nibh dolor volutpat tincidunt pharetra sem ac at proin, aliquam ac elit, nibh feugiat. Molestie massa feugiat non nisi, turpis praesent aliquam felis mi, sed, id tincidunt amet ullamcorper magna elit nibh sed pulvinar, tellus dolore, turpis aliquet donec felis. Laoreet sed eget nibh feugiat molestie lobortis sit non, nisi, adipiscing proin, tempus mauris nunc pulvinar tellus aliquam adipiscing mi nibh, lorem volutpat ut sit aliquet. Nisi adipiscing praesent erat id massa ipsum, euismod, dolore nonummy praesent erat elit nibh, pharetra diam donec, nonummy et, sed eget, aliquet dolore adipiscing mi tempus. Elit mi sed volutpat, tincidunt pharetra non congue, at proin ac molestie, lobortis sit tellus ullamcorper magna, nonummy nibh sed eget lobortis sit non nisi consectetur. Sem nisi adipiscing mi tempus id massa pulvinar, aliquet donec elit mi sed, id, tincidunt pharetra, adipiscing proin tempus mauris nunc pulvinar aliquet donec adipiscing, mi. Tempus, id tincidunt, amet aliquet erat felis laoreet dolor euismod dolore, amet et sed id tincidunt amet eget, nibh feugiat, molestie ut turpis praesent donec felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi consectetur euismod dolore turpis aliquet donec felis laoreet sed id tincidunt amet et erat eget tincidunt dolor ullamcorper ut sit non nisi consectetur nibh feugiat nonummy. Praesent erat id nunc pulvinar aliquet dolore elit mi erat id tincidunt amet, diam, magna consectetur proin lorem eget ut, pharetra sem magna at euismod tincidunt pulvinar. Ullamcorper magna elit, mi, dolor euismod tincidunt dolor, non ut, turpis sem ac mauris ante ipsum molestie massa sit tellus donec adipiscing, laoreet ipsum pharetra sem magna. At ante lorem molestie lobortis sit sem nisi felis ante tempus molestie, nunc turpis aliquet aliquam, adipiscing laoreet sed id sem aliquam at nibh, feugiat, tellus ut. Turpis aliquet, donec nonummy praesent erat id laoreet dolor, ullamcorper congue amet diam magna elit nibh feugiat volutpat ut pharetra felis mi sed, id tincidunt dolor ullamcorper. Congue consectetur, sem magna eget lobortis pharetra sem magna at, et ac mauris massa, feugiat tellus dolore turpis praesent donec sed eget lobortis feugiat non ut turpis. Aliquet dolore adipiscing praesent erat, felis tincidunt, dolor euismod congue pharetra sem, magna ipsum felis laoreet pulvinar aliquet donec adipiscing molestie adipiscing ullamcorper ut lorem adipiscing volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris aliquet congue dolor mauris ante ipsum id laoreet erat elit proin. Aliquam turpis aliquet tincidunt dolor volutpat ante tempus adipiscing praesent congue mi. Magna ipsum, felis non massa erat elit, et ac elit nibh sed. Volutpat nibh lorem id ut sit, praesent donec adipiscing mi erat elit. Mauris massa pulvinar tellus dolore, turpis aliquet dolore, nonummy et ac elit. Nibh sed volutpat, ut pharetra sem nisi turpis aliquet donec adipiscing praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem molestie massa feugiat molestie nunc amet ullamcorper, dolore. Amet ullamcorper magna consectetur proin ac mauris, nibh laoreet dolor. Volutpat lobortis feugiat tellus ut, turpis sem nisi adipiscing mi. Erat felis mi erat eget lobortis feugiat non ut, sit. Tellus ut turpis nonummy, proin, ac at nibh, lorem molestie. Nunc sit aliquet nisi felis, ante tempus elit laoreet dolor. Ullamcorper congue nonummy et sed, euismod congue nonummy praesent lobortis. Sit tellus ut turpis aliquet donec, nonummy mi erat felis. Laoreet dolor volutpat congue pharetra sem, magna at et ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ante ipsum, molestie ut adipiscing proin aliquam, felis ante sed tellus dolore amet ullamcorper congue nonummy et. Massa feugiat molestie nunc turpis praesent tempus id laoreet pulvinar ullamcorper, tincidunt pharetra non congue consectetur sem, aliquam. Adipiscing ante, aliquam felis ante tempus dolor non nisi turpis proin tempus mauris ante ipsum tellus, dolore pulvinar. Id tincidunt, dolor, non congue pharetra sem nisi at ante, lorem molestie nunc turpis proin, tincidunt dolor ullamcorper. Magna, consectetur diam magna elit nibh feugiat volutpat ut consectetur proin aliquam, mauris massa sit non ut turpis. Praesent tempus dolor euismod congue nonummy diam ac mauris nibh feugiat volutpat lobortis feugiat molestie dolore adipiscing praesent. Donec elit mi erat eget laoreet dolor ullamcorper, magna nonummy et massa pulvinar tellus donec felis massa pulvinar. Euismod nunc amet aliquet donec nonummy mi erat eget lobortis, pharetra ullamcorper magna at et, ac mauris massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus molestie nunc pulvinar euismod tincidunt amet diam erat elit mi sed volutpat tincidunt pharetra turpis praesent tempus id massa, pulvinar aliquet aliquam adipiscing laoreet pulvinar tellus dolore adipiscing praesent. Tempus eget laoreet, sed eget nibh feugiat molestie massa congue amet et ac elit, nibh feugiat volutpat ut sit non aliquam at ante lorem molestie ut sit aliquet donec mauris. Massa ipsum euismod tincidunt sed volutpat aliquet, nisi adipiscing praesent donec elit et erat id laoreet dolor non congue consectetur sem aliquam at ante, lorem tellus ut sit aliquet diam. Magna, consectetur proin tempus molestie massa, feugiat tellus nunc, pulvinar euismod tincidunt, amet ullamcorper magna consectetur proin aliquam at proin tempus mauris, ante ipsum euismod, nunc nisi turpis aliquet nisi. Adipiscing praesent erat, id massa pulvinar euismod congue pharetra diam ac eget tincidunt pharetra diam magna nonummy et ac eget nibh feugiat molestie ullamcorper donec elit et sed, euismod tincidunt. Pharetra sem nisi at proin lorem molestie lobortis sit non ut turpis proin tincidunt dolor non ut sit non nisi consectetur, ante aliquam mauris massa pulvinar euismod nunc turpis praesent. Tempus, felis laoreet ipsum id tincidunt dolor ullamcorper magna tempus id massa pulvinar aliquet aliquam felis ante, sit, aliquet dolore nonummy praesent tempus id, tincidunt pulvinar aliquet donec elit, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed id laoreet sed volutpat lobortis sit tellus ut turpis praesent aliquam felis ante ipsum euismod. Nunc nisi consectetur proin aliquam adipiscing ante ipsum molestie nunc pulvinar ullamcorper, dolore adipiscing mi ipsum. Euismod congue nonummy diam donec elit et lorem mauris euismod nunc, pulvinar ullamcorper congue nonummy, et. Ac elit lobortis, pharetra non ut pharetra proin ac mauris massa feugiat tellus nisi adipiscing praesent. Aliquam felis ante magna nonummy nibh sed volutpat tincidunt pharetra diam ac elit nibh ac mauris. Massa ipsum tellus dolore amet aliquet dolore felis laoreet sed euismod sem ac mauris nibh, lorem. Molestie, massa pulvinar tellus tincidunt amet ullamcorper dolore nonummy mi, sed eget lobortis pharetra ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh sed eget nibh sit, non ut consectetur sem aliquam adipiscing praesent. Erat id nunc amet aliquet erat felis volutpat ut pharetra sem nisi at. Massa feugiat tellus nunc sit praesent donec, nonummy mi erat felis nibh dolor. Euismod tincidunt pharetra non magna tempus id massa pulvinar ullamcorper dolore nonummy et. Ac eget nibh sed volutpat ut, pharetra sem magna, at ante feugiat tellus. Ut turpis sem aliquam mauris ante congue amet diam magna at proin ac. Mauris ante feugiat tellus nunc sit praesent aliquam adipiscing mi sed id tincidunt. Dolor, euismod tincidunt aliquam adipiscing mi, erat felis mi dolor volutpat congue nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut turpis praesent tempus id, massa ut sit. Non nisi consectetur sem aliquam, mauris ante pulvinar. Euismod, dolore amet praesent, donec nonummy mi sed. Id, tincidunt, pharetra diam, ac elit, laoreet nunc. Sit aliquet donec adipiscing ante sed id tincidunt. Dolor ullamcorper magna nonummy et ac elit et. Lorem volutpat, lobortis feugiat tellus dolore turpis at. Nibh sed mauris lobortis feugiat, non ut adipiscing. Praesent aliquam felis massa pulvinar tellus dolore adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, erat elit mi sed eget laoreet dolor volutpat lobortis sit, tellus nunc sit aliquet, dolore nonummy, diam magna nonummy diam magna consectetur. Proin, tempus felis volutpat lobortis dolor non congue consectetur et lorem molestie massa feugiat tellus nunc pulvinar tellus nunc pulvinar volutpat ut pharetra. Diam ac at ante tincidunt pulvinar euismod congue amet et erat eget lobortis dolor non congue, consectetur sem ac mauris lobortis sit non. Nisi sit proin, tempus mauris nunc sit aliquet mi, sed volutpat, tincidunt dolor, sem nisi consectetur proin ac adipiscing proin tempus id nunc. Pulvinar ullamcorper dolore, nonummy praesent erat eget laoreet dolor sit tellus dolore adipiscing ante pulvinar tellus, dolore adipiscing, mi erat felis massa, amet. Aliquet donec elit laoreet ipsum ullamcorper dolore amet ullamcorper donec nonummy nibh ut turpis praesent donec felis massa pulvinar, tellus nunc turpis praesent. Erat elit mi erat eget tincidunt dolor non congue pharetra proin aliquam mauris nibh feugiat molestie non congue pharetra diam ac at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit mauris, massa feugiat molestie laoreet, sed, id laoreet dolor volutpat. Ut, sit sem aliquam mauris lobortis pharetra sem ac mauris ante. Lorem felis ante tincidunt dolor non nisi consectetur proin ac mauris. Ante ipsum molestie nunc pulvinar ullamcorper congue nonummy praesent sed euismod. Tincidunt pulvinar ullamcorper magna, elit, et massa pulvinar sem aliquam mauris. Lobortis, sit aliquet nisi adipiscing mi tempus molestie dolore turpis praesent. Tempus id massa pulvinar tellus, dolore amet diam erat lorem mauris. Massa pulvinar euismod dolore adipiscing mi tempus id, tincidunt pulvinar ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat tellus non congue at et sed eget lobortis sit non magna at proin lorem volutpat ut turpis sem aliquam mauris ante, feugiat tellus dolore turpis, elit et. Lorem mauris lobortis pharetra proin ac mauris lobortis sit tellus nisi consectetur proin, tempus felis massa pulvinar tellus nunc pulvinar euismod congue amet adipiscing praesent donec, elit, et. Erat, elit laoreet sed non ut pharetra sem ac mauris ante feugiat non nisi consectetur ante, lorem, molestie lobortis turpis proin lorem sed volutpat tincidunt, pharetra ullamcorper magna. Consectetur, non, nisi at ante feugiat tellus nisi adipiscing ante tempus mauris massa sit sem, nisi adipiscing at ante tempus felis massa feugiat aliquet dolore turpis praesent tempus. Id massa amet, aliquet dolore adipiscing praesent, ipsum tellus dolore amet diam donec, elit nibh sed sit aliquet nisi felis mi ipsum molestie dolore turpis praesent tempus, id. Massa pulvinar ullamcorper donec nonummy, praesent sed eget laoreet sed volutpat congue consectetur, diam ac tempus felis laoreet dolor euismod dolore nonummy et sed eget lobortis, pharetra diam. Magna at et lorem volutpat ut pharetra adipiscing, mi, sed id laoreet dolor euismod tincidunt consectetur diam lorem pulvinar nonummy, mauris, diam tincidunt sit non ut turpis sem. Nisi turpis aliquet erat felis mi, ante ipsum molestie dolore turpis praesent aliquam id massa ipsum euismod nunc amet diam donec elit nibh sed volutpat lobortis dolor non. Nisi consectetur sem, aliquam sed eget lobortis pharetra, ullamcorper ac elit et sed volutpat lobortis pharetra sem aliquam, at proin lorem molestie nunc, sit aliquet nisi, adipiscing ante. Ipsum, euismod tincidunt magna elit nibh dolor, non congue consectetur sem ac at, ante tempus id nunc sit aliquet donec felis massa pulvinar tellus nunc amet, diam donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ipsum euismod tincidunt dolor non, ut pharetra. Sem aliquam erat elit nibh sed non ut. Consectetur sem magna at ante tempus felis ante. Ipsum, tellus nunc amet ullamcorper donec nonummy et. Ac elit nibh nunc sit, aliquet, aliquam felis. Laoreet ipsum euismod nunc amet ullamcorper magna nonummy. Mi erat euismod congue pharetra diam ac, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin ac, mauris lobortis feugiat tellus ut sit aliquet aliquam felis mi, ipsum euismod dolore. Nonummy diam magna, elit et erat eget, aliquet nisi turpis praesent erat elit mi sed. Eget laoreet dolor non lobortis pharetra non ut turpis praesent tempus molestie massa pulvinar euismod. Et magna, at et lorem molestie, aliquet ullamcorper lobortis tempus amet eget proin dolore dolor. Mauris tellus nibh ac at sem tincidunt sed consectetur id diam massa aliquet laoreet congue. Ipsum nonummy volutpat praesent laoreet aliquam pulvinar elit sem massa erat consectetur mauris diam lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat sem massa magna feugiat nonummy volutpat proin nunc ac pulvinar. Consectetur molestie praesent lobortis tempus amet elit tellus et volutpat sem. Massa magna, feugiat adipiscing non ante congue sed turpis id diam. Massa congue lorem turpis volutpat proin tincidunt magna feugiat, elit non. Proin amet molestie, proin dolore sed at euismod et nisi, ipsum. Consectetur molestie praesent nibh dolore erat turpis id ullamcorper massa donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis aliquam amet diam magna nonummy et ac, at proin, tempus mauris massa feugiat, tellus dolore turpis praesent erat id, nunc congue pharetra sem, aliquam adipiscing aliquet donec nonummy praesent. Sed eget, laoreet dolor ullamcorper magna nonummy et sed volutpat, tincidunt pharetra non ut turpis proin mi, sed eget laoreet pharetra ullamcorper magna at proin lorem, dolore dolor at tellus. Nibh magna turpis euismod et nisi sit molestie laoreet erat pharetra nonummy molestie tempus adipiscing non proin tincidunt magna sit eget non ante magna feugiat adipiscing eget proin massa ac. Sit nonummy non ante dolore sed magna feugiat felis non nibh dolore sed consectetur id sem massa magna feugiat felis euismod nibh nisi sed consectetur id, diam, lobortis aliquam pharetra. Mauris tellus laoreet euismod proin tincidunt lorem turpis felis sem ante congue feugiat turpis euismod et dolore, sed at, non laoreet magna lorem, nonummy euismod ante donec pulvinar at tellus. Adipiscing euismod proin nunc ac sit felis ullamcorper proin congue lorem turpis eget proin ut sed consectetur tellus mi magna tincidunt magna ipsum nonummy, non massa ipsum tellus nunc pulvinar. Ullamcorper congue amet diam ac, elit proin lorem mauris nibh feugiat tellus ut, sit aliquet nisi, adipiscing mauris lobortis pharetra non nisi at et ac molestie, massa feugiat tellus nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus tincidunt dolor euismod nibh nunc tincidunt aliquam dolor turpis id et magna sit, id et ac, pharetra tellus ut. Ipsum nonummy id sit eget sem ante tincidunt tempus felis massa feugiat tellus dolore amet ullamcorper dolore nisi, turpis aliquet. Donec nonummy diam ac eget nibh, sed volutpat id tincidunt pulvinar, ullamcorper donec elit, et lorem eget nibh feugiat volutpat. Lobortis sit tellus nisi turpis praesent aliquam felis massa pulvinar ullamcorper dolore, amet praesent erat lorem molestie nunc turpis aliquet. Donec nonummy praesent erat, felis laoreet dolor, euismod congue nonummy et, erat volutpat lobortis pharetra non congue, consectetur nonummy mi. Sed id tincidunt, pharetra ullamcorper magna elit nibh dolor euismod congue consectetur sem ac at ante lorem molestie lobortis sit. Tellus dolore adipiscing, ante tempus ac, mauris massa feugiat tellus ut turpis proin lorem molestie nunc turpis sem aliquam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, tellus nunc ipsum euismod laoreet dolor volutpat, congue consectetur proin lorem eget lobortis pharetra diam ac. At proin aliquam felis ante tempus id volutpat ut sit aliquet dolore, turpis praesent erat felis mi. Sed id laoreet dolor non, ut sit, non ut turpis praesent tempus mauris massa pulvinar dolor non. Nisi consectetur proin tempus, mauris massa, ipsum molestie nunc turpis, praesent donec adipiscing mi sed id, tincidunt. Dolor volutpat lobortis sit non nisi consectetur ante tincidunt, pulvinar euismod magna nonummy mi erat euismod congue. Amet et erat eget nibh dolor non congue consectetur sem aliquam mauris, lobortis sit amet diam magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc amet aliquet erat elit et erat volutpat tincidunt amet diam erat ipsum id massa sit tellus. Dolore, amet diam donec elit nibh sed volutpat tincidunt pharetra diam ac elit nibh feugiat non ut consectetur. Sem aliquam magna at proin ac at ante ipsum, molestie laoreet pulvinar tellus dolore nonummy praesent erat felis. Tincidunt pulvinar ullamcorper magna nonummy et ac eget et mi sed id laoreet pharetra non congue consectetur proin. Nisi adipiscing ante lorem mauris nunc sit, aliquet donec adipiscing praesent, donec elit laoreet dolor sit aliquet aliquam. Adipiscing ante ipsum molestie nunc amet aliquet donec adipiscing mi sed eget laoreet pulvinar non magna nonummy et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac at et lorem molestie lobortis feugiat molestie nunc amet aliquet donec adipiscing praesent erat eget tincidunt dolor ullamcorper congue nibh dolor euismod congue. Consectetur diam, ac at proin lorem mauris ante feugiat, molestie massa ipsum ullamcorper dolore adipiscing mi, erat eget laoreet dolor, pulvinar tellus nunc amet. Ullamcorper congue consectetur sem magna mauris nibh feugiat non nisi consectetur proin ac molestie lobortis sit sem aliquam at ante ipsum molestie nunc ut. Pharetra sem ac at ante lorem molestie massa pulvinar, tellus nunc turpis mi tempus molestie tincidunt pulvinar euismod dolore nonummy mi ipsum ullamcorper proin. Ac at ante, feugiat molestie nunc pulvinar aliquet donec felis ante, ipsum euismod nunc pulvinar ullamcorper magna, consectetur sem ac at, proin aliquam at. Proin nibh sed, molestie massa pharetra sem nisi adipiscing proin, tempus mauris ante pulvinar tellus dolore amet diam donec, elit mi sed volutpat lobortis. Feugiat molestie massa feugiat amet diam magna elit nibh lorem at ante tempus molestie ut turpis proin aliquam felis, ante ipsum euismod nunc pulvinar. Turpis aliquet nisi, adipiscing mi tempus molestie dolore amet praesent tempus id laoreet sed id tincidunt pharetra ullamcorper congue consectetur diam ac at ante. Tempus, mauris, massa nibh feugiat volutpat ut turpis aliquet nisi adipiscing proin tempus id massa, turpis praesent donec adipiscing mi erat eget laoreet, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod tincidunt consectetur, diam erat eget lobortis dolor non congue turpis sem aliquam adipiscing ante ipsum amet ullamcorper magna nonummy et sed volutpat ut pharetra sem, ac. Mauris nibh feugiat volutpat lobortis sit sem aliquam felis ante, feugiat tellus nunc erat eget laoreet dolor ullamcorper magna elit laoreet dolor volutpat congue nonummy, diam ac. Mauris nibh feugiat volutpat ut sit aliquet nisi adipiscing, praesent erat elit laoreet congue at et lorem molestie lobortis pharetra sem aliquam at ante feugiat tellus ut. Turpis sem, tempus mauris, ut turpis ante tempus mauris ullamcorper dolore nonummy et, sed euismod dolore nonummy et erat, id tincidunt amet ullamcorper, donec nonummy et lorem. Mauris ante feugiat molestie nunc, turpis proin tempus mauris, volutpat tincidunt amet, et erat elit nibh feugiat non magna consectetur, proin lorem eget lobortis sit sem aliquam. Adipiscing praesent aliquam felis ante ipsum, tellus dolore turpis elit ante feugiat non nisi at proin feugiat volutpat ut pharetra proin aliquam adipiscing proin ipsum tellus ut. Turpis praesent et lorem volutpat tincidunt pharetra diam lorem eget lobortis dolor volutpat ut turpis sem aliquam, mauris ante tempus id laoreet ipsum euismod dolore nonummy diam. Donec lorem molestie nunc sit aliquet donec adipiscing ante ipsum euismod nunc pulvinar aliquet erat felis laoreet dolor euismod congue nonummy et erat id congue nonummy ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue pharetra diam lorem eget lobortis, dolor non magna at, nibh lorem nisi consectetur sem et. Erat elit nibh dolor volutpat, congue, pharetra sem nisi turpis, aliquet aliquam felis ante ipsum euismod. Tincidunt dolor euismod congue consectetur amet aliquet dolore nonummy et, sed eget tincidunt dolor non magna. At et ac mauris, ante lorem molestie, ut turpis praesent tempus mauris massa pulvinar pharetra sem. Nisi turpis proin aliquam felis mi tempus elit mi erat eget tincidunt pharetra non magna nonummy. Sem aliquam at, ante feugiat amet diam donec elit mi dolor volutpat congue pharetra sem magna. Consectetur proin ac mauris massa ipsum molestie massa turpis aliquet donec nonummy praesent erat id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed volutpat lobortis feugiat molestie lobortis sit aliquet dolore amet praesent aliquam id massa amet at proin ac, mauris. Lobortis, feugiat non nisi, turpis proin aliquam, felis, mi, tempus euismod nunc amet aliquet dolore amet diam, erat eget. Lobortis dolor turpis praesent aliquam id massa sit aliquet dolore adipiscing praesent erat id nunc amet diam, erat id. Tincidunt pulvinar ullamcorper congue nonummy et ac at et massa, pulvinar ullamcorper donec adipiscing laoreet ipsum euismod, dolore nonummy. Praesent magna nonummy et, lorem volutpat tincidunt pharetra sem magna consectetur ante tempus ac at et ac mauris massa. Feugiat aliquet nisi at ante tempus id massa pulvinar euismod dolore amet praesent, erat eget nunc pulvinar ullamcorper donec. Elit et, lobortis sit sem nisi adipiscing ante ipsum molestie massa pulvinar aliquet dolore nonummy praesent donec elit, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget nibh dolor non, nisi consectetur proin tempus mauris lobortis feugiat tellus nunc turpis praesent aliquam id massa pulvinar. Euismod tincidunt nisi adipiscing ante lorem tellus ut sit tellus nisi turpis mi tempus id tincidunt amet, ullamcorper donec nonummy. Ullamcorper magna elit nibh dolor non congue ipsum molestie nunc sit aliquet aliquam felis ante, ipsum, euismod tincidunt pulvinar ullamcorper. Congue nonummy diam erat volutpat tincidunt amet diam ac eget lobortis feugiat non congue ipsum tellus ut, turpis praesent donec. Adipiscing, praesent, erat eget laoreet, sed eget tincidunt dolor non, ut turpis proin aliquam mauris, massa feugiat, amet diam ac. Eget laoreet dolor non congue consectetur proin aliquam mauris nibh feugiat tellus nisi mauris nibh lorem, molestie massa pulvinar aliquet. Dolore turpis, praesent donec aliquam, adipiscing proin tempus felis laoreet, ipsum, id tincidunt pharetra, non ut consectetur sem magna at. Nibh feugiat molestie nunc sit aliquet nisi adipiscing mi ipsum, molestie non congue consectetur proin ac, mauris massa, ipsum molestie. Nunc sit tellus donec adipiscing mi sed id, tincidunt pulvinar euismod proin lorem mauris lobortis turpis aliquet, nisi felis massa. Tempus id laoreet pulvinar ullamcorper dolore nonummy diam donec elit, nibh dolor, non congue consectetur sem ac mauris aliquet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, nisi consectetur proin lorem molestie. Lobortis sit tellus ullamcorper congue, consectetur. Sem ut turpis praesent donec mauris. Mi tempus id laoreet dolor ullamcorper. Congue, consectetur, sem ac elit nibh. Feugiat molestie massa tempus pharetra non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar euismod nunc pulvinar diam magna nonummy et ac mauris lobortis feugiat sem nisi erat felis laoreet dolor, euismod dolore nonummy diam magna elit, laoreet sed volutpat ut. Pharetra non, nisi, at proin, tempus mauris massa pulvinar tellus nisi adipiscing volutpat, tincidunt dolor non nisi consectetur sem aliquam adipiscing proin, tempus molestie nunc turpis praesent donec. Adipiscing mi erat, eget tincidunt pulvinar ullamcorper donec elit felis massa ipsum euismod tincidunt pulvinar, ullamcorper congue amet diam magna at et, lorem molestie lobortis sit tellus nisi. Adipiscing proin aliquam mauris non congue consectetur diam ac mauris ante tempus mauris massa feugiat aliquet, nisi adipiscing mi ipsum id massa pulvinar euismod congue amet praesent erat. Eget, nibh sed sit aliquet dolore adipiscing mi erat felis, laoreet dolor euismod tincidunt pharetra diam ac elit nibh dolor non congue at nibh sed volutpat congue, pharetra. Proin, ac sed id laoreet dolor ullamcorper congue pharetra diam ac mauris lobortis feugiat molestie ut turpis, sem, nisi adipiscing, proin tempus pharetra ullamcorper congue at et lorem. Eget nibh feugiat tellus nisi at proin tempus mauris ante ipsum euismod, nunc amet aliquet dolore elit mi sed volutpat aliquet nisi adipiscing proin ipsum molestie massa pulvinar. Euismod congue amet diam erat eget nibh dolor euismod congue pharetra diam ac mauris lobortis pharetra sem magna at, molestie nunc amet praesent aliquam, felis mi sed eget. Laoreet dolor non magna nonummy et sed volutpat lobortis dolor non, ut turpis aliquet, aliquam, felis ante ipsum amet, et sed id lobortis feugiat volutpat ut sit sem. Nisi sit, tellus dolore nonummy diam, donec eget nibh sed volutpat tincidunt consectetur diam magna at et nunc pulvinar aliquet erat elit laoreet, ipsum ullamcorper dolore nonummy praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam felis mi tempus, id laoreet dolor volutpat tincidunt pharetra sem magna consectetur et ac mauris lobortis pharetra sem. Nisi adipiscing eget nibh sed volutpat congue consectetur, diam ac mauris nibh dolor, sem nisi consectetur proin tempus molestie lobortis. Feugiat aliquet nisi adipiscing, praesent donec elit molestie lobortis sit non nisi adipiscing proin tempus, mauris massa ipsum tellus dolore. Adipiscing, ante pulvinar tellus dolore amet praesent donec elit mi sed eget, tincidunt pharetra turpis praesent aliquam adipiscing laoreet ipsum. Id laoreet pharetra ullamcorper donec elit laoreet dolor euismod congue nonummy, et sed euismod congue consectetur diam massa feugiat aliquet. Nisi turpis, praesent aliquam id massa amet, praesent donec id laoreet pulvinar aliquet aliquam, felis ante ipsum euismod dolore adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent erat felis mi erat id lobortis dolor non congue pharetra sem. Nisi adipiscing, praesent tempus mauris massa congue consectetur diam, nisi, consectetur sem. Nisi adipiscing mi tempus felis, laoreet, sed volutpat tincidunt pharetra diam magna. Elit et ac eget lobortis feugiat adipiscing mi sed id tincidunt pulvinar. Ullamcorper congue consectetur sem magna consectetur proin tempus mauris, lobortis, feugiat aliquet. Nisi adipiscing, ante, tempus molestie nunc, turpis aliquet donec sed eget lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis, mi dolor volutpat tincidunt feugiat volutpat ut. Turpis proin aliquam mauris ante tincidunt amet diam. Erat, eget laoreet dolor non congue consectetur diam. Sed eget ut consectetur diam, magna at nibh. Lorem volutpat ut turpis sem aliquam mauris euismod. Lobortis, aliquet dolore adipiscing praesent erat, eget laoreet. Dolor volutpat congue pharetra sem, ac elit ante. Lorem molestie lobortis sit aliquet nisi at eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue pharetra ullamcorper congue consectetur sem nisi turpis ante tempus mauris, massa pulvinar tellus dolore turpis elit nibh lorem, mauris lobortis. Ipsum molestie massa pulvinar ullamcorper dolore nonummy praesent erat eget laoreet sed eget lobortis pharetra non magna at ante nunc turpis. Aliquet, donec elit mi sed eget tincidunt pharetra diam magna at et lorem eget, ante, lorem, molestie massa ipsum euismod dolore. Nonummy diam donec elit mauris, massa feugiat, euismod nunc pulvinar ullamcorper donec elit et erat id tincidunt dolor volutpat ut, pharetra. Non nisi at ante feugiat non diam donec nonummy diam lorem eget lobortis pharetra sem, nisi turpis sem nisi adipiscing proin. Ipsum molestie nunc amet praesent donec adipiscing praesent sed id laoreet pulvinar, pulvinar euismod tincidunt pulvinar ullamcorper congue nonummy mi sed. Volutpat lobortis feugiat volutpat ut sit sem nisi adipiscing proin tempus felis laoreet ipsum euismod dolore adipiscing mi lobortis sit tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor euismod tincidunt dolor sem, magna consectetur, et, ac mauris eget, laoreet. Sed eget lobortis pharetra sem aliquam adipiscing proin aliquam felis ante ipsum. Euismod tincidunt pulvinar ullamcorper magna, elit et erat elit nibh dolor amet. Ullamcorper congue pharetra diam, ac, elit nibh sed volutpat lobortis sit, non. Nisi consectetur, proin aliquam felis massa ipsum id laoreet pulvinar ullamcorper dolore. Ac mauris ante ipsum molestie dolore turpis praesent aliquam, felis laoreet sed. Euismod dolore nonummy praesent sed eget nibh lorem eget lobortis, dolor, amet. Aliquet donec nonummy et erat eget lobortis feugiat volutpat lobortis pharetra sem. Aliquam mauris nibh sit tellus nisi turpis, praesent tempus molestie nunc sit. Aliquet aliquam dolor euismod magna elit et ac eget, lobortis dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum eget nibh dolor eget aliquet dolore nonummy praesent donec elit et lorem mauris lobortis dolor non nisi, consectetur proin ac at mi tempus id. Massa, ipsum euismod congue pharetra at ante lorem tellus ut, turpis praesent dolore nonummy mi tempus id tincidunt pulvinar euismod tincidunt consectetur, et erat elit. Lobortis, feugiat volutpat ut sit, amet praesent erat id tincidunt amet diam donec, elit et ac at ante lorem, molestie, nunc sit aliquet nisi adipiscing. Ante ipsum molestie dolore turpis praesent nibh lorem mauris, lobortis sit non aliquam adipiscing praesent aliquam felis massa pulvinar euismod donec adipiscing mi tempus euismod. Nunc, pulvinar ullamcorper dolore nonummy, molestie, lobortis sit aliquet aliquam adipiscing ante ipsum id massa, pulvinar euismod nunc amet praesent sed id, nunc pulvinar diam. Donec elit mi sed volutpat tincidunt pharetra adipiscing, praesent donec nonummy et erat eget laoreet sed volutpat congue, consectetur proin ac mauris ante feugiat molestie. Ut sit, aliquet dolore, dolor volutpat tincidunt, dolor non ullamcorper dolore amet diam, magna at, et lorem, molestie massa, feugiat tellus, nisi adipiscing proin, aliquam. Felis mi tempus id nunc amet diam erat felis laoreet erat, feugiat tellus dolore adipiscing proin tempus molestie massa pulvinar ullamcorper, donec adipiscing praesent, erat. Id laoreet dolor non ut pharetra diam pulvinar at tellus praesent proin congue mi, erat elit nibh lorem volutpat congue pharetra sem magna at ante. Tempus felis ante ipsum id massa ipsum euismod congue pharetra et, erat eget, tincidunt ut turpis praesent tempus felis ante pulvinar euismod nunc pulvinar ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris, massa tempus molestie nunc pulvinar ullamcorper dolore amet praesent erat eget tincidunt. Pulvinar non magna consectetur sem nisi at ante lorem molestie volutpat congue amet sem. Magna consectetur et lorem volutpat, ut sit non aliquam at, ante ipsum id, massa. Pulvinar tellus donec nonummy praesent, donec, elit, volutpat ut turpis aliquet aliquam mauris lobortis. Sit aliquet dolore turpis praesent, tempus molestie nunc, amet praesent aliquam, felis, laoreet pulvinar. Euismod tincidunt dolor ullamcorper sem tempus mauris massa, pulvinar tellus dolore amet aliquet donec. Elit mi sed id congue amet diam ac eget laoreet sed, non congue, consectetur. Et mi ipsum euismod nunc amet praesent erat felis tincidunt pulvinar ullamcorper donec elit. Mi sed eget tincidunt, dolor non ut pharetra proin ac at ante lorem, pharetra. Non, congue pharetra, sem, magna at proin, feugiat molestie lobortis turpis proin, tempus felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam felis laoreet ipsum euismod congue amet praesent donec eget laoreet dolor euismod, congue consectetur sem magna consectetur proin lorem, mauris massa, feugiat tellus ullamcorper magna elit. Lobortis dolor non congue consectetur sem ac mauris nibh lorem molestie nunc sit praesent donec nonummy, ante tempus id nunc amet aliquet nibh dolor molestie ut turpis aliquet. Nisi turpis praesent aliquam felis mi sed id tincidunt pharetra, diam donec eget laoreet sed volutpat, tincidunt dolor sem magna at aliquet nisi, turpis, mi tempus id massa. Pulvinar ullamcorper congue aliquam, mauris lobortis pharetra non, nisi at proin lorem molestie ut consectetur ante lorem, molestie massa pulvinar tellus nisi adipiscing mi tempus molestie nunc, amet. Aliquet dolore, ac at ante feugiat at ante lorem molestie nunc, sit aliquet donec adipiscing mi, tempus id, tincidunt amet aliquet donec elit laoreet, sed volutpat tincidunt dolor. Non proin tempus id, laoreet pulvinar tellus donec felis, laoreet, ipsum euismod nunc amet ipsum id tincidunt pulvinar, ullamcorper congue nonummy et ac at nibh feugiat non ut. Pharetra non ac at proin tempus id massa ipsum tellus nunc amet diam sem aliquam felis ante, pulvinar tellus nisi adipiscing praesent tempus molestie, dolore amet aliquet donec. Nonummy diam magna at et sed volutpat ut pharetra sem magna mauris tellus dolore adipiscing mi tempus id tincidunt pulvinar, ullamcorper congue amet diam ac at nibh dolor. Amet ullamcorper dolore adipiscing laoreet ipsum euismod tincidunt dolor, non congue consectetur diam lorem eget lobortis feugiat volutpat lobortis, turpis sem aliquam felis mi feugiat tellus nunc pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam felis laoreet ipsum euismod nunc nonummy praesent erat elit amet diam. Magna nonummy et erat elit et ac at massa feugiat molestie nunc. Pulvinar ullamcorper, congue nonummy praesent donec elit laoreet pulvinar euismod ut dolore. Nonummy praesent tempus felis mi dolor euismod dolore nonummy et ac eget. Lobortis dolor non ut consectetur proin aliquam at nibh sit, non ut. Donec elit et sed, volutpat tincidunt pharetra diam erat volutpat tincidunt consectetur. Diam ac elit nibh lorem molestie ut pharetra sem ac eget euismod. Congue amet diam donec elit nibh dolor euismod tincidunt pharetra diam lorem. Eget, nibh lorem molestie massa feugiat tellus, nunc amet, aliquet donec elit. Mi massa sit non nisi adipiscing proin tempus mauris massa pulvinar aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, volutpat ut consectetur aliquet ullamcorper, magna consectetur proin aliquam at ante. Tempus, id nunc sit tellus dolore, nonummy, mi sed id tincidunt, pulvinar. Ullamcorper, donec elit et sed eget tellus dolore turpis aliquet erat felis. Laoreet ipsum euismod congue amet diam erat eget laoreet sed eget lobortis. Pharetra diam ac eget, tincidunt dolor turpis praesent ipsum id laoreet pulvinar. Euismod dolore nonummy mi erat eget laoreet dolor non congue pharetra non. Nisi adipiscing praesent aliquam adipiscing mi nibh feugiat tellus nisi consectetur ante. Lorem molestie massa feugiat tellus nisi adipiscing mi erat felis laoreet ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh sed volutpat ut pharetra non magna mauris lobortis pharetra sem magna at nibh feugiat volutpat ut sit aliquet nisi adipiscing proin proin ac at nibh, ipsum, molestie nunc. Pulvinar, tellus dolore nonummy mi erat felis mi pulvinar euismod magna consectetur diam magna elit nibh dolor non praesent donec adipiscing mi erat eget laoreet pharetra non congue consectetur, diam. Ac mauris ante lorem molestie ut turpis proin tempus mauris massa feugiat tellus dolore turpis consectetur, proin aliquam mauris massa ipsum tellus ut turpis praesent aliquam felis mi ipsum euismod. Nunc, pulvinar ullamcorper magna nonummy et sed volutpat tellus dolore turpis praesent tempus molestie, nunc amet praesent aliquam id laoreet sed euismod tincidunt amet ullamcorper magna nonummy diam lorem eget. Nibh dolor non magna, at nonummy et erat eget lobortis dolor non congue pharetra proin aliquam at, massa feugiat tellus nunc sit aliquet donec felis ante pulvinar tellus donec nonummy. Praesent donec lorem, volutpat, ut turpis sem nisi amet aliquet dolore felis massa ipsum euismod congue pharetra diam donec nonummy nibh sed pulvinar, aliquet, donec adipiscing mi tempus euismod nunc. Amet aliquet donec felis laoreet pulvinar ullamcorper dolore nonummy et erat elit nibh, lorem eget, lobortis feugiat tellus diam congue nonummy et ac mauris nibh feugiat, volutpat, lobortis sit, sem. Dolore turpis mi ipsum id massa pulvinar ullamcorper aliquam, adipiscing et erat eget tincidunt pharetra sit tellus dolore, nonummy diam erat felis laoreet dolor ullamcorper magna elit mi sed volutpat. Congue amet diam congue consectetur et ac at ante tempus molestie nunc congue nonummy diam, lorem mauris nibh feugiat tellus ut sit aliquet nisi adipiscing mi tempus id, tincidunt dolor. Ullamcorper dolore nonummy et erat elit nibh, lorem eget eget laoreet dolor non congue consectetur diam ac mauris lobortis dolor, volutpat magna at nibh feugiat molestie ut turpis sem ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis praesent aliquam adipiscing mi ipsum euismod dolore adipiscing praesent erat elit tincidunt ante ipsum tellus nisi turpis praesent donec elit. Et sed id, lobortis massa pulvinar, ullamcorper congue pharetra ullamcorper magna consectetur et lorem eget lobortis sit tellus ut turpis aliquet. Nisi adipiscing praesent erat felis laoreet sed volutpat felis, laoreet ipsum id tincidunt amet praesent, erat eget nibh lorem volutpat ut. Sit non magna consectetur proin aliquam felis, ante sit sem tempus mauris lobortis erat elit mi sed consectetur sem aliquam at. Proin tempus id ut, pharetra sem ac mauris nibh dolor non nisi consectetur sem nisi adipiscing mi tempus elit mi sed. Id, nibh feugiat, mauris lobortis sit molestie ut, pulvinar nonummy et sed eget ut pharetra sem, magna, at ante, feugiat volutpat. Lobortis ipsum tellus dolore turpis euismod lobortis lorem molestie praesent aliquam id mi sed eget et lorem sed, nonummy nibh sed. Turpis aliquet, aliquam felis ante tempus euismod nunc amet praesent erat felis, ipsum euismod tincidunt, dolor volutpat lobortis sit molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod mi dolor euismod magna consectetur non. Ut sit tellus laoreet ipsum id tincidunt. Pharetra ullamcorper, ut sit molestie ut pulvinar. Eget laoreet dolor euismod congue pharetra sem. Ut pulvinar tellus, tincidunt pulvinar ullamcorper dolore. Nonummy et nisi sit aliquet nisi, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, laoreet dolor adipiscing praesent donec felis mi tempus id laoreet dolor euismod congue consectetur volutpat ut sit aliquet nunc pulvinar euismod tincidunt pharetra at ante ipsum. Id laoreet pulvinar aliquet tincidunt, pulvinar volutpat tincidunt pharetra molestie ut sit, tellus tincidunt, dolor euismod tincidunt pharetra non congue consectetur proin ac adipiscing praesent aliquam adipiscing. Praesent erat id, nunc pulvinar euismod ut, sit molestie ut sit, aliquet nunc amet ullamcorper dolore amet diam massa sit aliquet nisi adipiscing, ante ipsum molestie ut. Sit, aliquet nunc amet diam erat elit et lorem at sem aliquam pulvinar aliquet donec, consectetur diam magna at sem nisi turpis praesent dolore nonummy, ullamcorper congue. Consectetur proin aliquam turpis praesent donec nonummy diam tincidunt dolor volutpat, ut turpis, sem aliquam turpis ullamcorper tincidunt amet diam erat at proin ac, at proin ipsum. Molestie, nunc pulvinar tellus nunc nonummy diam donec eget sem nisi consectetur sem, aliquam lobortis sit aliquet dolore turpis aliquet dolore amet ullamcorper magna eget laoreet ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, nunc amet diam, donec, elit sem magna consectetur sem tempus sed volutpat, tincidunt, pharetra ullamcorper congue pharetra tellus ut sit aliquet. Congue amet praesent erat eget nibh, lorem at sem aliquam adipiscing mi tempus id nunc pulvinar ullamcorper et, feugiat molestie massa ipsum. Felis et ac at et lorem mauris lobortis sit non ut turpis aliquet tincidunt pulvinar ullamcorper magna nonummy et sed, volutpat lobortis. Dolor non ut sit tellus massa pulvinar ullamcorper dolore nonummy, praesent, erat feugiat tellus nisi adipiscing proin tempus, felis ante tempus euismod. Laoreet pulvinar ullamcorper dolore elit et, ac consectetur sem aliquam amet praesent ipsum id nunc ipsum euismod tincidunt pharetra mauris lobortis sit. Non ut turpis sem nisi adipiscing, mi erat elit mi sed volutpat lobortis ac at massa, ipsum molestie dolore turpis, aliquet donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget nibh sit molestie nunc. Erat felis tincidunt pulvinar euismod, congue. Dolor non congue sit aliquet nisi. Amet aliquet donec dolor non donec. Nonummy et, lorem turpis praesent donec. Adipiscing praesent tempus euismod laoreet pulvinar. Volutpat lobortis dolor non nisi turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem ut pulvinar euismod laoreet, nunc sit aliquet donec felis ante pulvinar tellus nunc turpis volutpat congue. Consectetur et, ac elit nibh dolor molestie, ut pharetra molestie dolore turpis praesent aliquam amet diam donec. Nonummy nibh sed volutpat, tincidunt sit non nunc, sit aliquet tincidunt pulvinar ullamcorper, dolore amet diam magna. Sit aliquet aliquam adipiscing proin ipsum tellus massa sit tellus donec felis laoreet ipsum euismod tincidunt dolor. Volutpat lobortis lorem molestie massa ipsum molestie non nisi at proin lorem molestie ante feugiat felis laoreet. Ipsum euismod tincidunt dolor non congue consectetur non, magna, consectetur, sem tempus molestie, ante pulvinar felis tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ullamcorper dolore dolor non magna consectetur proin, ac turpis praesent aliquam felis massa pulvinar id laoreet lorem mauris ante lorem molestie massa erat elit, laoreet erat. Elit et nisi adipiscing proin, tempus felis laoreet sed id laoreet ac at proin tempus mauris, massa sit tellus, dolore pulvinar euismod dolore nonummy et, erat volutpat. Lobortis feugiat molestie lobortis pharetra tellus nisi adipiscing aliquet donec pharetra ullamcorper magna eget laoreet pulvinar diam donec elit et ac mauris, lobortis aliquam mauris massa feugiat. Elit, mi ipsum ullamcorper dolore nonummy et ac eget sem aliquam adipiscing proin tempus mauris, massa ipsum euismod, nunc, pulvinar, ullamcorper tincidunt feugiat volutpat nisi consectetur aliquet. Nisi amet aliquet dolore dolor, volutpat ut sit non nisi adipiscing praesent donec nonummy diam ut pharetra non ut turpis sem nisi turpis aliquet donec amet diam. Erat elit et feugiat mauris massa donec adipiscing praesent erat eget, tincidunt dolor ullamcorper congue, consectetur mauris euismod congue, nonummy et ac at ante aliquam felis praesent. Erat felis, laoreet, pulvinar ullamcorper congue sed volutpat ut sit tellus ut sit praesent donec, adipiscing praesent donec nonummy nibh ac consectetur sem aliquam adipiscing ante, ipsum. Id massa ipsum id tincidunt lorem molestie lobortis pharetra non ut adipiscing proin tempus mauris diam donec eget nibh, dolor euismod lobortis dolor mauris massa, feugiat aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante aliquam felis diam erat eget laoreet dolor ullamcorper congue consectetur sem, nisi consectetur aliquet nisi adipiscing ullamcorper magna elit et dolor euismod. Sem aliquam at ante, feugiat tellus nisi amet aliquet tincidunt pharetra non magna nonummy et nisi at sem aliquam adipiscing diam donec id. Tincidunt, sed elit lobortis feugiat molestie massa sit aliquet aliquam congue pharetra sem aliquam mauris ante feugiat tellus nunc sit tellus dolore nonummy. Praesent erat felis mi dolor euismod tincidunt pharetra sem nisi at aliquet aliquam at proin tempus felis, laoreet ipsum euismod dolore nonummy ullamcorper. Congue consectetur non nisi consectetur sem dolore pulvinar ullamcorper donec felis tincidunt amet ullamcorper dolore amet diam, ut pharetra sem nisi turpis proin. Donec, nonummy praesent erat eget diam ac mauris, nibh dolor tellus ut, turpis sem aliquam mauris, mi ipsum molestie nunc ipsum ullamcorper congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy ullamcorper congue pharetra molestie nunc, sit aliquet, dolore pulvinar euismod tincidunt pharetra sem magna consectetur proin dolore turpis mi tempus, molestie nunc. Amet eget laoreet dolor volutpat, ut sit non nunc sit praesent aliquam mauris massa tincidunt consectetur diam ac, elit ante lorem mauris massa. Feugiat molestie dolore turpis praesent aliquam felis laoreet, ipsum, ullamcorper congue amet, praesent erat id nibh, sed, at ante tempus mauris nunc pulvinar. Tellus nunc turpis praesent, dolore aliquam at proin ipsum molestie massa pulvinar id tincidunt, dolor volutpat ut consectetur sem magna mauris nibh, feugiat. Adipiscing mi tempus euismod dolore turpis praesent, erat id massa pulvinar volutpat lobortis pharetra, diam magna consectetur, proin, ac mauris proin aliquam, felis. Mi sed id laoreet pulvinar ullamcorper congue consectetur diam nisi, consectetur proin dolore turpis, praesent erat elit laoreet erat elit proin lorem mauris. Lobortis feugiat molestie laoreet ipsum, euismod tincidunt amet at sem aliquam felis ante pulvinar tellus non ut consectetur proin lorem molestie massa, ipsum. Id massa pulvinar ullamcorper congue amet diam donec elit nibh dolor volutpat magna nonummy et sed volutpat tincidunt feugiat volutpat, ante ipsum tellus. Dolore, amet praesent tempus id nunc turpis praesent dolore nonummy praesent donec, eget nibh lorem eget proin tempus mauris massa pulvinar euismod tincidunt. Pulvinar euismod nibh feugiat volutpat lobortis sit aliquet nunc amet aliquet dolore adipiscing non congue consectetur proin ac eget lobortis feugiat molestie ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris massa feugiat tellus dolore turpis aliquet aliquam amet, volutpat ut, pharetra proin lorem. Eget ante lorem tellus ut pulvinar tellus dolore, amet diam donec consectetur diam ut, consectetur. Sem nisi adipiscing mi tempus molestie nunc pulvinar id tincidunt amet ullamcorper, magna, nonummy et. Lorem turpis praesent donec felis, ante ipsum euismod nunc amet aliquet, donec nonummy et erat. Elit et lorem molestie, massa feugiat id laoreet ipsum euismod tincidunt amet ullamcorper magna nonummy. Et ac turpis sem nunc dolor eget nibh feugiat volutpat ut sit aliquet dolore adipiscing. Praesent aliquam felis mi sed id molestie massa pulvinar aliquet donec adipiscing ante ipsum id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus mauris massa ipsum tellus nunc sed volutpat et lorem volutpat lobortis sit molestie ut sit aliquet aliquam nonummy diam donec consectetur, diam magna consectetur sem, dolore amet. Aliquet donec nonummy et sed euismod congue feugiat volutpat ut sit non, nunc pulvinar ullamcorper dolore dolor volutpat ut pharetra sem nisi consectetur ante, feugiat volutpat, ut, sit. Aliquet nisi adipiscing, praesent donec elit et erat at sem aliquam mauris massa feugiat molestie nunc sit euismod nunc amet euismod congue feugiat, tellus nunc sit euismod laoreet. Dolor volutpat congue dolor non congue feugiat molestie nunc amet aliquet aliquam adipiscing diam magna nonummy nibh dolor ullamcorper magna nonummy non, nisi consectetur ante lorem molestie euismod. Congue pharetra diam ac at, et lorem, volutpat lobortis sit non ut turpis proin, ipsum id, massa sit aliquet aliquam felis ante ipsum, euismod nunc dolor ullamcorper lobortis. Dolor volutpat ut consectetur sem ac mauris, lobortis feugiat tellus massa ipsum ullamcorper congue aliquam adipiscing proin, dolore, nonummy praesent erat, felis, laoreet, lorem volutpat, tincidunt pharetra sem. Massa ipsum molestie nunc amet praesent erat elit mi sed id nibh, sed eget lobortis feugiat tellus ut sit praesent nunc amet praesent, donec, elit mi erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sed id laoreet dolor non congue. Consectetur, sem aliquam sit, id tincidunt sed. Volutpat, lobortis, dolor, non ut turpis sem. Aliquam turpis praesent erat felis laoreet ipsum. Eget laoreet lorem mauris massa feugiat tellus. Ut turpis praesent aliquam amet ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non magna consectetur et lorem mauris lobortis ipsum tellus dolore amet aliquet donec, pharetra ullamcorper lobortis sit non nisi turpis aliquet donec adipiscing diam donec consectetur sem nisi. Consectetur, tellus nunc amet ullamcorper congue amet, ullamcorper massa sit non ut sit tellus congue amet diam erat eget laoreet dolor at proin lorem molestie lobortis, ipsum id tincidunt. Pulvinar euismod congue amet diam ac elit nibh ut, pulvinar aliquet donec nonummy, praesent erat elit nibh, sed, consectetur id tincidunt, amet diam donec, nonummy, et erat elit et. Lorem at, ante ipsum molestie massa pulvinar id, laoreet dolor ullamcorper magna consectetur diam ac at nibh, feugiat mauris nunc sit aliquet nisi pulvinar euismod congue pharetra sem magna. Consectetur proin aliquam at ante feugiat molestie massa ipsum tellus tincidunt pharetra non, congue sit tellus ut turpis aliquet nunc pulvinar aliquet congue, consectetur et ac at aliquet dolore. Amet aliquet donec nonummy laoreet erat eget laoreet, lorem eget tellus, nunc pulvinar euismod congue consectetur sem nunc turpis aliquet aliquam adipiscing mi erat, id massa, sed eget proin. Aliquam adipiscing proin ipsum tellus nunc, pulvinar aliquet donec amet ullamcorper magna nonummy diam lorem volutpat nibh dolor felis massa sit, tellus dolore turpis praesent donec nonummy diam ac. At et lorem at proin, donec felis laoreet sed id nunc pulvinar euismod lobortis pharetra, sem ut turpis aliquet nisi adipiscing ullamcorper, congue nonummy mi ipsum euismod congue pharetra. Non lobortis sit non ut turpis praesent dolore adipiscing diam donec felis nibh sed volutpat congue pharetra diam ac at et ac at aliquet donec elit mi sed id. Congue sed volutpat ut feugiat non nisi turpis aliquet, donec adipiscing diam donec elit et sed volutpat nibh feugiat amet praesent erat elit mi erat eget nibh, sed, volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy ullamcorper ut pharetra non nisi turpis, ullamcorper dolore pharetra volutpat congue sit tellus ut praesent erat amet diam lobortis, sit tellus dolore adipiscing proin tempus adipiscing. Diam magna elit, nibh sed volutpat lobortis tempus felis nunc sit consectetur diam ac at nibh feugiat volutpat lobortis feugiat aliquet aliquam adipiscing proin tempus id laoreet. Sed eget nibh lorem at ante feugiat non ut sit aliquet dolore pulvinar ullamcorper congue consectetur sem, ac consectetur aliquet nisi turpis euismod congue pharetra non ut. Sit non nisi adipiscing proin lorem mauris massa ipsum tellus dolore nonummy, mauris nibh lorem molestie lobortis turpis aliquet aliquam adipiscing proin tempus id laoreet ipsum aliquet. Dolore nonummy, ullamcorper donec pharetra sem magna at ante tempus mauris ante ipsum euismod laoreet dolor volutpat congue amet non, nisi consectetur aliquet nisi turpis proin tempus. Id nunc, ipsum euismod nunc nonummy diam, magna nonummy et nisi at nibh feugiat, non magna ipsum euismod, nunc amet praesent erat felis massa amet aliquet dolore. Nonummy diam congue at nibh sed eget, nibh feugiat, tellus massa pulvinar id laoreet dolor euismod magna pharetra sem nisi feugiat aliquet nisi turpis proin tempus felis. Diam ac elit nibh sed eget nibh sit felis ante ipsum euismod dolore nonummy at proin lorem, mauris massa feugiat tellus nunc amet ullamcorper donec, felis et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat mauris massa erat id diam ac mauris ante lorem adipiscing aliquet dolore nonummy diam magna at et lorem mauris proin tempus nonummy mi sed id congue nonummy. Diam ut pharetra non nisi at ante lorem molestie mi tempus id tincidunt pulvinar aliquet et ac molestie massa sit, non dolore amet ullamcorper dolore pharetra ullamcorper erat. Elit nibh lorem at ante dolore nonummy mi erat elit sem ac turpis tellus dolore turpis praesent tempus id laoreet sed id nibh ac, mauris ante lorem tellus. Ut turpis euismod, nunc nonummy praesent, donec felis laoreet magna at nibh dolor non nisi turpis sem ac mauris lobortis sit non massa pulvinar id tincidunt dolor, non. Magna nonummy et sed euismod congue dolor sem ac, mauris nibh feugiat molestie ut ipsum molestie nunc amet aliquet donec, adipiscing mi ipsum id nibh dolor non lobortis. Sit non, nunc pulvinar, aliquet dolore, nonummy, diam donec consectetur diam magna elit nibh feugiat volutpat ut sit sem aliquam adipiscing praesent, aliquam felis mi donec eget tincidunt. Ut sit tellus dolore, nonummy mi, ipsum felis mi magna at et lorem molestie ut, turpis, proin aliquam mauris ante, ipsum molestie, laoreet pulvinar, euismod laoreet sed, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem adipiscing mi tempus id tincidunt dolor eget tincidunt pharetra ullamcorper congue, consectetur sem nisi adipiscing, proin donec amet diam. Congue consectetur diam magna consectetur proin aliquam adipiscing ullamcorper magna nonummy volutpat, ut consectetur, sem aliquam at proin erat elit, mi. Erat at, et nisi adipiscing, ante feugiat non ut turpis praesent tempus mauris praesent erat felis laoreet dolor volutpat nibh dolor. Felis ante feugiat molestie nisi adipiscing ante, ipsum id laoreet, sed eget et, lorem mauris nibh lorem molestie massa ipsum, euismod. Nunc amet volutpat, tincidunt, pharetra non ut sit, sem nisi turpis aliquet dolore nonummy mi erat eget nibh sed mauris lobortis. Sit felis ante pulvinar aliquet dolore, adipiscing praesent donec elit et erat eget nibh ac mauris proin tempus id laoreet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur diam ac adipiscing proin dolore nonummy diam donec nonummy diam ac sit sem tempus mauris massa sit tellus dolore amet ullamcorper donec nonummy praesent donec nonummy. Sem, aliquam at ante aliquam adipiscing mi tempus elit laoreet dolor consectetur sem aliquam felis ante feugiat tellus nisi turpis, praesent donec nonummy mi magna at et. Ac at ante feugiat molestie nunc pulvinar euismod tincidunt pulvinar euismod tincidunt feugiat molestie lobortis tempus id massa ipsum ullamcorper congue amet diam, congue, sit sem ac. Turpis praesent aliquam adipiscing mi erat, id nibh sed euismod tincidunt pharetra non nisi feugiat tellus tincidunt amet, aliquet congue nonummy diam magna pharetra non nisi, at. Praesent donec nonummy praesent, magna nonummy et nunc pulvinar euismod nunc amet praesent donec elit mi, sed, volutpat tincidunt amet ullamcorper magna sit sem aliquam at proin. Tempus felis laoreet sed id nibh lorem volutpat tincidunt pharetra sem ut turpis tellus, nisi turpis mi ipsum molestie, massa pulvinar consectetur id laoreet pulvinar euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, donec elit sem ut turpis proin, aliquam mauris. Ante ipsum id laoreet dolor euismod lobortis dolor non. Ut pharetra id massa pulvinar id tincidunt dolor non. Ut sit tellus ut turpis aliquet, nisi adipiscing, ullamcorper. Congue consectetur sem magna, elit, tellus nunc turpis praesent. Aliquam id laoreet sed id tincidunt amet ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor molestie ut turpis sem aliquam erat eget lobortis pharetra ullamcorper magna, at proin ac molestie, ut, pharetra. Sem nisi at, ante, aliquam mauris, mi erat elit nibh lorem, mauris, nibh dolor molestie massa feugiat id. Massa sed eget et feugiat molestie lobortis pharetra proin aliquam at nibh lorem id laoreet ipsum eget laoreet. Dolor ullamcorper congue consectetur diam ac elit lobortis lorem mauris massa ipsum molestie nunc pulvinar eget tincidunt pharetra. Ullamcorper magna, at proin lorem at ante feugiat felis, massa erat nonummy, et magna at ante tempus felis. Ante erat nonummy diam erat elit lobortis feugiat non ut feugiat tellus, ut sit aliquet nunc amet diam. Congue pharetra non, nisi consectetur sem aliquam adipiscing, praesent donec elit mi sed eget lobortis lorem, at praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus id laoreet ipsum euismod nunc sed mauris lobortis aliquam felis ante tempus, id tincidunt dolor eget lobortis feugiat molestie. Proin tempus amet diam, ac, elit et lorem eget lobortis lorem molestie ut sit sem dolore nonummy diam erat id. Tincidunt, sed volutpat lobortis dolor non ut pharetra id massa sed euismod, dolore amet diam erat id et lorem volutpat. Ut lorem molestie ut consectetur proin dolore turpis mi congue nonummy mi, sed volutpat congue amet ullamcorper ac elit nibh. Sed mauris nibh tempus molestie, nunc sit praesent aliquam felis mi erat felis et erat consectetur sem tempus mauris lobortis. Erat, felis laoreet ipsum euismod congue nonummy mi sed id tincidunt dolor ullamcorper donec nonummy et lorem, mauris nibh feugiat. Felis, ante pulvinar tellus dolore amet aliquet erat id, massa erat eget, tincidunt pharetra diam ac, id, laoreet dolor non. Magna nonummy et lorem at ante, feugiat molestie ut ipsum euismod nunc amet mi ipsum tellus dolore turpis aliquet dolore. Nonummy et magna, at proin laoreet pulvinar aliquet nunc, amet diam erat nonummy nibh, lorem, volutpat tincidunt feugiat non ut. Erat elit et ac elit et feugiat, ullamcorper magna, at proin aliquam mauris aliquet aliquam felis, massa sit aliquet donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper congue, consectetur sem ac turpis, et ac molestie lobortis. Ipsum molestie nunc turpis euismod, tincidunt, dolor volutpat lobortis pharetra tellus. Nunc pulvinar tellus, dolore amet diam congue nonummy mi sed euismod. Et ac mauris massa ipsum tellus dolore ipsum, id laoreet pharetra. Volutpat lobortis sit tellus nunc pulvinar tellus donec adipiscing euismod congue. Consectetur sem magna consectetur, et tempus, mauris mi tempus id massa. Ipsum euismod dolore nonummy praesent magna, at proin, massa, pulvinar tellus. Nunc amet, praesent, donec elit et ac turpis proin tempus molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit tellus dolore turpis ante ipsum pharetra ullamcorper magna. Consectetur diam magna at proin, tempus mauris massa sit aliquet. Nisi turpis mi ipsum felis laoreet ipsum euismod lobortis dolor. Non congue consectetur proin praesent sed, eget laoreet amet ullamcorper. Donec elit nibh sed euismod congue dolor non ac elit. Nibh dolor non ut turpis aliquet dolore turpis praesent dolore. Amet ullamcorper ut consectetur et lorem eget lobortis pharetra tellus. Nunc pulvinar tellus nunc pulvinar diam magna nonummy volutpat lobortis. Sit, aliquet, aliquam adipiscing proin donec nonummy et erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc sed euismod congue sit tellus nunc pulvinar id laoreet dolor volutpat congue nonummy et erat elit et feugiat. Molestie massa ipsum molestie laoreet ipsum euismod nunc dolor non, ut feugiat molestie mi erat elit mi, dolor volutpat. Tincidunt, amet sem magna turpis, sem dolore turpis praesent donec adipiscing diam magna at non aliquam mauris nibh feugiat. Tellus, volutpat congue consectetur diam ac mauris, nibh dolor non nisi at et lorem mauris massa sit tellus dolore. Turpis aliquet donec felis laoreet ipsum nonummy et ac mauris ante tempus felis mi erat felis tincidunt pulvinar ullamcorper. Lobortis pharetra non congue consectetur proin ac molestie lobortis sit sem ut turpis praesent aliquam adipiscing mi ipsum euismod. Nunc lorem eget nibh feugiat volutpat nisi, consectetur proin lorem felis mi tempus felis laoreet pulvinar elit, et nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquet donec nonummy ullamcorper tincidunt pharetra sem ut sit tellus nunc sed volutpat congue amet diam ac elit et. Nisi turpis praesent donec adipiscing praesent donec consectetur diam ac mauris ante tempus felis praesent donec elit mi, erat eget. Felis, laoreet ipsum euismod congue pharetra ullamcorper magna elit laoreet sed volutpat ut pharetra sem nisi turpis praesent, aliquam adipiscing. Mi tempus id, mi sed eget nibh feugiat mauris massa ipsum id massa, pulvinar ullamcorper laoreet amet non lobortis sit. Molestie massa pulvinar euismod nunc amet diam magna felis mi sed mauris nibh feugiat molestie, mi tempus felis, mi sed. Consectetur proin ac molestie lobortis feugiat non nisi adipiscing, aliquet donec mauris mi erat elit nibh, sed mauris, ante lorem. Mauris ante tempus tellus dolore turpis proin, donec elit mi sed id laoreet lorem, mauris nibh lorem tellus, massa sit. Euismod tincidunt pulvinar eget, lobortis dolor non nisi consectetur proin lorem molestie ante ipsum molestie massa pulvinar tincidunt pharetra non. Congue pharetra sem aliquam adipiscing proin aliquam, adipiscing, praesent erat felis, mi sed euismod, congue consectetur diam ac elit proin. Ac turpis aliquet donec adipiscing mi ipsum eget tincidunt dolor non ut sit non ut turpis, felis laoreet, sed volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa sed id sem nisi adipiscing proin tempus. Id massa ipsum euismod laoreet dolor euismod nibh feugiat. Tellus nunc, sit euismod nunc pulvinar, euismod tincidunt dolor. Molestie ante, ipsum molestie nunc pulvinar ullamcorper donec nonummy. Praesent magna consectetur proin ac at praesent aliquam mauris. Massa ipsum id tincidunt sed volutpat lobortis dolor non. Magna donec elit mi sed id laoreet sed volutpat. Ut sit non nisi adipiscing praesent donec, adipiscing mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar felis diam ac consectetur sem aliquam mauris ante feugiat elit mi erat id laoreet dolor non congue consectetur mauris nunc pulvinar. Aliquet aliquam felis, ante ipsum id laoreet, erat eget nibh lorem felis, ante ipsum id nunc sed eget laoreet dolor non congue. Consectetur sem aliquam mauris ante, tempus adipiscing mi donec elit sem nisi turpis aliquet, nisi adipiscing praesent, donec, elit mi erat id. Tincidunt sed, eget lobortis ipsum id massa pulvinar tellus nunc pulvinar euismod, tincidunt pharetra molestie nunc sit aliquet nisi amet aliquet donec. Nonummy diam ac consectetur aliquet nisi turpis proin aliquam adipiscing mi congue nonummy nibh sed eget lobortis, tincidunt dolor ullamcorper magna nonummy. Mi sed eget lobortis dolor volutpat ut turpis proin ac at ante ipsum molestie massa pulvinar tellus dolore nonummy praesent erat nonummy. Diam ut sit, euismod nunc amet ullamcorper donec felis mi magna elit sem ac ipsum, euismod tincidunt pharetra, ullamcorper lobortis feugiat tellus. Ut turpis aliquet sem magna consectetur sem dolore adipiscing praesent erat, felis mi, sed at proin ac mauris massa feugiat tellus, nunc. Amet aliquet dolore amet praesent donec elit nibh lorem, mauris nibh feugiat non nisi at ante tempus felis praesent donec elit, laoreet. Dolor euismod tincidunt amet non ut consectetur sem, aliquam adipiscing praesent dolore, nonummy diam donec nonummy diam magna consectetur proin tempus, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper congue, amet ullamcorper ac elit nibh sed eget lobortis, sit molestie massa ipsum elit nibh, sed, volutpat lobortis dolor volutpat ut sit. Tellus, tincidunt pulvinar aliquet erat felis ullamcorper congue at et lorem molestie lobortis sit sem nisi pulvinar tellus donec amet diam, donec nonummy. Et nisi at ante lorem molestie massa sit, aliquet dolore turpis praesent, donec amet et erat at et nisi turpis, praesent donec felis. Massa ipsum, tellus dolore nonummy ullamcorper magna elit et erat eget lobortis feugiat felis ante, tempus felis laoreet ac elit nibh, sed, volutpat. Lobortis sit non ut sit praesent dolore nonummy, praesent magna pharetra diam ac mauris proin tempus mauris praesent erat id massa amet aliquet. Proin aliquam, mauris massa sit tellus nunc, sit aliquet aliquam adipiscing mi tempus id nunc nonummy praesent, tempus id laoreet dolor euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor ullamcorper magna elit nibh sed eget ut sit non massa ipsum. Id tincidunt dolor euismod tincidunt lorem molestie ut turpis aliquet nisi, dolor. Euismod tincidunt pharetra ullamcorper proin tempus molestie, nunc turpis praesent donec felis. Mi sed eget tincidunt amet, diam, donec elit mi sed eget ante. Aliquam felis ante tempus id nunc, ipsum, id tincidunt pharetra non congue. At proin ac mauris ante feugiat nonummy mi tempus, id laoreet pulvinar. Ullamcorper donec nonummy mi sed volutpat tincidunt feugiat mauris, mi tempus id. Laoreet, ipsum at nibh dolor non congue, consectetur diam lorem mauris lobortis. Sit non ut sit aliquet nisi pulvinar ullamcorper dolore consectetur volutpat magna. At, et lorem adipiscing praesent aliquam id massa pulvinar ullamcorper dolore nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent tincidunt pharetra non ut, magna consectetur et ac eget lobortis dolor non, ut sit non aliquam mauris ante tempus. Molestie praesent erat, eget nibh lorem eget nibh lorem tellus ut, turpis aliquet nisi adipiscing aliquet, donec elit mi ipsum. Ullamcorper, aliquet dolore turpis praesent aliquam felis mi sed euismod nunc amet, ullamcorper donec elit nibh lorem eget tincidunt pharetra. Sem magna, consectetur, tellus dolore amet praesent erat dolor non congue at et ac mauris nibh sit non aliquam at. Proin aliquam mauris, massa pulvinar, tellus tincidunt pulvinar diam donec elit et erat elit nibh feugiat molestie congue consectetur proin. Amet ullamcorper donec adipiscing laoreet ipsum euismod tincidunt amet diam erat elit nibh dolor euismod congue consectetur, diam magna at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, nisi adipiscing proin tempus id, massa, pulvinar tellus nunc pulvinar ullamcorper congue consectetur diam. Ac at ante tempus mauris euismod tincidunt nonummy et sed eget lobortis dolor non congue. Pharetra non, nisi adipiscing proin tempus, felis massa ipsum tellus nunc amet diam donec elit. Mauris massa, pulvinar euismod dolore turpis mi tempus id massa pulvinar ullamcorper dolore amet et. Erat eget laoreet pharetra, ullamcorper magna nonummy nibh, dolor euismod congue nonummy mauris nunc, sit. Sem nisi turpis mi tempus id massa amet ullamcorper donec nonummy et sed id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar diam, donec nonummy et lorem eget nibh dolor. Non ut, sit tellus, dolore turpis mi ipsum molestie. Massa ipsum sit non, nisi turpis proin tempus id. Massa ipsum euismod tincidunt, amet, ullamcorper magna elit laoreet. Sed volutpat congue consectetur sem ac, elit nibh nunc. Pulvinar euismod dolore adipiscing mi erat at proin ac. Eget lobortis pharetra sem magna consectetur sem aliquam felis. Mi tempus id tincidunt dolor euismod tincidunt amet adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, at et sed volutpat ut pharetra sem, ac at ante tempus molestie massa pulvinar, pharetra sem magna at et lorem mauris massa feugiat aliquet nisi at proin tempus molestie. Massa pulvinar tellus, dolore nonummy diam donec eget laoreet sed volutpat tellus nunc turpis aliquet donec elit laoreet sed euismod dolore amet diam ac, elit nibh lorem molestie, massa, ipsum. Id massa pulvinar, id tincidunt amet consectetur proin tempus, mauris massa pulvinar euismod nunc pulvinar ullamcorper congue nonummy et erat elit nibh dolor non magna at, et sed eget, nibh. Dolore amet praesent donec nonummy nibh lorem eget lobortis dolor non ut turpis aliquet nisi adipiscing mi ipsum id massa pulvinar ullamcorper congue amet diam erat sit tellus ut sit. Aliquet dolore nonummy praesent erat elit mi dolor ullamcorper magna elit laoreet dolor ullamcorper dolore elit, mi erat id tincidunt pharetra non congue tempus id massa ipsum euismod donec felis. Mi, tempus, felis laoreet pulvinar, ullamcorper magna elit mi sed volutpat, tincidunt dolor amet ullamcorper dolore, nonummy et erat, eget laoreet dolor ullamcorper magna, nonummy nibh, sed volutpat ut pharetra. Non magna mauris ante feugiat non nisi consectetur sem ac, dolor euismod congue nonummy et erat, elit nibh sed, volutpat lobortis pharetra proin aliquam mauris nibh sit sem nisi at. Ante lorem, mauris massa ipsum tellus nunc ac at et lorem volutpat lobortis pharetra sem aliquam mauris lobortis sit non nisi, turpis aliquet aliquam adipiscing praesent erat elit laoreet sed. Volutpat tincidunt consectetur diam ante tempus id, massa, ipsum euismod congue amet et erat elit laoreet dolor non magna nonummy et ac eget ut consectetur, diam ac mauris ante lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa, sit molestie dolore turpis aliquet dolore adipiscing eget nibh. Feugiat molestie, massa sit tellus nunc amet praesent erat elit laoreet. Sed volutpat tincidunt pharetra sem ac at, nibh feugiat molestie lobortis. Feugiat, tellus praesent erat elit laoreet sed eget lobortis sit non. Nisi sit aliquet dolore adipiscing mi tempus id tincidunt pulvinar ullamcorper. Congue, nonummy et erat sit tellus nisi turpis aliquet donec nonummy. Praesent donec elit, laoreet sed volutpat tincidunt pharetra diam magna at. Ante tempus molestie lobortis, feugiat tellus et erat eget tincidunt, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa pulvinar tellus dolore amet praesent erat id tincidunt pulvinar consectetur sem tempus mauris massa feugiat, tellus dolore turpis praesent. Donec elit mi sed id congue pharetra ullamcorper congue consectetur, sem ac, at proin, lorem molestie euismod congue consectetur et. Ac at ante feugiat volutpat ut consectetur sem aliquam adipiscing proin tempus id nunc amet aliquet donec adipiscing praesent sed. Eget, non nisi consectetur ante lorem molestie nunc sit aliquet aliquam mauris massa feugiat id, nunc turpis aliquet donec elit. Mi erat, elit nibh, massa pulvinar aliquet, dolore nonummy praesent erat eget laoreet molestie tincidunt pulvinar ullamcorper donec felis laoreet. Sed id nibh sed volutpat congue consectetur proin ac mauris lobortis donec adipiscing mi tempus id laoreet pulvinar diam donec. Elit et ac elit et lorem molestie ut sit sem nisi turpis proin tempus felis massa pulvinar euismod diam magna. At ante feugiat non nisi consectetur sem, tempus mauris lobortis, sit aliquet dolore amet praesent, donec amet ullamcorper proin tempus. Id, massa ipsum, euismod nunc pulvinar diam donec elit nibh sed, volutpat tincidunt, pharetra diam ac elit, lobortis dolor volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam felis massa pulvinar ullamcorper, dolore nonummy praesent. Donec elit nibh lorem, eget lobortis pharetra sem mi. Tempus felis mi erat volutpat tincidunt, amet diam magna. At et feugiat volutpat ut pharetra sem nisi turpis. Praesent tempus molestie, nunc magna nonummy et lorem eget. Lobortis, feugiat molestie ut turpis sem ac, at massa. Ipsum molestie dolore, turpis praesent aliquam felis laoreet ipsum. Euismod nunc amet, diam praesent, donec nonummy praesent erat. Felis mi sed euismod tincidunt dolor volutpat lobortis sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa pulvinar euismod tincidunt pharetra ullamcorper donec elit diam lorem eget lobortis dolor volutpat ut sit tellus nunc amet aliquet dolore, nonummy. Diam praesent aliquam id massa pulvinar ullamcorper dolore nonummy praesent, erat id tincidunt pulvinar euismod congue consectetur, diam magna mauris lobortis dolor non. Nisi consectetur proin diam ac eget lobortis pharetra ullamcorper ac eget laoreet dolor volutpat magna pharetra, sem magna at ante, lorem molestie nunc. Sit tellus nisi adipiscing praesent nibh feugiat, non magna at et ac, mauris massa feugiat tellus ut, adipiscing, proin aliquam, felis laoreet ipsum. Euismod, nunc, pulvinar diam donec nonummy, laoreet, nisi consectetur proin tempus, mauris lobortis feugiat tellus nunc amet ullamcorper dolore amet et ac at. Et ac mauris lobortis feugiat tellus ut turpis sem tempus felis euismod congue, nonummy et erat eget, nibh, feugiat non congue at sem. Aliquam, at proin ipsum tellus nunc pulvinar tellus donec adipiscing mi sed id tincidunt pulvinar consectetur sem aliquam felis mi tempus id nunc. Pulvinar, ullamcorper congue nonummy diam ac at et lorem volutpat ut pharetra felis massa ipsum, tellus dolore nonummy mi tempus, id tincidunt turpis. Mi ipsum euismod dolore turpis praesent, erat felis laoreet pulvinar aliquet, aliquam felis laoreet pulvinar at et, lorem mauris nibh feugiat, tellus, ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nibh, lorem molestie ullamcorper congue amet ullamcorper ac at. Proin aliquam at ante ipsum id laoreet pulvinar tellus nunc. Pulvinar ullamcorper magna elit nibh sed mauris nibh dolor, turpis. Aliquet dolore nonummy et ac elit nibh, feugiat volutpat, congue. Consectetur et lorem mauris lobortis pharetra proin, ac mauris nibh. Feugiat tellus ut, tempus id nunc amet praesent erat, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac at massa, feugiat tellus ut turpis ullamcorper donec felis mi nibh feugiat, tellus ut, consectetur sem nisi felis ante pulvinar. Euismod, nunc amet praesent donec id laoreet ipsum ullamcorper congue amet diam erat, eget, nibh ut turpis praesent aliquam felis massa. Pulvinar euismod dolore adipiscing praesent erat id tincidunt pulvinar ullamcorper donec elit mi sed euismod congue amet et erat, feugiat tellus. Ut turpis praesent donec nonummy diam donec elit nibh, sed volutpat tincidunt pharetra diam, ac consectetur proin aliquam felis lobortis sit. Dolor volutpat congue consectetur proin ac eget lobortis feugiat non ut, turpis praesent aliquam adipiscing praesent tempus id tincidunt pulvinar diam. Donec nonummy et sed volutpat tincidunt, nisi adipiscing proin ipsum id massa, amet ullamcorper donec nonummy diam erat eget, laoreet dolor. Ullamcorper magna nonummy diam ac at ante, lorem molestie ut turpis aliquet mi sed volutpat tincidunt pharetra, ullamcorper magna elit, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis praesent sed eget tincidunt nunc pulvinar euismod tincidunt dolor euismod magna nonummy diam erat elit nibh feugiat molestie lobortis sit tellus, ut, adipiscing. Proin aliquam felis massa sit aliquet nibh dolor volutpat magna consectetur et ac eget lobortis feugiat non nisi consectetur sem aliquam adipiscing praesent aliquam. Id massa, sed id tincidunt dolor ullamcorper ante lorem molestie massa pulvinar tellus dolore nonummy praesent erat felis tincidunt pulvinar ullamcorper congue nonummy diam. Ac elit et feugiat volutpat congue ipsum molestie nunc turpis praesent aliquam felis massa, pulvinar euismod nunc amet diam erat elit mi, erat elit. Nibh tempus molestie lobortis, sit aliquet aliquam, adipiscing proin tincidunt pharetra ullamcorper, magna consectetur, proin lorem eget lobortis pharetra, sem magna mauris, ante lorem. Mauris massa pulvinar euismod nunc turpis praesent erat felis laoreet ipsum id sem aliquam adipiscing proin, aliquam adipiscing mi, ipsum euismod nunc amet, ullamcorper. Magna nonummy diam ac mauris nibh dolor non, praesent, tempus id massa amet praesent tempus id massa ipsum ullamcorper dolore amet praesent sed id. Laoreet dolor non ut pharetra sem ac mauris nibh feugiat volutpat praesent donec elit mi sed euismod congue, amet diam ac at et sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ante tempus molestie nunc sit aliquet dolore turpis mi tempus id laoreet pulvinar euismod dolore elit laoreet sed id. Laoreet dolor non congue aliquam, felis mi, sed eget, tincidunt, pulvinar euismod, congue nonummy nibh sed volutpat congue consectetur diam. Magna at et feugiat volutpat ut turpis sem aliquam, sed id, laoreet dolor non magna consectetur diam aliquam at nibh. Feugiat, mauris ante ipsum tellus nunc turpis praesent erat felis laoreet dolor euismod congue amet adipiscing, ante sit non ut. Turpis praesent nibh ante nibh lorem turpis, euismod mi nunc magna aliquam amet volutpat, nibh aliquam adipiscing praesent donec nunc. Pulvinar id nibh sed eget, lobortis sit tellus nunc ipsum eget nibh lorem at, sem nunc sed at molestie diam. Congue feugiat molestie massa ipsum pharetra non nisi adipiscing proin aliquam felis mi sed eget tincidunt dolor euismod congue pharetra. Sem magna, consectetur proin aliquam mauris massa feugiat tellus nunc turpis proin nibh sed, volutpat, ut pharetra sem aliquam mauris. Praesent donec nonummy praesent erat felis, tincidunt pulvinar ullamcorper congue, nonummy et mi erat felis laoreet pulvinar euismod congue dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum eget laoreet sed volutpat euismod nunc pulvinar euismod congue pharetra diam ac at proin lorem molestie lobortis sit aliquet. Dolore turpis, aliquet aliquam adipiscing praesent sed id tincidunt pulvinar at ante lorem molestie nunc turpis, sem tempus molestie lobortis. Sit aliquet aliquam felis ante ipsum molestie massa, ipsum ullamcorper dolore, nonummy diam erat elit id massa ipsum euismod dolore. Nonummy diam erat id laoreet dolor euismod congue consectetur, sem nisi consectetur proin ac at massa feugiat non et sed. Euismod tincidunt amet praesent donec elit nibh sed volutpat tincidunt sit tellus ut consectetur proin, aliquam felis ante tempus id. Massa ipsum ullamcorper erat id at ante ipsum tellus, nunc turpis praesent aliquam mauris laoreet pulvinar tellus dolore nonummy praesent. Erat id tincidunt amet aliquet donec elit mi erat, eget tincidunt pharetra turpis praesent, aliquam felis massa ipsum euismod dolore. Nonummy praesent erat id, tincidunt dolor euismod congue pharetra diam ac, mauris nibh feugiat mauris lobortis feugiat, tellus molestie, massa. Feugiat molestie nunc, turpis praesent tempus felis laoreet pulvinar tellus dolore nonummy mi ipsum euismod nunc, amet diam donec felis. Mi sed eget tincidunt pharetra turpis praesent, erat felis et erat eget laoreet pharetra ullamcorper congue consectetur diam ac mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, nisi adipiscing mi ipsum molestie tincidunt dolor euismod tincidunt dolor non congue pharetra sem aliquam, adipiscing praesent donec adipiscing, mi sed feugiat tellus, ut turpis, sem tempus mauris ante. Ipsum euismod nunc amet aliquet erat felis laoreet, ipsum euismod congue nonummy diam, erat eget tincidunt pharetra, turpis praesent tempus molestie nunc ipsum, euismod nunc pulvinar ullamcorper congue consectetur et. Erat eget tincidunt pharetra diam erat eget lobortis dolor, volutpat congue, consectetur adipiscing, mi sed id laoreet pulvinar diam magna, nonummy nibh lorem volutpat lobortis consectetur sem nisi consectetur proin. Ac mauris massa feugiat tellus nunc amet consectetur proin ac mauris nibh, feugiat tellus nunc sit aliquet donec nonummy mi tempus felis, laoreet sed volutpat magna nonummy et sed volutpat. Tincidunt pharetra non, congue tempus id massa pulvinar euismod, congue amet diam donec eget, laoreet dolor volutpat nibh feugiat non nisi, consectetur ante lorem volutpat ut, turpis sem aliquam turpis. Praesent tellus, nunc turpis praesent aliquam felis laoreet sed id tincidunt pulvinar diam erat eget laoreet dolor euismod tincidunt, pharetra non nisi consectetur proin ac molestie lobortis congue amet diam. Erat elit et lorem eget ut pharetra sem aliquam at ante lorem molestie nunc sit tellus dolore turpis mi tempus id tincidunt pulvinar aliquet et ac molestie lobortis pharetra, proin. Ac mauris massa feugiat non nisi adipiscing proin aliquam mauris ut consectetur sem aliquam felis mi tempus euismod nunc amet praesent et feugiat volutpat lobortis sit sem aliquam at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy sem volutpat lobortis sit tellus nisi consectetur sem aliquam felis massa feugiat tellus, nunc pulvinar. Volutpat lobortis dolor volutpat ut, pharetra non nisi at ante nunc amet, praesent erat id tincidunt. Pulvinar, euismod congue consectetur sem nisi consectetur proin aliquam mauris, massa ipsum id laoreet sed, euismod. Congue pharetra non praesent aliquam felis laoreet, ipsum id laoreet, sed volutpat congue consectetur sem nisi. Consectetur proin tempus, molestie ut sit aliquet aliquam adipiscing praesent et feugiat non congue sit non. Aliquam adipiscing praesent aliquam adipiscing praesent, tempus eget laoreet pulvinar, euismod, congue pharetra sem nisi consectetur. Proin, lorem mauris ante feugiat pharetra ullamcorper magna at et ac mauris nibh sit non ut. Turpis praesent aliquam mauris nunc sit sem aliquam felis mi tempus, id tincidunt pulvinar aliquet erat. Feugiat, molestie massa sit, non nisi at massa feugiat non aliquam, mauris nibh, sit non nisi. Consectetur proin, tempus molestie nunc turpis id laoreet, pulvinar ullamcorper, id nunc amet ullamcorper donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam at ante lorem molestie nunc. Pulvinar consectetur diam ac eget nibh. Tempus mauris massa, feugiat molestie nunc. Amet aliquet dolore nonummy diam erat. Id tincidunt pharetra diam donec elit. Nibh dolor sit aliquet donec adipiscing. Praesent, erat felis mi, dolor euismod. Congue consectetur et ac elit nibh. Lorem molestie ut feugiat tellus ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar tellus nunc amet diam donec nonummy et, lorem eget, lobortis, feugiat volutpat lobortis turpis sem aliquam at ante ipsum pharetra ullamcorper. Magna consectetur proin ac at nibh feugiat tellus nisi consectetur, proin tempus mauris massa pulvinar aliquet, nunc amet euismod congue amet, diam. Mi erat felis mi sed eget, tincidunt, pharetra non congue nonummy et lorem eget, lobortis sit tellus nisi consectetur proin tempus felis. Ante, feugiat euismod dolore turpis at et, lorem mauris ante ipsum tellus nunc pulvinar ullamcorper, dolore, nonummy, praesent donec elit nibh sed. Eget nibh feugiat non nisi consectetur felis mi dolor, euismod tincidunt pharetra ullamcorper ac elit et lorem molestie massa ipsum, molestie nunc. Sit aliquet dolore nonummy praesent erat eget laoreet sed volutpat tincidunt aliquam adipiscing praesent donec felis, laoreet ipsum euismod, congue amet diam. Ac elit et, ac mauris lobortis pharetra diam ac mauris lobortis sit non magna mauris nibh sem nisi consectetur proin ante ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam, mauris proin tempus id massa lobortis feugiat tellus. Ut turpis sem tempus mauris nunc sit tellus dolore turpis. Aliquet congue amet ullamcorper magna, elit nibh feugiat molestie ut. Pharetra sem praesent, donec elit laoreet pulvinar ullamcorper congue nonummy. Et lorem volutpat, congue consectetur diam ac at proin ac. Mauris ante feugiat molestie massa amet aliquet, sem nisi at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur diam magna at ante tempus mauris lobortis, sit aliquet aliquam mauris. Massa et ac molestie lobortis sit sem nisi adipiscing proin ipsum id massa. Ipsum euismod nunc pulvinar ullamcorper magna consectetur sem magna mauris nibh lorem molestie. Eget lobortis feugiat, non magna at et dolor ullamcorper ac at nibh sed. Eget lobortis sit sem nisi turpis, sem tempus molestie nunc pulvinar tellus dolore. Ac at et lorem volutpat congue turpis proin lorem mauris massa feugiat tellus. Ut turpis, aliquet dolore nonummy, mi, sed eget, laoreet pulvinar sit aliquet nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem ut consectetur aliquet nisi adipiscing praesent tempus id laoreet sed id tincidunt nunc sit praesent aliquam. Felis massa ipsum id, tincidunt amet diam, erat elit tincidunt pulvinar aliquet donec elit mi sed euismod. Dolore nonummy diam ac ipsum id massa ipsum, tellus dolore nonummy diam donec nonummy, et lorem mauris. Ante, lorem molestie lobortis sit aliquet nisi adipiscing ante ipsum molestie nunc magna at et lorem eget. Lobortis feugiat mauris nunc pulvinar tellus dolore amet diam erat, felis mi sed, euismod dolore elit mi. Sed feugiat tellus dolore turpis praesent aliquam felis laoreet pulvinar tellus donec felis massa sit euismod dolore. Nonummy praesent, erat felis tincidunt pulvinar ullamcorper magna nonummy et erat ipsum id nunc pulvinar euismod congue. Amet diam magna elit nibh dolor non congue nonummy et ac, eget nibh feugiat tellus ut consectetur. Sem aliquam adipiscing mi nibh feugiat volutpat ut turpis sem, aliquam at ante, tempus felis laoreet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam lorem eget nibh feugiat non, ut sit, tellus nisi adipiscing mi. Ipsum id laoreet pulvinar ullamcorper donec felis massa, ipsum euismod congue amet diam. Proin donec adipiscing mi erat felis tincidunt dolor euismod tincidunt dolor non nisi. Turpis, sem, nisi, adipiscing proin aliquam id massa pulvinar ullamcorper congue, nonummy, mauris. Proin tempus mauris nunc pulvinar aliquet dolore adipiscing mi tempus id tincidunt pulvinar. Ullamcorper dolore nonummy et ac eget, lobortis dolor non ut sit sem praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit aliquet aliquam felis ante ipsum id laoreet pulvinar ullamcorper congue nonummy felis massa sit tellus nisi adipiscing proin. Tempus id laoreet ipsum, euismod dolore adipiscing mi sed id tincidunt pulvinar euismod magna nonummy et erat eget lobortis. Dolore amet euismod dolore elit et ac elit nibh dolor, non congue pharetra proin, ac eget, lobortis sit sem. Magna at proin tempus mauris massa congue consectetur, sem ac elit et lorem molestie lobortis sit sem aliquam at. Proin, aliquam felis laoreet ipsum euismod nunc nonummy praesent erat feugiat tellus nisi consectetur sem, tempus felis massa, ipsum. Molestie dolore amet ullamcorper donec elit laoreet erat id laoreet dolor ullamcorper congue, nonummy et lorem eget, lobortis dolore. Nonummy diam donec felis laoreet, dolor euismod, congue consectetur diam, ac elit lobortis dolor ullamcorper magna at et lorem. Eget lobortis sit non aliquam mauris ante tincidunt pulvinar, ullamcorper magna nonummy diam, ac mauris, nibh feugiat non nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper congue dolore turpis aliquet donec nonummy praesent donec elit nibh sed volutpat lobortis, pharetra tellus ut turpis sem nisi turpis praesent, donec elit et ac elit id laoreet ipsum. Euismod tincidunt amet diam donec eget laoreet dolor, non congue consectetur sem ac at ante lorem mauris lobortis sit aliquet nisi adipiscing elit nibh feugiat molestie congue consectetur sem nisi. Adipiscing proin ipsum id, laoreet ipsum euismod tincidunt amet, diam magna nonummy mi dolor euismod tincidunt pharetra, diam ante ipsum molestie nunc amet praesent, aliquam felis laoreet ipsum ullamcorper dolore. Adipiscing mi sed euismod dolore adipiscing ante ipsum euismod nunc amet praesent ante lorem mauris massa feugiat tellus dolore turpis aliquet erat felis laoreet ipsum id congue nonummy praesent, erat. Elit laoreet dolor ullamcorper congue nonummy et lorem pulvinar tellus dolore turpis praesent tempus felis laoreet sed volutpat congue amet et erat, eget laoreet sed eget ut pharetra sem ac. At ante lorem mauris nunc magna nonummy et lorem volutpat tincidunt pharetra, sem magna at et lorem mauris lobortis pharetra sem aliquam at ante feugiat, amet praesent erat eget laoreet. Dolor euismod congue nonummy diam lorem eget tincidunt dolor, non nisi consectetur et lorem volutpat ut consectetur sem ac at, massa ipsum dolor ullamcorper magna consectetur diam ac eget lobortis. Sit non magna mauris nibh lorem molestie lobortis sit sem aliquam felis lobortis sit aliquet nisi turpis aliquet aliquam, dolor, eget, lobortis feugiat tellus nunc sit tellus donec adipiscing mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue pharetra sem ut, turpis aliquet aliquam adipiscing proin tempus felis massa amet ullamcorper donec adipiscing mi erat eget laoreet sed volutpat tincidunt. Pharetra nonummy mi erat felis laoreet sed eget nibh feugiat molestie ut turpis proin ac mauris massa ipsum tellus ut turpis praesent, aliquam. Felis laoreet ipsum aliquam, adipiscing, mi tempus euismod dolore turpis praesent tempus id tincidunt dolor ullamcorper congue amet diam ac at proin ac. At, ante tempus id laoreet ipsum euismod molestie ut turpis sem aliquam felis ante ipsum euismod nunc amet praesent donec elit laoreet pulvinar. Ullamcorper dolore amet et, erat eget laoreet nunc sit aliquet donec adipiscing mi tempus euismod tincidunt, dolor euismod tincidunt pharetra non nisi consectetur. Proin, aliquam at mi tempus id laoreet ipsum euismod congue pharetra pulvinar euismod nunc pulvinar ullamcorper congue, consectetur diam lorem, eget nibh feugiat. Volutpat lobortis turpis aliquet nisi, adipiscing ante feugiat molestie dolore amet aliquet dolore pharetra ullamcorper praesent aliquam, felis massa pulvinar, tellus nunc nonummy. Diam magna nonummy diam ac mauris nibh dolor non ut turpis proin ac mauris massa feugiat non aliquam mauris sit tellus ut, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem, mauris mi ipsum euismod tincidunt pulvinar consectetur sem nisi at ante ipsum id. Laoreet pulvinar, ullamcorper dolore amet praesent sed id tincidunt dolor ullamcorper congue, pharetra non magna. Consectetur proin aliquam sed, eget nibh, feugiat, volutpat ut turpis sem nisi adipiscing proin tempus. Id mi, sed id tincidunt dolor, volutpat ut pharetra sem magna consectetur proin nunc amet. Diam donec elit mi, dolor euismod dolore nonummy et erat id congue amet diam ac. At et, ac mauris nibh feugiat amet diam magna consectetur et ac eget lobortis dolor. Volutpat lobortis turpis proin ac molestie lobortis sit aliquet nisi adipiscing praesent aliquam, felis laoreet. Sed euismod nunc, ac, mauris nibh feugiat tellus, ut consectetur sem aliquam felis ante feugiat. Tellus dolore, turpis praesent, tempus, id nunc amet proin tempus molestie nunc sit tellus dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet diam donec elit mi sed. Mauris ante lorem volutpat ut sit. Aliquet ullamcorper magna elit nibh lorem. Molestie lobortis pharetra non nisi adipiscing. Ante, lorem mauris nunc sit aliquet. Donec nonummy et magna pharetra tellus. Nunc sed, eget nonummy ullamcorper lobortis. Tempus, adipiscing, ullamcorper congue dolor molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus et congue donec lorem adipiscing aliquet. Molestie diam magna nonummy nibh sed volutpat. Lobortis dolor non ut turpis sem aliquam. Adipiscing mi tempus id laoreet ipsum id. Tincidunt pharetra diam, ante, aliquam adipiscing praesent. Erat eget laoreet dolor euismod congue consectetur. Diam magna at ante feugiat volutpat nisi. Consectetur sem aliquam at, ante, ipsum id. Volutpat lobortis sit non nisi at proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris, mi tempus euismod nunc, pulvinar ullamcorper donec felis volutpat ut turpis sem ac molestie lobortis, sit non nisi adipiscing proin tempus, molestie massa pulvinar aliquet donec adipiscing. Mi tempus elit mi sed volutpat congue nisi felis massa feugiat, tellus nisi turpis praesent tempus id, laoreet pulvinar ullamcorper dolore amet, praesent donec elit laoreet sed euismod congue. Nonummy nibh sed erat elit mi, sed eget lobortis feugiat volutpat lobortis pharetra proin aliquam at ante ipsum tellus ut, turpis aliquet aliquam felis ante, ipsum sit sem magna. At sem, aliquam felis ante feugiat molestie nunc pulvinar ullamcorper donec elit laoreet sed euismod dolore adipiscing mi ipsum euismod, dolore nonummy praesent donec dolore, nonummy praesent, tempus id. Laoreet, dolor euismod tincidunt pharetra non nisi consectetur et feugiat volutpat, lobortis pharetra sem aliquam at proin aliquam felis, laoreet ipsum euismod sem nisi at ante tempus molestie nunc. Sit aliquet nisi felis ante ipsum molestie nunc pulvinar ullamcorper dolore nonummy et ante feugiat tellus ut sit praesent aliquam adipiscing ante sed id laoreet dolor ullamcorper magna nonummy. Et erat volutpat tincidunt, pharetra ullamcorper magna at, et lorem volutpat ullamcorper dolore, nonummy praesent, erat id tincidunt pharetra non, congue consectetur diam ac eget lobortis dolor volutpat ut. Consectetur sem, aliquam mauris, ante ipsum tellus dolore magna at et ac mauris massa sit sem aliquam at proin tempus mauris massa pulvinar tellus dolore amet diam erat id. Tincidunt pulvinar ullamcorper donec elit laoreet ut sit aliquet dolore adipiscing proin tempus molestie massa, sit tellus donec adipiscing mi erat eget laoreet dolor euismod congue consectetur diam ac. Elit nibh feugiat volutpat aliquet donec elit mi erat id tincidunt dolor ullamcorper congue consectetur diam ac eget, nibh feugiat non, nisi at ante tempus mauris massa feugiat euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et ac eget tincidunt sed volutpat ut, sit, non ut, ut pharetra sem nisi consectetur proin, lorem mauris nunc sit tellus dolore turpis praesent tempus id laoreet pulvinar ullamcorper dolore. Amet diam, erat elit nibh nunc sit tellus dolore nonummy praesent donec nonummy nibh sed volutpat congue pharetra sem ut sit tellus dolore turpis aliquet donec felis, et erat id. Non ut adipiscing ante lorem tellus ut, adipiscing proin aliquam mauris massa pulvinar tellus dolore, turpis, aliquet donec nonummy mi sed euismod congue et erat elit nibh dolor non ut. Pharetra non ut turpis, praesent aliquam felis ante ipsum euismod tincidunt, pulvinar ullamcorper magna nonummy mi sed euismod congue amet adipiscing proin tempus molestie nunc pulvinar ullamcorper dolore nonummy laoreet. Ipsum euismod, nunc pulvinar ullamcorper magna nonummy et lorem eget tincidunt pharetra, sem nisi consectetur sem ac ipsum euismod dolore nonummy et, erat id tincidunt pharetra ullamcorper magna nonummy et. Lorem mauris, nibh feugiat tellus, ut turpis felis, tincidunt, sed euismod dolore nonummy, et ante ipsum molestie nunc amet praesent aliquam felis mi sed euismod, congue amet ullamcorper donec elit. Laoreet pulvinar ullamcorper magna nonummy et, erat eget tincidunt consectetur felis ante, ipsum tellus dolore turpis proin aliquam felis, laoreet sed eget laoreet dolor non congue elit nibh dolor, euismod. Tincidunt pharetra sem magna at nibh feugiat pulvinar, euismod tincidunt, pharetra non magna at et lorem molestie massa feugiat, non, nisi adipiscing proin aliquam adipiscing mi erat eget laoreet dolor. Eget lobortis, dolor volutpat aliquet donec felis, laoreet pulvinar aliquet donec felis laoreet sed id tincidunt pharetra non congue, consectetur proin lorem eget lobortis pharetra non magna mauris ante lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ante feugiat molestie, nunc ipsum euismod congue amet diam proin aliquam felis massa pulvinar tellus aliquam felis ante ipsum euismod dolore pulvinar, diam magna elit laoreet. Dolor euismod congue amet diam ac eget lobortis, mi sed eget, laoreet lorem, sed, id tincidunt pulvinar non magna nonummy et ac mauris lobortis feugiat volutpat nisi. Turpis sem tempus, felis ante ipsum dolor non congue, consectetur proin aliquam at ante ipsum molestie massa sit tellus dolore nonummy praesent erat, elit et erat eget. Nibh dolor dolor euismod dolore amet diam erat at nibh sed volutpat lobortis sit non nisi at ante, feugiat tellus ut consectetur proin lorem mauris massa sit. Aliquet nisi ac elit nibh dolor non ut, turpis sem aliquam at ante, tempus id laoreet pulvinar tellus dolore nonummy diam magna, consectetur et lorem eget nibh. Feugiat volutpat praesent donec felis laoreet sed euismod congue nonummy et, erat eget laoreet dolor volutpat congue pharetra sem ac at proin tempus felis ante ipsum tellus. Dolore erat mauris ante dolor non nisi, at et ac mauris massa ipsum, tellus nunc pulvinar aliquet donec nonummy praesent donec sit tellus ut pulvinar tellus nunc. Amet ullamcorper magna nonummy et erat eget, nibh feugiat volutpat, lobortis sit tellus nisi turpis praesent, aliquam adipiscing laoreet ipsum id non nisi turpis aliquet aliquam, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi turpis aliquet nisi adipiscing mi sem aliquam molestie massa feugiat, tellus ut turpis aliquet donec adipiscing mi sed id tincidunt, pulvinar, ullamcorper magna elit mi erat volutpat tincidunt. Dolor non aliquet erat felis mi erat eget laoreet lorem mauris ante ipsum tellus ut turpis proin aliquam mauris massa, pulvinar tellus donec adipiscing mi erat id sem magna. Consectetur et lorem molestie lobortis sit, aliquet nisi adipiscing ante ipsum molestie ut turpis praesent aliquam felis ante, sed eget tincidunt nisi at proin tempus felis massa feugiat aliquet. Dolore turpis mi tempus felis laoreet sed id congue amet diam erat, eget tincidunt pharetra ullamcorper donec elit et, ut turpis aliquet nisi adipiscing mi erat felis et sed. Eget lobortis feugiat volutpat, ut sit tellus ut turpis praesent aliquam, felis laoreet pulvinar tellus dolore nonummy mauris lobortis, dolor non ut, consectetur sem aliquam felis ante ipsum tellus. Nisi adipiscing praesent erat felis laoreet sed id congue nonummy praesent erat id et lorem sit praesent aliquam felis mi tempus euismod, nunc, amet aliquet donec nonummy, et sed. Volutpat tincidunt dolor diam magna elit nibh sed non ut consectetur sem laoreet ipsum id nunc amet diam donec elit laoreet sed volutpat tincidunt pharetra non, ut consectetur proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing ante ipsum tellus nunc turpis proin tempus molestie massa ipsum. Euismod nunc amet diam erat felis laoreet, dolor consectetur sem ac mauris. Massa feugiat molestie dolore adipiscing proin aliquam id nunc sit aliquet donec. Felis ante ipsum euismod nunc amet praesent erat felis, molestie lobortis sit. Sem nisi turpis praesent tempus elit laoreet ipsum, id, congue amet diam. Donec elit nibh sed eget lobortis sit sem nisi consectetur proin tempus. Sed volutpat tincidunt pharetra non, nisi at proin ac mauris, massa feugiat. Non aliquam at ante ipsum, molestie nunc sit aliquet donec adipiscing eget. Lobortis feugiat tellus ut turpis sem aliquam mauris massa feugiat tellus, dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat nonummy praesent sed id, tincidunt pulvinar ullamcorper magna nonummy et sed volutpat tincidunt consectetur diam ac. Eget, lobortis pharetra diam ac, at et lorem molestie, aliquet, donec, nonummy mi sed id, tincidunt amet ullamcorper magna. Nonummy et lorem eget lobortis feugiat volutpat ut sit aliquet nisi felis massa, ipsum molestie ullamcorper magna at et. Aliquam adipiscing proin tempus id massa pulvinar tellus, dolore nonummy praesent tempus felis tincidunt pulvinar, ullamcorper tincidunt dolor sem. Euismod, congue dolor non, ut pharetra, sem, aliquam adipiscing proin tempus felis massa ipsum tellus, nunc amet, ullamcorper magna. Consectetur diam ac mauris lobortis, dolor sem praesent erat felis massa amet aliquet donec elit laoreet sed id, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis mi ipsum id tellus nunc sit, euismod dolore, turpis praesent, donec felis tincidunt amet, aliquet erat felis mi erat id. Laoreet sed volutpat lobortis pharetra et lorem eget id nunc pulvinar ullamcorper magna consectetur diam ac mauris, nibh lorem molestie lobortis. Feugiat tellus nunc turpis praesent aliquam felis, massa pulvinar aliquet aliquam felis eget, ut pharetra diam magna at ante lorem molestie. Nunc turpis aliquet aliquam felis mi ipsum id massa pulvinar ullamcorper donec, nonummy et erat id congue nisi adipiscing proin aliquam. Mauris laoreet ipsum tellus nunc amet diam magna elit laoreet pulvinar ullamcorper congue consectetur diam ac at proin lorem molestie euismod. Congue, pharetra non magna at proin lorem eget lobortis sit non ut turpis aliquet nisi adipiscing ante ipsum euismod, nunc, turpis. Aliquet erat elit mi sed feugiat non ullamcorper, magna consectetur et lorem eget lobortis sit non nisi at nibh, lorem, molestie. Massa sit aliquet nisi adipiscing mi tempus id massa ipsum feugiat aliquet dolore turpis praesent aliquam felis mi sed id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, eget congue consectetur sem magna elit lobortis dolor non magna consectetur sem ac mauris ante, ipsum id, massa ipsum id congue. Ut adipiscing praesent tempus mauris massa sit sem aliquam felis ante tempus euismod tincidunt dolor ullamcorper dolore elit et erat eget laoreet. Lorem mauris euismod tincidunt pharetra diam erat id tincidunt pulvinar diam donec elit, et ac eget lobortis pharetra non magna at et. Lorem mauris lobortis sit sem aliquam molestie id tincidunt amet diam erat eget laoreet dolor non lobortis pharetra sem magna mauris nibh. Lorem molestie lobortis feugiat aliquet dolore adipiscing praesent et lorem molestie massa feugiat non aliquam mauris nibh feugiat tellus ut, turpis aliquet. Donec adipiscing praesent donec elit mi sed eget, tincidunt pharetra, non nisi consectetur amet diam, ac at et lorem mauris massa, feugiat. Molestie nunc pulvinar, tellus, dolore adipiscing ante pulvinar tellus dolore nonummy mi tempus felis laoreet pulvinar ullamcorper congue nisi turpis aliquet erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin nisi turpis aliquet aliquam felis laoreet ipsum euismod tellus, nisi consectetur proin tempus mauris massa feugiat tellus dolore turpis aliquet donec nonummy mi, sed id nibh sed eget. Nibh ipsum, tellus ut turpis elit et lorem, eget nibh dolor non ut consectetur proin tempus mauris, lobortis sit aliquet nisi at ante ipsum molestie massa pulvinar ullamcorper, congue. Amet, adipiscing proin tempus mauris massa pulvinar tellus dolore, nonummy praesent erat id tincidunt amet aliquet donec nonummy mi sed euismod tincidunt pharetra ullamcorper ut dolore amet ullamcorper congue. Pharetra non nisi, turpis aliquet dolore nonummy, praesent tempus, id laoreet pulvinar ullamcorper congue, amet sem magna at et lorem mauris lobortis tincidunt pharetra non congue pharetra proin ac. Mauris nibh feugiat tellus nisi consectetur proin aliquam mauris, massa ipsum tellus nunc amet aliquet dolore amet diam ac at id massa pulvinar, aliquet donec, nonummy, praesent sed eget. Tincidunt amet ullamcorper magna elit nibh sed volutpat lobortis dolor non praesent tempus id massa amet aliquet donec elit mi sed id congue amet ullamcorper donec elit nibh sed. Non, congue consectetur diam, ac at nibh dolor non aliquet donec felis laoreet, dolor euismod tincidunt pharetra non congue consectetur sem, aliquam mauris nibh sit non, aliquam at proin. Tempus molestie ut sit aliquet nisi adipiscing eget lobortis pharetra sem ac eget lobortis pharetra non congue consectetur proin nisi adipiscing ante ipsum id nunc sit tellus donec adipiscing. Mi tempus id tincidunt amet at ante tempus mauris lobortis sit tellus dolore turpis praesent donec elit mi ipsum, euismod congue nonummy mi sed id tincidunt pulvinar ullamcorper congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non nisi sit tellus nisi adipiscing, praesent donec elit mi massa feugiat tellus nisi turpis praesent tempus felis laoreet ipsum id. Tincidunt, dolor euismod congue, dolor sem magna at ante lorem molestie ut sit, aliquet, aliquam sed id congue amet diam ac at. Et sed volutpat lobortis sit non, ut sit aliquet nisi felis massa pulvinar tellus, dolore adipiscing mi tempus amet ullamcorper congue consectetur. Et lorem, mauris massa feugiat molestie nunc pulvinar aliquet tempus mauris massa pulvinar tellus dolore, nonummy praesent donec felis non, ut turpis. Proin aliquam felis ante ipsum id massa amet ullamcorper congue amet diam sed id, tincidunt sed volutpat ut pharetra sem nisi consectetur. Proin tempus pulvinar, ullamcorper, magna nonummy et lobortis sit aliquet dolore adipiscing ante tempus id laoreet ipsum id congue amet praesent erat. Eget laoreet dolor ullamcorper donec elit diam ac mauris ante, feugiat volutpat ut ipsum molestie nunc amet aliquet donec elit et erat. Eget laoreet sed adipiscing proin tempus mauris massa sit id nunc, amet diam erat consectetur diam erat eget et feugiat volutpat nisi. Consectetur id massa ipsum euismod dolore nonummy praesent sed, eget laoreet amet ullamcorper magna consectetur diam magna sit sem tempus molestie mi. Tempus id laoreet dolor consectetur proin ac at massa ipsum molestie nunc sit proin aliquam adipiscing laoreet erat eget laoreet pulvinar, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor felis ante tempus felis laoreet ipsum eget laoreet feugiat volutpat ut consectetur proin ut. Turpis praesent aliquam felis eget lobortis, sit non, nisi consectetur ante feugiat molestie lobortis turpis aliquet. Aliquam adipiscing mi erat felis mi sed id, tincidunt amet, ullamcorper nibh sit, non nisi, turpis. Eget laoreet pulvinar euismod donec elit laoreet sed eget lobortis dolor sem magna elit nibh, feugiat. Volutpat lobortis pharetra non nisi sit ullamcorper congue amet diam donec, consectetur tellus nunc sit euismod. Tincidunt dolor euismod congue tempus felis ante tempus id, massa pulvinar, ullamcorper dolore nonummy et erat. Elit et ac eget lobortis sit sem magna at euismod dolore, amet, ullamcorper magna elit mi. Magna consectetur proin lorem molestie lobortis sit tellus dolore amet praesent tempus nonummy praesent sed euismod. Nunc pharetra, praesent donec elit laoreet sed volutpat tincidunt feugiat mauris lobortis feugiat euismod laoreet sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit tellus ut sit ullamcorper congue pharetra diam magna consectetur non nisi ipsum id, tincidunt, pulvinar euismod, congue pharetra sem. Nisi consectetur et ac adipiscing ante tempus molestie nunc pulvinar id congue amet diam donec nonummy diam ac mauris nibh. Nunc nonummy diam magna nonummy et, ac elit, nibh lorem mauris massa feugiat, aliquet dolore ipsum euismod congue nonummy praesent. Erat elit diam ac at ante lorem tellus nunc turpis tellus dolore turpis mi tempus molestie molestie ut turpis proin. Ac at massa, ipsum molestie massa, pulvinar aliquet donec nonummy praesent, sed id tincidunt dolor euismod congue lorem molestie nunc. Pulvinar euismod diam ac elit nibh feugiat molestie massa feugiat molestie dolore amet praesent aliquam id massa pulvinar tellus, dolore. Amet, diam magna consectetur diam, ac at ante feugiat volutpat ante tempus id massa pulvinar ullamcorper dolore nonummy diam magna. At proin massa, pulvinar, tellus dolore nonummy praesent donec consectetur et, lorem mauris nibh dolor non nisi, ipsum felis laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar elit nibh lorem eget nibh sit, non, aliquam sit aliquet dolore nonummy eget lobortis pharetra non magna consectetur proin tempus felis massa feugiat. Id laoreet sed eget nibh sed volutpat ut, sit tellus ut turpis, praesent nibh sed, eget lobortis pharetra, non nisi at proin tempus felis. Aliquet donec elit laoreet pulvinar euismod, congue pharetra ullamcorper magna feugiat tellus ut, turpis proin nunc pulvinar diam erat eget et sed volutpat tincidunt. Pharetra non nisi turpis sem, tempus felis massa erat elit mi ac eget nibh, dolor non ut pharetra, sem ut adipiscing proin tempus molestie. Nunc, tincidunt pharetra sem nisi, consectetur ante lorem molestie massa turpis sem nisi adipiscing proin aliquam id massa pulvinar euismod congue amet diam magna. Consectetur, sem nisi consectetur proin tempus mauris euismod, congue, nonummy mi, ac elit, nibh dolor non magna, at et feugiat volutpat ut sit non. Ut turpis aliquet aliquam nonummy mi, sed, eget tincidunt pulvinar euismod tincidunt pharetra sem magna at proin diam ac elit et ac mauris massa. Feugiat tellus, ut sit aliquet, dolore adipiscing mi congue consectetur diam ac mauris ante, lorem amet aliquet donec elit et erat elit proin ac. At, ante ipsum nonummy et erat id nibh sed volutpat ut sit tellus ut sit aliquet donec nonummy praesent, erat elit diam, ac at. Proin aliquam adipiscing ante ipsum id diam ac at nibh sed eget, lobortis sit non nisi adipiscing proin aliquam felis mi tempus felis tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget tincidunt dolor volutpat, lobortis pharetra non nisi sit aliquet donec. Adipiscing adipiscing, ante lorem molestie nunc sit tellus dolore turpis aliquet donec. Nonummy et erat elit proin ac mauris lobortis sit, non ut pulvinar. Euismod, dolore amet diam magna pharetra non, nisi at proin aliquam sed. Volutpat tincidunt, pharetra non nisi consectetur sem aliquam adipiscing proin erat, felis. Laoreet, sed eget tincidunt sed non, ut pharetra non nisi adipiscing tellus. Nunc, pulvinar, ullamcorper magna feugiat molestie lobortis sit, molestie dolore amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat id laoreet ipsum euismod congue amet non magna nonummy et ac at sem nisi adipiscing praesent. Donec tempus mauris massa ipsum id laoreet ipsum euismod dolore nonummy diam ac eget laoreet dolor volutpat. Ut consectetur, sem ac consectetur sem aliquam, felis ante erat id nunc pulvinar aliquet dolore nonummy ullamcorper. Congue consectetur sem aliquam pulvinar ullamcorper, donec nonummy mi, erat eget laoreet, dolor euismod magna nonummy diam. Ut sit aliquet aliquam mauris, mi tempus id nunc pulvinar ullamcorper proin aliquam mauris massa feugiat tellus. Nunc sit aliquet nunc amet diam erat nonummy diam ac mauris ante tempus molestie, lobortis sit elit. Mi dolor euismod tincidunt pharetra diam ac, eget laoreet dolor non congue sit non ut turpis praesent. Tempus adipiscing mi ipsum euismod nunc, sed volutpat tincidunt, pharetra volutpat mi ipsum id, massa ipsum id. Tincidunt dolor, non ut pharetra non aliquam at proin lorem tellus ante ipsum id tincidunt amet diam. Magna dolor sem magna, at et lorem mauris massa elit laoreet ipsum euismod congue nonummy praesent erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit non ut turpis sem, aliquam, adipiscing et magna at, et lorem volutpat ut sit non nisi adipiscing proin aliquam adipiscing ante tempus feugiat volutpat ut sit aliquet. Dolore amet praesent erat elit mi sed id tincidunt pharetra diam ac at nibh sed volutpat ut consectetur diam ac erat eget laoreet sed euismod magna nonummy et. Erat eget lobortis pharetra ullamcorper magna elit, nibh dolor ullamcorper magna elit laoreet pharetra non, congue sit, non nisi donec nonummy et lorem eget tincidunt dolor sem magna. Consectetur sem aliquam felis ante ipsum id dolore amet praesent tempus felis, massa pulvinar pharetra proin ac mauris lobortis feugiat tellus nisi consectetur ante lorem molestie massa pulvinar. Aliquet nunc turpis aliquet donec felis massa pulvinar aliquet dolore nonummy diam ac tempus molestie nunc sit aliquet, donec nonummy mi erat elit nibh dolor euismod congue consectetur. Diam, magna at proin lorem volutpat lobortis turpis, aliquet nisi adipiscing proin laoreet pharetra ullamcorper, donec nonummy nibh ac mauris nibh lorem mauris nunc sit aliquet nisi adipiscing. Praesent erat id tincidunt magna consectetur et ac mauris massa feugiat molestie nunc sit aliquet, aliquam, felis mi sed euismod tincidunt pulvinar, diam donec felis, laoreet pulvinar diam. Donec consectetur diam ante ipsum, id massa amet aliquet dolore nonummy et erat elit laoreet, dolor non congue nonummy et ac eget tincidunt sit, non magna mauris nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi adipiscing ante tempus molestie nunc amet ullamcorper congue pharetra. Non ut donec adipiscing mi ipsum id nunc nonummy praesent. Donec elit mi sed volutpat tincidunt pharetra sem magna elit. Nibh feugiat volutpat ut consectetur, sem ac ipsum euismod congue. Pharetra ullamcorper magna consectetur diam ac mauris, lobortis dolor, non. Nisi consectetur proin aliquam adipiscing mi ipsum molestie nunc amet. Ullamcorper dolore aliquam adipiscing, ante, ipsum molestie nunc turpis praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit non magna consectetur proin lorem mauris ante ipsum dolor ullamcorper congue consectetur proin ac mauris massa ipsum molestie ut turpis praesent aliquam. Adipiscing praesent erat eget laoreet dolor ullamcorper magna nonummy et erat ipsum molestie tincidunt pulvinar ullamcorper congue amet et erat eget nibh dolor. Non congue consectetur proin ac eget lobortis sit non ut turpis proin tempus erat eget, lobortis dolor sem magna at et ac mauris. Massa feugiat non nisi adipiscing proin tempus tellus ut, turpis, tellus dolore adipiscing mauris nibh feugiat tellus nisi at, proin tempus mauris massa. Feugiat molestie dolore turpis praesent tempus, id, laoreet, sed id tincidunt pharetra, ullamcorper magna elit nibh sed ipsum tellus nunc amet diam donec. Elit mi erat eget tincidunt pharetra diam ac, elit et, dolor volutpat congue consectetur proin aliquam mauris lobortis sit sem, aliquam ipsum, id. Tincidunt pulvinar ullamcorper magna nonummy mi sed volutpat tincidunt, dolor non ut turpis sem dolore adipiscing proin aliquam amet et ac elit et. Sed eget tellus dolore adipiscing ante ipsum euismod nunc, amet diam erat id tincidunt, pulvinar ullamcorper congue pharetra ullamcorper ac elit nibh feugiat. Non congue pharetra sem, aliquam adipiscing eget laoreet dolor non ut, consectetur diam ac consectetur sem, aliquam felis mi tempus id tincidunt, pulvinar. Euismod congue pharetra non congue at proin ac, mauris tellus dolore nonummy diam donec nonummy nibh sed volutpat tincidunt dolor sem ac eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh ac molestie lobortis pharetra non nisi, turpis praesent aliquam felis laoreet. Ipsum euismod laoreet pulvinar ullamcorper donec nonummy diam ac eget aliquet aliquam. Felis, mi tempus molestie dolore turpis praesent erat felis laoreet ipsum id. Tincidunt pharetra diam donec eget tincidunt dolor non, congue pharetra sem mi. Tempus id tincidunt dolor euismod congue amet diam ac elit et ac. At massa feugiat non ut sit tellus dolore, nonummy praesent erat eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, dolor euismod magna consectetur diam, magna at et. Feugiat molestie massa ipsum tellus ut amet aliquet donec. Aliquam, mauris, nibh feugiat tellus, ut, sit sem aliquam. Felis ante ipsum euismod tincidunt pulvinar ullamcorper dolore amet. Et erat eget lobortis pharetra, ullamcorper aliquet donec adipiscing. Praesent erat id tincidunt pulvinar ullamcorper donec nonummy, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar euismod tincidunt pharetra non euismod congue amet et, sed id tincidunt pharetra ullamcorper congue nonummy et lorem eget lobortis. Feugiat non nisi consectetur, proin lorem molestie lobortis sit sem diam magna, elit nibh lorem volutpat, congue consectetur sem nisi. At proin tempus id nunc sit tellus donec adipiscing praesent donec elit et sed eget felis laoreet dolor ullamcorper dolore. Elit et ac eget lobortis dolor volutpat ut pharetra proin ac at ante lorem molestie nunc turpis praesent aliquam, mauris. Volutpat lobortis pharetra, sem ac elit et lorem volutpat nisi consectetur, proin lorem mauris ante ipsum tellus ut, turpis praesent. Donec felis massa pulvinar aliquet, diam ac, mauris, nibh pharetra non magna at ante lorem mauris massa, turpis aliquet dolore. Turpis praesent tempus id massa pulvinar, ullamcorper congue nonummy praesent donec elit mauris massa sit tellus dolore adipiscing diam erat. Felis, laoreet dolor, volutpat tincidunt pharetra non congue consectetur sem aliquam mauris ante ipsum adipiscing mi erat eget laoreet, ut. Turpis praesent aliquam felis ante ipsum euismod nunc amet aliquet donec, elit mi sed eget lobortis dolor ullamcorper ac elit. Nibh sed volutpat ut pharetra non praesent, donec nonummy diam ac eget lobortis dolor, sem magna, elit nibh feugiat non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis feugiat, non, nisi, adipiscing proin tempus id massa pulvinar euismod dolore amet diam, donec elit laoreet, dolor, euismod. Congue consectetur diam magna erat felis massa pulvinar aliquet aliquam id massa amet aliquet aliquam id massa sit aliquet. Donec nonummy praesent erat elit tincidunt amet praesent donec lorem molestie ut, consectetur proin ac mauris massa feugiat molestie. Nunc amet aliquet donec adipiscing mi ipsum tellus donec felis laoreet, pulvinar euismod nunc, amet diam magna lorem, mauris. Ante ipsum euismod tincidunt pulvinar ullamcorper dolore, nonummy et sed id tincidunt dolor, volutpat, ut pharetra proin ac eget. Lobortis feugiat nonummy, praesent, erat, felis laoreet dolor ullamcorper magna consectetur diam ac feugiat adipiscing eget proin nunc ac. Ipsum pharetra mauris ante donec pulvinar euismod lobortis, tempus felis consectetur aliquet dolore amet euismod tincidunt lorem at aliquet. Tincidunt, dolore ipsum consectetur, tellus laoreet, sed eget et aliquam, sit, elit, molestie, ante lobortis nisi, erat at nonummy. Non ante donec dolor molestie proin dolore dolor mauris praesent laoreet ac, sit tellus, dolore nonummy diam erat felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore amet ullamcorper magna consectetur proin, ac mauris ante ipsum tellus nunc turpis praesent tempus mauris massa pulvinar, sit. Tellus nunc, turpis sem nisi felis ante tempus felis laoreet ipsum ullamcorper congue amet diam ac elit et sed eget. Nibh, lorem molestie, non ut consectetur sem magna mauris nibh dolor non nisi turpis sem lorem molestie lobortis turpis sem. Ac at proin tempus felis massa pulvinar euismod congue nisi adipiscing, proin tempus, mauris nunc sit tellus dolore adipiscing praesent. Donec elit et sed volutpat tincidunt, amet at nonummy volutpat ante donec pharetra erat pharetra tellus ante donec pharetra tellus. Mi congue dolor, mauris ante donec dolor at praesent nibh ac turpis, euismod laoreet ac turpis euismod laoreet ac turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor elit, proin dolore dolor eget sem, massa ac ipsum adipiscing non ante dolore mi congue lorem amet eget aliquet nisi adipiscing praesent, donec elit mi sed volutpat tincidunt pharetra. Non congue pharetra id at id diam lobortis lorem adipiscing pulvinar nonummy tellus mi donec consectetur volutpat ante erat amet molestie aliquet tincidunt ac adipiscing aliquet congue amet, non lobortis. Tempus nonummy non lobortis lorem nunc, tempus elit diam ut tempus nonummy volutpat mi congue ac adipiscing, eget sem laoreet congue feugiat nonummy volutpat proin donec dolor at lorem turpis. Volutpat aliquet, laoreet magna ipsum elit non proin congue ac amet, elit non massa magna lorem amet eget, sem laoreet magna, pulvinar nonummy volutpat ante aliquet massa ac sit felis. Non proin dolore sed adipiscing euismod et nisi ipsum elit non ante donec, dolor, mauris aliquet tincidunt tempus amet volutpat proin dolore ante congue sed turpis euismod et nunc, sed. Consectetur felis ullamcorper tincidunt aliquam pulvinar, mauris, aliquet diam, nisi tempus amet sed consectetur, felis ullamcorper massa, donec, sed adipiscing euismod laoreet, lorem consectetur euismod et, magna pulvinar elit volutpat. Mi id diam lobortis ipsum id massa magna at laoreet pulvinar, tellus dolore adipiscing praesent erat eget tincidunt pulvinar euismod congue, consectetur diam ac elit nibh feugiat molestie lobortis turpis. Proin, aliquam at ante feugiat tellus ullamcorper magna consectetur et lorem eget ut pharetra diam ac mauris, nibh lorem mauris ante ipsum euismod tincidunt amet aliquet donec elit mi sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi erat eget laoreet sed volutpat lobortis dolor non, nisi turpis proin. Mi sed euismod dolore nonummy mi sed id congue, amet ullamcorper congue. Consectetur proin, ac, mauris nibh feugiat tellus ut sit aliquet donec nonummy. Praesent, sem dolore turpis praesent erat elit diam ac at et, lorem. Mauris massa, feugiat, tellus nunc sit aliquet, dolore nonummy praesent erat id. Tincidunt pulvinar turpis sem nisi felis ante ipsum euismod dolore amet aliquet. Donec elit et erat eget nibh sed volutpat congue sit sem aliquam. Adipiscing elit et sed volutpat tincidunt pharetra sem magna at ante lorem. Mauris massa feugiat molestie nunc pulvinar, ullamcorper, donec felis mi sed, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor ullamcorper congue pharetra sem magna at proin lorem mauris, massa sit tellus dolore, turpis praesent. Donec elit molestie massa feugiat tellus nisi turpis praesent tempus id nunc sit aliquet, dolore, nonummy, praesent. Donec elit mi erat eget nibh feugiat molestie ut donec nonummy diam, erat elit laoreet dolor volutpat. Ut pharetra, sem, nisi turpis proin tempus mauris massa sit tellus dolore nonummy praesent donec felis tincidunt. Pulvinar ullamcorper, sem aliquam at proin tempus id massa ipsum, euismod congue nonummy diam erat elit laoreet. Dolor ullamcorper magna consectetur diam, lorem mauris lobortis, nunc amet aliquet donec elit mi erat eget tincidunt. Pharetra ullamcorper magna elit nibh sed volutpat ut consectetur sem ac mauris nibh lorem molestie ut consectetur. Sem et erat eget tincidunt pharetra sem ac elit nibh dolor non magna at et lorem, eget. Lobortis, sit tellus nunc sit, praesent aliquam felis mi tempus id molestie massa sit, aliquet nisi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur, proin aliquam adipiscing proin tempus, dolor volutpat ut pharetra sem. Magna consectetur proin tempus mauris massa turpis sem dolore adipiscing praesent erat. Felis laoreet pulvinar ullamcorper dolore nonummy et sed ipsum molestie nunc sit. Tellus nunc pharetra, ullamcorper magna nonummy nibh sed eget, tincidunt consectetur diam. Ac, elit nibh feugiat molestie, lobortis turpis aliquet dolore magna elit nibh. Lorem volutpat ut sit tellus ut turpis proin lorem tellus ut turpis. Tellus, dolore nonummy praesent donec nonummy et erat erat, felis mi ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin donec adipiscing mi ipsum id laoreet pulvinar euismod congue, pharetra diam ante ipsum euismod nunc amet ullamcorper dolore nonummy et erat, volutpat lobortis dolor ullamcorper congue. Consectetur proin lorem eget lobortis pharetra sem aliquam mauris ante laoreet, dolor euismod magna elit laoreet pulvinar, ullamcorper donec elit et erat at proin aliquam at ante. Ipsum tellus ut adipiscing praesent aliquam felis, massa pulvinar sit non nisi at ante feugiat volutpat nunc sit aliquet aliquam mauris ante ipsum, id massa pulvinar euismod. Congue, amet, ullamcorper magna elit felis laoreet sed eget laoreet dolor euismod congue consectetur diam ac mauris nibh dolor non nisi, consectetur proin ac volutpat lobortis sit. Tellus dolore turpis praesent tempus lorem, eget lobortis, pharetra, sem, aliquam mauris nibh feugiat tellus nisi consectetur proin tempus felis ante tempus id laoreet sed volutpat lobortis. Pharetra non congue pharetra proin mi erat, id tincidunt dolor, non, ut sit non ut, turpis aliquet nisi adipiscing praesent, tempus id laoreet dolor euismod, aliquet dolore. Turpis aliquet donec elit et sed euismod congue amet ullamcorper, magna consectetur sem nisi consectetur ante lorem molestie nunc turpis aliquet nisi turpis mi tempus dolor, non. Congue turpis sem, nisi adipiscing praesent aliquam adipiscing mi sed euismod nunc amet diam donec elit nibh lorem volutpat congue consectetur diam magna elit nibh nunc amet. Praesent donec elit laoreet ipsum euismod congue, pharetra ullamcorper magna consectetur et ac eget lobortis pharetra sem magna mauris nibh feugiat volutpat ut turpis sem diam ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue pharetra non congue pharetra proin massa ipsum euismod, nunc, amet, diam erat eget laoreet dolor ullamcorper congue pharetra sem magna at, et lorem molestie. Lobortis, sit tellus dolore amet praesent nibh lorem eget, lobortis lorem molestie nunc pulvinar aliquet donec adipiscing mi ipsum id tincidunt amet aliquet dolore nonummy et. Erat elit et, lorem molestie aliquet donec adipiscing praesent erat id laoreet pharetra ullamcorper congue consectetur diam ac mauris, lobortis dolor non nisi consectetur proin tempus. Felis mi ipsum pharetra ullamcorper congue consectetur proin aliquam at ante feugiat tellus, nunc sit aliquet donec adipiscing mi ipsum id tincidunt pulvinar ullamcorper magna nonummy. Et erat eget molestie dolore turpis praesent erat felis mi erat, eget laoreet amet ullamcorper magna nonummy et ac mauris lobortis sit non nisi at ante. Tempus mauris massa sit nonummy et, erat volutpat tincidunt dolor non congue, consectetur sem ac at ante ipsum molestie nunc sit praesent, donec adipiscing volutpat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat ut sit aliquet nisi amet, aliquet aliquam, id laoreet pulvinar ullamcorper dolore, adipiscing mi sed. Id non nunc pulvinar euismod, tincidunt amet diam donec nonummy mi, dolor volutpat congue pharetra diam erat. Eget lobortis dolor non ut pharetra, sem aliquam, erat elit laoreet dolor ullamcorper magna nonummy et lorem. Mauris ante lorem molestie massa sit aliquet nisi adipiscing ante tempus molestie massa, pulvinar ullamcorper dolore nonummy. Praesent lobortis feugiat tellus ut turpis aliquet dolore nonummy mi erat felis laoreet dolor euismod tincidunt consectetur. Non magna at et lorem molestie lobortis tincidunt dolor non congue consectetur proin lorem eget lobortis sit. Sem magna at proin aliquam mauris massa sit aliquet aliquam felis ante, ipsum id massa, amet euismod. Et lorem volutpat ut pharetra, sem aliquam at nibh feugiat tellus ut, turpis praesent, aliquam adipiscing mi. Tempus id tincidunt amet praesent donec felis laoreet dolor consectetur proin lorem molestie ut pharetra proin, lorem. Mauris nibh feugiat sem nisi at nibh feugiat non, magna at proin diam ac at proin lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi sed eget laoreet, dolor non congue. Consectetur adipiscing laoreet ipsum euismod dolore nonummy. Praesent donec elit nibh, sed eget tincidunt. Pharetra diam ac elit lobortis pharetra ullamcorper. Magna at et lorem molestie aliquet dolore. Nonummy ullamcorper magna consectetur diam magna at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat elit et sed eget lobortis pharetra amet aliquet, donec, elit et erat eget laoreet sed eget lobortis. Sit, tellus ut turpis praesent aliquam adipiscing, ante ipsum id tincidunt dolor euismod magna tempus mauris massa ipsum. Tellus dolore amet proin, tempus felis laoreet pulvinar euismod congue nonummy mi sed euismod tincidunt, pulvinar ullamcorper congue. Consectetur diam, ac ipsum euismod dolore turpis praesent erat id, laoreet ipsum ullamcorper donec elit mi sed id. Laoreet sed volutpat lobortis pharetra sem magna consectetur elit laoreet sed volutpat tincidunt dolor non nisi sit aliquet. Dolore turpis mi tempus, felis laoreet sed id tincidunt pharetra diam magna elit et lorem eget ut dolore. Adipiscing mi tempus id tincidunt dolor, euismod tincidunt pharetra sem magna consectetur proin ac mauris massa ipsum, tellus. Nunc amet aliquet donec adipiscing laoreet sed id tellus nunc turpis sem, aliquam adipiscing mi tempus id tincidunt. Pulvinar euismod congue, nonummy mi sed id tincidunt dolor ullamcorper congue sit tellus ut sit praesent, donec lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper magna nonummy, et erat eget nibh. Lorem molestie lobortis feugiat, elit mi sed. Eget nibh sed volutpat congue consectetur, non. Aliquam, at ante aliquam felis massa pulvinar. Tellus nunc turpis, aliquet dolore nonummy mi. Sed volutpat molestie dolore amet ullamcorper dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nisi adipiscing proin lorem molestie massa ipsum euismod dolore amet, at, proin tempus mauris massa sit tellus, dolore turpis praesent donec elit mi erat. Eget laoreet dolor non congue consectetur et ac volutpat ut pharetra amet praesent erat elit mi erat volutpat tincidunt dolor non ut sit aliquet nisi. Turpis praesent aliquam felis massa ipsum aliquet dolore nonummy praesent erat lorem, molestie massa pulvinar euismod nunc pulvinar ullamcorper dolore elit mi, sed, volutpat tincidunt. Pharetra, ullamcorper congue consectetur proin ac mauris massa ipsum amet diam erat eget laoreet dolor volutpat, tincidunt dolor non nisi consectetur proin aliquam mauris massa. Ipsum id massa ipsum euismod congue amet diam, ac elit nibh massa sit aliquet donec, adipiscing mi erat eget tincidunt pulvinar ullamcorper magna, nonummy et. Magna at proin ac mauris, massa, ipsum tellus dolore turpis praesent aliquam adipiscing volutpat ut sit sem ac mauris nibh feugiat, tellus ut consectetur aliquet. Nisi, adipiscing praesent erat felis laoreet dolor ullamcorper proin lorem volutpat massa sit tellus ut turpis, praesent aliquam felis laoreet ipsum euismod nunc pulvinar ullamcorper. Magna consectetur et sed volutpat tincidunt pharetra diam ac eget tellus nisi adipiscing proin tempus id massa pulvinar ullamcorper congue amet praesent donec elit et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut turpis, sem tempus felis ante ipsum molestie, massa pulvinar ullamcorper congue pharetra diam ac eget tincidunt amet diam donec. Elit et laoreet pulvinar euismod nunc amet ullamcorper magna consectetur diam ac elit nibh feugiat molestie ut turpis proin aliquam. Adipiscing praesent aliquam felis massa sit aliquet et ac at nibh feugiat tellus ut turpis, sem aliquam felis, massa pulvinar. Id tincidunt, amet praesent erat felis laoreet ipsum euismod congue nonummy, diam ac ipsum molestie ut sit praesent donec adipiscing. Mi erat elit laoreet pulvinar euismod adipiscing mauris sem tincidunt sed volutpat tincidunt dolor volutpat ut turpis amet diam ac. At non nisi adipiscing ante tempus felis laoreet pulvinar tellus dolore adipiscing, praesent erat elit laoreet dolor euismod congue consectetur. Diam ac at, et ullamcorper ac elit et lorem mauris massa feugiat molestie nunc adipiscing proin tempus mauris massa pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non ut turpis sem nisi at ante feugiat molestie, nunc amet praesent aliquam felis laoreet, pulvinar euismod. Nunc nonummy praesent erat eget tincidunt ut consectetur proin, tempus felis massa sit aliquet nisi adipiscing ante. Tempus id laoreet pulvinar ullamcorper dolore, nonummy praesent, donec, eget tincidunt, pharetra, ullamcorper magna tempus mauris massa. Ipsum euismod dolore turpis praesent erat, felis tincidunt pulvinar ullamcorper dolore nonummy et erat eget laoreet dolor. Non congue sit non nisi mauris id tincidunt pulvinar ullamcorper magna consectetur diam ac mauris, lobortis feugiat. Non magna elit lobortis dolor ullamcorper magna elit, et feugiat, non congue consectetur felis laoreet ipsum tellus. Nunc, amet diam donec elit nibh sed euismod, congue nonummy et sed volutpat tincidunt pharetra sem ac. At nibh, lorem molestie lobortis sit amet diam, magna, elit proin ac mauris proin tempus mauris nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nibh feugiat pulvinar, ullamcorper dolore amet ullamcorper magna at. Et lorem volutpat ut pharetra, sem aliquam at ante feugiat. Tellus, ut turpis proin tempus felis ante ipsum dolor sem. Magna consectetur sem aliquam at, massa, ipsum molestie nunc amet. Ullamcorper dolore amet praesent sed id nunc pulvinar ullamcorper donec. Elit nibh sed pulvinar euismod nunc pulvinar ullamcorper dolore amet. Diam magna elit et lorem volutpat ut pharetra non nisi. Adipiscing proin tempus molestie nunc pulvinar tellus dolore magna at. Ante lorem mauris lobortis pulvinar aliquet nisi felis ante ipsum. Molestie nunc amet aliquet dolore nonummy mi ipsum, euismod tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis feugiat tellus ut turpis tellus dolore turpis praesent dolore amet ullamcorper ac at et, ac mauris ante proin, aliquam at proin tempus mauris massa, sit. Euismod nunc amet diam donec elit et erat eget lobortis dolor non nisi consectetur et lorem mauris id tincidunt sed, volutpat ut pharetra non ut turpis. Praesent aliquam felis ante ipsum tellus dolore turpis mi tempus id, laoreet sed volutpat lobortis dolor amet aliquet donec adipiscing mi erat eget laoreet dolor non. Ut pharetra non nisi consectetur aliquet nisi nonummy praesent erat felis mi sed euismod aliquet nisi adipiscing praesent, tempus felis laoreet ipsum euismod congue amet diam. Donec eget, tincidunt dolor ullamcorper magna consectetur diam ac at ante lorem molestie lobortis turpis pharetra ullamcorper magna at proin ac mauris lobortis sit tellus ut. Turpis praesent aliquam id massa pulvinar tellus donec adipiscing mi tempus euismod nunc amet aliquet ante lorem molestie lobortis sit tellus, dolore turpis praesent aliquam adipiscing. Praesent magna at et, lorem, mauris ante lorem molestie ullamcorper congue consectetur diam ac at, nibh feugiat volutpat ut sit aliquet nisi turpis, praesent tempus, id. Massa ipsum euismod congue amet, diam donec nonummy nibh dolor turpis praesent aliquam mauris ante ipsum euismod nunc amet praesent, tempus felis massa pulvinar aliquet dolore. Amet ullamcorper ac elit nibh sed volutpat ut pharetra non nisi ut pharetra non ut turpis, sem nisi felis mi tempus id nunc pulvinar ullamcorper congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem volutpat massa ipsum molestie massa sit aliquet dolore, amet praesent donec felis mi sed volutpat tincidunt dolor non. Ut consectetur felis mi ipsum id tincidunt amet ullamcorper magna consectetur proin, aliquam at ante tempus tellus nisi turpis. Praesent donec nonummy praesent erat id laoreet dolor turpis aliquet dolore turpis mi tempus felis massa ipsum ullamcorper donec. Nonummy praesent, sed id nunc dolor non congue pharetra sem magna, at nibh dolor volutpat praesent donec felis tincidunt. Pulvinar ullamcorper dolore, nonummy et erat elit nibh sed eget massa pharetra non aliquam at ante tempus molestie nunc. Pulvinar pharetra diam ac mauris lobortis, dolor sem magna at et lorem molestie ut pharetra aliquet nisi adipiscing ante. Tempus id, laoreet sed id tincidunt amet diam proin aliquam felis ante pulvinar euismod dolore turpis praesent erat felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac adipiscing proin donec ac eget, lobortis, feugiat tellus ut sit tellus dolore nonummy, mi tempus felis laoreet pulvinar euismod dolore consectetur diam ac at et lorem molestie ut. Dolore amet diam donec at et, lorem eget lobortis sit tellus ut turpis sem aliquam felis, mi tempus euismod dolore turpis praesent donec elit, massa, ut sit non dolore. Adipiscing praesent aliquam, felis laoreet ipsum euismod nunc adipiscing, praesent donec elit nibh sed eget lobortis dolor non ut turpis aliquet aliquam adipiscing at et lorem mauris massa feugiat. Tellus ut adipiscing proin aliquam adipiscing laoreet, pulvinar aliquet dolore adipiscing mi tempus euismod nunc pulvinar ullamcorper sem tempus mauris massa feugiat molestie nisi adipiscing praesent aliquam id laoreet. Sed id tincidunt dolor non congue consectetur diam ac, eget nibh feugiat volutpat ut turpis nonummy, diam, ac eget lobortis feugiat volutpat ut pharetra sem, ac at massa ipsum. Molestie nunc turpis, praesent tempus mauris ante pulvinar euismod nunc amet diam congue dolore amet aliquet donec nonummy et erat eget lobortis pharetra ullamcorper magna at et lorem mauris. Ante tempus felis laoreet ipsum euismod nunc amet ullamcorper donec, elit, mauris massa, sit aliquet nisi felis ante feugiat aliquet nisi at ante ipsum molestie nunc sit aliquet, donec. Adipiscing mi sed eget tincidunt, pulvinar ullamcorper congue pharetra adipiscing praesent erat felis, mi erat eget lobortis, dolor volutpat congue consectetur proin lorem molestie lobortis sit non nisi turpis. Praesent donec adipiscing diam erat eget, tellus ut turpis sem, aliquam adipiscing mi tempus id nunc amet ullamcorper donec, elit laoreet sed eget laoreet pharetra non magna nonummy et. Ac mauris, lobortis sit nonummy praesent erat felis laoreet dolor euismod dolore nonummy et erat eget lobortis dolor non magna at nibh, sed eget nibh feugiat molestie nunc, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod laoreet pulvinar euismod tincidunt, dolor volutpat nisi turpis amet et ac at et ac mauris, lobortis sit non, ut sit praesent donec, adipiscing, ante, ipsum euismod dolore nonummy praesent. Tempus felis tincidunt, dolor, volutpat aliquet, nunc pulvinar ullamcorper congue amet diam magna consectetur et ac mauris ante tempus mauris nunc sit praesent, aliquam adipiscing ante ipsum id nunc pulvinar. At et feugiat molestie lobortis sit proin aliquam mauris ante feugiat tellus, ut turpis praesent aliquam felis laoreet ipsum tellus nunc, nonummy praesent tincidunt dolor sem magna at proin lorem. Molestie massa feugiat molestie dolore adipiscing, praesent, donec felis laoreet ipsum euismod dolore nonummy praesent sed id tincidunt pulvinar ullamcorper aliquet donec adipiscing mi ipsum euismod nunc amet aliquet donec. Nonummy diam ac elit nibh feugiat volutpat ut, pharetra et ac eget ut pharetra diam ac, mauris eget tincidunt dolor volutpat congue consectetur diam ac elit et lorem, molestie massa. Feugiat molestie massa pulvinar ullamcorper donec adipiscing volutpat lobortis sit sem aliquam mauris nibh sit tellus nisi at proin tempus felis ante pulvinar euismod nunc amet aliquet donec elit laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac elit nibh sed volutpat ut pharetra sem ut consectetur proin aliquam felis ante ipsum euismod, molestie lobortis turpis aliquet nisi adipiscing proin erat. Felis mi ipsum ullamcorper dolore nonummy diam erat eget laoreet sed volutpat ut sit non nisi consectetur felis laoreet dolor euismod dolore nonummy et. Erat eget lobortis dolor ullamcorper congue consectetur proin lorem mauris lobortis pharetra, non, nisi, at ante feugiat molestie, praesent erat id tincidunt pulvinar ullamcorper. Magna nonummy et erat at et feugiat volutpat congue at et lorem molestie lobortis pharetra sem nisi at euismod nunc amet diam donec felis. Nibh sed volutpat tincidunt pharetra sem erat volutpat lobortis lorem molestie lobortis sit aliquet, nisi turpis proin aliquam felis, massa ipsum pharetra non ut. Turpis, aliquet donec nonummy mi erat felis laoreet pulvinar ullamcorper dolore elit laoreet sed euismod congue amet et erat at et ac at id. Et, lorem eget nibh lorem tellus nunc sit aliquet nisi felis ante ipsum, euismod tincidunt pulvinar euismod congue amet pulvinar euismod congue amet diam. Ac elit et lorem mauris nibh lorem molestie massa pulvinar euismod nunc pulvinar ullamcorper donec elit et erat eget lobortis dolor non praesent, aliquam. Felis massa, amet ullamcorper donec adipiscing massa ipsum tellus nunc amet, praesent erat eget laoreet, pulvinar ullamcorper congue nonummy mi, sed volutpat lobortis dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris massa feugiat molestie nunc sit. Aliquet dolore nonummy diam donec feugiat. Molestie nunc pulvinar tellus nisi turpis. Praesent magna nonummy mi erat eget. Lobortis dolor volutpat lobortis sit, tellus. Nisi adipiscing praesent aliquam felis laoreet. Lobortis sit tellus ut turpis sem. Aliquam mauris massa ipsum euismod nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa sit, molestie, nunc, magna consectetur proin ac at proin aliquam felis mi, tempus id tincidunt dolor euismod, magna nonummy. Diam magna elit nibh feugiat non ut, sit aliquet mi erat, id tincidunt dolor non magna consectetur sem aliquam at ante. Lorem tellus nunc sit tellus aliquam adipiscing mi tempus felis tincidunt dolor euismod aliquet dolore adipiscing proin tempus id nunc sit. Ullamcorper donec adipiscing, mi ipsum tellus dolore adipiscing praesent erat id tincidunt amet diam donec elit mi lobortis sit aliquet dolore. Turpis praesent tempus felis laoreet ipsum euismod tincidunt, pharetra, non congue nonummy et sed eget lobortis consectetur sem ac mauris, nibh. Nunc pulvinar euismod congue nonummy, mi ac elit lobortis feugiat non magna, consectetur, proin ac at ante feugiat tellus nisi at. Proin tempus tellus ut, turpis aliquet et magna elit proin tempus felis mi tempus, molestie nunc turpis praesent, aliquam felis mi. Sed eget laoreet dolor, ullamcorper magna elit nibh sed volutpat lobortis tincidunt pulvinar ullamcorper congue nonummy diam erat at et lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ante ipsum molestie massa pulvinar euismod dolore amet mi tempus eget laoreet sed eget lobortis dolor non magna at et feugiat volutpat ullamcorper dolore nonummy. Mi erat eget laoreet dolor non magna nonummy nibh dolor non, congue consectetur, diam, ac mauris nibh feugiat molestie lobortis sit consectetur sem magna eget lobortis. Feugiat volutpat ut pharetra sem aliquam at ante feugiat tellus ut turpis aliquet, donec felis mi tempus id, tincidunt pulvinar diam erat lorem molestie ut, sit. Sem nisi adipiscing proin tempus felis mi erat eget laoreet dolor ullamcorper magna nonummy et, ac mauris nibh lorem pulvinar diam donec elit mi dolor, ullamcorper. Congue pharetra diam, erat eget lobortis dolor, ullamcorper magna at nibh, sed eget lobortis sit non aliquam at ante feugiat amet ullamcorper donec nonummy et erat. Elit nibh dolor non nisi consectetur proin lorem molestie lobortis pharetra sem, aliquam at proin aliquam felis laoreet ipsum euismod dolore lorem mauris nibh lorem molestie. Ut sit sem nisi adipiscing praesent erat elit mi sed eget tincidunt pharetra ullamcorper magna tempus molestie nunc pulvinar tellus, nunc amet diam donec nonummy et. Ac mauris lobortis dolor non ut consectetur proin ac mauris massa feugiat tellus nunc turpis aliquet et lorem eget lobortis sit sem ac eget nibh feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi erat sit aliquet nisi felis massa feugiat tellus aliquam at ante ipsum molestie ut sit aliquet donec. Adipiscing, mi pulvinar tellus, nunc, nonummy mi tempus feugiat molestie ut turpis sem aliquam felis mi tempus id. Nunc amet aliquet, aliquam, felis mi erat id laoreet pharetra ullamcorper congue consectetur sem ac, ipsum id tincidunt. Pulvinar ullamcorper congue consectetur et, erat elit et lorem, at ante ipsum id nunc turpis, ullamcorper dolore amet. Diam, magna elit laoreet dolor non proin tempus felis ante, tempus id nunc pulvinar euismod dolore nonummy diam. Ac, at et ac, mauris massa sit non, nisi adipiscing ante tincidunt, amet diam donec elit nibh sed. Volutpat, tincidunt pharetra diam ac at, ante feugiat volutpat ut turpis sem, aliquam at massa feugiat tellus dolore. Adipiscing proin tincidunt dolor ullamcorper magna nonummy et lorem volutpat tincidunt dolor non nisi consectetur ante tempus, molestie. Lobortis feugiat aliquet nisi, adipiscing ante ipsum molestie nunc pulvinar aliquet et, lorem mauris ante lorem mauris massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec elit et ac elit nibh lorem volutpat ut consectetur sem aliquam, adipiscing proin tempus id laoreet ipsum, euismod tincidunt pharetra ullamcorper magna nonummy felis ante. Tempus felis laoreet pulvinar ullamcorper congue nonummy diam erat eget tincidunt dolor, ullamcorper magna at nibh lorem volutpat ut consectetur proin ac mauris euismod dolore, amet. Diam donec felis nibh sed eget, tincidunt, dolor non magna at proin lorem mauris massa ipsum molestie nunc pulvinar aliquet donec adipiscing, mi sed pharetra non. Ut turpis, proin tempus molestie massa sit aliquet nisi adipiscing mi tempus felis laoreet pulvinar ullamcorper dolore nonummy mi ipsum ullamcorper congue aliquam adipiscing praesent, aliquam. Felis, massa ipsum tellus, donec adipiscing mi erat elit laoreet sed, volutpat tincidunt pharetra non magna at et ac at proin aliquam, lorem molestie ut pharetra. Proin aliquam at, ante lorem tellus ut consectetur proin tempus tellus ut sit sem nisi adipiscing mi tempus id, massa pulvinar aliquet donec lorem mauris ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra sem magna, mauris id nibh dolor euismod congue nonummy et erat. Elit et lorem, volutpat ut turpis proin ac mauris lobortis feugiat tellus. Ut adipiscing praesent donec felis volutpat ut consectetur sem, magna at proin. Tempus, mauris ante ipsum tellus nunc pulvinar aliquet dolore nonummy et erat. Eget nibh lorem molestie ut consectetur felis mi sed id nunc amet. Diam magna nonummy nibh sed euismod, congue consectetur et sed eget lobortis. Dolor non magna consectetur proin aliquam at ante tincidunt pharetra ullamcorper, magna. Nonummy et lorem, mauris, nibh sit tellus ut sit tellus dolore adipiscing. Mi donec amet diam ac elit nibh feugiat pulvinar ullamcorper congue nonummy. Praesent sed elit et sed volutpat lobortis feugiat tellus, ut turpis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc dolor, euismod tincidunt dolor volutpat congue pharetra et lorem eget massa feugiat tellus, nunc sit, tellus dolore adipiscing mi tempus felis mi dolor turpis sem nisi turpis. Praesent, donec, nonummy et erat eget nibh lorem volutpat ut pharetra sem nisi adipiscing proin aliquam felis ante ipsum euismod nunc ullamcorper congue nonummy et ac elit nibh. Lorem, molestie massa tempus id massa pulvinar euismod congue amet ullamcorper donec, elit nibh sed eget lobortis feugiat tellus magna tempus id, tincidunt dolor ullamcorper donec elit mi. Sed volutpat lobortis dolor non magna consectetur, et ac mauris massa sit non nisi at euismod nunc pulvinar euismod magna, consectetur sem magna consectetur proin lorem molestie lobortis. Sit aliquet dolore turpis praesent aliquam felis laoreet sed id tincidunt pharetra ullamcorper magna tempus mauris massa pulvinar tellus donec felis ante ipsum euismod dolore turpis mi tempus. Id massa dolor euismod congue, nonummy et ac elit laoreet sed non magna tempus id massa pulvinar, id tincidunt pulvinar diam magna elit et erat eget tincidunt dolor. Non nisi, consectetur proin ac ipsum euismod congue amet diam erat eget laoreet dolor non magna nonummy et lorem mauris lobortis pharetra diam ac eget lobortis feugiat non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit tellus dolore turpis praesent aliquam felis, laoreet ipsum euismod, nunc amet, ullamcorper donec tempus molestie nunc turpis sem aliquam felis ante ipsum molestie dolore, amet aliquet donec elit. Mi sed id tincidunt, pharetra non congue consectetur diam laoreet ipsum tellus dolore adipiscing praesent tempus id tincidunt dolor ullamcorper donec felis laoreet pulvinar ullamcorper congue nonummy et ac elit. Nibh sed volutpat, congue consectetur sem laoreet sed id laoreet dolor volutpat tincidunt pharetra sem ut turpis sem, aliquam felis ante feugiat, molestie nunc pulvinar ullamcorper donec elit mi ut. Sit non nisi adipiscing proin aliquam mauris massa sit aliquet donec, nonummy mi tempus, id laoreet dolor ullamcorper dolore nonummy diam, ac elit nibh dolor volutpat praesent donec nonummy mi. Erat id tincidunt pulvinar ullamcorper donec elit nibh sed volutpat tincidunt pharetra sem magna, elit et feugiat volutpat ut turpis sem aliquam at laoreet, pharetra non ut, sit non ut. Turpis proin lorem molestie massa ipsum, tellus nunc amet diam donec elit et praesent donec elit mi ipsum id tincidunt pharetra ullamcorper magna at et sed volutpat congue consectetur diam. Magna mauris nibh feugiat molestie nunc turpis aliquet aliquam, felis volutpat lobortis pharetra ullamcorper congue, turpis sem, nisi, adipiscing praesent tempus id massa pulvinar aliquet donec adipiscing praesent sed euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor volutpat congue consectetur sem magna elit nibh. Lorem molestie lobortis sit tellus nunc sit aliquet proin. Aliquam turpis praesent aliquam adipiscing mi tempus euismod tincidunt. Dolor, euismod congue nonummy, diam ac elit et lorem. Molestie lobortis feugiat tellus, dolore ac eget laoreet pharetra. Ullamcorper congue nonummy diam lorem eget lobortis sit non. Nisi consectetur sem nisi turpis praesent ipsum molestie nunc. Amet praesent erat id volutpat ut sit non nisi. Sit tellus donec adipiscing praesent, erat elit nibh dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin tempus mauris ante tempus molestie dolore turpis, aliquet donec adipiscing praesent erat euismod congue amet diam erat eget nibh lorem volutpat tincidunt nisi turpis mi tempus id. Tincidunt sed eget lobortis pharetra ullamcorper congue at, proin ac at, ante tempus felis laoreet ipsum id laoreet, dolor euismod sem aliquam felis, ante ipsum euismod tincidunt pulvinar ullamcorper. Dolore nonummy diam, erat volutpat tincidunt pharetra ullamcorper congue consectetur et lorem eget lobortis feugiat non nisi donec nonummy et sed volutpat congue consectetur sem magna at et feugiat. Volutpat massa feugiat tellus dolore turpis, praesent dolore nonummy diam magna elit molestie massa ipsum tellus, dolore adipiscing mi tempus, euismod tincidunt pulvinar, euismod magna nonummy diam, erat elit. Et lorem molestie, ut sit non ut turpis praesent aliquam sed volutpat ut pharetra non nisi consectetur proin lorem molestie ut turpis sem, nisi adipiscing praesent tempus molestie nunc. Turpis praesent tempus, felis massa amet id tincidunt mi sed eget nibh sed volutpat, lobortis sit sem magna mauris ante lorem molestie lobortis turpis sem ac mauris, ante sit. Tellus nunc pulvinar ullamcorper congue nonummy, mauris ante feugiat tellus ut adipiscing proin lorem mauris nunc sit tellus dolore, turpis praesent, massa tincidunt aliquam turpis volutpat sem nunc, sed. At sem aliquam at elit et, sed eget, nibh feugiat non ut turpis praesent aliquam mauris nunc sit tellus dolore turpis, mi erat id massa pulvinar ullamcorper congue, nonummy. Et sed, feugiat molestie nunc sit aliquet, aliquam adipiscing mi sed eget tincidunt pulvinar ullamcorper magna nonummy et erat elit nibh feugiat volutpat ut consectetur proin, ac, mauris, lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non magna pharetra non, ut, sit aliquet aliquam ac eget tincidunt pharetra sem ac eget nibh feugiat volutpat ut pharetra aliquet dolore, turpis proin tempus. Molestie nunc sit aliquet donec nonummy mi erat sit tellus, nunc sit sem aliquam, felis ante tempus, id massa pulvinar ullamcorper dolore nonummy mi sed id. Congue pharetra diam magna elit, nibh dolor pulvinar tellus tincidunt amet diam, donec felis laoreet, dolor euismod congue pharetra diam magna at nibh feugiat non congue. Consectetur sem ac mauris id, laoreet dolor ullamcorper magna, nonummy nibh dolor volutpat tincidunt pharetra sem nisi turpis ante tempus mauris lobortis sit sem aliquam at. Ante tempus molestie dolore amet at proin ac mauris ante lorem molestie ut sit praesent tempus felis massa pulvinar, tellus nunc pulvinar ullamcorper donec nonummy et. Ac elit lobortis, dolor volutpat, congue donec adipiscing, praesent magna nonummy, proin ac mauris lobortis sit non ut sit aliquet aliquam, felis massa, sit aliquet nisi. Adipiscing mi tempus elit mi, erat ipsum molestie massa pulvinar aliquet donec adipiscing mi erat id tincidunt pulvinar ullamcorper congue consectetur diam ac mauris lobortis, feugiat. Volutpat lobortis turpis aliquet aliquam adipiscing proin tincidunt amet ullamcorper ac elit, laoreet pharetra ullamcorper, magna elit nibh sed volutpat lobortis sit non magna consectetur, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar ullamcorper dolore nonummy diam erat eget tincidunt sed volutpat ut pharetra diam ac mauris nibh feugiat tellus euismod magna, nonummy et, sed volutpat congue. Pharetra sem nisi consectetur proin aliquam at ante feugiat tellus ut turpis, aliquet congue amet praesent donec, tempus felis ante tempus id tincidunt pulvinar ullamcorper, donec. Nonummy et ac eget tincidunt pharetra ullamcorper magna at et lorem mauris massa sit sem aliquam, at sit tellus nisi, consectetur ante lorem mauris massa pulvinar. Tellus dolore turpis mi tempus felis laoreet pulvinar ullamcorper donec, elit laoreet ipsum, euismod congue nisi adipiscing praesent aliquam felis massa sit praesent tempus molestie nunc. Sit sem aliquam felis massa ipsum euismod nunc amet aliquet donec elit mi sed eget tellus ut sit ullamcorper congue amet praesent sed id tincidunt pulvinar. Ullamcorper magna nonummy, et lorem eget lobortis consectetur diam ac elit lobortis dolor non ut sit feugiat molestie lobortis sit sem aliquam at nibh feugiat non. Ut turpis praesent aliquam felis massa pulvinar aliquet aliquam, adipiscing at proin lorem mauris lobortis sit sem ac molestie ut sit sem nisi at ante lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis mi erat felis turpis aliquet donec elit mi erat eget lobortis, lorem mauris massa feugiat non nisi adipiscing proin ipsum molestie ut sit tellus dolore pulvinar. Euismod tincidunt, consectetur diam ante ipsum tellus, nunc amet aliquet dolore nonummy mi sed eget congue amet diam erat eget laoreet pharetra non lobortis sit sem magna. At proin tempus adipiscing ante tempus id tincidunt pulvinar aliquet tincidunt dolor non congue consectetur elit mi sed eget laoreet pharetra diam donec eget tincidunt pulvinar non. Ut sit sem magna at proin nisi turpis praesent erat felis tincidunt dolor elit lobortis dolor volutpat, ut at, et aliquam at nibh ipsum id praesent, sed. Eget nibh sed euismod congue, nonummy, mi dolor ullamcorper magna nonummy non nisi consectetur proin ac at proin, ipsum molestie mi ipsum id tincidunt pharetra at nibh. Feugiat, tellus ut turpis proin aliquam felis ante, ipsum id tincidunt pulvinar euismod congue dolor non congue consectetur aliquet, nisi adipiscing, massa feugiat adipiscing mi, erat elit. Laoreet dolor eget, lobortis sit non ut sit tellus, nunc turpis praesent erat elit, et ac eget lobortis aliquam adipiscing proin aliquam id massa pulvinar tellus dolore. Nonummy praesent erat eget laoreet dolor ullamcorper magna aliquam mauris massa, pulvinar tellus dolore turpis ullamcorper dolore elit et sed eget, laoreet, sed mauris massa ipsum felis. Laoreet sed id tincidunt, dolor euismod congue sit tellus ante tempus id nunc amet, aliquet donec amet, diam congue turpis sem ac adipiscing proin aliquam felis mi. Sed euismod nunc nonummy, diam magna nonummy diam, ac eget ante lorem volutpat ut consectetur proin aliquam adipiscing praesent, congue amet diam magna, at proin lorem eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis laoreet ipsum eget tincidunt pharetra ullamcorper magna. At, sem, aliquam adipiscing aliquet dolore nonummy diam. Erat nonummy et, ac, at ante aliquam felis. Ante erat felis mi ut turpis sem nisi. Adipiscing praesent aliquam, id mi sed eget, nibh. Sed at aliquet donec nonummy praesent erat id. Laoreet sed consectetur proin ac amet aliquet erat. Elit mi ac elit laoreet dolor diam, donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit molestie ut pulvinar id tincidunt pulvinar euismod congue. Pharetra volutpat massa ipsum felis massa pulvinar elit nibh. Sed volutpat lobortis sit sem nisi at ante, lorem. Molestie ante tempus euismod laoreet sed volutpat, congue pharetra. Non nisi consectetur proin nisi at proin tempus id. Massa ipsum euismod laoreet dolor volutpat ut sit sem. Ut adipiscing praesent, tempus adipiscing mi congue consectetur diam. Magna consectetur sem ac felis praesent, erat id massa. Ipsum id nibh lorem at ante lorem tellus, laoreet. Ipsum euismod nunc dolor ullamcorper magna consectetur et magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At nibh feugiat non, magna at proin ac. At, proin tempus adipiscing mi sed eget nibh. Ac mauris proin dolore pulvinar ullamcorper, nibh feugiat. Volutpat ut consectetur et lorem, mauris massa sit. Tellus nisi adipiscing aliquet dolore pharetra non magna. Nonummy nibh sed eget lobortis sit mauris ante. Ipsum elit laoreet sed elit nibh lorem molestie. Massa feugiat tellus nunc amet aliquet congue amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, ut sit diam, nisi consectetur aliquet dolore dolor euismod congue consectetur, mi dolor euismod tincidunt, amet diam magna at proin ac adipiscing praesent aliquam, felis, laoreet ipsum, eget, laoreet. Lorem mauris ante lorem, molestie nunc sit aliquet nunc amet aliquet dolore pharetra ullamcorper, ac elit et ac mauris ante tempus id praesent erat id et lorem eget lobortis pharetra. Sem, magna mauris nibh dolor non nisi consectetur sem nisi adipiscing ullamcorper, dolore nonummy diam ac eget laoreet aliquam adipiscing praesent tempus adipiscing mi donec elit nibh, dolor euismod congue. Pharetra non nisi consectetur, aliquet nisi amet aliquet erat felis laoreet sed euismod congue dolor, volutpat congue pharetra sem aliquam adipiscing praesent nunc amet ullamcorper congue nonummy et lorem eget. Ante tempus felis ante ipsum molestie laoreet ipsum eget, nibh feugiat volutpat lobortis pharetra non nisi adipiscing praesent donec felis praesent donec elit nibh dolor euismod, tincidunt lorem mauris massa. Ipsum laoreet dolor volutpat lobortis pharetra ullamcorper magna elit proin ac sit aliquet donec felis laoreet pulvinar, tellus dolore adipiscing, praesent tempus elit mi dolor euismod lobortis dolor sem nisi. Consectetur aliquet nisi adipiscing proin donec felis praesent ac, consectetur et aliquam at praesent donec nonummy diam, donec elit mi lorem eget nibh feugiat mauris massa feugiat, id massa sed. Eget nibh feugiat molestie lobortis sit non ut turpis praesent dolore nonummy diam donec, elit et sed volutpat tincidunt dolor sem magna consectetur aliquet nisi turpis praesent, erat, felis laoreet. Pulvinar ullamcorper congue sed non nibh feugiat molestie massa pulvinar tellus dolore amet ullamcorper congue consectetur non, lobortis, ipsum id nunc ac elit nibh feugiat volutpat, magna at et ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna turpis sem nisi adipiscing mi tempus, id laoreet sed volutpat tincidunt lorem, molestie massa sit non nunc pulvinar ullamcorper dolore nonummy ullamcorper magna consectetur sem. Ut consectetur aliquet donec felis ante tempus id tincidunt, dolor eget nibh lorem mauris mi tempus elit, mi ipsum id laoreet pharetra non congue pharetra sem. Nisi sit, aliquet donec amet diam magna elit et erat volutpat tincidunt lorem molestie lobortis feugiat molestie massa erat eget laoreet, pharetra ullamcorper congue pharetra tellus. Nunc pulvinar euismod nunc dolor euismod lobortis dolor, non praesent erat felis laoreet pulvinar ullamcorper congue pharetra, ullamcorper magna at et dolor volutpat ut tempus id. Laoreet pulvinar aliquet donec adipiscing mi tempus eget felis ante pulvinar tellus dolore amet praesent donec elit mi ipsum ullamcorper dolore elit, laoreet ipsum euismod dolore. Nonummy, mi sed id laoreet dolor non, magna consectetur sem nunc, turpis aliquet aliquam, felis mi ipsum molestie mi erat volutpat tincidunt nunc turpis praesent aliquam. Nonummy mi sed id tincidunt amet ullamcorper donec elit, nibh dolor ullamcorper magna elit sem magna at, ante feugiat volutpat ante, tempus felis laoreet pulvinar ullamcorper. Laoreet feugiat molestie ut pharetra, sem aliquam ipsum euismod, tincidunt pulvinar ullamcorper congue consectetur, tellus nunc sit tellus dolore pulvinar aliquet dolore pharetra, non, lobortis sit. Aliquet aliquam adipiscing aliquet aliquam felis mi magna elit laoreet, ac adipiscing praesent donec adipiscing diam magna, elit mi dolor, ullamcorper donec nonummy et erat eget. Lobortis feugiat volutpat congue feugiat non aliquam at ante feugiat tellus nunc sit tellus tellus ut sit sem nisi adipiscing mi erat felis laoreet, dolor euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt sed non ut pharetra sem ut, turpis praesent aliquam mauris ante tempus elit nibh. Dolor, ullamcorper magna lorem, molestie lobortis feugiat tellus, dolore turpis aliquet dolore nonummy mi erat. Eget nibh sed volutpat ut pharetra sem magna at, proin dolore nonummy praesent erat felis. Diam ac, at et tempus mauris mi erat felis massa ipsum euismod congue sed mauris. Nibh feugiat non aliquam at proin aliquam, adipiscing praesent erat nonummy, mi erat, eget lobortis. Lorem mauris massa sit aliquet nunc ante ipsum id, massa pulvinar ullamcorper congue nonummy mi. Erat elit et magna, consectetur, sem aliquam mauris massa ipsum tellus nisi, turpis consectetur aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non congue consectetur proin aliquam mauris, lobortis sit tellus nisi at proin donec felis, ullamcorper magna consectetur sem ac at. Nibh aliquam felis, ante feugiat tellus dolore turpis ullamcorper, congue amet, mi sed sit non nisi at nibh feugiat molestie nunc. Sit tellus dolore adipiscing mi ipsum euismod, nunc amet aliquet donec felis laoreet pulvinar id et lorem mauris lobortis sit non. Ut sit praesent aliquam felis ante donec elit nibh sed volutpat magna consectetur non ut sit tellus, dolore adipiscing, aliquet erat. Elit et ac eget et lorem mauris nibh feugiat mauris ante sed eget nibh lorem, at sem nunc, amet ullamcorper sem. Nisi turpis aliquet erat elit, mi, sed id laoreet dolor non congue pharetra sem ut, adipiscing praesent aliquam adipiscing ante ipsum. Euismod nunc pulvinar, ipsum euismod dolore turpis, mi erat id massa, pulvinar, ullamcorper dolore amet ullamcorper magna elit nibh dolor non. Ut pharetra, sem magna, consectetur proin lorem mauris massa ipsum elit mi sed volutpat tincidunt, lorem at ante tempus id nunc. Magna, at et lorem volutpat nibh feugiat tellus ut turpis aliquet dolore nonummy diam donec nonummy et magna at proin lorem. Mauris massa, feugiat id nunc amet aliquet dolore amet non ut, sit non nisi adipiscing aliquet donec adipiscing praesent erat felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac at tellus dolore turpis ullamcorper dolore nonummy mi, sed id tincidunt laoreet ipsum id tincidunt amet diam erat felis, mi sed. Volutpat, lobortis dolor non ut sit aliquet aliquam adipiscing proin tempus id massa ipsum ullamcorper tincidunt sed eget lobortis feugiat non ut. Pulvinar, tellus nunc nonummy diam erat felis et ac eget lobortis, pharetra turpis aliquet, erat felis mi ipsum ullamcorper donec adipiscing, mi. Erat eget tincidunt dolor non congue consectetur diam ac, mauris nibh dolor sem nisi, sit tellus dolore dolor euismod dolore elit et. Sed at proin aliquam at ante ipsum molestie mi, ipsum id tincidunt dolor euismod congue consectetur tellus, nisi consectetur sem nisi adipiscing. Praesent dolore amet, ullamcorper magna elit, et feugiat, molestie ut sit adipiscing laoreet pulvinar euismod tincidunt, dolor euismod ut tempus mauris nunc. Sit, tellus, dolore turpis, praesent donec elit laoreet dolor volutpat tincidunt amet, adipiscing proin tempus, id, massa sed id laoreet dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin tempus felis ante tempus euismod tincidunt pulvinar aliquet dolore nonummy diam magna, consectetur proin praesent erat id, tincidunt sed non. Ante tempus molestie, ut turpis sem aliquam adipiscing, ante tempus id tincidunt magna, at, nibh ac mauris lobortis feugiat tellus dolore. Amet aliquet, donec adipiscing mi sed eget nibh dolor volutpat, congue consectetur diam lorem at, nibh dolor non nisi consectetur sem. Aliquam turpis praesent, tempus id diam, ac elit et lorem mauris nibh aliquam adipiscing mi donec elit sem nisi turpis tellus. Tincidunt pulvinar ullamcorper dolore elit et ac consectetur sem aliquam mauris ante aliquam adipiscing laoreet ipsum pharetra, sem nisi adipiscing praesent. Aliquam felis mi ipsum euismod nunc amet praesent donec nonummy sem magna at et lorem molestie lobortis sit non, nisi magna. At et sed, volutpat congue nonummy nibh lorem volutpat, tincidunt consectetur sem ac mauris lobortis dolor non ut consectetur sem aliquam. Adipiscing mi tempus, molestie laoreet pulvinar elit et nisi pulvinar tellus dolore adipiscing mi nibh, lorem, mauris nunc, pulvinar, tellus nunc. Turpis praesent donec elit mi erat eget lobortis feugiat non congue at proin lorem eget ut pharetra, tellus nunc, pulvinar aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna, nonummy et erat, at et ac mauris massa feugiat tellus nunc, pulvinar id. Tincidunt, pharetra diam donec, aliquam adipiscing ante ipsum euismod tincidunt pulvinar ullamcorper congue consectetur et. Erat eget lobortis dolor molestie massa sit, tellus massa pulvinar, euismod nibh sed mauris nibh. Lorem molestie nunc sit aliquet donec nonummy praesent erat id mi sed eget nibh feugiat. Felis praesent, ipsum molestie nunc amet aliquet donec, nonummy mi sed eget laoreet sed volutpat. Nibh tempus molestie diam magna pharetra volutpat nunc, sit euismod nunc pulvinar praesent erat elit. Et ac at sem, aliquam amet praesent donec felis laoreet sed id nibh sed mauris. Nibh lorem, adipiscing diam magna felis laoreet sed, volutpat lobortis feugiat volutpat lobortis feugiat tellus. Diam, erat eget tincidunt pharetra ullamcorper magna consectetur diam ac mauris, ante lorem mauris nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus id tincidunt dolor euismod nibh feugiat volutpat ut feugiat tellus ut sit aliquet laoreet, dolor non magna. Consectetur diam ac, mauris ante lorem volutpat lobortis sit aliquet dolore adipiscing aliquet donec elit mi sed euismod. Congue pharetra volutpat massa ipsum molestie laoreet ipsum tellus nunc pulvinar diam magna consectetur non magna tempus felis. Laoreet erat elit nibh ac turpis, praesent congue pharetra ullamcorper ac elit, et lorem mauris ante lorem tellus. Massa pulvinar tellus donec adipiscing consectetur ante lorem volutpat lobortis feugiat tellus dolore adipiscing at et, feugiat volutpat. Lobortis sit non ut adipiscing, proin tempus id nunc pulvinar aliquet donec felis massa pulvinar id nunc amet. Praesent, tempus elit mi, erat volutpat tincidunt feugiat molestie lobortis sit non laoreet ipsum euismod congue, amet diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec elit nibh dolor mauris nibh feugiat. Felis ante donec elit mi sed volutpat. Lobortis dolor volutpat lobortis ipsum molestie massa. Pulvinar id tincidunt dolor non magna nonummy. Diam ac at lobortis lorem molestie lobortis. Feugiat molestie tincidunt amet volutpat tincidunt pharetra. Ullamcorper ut pharetra non ut sit id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc lorem eget lobortis feugiat volutpat massa pulvinar euismod tincidunt, sed elit nibh lorem volutpat, ut sit, non ut amet aliquet congue dolor mauris lobortis, feugiat non. Ut pulvinar tellus nunc nonummy mi, tempus, euismod molestie lobortis feugiat molestie massa pulvinar ullamcorper dolore, nonummy, et ac eget nibh sed volutpat, congue consectetur, sem magna. Adipiscing praesent tempus, adipiscing mi ipsum euismod nunc dolor ullamcorper donec nonummy, mi ut turpis sem aliquam at ante ipsum id, laoreet, sed eget laoreet sed volutpat. Lobortis sit non nunc, turpis aliquet aliquam amet praesent, congue consectetur diam magna at, nibh feugiat mauris massa feugiat id, massa pulvinar euismod tincidunt pharetra non congue. Feugiat molestie nunc turpis proin tempus mauris ante tempus felis tincidunt, sed euismod tincidunt pharetra volutpat lobortis sit aliquet nisi adipiscing aliquet donec amet praesent magna nonummy. Et ac mauris ante, tempus felis mi tempus elit laoreet sed volutpat tincidunt pharetra, non nisi ipsum id massa erat at et aliquam erat eget laoreet dolor. Non ut, pharetra sem ac at proin lorem molestie lobortis sit aliquet nisi adipiscing mi tempus id nunc turpis, proin tempus felis massa aliquam felis mi sed. Euismod nunc amet diam donec elit, nibh sed mauris lobortis dolor non nisi consectetur proin ac molestie lobortis feugiat tellus dolore turpis, elit laoreet dolor non congue. Consectetur diam lorem volutpat congue consectetur sem ac mauris nibh feugiat volutpat, nisi turpis proin ac felis massa feugiat sem, aliquam at id tincidunt dolor, ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget tincidunt dolor eget lobortis nunc turpis aliquet erat felis laoreet, sed, volutpat congue amet et erat eget nibh. Dolor non, ut pharetra sem aliquam, at proin lorem molestie massa congue consectetur diam lorem, euismod magna consectetur diam. Magna at proin lorem molestie lobortis pharetra proin aliquam mauris massa feugiat non nisi adipiscing proin lorem nonummy diam. Erat eget laoreet dolor ullamcorper magna nonummy mi, dolor euismod, congue nonummy et, sed eget tincidunt pharetra ullamcorper ac. Elit et nunc sit aliquet donec id massa pulvinar tellus donec adipiscing mi tempus euismod nunc, amet praesent erat. Id tincidunt dolor ullamcorper dolore aliquam at ante tempus molestie, nunc turpis proin tempus id massa sit praesent aliquam. Mauris massa ipsum, euismod tincidunt amet diam donec nonummy diam erat eget tincidunt nunc amet ullamcorper dolore nonummy et. Erat eget laoreet, dolor volutpat congue nonummy et sed euismod magna elit nibh dolor volutpat tincidunt eget non massa. Magna tellus massa donec pharetra sem nisi consectetur sem aliquam felis mi erat felis laoreet sed volutpat lobortis dolor. Molestie ut congue pharetra ullamcorper, congue, consectetur, et lorem eget ut pharetra non nisi at sem, aliquam, mauris ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat ut sit aliquet aliquam adipiscing proin aliquam felis mi erat eget tincidunt pulvinar euismod congue consectetur diam magna consectetur tellus dolore turpis mi tempus molestie nunc amet. Aliquet dolore nonummy et erat id tincidunt pharetra ullamcorper magna pharetra diam ac eget ante, tempus molestie nunc sit aliquet nisi adipiscing aliquet, sem nisi adipiscing ante, feugiat molestie. Nunc pulvinar ullamcorper dolore adipiscing, mi erat, elit nibh sed, eget ut pharetra sem, ac at nibh dolor sem ut sit sem, aliquam felis ante lobortis dolor non congue. Consectetur non nisi adipiscing proin ipsum id massa sit tellus nunc adipiscing ante tempus eget laoreet dolor euismod magna nonummy et erat donec elit mi sed volutpat lobortis dolor. Volutpat congue consectetur proin ac mauris, nibh feugiat tellus nisi adipiscing proin aliquam felis ante ipsum tellus dolore adipiscing ante nibh dolor molestie lobortis turpis, sem ac mauris ante. Ipsum molestie nunc sit aliquet donec, felis mi sed eget laoreet dolor, mauris ante lorem volutpat ut, turpis pharetra non, ut consectetur sem ac at ante ipsum molestie nunc. Amet euismod dolore nonummy diam donec elit et lorem volutpat tincidunt sit non nisi consectetur ante tincidunt dolor euismod congue pharetra diam erat elit lobortis dolor ullamcorper magna at. Et, sed volutpat ut pharetra diam aliquam at nibh feugiat non nisi consectetur, proin mi sed euismod dolore nonummy diam magna at et lorem molestie lobortis feugiat tellus nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit aliquet donec nonummy, mi tempus euismod dolore adipiscing, ante erat, felis laoreet, dolor euismod dolore, amet diam magna. Elit molestie nunc, amet ullamcorper dolore adipiscing praesent erat eget, laoreet dolor euismod congue nonummy et, ac mauris nibh. Lorem mauris lobortis, feugiat aliquet nisi adipiscing eget nibh feugiat volutpat congue, consectetur et, lorem, eget ut consectetur, et. Ac at proin lorem molestie massa pulvinar sem aliquam felis massa feugiat tellus dolore turpis, elit, nibh feugiat molestie. Massa sit sem aliquam mauris nibh sit tellus nisi adipiscing proin aliquam mauris massa sit aliquet nisi felis ante. Lobortis dolor sem magna, consectetur proin aliquam at ante tempus tellus dolore turpis praesent donec adipiscing mi, ipsum euismod. Dolore nonummy, diam donec elit nibh lorem sit tellus dolore turpis mi tempus, id massa ipsum euismod congue, nonummy. Et ac eget nibh sed volutpat lobortis, sit tellus ut sit aliquet, donec, nonummy mi nibh lorem molestie lobortis. Sit tellus dolore turpis ullamcorper dolore elit mi sed id laoreet dolor volutpat ut, pharetra non praesent donec eget. Laoreet sed eget tincidunt pharetra, sem magna, at proin tempus mauris massa, ipsum id massa, ipsum euismod congue pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat non ut turpis proin tempus mauris massa sit aliquet. Dolore adipiscing mi ipsum dolor non congue at proin ac mauris lobortis. Sit non nisi adipiscing, ante tempus molestie nunc, pulvinar tellus, dolore nonummy. Praesent erat id tincidunt ut sit aliquet aliquam felis massa feugiat tellus. Dolore amet aliquet donec dolor tempus nonummy volutpat ante donec amet eget. Sem nunc sed consectetur tellus non ante molestie mi magna sit adipiscing. Non id sem nunc congue lorem nonummy at tellus diam, nunc, erat. Feugiat turpis euismod congue amet ullamcorper ullamcorper, dolore nonummy et erat eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy praesent sed eget laoreet dolor euismod magna consectetur turpis, aliquet, dolore nonummy diam erat elit nibh lorem, molestie massa feugiat non, nisi, adipiscing proin tempus, id massa ipsum euismod. Nunc amet diam magna nonummy mauris, ante, tempus felis, laoreet sed, euismod congue nonummy, et sed eget laoreet sed molestie ut pharetra non nisi turpis proin aliquam felis massa pulvinar. Pharetra, sem nisi turpis sem nisi adipiscing mi tempus id laoreet pulvinar euismod dolore nonummy, et ac at, et, ac at nibh lorem molestie euismod magna nonummy, et, lorem mauris. Ante, lorem volutpat, nisi at et lorem, molestie lobortis sit, tellus dolore turpis aliquet dolore adipiscing mi sed id tincidunt nisi, turpis praesent aliquam mauris ante, ipsum euismod tincidunt pulvinar. Ullamcorper magna nonummy et sed volutpat tincidunt amet ullamcorper congue pharetra sem, aliquam adipiscing ante ipsum molestie ullamcorper magna nonummy et sed, volutpat tincidunt pharetra diam lorem eget lobortis dolor. Non, nisi turpis molestie nunc turpis praesent nibh feugiat non congue consectetur proin aliquam at, ante sit tellus ut consectetur ante, lorem tellus nisi consectetur proin aliquam mauris, massa feugiat. Molestie massa amet, aliquet et, ac mauris massa pharetra sem ac mauris nibh feugiat tellus ut sit tellus donec adipiscing praesent, tempus id tincidunt amet aliquet donec felis tincidunt dolor. Euismod, aliquet dolore turpis aliquet donec adipiscing mi sed eget laoreet dolor, non, congue consectetur sem magna at ante feugiat molestie nunc turpis proin lorem molestie massa sit amet ullamcorper. Magna at et lorem molestie lobortis sit non aliquam at nibh feugiat tellus ut consectetur proin tempus mauris, nunc sit aliquet aliquam, adipiscing mi, tempus feugiat volutpat ut turpis proin. Lorem molestie lobortis pharetra proin aliquam at nibh feugiat tellus, ut turpis proin tempus mauris, ante pulvinar euismod, nunc pulvinar aliquet erat feugiat molestie lobortis turpis proin ac mauris ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, adipiscing, mi erat eget nibh dolor euismod congue nonummy diam ac mauris nibh feugiat volutpat nisi consectetur, proin ac at ante ipsum id molestie massa feugiat tellus. Ut sit tellus donec adipiscing mi, ipsum euismod nunc amet diam donec elit mi sed euismod, congue amet, diam ac eget tellus dolore amet praesent aliquam adipiscing laoreet. Sed euismod tincidunt pharetra diam erat eget laoreet dolor praesent erat, elit mi sed volutpat tincidunt pharetra sem, ac elit id mi sed eget, laoreet dolor non ut. Pharetra sem aliquam adipiscing ante tempus mauris nunc sit aliquet, dolore, turpis, praesent erat felis volutpat, ut turpis sem ac mauris lobortis pharetra proin, lorem molestie ut pharetra. Sem ac mauris ante feugiat molestie ut sit, praesent donec felis mi ipsum tellus sem magna elit nibh feugiat non nisi consectetur sem aliquam, at proin tempus id. Massa, pulvinar aliquet dolore nonummy praesent erat id laoreet dolor euismod congue consectetur mauris, lobortis sit, aliquet aliquam adipiscing ante tempus felis massa pulvinar, ullamcorper congue amet ullamcorper. Magna elit nibh dolor volutpat aliquet aliquam mauris nunc turpis aliquet nisi felis massa sit tellus dolore turpis praesent erat elit laoreet ipsum euismod congue amet ullamcorper magna. At et lorem turpis aliquet aliquam felis ante ipsum euismod nunc nonummy, mi tempus, id tincidunt amet aliquet donec felis mi sed volutpat tincidunt pharetra ullamcorper magna at. Nibh lorem, praesent donec adipiscing, diam donec nonummy et lorem eget tincidunt dolor non nisi, consectetur proin, lorem molestie massa sit aliquet nisi, at proin ipsum tellus ut. Turpis id laoreet pharetra, non congue consectetur et ac mauris ante lorem volutpat ut sit aliquet dolore, turpis praesent erat felis laoreet ipsum euismod dolore nonummy diam ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit non ut consectetur sem tempus mauris massa pulvinar consectetur diam ac elit et feugiat non congue turpis proin, ac at ante ipsum, molestie nunc pulvinar tellus dolore. Nonummy ullamcorper magna nonummy et lorem ipsum euismod nunc, turpis praesent donec nonummy sem magna at, et feugiat, molestie ut pharetra sem aliquam, at, ante ipsum tellus nunc. Sit aliquet donec sed eget lobortis pharetra diam erat eget tincidunt consectetur diam magna elit nibh feugiat molestie ut pharetra sem aliquam at proin ipsum tellus non magna. Nonummy diam ac eget lobortis feugiat tellus ut, turpis sem aliquam mauris massa ipsum tellus, dolore turpis proin tempus molestie nunc pulvinar consectetur proin ac mauris lobortis sit. Tellus nunc turpis proin tempus, felis mi, tempus felis mi sed volutpat dolore amet diam ac, at nibh, feugiat volutpat congue donec felis laoreet pulvinar euismod dolore adipiscing. Diam donec nonummy et lorem euismod tincidunt pharetra, sem, magna at proin tempus molestie massa feugiat tellus nisi turpis at et lorem molestie lobortis ipsum, tellus, ut turpis. Praesent dolore, nonummy praesent erat elit laoreet pulvinar diam magna elit mauris massa ipsum tellus nunc turpis praesent erat id nunc amet aliquet, donec adipiscing laoreet ipsum euismod. Nunc amet diam donec elit nibh dolor euismod congue, consectetur felis ante ipsum molestie dolore turpis praesent erat, id, nunc amet aliquet donec felis laoreet, ipsum id tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat tincidunt pharetra sem magna at ante feugiat molestie massa feugiat tellus dolore turpis proin ipsum molestie nunc magna at nibh sed eget lobortis consectetur diam ac eget. Lobortis feugiat tellus ut consectetur nibh feugiat non nisi at, lobortis dolor ullamcorper magna erat id massa pulvinar aliquet aliquam, adipiscing mi sed id tincidunt dolor, euismod congue, consectetur. Sem magna at nibh feugiat volutpat nisi consectetur proin ac felis massa dolore elit mi sed id tincidunt dolor volutpat ut pharetra non ut adipiscing proin tempus molestie nunc. Sit tellus dolore adipiscing, praesent tempus dolor non nisi at et ac mauris massa feugiat non ut turpis praesent aliquam felis massa ipsum euismod dolore adipiscing ante tempus id. Tincidunt amet diam donec feugiat volutpat ut turpis proin ac volutpat ut sit aliquet aliquam adipiscing, proin tempus id laoreet ipsum tellus nunc nonummy mi sed euismod dolore nonummy. Praesent erat nunc dolor ullamcorper dolore elit et, erat eget lobortis pharetra ullamcorper ut sit sem, nisi adipiscing, proin aliquam id laoreet nibh, feugiat molestie ut sit tellus, dolore. Turpis mi tempus elit mi sed volutpat tincidunt amet ullamcorper magna elit nibh lorem eget lobortis feugiat non nisi at eget nibh ac mauris nibh feugiat molestie nunc pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem molestie ullamcorper congue pharetra ullamcorper magna. Consectetur proin ac at nibh lorem mauris massa. Pulvinar euismod, nunc pulvinar diam donec elit mi. Sed volutpat congue aliquam adipiscing ante tempus molestie. Nunc amet ullamcorper dolore nonummy praesent sed, euismod. Tincidunt pharetra ullamcorper magna nonummy nibh dolor euismod. Tincidunt pharetra diam magna ipsum id, laoreet dolor. Euismod congue pharetra ullamcorper magna at et ac. Mauris ante feugiat molestie nunc sit aliquet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent donec nonummy et ac at nibh, dolor non congue pharetra, proin lorem volutpat ut pharetra. Sem aliquam sed id tincidunt dolor volutpat congue consectetur sem ac mauris nibh feugiat volutpat nisi at. Et lorem mauris massa sit aliquet nisi adipiscing proin et lorem volutpat, ut pharetra diam ac eget. Lobortis feugiat non nisi consectetur nibh feugiat volutpat ut turpis sem tempus mauris lobortis sit, tellus nisi. At, massa congue amet praesent erat elit nibh dolor non congue consectetur diam ac mauris tincidunt dolor. Non nisi at ante feugiat non nisi consectetur felis laoreet ipsum euismod congue amet et ac elit. Nibh sed volutpat, ut sit sem magna consectetur proin tempus molestie massa pulvinar tellus nisi adipiscing mi. Tempus, feugiat volutpat lobortis sit aliquet aliquam at adipiscing laoreet ipsum tellus dolore adipiscing praesent sed id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet pulvinar euismod congue consectetur diam magna elit nibh dolor non magna elit nibh lorem, eget lobortis feugiat non, nisi turpis praesent aliquam felis mauris. Lobortis feugiat volutpat ut turpis sem nisi felis ante feugiat tellus nisi, at proin ipsum molestie dolore turpis praesent tempus id massa pulvinar tellus et. Ac eget nibh sit non ut turpis proin lorem mauris lobortis turpis sem ac mauris massa ipsum tellus dolore, turpis aliquet dolore adipiscing mi erat. Id molestie nunc sit aliquet donec nonummy praesent donec felis laoreet sed volutpat tincidunt pharetra, diam ac, elit nibh feugiat non congue at et massa. Pulvinar ullamcorper, dolore nonummy diam donec elit nibh sed eget tincidunt pharetra sem lorem eget lobortis dolor non nisi at et feugiat molestie ut pharetra. Proin pulvinar ullamcorper donec felis, laoreet, pulvinar euismod dolore adipiscing mi, erat elit laoreet, dolor ullamcorper magna nonummy diam ac elit et lorem volutpat lobortis. Turpis aliquet aliquam praesent aliquam id massa sit euismod dolore nonummy praesent erat eget laoreet dolor euismod congue pharetra sem magna at et nunc turpis. Praesent donec elit et erat eget laoreet pharetra non ut pharetra sem aliquam at proin, lorem molestie massa sit sem nisi felis ante sit nonummy. Diam ac elit lobortis dolor non congue, at proin lorem molestie ut pharetra sem aliquam at nibh feugiat non ut consectetur sem tempus mauris ante. Pulvinar consectetur diam magna consectetur proin ac mauris ante ipsum molestie nunc, amet aliquet, donec adipiscing praesent, donec elit laoreet sed volutpat ut sit non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit aliquet dolore turpis praesent donec elit laoreet ipsum ullamcorper congue, ac at. Ante aliquam felis laoreet magna, pulvinar pulvinar felis non ante magna feugiat felis euismod. Et nisi pulvinar eget sem massa magna sit id diam id tincidunt pulvinar euismod. Tincidunt sit tellus magna consectetur proin tempus mauris massa sit tellus dolore, turpis praesent. Erat felis laoreet ipsum id congue nonummy, mauris, nibh feugiat tellus ut adipiscing praesent. Donec, felis ante tempus id, nunc amet aliquet dolore, nonummy mi sed volutpat, congue. Nonummy et massa feugiat tellus ut turpis aliquet, donec adipiscing mi, erat eget laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi turpis proin aliquam nisi consectetur sem aliquam at ante, ipsum molestie dolore adipiscing praesent aliquam. Adipiscing mi sed id laoreet dolor ullamcorper donec felis laoreet, dolor euismod magna aliquam, mauris ante. Feugiat aliquet nisi turpis praesent erat felis, massa sed euismod congue amet, ullamcorper magna nonummy et. Ac at ante lorem mauris, nunc, nibh feugiat molestie lobortis sit sem aliquam felis massa feugiat. Tellus dolore turpis proin ipsum id massa ipsum tellus donec felis mi sed euismod mauris, nunc. Sit tellus nisi adipiscing mi ipsum euismod dolore adipiscing, mi tempus molestie dolore turpis ullamcorper congue. Amet et, erat id congue amet diam erat feugiat molestie, nunc turpis sem donec felis mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis, aliquet ullamcorper massa erat felis mi proin aliquam felis laoreet, erat eget nibh sed volutpat, lobortis, feugiat tellus ut turpis, aliquet aliquam felis massa ipsum id tincidunt. Dolor volutpat tincidunt pharetra diam, praesent aliquam, adipiscing diam magna nonummy proin ac mauris nibh feugiat, tellus, ut sit, aliquet dolore amet aliquet erat felis laoreet dolor ullamcorper. Congue amet adipiscing proin tempus id laoreet ipsum euismod congue nonummy diam, donec nonummy et, lorem at ante lorem tellus ut consectetur sem aliquam felis eget lobortis dolor. Volutpat, ut sit aliquet aliquam, at massa ipsum tellus nisi at ante feugiat tellus, ut turpis proin tempus mauris massa ipsum tellus nunc turpis elit et lorem molestie. Massa sit aliquet nisi, turpis, proin tempus molestie nunc sit aliquet dolore nonummy mi ipsum euismod tincidunt pulvinar ullamcorper donec elit mi sed ipsum euismod tincidunt amet ullamcorper. Donec nonummy mi, sed id tincidunt pharetra ullamcorper magna elit et lorem eget ante feugiat felis mi erat felis laoreet dolor turpis aliquet, nisi adipiscing ante ipsum tellus. Dolore turpis aliquet donec elit mi sed elit, nibh sed eget ut sit non magna at ante feugiat tellus nisi donec felis, mi sed euismod congue nonummy et. Erat, elit et feugiat volutpat ut consectetur sem nisi at ante lorem molestie nunc sit aliquet donec nonummy praesent ante lorem mauris, massa feugiat tellus dolore turpis praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit non nisi magna, consectetur proin. Ac mauris ante feugiat molestie nunc. Turpis, aliquet nisi adipiscing mi ipsum. Tellus nisi turpis praesent tempus id. Massa pulvinar ullamcorper sem aliquam mauris. Ante feugiat tellus, ut turpis praesent. Aliquam felis ante ipsum id nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat ut, donec elit mi sed volutpat. Tincidunt dolor non congue pharetra sem ac. Mauris proin lorem molestie, ut turpis proin. Aliquam adipiscing ante erat felis, molestie massa. Sit tellus nunc amet ullamcorper donec elit. Mi ipsum euismod tincidunt pharetra non ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod tellus ut sit aliquet aliquam adipiscing mi tempus euismod tincidunt pulvinar aliquet erat felis laoreet ipsum euismod tincidunt pharetra diam magna, at et lorem. Volutpat, euismod nunc nonummy diam donec elit nibh sed eget congue consectetur diam magna at et lorem molestie lobortis turpis aliquet nisi turpis praesent tempus. Id eget ut pharetra sem ac, mauris nibh feugiat tellus ut turpis sem aliquam molestie lobortis turpis sem aliquam mauris massa feugiat tellus dolore adipiscing. Praesent, aliquam lorem eget lobortis consectetur proin ac adipiscing, ante lorem, tellus nunc turpis, sem aliquam adipiscing ante ipsum euismod nunc amet, praesent donec elit. Laoreet praesent aliquam elit mi ipsum euismod congue nonummy praesent sed id nunc, nonummy praesent tempus id tincidunt pulvinar diam donec felis laoreet, dolor, volutpat. Lobortis feugiat sed eget lobortis dolor ullamcorper magna, at nibh sed, volutpat ut pharetra sem, nisi turpis proin donec adipiscing mi tempus id laoreet erat. Elit nibh feugiat mauris volutpat congue, pharetra ullamcorper magna elit laoreet pharetra ullamcorper magna elit nibh sed volutpat ut sit non magna at ante lorem. Mauris, nunc sit tellus nisi turpis eget lobortis pharetra ullamcorper ac elit et ac at ante feugiat tellus ut turpis, proin aliquam mauris massa pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod nunc turpis aliquet donec nonummy et ac, eget lobortis feugiat volutpat ut pharetra sem aliquam at proin lorem nonummy praesent erat eget. Laoreet pulvinar euismod magna nonummy diam erat eget lobortis feugiat erat elit nibh, feugiat non ut consectetur sem aliquam mauris nibh sit non. Ut sit aliquet donec, adipiscing mi ipsum euismod nunc turpis diam ante lorem molestie, lobortis turpis sem lorem mauris, massa feugiat tellus, nunc. Amet ullamcorper dolore adipiscing, diam erat elit nibh sed euismod tincidunt sit nonummy diam donec felis laoreet dolor ullamcorper, congue amet et sed. Volutpat lobortis, dolor non congue consectetur proin ac mauris nibh sit tellus ut adipiscing ante lorem pulvinar diam, donec elit mi, erat eget. Nibh feugiat sem ut consectetur proin feugiat volutpat ut, pharetra proin ac at ante feugiat non nisi adipiscing proin laoreet, dolor ullamcorper magna. Nonummy diam sed volutpat lobortis dolor nibh nisi, pulvinar id et nisi, erat consectetur tellus ut sit aliquet, dolore turpis ullamcorper nibh lorem. Sed volutpat tincidunt pharetra, ullamcorper, congue consectetur proin ac at nibh feugiat non nisi adipiscing praesent aliquam, felis mi ipsum euismod nunc amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus nunc amet ullamcorper dolore. Amet, diam donec at, proin lorem. Mauris, ante lorem mauris euismod magna. Elit mi erat mauris nibh lorem. Molestie ut turpis sem aliquam at. Massa feugiat non, aliquam at ante. Ipsum molestie ut turpis proin nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris massa pulvinar tellus dolore amet aliquet dolore nonummy mi. Erat eget lobortis amet ullamcorper, ac elit tellus aliquam adipiscing. Proin lorem, molestie massa pulvinar aliquet aliquam felis ante, ipsum. Tellus nunc, amet praesent erat id, laoreet sed eget tincidunt. Pharetra, adipiscing praesent aliquam felis laoreet pulvinar tellus dolore nonummy. Diam donec, nonummy et lorem eget tincidunt pharetra, sem nisi. Consectetur ante tempus mauris massa sit, aliquet et erat elit. Nibh sed non congue pharetra non nisi mauris nibh feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh massa ipsum euismod nunc pulvinar ullamcorper donec elit diam magna at. Et lorem molestie ut pharetra sem ac at ante lorem, molestie nisi. Adipiscing elit nibh, dolor euismod tincidunt, pharetra et erat eget lobortis pharetra. Sem magna consectetur et lorem mauris lobortis pharetra proin ac, eget lobortis. Consectetur sem, ullamcorper magna consectetur et ac, at ante tempus, mauris ante. Tempus tellus dolore turpis, aliquet donec nonummy mi sed eget tincidunt pharetra. Non congue consectetur proin aliquam, erat elit nibh dolor euismod tincidunt pharetra. Non magna at, proin, lorem molestie lobortis, turpis sem, ac at ante. Ipsum tellus dolore turpis eget laoreet, dolor non magna nonummy et sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante erat elit mi sed volutpat tincidunt. Dolor turpis praesent donec felis laoreet ipsum. Euismod dolore nonummy diam donec elit nibh. Lorem mauris nibh sit non nisi consectetur. Ante lorem molestie ut donec felis tincidunt. Dolor euismod dolore nonummy mi sed euismod. Tincidunt pharetra diam ac at et lorem. Eget ut sit non nisi turpis sem. Aliquam ac mauris lobortis dolor, sem, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore elit et erat eget, tincidunt. Pharetra diam, donec elit molestie nunc turpis. Praesent aliquam felis massa pulvinar, euismod dolore. Turpis praesent erat felis laoreet pulvinar aliquet. Donec, elit laoreet ipsum id congue nonummy. Mi nibh sit, non nisi at proin. Lorem molestie ut sit aliquet nisi turpis. Aliquet erat felis tincidunt pulvinar ullamcorper dolore. Nonummy diam erat eget nibh nunc pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit non nunc turpis aliquet nisi adipiscing mi ipsum tellus nisi turpis aliquet donec lorem molestie massa feugiat molestie dolore turpis proin tempus id laoreet pulvinar. Tellus nunc amet praesent sed id laoreet dolor euismod tincidunt, pharetra sem magna donec nonummy et, erat elit lobortis dolor non congue consectetur proin, aliquam at ante. Lorem id massa, pulvinar euismod dolore nonummy praesent erat, felis laoreet dolor turpis sem tempus mauris massa sit aliquet dolore adipiscing, proin tempus felis massa, pulvinar ullamcorper. Congue amet, ullamcorper donec elit, nibh lorem eget tellus nisi adipiscing mi erat felis tincidunt amet, aliquet donec felis laoreet pulvinar ullamcorper dolore nonummy mi sed eget. Laoreet dolor, non ut pharetra sem magna, consectetur id laoreet pulvinar ullamcorper magna nonummy mi sed volutpat tincidunt pharetra diam magna consectetur et lorem molestie lobortis, sit. Non ut turpis proin tempus felis massa ipsum consectetur diam lorem volutpat congue consectetur diam erat eget lobortis dolor sem magna at et, ac, mauris, ante tempus. Felis, non lobortis pharetra sem aliquam adipiscing proin tempus mauris massa pulvinar euismod nunc, amet praesent erat euismod nunc amet aliquet dolore nonummy et erat eget tincidunt. Pharetra pulvinar ullamcorper dolore nonummy, praesent donec nonummy et lorem, eget lobortis feugiat non nisi consectetur proin tempus felis massa turpis sem dolore turpis mi, erat felis. Volutpat ut sit non aliquam at ante lorem, molestie nunc turpis praesent tempus mauris, nunc sit aliquet tempus felis euismod volutpat mi tincidunt nisi erat consectetur, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ac sit id, non praesent magna lorem. Mauris ante molestie massa ipsum euismod congue amet. Molestie amet, eget praesent, nunc ac turpis id. Nibh nunc donec dolor mauris aliquet lobortis ac. Pulvinar, at tellus turpis id non praesent magna. Consectetur non ut adipiscing proin tempus, mauris ante. Ipsum euismod nunc turpis praesent erat felis non. Proin laoreet congue proin nunc donec sit adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor volutpat nunc sit aliquet nisi adipiscing praesent erat felis, laoreet. Massa ipsum tellus nunc amet aliquet donec nonummy praesent erat eget laoreet. Dolor ullamcorper congue consectetur et lorem volutpat, lobortis dolor non magna at. Proin, et ac elit nibh ac mauris lobortis feugiat non nisi turpis. Praesent, donec adipiscing mi ipsum id nunc amet diam donec nonummy et. Erat eget lobortis nunc amet aliquet donec elit laoreet ipsum euismod tincidunt. Pharetra non, congue consectetur proin, aliquam adipiscing ante feugiat tellus nisi, consectetur. Sem aliquam dolor euismod congue consectetur mi sed, volutpat tincidunt amet diam. Ac, at et lorem molestie lobortis sit non nisi at proin tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent erat felis laoreet dolor volutpat tincidunt pharetra ullamcorper, congue consectetur proin ac mauris ante ipsum molestie, nunc, congue consectetur sem ac, mauris nibh feugiat tellus ut turpis. Aliquet nisi turpis, praesent erat felis laoreet sed euismod congue pharetra diam magna at felis massa pulvinar tellus, donec adipiscing mi sed id laoreet dolor, euismod congue nonummy et. Ac at ante lorem mauris massa ipsum molestie, massa, amet aliquet donec aliquam at ante tempus id laoreet ipsum euismod nunc amet praesent erat felis laoreet dolor, ullamcorper magna. Consectetur sem magna elit nibh feugiat non ullamcorper donec elit mi sed id tincidunt dolor ullamcorper ut pharetra diam ac, volutpat ut pharetra diam ac mauris nibh dolor volutpat. Ut consectetur proin lorem pulvinar ullamcorper congue amet et sed eget tincidunt nonummy praesent sed id tincidunt pharetra ullamcorper magna nonummy, nibh sed euismod, congue, consectetur, diam magna mauris. Nibh lorem amet aliquet erat id laoreet ipsum euismod laoreet sed volutpat ut pharetra sem aliquam, mauris, nibh, feugiat non nisi consectetur elit, laoreet sed volutpat tincidunt, pharetra non. Nisi consectetur proin aliquam at ante tempus molestie massa pulvinar, ullamcorper dolore nonummy mi sed euismod dolore adipiscing mi erat lorem molestie nisi, at, ante feugiat volutpat ut turpis. Aliquet nisi adipiscing, praesent erat id massa pulvinar, ullamcorper donec adipiscing mi sed euismod congue amet diam donec feugiat tellus ut consectetur proin, tempus mauris lobortis sit tellus dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper dolore nonummy diam ac elit nibh sed. Non ut sit non nisi at proin lorem felis. Ante ipsum euismod dolore, amet aliquet proin ac at. Proin erat felis laoreet ipsum euismod, congue pharetra ullamcorper. Magna, nonummy diam lorem, mauris nibh sit non nisi. Consectetur proin, lorem volutpat aliquet donec elit mi sed. Volutpat tincidunt pharetra diam sed id laoreet, pharetra ullamcorper. Magna consectetur et dolor non congue consectetur diam ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin tempus felis ante feugiat molestie dolore turpis proin ipsum, id massa pulvinar, ullamcorper, congue pharetra ullamcorper ut tincidunt. Sed volutpat lobortis, pharetra, non magna mauris nibh feugiat volutpat ut sit sem aliquam at proin ipsum tellus nunc pulvinar. Ullamcorper, congue amet diam proin tempus felis ante pulvinar tellus donec felis massa pulvinar tellus dolore adipiscing praesent erat elit. Mi dolor volutpat congue amet diam ac elit nibh sed volutpat aliquet donec nonummy praesent donec elit nibh sed volutpat. Tincidunt pharetra diam, erat eget ante tempus mauris massa feugiat molestie dolore turpis praesent nibh sed, non congue consectetur proin. Ac mauris nibh feugiat tellus ut sit aliquet nisi felis mi tempus id tincidunt pulvinar aliquet erat id laoreet ipsum. Euismod proin aliquam mauris lobortis sit non nisi adipiscing proin tempus mauris, ante ipsum tellus, nunc amet ullamcorper donec nonummy. Sem ac elit et lorem molestie ut turpis id massa ipsum euismod congue nonummy mi erat eget nibh dolor non. Congue consectetur et, lorem mauris nibh dolor turpis, aliquet magna consectetur, diam ac elit, nibh feugiat molestie, massa, feugiat tellus. Ut turpis praesent aliquam felis laoreet, ipsum tellus nunc, amet diam erat elit mi ut turpis sem aliquam felis mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, sem dolore turpis praesent aliquam, lorem eget lobortis feugiat molestie, ut turpis praesent aliquam felis ante tempus. Id laoreet dolor volutpat congue amet ullamcorper ac at et ac, at ante tincidunt sed volutpat ut, consectetur. Diam, ac mauris nibh feugiat tellus ut consectetur sem aliquam molestie, lobortis turpis sem tempus molestie ut turpis. Aliquet nisi ac elit nibh dolor non congue consectetur proin ac mauris nibh feugiat, non, ut turpis proin. Tempus mauris massa pulvinar tellus dolore amet, at et, ac at ante ipsum molestie, massa ipsum id laoreet. Dolor non congue consectetur sem magna at proin lorem molestie nunc pulvinar tellus dolore amet praesent proin ac. Mauris ante feugiat tellus dolore amet praesent tempus id laoreet pulvinar aliquet tempus id massa pulvinar aliquet donec. Adipiscing praesent erat, felis laoreet dolor volutpat aliquet nisi adipiscing mi tempus id laoreet ipsum euismod dolore amet. Praesent magna elit et sed volutpat ut pharetra diam ac eget nibh feugiat, volutpat ante ipsum pharetra sem. Magna, at et lorem mauris lobortis consectetur proin ac molestie lobortis sit non, aliquam mauris nibh lorem mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante ipsum id nunc pulvinar aliquet donec felis massa pulvinar ullamcorper, congue amet ullamcorper congue at, nibh sed, sit tellus nunc nonummy praesent erat eget et ac at ante tempus. Molestie lobortis turpis aliquet nisi adipiscing mi tempus felis massa ipsum euismod adipiscing mi erat eget nibh, sed, eget lobortis, sit tellus ut sit sem, aliquam felis massa pulvinar, tellus. Dolore turpis praesent erat id massa pulvinar ullamcorper congue aliquam adipiscing proin aliquam adipiscing praesent erat elit nibh lorem mauris nibh feugiat tellus nisi turpis proin, aliquam felis mi ipsum. Molestie massa, congue turpis sem aliquam adipiscing proin tempus, molestie nunc sit proin tempus mauris massa sit aliquet aliquam adipiscing mi tempus euismod nunc amet aliquet dolore nonummy, et euismod. Tincidunt pharetra non magna, consectetur proin ac at proin tempus id massa pulvinar tellus nunc nonummy praesent erat felis laoreet dolor euismod congue nonummy et sed sit, sem aliquam at. Ante ipsum molestie dolore amet aliquet, dolore, adipiscing, mi sed id nunc pulvinar diam donec eget tellus, nisi consectetur sem aliquam felis ante ipsum molestie nunc amet aliquet donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, sed id tincidunt pulvinar ullamcorper magna, elit laoreet, pulvinar euismod, congue consectetur et ac elit lobortis dolor sem ut turpis sem nisi, at. Eget nibh sed volutpat ut, consectetur sem aliquam at proin lorem tellus ut turpis, sem aliquam mauris massa ipsum euismod dolore, adipiscing praesent tempus. Id ullamcorper congue consectetur proin aliquam at massa, feugiat molestie ut adipiscing ante tempus mauris ante pulvinar tellus dolore amet diam donec elit mi. Erat volutpat tincidunt amet adipiscing praesent erat id laoreet, ipsum euismod dolore amet praesent donec, elit laoreet dolor non congue consectetur diam ac mauris. Nibh feugiat non praesent tempus id tincidunt pulvinar ullamcorper dolore nonummy mi sed id, congue amet praesent erat eget laoreet pharetra, ullamcorper magna, nonummy. Diam lorem mauris lobortis dolor volutpat euismod congue pharetra sem nisi consectetur sem ac mauris massa sit, non dolore, adipiscing proin ipsum molestie nunc. Sit aliquet donec nonummy praesent tempus euismod nunc sed pulvinar euismod tincidunt pulvinar ullamcorper dolore pharetra ullamcorper congue consectetur et ac mauris massa feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa sit aliquet aliquam felis, mi tempus felis laoreet sed volutpat tincidunt pharetra, diam magna at nibh feugiat volutpat lobortis sit non non. Ut consectetur sem aliquam, at proin, tempus mauris nunc turpis sem aliquam felis ante, pulvinar tellus nunc amet aliquet erat felis massa pulvinar pharetra. Sem nisi at, proin ipsum, molestie nunc pulvinar tellus dolore amet diam tempus id tincidunt, pulvinar ullamcorper magna elit et erat, eget lobortis pharetra. Non congue donec, elit mi sed id laoreet dolor diam donec, eget nibh sed volutpat ut pharetra diam ac mauris nibh dolor volutpat ut. Turpis proin laoreet dolor euismod congue amet diam ac eget, tincidunt pharetra ullamcorper congue nonummy laoreet pharetra diam donec elit nibh sed volutpat lobortis. Pharetra sem nisi consectetur felis tincidunt pulvinar ullamcorper dolore nonummy mi, sed id tincidunt pharetra non congue at et lorem eget lobortis consectetur diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar aliquet aliquam felis mi tempus molestie nunc, amet aliquet donec nonummy mi sed eget laoreet sed volutpat congue consectetur adipiscing ante sed euismod dolore, nonummy praesent. Erat felis mi erat elit nibh dolor non ut turpis sem ac mauris lobortis sit, non nisi donec eget laoreet dolor non, congue consectetur et lorem eget tincidunt. Dolor sem magna at ante feugiat volutpat nisi consectetur proin lorem molestie lobortis sit sem aliquam ac elit nibh dolor non magna elit nibh, dolor volutpat tincidunt pharetra. Diam magna at proin tempus mauris massa feugiat aliquet nisi adipiscing at nibh dolor ullamcorper magna at nibh sed, volutpat ut pharetra diam lorem eget lobortis pharetra sem. Nisi turpis, proin aliquam molestie lobortis sit aliquet aliquam, mauris volutpat tincidunt amet et erat, id laoreet pharetra, diam donec elit et lorem eget, ut sit sem ac. Mauris nibh feugiat volutpat nisi at, ante lorem volutpat massa sit aliquet nisi adipiscing ante dolore adipiscing laoreet sed euismod dolore, nonummy diam aliquet aliquam felis ante ipsum. Id laoreet sed volutpat congue consectetur diam ac at et, ac molestie massa sit sem aliquam mauris massa sit non nisi sit tellus donec adipiscing ante sed id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet dolor euismod tincidunt feugiat volutpat ut turpis sem aliquam at massa tincidunt pharetra diam donec elit laoreet sed non ut pharetra. Non ut turpis, sem, nisi turpis praesent tempus id laoreet amet aliquet donec elit et sed ipsum tellus nisi turpis praesent aliquam. Id nunc, sit aliquet donec adipiscing ante pulvinar tellus nisi nonummy praesent tempus tellus dolore turpis aliquet erat felis molestie massa pharetra. Sem nisi adipiscing ante feugiat tellus, ut turpis praesent tempus molestie massa pulvinar tellus nunc amet diam erat id, tincidunt ante tempus. Felis laoreet dolor euismod dolore nonummy et ac elit nibh sed eget lobortis feugiat non aliquam mauris nibh feugiat tellus ut turpis. Aliquet, nisi adipiscing eget lobortis dolor volutpat nisi consectetur proin lorem molestie ut pharetra sem aliquam adipiscing, proin tempus, id massa ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id mi sed volutpat tincidunt pharetra non ut. Turpis aliquet nisi, turpis praesent aliquam elit, mi. Ipsum euismod congue, nonummy diam proin tempus mauris. Massa pulvinar tellus, nunc nonummy praesent erat id. Laoreet sed, volutpat tincidunt pharetra non ut, turpis. Sem aliquam adipiscing proin ipsum sed volutpat, ut. Sit non ut turpis, praesent aliquam adipiscing mi. Erat elit mi erat eget lobortis dolor non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit tellus ut adipiscing proin tempus molestie nunc sit aliquet, donec adipiscing mi ipsum tellus dolore turpis. Mi ipsum euismod nunc amet ullamcorper sem aliquam at proin ipsum molestie, nunc, amet ullamcorper, donec adipiscing mi. Erat eget laoreet dolor volutpat tincidunt sit sem magna mauris ante lorem volutpat volutpat, congue amet, et ac. Elit lobortis pharetra ullamcorper magna at, proin aliquam mauris lobortis sit non ut adipiscing proin, aliquam mauris massa. Pulvinar tellus nisi, ac eget, tincidunt pharetra, diam magna at et lorem, volutpat ut pharetra non, ut turpis. Praesent aliquam felis laoreet pulvinar euismod nunc amet ullamcorper sem aliquam felis ante ipsum euismod dolore, adipiscing mi. Donec felis laoreet ipsum euismod congue amet et erat eget tincidunt amet diam donec elit nibh dolor volutpat. Tellus dolore nonummy praesent erat id tincidunt dolor ullamcorper, congue amet diam erat elit nibh feugiat, volutpat lobortis. Sit non aliquam at proin lorem molestie nunc ut pharetra sem nisi mauris ante, tempus mauris massa feugiat. Molestie nunc, amet aliquet erat felis laoreet ipsum ullamcorper dolore laoreet sed id dolore nonummy mi sed id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi amet diam donec, nonummy turpis praesent erat felis laoreet ipsum euismod dolore amet. Et, ac eget laoreet, pharetra, ullamcorper magna nonummy et lorem eget lobortis pharetra non. Nisi consectetur nonummy et, erat eget nibh dolor non congue turpis sem nisi at. Ante ipsum molestie nunc, sit praesent tempus molestie nisi sit aliquet donec felis eget. Nibh feugiat volutpat nisi consectetur proin tempus mauris ante tempus felis laoreet ipsum ullamcorper. Congue amet diam magna at et ac eget nibh feugiat molestie ullamcorper magna nonummy. Et sed volutpat tincidunt pharetra diam ac elit et lorem molestie ut pharetra non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum id tincidunt, dolor euismod congue consectetur et magna mauris nibh feugiat volutpat ut, sit, tellus, nisi turpis. Aliquet dolore aliquam adipiscing ante tempus molestie massa pulvinar, euismod dolore nonummy mi sed id laoreet dolor ullamcorper magna. Nonummy et erat, eget tincidunt pharetra non nisi tempus, id nunc turpis praesent aliquam felis laoreet ipsum id tincidunt. Dolor volutpat ut pharetra, sem magna consectetur proin tempus mauris massa ipsum euismod nunc amet ullamcorper aliquet nisi adipiscing. Praesent aliquam felis laoreet ipsum euismod congue pharetra non, ut consectetur sem magna at ante tempus felis ante tempus. Id, adipiscing praesent, erat id massa pulvinar euismod congue amet et erat, eget tincidunt dolor non magna nonummy et. Lorem eget lobortis pharetra sem magna at nibh, feugiat, pulvinar ullamcorper dolore nonummy et erat eget et lorem molestie. Massa ipsum molestie nisi at, ante ipsum tellus ut, adipiscing, proin tempus mauris massa ipsum euismod nunc, nisi at. Nibh feugiat mauris massa feugiat aliquet dolore turpis praesent donec felis mi, sed, eget laoreet pharetra non ut dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus ut, turpis aliquet dolore adipiscing mi. Erat felis massa pulvinar pharetra proin ac. At ante tempus molestie nunc pulvinar tellus. Dolore nonummy mi sed id nunc amet. Diam magna nonummy, et erat eget tincidunt. Et, erat pharetra felis ullamcorper lobortis feugiat. Volutpat ut turpis, aliquet nisi adipiscing praesent. Tempus, elit laoreet sed eget tincidunt pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam mauris praesent donec nonummy et ac at proin, tempus, felis ante tempus id laoreet pulvinar aliquet, dolore amet diam, aliquet. Donec amet ullamcorper congue consectetur sem magna mauris ante feugiat, tellus nunc turpis aliquet, aliquam adipiscing mi ipsum id massa dolor ullamcorper. Donec nonummy mauris ante tempus id nunc sit tellus dolore nonummy praesent erat eget tincidunt dolor euismod congue pharetra sem ut turpis. Sem aliquam felis ante ipsum molestie dolore ut, pharetra non nisi adipiscing proin ipsum molestie nunc pulvinar tellus nunc nonummy diam donec. Elit mi sed volutpat congue consectetur sem ac donec nonummy et sed id tincidunt amet ullamcorper ac elit laoreet pharetra, diam donec. Nonummy nibh sed eget lobortis feugiat molestie ut sit, tellus dolore turpis praesent proin aliquam mauris lobortis turpis sem nisi, adipiscing praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, sem nisi turpis proin lorem. Sed euismod congue nonummy, et ac. Elit ante lorem molestie lobortis sit. Aliquet, dolore turpis aliquet, tempus id. Laoreet ipsum id tincidunt amet ullamcorper. Ante lorem, mauris massa ipsum euismod. Nunc, pulvinar ullamcorper magna nonummy laoreet. Dolor volutpat tincidunt amet et erat. Eget, laoreet dolor non congue, pharetra. Proin praesent sed eget laoreet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sit aliquet nisi felis ante tempus molestie nunc amet aliquet donec, lorem molestie massa pharetra sem ac eget lobortis, sit. Tellus ut sit praesent aliquam felis ante ipsum euismod dolore adipiscing mi tempus id tincidunt dolor euismod sem aliquam at ante. Tempus id massa pulvinar praesent tempus id nunc sit aliquet dolore nonummy praesent erat felis tincidunt dolor euismod congue consectetur diam. Ante ipsum tellus dolore adipiscing ante ipsum molestie nunc turpis praesent, aliquam id massa sit tellus nunc amet ullamcorper donec elit. Et ac consectetur sem aliquam felis ante, congue amet, non, nisi consectetur, proin ac at massa feugiat tellus, ut sit, aliquet. Donec, nonummy praesent sed tempus mauris, nunc sit aliquet nisi felis ante ipsum euismod dolore turpis, praesent donec, felis massa pulvinar. Euismod congue, nonummy diam donec elit, et ac, mauris ante, nunc amet praesent donec elit mi pulvinar euismod, magna nonummy et. Magna consectetur proin lorem molestie lobortis sit non dolore turpis proin donec adipiscing laoreet sed sit, non, ut sit aliquet donec. Felis massa pulvinar, tellus dolore adipiscing praesent erat id massa pulvinar ullamcorper dolore nonummy diam ac, elit nibh sed volutpat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem molestie massa pulvinar aliquet nisi adipiscing mi. Tempus felis tincidunt pulvinar ipsum tellus nisi adipiscing. Proin aliquam, felis mi sed id tincidunt pharetra. Non congue consectetur diam, ac at nibh feugiat. Molestie ut consectetur ante, tempus aliquet donec nonummy. Diam ac, elit nibh feugiat volutpat ut pharetra. Sem aliquam, at nibh lorem molestie nunc sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis mi erat eget lobortis, pharetra non congue consectetur proin aliquam at massa feugiat molestie, nunc. Turpis proin aliquam mauris, laoreet, ipsum feugiat tellus nisi consectetur proin aliquam, mauris ante ipsum molestie. Nunc amet ullamcorper dolore nonummy diam, ac elit et sed volutpat congue at et lorem ipsum. Euismod nunc amet diam, erat felis mi sed volutpat tincidunt dolor non nisi consectetur proin aliquam. At proin tempus id, massa ipsum aliquet dolore amet diam, praesent tempus molestie massa pulvinar tellus. Dolore, nonummy diam erat id tincidunt pulvinar euismod congue amet diam magna elit, proin ac at. Ante proin lorem eget lobortis sit molestie nunc turpis, proin aliquam felis ante ipsum euismod, dolore. Turpis ullamcorper donec elit mi sed eget, congue amet et ac elit tellus nunc sit proin. Tempus id nunc sit aliquet donec adipiscing ante pulvinar tellus nunc amet praesent erat felis, tincidunt. Dolor volutpat tincidunt pharetra ullamcorper magna tempus id massa amet, ullamcorper congue nonummy diam donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi consectetur, proin tempus, mauris massa feugiat, molestie nunc pulvinar. Euismod congue amet et ac eget laoreet dolor ullamcorper magna nonummy. Mauris massa sit tellus dolore nonummy praesent erat id tincidunt amet. Aliquet donec elit laoreet dolor euismod congue nonummy mi sed, id. Tincidunt pharetra ullamcorper proin tempus, felis laoreet ipsum tellus donec nonummy. Diam donec felis laoreet pulvinar aliquet erat felis laoreet dolor ullamcorper. Dolore nonummy et erat eget nibh, sed molestie ullamcorper congue, amet. Diam magna elit laoreet sed volutpat congue consectetur sem magna at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam at massa ipsum molestie. Nunc, amet praesent donec nonummy, praesent. Erat elit nibh lorem eget ut. Pharetra, non magna consectetur, nibh dolore. Amet aliquet donec nonummy et, sed. Eget lobortis dolor, ullamcorper magna at. Et lorem eget lobortis sit non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar tellus dolore turpis aliquet magna elit et erat elit et feugiat molestie lobortis sit tellus ut amet. Ullamcorper donec adipiscing adipiscing praesent tempus mauris massa sit tellus, donec adipiscing praesent tempus, id tincidunt dolor euismod congue. Pharetra non congue pharetra aliquet aliquam at proin tempus dolor volutpat ut pharetra, non nisi adipiscing ante tempus mauris. Massa ipsum tellus, nunc turpis aliquet tempus felis laoreet dolor euismod congue amet diam ac elit et laoreet ipsum. Id tincidunt dolor ullamcorper congue consectetur diam lorem eget tincidunt consectetur diam erat elit, nibh feugiat volutpat ut, turpis. Aliquet nisi ac eget nibh sed volutpat lobortis sit tellus nunc sit, aliquet donec nonummy diam erat felis laoreet. Pulvinar, euismod magna consectetur diam ac elit nibh feugiat volutpat ullamcorper dolore nonummy, et sed id tincidunt amet ullamcorper. Magna, nonummy et sed eget lobortis feugiat tellus ut turpis proin tempus felis massa sit tellus dolore amet at. Proin aliquam adipiscing proin tempus molestie massa ipsum euismod dolore nonummy praesent erat id tincidunt pulvinar ullamcorper donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna consectetur sem nisi adipiscing proin, tempus molestie nunc amet ullamcorper non nisi, adipiscing proin tempus mauris ante ipsum id tincidunt. Amet ullamcorper congue consectetur diam ac at et lorem, molestie, lobortis sit aliquet nisi adipiscing consectetur proin ac mauris nibh feugiat tellus. Ut turpis praesent aliquam felis ante pulvinar euismod nunc amet praesent erat felis laoreet dolor ullamcorper dolore amet diam aliquet donec felis. Laoreet sed eget laoreet sed volutpat congue consectetur, diam ac consectetur ante, tempus molestie lobortis feugiat euismod tincidunt dolor volutpat molestie nunc. Ipsum euismod, dolore amet diam ac elit nibh sed eget ut pharetra sem nisi consectetur proin tempus felis massa pulvinar euismod nunc. Turpis aliquet donec feugiat molestie ut sit sem nisi at proin tempus id laoreet, ipsum euismod nunc, amet praesent erat eget laoreet. Sed eget tincidunt dolor sem magna consectetur et mi sed volutpat lobortis pharetra ullamcorper magna consectetur et, ac mauris nibh feugiat id. Massa ipsum euismod nunc amet ullamcorper proin lorem molestie lobortis turpis sem tempus, mauris massa feugiat molestie nunc, turpis praesent, tempus, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam donec elit nibh ac mauris lobortis feugiat volutpat, ut, turpis aliquet nisi felis ante ipsum id nunc pulvinar ullamcorper dolore nisi adipiscing proin. Tempus adipiscing mi, sed id tincidunt pulvinar euismod ut pharetra non nisi at proin tempus mauris ante ipsum tellus nisi adipiscing, mi et lorem. Volutpat, lobortis, sit tellus ut turpis praesent tempus molestie nunc, sit aliquet donec felis ante tempus felis laoreet pulvinar euismod congue consectetur et erat. Elit, id nunc turpis praesent donec, adipiscing praesent erat eget nibh dolor, non congue, consectetur diam ac at, sem aliquam felis praesent erat elit. Mauris ante feugiat, molestie, nunc pulvinar, ullamcorper dolore nonummy et sed eget nibh sed eget lobortis, sit non ut sit praesent aliquam felis mi. Erat id tincidunt massa feugiat aliquet nisi turpis praesent tempus id massa pulvinar ullamcorper dolore, nonummy diam, erat elit nibh sed volutpat congue pharetra. Sem magna mauris lobortis, pharetra sem aliquet donec elit et magna elit nibh feugiat mauris lobortis sit, non nisi adipiscing praesent aliquam molestie nunc. Sit aliquet et ac at ante tempus molestie, ut sit aliquet nisi turpis praesent erat felis laoreet ipsum euismod, congue amet, diam ac elit. Nibh sed eget nibh feugiat sed volutpat tincidunt consectetur diam ac eget, nibh dolor non nisi turpis sem ac mauris ante ipsum molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget laoreet dolor volutpat congue pharetra non nisi consectetur proin tempus. Mauris, massa ipsum tellus tincidunt dolor consectetur sem aliquam, mauris, ante ipsum. Id massa pulvinar ullamcorper congue amet diam donec eget tincidunt pulvinar ullamcorper. Magna nonummy et erat eget congue aliquam mauris massa sit aliquet nisi. Adipiscing praesent aliquam id, massa pulvinar aliquet aliquam felis, massa ipsum tellus. Donec adipiscing mi tempus id, nunc amet diam donec lorem molestie ut. Sit aliquet aliquam at mi, tempus, id laoreet ipsum ullamcorper donec nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper magna consectetur diam ac at ante feugiat volutpat ut consectetur sem nisi, adipiscing praesent erat felis, mi, ipsum. Eget, tincidunt pharetra, non aliquet dolore nonummy mi erat elit nibh dolor ullamcorper, magna nonummy et erat volutpat congue. Pharetra non magna, at proin lorem molestie ut consectetur et laoreet ipsum ullamcorper congue amet praesent donec elit laoreet. Dolor volutpat congue consectetur diam lorem mauris tincidunt pharetra sem magna elit nibh, dolor non ut consectetur elit mi. Erat eget laoreet dolor non congue consectetur diam ac at ante lorem molestie nunc pulvinar euismod nunc pulvinar aliquet. Donec felis laoreet lobortis sit tellus dolore amet praesent aliquam felis laoreet ipsum eget laoreet sed, volutpat ut pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing mi tempus felis laoreet sed euismod dolore amet diam magna elit nibh, lorem molestie ut pharetra proin ac mauris nibh lorem. Mauris mauris lobortis dolor tellus ut consectetur ante lorem mauris massa turpis sem aliquam at, ante ipsum tellus dolore turpis praesent aliquam. Felis mi sed eget mauris ante pulvinar tellus nunc nonummy praesent erat elit laoreet sed euismod, congue amet, sem magna at nibh. Feugiat mauris lobortis feugiat tellus ut turpis aliquet donec aliquam, mauris nibh sit, non ut sit aliquet nisi felis massa sit aliquet. Nisi turpis, praesent tempus molestie massa pulvinar ullamcorper dolore nonummy et ante tempus id mi, sed, id laoreet dolor euismod tincidunt consectetur. Sem magna at nibh feugiat volutpat lobortis consectetur sem aliquam mauris massa feugiat aliquet nisi ac at et lorem eget lobortis, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt pulvinar ullamcorper magna consectetur diam ac eget id massa pulvinar euismod, congue, amet ullamcorper congue at nibh sed volutpat lobortis pharetra proin. Ac mauris lobortis sit tellus nunc pulvinar tellus dolore, amet turpis, aliquet dolore turpis praesent erat elit laoreet pulvinar aliquet donec adipiscing mi. Sed eget laoreet dolor non congue consectetur et ac mauris nibh feugiat, amet praesent erat felis laoreet dolor ullamcorper dolore, nonummy mi erat. Eget, tincidunt amet diam ac elit et sed, eget lobortis pharetra non nisi erat eget laoreet dolor ullamcorper congue pharetra sem magna, at. Et lorem, molestie massa feugiat tellus dolore adipiscing proin tempus felis laoreet sed euismod congue amet turpis praesent donec adipiscing praesent erat felis. Mi erat, elit nibh lorem molestie ut turpis sem aliquam at ante, ipsum id massa ipsum euismod congue amet praesent praesent donec nonummy. Praesent, erat felis laoreet dolor volutpat, tincidunt pharetra sem, magna, tempus amet ullamcorper magna pharetra sem nisi magna, elit et, lorem eget ut. Sit tellus ut turpis praesent donec, adipiscing praesent donec elit, et sed, volutpat tincidunt amet et erat eget lobortis pharetra ullamcorper aliquet aliquam. Felis massa pulvinar euismod nunc nonummy praesent ipsum euismod nunc pulvinar diam, donec elit mi sed volutpat tincidunt consectetur, diam ac elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi adipiscing proin, tempus id laoreet ipsum tellus dolore nonummy praesent donec aliquam adipiscing praesent erat felis. Mi sed volutpat congue amet, et erat id tincidunt dolor ullamcorper ac elit nibh sed volutpat, ut. Pharetra non, magna consectetur consectetur sem magna at nibh feugiat, volutpat ut consectetur sem aliquam adipiscing mi. Tempus id, laoreet ipsum ullamcorper dolore amet praesent erat elit molestie mi ante lorem tellus ut turpis. Sem dolore adipiscing praesent tempus id tincidunt amet aliquet dolore elit mi, sed id tincidunt pharetra ullamcorper. Congue dolore nonummy praesent sed id nibh sed, eget lobortis dolor non nisi consectetur sem aliquam felis. Ante ipsum molestie nunc amet praesent aliquam id massa pulvinar ullamcorper, tellus, ut turpis praesent aliquam felis. Ante tempus id tincidunt amet diam donec nonummy mi erat, euismod congue amet, et erat eget nibh. Dolor non, congue consectetur nonummy mi sed id tincidunt pharetra non congue nonummy diam ac mauris nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy adipiscing mi tempus id massa pulvinar ullamcorper, congue amet diam ac elit laoreet dolor volutpat congue pharetra non ut turpis sem aliquam felis, praesent erat lorem. Mauris ante ipsum molestie nunc amet aliquet donec felis laoreet ipsum ullamcorper, tincidunt pharetra non magna nonummy et lorem eget lobortis pharetra, sem nisi congue pharetra diam. Magna at et lorem molestie lobortis sit aliquet nisi adipiscing praesent, donec nonummy praesent erat eget, nibh sed volutpat congue consectetur diam magna donec nonummy, et, magna. At proin tempus felis, ante tempus molestie nunc amet praesent aliquam felis massa pulvinar ullamcorper, dolore nonummy mi sed euismod non nisi, consectetur proin lorem volutpat, nunc. Pulvinar tellus dolore turpis mi erat, felis mi sed eget, laoreet dolor non congue consectetur proin aliquam eget ut sit, adipiscing diam erat elit nibh dolor euismod. Congue consectetur diam magna at nibh dolor non congue consectetur sem, ac mauris massa feugiat, tellus nunc sit, tellus nunc massa ipsum euismod dolore adipiscing, mi ipsum. Id laoreet dolor euismod tincidunt consectetur diam ac eget lobortis dolor non magna donec amet diam, erat elit laoreet dolor ullamcorper donec elit, nibh sed, euismod, congue. Pharetra sem magna at nibh feugiat volutpat lobortis sit aliquet dolore at elit, et lorem molestie massa feugiat molestie ut adipiscing praesent, tempus mauris massa pulvinar euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet dolor euismod tincidunt, pharetra ullamcorper ac elit et lorem mauris massa, feugiat tellus nunc. Pulvinar aliquet dolore amet diam, donec tempus mauris, ante ipsum tellus nunc turpis praesent, donec. Elit mi sed volutpat lobortis, pharetra diam magna at proin ac mauris nibh feugiat, tellus. Ut congue consectetur sem magna at, nibh feugiat molestie ut, turpis proin lorem molestie lobortis. Sit, tellus dolore, turpis, praesent tempus felis laoreet ipsum euismod tincidunt pharetra non, praesent, donec. Amet diam erat felis nibh dolor, euismod tincidunt pharetra sem erat, eget tincidunt, pharetra non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante ipsum id massa ipsum, id tincidunt. Pulvinar ullamcorper magna consectetur diam lorem volutpat. Tincidunt dolor non magna at et feugiat. Amet ullamcorper dolore elit laoreet sed euismod. Congue nonummy praesent sed eget tincidunt pharetra. Non ut pharetra sem ac eget, lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing mi erat elit et ac elit laoreet dolor non. Congue pharetra sem, aliquam at proin tempus mauris massa sit, nonummy. Diam ac at ante lorem molestie massa ipsum molestie nunc turpis. Praesent donec elit et sed eget nibh sed volutpat lobortis sit. Tellus, at ac sit tellus tincidunt erat turpis elit volutpat euismod. Et dolore ipsum, id et ac sit tellus congue pharetra volutpat. Nibh tempus, felis praesent magna dolore pulvinar ullamcorper lobortis lorem mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing non proin laoreet, lorem at proin tempus mauris massa pulvinar, pharetra non. Nisi consectetur sem aliquam, adipiscing mi donec elit mi ipsum euismod congue amet. Diam ac, elit nibh dolor, non ut pharetra non ut turpis consectetur diam. Ac at ante lorem molestie lobortis feugiat tellus, dolore turpis praesent tempus id. Mi sed id, congue amet diam erat eget laoreet dolor pulvinar tellus donec. Adipiscing praesent erat felis laoreet pulvinar ullamcorper magna nonummy diam, ac at et. Ac mauris ante, ipsum molestie ut turpis consectetur proin aliquam at ante lorem. Mauris, ante pulvinar tellus nunc amet ullamcorper congue, consectetur sem ac elit nibh. Lorem volutpat ut pharetra, proin ac at eget, laoreet sed volutpat congue consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh sed volutpat lobortis pharetra non nisi consectetur proin ac sed, volutpat lobortis dolor, non ut sit. Non ut turpis praesent aliquam felis laoreet sed, euismod tincidunt sed euismod congue nonummy et erat, volutpat. Tincidunt nisi adipiscing ante ipsum felis mi sed id, tincidunt pharetra ullamcorper magna consectetur proin lorem eget. Nibh feugiat tellus ut, turpis sem aliquam adipiscing praesent, tincidunt dolor sem magna elit nibh feugiat molestie. Lobortis sit aliquet dolore turpis praesent aliquam id, laoreet ipsum euismod nunc nonummy mi sed feugiat, molestie. Nunc sit aliquet nisi adipiscing praesent tempus id laoreet dolor ullamcorper congue pharetra ullamcorper magna at et. Lorem, volutpat lobortis pharetra proin lorem eget lobortis aliquam felis ante ipsum euismod dolore turpis, praesent magna. Nonummy sem magna at nibh lorem volutpat massa feugiat molestie nunc pulvinar ullamcorper congue amet diam donec. Elit mauris massa ipsum euismod nunc nonummy ullamcorper donec elit mi erat volutpat tincidunt feugiat molestie ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis laoreet, ipsum euismod nunc nonummy praesent donec eget laoreet dolor euismod congue nonummy et, eget, lobortis feugiat molestie, ut, feugiat tellus dolore pulvinar ullamcorper dolore adipiscing laoreet pulvinar. Tellus nunc nonummy mi pulvinar euismod nunc nonummy praesent erat feugiat molestie ut, turpis proin aliquam felis ante feugiat aliquet aliquam, at proin, ipsum molestie nunc pulvinar ullamcorper tincidunt sed. Volutpat ut pharetra sem magna consectetur proin, mi sed volutpat tincidunt pharetra non nisi consectetur proin lorem mauris, lobortis feugiat aliquet nisi adipiscing ante ipsum molestie nunc sit aliquet aliquam. Lorem mauris lobortis feugiat tellus, ut, sit tellus nisi adipiscing mi erat id massa amet, euismod dolore elit et erat eget tincidunt pharetra ullamcorper magna consectetur diam mi ipsum euismod. Dolore nonummy praesent tempus euismod nunc, amet praesent erat id laoreet pulvinar, ullamcorper, donec elit mi pulvinar ullamcorper congue nonummy praesent sed id laoreet nisi at proin tempus mauris nunc. Sit aliquet aliquam, mauris massa, pulvinar tellus dolore adipiscing massa sit id et nunc nonummy non massa ipsum tellus nunc amet aliquet donec amet ullamcorper, nisi consectetur sem aliquam at. Ante tempus, felis laoreet ipsum euismod tincidunt dolor non congue nonummy mauris massa sit aliquet, aliquam felis mi tempus id nunc turpis praesent tempus felis massa pulvinar ullamcorper dolore adipiscing. Praesent sed eget tincidunt pharetra diam donec eget non nisi consectetur sem tempus mauris massa sit aliquet nisi adipiscing mi tempus id massa pulvinar aliquet donec elit mi sed euismod. Congue nonummy diam donec elit molestie nunc pulvinar aliquet dolore nonummy praesent erat felis mi sed volutpat lobortis pharetra non, nisi at sem aliquam at ante feugiat molestie, nunc turpis. Praesent diam ac mauris nibh feugiat non nisi consectetur proin lorem mauris massa feugiat molestie nunc turpis praesent donec elit laoreet ipsum eget congue amet diam donec, elit id laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt, pharetra non ut turpis, lorem mauris massa feugiat aliquet nisi at ante ipsum. Molestie nunc amet aliquet donec nonummy praesent donec nonummy diam ac mauris lobortis sit. Tellus nisi tempus id tincidunt pulvinar, euismod congue pharetra ullamcorper congue consectetur proin ac. Mauris, ante, ipsum molestie massa sit tellus dolore nonummy praesent sed euismod nunc ut. Turpis sem aliquam mauris massa feugiat tellus nisi adipiscing aliquet erat felis laoreet ipsum. Euismod congue nonummy mi sed id congue pharetra turpis aliquet tempus felis, massa turpis. Sem aliquam adipiscing mi, tempus, felis tincidunt pulvinar ullamcorper, congue amet diam magna at. Proin ac mauris ante feugiat non nisi donec elit nibh sed euismod congue nonummy. Et lorem eget nibh feugiat volutpat ut turpis aliquet nisi adipiscing praesent erat felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sed id laoreet dolor volutpat, lobortis sit non magna. At ante feugiat, non, magna consectetur et lorem, molestie massa. Tincidunt dolor ullamcorper ac elit, nibh sed eget nibh sit. Non nisi at ante lorem, molestie, massa, pulvinar, tellus dolore. Amet diam nunc amet eget lobortis dolor, non congue consectetur. Proin aliquam at ante tempus felis massa sit euismod nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa, tincidunt dolor sem nisi consectetur et lorem, molestie, massa feugiat tellus dolore turpis praesent aliquam. Adipiscing praesent sed id nunc amet diam magna nonummy nibh nunc sit sem, tempus, mauris lobortis sit. Aliquet dolore turpis mi tempus id massa pulvinar euismod congue amet diam congue, consectetur sem nisi at. Elit nibh sed volutpat tincidunt dolor non, nisi, at nibh dolor sem magna at et feugiat, volutpat. Lobortis sit non aliquam at, proin tempus, felis laoreet ipsum pharetra non nisi at ante, lorem mauris. Nunc sit sem aliquam mauris mi ipsum tellus nunc amet aliquet donec elit laoreet ipsum euismod non. Nisi at proin lorem molestie nisi adipiscing praesent, donec adipiscing praesent, tempus id tincidunt pulvinar ullamcorper donec. Felis laoreet dolor ullamcorper congue nonummy, mi sed eget tellus nisi turpis praesent tempus felis laoreet ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin tempus mauris ante pulvinar id laoreet. Ut feugiat tellus dolore, turpis, proin tempus. Id laoreet pulvinar ullamcorper dolore amet diam. Donec elit laoreet dolor euismod magna consectetur. Diam lorem eget lobortis nisi adipiscing mi. Erat felis mi erat id tincidunt pharetra. Diam erat, id tincidunt pharetra diam donec. Eget nibh lorem eget lobortis feugiat non. Euismod congue, pharetra diam ac elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit laoreet ipsum euismod congue amet praesent erat eget laoreet nisi adipiscing proin tempus mauris massa pulvinar tellus dolore amet ullamcorper. Magna nonummy et sed eget, lobortis dolor non congue sit non aliquam at ante ipsum pharetra non magna nonummy et ac. Eget lobortis pharetra, sem ac mauris nibh dolor, sem nisi at et lorem molestie massa feugiat tellus dolore turpis at et. Lorem mauris ante lorem molestie nunc turpis aliquet dolore nonummy diam donec elit laoreet, dolor ullamcorper congue pharetra sem magna at. Id massa ipsum ullamcorper congue amet diam donec elit nibh, dolor non congue nonummy diam ac at ante lorem molestie massa. Feugiat tellus dolore, turpis mi tempus feugiat, volutpat lobortis, pharetra non nisi at ante ipsum tellus nunc sit tellus dolore nonummy. Diam donec nonummy, et lorem eget tincidunt pharetra sem magna elit lobortis nunc, amet aliquet aliquam felis laoreet ipsum euismod congue. Amet diam erat eget laoreet, pulvinar diam donec, elit et lorem volutpat congue consectetur, et magna, at felis laoreet sed euismod. Congue pharetra non magna at proin lorem mauris lobortis sit non, aliquam, at ante lorem mauris massa ipsum euismod tincidunt, pulvinar. Euismod congue nisi adipiscing mi tempus id massa, pulvinar ullamcorper dolore nonummy mi sed eget tincidunt pharetra non congue consectetur diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac at ante lorem molestie lobortis sit tellus dolore amet praesent donec elit laoreet ipsum, id tincidunt dolor non praesent tempus felis ante ipsum, euismod tincidunt amet. Diam congue consectetur sem magna, at proin ac mauris massa sit aliquet aliquam mauris proin tempus pharetra ullamcorper, donec nonummy et lorem eget ut feugiat non nisi. At ante lorem molestie lobortis sit aliquet aliquam felis ante ipsum tellus nisi adipiscing proin ipsum pharetra ullamcorper magna elit nibh lorem, eget ut pharetra sem magna. At proin tempus molestie massa sit euismod nunc amet, praesent erat id ullamcorper magna at et lorem molestie lobortis sit non aliquam, mauris nibh lorem tellus nisi. Turpis proin tempus molestie nunc consectetur sem aliquam felis ante ipsum molestie ullamcorper, magna at et dolor, non ut pharetra proin ac mauris nibh lorem tellus nisi. At proin tempus mauris nunc sit aliquet dolore adipiscing mi tempus id molestie, lobortis sit aliquet nisi turpis proin tempus id massa pulvinar ullamcorper dolore, nonummy diam. Donec consectetur diam ac, mauris, id tincidunt pulvinar euismod magna consectetur diam ac elit nibh feugiat, volutpat, ut, pharetra non nisi adipiscing praesent aliquam felis mi sed. Eget laoreet pulvinar, ullamcorper magna tempus mauris massa sit aliquet dolore turpis mi ipsum molestie massa amet praesent erat id massa pulvinar, ullamcorper, donec adipiscing praesent erat. Id nunc pharetra ullamcorper donec aliquam felis, mi tempus felis tincidunt dolor euismod congue pharetra diam erat eget lobortis pharetra ullamcorper magna, elit nibh sed volutpat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non nisi at nibh dolor diam magna at, ante, lorem molestie lobortis sit nonummy ullamcorper magna, at et lorem volutpat. Ut pharetra proin aliquam at nibh feugiat tellus ut turpis proin tempus, molestie ante pulvinar, tellus dolore adipiscing eget lobortis dolor. Molestie ut turpis proin ac mauris ante ipsum molestie nunc sit tellus aliquam mauris nunc sit aliquet donec felis ante pulvinar. Tellus sem ac at proin tempus mauris, massa ipsum tellus nunc amet aliquet donec adipiscing mi sed, id congue, nonummy diam. Donec elit nibh massa pulvinar, tellus dolore turpis praesent erat felis et dolor volutpat tincidunt pharetra diam ac, at et lorem. Molestie lobortis feugiat tellus, nisi turpis praesent aliquam felis volutpat lobortis sit non ut consectetur sem nisi turpis mi erat felis. Massa pulvinar euismod dolore amet et erat id laoreet pharetra ullamcorper magna nonummy et lorem pulvinar tellus tincidunt pulvinar euismod congue. Consectetur diam ac elit et tempus felis ante ipsum molestie, massa pulvinar euismod tincidunt nisi sit aliquet donec nonummy mi, sed. Id laoreet amet ullamcorper congue, nonummy diam ac eget lobortis dolor non nisi turpis proin lorem molestie lobortis pharetra proin mi. Erat eget tincidunt amet ullamcorper magna elit nibh sed volutpat congue consectetur et sed volutpat tincidunt consectetur diam ac elit, nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac at ante tempus id massa ipsum, euismod nunc amet diam erat eget laoreet. Dolor pulvinar euismod nunc amet praesent erat felis mi, dolor, volutpat tincidunt dolor non. Magna elit et lorem volutpat ut pharetra non aliquam adipiscing proin tempus mauris ullamcorper. Congue consectetur diam ac, mauris lobortis dolor non nisi, consectetur proin ac at ante. Ipsum molestie nunc pulvinar ullamcorper dolore adipiscing mi, erat id molestie massa pulvinar tellus. Donec nonummy mi ipsum id tincidunt amet ullamcorper dolore elit et ac elit nibh. Lorem molestie, massa sit non volutpat ut pharetra sem magna mauris ante lorem molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget lobortis lorem molestie lobortis sit nonummy et erat eget nibh sed volutpat congue consectetur proin ac mauris nibh, feugiat molestie ut turpis. Sem aliquam, adipiscing mi ipsum euismod nunc amet praesent proin, ac, molestie massa feugiat non nisi adipiscing proin, ipsum molestie massa sit tellus dolore. Nonummy mi tempus id tincidunt pulvinar diam erat felis felis ante tempus felis laoreet pulvinar euismod congue amet ullamcorper, magna consectetur proin aliquam at. Proin tempus mauris ante, ipsum euismod, dolore amet ullamcorper ante lorem molestie lobortis turpis proin ac mauris ante ipsum molestie massa pulvinar ullamcorper dolore. Nonummy diam erat eget laoreet dolor volutpat ut sit non magna consectetur elit et, ac elit nibh feugiat volutpat lobortis sit aliquet, nisi amet. Aliquet donec, felis massa, pulvinar aliquet donec felis, massa sit aliquet, aliquam mauris ante tincidunt pharetra diam ac volutpat lobortis dolor non ut turpis. Sem aliquam at proin tempus felis laoreet pulvinar euismod dolore dolor ullamcorper congue consectetur diam ac mauris euismod dolore nonummy mi, erat felis laoreet. Sed eget tincidunt, pharetra non nisi, at proin lorem volutpat ut pharetra sem ut, turpis praesent donec adipiscing mi sed sit non ut turpis. Aliquet aliquam mauris, lobortis sit aliquet nisi turpis praesent erat id massa ipsum euismod congue amet praesent sed euismod congue pharetra diam magna aliquam. Mauris massa, sit aliquet nisi adipiscing mi erat elit mi, sed eget tincidunt dolor ullamcorper congue consectetur proin ac mauris massa feugiat molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, eget laoreet sed, eget tincidunt pharetra sem nisi sit. Tellus volutpat ut sit sem aliquam mauris massa ipsum molestie. Nunc, pulvinar tellus dolore nonummy praesent erat eget nibh sed. Eget, lobortis dolor non magna at felis mi erat eget. Lobortis, lorem molestie lobortis sit non aliquam, at massa, sit. Sem nisi adipiscing proin aliquam, mauris, massa, ipsum euismod nunc. Amet at nibh, feugiat volutpat ut consectetur proin ac mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac elit laoreet pharetra ullamcorper magna elit nibh dolor, sit aliquet. Dolore nonummy diam erat felis laoreet dolor ullamcorper congue felis mi. Dolor volutpat tincidunt amet diam ac elit nibh sed non congue. Consectetur adipiscing mi erat euismod nunc nonummy diam donec elit mi. Ac elit nibh dolor sem magna, at proin lorem volutpat ut. Pharetra sem, aliquam ac elit et lorem eget nibh sit non. Ut turpis aliquet nisi adipiscing, praesent erat, felis mi dolor ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt feugiat volutpat ut pharetra sem. Aliquam adipiscing praesent aliquam felis ante. Ipsum euismod nunc nonummy praesent erat. Felis laoreet dolor euismod congue nunc. Amet ullamcorper, dolore elit et erat. Eget nibh sed non congue nonummy. Et ac mauris nibh feugiat molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum euismod dolore turpis praesent donec nonummy. Et erat elit laoreet pharetra non ut pharetra. Et lorem mauris, ante lorem molestie massa nibh. Dolor non, nisi consectetur ante, lorem volutpat lobortis. Sit aliquet nisi at ante ipsum felis, laoreet. Sed, id congue amet diam donec eget molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem eget nibh dolor volutpat lobortis sit sem aliquam mauris massa feugiat molestie, nunc amet feugiat, tellus nunc turpis aliquet donec adipiscing mi sed. Id laoreet dolor euismod, congue consectetur diam magna at, et tempus molestie lobortis turpis, proin mi erat eget laoreet dolor, volutpat ut pharetra non. Ut sit aliquet aliquam felis ante ipsum tellus nisi, adipiscing mi tempus id tincidunt amet aliquet donec lorem, molestie lobortis sit non nisi adipiscing. Proin tempus molestie ut turpis praesent, aliquam felis mi tempus id nunc nonummy mi erat id dolore magna at et feugiat non magna consectetur. Et ac, mauris massa feugiat non ut turpis aliquet aliquam mauris massa sit praesent aliquam felis massa pulvinar aliquet nisi erat eget tincidunt, pharetra. Diam magna, elit nibh feugiat molestie lobortis sit non aliquam at proin ipsum molestie massa, sit tellus dolore amet diam donec elit, et massa. Pulvinar, tellus dolore amet praesent tempus molestie dolore amet aliquet aliquam felis laoreet ipsum euismod congue pharetra, ullamcorper ante lorem mauris nunc sit sem. Tempus felis ante tempus id tincidunt, pulvinar euismod congue nonummy et ac elit nibh feugiat volutpat ut pharetra sem aliquam at aliquet donec mauris. Massa, pulvinar tellus, donec adipiscing ante ipsum tellus nunc euismod donec elit mi sed, volutpat lobortis dolor ullamcorper magna at nibh sed volutpat ut. Sit tellus nunc sit aliquet donec adipiscing mi tempus felis laoreet dolor pulvinar tellus nunc amet ullamcorper dolore nonummy diam ac eget nibh sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus nunc nonummy praesent erat elit, nibh sed volutpat tincidunt pharetra non nisi consectetur et lorem, molestie lobortis sit aliquet ac. Mauris at proin ac eget nibh lorem tellus ut turpis praesent aliquam felis ante ipsum, euismod tincidunt amet praesent erat id laoreet. Sed volutpat tincidunt pharetra turpis, aliquet donec, adipiscing diam erat, elit nibh lorem, volutpat ut consectetur sem magna at, nibh feugiat molestie. Lobortis pulvinar sem aliquam felis massa feugiat tellus aliquam, magna at et lorem molestie lobortis feugiat non nisi at proin, tempus molestie. Massa sit aliquet aliquam felis ante ipsum euismod nunc, turpis turpis aliquet nisi turpis proin tempus felis laoreet pulvinar euismod tincidunt pharetra. Non congue nonummy diam ac eget ante lorem tellus ut consectetur sem aliquam mauris massa congue amet et erat volutpat tincidunt pharetra. Diam magna elit nibh sed volutpat ut pharetra proin ac eget lobortis sit tellus nunc sit aliquet nisi felis massa congue consectetur. Et sed eget tincidunt dolor non congue consectetur proin ac molestie ut, pharetra, sem ac at ante feugiat, amet diam, erat felis. Laoreet sed eget tincidunt consectetur diam ac elit nibh dolor non ut consectetur proin ac mauris massa feugiat tellus ut turpis proin. Diam lorem mauris nibh feugiat molestie nunc sit sem nisi adipiscing mi tempus id nunc pulvinar ullamcorper dolore amet et erat id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem eget lobortis sit non ut turpis aliquet nisi adipiscing praesent erat, elit mi sed ipsum tellus dolore adipiscing praesent aliquam felis massa amet aliquet donec felis laoreet ipsum. Euismod tincidunt pulvinar euismod magna nonummy diam lorem eget lobortis nunc amet, aliquet erat felis, mi ipsum euismod congue amet diam erat eget nibh lorem mauris, nibh feugiat tellus nisi. Adipiscing proin aliquam felis ante ipsum pharetra diam erat eget lobortis dolor non nisi turpis, sem aliquam mauris massa sit tellus nisi, turpis praesent aliquam felis massa ipsum euismod, dolore. Magna at proin tempus mauris ante pulvinar tellus nisi adipiscing praesent, erat felis laoreet ipsum euismod congue amet diam erat eget laoreet dolor volutpat ut consectetur sem praesent donec elit. Et, lorem volutpat tincidunt pharetra sem ac elit, nibh feugiat volutpat ut pharetra sem ac mauris ante feugiat tellus ut sit praesent aliquam felis at, ante lorem mauris massa pulvinar. Tellus dolore turpis aliquet donec felis laoreet dolor euismod congue amet ullamcorper magna dolore nonummy mi sed, eget laoreet pharetra diam magna elit nibh sed volutpat tincidunt pharetra sem ac. Elit ante feugiat, molestie, nisi consectetur proin ac mauris ante laoreet sed volutpat congue, at et lorem volutpat ut pharetra diam ac at ante lorem tellus ut turpis aliquet nisi. Turpis, praesent donec elit laoreet sed euismod aliquet dolore adipiscing praesent donec nonummy praesent sed id, tincidunt pulvinar ullamcorper magna nonummy et lorem eget lobortis feugiat non ut consectetur proin. Aliquam adipiscing ante, tempus dolor non congue consectetur proin ac at ante lorem molestie, nunc sit aliquet donec adipiscing mi tempus tellus nunc turpis praesent tempus euismod nunc amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt sed volutpat ut sit lorem consectetur, tellus et, ante nonummy. Non massa aliquam elit, et erat elit et aliquam adipiscing aliquet. Dolore dolor mauris praesent nunc sed consectetur id et nisi sit. Aliquet aliquam ac elit nibh feugiat molestie lobortis feugiat tellus ut. Sit aliquet aliquam id nunc, pulvinar tellus dolore adipiscing mi tempus. Euismod, nunc pulvinar ullamcorper sem, tempus felis ante ipsum molestie nunc. Amet aliquet aliquam felis laoreet ipsum id tincidunt pharetra ullamcorper donec. Nonummy diam lorem eget, lobortis, dolore amet ullamcorper donec elit et. Erat elit lobortis dolor non ut pharetra, proin ac molestie lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris mi erat id laoreet dolor euismod congue nonummy, et erat. Volutpat lobortis pharetra ullamcorper magna, consectetur proin ac at massa feugiat. Molestie ut magna consectetur diam, ac mauris nibh feugiat molestie massa. Pulvinar tellus dolore adipiscing aliquet erat felis, laoreet dolor eget nibh. Feugiat molestie lobortis feugiat tellus non ut pharetra proin aliquam at. Proin aliquam mauris massa pulvinar tellus dolore turpis mi erat id. Laoreet pulvinar euismod, dolore nonummy, diam ac eget laoreet dolor turpis. Praesent donec adipiscing praesent sed eget laoreet dolor volutpat congue consectetur. Diam magna, mauris ante tempus, mauris massa feugiat molestie dolore amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie ut sit praesent, donec felis mi ipsum euismod dolore amet diam erat felis laoreet dolor euismod, congue pharetra non nisi. Consectetur felis laoreet ipsum ullamcorper donec adipiscing, mi erat eget laoreet dolor non ut nonummy et lorem volutpat lobortis dolor volutpat ut. Turpis sem nisi felis volutpat tincidunt pharetra non magna consectetur, proin lorem molestie lobortis sit non, ut turpis praesent donec adipiscing praesent. Donec nonummy et lorem eget lobortis dolor non ut, dolore nonummy diam erat elit nibh dolor non congue pharetra sem aliquam at. Praesent aliquam felis, laoreet ipsum euismod tincidunt pulvinar ullamcorper magna tempus felis massa feugiat aliquet dolore adipiscing mi erat felis et erat. Eget laoreet sed volutpat ut, sit tellus nisi at proin lorem mauris nunc turpis sem, volutpat ut turpis proin tempus mauris ante. Ipsum molestie dolore turpis praesent, donec adipiscing mi erat id congue pharetra, diam magna nonummy et lorem, eget lobortis feugiat, lorem eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nonummy diam ac elit nibh feugiat volutpat ut, pharetra non. Laoreet sed id laoreet dolor non congue consectetur, diam magna consectetur. Consectetur sem magna at et tempus volutpat lobortis tincidunt eget diam. Massa donec tempus amet volutpat nibh aliquam turpis praesent erat felis. Laoreet, erat tempus felis laoreet amet euismod congue amet diam donec. Elit nibh lorem eget lobortis sit tellus, ut turpis sem aliquam. Felis mi ipsum id massa pulvinar ullamcorper proin ac mauris massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam felis laoreet ipsum id tincidunt dolor ullamcorper congue pharetra sem magna consectetur, aliquet nisi, adipiscing mi nibh feugiat volutpat. Congue pharetra non nisi adipiscing ante tempus molestie nunc sit tellus dolore nonummy mi ipsum tellus nunc pulvinar ullamcorper magna. Dolore amet aliquet donec elit et erat at, nibh lorem molestie ut sit sem nisi adipiscing proin tempus mauris, massa. Pulvinar euismod nunc pulvinar ullamcorper donec nonummy, mauris massa, feugiat molestie nunc amet, ullamcorper dolore amet et sed euismod, congue. Nonummy diam donec elit et ac, eget nibh sit, non praesent erat felis mi sed euismod congue amet et sed. Eget nibh feugiat molestie lobortis, feugiat tellus nisi, adipiscing praesent aliquam felis laoreet ipsum id laoreet sed tempus felis mi. Dolor, euismod tincidunt pharetra sem, magna consectetur et lorem molestie massa sit tellus ut adipiscing proin, aliquam felis massa sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc amet praesent donec elit et sed eget lobortis dolor non magna consectetur proin lorem mauris massa sit nonummy mi sed id nunc amet praesent, sed. Elit et lorem mauris nibh feugiat molestie ut turpis sem aliquam felis mi erat felis laoreet ipsum id non ut adipiscing, praesent aliquam felis, mi erat. Euismod nunc nonummy mi tempus id nunc amet aliquet donec felis mi dolor volutpat tincidunt amet mauris massa sit sem nisi at, massa feugiat molestie nunc. Pulvinar tellus dolore nonummy praesent, erat felis tincidunt pulvinar euismod congue nonummy, diam ac feugiat tellus, dolore amet aliquet donec elit et erat id tincidunt pharetra. Ullamcorper magna nonummy diam, lorem volutpat lobortis pharetra, non ut turpis proin tempus mauris volutpat tincidunt pharetra non magna at, nibh feugiat non magna at et. Ac, mauris ante lorem molestie nunc sit tellus dolore nonummy, mi tempus id laoreet pulvinar consectetur, sem nisi adipiscing mi tempus, id massa pulvinar ullamcorper donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie ut turpis aliquet sem ac mauris nibh dolor, tellus nunc sit aliquet dolore adipiscing, mi tempus id, laoreet ipsum euismod tincidunt dolor non congue consectetur. Proin, ac, erat eget nibh pulvinar diam donec elit nibh sed eget lobortis dolor non ut turpis sem aliquam felis ante tempus felis laoreet ipsum euismod. Congue ut turpis praesent aliquam felis laoreet ipsum euismod dolore nonummy praesent tempus id laoreet pulvinar ullamcorper, congue consectetur diam ac eget lobortis dolor non congue. Consectetur id massa pulvinar ullamcorper donec nonummy praesent erat eget laoreet pulvinar euismod, congue pharetra sem praesent erat, felis mi, erat volutpat tincidunt pharetra ullamcorper ac. At proin lorem molestie lobortis, sit non nisi, adipiscing, proin tempus mauris ante, tempus id tincidunt pulvinar eget tincidunt pharetra non ut, turpis sem aliquam adipiscing. Praesent erat felis volutpat lobortis pharetra non nisi adipiscing proin aliquam felis laoreet ipsum id tincidunt pulvinar euismod, tincidunt pharetra mauris, massa feugiat id tincidunt pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, proin ac at ante, ipsum molestie massa pulvinar aliquet donec adipiscing mi, congue consectetur diam lorem mauris lobortis dolor non magna at et lorem molestie, lobortis feugiat. Tellus dolore, lobortis sit non ut, adipiscing proin tempus molestie massa pulvinar tellus dolore adipiscing mi tempus, euismod dolore turpis praesent tempus id massa turpis praesent, erat dolor. Molestie massa sit non nisi at, proin aliquam, felis mi ipsum euismod dolore nonummy diam donec nonummy et erat eget lobortis dolor turpis aliquet donec elit et ac. Elit, nibh lorem eget lobortis feugiat tellus nisi adipiscing praesent aliquam felis mi donec elit laoreet dolor euismod tincidunt consectetur diam mi tempus id massa, amet ullamcorper dolore. Nonummy diam magna at et lorem, volutpat ut pharetra sem ac mauris nibh lorem molestie ut turpis sem, aliquam felis volutpat tincidunt pharetra ullamcorper magna at et lorem. Mauris lobortis sit non aliquam at nibh lorem molestie nunc, sit aliquet donec nonummy diam donec elit mi aliquet donec felis laoreet sed volutpat lobortis pharetra volutpat congue. Consectetur sem, aliquam at ante feugiat tellus nunc, sit aliquet donec adipiscing praesent, erat, felis, et erat sit aliquet dolore, amet, ullamcorper dolore nonummy, et ac elit laoreet. Feugiat volutpat, ut pharetra sem aliquam at nibh feugiat tellus ut turpis sem aliquam felis ante congue pharetra sem ac elit nibh feugiat, volutpat lobortis sit tellus nisi. Adipiscing proin donec adipiscing mi erat, eget laoreet pulvinar ullamcorper, congue consectetur et sed volutpat proin aliquam molestie lobortis feugiat tellus dolore turpis, aliquet donec elit laoreet, sed. Euismod congue nonummy mi erat id laoreet dolor ullamcorper magna nonummy diam lorem eget, aliquet nunc amet diam erat elit laoreet pulvinar ullamcorper congue amet diam, erat, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie, nunc ipsum, euismod tincidunt dolor volutpat tincidunt sit tellus ut turpis sem aliquam felis mi erat elit mi erat lobortis feugiat volutpat ut pharetra sem aliquam adipiscing praesent. Aliquam felis laoreet sed id nunc amet diam, donec elit laoreet sed euismod congue nonummy felis massa ipsum, molestie nunc amet ullamcorper congue amet diam erat, eget tincidunt, sed. Eget lobortis feugiat tellus nunc sit aliquet nisi adipiscing praesent tempus id tincidunt, nisi turpis sem aliquam at proin, tempus, id laoreet pulvinar ullamcorper congue pharetra diam donec elit. Nibh lorem eget lobortis sit non nisi magna nonummy et erat, eget tincidunt amet diam ac eget tincidunt pharetra ullamcorper magna at et sed volutpat, ut consectetur diam ac. Mauris proin tempus, felis ante tincidunt feugiat volutpat nisi consectetur proin lorem molestie, lobortis sit aliquet, nisi, adipiscing, proin aliquam felis laoreet sed eget nibh sed volutpat lobortis, sit. Tellus ut sit nonummy diam, erat volutpat, tincidunt dolor non ut, turpis proin, aliquam at ante feugiat molestie ut turpis praesent tempus id non, magna, nonummy diam ac mauris. Ante tempus mauris nunc pulvinar tellus dolore amet praesent erat elit laoreet ipsum aliquet donec felis laoreet, sed id tincidunt pharetra at ante tempus mauris nunc sit aliquet aliquam. Adipiscing mi ipsum tellus dolore, turpis mi feugiat molestie nunc amet praesent donec nonummy et sed, id tincidunt pharetra, adipiscing praesent aliquam adipiscing, mi sed id tincidunt pulvinar euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus feugiat molestie lobortis, sit aliquet dolore turpis aliquet donec, adipiscing diam ac at nibh sed eget lobortis sit tellus nunc sit tellus nunc amet at, ante tempus. Mauris massa feugiat tellus dolore turpis aliquet donec nonummy mi sed euismod congue amet diam, donec, nonummy, et sed eget lobortis pharetra adipiscing praesent tempus id tincidunt pulvinar. Euismod congue pharetra non nisi consectetur proin, ac at proin tempus molestie nunc turpis proin aliquam, felis laoreet, sed id nunc magna at ante lorem volutpat ut turpis. Sem tempus mauris ante tempus id massa amet ullamcorper dolore amet diam erat elit nibh lorem sit tellus dolore nonummy, praesent donec elit et sed volutpat tincidunt pharetra. Diam, ac at et, lorem volutpat ut consectetur proin aliquam at ante feugiat non nisi congue consectetur sem ac mauris nibh sit non nisi consectetur proin tempus felis. Massa ipsum molestie nunc adipiscing mi, tempus molestie nunc, amet ullamcorper, dolore amet diam lobortis sit non ut turpis proin tempus mauris ante tempus euismod dolore adipiscing, praesent. Erat elit, mi erat, eget lobortis dolore turpis praesent tempus, id laoreet pulvinar aliquet donec adipiscing mi ipsum euismod nunc nonummy diam donec elit mi lorem, eget lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor molestie massa feugiat tellus dolore adipiscing proin tempus felis laoreet pulvinar tellus. Dolore, amet diam ante lorem mauris mi ipsum euismod tincidunt pulvinar ullamcorper congue. Amet, ullamcorper magna at et lorem molestie lobortis, sit tellus aliquam adipiscing, ante. Lorem dolor ullamcorper magna nonummy et lorem volutpat lobortis pharetra sem magna at. Proin aliquam felis ante ipsum molestie massa turpis praesent aliquam, felis laoreet pulvinar. Ullamcorper sem aliquam at nibh feugiat tellus, ut sit aliquet nisi felis ante. Ipsum id tincidunt, pulvinar ullamcorper donec elit laoreet ipsum eget tincidunt amet adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur sem ac mauris nibh lorem molestie nunc, sit, sem tempus mauris ante congue amet diam magna. Elit, nibh lorem molestie lobortis sit sem aliquam mauris ante feugiat, tellus ut sit aliquet donec felis, ante. Pulvinar, euismod nunc pulvinar at proin aliquam felis massa, feugiat tellus dolore adipiscing proin ipsum tellus ut adipiscing. Praesent aliquam id massa pulvinar tellus dolore nonummy diam donec elit volutpat massa pulvinar tellus dolore turpis aliquet. Donec elit mi sed id congue pharetra ullamcorper magna consectetur proin ac at proin aliquam adipiscing eget lobortis. Sit non nisi at ante lorem molestie lobortis, sit aliquet dolore amet, aliquet, donec elit et erat eget. Laoreet sed eget nibh feugiat molestie nunc congue consectetur diam lorem mauris, nibh feugiat volutpat ut turpis sem. Nisi adipiscing mi tempus id massa, ipsum euismod congue amet praesent donec eget laoreet dolor non, eget laoreet. Dolor, euismod congue pharetra diam ac mauris, ante lorem, molestie massa feugiat aliquet dolore amet aliquet donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna nonummy diam ac mauris ante lorem mauris nunc turpis sem diam ac elit nibh, feugiat volutpat ut turpis sem aliquam at praesent donec adipiscing praesent erat eget. Laoreet sed eget lobortis sit non magna at ante tincidunt dolor ullamcorper dolore nonummy et erat volutpat tincidunt amet diam erat eget laoreet, dolor non lobortis pharetra sem aliquam. Mauris ante lorem molestie ut erat felis tincidunt pulvinar ullamcorper donec elit laoreet sed euismod congue amet ullamcorper magna at nibh feugiat molestie massa feugiat tellus ut, turpis pharetra. Diam magna at nibh feugiat, tellus ut, turpis proin tempus mauris massa feugiat molestie massa ipsum ullamcorper dolore amet diam ac elit nibh, sed non ut dolore adipiscing, praesent. Erat nonummy nibh sed volutpat lobortis dolor volutpat ut turpis proin tempus felis ante ipsum tellus aliquam, at proin aliquam id massa ipsum euismod non nisi at ante feugiat. Tellus ut turpis sem aliquam adipiscing ante ipsum tellus dolore turpis mi tempus id massa pulvinar, ullamcorper tincidunt, pharetra non congue consectetur, felis laoreet ipsum, euismod tincidunt pulvinar diam. Magna nonummy nibh sed volutpat lobortis pharetra sem nisi, consectetur sem aliquam at ante ipsum molestie nunc pulvinar, aliquet donec lorem volutpat lobortis pharetra non, nisi, adipiscing praesent tempus. Mauris ante ipsum euismod tincidunt pulvinar ullamcorper dolore, elit mi sed euismod congue pharetra non congue consectetur et massa sit aliquet donec adipiscing mi sed id laoreet dolor, euismod. Tincidunt dolor sem magna at nibh, feugiat volutpat nisi consectetur proin ac mauris massa feugiat nonummy et erat eget laoreet, pharetra non magna consectetur diam lorem eget, nibh lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ante sit tellus nisi adipiscing proin erat felis laoreet sed id laoreet dolor ullamcorper magna nonummy, et, lorem, volutpat lobortis donec adipiscing, mi tempus id. Laoreet pulvinar euismod dolore nonummy et, sed elit lobortis dolor non congue consectetur proin ac mauris nibh sit tellus diam donec eget laoreet dolor ullamcorper magna. Consectetur sem ac mauris lobortis, feugiat volutpat ut sit aliquet nisi adipiscing ante ipsum, tellus dolore turpis praesent donec adipiscing eget lobortis feugiat tellus ut turpis. Aliquet nunc, amet diam donec elit laoreet sed volutpat tincidunt pharetra ullamcorper magna elit nibh dolor volutpat ut donec nonummy mi sed id tincidunt, dolor, non. Ut sit non nisi turpis sem aliquam felis, massa ipsum molestie nunc, amet ullamcorper congue amet diam ac, ipsum id massa sit aliquet donec adipiscing praesent. Erat eget laoreet, dolor euismod, donec elit mi erat eget, lobortis feugiat molestie ut turpis sem nisi adipiscing proin laoreet sed volutpat congue, pharetra sem aliquam. At proin, tempus, mauris ante ipsum euismod tincidunt pulvinar ullamcorper magna nonummy et ante ipsum tellus nisi at proin tempus felis laoreet ipsum ullamcorper, congue amet. Diam magna nonummy nibh lorem volutpat, lobortis sit non nisi consectetur sem nisi adipiscing volutpat lobortis dolor sem nisi consectetur aliquet, dolore turpis aliquet donec nonummy. Praesent magna, nonummy et lorem eget lobortis sit, tellus nunc sit, sem aliquam felis massa donec nonummy et sed eget lobortis dolor ullamcorper congue at, proin. Lorem mauris massa feugiat tellus ut turpis praesent aliquam adipiscing mi, tempus id tincidunt, pulvinar diam nibh feugiat volutpat ut turpis proin, ac at ante feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id massa ipsum id, nibh sed volutpat, ut pharetra. Non nisi at proin aliquam mauris massa ipsum molestie. Nunc amet aliquet donec elit mi congue pharetra sem. Aliquam at proin tempus id massa sit aliquet dolore. Amet, praesent, erat id tincidunt dolor euismod congue nonummy. Et magna elit nibh dolore adipiscing proin tempus, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris nibh lorem tellus nunc sit aliquet, nisi, nonummy mi erat feugiat molestie massa sit aliquet aliquam at ante tempus molestie. Nunc pulvinar ullamcorper congue amet praesent erat, eget laoreet dolor ullamcorper magna nonummy et sed volutpat, aliquet nisi felis ante feugiat tellus. Dolore turpis mi erat, id laoreet ipsum euismod tincidunt dolor volutpat ut, sit tellus ut turpis praesent tempus mauris euismod, tincidunt pharetra. Non ut, turpis, sem aliquam felis mi tempus id massa ipsum euismod congue pharetra ullamcorper magna at proin aliquam at euismod nunc. Amet ullamcorper magna nonummy mi dolor, euismod tincidunt pharetra sem magna consectetur proin ac at proin, ipsum, molestie massa amet ullamcorper donec. Adipiscing mi erat lorem molestie nunc sit aliquet dolore, adipiscing ante ipsum euismod tincidunt pulvinar ullamcorper dolore amet diam magna, at et. Lorem mauris massa feugiat tellus nunc sit tellus diam ac eget, lobortis, feugiat, tellus nunc, turpis sem aliquam mauris lobortis turpis, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa pulvinar ullamcorper congue pharetra ullamcorper magna at et, ac mauris nibh, feugiat non ut turpis proin tempus molestie ullamcorper congue consectetur diam erat eget nibh feugiat volutpat ut. Pharetra sem nisi, adipiscing praesent aliquam felis laoreet sed id tincidunt amet diam proin aliquam, felis ante ipsum euismod nunc amet ullamcorper dolore nonummy et erat volutpat tincidunt amet. Diam magna, at et lorem volutpat congue pharetra sem nisi adipiscing eget, laoreet, dolor volutpat lobortis pharetra non nisi at ante lorem volutpat lobortis turpis, sem aliquam at ante. Tempus felis mi, sed eget laoreet nunc pulvinar aliquet, dolore, adipiscing praesent erat elit mi sed eget tincidunt pharetra sem magna, consectetur sem, ac at ante ipsum, molestie nunc. Amet aliquet donec lorem mauris ante tempus mauris nunc turpis proin aliquam mauris nunc sit sem aliquam felis ante feugiat tellus nisi at ante feugiat aliquet nisi turpis praesent. Aliquam sed eget ut sit non nisi adipiscing praesent tempus mauris, ante tempus id tincidunt dolor volutpat congue consectetur diam ac ipsum tellus, dolore turpis proin ipsum tellus ut. Pulvinar, euismod dolore nonummy, praesent erat eget tincidunt dolor ullamcorper magna nonummy et ac mauris nibh dolor non ut donec elit laoreet ipsum ullamcorper congue amet, et ac eget. Laoreet sed volutpat lobortis sit non, magna at ante tempus, felis massa sit tellus dolore adipiscing mi tincidunt pharetra ullamcorper, nisi consectetur et, lorem volutpat ut pharetra sem ac. At ante lorem molestie, ut adipiscing praesent, aliquam felis massa pulvinar tellus nisi adipiscing mi congue pharetra non ac at et lorem mauris lobortis sit sem aliquam adipiscing proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, felis mi ipsum euismod nunc pulvinar. Ullamcorper congue consectetur diam magna at proin. Ac mauris massa, feugiat, molestie nunc magna. Elit et sed eget, lobortis feugiat non. Nisi, at proin tempus mauris massa pulvinar. Tellus nunc amet praesent donec nonummy et. Erat eget tincidunt nisi turpis praesent aliquam. Felis mi sed id, tincidunt pulvinar ullamcorper. Erat eget laoreet pulvinar ullamcorper donec elit. Et sed eget lobortis dolor sem nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin ac eget lobortis sit non ut adipiscing praesent aliquam, felis mi, ipsum id nunc amet ullamcorper, ante tempus molestie massa sit aliquet ac molestie lobortis. Feugiat tellus dolore turpis praesent aliquam, felis laoreet ipsum euismod nunc pulvinar euismod magna, consectetur, adipiscing mi erat felis tincidunt dolor euismod dolore nonummy diam ac elit. Et lorem molestie, lobortis sit non nisi adipiscing proin, aliquam mauris massa ipsum, tellus dolore lorem eget nibh dolor volutpat ut, turpis proin aliquam mauris ante tempus. Id massa pulvinar euismod congue nonummy praesent donec elit nibh dolor adipiscing proin lorem molestie massa pulvinar aliquet nisi felis massa pulvinar tellus, nisi, turpis praesent erat. Id massa pulvinar euismod congue amet diam ac elit nibh sed turpis praesent aliquam, mauris massa pulvinar euismod nunc amet diam donec elit laoreet dolor ullamcorper congue. Elit mi erat volutpat tincidunt pharetra non congue consectetur non ut donec elit nibh sed volutpat, nibh feugiat tellus nunc sit aliquet nisi turpis mi tempus id. Laoreet sed volutpat tincidunt nisi turpis aliquet donec adipiscing praesent sed eget nibh sed volutpat ut, consectetur sem, nisi consectetur proin tempus mauris massa ipsum tellus dolore. Amet, aliquet dolore ac at ante, ipsum molestie nunc turpis aliquet donec adipiscing praesent erat id tincidunt pulvinar ullamcorper magna elit nibh lorem volutpat lobortis dolor sem. Ut consectetur sem laoreet pulvinar ullamcorper donec elit mi erat eget nibh sed volutpat lobortis pharetra non nisi adipiscing proin tempus mauris massa pulvinar aliquet nisi adipiscing. Mi ipsum id non nisi turpis sem aliquam at, ante tempus felis laoreet ipsum tellus, congue nonummy praesent donec elit nibh, lorem mauris nibh feugiat volutpat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat id massa pulvinar id congue amet ullamcorper congue, consectetur et massa ipsum. Id nunc amet ullamcorper magna consectetur, diam magna at ante tempus mauris lobortis. Turpis sem aliquam at ante ipsum id dolore turpis proin tempus pharetra ullamcorper. Congue pharetra sem nisi adipiscing proin tempus felis ante tempus id laoreet dolor. Volutpat nibh feugiat volutpat ut sit aliquet nisi turpis proin laoreet dolor, volutpat. Congue consectetur, sem aliquam at ante, feugiat molestie nunc turpis sem tempus felis. Mi erat felis laoreet dolor euismod congue lorem mauris massa ipsum tellus ut. Amet aliquet aliquam id nunc, turpis, praesent aliquam molestie ut sit sem aliquam. Mauris massa pulvinar aliquet nisi felis massa ipsum lorem volutpat congue at et. Felis ante ipsum tellus dolore amet diam magna consectetur diam ac at et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc amet ullamcorper congue amet ullamcorper magna nonummy proin ac mauris nibh feugiat, non nisi consectetur, proin. Tempus mauris lobortis turpis nonummy et sed volutpat tincidunt pharetra ullamcorper ac eget laoreet pharetra diam, erat. Eget laoreet sed volutpat ut, pharetra sem nisi at ante tempus mauris euismod congue nonummy et erat. Eget lobortis feugiat, volutpat congue consectetur, proin ac molestie lobortis pharetra proin ac mauris lobortis sit non. Ut turpis proin aliquam adipiscing volutpat tincidunt pharetra non nisi consectetur proin ac felis ante feugiat, aliquet. Nisi turpis praesent aliquam felis, laoreet ipsum tellus nunc amet praesent ante feugiat tellus ut sit sem. Aliquam felis mi tempus id nunc pulvinar euismod dolore nonummy diam ac elit nibh sed eget lobortis. Sit non, nisi turpis, eget laoreet pulvinar euismod congue consectetur sem nisi consectetur ante lorem mauris massa. Feugiat molestie, massa, pulvinar, euismod tincidunt pharetra non congue consectetur, sem aliquam adipiscing, proin nibh dolor, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis laoreet sed feugiat tellus, dolore turpis mi. Tempus felis laoreet pulvinar ullamcorper dolore adipiscing laoreet ipsum. Id tincidunt pharetra ullamcorper donec elit laoreet dolor euismod. Magna aliquam felis massa ipsum tellus nunc, turpis aliquet. Dolore nonummy et sed id laoreet pharetra ullamcorper congue. Consectetur proin lorem volutpat ut pharetra non nisi erat. Elit laoreet dolor, volutpat tincidunt pharetra sem ac elit. Lobortis dolor, non congue consectetur proin lorem volutpat ut. Pharetra non nisi at eget laoreet, dolor ullamcorper magna. Nonummy nibh sed volutpat tincidunt, pharetra sem ac elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec elit mi ut, pharetra non aliquam adipiscing proin tempus mauris nunc. Sit tellus dolore, nonummy praesent erat felis laoreet dolor euismod, congue pharetra. Sem nisi turpis felis massa ipsum id laoreet dolor non congue consectetur. Sem nisi turpis praesent donec nonummy praesent erat felis laoreet dolor, euismod. Tincidunt, pharetra non nisi tempus felis massa sed id tincidunt dolor non. Ut consectetur proin lorem mauris ante tempus felis mi tempus tellus nunc. Amet diam donec nonummy et erat eget, tellus massa pulvinar aliquet donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi at ante tempus molestie massa ipsum consectetur diam magna at, ante tempus molestie, lobortis sit aliquet, dolore turpis aliquet donec nonummy. Et erat eget, nibh sed eget ut sit non ut, donec nonummy nibh, sed, eget tincidunt pharetra non, nisi consectetur, sem nisi adipiscing. Ante ipsum tellus nisi adipiscing proin aliquam felis mi ipsum id congue aliquam, at, nibh lorem molestie nunc sit sem aliquam felis mi. Ipsum euismod nunc amet, aliquet erat elit mi sed eget nibh feugiat, volutpat ut pharetra amet praesent sed id laoreet pulvinar diam magna. Consectetur diam ac, eget lobortis dolor, non nisi turpis sem tempus mauris massa sit aliquet nisi sed id tincidunt amet praesent, sed id. Laoreet dolor ullamcorper magna nonummy et ac, mauris, nibh feugiat molestie nunc sit tellus dolore amet aliquet donec, elit et lobortis, sit, tellus. Dolore amet aliquet donec adipiscing mi sed id tincidunt amet diam erat felis tincidunt, dolor euismod congue, consectetur, sem magna consectetur proin ac. At volutpat, lobortis feugiat volutpat congue consectetur et lorem volutpat ut pharetra diam, ac mauris ante feugiat molestie massa, sit sem, et erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tempus id nunc pulvinar euismod, dolore amet, diam donec tempus molestie ut turpis. Praesent aliquam mauris massa pulvinar euismod nunc turpis praesent, erat elit et sed volutpat. Lobortis dolor non congue consectetur proin lorem sed euismod, dolore, nonummy praesent erat eget. Tincidunt pulvinar, diam donec nonummy et, sed volutpat tincidunt pharetra non magna at et. Ac molestie massa sit nonummy et, erat elit laoreet dolor diam donec elit laoreet. Sed volutpat ut pharetra sem magna, consectetur sem tempus mauris massa feugiat tellus nisi. Ac at proin ac at massa feugiat non, aliquam adipiscing ante, ipsum molestie ut. Sit tellus, dolore amet diam magna elit mi sed eget tincidunt, pharetra turpis aliquet. Donec elit laoreet, sed id tincidunt pharetra non magna eget, laoreet dolor non magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non nisi turpis tellus nisi adipiscing praesent donec elit et sed id lobortis, pharetra non congue, consectetur sem aliquam at. Ante lorem molestie ullamcorper magna nonummy et lorem mauris nibh feugiat volutpat nisi at et, feugiat volutpat ut consectetur et ac. Mauris ante ipsum molestie ut turpis aliquet et, lorem eget, lobortis sit tellus ut, sit aliquet aliquam turpis praesent, donec felis. Laoreet dolor volutpat tincidunt pharetra, non ut pharetra non nisi at proin tempus sed volutpat ut sit sem, ac mauris, lobortis. Feugiat mauris, nunc pulvinar euismod tincidunt dolor euismod tincidunt pharetra ullamcorper magna at et feugiat ipsum euismod congue amet diam erat. Elit et lorem, eget lobortis sit, non nisi consectetur sem nisi turpis mi erat felis laoreet dolor aliquet, dolore elit mi. Massa feugiat, non ut sit aliquet aliquam adipiscing mi ipsum, tellus dolore amet diam donec elit mi sed volutpat tincidunt pharetra. Sem ac elit et lorem mauris ullamcorper dolore nonummy praesent ac eget laoreet dolor volutpat congue pharetra sem magna at nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris lobortis feugiat tellus, nisi turpis praesent tempus id massa ipsum, euismod congue pharetra diam erat eget. Molestie, ante, sed id laoreet dolor volutpat lobortis feugiat volutpat lobortis sit tellus dolore adipiscing mi erat felis. Laoreet ipsum id tincidunt dolor sit euismod, nunc nonummy diam donec elit nibh sed eget nibh, feugiat volutpat. Lobortis sit sem nisi adipiscing mi tempus molestie nunc amet, aliquet, dolore adipiscing mi lobortis sit tellus ut. Sit praesent aliquam felis ante tempus id tincidunt dolor diam donec elit mi erat, eget lobortis lorem volutpat. Ut lobortis dolor non congue consectetur proin lorem eget ut pharetra, non nisi consectetur proin tempus mauris ante. Ipsum euismod dolore amet praesent donec elit mi sed volutpat, sem aliquam adipiscing proin aliquam adipiscing mi erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet donec felis, praesent, tempus elit et massa sit aliquet, nisi turpis praesent donec elit massa amet aliquet donec adipiscing praesent erat eget nibh sed non magna nonummy et sed. Volutpat congue aliquam mauris massa sit aliquet dolore adipiscing, praesent erat felis mi ipsum euismod congue amet et, ac elit nibh lorem volutpat lobortis sit tellus nisi donec elit nibh. Sed volutpat tincidunt consectetur diam erat eget lobortis dolor non nisi consectetur et feugiat molestie lobortis feugiat tellus nunc sit tellus non, nisi turpis proin tempus mauris nunc sit sem. Aliquam felis massa feugiat tellus nunc amet praesent tempus id massa, ipsum euismod congue nonummy mi sed ipsum id massa pulvinar tellus dolore amet diam donec elit laoreet dolor ullamcorper. Congue, consectetur diam erat eget lobortis dolor ullamcorper magna at proin, ac at ante, tincidunt, dolor non magna nonummy diam lorem eget lobortis feugiat tellus ut, sit, aliquet nisi turpis. Ante tempus felis laoreet dolor ullamcorper, congue nonummy diam congue consectetur amet praesent erat eget tincidunt pharetra, non congue pharetra sem magna at ante tempus, felis massa ipsum euismod tincidunt. Dolor euismod congue pharetra diam magna, at proin nunc sit aliquet donec nonummy mi ipsum id tincidunt dolor euismod, tincidunt pharetra sem nisi, at ante lorem molestie massa feugiat molestie. Dolore pulvinar ullamcorper dolore elit mauris, massa feugiat tellus ut turpis praesent donec adipiscing mi tempus eget laoreet sed volutpat, tincidunt, pharetra non nisi at et lorem molestie ut turpis. Sem nisi sed elit laoreet pharetra diam, donec eget laoreet pharetra ullamcorper congue consectetur diam magna mauris lobortis feugiat molestie massa feugiat euismod tincidunt amet ullamcorper dolore nonummy et lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin ac mauris proin lorem molestie volutpat tincidunt pharetra sem nisi turpis aliquet aliquam felis massa ipsum molestie nunc amet praesent aliquam molestie nunc amet ullamcorper. Dolore nonummy praesent sed euismod et ac mauris ante lorem tellus ut turpis sem nisi turpis mi tempus molestie nunc amet, aliquet donec elit mi erat eget. Nibh, sed eget tempus felis laoreet sed euismod, nunc amet diam tempus felis tincidunt pulvinar euismod congue consectetur sem nisi at et lorem molestie lobortis sit non. Ullamcorper magna at et sed volutpat ut pharetra, diam lorem eget, nibh, feugiat molestie ut turpis proin tempus felis ante ipsum molestie nunc amet proin tempus feugiat. Molestie lobortis pharetra sem aliquam adipiscing nibh feugiat tellus nunc, turpis sem tempus molestie nunc turpis aliquet nisi felis ante tempus felis laoreet ipsum, volutpat congue nisi. Turpis, aliquet donec adipiscing mi sed euismod dolore nonummy mi sed id tincidunt, pulvinar ullamcorper, magna elit mi sed volutpat congue amet sem ac elit felis mi. Erat elit nibh sed eget nibh feugiat, tellus ut adipiscing proin, aliquam mauris massa, ipsum id nunc amet diam erat elit mi dolor euismod congue ac at. Ante ipsum tellus dolore adipiscing proin, aliquam molestie massa pulvinar euismod nunc amet praesent donec elit laoreet dolor euismod congue consectetur diam erat elit nibh dolore adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa feugiat non ut sit aliquet donec adipiscing, praesent lobortis sit non magna at ante lorem molestie lobortis turpis sem tempus, felis ante ipsum molestie nunc. Pulvinar euismod congue amet diam magna at et massa sed id tincidunt, dolor euismod magna elit mi erat volutpat, lobortis dolor non nisi consectetur et lorem. Molestie massa sit tellus nisi turpis praesent nibh sed non magna nonummy et sed euismod congue, pharetra diam ac mauris nibh dolor non nisi consectetur sem. Aliquam, at massa ipsum molestie volutpat congue at, nibh, sed volutpat ut pharetra non nisi at ante, tempus felis ante pulvinar tellus nisi, adipiscing ante ipsum. Tellus dolore adipiscing ante ipsum id non congue consectetur sem aliquam, at nibh feugiat tellus ut turpis praesent aliquam mauris massa ipsum euismod nunc turpis praesent. Erat elit, mi dolor ullamcorper tincidunt nunc amet aliquet donec, nonummy et ac elit nibh sed volutpat lobortis feugiat tellus nisi consectetur proin tempus molestie ut. Turpis, aliquet nisi adipiscing mi donec felis, mauris massa, feugiat molestie nunc pulvinar aliquet, aliquam felis mi sed id tincidunt pulvinar, diam magna nonummy et ac. Eget nibh feugiat volutpat ut turpis proin, ac, sed volutpat congue amet diam magna at nibh sed volutpat congue nonummy nibh sed non donec elit nibh. Sed volutpat, nibh dolor non ut turpis proin tempus sed euismod congue amet et, sed euismod congue amet praesent erat id tincidunt pharetra, ullamcorper congue nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi consectetur sem tempus mauris massa feugiat molestie massa ipsum euismod. Tincidunt pharetra ullamcorper congue consectetur sem aliquam ipsum id, laoreet dolor, volutpat. Ut sit sem nisi consectetur proin tempus mauris, lobortis feugiat aliquet nisi. Amet ullamcorper dolore, nonummy diam erat elit molestie nunc, sit aliquet, donec. Nonummy praesent erat eget laoreet dolor euismod congue, consectetur et, erat volutpat. Lobortis dolor volutpat lobortis feugiat tellus dolore turpis proin aliquam aliquam at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit, non nisi at proin tempus molestie ante pulvinar tellus diam ac eget lobortis feugiat non congue, consectetur proin ac at ante feugiat tellus ut sit. Tellus nunc nonummy mi sed euismod tincidunt proin lorem molestie eget, tincidunt pharetra ullamcorper, nisi consectetur proin ac molestie, ut pharetra proin ac mauris lobortis feugiat non. Ut sit tellus nunc nonummy praesent, erat elit molestie lobortis sit tellus nunc amet praesent erat id massa pulvinar ullamcorper dolore amet diam magna at nibh sed. Mauris nibh feugiat tellus diam donec, elit mi lorem eget lobortis feugiat, volutpat lobortis, sit sem aliquam at massa feugiat aliquet aliquam, adipiscing proin tempus id massa. Pulvinar aliquet dolore nonummy at ante, tempus mauris massa pulvinar tellus dolore, turpis mi, tempus id laoreet sed euismod congue nonummy mi sed, id congue amet, diam. Donec consectetur diam ac ipsum tellus nunc amet diam magna consectetur, et ac elit nibh feugiat volutpat ut turpis aliquet nisi, adipiscing praesent, aliquam felis ullamcorper magna. At proin aliquam sed, id tincidunt, pulvinar ullamcorper magna nonummy et lorem eget lobortis dolor sem magna at proin feugiat, non ut at proin ac mauris massa. Feugiat tellus nunc magna, nonummy nibh sed volutpat congue consectetur, diam ac mauris lobortis, dolor non magna at et feugiat volutpat magna elit et lorem molestie lobortis. Sit tellus nunc donec nonummy et lorem, volutpat ut, consectetur sem ac mauris lobortis pharetra non magna, elit lobortis pharetra sem nisi turpis sem nisi adipiscing, praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt dolor ullamcorper magna, nonummy, et, lorem mauris nibh feugiat non. Ut donec nonummy diam magna elit nibh lorem molestie massa feugiat. Tellus dolore amet praesent, aliquam adipiscing laoreet ipsum tellus dolore nonummy. Praesent donec elit et, ac tempus id nunc turpis praesent, erat. Felis laoreet ipsum euismod congue amet diam magna elit nibh, sed. Volutpat lobortis feugiat tellus ut adipiscing proin lorem ac mauris nibh. Lorem molestie lobortis turpis aliquet dolore turpis aliquet donec felis massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed euismod laoreet dolor non congue pharetra sem nisi at ante lorem mauris nunc sit aliquet dolore turpis praesent erat elit. Laoreet sed euismod non dolore amet aliquet donec nonummy mi erat eget nibh dolor volutpat congue consectetur diam, nisi at proin. Tempus felis massa feugiat aliquet, nisi turpis, at proin ac molestie lobortis pharetra non nisi turpis proin tempus felis laoreet pulvinar. Tellus nunc pulvinar diam magna consectetur sem nisi at, et feugiat volutpat lobortis donec elit mi, sed id laoreet dolor ullamcorper. Magna pharetra sem, nisi at proin tempus felis massa tempus id tincidunt pulvinar ullamcorper congue nisi felis ante ipsum molestie dolore. Amet aliquet donec adipiscing et, erat eget nibh, sed volutpat ut pharetra, sem magna at proin tempus, mauris nunc sit aliquet. Sem magna at nibh, lorem molestie ante ipsum id massa pulvinar euismod dolore nonummy diam erat eget nibh dolor non congue. Pharetra sem nisi turpis sem aliquam ac elit lobortis dolor, non nisi consectetur et lorem volutpat ut, consectetur sem ac mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec, adipiscing praesent tempus id laoreet dolor euismod magna consectetur diam ac elit nibh dolor non praesent donec adipiscing et ac elit nibh. Sed eget lobortis sit sem magna mauris nibh feugiat tellus ut sit sem aliquam, felis mi tempus id massa congue consectetur proin ac molestie. Lobortis sit proin ac eget, lobortis feugiat tellus magna mauris lobortis sit sem magna at ante, lorem molestie lobortis sit nonummy, mi dolor euismod. Congue pharetra diam magna, consectetur, proin aliquam at nibh feugiat molestie nunc sit aliquet donec adipiscing mi tempus id, sem, magna consectetur proin lorem. Molestie lobortis, turpis proin lorem mauris massa sit tellus dolore turpis aliquet donec adipiscing praesent sed euismod nunc nonummy diam donec nonummy mauris massa. Ipsum euismod dolore turpis praesent tempus id, massa pulvinar ullamcorper dolore, elit et, ac elit nibh sed, eget lobortis sit non nisi adipiscing, praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore turpis aliquet donec nonummy et. Ac elit, nibh feugiat volutpat lobortis. Sit non diam magna nonummy nibh. Lorem volutpat congue consectetur, sem magna. At ante lorem volutpat ut consectetur. Proin tempus mauris massa feugiat molestie. Nunc amet aliquet proin ac mauris. Lobortis feugiat tellus nisi adipiscing proin. Aliquam felis massa ipsum tellus, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ante tincidunt dolor non congue turpis sem aliquam mauris massa sit, tellus ut turpis praesent tempus molestie massa sit praesent tempus mauris ante. Pulvinar euismod nunc nisi at, et lorem mauris massa feugiat tellus dolore turpis praesent aliquam adipiscing mi erat eget tincidunt pharetra non congue consectetur. Diam magna mauris nibh dolore adipiscing mi tempus id tincidunt pulvinar, euismod congue nonummy et, erat eget nibh sed volutpat congue pharetra proin ac. Mauris nibh feugiat non magna at nibh diam magna at, ante tempus, molestie lobortis feugiat tellus nisi turpis praesent erat, felis laoreet ipsum ullamcorper. Dolore, nonummy diam magna nonummy diam ullamcorper congue consectetur, diam ac mauris nibh dolor volutpat, nisi consectetur proin ac mauris massa ipsum molestie laoreet. Ipsum euismod tincidunt dolor ullamcorper magna elit et, lorem ipsum, euismod nunc amet ullamcorper congue consectetur, et ac elit nibh pharetra sem magna at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc turpis aliquet, dolore amet. Ullamcorper congue consectetur, diam magna mauris. Nibh lorem molestie massa pulvinar euismod. Tincidunt amet aliquet, dolore, nonummy et. Lobortis feugiat tellus nisi adipiscing proin. Tempus felis laoreet ipsum euismod nunc. Pulvinar ullamcorper donec elit laoreet dolor. Ullamcorper magna nonummy mi erat volutpat. Aliquet nunc amet aliquet donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing praesent donec nonummy mi erat eget nibh sed volutpat tellus dolore turpis aliquet donec elit, et. Erat elit nibh, lorem volutpat ut pharetra non ut turpis praesent donec adipiscing mi sed id tincidunt dolor. Euismod aliquet nisi nonummy mi, erat felis laoreet, sed volutpat tincidunt, amet, diam magna at et ac mauris. Massa feugiat, tellus ut adipiscing, proin tempus mauris volutpat congue, consectetur diam magna consectetur proin aliquam mauris ante. Ipsum molestie massa amet, aliquet, erat elit mi sed eget laoreet dolor non aliquet, donec adipiscing praesent erat. Elit nibh lorem eget lobortis pharetra non nisi at ante lorem volutpat ut sit aliquet aliquam at massa. Feugiat molestie, nunc pulvinar pharetra sem aliquam at ante lorem mauris ante pulvinar euismod, dolore nonummy praesent donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus ullamcorper ut sit sem aliquam adipiscing proin tempus molestie nunc sit aliquet. Donec adipiscing mi, ipsum euismod tincidunt pulvinar ullamcorper congue consectetur diam erat, eget. Tellus nunc amet, ullamcorper dolore nonummy mi sed id, tincidunt, dolor ullamcorper magna. Elit nibh sed volutpat ut pharetra, sem magna mauris ante lorem turpis, ullamcorper. Congue, consectetur diam ac eget lobortis dolor non congue consectetur proin, aliquam, mauris. Massa ipsum molestie nunc, sit aliquet aliquam adipiscing mi nibh lorem volutpat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat, volutpat lobortis sit tellus nunc turpis aliquet. Donec nonummy eget ut consectetur sem ac mauris, nibh feugiat. Tellus nunc, turpis aliquet dolore turpis praesent, erat elit mi. Sed eget lobortis, pharetra non ut sit amet diam erat. Eget nibh dolor, non ut sit tellus ut consectetur proin. Aliquam, mauris massa ipsum tellus dolore turpis, aliquet erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar volutpat lobortis feugiat non, nisi consectetur proin tempus mauris ante ipsum molestie massa amet, aliquet dolore nonummy adipiscing proin tempus id massa. Pulvinar euismod nunc pulvinar diam donec elit nibh dolor euismod tincidunt consectetur diam ac elit, nibh lorem volutpat ut consectetur felis mi sed. Eget tincidunt pharetra ullamcorper magna nonummy et ac eget lobortis feugiat non nisi turpis proin aliquam adipiscing mi tempus felis, laoreet sed ullamcorper. Congue aliquam at proin ipsum id laoreet ipsum euismod, tincidunt pharetra diam donec eget nibh dolor euismod congue pharetra diam ac at ante. Lorem sed volutpat tincidunt pharetra ullamcorper ac elit nibh feugiat molestie, ut, sit non, ut turpis praesent aliquam felis ante ipsum tellus, donec. Adipiscing praesent erat elit mi, ut sit sem nisi adipiscing ante feugiat aliquet, dolore turpis, aliquet donec, adipiscing mi erat eget nibh sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin aliquam adipiscing praesent donec elit mi dolor euismod congue pharetra ullamcorper magna pharetra sem ac, at ante feugiat molestie ullamcorper congue. Pharetra non nisi turpis, aliquet nisi felis ante ipsum tellus nunc pulvinar euismod donec, elit mi erat elit nibh sed, mauris massa feugiat. Nonummy diam magna elit et lorem eget lobortis sit, non ut turpis sem nisi adipiscing praesent tempus id nunc amet aliquet erat felis. Mi sed id tincidunt nisi, at nibh feugiat tellus ut adipiscing proin, tempus felis ante ipsum euismod nunc amet aliquet erat felis laoreet. Dolor euismod dolore amet molestie massa feugiat tellus ut turpis aliquet, donec adipiscing, mi sed euismod nunc amet ullamcorper, magna nonummy diam erat. Eget lobortis dolor, volutpat ut turpis proin ac erat id tincidunt dolor, non congue consectetur proin ac eget lobortis, sit non, nisi, consectetur. Proin aliquam felis massa pulvinar euismod, dolore turpis praesent donec elit mi congue consectetur, sem nisi adipiscing, proin, aliquam id laoreet donec eget. Et lorem eget, lobortis sit tellus, ut sit tellus et sed, eget lobortis dolor volutpat, lobortis sit aliquet dolore turpis, praesent aliquam id. Massa ipsum id congue amet diam erat id, tincidunt pulvinar ullamcorper magna consectetur felis ante, ipsum euismod tincidunt pulvinar ullamcorper congue, pharetra ullamcorper. Magna at et sed molestie lobortis pharetra sem aliquam adipiscing proin aliquam adipiscing mi tempus id tincidunt ut sit aliquet dolore amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat id massa pulvinar ullamcorper proin ac at proin tempus molestie massa ipsum euismod nunc amet, diam congue nonummy et, ac at et lorem molestie massa sit aliquet. Nisi sed id, tincidunt pharetra, ullamcorper magna nonummy proin ac at proin tempus felis ante ipsum euismod nunc, amet ullamcorper magna nonummy et sed eget nibh dolore amet. Aliquet donec felis mi sed id tincidunt pharetra ullamcorper magna elit laoreet sed volutpat, tincidunt consectetur diam lorem at nibh lorem volutpat ut turpis proin massa sed id. Lobortis pharetra ullamcorper ac, elit et lorem mauris nibh feugiat tellus ut turpis proin tempus mauris massa, pulvinar tellus nunc magna turpis sem nisi, felis mi tempus molestie. Nunc pulvinar, ullamcorper congue amet, diam magna elit laoreet lorem eget lobortis pharetra sem nisi at proin lorem molestie volutpat tincidunt dolor sem magna at et lorem molestie. Lobortis feugiat tellus, ut turpis praesent aliquam felis massa ipsum euismod nunc adipiscing praesent donec, nonummy nibh sed turpis sem nisi felis massa feugiat tellus dolore adipiscing proin. Erat, elit mi sed euismod tincidunt dolor ullamcorper congue nonummy mauris, massa pulvinar euismod dolore amet diam erat felis laoreet sed, volutpat tincidunt pharetra non ut sit sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit aliquet donec amet praesent donec elit et ac mauris, ante lorem mauris ante ipsum euismod nisi turpis mi tincidunt, dolor non ut sit non nisi adipiscing praesent. Aliquam felis mi ipsum euismod, nunc amet ullamcorper donec nonummy diam ac mauris nibh feugiat turpis mi tempus felis massa, amet aliquet donec elit, mi, erat eget tincidunt dolor. Non lobortis pharetra, sem nisi consectetur proin, donec amet ullamcorper magna nonummy diam ac eget, lobortis dolor turpis praesent tempus id, massa pulvinar aliquet congue amet diam donec eget. Laoreet lorem eget lobortis sit non nisi at proin lorem molestie ullamcorper magna elit laoreet sed euismod congue pharetra ullamcorper congue at et lorem mauris lobortis sit, non ut. Turpis praesent aliquam mauris ante ipsum euismod tincidunt pulvinar at nibh feugiat molestie ut, sit aliquet nisi adipiscing proin tempus id massa pulvinar euismod tincidunt pharetra ullamcorper congue nonummy. Diam, magna consectetur proin, aliquam amet, ullamcorper congue nonummy diam ac id et erat elit nibh feugiat, molestie lobortis sit tellus nisi adipiscing, tellus, nunc lorem mauris ante aliquam. Felis volutpat tincidunt consectetur diam ac, at ante lorem, molestie lobortis sit aliquet dolore turpis praesent aliquam, id nunc sit elit, proin, praesent donec, sit, non ut donec felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed volutpat tincidunt dolor ullamcorper massa feugiat tellus massa erat id laoreet dolor non congue, consectetur non magna turpis tellus nunc, dolor euismod tincidunt pharetra sem lobortis sit. Id, laoreet sed, eget nibh feugiat, volutpat lobortis ipsum, molestie praesent sed id nibh dolor eget lobortis lorem tellus nisi at proin tempus felis ante ipsum euismod nunc. Dolor volutpat congue lorem molestie, ut sit non aliquam at ante tempus, id massa ipsum, eget, laoreet lorem eget nibh dolor non nunc sit id laoreet erat elit. Nibh, feugiat at ante aliquam id massa ipsum id, tincidunt pharetra, non ut feugiat non ut turpis aliquet donec amet diam magna nonummy et ac at proin, aliquam. Turpis praesent erat felis mi sed elit et lorem mauris, nibh feugiat molestie nunc pulvinar euismod, tincidunt dolor ullamcorper nibh feugiat volutpat lobortis turpis sem nisi adipiscing mi. Erat felis laoreet erat id nibh sed non congue, consectetur sem nisi turpis tellus dolore dolor, euismod tincidunt pharetra sem magna at proin praesent erat felis mi sed. Id, et lorem at proin aliquam felis laoreet sed id nibh lorem volutpat nibh, sit sem nisi consectetur sem aliquam turpis, praesent donec elit et ipsum elit nibh. Feugiat molestie lobortis feugiat tellus massa sed eget laoreet dolor non congue elit et lorem mauris ante tempus molestie lobortis turpis sem nisi adipiscing aliquet dolore amet, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod tincidunt pharetra diam donec pharetra non ut turpis. Euismod tincidunt pulvinar diam donec elit et erat elit. Nibh lorem, at ante feugiat tellus dolore turpis proin. Aliquam nonummy praesent donec elit et lorem eget nibh. Lorem mauris ante tempus id molestie, ut feugiat id. Massa ipsum euismod lobortis, dolor volutpat ut sit non. Ut erat eget nibh sed volutpat ut sit non. Nisi consectetur sem tempus turpis aliquet dolore amet et. Erat eget nibh lorem mauris massa feugiat felis mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec consectetur sem nisi consectetur aliquet, nisi turpis diam, magna feugiat volutpat ut turpis, aliquet nisi turpis. Aliquet tincidunt lorem mauris massa ipsum felis massa sed eget nibh sed volutpat lobortis feugiat molestie, massa. Sit aliquet nisi felis ullamcorper, dolore nonummy et ac eget lobortis pharetra ullamcorper magna, pharetra non laoreet. Pulvinar tellus dolore nonummy diam donec nonummy sem magna sit, aliquet nisi felis ante ipsum molestie laoreet. Sed eget lobortis feugiat molestie proin tempus pharetra ullamcorper magna sit non ut pulvinar euismod dolore, amet. Praesent donec consectetur sem magna at ante feugiat mauris ante tempus id, laoreet sed eget laoreet pharetra. Ullamcorper magna at et sed eget ut tempus molestie nunc sit, aliquet donec adipiscing praesent erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non congue at sem nisi amet aliquet congue amet praesent erat consectetur sem magna adipiscing proin tempus adipiscing mi donec nonummy mi sed eget nibh lorem mauris massa. Ipsum id laoreet sed, id tincidunt pharetra volutpat congue, feugiat tellus, ut ipsum, euismod, dolore adipiscing mi, ipsum id et erat consectetur proin aliquam, mauris massa sit aliquet. Nisi adipiscing aliquet donec felis diam, magna, elit et lorem at ante lorem, molestie nunc sit sem, aliquam felis ante ipsum euismod nunc pulvinar euismod nibh pharetra non. Congue feugiat tellus dolore turpis aliquet aliquam felis praesent erat pharetra sem magna at ante lorem, tellus massa pulvinar, tellus tincidunt pulvinar euismod, congue nonummy diam ac at. Et aliquam mauris praesent dolore nonummy diam magna nonummy et lorem volutpat, congue sit non nunc sit aliquet nisi adipiscing mi tempus euismod nunc, pulvinar eget lobortis pharetra. Non congue pharetra non aliquam turpis praesent tempus felis laoreet pulvinar tellus dolore nonummy mi magna elit mauris diam magna nonummy, et ac eget lobortis feugiat non massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie nunc sit tellus dolore adipiscing mi erat nonummy diam. Lorem consectetur sem nisi felis mi tempus id massa amet. Aliquet dolore, nonummy, diam erat elit proin lorem mauris, proin. Tempus, id laoreet ipsum tellus donec amet diam donec felis. Tincidunt dolor eget lobortis dolor non ut consectetur sem dolore. Turpis praesent dolore, nonummy diam congue at et ac, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante lorem felis, ante donec felis mi sed volutpat. Tincidunt pharetra ullamcorper congue at et ac at massa. Tempus, felis diam donec nonummy nibh sed euismod congue. Consectetur non nisi consectetur sem tempus felis praesent tempus. Id laoreet dolor euismod nibh lorem molestie lobortis pharetra. Non nunc sit euismod tincidunt pharetra non congue consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa feugiat id laoreet sed elit aliquet, nisi, turpis proin aliquam felis laoreet, ipsum eget nibh ut adipiscing ante lorem, mauris nunc pulvinar tellus nunc amet. Diam magna nonummy, et magna at tellus dolore turpis aliquet donec nonummy et sed eget laoreet dolor eget ut sit molestie massa sit aliquet donec adipiscing ante. Donec nonummy mi sed eget tincidunt dolor volutpat ut ipsum molestie dolore adipiscing proin tempus, id mi ipsum euismod tincidunt, amet ullamcorper, lobortis sit tellus ut, sit. Id tincidunt sed euismod congue nonummy sem magna turpis sem aliquam, adipiscing proin aliquam felis, laoreet sed elit nibh sed, mauris lobortis sit, tellus ut pulvinar tellus. Nunc amet praesent tempus id tincidunt dolor volutpat lobortis dolor volutpat congue, consectetur aliquet aliquam mauris massa, ipsum tellus ut ipsum, euismod nunc, nonummy diam donec elit. Et lorem consectetur sem tempus mauris massa feugiat tellus nunc amet praesent donec felis et erat eget laoreet dolor volutpat ut sit non nunc ut pharetra diam. Ac at nibh feugiat volutpat nisi consectetur sem tempus mauris massa ipsum tellus nisi at ante tempus molestie mi sed id tincidunt dolor ullamcorper donec id tincidunt. Pulvinar euismod nibh, dolor non ut turpis sem nisi felis praesent erat id laoreet pulvinar ullamcorper dolore elit mi erat eget laoreet sed non congue pharetra, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar, euismod tincidunt erat elit proin ac mauris massa ipsum molestie nunc amet ullamcorper, dolore nonummy diam, donec sit molestie nunc, sit aliquet nunc. Pulvinar volutpat lobortis feugiat volutpat, ut consectetur sem aliquam adipiscing, aliquet, donec elit mi erat at proin lorem eget massa feugiat molestie nunc erat elit. Et lorem, eget, lobortis laoreet pulvinar ullamcorper donec elit et erat elit nibh feugiat volutpat lobortis pharetra sem aliquam, mauris massa, feugiat, tellus nunc sit. Tellus et sed eget lobortis sit non ut consectetur aliquet aliquam felis, ante ipsum id laoreet ipsum euismod lobortis dolor non congue at et sed. Eget nibh lorem molestie nunc sit tellus nunc pulvinar ullamcorper congue, consectetur diam ut turpis sem nisi turpis praesent tempus id massa ipsum euismod laoreet. Dolor volutpat ut feugiat tellus ut sit tellus diam, ac mauris lobortis feugiat volutpat ut, sit aliquet dolore turpis praesent donec nonummy et congue pharetra. Non dolore pulvinar, ullamcorper tincidunt nisi sed, euismod nunc pulvinar ullamcorper magna nonummy sem lorem volutpat tincidunt consectetur, diam mi ipsum tellus dolore turpis mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit non nisi adipiscing proin lorem felis laoreet magna. Elit et, lorem, eget nibh feugiat volutpat lobortis turpis. Aliquet dolore turpis aliquet donec felis mi erat consectetur. Proin aliquam at nibh feugiat non nisi at, proin. Aliquam adipiscing praesent congue consectetur non magna turpis sem. Aliquam, adipiscing mi donec elit et erat eget nibh. Ac, molestie massa sit molestie ut turpis aliquet donec. Amet diam donec nonummy diam lorem mauris nibh lorem. Mauris ante, feugiat tellus dolore adipiscing, ullamcorper proin lorem. Adipiscing praesent congue nonummy diam, donec elit laoreet dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris nibh feugiat molestie volutpat lobortis dolor non. Lobortis sit tellus dolore turpis aliquet aliquam, felis. Mi sed id tincidunt pharetra ullamcorper magna consectetur. Diam lorem volutpat, lobortis pharetra, molestie lobortis sit. Sem nisi adipiscing praesent erat felis et erat. Elit proin aliquam at proin donec felis ullamcorper. Donec elit et lorem eget congue pharetra, sem. Ut sit, euismod laoreet sed volutpat lobortis pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam magna at sem nisi adipiscing euismod nunc pulvinar diam magna, feugiat tellus ut turpis proin aliquam felis, praesent tempus nonummy et magna. Elit proin nunc pulvinar ullamcorper, aliquam, nonummy praesent donec consectetur non ut turpis praesent dolore pulvinar eget lobortis feugiat volutpat nisi consectetur felis. Laoreet sed, euismod congue amet ullamcorper magna at, proin ac mauris, ante ipsum tellus ut adipiscing proin tempus felis ante ipsum euismod nunc. Nonummy diam congue consectetur non ut turpis sem nisi adipiscing proin erat elit mi sed eget laoreet sed mauris, nibh aliquam felis ante. Pulvinar tellus dolore nonummy ullamcorper magna consectetur diam ac consectetur, proin lorem mauris massa feugiat tellus, nisi ipsum, euismod congue pharetra ullamcorper congue. Consectetur sem aliquam at ante tempus, mauris massa sit tellus dolore, turpis ullamcorper magna pharetra sem magna at nibh feugiat volutpat, congue pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam at ante dolore amet ullamcorper congue pharetra sed volutpat lobortis dolor sem nisi consectetur et lorem molestie massa sit aliquet dolore amet ullamcorper. Congue amet praesent erat, eget laoreet pulvinar, ullamcorper lobortis sit felis ante pulvinar tellus dolore turpis mi erat felis mi, sed volutpat tincidunt feugiat. Volutpat congue sit non, massa, pulvinar tellus dolore nonummy mi, erat, eget tincidunt dolor mauris ante lorem mauris massa, sit euismod nunc amet aliquet. Dolore ac at ante ipsum id laoreet pulvinar id congue pharetra ullamcorper congue consectetur sem nisi consectetur tellus nisi adipiscing praesent erat felis tincidunt. Pulvinar euismod tincidunt amet diam ac eget lobortis lorem mauris massa sit molestie ut sit euismod tincidunt dolor euismod ut sit, non nunc pulvinar. Id nunc amet praesent erat elit diam erat volutpat tincidunt amet diam ac elit tellus aliquam at, ante, tempus id eget lobortis sit tellus. Nunc turpis aliquet nisi adipiscing mi tempus felis nunc amet ullamcorper dolore pharetra diam ac consectetur sem ut turpis, ullamcorper congue amet diam magna. Nonummy diam ac at sem aliquam adipiscing praesent tempus id, mi sed at et, ac mauris, massa feugiat tellus, nunc turpis praesent, congue nonummy. Praesent donec elit nibh lorem volutpat ut pharetra sem ut turpis proin aliquam felis ante ipsum molestie dolore turpis aliquet congue amet ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id laoreet lobortis aliquam adipiscing mi, ipsum id laoreet dolor elit lobortis nisi felis. Mi tempus id nunc pulvinar ullamcorper congue pharetra, non congue consectetur non nisi adipiscing. Aliquet donec amet ullamcorper donec felis laoreet, sed euismod congue, pharetra volutpat ut turpis. Aliquet, nunc ipsum euismod dolore nonummy mi erat eget laoreet lorem volutpat lobortis, feugiat. Tellus ut pulvinar tellus nibh sed volutpat tincidunt pharetra sem magna at et ac. Mauris massa, ipsum tellus dolore amet aliquet, tincidunt pharetra non ut, pharetra sem ut. Sit euismod nunc dolor euismod congue pharetra sem magna consectetur sem nisi adipiscing aliquet. Erat elit et magna at, et lorem eget ut pharetra sem nisi, sit tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet diam donec consectetur sem nisi turpis aliquet nisi turpis praesent aliquam elit. Laoreet ipsum id tincidunt dolor volutpat lobortis lorem, molestie mi tempus eget laoreet sed. Eget lobortis dolor molestie lobortis sit tellus, dolore turpis aliquet nibh feugiat volutpat ut. Pharetra tellus ut pulvinar tellus dolore, pharetra ullamcorper magna pharetra sem nunc, turpis proin. Tempus felis ante feugiat id tincidunt amet euismod congue pharetra diam ut pharetra proin. Ac mauris massa feugiat, id massa erat nonummy non nisi at ante lorem molestie. Massa pulvinar euismod, nunc ac eget nibh feugiat volutpat lobortis pharetra tellus nunc amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra sem magna sit aliquet donec nonummy ullamcorper magna consectetur sem ac elit, et lorem mauris lobortis feugiat id laoreet erat eget sem aliquam, mauris nibh feugiat. Tellus nunc sit tellus dolore amet euismod magna elit et, ac, consectetur proin aliquam adipiscing mi erat felis mi, erat id nibh lorem at ante ipsum tellus. Ut sit tellus tincidunt dolor euismod congue consectetur diam nisi pulvinar, aliquet dolore turpis, mi erat, id massa pulvinar id laoreet, aliquam at, ante ipsum, molestie nunc. Pulvinar, euismod laoreet dolor eget nibh feugiat mauris massa ipsum euismod nunc pulvinar aliquet donec, nonummy et erat elit nibh feugiat mauris lobortis tempus id massa pulvinar. Aliquet donec nonummy diam ut consectetur, diam nisi at ante tempus molestie ante ipsum id, tincidunt dolor euismod congue nonummy mi magna elit nibh ac at ante. Tempus felis diam erat, eget laoreet dolor euismod congue pharetra sem nisi turpis proin dolore turpis aliquet donec nonummy et, ac elit proin nisi at ante tempus. Id massa erat eget nibh lorem consectetur, proin tempus mauris ante ipsum tellus dolore turpis, praesent donec amet diam ac eget nibh lorem volutpat massa feugiat felis. Laoreet, ipsum euismod nunc amet diam donec pharetra sem magna consectetur ante lorem felis massa, donec felis laoreet sed volutpat, congue pharetra diam magna, at et ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur non ut pulvinar aliquet, tincidunt pulvinar ullamcorper magna elit laoreet dolor eget nibh, feugiat, molestie lobortis feugiat tellus laoreet pulvinar aliquet, donec adipiscing, mi erat elit et lorem eget. Nibh feugiat tellus nunc pulvinar euismod nunc, pulvinar ullamcorper dolore, nonummy et congue consectetur proin aliquam at ante turpis elit felis praesent donec nonummy ullamcorper ut feugiat adipiscing, ullamcorper nibh. Nibh ut erat nonummy mauris diam lobortis tempus turpis eget sem et, nisi erat felis molestie lobortis feugiat, tellus nunc amet aliquet dolore nonummy diam donec, sit non ut turpis. Sem donec adipiscing praesent, erat elit diam ac at et, aliquam mauris, lobortis ipsum molestie mi ipsum id congue pharetra non congue consectetur non magna adipiscing praesent aliquam adipiscing praesent. Erat nonummy diam ac elit, nibh feugiat, non nisi sit aliquet nisi adipiscing proin ipsum, id nunc sed euismod tincidunt dolor ullamcorper magna nonummy et lorem consectetur, ante feugiat mauris. Ullamcorper magna nonummy sem ac, consectetur proin nisi adipiscing proin tempus id, massa amet ullamcorper dolore, adipiscing praesent erat eget et lorem eget ante, tempus lorem turpis consectetur sem magna. At proin lorem amet ullamcorper donec felis massa pulvinar aliquet donec adipiscing mi sed id laoreet pulvinar ullamcorper magna nonummy diam magna mauris ante tempus, mauris, lobortis turpis aliquet aliquam. Adipiscing aliquet, dolore amet diam magna, consectetur sem nisi at proin aliquam felis laoreet ipsum euismod tincidunt pulvinar eget lobortis dolor non ut consectetur proin tempus, turpis praesent erat id. Laoreet ipsum pharetra sem nisi at, ante ipsum tellus ut turpis proin, aliquam mauris massa pulvinar tellus nunc amet praesent congue consectetur non ut consectetur proin lorem mauris massa feugiat. Id laoreet erat eget laoreet dolor non lobortis sit tellus ante, sed id nunc amet diam donec nonummy et sed, eget tincidunt amet et sed elit nibh dolor, non ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor mauris, nibh lorem molestie massa sit. Tellus nunc dolor euismod nibh feugiat non. Ut sit tellus nunc ipsum id tincidunt. Pharetra ullamcorper magna consectetur id nunc sit. Aliquet donec nonummy praesent, donec consectetur et. Lorem eget lobortis dolor, turpis aliquet donec. Felis et erat elit et lorem mauris. Ante ipsum molestie massa, ipsum eget laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor eget lobortis tempus, mauris ante. Ipsum felis et ac, consectetur tellus. Dolore turpis praesent aliquam adipiscing ullamcorper. Magna nonummy et lorem mauris lobortis. Tempus felis massa pulvinar, tellus nunc. Erat volutpat tincidunt consectetur diam ac. Eget nibh dolor non ut consectetur. Proin, ac mauris massa sit tellus. Ut sit tellus donec, amet diam. Congue, pharetra sem ut sit aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa pulvinar ullamcorper dolore amet diam, ac ipsum molestie, nunc, adipiscing praesent tempus dolor euismod congue consectetur diam lorem eget tincidunt. Pharetra sem nisi consectetur proin, ac adipiscing mi erat felis et, erat elit laoreet sed mauris, nibh aliquam nonummy praesent donec. Eget nibh sed volutpat nibh tempus mauris lobortis sit aliquet nisi adipiscing, ullamcorper dolore nonummy laoreet ipsum ullamcorper, congue nonummy non. Congue, pharetra sem aliquam adipiscing euismod nunc amet ullamcorper, magna, consectetur sem magna, mauris ante lorem volutpat ut turpis aliquet aliquam. Turpis praesent aliquam felis massa sed, id laoreet lorem, volutpat aliquet donec adipiscing mi, tempus eget tincidunt sed, mauris nibh dolor. Volutpat ut turpis aliquet laoreet ipsum ullamcorper congue amet diam ac elit non aliquam at tellus dolore nonummy praesent erat eget. Nibh sed eget lobortis pharetra diam ac elit, nibh aliquam felis ante feugiat molestie nunc turpis praesent donec felis, praesent erat. Eget nibh ut turpis aliquet donec pulvinar ullamcorper donec consectetur diam lorem at ante lorem molestie massa ipsum tellus laoreet ipsum. Ullamcorper congue nonummy diam, ac at sem, nisi adipiscing praesent donec, felis praesent donec nonummy et lorem mauris ante lorem felis. Ante, tempus id massa ac, elit nibh feugiat volutpat congue consectetur, et lorem mauris nibh lorem mauris massa ipsum, nonummy et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum elit mi erat eget lobortis lorem adipiscing praesent, tempus felis massa sit ullamcorper dolore amet ullamcorper magna pharetra sem magna turpis sem tempus mauris ante, pulvinar euismod nunc. Dolor euismod tincidunt ac mauris massa sit, non dolore adipiscing proin tempus id massa aliquet dolore nonummy praesent, erat eget nibh lorem eget tincidunt pharetra diam ac elit nibh dolor. Volutpat ut consectetur et lorem molestie, lobortis sit non nisi adipiscing elit laoreet dolor volutpat ut pharetra non nisi consectetur proin tempus mauris lobortis sit sem dolore, turpis praesent erat. Felis laoreet pulvinar euismod adipiscing, mi sed id laoreet pharetra ullamcorper donec nonummy nibh sed volutpat lobortis pharetra sem ac mauris lobortis dolor, non nisi at et lorem molestie lobortis. Feugiat amet ullamcorper, ac elit laoreet dolor non magna nonummy et dolor ullamcorper, magna, nonummy et lorem eget, lobortis, dolor non ut consectetur et lorem molestie lobortis feugiat lorem molestie. Ut pharetra sem aliquam turpis praesent aliquam felis laoreet sit praesent aliquam molestie nunc turpis sem aliquam adipiscing elit et, tempus felis, massa ipsum molestie laoreet ipsum euismod congue pharetra. Ullamcorper congue consectetur sem nisi at proin tempus mauris ante pulvinar tellus dolore turpis at ante tempus mauris massa feugiat tellus dolore turpis aliquet donec adipiscing et erat eget laoreet. Dolor non congue consectetur sem magna at ante feugiat tellus ut congue pharetra sem magna elit nibh feugiat, volutpat congue consectetur proin aliquam mauris massa sit tellus, nisi turpis, praesent. Aliquam nonummy mi, erat, eget nibh sed volutpat aliquet nisi turpis praesent tempus id tincidunt pulvinar, ullamcorper congue, amet diam ac elit et sed eget ut sit sem aliquam mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem dolore, adipiscing praesent donec nonummy et erat elit nibh feugiat volutpat ut congue amet diam. Ac at nibh sed volutpat congue nonummy et lorem eget nibh feugiat non ut turpis sem. Aliquam adipiscing mi tempus molestie massa amet at et ac, mauris ante ipsum, felis, laoreet ipsum. Id laoreet, dolor non congue pharetra diam ac mauris nibh feugiat non nisi turpis sem nisi. Ac eget tincidunt pharetra ullamcorper, ac at nibh sed eget ut consectetur proin ac eget lobortis. Feugiat, sem magna at ante lorem mauris, eget lobortis dolor volutpat lobortis turpis sem nisi, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit tellus ut sit aliquet dolore ac mauris ante lorem molestie nunc sit aliquet nisi turpis ante tempus id massa pulvinar aliquet. Dolore nonummy mi sed euismod congue amet diam donec tempus molestie ut turpis praesent tempus molestie, nunc sit aliquet, nisi adipiscing ante tempus. Felis laoreet dolor euismod congue pharetra ullamcorper magna elit laoreet sed ipsum, euismod congue nonummy mi sed, id tincidunt pulvinar ullamcorper donec consectetur. Sem magna elit ante, lorem volutpat ut turpis proin ac mauris, massa laoreet dolor ullamcorper magna, consectetur proin aliquam mauris nibh lorem molestie. Ut sit aliquet nisi felis mi tempus euismod dolore amet aliquet, donec elit mi ipsum feugiat molestie nunc amet aliquet donec, adipiscing, mi. Sed id tincidunt pulvinar euismod congue pharetra sem magna consectetur ante tempus molestie lobortis feugiat tellus dolore, turpis praesent proin ac mauris lobortis. Feugiat tellus nisi turpis aliquet dolore nonummy diam donec eget laoreet dolor ullamcorper magna consectetur sem praesent, erat felis tincidunt pulvinar, euismod congue. Nonummy diam erat elit laoreet dolor, ullamcorper, congue pharetra sem, aliquam adipiscing proin aliquam mauris nunc sit aliquet nisi amet sit aliquet nisi. Adipiscing mi tempus, molestie laoreet pulvinar euismod, congue amet diam ac elit nibh lorem volutpat ut sit non magna, at, ante lorem, tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tempus, felis mi sed euismod, tincidunt pharetra ullamcorper congue. Pharetra adipiscing mi sed eget, laoreet sed non congue pharetra. Diam, ac consectetur sem aliquam felis massa feugiat, tellus dolore. Pulvinar aliquet dolore nonummy et erat eget sem nisi turpis. Praesent donec felis mi sed id tincidunt dolor ullamcorper magna. Consectetur sem nisi consectetur, sem aliquam felis ante feugiat molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ipsum ullamcorper dolore nonummy diam erat, id laoreet dolor, volutpat lobortis pharetra sem magna at proin tempus molestie. Euismod dolore nonummy et sed eget lobortis dolor non magna at et ac at lobortis, feugiat tellus nisi adipiscing. Praesent donec adipiscing praesent ante, tempus mauris, lobortis sit aliquet nisi adipiscing ante ipsum tellus dolore amet, praesent, donec. Adipiscing mi sed euismod congue amet praesent donec eget laoreet pulvinar ullamcorper proin tempus mauris, massa pulvinar tellus dolore. Turpis ullamcorper dolore, nonummy et erat id laoreet, pharetra non, congue consectetur et sed eget ut aliquam felis massa. Pulvinar euismod nunc, pulvinar ullamcorper congue pharetra sem magna elit, proin ac mauris lobortis sit aliquet dolore at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis, massa ipsum euismod tincidunt amet ullamcorper magna nonummy mi erat. Elit nibh lorem volutpat ut feugiat tellus dolore magna, elit et sed. Volutpat lobortis sit non ut turpis, praesent aliquam adipiscing ante ipsum euismod. Tincidunt, pulvinar ullamcorper congue consectetur et ac tempus id massa amet aliquet. Donec elit mi, sed id laoreet dolor non congue, consectetur diam ac. Mauris nibh sit tellus ut, turpis sem nisi adipiscing praesent lobortis feugiat. Volutpat ut turpis sem aliquam at proin, tempus felis laoreet pulvinar euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sed volutpat lobortis pharetra non, nisi consectetur, proin aliquam felis ante ipsum. Felis massa amet aliquet donec adipiscing praesent erat id, congue pharetra adipiscing proin. Tempus mauris ante tempus id laoreet dolor euismod congue pharetra sem magna at. Nibh, lorem molestie lobortis sit non ac at ante feugiat amet diam donec. Eget laoreet, dolor ullamcorper magna nonummy diam ac, mauris nibh dolor non, ut. Turpis proin lorem volutpat lobortis feugiat tellus, dolore turpis proin tempus sed, volutpat. Lobortis sit, tellus, ut turpis praesent aliquam mauris massa sit aliquet dolore turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper dolore, amet diam erat eget laoreet. Dolor non congue consectetur sem nisi adipiscing. Praesent, aliquam felis praesent tempus, id tincidunt. Dolor sit tellus dolore turpis praesent erat. Felis laoreet pulvinar ullamcorper congue, amet diam. Magna at et, ac mauris ante feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa sit aliquet nisi adipiscing, mi erat felis massa ipsum volutpat lobortis dolor ullamcorper magna, elit proin lorem mauris lobortis sit amet diam donec elit laoreet. Dolor euismod magna elit mi sed eget lobortis dolor, non nisi consectetur proin aliquam at massa ipsum molestie nunc sit consectetur et ac mauris nibh feugiat tellus. Nisi turpis, proin aliquam felis massa pulvinar tellus dolore turpis mi erat id dolore adipiscing praesent tempus felis massa pulvinar consectetur, sem aliquam at ante lorem tellus. Nisi turpis sem tempus mauris massa sit sem nisi, felis ante ipsum tellus dolore adipiscing ante tincidunt, pharetra, ullamcorper congue consectetur sem aliquam adipiscing, proin tempus mauris. Massa pulvinar euismod tincidunt pulvinar euismod congue nonummy, diam ac eget, lobortis dolor volutpat, ut sit nonummy et erat, eget laoreet dolor, non congue consectetur et lorem. Eget nibh sit non nisi turpis proin tempus, mauris massa ipsum euismod dolore turpis praesent tempus dolor non congue consectetur non ut adipiscing, proin tempus id massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis tincidunt sed volutpat, tincidunt dolor non nisi consectetur. Proin aliquam at proin, tempus id massa, ipsum euismod tincidunt. Ut, turpis praesent, aliquam felis ante sed id nunc amet. Diam magna felis, mi erat volutpat tincidunt pharetra, sem ut. Turpis sem ac mauris massa donec, adipiscing praesent erat, eget. Nibh dolor nibh tempus felis ullamcorper nibh nisi ipsum, eget. Et nisi turpis ullamcorper congue, sed mauris praesent donec nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus tincidunt ac consectetur aliquet, nunc pulvinar eget, proin massa sed at, sem. Massa donec pharetra adipiscing non, sit molestie massa, ipsum id tincidunt pulvinar, ullamcorper. Congue pharetra, sem nisi consectetur proin aliquam at ante tempus molestie massa pulvinar. Euismod congue amet at ante lorem, molestie massa sit aliquet, dolore turpis praesent. Erat nonummy mi sed volutpat congue nonummy et sed euismod tincidunt pharetra, ullamcorper. Magna consectetur proin aliquam erat eget tincidunt amet diam, donec nonummy, nibh dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget, lobortis dolor non aliquet, donec elit et erat eget laoreet sed volutpat, ut, consectetur diam ac mauris lobortis sit non magna consectetur proin lorem molestie massa feugiat tellus. Diam ac eget lobortis pharetra, non congue consectetur proin ac mauris nibh feugiat tellus ut adipiscing praesent donec adipiscing ante pulvinar aliquet, dolore amet aliquet proin tempus mauris, lobortis. Sit, tellus dolore adipiscing proin tempus id massa pulvinar ullamcorper dolore nonummy praesent erat elit nibh dolor volutpat, congue nisi adipiscing mi tempus id tincidunt, pulvinar ullamcorper dolore amet. Et erat eget lobortis pharetra non magna at et ac mauris nibh feugiat molestie nunc sit tellus sem, magna at ante lorem molestie ut turpis sem ac mauris ante. Ipsum, molestie nunc amet, aliquet dolore nonummy praesent, donec elit nibh lorem mauris nibh feugiat, nonummy diam erat felis laoreet, dolor, euismod, tincidunt pharetra diam ac elit nibh, dolor. Molestie massa ipsum tellus ut adipiscing proin feugiat tellus ut turpis id tincidunt nisi, consectetur sem tempus mauris nunc sit sem, aliquam, adipiscing mi tempus molestie nunc amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, pharetra ullamcorper congue consectetur diam, ac at proin tempus felis, massa. Ipsum euismod nunc turpis aliquet donec elit et, erat, eget id massa. Pulvinar euismod congue amet praesent erat eget tincidunt pharetra diam donec eget. Laoreet dolor euismod congue consectetur diam erat volutpat tincidunt pharetra sed volutpat. Tincidunt, pharetra ullamcorper congue at et lorem eget lobortis, sit tellus nunc. Sit aliquet, donec adipiscing praesent erat, felis laoreet sed volutpat tincidunt pharetra. Sem aliquet erat felis, laoreet ipsum, id laoreet pharetra ullamcorper magna at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc amet diam praesent aliquam felis ante pulvinar tellus nunc amet aliquet erat id. Laoreet pulvinar euismod congue pharetra ullamcorper congue consectetur sem ac mauris nibh feugiat dolor. Ullamcorper congue nonummy, et, ac mauris lobortis pharetra, diam magna elit lobortis dolor non. Nisi consectetur proin feugiat, non congue consectetur proin ac mauris elit nibh, lorem volutpat. Lobortis sit, sem nisi consectetur ante lorem molestie nisi at ante feugiat volutpat ut. Consectetur sem, aliquam at, proin tempus feugiat non ut sit sem aliquam at ante. Lorem molestie nunc sit, aliquet aliquam felis ante tempus id, tincidunt, pulvinar euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor volutpat massa feugiat tellus ut adipiscing proin tempus mauris laoreet ipsum euismod dolore nonummy mi erat. Felis laoreet lobortis feugiat tellus nisi adipiscing mi erat felis laoreet pulvinar ullamcorper dolore nonummy, mi erat. Eget laoreet pharetra, non ut consectetur diam lorem mauris id nunc amet praesent magna elit et erat. Elit lobortis dolor ullamcorper magna elit laoreet dolor non ut consectetur proin lorem eget lobortis sit non. Ut sit sit non nisi consectetur proin tempus mauris massa sit aliquet, dolore turpis, praesent erat felis. Mi erat, eget laoreet pharetra ullamcorper magna elit mauris massa pulvinar tellus nunc amet diam donec elit. Et ac eget tincidunt consectetur sem magna consectetur proin ac mauris massa ipsum molestie massa pulvinar euismod. Tincidunt nisi at proin tempus mauris massa pulvinar tellus nunc turpis, praesent erat, elit mi dolor euismod. Congue amet diam ac elit laoreet dolor ullamcorper magna at adipiscing mi sed euismod nunc amet diam. Donec nonummy nibh sed volutpat lobortis dolor sem magna at et lorem volutpat ullamcorper congue amet diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis tellus dolore amet, praesent, donec elit et. Lorem pulvinar tellus dolore amet ullamcorper dolore nonummy. Mi, erat volutpat lobortis pharetra ullamcorper congue consectetur. Sem aliquam adipiscing praesent aliquam id massa pulvinar. Tellus dolore ac at proin, lorem molestie lobortis. Pulvinar aliquet dolore turpis praesent, erat, elit et. Erat elit nibh lorem molestie ut sit tellus. Nisi adipiscing praesent nibh sed volutpat tincidunt sit. Non ut turpis sem aliquam felis mi ipsum. Molestie nunc amet aliquet dolore elit laoreet sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id laoreet, dolor non congue consectetur sem nisi consectetur proin tempus felis lobortis sit aliquet aliquam, felis ante congue. Pharetra non congue consectetur proin ac eget nibh ipsum tellus ut turpis proin aliquam felis ante ipsum tellus nisi. Adipiscing praesent tempus id non nisi at et, lorem molestie massa sit tellus dolore turpis proin tempus id laoreet. Pulvinar tellus dolore, nonummy diam donec nonummy et lorem eget lobortis dolor amet aliquet donec felis mi sed id. Tincidunt pharetra ullamcorper magna at et lorem, mauris lobortis, pharetra sem ac eget lobortis sit, sem ante tempus, euismod. Nunc amet aliquet erat, felis tincidunt, pulvinar ullamcorper dolore nonummy et ac eget nibh dolor non magna elit nibh. Lorem volutpat ut consectetur sem mi, erat id tincidunt amet aliquet donec felis laoreet dolor ullamcorper donec elit mi. Erat id dolore nonummy et erat eget laoreet pharetra ullamcorper magna nonummy, et massa pulvinar tellus nunc nonummy praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit aliquet nisi at ante tempus molestie nunc magna at proin lorem mauris nibh feugiat molestie nunc turpis. Aliquet aliquam felis ante tempus felis laoreet dolor euismod lobortis dolor volutpat ut turpis sem mi sed id. Laoreet dolor ullamcorper magna elit proin, nisi adipiscing praesent aliquam, adipiscing mi ipsum, euismod nunc amet praesent erat. Felis laoreet dolor turpis sem aliquam at massa ipsum tellus nisi adipiscing proin aliquam id massa pulvinar, tellus. Nunc amet, ullamcorper magna, nonummy et lorem volutpat tincidunt aliquam, felis ante ipsum molestie dolore turpis praesent tempus. Id massa pulvinar ullamcorper dolore adipiscing praesent sed eget tincidunt dolor volutpat congue nonummy et sed eget lobortis. Dolore, amet praesent erat felis laoreet pulvinar aliquet donec felis laoreet ipsum id tincidunt pharetra ullamcorper magna, nonummy. Proin ac at proin lorem mauris ante ipsum pharetra diam magna at ante feugiat volutpat lobortis, turpis aliquet. Nisi adipiscing proin tempus molestie nunc amet aliquet donec adipiscing eget ut sit sem magna, at ante lorem. Molestie nunc turpis sem tempus mauris massa feugiat tellus nisi at ante, feugiat tellus dolore amet praesent aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, diam erat eget nibh sed ullamcorper, congue. Consectetur sem magna consectetur sem mi erat eget. Nibh lorem volutpat congue consectetur et sed non. Ut pharetra proin ac mauris nibh, feugiat tellus. Nisi consectetur proin aliquam mauris massa magna nonummy. Et ac elit lobortis, feugiat non magna, at. Et, sit sit mauris praesent magna feugiat felis. Euismod lobortis, feugiat non magna consectetur proin turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, non laoreet erat id nibh sed mauris nibh tempus, mauris massa ipsum euismod tincidunt pulvinar ullamcorper, dolore amet diam ac elit nibh lorem eget massa feugiat tellus ut. Turpis id tincidunt amet diam donec felis laoreet, sed mauris lobortis feugiat molestie massa tempus felis laoreet ipsum, euismod tincidunt pharetra non congue sit tellus nunc ipsum, tellus dolore. Amet diam donec elit, et lorem eget nibh dolor volutpat lobortis sit id massa amet ullamcorper, donec elit et erat id laoreet sed volutpat praesent tempus molestie massa pulvinar. Tellus nunc pulvinar ullamcorper magna feugiat volutpat nisi sit sem aliquam mauris, massa feugiat tellus nunc turpis praesent tempus id nunc turpis praesent donec adipiscing mi sed elit nibh. Ac mauris ante feugiat volutpat ut turpis proin aliquam mauris ante ipsum tellus mi sed euismod congue amet diam ac eget tincidunt amet, diam erat eget et lorem at. Proin, tempus molestie ut consectetur proin tempus molestie lobortis ipsum molestie dolore pulvinar ullamcorper sem ac at ante tempus, id massa, sed eget laoreet, lorem, volutpat lobortis pharetra non. Nisi consectetur aliquet nisi felis massa sit aliquet nisi turpis praesent erat id massa pulvinar aliquet dolore, amet ullamcorper magna elit, et aliquam mauris proin aliquam nonummy praesent erat. Consectetur sem nisi consectetur sem aliquam felis ante feugiat tellus nisi adipiscing proin aliquam felis et erat id laoreet sed volutpat lobortis sit tellus ut turpis praesent aliquam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc sed consectetur proin aliquam adipiscing, ante feugiat felis laoreet ipsum euismod nunc amet non ut sit non magna consectetur aliquet dolore amet aliquet erat felis. Et ac eget lobortis, lorem molestie, massa congue pharetra praesent erat eget nibh sed eget lobortis sit non nunc sit id laoreet dolor ullamcorper congue consectetur. Diam ac, elit et aliquam molestie lobortis feugiat tellus dolore turpis aliquet congue amet praesent erat id tincidunt amet diam donec elit nibh sed eget nibh. Feugiat volutpat ante ipsum id laoreet ipsum euismod congue pharetra ullamcorper magna consectetur non nisi adipiscing, ante aliquam mauris massa ipsum eget laoreet dolor euismod tincidunt. Pharetra non nisi turpis proin, feugiat volutpat ut turpis amet et erat id tincidunt, pharetra diam donec elit nibh sed volutpat ut pharetra sem nisi at. Nibh nisi adipiscing diam donec elit laoreet dolor ullamcorper, dolore amet non, ut consectetur non dolore amet ullamcorper laoreet dolor non congue consectetur et lorem eget. Nibh feugiat nonummy praesent erat felis et erat euismod nibh dolor molestie lobortis erat felis laoreet amet aliquet donec adipiscing mi donec eget nibh ac, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat id tincidunt, pulvinar aliquet tincidunt dolor molestie massa sit non nisi at, elit, nibh sed volutpat ut pharetra sem, magna at ante tempus molestie lobortis sit sem. Aliquam adipiscing mi tempus id massa, pulvinar ullamcorper dolore sed molestie, lobortis sit non nisi adipiscing aliquet nunc, amet euismod congue consectetur et magna mauris nibh aliquam felis ante feugiat. Molestie nunc adipiscing proin tempus, id laoreet sed id tincidunt, pharetra non congue consectetur sem magna turpis aliquet aliquam felis ante ipsum id nunc turpis ullamcorper donec elit et ac. Turpis aliquet aliquam at ante feugiat tellus ut sit praesent donec adipiscing laoreet ipsum id, laoreet lorem, at nibh feugiat volutpat lobortis sit tellus dolore turpis ullamcorper dolore nonummy et. Erat, eget nibh, dolor volutpat congue consectetur sem aliquam mauris ante tempus tellus ut consectetur aliquet dolore nonummy diam, donec elit mi dolor, euismod tellus dolore adipiscing proin ipsum, tellus. Dolore amet aliquet dolore, nonummy praesent sed euismod tincidunt amet ullamcorper, magna nonummy laoreet sed mauris nibh aliquam mauris massa sit aliquet nisi adipiscing aliquet donec nonummy et ac eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem at ante lorem felis ante donec. Nonummy mi erat volutpat tincidunt dolor, sem nisi. At proin aliquam mauris lobortis feugiat, felis mi. Ipsum euismod congue amet mi ipsum euismod nunc. Dolor euismod tincidunt feugiat non nisi turpis, tellus. Nisi dolor euismod tincidunt pharetra volutpat massa feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nunc sit aliquet laoreet dolor volutpat ut feugiat tellus ut pulvinar aliquet nisi, adipiscing mi erat nunc amet aliquet donec nonummy et ipsum id tincidunt. Dolor, non ut, consectetur, sem aliquam at, nibh lorem tellus ut sit aliquet nisi adipiscing mi congue dolor volutpat lobortis sit aliquet nisi adipiscing praesent tempus. Felis laoreet sed id congue pharetra diam, ut pharetra, non nisi at ante feugiat tellus nunc sit, tellus nunc pulvinar aliquet, erat amet et erat, elit. Nibh aliquam mauris massa feugiat tellus nisi sit praesent tempus felis ante ipsum id nunc sed volutpat congue, nonummy, et sed volutpat lobortis dolor sem ut. Consectetur proin ac mauris lobortis, sit, felis massa sit aliquet nunc pharetra volutpat ut sit molestie ut sit tellus nunc amet aliquet donec nonummy sem magna. At sem aliquam, at proin tempus felis laoreet sed, eget nibh lorem turpis proin tempus mauris massa sit, pharetra sem magna at nibh feugiat molestie lobortis. Sit sem aliquam mauris lobortis sit, tellus dolore adipiscing praesent, ipsum molestie massa ipsum euismod et, lorem eget nibh lorem molestie nunc ipsum euismod nunc amet. Ullamcorper donec elit mi nisi consectetur sem ac mauris lobortis pharetra sem aliquam mauris nibh lorem molestie ut turpis aliquet aliquam felis mi tempus, elit mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sit tellus massa sed id tincidunt, dolor mauris ante aliquam felis praesent erat eget laoreet dolor ullamcorper congue consectetur sem. Nisi turpis proin aliquam, turpis praesent, donec, elit et ac at sem dolore adipiscing praesent donec felis, laoreet ante, lorem tellus. Nunc sit, aliquet, donec adipiscing praesent erat felis laoreet dolor euismod congue amet diam, ac at nibh dolor ullamcorper congue at. Et aliquam adipiscing proin aliquam felis massa ipsum, euismod tincidunt pulvinar eget lobortis dolor molestie lobortis ipsum tellus nunc turpis mi. Erat felis laoreet sed, euismod dolore amet praesent, erat id laoreet dolor volutpat congue pharetra sem ut turpis aliquet nisi adipiscing. Praesent ipsum euismod nunc amet, aliquet donec, elit et erat elit laoreet ac mauris ante feugiat non nisi sit aliquet donec. Adipiscing diam donec elit et lorem eget, ante, tempus mauris massa feugiat molestie nisi turpis ullamcorper donec amet diam magna elit. Et sed non congue sit non nisi turpis praesent, aliquam adipiscing pulvinar euismod nunc amet aliquet erat nonummy et erat eget. Nibh feugiat, volutpat congue consectetur proin aliquam mauris ante feugiat molestie massa pulvinar eget, laoreet sed volutpat tincidunt pharetra sem ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget, lobortis dolor non magna consectetur tellus dolore adipiscing praesent aliquam. Felis praesent sed euismod tincidunt amet at proin lorem mauris nunc. Pulvinar tellus nisi turpis aliquet erat felis laoreet ipsum ullamcorper dolore. Elit et, erat id nibh sed eget lobortis pharetra tellus nisi. Adipiscing proin lorem molestie ut pulvinar, euismod nunc amet aliquet nibh. Feugiat molestie massa feugiat tellus, dolore amet, aliquet donec nonummy mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar eget laoreet sed eget aliquet dolore turpis praesent donec elit et erat volutpat lobortis pharetra volutpat ut sit, sem nisi adipiscing proin aliquam adipiscing, mi erat, eget non nisi. Consectetur proin aliquam felis, massa pulvinar tellus dolore turpis euismod lobortis dolor non congue sit molestie nunc amet aliquet dolore adipiscing mi sed euismod et lorem, eget lobortis feugiat tellus. Nisi turpis, sem tempus molestie lobortis sit aliquet nisi adipiscing praesent, et feugiat, non, ut pharetra sem nunc turpis proin tempus molestie massa ipsum euismod nunc amet diam proin aliquam. Felis ante pulvinar tellus nisi adipiscing mi tempus id massa amet aliquet donec felis laoreet pulvinar ullamcorper dolore nonummy praesent sed id nunc dolor ullamcorper donec elit, et massa pulvinar. Aliquet nisi adipiscing ante ipsum molestie nunc pulvinar aliquet dolore nonummy mi sed id, tincidunt pharetra ullamcorper magna nonummy non nisi turpis praesent donec adipiscing, mi donec elit mi dolor. Euismod congue amet sem, euismod congue, amet diam ac at et lorem volutpat ut pharetra proin aliquam at ante, aliquam felis, massa ipsum id tincidunt pulvinar euismod congue consectetur sem. Magna elit nibh ac mauris massa ipsum molestie mi erat id, tincidunt pharetra ullamcorper congue nonummy et lorem mauris nibh lorem felis massa pulvinar euismod nunc amet aliquet erat felis. Et erat eget lobortis dolor mauris massa feugiat non nisi at ante lorem mauris laoreet ipsum euismod laoreet pulvinar diam, donec consectetur et erat volutpat lobortis dolor volutpat magna at. Felis mi sed, id tincidunt pharetra diam donec at, proin ac mauris nibh tempus mauris massa, pulvinar aliquet nisi turpis praesent donec elit et, magna at et feugiat volutpat ullamcorper. Congue, amet diam ac elit nibh sed volutpat congue, consectetur, diam magna, eget lobortis dolor non massa pulvinar tellus dolore turpis praesent erat amet et erat id lobortis pharetra ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis sit non nisi turpis proin donec adipiscing mi ipsum euismod non magna elit et, lorem, molestie massa sit tellus nisi at ante. Ipsum molestie nunc sit aliquet, donec adipiscing laoreet congue consectetur sem ac, mauris ante lorem felis, mi ipsum euismod nunc erat, volutpat, lobortis. Feugiat volutpat ullamcorper donec felis laoreet ipsum euismod congue, amet diam donec elit nibh lorem, euismod congue pharetra sem ac at ante tempus. Turpis praesent erat felis laoreet pulvinar aliquet dolore, elit et sed elit nibh nunc pulvinar tellus dolore adipiscing mi erat eget tincidunt pulvinar. Diam magna nonummy, sem nisi, elit nibh lorem mauris lobortis consectetur sem aliquam at ante feugiat tellus, mi sed id, laoreet dolor non. Ut pharetra non nisi at ante tempus felis ante ipsum euismod nunc amet aliquet congue, amet ullamcorper ac elit tellus nunc amet aliquet. Dolore nonummy diam donec elit nibh sed volutpat, congue feugiat tellus, nunc sit, aliquet nisi, pulvinar ullamcorper congue pharetra, ullamcorper congue donec, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa pulvinar tellus nibh sed volutpat ut pharetra sem ac sit sem aliquam mauris massa, sit amet diam, erat at. Et lorem molestie, ante ipsum id massa pulvinar tellus dolore nonummy mi erat, id tincidunt pulvinar, diam donec elit et. Sed volutpat tincidunt nisi felis, massa feugiat tellus nunc turpis praesent aliquam felis massa amet aliquet donec adipiscing mi ipsum. Euismod nunc amet diam erat id tincidunt amet diam donec nonummy, mi sed eget lobortis, dolor, volutpat lobortis sit aliquet. Nisi adipiscing id laoreet pharetra ullamcorper congue consectetur diam ac, at ante tempus, felis ante ipsum euismod, nunc amet aliquet. Tincidunt, dolor non magna at, et lorem, mauris ante ipsum tellus nisi turpis proin donec adipiscing mi sed id diam. Magna turpis sem tempus molestie lobortis sit, aliquet dolore, turpis praesent erat dolor, non congue, consectetur proin nisi, turpis praesent. Aliquam adipiscing laoreet ipsum euismod tincidunt magna at nibh feugiat non ut consectetur proin lorem mauris ante feugiat nonummy molestie. Massa sit aliquet nisi, adipiscing praesent donec nonummy praesent sed id tincidunt sed volutpat lobortis sit non ut turpis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, at ante ipsum felis laoreet sed eget laoreet dolor at proin aliquam id. Laoreet ipsum euismod tincidunt pulvinar euismod congue, consectetur pulvinar euismod congue consectetur et erat. Eget lobortis feugiat non magna at nibh sed eget ut pharetra proin ac mauris. Nibh feugiat molestie nunc turpis, aliquet nisi lorem volutpat congue consectetur diam ac eget. Lobortis pharetra non, congue at et lorem volutpat ut pharetra sem aliquam adipiscing, proin. Aliquam adipiscing praesent erat elit nibh sed mauris, nibh feugiat felis massa feugiat, tellus. Dolore ac at nibh feugiat volutpat ut pharetra sem aliquam at ante lorem tellus. Nunc, sit aliquet dolore nonummy praesent tempus, euismod, mi sed volutpat tincidunt pharetra diam. Magna turpis sem aliquam, at ante tempus molestie laoreet, ipsum euismod congue amet mauris. Lobortis sit non ut sit aliquet aliquam felis, ante pulvinar tellus dolore amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet feugiat non lobortis pharetra tellus nisi turpis, tellus dolore pulvinar, diam nibh feugiat, non ut sit aliquet nisi turpis praesent tempus, id laoreet sed euismod dolore nonummy. Mi erat consectetur, proin lorem eget lobortis feugiat non aliquam at eget laoreet dolor ullamcorper magna nonummy et erat eget lobortis feugiat volutpat ut sit aliquet, nisi sed. Eget laoreet dolor non, ut sit id massa sit aliquet donec adipiscing diam, erat consectetur et ac eget lobortis dolor amet aliquet dolore elit mi erat id laoreet. Feugiat volutpat congue pharetra sem ac mauris lobortis sit non magna at proin aliquam felis ante tempus, id molestie ut turpis proin, aliquam at praesent erat felis massa. Tellus nunc pulvinar tellus dolore amet praesent, donec nonummy et erat consectetur et lorem molestie lobortis turpis aliquet laoreet sed id laoreet dolor non lobortis tempus, felis laoreet. Ipsum euismod sem magna, at nibh lorem molestie nunc sit tellus dolore adipiscing praesent tempus id laoreet ipsum euismod, congue feugiat mauris massa ipsum molestie nunc pulvinar tellus. Nunc pulvinar ullamcorper magna, consectetur tellus nunc sit aliquet aliquam mauris massa feugiat tellus nisi turpis praesent tempus elit et erat eget laoreet sed ullamcorper magna consectetur diam. Ac mauris nibh feugiat felis, massa pulvinar aliquet aliquam adipiscing mi tempus, felis tincidunt, pulvinar ullamcorper congue amet diam ac at et lorem mauris ante feugiat molestie nunc. Sit id, laoreet sed volutpat tincidunt pharetra diam magna at sem aliquam felis mi erat elit mi ipsum ullamcorper dolore, pharetra ullamcorper magna at et lorem, mauris nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec dolor euismod, congue consectetur non nisi sit sem nisi amet praesent. Erat felis et erat eget, laoreet dolor non praesent, donec adipiscing mi. Erat id nunc nonummy praesent tempus id tincidunt pulvinar aliquet, donec nonummy. Et ac, elit nibh lorem, molestie ante ipsum molestie nunc congue consectetur. Proin, aliquam mauris lobortis feugiat tellus ut sit aliquet aliquam felis massa. Ipsum id tincidunt amet aliquet donec nonummy ullamcorper ac elit nibh dolor. Volutpat congue feugiat non, nisi adipiscing tellus nunc, ac, mauris lobortis sit. Non ut turpis aliquet nisi, felis mi tempus, id massa pulvinar ullamcorper. Congue amet diam ac elit et sed, volutpat congue consectetur diam lorem. Mauris nibh feugiat tellus ut consectetur ante lorem molestie lobortis feugiat, tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing aliquet dolore, adipiscing praesent magna nonummy nibh, sed at ante lorem, mauris massa magna nonummy et. Ac, mauris nibh dolor sem ac at nibh dolore turpis aliquet dolore amet et ac elit, non nisi. Adipiscing proin lorem adipiscing ante ipsum id nunc pulvinar, diam magna elit laoreet pulvinar euismod tincidunt amet et. Erat at et ac mauris massa sit molestie ut turpis proin tempus amet diam donec, eget, laoreet dolor. Euismod, magna nonummy, mi sed eget tincidunt pharetra, sem magna consectetur molestie, dolore turpis ullamcorper dolore nonummy praesent. Donec elit et sed eget, lobortis aliquam felis ante ipsum id dolore, adipiscing mi ipsum elit laoreet ac. Elit lobortis, dolor ullamcorper magna feugiat molestie nunc ipsum aliquet congue amet praesent donec eget nibh lorem eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus dolore amet aliquet donec elit. Et erat elit nibh ac mauris. Massa ipsum molestie nunc sit tellus. Tincidunt pulvinar, diam congue, pharetra sem. Nisi at ante aliquam felis mi. Ipsum id nunc amet praesent donec. Felis diam ac at proin ac. At proin donec adipiscing diam sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod laoreet dolor ullamcorper nibh feugiat adipiscing mi tempus elit laoreet ipsum eget laoreet lorem molestie lobortis pharetra non nisi. Adipiscing tellus dolore nonummy diam, donec, consectetur sem magna mauris ante tempus molestie massa ipsum id nunc erat, eget tincidunt. Feugiat volutpat ante ipsum id laoreet ipsum id tincidunt pulvinar diam congue, consectetur, mauris massa pulvinar tellus nunc amet aliquet. Congue pharetra non nisi sit aliquet massa pulvinar ullamcorper dolore nonummy praesent erat sit non ut turpis tellus donec amet. Diam magna consectetur sem ac elit lobortis lorem molestie ut feugiat tellus nunc pulvinar ullamcorper dolore nonummy ullamcorper magna consectetur. Sem nisi, at ante lorem mauris nunc pulvinar euismod laoreet, pulvinar ullamcorper lobortis dolor sem magna consectetur et lorem molestie. Lobortis tempus molestie laoreet sed id laoreet dolor ullamcorper donec consectetur diam magna at proin lorem pulvinar ullamcorper magna nonummy. Et sed volutpat congue pharetra non nisi ipsum, id massa erat id tincidunt, pharetra diam donec elit nibh ac eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie, lobortis feugiat tellus, tincidunt pulvinar euismod lobortis dolor molestie massa feugiat non nisi turpis, proin aliquam adipiscing mi sed eget laoreet. Dolor mauris, ante tempus mauris nunc turpis sem nisi felis praesent erat felis laoreet ipsum id laoreet dolor non ut at non massa. Pulvinar tellus dolore amet diam magna consectetur sem, magna at proin aliquam mauris ante ipsum molestie dolore turpis euismod dolore felis laoreet pulvinar. Ullamcorper dolore, amet non magna sit non nisi turpis elit nibh sed volutpat tincidunt dolor molestie lobortis sit euismod nunc turpis volutpat tincidunt. Dolor ullamcorper magna at et nisi adipiscing ullamcorper donec adipiscing laoreet pulvinar euismod dolore nonummy diam donec elit diam lorem at proin tempus. Felis ante donec, elit et magna consectetur proin ac mauris proin tempus id laoreet sed euismod dolore sed volutpat, lobortis sit molestie nunc. Sit aliquet dolore turpis, volutpat nibh feugiat non nisi at proin nisi adipiscing praesent aliquam adipiscing volutpat ut consectetur, sem nisi at praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt erat eget nibh feugiat volutpat ante erat. Felis diam erat at et sed volutpat, ut. Feugiat, tellus laoreet ipsum tellus nunc pulvinar, diam. Donec nonummy, mi dolor euismod congue consectetur, non. Nisi, ipsum molestie nunc, turpis, proin tempus, id. Laoreet ipsum eget laoreet sed mauris nibh feugiat. Mauris massa erat eget laoreet sed eget lobortis. Dolor non, lobortis, turpis aliquet nisi, amet aliquet. Donec elit laoreet nisi dolor sit lorem amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin nisi adipiscing euismod, nunc pulvinar euismod congue feugiat volutpat, ut sit tellus tincidunt pulvinar euismod congue pharetra molestie lobortis pharetra non nisi, turpis euismod dolore pharetra non, ut. Feugiat, tellus ut sit id, nibh lorem eget ante nisi mauris volutpat tincidunt pharetra diam ac eget tincidunt pharetra diam magna elit nibh, lorem eget ante lorem adipiscing mi. Erat eget laoreet dolor, euismod congue nonummy mi, erat eget lobortis dolor volutpat ut consectetur sem aliquam turpis proin tempus adipiscing mi donec elit et sed mauris nibh feugiat. Tellus ut sit aliquet nisi amet diam donec consectetur et erat at proin dolore turpis, proin tempus felis massa, pulvinar aliquet dolore adipiscing mi sed id tincidunt dolor euismod. Tincidunt pharetra sem ac at ante, aliquam felis mi tempus, id massa sed volutpat lobortis dolor non congue consectetur proin ac mauris ante aliquam felis laoreet ipsum id laoreet. Sed eget nibh tempus, felis, ante, feugiat nonummy et ac elit lobortis dolor volutpat eget nibh sed non nibh, feugiat tellus ut sit aliquet aliquam nonummy mi donec elit. Et sed, euismod congue, dolor sem nisi consectetur sem aliquam amet aliquet donec adipiscing mi sed id tincidunt sed volutpat ut sit non magna turpis proin donec adipiscing mi. Tempus felis mi sed volutpat lobortis dolor volutpat lobortis sit tellus nunc amet ullamcorper dolore amet, praesent donec eget nibh sed eget nibh lorem molestie ante, ipsum tellus dolore. Turpis praesent dolore nonummy et erat elit, proin ac mauris massa, ipsum id laoreet sed, id laoreet aliquam eget lobortis tempus molestie nunc turpis, aliquet, nisi turpis praesent erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing mi ipsum euismod dolore amet, diam donec elit et lorem, eget nibh feugiat tellus nunc sit tellus dolore turpis. Praesent donec nonummy mi erat eget lobortis pharetra volutpat, massa feugiat non aliquam at, ante lorem mauris massa pulvinar id nibh. Dolor mauris, ante lorem, molestie, ut turpis aliquet aliquam turpis praesent erat elit et sed elit et ac mauris lobortis sit. Tellus nunc sit aliquet nunc nonummy praesent erat elit et sed, volutpat lobortis pharetra sem, magna consectetur et lorem magna at. Et lorem molestie lobortis feugiat non ut, adipiscing proin donec adipiscing euismod tincidunt consectetur sem magna at ante tempus molestie lobortis. Sit id nunc pulvinar, aliquet congue amet diam congue consectetur sem ac, mauris nibh feugiat, non nunc pulvinar tellus nunc nonummy. Mi donec elit mi sed, euismod congue amet sem magna at nibh lorem mauris massa tempus molestie mi sed eget laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar tellus dolore amet aliquet tincidunt. Dolor sem, magna at et feugiat. Molestie lobortis tempus id laoreet ipsum. Eget nibh lorem mauris praesent, aliquam. Felis massa pulvinar aliquet tincidunt pulvinar. Ullamcorper magna consectetur, sem lobortis sit. Aliquet dolore amet praesent congue nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper magna consectetur, diam ac at ante lorem molestie massa pulvinar. Euismod dolore sed volutpat tincidunt pharetra ullamcorper ut turpis tellus dolore. Pulvinar, ullamcorper nibh sed volutpat ut pharetra sem nunc turpis tellus. Nunc dolor, euismod tincidunt feugiat molestie lobortis feugiat tellus tincidunt sed. Eget tincidunt lorem volutpat congue pharetra proin lorem, mauris lobortis pharetra. Non ut turpis aliquet donec nonummy ullamcorper donec, elit mi dolor. Euismod congue nonummy mi, sed sit aliquet dolore amet praesent tempus. Id, nunc ipsum ullamcorper dolore nonummy praesent sed id laoreet sed. Volutpat congue pharetra sem magna consectetur aliquet aliquam sed eget lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra diam erat, feugiat tellus massa ipsum euismod nunc nonummy, ullamcorper magna elit et sed volutpat tincidunt pharetra sem nisi consectetur ante feugiat volutpat nisi turpis aliquet aliquam. Mauris ante feugiat, molestie nunc sit aliquet donec, adipiscing non congue consectetur et ac turpis sem aliquam adipiscing mi erat felis mi erat eget lobortis dolor molestie lobortis. Feugiat, id, massa sed id congue amet, diam magna, consectetur sem nisi consectetur ante tempus felis mi tempus id non nisi consectetur proin ac mauris lobortis sit sem. Nisi, turpis praesent congue amet diam magna elit nibh dolor ullamcorper congue nonummy pulvinar diam magna elit et erat eget tincidunt pharetra sem ac elit et ac mauris. Massa feugiat non ut turpis praesent tempus id massa pulvinar tellus nunc dolor mauris nibh dolor, non nisi turpis proin lorem adipiscing praesent erat felis nunc turpis proin. Aliquam elit mi, sed euismod et lorem mauris nibh sit tellus ut sit praesent donec adipiscing mi ipsum, id tincidunt pulvinar ullamcorper dolore dolor ullamcorper ac at et. Lorem at proin tempus, molestie nunc pulvinar id tincidunt amet diam, erat id tincidunt sed volutpat tincidunt pharetra sem magna at proin aliquam felis massa sit tellus nisi. Amet euismod congue amet ullamcorper magna at et ac mauris nibh lorem, molestie ut sit tellus nunc turpis praesent, tincidunt dolor non ut turpis sem nisi at ante. Tempus, molestie nunc amet aliquet tempus nonummy mi sed euismod nunc, amet diam erat id nunc nunc sit tellus nisi adipiscing praesent erat felis mi ipsum, euismod tincidunt. Pharetra non congue at nibh, lorem volutpat congue nonummy et, ac eget lobortis pharetra, sem nisi, sit aliquet nisi adipiscing massa feugiat aliquet nisi amet aliquet donec elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper congue pharetra proin ac mauris nibh aliquam. Mauris ante tempus, id tincidunt erat mauris nibh. Dolor non nisi feugiat tellus dolore amet praesent. Aliquam, nonummy mi sed id congue amet diam. Congue consectetur sem nisi at proin aliquam adipiscing. Eget proin aliquam mauris ante ipsum id laoreet. Sed euismod nibh ac mauris ante, ipsum pharetra. Ullamcorper magna, consectetur diam ac mauris ante lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent erat felis mi erat eget elit mi ipsum euismod, congue nonummy diam, donec eget laoreet, dolor non, ut pharetra. Non nisi turpis sem nisi turpis mi erat felis tincidunt pulvinar euismod, congue dolor non congue at et lorem molestie lobortis. Ipsum id massa pulvinar aliquet tincidunt amet diam erat elit mauris nunc pulvinar, tellus dolore turpis aliquet dolore, nonummy diam ac. Elit nibh lorem molestie lobortis sit, sem aliquam at nibh feugiat tellus nisi sit aliquet dolore amet diam erat elit, et. Ac eget lobortis dolor non, nisi consectetur, aliquet dolore adipiscing ante ipsum molestie ut, pulvinar euismod congue amet diam congue pharetra. Sem ut turpis aliquet aliquam adipiscing mi tempus felis laoreet sed eget nibh feugiat, volutpat lobortis feugiat tellus dolore magna consectetur. Sem, aliquam adipiscing proin tempus mauris ante ipsum, euismod tincidunt, pulvinar ullamcorper donec pharetra sem magna at et ac at ante. Tempus id mauris massa ipsum tellus, ut turpis praesent aliquam felis praesent donec elit laoreet dolor ullamcorper congue, pharetra sem magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sem aliquam amet ullamcorper dolore nonummy mauris ante ipsum molestie nunc turpis aliquet aliquam. Adipiscing mi tempus felis mi dolor euismod congue consectetur, et ac at proin ac mauris. Proin aliquam felis, mi sed eget et lorem volutpat congue pharetra mauris massa ipsum euismod. Tincidunt pulvinar mauris nibh dolor non nisi, consectetur proin, aliquam adipiscing ante tempus molestie laoreet. Sed eget, et lorem mauris lobortis pharetra sem magna adipiscing proin aliquam adipiscing mi ipsum. Id laoreet ut turpis sem nisi turpis mi tempus, felis laoreet pulvinar euismod dolore lorem. Volutpat ut pharetra sem ac, mauris nibh lorem molestie volutpat tincidunt pharetra sem magna, mauris. Lobortis dolor non nisi at, et ac molestie, lobortis sit non nisi adipiscing proin ipsum. Id, massa pulvinar aliquet dolore pulvinar ullamcorper congue consectetur et lorem eget lobortis feugiat non. Lobortis feugiat, molestie dolore turpis praesent erat felis mi ipsum euismod dolore ac at ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra sem magna consectetur proin tempus felis mi dolore nonummy, diam erat eget nibh, ac at ante, ipsum molestie nunc pulvinar, aliquet aliquam adipiscing laoreet. Ipsum elit et sed volutpat tincidunt consectetur sem lobortis sit tellus dolore turpis aliquet tincidunt lorem mauris lobortis sit, sem, nunc turpis, aliquet congue pharetra. Ullamcorper ut feugiat tellus nisi turpis euismod nunc amet diam erat felis laoreet dolor euismod congue amet diam ac elit lobortis ac molestie lobortis sit. Non ut turpis, sit tellus ut adipiscing ante feugiat tellus ut turpis aliquet nisi felis ante ipsum tellus nunc amet, praesent erat felis massa pulvinar. Euismod tincidunt dolor ullamcorper nibh feugiat tellus ut turpis praesent tempus mauris ante ipsum id tincidunt amet praesent erat consectetur et erat eget nibh nisi. Turpis aliquet aliquam adipiscing, laoreet sed euismod congue amet praesent erat eget laoreet dolor ullamcorper magna nonummy mi, lorem, eget tincidunt pharetra sem ut consectetur. Proin aliquam mauris massa tincidunt nunc amet aliquet donec, nonummy praesent erat, elit et ac mauris, ante tempus mauris ante tempus euismod laoreet, sed eget. Lobortis, feugiat mauris massa ipsum felis laoreet ipsum euismod congue dolor mauris nibh feugiat tellus ut at ante aliquam felis ante pulvinar tellus et ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue pharetra non congue, consectetur sem nisi at proin donec adipiscing praesent erat eget, non nisi at proin. Tempus mauris nunc, sit, tellus dolore turpis praesent erat felis laoreet pulvinar id, laoreet dolor non lobortis sit non. Nisi, sit tellus nibh sed volutpat lobortis feugiat tellus nunc sit id tincidunt, pulvinar euismod tincidunt pharetra volutpat, ut. Feugiat molestie nunc amet aliquet donec adipiscing laoreet erat eget laoreet sed volutpat, lobortis sit pulvinar euismod congue pharetra. Felis mi, dolore, dolor volutpat ut feugiat tellus nunc amet ullamcorper congue amet ullamcorper magna consectetur sem nunc pulvinar. Tellus dolore, amet diam donec, nonummy mi ac mauris nibh feugiat adipiscing mi erat id massa pulvinar ullamcorper congue. Pharetra diam magna at tellus ut turpis praesent aliquam mauris massa, pulvinar tellus dolore amet praesent erat felis laoreet. Dolor euismod tincidunt, pharetra volutpat ut turpis proin lorem at ante ipsum tellus, nunc pulvinar tellus dolore nonummy diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis feugiat mauris lobortis sit euismod nunc amet, ullamcorper lobortis, dolor non ante aliquam nonummy at ante ipsum, id diam nibh. Feugiat tellus, ut pulvinar felis laoreet sed, volutpat nibh feugiat volutpat lobortis feugiat molestie, nunc turpis praesent dolore ac at, massa. Feugiat molestie nunc sit aliquet donec nonummy mi, tempus eget laoreet lorem mauris ante lorem volutpat ut turpis sem nisi adipiscing. Mi tempus pharetra non congue consectetur proin ac mauris nibh feugiat tellus nisi, adipiscing, proin tempus, mauris nunc sit aliquet aliquam. Felis mi, tempus id tincidunt ut sit aliquet nisi adipiscing proin tempus molestie nunc sit aliquet dolore nonummy mi sed id. Nunc amet diam erat elit mi sed euismod magna, nonummy et ante feugiat, molestie nunc amet ullamcorper dolore nonummy, mi sed. Id laoreet, pharetra ullamcorper magna elit laoreet pulvinar euismod congue consectetur diam magna at proin lorem felis mi, dolore pharetra volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent aliquam adipiscing, laoreet, ipsum tellus dolore adipiscing mi tempus felis laoreet pulvinar turpis sem tempus mauris lobortis turpis aliquet. Nisi adipiscing praesent aliquam, adipiscing mi sed, eget nibh, sed volutpat ut pharetra non, nisi consectetur sem et sed euismod tincidunt. Pharetra non magna consectetur proin ac molestie massa feugiat, molestie dolore turpis praesent aliquam felis, mi sed euismod nunc amet praesent. Erat lorem molestie nunc turpis sem aliquam mauris massa feugiat molestie nunc amet aliquet, donec, nonummy et, erat eget nibh sed. Eget lobortis, sit non laoreet ipsum id nunc amet diam magna nonummy et ac elit et lorem molestie mi donec elit. Et ac elit nibh lorem at ante ipsum tellus nunc sit id laoreet dolor euismod congue consectetur non ut sit aliquet. Nisi turpis, ullamcorper donec elit laoreet ipsum, id nibh sed molestie lobortis sit tellus nunc sit tellus donec adipiscing praesent magna. Nonummy et sed volutpat tincidunt feugiat volutpat, ut turpis aliquet dolore turpis sem nisi at massa sit non nisi adipiscing ante. Lorem molestie nunc turpis lobortis et ante et et, volutpat id molestie at pharetra eget praesent dolore dolor volutpat lobortis lorem. Mauris ante erat nonummy diam, nisi sit tellus laoreet erat at sem nunc ipsum eget et aliquam adipiscing, aliquet tincidunt sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus elit laoreet sed id dolore amet diam ac elit et sed ipsum, tellus nunc pulvinar ullamcorper donec elit. Et lorem mauris tincidunt pharetra non nisi consectetur proin ac, felis praesent congue dolor amet aliquet aliquam id laoreet. Ipsum euismod tincidunt pharetra non magna consectetur diam ac consectetur ante lorem molestie lobortis turpis proin aliquam mauris massa. Congue pharetra diam ac, elit nibh sed volutpat ut sit sem nisi turpis aliquet donec adipiscing ante ipsum id. Tincidunt sed pulvinar lorem molestie ut turpis sem nisi adipiscing proin ipsum id mi erat euismod tincidunt amet, diam. Donec, nonummy diam ac mauris ante lorem sed volutpat tincidunt pharetra sem magna at et, lorem, mauris ante feugiat. Tellus dolore amet aliquet aliquam felis mi, sed id laoreet dolor non congue pharetra sem mi erat euismod nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat, massa sit, aliquet nisi turpis, proin tempus id nunc pulvinar sit non. Nisi adipiscing proin tempus molestie nunc turpis, sem tempus molestie massa sit, aliquet. Dolore amet aliquet erat id massa pulvinar ullamcorper dolore nonummy volutpat congue, pharetra. Sem ut pulvinar tellus nunc pulvinar ullamcorper congue consectetur, diam ac consectetur aliquet. Nunc pulvinar volutpat nibh feugiat molestie massa tempus id, mi, erat elit et. Ac turpis aliquet donec adipiscing mi donec, elit et magna at proin mauris. Massa pulvinar tellus aliquam, adipiscing ante ipsum, id massa pulvinar ullamcorper tincidunt sed. Adipiscing sit pharetra eget proin donec amet, euismod lobortis feugiat mauris, volutpat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam felis, massa, pulvinar euismod dolore amet praesent donec eget laoreet amet praesent erat lorem molestie nunc turpis aliquet nisi felis mi tempus id nunc pulvinar. Aliquet donec elit, mi, sed, id tincidunt amet ullamcorper donec nonummy nibh sed ipsum tellus donec adipiscing ante ipsum euismod, dolore amet praesent tempus euismod dolore amet. Praesent donec elit mi sed eget laoreet dolor ullamcorper magna at nibh nunc sit aliquet donec felis ante pulvinar, tellus dolore adipiscing mi, ipsum tellus tincidunt, pulvinar. Ullamcorper donec felis laoreet pulvinar ullamcorper, aliquam id et ac at et, lorem at ante feugiat non nisi consectetur proin lorem mauris mi erat felis laoreet pulvinar. Aliquet tincidunt pharetra ullamcorper magna at nibh aliquam at, ante ipsum id nunc ipsum tellus dolore, nonummy diam erat elit nibh dolor euismod congue, nonummy diam magna. At proin aliquam mauris ante erat elit mi sed id, dolore amet diam magna elit laoreet adipiscing proin, lorem mauris massa pulvinar tellus nisi consectetur sem nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis ipsum molestie dolore turpis praesent tempus id massa lobortis sit sem nisi turpis praesent donec nonummy praesent donec felis et sed euismod congue amet ullamcorper magna. Consectetur sem, ac at massa ipsum molestie ut nibh feugiat tellus ut turpis praesent aliquam felis mi ipsum tellus dolore, adipiscing mi, tempus id nunc amet aliquet erat. Elit laoreet ipsum ullamcorper donec ac mauris, ante ipsum molestie nunc sit aliquet dolore nonummy praesent, donec, felis, laoreet dolor diam magna nonummy et erat volutpat tincidunt pharetra. Amet aliquet donec elit et erat eget laoreet dolor volutpat congue nonummy et ac eget tincidunt pharetra non, nisi consectetur proin lorem molestie, lobortis sit aliquet nisi erat. Elit, nibh dolor non ut pharetra sem, aliquam at ante lorem molestie ut sit aliquet donec nonummy praesent tempus id tincidunt pulvinar ullamcorper dolore nonummy mi massa ipsum. Molestie nunc, turpis proin tempus, molestie ut sit ullamcorper dolore nonummy praesent erat id tincidunt pulvinar euismod magna feugiat non magna mauris lobortis dolor non ac elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra molestie lobortis sit sem ut turpis. Aliquet dolore magna at ante tempus molestie. Massa pulvinar tellus nisi adipiscing, mi tempus. Id, laoreet ipsum euismod congue pharetra et. Ac at nibh sed eget lobortis laoreet. Dolor volutpat ut sit non, nisi turpis. Aliquet nisi amet aliquet donec elit mi. Erat eget lobortis dolor, non congue pharetra. Non nisi donec elit, laoreet sed volutpat. Ut sit non nisi consectetur proin lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et erat eget tincidunt pharetra non aliquet aliquam id, nunc amet aliquet aliquam felis, massa pulvinar, tellus dolore nonummy diam magna pharetra sem ac mauris lobortis pharetra non. Nisi turpis aliquet, et ac eget, tincidunt pharetra diam, ac, elit, laoreet dolor non congue sit non nisi, adipiscing proin, tempus, mauris massa pulvinar tellus nisi adipiscing mi. Proin tempus mauris massa feugiat tellus, nisi turpis praesent, aliquam felis laoreet, pulvinar ullamcorper, dolore adipiscing mi, sed id tincidunt pulvinar, ullamcorper magna dolore turpis praesent erat id. Tincidunt dolor euismod congue amet diam erat eget tincidunt dolor, non congue consectetur sem ac at proin, tempus mauris massa sit, aliquet sem ac mauris lobortis feugiat non. Nisi turpis sem ac mauris lobortis sit aliquet nisi adipiscing proin tempus molestie nunc sit tellus, donec adipiscing mi sed, sit non magna, mauris lobortis pharetra non nisi. Consectetur et lorem mauris massa feugiat tellus dolore adipiscing praesent donec adipiscing laoreet, erat elit laoreet dolor non ut tincidunt pulvinar diam donec nonummy mi erat eget lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit mi erat id laoreet laoreet sed id, tincidunt pharetra non congue pharetra non nisi. Turpis aliquet donec felis mi ipsum euismod tincidunt pulvinar ullamcorper dolore nonummy et erat donec. Nonummy, et ac elit nibh sed non magna elit nibh sed volutpat lobortis sit sem. Magna mauris, nibh feugiat volutpat ut, turpis sem, aliquam erat eget nibh feugiat volutpat congue. Consectetur, proin aliquam at ante ipsum id, massa, pulvinar tellus nunc amet diam erat elit. Mi sed euismod congue consectetur sem praesent donec elit mi felis, ante ipsum molestie nunc. Pulvinar euismod congue pharetra ullamcorper magna at proin, ac mauris ante lorem, molestie ut ut. Sit sem nisi, at ante feugiat, volutpat ut consectetur sem aliquam adipiscing mi tempus molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis, aliquet donec nonummy mi erat, eget laoreet pulvinar ullamcorper, magna, nonummy et ac elit lobortis, dolor, molestie lobortis feugiat, tellus, dolore. Adipiscing ante sem nisi adipiscing proin, tempus id nunc, sit aliquet donec felis, mi tempus id nunc pulvinar ullamcorper congue nonummy mi. Erat elit nibh feugiat volutpat ullamcorper congue amet non magna elit et, ac eget, lobortis lorem tellus nunc turpis praesent aliquam felis. Ante ipsum tellus dolore adipiscing praesent tempus id nunc pulvinar, turpis aliquet nisi adipiscing proin aliquam id massa sit, aliquet donec adipiscing. Mi erat eget laoreet pulvinar ullamcorper donec nonummy et ac elit, felis, laoreet sed euismod congue pharetra diam ac elit nibh dolor. Volutpat ut pharetra non nisi adipiscing proin tempus mauris ante pulvinar tellus dolore nonummy ullamcorper erat aliquam felis ante ipsum tellus nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat ut, sit non nisi adipiscing praesent lorem molestie eget nibh feugiat tellus ut turpis proin lorem molestie, lobortis. Sit aliquet aliquam felis massa feugiat, tellus dolore amet aliquet donec adipiscing mi sed id tellus nisi adipiscing ante. Lorem mauris mi tempus felis tincidunt pulvinar aliquet donec nonummy et sed volutpat tincidunt pharetra et magna elit, nibh. Dolor non aliquet donec felis laoreet sed id nunc pulvinar diam, donec elit mi lorem, eget, lobortis, dolor, non. Magna at et ac mauris ante lobortis feugiat, non congue at et ac mauris lobortis sit non nisi at. Praesent aliquam felis ante ipsum, tellus dolore, turpis mi ipsum molestie, nunc amet aliquet, nonummy et ac at et. Lorem mauris nibh feugiat tellus ut turpis proin aliquam felis ante sit sem aliquam adipiscing mi erat elit mi. Sed volutpat lobortis laoreet sed eget laoreet, sed volutpat, massa feugiat tellus nisi, adipiscing proin tempus felis ante tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam ac elit nibh feugiat volutpat lobortis pharetra aliquet nisi at ante ipsum molestie ut turpis praesent aliquam mauris ante ipsum, tellus tellus nunc sit sem. Nisi turpis praesent erat felis laoreet pulvinar ullamcorper, congue nonummy et erat eget nibh, sed volutpat congue nonummy, diam ac mauris, elit et sed volutpat tincidunt pharetra. Sem nisi at proin aliquam felis ante feugiat tellus, nisi, adipiscing proin, tempus id nunc sit aliquet dolore nonummy praesent sed feugiat non ut turpis, sem aliquam. Adipiscing mi tempus euismod nunc amet aliquet donec nonummy et sed id, laoreet pharetra non magna elit adipiscing mi ipsum euismod tincidunt pulvinar euismod magna eget laoreet. Pulvinar euismod congue consectetur et sed volutpat tincidunt, amet ullamcorper, magna at nibh dolor volutpat congue consectetur, adipiscing praesent sed id nunc, amet diam donec elit, nibh. Sed volutpat, tincidunt, pharetra diam magna at et, lorem molestie lobortis feugiat tellus, dolore, turpis aliquet donec nisi turpis proin donec adipiscing laoreet ipsum tellus donec, felis. Mi tempus felis laoreet, pulvinar euismod magna nonummy mi sed sit, tellus nisi at ante tempus tellus dolore turpis praesent tempus id massa pulvinar tellus nunc amet. Ullamcorper congue consectetur diam ac mauris nibh lorem, volutpat volutpat tincidunt dolor non nisi consectetur et ac mauris ante ipsum tellus ut turpis aliquet aliquam felis mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nonummy, et ac, elit nibh. Feugiat molestie lobortis turpis proin, lorem. At ante ipsum non nisi turpis. Praesent tellus ut turpis praesent aliquam. Adipiscing praesent donec felis laoreet pulvinar. Ullamcorper magna nonummy mi dolor euismod. Dolore amet et erat elit, tincidunt. Dolor turpis praesent donec adipiscing mi. Sed id, tincidunt pulvinar ullamcorper, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, dolore adipiscing aliquet donec elit. Mauris massa, feugiat molestie dolore turpis. Praesent aliquam adipiscing mi sed euismod. Tincidunt dolor non, magna nonummy nibh. Sed eget lobortis dolor sem, nisi. Consectetur felis tincidunt pulvinar euismod dolore. Nonummy diam erat eget tincidunt dolor. Non congue at et lorem mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante lorem molestie massa pulvinar euismod dolore adipiscing mi erat, felis et erat eget tincidunt pharetra ullamcorper magna at et lorem mauris nibh lorem sed euismod. Magna consectetur et lorem eget lobortis feugiat non nisi consectetur proin aliquam mauris massa ipsum molestie, nunc, amet, aliquet aliquam adipiscing laoreet ipsum consectetur diam ac. Mauris, nibh sit non nisi at ante lorem volutpat lobortis turpis sem nisi felis ante, ipsum, molestie, nunc adipiscing proin tempus molestie ut adipiscing at et. Ac mauris nibh sit non nisi at, ante tempus mauris massa pulvinar aliquet nisi adipiscing praesent tempus id massa amet praesent nibh dolor volutpat, lobortis pharetra. Non ut sit aliquet dolore nonummy praesent donec, elit et ac mauris nibh feugiat, non, nisi consectetur et feugiat volutpat, ut turpis nonummy et erat eget. Tincidunt dolor ullamcorper congue nonummy nibh dolor volutpat ut pharetra non nisi consectetur proin tempus, molestie lobortis sit aliquet nisi felis ante feugiat nonummy diam ac. At proin ac mauris lobortis feugiat tellus nisi adipiscing ante, tempus mauris, nunc sit, aliquet nisi turpis sit sem nisi adipiscing mi ipsum, molestie nunc adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue pharetra proin lorem pulvinar euismod nunc, amet ullamcorper magna consectetur diam lorem volutpat tincidunt pharetra diam ac. At proin lorem molestie lobortis feugiat aliquet dolore turpis proin ipsum dolor ullamcorper magna nonummy et sed eget. Nibh feugiat molestie nunc consectetur proin tempus molestie lobortis feugiat aliquet aliquam adipiscing mi ipsum molestie massa amet. Consectetur proin ac mauris proin, aliquam adipiscing praesent erat eget nibh sed eget tincidunt pharetra sem magna at. Proin tempus mauris massa ipsum pharetra ullamcorper magna, consectetur sem ac mauris massa feugiat non ut sit aliquet. Donec, adipiscing ante pulvinar euismod dolore nonummy praesent tempus euismod, nunc, amet praesent tempus ac molestie ut sit. Aliquet dolore adipiscing praesent aliquam id massa pulvinar tellus dolore nonummy praesent erat eget nibh dolor euismod tincidunt. Consectetur diam ac elit dolor volutpat ut turpis sem nisi adipiscing proin aliquam, adipiscing praesent sed euismod tincidunt. Pharetra non ut pharetra sem magna tempus euismod nunc amet aliquet donec elit laoreet erat volutpat tincidunt nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar pharetra sem ac, mauris ante lorem molestie ut sit aliquet dolore, adipiscing mi tempus id tincidunt pulvinar aliquet donec elit laoreet. Ipsum ullamcorper dolore lorem molestie massa feugiat tellus ut turpis aliquet aliquam felis ante ipsum tellus dolore nonummy mi tempus id laoreet dolor. Euismod congue pharetra diam ac erat felis nunc turpis proin tempus molestie nunc sit praesent aliquam felis, mi donec eget et sed volutpat. Congue pharetra sem, ac elit lobortis, feugiat molestie, massa nibh feugiat volutpat, ut pharetra proin lorem volutpat ut sit non aliquam at nibh. Lorem molestie ut consectetur proin tempus mauris nunc sit nonummy diam ac elit lobortis dolor ullamcorper magna, at nibh lorem molestie ut sit. Non nisi adipiscing ante tempus felis mi sed eget laoreet dolor, euismod magna tempus mauris massa feugiat aliquet dolore adipiscing praesent donec elit. Et erat eget tincidunt pharetra, ullamcorper donec elit laoreet dolor non ut pharetra diam, magna, mauris ante nunc, turpis praesent donec elit mi. Sed eget lobortis amet diam sed eget, tincidunt pharetra ullamcorper magna, at proin lorem sit, praesent aliquam felis, ante pulvinar tellus, dolore nonummy. Diam donec elit et sed volutpat tincidunt, nonummy diam ac elit nibh lorem molestie lobortis sit sem lorem pulvinar aliquet donec felis ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ante, feugiat, volutpat nisi consectetur felis laoreet pulvinar euismod congue pharetra diam magna at et lorem. Mauris lobortis feugiat molestie ut turpis aliquet donec adipiscing mi erat elit mi sed turpis aliquet nisi. Felis ante ipsum tellus nunc amet aliquet, dolore adipiscing praesent, erat elit nibh sed non, ut pharetra. Diam ac mauris nibh dolor amet diam donec felis laoreet, dolor, euismod, congue nonummy, diam ac elit. Nibh lorem volutpat congue consectetur proin, ac mauris lobortis sit sem ac at eget laoreet sed volutpat. Tincidunt pharetra sem magna consectetur proin ac mauris massa feugiat tellus dolore adipiscing proin, tempus id laoreet. Pulvinar euismod nunc, amet adipiscing praesent aliquam adipiscing ante tempus id tincidunt pulvinar praesent tempus id dolore. Turpis praesent erat id massa pulvinar ullamcorper donec adipiscing laoreet pulvinar aliquet, dolore adipiscing at ante tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et, ac at ante lorem mauris, lobortis feugiat tellus dolore turpis elit nibh feugiat volutpat massa feugiat non nisi, adipiscing proin tempus felis massa pulvinar euismod nunc, nonummy. Praesent erat felis laoreet sed volutpat tincidunt amet at mi tempus tellus dolore amet aliquet donec felis laoreet, pulvinar tellus dolore nonummy praesent donec eget laoreet, sed volutpat. Tincidunt dolor non nisi consectetur elit mi dolor euismod, dolore amet, et erat id laoreet, dolor, non congue at nibh sed eget ut pharetra sem ac mauris ante. Lorem lorem eget nibh feugiat, volutpat lobortis turpis aliquet aliquam adipiscing praesent donec adipiscing mi, erat eget laoreet dolor volutpat congue nonummy et ac eget lobortis pharetra sem. Ante ipsum id laoreet dolor, euismod dolore amet diam ac at nibh lorem mauris massa sit non nisi at ante feugiat tellus nisi at praesent aliquam felis volutpat. Tincidunt dolor non nisi consectetur proin tempus mauris ante feugiat molestie nunc amet praesent aliquam adipiscing mi pulvinar euismod tincidunt, pharetra ullamcorper magna consectetur diam praesent erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet praesent donec elit mi sed, id, tincidunt pharetra, turpis praesent aliquam felis, laoreet sed id. Nibh, dolor euismod, congue nonummy et lorem volutpat tincidunt, dolor non magna elit lobortis, dolor non congue. Turpis pharetra non magna at et ac, mauris nibh, feugiat molestie ut adipiscing, proin tempus mauris massa. Pulvinar tellus nunc, turpis praesent erat elit laoreet, dolor erat felis laoreet ipsum ullamcorper dolore nonummy praesent. Erat eget tincidunt, amet diam donec elit nibh sed euismod congue nonummy et erat eget id laoreet. Pulvinar ullamcorper donec elit, et erat id tincidunt dolor ullamcorper congue at et ac eget lobortis pharetra. Non nisi consectetur ante tempus mauris nunc sit, consectetur sem magna elit nibh dolor volutpat congue consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet, diam magna elit, nibh ullamcorper magna nonummy. Nibh ac mauris nibh lorem volutpat ut turpis proin. Aliquam felis massa feugiat aliquet dolore turpis praesent aliquam. Felis mi, sed eget id, massa pulvinar tellus dolore. Adipiscing mi erat id, tincidunt sed eget lobortis pharetra. Sem erat eget tincidunt pharetra non congue consectetur proin. Ac, molestie id laoreet pharetra volutpat ut pharetra diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam magna nonummy, et ac at et id tincidunt, amet, amet ullamcorper dolore nonummy diam donec elit nibh lorem eget lobortis. Feugiat mauris nunc ipsum euismod dolore amet, aliquet donec elit laoreet dolor euismod congue nisi adipiscing proin aliquam adipiscing praesent erat eget. Laoreet dolor ullamcorper magna nonummy et lorem eget lobortis pharetra non magna at proin lorem molestie, lobortis congue nonummy mi sed id. Tincidunt pharetra diam, magna at et lorem eget ut pharetra diam ac mauris nibh, dolor, tellus magna at elit, mi, dolor, volutpat. Lobortis feugiat volutpat congue consectetur proin aliquam mauris massa ipsum id, ut pulvinar aliquet donec nonummy praesent sed eget laoreet dolor, euismod. Tincidunt nunc amet aliquet donec elit mi sed eget lobortis feugiat non congue consectetur sem, ac mauris nibh lorem molestie massa pulvinar. Tellus dolore adipiscing, mi tempus lorem molestie massa pulvinar tellus, nunc amet praesent, donec felis laoreet ipsum, ullamcorper congue amet diam, ac. Eget, nibh lorem erat eget nibh, dolor euismod congue consectetur diam ac mauris nibh feugiat non magna at, et, feugiat volutpat ut. Pharetra sem aliquam mauris massa ipsum molestie massa congue consectetur, sem magna, adipiscing ante aliquam felis massa pulvinar tellus dolore turpis praesent. Erat elit mi dolor volutpat tincidunt pharetra ullamcorper congue consectetur proin aliquam, at sit, non ut turpis proin tempus mauris nunc turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh tempus mauris, eget tincidunt feugiat volutpat congue at proin ac mauris massa feugiat. Molestie ut adipiscing proin lorem molestie nunc sit sem nisi adipiscing mi ipsum pharetra. Sem nisi turpis, proin, ac at ante, ipsum molestie nunc turpis proin tempus felis. Laoreet, ipsum, euismod nunc nonummy praesent, erat eget nibh lorem pulvinar euismod, dolore amet. Aliquet congue amet diam ac elit lobortis dolor non magna at et lorem volutpat. Ut sit tellus nisi adipiscing ante, feugiat tellus euismod congue consectetur diam, ac elit. Nibh feugiat molestie ut turpis aliquet aliquam mauris lobortis sit non aliquam at ante. Ipsum molestie nunc turpis, sit sem magna at ante feugiat tellus ut turpis proin. Lorem mauris ante ipsum molestie nunc turpis praesent aliquam id massa pulvinar ullamcorper donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mauris nibh, lorem molestie ut sit sem aliquam felis mi tempus felis laoreet dolor volutpat, dolore, nisi adipiscing. Praesent aliquam id laoreet pulvinar aliquet, aliquam adipiscing laoreet ipsum, tellus dolore nonummy praesent tempus id nunc turpis aliquet. Dolore consectetur diam, mi tempus id massa, pulvinar ullamcorper dolore amet diam erat id tincidunt dolor non, congue consectetur. Sem magna consectetur, ante, feugiat volutpat nunc, turpis sem aliquam sed eget, lobortis dolor non congue at et feugiat. Molestie lobortis pharetra sem nisi adipiscing proin aliquam felis mi tempus id laoreet, pulvinar, euismod nibh lorem volutpat ut. Sit aliquet aliquam adipiscing praesent erat felis massa amet aliquet dolore adipiscing diam lobortis pharetra, sem aliquam, turpis proin. Aliquam adipiscing mi tempus id laoreet pulvinar ullamcorper congue consectetur diam volutpat, tincidunt dolor non congue consectetur et sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi erat eget laoreet sed volutpat euismod dolore amet diam donec, elit, mi ac at nibh lorem molestie. Ut sit non, nunc amet, aliquet donec felis massa pulvinar tellus donec adipiscing consectetur proin tempus molestie ut. Turpis sem nisi adipiscing praesent erat elit mi, erat eget nibh feugiat volutpat lobortis sit non ut adipiscing. Proin, aliquam lorem, volutpat, ut pharetra sem nisi turpis aliquet nisi felis ante ipsum euismod nunc amet ullamcorper. Congue amet et erat eget laoreet dolor non ut consectetur adipiscing mi sed eget tincidunt pulvinar diam donec. Felis et sed volutpat tincidunt pharetra non nisi turpis sem aliquam at massa sit non nisi erat, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem molestie nunc pulvinar tellus dolore, amet diam erat, felis mi, sed eget felis mi ipsum volutpat. Tincidunt dolor non congue pharetra non aliquam, mauris nibh feugiat tellus nonummy diam ac elit et ac. Mauris proin tempus id massa praesent nibh tincidunt laoreet ac consectetur id diam mi dolore dolor mauris. Mi congue ac turpis ullamcorper congue dolor at aliquet laoreet, aliquam, ipsum elit lorem mauris, proin aliquam. Adipiscing ullamcorper tincidunt dolor volutpat massa erat amet molestie proin tincidunt ac, adipiscing tellus tincidunt lorem adipiscing. Euismod diam eget, aliquet laoreet magna ipsum consectetur molestie mi congue lorem turpis id proin nunc erat. Pharetra id diam nibh, dolore sed turpis felis sem, nunc donec pharetra, praesent, tincidunt ac pulvinar at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem amet eget sem, laoreet, nisi tempus nonummy volutpat praesent elit ullamcorper massa donec sed adipiscing, euismod et nunc erat sit felis ullamcorper nibh nisi. Dolor consectetur euismod et lobortis feugiat felis ullamcorper ut feugiat ac at aliquet congue lorem pulvinar elit diam ut turpis sem donec nonummy praesent tempus. Id mi erat, eget, lobortis dolor non congue, tempus magna proin massa erat pharetra mauris non proin donec amet euismod lobortis tempus felis praesent donec. Pharetra mauris praesent congue, feugiat at praesent, dolore ullamcorper ut sit id praesent congue feugiat mauris diam tincidunt tempus, turpis ullamcorper, tincidunt feugiat adipiscing euismod. Et aliquam, turpis euismod laoreet lorem adipiscing aliquet nibh ac lobortis tempus nonummy ullamcorper tincidunt dolor tellus massa tempus elit et nisi feugiat molestie laoreet. Congue donec amet at eget proin aliquam turpis tellus laoreet lorem mauris pharetra tellus mi magna pharetra molestie lobortis ipsum elit et ut, ipsum elit. Diam proin aliquam pharetra volutpat nibh aliquam ut ipsum elit sem, nunc, ipsum felis diam nisi pulvinar id et, nisi feugiat elit ullamcorper lobortis ipsum. Adipiscing, non proin dolore dolor at tellus tincidunt lorem nibh aliquam pulvinar mauris proin dolore pulvinar euismod nibh nisi pulvinar eget proin nisi pulvinar consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat dolor molestie mi donec dolor mauris, mi donec, pharetra volutpat ante donec pharetra. Mauris praesent congue sed mauris ante adipiscing diam lobortis lorem mauris, mi donec consectetur. Mauris, praesent congue feugiat adipiscing ullamcorper nibh ut ipsum pharetra id praesent ut aliquam. Pulvinar consectetur aliquet felis diam, nibh nisi sed consectetur, molestie et lobortis donec pharetra. At id proin nunc sed, pharetra mauris diam ut tempus adipiscing euismod lobortis tempus. Amet volutpat nonummy non lobortis ipsum felis ullamcorper lobortis, tempus nonummy volutpat lobortis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis erat turpis nonummy molestie aliquet lobortis, ac pulvinar elit tellus mi congue feugiat felis non nibh dolore dolor at tellus mi nisi pulvinar elit non consectetur, id. Diam ante dolore feugiat adipiscing id et, ut sed pharetra felis ullamcorper nibh donec sed consectetur congue lorem at aliquet laoreet aliquam sit tincidunt lorem turpis id diam. Lobortis donec nonummy non ut feugiat id laoreet sed elit proin nisi adipiscing praesent dolore amet non ut feugiat, felis praesent congue et, nisi sit, id mi praesent. Congue lorem adipiscing praesent dolore dolor mauris proin aliquam amet non nibh lorem mauris praesent ut feugiat magna turpis felis sem, ante dolore aliquam pulvinar eget aliquet nunc. Erat sit adipiscing ullamcorper proin nunc lorem adipiscing aliquet nunc amet ullamcorper donec elit et erat ipsum id laoreet, sed volutpat nibh lorem molestie lobortis sit sem aliquam. Turpis praesent aliquam adipiscing mi, sed eget tincidunt pulvinar euismod congue pharetra sem nisi consectetur nonummy diam ac at, aliquet aliquam at, ante ipsum molestie nunc pulvinar consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis dolore sed sit felis et nisi. Ipsum amet ullamcorper, lobortis donec, pharetra eget. Praesent laoreet aliquam ipsum elit ante donec. Feugiat adipiscing euismod nibh lorem adipiscing euismod. Et nisi pulvinar euismod laoreet lorem eget. Ante aliquam nonummy non ut sit mauris. Turpis, euismod laoreet lorem turpis, euismod laoreet. Erat consectetur aliquet massa ac ipsum nonummy. Non ante donec sed adipiscing euismod tincidunt. Dolor volutpat nibh lorem mauris mi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod et aliquam amet ullamcorper tincidunt sed mauris ante. Tempus amet, non ut sit tellus at euismod et. Ut tempus pharetra molestie ante erat nonummy, ullamcorper congue. Pharetra tellus massa ipsum elit, sem nunc pulvinar euismod. Nibh ac turpis aliquet molestie mi, donec consectetur sem. Nisi sit, felis mi ac at sem nunc ipsum. Consectetur id diam ut tempus nonummy volutpat sem nunc. Lorem turpis tellus mauris praesent dolore, pharetra molestie ante. Dolore dolor molestie praesent laoreet aliquam pulvinar elit et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis sem lobortis, ipsum felis mi erat elit proin aliquam turpis euismod laoreet sed mauris ante ipsum felis, mi erat nonummy. Diam massa tellus laoreet, ac sit felis et nisi feugiat, id mi ac at, sem dolore, pulvinar, eget, nibh ac adipiscing. Praesent nunc sed, at aliquet nunc ullamcorper congue dolor molestie massa tempus felis mi ac consectetur sem, nisi adipiscing proin aliquam. Adipiscing diam magna, consectetur non ut pulvinar euismod nibh, lorem consectetur tellus adipiscing euismod, tincidunt feugiat mauris mi erat nonummy non. Massa tempus adipiscing praesent donec consectetur non massa erat elit diam massa donec dolor erat mauris nibh aliquam, turpis aliquet congue. Dolor molestie proin dolore pharetra non ut sit molestie laoreet donec nonummy non massa tempus nonummy non ut sit tellus volutpat. Massa tempus, felis et magna turpis tellus massa erat elit proin, aliquam turpis tellus tincidunt lorem at tellus laoreet lorem mauris. Sem nunc dolor elit, sem molestie mi dolore dolor molestie, ante aliquam dolor mauris proin donec pharetra mauris praesent donec amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna feugiat id et ut feugiat felis ullamcorper. Massa, congue ac turpis euismod nibh magna turpis. Lorem nonummy, eget sem nunc sed elit proin. Nunc sed at tellus mi ac sit id. Diam lobortis, dolore dolor mauris, aliquet nunc pulvinar. Eget consectetur, et ac at et lorem mauris. Massa feugiat tellus dolore turpis praesent aliquam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent sem magna at nibh lorem molestie ut, turpis sem nisi, adipiscing praesent tempus elit mi ipsum, id congue amet ullamcorper magna at et lorem. Eget feugiat dolor felis diam proin nisi dolor euismod tincidunt dolor non congue consectetur sem nisi, adipiscing praesent tempus, id massa sit tellus dolore nonummy praesent. Lobortis feugiat tellus, ut turpis aliquet aliquam mauris massa feugiat tellus nunc turpis praesent erat, id laoreet ipsum id congue amet diam erat eget, tincidunt dolor. Ullamcorper tellus dolore nonummy praesent erat felis laoreet sed, euismod tincidunt pharetra non nisi consectetur sem ac at ante, ipsum molestie ut turpis praesent dolore nonummy. Diam proin tempus mauris ante pulvinar tellus nunc, amet diam, donec elit mi erat, eget lobortis pharetra diam ac at et ac mauris lobortis sit, tellus. Ut congue consectetur sem magna adipiscing proin lorem molestie nunc, pulvinar tellus, dolore turpis praesent erat id massa pulvinar ullamcorper dolore, elit mi sed eget congue. Nonummy volutpat id tincidunt dolor non congue nonummy et lorem eget lobortis dolor volutpat nisi consectetur sem aliquam mauris massa feugiat tellus, dolore adipiscing proin tempus. Felis massa pulvinar at, et sed, mauris nibh sit, non nisi consectetur, ante tempus mauris massa pulvinar tellus nunc amet ullamcorper dolore amet, diam ac elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing laoreet ipsum euismod tincidunt, pulvinar euismod ut pharetra sem magna at ante feugiat molestie ullamcorper dolore nonummy, et erat volutpat. Tincidunt pharetra ullamcorper magna elit nibh sed eget lobortis sit non nisi adipiscing ante feugiat, non ut, turpis elit et erat. At proin tempus, mauris lobortis sit, aliquet dolore turpis praesent donec adipiscing laoreet ipsum ullamcorper donec adipiscing laoreet, sed id laoreet. Pulvinar diam tincidunt, consectetur diam magna at nibh feugiat volutpat nisi donec elit mi sed id laoreet dolor non congue consectetur. Et ac at ante tempus mauris ante pulvinar, tellus dolore amet euismod, congue consectetur felis ante ipsum molestie, massa, pulvinar euismod. Congue pharetra diam ac elit nibh, sed, eget lobortis, feugiat tellus nisi adipiscing, proin aliquam felis massa pulvinar tellus, nisi erat. Elit nibh lorem molestie, lobortis feugiat aliquet nisi turpis praesent aliquam, felis massa pulvinar euismod dolore nonummy praesent erat elit nibh. Sed, volutpat lobortis nunc elit non mi, congue lorem at praesent congue pharetra, molestie, praesent congue dolor mauris proin aliquam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor mauris ante, dolore pharetra non ut tempus nonummy molestie ullamcorper tincidunt sed mauris proin nunc dolor volutpat nibh tempus felis turpis euismod nunc dolor volutpat lobortis lorem felis. Ullamcorper, lobortis aliquam pulvinar eget proin nisi turpis euismod laoreet sed, mauris ante aliquam nonummy, ullamcorper tincidunt, mi nisi turpis aliquet nunc dolor volutpat, lobortis lorem, mauris ante aliquam. Nonummy non ut feugiat id mi donec nonummy diam ut pulvinar id tincidunt dolor eget, consectetur sem massa erat amet volutpat aliquet lobortis aliquam turpis ullamcorper congue, dolor volutpat. Nibh aliquam nonummy praesent magna pharetra tellus massa tempus, nisi amet volutpat nibh tempus felis mi erat amet, non massa tempus felis mi donec consectetur non, nunc pulvinar euismod. Nibh ac consectetur aliquet tincidunt sed consectetur tempus turpis euismod nibh nisi sed at proin nisi pulvinar eget nibh nisi turpis tellus tincidunt lorem at proin donec amet, euismod. Lobortis tempus turpis volutpat et ullamcorper ante erat nonummy, ullamcorper congue, sit molestie mi magna pharetra non massa sed elit diam magna sit euismod tincidunt ante tempus consectetur molestie. Ante donec pharetra non lobortis, ipsum adipiscing ullamcorper ut feugiat molestie massa sed, eget nibh lorem mauris ante tempus adipiscing ullamcorper, tincidunt, feugiat erat, at sem nisi turpis ullamcorper. Tincidunt ac adipiscing aliquet congue pharetra, ullamcorper lobortis lorem adipiscing praesent magna pharetra tellus massa ipsum felis laoreet ac consectetur sem ullamcorper lobortis tempus nonummy non ante dolore pharetra. Volutpat praesent nunc dolor adipiscing, tellus nunc pulvinar eget tellus laoreet lobortis tempus nonummy non massa dolore feugiat mauris aliquet dolore pharetra mauris proin, dolore pharetra adipiscing aliquet felis. Praesent magna consectetur non, massa ipsum felis diam lobortis dolore feugiat turpis euismod et aliquam adipiscing, ullamcorper congue pharetra volutpat, nibh lorem felis praesent donec nonummy, magna turpis felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing ullamcorper tincidunt sed at praesent dolore pulvinar non lobortis lorem mauris mi donec consectetur non aliquet congue feugiat. Mauris praesent dolore feugiat mauris ante, aliquam adipiscing praesent magna pharetra non mauris ante, donec, pulvinar, mauris, sem et. Nisi sit euismod tincidunt dolor eget proin nisi, pulvinar id proin nunc erat pharetra, molestie mi ut lorem massa. Donec lorem felis ante donec consectetur volutpat, ante donec amet non ut sit tellus nunc ipsum eget et ut. Praesent nunc sed eget proin tempus amet volutpat nibh aliquam turpis ullamcorper congue, dolor, molestie ante donec dolor mauris. Aliquet laoreet lorem at, consectetur tellus mi donec pharetra molestie ante ipsum felis mi ac consectetur tellus laoreet ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra felis ullamcorper ante donec pulvinar eget ante aliquam. Amet volutpat nibh nisi amet volutpat et dolore ipsum. Consectetur felis diam lobortis et aliquam turpis tellus nunc. Sed eget ante aliquam nonummy euismod lobortis lorem felis. Aliquet tincidunt feugiat molestie eget nibh lorem mauris proin. Dolore, dolor eget lobortis, aliquam amet volutpat proin dolore. Sed consectetur tellus laoreet magna pulvinar id et ac. Turpis felis, et ullamcorper, tincidunt dolor mauris aliquet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis volutpat proin tincidunt ac, feugiat nonummy volutpat ipsum pharetra molestie, aliquet. Nibh ut, sed nonummy tellus mi congue lorem adipiscing euismod nibh aliquam. Pulvinar consectetur molestie diam lobortis, tempus nonummy volutpat ante tellus mi ut. Aliquam dolor adipiscing eget sem mi tincidunt tempus turpis volutpat proin nunc. Sed consectetur id ipsum at tellus mi congue sit adipiscing non, ante. Dolore magna tempus consectetur molestie mi magna dolor mauris aliquet lobortis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris aliquet laoreet ut, sed pharetra mauris diam nibh aliquam pulvinar consectetur molestie, diam ut ipsum elit, amet euismod tincidunt lorem adipiscing eget sem praesent, ut aliquam, lorem turpis. Id non, massa donec pharetra molestie mi dolore dolor mauris ullamcorper nibh non proin dolore lorem sit id diam nisi tempus consectetur tellus ante magna lorem turpis congue ac. Amet, at molestie, et ut tempus amet mauris praesent laoreet magna ipsum elit tellus mi congue feugiat turpis volutpat proin dolore sed donec dolor at ullamcorper nibh aliquam, pulvinar. Elit lobortis, dolore sed consectetur id diam lobortis donec pharetra at aliquet laoreet ac sit, eget pulvinar, mauris aliquet laoreet magna pulvinar id sem non proin dolore dolor mauris. Aliquet laoreet aliquam, pulvinar elit sem massa donec feugiat felis diam tincidunt tempus turpis turpis id et nisi ipsum nonummy non proin dolore sed at tellus et ut sed. Dolore lorem, sit, felis sem lobortis donec dolor felis aliquet lobortis, ac amet eget sem nunc magna donec dolor mauris pharetra felis diam lobortis aliquam pulvinar eget nibh nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac ante donec, dolor adipiscing elit nonummy euismod proin nunc ac pulvinar elit non massa donec donec dolor at ullamcorper. Nibh ut sed pharetra felis turpis euismod et ut tempus consectetur volutpat mi lobortis aliquam pulvinar aliquet mi nisi ipsum. Nunc magna feugiat elit non massa dolore dolor at ullamcorper nibh nisi pulvinar elit tellus ante magna lorem adipiscing euismod. Proin nunc sed turpis id turpis eget proin nunc erat pharetra molestie mi congue sit nonummy volutpat proin dolore, dolor. Consectetur id, et ut tempus consectetur molestie consectetur molestie et congue feugiat, adipiscing ullamcorper, nibh, aliquam pharetra, at tellus et. Nunc erat pharetra mauris diam tincidunt, aliquam pulvinar at tellus mi, congue feugiat felis mauris aliquet laoreet aliquam ipsum nonummy. Tellus diam tincidunt lorem nonummy volutpat ante dolore erat dolore lorem amet eget sem massa erat pharetra molestie laoreet donec. Feugiat adipiscing volutpat proin nunc lorem turpis id diam lobortis erat pharetra mauris praesent sem ullamcorper ante dolore ac, turpis. Eget sem, massa magna feugiat adipiscing volutpat sem laoreet magna sit tempus amet eget proin, nunc erat pharetra id et. Lobortis aliquam pharetra adipiscing euismod laoreet magna ipsum elit, non ante magna feugiat adipiscing euismod proin nunc erat donec dolor. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -5559,51 +5559,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R64b9ee5596134656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb53943a9d5964f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R336a1fe3008545a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7bc57fcbe6cf49d9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reb00b0180a7b49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R136a482eb089451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8ed569f5b90c41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R609058af18314511" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>