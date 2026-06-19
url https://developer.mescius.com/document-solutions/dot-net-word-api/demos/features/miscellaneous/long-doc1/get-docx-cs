--- v11 (2026-06-19)
+++ v12 (2026-06-19)
@@ -1,5043 +1,5043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3ff5e5c0d9ef4421" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2fabc6f4282d4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R16d1d8bbca024d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8fec262b91094ffa" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2f228dc86a784423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra9adeb583e76450c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Massa consectetur turpis euismod lobortis diam ut turpis. Id mi erat at non nunc pulvinar id. Tincidunt pharetra non magna consectetur diam lorem eget. Nibh tempus, felis mi tempus id volutpat lobortis. Sit molestie nunc amet, mauris proin tempus id. Massa pulvinar tellus nunc amet diam magna nonummy. Diam ac at proin tempus mauris massa felis. Mi, ac elit nibh lorem, molestie lobortis sit. Non nisi sit aliquet donec nonummy mi erat. Eget nibh sed volutpat tincidunt, pharetra sem, magna. </w:t>
-[...4994 lines deleted...]
-        <w:t xml:space="preserve">Ac ante donec, dolor adipiscing elit nonummy euismod proin nunc ac pulvinar elit non massa donec donec dolor at ullamcorper. Nibh ut sed pharetra felis turpis euismod et ut tempus consectetur volutpat mi lobortis aliquam pulvinar aliquet mi nisi ipsum. Nunc magna feugiat elit non massa dolore dolor at ullamcorper nibh nisi pulvinar elit tellus ante magna lorem adipiscing euismod. Proin nunc sed turpis id turpis eget proin nunc erat pharetra molestie mi congue sit nonummy volutpat proin dolore, dolor. Consectetur id, et ut tempus consectetur molestie consectetur molestie et congue feugiat, adipiscing ullamcorper, nibh, aliquam pharetra, at tellus et. Nunc erat pharetra mauris diam tincidunt, aliquam pulvinar at tellus mi, congue feugiat felis mauris aliquet laoreet aliquam ipsum nonummy. Tellus diam tincidunt lorem nonummy volutpat ante dolore erat dolore lorem amet eget sem massa erat pharetra molestie laoreet donec. Feugiat adipiscing volutpat proin nunc lorem turpis id diam lobortis erat pharetra mauris praesent sem ullamcorper ante dolore ac, turpis. Eget sem, massa magna feugiat adipiscing volutpat sem laoreet magna sit tempus amet eget proin, nunc erat pharetra id et. Lobortis aliquam pharetra adipiscing euismod laoreet magna ipsum elit, non ante magna feugiat adipiscing euismod proin nunc erat donec dolor. </w:t>
+        <w:t xml:space="preserve">Dolor proin eget, pulvinar feugiat congue praesent mauris lorem lobortis non amet congue euismod pulvinar massa tellus pharetra congue, non pharetra congue euismod molestie lorem, nibh, eget lorem diam consectetur. Erat mi felis lorem, proin, adipiscing nisi proin at ac et elit donec praesent turpis nisi aliquet sit magna euismod sed et nonummy tincidunt euismod sed nibh elit donec ullamcorper. Dolor tincidunt id sed et amet dolore aliquet, amet nunc molestie tempus praesent turpis dolore mi elit erat praesent adipiscing donec, tellus sit massa id tempus ante, adipiscing, aliquam non. Pharetra ut volutpat feugiat nibh elit ac, diam mauris aliquam sem turpis nisi non sit ut eget lorem sem pharetra ut, eget sed, et, eget, erat diam pharetra lobortis, volutpat. Ipsum laoreet felis erat praesent diam amet tincidunt euismod ipsum ante felis tempus proin at aliquam, sem consectetur ut non dolor, nibh elit ac, et nonummy dolore ullamcorper pulvinar nunc. Tellus sit feugiat lobortis eget lorem diam consectetur ut non pharetra aliquam praesent turpis ut molestie ipsum ante adipiscing nisi aliquet, feugiat ante at ac non sit nibh mauris aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore euismod pulvinar congue ullamcorper dolor nibh nonummy magna ullamcorper pulvinar laoreet eget donec diam amet tincidunt id. Ipsum massa felis aliquam praesent amet, nunc tellus feugiat massa ullamcorper pulvinar tincidunt id tempus mi adipiscing aliquam proin. Adipiscing aliquam non sit lobortis volutpat lorem nibh at congue ullamcorper elit erat praesent, turpis dolore diam consectetur congue. Volutpat lorem diam consectetur congue non pharetra tincidunt eget, erat diam amet tincidunt eget sed laoreet felis erat praesent. Turpis erat et, nonummy magna, diam, nonummy dolore tellus pulvinar ante felis aliquam proin turpis ut tellus ipsum ante. At aliquam sem pharetra ut molestie lorem et at sit nunc tellus lorem ante at magna sem pharetra lobortis. Volutpat sed tincidunt id sed laoreet adipiscing aliquam proin, turpis nisi aliquet feugiat lobortis molestie lorem dolore aliquet sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin consectetur magna ullamcorper amet congue ullamcorper amet, nunc molestie adipiscing nisi. Aliquet sit lobortis, mauris lorem proin at magna sem consectetur congue euismod dolor. Tincidunt id sed mi, nonummy aliquam praesent turpis dolore molestie laoreet id tempus. Mi, felis tempus sem sit, nunc molestie aliquam praesent turpis ut tellus feugiat. Ante, mauris ac proin at magna non, dolor nibh felis tempus sem turpis. Ut non sit lobortis mauris aliquam sem pharetra congue non dolor laoreet elit. Sed laoreet elit dolore ullamcorper pulvinar nisi sem consectetur magna diam pulvinar tincidunt. Id ipsum massa mauris tempus praesent, sit ut non sit lobortis molestie ac. Proin pharetra ut volutpat lorem et consectetur pulvinar nunc tellus dolor lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin consectetur magna ullamcorper pharetra tincidunt id consectetur magna non dolor tincidunt volutpat sed et consectetur donec ullamcorper dolor laoreet id. Sed praesent nonummy dolore tellus ipsum laoreet id aliquam praesent, turpis dolore, diam amet congue ullamcorper amet tincidunt id ipsum ante adipiscing. Aliquam proin turpis ut, molestie, feugiat lobortis eget sed et consectetur ut volutpat feugiat nibh, molestie ipsum ante adipiscing nisi tellus pulvinar. Nunc molestie lorem proin consectetur nisi molestie lorem ante at nisi non sit massa mauris aliquam massa mauris lorem proin consectetur nisi. Volutpat feugiat lobortis, eget erat et nonummy erat mi adipiscing donec aliquet sit nunc id tempus proin turpis nisi non lobortis eget. Erat mi elit donec praesent amet nunc euismod sed praesent nonummy dolore tellus pulvinar massa felis, aliquam praesent turpis nunc molestie ipsum. Ante mauris nisi ullamcorper, nonummy dolore euismod tempus mi adipiscing dolore aliquet, sit nunc, id tempus praesent adipiscing aliquam proin consectetur congue. Diam molestie lorem proin, consectetur nisi non pharetra lobortis mauris lorem diam pharetra ut, volutpat lorem et consectetur congue volutpat, dolor nibh. Eget sed et elit erat aliquet at magna sem pharetra congue, euismod dolor nibh elit magna ullamcorper amet tincidunt id, sed, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac sem consectetur nisi non dolor tincidunt volutpat sed laoreet. Id tempus mi nonummy dolore, aliquet pulvinar nunc tellus ipsum pharetra. Ut non dolor nibh eget erat mi nonummy magna euismod dolor. Tincidunt, felis erat diam, dolor laoreet eget erat diam nonummy dolore. Tellus elit ac ullamcorper pharetra, tincidunt volutpat sed mi elit donec. Praesent adipiscing dolore tellus pulvinar ante felis, aliquam praesent sit nunc. Mauris lorem proin adipiscing, nisi non diam pharetra tincidunt euismod sed. Laoreet id erat praesent turpis nisi aliquet sit nunc molestie feugiat. Lobortis volutpat sed nibh nonummy magna erat mi elit donec, ullamcorper. Turpis aliquam sem turpis ut volutpat, feugiat, nibh mauris ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, ac diam amet, tincidunt euismod sed laoreet id tempus mi felis nisi. Sem turpis nunc molestie feugiat nibh mauris ac sem pharetra congue non adipiscing. Nisi aliquet consectetur congue, non dolor lobortis volutpat sed mi, elit magna praesent. Nonummy dolore aliquet sit nunc molestie lorem ante mauris ac sem felis tempus. Praesent adipiscing nisi tellus feugiat massa mauris aliquam aliquet turpis, ut molestie feugiat. Nibh mauris ac, et nonummy, magna non dolor laoreet eget donec ac diam. Amet dolore ullamcorper amet nunc euismod tempus ante felis nisi aliquet sit nunc. Molestie feugiat lobortis eget, lorem nibh nonummy congue aliquet amet nunc molestie ipsum. Ante mauris lorem et at ac et nonummy congue ullamcorper pulvinar tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur ac diam nonummy donec praesent turpis dolore tellus ipsum ante mauris tempus ante consectetur nisi non dolor lobortis eget sed nibh elit nonummy donec aliquet. Sit nunc molestie ipsum ante mauris ac proin turpis ut volutpat feugiat nibh eget, sed laoreet id erat praesent nonummy dolore tempus ante mauris aliquam, proin. At, magna ullamcorper pharetra, tincidunt volutpat sed mi elit erat ullamcorper amet nunc euismod ipsum ante adipiscing donec praesent sit massa id pharetra ut volutpat, dolor. Tincidunt volutpat dolor mi elit erat praesent nonummy nunc euismod tempus ante felis aliquam praesent turpis, ut tincidunt id volutpat dolor, laoreet elit donec aliquet amet. Nunc tellus pulvinar nunc mauris lorem proin adipiscing nisi, tellus feugiat nibh eget ac proin consectetur congue ullamcorper dolor nibh molestie feugiat massa, felis aliquam sem. Consectetur nisi non sit lobortis mauris ac, et nonummy magna ullamcorper pharetra tincidunt eget sed mi felis donec ullamcorper, amet dolore sem consectetur, donec diam, amet. Nunc euismod pulvinar ante, molestie, lorem lobortis eget lorem et, elit ac diam pharetra, tincidunt ut volutpat feugiat lobortis volutpat sed et nonummy magna ullamcorper amet. Nunc, tellus ipsum ante adipiscing donec praesent adipiscing aliquam non pharetra ut eget lorem et aliquet turpis dolore aliquet sit ut mauris aliquam proin consectetur nisi. Sem, pharetra congue volutpat, lorem et nonummy magna, ullamcorper amet, nunc tellus pulvinar massa id tempus erat et amet congue euismod ipsum laoreet felis donec, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing consectetur congue euismod, pulvinar, laoreet eget erat. Mi felis aliquam proin turpis nisi tellus ipsum. Ante adipiscing nisi aliquet sit, ut molestie tempus. Ante aliquet amet, tincidunt id tempus praesent nonummy. Dolore aliquet, sit nunc tellus feugiat ante mauris. Ac proin pharetra congue non feugiat nibh elit. Ac diam tellus, feugiat massa mauris aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc mauris tempus, proin at aliquam sem pharetra, ut volutpat molestie tempus proin adipiscing nisi aliquet sit, lobortis, molestie lorem ante mauris ac diam pharetra tincidunt eget. Sed nibh elit erat diam amet congue euismod ipsum lorem et consectetur magna volutpat feugiat nibh elit magna sem consectetur magna euismod sed mi elit erat praesent amet. Dolore euismod pulvinar laoreet id tempus congue non dolor nibh at magna ullamcorper pharetra tincidunt euismod dolor laoreet, felis erat aliquet, turpis, dolore euismod pulvinar massa felis aliquam. Praesent volutpat, sed nibh, elit magna ullamcorper pharetra tincidunt id sed mi, elit donec ullamcorper amet, massa felis erat aliquet amet nunc euismod ipsum mi adipiscing donec sem. Volutpat sed nibh elit magna non dolor tincidunt id erat et, nonummy dolore euismod pulvinar laoreet elit donec aliquet amet dolore euismod ipsum, ante felis tempus sem euismod. Dolor laoreet id sed mi adipiscing donec aliquet, turpis nunc tellus feugiat ante mauris ac et, at ac et tellus ipsum, ante adipiscing dolore tellus pulvinar massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc, tellus ipsum laoreet et at ac, ullamcorper pharetra, congue euismod pulvinar massa id tempus praesent turpis, dolore euismod, ipsum. Massa molestie lorem sem turpis ut tellus feugiat lobortis massa molestie ipsum massa mauris ac sem pharetra congue non dolor. Nibh eget, ac et, consectetur magna aliquet amet dolore euismod ipsum ante felis aliquam lobortis at ac proin consectetur ut. Volutpat sed nibh elit ac diam, amet congue ullamcorper pulvinar laoreet id ipsum ante mauris tempus proin consectetur magna dolore. Euismod, pulvinar massa mauris aliquam praesent turpis ut molestie ipsum proin at aliquam aliquet feugiat massa molestie lorem et at. Magna sem dolor lobortis mi felis aliquam, sem turpis nunc tellus, feugiat nibh mauris aliquam sem consectetur, congue ullamcorper pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ullamcorper pulvinar nunc id, tempus mi adipiscing nisi euismod, pulvinar nunc molestie tempus proin turpis ut non sit lobortis volutpat lorem et elit amet dolore molestie ipsum. Ante, mauris lorem, proin, at, magna sem pharetra congue euismod dolor laoreet eget erat praesent adipiscing dolore euismod, sed laoreet id, consectetur magna, ullamcorper, amet congue ullamcorper pulvinar. Massa id, erat praesent turpis nisi tellus ipsum ante mauris tempus, proin consectetur nisi non feugiat nibh mauris aliquam laoreet id sed, mi felis, aliquam praesent, turpis nisi. Aliquet turpis lobortis mauris tempus proin consectetur, ut volutpat dolor tincidunt volutpat sed laoreet elit sit nunc tellus sit lobortis eget lorem et at magna diam amet tincidunt. Euismod dolor mi felis tempus praesent turpis dolore, euismod ipsum ante adipiscing donec praesent eget lorem, diam nonummy magna, ullamcorper pharetra tincidunt id sed, mi elit dolore ullamcorper. Amet nunc id erat aliquet pulvinar tincidunt id tempus mi adipiscing, dolore congue ullamcorper dolor laoreet elit donec ullamcorper pharetra tincidunt euismod ipsum laoreet, felis aliquam praesent, amet. Nunc tellus ipsum ante adipiscing nisi aliquet turpis ut volutpat, dolor tempus ante, felis aliquam praesent sit ut molestie ipsum ante at ac proin consectetur, congue ullamcorper pharetra. Congue volutpat, dolor tincidunt id ipsum ante adipiscing dolore tellus, eget lorem diam pharetra congue volutpat, sed nibh eget erat diam nonummy donec aliquet amet nunc molestie ipsum. Massa at aliquam, sem turpis ut non dolor nibh mi nonummy nunc euismod, pulvinar ante felis aliquam aliquet, sit nunc molestie ipsum proin at aliquam, non sit massa. At ac sem turpis ut volutpat feugiat nibh mi, turpis dolore tellus pulvinar massa molestie lorem ante at aliquam, sem sit lobortis eget lorem et elit erat et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore euismod sed mi nonummy, congue euismod pulvinar tincidunt id. Sed, mi adipiscing consectetur congue non pharetra laoreet eget erat mi. Felis donec, aliquet amet nunc molestie sit massa mauris aliquam sem. Turpis ut tellus feugiat lobortis eget mauris tempus praesent sit ut. Molestie tempus proin adipiscing dolore tellus ipsum ante at aliquam sem. Turpis ut non dolor lobortis eget, ac diam consectetur congue ante. Mauris aliquam proin adipiscing aliquam sem pharetra ut volutpat sed laoreet. Eget, sed mi elit erat praesent turpis dolore tellus feugiat massa. Diam nonummy donec diam amet dolore euismod ipsum, massa id aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id sed mi felis erat magna non dolor lobortis eget erat diam consectetur, magna ullamcorper, pulvinar tincidunt id erat praesent nonummy, dolore, tellus ipsum. Laoreet felis aliquam praesent turpis dolore nibh, eget erat et nonummy donec ullamcorper, pulvinar nunc euismod ipsum ante adipiscing aliquam aliquet sit ut, molestie. Lorem ante adipiscing nisi molestie ipsum proin, non, pharetra laoreet id sed mi elit dolore ullamcorper pulvinar nunc, id tempus praesent turpis dolore aliquet. Pulvinar massa mauris tempus, proin adipiscing amet nunc eget erat, praesent nonummy dolore ullamcorper pulvinar massa id erat mi felis aliquam aliquet sit massa. Mauris lorem proin turpis ut non sit lobortis volutpat felis tempus nibh mauris aliquam proin pharetra ut volutpat, feugiat et elit erat diam amet. Dolore ullamcorper amet nunc id tempus ante, mauris lorem proin consectetur magna tincidunt id sed laoreet felis aliquam praesent turpis nisi, non sit lobortis. Mauris ac proin, at ac diam consectetur, congue, ullamcorper amet nonummy donec diam, nonummy, dolore aliquet turpis ut molestie lorem ante adipiscing aliquam non. Pharetra congue non, feugiat et at magna ullamcorper pharetra lobortis eget sed mi, sem turpis ut tellus feugiat ante at, magna sem pharetra nibh. Volutpat lorem et pharetra ut volutpat feugiat et at magna ullamcorper pharetra tincidunt volutpat sed mi proin at magna, sem consectetur congue euismod amet. Tincidunt id sed, mi adipiscing aliquam aliquet amet ut tellus feugiat massa mauris lorem nibh, eget erat, et consectetur tempus mi adipiscing aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum laoreet adipiscing aliquam praesent ullamcorper pharetra tincidunt id sed laoreet elit dolore euismod pulvinar massa, molestie feugiat massa molestie, lorem nibh mauris magna non pharetra ut, volutpat sed. Nibh, praesent turpis ut tellus feugiat massa mauris ac proin at magna, ullamcorper pharetra tincidunt volutpat erat mi felis donec diam amet tincidunt id tempus mi sem pharetra lobortis. Mauris ac et elit magna ullamcorper pharetra tincidunt eget erat et, amet dolore ullamcorper dolor laoreet felis erat praesent amet lorem ante at magna sem pharetra congue volutpat sed. Et nonummy congue ullamcorper amet congue id sed, laoreet felis erat aliquet, amet nunc molestie feugiat, massa mauris elit donec ullamcorper amet tincidunt euismod pulvinar massa molestie lorem ante. Mauris aliquam sem pharetra ut non feugiat lobortis eget erat et nonummy dolore euismod pulvinar laoreet ante at ac diam nonummy congue euismod dolor laoreet eget, erat praesent, adipiscing. Aliquam praesent amet nunc id ipsum, proin, adipiscing, nonummy donec aliquet amet nunc id tempus mi felis aliquam aliquet sit nunc molestie lorem proin turpis ut tellus ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem et at erat et nonummy donec aliquet amet dolore euismod, ipsum massa, tellus feugiat ante adipiscing amet tincidunt. Euismod ipsum laoreet felis aliquam aliquet turpis nunc molestie tempus ante molestie, lorem, proin, at nisi non dolor lobortis mauris. Lorem et aliquet pulvinar massa mauris tempus, praesent turpis nunc molestie feugiat lobortis molestie lorem nibh at magna, ullamcorper pharetra. Lobortis, volutpat sed et nonummy magna euismod dolor mi proin consectetur, nisi non pharetra ut non dolor laoreet, eget sed. Laoreet felis aliquam proin turpis, dolore tellus feugiat massa mauris tempus proin euismod erat et nonummy magna euismod dolor nibh. Elit erat diam nonummy dolore tellus ipsum massa id tempus proin at nisi aliquet sit massa, mauris lorem et, praesent. Adipiscing nisi tellus ipsum massa, mauris tempus proin consectetur ut tellus sit, nibh adipiscing nisi sem pharetra, ut molestie ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin consectetur magna sem pharetra tincidunt euismod dolor et. Felis erat praesent, nonummy dolore tellus pulvinar massa molestie. Eget erat praesent nonummy dolore aliquet pulvinar massa molestie. Feugiat massa, molestie aliquam aliquet sit lobortis molestie feugiat. Nibh at magna, sem consectetur congue ullamcorper mauris tempus. Ante, adipiscing, nisi non pharetra ut volutpat feugiat nibh. At magna ullamcorper dolor lobortis elit erat et consectetur. Magna ullamcorper pulvinar, tincidunt id tempus mi sem sit. Lobortis volutpat sed nibh eget ac, diam amet congue. Euismod ipsum laoreet felis donec, aliquet turpis dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut molestie tempus proin sit massa id, ipsum nibh mauris ac, nibh eget ac diam amet tincidunt ante adipiscing aliquam sem turpis nisi sem pharetra tincidunt volutpat sed. Nibh elit erat praesent nonummy dolore tellus pulvinar massa id tempus proin turpis nonummy donec aliquet amet nunc, molestie ipsum mi adipiscing nisi, sem turpis ut tellus, sit lobortis. Eget, lorem et nonummy magna ullamcorper pharetra laoreet, eget erat et non pharetra lobortis molestie feugiat, nibh elit magna sem pharetra, lobortis eget sed et consectetur congue euismod dolor. Tincidunt id sed mi felis pharetra lobortis eget, ac et at magna ullamcorper pharetra lobortis eget ac sem dolor tincidunt volutpat sed, mi elit, magna, ullamcorper amet nunc euismod. Ipsum mi adipiscing pharetra lobortis mauris ac proin consectetur ut non dolor lobortis eget sed et amet congue euismod pulvinar tincidunt euismod ipsum ante felis aliquam proin consectetur ut. Tellus eget erat mi nonummy dolore ullamcorper amet massa id tempus praesent, turpis nisi sem consectetur nisi volutpat, dolor lobortis eget nonummy nunc euismod pulvinar ante mauris, aliquam praesent. Turpis nisi tellus feugiat ante mauris ac et at congue, non pharetra tincidunt volutpat sed, mi elit donec aliquet molestie lorem ante consectetur, ac diam consectetur ut eget sed. Laoreet eget erat diam amet nunc, et tellus mauris pulvinar donec proin at ac et at magna dolore tellus sit ut, non dolor nibh eget sed mi elit magna. Praesent felis aliquam sem turpis nisi non sit lobortis eget lorem et elit ac diam tellus sit lobortis molestie feugiat nibh elit ac diam consectetur congue euismod sed mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam nonummy donec praesent turpis nisi sem consectetur congue non dolor, lobortis volutpat sed et elit donec praesent turpis feugiat nibh mauris magna non sit lobortis. Mauris lorem et, nonummy, magna, non, dolor nibh at ac diam pharetra congue eget erat et nonummy congue ante mauris tempus proin consectetur nisi tellus dolor, lobortis. Eget lorem et consectetur congue non sed et consectetur magna non pharetra laoreet eget erat mi elit dolore lobortis mauris tempus proin at nisi volutpat dolor lobortis. Volutpat, sed nibh elit donec diam amet nunc, id sed mi felis aliquam proin non feugiat nibh at magna, ullamcorper, pharetra tincidunt eget sed mi elit, donec. Ullamcorper pulvinar tincidunt id donec diam amet tincidunt id sed mi nonummy, dolore euismod ac diam pharetra, tincidunt euismod, dolor mi elit donec ullamcorper dolor laoreet felis. Erat praesent amet, tincidunt id sed mi adipiscing donec ullamcorper pulvinar laoreet felis donec et at ac diam consectetur congue euismod dolor laoreet felis erat praesent adipiscing. Aliquam praesent turpis ut non sit tempus proin turpis dolore molestie ipsum massa mauris ac et at magna sem pharetra lobortis eget lorem et nonummy donec diam. Nonummy dolore tellus pulvinar nunc turpis, nisi sem turpis ut volutpat feugiat lobortis eget sed nibh elit donec diam amet tincidunt, id ipsum, mi nonummy dolore ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt id ipsum mi adipiscing, aliquam aliquet sit nunc, molestie. Tempus proin adipiscing ut tellus molestie feugiat ante mauris lorem et. Elit, ac diam amet, tincidunt euismod, dolor mi elit, erat diam. Pulvinar nunc euismod ipsum ante felis aliquam laoreet id ipsum mi. Elit erat praesent turpis dolore tellus feugiat massa, molestie lorem ante. At magna sem consectetur congue euismod dolor laoreet eget erat mi. Molestie sed laoreet eget ac diam pharetra tincidunt, volutpat sed laoreet. Felis erat praesent turpis dolore euismod ipsum ante felis tempus proin. Adipiscing donec praesent amet congue ullamcorper pulvinar laoreet elit donec, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor laoreet felis erat praesent, nonummy aliquam proin. Adipiscing aliquam non sit lobortis molestie feugiat nibh. Eget, ac et amet, tincidunt eget sed mi. Elit, donec diam pulvinar, tincidunt felis donec praesent. Adipiscing aliquam praesent turpis nisi tellus, feugiat lobortis. Mauris ac tincidunt euismod tempus ante adipiscing nisi. Aliquet, sit nunc mauris tempus proin, adipiscing pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id ipsum praesent felis aliquam proin consectetur magna sem pharetra ut volutpat sed laoreet eget amet, dolore. Tellus feugiat massa molestie, feugiat nibh elit erat et nonummy, magna euismod dolor nibh elit donec ullamcorper dolor. Laoreet, id sed mi volutpat sed nibh elit ac diam amet, congue euismod dolor, laoreet felis, erat diam. Amet, nunc euismod ipsum ante, adipiscing, aliquam aliquet pulvinar, laoreet id tempus dolore ullamcorper amet dolore id feugiat. Massa felis aliquam sem turpis massa mauris tempus sem turpis nisi tellus feugiat lobortis, eget lorem diam pharetra. Aliquam proin turpis dolore tellus ipsum ante adipiscing dolore tellus, feugiat massa felis aliquam sem sit, nunc tellus. Feugiat ante mauris ac diam pharetra congue volutpat turpis dolore tellus ipsum, massa at aliquam aliquet sit lobortis. Molestie feugiat ante at magna diam consectetur congue euismod sed et elit, donec diam nonummy dolore euismod, non. Pharetra tincidunt eget sed mi felis erat praesent adipiscing dolore tellus sit massa molestie lorem ante adipiscing aliquam. Non, volutpat pharetra nibh, elit ac diam pharetra tincidunt volutpat sed et elit dolore euismod erat et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa molestie lorem et at magna diam, elit dolore ullamcorper amet nunc id tempus mi adipiscing dolore aliquet, sit nunc non sit lobortis mauris ac proin pharetra congue non. Pharetra, congue euismod sed laoreet elit donec aliquet turpis nunc euismod ipsum mi adipiscing dolore et nonummy donec ullamcorper dolor laoreet id erat diam nonummy dolore ullamcorper ipsum massa molestie. Tempus ante mauris aliquam sem turpis nisi tellus feugiat, nibh eget ac magna laoreet non at ipsum, nunc proin eget pulvinar tempus tincidunt praesent volutpat elit pulvinar nisi non sit. Ut, ullamcorper amet dolore aliquet pharetra erat lobortis diam euismod consectetur sed dolore nibh ullamcorper felis sit donec massa non elit sit lorem dolore ante non elit tempus ut mi. Aliquet volutpat praesent volutpat adipiscing feugiat, donec massa non elit pulvinar, aliquam laoreet ullamcorper, at pharetra erat lobortis diam elit ipsum nisi laoreet aliquet mauris dolor dolore ante ullamcorper felis. Feugiat ac massa sem eget pulvinar aliquam congue ante volutpat nonummy tempus nunc non nonummy ipsum aliquam laoreet tellus dolore praesent molestie lorem et consectetur nisi, non, pharetra tincidunt, eget. Erat laoreet felis donec diam amet dolore tellus ipsum ante mauris tempus ante mauris ac lorem et elit magna sem pharetra tincidunt euismod sed mi nonummy, donec diam amet dolore. Tellus turpis nunc tellus feugiat massa eget lorem nibh at magna non nonummy congue euismod sed et consectetur congue volutpat sed et nonummy, magna, non pharetra tincidunt, id sed mi. Felis aliquam praesent adipiscing nisi aliquet sit lobortis aliquet dolor mi felis donec diam, pulvinar tincidunt id sed mi adipiscing aliquam praesent turpis ut tellus ipsum ante adipiscing aliquam aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante felis tempus proin at magna. Sem pharetra, ut non sed laoreet et. Elit ac et amet dolore ullamcorper dolor. Tincidunt euismod tempus ante felis, aliquam sem. Consectetur nisi tellus lorem ante at nisi. Non feugiat, lobortis mauris feugiat lobortis eget. Sed, et, amet tincidunt volutpat erat diam. Consectetur tincidunt euismod dolor laoreet eget erat. Praesent adipiscing donec aliquet turpis ut, tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue euismod dolor laoreet, felis erat diam. Nonummy dolore euismod ipsum massa mauris tempus proin. Adipiscing consectetur, congue, non sed laoreet eget erat. Laoreet elit erat praesent, adipiscing aliquam sem turpis. Nisi sem, dolor tincidunt, eget sed nibh nonummy. Tincidunt id ipsum laoreet elit donec aliquet, amet. Massa molestie tempus mi adipiscing nisi tellus, pulvinar. Massa felis aliquam praesent turpis ut non feugiat. Nibh mauris lorem et at ac diam pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis eget lorem nibh elit erat mi adipiscing, tempus proin at pulvinar. Massa molestie aliquam proin turpis nunc id tempus mi adipiscing, nisi sem. Turpis nisi non dolor tincidunt volutpat dolor laoreet eget erat praesent amet. Congue et at magna ullamcorper pharetra lobortis eget ac et nonummy congue. Volutpat sed laoreet elit, donec diam pulvinar tincidunt id erat, diam amet. Tincidunt aliquet amet massa id tempus proin turpis, dolore tellus feugiat lobortis. Molestie lorem proin turpis nunc molestie, feugiat nibh, mauris, magna diam consectetur. Ipsum lobortis molestie lorem et eget erat et elit donec aliquet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam elit donec praesent adipiscing nonummy dolore tellus ipsum laoreet felis aliquam praesent adipiscing nisi tellus feugiat ante felis aliquam aliquet, sit. Lobortis molestie lorem proin consectetur nisi non feugiat ac diam, consectetur congue non dolor, tincidunt euismod ipsum laoreet id tempus proin adipiscing. Aliquam proin turpis lobortis volutpat feugiat, nibh mauris ac sem nunc molestie ipsum proin adipiscing nisi non sit massa mauris ac proin. Turpis, ut molestie feugiat nibh mauris ac, diam consectetur magna ullamcorper id ipsum ante at ac proin consectetur congue non pharetra congue. Ullamcorper, pulvinar nunc molestie, ipsum ante felis nisi, tellus pulvinar ante felis aliquam praesent, turpis ut praesent amet dolore ullamcorper pulvinar massa. Id, ipsum, praesent adipiscing aliquam sem sit ut molestie lorem ante at magna, sem, pharetra congue ullamcorper pulvinar nunc id erat massa. Mauris feugiat, et at magna ullamcorper pharetra lobortis elit ac diam nonummy congue, ullamcorper pulvinar tincidunt tellus ipsum mi id tempus proin. Adipiscing aliquam, tellus feugiat massa at, nisi sem turpis lobortis molestie tempus proin consectetur magna, non pharetra lobortis eget lorem diam consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue euismod, ipsum massa felis erat praesent amet nunc molestie ipsum ante felis laoreet eget donec diam amet tincidunt euismod pulvinar massa felis, tempus praesent turpis dolore. Molestie feugiat ante adipiscing aliquam aliquet feugiat massa felis nisi, nunc molestie, tempus proin consectetur nisi tellus feugiat nibh, eget ac proin pharetra ut volutpat sed et. Pharetra congue non pharetra tincidunt, volutpat sed mi felis sem sit ut volutpat dolor nibh elit erat mi nonummy, aliquam praesent turpis nunc molestie feugiat ante at. Nisi sem consectetur, ut, non sit tincidunt volutpat sed nibh elit donec praesent, nonummy dolore, ullamcorper amet nunc molestie feugiat massa mauris lorem proin turpis ut non. Dolor tincidunt volutpat sed mi nibh, elit donec praesent nonummy congue id sed mi nonummy dolore ullamcorper pulvinar massa id tempus mi adipiscing tempus, sem turpis lobortis. Molestie, dolor, lobortis eget dolor, tempus proin adipiscing ut tellus feugiat massa molestie ac proin consectetur nisi non dolor lobortis volutpat sed, et nonummy donec ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut tellus, feugiat massa mauris ac et at ac diam amet lorem ante consectetur magna sem pharetra lobortis mauris lorem et, nonummy magna ullamcorper pharetra tincidunt eget. Erat, mi felis donec aliquet, pulvinar laoreet felis erat nibh elit ac diam consectetur, donec, ullamcorper pulvinar nunc euismod ipsum laoreet felis tempus aliquet pulvinar nunc id. Ipsum, massa, molestie ac proin, consectetur nisi, et at magna sem pharetra tincidunt volutpat lorem et nonummy congue euismod dolor laoreet eget erat praesent nonummy dolore euismod. Ipsum laoreet elit mi elit donec, diam nonummy dolore tellus, pulvinar nunc molestie tempus proin turpis nunc molestie tempus ante adipiscing nisi non feugiat massa at nisi. Tellus feugiat massa volutpat tempus proin turpis nunc molestie tempus proin adipiscing aliquam non pharetra ut non sed nibh elit, erat mi felis erat mi adipiscing nisi. Aliquet turpis erat mi felis aliquam praesent turpis ut molestie feugiat ante at ac proin consectetur congue volutpat, lorem nibh at magna diam feugiat ante adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus praesent adipiscing donec aliquet sit nunc molestie, ipsum ac diam amet congue euismod ipsum laoreet elit erat praesent. Adipiscing nisi aliquet turpis ut volutpat feugiat nibh mauris ac diam pharetra ut eget sed donec aliquet sit massa felis. Tempus proin adipiscing nisi tellus ipsum ante felis aliquam sem turpis lobortis molestie lorem proin consectetur ut molestie lorem ante. Ullamcorper pulvinar, tincidunt euismod sed laoreet felis aliquam proin adipiscing, dolore molestie ipsum ante at aliquam, nibh, at ac sem. Pharetra tincidunt eget nonummy nunc euismod pulvinar ante felis, aliquam, praesent turpis nunc id ipsum massa at aliquam sem pharetra. Lobortis molestie feugiat nibh elit erat mi felis erat praesent sem pharetra tincidunt volutpat lorem diam pharetra lobortis eget sed. Nibh elit magna ullamcorper amet tincidunt eget erat et nonummy dolore ullamcorper pulvinar, laoreet felis, erat praesent volutpat feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc mauris lorem ante, mauris lorem et at magna, ullamcorper tellus sit lobortis volutpat ac, proin turpis ut volutpat feugiat, nibh at magna sem pharetra tincidunt euismod. Dolor laoreet eget donec praesent nonummy dolore ullamcorper mauris lorem et at congue volutpat feugiat et at ac, sem pharetra tincidunt volutpat sed et nonummy magna euismod dolor. Tincidunt id ipsum mi adipiscing nonummy magna non dolor laoreet eget ac ullamcorper, pharetra lobortis eget sed laoreet elit donec praesent amet nunc euismod ipsum mi nonummy dolore. Lobortis, volutpat dolor nibh consectetur, congue, ullamcorper pharetra laoreet eget erat et nonummy congue, euismod sed et nonummy congue euismod dolor mi elit donec ullamcorper pulvinar, tincidunt nibh. Eget, ac diam consectetur ut non dolor nibh eget, erat et amet congue id sed et elit donec ullamcorper pulvinar laoreet id, tempus, ante felis aliquam congue euismod. Sed nibh elit magna ullamcorper pharetra tincidunt id erat praesent, amet, dolore ullamcorper ipsum laoreet felis erat aliquet sem pharetra congue volutpat sed laoreet elit donec praesent amet. Tincidunt, euismod sed laoreet felis donec aliquet sit, ut molestie tempus praesent turpis nunc id erat magna diam pharetra tincidunt eget erat et nonummy congue euismod dolor, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat erat mi nonummy donec, aliquet turpis nunc molestie tempus proin at. Aliquam sem, sit lobortis molestie lorem proin turpis ut volutpat lorem ante. Mauris adipiscing donec, aliquet, sit nunc tellus ipsum nibh mauris ac sem. Consectetur congue non dolor lobortis elit erat diam amet congue euismod pulvinar. Nunc euismod mauris ac sem consectetur, ut volutpat lorem et pharetra congue. Volutpat sed nibh at magna ullamcorper dolor lobortis eget erat et elit. Dolore ullamcorper pulvinar laoreet felis consectetur ut non pharetra tincidunt volutpat sed. Nibh eget sed praesent nonummy dolore ullamcorper amet dolore non feugiat lobortis. Molestie ac, proin at dolor laoreet id erat mi, felis nisi aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, ullamcorper amet congue, ullamcorper pulvinar. Massa nibh at magna ullamcorper pharetra. Tincidunt volutpat sed laoreet felis donec. Praesent turpis nunc euismod tempus ante. Felis tempus proin at aliquam non. Sit, lobortis mi, adipiscing dolore euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper amet congue, volutpat dolor tincidunt felis, erat praesent nonummy donec congue euismod pulvinar laoreet eget erat diam pharetra tincidunt id sed mi nonummy congue euismod ipsum mi. Elit donec aliquet pulvinar nunc euismod ipsum ante felis consectetur, tincidunt euismod sed, nibh elit magna ullamcorper pharetra tincidunt id sed mi adipiscing donec ullamcorper, pulvinar, massa molestie ipsum. Massa mauris tempus proin, consectetur dolor tincidunt felis, tempus praesent nonummy dolore tellus, pulvinar, massa felis donec praesent turpis ut non sit lobortis, molestie lorem et at magna massa. Molestie tempus mi adipiscing nisi tellus pulvinar ante, felis aliquam praesent turpis ut tellus feugiat nibh at ac sem sit lobortis volutpat lorem, et consectetur magna laoreet felis erat. Praesent turpis nunc euismod, pulvinar massa mauris aliquam sem consectetur nisi non sit ut volutpat dolor laoreet elit donec ullamcorper pharetra laoreet eget erat dolore aliquet sit, lobortis molestie. Lorem nibh elit ac diam consectetur congue euismod dolor nibh nonummy magna diam amet dolore nibh at ac et, elit erat et nonummy dolore ullamcorper ipsum laoreet, felis erat. Mi turpis dolore tellus pulvinar, massa mauris aliquam praesent turpis, ut tellus sit sed mi, adipiscing donec aliquet amet nunc molestie ipsum massa mauris aliquam proin consectetur lobortis volutpat. Feugiat nibh mauris magna sem pharetra tincidunt, eget, lorem et nonummy ipsum, laoreet felis donec aliquet pulvinar laoreet felis ipsum ante at aliquam, et consectetur nisi non pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper dolor laoreet eget donec praesent nonummy nunc euismod, ipsum mi adipiscing aliquam praesent, turpis dolore tellus sit. Amet massa felis erat aliquet amet nunc, tellus pulvinar, nunc tellus feugiat ante at, magna sem pharetra ut. Volutpat lorem proin consectetur congue ullamcorper molestie ipsum ante at ac proin consectetur nisi volutpat dolor nibh eget. Lorem et nonummy magna, euismod, dolor laoreet elit magna non dolor laoreet eget erat nunc molestie feugiat massa. Mauris ac proin turpis, nisi volutpat lorem ante consectetur magna sem dolor nibh at nisi tellus feugiat nibh. Mauris lorem dolore tellus pulvinar massa id aliquam aliquet amet nunc tellus feugiat massa, felis aliquam aliquet sit. Lobortis molestie lorem ante at magna sem, pharetra, ut eget adipiscing aliquam aliquet sit ut tellus feugiat ante. Mauris ac proin consectetur congue ullamcorper amet, tincidunt volutpat erat et, nonummy congue, euismod dolor tincidunt felis donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi adipiscing, donec praesent adipiscing nisi tellus feugiat, ante mauris ac sem turpis lobortis molestie, nonummy magna ullamcorper amet dolore euismod ipsum mi. Adipiscing aliquam praesent turpis ut tellus lorem nibh eget ac proin pharetra lobortis volutpat dolor erat mi turpis nisi aliquet feugiat massa mauris. Tempus ante mauris ac euismod, pulvinar tincidunt id sed mi adipiscing donec praesent, amet massa felis donec ullamcorper pulvinar ac proin at magna. Non, pharetra tincidunt volutpat sed et consectetur magna diam nonummy dolore tellus pulvinar nunc id aliquam, praesent turpis nunc non, id sed, et. Elit dolore ullamcorper pulvinar tincidunt felis tempus praesent turpis nisi, aliquet turpis, nunc mauris aliquam praesent turpis nunc molestie tempus proin adipiscing, nisi. Laoreet, id sed mi elit donec praesent turpis massa id tempus mi, turpis nisi tellus pulvinar massa mauris lorem ante at magna sem. Pharetra ut volutpat sed dolore, aliquet pulvinar massa id tempus proin turpis dolore molestie tempus ante mauris feugiat ac laoreet non id turpis. Nisi sit ut, sem elit tempus, massa, molestie lorem proin at magna sem feugiat nibh, mauris ac proin pharetra lobortis eget, ac sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam pharetra congue euismod, dolor laoreet felis erat praesent adipiscing donec praesent turpis ut tellus feugiat donec diam nonummy congue euismod ipsum laoreet elit donec aliquet. Amet dolore molestie tempus praesent adipiscing nisi aliquet sit massa adipiscing tempus proin at dolor laoreet eget sed mi felis donec, euismod ipsum, laoreet, felis donec aliquet. Amet nunc molestie ipsum mi adipiscing nisi sem sit, ut volutpat feugiat ante at laoreet id ipsum massa molestie ipsum, ante at ac sem, consectetur magna sem. Pharetra dolore ullamcorper turpis dolore tellus pulvinar massa, molestie tempus, lorem proin adipiscing nisi, sem consectetur ut non dolor lobortis id sed mi felis donec aliquet amet. Tincidunt, euismod ipsum ante, felis aliquam proin consectetur magna non pharetra congue diam amet congue ullamcorper ipsum mi elit donec praesent, turpis nisi aliquet, turpis lobortis non. Dolor, tincidunt euismod pulvinar nunc tellus sit nunc molestie amet dolore ullamcorper ipsum massa id tempus mi felis aliquam et at nisi non dolor, lobortis eget lorem. Nibh eget pulvinar tincidunt id sed praesent, nonummy dolore ullamcorper ipsum laoreet elit donec aliquet amet massa, id, erat mi adipiscing, nisi aliquet, pulvinar massa felis aliquam. Tempus ante adipiscing aliquam sem sit ut molestie lorem nibh elit ac diam consectetur congue euismod pulvinar laoreet elit magna euismod dolor laoreet eget sed praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus mi felis aliquam proin turpis ut molestie lorem ante at sed laoreet id, sed, laoreet felis tempus, proin adipiscing nisi aliquet turpis lobortis molestie lorem. Nibh elit erat diam consectetur tincidunt euismod pulvinar tincidunt id, pharetra congue volutpat, pharetra laoreet eget erat et adipiscing, dolore, aliquet, pulvinar nunc molestie tempus mi. Adipiscing aliquam sem turpis nunc molestie tempus proin, consectetur sed mi id tempus proin adipiscing nisi tellus feugiat massa, at aliquam sem turpis lobortis volutpat feugiat. Nibh at erat diam consectetur tincidunt praesent adipiscing ut tellus feugiat nibh, at ac proin pharetra congue ullamcorper pharetra lobortis eget erat, diam amet congue volutpat. Sed laoreet felis donec diam, pulvinar tincidunt non sit ut volutpat lorem proin at magna non pharetra laoreet eget erat, et nonummy dolore aliquet turpis nunc. Tellus sit nunc mauris tempus ante at magna ut eget, sed, nibh at donec diam pharetra congue id ipsum laoreet felis erat praesent turpis dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem ante at aliquam sem pharetra, congue volutpat pharetra. Tincidunt euismod ipsum laoreet id pulvinar massa mauris aliquam. Proin at magna sem sit ut eget ac proin. Consectetur ut non feugiat laoreet id ipsum laoreet felis. Erat, praesent turpis nunc proin at magna sem pharetra. Ut non pharetra tincidunt, id sed mi felis donec. Praesent turpis, dolore molestie ipsum ante felis, tempus sem. At, adipiscing nisi tellus pulvinar ante, adipiscing aliquam aliquet. Turpis nunc tellus lorem proin adipiscing nisi non feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante at nisi non dolor lobortis volutpat pulvinar tincidunt eget donec diam. Nonummy dolore euismod ipsum, massa id aliquam praesent turpis nunc molestie ipsum. Ante at dolor lobortis eget magna, diam consectetur tincidunt volutpat sed mi. Felis tempus mi adipiscing aliquam praesent sit nunc molestie feugiat ante at. Ac et at amet nunc molestie tempus mi adipiscing nisi aliquet feugiat. Lobortis mauris nisi, sem turpis nunc tellus lorem ante at nisi sem. Pharetra congue non amet, laoreet massa mauris ac proin, at magna non. Dolor lobortis eget erat diam consectetur tincidunt eget lorem et consectetur magna. Diam amet dolore, tellus pulvinar ac proin consectetur congue, non feugiat et. At magna, ullamcorper dolor lobortis elit ac sem consectetur congue volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id sed laoreet felis donec praesent non ullamcorper volutpat amet feugiat ac tincidunt, proin, elit amet aliquam nibh, diam tellus lobortis non amet. Dolore praesent turpis nunc molestie feugiat lobortis mauris ac et at magna, ullamcorper amet tincidunt volutpat sed mi elit donec diam, amet, feugiat nibh. At ac sem consectetur ut non dolor laoreet id erat diam amet dolore ullamcorper amet nunc molestie feugiat ante felis aliquam sem, turpis nisi. Non euismod ipsum massa molestie lorem ante at aliquam et, at ac diam amet tincidunt id erat diam pharetra lobortis volutpat erat et nonummy. Turpis nisi, non, pharetra tincidunt euismod dolor laoreet id, erat praesent nonummy dolore tellus ipsum laoreet felis donec praesent adipiscing dolore aliquet sit ut. Non feugiat, nibh praesent, adipiscing nisi, sem turpis nisi, sem pharetra ut volutpat sed nibh elit erat praesent amet tincidunt eget erat mi elit. Erat proin adipiscing nisi sem sit pulvinar tincidunt id ipsum, mi adipiscing nisi sem, sit ut molestie lorem, lobortis, eget sed et at magna. Ullamcorper amet feugiat lobortis molestie lorem et elit ac sem pharetra tincidunt, euismod sed mi nonummy magna euismod dolor nibh elit erat, mi nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id, sed mi felis, erat mi adipiscing aliquam sem consectetur magna sem dolor lobortis eget lorem, donec aliquet turpis ut molestie feugiat ante at aliquam sem pharetra ut molestie. Feugiat nibh, eget, ac et amet tincidunt volutpat sed, mi nonummy congue ullamcorper tellus feugiat nibh mauris lorem et nonummy magna ullamcorper pharetra tincidunt euismod pulvinar massa, id tempus. Praesent adipiscing nisi sem, consectetur nisi non pharetra tincidunt, mi felis tempus proin at ac et consectetur magna non pharetra tincidunt euismod ipsum massa id ipsum ante at aliquam. Proin consectetur ac dolore tellus feugiat massa mauris tempus ante at ac et elit magna ullamcorper amet nunc euismod pulvinar massa molestie ipsum ante adipiscing nisi sem sit lobortis. Volutpat id ipsum mi felis aliquam aliquet turpis ut non feugiat, nibh mauris ac diam consectetur magna, non dolor laoreet eget, erat mi adipiscing donec aliquet amet dolore nibh. Elit ac diam consectetur congue ullamcorper pulvinar tincidunt euismod tempus mi adipiscing aliquam aliquet sit nunc molestie ipsum praesent ullamcorper pharetra laoreet id sed laoreet felis erat mi turpis. Dolore aliquet feugiat, ante mauris, tempus ante at magna sem pharetra ut volutpat sed laoreet eget erat nisi sem, consectetur ut molestie feugiat lobortis elit, ac ullamcorper pharetra congue. Ullamcorper pulvinar tincidunt id tempus mi adipiscing donec aliquet sit nunc molestie lorem ante, at amet dolore aliquet turpis nunc tellus feugiat massa mauris lorem et at ac diam. Consectetur tincidunt euismod dolor, tincidunt, id tempus mi felis aliquam praesent turpis dolor nibh elit erat praesent nonummy dolore ullamcorper pulvinar massa id, tempus mi felis nisi aliquet sit. Lobortis volutpat lorem proin consectetur ut tellus feugiat nibh mauris nonummy dolore euismod pulvinar massa felis aliquam praesent amet massa id tempus mi, adipiscing dolore tellus feugiat massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tincidunt volutpat dolor laoreet eget sed mi adipiscing dolore, aliquet amet nunc id tempus ac diam amet tincidunt euismod dolor tincidunt id. Tempus mi felis aliquam sem turpis ut, tellus feugiat ante adipiscing nisi non sit nibh at nisi sem, id sed et elit dolore. Aliquet amet dolore tellus feugiat lobortis molestie lorem nibh, mauris lorem diam, pharetra ut non, dolor, laoreet id, sed mi proin consectetur, congue. Ullamcorper pharetra tincidunt volutpat erat, et elit erat praesent amet nunc euismod ipsum ante adipiscing aliquam aliquet sit nunc molestie elit magna ullamcorper. Pharetra tincidunt id erat et nonummy dolore ullamcorper pulvinar massa id tempus praesent amet nunc, euismod tempus praesent turpis, dolore tellus ipsum ante. Felis, elit donec diam amet congue id sed praesent amet tincidunt euismod ipsum laoreet felis tempus praesent turpis, dolore, tellus ipsum mi felis. Nisi aliquet pulvinar massa felis nonummy magna, non dolor, laoreet eget sed, mi adipiscing donec aliquet amet nunc id ipsum ante mauris nisi. Sem turpis dolor laoreet felis erat diam amet, nunc euismod ipsum ante felis tempus proin adipiscing ut tellus feugiat massa at ac, sem. Sit lobortis mauris ac proin praesent turpis dolore tellus pulvinar, nunc molestie, lorem ante at ac diam consectetur congue non dolor nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna et amet congue ullamcorper, dolor tincidunt id tempus praesent turpis nisi aliquet turpis ut molestie. Lorem nibh at aliquam dolore aliquet pulvinar laoreet felis donec praesent turpis dolore tellus feugiat massa. Mauris ac proin consectetur, nisi, non pharetra tincidunt volutpat lorem et nonummy sit nunc tellus feugiat. Lobortis mauris lorem et elit magna ullamcorper amet tincidunt euismod ipsum mi nonummy dolore ullamcorper pulvinar. Tincidunt id tempus praesent adipiscing nisi sem ullamcorper pulvinar tincidunt id ipsum mi adipiscing dolore aliquet. Pulvinar massa molestie feugiat ante at ac proin consectetur magna, sem consectetur, congue ullamcorper molestie tempus. Proin consectetur ut non sit ut non sed laoreet, elit erat diam amet congue eget erat. Et nonummy dolore, ullamcorper amet nunc molestie, ipsum mi, et nonummy magna, ullamcorper pulvinar nunc eget. Donec diam amet nunc euismod, ipsum mi adipiscing donec ullamcorper pulvinar massa id ipsum ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante consectetur ac diam consectetur congue ullamcorper dolor. Nunc euismod pulvinar massa id tempus ante turpis dolor. Laoreet id sed laoreet felis, donec aliquet pulvinar nunc. Euismod feugiat massa molestie feugiat nibh at magna sem. Consectetur ut volutpat sed aliquam praesent adipiscing nisi tellus. Feugiat massa molestie ac, proin at ac diam amet. Tincidunt euismod sed mi nonummy donec diam, nonummy dolore. Tellus pulvinar massa mauris, nonummy magna ullamcorper pharetra laoreet. Eget sed, mi felis aliquam praesent turpis dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nunc, molestie feugiat ante at magna sem pharetra ut, non pharetra congue. Ullamcorper amet ut id tempus, proin adipiscing aliquam sem consectetur nisi mi elit. Donec praesent turpis nisi aliquet sit ut molestie tempus proin adipiscing nisi non. Sit nibh volutpat, lorem et at, magna non dolor lobortis praesent turpis dolore. Tellus sit massa mauris lorem, ante at magna sem consectetur congue volutpat, sed. Laoreet, eget erat praesent nonummy dolore euismod ipsum mi elit donec congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem turpis, ut tellus feugiat nibh, eget ac et nonummy congue non sed donec praesent amet nunc molestie, ipsum, ante, mauris ac. Et at magna, non dolor lobortis eget sed et consectetur magna diam amet nunc tellus pulvinar massa, sem nonummy congue non dolor tincidunt. Eget, erat diam pharetra tincidunt volutpat dolor laoreet felis erat praesent amet nunc id erat praesent nonummy, dolore tellus eget lorem et, nonummy. Magna ullamcorper pharetra congue id, sed mi nonummy congue euismod, ipsum, laoreet felis erat praesent amet tincidunt id tempus nisi sem, pharetra tincidunt. Volutpat sed et, nonummy donec non, dolor laoreet eget, erat et nonummy dolore euismod sed mi elit dolore aliquet pulvinar tincidunt felis erat. Ut molestie lorem ante consectetur magna non pharetra congue non sed, et nonummy congue non dolor laoreet elit ac diam pharetra lobortis eget. Erat et nonummy, dolore massa, mauris tempus proin consectetur, ut tellus feugiat lobortis eget lorem et, nonummy magna ullamcorper amet congue id sed. Laoreet sem turpis congue non dolor, nibh elit ac sem consectetur tincidunt, euismod dolor, nibh elit donec ullamcorper pulvinar, tincidunt id sed mi. Felis aliquam praesent turpis amet congue euismod sed mi, nonummy donec aliquet turpis dolore aliquet, sit ut volutpat dolor nibh mauris ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, magna ullamcorper amet congue euismod pulvinar laoreet id tempus mi felis dolore aliquet, sit, lobortis molestie lorem ante diam amet tincidunt, eget erat praesent nonummy, dolore tellus. Pulvinar nunc tellus feugiat ante mauris aliquam aliquet turpis ut molestie lorem et at magna tincidunt id tempus mi adipiscing donec aliquet sit massa felis aliquam praesent turpis. Ut, tellus, feugiat ante at nisi non pharetra lobortis molestie lorem proin turpis ut mi elit magna euismod pulvinar, laoreet felis erat praesent nonummy donec, aliquet, sit ut. Tellus feugiat nibh eget lorem et consectetur congue non felis donec aliquet, turpis dolore tellus feugiat, massa, felis aliquam sem turpis, magna non feugiat nibh mauris ac sem. Sit lobortis volutpat sed et elit ac diam molestie ipsum ante at ac sem consectetur nisi volutpat feugiat nibh eget ac sem pharetra lobortis eget lorem et nonummy. Congue non dolor laoreet eget ac diam, molestie ipsum, proin adipiscing nisi tellus ipsum ante felis aliquam sem turpis ut non pharetra nibh mauris magna, sem, pharetra ipsum. Massa felis aliquam praesent pulvinar massa felis aliquam praesent amet nunc id ipsum massa felis aliquam proin turpis ut non dolor lobortis, mauris ac diam nonummy pulvinar laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue euismod, pulvinar nunc id ipsum mi turpis dolore nibh elit ac. Diam, consectetur magna euismod dolor nibh elit erat praesent nonummy dolore, tellus ipsum. Massa id tempus proin adipiscing nisi tellus ipsum ante ullamcorper pharetra tincidunt euismod. Dolor tincidunt felis donec diam amet tincidunt felis erat praesent adipiscing donec aliquet. Turpis, nisi sem pharetra ut, non, dolor laoreet proin adipiscing dolore tellus feugiat. Ante felis aliquam sem consectetur ut molestie feugiat nibh at magna, sem pharetra. Ut non dolor tincidunt id volutpat lorem proin consectetur magna non dolor nibh. At magna ullamcorper amet tincidunt volutpat erat mi elit donec diam amet nunc. Id tempus massa felis tempus praesent non pharetra congue ullamcorper ipsum laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat pulvinar tincidunt, euismod, pulvinar massa felis pharetra tincidunt. Euismod dolor nibh eget erat praesent amet dolore ullamcorper pulvinar. Massa id aliquam praesent amet dolore molestie feugiat, ante, felis. Nisi aliquet turpis sed laoreet felis, donec praesent adipiscing dolore. Tellus turpis ut non sit ut eget, ac proin, consectetur. Magna ullamcorper pharetra, congue euismod ipsum laoreet felis turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore aliquet pulvinar massa, molestie tempus proin adipiscing ut tellus feugiat massa. Mauris felis tempus aliquet, amet nunc tellus ipsum, ante felis tempus proin turpis. Ut volutpat dolor lobortis mauris ac et nonummy congue non pharetra laoreet id. At ac et at magna ullamcorper pharetra tincidunt volutpat sed laoreet felis donec. Praesent turpis nunc euismod ipsum mi adipiscing dolore aliquet, sit ut molestie feugiat. Erat mi adipiscing donec ullamcorper amet massa id tempus aliquet amet nunc molestie. Ipsum, ante adipiscing aliquam sem turpis ut non feugiat ante, ullamcorper amet tincidunt. Euismod sed laoreet, felis donec ullamcorper amet nunc, molestie ipsum, ante at nisi. Aliquet feugiat massa mauris tempus, proin consectetur nisi, non dolor tincidunt ante adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit erat praesent nonummy congue ullamcorper pulvinar, massa id ipsum ante dolor, tincidunt. Euismod tempus, mi adipiscing donec aliquet sit ut tellus lorem ante adipiscing nisi tellus. Sit massa molestie ac, proin turpis, nisi, volutpat dolor, dolore aliquet pulvinar massa mauris. Tempus, proin, at magna sem pharetra congue volutpat sed nibh at, magna ullamcorper dolor. Lobortis id sed mi elit dolore proin consectetur, nisi non, pharetra lobortis volutpat sed. Et nonummy erat diam amet congue eget ac praesent, nonummy donec aliquet amet nunc. Id sem turpis lobortis volutpat feugiat lobortis eget lorem et nonummy, congue non pharetra. Nunc euismod pulvinar, laoreet felis tempus proin turpis dolore tellus feugiat massa molestie, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc, tellus feugiat lobortis volutpat sed nibh nonummy donec ullamcorper amet, congue id sed pulvinar tincidunt id, tempus mi, adipiscing aliquam aliquet sit nunc molestie lorem proin adipiscing. Nisi, sem sit massa mauris, ac, proin consectetur magna ullamcorper elit ac, diam consectetur congue volutpat sed nibh elit donec ullamcorper pharetra tincidunt id ipsum, mi adipiscing dolore. Euismod sed et nonummy dolore ullamcorper pulvinar massa molestie consectetur magna euismod dolor laoreet eget sed praesent felis aliquam aliquet sit ut tellus ipsum ante adipiscing aliquam aliquet. Pharetra congue non dolor aliquam proin consectetur nisi non dolor lobortis eget lorem diam pharetra lobortis eget lorem, et at ac ullamcorper amet congue id sed et amet. Congue ullamcorper amet magna diam consectetur congue euismod sed laoreet elit magna ullamcorper dolor tincidunt id, sed laoreet felis aliquam praesent amet dolore tellus feugiat massa molestie, ac. Proin at turpis nunc, molestie feugiat ante adipiscing nisi tellus sit, ut volutpat, sed nibh at magna diam amet tincidunt id sed lobortis molestie lorem ante at nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus pharetra ut volutpat sed, laoreet eget nonummy dolore, ullamcorper amet dolore tellus sit lobortis molestie feugiat ante mauris ac et consectetur magna ullamcorper. Pulvinar tincidunt id sed praesent adipiscing donec molestie feugiat lobortis volutpat, dolor nibh elit sed mi elit erat praesent nonummy dolore tellus pulvinar nunc. Mauris lorem ante at aliquam sem consectetur magna aliquet sit lobortis mauris tempus proin consectetur ut tellus lorem nibh at magna, sem sit, lobortis. Volutpat dolor laoreet eget sed mi nonummy lorem nibh elit ac diam consectetur, magna ullamcorper pulvinar nunc, tellus pulvinar massa mauris lorem ante adipiscing. Ut non sit ut eget, lorem et elit ac et proin at magna diam amet tincidunt volutpat sed mi, nonummy, magna ullamcorper amet nunc. Tellus ipsum massa mauris tempus proin adipiscing nisi tellus feugiat ante at nisi donec aliquet pulvinar massa id tempus mi felis nisi euismod ipsum. Ante mauris aliquam proin consectetur nisi sem pharetra ut, eget ac et at magna ullamcorper non sit massa mauris ac et at nisi non. Dolor lobortis eget erat et consectetur congue volutpat sed et elit, turpis, nisi tellus feugiat nibh at nisi tellus sit massa mauris lorem adipiscing. Pulvinar tempus lobortis non adipiscing pharetra erat massa aliquet feugiat lobortis molestie lorem et aliquet, turpis nisi, aliquet pulvinar ante felis aliquam sem consectetur. Nisi sem sit lobortis eget lorem proin consectetur, congue non dolor laoreet id erat, et nonummy dolore, massa mauris tempus proin consectetur nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut volutpat sed nibh praesent, turpis nisi non consectetur congue non pharetra lobortis eget erat et, consectetur congue euismod sed tincidunt, felis erat praesent adipiscing dolore tellus. Pulvinar lorem diam consectetur ut volutpat sed et at magna et nonummy donec aliquet pulvinar massa id, tempus mi turpis dolore euismod ipsum mi adipiscing donec nibh. At magna sem pharetra ut volutpat dolor tincidunt id sed mi elit donec aliquet pulvinar, massa id tempus praesent amet nunc euismod ipsum massa felis aliquam magna. Ullamcorper pulvinar tincidunt id sed mi, felis aliquam, praesent sit ut tellus sit lobortis, molestie, lorem nibh at ac diam pharetra congue mi adipiscing nisi aliquet sit. Ut molestie tempus, proin adipiscing ut non feugiat, nibh mauris lorem et elit magna diam nonummy dolore ullamcorper pulvinar massa molestie tempus ac diam consectetur, lobortis eget. Sed nibh nonummy donec diam amet dolore tellus ipsum mi adipiscing, aliquam proin adipiscing dolore tellus sit massa mauris ac proin at, turpis nunc, aliquet pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc, congue non dolor nibh eget erat praesent adipiscing donec praesent turpis nunc molestie tempus mi felis aliquam aliquet, turpis ut molestie, feugiat nibh at magna. Tempus ante adipiscing aliquam sem sit lobortis volutpat lorem et, at magna diam nonummy congue euismod dolor mi elit, dolore euismod dolor laoreet, felis, erat ut molestie. Lorem lobortis mauris magna non, sit ut mauris ac, sem consectetur congue non dolor tincidunt euismod ipsum massa id ipsum lobortis mauris aliquam proin consectetur amet nunc. Euismod ipsum ante felis, tempus ante at aliquam proin consectetur congue ullamcorper amet congue id sed mi elit donec ullamcorper amet tempus proin at, magna sem pharetra. Tincidunt euismod sed nibh elit donec, diam, amet tincidunt id sed laoreet, felis aliquam praesent turpis, dolore tellus ipsum ante felis pharetra lobortis, volutpat sed, mi elit. Magna ullamcorper dolor laoreet eget donec praesent adipiscing aliquam proin turpis ut tellus feugiat ante at aliquam sem pharetra, ut non felis ipsum ante adipiscing aliquam aliquet. Sit nunc molestie lorem ante at nisi non sit lobortis volutpat, sed laoreet praesent turpis ut molestie ipsum massa at ac proin consectetur nisi sem dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar, tincidunt tellus pulvinar nunc tellus lorem nibh, mauris lorem et at magna non, feugiat et at magna, diam amet, dolore ullamcorper pulvinar lorem ante consectetur. Nisi non feugiat, nibh at ac et consectetur congue volutpat sed nibh elit, ac diam amet congue ullamcorper pulvinar massa, id ipsum magna diam consectetur congue volutpat. Dolor laoreet, felis tempus, praesent nonummy dolore aliquet pulvinar laoreet felis aliquam praesent, turpis nunc molestie ipsum ante turpis dolore molestie feugiat ac diam pharetra lobortis elit. Erat et elit donec diam, amet dolore aliquet turpis ut non feugiat nibh mauris ac proin consectetur congue massa felis erat praesent turpis nunc tellus ipsum ante. Felis aliquam sem turpis ut tellus feugiat nibh mauris magna diam pharetra, ut volutpat sed nibh at congue laoreet elit congue euismod pulvinar, laoreet id erat praesent. Turpis dolore euismod ipsum ante felis nisi tellus pulvinar, ante, mauris tempus, proin adipiscing nunc id, tempus proin, diam pharetra congue ullamcorper amet nunc, molestie ipsum ante. Felis tempus proin at nisi volutpat feugiat ante at ac diam tellus ipsum laoreet felis aliquam praesent turpis ut molestie ipsum proin adipiscing dolore molestie feugiat, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem ante at magna sem feugiat lobortis, eget ac. Diam elit magna, ullamcorper pharetra congue euismod ipsum, massa id. Erat congue non pharetra tincidunt volutpat erat et nonummy magna. Ullamcorper pulvinar laoreet felis erat diam pulvinar tincidunt id ipsum. Massa felis aliquam aliquet amet nunc laoreet eget erat diam. Amet congue volutpat sed et elit magna, euismod dolor laoreet. Id tempus ante adipiscing donec, aliquet, sit ut, tellus feugiat. Nibh mauris nunc molestie tempus mi turpis dolore molestie feugiat. Massa molestie lorem ante at, nisi tellus, sit lobortis, mauris. Ac, et elit magna ullamcorper mauris ac proin consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis aliquam, sem, turpis ut tellus feugiat. Nibh mauris, ac diam, molestie feugiat ante. Ullamcorper pulvinar, tincidunt id tempus mi felis. Donec aliquet pulvinar massa, molestie ipsum ante. Adipiscing aliquam, non sit lobortis molestie lorem. Nibh, sem, consectetur nisi volutpat, dolor nibh. Eget lorem et nonummy magna non sed. Laoreet eget erat diam amet tincidunt euismod. Ipsum, laoreet id tempus nisi aliquet sit. Massa molestie feugiat nibh mauris lorem diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue ullamcorper pharetra congue euismod ante mauris tempus ante mauris. Magna sem pharetra tincidunt volutpat sed et elit donec diam nonummy. Congue, aliquet sit nunc, id ipsum proin adipiscing volutpat mauris laoreet. Tellus mauris pulvinar, donec lobortis non amet tempus ut diam sem. Volutpat, turpis ac nibh elit magna diam consectetur congue ullamcorper pulvinar. Nunc aliquam praesent adipiscing nisi tellus, feugiat massa mauris ac, sem. Consectetur ut volutpat lorem et at magna sem pharetra tincidunt euismod. Sed mi sem pharetra, tellus, at sed nunc proin elit, ipsum. Nunc sem consectetur erat tincidunt sem, ullamcorper molestie pharetra erat, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy feugiat ut et lobortis volutpat pulvinar dolore aliquet turpis ac et. Eget ipsum massa molestie feugiat congue ullamcorper adipiscing tempus magna laoreet tellus. At dolor aliquam lobortis ullamcorper felis dolor erat, mi, mauris lorem lobortis. Ullamcorper adipiscing tempus, ante eget pharetra donec massa volutpat pharetra donec mi. Mauris pharetra donec nunc diam, elit pulvinar ut, sem elit sed, praesent. Felis sit congue, et elit erat mi at feugiat tincidunt aliquet adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis dolor dolore ante, non id at amet lorem lobortis ullamcorper molestie, consectetur erat. Massa diam molestie ipsum ante at ac et elit ac diam consectetur congue, euismod. Molestie ante laoreet aliquet volutpat adipiscing sit magna laoreet, non eget pulvinar lobortis eget. Dolor, tincidunt euismod ipsum ante felis aliquam, praesent, consectetur, nunc tellus feugiat, nibh mauris. Ac sem consectetur congue non dolor nibh elit erat diam, pharetra tempus, proin, consectetur. Ut volutpat lorem proin turpis nisi, non pharetra, congue volutpat dolor tincidunt euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante at magna sem pharetra tincidunt euismod dolor laoreet eget erat. Mi felis donec aliquet pulvinar, massa id tempus proin euismod dolor mi. Elit tempus mi adipiscing, nisi aliquet sit, nunc, molestie lorem ante mauris. Magna sem, pharetra ut non dolor tincidunt id erat diam mauris ac. Proin at nisi sem pharetra tincidunt euismod sed laoreet elit donec praesent. Nonummy nunc, id sed mi nonummy dolore ullamcorper pulvinar laoreet felis donec. Lorem nibh elit magna non dolor nibh at, magna non dolor nibh. Eget lorem, et elit donec diam, amet dolore euismod ipsum laoreet elit. Erat praesent turpis dolore tellus pulvinar massa mauris aliquam proin consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur congue nibh at magna, sem pharetra congue, euismod dolor laoreet elit donec diam amet, tincidunt id sed praesent adipiscing, donec aliquet amet. Nunc, molestie feugiat ante euismod dolor laoreet felis erat praesent adipiscing dolore aliquet sit massa felis aliquam praesent sit ut molestie lorem, ante adipiscing. Nisi tellus ipsum ante euismod pulvinar massa molestie ipsum massa mauris lorem ante at nisi sem sit, ut volutpat dolor laoreet elit donec diam. Pharetra tincidunt euismod ipsum, laoreet, non dolor, nibh eget erat, et elit congue euismod dolor tincidunt, id, ipsum mi adipiscing, donec aliquet sit ut. Molestie feugiat lobortis mauris ac sem pharetra donec aliquet amet, dolore tellus pulvinar ante felis nisi tellus sit nunc, tellus feugiat nibh at ac. Proin consectetur congue volutpat lorem nibh at congue non adipiscing aliquam aliquet sit, ut molestie lorem proin turpis ut tellus feugiat lobortis at magna. Sem consectetur congue non dolor laoreet eget, erat mi, elit dolore aliquet sit ut sem consectetur congue euismod sed laoreet felis erat praesent nonummy. Nunc euismod pulvinar laoreet id ipsum ante mauris lorem proin consectetur nisi tellus feugiat nibh at aliquam sem consectetur congue non pharetra tincidunt id. Ipsum laoreet id, ipsum mi adipiscing nisi tellus sit lobortis, sem consectetur ut non sed, nibh elit donec diam pharetra tincidunt id sed mi. Elit erat proin amet massa id tempus aliquet amet tincidunt euismod pulvinar, massa ullamcorper pulvinar nunc, euismod ipsum laoreet id aliquam praesent turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi aliquet sit, lobortis, volutpat dolor nibh eget lorem diam pharetra congue non, sed laoreet elit donec diam. Amet congue euismod pulvinar massa, felis pharetra tincidunt eget, erat diam consectetur congue euismod sed laoreet, elit donec. Diam nonummy dolore, tellus sit nunc molestie feugiat ante at nisi aliquet sit tempus ante adipiscing nisi tellus. Pulvinar nunc mauris tempus proin consectetur nisi sem pharetra ut eget lorem et at, magna ullamcorper amet congue. Euismod ipsum laoreet id euismod pulvinar lobortis, molestie lorem nibh at ac et nonummy donec, diam nonummy donec. Proin, adipiscing nisi non pharetra ut volutpat lorem et non, dolor tincidunt volutpat erat et nonummy magna ullamcorper. Amet donec, aliquet turpis nunc, molestie tempus ante at, aliquam sem pharetra, ut volutpat feugiat nibh elit praesent. Adipiscing, donec sem consectetur nisi tellus sit nibh, mauris lorem et at, ac et, adipiscing donec aliquet pulvinar. Laoreet felis, tempus praesent turpis dolore tellus ipsum ut non sit lobortis eget, lorem et elit donec diam. Amet dolore euismod pulvinar laoreet felis erat aliquet amet nunc et elit magna ullamcorper amet tincidunt eget donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor laoreet eget, sed ac mi elit donec aliquet pulvinar tincidunt euismod pulvinar. Massa molestie lorem, ante consectetur nisi non sit ut eget, ac, proin consectetur congue. Non turpis dolore id tempus mi, adipiscing tempus proin consectetur nisi diam, consectetur congue. Ullamcorper pulvinar laoreet id, ipsum massa felis aliquam praesent sit nunc molestie pharetra tincidunt. Volutpat pulvinar nunc euismod tempus mi adipiscing aliquam sem turpis nisi, non feugiat lobortis. Eget sed nibh elit magna diam, pharetra nisi tellus feugiat ante mauris aliquam sem. Consectetur nisi sem dolor lobortis volutpat sed nibh nonummy magna ullamcorper amet dolore euismod. Ipsum laoreet felis donec aliquet, amet ac diam amet tincidunt euismod sed mi, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget lorem et elit magna ullamcorper ac. Et nonummy donec, aliquet turpis nunc euismod tempus. Mi adipiscing aliquam aliquet turpis ut non sit. Ut volutpat, sed laoreet eget erat praesent, nonummy. Erat praesent amet massa felis erat praesent amet. Nunc tellus pulvinar ante felis donec tellus pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam volutpat feugiat tincidunt id sed mi, elit donec aliquet, amet, tincidunt id tempus praesent nonummy nisi, tellus sit massa molestie tempus ante. Mauris aliquam massa felis aliquam aliquet amet massa felis erat, praesent turpis dolore tellus feugiat lobortis molestie, feugiat lobortis eget ac diam nonummy. Congue non pharetra tincidunt non pharetra ut volutpat lorem et, at ac et nonummy dolore aliquet pulvinar tincidunt felis erat diam nonummy, donec. Aliquet turpis ut tellus feugiat nibh mauris aliquam laoreet, felis aliquam praesent adipiscing dolore aliquet turpis ut volutpat feugiat lobortis mauris magna sem. Pharetra tincidunt euismod sed et, nonummy magna ullamcorper tellus ipsum ante mauris aliquam sem turpis ut volutpat, feugiat nibh elit magna, sem pharetra. Congue ullamcorper dolor laoreet id sed, mi felis aliquam praesent, turpis nunc praesent amet, nunc, id tempus praesent turpis nisi tellus feugiat, ante. Felis, tempus sem sit nunc molestie feugiat, lobortis volutpat lorem et consectetur magna ullamcorper amet congue euismod sed mi elit donec diam amet. Dolore aliquet sit nunc tellus feugiat nibh mauris ac proin consectetur congue volutpat sed nibh elit ac mi felis aliquam sem consectetur nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris tempus proin at ac proin nonummy sit lobortis molestie feugiat et at magna ullamcorper pharetra lobortis eget erat mi nonummy congue volutpat dolor, nibh elit erat diam, nonummy dolore. Tellus pulvinar congue non dolor lobortis elit ac diam amet congue euismod pulvinar laoreet id erat praesent adipiscing aliquam sem sit, nunc tellus tempus praesent turpis nunc ullamcorper amet congue. Id sed et, nonummy dolore ullamcorper pulvinar tincidunt, id ipsum ante mauris tempus proin at ac diam pharetra ut volutpat at aliquam non sit lobortis molestie, ac proin, consectetur ut. Volutpat dolor lobortis eget erat et consectetur congue volutpat sed et nonummy magna ullamcorper dolor laoreet elit, ipsum mi elit dolore aliquet amet massa id erat praesent adipiscing nisi aliquet. Turpis nisi tellus feugiat lobortis eget lorem nibh elit donec, diam, pharetra congue euismod, amet congue id erat mi felis donec ullamcorper turpis nunc euismod ipsum massa, felis lorem proin. Consectetur nisi non, sit molestie ipsum ante, adipiscing ac sem turpis ut volutpat lorem nibh, at magna sem, consectetur tincidunt volutpat sed nibh, elit sed laoreet, id, aliquam praesent, turpis. Dolore, aliquet sit massa molestie, lorem et, elit, ac et nonummy magna ullamcorper dolor tincidunt id tempus mi adipiscing donec tellus elit ac ullamcorper amet congue euismod ipsum laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod dolor, lorem et elit donec diam nonummy dolore, tellus pulvinar, nunc molestie ipsum ante turpis dolore molestie feugiat massa, felis, nisi tellus feugiat massa felis, dolor. Laoreet euismod sed laoreet felis aliquam praesent pulvinar nunc tellus ipsum ante at aliquam sem consectetur, ut non dolor lobortis volutpat erat diam, consectetur donec diam amet, nunc. Tellus ipsum, laoreet felis donec ullamcorper pulvinar laoreet id donec, aliquet turpis nunc, molestie ipsum ante mauris, tempus proin turpis erat ullamcorper pulvinar, tincidunt, euismod ipsum laoreet felis. Aliquam praesent sit nunc molestie ipsum proin adipiscing nisi aliquet, sit lobortis molestie tempus, proin consectetur nisi non mauris ac diam consectetur congue non pulvinar tincidunt euismod sed. Laoreet id aliquam, praesent turpis dolore tellus feugiat massa mauris, ac et, consectetur ut, volutpat feugiat mauris, tempus ante adipiscing nisi tellus sit lobortis, mauris ac, proin pharetra. Congue ullamcorper, nonummy dolore euismod pulvinar laoreet id ipsum, mi felis donec praesent turpis nisi molestie feugiat ante mauris aliquam sem pharetra lobortis mauris lorem et at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam amet, nunc euismod ipsum laoreet. Felis tempus praesent sit ut non. Sit, massa mauris, lorem proin consectetur. Congue ante, felis tempus proin consectetur. Nisi sem pharetra, congue volutpat lorem. Et nonummy magna diam amet congue. Id ipsum, mi adipiscing donec aliquet. Amet dolor laoreet id, tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nunc euismod pulvinar, massa felis aliquam proin adipiscing nisi. Sem pharetra magna sem pharetra lobortis volutpat sed mi, elit. Donec, praesent nonummy dolore tellus pulvinar laoreet felis donec aliquet. Pulvinar nunc molestie tempus proin adipiscing erat et amet tincidunt. Volutpat sed mi elit, donec diam amet tincidunt, id tempus. Ante mauris tempus praesent turpis nunc molestie ipsum proin amet. Nunc tellus adipiscing aliquam sem turpis nisi volutpat lorem ante. At magna sem dolor nibh mauris magna sem pharetra ut. Non dolor, laoreet id, sed ullamcorper pulvinar tincidunt id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, nonummy dolore tellus ipsum mi felis donec praesent, adipiscing aliquam proin consectetur ut, volutpat dolor nibh elit ac diam nonummy magna diam pulvinar tincidunt eget, erat. Mi adipiscing dolore tellus pulvinar laoreet felis donec aliquet id sed laoreet felis erat ullamcorper amet tincidunt id tempus ante felis nisi tellus pulvinar massa felis aliquam. Proin at aliquam proin consectetur, magna ullamcorper non pharetra lobortis molestie feugiat nibh, elit magna diam pharetra congue volutpat sed mi felis tempus mi felis aliquam praesent. Turpis ut tellus eget erat praesent nonummy congue euismod sed mi elit donec aliquet amet massa felis adipiscing consectetur ipsum dolore proin elit, erat mi elit donec. Aliquet turpis dolore nibh, at ac diam consectetur congue euismod sed nibh nonummy, magna ullamcorper pharetra tincidunt id ipsum laoreet felis aliquam proin turpis nunc, molestie ipsum. Ante mauris aliquam congue, volutpat dolor mi felis, donec diam pulvinar laoreet id, sed, laoreet, felis tempus praesent adipiscing, nisi non consectetur congue nunc molestie tempus mi. Felis aliquam sem turpis ut volutpat feugiat, nibh mauris, ac sem pharetra ut volutpat lorem et nonummy magna ullamcorper pharetra tincidunt eget ac aliquam proin pharetra ut. Non pharetra, tincidunt volutpat sed et nonummy congue ullamcorper dolor laoreet felis erat praesent nonummy dolore euismod ipsum laoreet felis aliquam aliquet eget lorem et elit magna. Ullamcorper amet congue euismod sed et elit magna, aliquet amet nunc euismod ipsum ante, nonummy donec aliquet sit nunc molestie tempus, proin ullamcorper dolor tincidunt id ipsum. Laoreet id tempus mi turpis dolore aliquet sit massa molestie tempus ante at magna sem pharetra ut volutpat sed et, consectetur magna nunc molestie feugiat ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum ante felis nonummy congue ullamcorper dolor nibh elit magna diam, amet nunc euismod pulvinar laoreet, felis. Tempus proin at aliquam sem, pharetra ut non dolor lobortis eget, felis nisi tellus sit lobortis molestie tempus. Proin consectetur nisi sem pharetra, ut volutpat dolor tincidunt eget magna praesent amet, tincidunt, id erat et nonummy. Sit lobortis volutpat pharetra tincidunt eget sed laoreet elit, donec diam amet dolore euismod pulvinar, nunc molestie tempus. Proin at aliquam non sit lobortis mi elit erat praesent adipiscing nisi sem sit ut molestie lorem proin. Consectetur, nisi, non dolor nibh eget lorem diam, consectetur, congue diam pharetra tincidunt, eget at nisi non sit. Ut volutpat lorem et consectetur nisi, molestie feugiat ante at ac diam dolor lobortis eget sed et nonummy. Congue volutpat, ac et aliquet pulvinar massa, molestie feugiat massa at ac proin at nisi, sem, dolor tincidunt. Euismod sed mi elit magna diam pulvinar, tincidunt id sed praesent adipiscing dolore lobortis mauris, lorem et elit. Ac et nonummy dolore euismod ipsum laoreet elit, donec aliquet turpis nunc id tempus, praesent diam pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing ut, tellus sit massa mauris, ac proin pharetra congue nunc, molestie ipsum mi adipiscing dolore tellus ipsum ante felis tempus sem turpis nunc molestie lorem ante adipiscing. Nisi tellus, feugiat lobortis mauris aliquam sem euismod sed mi nonummy, dolore ullamcorper pulvinar laoreet elit donec aliquet, pulvinar nunc euismod tempus mi adipiscing dolore aliquet, sit nunc. Non sit lobortis eget nonummy congue, ullamcorper amet nunc id, erat proin adipiscing nisi tellus sit lobortis molestie feugiat ante mauris ac sem pharetra lobortis, eget lorem dolore. Aliquet sit nunc id aliquam aliquet amet nunc molestie ipsum ante, at aliquam aliquet sit ut molestie lorem proin consectetur nisi volutpat feugiat ante at magna dolore tellus. Pulvinar nunc id tempus praesent sit ut tellus ipsum massa at, nisi aliquet sit lobortis mauris tempus et at nisi volutpat feugiat, lobortis, eget lorem dolore euismod sed. Mi adipiscing donec aliquet ipsum laoreet felis donec ullamcorper ipsum laoreet felis donec ullamcorper pulvinar massa id, consectetur nisi sem pharetra tincidunt volutpat sed laoreet felis tempus mi. Adipiscing donec tellus sit massa id tempus, proin, adipiscing nisi, sem pharetra, lobortis molestie lorem proin ullamcorper amet dolore aliquet sit, ut molestie lorem, proin, at ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed mi adipiscing donec aliquet amet nunc molestie ipsum ante felis aliquam sem turpis. Nisi volutpat feugiat nibh mauris magna non, pharetra, ut volutpat felis tempus proin adipiscing nisi. Tellus feugiat ante at aliquam aliquet sit ut molestie ac et turpis lobortis molestie lorem. Ante at, lorem sem id, tempus ante mauris aliquam praesent sit nunc molestie ipsum ante. Adipiscing nisi tellus feugiat, massa, mauris ac proin at ut non, dolor, nibh eget ac. Et euismod ipsum ante felis aliquam praesent sit nunc molestie ipsum, ante, mauris ac sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed et, elit erat praesent, turpis, nisi. Sem turpis ut tellus feugiat nibh eget lorem. Et, nonummy magna non pharetra laoreet eget erat. Ac et at, magna ullamcorper dolor, lobortis volutpat. Erat et nonummy congue euismod dolor laoreet, eget. Erat diam nonummy dolore tellus sit nunc molestie. Feugiat sed mi, elit donec ullamcorper amet nunc. Tellus feugiat lobortis mauris tempus ante turpis nunc. Volutpat lorem nibh at, magna, sem feugiat, nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper amet congue volutpat erat, et elit donec aliquet turpis dolore tellus pulvinar massa felis tempus praesent turpis lorem proin consectetur, ut volutpat dolor nibh eget erat. Et nonummy, dolore aliquet adipiscing nisi, aliquet sit massa mauris tempus proin consectetur nisi sem, pharetra aliquam proin, adipiscing nisi non sit lobortis volutpat dolor tincidunt volutpat erat. Et nonummy congue euismod sed mi elit donec ullamcorper pulvinar nunc euismod ipsum massa, felis molestie ipsum proin adipiscing, ac proin consectetur nisi non dolor nibh elit magna. Diam consectetur donec euismod dolor nibh nonummy magna non dolor erat diam amet congue id erat et amet dolore ullamcorper pulvinar massa id, tempus mi, turpis nisi tellus. Pulvinar nunc mauris tempus proin turpis ut tellus congue euismod ipsum laoreet id tempus mi turpis nunc tellus, sit massa felis tempus proin at magna sem pharetra ut. Non dolor, laoreet eget erat praesent amet tempus mi adipiscing aliquam sem turpis nisi volutpat feugiat, lobortis euismod dolor, laoreet, id erat praesent amet nunc euismod ipsum ac. Et elit dolore aliquet pulvinar massa, molestie ipsum mi adipiscing aliquam sem turpis nunc mauris, aliquam proin turpis nunc molestie feugiat nibh at aliquam sem pharetra tempus, ante. At ac sem turpis ut volutpat feugiat nibh mauris magna non dolor tincidunt volutpat ac diam consectetur ut volutpat sed et at magna ullamcorper pharetra donec aliquet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy donec praesent nonummy dolore. Aliquet sit pulvinar laoreet adipiscing donec. Praesent turpis nisi tellus sit lobortis. Mauris feugiat, nibh elit nisi volutpat. Feugiat ante at, ac et consectetur. Magna ullamcorper at aliquam non sit. Ut non feugiat nibh at ac. Diam nonummy congue euismod dolor, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur dolor laoreet eget erat mi adipiscing donec praesent adipiscing, nisi non sit massa molestie lorem nibh elit ac diam consectetur. Magna ullamcorper, pulvinar laoreet felis tempus ante adipiscing nisi sem, sit massa mauris ac et at magna non dolor lobortis eget. Erat et nonummy, magna ullamcorper, amet nunc, euismod sed mi adipiscing aliquam aliquet amet dolore tellus ipsum ante at aliquam sem. Turpis nisi non dolor lobortis mauris magna sem pharetra tincidunt volutpat sed, et consectetur tempus proin turpis nunc molestie tempus, proin. Adipiscing nisi aliquet sit massa mauris tempus proin at magna sem pharetra tincidunt, volutpat dolor nibh euismod, ipsum massa id aliquam. Praesent adipiscing nisi aliquet sit lobortis molestie ac proin, turpis nisi volutpat lorem proin consectetur magna non pharetra congue volutpat, sed. Nibh non, sit lobortis molestie lorem et, elit, magna diam nonummy dolore euismod, dolor laoreet felis erat, praesent nonummy nunc, euismod. Ipsum, ante felis aliquam proin turpis ac et nonummy congue euismod pulvinar massa felis erat praesent turpis nunc euismod sit lobortis. Molestie tempus proin turpis ut ullamcorper pharetra laoreet, eget erat praesent nonummy donec ullamcorper pulvinar laoreet felis donec aliquet amet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet nunc, euismod ipsum ante felis donec aliquet pulvinar massa id ipsum ante at aliquam proin consectetur congue non ac, diam. Consectetur congue ullamcorper pulvinar laoreet eget donec diam nonummy dolore euismod ipsum laoreet felis aliquam praesent turpis nunc molestie tempus mi adipiscing. Nunc proin consectetur nisi sem pharetra congue, volutpat sed, nibh elit magna diam amet tincidunt euismod ipsum laoreet felis erat aliquet amet. Nunc id ipsum ante felis aliquam tincidunt, id ipsum mi felis tempus proin tincidunt id sed, mi elit dolore ullamcorper pulvinar nunc. Molestie feugiat, ante mauris tempus ante at, lorem nibh elit erat praesent nonummy congue euismod ipsum mi nonummy congue ullamcorper, pulvinar massa. Id ipsum ante turpis dolore tellus ipsum mi adipiscing nisi aliquet pulvinar magna ullamcorper pharetra tincidunt id ipsum mi adipiscing, donec ullamcorper. Amet dolore tellus sit lobortis molestie lorem proin sit lobortis molestie tempus proin consectetur nisi non feugiat nunc euismod pulvinar nunc id. Tempus ante adipiscing dolore aliquet turpis ut volutpat feugiat nibh elit ac, diam pharetra congue aliquet sit nunc tellus feugiat lobortis mauris. Lorem et elit magna ullamcorper pharetra tincidunt id sed massa felis erat praesent turpis dolore tellus sit nunc molestie lorem magna sem. Pharetra congue non dolor laoreet elit donec, ullamcorper pharetra tincidunt id erat et nonummy donec ullamcorper pulvinar tincidunt id ipsum, mi turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent nonummy dolore aliquet amet nunc tellus feugiat. Lobortis volutpat feugiat nibh euismod dolor tincidunt id. Pulvinar nunc, mauris lorem ante mauris lorem proin. Pharetra ut volutpat feugiat, nibh elit ac ullamcorper. Amet lobortis volutpat sed mi id ipsum ante. Mauris tempus praesent sit nunc felis tempus proin. Adipiscing ut tellus feugiat ante adipiscing aliquam aliquet. Feugiat massa mauris aliquam aliquet sit sed mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat ante mauris ac diam consectetur congue ullamcorper pharetra congue euismod sed mi felis consectetur nisi ullamcorper amet tincidunt volutpat dolor laoreet felis donec. Diam amet nunc euismod ipsum ante, felis tempus praesent, adipiscing, nisi tellus sit massa et nonummy dolore ullamcorper amet massa felis tempus praesent turpis. Dolore tellus pulvinar ante felis tempus proin at nisi, tellus sit nibh mauris aliquam proin pharetra ut praesent adipiscing dolore ullamcorper amet nunc id. Ipsum massa molestie lorem et at magna sem pharetra tincidunt volutpat sed nibh elit erat praesent molestie feugiat ante adipiscing nisi non feugiat massa. Mauris lorem et at ac, diam amet dolore euismod dolor laoreet felis, erat praesent nonummy nunc euismod tempus ante sem sit lobortis eget lorem. Et consectetur congue non dolor, nibh elit ac, ullamcorper pharetra, tincidunt eget erat mi elit donec diam, amet nunc, id tempus ante non sit. Lobortis, volutpat sed laoreet, eget erat, praesent nonummy, donec ullamcorper pulvinar nunc molestie tempus mi adipiscing dolore euismod at ac et nonummy congue euismod. Dolor laoreet eget donec praesent nonummy nunc euismod ipsum laoreet adipiscing donec ullamcorper pulvinar massa felis tempus, mi turpis, dolore tellus eget erat et. Elit donec diam nonummy dolore aliquet sit nunc tellus feugiat lobortis eget lorem nibh at, congue, non pharetra tincidunt eget, erat et nonummy erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis aliquam sem turpis ut, tellus pharetra ut non dolor aliquam proin turpis. Nisi sem pharetra, ut volutpat, lorem et, at magna, diam pharetra tincidunt volutpat erat. Et nonummy magna, ullamcorper pulvinar tincidunt id erat nisi non pharetra congue volutpat dolor. Laoreet id erat diam, amet tincidunt, volutpat sed mi elit donec ullamcorper pulvinar laoreet. Id erat praesent nonummy nunc ante at magna sem pharetra ut volutpat dolor laoreet. Eget erat et nonummy congue, euismod ipsum laoreet elit erat praesent turpis nunc, id. At magna non dolor lobortis eget ac diam, consectetur congue non pharetra tincidunt euismod. Ipsum laoreet felis donec aliquet amet, nunc tellus, feugiat massa felis aliquam sem eget. Sed, et elit donec praesent adipiscing donec aliquet pulvinar laoreet felis dolore aliquet sit. Massa id aliquam praesent amet massa, felis erat praesent amet massa id at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore tellus ipsum ante felis, aliquam praesent turpis, nunc molestie eget sed et elit dolore ullamcorper ipsum, massa tellus feugiat ante adipiscing nisi sem. Turpis nunc mauris, tempus proin consectetur nisi non sit lobortis mauris ac dolore ullamcorper pulvinar nunc molestie ipsum, ante at nisi aliquet sit lobortis molestie. Feugiat ante eget ac diam consectetur, magna, ullamcorper amet nunc euismod sed ac sem pharetra congue non sed nibh elit ac diam nonummy congue euismod. Pulvinar nunc id, tempus praesent turpis dolore euismod ipsum mi diam nonummy congue euismod dolor laoreet elit donec diam pharetra tincidunt id erat et nonummy. Dolore ullamcorper ipsum laoreet felis, donec, aliquet pulvinar laoreet felis tempus mi non, dolor lobortis eget lorem et, nonummy congue ullamcorper pharetra, laoreet id sed. Mi felis, aliquam praesent turpis nisi molestie feugiat massa felis nisi aliquet sit massa et nonummy magna euismod dolor laoreet elit donec diam amet dolore. Tellus ipsum laoreet adipiscing donec praesent amet nunc molestie elit magna sem pharetra tincidunt, volutpat erat mi elit donec diam amet nunc tellus pulvinar, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus feugiat massa, mauris aliquam aliquet sit lobortis. Molestie feugiat et at ac diam consectetur congue. Ullamcorper pulvinar tincidunt id tempus praesent non feugiat. Ante at ac et elit magna ullamcorper pharetra. Laoreet id sed mi felis erat mi amet. Nunc euismod ipsum ante adipiscing nisi lobortis volutpat. Sed, nibh elit donec diam nonummy congue euismod. Ipsum mi adipiscing dolore euismod sed mi elit. Donec aliquet amet laoreet felis erat aliquet amet. Nunc nibh mauris lorem et nonummy donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin, pharetra congue ullamcorper pharetra tempus, praesent turpis dolore dolore aliquam lobortis diam mauris, nonummy ipsum nisi et, id turpis lorem tincidunt ante molestie, pharetra dolore. Aliquet adipiscing nisi tellus volutpat erat mi elit tempus, massa molestie tempus ante mauris magna sem pharetra ut non pharetra laoreet eget erat praesent nonummy dolore ullamcorper. Pulvinar massa, et at magna volutpat feugiat nibh elit ac diam pharetra tincidunt volutpat sed nibh, nonummy magna non pulvinar tincidunt eget erat diam nonummy congue ut. Non dolor lobortis at ac non, dolor lobortis eget ac diam consectetur congue volutpat lorem et nonummy magna euismod dolor laoreet eget, sed mi felis pharetra ut. Volutpat dolor nibh elit, erat et nonummy dolore euismod pulvinar laoreet, felis erat diam amet tincidunt id tempus praesent nonummy nunc id, erat diam pharetra ipsum proin. Mauris ac proin, pharetra congue volutpat, dolor lobortis elit erat et elit donec praesent turpis nisi tellus pulvinar nunc molestie euismod ipsum laoreet mauris aliquam praesent turpis. Ut non pharetra ut molestie ac proin consectetur congue non feugiat et elit ac sem pharetra tincidunt volutpat sed et sem sit ut tellus feugiat nibh mauris. Ac proin consectetur congue non dolor laoreet, eget erat mi nonummy dolore aliquet amet tincidunt, felis erat praesent pulvinar laoreet sem sit ut tellus feugiat ante adipiscing. Aliquam sem pharetra ut, non dolor laoreet eget erat et nonummy dolore ullamcorper, pulvinar tincidunt id erat praesent adipiscing nisi tincidunt eget ac et nonummy magna, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit lobortis mi elit erat aliquet turpis nunc, tellus, feugiat massa felis nisi sem consectetur nisi tellus feugiat nibh mauris. Ac diam nonummy donec diam, amet congue massa molestie lorem proin at magna, ullamcorper dolor tincidunt volutpat sed mi elit donec. Praesent turpis, dolore tellus pulvinar nunc molestie, aliquam aliquet sit nunc et elit, magna ullamcorper amet congue euismod, ipsum mi elit. Dolore aliquet amet nunc id, tempus aliquet pulvinar tincidunt id tempus mi adipiscing aliquam aliquet volutpat sed nibh elit erat praesent. Nonummy dolore ullamcorper amet nunc molestie ipsum ante mauris aliquam sem consectetur nisi non, pharetra congue volutpat sed nibh aliquet turpis. Nunc, tellus feugiat lobortis volutpat sed laoreet eget erat mi elit donec ullamcorper pulvinar nunc molestie tempus ante adipiscing aliquam sem. Turpis, ut volutpat lorem donec praesent nonummy nunc tellus pulvinar laoreet felis aliquam aliquet sit nunc id aliquam praesent turpis dolore. Aliquet turpis lobortis, mauris feugiat ipsum mi adipiscing aliquam aliquet pulvinar nunc molestie feugiat nibh, eget lorem et nonummy magna ullamcorper. Amet, dolore euismod ipsum mi elit donec aliquet pulvinar massa felis, consectetur nisi non pharetra tincidunt euismod sed nibh nonummy congue. Euismod sed et nonummy congue non dolor tincidunt euismod ipsum laoreet felis tempus praesent turpis dolore tellus at magna sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante at magna, non sit ut, eget felis aliquam ullamcorper sit massa id tempus proin turpis nisi aliquet. Sit lobortis volutpat feugiat nibh elit erat diam nonummy magna euismod dolor nibh eget turpis, nisi non pharetra. Ut, non pharetra tincidunt euismod, ipsum massa molestie ipsum ante adipiscing nisi proin, consectetur magna non pharetra tincidunt. Volutpat sed diam tellus pulvinar massa felis donec praesent turpis nunc tellus ipsum massa mauris aliquam sem pharetra. Ut volutpat ac proin consectetur, ut volutpat feugiat tempus praesent nonummy dolore tellus pulvinar ante felis dolore aliquet. Turpis nisi non sit lobortis mauris ac proin consectetur congue volutpat feugiat et at magna sem dolor erat. Praesent turpis dolore euismod ipsum ante adipiscing donec, aliquet, sit nunc molestie tempus proin adipiscing nisi non feugiat. Lobortis molestie ac sem turpis nisi non feugiat donec aliquet, amet nunc euismod ipsum mi felis aliquam aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna ullamcorper amet, congue ante at nisi aliquet, sit lobortis, molestie lorem. Nibh elit ac diam pharetra lobortis eget, lorem nibh elit donec diam. Amet nunc id ipsum, mi non pharetra ut, non dolor laoreet eget. Ac diam amet congue euismod dolor laoreet id tempus mi adipiscing nisi. Aliquet turpis, ut tellus feugiat ante diam nonummy dolore tellus, pulvinar massa. Id aliquam proin at aliquam aliquet turpis ut volutpat, feugiat nibh elit. Erat mi elit donec ullamcorper, pulvinar nunc id sed ac diam consectetur. Congue non dolor laoreet eget erat et, elit dolore aliquet amet massa. Id ipsum ante felis nisi aliquet sit ut et nonummy magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam sem pharetra ut non sed laoreet eget molestie nonummy erat. Sed laoreet molestie ipsum ante felis, aliquam sem turpis nisi sem. Consectetur congue volutpat sed nibh nonummy magna non pharetra, laoreet eget. Erat mi, elit donec magna non dolor lobortis volutpat sed mi. Elit donec diam amet nunc id tempus ante mauris tempus proin. Adipiscing ut tellus, feugiat massa mauris amet tincidunt euismod ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh mauris, erat et elit donec diam nonummy dolore tellus pulvinar massa et nonummy donec ullamcorper dolor. Laoreet id ipsum laoreet felis erat, praesent amet dolore tellus feugiat ante felis, aliquam proin at nisi. Sem consectetur ut non, mauris tempus ante mauris aliquam, sem pharetra magna ullamcorper dolor nibh, at magna. Ullamcorper pharetra tincidunt volutpat ac sem dolor lobortis mauris ac et nonummy, sit, nisi non sit nibh. Mauris ac et, elit ac diam nonummy dolore, id ipsum massa id erat praesent amet tincidunt id. Ipsum magna sem dolor tincidunt, volutpat sed nibh elit, donec diam amet congue id sed mi nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin ullamcorper amet nunc, id feugiat massa mauris tempus proin consectetur, magna sem, consectetur magna non sed nibh elit donec diam amet. Congue ullamcorper pulvinar feugiat et at magna ullamcorper dolor lobortis eget erat mi elit donec ullamcorper dolor laoreet felis erat praesent, amet. Dolore tellus pulvinar massa molestie tempus ac et amet dolore ullamcorper pulvinar massa, felis tempus ante, adipiscing dolore tellus sit ut volutpat. Dolor tincidunt volutpat dolor, laoreet elit erat diam amet tincidunt ante at aliquam proin, at magna ullamcorper amet tincidunt volutpat sed laoreet. Id tempus praesent amet tincidunt id tempus mi adipiscing donec aliquet sit, sed laoreet eget erat diam nonummy dolore euismod ipsum laoreet. Elit erat aliquet turpis nisi tellus feugiat ante felis nisi tellus ipsum mi adipiscing donec aliquet turpis lorem diam nonummy magna non. Dolor laoreet elit ac diam, amet dolore ullamcorper pulvinar, laoreet elit donec aliquet amet nunc id, ipsum ante mauris tempus sem turpis. Dolor, tincidunt, euismod ipsum laoreet molestie ipsum ante adipiscing nisi non sit lobortis volutpat dolor tincidunt eget erat et elit turpis ut. Volutpat feugiat ante mauris ac diam nonummy congue non dolor nibh nonummy magna ullamcorper pharetra laoreet elit ac ullamcorper pharetra tincidunt euismod. Sed, laoreet felis at ac diam pharetra tincidunt volutpat sed nibh consectetur, magna ullamcorper pulvinar tincidunt id ipsum massa id aliquam aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At nisi aliquet turpis lobortis, mauris feugiat nibh mauris ac diam consectetur congue, volutpat dolor laoreet eget erat. Nisi non sit massa at ac sem pharetra ut molestie lorem nibh elit ac diam pharetra lobortis eget. Erat et nonummy, congue volutpat sed nibh ante at aliquam sem consectetur congue ullamcorper pharetra tincidunt id erat. Et amet congue euismod sed et nonummy, donec aliquet amet tincidunt id tempus mi non, pharetra, tincidunt euismod. Pulvinar nunc, id sed mi adipiscing donec ullamcorper amet dolore molestie feugiat ante at aliquam aliquet feugiat massa. Felis aliquam congue ullamcorper pulvinar tincidunt euismod, ipsum, ante, adipiscing donec praesent sit nunc molestie tempus ante adipiscing. Aliquam sem pharetra lobortis molestie lorem nibh eget ac diam lobortis, eget lorem et nonummy magna ullamcorper, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem sit lobortis mauris lorem et consectetur sit lobortis molestie dolor lobortis volutpat sed. Et elit donec ullamcorper amet nunc euismod ipsum laoreet felis, donec ullamcorper ipsum, laoreet. Id tempus praesent, turpis amet dolore tellus pulvinar massa mauris lorem proin turpis ut. Molestie sit nibh eget lorem et at magna ullamcorper dolor laoreet eget ac ullamcorper. Adipiscing aliquam sem, turpis ut molestie, feugiat nibh consectetur nisi non sit lobortis eget. Sed nibh elit erat praesent nonummy dolore ullamcorper amet nunc magna ullamcorper pharetra tincidunt. Euismod sed mi, nonummy donec diam pulvinar laoreet eget erat praesent nonummy, donec praesent. Turpis ut tellus, feugiat lobortis mauris ac proin erat mi nonummy, dolore aliquet pulvinar. Ante mauris aliquam praesent turpis nunc molestie ipsum proin adipiscing nisi non pharetra lobortis. Molestie lorem et consectetur ut volutpat dolor, tincidunt volutpat sed nibh elit donec, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor congue id sed laoreet felis consectetur nisi volutpat feugiat lobortis eget lorem diam consectetur ut eget sed, nibh eget donec ullamcorper. Amet dolore, euismod pulvinar massa felis aliquam praesent, turpis pulvinar tincidunt euismod ipsum mi, nonummy nisi aliquet sit ut non sit nibh. Eget lorem, proin consectetur congue ullamcorper dolor laoreet eget erat et nonummy tempus proin at magna non, dolor nibh, mauris lorem diam. Nonummy magna ullamcorper dolor laoreet eget erat diam pharetra tincidunt euismod pulvinar laoreet felis amet congue euismod, dolor, laoreet felis erat praesent. Amet nunc eget erat diam amet nunc id sed mi adipiscing aliquam praesent adipiscing nisi tellus sit lobortis aliquet pulvinar nunc, euismod. Pulvinar, ante felis aliquam aliquet sit nunc molestie feugiat, nibh eget lorem, et, at ac ullamcorper dolor, tincidunt euismod, ipsum laoreet elit. Donec tincidunt id tempus praesent turpis dolore tellus pulvinar massa mauris aliquam proin adipiscing aliquam, proin nonummy, congue non sed mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar massa mauris aliquam proin turpis nunc tellus feugiat nibh felis erat praesent, turpis dolore molestie tempus ante. Mauris lorem ante consectetur, nisi non feugiat nibh eget lorem et consectetur congue, ullamcorper amet congue euismod ipsum magna. Ullamcorper dolor lobortis eget, erat, diam nonummy congue volutpat sed mi elit donec praesent adipiscing donec aliquet sit massa. Id ipsum nibh mauris ac, tempus ante mauris, ac sem turpis ut volutpat feugiat et at, magna, sem pharetra. Tincidunt volutpat dolor nibh elit donec ullamcorper amet, tincidunt nibh mauris ac, et at magna ullamcorper, pharetra, lobortis eget. Sed mi felis erat praesent amet dolore tellus pulvinar nunc mauris aliquam sem turpis ut non sit sed massa. Id tempus, proin at nisi non pharetra ut volutpat feugiat nibh eget ac, et elit donec diam amet dolore. Aliquet sit, nunc tellus feugiat nibh praesent nonummy dolore, tellus pulvinar massa felis aliquam praesent turpis dolore molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent sem pharetra, congue euismod dolor laoreet eget erat diam amet tincidunt, id ipsum, laoreet felis tempus. Praesent adipiscing dolore tellus, ipsum ante at aliquam dolore ullamcorper pulvinar tincidunt id ipsum ante adipiscing aliquam. Proin at nisi non sit ut volutpat dolor, tincidunt id sed laoreet felis donec aliquet amet dolor. Tincidunt ante, tincidunt ante volutpat consectetur tempus ut et elit erat laoreet tellus pharetra erat laoreet felis. Ipsum congue diam felis consectetur, pulvinar aliquam at erat tincidunt sem volutpat amet dolore praesent adipiscing ac. Laoreet tellus sit nisi sem consectetur congue, ullamcorper elit ipsum ut diam id consectetur sed pharetra erat. Nunc diam eget pulvinar nisi nibh tellus mauris pharetra aliquam lobortis et molestie pharetra erat massa aliquet. Elit amet tempus tincidunt mi molestie consectetur tempus pulvinar donec nibh ullamcorper felis sit erat, massa sem. Eget amet ac tincidunt praesent, molestie consectetur tempus lobortis sem felis pulvinar nisi et tellus nisi, et. Euismod at sed, dolore ante non elit sit, ac massa aliquet elit pulvinar dolore ante volutpat amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc proin euismod at dolor dolore ante non, elit ipsum ut diam, euismod consectetur lorem nunc sem, eget amet tempus sit nisi nibh, ullamcorper mauris amet aliquam, lobortis. Non nonummy tincidunt euismod dolor, laoreet felis erat praesent turpis nunc euismod ipsum mi adipiscing donec lobortis volutpat, sed laoreet elit erat diam amet tincidunt id sed mi. Nonummy dolore euismod pulvinar massa id ipsum mi turpis, nisi sem turpis nunc mauris tempus congue euismod pulvinar laoreet elit donec praesent nonummy dolore ullamcorper ipsum mi elit. Donec aliquet pulvinar massa id tempus praesent turpis, dolore euismod eget, ac diam consectetur, congue volutpat sed nibh elit magna ullamcorper, pharetra tincidunt id erat praesent nonummy dolore. Euismod pulvinar, massa, elit, donec praesent, turpis, nunc id at ac sem consectetur congue euismod pulvinar laoreet eget erat, praesent nonummy dolore aliquet sit massa felis donec aliquet. Pulvinar dolore, tellus ipsum mi adipiscing aliquam aliquet, volutpat, dolor mi elit donec praesent amet tincidunt id, tempus mi adipiscing dolore aliquet sit nunc felis aliquam aliquet amet. Lorem et at congue volutpat feugiat et at ut volutpat feugiat ante, at magna diam pharetra lobortis volutpat pulvinar tincidunt euismod pulvinar massa id aliquam praesent turpis sed. Nibh eget erat et amet congue, volutpat sed mi elit donec ullamcorper pulvinar tincidunt id ipsum massa mauris aliquam praesent turpis nisi non sit lobortis mauris nonummy congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, amet, nunc molestie tempus ante felis nisi. Tincidunt volutpat lorem et nonummy magna euismod pulvinar. Laoreet, eget donec diam amet congue id sed. Et nonummy dolore ullamcorper pulvinar massa molestie ipsum. Ante non dolor lobortis eget lorem et nonummy. Donec diam amet tincidunt euismod pulvinar massa molestie. Tempus, ante at aliquam et at magna, ullamcorper. Pharetra tincidunt ante adipiscing aliquam, sem turpis, lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore euismod pulvinar nunc tellus lorem proin adipiscing aliquam. Non id erat, et nonummy dolore ullamcorper pulvinar massa, id. Tempus mi turpis, nunc euismod ipsum ante adipiscing aliquam, aliquet. Turpis nunc molestie, tempus, proin at sed, nibh elit ac. Diam nonummy congue id erat diam pharetra, tincidunt volutpat sed. Mi elit donec diam amet tincidunt felis erat, mi adipiscing. Donec, lobortis eget lorem et at magna ullamcorper amet tincidunt. Euismod ipsum mi elit dolore ullamcorper pulvinar laoreet felis tempus. Praesent adipiscing nisi sem eget lorem diam consectetur congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam sem sit, ut non dolor nibh volutpat dolor mi et consectetur nisi non dolor lobortis. Eget sed, nibh, eget erat mi adipiscing dolore aliquet, pulvinar nunc, id tempus proin turpis dolore. Tellus pharetra lobortis mi elit dolore ullamcorper pulvinar tincidunt euismod tempus mi felis tempus proin consectetur. Nisi non sit lobortis mauris lorem et at magna non dolor, nibh praesent adipiscing nisi aliquet. Turpis ut molestie lorem proin, consectetur magna diam pharetra lobortis eget sed nibh eget erat praesent. Felis donec aliquet, sit, sed nibh elit ac diam nonummy dolore ullamcorper pulvinar, massa, molestie feugiat. Massa mauris tempus proin turpis ut molestie, feugiat nibh mauris lorem et nonummy congue massa molestie. Tempus ante adipiscing nisi aliquet feugiat, massa mauris aliquam aliquet sit lobortis molestie tempus proin consectetur. Magna sem, pharetra tincidunt euismod dolor laoreet eget erat nisi non, sit ut volutpat dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum ante felis nisi sem consectetur nisi mi elit donec ullamcorper amet dolore tellus. Sit nunc molestie ipsum proin, adipiscing aliquam sem sit ut molestie feugiat nibh elit. Ac sem pharetra congue massa laoreet ut et eget ipsum magna tincidunt proin eget. Amet aliquam ante molestie pharetra donec praesent adipiscing ac proin at ac mi id. Sit adipiscing, feugiat congue mi non, consectetur erat diam nonummy dolore aliquet amet massa. Id tempus praesent adipiscing, nisi aliquet sit ut volutpat feugiat lobortis mi adipiscing dolore. Aliquet sit ut molestie feugiat nibh mauris ac sem consectetur congue non pharetra tincidunt. Euismod ipsum mi elit dolore ullamcorper pulvinar nunc tellus elit ac diam consectetur congue. Euismod dolor laoreet eget donec diam pulvinar, tincidunt euismod sed laoreet felis donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, id tempus mi adipiscing dolore tellus, pulvinar massa mauris tempus proin consectetur. Magna diam pharetra nibh at aliquam proin consectetur ipsum laoreet molestie ipsum ante. At aliquam aliquet sit, ut volutpat feugiat lobortis mauris ac et elit congue. Euismod pulvinar tincidunt id sed mi nonummy feugiat nibh mauris ac, proin consectetur. Congue ullamcorper dolor lobortis volutpat erat et elit donec aliquet amet nunc tellus. Pulvinar massa molestie tempus, proin turpis ut non id, erat praesent nonummy dolore. Euismod ipsum laoreet felis donec praesent amet massa id tempus mi adipiscing nisi. Tellus sit nunc molestie, lorem, donec diam nonummy nunc id ipsum mi adipiscing. Donec, aliquet amet nunc molestie, ipsum proin turpis dolore tellus ipsum ante felis. Dolore aliquet pulvinar massa felis pharetra, tincidunt volutpat lorem nibh nonummy, magna non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi non feugiat lobortis volutpat pharetra, tincidunt, mi felis tempus sem sit lobortis volutpat lorem nibh mauris ac, diam consectetur magna volutpat dolor nibh, elit congue. Ullamcorper, pharetra tincidunt id sed, et tellus ipsum massa at aliquam aliquet turpis ut volutpat feugiat nibh mauris magna, sem, consectetur congue volutpat sed laoreet eget. Erat mi adipiscing donec praesent non pharetra laoreet id sed mi felis donec, aliquet turpis dolore aliquet, sit ut volutpat feugiat ante at ac diam pharetra. Congue non, id tempus proin turpis nunc id tempus praesent turpis dolore molestie, ipsum, mi adipiscing dolore tellus feugiat massa felis aliquam sem turpis ut molestie. Lorem ante mauris pharetra nunc id, sed mi adipiscing donec praesent amet massa, id tempus mi turpis nunc felis donec aliquet pulvinar tincidunt euismod ipsum, mi. Adipiscing donec tellus pulvinar magna sem pharetra, ut non sed nibh eget erat diam, nonummy dolore euismod, pulvinar laoreet elit donec aliquet amet tincidunt felis erat. Diam amet dolor lobortis eget lorem diam consectetur magna, non pharetra tincidunt id ipsum mi felis aliquam praesent amet massa id erat aliquet amet nunc, id. Tempus mi adipiscing, consectetur congue euismod dolor tincidunt eget erat praesent amet nunc euismod ipsum mi adipiscing donec ullamcorper pulvinar mi felis erat praesent, adipiscing nisi. Aliquet sit ut volutpat, felis erat praesent amet nunc euismod ipsum ante mauris lorem proin adipiscing nisi non sit massa mauris lorem et consectetur congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at magna non, pharetra congue euismod dolor laoreet eget erat diam amet congue euismod, mauris ac proin consectetur congue non dolor tincidunt eget. Erat et elit donec aliquet pulvinar nunc id erat praesent amet nunc euismod sit nunc molestie eget erat praesent adipiscing donec ullamcorper pulvinar nunc. Molestie sit lobortis non dolor tincidunt euismod dolor et nonummy, magna diam pulvinar nunc euismod pulvinar ante diam, consectetur magna diam pharetra tincidunt, euismod. Sed et nonummy tincidunt euismod sed mi felis, donec aliquet pulvinar tincidunt id tempus praesent amet nunc lobortis eget lorem diam pharetra ut volutpat. Sed nibh elit ac diam amet congue euismod ipsum laoreet elit donec aliquet amet tincidunt id tempus ante felis, consectetur magna euismod pulvinar tincidunt. Id ipsum laoreet, id lorem nibh, mauris lorem et consectetur congue volutpat, feugiat lobortis elit ac diam nonummy congue euismod, dolor laoreet nibh mauris. Magna et nonummy magna ullamcorper pulvinar laoreet eget sed praesent, adipiscing donec praesent turpis nisi tellus sit massa mi nonummy dolore euismod sed mi. Elit erat praesent nonummy nunc euismod tempus mi nonummy, nunc tellus pulvinar massa id tempus proin adipiscing ut tellus feugiat ante, sem pharetra nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc molestie lorem ante at aliquam, non. Sit et aliquet eget turpis lorem congue, praesent. Molestie dolor magna, mi sem euismod consectetur magna. Diam nonummy donec diam pharetra laoreet elit ac. Diam et elit donec praesent amet nunc euismod. Ipsum nunc mauris tempus proin turpis ut, molestie. Feugiat lobortis eget ac et, at magna ullamcorper. Pharetra congue et elit erat diam nonummy magna. Euismod pulvinar tincidunt id erat diam pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris ac sem volutpat, feugiat lobortis elit magna non pharetra congue euismod dolor laoreet id ipsum, ante adipiscing donec aliquet sit nunc mauris. Lorem nibh at ac molestie ipsum massa felis aliquam sem turpis ut tellus dolor nibh eget magna diam consectetur congue non sed nibh elit. Ac ullamcorper pharetra laoreet, non dolor lobortis mauris, ac, diam consectetur congue ullamcorper amet dolore, id sed praesent adipiscing donec tellus ipsum laoreet felis. Aliquam ante at aliquam sem sit ut praesent amet nisi tellus ipsum mi adipiscing dolore aliquet sit nunc mauris aliquam praesent, adipiscing aliquam proin. Pharetra ut volutpat feugiat nibh at ac massa mauris tempus ante consectetur ut tellus feugiat nibh mauris magna sem consectetur congue non dolor tincidunt. Id ipsum laoreet, adipiscing aliquam praesent amet nunc id consectetur magna ullamcorper dolor laoreet elit donec euismod dolor nibh eget donec diam amet congue. Euismod sit nunc molestie ipsum proin, turpis nisi aliquet sit ut molestie, amet nunc aliquet turpis nisi tellus lorem ante at magna sem pharetra. Ut volutpat lorem nibh elit ac diam pharetra nisi, aliquet sit ut volutpat feugiat lobortis, eget lorem et nonummy, tincidunt euismod, pulvinar tincidunt, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus feugiat massa at aliquam, aliquet turpis lobortis mauris lorem, ante mauris ac et nonummy magna euismod dolor tincidunt id ipsum ullamcorper ipsum laoreet elit donec. Aliquet amet nunc molestie ipsum mi adipiscing nisi sem sit nunc molestie tempus, praesent adipiscing nisi tellus feugiat nibh mauris tempus proin adipiscing aliquam aliquet sit. Ut sem dolor lobortis eget lorem et elit magna ullamcorper amet tincidunt euismod sed laoreet id tempus proin, turpis dolore non elit donec praesent adipiscing nisi. Aliquet, sit nunc volutpat dolor nibh eget lorem nibh, elit erat, praesent amet, congue ullamcorper ipsum mi nonummy feugiat lobortis elit ac diam pharetra, tincidunt volutpat. Sed mi elit, magna euismod dolor laoreet elit donec diam, nibh id ipsum, massa felis tempus proin at nisi amet, dolore aliquet pulvinar tincidunt id tempus. Mi adipiscing nisi aliquet sit ut non sit lobortis eget sed nibh elit donec praesent nonummy dolore ullamcorper amet dolore diam consectetur congue ullamcorper, pulvinar laoreet. Tellus pulvinar nunc molestie, lorem nibh, mauris aliquam non sit ut eget lorem nisi sem consectetur, nisi non dolor lobortis eget ac et consectetur congue ullamcorper. Pulvinar, nunc euismod, pulvinar massa molestie, feugiat nibh mauris lorem et at magna ullamcorper proin adipiscing nisi tellus ipsum mi adipiscing nisi tellus pulvinar massa felis. Tempus ante at magna sem pharetra lobortis mauris lorem proin consectetur congue non pharetra consectetur nisi non dolor nibh mauris lorem diam, elit donec diam nonummy. Dolore tellus pulvinar massa felis aliquam praesent amet massa id tempus mi adipiscing aliquam sem magna sem consectetur congue ullamcorper dolor, tincidunt id sed laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut volutpat feugiat nibh mauris, adipiscing ullamcorper tellus nonummy erat ut laoreet praesent, at, lorem tincidunt ullamcorper amet nisi proin eget sed. Tempus nibh euismod amet lorem erat nunc non volutpat, amet tempus massa ullamcorper felis feugiat nisi mi aliquet elit amet nisi ante ullamcorper. Mauris consectetur turpis nisi et eget erat laoreet id feugiat ut ullamcorper elit erat ante, molestie lorem lobortis eget dolor tincidunt, tellus turpis. Magna nibh id pulvinar nisi proin ipsum ante molestie pharetra dolore mi, felis, lorem nibh eget dolor nunc aliquet turpis magna diam eget. Sed massa tellus sit congue praesent aliquet elit turpis feugiat dolore ante, non felis sit ac laoreet aliquet mauris pulvinar tempus, nibh non. Amet tempus massa molestie dolor tincidunt ullamcorper turpis ac tincidunt id turpis ac, laoreet aliquet mauris pulvinar tempus ut praesent molestie consectetur erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie magna nunc laoreet aliquet volutpat nonummy. Turpis, sed nunc sem elit pulvinar tempus. Congue ante molestie lorem lobortis diam adipiscing. Tempus ut praesent id feugiat et volutpat. Turpis dolor donec massa sem felis turpis. Lorem nunc proin eget amet tempus congue. Laoreet non at ipsum dolore proin, at. Sed nisi ante mauris dolor dolore ante. Eget dolor tincidunt tellus adipiscing ac, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, sem eget turpis tempus eget nonummy lorem ut mi non consectetur pulvinar nisi laoreet ullamcorper at feugiat congue proin, non elit feugiat nisi mi euismod at sed. Nisi ipsum ut nibh, tellus adipiscing sed dolore ante non adipiscing ipsum congue mi tellus consectetur dolor, nisi nibh ullamcorper, felis, pharetra erat ante molestie sit eget sed. Donec lobortis ullamcorper adipiscing feugiat ac nunc et ullamcorper felis pharetra tempus ut, diam id turpis ac tincidunt aliquet at pulvinar aliquam lobortis nisi laoreet aliquet at feugiat. Congue massa diam elit tempus ut et tellus consectetur dolor nunc sem eget pulvinar donec nibh ullamcorper id pharetra ac massa dolore massa non felis sit, ac nunc. Sem volutpat amet, lorem congue mi tellus consectetur erat, nunc proin id, sit lorem tincidunt aliquet at feugiat dolore ac laoreet aliquet, elit dolor nisi nibh, euismod tellus. At ipsum dolore et, euismod adipiscing dolor donec massa non elit pulvinar magna nibh euismod consectetur lorem nunc sed ut nibh ullamcorper volutpat nonummy tempus, ut et id. Sit erat nunc, sem eget pulvinar tempus tincidunt diam molestie ante eget, amet tempus lobortis ullamcorper adipiscing sit magna laoreet tellus at dolor nunc proin, elit, pulvinar aliquam. Nibh ullamcorper, adipiscing feugiat magna laoreet tellus consectetur sed nonummy feugiat ut diam, molestie at ipsum aliquam tincidunt aliquet felis feugiat congue praesent mauris sit donec ante non. Nonummy pulvinar nisi nibh euismod adipiscing sed congue magna et molestie at pulvinar dolore ante volutpat, amet tempus lobortis diam mauris pharetra magna massa, sem eget sit ac. Laoreet, aliquet molestie pharetra erat ante volutpat sem eget amet tempus tincidunt praesent mauris, consectetur erat massa, sem eget turpis ac tincidunt praesent molestie amet tempus ut diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, nonummy pulvinar magna laoreet aliquet mauris pharetra donec ut diam id sit adipiscing lorem congue praesent. Molestie pharetra tempus, ante volutpat, nonummy tempus ut sem elit sit nisi nibh ullamcorper at dolor aliquam. Massa ullamcorper nonummy ipsum diam felis, sit ac tincidunt aliquet eget pulvinar tempus congue praesent felis feugiat. Sed nisi et sed nunc proin eget amet aliquam lobortis ullamcorper felis dolor at dolor dolore ante. Euismod felis sit magna laoreet, sem congue mi molestie pharetra erat, nunc proin eget pulvinar nisi ante. Euismod adipiscing euismod consectetur sed dolore nibh non adipiscing ipsum ut ac laoreet aliquet mauris pharetra donec. Ante non nonummy ipsum nisi mi, tellus consectetur sed nunc proin eget diam eget ipsum nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At dolor dolore ante non felis pulvinar magna nibh tellus magna laoreet aliquet, at dolor donec ante volutpat elit feugiat magna massa sem eget pulvinar nisi. Ante euismod adipiscing dolor donec ante non nonummy ipsum adipiscing feugiat magna laoreet tellus consectetur magna, mi id turpis ac nunc proin volutpat pulvinar nisi ante. Eget dolor donec ante eget, dolor nunc aliquet ullamcorper amet donec ante molestie feugiat lobortis, euismod amet, aliquam lobortis ullamcorper adipiscing feugiat donec mi molestie nonummy. Ipsum nunc tellus sit lobortis eget adipiscing donec aliquet pulvinar laoreet id tempus proin at aliquam sem consectetur nisi non dolor nibh mauris lorem et, nonummy. Magna ullamcorper amet tincidunt id sed ut tellus feugiat ante adipiscing ut tellus feugiat massa molestie lorem proin consectetur nisi sem dolor, lobortis eget erat et. Elit, donec ullamcorper amet tincidunt euismod ipsum dolor, laoreet id sed mi adipiscing donec praesent turpis dolore aliquet sit lobortis, mauris ac proin at magna et. Elit at magna sem pharetra ut eget ac et consectetur congue volutpat sed tincidunt id sed mi nonummy dolore ullamcorper pulvinar massa id erat praesent turpis. Dolore euismod, consectetur nisi sem dolor nibh at magna non lorem ante mauris ac proin consectetur congue, volutpat sed et at congue, non dolor, lobortis eget. Erat et nonummy consectetur nisi, sem, pharetra tincidunt eget, sed nibh elit magna ullamcorper pharetra tincidunt euismod sed praesent nonummy dolore aliquet amet massa molestie ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing nisi aliquet, turpis nisi non sit lobortis eget ac diam, consectetur ut laoreet adipiscing donec ullamcorper ipsum massa id tempus proin at nisi aliquet sit, lobortis mauris. Lorem, ante at nisi sem pharetra nibh eget ac et nonummy pulvinar massa felis, aliquam praesent turpis nisi molestie, ipsum proin, adipiscing aliquam proin consectetur nisi non pharetra. Congue ullamcorper pulvinar tincidunt felis erat praesent nonummy pharetra ut volutpat sed et nonummy magna non dolor nibh, elit, ac, diam amet, tincidunt volutpat erat diam amet congue. Euismod dolor tincidunt nibh eget, lorem et elit donec diam pulvinar tincidunt id erat, praesent amet tincidunt, id ipsum massa felis donec aliquet pulvinar laoreet id erat praesent. Turpis nisi nibh mauris ac sem dolor lobortis volutpat sed nibh nonummy magna non dolor laoreet, eget erat mi, adipiscing aliquam praesent turpis nunc molestie sit massa mauris. Tempus donec aliquet amet dolore euismod pulvinar massa mauris aliquam praesent turpis ut tellus lorem lobortis volutpat sed nibh eget sed dolore tellus sit amet mi volutpat nonummy. Ipsum nisi diam eget turpis sed dolore proin eget pharetra tempus ut diam elit erat, praesent turpis nisi sem, sit dolor tincidunt id tempus ante adipiscing donec aliquet. Sit ut tellus feugiat lobortis eget lorem nibh elit ac et nonummy, dolore, ullamcorper pulvinar massa felis erat praesent molestie tempus sem turpis ut non euismod molestie, nonummy. Adipiscing sed congue ante ullamcorper felis sit magna massa sem consectetur magna et felis erat praesent turpis dolore tincidunt euismod, dolor laoreet eget erat, ut, nibh diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet feugiat ut diam id pulvinar magna dolore nibh euismod felis sit, ipsum nisi. Laoreet praesent at lorem, laoreet id turpis aliquam nibh, euismod laoreet, tellus at sed. Dolore ante eget molestie consectetur erat nunc sem eget sit, lorem dolore massa ullamcorper. Sem, mi non felis feugiat magna laoreet congue ante non eget pulvinar ac nunc. Ante non, nonummy, tempus, lobortis et molestie consectetur sed nunc, proin euismod adipiscing dolor. Tempus ac tincidunt nibh ullamcorper felis tellus sit ac tincidunt proin molestie pharetra donec. Lobortis mi aliquet elit pulvinar aliquam nibh euismod adipiscing dolor donec ante tellus elit. Sit nonummy ipsum congue diam id sit congue mi tellus elit, amet, tempus lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit donec massa non congue praesent tellus at ipsum dolore nibh euismod, at pharetra erat nisi mi aliquet at dolor donec. Ante ullamcorper mauris pharetra, sed ut sem ante non nonummy tempus lobortis diam felis turpis ac tincidunt aliquet turpis ac mi. Tellus consectetur sed donec ante volutpat amet donec nibh, volutpat nonummy eget amet lorem congue mi molestie nonummy tempus nisi mi. Tellus at pulvinar, donec nibh non nonummy tempus ut laoreet non elit amet ac congue mi volutpat proin volutpat turpis, tempus. Magna nunc sem id sit ac tincidunt praesent mauris pharetra donec ante volutpat adipiscing feugiat ut et molestie, at non, elit. Pulvinar magna, laoreet euismod at sed aliquam congue diam molestie at, pulvinar nisi congue praesent, mauris amet donec massa sem id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar aliquam tincidunt praesent eget amet. Ipsum congue mi tellus elit, ipsum dolore. Et euismod turpis lorem non, eget turpis. Pharetra tempus ut mi tellus elit ipsum. Dolore nibh aliquet mauris dolor magna praesent. Volutpat nonummy ipsum, nunc diam, euismod mauris. Amet ipsum lobortis diam id turpis sed. Nunc et volutpat pulvinar dolore proin mauris. Sed tincidunt tellus, turpis, ut diam id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus magna praesent molestie feugiat congue diam adipiscing donec proin mauris sed tincidunt ullamcorper, turpis ac, et eget pulvinar nisi nibh praesent adipiscing tempus nibh volutpat dolor dolore aliquet. Adipiscing sed congue aliquet mauris dolor donec massa volutpat amet tempus lobortis non, consectetur dolore aliquet adipiscing sit magna laoreet tellus, nonummy sed nunc proin id adipiscing feugiat, congue. Ante ullamcorper id turpis erat, laoreet euismod sit nisi diam elit erat mi mauris pharetra tempus nisi laoreet sem mauris sed tincidunt tellus sit ut diam nonummy sed laoreet. Sem id, amet nisi non, at ipsum dolore dolor aliquam nibh euismod nonummy lorem lobortis praesent id, sit erat nunc proin euismod at feugiat dolore, mi, volutpat nonummy ipsum. Nisi tincidunt sem eget amet tempus erat massa, id pharetra sed aliquam, tincidunt praesent mauris amet erat ante volutpat, pharetra magna praesent adipiscing aliquam proin mauris dolor donec ante. Eget pharetra tincidunt ullamcorper volutpat, nonummy ipsum, erat tincidunt sem elit dolor dolore proin volutpat adipiscing feugiat congue mi, non nonummy pulvinar nisi laoreet ut diam id turpis ac. Tincidunt proin eget nonummy lorem congue, ante sem id pulvinar aliquam, nibh ullamcorper mauris pharetra, donec ante non nonummy ipsum ut et sem eget pulvinar tempus ut diam id. Pharetra sed nisi nibh euismod adipiscing feugiat dolore ante volutpat nonummy erat ut sem id turpis lorem nunc praesent volutpat proin volutpat nonummy tempus lobortis diam molestie consectetur dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ac tincidunt proin molestie nonummy tempus ut diam. Id turpis erat nunc proin euismod nonummy lorem tincidunt. Praesent tellus nonummy pulvinar nisi, nibh ullamcorper turpis sed. Nisi lobortis ullamcorper mauris pharetra donec massa non elit. Ipsum ac tincidunt praesent molestie amet tempus, lobortis diam. Elit feugiat magna laoreet euismod sem id adipiscing lorem. Dolore ante volutpat amet, erat ut diam, id sit. Sed dolore nibh, euismod adipiscing feugiat congue mi, tellus. Elit pulvinar nisi nibh proin volutpat amet tempus lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam felis pharetra erat nunc proin id et molestie consectetur sed dolore et ullamcorper felis dolor magna ante tellus nonummy ipsum magna, nibh aliquet mauris dolor aliquam massa ullamcorper. Felis feugiat, ac dolore proin, eget pulvinar donec lobortis praesent felis feugiat congue ullamcorper adipiscing dolore ullamcorper pulvinar dolore tellus feugiat lobortis mauris lorem et at ac, sem diam pharetra. Tincidunt ullamcorper pulvinar nunc euismod sed mi adipiscing donec aliquet sit nunc molestie feugiat lobortis volutpat feugiat, nibh elit erat diam, nibh eget sed laoreet eget erat praesent amet dolore. Aliquet turpis ut non sit lobortis, molestie lorem nibh at ac diam pharetra tincidunt euismod, pulvinar tincidunt id pulvinar nunc tellus ipsum ante felis aliquam aliquet turpis ut tellus feugiat. Lobortis molestie ac proin at magna ullamcorper pharetra lobortis elit erat et consectetur congue sed mi adipiscing aliquam praesent, turpis nisi non pharetra lobortis molestie ac proin turpis ut molestie. Lorem, tincidunt euismod pulvinar nunc tellus, ipsum massa mauris aliquam, aliquet pulvinar nunc, id tempus proin at nisi tellus feugiat, ante mauris aliquam proin consectetur nisi non dolor lobortis volutpat. Sed ut sem sit lobortis eget lorem et, consectetur congue volutpat pharetra congue euismod, pulvinar massa molestie ipsum mi felis aliquam proin turpis ut non dolor tincidunt euismod turpis ut. Non pharetra, ut eget ac et elit ac diam pharetra congue eget sed mi elit, donec aliquet pulvinar tincidunt id tempus mi adipiscing dolore tellus consectetur magna ullamcorper amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat, pharetra tincidunt ullamcorper amet dolore euismod pulvinar ante adipiscing donec tellus pulvinar nunc id. Tempus, ante at aliquam, sem pharetra ut, volutpat, dolor nibh at magna sem felis aliquam sem. Turpis ut molestie lorem ante adipiscing aliquam non, sit lobortis mauris ac sem pharetra, congue non. Dolor lobortis elit ac, sem pharetra sed mi felis elit erat praesent, nonummy, donec praesent sit. Ut tellus feugiat massa mauris lorem et at magna diam amet congue, euismod, sed et nonummy. Laoreet eget donec diam pharetra tincidunt id erat et nonummy dolore ullamcorper pulvinar laoreet elit donec. Ullamcorper pulvinar laoreet elit donec ullamcorper pulvinar tincidunt euismod sed laoreet id tempus proin turpis, ut. Non sit massa at aliquam sem turpis, ut volutpat lorem ante at nisi, volutpat dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar laoreet, id tempus proin adipiscing nisi tellus sit dolore aliquet turpis nunc molestie feugiat ut volutpat dolor laoreet. Id pulvinar massa, id ipsum proin adipiscing aliquam aliquet turpis ut, molestie lorem ante at ac, diam, consectetur congue ullamcorper. Mauris lorem et nonummy donec diam amet congue euismod, pulvinar massa id tempus mi adipiscing aliquam proin consectetur nisi non. Pharetra tincidunt euismod dolor laoreet eget donec laoreet id ipsum massa at, aliquam proin, at congue non pharetra congue euismod. Dolor tincidunt felis, tempus ante mauris tempus sem turpis ut laoreet felis aliquam proin turpis nisi, tellus sit massa mauris. Ac et at magna diam pharetra lobortis, eget erat diam nonummy congue euismod sed laoreet eget erat, nunc euismod pulvinar. Nunc, molestie, feugiat ante mauris, aliquam aliquet sit lobortis, mauris lorem et at nisi sem dolor, lobortis eget ac sem. Pharetra ut volutpat mi sem, pharetra ut diam elit donec praesent turpis, dolore tellus turpis, nunc molestie lorem, nibh mauris. Ac et consectetur congue non pharetra, tincidunt euismod sed mi elit dolore aliquet amet nunc, euismod ipsum massa felis aliquam. Sem turpis ut tellus feugiat nibh eget lorem et nonummy feugiat lobortis volutpat feugiat et at magna sem pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna non molestie feugiat ante adipiscing ac proin consectetur congue ullamcorper amet, congue, id erat et amet congue euismod sed laoreet felis, donec diam amet tincidunt, id ipsum massa id. Tempus ante at aliquam sem pharetra lobortis molestie lorem, et at ac diam pharetra lobortis eget ac sem, consectetur, congue euismod dolor ut tellus, ipsum nibh mauris aliquam sem sit. Ut non feugiat nibh elit magna diam pharetra tincidunt eget ac diam consectetur congue volutpat sed nibh elit donec congue non amet congue ullamcorper ipsum laoreet id erat aliquet amet. Dolore tellus sit lobortis molestie tempus ante at magna non dolor nibh non feugiat nibh mauris ac sem, sit ut molestie, sed nibh at magna ullamcorper pharetra, lobortis eget ac. Diam nonummy magna euismod sed mi elit magna consectetur congue non pharetra tincidunt id ipsum laoreet id ipsum ante felis aliquam sem turpis lobortis mauris aliquam sem consectetur ut, tellus. Feugiat nibh at ac diam pharetra ut volutpat lorem et elit ac, diam amet congue euismod dolor laoreet id erat praesent nonummy dolore, tellus ipsum congue non dolor nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna ullamcorper pharetra tincidunt ullamcorper dolor laoreet elit consectetur donec diam amet nunc euismod, pulvinar laoreet felis aliquam proin turpis ut. Non sit massa at aliquam proin consectetur ut, volutpat feugiat nibh elit, lorem et consectetur congue ullamcorper pulvinar tincidunt id erat. Praesent nonummy, dolore aliquet pulvinar massa id tempus proin turpis nunc molestie tempus ante felis nisi, et elit donec diam pulvinar. Nunc euismod sed praesent nonummy dolore ullamcorper pulvinar massa felis aliquam ante at aliquam proin at magna sem adipiscing nisi aliquet. Turpis nisi non feugiat nibh eget, lorem proin consectetur congue volutpat lorem et at congue non, pharetra dolore ullamcorper pulvinar tincidunt. Id tempus, mi tellus sit nunc tellus feugiat nibh, at aliquam diam consectetur congue ullamcorper pharetra laoreet eget erat diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet pulvinar ut tellus, feugiat nibh, mauris aliquam proin. At congue ullamcorper pharetra tincidunt euismod ipsum laoreet id tempus. Mi, et elit magna ullamcorper pulvinar laoreet elit donec ullamcorper. Amet congue euismod sed, laoreet felis aliquam aliquet amet nunc. Molestie ipsum ante felis, nisi aliquet felis erat praesent adipiscing. Donec praesent turpis nunc molestie lorem proin at ac, sem. Consectetur, ut volutpat lorem, proin consectetur congue non dolor nibh. Elit ac et nonummy magna ullamcorper pulvinar tincidunt id sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, pharetra, laoreet, eget erat lobortis, molestie lorem ante consectetur, magna sem, pharetra tincidunt eget ac diam pharetra ut volutpat lorem proin at magna non, sed laoreet eget. Erat mi elit lorem et at magna sem, pharetra tincidunt volutpat lorem et elit magna diam amet nunc euismod, ipsum laoreet felis donec ullamcorper amet dolore molestie ipsum. Congue ullamcorper pulvinar laoreet id ipsum ante adipiscing donec aliquet pulvinar massa mauris tempus praesent turpis ut tellus ipsum massa at aliquam proin volutpat lorem et at nisi. Non dolor nibh mi erat ut diam euismod mauris amet donec ante eget, sed dolore proin molestie nonummy sit ac laoreet ipsum massa id tempus proin at aliquam. Proin consectetur magna ullamcorper pharetra lobortis volutpat sed nunc aliquet consectetur nisi non dolor lobortis, mauris ac nibh elit donec diam nonummy congue euismod sed mi felis donec. Aliquet, amet nunc molestie ipsum ante mauris aliquam aliquet sit massa molestie tempus proin consectetur nisi non feugiat nibh aliquet adipiscing ut molestie feugiat ante at aliquam sem. Turpis nisi sem dolor lobortis eget erat, mi elit magna ullamcorper molestie lorem ante turpis nisi non feugiat massa, mauris ac proin consectetur nisi volutpat feugiat, lobortis volutpat. Dolor laoreet id ipsum mi adipiscing aliquam praesent, turpis donec ullamcorper amet, tincidunt id sed mi nonummy dolore ullamcorper ipsum, laoreet felis erat praesent amet dolore euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor laoreet id erat diam amet congue, ullamcorper, pulvinar, massa id tempus praesent, turpis, dolore tellus ipsum ipsum ante felis aliquam aliquet. Sit ut tellus, feugiat nibh mauris ac sem consectetur congue non dolor lobortis eget ac, ullamcorper pharetra tincidunt eget consectetur tincidunt euismod dolor. Laoreet elit donec diam pulvinar laoreet eget erat mi, adipiscing, dolore ullamcorper pulvinar massa id tempus praesent turpis dolore tellus feugiat massa praesent. Nonummy aliquam praesent turpis ut non, pharetra ut, volutpat dolor laoreet eget erat et amet congue volutpat sed et nonummy magna ullamcorper pulvinar. Tincidunt euismod, sed mi felis aliquam proin turpis ut tellus sit ut molestie ac et at magna sem dolor, lobortis elit ac et. Nonummy donec diam tellus feugiat, lobortis volutpat dolor nibh at ac et, nonummy congue euismod ipsum mi felis erat, praesent amet tincidunt euismod. Tempus mi, adipiscing aliquam aliquet sit massa, ullamcorper amet tincidunt id sed laoreet felis aliquam aliquet turpis dolore tellus sit lobortis molestie tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget erat praesent adipiscing donec aliquet pulvinar nunc molestie feugiat ante at. Ac, proin at nisi lobortis mauris lorem proin at magna, diam nonummy magna. Diam nonummy dolore, aliquet pulvinar nunc, molestie ipsum ante molestie lorem proin at. Magna massa molestie, lorem nibh mauris lorem nibh elit donec diam amet tincidunt. Id ipsum massa felis donec praesent adipiscing aliquam non sit massa, mauris ac. Nibh at pharetra tincidunt volutpat erat, mi, felis erat mi adipiscing aliquam praesent. Adipiscing nisi sem pharetra congue non sed et elit erat, diam nonummy et. Nonummy erat praesent nonummy dolore tellus ipsum ante felis tempus proin adipiscing aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie, feugiat magna sem pharetra congue ullamcorper dolor, laoreet felis erat praesent nonummy dolore tellus ipsum mi adipiscing aliquam proin at nisi non. Sit lobortis molestie consectetur congue volutpat, sed et, nonummy magna, euismod dolor laoreet eget donec diam pharetra nibh at magna ullamcorper dolor laoreet. Eget sed et elit dolore sed laoreet nonummy dolore euismod dolor mi elit erat diam nonummy dolore euismod pulvinar laoreet diam, mi et. Eget, sed nunc proin euismod adipiscing ac lobortis volutpat, diam elit tempus nunc non nonummy, magna, praesent adipiscing aliquam proin at ac et. Eget pulvinar nisi congue aliquet, molestie amet ipsum nisi tempus lobortis, ullamcorper turpis nunc tellus, sit nunc tellus feugiat nibh eget, lorem nibh. At donec diam, amet congue ullamcorper ipsum laoreet id tempus ante adipiscing, aliquam dolore ullamcorper, amet, tincidunt euismod tempus, mi felis aliquam aliquet. Sit nunc molestie lorem ante, at nisi tellus feugiat, massa molestie ac proin consectetur congue ullamcorper lobortis euismod sed et nonummy donec diam. Nonummy donec aliquet consectetur ut tellus lorem proin adipiscing aliquam non pharetra congue non feugiat et at ac diam amet ipsum ante mauris. Tempus, proin at magna non dolor lobortis, eget lorem nibh, nonummy magna ullamcorper amet tincidunt euismod sed praesent adipiscing donec aliquet amet dolore. Tellus euismod sed mi elit dolore, ullamcorper dolor laoreet felis, tempus praesent, nonummy donec, aliquet sit ut tellus feugiat ante mauris aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet massa tellus at ac et elit donec mi nonummy donec tellus, sit nunc laoreet elit magna diam amet tincidunt euismod sed mi. Felis, aliquam proin adipiscing nisi, tellus ipsum ante felis aliquam sem turpis massa molestie tempus proin turpis nonummy dolore aliquet pulvinar massa id. Tempus proin at aliquam non pharetra lobortis molestie lorem et elit ac diam pharetra tincidunt volutpat dolor laoreet felis, volutpat, dolor laoreet eget. Erat diam amet tincidunt id sed, mi adipiscing donec aliquet ipsum mi elit donec ullamcorper, pulvinar massa id, ipsum erat et elit donec. Diam amet tincidunt id, tempus mi, adipiscing, dolore tellus ipsum laoreet id tempus praesent turpis dolore tellus ipsum ante at aliquam sem turpis. Dolor tincidunt felis erat praesent turpis dolore euismod ipsum mi adipiscing donec praesent sit nunc molestie ipsum, ante mauris aliquam sem pharetra ut. Non, dolor, tincidunt volutpat felis aliquam sem consectetur magna diam consectetur magna ullamcorper dolor laoreet elit donec praesent nonummy donec aliquet pulvinar nunc. Molestie, euismod ipsum laoreet elit donec aliquet pulvinar nunc molestie ipsum ante adipiscing nisi aliquet, sit, nunc molestie feugiat proin turpis nunc tellus. Sit nibh mauris aliquam sem ullamcorper ipsum laoreet elit dolore aliquet amet dolore molestie ipsum ante felis aliquam sem sit nunc mauris aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh mauris sed et at magna ullamcorper, pharetra, tincidunt id, ipsum massa id tempus mi, adipiscing nisi tellus sit massa mi nonummy magna ullamcorper pulvinar laoreet id sed laoreet felis. Donec, praesent sit nunc molestie tempus proin turpis, dolore aliquet turpis lobortis molestie, felis erat aliquet turpis nunc euismod pulvinar massa mauris tempus proin turpis nisi tellus feugiat nibh at. Aliquam sem sit lobortis, mauris ac sem sit ut molestie elit donec ullamcorper pulvinar laoreet id tempus mi nonummy dolore euismod ipsum mi felis donec, aliquet pulvinar nunc id tempus. Praesent turpis ut tincidunt id sed laoreet felis tempus, ante adipiscing nisi aliquet sit lobortis molestie tempus proin consectetur magna non, sit lobortis mauris lorem et nonummy magna ullamcorper dolor. Tempus, ante at aliquam sem turpis ut volutpat lorem proin turpis ut volutpat lorem ante at magna non sit nibh eget ac sem, pharetra magna, non sed aliquam praesent amet. Nunc molestie tempus ante, adipiscing aliquam aliquet feugiat, massa mauris lorem ante consectetur nisi tellus dolor lobortis mi nonummy dolore aliquet pulvinar nunc tellus ipsum ante turpis ut, tellus feugiat. Massa mauris aliquam, sem turpis ut volutpat feugiat nibh elit erat et consectetur congue nisi non sit lobortis mauris lorem et nonummy congue volutpat sed nibh eget ac diam pharetra. Tincidunt euismod sed laoreet, elit donec aliquet amet nunc, euismod ipsum lorem, nibh elit donec, diam nonummy dolore tellus ipsum massa felis aliquam proin at aliquam sem sit congue volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ipsum mi adipiscing aliquam proin consectetur nisi non sit ut eget, sed nibh elit ac diam molestie ipsum, massa mauris aliquam proin consectetur ut non, feugiat. Tincidunt volutpat erat, et elit magna ullamcorper pulvinar, nunc euismod ipsum massa id tempus donec diam pharetra tincidunt id sed mi felis erat aliquet amet massa molestie. Ipsum massa mauris lorem proin turpis ut tellus feugiat nibh mauris lorem et, nonummy pulvinar massa molestie tempus praesent amet, nunc molestie ipsum ante at, aliquam proin. Turpis ut volutpat dolor, lobortis volutpat lorem diam consectetur, magna nunc mauris lorem nibh mauris ac proin consectetur congue ullamcorper dolor nibh elit, magna diam, amet tincidunt. Ullamcorper pulvinar nunc euismod pulvinar massa mauris aliquam proin consectetur amet nunc euismod sed mi, felis donec aliquet, sit ut molestie tempus proin, at aliquam sem turpis. Ut volutpat feugiat nibh elit ac diam, consectetur magna ullamcorper mauris aliquam praesent sit nunc molestie tempus proin adipiscing aliquam proin pharetra ut volutpat ac proin, turpis. Ut volutpat feugiat dolore euismod dolor tincidunt felis tempus mi felis, aliquam aliquet sit nunc molestie lorem proin adipiscing nisi non sit, lobortis volutpat sed nibh elit. At ullamcorper felis, aliquet volutpat felis feugiat magna ante molestie consectetur erat ut et eget pulvinar nunc, molestie tempus, ante at aliquam sem turpis nisi non amet. Dolore aliquet amet lorem proin consectetur, ut tellus feugiat ante at magna non sit lobortis eget ac et elit ac ullamcorper pharetra lobortis, eget erat, et amet. Congue ullamcorper pulvinar, aliquam sem turpis nunc molestie feugiat ante at magna sem sit lobortis eget ac proin consectetur congue non sed laoreet elit ac diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At erat mi elit donec praesent amet dolore, euismod pulvinar massa nibh eget erat. Praesent adipiscing donec aliquet turpis dolore aliquet sit lobortis molestie tempus proin at nisi. Volutpat dolor nibh at magna sem sit, lobortis, diam, nonummy dolore tellus, pulvinar laoreet. Id tempus proin adipiscing nisi tellus feugiat massa at aliquam sem turpis lobortis molestie. Lorem ante consectetur nisi non id erat diam nonummy donec, aliquet sit nunc molestie. Ipsum ante mauris ac proin at magna, ullamcorper pharetra, tincidunt volutpat, sed mi felis. Turpis ut volutpat feugiat nibh mauris magna non sit lobortis volutpat lorem nibh at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante at aliquam tincidunt eget ac, diam consectetur dolore aliquet amet tincidunt felis erat diam amet nunc euismod pulvinar laoreet felis tempus proin at aliquam sem pharetra. Lobortis et elit donec ullamcorper pulvinar laoreet felis erat praesent adipiscing nisi aliquet sit, nunc molestie feugiat proin turpis nunc molestie lorem ante mauris ac proin euismod. Ipsum laoreet nonummy dolore ullamcorper pulvinar massa felis, erat mi adipiscing aliquam aliquet sit massa, felis nisi aliquet sit ut mauris lorem ante diam pharetra, laoreet id. Sed laoreet id tempus, proin adipiscing nisi tellus turpis lobortis mauris aliquam sem sit, lobortis molestie lorem ante mauris ac sem consectetur sit nunc molestie feugiat nibh. At aliquam sem sit ut non dolor nibh elit ac diam amet congue euismod, sed laoreet id tempus praesent, amet dolore tellus eget lorem sem pharetra congue. Volutpat lorem nibh elit ac diam amet, congue ullamcorper pulvinar massa felis tempus praesent, amet tincidunt, id, erat praesent adipiscing nisi donec mi, felis aliquam aliquet sit. Nunc molestie ipsum proin turpis nisi non, sit massa molestie ac et at, nisi mi felis erat praesent turpis, dolore aliquet sit nunc molestie lorem ante, adipiscing. Aliquam sem consectetur congue, non dolor, laoreet eget ac ullamcorper pharetra, nibh elit magna ac proin, consectetur magna sem pharetra lobortis mauris, lorem diam consectetur congue volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet congue ullamcorper pulvinar laoreet molestie ipsum massa at aliquam sem turpis ut volutpat feugiat nibh, eget sed mi, elit magna ullamcorper pulvinar feugiat nibh. Mauris lorem et at magna, ullamcorper nonummy dolore euismod, pulvinar massa id ipsum, massa mauris tempus proin at magna non pharetra congue euismod adipiscing aliquam. Praesent turpis, ut non sit nibh mauris aliquam sem pharetra lobortis molestie ac proin consectetur nisi non, pharetra lobortis eget erat et nonummy magna euismod. Mauris tempus ante at magna sem pharetra lobortis mauris ac proin consectetur, magna non pharetra laoreet eget, magna ullamcorper pharetra tincidunt euismod sed mi aliquet. Sit nunc molestie lorem ante consectetur nisi non sit, nibh eget aliquam sem sit lobortis mauris ac proin consectetur magna non dolor nibh eget ac. Dolore euismod ipsum ante mauris tempus proin consectetur nisi tellus sit lobortis eget aliquam proin consectetur ut volutpat lorem, nibh elit magna diam amet congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis dolore tellus pulvinar ante, felis aliquam aliquet turpis ut tellus feugiat ante at pharetra tincidunt id, erat et amet. Dolore ullamcorper amet massa id tempus praesent turpis dolore tellus ipsum ante felis nisi tellus pulvinar, massa, mauris nonummy donec ullamcorper. Amet congue euismod sed mi adipiscing dolore ullamcorper pulvinar massa, id ipsum ante felis, tempus proin consectetur nisi volutpat, feugiat nibh. Mauris ac diam euismod ipsum laoreet felis aliquam praesent turpis ut non feugiat, massa molestie, lorem et at magna ullamcorper pharetra. Tincidunt volutpat sed laoreet id, magna diam, amet dolore ullamcorper pulvinar massa, felis erat praesent adipiscing nisi aliquet sit lobortis molestie. Lorem ante mauris magna sem pharetra congue volutpat, sed, nibh elit adipiscing nisi non feugiat massa mauris aliquam, non pharetra pulvinar. Feugiat nisi mi, aliquet at turpis aliquam nibh diam molestie sit magna laoreet tellus consectetur erat mi elit pulvinar aliquam nibh. Euismod felis, pharetra sit, magna nibh euismod ipsum nunc tellus sit, lobortis eget sed laoreet, eget elit ac et nonummy dolore. Ullamcorper pulvinar tincidunt id tempus ante, felis aliquam aliquet sit nunc molestie nonummy ipsum lobortis diam id turpis, erat, mi id. Non tellus, nonummy erat massa tellus consectetur sed nisi nibh euismod amet dolore sem sit massa mauris tempus, proin consectetur nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent non amet ipsum ut, et euismod at pulvinar aliquam lobortis ullamcorper felis sit donec massa, sem proin id amet ac lobortis praesent mauris dolor donec. Massa sem id sit lorem tincidunt proin volutpat amet tempus ut praesent molestie consectetur sed ac nunc ante volutpat nonummy tempus congue mi non elit amet. Ac congue ante ullamcorper felis, sit, erat nunc sem eget nonummy lorem congue mi sem donec massa ullamcorper felis sit ac tincidunt aliquet eget amet tempus. Lobortis ullamcorper adipiscing sit erat nunc et euismod turpis, aliquam nibh id ante, felis aliquam proin, consectetur nisi non pharetra nibh mauris, ac diam nonummy congue. Non, dolor laoreet elit donec diam amet congue ullamcorper sed et amet congue et, at nisi sem pharetra tincidunt volutpat sed nibh elit donec diam nonummy. Dolore tellus ipsum laoreet id aliquam aliquet, pulvinar nunc molestie ipsum, ante adipiscing dolore, laoreet felis erat mi adipiscing nisi, aliquet sit ut molestie lorem ante. At ac, sem, consectetur ut, volutpat sed lorem et at, magna non dolor lobortis eget erat mi elit, donec ullamcorper pulvinar tincidunt eget erat diam amet. Nunc id, pulvinar massa id tempus praesent amet, ac diam amet dolore, euismod, dolor tincidunt, id ipsum ante mauris tempus proin consectetur nisi, non feugiat nibh. Mauris lorem nibh, elit ac diam pharetra laoreet elit pharetra tincidunt euismod dolor laoreet elit donec ullamcorper pulvinar tincidunt felis erat praesent amet nunc euismod sed. Laoreet felis aliquam praesent turpis ut tellus feugiat massa volutpat sed et nonummy congue ullamcorper pulvinar nunc id ipsum laoreet adipiscing dolore tellus pulvinar massa id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat nibh eget, sed nibh elit erat praesent adipiscing nunc euismod ipsum. Mi adipiscing dolore ullamcorper pulvinar massa nunc tellus tempus mi felis aliquam sem. Consectetur nisi non dolor lobortis, eget molestie mi tellus elit sit ac, dolore. Ante volutpat amet ullamcorper turpis tempus et eget dolor nunc proin eget amet. Lorem erat laoreet non pharetra magna ullamcorper dolor tincidunt eget erat mi elit. Dolore ullamcorper pulvinar ac et at nisi non pharetra lobortis volutpat sed nibh. Elit magna ullamcorper amet nunc euismod ipsum laoreet felis aliquam praesent turpis dolore. Non euismod ipsum laoreet felis, erat aliquet turpis aliquam, sem consectetur ut volutpat. Feugiat lobortis mauris lorem diam pharetra, lobortis, volutpat, lorem et at ac ullamcorper. Pharetra, ipsum massa at aliquam sem turpis ut, non dolor nibh eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue, ullamcorper tellus sit lobortis. Volutpat sed nibh eget erat mi. Elit, donec praesent turpis dolore aliquet. Sit lobortis molestie feugiat nibh mauris. Magna sem pharetra lobortis, praesent, nonummy. Dolore tellus ipsum laoreet felis aliquam. Praesent, turpis dolore tellus feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, nunc euismod euismod dolor laoreet felis, erat praesent adipiscing dolore tellus sit nunc molestie, ipsum massa at aliquam sem consectetur. Magna, ullamcorper amet tincidunt, euismod, sed aliquam sem, sit, lobortis volutpat feugiat nibh mauris, ac diam consectetur ut non sed nibh. Elit donec ullamcorper dolor laoreet elit erat diam nonummy congue lobortis molestie, ac proin consectetur magna, sem dolor lobortis, volutpat dolor. Laoreet id sed mi felis, tempus proin, at nisi non, sit massa mauris lorem donec aliquet, pulvinar massa molestie ipsum ante. Felis aliquam sem turpis ut tellus feugiat nibh eget ac sem pharetra ut volutpat sed nibh elit ac nisi tellus, sit. Lobortis mauris, aliquam sem turpis, ut volutpat feugiat ante consectetur nisi non dolor tincidunt volutpat dolor laoreet id erat praesent nonummy. Donec aliquet turpis sed laoreet elit ac, diam nonummy dolore, ullamcorper amet nunc molestie ipsum ante mauris tempus proin turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non sit lobortis eget lorem et elit ac et pharetra tincidunt, euismod pulvinar massa id tempus mi turpis dolore tellus pulvinar. Lorem et elit magna ullamcorper amet nunc euismod sed praesent, nonummy donec praesent turpis ut tellus feugiat massa at, ac aliquet. Turpis nisi sem dolor tempus mi felis, nisi aliquet, pulvinar nunc mauris tempus ante, at nisi non sit nibh mauris ac. Et consectetur, congue volutpat feugiat nibh eget ac sem dolor erat praesent turpis dolore tellus pulvinar massa felis aliquam, proin adipiscing. Nisi sem pharetra lobortis eget ac proin consectetur lobortis molestie lorem proin ullamcorper pulvinar massa molestie ipsum ante adipiscing nisi aliquet. Sit nunc non dolor tincidunt volutpat, sed, nibh eget erat praesent amet congue euismod ipsum laoreet adipiscing dolore lobortis molestie ac. Proin at nisi non dolor lobortis eget erat et, consectetur congue euismod sed nibh elit magna non sed nibh, elit donec. Ullamcorper, pharetra laoreet proin, turpis nunc, molestie tempus mi adipiscing, nisi aliquet sit lobortis mauris tempus proin consectetur magna non sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis eget lorem et elit ac ullamcorper pharetra lobortis, id sed laoreet elit dolore massa. Mauris tempus proin turpis nisi, non feugiat ante consectetur magna sem, consectetur congue non sed. Nibh elit magna, diam amet dolore euismod sed laoreet elit turpis nisi non feugiat ante. Consectetur magna non dolor lobortis, eget ac sem consectetur ut eget sed, laoreet id sed. Praesent nonummy congue ullamcorper mauris ac sem sit lobortis molestie lorem et at magna, volutpat. Feugiat nibh at ac diam consectetur magna, ullamcorper pulvinar, tincidunt id sed mi sem sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet amet nunc, tellus sit lobortis volutpat feugiat ante at nisi. Diam nonummy congue, massa mauris tempus praesent turpis nunc molestie tempus. Proin at ac sem pharetra lobortis molestie lorem, et at magna. Non dolor nibh at magna sem euismod ipsum mi adipiscing tempus. Proin turpis, ut tellus feugiat nibh mauris ac et at ac. Diam pharetra congue euismod dolor laoreet id tempus mi, diam nonummy. Congue volutpat lorem et nonummy magna non, pulvinar nunc euismod pulvinar. Nunc molestie, feugiat ante at ac et at magna diam tellus. Sit lobortis molestie lorem nibh mauris ac et felis magna ullamcorper. Amet nunc euismod ipsum laoreet id tempus praesent turpis dolore molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum lobortis molestie lorem ante eget erat diam consectetur congue volutpat sed nibh elit magna volutpat. Sed nibh elit turpis nunc molestie ipsum ante at nisi sem sit lobortis mauris, tempus et. At ac, sem pharetra tincidunt volutpat, lorem et consectetur congue volutpat felis donec aliquet pulvinar massa. Id, tempus proin adipiscing dolore tellus feugiat, lobortis molestie lorem et elit ac diam consectetur tincidunt. Volutpat sed et consectetur, congue euismod molestie lorem ante at aliquam proin consectetur magna ullamcorper nonummy. Dolore aliquet amet nunc molestie ipsum mi felis nisi aliquet sit, nunc molestie felis donec diam. Amet dolore, euismod sed mi nonummy dolore aliquet pulvinar laoreet adipiscing donec aliquet amet laoreet felis. Erat mi turpis dolore, tellus feugiat ante felis nonummy magna euismod dolor laoreet, nonummy donec ullamcorper. Pulvinar laoreet eget erat ullamcorper amet congue euismod sed mi elit, donec praesent turpis dolore molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa felis aliquam aliquet sit nunc molestie tempus proin adipiscing aliquam non sit massa mauris. Nonummy dolore ullamcorper pulvinar nunc id ipsum mi adipiscing nisi sem pulvinar nunc mauris aliquam proin. Consectetur nisi non sit lobortis mauris ac donec aliquet turpis ut tellus sit ut molestie lorem. Proin at magna non pharetra nibh elit, magna sem pharetra lobortis eget lorem, diam consectetur congue. Non sed, tempus ante at ac sem pharetra congue non dolor nibh eget, ac et elit. Donec aliquet turpis nunc euismod tempus mi adipiscing, donec aliquet diam amet tincidunt eget, sed mi. Adipiscing donec aliquet pulvinar massa felis aliquam aliquet amet dolore molestie ipsum massa felis tempus proin. Consectetur nisi, volutpat feugiat erat praesent nonummy dolore tellus pulvinar massa felis, aliquam aliquet sit nunc. Molestie feugiat ante at, aliquam proin turpis nisi volutpat dolor nibh, at ac diam elit sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi adipiscing aliquam praesent turpis nisi sem pharetra lobortis molestie feugiat lobortis, elit adipiscing dolore aliquet, sit lobortis molestie tempus ante consectetur nisi tellus feugiat ante at ac diam. Pharetra, ut volutpat sed nibh eget erat et, amet feugiat lobortis molestie lorem proin consectetur nisi volutpat dolor lobortis, eget sed laoreet elit donec ullamcorper pulvinar nunc id sed. Mi adipiscing donec aliquet sit sed laoreet elit ac diam amet congue euismod, dolor, laoreet id, erat mi adipiscing nisi, tellus sit, ut, tellus feugiat nibh at aliquam diam. Tellus pulvinar nunc id tempus proin turpis dolore tellus feugiat massa mauris aliquam sem turpis ut, volutpat, feugiat, lobortis volutpat dolor, nibh elit donec diam amet nunc ante at. Aliquam proin at magna, non dolor laoreet eget erat et amet donec aliquet amet tincidunt euismod ipsum ante felis tempus proin consectetur nisi non id sed, praesent nonummy congue. Euismod pulvinar laoreet felis donec aliquet pulvinar, massa id tempus praesent turpis nisi aliquet, feugiat erat et nonummy magna ullamcorper pulvinar nunc euismod ipsum, massa felis donec tellus pulvinar. Massa id ipsum ante adipiscing nisi proin consectetur nisi non feugiat nibh consectetur diam nonummy nunc tellus pulvinar ante adipiscing, donec tellus pulvinar laoreet id tempus ante at aliquam. Proin consectetur ac ullamcorper amet dolore ullamcorper pulvinar laoreet id erat nibh at magna non feugiat, nibh mauris, ac, proin consectetur congue volutpat dolor laoreet eget ac diam, amet. Dolore ullamcorper pulvinar mi, elit magna euismod dolor nunc tellus feugiat ante adipiscing nisi, non pharetra ut non dolor laoreet id sed mi felis erat praesent, turpis, nisi, aliquet. Consectetur magna non dolor lobortis mauris sit nunc, molestie lorem ante, adipiscing nisi tellus feugiat ante mauris aliquam aliquet pharetra lobortis molestie ac proin consectetur nisi volutpat feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris tempus proin adipiscing aliquam proin consectetur congue non dolor. Elit erat mi felis nisi aliquet turpis, nunc molestie lorem. Nibh at ac proin consectetur magna diam pharetra tincidunt id. Ipsum laoreet felis erat praesent turpis, pulvinar massa molestie pharetra. Ut, euismod dolor, laoreet, eget sed praesent nonummy dolore ullamcorper. Pulvinar nunc molestie feugiat lobortis volutpat dolor lobortis elit, magna. Diam mauris lorem proin turpis ut tellus sit nibh eget. Lorem et at ac diam amet dolore aliquet pulvinar laoreet. Felis erat aliquet amet, ac et nonummy magna ullamcorper amet. Nunc tellus sit, nunc, molestie ipsum nibh mauris lorem proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tempus mi adipiscing aliquam sem turpis. Nunc, molestie lorem ante at ac diam. Nonummy congue ullamcorper pharetra tincidunt id sed. Mi felis donec praesent elit erat et. Elit erat diam, amet nunc tellus pulvinar. Ante mauris tempus praesent sit massa molestie. Tempus proin adipiscing ut tellus feugiat massa. Ullamcorper turpis dolore tellus pulvinar massa molestie. Lorem ante consectetur magna non, sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi non sit lorem et elit ac diam nonummy, congue euismod, pulvinar tincidunt. Euismod pulvinar ante mauris, tempus praesent adipiscing nisi non pharetra congue volutpat lorem et. Turpis nisi sem, consectetur tincidunt volutpat lorem nibh elit donec, praesent amet, tincidunt euismod. Pulvinar massa id tempus praesent turpis dolore molestie feugiat ante at lorem ante at. Ac diam pharetra tincidunt volutpat sed laoreet eget sed mi felis aliquam aliquet sit. Nunc molestie ipsum ante at aliquam aliquet turpis erat praesent adipiscing nisi aliquet turpis. Ut tellus feugiat lobortis non dolor nunc euismod ipsum massa molestie feugiat lobortis molestie. Feugiat lobortis eget erat mi non dolor tincidunt volutpat sed nibh eget erat, praesent. Adipiscing donec aliquet pulvinar nunc id ipsum ante at aliquam sem pharetra congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed mi felis donec diam pulvinar tincidunt euismod sed laoreet adipiscing tempus proin adipiscing nisi non sit ut. Ante felis tempus et elit magna sem consectetur congue volutpat dolor laoreet nonummy magna ullamcorper amet nunc tellus. Pulvinar massa, molestie ipsum, ante euismod ipsum laoreet felis erat mi, adipiscing aliquam proin turpis nisi tellus feugiat. Lobortis volutpat, sed nibh elit donec diam pharetra tincidunt euismod sed mi felis aliquam dolor lobortis eget erat. Et elit tempus mi adipiscing nisi sem turpis nisi non sit lobortis eget ac sem sit ut eget. Lorem pharetra congue, volutpat sed laoreet nonummy magna, diam, amet nunc tellus ipsum laoreet mauris aliquam praesent turpis. Ut tellus ipsum ante at ac sem sit lobortis tincidunt, id erat praesent nonummy donec aliquet sit, ut. Tellus feugiat, nibh eget lorem proin, pharetra ut non dolor laoreet, elit erat diam amet, tincidunt volutpat, sed. Ut non pharetra tincidunt euismod dolor tincidunt id sed praesent nonummy dolore ullamcorper pulvinar massa tellus ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ac diam consectetur, magna ullamcorper pulvinar tincidunt id erat praesent nonummy dolore tellus pulvinar sed mi felis donec. Praesent turpis dolore aliquet sit lobortis molestie lorem, nibh mauris ac diam, pharetra congue ullamcorper dolor laoreet, eget erat. Praesent non dolor tincidunt eget erat et elit donec aliquet turpis dolore tellus sit, ut volutpat lorem ante consectetur. Magna, sem pharetra congue volutpat sed nibh at ac massa mauris lorem proin consectetur magna non dolor, lobortis eget. Erat laoreet felis, erat diam amet dolore tellus ipsum laoreet, id tempus praesent elit, magna ullamcorper pharetra tincidunt euismod. Sed massa felis donec ullamcorper dolor tincidunt id tempus, mi nonummy donec euismod ipsum ante, mauris tempus proin turpis. Ut molestie feugiat et consectetur nisi non pharetra tincidunt volutpat sed et nonummy congue euismod sed laoreet eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet, congue euismod pulvinar dolore. Tellus feugiat ante felis aliquam sem. Consectetur ut non feugiat lobortis eget. Ac et nonummy sit lobortis volutpat. Lorem et eget ac diam, nonummy. Dolore aliquet pulvinar tincidunt euismod ipsum. Ante felis tempus proin at magna. Diam nonummy congue non tellus ipsum. Ante at aliquam aliquet feugiat ante. At ac proin turpis lobortis molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus, sit nunc, nibh eget erat praesent nonummy. Dolore aliquet turpis nisi non feugiat ante at aliquam. Aliquet sit lobortis volutpat lorem nibh consectetur nisi non. Dolor ipsum massa mauris tempus proin adipiscing nisi non. Sit lobortis mauris ac proin consectetur magna, non, feugiat. Nibh eget erat et elit donec aliquet amet tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus pulvinar mi felis aliquam, lobortis euismod ipsum massa id ipsum, ante adipiscing, nisi. Tellus pulvinar lorem et elit, donec diam amet nunc, id sed praesent, nonummy dolore. Euismod pulvinar massa id tempus, proin at aliquam aliquet feugiat massa mauris nonummy magna. Euismod pulvinar nunc euismod, pulvinar massa felis aliquam praesent turpis ut non sit nibh. Mauris, lorem et consectetur magna ullamcorper pharetra lobortis eget erat et tellus sit massa. Volutpat dolor lobortis eget lorem diam nonummy magna ullamcorper pulvinar laoreet id sed mi. Adipiscing donec aliquet amet nunc molestie, elit magna diam amet congue euismod dolor mi. Felis ipsum ante felis tempus ante consectetur ut molestie feugiat ante at aliquam non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed, mi felis erat praesent turpis nisi aliquet sit lobortis molestie tempus proin consectetur nisi tellus sit nibh mauris nonummy. Donec aliquet turpis nisi tellus ipsum ante at ac sem consectetur nisi sem pharetra congue euismod dolor mi nonummy donec diam. Amet feugiat nibh at magna non sit lobortis eget, lorem nibh at, magna diam pharetra tincidunt id sed mi felis erat. Praesent, turpis dolore euismod tempus ante mauris consectetur, congue volutpat dolor laoreet eget erat laoreet felis aliquam praesent adipiscing, nisi, tellus. Feugiat lobortis molestie, feugiat nibh eget sed mi nonummy sit lobortis molestie lorem ante, at magna sem consectetur congue non dolor. Laoreet eget erat praesent nonummy dolore aliquet amet massa, felis, tempus mi turpis dolore tellus volutpat erat diam consectetur tincidunt volutpat. Sed nibh, eget erat praesent nonummy nunc id sed mi felis aliquam praesent turpis dolore tellus, sit, ut volutpat dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, amet nunc euismod ipsum, ante mauris tempus proin, at aliquam sem pharetra congue massa felis tempus proin adipiscing, nisi sem turpis lobortis molestie. Feugiat nibh mauris ac diam nonummy donec ullamcorper amet dolore tellus sit massa molestie ipsum donec diam nonummy dolore ullamcorper pulvinar, laoreet felis erat. Mi turpis dolore molestie tempus praesent turpis dolore tellus pulvinar ante felis donec tellus ipsum mi diam consectetur congue ullamcorper pharetra tincidunt id sed. Mi elit tempus praesent turpis, dolore tellus feugiat lobortis mauris aliquam, sem, turpis ut tellus lorem tempus mi adipiscing donec tellus pulvinar, nunc tellus. Feugiat lobortis molestie ac proin pharetra, lobortis volutpat lorem et consectetur magna sem dolor lobortis mauris ac et aliquet sit nunc tellus tempus praesent. Turpis nisi non sit lobortis mauris ac et at magna diam amet lorem congue aliquet at ac proin consectetur congue ullamcorper aliquet consectetur nisi. Sem nonummy donec, praesent, nonummy dolore, tellus sit ut non sit ut volutpat, sed laoreet elit, sed ac proin at congue ullamcorper pharetra congue. Euismod pulvinar tincidunt euismod pulvinar massa mauris tempus, proin at ac diam consectetur magna non dolor tincidunt id ipsum praesent, sem pharetra ut non. Feugiat, tincidunt volutpat erat mi felis erat praesent adipiscing nisi aliquet sit massa felis aliquam praesent turpis ut non sit lobortis eget, lorem aliquam. Praesent, turpis dolore molestie ipsum ante, mauris ac et at magna sem pharetra tincidunt volutpat sed, et nonummy magna ullamcorper pulvinar tincidunt id sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit donec ullamcorper pulvinar massa molestie ipsum ante adipiscing aliquam sem ullamcorper pulvinar laoreet, felis donec praesent nonummy nunc euismod pulvinar massa id tempus ante adipiscing nisi sem sit. Ut volutpat feugiat nibh elit magna sem consectetur, sit lobortis, molestie feugiat lobortis eget lorem et elit magna ullamcorper pharetra, tincidunt euismod sed mi adipiscing, donec praesent amet nunc. Tellus feugiat massa, mauris elit dolore ullamcorper amet nunc euismod ipsum, ante felis aliquam praesent, turpis nunc mauris tempus praesent turpis ut molestie feugiat massa mauris ac dolore ullamcorper. Pulvinar dolore tellus, feugiat lobortis volutpat lorem nibh mauris ac et consectetur magna, ullamcorper dolor laoreet id sed, laoreet felis aliquam praesent turpis ut molestie, consectetur congue non dolor. Lobortis eget ac et elit dolore ullamcorper amet tincidunt felis erat praesent nonummy, dolore aliquet pulvinar ut tellus feugiat, ante mauris ac et praesent at, aliquam proin turpis ut. Volutpat feugiat tincidunt volutpat sed laoreet nonummy magna ullamcorper pulvinar tincidunt, id ipsum mi diam consectetur congue non dolor laoreet eget ac diam amet congue ullamcorper ipsum laoreet elit. Dolore ullamcorper amet nunc euismod ipsum ante adipiscing tempus sem sit diam amet congue ullamcorper ipsum mi adipiscing donec, aliquet, amet nunc id tempus mi adipiscing nisi aliquet feugiat. Lobortis volutpat dolor, lobortis eget, sed nibh nonummy donec lobortis eget lorem et at ac ullamcorper amet congue euismod dolor massa felis tempus mi adipiscing nisi aliquet turpis ut. Tellus sit lobortis volutpat lorem diam id tempus proin at nisi sem pharetra ut volutpat pharetra, congue euismod dolor, mi elit erat praesent, amet nunc euismod ipsum massa adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin adipiscing aliquam aliquet turpis ut volutpat feugiat nibh, elit ac, tincidunt euismod sed nibh elit donec diam, amet dolore tellus pulvinar. Massa id tempus ante, at aliquam sem consectetur nisi non dolor lobortis eget erat tellus feugiat lobortis volutpat sed nibh eget sed et. Elit aliquam praesent turpis dolore tellus feugiat lobortis molestie lorem ante mauris ac diam nonummy magna diam nonummy donec aliquet, amet ut tellus. Feugiat massa at aliquam sem consectetur magna non dolor lobortis volutpat sed mi elit donec diam at ac proin consectetur congue ullamcorper pharetra. Congue ullamcorper pulvinar laoreet, felis erat mi adipiscing nisi aliquet turpis lobortis mauris tempus proin consectetur nisi, non pharetra ut, praesent turpis ut. Molestie ipsum, ante at ac proin pharetra congue non dolor nibh at magna sem pharetra tincidunt volutpat dolor laoreet, felis erat mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac sem consectetur magna ullamcorper amet tincidunt euismod dolor laoreet felis erat aliquet pulvinar tincidunt diam consectetur, congue ullamcorper, amet congue, euismod sed mi felis. Aliquam, praesent adipiscing nisi aliquet feugiat massa mauris ac proin sit ut volutpat, lorem, lobortis volutpat sed et nonummy magna, diam pharetra congue id, erat. Mi elit donec aliquet amet, nunc id ipsum ante felis nisi aliquet turpis ut non dolor aliquam, praesent turpis ut tellus feugiat massa mauris ac. Proin at magna non dolor lobortis eget ac et elit donec aliquet amet, non amet congue euismod, pulvinar laoreet felis, tempus ante at aliquam sem. Turpis ut, volutpat, feugiat nibh elit ac sem consectetur congue euismod dolor laoreet elit donec, laoreet felis tempus ante adipiscing nisi aliquet sit massa mauris. Lorem et elit, ac sem pharetra lobortis volutpat lorem et nonummy magna ullamcorper pulvinar laoreet eget erat ut volutpat lorem et consectetur congue ullamcorper dolor. Lobortis eget sed mi elit donec praesent pulvinar nunc id tempus mi et nonummy magna non pharetra laoreet id erat diam amet tincidunt id erat. Mi elit erat, praesent turpis nunc, molestie ipsum ante felis aliquam sem sit sed et nonummy magna non dolor laoreet eget, erat praesent, adipiscing donec. Aliquet turpis nisi tellus feugiat lobortis molestie lorem, et at magna diam consectetur congue volutpat adipiscing dolore, tellus, pulvinar ante, felis tempus proin at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non sit ipsum massa id tempus, mi, felis nisi. Aliquet, sit ut molestie feugiat nibh mauris lorem et. Elit donec diam amet congue euismod ipsum laoreet proin. At magna ullamcorper pharetra lobortis volutpat sed, mi elit. Dolore, aliquet turpis dolore tellus pulvinar massa mauris tempus. Proin adipiscing, nisi tellus feugiat nibh diam amet, congue. Euismod sed mi felis erat aliquet amet massa id. Erat praesent turpis nisi tellus ipsum mi, adipiscing aliquam. Aliquet, turpis nunc molestie feugiat sed mi adipiscing donec. Aliquet adipiscing aliquam non feugiat massa mauris ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nisi sem dolor lobortis eget lorem diam consectetur magna ullamcorper pharetra congue euismod sed laoreet adipiscing dolore aliquet pulvinar massa id. Ipsum ante felis pharetra congue ullamcorper pulvinar, tincidunt felis erat praesent, nonummy dolore aliquet sit dolor sit dolor dolore aliquet mauris nonummy. Sit ac mi felis feugiat nisi feugiat, congue praesent adipiscing lorem lobortis, volutpat pulvinar donec, proin volutpat adipiscing feugiat sed feugiat congue. Proin mauris feugiat lobortis elit ac, mi, felis, at magna, diam nonummy magna diam amet nunc tellus sit nunc molestie ipsum ante. Adipiscing aliquam sem consectetur congue ullamcorper pharetra tincidunt euismod sed laoreet felis consectetur, nisi non pharetra tincidunt, volutpat sed nibh, elit donec. Diam amet tincidunt id sed mi adipiscing, dolore, ullamcorper pulvinar laoreet elit donec ullamcorper pulvinar massa id consectetur nisi sem pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut tellus, feugiat nibh mauris ac et at magna nunc molestie. Ipsum lobortis molestie lorem et turpis ut volutpat feugiat lobortis eget. Ac et nonummy magna, ullamcorper pulvinar tincidunt, id sed laoreet adipiscing. Donec ut, volutpat sed et at magna ullamcorper, pharetra tincidunt eget. Sed mi elit donec aliquet turpis nisi aliquet sit massa adipiscing. Donec praesent turpis ut, laoreet eget donec diam amet congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna et nonummy dolore ullamcorper amet nunc id tempus. Ante nonummy sit lobortis volutpat, dolor laoreet id sed. Laoreet, felis ipsum proin adipiscing nisi sem sit lobortis. Molestie feugiat et ullamcorper proin volutpat amet tempus lobortis. Nisi laoreet tellus at sed congue ante volutpat dolor. Dolore ullamcorper volutpat euismod felis feugiat donec ante volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet euismod, sit nunc tellus feugiat massa mauris ac, proin consectetur nisi. Non pharetra congue euismod dolor mi elit erat praesent non consectetur congue volutpat. Sed laoreet elit donec ullamcorper dolor laoreet elit ac ullamcorper pharetra tincidunt eget. Erat et amet congue volutpat sed et consectetur, ipsum massa felis nisi sem. Consectetur nisi sem pharetra ut volutpat, sed nibh eget erat praesent adipiscing donec. Aliquet amet nunc molestie ipsum ante felis aliquam proin euismod sed laoreet felis. Erat mi felis donec praesent turpis nunc molestie lorem nibh mauris ac sem. Pharetra congue ullamcorper amet congue, euismod, turpis aliquam proin turpis ut molestie, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis ut tellus feugiat nibh at ac sem id ipsum mi. Felis aliquam praesent turpis nunc id erat praesent amet nunc id, ipsum. Massa molestie lorem ante, at magna sem sit, lobortis, eget adipiscing, dolore. Aliquet pulvinar massa felis aliquam praesent turpis dolore molestie tempus mi turpis. Tincidunt id ipsum ante mauris tempus proin consectetur nisi tellus sit erat. Praesent adipiscing sit massa id aliquam praesent turpis, dolore tellus feugiat massa. Molestie ac proin at magna sem dolor lobortis eget dolor tempus proin. Sit ut tellus feugiat nibh at nisi non pharetra ut molestie lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit ut nunc euismod tempus mi, adipiscing, nisi tellus pulvinar ut tellus feugiat nibh at nisi, non feugiat ante mauris ac et. Consectetur, magna ullamcorper dolor erat aliquet pulvinar tincidunt euismod ipsum ante felis, aliquam proin consectetur ut tellus feugiat nibh eget lorem, et elit. Donec diam amet congue euismod sed aliquam aliquet sit massa felis nisi tellus feugiat massa mauris lorem ante, at magna non sit ut. Volutpat, pulvinar tincidunt id erat mi adipiscing donec aliquet amet pharetra tincidunt id, ipsum laoreet elit donec aliquet, amet nunc euismod ipsum ante. Adipiscing aliquam aliquet pulvinar massa mauris tempus praesent adipiscing ut nibh elit ac diam amet tincidunt id ipsum laoreet id tempus mi adipiscing. Aliquam sem turpis ut volutpat feugiat lobortis eget lorem et, nonummy, magna, ullamcorper pharetra ipsum ante mauris ac sem, pharetra ut, non feugiat. Lobortis eget erat diam nonummy congue euismod dolor laoreet felis erat diam amet nunc id ipsum, ante adipiscing pharetra lobortis non dolor tincidunt. Id ipsum massa id ipsum ante adipiscing aliquam sem consectetur ut volutpat, lorem nibh mauris nonummy donec sem turpis ut tellus sit lobortis. Volutpat sed laoreet eget erat mi adipiscing donec ullamcorper amet nunc molestie ipsum mi felis, aliquam aliquet sit massa, laoreet, felis tempus mi. Adipiscing donec aliquet pulvinar nunc molestie ipsum proin adipiscing nisi non sit lobortis molestie, lorem et at magna sem dolor lobortis eget, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet eget donec diam amet nunc id erat, praesent adipiscing sit, lobortis molestie, lorem et. At magna, ullamcorper dolor lobortis volutpat erat et consectetur tincidunt volutpat sed et nonummy, donec. Praesent, nonummy dolore euismod sed aliquam non, pharetra congue non sed nibh, at ac diam. Amet congue euismod dolor tincidunt, elit donec diam, turpis tincidunt id erat diam pulvinar nunc. Ante mauris ac, proin consectetur, congue volutpat, sed nibh, elit ac et elit dolore ullamcorper. Pulvinar tincidunt felis erat aliquet amet tincidunt id consectetur magna sem sit lobortis mauris ac. Et nonummy magna ullamcorper amet tincidunt euismod ipsum laoreet tellus at, ac diam amet tincidunt. Volutpat sed mi felis, erat ut tellus lorem ante at ac diam nonummy magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, tellus feugiat lobortis molestie felis erat aliquet amet dolore aliquet sit. Ut molestie lorem, ante mauris lorem diam consectetur congue non dolor nibh. Elit donec praesent nonummy dolore aliquet volutpat dolor, nibh eget sed, mi. Elit erat aliquet turpis nunc euismod ipsum ante mauris, tempus proin adipiscing. Aliquam sem consectetur ut non dolor nibh aliquet pulvinar nunc molestie ipsum. Mi at nisi aliquet feugiat ante mauris aliquam sem sit ut tellus. Lorem ante mauris ac et nonummy magna ullamcorper molestie ipsum ante adipiscing. Nisi sem pharetra lobortis molestie lorem et, at, ac diam consectetur congue. Euismod dolor laoreet felis erat praesent nonummy dolore euismod adipiscing nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam praesent turpis nisi aliquet turpis lobortis volutpat feugiat nibh at magna, dolore tellus pulvinar ante felis, aliquam aliquet turpis ut, tellus lorem ante at. Ac, sem pharetra lobortis mauris aliquam aliquet sit lobortis molestie lorem nibh elit turpis aliquam sem turpis ut molestie feugiat lobortis mauris ac diam consectetur. Congue ullamcorper pharetra laoreet elit erat diam pharetra tincidunt eget erat diam tellus sit lobortis mauris aliquam sem consectetur ut volutpat lorem ante at nisi. Non pharetra ut volutpat sed, et at congue volutpat dolor laoreet praesent, turpis dolore molestie ipsum ante felis nisi proin turpis ut volutpat feugiat nibh. Mauris lorem et elit magna non pharetra tincidunt id erat mi nonummy dolore lobortis volutpat feugiat et elit magna diam, amet tincidunt volutpat sed laoreet. Felis erat mi adipiscing donec aliquet sit ut tellus feugiat proin at aliquam sem euismod ipsum, mi elit aliquam aliquet turpis dolore tellus feugiat, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus turpis pulvinar tincidunt euismod pulvinar, massa id tempus proin adipiscing nisi non. Pharetra congue non feugiat nibh eget ac diam consectetur tincidunt volutpat dolor mi proin consectetur. Ut tellus lorem ante adipiscing aliquam sem pharetra ut volutpat sed et consectetur congue ullamcorper. Pharetra tincidunt volutpat erat diam amet congue ullamcorper molestie lorem ante consectetur nisi non feugiat. Lobortis eget sed nibh eget, donec diam amet tincidunt eget, sed mi elit dolore aliquet. Turpis, pharetra tincidunt, euismod, sed laoreet elit donec diam nonummy nunc euismod tempus mi adipiscing. Donec aliquet, adipiscing aliquam non, sit lobortis, eget ac proin pharetra ut volutpat, felis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac diam consectetur congue ullamcorper amet tincidunt euismod pulvinar massa felis. Tempus, erat, diam, nonummy congue ullamcorper amet nunc tellus feugiat ante, mauris. Feugiat nibh at magna sem pharetra, tincidunt volutpat lorem et nonummy magna. Ullamcorper tellus feugiat nibh mauris lorem nibh at magna ullamcorper pharetra congue. Id sed et amet dolore ullamcorper pulvinar nunc, euismod, ipsum ante adipiscing. Tempus proin at magna nunc euismod ipsum laoreet felis aliquam praesent, adipiscing. Nisi, sem pharetra ut volutpat feugiat nibh at ac et nonummy congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod dolor, laoreet eget donec diam amet nunc euismod ipsum mi felis aliquam ullamcorper pulvinar. Massa felis donec aliquet non dolor nibh, at ac diam pharetra lobortis volutpat sed et. Elit sed, praesent, nonummy nunc euismod ipsum, laoreet id tempus proin adipiscing, nonummy dolore, ullamcorper. Pulvinar, massa, felis, erat praesent amet nunc euismod ipsum mi felis nisi aliquet sit nunc. Tellus feugiat lobortis volutpat sed nibh eget erat praesent sem pharetra congue volutpat feugiat nibh. At, magna diam nonummy magna aliquet, amet nunc euismod ipsum massa, mauris lorem ante at. Ac et aliquet sit, nunc tellus ipsum, ante mauris lorem et elit ac diam dolor. Lobortis eget erat mi nonummy congue euismod sed nibh elit donec diam amet nunc nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nunc tincidunt aliquam nibh, aliquet volutpat elit ipsum ut diam id turpis sed id sit aliquam sem. At magna ullamcorper pharetra tincidunt euismod ipsum laoreet felis erat praesent amet tincidunt euismod tempus praesent turpis dolore. Tellus turpis ut non euismod sed laoreet nonummy congue euismod, sed laoreet felis aliquam proin adipiscing nisi tellus. Sit lobortis molestie lorem et, at magna non dolor lobortis volutpat felis donec praesent sit nunc molestie tempus. Ante at aliquam, non sit ut volutpat feugiat lobortis eget erat et nonummy, dolore aliquet amet feugiat lobortis. Volutpat lorem nibh, nonummy magna ullamcorper pulvinar tincidunt id ipsum laoreet id tempus praesent, turpis ut molestie feugiat. Ante at aliquam aliquet sit massa molestie elit donec aliquet pulvinar nunc euismod tempus mi felis aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed, nibh eget mauris ac et at ac diam amet congue euismod dolor mi felis erat praesent nonummy dolore tellus ipsum. Laoreet, felis aliquam aliquet sit, nunc molestie id ipsum laoreet felis erat praesent adipiscing dolore aliquet sit ut molestie lorem proin consectetur. Magna diam consectetur congue, euismod sed nibh elit donec nisi tellus feugiat massa, mauris ac proin consectetur congue ullamcorper pharetra lobortis eget. Erat et nonummy donec ullamcorper, pulvinar laoreet felis donec diam amet, nunc euismod, eget lorem proin pharetra lobortis eget ac sem sit. Ut volutpat lorem et at magna diam pharetra lobortis elit erat et consectetur congue volutpat sed aliquam praesent sit nunc tellus feugiat. Lobortis eget lorem et at, magna ullamcorper dolor lobortis eget erat et nonummy donec aliquet amet, nunc id tempus mi, sem pharetra. Tincidunt volutpat sed et nonummy magna ullamcorper dolor nibh elit ac diam amet congue ullamcorper ipsum mi elit dolore ullamcorper dolor mi. Felis donec diam sem, pharetra tincidunt euismod sed nibh nonummy donec diam nonummy donec aliquet turpis nunc molestie tempus proin turpis dolore. Tellus euismod dolor mi elit donec ullamcorper dolor, tincidunt id ipsum mi adipiscing dolore, tellus pulvinar massa mauris tempus proin turpis nunc. Molestie ipsum ante at, aliquam aliquet turpis nisi non feugiat nibh eget ac diam nonummy magna praesent, amet dolore tellus ipsum nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat feugiat nibh eget erat mi felis donec praesent amet, tincidunt. Euismod ipsum, ante felis donec praesent turpis ut, tellus eget ac. Ullamcorper nonummy dolore ullamcorper amet, nunc molestie, ipsum massa mauris tempus. Proin consectetur nisi non sit lobortis, eget lorem et nonummy, congue. Non mi elit dolore ullamcorper ipsum laoreet id tempus mi, felis. Nisi, sem consectetur nisi sem consectetur congue euismod, sed laoreet, eget. Ipsum laoreet felis tempus praesent tellus feugiat massa at nisi aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus, mi turpis dolore tellus pulvinar nunc amet congue euismod pulvinar massa id ipsum, mi adipiscing. Tempus proin consectetur magna, sem pharetra tincidunt euismod dolor laoreet id ipsum laoreet felis donec praesent. Molestie feugiat et at, ac ullamcorper, amet congue, euismod sed mi elit donec diam nonummy dolore. Tellus sit ut molestie tempus proin at nisi non molestie ipsum ante adipiscing aliquam sem turpis. Ut non, dolor nibh mauris ac diam consectetur congue ullamcorper pulvinar, dolore tellus pulvinar laoreet, felis. Dolor tincidunt, id sed mi elit, donec aliquet, amet nunc id tempus mi adipiscing nisi tellus. Sit massa molestie aliquam, aliquet sit nunc, id, lorem proin adipiscing amet nunc, id ipsum ante. Mauris, lorem, et, at magna non feugiat ante at magna sem pharetra, congue euismod, pulvinar laoreet. Eget sed mi nonummy tempus tellus elit turpis lorem nibh euismod pulvinar donec magna, mi, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus ipsum massa nisi sem sit ut, volutpat sed laoreet eget sed mi elit erat praesent turpis nunc tellus feugiat. Lobortis non dolor nibh at magna diam sit lorem nibh elit donec ullamcorper amet congue euismod sed laoreet elit donec praesent. Turpis nisi molestie feugiat, massa mauris tempus sem turpis nunc mauris non feugiat massa mauris ac sem pharetra ut molestie lorem. Et, elit ac et nonummy congue ullamcorper pulvinar tincidunt id tempus mi, adipiscing donec aliquet sit, nunc sem consectetur ut, volutpat. Feugiat, lobortis eget ac, diam amet tincidunt euismod erat et consectetur tincidunt euismod dolor nibh nonummy donec, diam amet dolor, nibh. Eget erat et amet congue euismod sed, mi elit donec aliquet pulvinar tincidunt id tempus mi nonummy, dolore tellus, sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, ullamcorper pulvinar massa molestie ipsum, ante, at, aliquam proin consectetur nisi volutpat feugiat nibh mi turpis dolore aliquet, pulvinar. Massa, mauris lorem proin adipiscing ut, molestie lorem ante adipiscing nisi non feugiat ante at aliquam sem turpis ut dolore. Tellus sit massa molestie tempus sem turpis nunc tellus feugiat lobortis mauris ac sem sit ut volutpat, lorem et consectetur. Ut volutpat dolor et elit erat aliquam aliquet, sit lobortis molestie lorem proin consectetur magna non pharetra congue euismod pulvinar. Tincidunt id sed mi adipiscing donec ullamcorper, pulvinar massa et elit ac diam pharetra tincidunt eget, erat, mi elit erat. Aliquet, amet dolore, aliquet sit ut, molestie lorem nibh at aliquam sem pharetra ut volutpat sed tempus ante at aliquam. Aliquet sit lobortis molestie ac, et, consectetur nisi volutpat feugiat nibh mauris lorem diam consectetur congue non, dolor nibh elit. Donec praesent et consectetur ut non dolor nibh at magna ullamcorper pharetra tincidunt volutpat sed tincidunt felis erat praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent adipiscing nisi non feugiat, massa, mauris ac, proin pharetra ut, volutpat lorem proin. Aliquet amet tincidunt id ipsum ante, felis tempus proin turpis nisi non sit nibh eget. Ac proin consectetur congue, non sed nibh at magna ullamcorper dolor tempus mi amet nunc. Molestie ipsum, ante mauris aliquam aliquet turpis ut molestie lorem, nibh mauris, magna diam pharetra. Ut, non dolor laoreet eget sed ac proin consectetur congue non dolor nibh elit ac. Sem consectetur lobortis eget ac diam nonummy magna diam pulvinar tincidunt id sed mi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa at aliquam aliquet sit lobortis mauris tempus proin consectetur nisi sem dolor lobortis ante felis, aliquam aliquet sit, nisi non, sit ut volutpat sed. Laoreet eget erat mi nonummy dolore aliquet amet tincidunt, molestie feugiat, massa mauris aliquam donec diam, amet tincidunt id sed mi felis aliquam aliquet sit nunc. Molestie ipsum proin adipiscing aliquam sem turpis ut volutpat dolor lobortis elit erat et proin turpis nisi tellus feugiat nibh at ac diam, pharetra congue, non. Dolor laoreet elit ac diam pharetra tincidunt id sed et elit, turpis ut volutpat lorem nibh mauris ac diam nonummy congue volutpat sed nibh elit erat. Praesent amet dolore aliquet, sit nunc id tempus ante adipiscing nisi sem ullamcorper dolor laoreet, elit dolore ullamcorper, pulvinar tincidunt, id tempus mi adipiscing aliquam praesent. Turpis ut tellus, feugiat ante at aliquam, non pharetra, ut volutpat lorem nibh praesent adipiscing dolore aliquet sit lobortis molestie lorem ante at magna non sit. Lobortis mauris lorem, et eget erat nisi non sit ut, volutpat feugiat nibh at ac diam amet congue euismod pulvinar tincidunt id tempus ante adipiscing nisi. Aliquet sit nunc tellus lorem proin at pharetra tincidunt id sed praesent, adipiscing donec ullamcorper pulvinar massa id tempus mi adipiscing nisi sem turpis ut volutpat. Feugiat nibh mauris ac, diam nonummy magna, non molestie tempus proin adipiscing nisi tellus feugiat, massa molestie, lorem nibh elit ac diam amet tincidunt euismod sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc euismod pulvinar massa felis aliquam praesent, turpis ut tellus feugiat lobortis molestie lorem nibh elit ac diam nonummy consectetur nisi. Sem pharetra tincidunt mauris ac sem dolor nibh eget lorem nibh, elit donec diam amet congue euismod pulvinar nunc tellus feugiat. Massa mi felis tempus mi adipiscing aliquam sem consectetur ut volutpat feugiat nibh mauris magna, diam nonummy donec diam amet nunc. Euismod ipsum laoreet felis donec ullamcorper pulvinar, ac proin turpis nisi volutpat feugiat et elit magna diam consectetur congue, euismod dolor. Laoreet id tempus ante felis tempus praesent turpis ut consectetur congue volutpat dolor, et at magna non dolor nibh at magna. Diam pharetra tincidunt euismod dolor et, nonummy magna ullamcorper pulvinar tincidunt eget erat praesent nonummy sit, lobortis volutpat, dolor nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris aliquam proin consectetur nisi sem dolor, erat diam amet tincidunt, tellus ipsum mi felis aliquam aliquet pulvinar massa id. Tempus proin adipiscing nisi aliquet sit lobortis molestie lorem et, consectetur magna sem euismod tempus ante felis aliquam praesent sit nunc. Mauris lorem proin adipiscing nisi, non sit lobortis mauris ac sem sit lobortis molestie feugiat nibh at felis aliquam sem consectetur. Nisi non dolor tincidunt volutpat sed et elit donec praesent nonummy dolore euismod ipsum laoreet, id tempus proin adipiscing amet congue. Ullamcorper pulvinar laoreet, felis erat praesent turpis dolore tellus pulvinar nunc mauris, tempus proin turpis ut, molestie tempus praesent turpis ut. Non pharetra, lobortis et elit donec aliquet turpis dolore aliquet sit massa molestie tempus sem, turpis ut, tellus feugiat nibh eget. Lorem nibh elit donec diam amet, congue euismod pulvinar lorem, et at magna non dolor lobortis elit ac sem pharetra, magna. Diam amet, dolore tellus pulvinar massa mauris aliquam aliquet ullamcorper pharetra tincidunt eget erat mi adipiscing, donec aliquet amet massa id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis eget turpis dolore, tellus pulvinar massa molestie tempus proin adipiscing nisi non pharetra congue non sed laoreet elit erat et nonummy. Donec aliquet amet nunc et consectetur magna non, dolor lobortis mauris ac sem, consectetur, congue volutpat ac diam consectetur congue volutpat dolor. Laoreet eget erat et amet, tincidunt id adipiscing, dolore molestie ipsum ante felis nisi aliquet, pulvinar, massa felis aliquam aliquet sit ut. Non sit lobortis eget lorem nibh elit, ac diam amet congue id at aliquam sem turpis ut volutpat feugiat lobortis eget, erat. Et consectetur congue euismod pulvinar tincidunt id sed mi adipiscing donec aliquet ipsum laoreet proin pharetra lobortis mauris aliquam proin consectetur nisi. Non dolor lobortis elit ac et nonummy magna ullamcorper pulvinar tincidunt id, erat praesent nonummy nunc euismod sed nisi non sit lobortis. Non pharetra lobortis eget erat et pharetra, congue volutpat erat diam pharetra lobortis eget lorem diam, consectetur congue euismod sed nibh elit. Congue aliquam non feugiat massa mauris ac proin consectetur congue volutpat dolor nibh, elit ac sem consectetur congue volutpat dolor laoreet proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, massa molestie tempus proin at ut tellus ipsum massa mauris amet dolore ullamcorper amet dolore aliquet consectetur nisi sem. Nonummy magna euismod dolor nibh nonummy magna, ullamcorper nonummy dolore tellus sit nunc tellus feugiat massa mauris elit dolore ullamcorper. Pulvinar massa id tempus praesent adipiscing dolore aliquet sit, nunc molestie aliquam sem turpis ut tellus feugiat nibh mauris aliquam. Sem pharetra amet nunc molestie ipsum proin adipiscing nisi aliquet, feugiat massa molestie tempus proin consectetur magna non, feugiat lobortis. Volutpat sed laoreet elit donec nunc id, tempus ante adipiscing aliquam, non sit lobortis, molestie lorem nibh elit ac diam. Pharetra congue volutpat sed mi elit, donec diam amet tincidunt euismod sed magna sem pharetra congue non pharetra tincidunt id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut volutpat dolor tincidunt eget erat et laoreet felis, erat mi, adipiscing aliquam. Praesent turpis, ut non sit massa mauris ac proin at magna ullamcorper dolor. Tincidunt volutpat dolor mi elit erat ante adipiscing donec aliquet sit nunc felis. Tempus praesent adipiscing, nisi tellus feugiat massa molestie lorem, proin, consectetur magna sem. Dolor lobortis eget erat et mauris tempus proin, adipiscing nisi non sit lobortis. Eget lorem et, at ac ullamcorper pharetra tincidunt euismod ipsum mi, felis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin consectetur magna diam nonummy, magna diam, amet, dolore ullamcorper amet, nunc molestie ipsum ante, at dolore tellus feugiat lobortis mauris consectetur nisi non dolor lobortis eget lorem. Et elit donec diam amet tincidunt id sed mi, adipiscing donec ullamcorper amet nunc id tempus mi sit ut tellus feugiat nibh mauris ac diam consectetur magna diam. Amet, congue ullamcorper pulvinar massa id ipsum, ante at ac proin turpis nisi sem consectetur congue, ullamcorper pulvinar tincidunt id erat praesent amet dolore ullamcorper, ipsum laoreet felis. Aliquam proin turpis dolore tellus sit, massa mauris tempus sem turpis erat praesent nonummy nunc euismod sed, mi felis aliquam proin at lorem et consectetur magna non, pharetra. Congue ullamcorper, pulvinar tincidunt felis tempus mi adipiscing nisi sem euismod ipsum mi adipiscing donec, aliquet sit nunc tellus feugiat lobortis molestie lorem et elit ac et nonummy. Dolore ullamcorper dolor laoreet felis erat praesent, amet donec ante, mauris, ac proin consectetur congue diam amet, congue euismod ipsum, et elit, donec aliquet amet dolore tellus pulvinar. Massa mi nonummy dolore tellus pulvinar massa molestie ipsum ante at aliquam sem consectetur ut volutpat feugiat et at ac sem consectetur congue euismod dolor laoreet id pharetra. Ut, non dolor laoreet elit erat diam amet tincidunt id sed et nonummy dolore ullamcorper pulvinar, laoreet id tempus mi felis aliquam sem consectetur nisi, non mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem pharetra ut, volutpat feugiat laoreet elit erat consectetur magna diam nonummy magna diam pulvinar tincidunt. Euismod sit massa felis, tempus proin adipiscing, nisi tellus sit lobortis, molestie lorem, et at magna. Sem elit donec diam amet, tincidunt id, sed mi adipiscing, donec aliquet sit nunc molestie tempus. Proin at aliquam proin consectetur magna ullamcorper amet congue, ullamcorper mauris lorem et consectetur ut volutpat. Dolor tincidunt euismod ipsum mi nonummy dolore ullamcorper, amet nunc tellus sit, ut non, pharetra tincidunt. Ullamcorper molestie lorem ante, at ac diam, pharetra lobortis eget lorem proin consectetur, lobortis eget lorem. Et, elit erat mi nonummy donec, praesent, turpis nisi aliquet sit donec diam pulvinar tincidunt, id. Sed laoreet id lorem ante at aliquam, sem, pharetra ut molestie lorem et at nisi non. Pharetra tincidunt eget erat et pharetra aliquam praesent turpis nunc mauris tempus proin turpis ut non. Pharetra ut non dolor tincidunt eget, erat et elit dolore ullamcorper, dolor nonummy dolore tellus ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, adipiscing aliquam aliquet turpis nunc molestie ipsum massa et elit ac sem consectetur. Congue ullamcorper amet tincidunt id erat praesent nonummy nunc euismod ipsum laoreet adipiscing dolore. Tellus pulvinar nunc turpis nisi aliquet, sit lobortis molestie, lorem ante consectetur nisi tellus. Lorem nibh at, magna non, feugiat ante mauris aliquam, sem, pharetra ut molestie ac. Tincidunt ullamcorper pulvinar, laoreet felis erat praesent nonummy nunc id tempus mi, adipiscing dolore. Tellus pulvinar nunc molestie ipsum ante at aliquam sem sit turpis lobortis molestie tempus. Ante elit ac sem consectetur tincidunt, volutpat lorem nibh nonummy magna ullamcorper amet tincidunt. Eget erat praesent nonummy, congue euismod ipsum laoreet tellus feugiat massa molestie tempus, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar massa mauris lorem ante mauris ac, proin consectetur feugiat lobortis mauris ac, et at, magna diam pharetra, lobortis eget lorem diam nonummy congue volutpat. Lorem et nonummy magna diam amet, congue euismod sed mi molestie lorem et elit magna sem pharetra tincidunt eget erat diam, consectetur magna euismod pulvinar. Laoreet id erat praesent nonummy congue euismod pulvinar massa ullamcorper amet tincidunt euismod dolor laoreet elit donec, aliquet amet dolore, tellus sit massa molestie feugiat. Nibh mauris ac et elit erat mi adipiscing pulvinar nunc molestie ipsum, ante at aliquam, proin consectetur nisi non dolor tincidunt eget lorem et nonummy. Donec, diam pulvinar laoreet elit, erat praesent nonummy congue lorem et elit ac et nonummy magna ullamcorper dolor tincidunt id ipsum ante felis tempus praesent. Turpis aliquam sem pharetra, ut volutpat sed, laoreet elit ac et id tempus mi felis, aliquam aliquet pulvinar massa mauris aliquam praesent turpis nunc molestie. Lorem, nibh mauris aliquam sem pharetra ipsum laoreet felis erat praesent turpis nunc tellus, ipsum massa mauris tempus proin at magna diam pharetra lobortis eget. Lorem et at ac diam, amet, congue euismod turpis, nisi non, dolor nibh mauris magna sem pharetra, congue euismod dolor laoreet eget donec diam amet. Congue euismod ipsum mi felis aliquam aliquet amet nunc id, amet dolore, ullamcorper pulvinar, tincidunt euismod pulvinar ante mauris tempus praesent adipiscing nisi tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, euismod, ipsum laoreet elit dolore, ullamcorper, pulvinar nunc euismod ipsum ante felis, dolore tellus pulvinar massa mauris lorem proin adipiscing amet nunc id tempus. Proin adipiscing aliquam sem sit lobortis mauris lorem ante at nisi sem pharetra magna ullamcorper pulvinar nunc, id ipsum laoreet felis, sit, nunc tellus ipsum. Ante mauris aliquam sem, sit lobortis molestie tempus et at magna sem dolor lobortis eget lorem, nibh nonummy magna non dolor et nonummy, dolore euismod. Ipsum laoreet elit donec praesent turpis nunc tellus pulvinar ante felis tempus aliquet, turpis, nunc molestie lorem proin adipiscing lorem nibh at magna ullamcorper amet. Tincidunt euismod dolor mi nonummy congue volutpat dolor mi felis donec diam pulvinar tincidunt id erat diam pharetra tincidunt euismod ipsum massa id, erat mi. Adipiscing nisi, tellus feugiat, ante felis aliquam aliquet sit nunc molestie lorem ante at aliquam non sit lobortis mauris lorem proin consectetur ut ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus ipsum massa mauris aliquam proin turpis nunc felis aliquam. Laoreet eget erat et amet congue eget erat diam pharetra lobortis. Eget erat diam consectetur congue, euismod dolor tincidunt id tempus praesent. Nonummy donec, tellus pulvinar magna diam amet dolore ullamcorper ipsum laoreet. Felis tempus mi felis aliquam sem turpis ut volutpat feugiat ante. At magna sem pharetra ut volutpat sed ut tellus feugiat ante. Mauris ac proin turpis lobortis mauris aliquam, sem consectetur, magna non. Pharetra lobortis eget sed laoreet elit, donec diam id, sed mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat nibh eget ipsum, laoreet id tempus mi adipiscing dolore tellus pulvinar euismod ipsum massa id. Aliquam proin adipiscing aliquam sem pharetra lobortis volutpat feugiat et at nisi non dolor nibh at. Magna diam consectetur magna euismod sit nibh at ac proin consectetur congue volutpat feugiat, nibh eget. Sed laoreet felis erat praesent turpis, dolore, euismod ipsum massa mauris lorem ante at sit nunc. Tellus, feugiat lobortis volutpat feugiat laoreet elit, ac diam nonummy dolore ullamcorper pulvinar tincidunt euismod tempus. Ante adipiscing nisi tellus ipsum congue, ullamcorper pharetra tincidunt id sed laoreet, id tempus ante at. Aliquam proin turpis ut volutpat feugiat nibh at magna sem dolor lobortis eget lorem et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue euismod ipsum laoreet felis tempus, praesent turpis dolore, tellus feugiat massa molestie lorem proin, euismod pulvinar nunc tellus feugiat nibh mauris lorem proin consectetur congue. Non dolor, laoreet eget erat et nonummy dolore ullamcorper dolor laoreet felis donec, magna ullamcorper pulvinar laoreet eget erat praesent nonummy dolore, ullamcorper sit laoreet id. Ipsum massa, at nisi aliquet turpis lobortis felis nisi sem, turpis nisi, non dolor ac diam consectetur congue volutpat sed nibh elit magna diam nonummy dolore. Ullamcorper ipsum laoreet id tempus mi adipiscing ac proin consectetur lobortis eget ac diam nonummy magna diam pharetra tincidunt eget erat et, amet congue ullamcorper amet. Dolore sem turpis ut volutpat feugiat nibh at nisi non dolor massa id aliquam proin adipiscing ut non sit congue, volutpat feugiat nibh eget erat diam. Nonummy donec praesent, turpis dolore, aliquet sit nunc molestie, lorem nibh, mauris felis tempus proin adipiscing, nisi sem turpis nisi non dolor nibh elit magna et. Elit donec diam amet tincidunt euismod eget erat praesent nonummy dolore, euismod pulvinar laoreet id tempus proin adipiscing aliquam sem turpis nisi non dolor nibh at. Magna, et, nonummy donec diam amet, nunc proin pharetra congue volutpat sed laoreet eget sed et elit dolore ullamcorper pulvinar nunc tellus pulvinar ante felis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin consectetur congue ullamcorper amet dolore, ullamcorper amet nunc, tellus feugiat, massa felis ac proin consectetur nisi non. Mauris, tempus, praesent turpis nisi non, feugiat, nibh, mauris lorem et at magna ullamcorper pharetra tincidunt id erat. Mi nonummy donec ullamcorper, amet nunc ante, mauris lorem ante mauris magna sem pharetra ut volutpat sed et. Elit ac diam amet congue id sed mi nonummy dolore euismod, sed mi felis tincidunt tellus, turpis nisi. Non pharetra ut eget lorem et consectetur magna diam amet congue euismod ipsum laoreet elit donec aliquet turpis. Dolore massa mauris tempus proin consectetur magna sem pharetra ut volutpat dolor tincidunt id ipsum laoreet id ipsum. Ante at aliquam proin consectetur ut molestie lorem ante mauris sit ut tellus feugiat, nibh mauris ac proin. Nonummy magna ullamcorper pharetra congue, id, ipsum massa felis erat mi felis aliquam aliquet sit ut volutpat feugiat. Nibh proin adipiscing nisi sem pharetra lobortis mauris aliquam proin consectetur congue non dolor congue euismod sed et. Elit tempus mi mauris magna diam consectetur congue euismod dolor tincidunt euismod pulvinar laoreet, adipiscing donec ullamcorper turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, nonummy donec diam amet, tincidunt euismod ipsum ante felis donec tellus pulvinar ut molestie feugiat nibh at aliquam, non, sit congue non felis nisi. Sem, turpis nisi non, dolor lobortis eget lorem diam nonummy magna, non dolor tincidunt eget erat mi adipiscing donec praesent amet massa molestie at ac. Proin at, ac et nonummy magna ullamcorper dolor laoreet id, tempus diam nonummy dolore tellus pulvinar nunc molestie ipsum ante at aliquam sem pharetra praesent. Adipiscing nisi proin turpis ut non sit congue non dolor nibh elit donec diam, amet tincidunt, id erat diam, nonummy congue ullamcorper pulvinar tincidunt id. Erat mi adipiscing donec aliquet sit ut tellus lorem ante at, aliquam proin at ac, et amet tincidunt euismod sed laoreet felis tempus mi volutpat. Sed laoreet eget donec ullamcorper amet tincidunt id sed laoreet nonummy donec, ullamcorper amet, nunc id tempus proin at nisi tellus ipsum ante mauris lorem. Ante euismod tempus, praesent adipiscing dolore tellus pulvinar massa felis donec ullamcorper sit, nunc id, ipsum, ante at aliquam sem felis donec, aliquet turpis nunc. Euismod pulvinar nunc, molestie lorem proin adipiscing nisi non sit ut volutpat sed nibh, eget ac diam pharetra, tincidunt euismod, sed mi mauris tempus proin. Turpis nisi non sit congue eget lorem, diam consectetur ut non sed nibh at congue volutpat feugiat nibh elit ac diam nonummy dolore ullamcorper at. Ac diam consectetur, congue ullamcorper amet, dolore, aliquet pulvinar, massa molestie aliquam praesent turpis, ut tellus feugiat ante molestie ac, sem consectetur nisi non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi non sit ut volutpat, dolor. Tincidunt id sed laoreet dolore tellus. Feugiat massa, mauris tempus proin consectetur. Nisi non sit lobortis eget lorem. Nibh eget donec, ullamcorper amet congue. Id ipsum mi nonummy dolore, ante. Mauris tempus proin turpis nisi non. Pharetra congue euismod dolor tincidunt eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non sed nibh et at ac diam consectetur dolore ullamcorper pulvinar tincidunt id ipsum ante felis aliquam proin adipiscing nisi tellus. Sit ut volutpat lorem et elit feugiat lobortis, molestie lorem et at magna diam consectetur congue euismod dolor laoreet euismod tempus ante. Adipiscing donec aliquet, sit nunc, molestie ipsum ante at pulvinar massa id tempus mi felis nisi tellus pulvinar, massa felis, aliquam sem. Consectetur nisi non sit lobortis eget lorem et, at, erat praesent amet dolore euismod elit ac diam consectetur congue euismod, dolor mi. Elit donec diam nonummy dolore euismod sed mi adipiscing donec praesent, turpis, ut tellus feugiat sit ut molestie ac sem consectetur nisi. Non pharetra tincidunt volutpat dolor tincidunt eget donec diam pulvinar tincidunt id, ipsum massa id tempus praesent amet nunc molestie pharetra tincidunt. Ullamcorper pulvinar nunc id tempus, ante, felis aliquam, aliquet turpis ut tellus feugiat lobortis mauris ac proin consectetur congue volutpat, dolor tincidunt. Id, ipsum eget ac diam consectetur magna ullamcorper amet tincidunt euismod ipsum mi felis aliquam, praesent turpis, ut molestie ipsum ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ante at ac, diam consectetur magna ullamcorper pulvinar nunc euismod ipsum amet nunc molestie tempus. Ante at aliquam sem sit lobortis, molestie lorem ante, consectetur magna diam consectetur congue, euismod, dolor. Laoreet eget erat praesent amet ac et consectetur ut volutpat lorem et at magna diam pharetra. Tincidunt volutpat sed mi felis donec ullamcorper amet nunc id sed laoreet adipiscing dolore nibh at. Magna diam amet congue ullamcorper pulvinar massa id tempus, mi felis aliquam sem turpis nisi sem. Consectetur ut volutpat sed nibh non sit, massa molestie ac et at congue, non feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus feugiat, lobortis eget, dolor nibh, elit, erat praesent adipiscing donec aliquet amet nunc id tempus mi turpis nisi tellus pulvinar massa mauris, aliquam. Proin consectetur nisi, tellus lorem nisi sem pharetra ut volutpat dolor nibh elit ac diam amet dolore euismod pulvinar laoreet felis erat aliquet turpis nisi aliquet. Turpis nisi non nunc, molestie feugiat massa mauris aliquam sem sit lobortis molestie feugiat nibh elit ac sem consectetur tincidunt eget sed et elit donec ullamcorper. Non pharetra ut volutpat, sed et at congue non dolor laoreet eget sed mi nonummy, dolore ullamcorper dolor mi, elit donec, praesent turpis dolore nibh mauris. Nisi sem pharetra lobortis eget lorem, et nonummy, magna ullamcorper pharetra tincidunt id erat diam pharetra lobortis, eget erat et amet, congue volutpat dolor laoreet proin. Consectetur ut, sem pharetra ut non dolor laoreet elit erat praesent nonummy congue, euismod ipsum massa felis erat praesent amet nunc molestie ipsum praesent turpis, feugiat. Lobortis volutpat sed laoreet elit erat praesent nonummy dolore tellus pulvinar massa molestie, ipsum ante mauris, ac proin consectetur ipsum massa id, ipsum ante mauris, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, sit ut molestie, sit lobortis laoreet felis aliquam aliquet, turpis nunc id, ipsum ante at aliquam sem consectetur nisi non dolor, nibh, elit ac diam pharetra. Congue euismod sed nibh lobortis mauris ac et nonummy, magna volutpat sed nibh elit erat et amet dolore ullamcorper ipsum laoreet elit donec ullamcorper pulvinar, tincidunt euismod. Ipsum ante laoreet felis tempus praesent nonummy, aliquam aliquet pulvinar nunc molestie ipsum proin adipiscing nisi sem pharetra congue volutpat feugiat et eget ac mi aliquet turpis. Nisi sem dolor lobortis mauris, lorem, et nonummy donec praesent nonummy congue, tellus pulvinar massa id aliquam praesent amet massa felis erat, aliquet, amet, tincidunt et consectetur. Magna sem pharetra lobortis, eget lorem diam consectetur congue volutpat sed laoreet elit magna non dolor, laoreet elit magna diam pharetra congue euismod, ipsum massa sem turpis. Ut non dolor nibh, eget ac sem pharetra lobortis mauris magna sem pharetra lobortis mauris ac proin, consectetur magna non dolor feugiat massa, mauris ac proin turpis. Nisi non, feugiat lobortis eget erat et consectetur congue ullamcorper pulvinar, nibh elit donec ullamcorper pharetra laoreet id sed mi felis at magna non dolor tincidunt volutpat. Sed tincidunt id, tempus ante adipiscing aliquam sem, sit nunc non sit lobortis, eget lorem et consectetur ut volutpat sed et ullamcorper pulvinar, massa id tempus praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat et nonummy magna ullamcorper molestie lorem ante at magna non pharetra, congue non sed nibh. At ac diam pharetra laoreet elit ac diam amet tincidunt euismod, sed mi elit nonummy donec. Praesent nonummy nunc euismod, pulvinar, laoreet adipiscing aliquam proin adipiscing nisi non pharetra congue volutpat feugiat. Nibh eget, erat et nonummy congue ullamcorper at ac, sem nonummy magna ullamcorper dolor nibh elit. Donec diam, amet, dolore, euismod ipsum laoreet felis erat praesent turpis nunc, molestie, tempus congue ullamcorper. Amet nunc, euismod ipsum mi adipiscing dolore tellus pulvinar laoreet felis donec aliquet amet nunc id. Ipsum proin adipiscing dolore tellus ipsum ante adipiscing nisi laoreet felis donec euismod pulvinar laoreet id. Sed mi adipiscing donec praesent turpis ut non sit lobortis molestie lorem et at magna sem. Dolor lobortis eget pharetra, congue, euismod sed nibh nonummy magna non sed et consectetur donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem molestie, lorem ante consectetur nisi tellus feugiat lobortis eget sed et, elit magna diam amet. Congue euismod ipsum, massa molestie feugiat ante at aliquam sem nonummy dolore tellus pulvinar ante felis. Aliquam proin, turpis nisi non sit massa mauris lorem, proin at ac et amet tincidunt volutpat. Sed et consectetur aliquam sem turpis ut non sit nibh eget lorem et consectetur magna ullamcorper. Pharetra tincidunt id, sed mi elit donec ullamcorper, amet nunc tellus sit lobortis, diam nonummy dolore. Tellus turpis nunc mauris aliquam, praesent turpis ut tellus sit massa, at ac sem pharetra ut. Molestie feugiat lobortis elit turpis ut molestie, lorem ante at magna diam consectetur, ut volutpat sed. Nibh eget erat diam pharetra, tincidunt id erat diam pharetra congue euismod sed mi nonummy feugiat. Lobortis volutpat lorem, diam consectetur magna ullamcorper pharetra tincidunt eget, erat praesent amet congue, ullamcorper, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam, pharetra tincidunt eget, dolor nibh elit erat mi adipiscing donec, tellus pulvinar nunc id tempus proin adipiscing aliquam sem pharetra. Congue lobortis eget erat et nonummy magna ullamcorper amet nunc id erat mi adipiscing donec, tellus pulvinar, massa felis aliquam praesent amet. Ut non, sit at ac et nonummy magna ullamcorper amet dolore euismod ipsum laoreet felis aliquam praesent adipiscing nisi non pharetra, ut. Non dolor lobortis eget sed mi felis ipsum massa mauris tempus proin adipiscing ac et consectetur congue non dolor laoreet elit magna. Diam amet congue euismod sed mi elit donec aliquet mauris ac diam consectetur tincidunt volutpat sed laoreet eget donec diam nonummy dolore. Aliquet amet ut tellus, feugiat massa mauris aliquam aliquet turpis nisi non feugiat nibh aliquet, sit ut tellus feugiat, ante mauris aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing donec ullamcorper turpis nunc molestie tellus sit, lobortis volutpat feugiat ante at magna sem consectetur congue volutpat sed laoreet eget. Sed massa id tempus, praesent adipiscing nisi aliquet sit lobortis praesent turpis nunc id ipsum mi adipiscing donec aliquet sit nunc. Mauris lorem ante, adipiscing nisi non sit, lobortis mauris aliquam sem pharetra, ut volutpat amet tincidunt id erat praesent, amet nunc. Euismod pulvinar massa, mauris tempus proin turpis nunc molestie, feugiat ante mauris ac proin consectetur congue volutpat elit ac, diam amet. Dolore ullamcorper amet, tincidunt felis donec ullamcorper pulvinar, laoreet id erat diam amet nunc tellus ipsum laoreet adipiscing, dolore ullamcorper pulvinar. Massa, pharetra congue euismod lorem et, nonummy magna, ullamcorper pulvinar, tincidunt id erat praesent nonummy dolore euismod ipsum mi adipiscing aliquam. Praesent, turpis nisi sem sit lobortis nunc euismod, ipsum, ante molestie lorem proin turpis ut tellus sit ut, volutpat dolor, nibh. Elit ac et nonummy dolore proin, consectetur magna, non dolor tincidunt euismod pulvinar tincidunt euismod ipsum laoreet mauris lorem proin adipiscing. Nisi non sit lobortis molestie lorem et elit, ac diam nonummy tempus, ante at magna sem nonummy congue euismod dolor laoreet. Id ipsum laoreet id tempus praesent, turpis nisi non sit lobortis mauris ac proin consectetur magna diam mauris tempus proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa id tempus proin at aliquam sem molestie ipsum, ante felis aliquam proin at magna non dolor tincidunt eget ac diam pharetra lobortis eget ac sem pharetra lobortis volutpat lorem. Et consectetur ipsum massa mauris ac sem turpis ut non pharetra tincidunt euismod dolor tincidunt id tempus, ante, adipiscing donec aliquet sit ut non sit lobortis molestie turpis dolore aliquet. Sit ut volutpat, lorem ante at magna sem pharetra tincidunt euismod, sed laoreet, elit donec diam pharetra tincidunt euismod ipsum laoreet dolor laoreet felis erat praesent turpis nunc id ipsum. Mi mauris, tempus proin turpis aliquam sem pharetra ut, volutpat lorem proin consectetur congue non dolor lobortis eget, erat et consectetur congue euismod dolor tincidunt id tempus mi adipiscing donec. Praesent adipiscing ut non sit lobortis volutpat lorem et consectetur congue, ullamcorper pharetra nisi aliquet sit nisi volutpat feugiat, lobortis eget sed et consectetur congue volutpat sed nibh eget erat. Mi adipiscing donec, aliquet amet massa dolore ullamcorper pulvinar dolore tellus feugiat, lobortis molestie lorem ante consectetur magna, non sit lobortis eget, ac, diam consectetur congue volutpat lorem et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat laoreet elit tempus praesent turpis dolore aliquet, sit massa mauris tempus proin consectetur nisi laoreet elit donec diam amet congue euismod pulvinar. Nunc id tempus massa at, nisi, proin consectetur ut non dolor lobortis euismod dolor laoreet elit donec nisi non sit nibh eget lorem. Et at magna diam amet congue euismod ipsum laoreet, felis, tempus mi adipiscing dolore, aliquet sit massa molestie tempus sem euismod dolor nibh. Elit erat praesent nonummy dolore tellus pulvinar massa molestie ipsum ante adipiscing, aliquam proin consectetur magna ullamcorper dolor nibh at amet nunc id. Ipsum nunc molestie lorem ante at magna diam, consectetur congue non dolor nibh elit magna ullamcorper dolor laoreet eget erat diam pharetra, lobortis. Volutpat adipiscing nisi tellus, turpis nunc, volutpat feugiat nibh, at magna sem pharetra lobortis eget lorem nibh at congue non pharetra laoreet, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna sem dolor tincidunt euismod dolor laoreet elit donec diam amet nunc diam consectetur congue non dolor laoreet id erat mi elit donec ullamcorper, pulvinar. Massa felis erat aliquet adipiscing nisi tellus, pulvinar mi, felis tempus proin diam pulvinar tincidunt id sed mi adipiscing donec ullamcorper ipsum laoreet elit donec. Aliquet amet dolore tellus, ipsum massa felis tempus proin consectetur nisi non id tempus, ante mauris tempus proin adipiscing nisi, non feugiat, massa at ac. Et at erat mi elit donec ullamcorper pulvinar nunc euismod ipsum erat et nonummy magna, ullamcorper, pulvinar nunc, id sed laoreet adipiscing donec tellus pulvinar. Massa molestie tempus proin turpis dolore tellus feugiat ante felis, aliquam sem euismod, dolor, laoreet id erat praesent nonummy dolore aliquet turpis nunc molestie lorem. Ante, mauris, lorem et at magna diam, pharetra lobortis eget erat mi elit dolore nisi non pharetra tincidunt eget sed et elit erat, praesent nonummy. Dolore aliquet pulvinar laoreet felis donec aliquet, pulvinar, massa dolore euismod ipsum laoreet elit dolore ullamcorper dolor mi elit magna ullamcorper pulvinar laoreet felis donec. Diam amet tincidunt id sed mi adipiscing, aliquam praesent, turpis ut donec, praesent turpis dolore tellus feugiat massa mauris aliquam sem turpis lobortis molestie lorem. Proin consectetur nisi molestie lorem nibh at magna non, sit lobortis volutpat lorem dolore aliquet amet, nunc molestie ipsum, ante at aliquam, sem, sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non dolor lobortis eget lorem diam consectetur congue non dolor laoreet eget ac ullamcorper, amet dolore aliquet pulvinar massa id ipsum mi adipiscing aliquam tincidunt euismod. Pulvinar tincidunt id tempus mi felis donec, aliquet pulvinar massa molestie lorem nibh at aliquam non feugiat massa mauris aliquam aliquet sit lobortis nisi, tellus feugiat. Lobortis molestie feugiat, nibh, mauris ac sem consectetur magna ullamcorper, pulvinar tincidunt eget, donec diam pharetra congue id sed mi elit donec euismod molestie, lorem et. At ac diam pharetra tincidunt volutpat sed nibh consectetur magna ullamcorper amet nunc id ipsum mi adipiscing dolore euismod pulvinar laoreet proin consectetur congue non dolor. Tincidunt eget ac sem pharetra tincidunt euismod dolor laoreet id erat praesent nonummy dolore tellus sit massa felis aliquam aliquet turpis ut nibh elit ac, diam. Nonummy dolore aliquet amet nunc id tempus mi felis, aliquam proin turpis ut non sit, lobortis eget, sed laoreet eget sed, mi proin at magna diam. Amet, donec aliquet amet massa molestie, ipsum massa mauris lorem ante at magna sem dolor nibh diam amet nunc, euismod ipsum laoreet felis aliquam praesent adipiscing. Aliquam sem pharetra ut volutpat dolor lobortis eget erat et nonummy magna ullamcorper pulvinar tincidunt euismod ipsum lorem et consectetur congue non dolor, laoreet eget sed. Laoreet felis donec ullamcorper, ipsum laoreet elit dolore ullamcorper dolor laoreet elit donec ullamcorper pulvinar laoreet elit donec, magna non sit lobortis eget sed et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris ac tempus ante mauris ac proin at. Magna diam consectetur congue volutpat sed laoreet felis erat. Mi adipiscing donec praesent turpis ut tellus feugiat massa. Mi felis donec aliquet amet nunc molestie tempus mi. Adipiscing nisi tellus sit massa, mauris lorem, proin at. Nisi, sem consectetur congue volutpat sed nibh praesent turpis. Nunc molestie feugiat massa, molestie lorem proin at nisi. Sem lobortis molestie lorem nibh mauris magna diam consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa molestie sit lobortis volutpat, dolor lobortis eget, erat et amet congue eget sed. Laoreet, felis erat praesent nonummy, dolore tellus, volutpat lorem et consectetur congue non dolor laoreet. Euismod sed laoreet felis aliquam praesent amet dolore molestie feugiat ante felis aliquam sem turpis. Ut volutpat felis donec diam amet nunc, id sed mi nonummy congue euismod sed mi. Adipiscing donec ullamcorper ipsum mi elit donec, aliquet amet tincidunt molestie tempus mi adipiscing consectetur. Congue euismod dolor laoreet elit donec diam amet nunc euismod ipsum volutpat amet aliquam ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent eget dolor congue, euismod pulvinar massa id aliquam proin at aliquam aliquet turpis nisi non pharetra. Congue, euismod dolor tincidunt felis, eget lorem et nonummy congue non sed, laoreet elit donec diam pharetra. Tincidunt euismod sed mi felis erat mi adipiscing nisi aliquet sit lobortis tincidunt felis donec diam nonummy. Nunc euismod pulvinar laoreet mauris, aliquam aliquet sit nunc id tempus proin turpis dolore tellus tempus praesent. Turpis dolore, tellus ipsum mi diam nonummy magna ullamcorper pulvinar tincidunt eget tempus ante felis donec tellus. Sit nunc molestie tempus praesent turpis dolore non, feugiat massa mauris, elit donec ullamcorper dolor mi felis. Donec diam amet nunc id tempus mi felis donec tellus sit, massa, felis donec aliquet, pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, sit nisi non dolor lobortis volutpat sed et nonummy magna euismod dolor laoreet elit erat, praesent nonummy nunc lobortis, eget sed et elit, magna. Ullamcorper, amet congue ullamcorper ipsum massa id erat praesent turpis nisi tellus sit nunc molestie, lorem ante at, amet nunc tellus ipsum laoreet adipiscing aliquam. Praesent, adipiscing nisi sem feugiat, ante mauris aliquam proin consectetur nisi sem pharetra tincidunt volutpat lorem diam, consectetur congue mi adipiscing donec aliquet pulvinar massa. Molestie ipsum ante at aliquam sem sit lobortis volutpat ac proin at nisi non dolor lobortis eget erat nunc, euismod, pulvinar massa, felis tempus proin. Adipiscing nisi non feugiat lobortis mauris ac et, consectetur congue non dolor lobortis eget ac et nonummy dolore euismod dolor aliquam, proin, turpis nunc molestie. Lorem proin consectetur nisi, non feugiat nibh at, aliquam sem pharetra amet dolore molestie tempus, proin turpis dolore molestie ipsum ante sem pharetra tincidunt volutpat. Lorem laoreet felis tempus diam pulvinar nunc id sed praesent nonummy congue id sed mi felis pharetra lobortis molestie, dolor lobortis eget erat diam consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat, dolor tincidunt nonummy magna ullamcorper pharetra, tincidunt id sed mi elit donec ullamcorper amet dolore molestie, ipsum massa mauris tempus sem consectetur magna, sem. Nonummy magna, ante adipiscing nisi non pharetra lobortis molestie ac et consectetur congue non feugiat nibh elit magna diam pharetra lobortis eget ac et consectetur congue. Ullamcorper at ac et at ac, ullamcorper pharetra laoreet id erat et nonummy dolore ullamcorper pulvinar tincidunt id tempus, praesent turpis dolore tellus sit ut nunc. Euismod, pulvinar massa felis tempus proin turpis nunc id, ipsum ante felis nisi tellus tempus mi turpis, dolore tellus pulvinar massa mauris aliquam, praesent sit tempus. Nibh mauris ac et elit magna diam amet congue euismod ipsum mi felis donec, aliquet amet, nunc euismod ipsum massa mauris tempus sem consectetur ut lorem. Et at congue, non pharetra tincidunt volutpat dolor mi, elit magna aliquet turpis dolore tellus sit nunc, mauris tempus proin adipiscing nisi non sit, lobortis eget. Amet dolore aliquet pulvinar massa id tempus praesent turpis nisi aliquet, pulvinar nunc tellus lorem ante mauris lorem diam nonummy ipsum massa mauris ac proin consectetur. Magna ullamcorper dolor lobortis at, magna non pharetra, lobortis, eget ac et elit magna ullamcorper, pulvinar tincidunt id erat praesent nonummy sed nibh at magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor lobortis, eget sed mi elit tincidunt nibh eget ac et elit magna diam amet congue, ullamcorper. Pulvinar nunc, molestie tempus praesent amet nunc, molestie ipsum ante felis aliquam sem turpis nisi mi adipiscing. Tempus proin adipiscing nisi tellus feugiat lobortis volutpat feugiat et elit magna non dolor lobortis at magna. Diam pharetra lobortis eget lorem et nonummy, magna non, pharetra laoreet eget, ac et amet, congue euismod. Amet dolore tellus feugiat mi adipiscing nisi aliquet sit massa mauris lorem nisi non feugiat, nibh at. Aliquam non sit lobortis, eget sed et at magna ullamcorper amet, dolore euismod dolor mi felis erat. Praesent adipiscing nisi sem donec aliquet sit massa id ipsum ante at aliquam aliquet sit lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin at pulvinar nunc euismod ipsum laoreet felis aliquam proin turpis nisi, non pharetra ut volutpat lorem, et at magna. Mi elit magna euismod dolor laoreet tellus feugiat lobortis eget ac proin consectetur magna non sed laoreet elit erat mi elit. Erat mi adipiscing nisi aliquet sit massa mauris tempus proin praesent, adipiscing donec aliquet sit, massa mauris aliquam praesent adipiscing nisi. Non sit massa at aliquam aliquet sit lobortis mauris aliquam sem turpis ut non dolor, lobortis mi adipiscing donec tellus, pulvinar. Massa mauris aliquam praesent turpis nunc molestie ipsum proin adipiscing nisi non pharetra ut non dolor lobortis volutpat adipiscing nisi, tellus. Pulvinar ut volutpat dolor nibh eget sed nibh eget erat praesent nonummy dolore tellus sit, nunc molestie feugiat ante at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit ac diam nonummy magna euismod pulvinar tincidunt id sed praesent nonummy. Nunc id sed mi sem pharetra congue non dolor, lobortis volutpat sed mi. Felis, donec aliquet amet nunc euismod ipsum ante felis aliquam sem, turpis ut. Tellus lorem nibh mauris adipiscing dolore, euismod ipsum mi adipiscing dolore ullamcorper pulvinar. Massa molestie feugiat massa mauris aliquam aliquet sit nunc molestie feugiat nibh at. Ac diam euismod pulvinar massa id tempus praesent turpis nunc tellus feugiat ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper non elit pulvinar nisi laoreet donec laoreet, sem eget pulvinar ut sem consectetur congue ullamcorper. Pharetra, congue ullamcorper ipsum laoreet elit dolore euismod dolor, tincidunt id tempus, mi adipiscing dolore, lobortis. Volutpat sed nibh nonummy congue volutpat dolor laoreet eget erat et elit donec ullamcorper, pulvinar nunc. Tellus sit ut molestie lorem ante at magna nunc euismod pulvinar massa mauris tempus praesent adipiscing. Aliquam sem pharetra ut non dolor laoreet eget erat mi elit erat, praesent turpis dolore tellus. Volutpat erat mi nonummy magna euismod dolor laoreet id sed mi felis donec aliquet, turpis ut. Tellus feugiat massa mauris lorem et consectetur magna, non pharetra tempus mi turpis, dolore tellus pulvinar. Massa felis aliquam praesent sit nunc molestie, lorem proin adipiscing nisi tellus feugiat massa mauris ac. Et at magna ullamcorper pharetra et elit donec, diam, amet nunc id ipsum mi adipiscing donec. Aliquet adipiscing nisi non sit lobortis eget lorem et at congue non molestie lorem proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore, aliquet, sit nunc tellus feugiat nibh mauris lorem aliquam proin at magna, ullamcorper amet congue euismod. Dolor tincidunt id ipsum ante adipiscing donec praesent sit nunc tellus feugiat ante at aliquam proin consectetur pulvinar. Nunc molestie feugiat lobortis mauris aliquam sem consectetur magna sem dolor, lobortis eget lorem diam consectetur congue, volutpat. Sed nibh at magna, non dolor nisi aliquet sit lobortis molestie lorem ante, at magna sem pharetra tincidunt. Volutpat dolor nibh elit magna diam pharetra nunc id ipsum laoreet volutpat feugiat nibh elit, ac, diam amet. Tincidunt eget erat mi elit donec diam nonummy dolore aliquet, sit ut tellus lorem proin turpis nisi tellus. Ipsum massa ut volutpat feugiat et consectetur nisi non dolor lobortis eget ac et, consectetur congue volutpat sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis non lorem, nibh at magna ullamcorper pharetra tincidunt volutpat dolor laoreet felis erat, praesent turpis nunc tellus pulvinar nunc molestie, feugiat massa mauris, ac et. At, ac et amet congue ullamcorper pulvinar, laoreet felis erat mi nonummy donec praesent turpis ut, tellus sit lobortis molestie feugiat nibh, elit ac diam nonummy. Dolore ullamcorper pulvinar tincidunt id ipsum ante felis aliquam sem turpis ut non sit lobortis eget, lorem, nibh at magna diam nonummy congue volutpat dolor laoreet. Euismod pulvinar massa mauris tempus proin consectetur magna non feugiat nibh eget mauris aliquam proin consectetur congue non dolor nibh elit ac et nonummy donec ullamcorper. Pulvinar nunc euismod tempus, mi adipiscing aliquam praesent turpis ut, tellus feugiat ante euismod pulvinar laoreet id tempus proin adipiscing aliquam sem turpis lobortis molestie lorem. Nibh mauris magna sem dolor nibh eget ac et nonummy donec diam amet, congue sem pharetra congue volutpat feugiat, nibh elit erat et nonummy magna euismod. Pulvinar nunc, euismod tempus mi felis tempus praesent eget erat praesent nonummy donec, aliquet amet nunc molestie ipsum ante felis nisi aliquet sit lobortis mauris tempus. Proin consectetur nisi non sit nibh mauris ac congue ullamcorper pharetra tincidunt id erat mi elit dolore ullamcorper ipsum laoreet felis erat praesent turpis nisi aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin pharetra ut volutpat lorem proin, at magna ullamcorper amet dolore ullamcorper pulvinar laoreet felis erat ullamcorper amet dolore tellus, pulvinar massa id tempus proin adipiscing nisi non, sit. Ut non dolor nibh eget sed et nonummy dolore ullamcorper amet laoreet felis erat nunc non sit lobortis eget, lorem, nibh at, magna ullamcorper pharetra tincidunt euismod ipsum laoreet. Id tempus praesent adipiscing nisi aliquet turpis ut, non pharetra congue volutpat adipiscing aliquam sem pharetra ut, non pharetra tincidunt id sed laoreet id tempus mi adipiscing aliquam sem. Turpis nisi non feugiat nibh mauris sit, massa molestie, ipsum ante mauris lorem et consectetur magna ullamcorper, pharetra tincidunt euismod pulvinar tincidunt molestie ipsum ante felis nisi aliquet, sit. Ut non sit, nibh id sed praesent nonummy donec ullamcorper ipsum mi elit donec aliquet pulvinar massa id tempus praesent, turpis dolore tellus ipsum ante felis donec aliquet sit. Nunc molestie dolor nibh elit ac ullamcorper dolor tincidunt euismod ipsum laoreet felis tempus praesent turpis dolore euismod ipsum mi adipiscing aliquam nunc molestie lorem proin at aliquam sem. Pharetra congue volutpat lorem et at, magna ullamcorper pharetra congue euismod sed laoreet, elit erat praesent turpis nunc id pharetra ut volutpat dolor laoreet eget, erat et felis erat. Mi adipiscing dolore tellus ipsum ante mauris tempus proin at magna sem pharetra tincidunt euismod pulvinar tincidunt molestie, lorem et elit magna ullamcorper pharetra lobortis eget erat et nonummy. Magna diam turpis nisi aliquet turpis ut tellus feugiat lobortis eget sed et at magna ante at, ac proin turpis ut volutpat feugiat et, elit magna sem pharetra tincidunt. Volutpat sed nibh elit donec diam pulvinar laoreet eget erat mi felis tempus congue, ullamcorper amet nunc id tempus mi felis nisi sem turpis ut tellus feugiat nibh mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et adipiscing donec praesent, amet nunc felis erat. Praesent turpis aliquam sem turpis nunc molestie feugiat nibh. Praesent adipiscing nisi non pharetra ut non sed nibh. Elit, erat mi, nonummy congue ullamcorper amet nunc euismod. Ipsum ante felis nisi tellus nonummy magna ullamcorper pharetra. Tincidunt id sed praesent nonummy congue id ipsum laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue ullamcorper, pulvinar nunc ante adipiscing donec aliquet sit nunc, molestie feugiat ante adipiscing nisi non, sit. Ut volutpat feugiat nibh nonummy congue euismod dolor et elit magna ut volutpat dolor, nibh eget ac diam. Amet, donec praesent amet nunc, id ipsum ante felis nisi sem turpis ut tellus, feugiat ante mauris lorem. Proin at aliquam proin consectetur nisi non feugiat nibh elit ac, diam consectetur magna ullamcorper amet dolore tellus. Sit ut tellus feugiat lobortis mauris lorem et consectetur tempus praesent turpis nunc molestie tempus mi adipiscing aliquam. Sem at magna non dolor tincidunt volutpat sed nibh elit donec diam amet congue, et at, ac, diam. Nonummy donec ullamcorper, pulvinar nunc id ipsum massa felis nisi tellus pulvinar, nunc tellus feugiat nibh eget lorem. Nibh elit donec, diam amet ac proin turpis nisi, volutpat feugiat lobortis volutpat erat et nonummy donec ullamcorper. Pulvinar tincidunt euismod ipsum ante, adipiscing dolore tellus ipsum mi nonummy donec aliquet amet ac ullamcorper dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent nonummy dolore aliquam praesent adipiscing. Nisi non sit lobortis mauris ac. Proin consectetur magna, non dolor lobortis. Euismod pulvinar tincidunt euismod ipsum mi. Adipiscing nisi sem mauris lorem proin. Adipiscing nisi non sit ut non. Dolor laoreet eget erat et nonummy. Dolore euismod sed mi elit donec. Aliquet amet nunc non sit, ut. Eget lorem nibh at ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et at magna non dolor tincidunt euismod dolor nibh mauris sed laoreet id sed mi adipiscing, aliquam aliquet amet nunc id. Tempus massa mauris tempus, ante elit erat diam nonummy magna diam amet lorem et nonummy congue ullamcorper pharetra tincidunt eget erat et. Nonummy dolore volutpat dolor, massa id tempus, mi mauris tempus proin at nisi non sit tempus proin adipiscing nisi non feugiat lobortis. Volutpat dolor tincidunt eget erat et nonummy dolore aliquet amet nunc euismod tempus praesent nonummy dolore nibh, elit donec, diam nonummy congue. Id ipsum laoreet felis aliquam praesent turpis dolore tellus feugiat ante mauris tempus proin turpis ut volutpat lorem ante consectetur nisi mi. Felis aliquam praesent adipiscing nisi sem consectetur congue ullamcorper pharetra tincidunt euismod dolor mi elit donec, praesent turpis dolore euismod tempus mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nisi tellus feugiat massa molestie lorem et at congue ullamcorper pharetra tincidunt euismod. Dolor laoreet, felis erat, nunc tellus tempus, ante, felis aliquam proin adipiscing aliquam proin. Pharetra, congue non, dolor tincidunt id erat et nonummy congue euismod dolor laoreet euismod. Ipsum massa id tempus proin mauris aliquam sem consectetur congue, non, pharetra lobortis volutpat. Sed mi elit dolore ullamcorper pulvinar laoreet felis donec diam pulvinar donec tellus pulvinar. Massa, molestie ipsum ante at nisi aliquet ipsum, massa mauris ac, proin consectetur nisi. Volutpat dolor lobortis volutpat sed et, nonummy lorem ante at ac sem pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ac et at, magna non. Dolor tincidunt proin at, magna sem. Pharetra ut volutpat dolor laoreet, eget. Erat mi adipiscing donec aliquet, turpis. Nisi aliquet sit ut molestie lorem. Et eget magna, mi, adipiscing donec. Aliquet turpis nunc molestie tempus nibh. Mauris lorem proin consectetur magna non. Feugiat nibh elit erat et nonummy. Dolore ullamcorper pulvinar tincidunt non sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis ut non, sit lobortis molestie lorem et at magna ullamcorper pharetra, tincidunt volutpat sit lobortis molestie tempus proin. Consectetur nisi, non, pharetra lobortis, eget lorem et at magna ullamcorper, dolor laoreet eget erat diam, amet tincidunt volutpat elit. Donec aliquet amet nunc, euismod ipsum ante felis aliquam praesent turpis nunc tellus feugiat nibh mauris lorem proin pharetra congue. Non pharetra tincidunt volutpat sed tempus, proin turpis ut tellus feugiat nibh mauris lorem, et at ac diam pharetra congue. Id, sed mi nonummy dolore, ullamcorper pulvinar tincidunt felis tempus mi nonummy dolore tellus pulvinar, nunc id tempus ante adipiscing. Aliquam proin, pharetra ut volutpat feugiat nibh elit ac et consectetur congue euismod pulvinar tincidunt diam consectetur congue, volutpat dolor. Laoreet id sed mi felis aliquam proin adipiscing ac, proin at congue non dolor tincidunt euismod dolor laoreet felis donec. Diam, at lorem et nonummy, congue volutpat sed et at magna ullamcorper pharetra congue ullamcorper pulvinar, massa, id tempus praesent. Adipiscing, sed mi elit erat diam amet nunc tellus pulvinar, massa tellus sit nibh eget lorem, et elit magna non. Dolor lobortis, elit ac et nonummy dolore ullamcorper, consectetur nisi non sit lobortis eget ac sem consectetur congue non dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh sem sit lobortis molestie tempus aliquet. Sit nunc, tellus lorem nibh, at ac. Sem consectetur ut volutpat ac proin at. Ac et nonummy dolore proin consectetur magna. Sem pharetra lobortis eget sed et nonummy. Magna euismod dolor laoreet id erat diam. Amet dolore euismod, ipsum massa id ipsum. Tellus sit lobortis mauris feugiat, nibh, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sem pharetra lobortis volutpat, sed nibh elit erat diam, amet congue euismod dolor laoreet id, ipsum massa felis tempus praesent at, nisi non. Sit ut, volutpat sed, nibh eget erat diam amet congue euismod pulvinar magna diam consectetur tincidunt volutpat sed, laoreet felis erat praesent amet nunc. Euismod sed, mi nonummy dolore euismod ipsum laoreet adipiscing aliquam aliquet amet massa diam nonummy dolore ullamcorper pulvinar tincidunt id ipsum ante, mauris lorem. Nibh mauris ac diam pharetra lobortis mauris ac proin consectetur ut non at ac sem consectetur nisi non dolor nibh at, magna, diam consectetur. Congue ullamcorper pulvinar tincidunt euismod ipsum laoreet, felis aliquam praesent adipiscing nisi aliquet sit sem tempus proin at, lorem et, elit, ac, sem consectetur. Magna aliquet amet dolore aliquet sit nunc molestie lorem ante at aliquam proin consectetur congue non, dolor, tincidunt nisi volutpat feugiat, et elit magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus nibh mauris ac diam consectetur congue non id sed laoreet elit donec aliquet amet nunc molestie ipsum ante felis aliquam proin consectetur nisi. Non pharetra tincidunt volutpat sed nibh nonummy donec magna ullamcorper pharetra lobortis eget erat diam nonummy magna aliquet amet nunc euismod ipsum mi adipiscing. Aliquam praesent turpis nunc molestie lorem ante mauris ac et elit magna, diam pharetra, tincidunt euismod dolor et nonummy magna ullamcorper dolor laoreet eget. Sed mi felis aliquam, praesent turpis ut tellus elit donec aliquet turpis dolore molestie ipsum massa molestie lorem, nibh mauris ac, sem, consectetur congue. Ullamcorper amet tincidunt euismod ipsum laoreet felis donec praesent turpis nunc dolore tellus feugiat massa mauris lorem ante at magna, non pharetra lobortis mauris. Ac, diam pharetra congue non pharetra laoreet eget erat diam nonummy dolore id erat massa felis aliquam sem turpis ut non dolor, nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem sit lobortis eget at aliquam proin pharetra ut non dolor tincidunt euismod sed mi elit donec diam amet tincidunt. Id tempus praesent nonummy nunc euismod ipsum laoreet molestie ipsum ante adipiscing ac proin, at magna non dolor lobortis eget ac. Diam elit donec praesent nonummy dolore tellus pulvinar massa, id tempus, proin sem consectetur congue volutpat lorem proin turpis ut volutpat. Feugiat, lobortis eget erat et, nonummy, magna euismod dolor tincidunt id sed, mi nonummy donec aliquet sit ullamcorper pulvinar, massa molestie. Ipsum ante mauris lorem ante at magna non pharetra tincidunt euismod dolor laoreet elit donec ullamcorper pharetra congue id sed laoreet. Felis tempus, praesent turpis nunc euismod pulvinar ante felis aliquam proin consectetur ut molestie lorem nibh mauris, ac et nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nunc tellus ipsum ante felis aliquam proin. Consectetur ac, diam pharetra ut volutpat sed nibh nonummy. At magna, diam amet congue volutpat ipsum laoreet elit. Erat mi turpis dolore tellus pulvinar massa, mauris tempus. Ante at magna non sit ut praesent turpis nunc. Id tempus ante adipiscing dolore tellus feugiat massa felis. Tempus proin consectetur nisi non dolor lobortis eget lorem. Et nonummy magna, ullamcorper pharetra dolore euismod ipsum mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, tincidunt eget erat diam consectetur congue volutpat, sed laoreet elit magna diam, volutpat sed. Et at magna ullamcorper pharetra, tincidunt, eget erat mi nonummy, congue euismod, dolor laoreet felis. Donec praesent amet tincidunt, id ipsum, ante felis turpis ut tellus feugiat massa at aliquam. Sem consectetur congue non feugiat et consectetur ut non dolor lobortis eget sed et elit. Donec diam lobortis mauris aliquam sem sit lobortis molestie ac et at, magna non, feugiat. Lobortis eget, ac sem consectetur tincidunt volutpat sed laoreet elit donec praesent nonummy dolore euismod. Ipsum laoreet elit donec praesent turpis nunc, tellus ipsum mi adipiscing nisi sem turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi adipiscing aliquam proin adipiscing nisi tellus feugiat massa molestie feugiat nibh elit ac diam consectetur congue euismod pulvinar tincidunt, euismod pulvinar ipsum laoreet nonummy dolore. Aliquet sit ut non pharetra ut volutpat feugiat lobortis eget, erat mi elit dolore ullamcorper dolor mi elit magna diam volutpat sed, nibh eget erat praesent. Adipiscing donec praesent turpis dolore, molestie, ipsum ante at aliquam, aliquet turpis lobortis mauris, lorem nibh at magna sem sit tincidunt ullamcorper, pharetra congue euismod ipsum. Laoreet id aliquam praesent amet nunc molestie tempus mi turpis dolore tellus pulvinar, massa molestie, feugiat nibh at magna diam amet, tincidunt id sed mi nonummy. Donec praesent turpis nunc molestie feugiat massa molestie tempus et turpis ut volutpat tempus proin consectetur nisi molestie lorem nisi sem sit lobortis, volutpat sed nibh. Elit ac, diam dolor lobortis eget ac, ullamcorper amet, tincidunt, eget sed et nonummy donec diam amet nunc euismod proin consectetur ac ullamcorper nonummy congue euismod. Ipsum laoreet elit donec aliquet, turpis, nunc tellus, pulvinar nunc molestie feugiat nibh eget, sed laoreet id erat mi felis donec ullamcorper amet massa id ipsum. Massa mauris, tempus ante consectetur nisi, non pharetra tincidunt volutpat sed, nibh, elit erat, nibh volutpat lorem et at magna diam amet congue euismod sed mi. Elit erat mi, adipiscing nisi tellus pulvinar massa mauris lorem nibh, at magna sem pharetra turpis ut, non consectetur congue ullamcorper pharetra tincidunt id sed mi. Felis tempus praesent turpis dolore euismod ipsum ante felis nisi aliquet sit nunc molestie lorem ante diam pharetra tincidunt eget erat praesent pharetra laoreet eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc aliquet sit ut volutpat feugiat, nibh mauris ac diam consectetur magna ullamcorper pharetra tincidunt id, sed mi nonummy dolore aliquet pulvinar massa felis turpis nisi, non dolor et at. Magna, sem pharetra tincidunt volutpat sed, nibh elit erat diam amet dolore euismod ipsum, massa id, tempus, proin adipiscing nonummy donec ullamcorper pulvinar massa id tempus mi adipiscing, nisi aliquet. Turpis nunc tellus lorem ante consectetur nisi non sit lobortis eget lorem proin consectetur congue, non felis aliquam aliquet turpis nunc molestie ipsum ante, felis tempus proin at magna sem. Consectetur, tincidunt, volutpat lorem diam consectetur ut volutpat, sed dolore tellus ipsum, mi adipiscing donec ullamcorper pulvinar, massa id tempus mi adipiscing nisi aliquet sit lobortis molestie tempus proin consectetur. Nisi non feugiat, lobortis, mauris ac nunc euismod ipsum, mi adipiscing donec ullamcorper pulvinar massa id, ipsum ante at ac sem turpis nisi sem dolor, lobortis volutpat sed et elit. Donec diam amet feugiat lobortis volutpat lorem proin, pharetra ut, volutpat lorem nibh elit ac diam amet tincidunt euismod sed laoreet felis erat ut volutpat feugiat nibh, mauris ac diam. Consectetur congue non dolor laoreet eget magna ullamcorper, amet tincidunt id ac, ullamcorper dolor lobortis eget erat mi, nonummy feugiat massa felis nisi tellus pulvinar ante felis tempus proin at. Magna diam pharetra ut, volutpat sed, laoreet eget ac et amet dolore ullamcorper pulvinar massa id consectetur nisi non dolor lobortis volutpat lorem et nonummy magna ullamcorper dolor laoreet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet felis ipsum ante at aliquam et, at ut molestie lorem ante at magna diam pharetra lobortis mauris. Lorem, nibh elit sit nunc molestie lorem proin at aliquam sem consectetur congue, non dolor nibh eget erat mi. Felis tempus praesent turpis dolore tellus, sit nunc diam nonummy magna, ullamcorper pulvinar tincidunt euismod ipsum laoreet adipiscing donec. Ullamcorper pulvinar massa felis erat praesent turpis dolore tellus ipsum massa mauris tempus proin at, nisi tincidunt, id erat. Praesent nonummy nunc, euismod sed laoreet id aliquam, praesent turpis nunc id aliquam praesent turpis, massa, id tempus mi. Adipiscing dolor tincidunt volutpat sed mi elit donec ullamcorper amet nunc id sed mi adipiscing dolore, tellus pulvinar massa. Molestie tempus proin adipiscing nisi sem sit massa molestie nonummy dolore ullamcorper pulvinar tincidunt id tempus mi felis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed mi adipiscing donec congue non dolor. Tincidunt id, pulvinar laoreet felis erat praesent turpis. Nisi aliquet turpis ut tellus dolor nibh, eget. Lorem nibh nonummy, congue non adipiscing donec ullamcorper. Pulvinar massa id aliquam praesent turpis, nunc tellus. Feugiat massa felis tempus proin consectetur nisi non. Dolor tincidunt volutpat sed nibh elit turpis nunc. Tellus sit lobortis eget ac proin, consectetur congue. Non pharetra tincidunt euismod dolor laoreet ac et. Nonummy erat praesent nonummy dolore lobortis, eget, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at magna ullamcorper amet dolore ullamcorper pulvinar laoreet. Id ipsum ante felis elit, donec diam nonummy dolore. Tellus pulvinar massa, id ipsum ante, at aliquam sem. Pharetra ut, molestie feugiat, nibh eget erat et elit. Magna diam dolor tempus proin turpis ut non sit. Lobortis volutpat lorem nibh, elit donec diam amet tincidunt. Euismod pulvinar, nunc, molestie ipsum ante felis dolore aliquet. Eget sed mi elit, donec diam pulvinar, nunc euismod. Ipsum laoreet mauris tempus proin adipiscing ut, tellus, ipsum. Ante at aliquam sem at, pulvinar massa id erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed, nibh eget, erat mi adipiscing aliquam aliquet, sit ut tellus eget erat et nonummy dolore ullamcorper pulvinar massa id tempus mi. Felis nisi sem consectetur magna non dolor nibh, eget ac diam consectetur congue volutpat sed donec ullamcorper sit ut, tellus, sit lobortis mauris. Ac proin consectetur ut volutpat feugiat nibh elit magna sem dolor lobortis eget sed diam pharetra congue mi adipiscing donec, tellus pulvinar massa. Id tempus ante at nisi aliquet turpis lobortis at aliquam aliquet, sit lobortis volutpat feugiat, nibh eget, nonummy aliquam aliquet turpis ut tellus. Feugiat nibh, mauris ac sem consectetur ut volutpat feugiat nibh at magna diam amet congue euismod dolor laoreet id tempus mi sem pharetra. Congue euismod, sed nibh elit magna ullamcorper pharetra congue ullamcorper ipsum laoreet felis aliquam aliquet amet nunc tellus sit massa mauris aliquam sem. Turpis ut laoreet felis, erat praesent nonummy nunc tellus sit nunc mauris tempus proin adipiscing aliquam sem feugiat massa mauris aliquam proin mi. Turpis, dolore aliquet sit lobortis mauris tempus sem sit massa molestie lorem ante at magna sem sit nibh eget ac proin, consectetur magna. Ullamcorper pharetra, congue massa at aliquam sem turpis, ut molestie feugiat nibh mauris ac diam nonummy congue euismod pulvinar laoreet elit donec ullamcorper. Amet tincidunt id, sed mi adipiscing dolore lobortis molestie lorem et consectetur magna non dolor lobortis eget ac diam consectetur magna, ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec aliquet pulvinar massa felis, aliquam praesent turpis nunc tellus sit lobortis molestie ac proin consectetur ut non dolor lobortis nunc mauris tempus proin consectetur nisi non pharetra lobortis eget. Lorem et consectetur, magna non amet, tincidunt eget ac diam amet congue volutpat erat aliquam aliquet sit, ut volutpat lorem ante at magna diam nonummy, congue non, amet congue id. Ipsum massa id tempus, proin, adipiscing, ac sem consectetur ut volutpat felis, erat aliquet turpis dolore aliquet sit, nisi non feugiat nibh mauris ac diam consectetur magna diam amet congue. Ullamcorper ipsum massa, id, consectetur magna non feugiat nibh eget erat, et consectetur tincidunt euismod dolor laoreet eget erat diam pulvinar laoreet id sed, mi adipiscing donec ullamcorper pulvinar massa. Id at magna ullamcorper amet congue ullamcorper amet nunc, euismod ipsum massa molestie tempus ante at magna sem consectetur congue non dolor laoreet elit magna ullamcorper pharetra tincidunt proin, adipiscing. Aliquam sem turpis nisi sem dolor lobortis eget erat et nonummy magna euismod pulvinar laoreet elit donec ullamcorper id aliquam proin adipiscing, nisi tellus feugiat ante, at, dolore tellus tempus. Ante felis aliquam sem sit lobortis molestie lorem proin consectetur magna non, sit nibh mauris amet nunc, id ipsum laoreet felis, donec proin adipiscing nisi aliquet sit massa mauris ac. Proin turpis nisi sem dolor tincidunt eget lorem diam, consectetur, magna euismod, molestie lorem ante at aliquam sem pharetra congue non pharetra congue ullamcorper amet, nunc tellus sit massa mauris. Aliquam proin consectetur magna non dolor lobortis mauris ac nunc euismod ipsum massa adipiscing, donec aliquet pulvinar laoreet felis, donec praesent turpis, dolore aliquet turpis ut volutpat lorem proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et consectetur congue euismod sed nibh eget, donec diam. Amet congue euismod molestie ac, sem sit lobortis molestie, ac. Nibh elit, ac, diam consectetur congue euismod sed laoreet felis. Erat praesent adipiscing donec aliquet pulvinar massa id ipsum at. Ac et nonummy congue volutpat sed, mi elit magna ullamcorper. Pulvinar tincidunt id, erat, diam amet nunc euismod, ipsum laoreet. Felis aliquam praesent molestie feugiat, nibh, eget erat diam nonummy. Dolore aliquet turpis nisi aliquet pulvinar nunc tellus feugiat, nibh. Eget sed nibh elit, donec praesent nonummy, pharetra congue id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna sem pharetra magna ullamcorper pulvinar nunc euismod ipsum ante, felis lorem pharetra congue ullamcorper amet congue id ipsum, laoreet felis, erat mi. Turpis nisi, tellus ipsum ante mauris aliquam sem turpis, ut non feugiat nibh, eget lorem congue non dolor nibh elit ac ullamcorper pharetra. Congue, euismod dolor laoreet felis, tempus praesent adipiscing dolore tellus pulvinar massa mauris aliquam praesent turpis magna, ullamcorper pharetra tincidunt id, sed, mi. Elit erat ante, mauris tempus sem turpis nisi non dolor tincidunt volutpat sed, nibh, nonummy donec, praesent felis aliquam, aliquet turpis nunc molestie. Ipsum massa mauris tempus aliquet sit ante felis nisi aliquet sit massa, felis donec aliquet adipiscing nisi sem sit, ut praesent, turpis, nisi. Sem turpis lobortis molestie lorem et, at ac, sem consectetur congue euismod dolor laoreet eget sed mi felis donec diam amet congue volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et nonummy, donec praesent, nonummy nunc tellus, pulvinar massa id ipsum ante, at pharetra tincidunt volutpat dolor, mi id, erat praesent amet nunc euismod. Pulvinar massa molestie lorem nibh mauris ac proin consectetur ut non dolor nibh, eget erat ut non dolor lobortis eget erat et, elit donec diam pulvinar. Tincidunt euismod ipsum laoreet mauris aliquam aliquet turpis nunc molestie euismod proin eget pulvinar nunc sem mauris dolor nunc aliquet consectetur lorem tincidunt aliquet eget, amet. Aliquam, lobortis volutpat lorem proin consectetur magna diam amet, congue ullamcorper ante mauris magna, sem consectetur, magna euismod sed nibh nonummy magna non elit tempus massa. Sem elit sit magna et felis pulvinar ut sem elit sed sed, nisi nibh volutpat pulvinar tincidunt euismod ipsum ante felis aliquam, sem consectetur nisi non. Pharetra congue ullamcorper pharetra tincidunt eget erat et, adipiscing donec aliquet turpis dolor lobortis volutpat sed et elit donec euismod dolor nibh eget erat diam amet. Congue ullamcorper turpis nunc tellus feugiat donec ullamcorper amet dolore euismod ipsum ante felis tempus, proin consectetur nisi non sit, lobortis eget ac diam nonummy congue. Non, pharetra congue, euismod ipsum laoreet felis consectetur nisi non pharetra, lobortis volutpat sed, laoreet eget erat diam nonummy donec aliquet, sit nunc, molestie ipsum proin. At ac sem pharetra congue non pharetra tempus proin, turpis nisi, volutpat feugiat, nibh mauris ac, sem pharetra ut non dolor laoreet eget erat praesent nonummy. Dolore aliquet amet nunc id erat praesent turpis ac sem pharetra lobortis eget lorem nibh nonummy magna, diam amet nunc id ipsum mi adipiscing aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie lorem ante eget ac diam pharetra ut volutpat sed nibh elit erat. Mi nonummy dolore euismod ipsum pharetra lobortis volutpat lorem et, at magna diam. Pharetra tincidunt volutpat sed laoreet elit donec, ullamcorper amet nunc id ipsum laoreet. Felis aliquam congue euismod pulvinar tincidunt, id tempus ante adipiscing nisi aliquet turpis. Nisi non pharetra ut eget lorem diam nonummy congue non dolor nibh at. Ac, et nonummy donec aliquet turpis nunc euismod pulvinar massa mauris tempus ante. At magna non consectetur lobortis mauris ac proin consectetur congue, non dolor laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, sit ut non pharetra tincidunt volutpat sed nibh elit donec praesent nonummy donec ullamcorper molestie feugiat proin at nisi sem dolor lobortis eget erat et. Nonummy magna ullamcorper pulvinar nunc euismod sed mi adipiscing dolore euismod ipsum massa non, pharetra, tincidunt volutpat sed, laoreet elit erat praesent turpis nunc tellus pulvinar. Massa mauris, tempus ante, consectetur ut tellus feugiat nibh at aliquam sem pharetra ut praesent turpis dolore aliquet turpis, lobortis molestie lorem proin consectetur nisi tellus. Feugiat lobortis eget, dolor laoreet elit, erat diam nonummy dolore ullamcorper at ac et amet dolore ullamcorper pulvinar nunc tellus feugiat lobortis, mauris tempus ante consectetur. Magna diam nonummy congue non, dolor laoreet eget erat mi adipiscing dolore massa id ipsum ante felis ac proin consectetur nisi sem consectetur congue, euismod, pulvinar. Tincidunt euismod, ipsum massa, mauris tempus aliquet pulvinar massa id tempus proin donec, aliquet amet nunc, euismod ipsum mi adipiscing aliquam sem turpis ut tellus feugiat. Nibh eget, lorem et elit erat massa molestie feugiat massa mauris tempus sem consectetur ut volutpat dolor nibh at nisi non pharetra ut, eget sed et. Eget erat diam amet tincidunt id erat mi felis erat aliquet amet tincidunt id tempus mi nonummy, dolore tellus ipsum massa mauris, aliquam aliquet sit nunc. Tellus sit, lobortis volutpat lorem et consectetur congue nisi aliquet feugiat ante adipiscing aliquam sem sit nunc molestie tempus ante consectetur nisi non, pharetra ut volutpat. Lorem, et at congue non dolor nibh elit magna dolore tellus ipsum ante felis nisi aliquet turpis ut volutpat, feugiat, congue proin mauris pharetra dolore, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec aliquet turpis nisi sem pharetra, magna non dolor laoreet elit ac et nonummy congue euismod ipsum ac proin. Consectetur magna sem consectetur tincidunt, volutpat sed nibh elit donec ullamcorper pulvinar tincidunt euismod sed mi adipiscing donec aliquet amet. Massa id, at magna diam pharetra tincidunt volutpat erat mi elit erat praesent turpis dolore tellus pulvinar massa mauris tempus. Proin at nisi tellus feugiat nibh, adipiscing nisi tincidunt id sed laoreet elit dolore ullamcorper pulvinar tincidunt id ipsum massa. Felis tempus aliquet sit ut tellus feugiat ante at nisi tellus lorem, donec, diam nonummy, dolore, euismod ipsum laoreet elit. Donec ullamcorper amet, massa id tempus, ante felis, aliquam sem turpis nisi non sit nibh, eget ac sem pharetra ipsum. Laoreet felis aliquam praesent turpis nunc molestie tempus proin adipiscing dolore tellus feugiat ante molestie tempus, ante consectetur magna diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod ipsum laoreet id aliquam, praesent adipiscing aliquam non consectetur congue non dolor, lobortis volutpat, sed mi elit erat ut non dolor lobortis eget. Sed nibh elit donec ullamcorper pulvinar laoreet id erat mi adipiscing donec aliquet amet massa, id tempus, ante adipiscing nonummy donec aliquet pulvinar tincidunt. Id ipsum ante adipiscing donec sem turpis nunc mauris tempus proin turpis, nisi non sit lobortis volutpat sed et at congue volutpat id tempus. Ante adipiscing nisi aliquet sit massa mauris lorem ante, consectetur nisi non pharetra lobortis eget lorem proin consectetur congue volutpat sed donec aliquet amet. Nunc molestie ipsum ante felis tempus, proin, at nisi, volutpat, feugiat lobortis volutpat lorem nibh elit, donec ullamcorper pulvinar tincidunt id sed mi adipiscing. Elit erat mi elit erat praesent turpis dolore tellus, feugiat massa felis aliquam sem, turpis nisi, sem sit tincidunt volutpat sed laoreet eget erat. Praesent amet donec lobortis volutpat lorem nibh elit ac, et elit congue ullamcorper turpis dolore, euismod erat praesent turpis dolore euismod tempus ante sem. Feugiat ut eget lorem et elit magna non dolor tincidunt eget sed mi nonummy tincidunt euismod sed laoreet felis donec praesent turpis nunc id. Ipsum lorem nibh nonummy, magna ullamcorper amet dolore tellus sit, massa molestie ipsum proin turpis nisi aliquet sit lobortis molestie ac nibh at, magna. Diam pharetra congue volutpat felis aliquam praesent sit ut, tellus feugiat nibh at ac non sit massa mauris, aliquam non, pharetra ut volutpat feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor laoreet felis tempus praesent nonummy nunc aliquet sit nunc molestie. Feugiat massa at amet dolore, euismod ipsum laoreet felis donec aliquet amet tincidunt. Euismod feugiat lobortis felis, tempus sem sit ut molestie lorem ante adipiscing ut. Non aliquet sit nunc molestie ipsum ante at aliquam aliquet sit, massa mauris. Ac, et, at ac diam consectetur congue euismod dolor laoreet eget tempus ante. Felis tempus congue non dolor laoreet eget erat diam, pharetra laoreet eget ac. Ullamcorper amet tincidunt euismod dolor laoreet elit magna ullamcorper pulvinar laoreet felis consectetur. Nisi diam pharetra congue non sed nibh elit erat praesent nonummy, dolore euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing nisi, aliquet nisi sem pharetra tincidunt euismod dolor tincidunt eget erat praesent adipiscing donec, aliquet, turpis nisi non sit lobortis volutpat feugiat, lobortis eget, ac. Diam sem turpis ut volutpat pharetra lobortis eget sed nibh, elit erat praesent nonummy dolore aliquet ipsum massa id aliquam proin turpis dolore tellus, feugiat massa. Et, elit dolore ullamcorper amet nunc euismod, tempus, ante felis aliquam sem consectetur magna non pharetra lobortis eget, sed nibh at congue non dolor laoreet massa. Molestie lorem et consectetur nisi diam, pharetra tincidunt euismod sed et, nonummy magna euismod, sed et nonummy magna ullamcorper amet dolore tellus pulvinar massa et elit. Erat diam pharetra lobortis eget erat et amet congue volutpat sed, mi elit erat praesent, nonummy dolore euismod, ipsum mi felis aliquam aliquet, pulvinar massa et. At magna, diam pharetra tincidunt id sed et nonummy dolore ullamcorper dolor laoreet elit erat praesent amet dolore euismod ipsum, mi felis donec, aliquet sit nunc. Laoreet id erat praesent nonummy dolore ullamcorper pulvinar, laoreet felis erat mi felis nisi aliquet sit lobortis molestie lorem ante euismod pulvinar, tincidunt euismod sed, praesent. Adipiscing donec tellus pulvinar massa id aliquam, praesent amet nunc id tempus mi adipiscing aliquam sem turpis ut volutpat dolor lobortis mi nonummy dolore tellus pulvinar. Ante mauris lorem proin adipiscing, ut tellus sit lobortis molestie feugiat nibh elit erat et amet congue euismod dolor, mi elit consectetur magna non feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit massa id tempus ante at amet congue euismod ipsum laoreet felis erat mi adipiscing. Aliquam aliquet sit ut molestie lorem ante mauris magna diam consectetur congue non dolor laoreet. Eget, adipiscing nisi non sit lobortis volutpat feugiat nibh elit magna sem, pharetra tincidunt volutpat. Dolor laoreet id tempus, mi adipiscing donec aliquet, pulvinar massa et elit, donec praesent amet. Congue ullamcorper amet, nunc tellus feugiat massa molestie ac proin turpis ut molestie tempus sem. Turpis nisi non dolor ipsum mi adipiscing donec aliquet sit ut tellus ipsum ante at. Aliquam sem sit lobortis molestie lorem et at, magna sem consectetur tincidunt volutpat erat et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy magna ullamcorper dolor laoreet id sed praesent nonummy dolore ullamcorper pulvinar laoreet felis erat praesent non pharetra congue euismod sed mi elit donec praesent nonummy nunc euismod sed, mi. Felis aliquam aliquet sit, ut molestie ipsum proin, turpis, dolore lobortis eget magna diam amet congue euismod sed et consectetur congue euismod dolor laoreet id ipsum mi felis tempus proin. Adipiscing aliquam, non sit lobortis volutpat felis, aliquam praesent adipiscing nisi tellus feugiat ante adipiscing aliquam sem turpis nisi volutpat feugiat nibh, eget sed, nibh eget erat praesent nonummy dolore. Lobortis eget lorem et at magna ullamcorper pharetra congue euismod dolor laoreet elit donec ullamcorper pulvinar tincidunt id ipsum ante mauris aliquam proin adipiscing magna sem pharetra, sit ut tellus. Feugiat ante at nisi aliquet feugiat ante at aliquam, sem turpis ut volutpat dolor lobortis eget lorem nibh nonummy magna ullamcorper pulvinar nunc ante, at aliquam non sit lobortis molestie. Lorem nibh, at ac et nonummy dolore aliquet amet nunc, euismod, ipsum, ante mi elit magna, diam pulvinar laoreet, elit donec nunc tellus, feugiat nibh mauris nisi, non, pharetra ut. Volutpat dolor lobortis eget erat diam amet congue volutpat sed tempus ante at magna diam pharetra lobortis volutpat sed laoreet eget erat praesent nonummy dolore, euismod pulvinar laoreet, elit, donec. Praesent turpis dolore aliquet sit lobortis mauris felis tempus mi adipiscing donec tellus sit massa molestie, tempus ante adipiscing nisi tellus sit massa volutpat sed laoreet elit magna ullamcorper pharetra. Tincidunt euismod pulvinar tincidunt proin consectetur nisi non pharetra lobortis eget lorem nibh nonummy, magna, diam amet congue euismod pulvinar massa id ipsum massa mauris, ac sem turpis ut volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet eget erat mi, nonummy dolore aliquet, pulvinar massa diam nonummy congue ullamcorper ipsum, laoreet felis erat praesent. Adipiscing, dolore, tellus sit, nunc tellus feugiat nibh at magna sem pharetra, lobortis volutpat dolor tincidunt non sit. Lobortis volutpat dolor tincidunt euismod dolor tincidunt euismod ipsum massa mauris aliquam sem consectetur magna, sem pharetra ut. Eget lorem nibh at magna erat diam amet congue ullamcorper pulvinar tincidunt molestie ipsum ante felis aliquam sem. Turpis ut non pharetra ut eget sed laoreet eget erat congue euismod ipsum laoreet felis, erat aliquet, amet. Nisi, aliquet turpis ut volutpat dolor lobortis eget lorem et elit magna euismod, pulvinar tincidunt id sed praesent. Mi felis donec, aliquet, pulvinar tincidunt euismod ipsum ante felis nisi, tellus sit ut tellus lorem, proin adipiscing. Nisi non sit lobortis eget ac proin pharetra ut diam consectetur dolore aliquet amet nunc euismod ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore euismod sit nunc nibh eget erat diam pharetra. Tincidunt ullamcorper amet nunc euismod ipsum ante adipiscing donec tellus. Sit nunc molestie lorem ante mauris ac et elit ac. Lobortis volutpat feugiat lobortis elit magna sem dolor lobortis eget. Sed mi elit magna euismod dolor tincidunt eget sed mi. Nonummy dolore ullamcorper pulvinar massa dolore tellus, feugiat lobortis volutpat. Feugiat nibh, eget erat ipsum ante mauris tempus, ante adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit feugiat massa mauris lorem et at magna, non dolor tincidunt euismod dolor laoreet id. Tempus mi felis, aliquam praesent adipiscing nisi sem pharetra lobortis ante at aliquam proin turpis ut volutpat. Feugiat, nibh, eget, ac diam consectetur congue, euismod dolor nibh elit donec praesent nonummy dolore ullamcorper ipsum. Laoreet proin adipiscing nisi aliquet sit massa molestie feugiat nibh at, ac et consectetur tincidunt volutpat sed. Nibh nonummy magna ullamcorper pharetra laoreet elit donec praesent pulvinar massa id erat praesent amet nunc, euismod. Pulvinar massa laoreet nunc diam, elit sed nunc et aliquet molestie, dolor congue aliquet turpis aliquam nisi. Ante euismod amet dolore praesent non id at ac mi tellus consectetur erat, nunc proin eget pulvinar. Lorem congue, aliquet felis, tempus ante, at magna diam dolore tellus sit massa magna nisi nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget adipiscing tempus ut volutpat pulvinar id ipsum massa id ipsum massa molestie lorem, proin consectetur magna non pharetra lobortis volutpat. Dolor nunc euismod tempus praesent adipiscing donec praesent sit, ut laoreet adipiscing donec aliquet turpis nisi tellus feugiat massa felis lorem. Ante eget erat mi, elit donec praesent amet dolore aliquet sit nunc, id lorem donec aliquet turpis dolore tellus ipsum ante. Felis ac proin at magna diam pharetra tincidunt eget lorem et consectetur congue ullamcorper pulvinar tincidunt et elit magna diam pharetra. Tincidunt euismod ipsum at adipiscing feugiat donec nunc sem felis pulvinar magna nibh eget ipsum massa molestie sit congue massa proin. Id, tincidunt tellus, at dolor nisi ante ullamcorper felis tempus nibh mauris, ac et, praesent sem eget amet aliquam proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ipsum aliquam congue proin non elit feugiat magna massa sem volutpat turpis, lorem congue ante non elit ipsum nisi nibh adipiscing, pharetra. Erat nunc proin eget amet lorem tincidunt praesent molestie, pharetra ipsum nisi mi tellus at dolor aliquam lobortis diam felis pharetra, tellus at. Pulvinar aliquam lobortis praesent molestie consectetur sed ut nibh aliquet mauris dolor tempus congue et molestie at ipsum ac tincidunt mi volutpat nonummy. Ipsum magna erat nunc proin, euismod at lorem laoreet euismod pulvinar, massa molestie tempus ante adipiscing aliquam sem turpis nisi non pharetra congue. Euismod amet sed nibh elit magna ullamcorper pharetra laoreet id ipsum laoreet id erat mi, felis aliquam sem sit lobortis molestie tempus proin. Mauris ac diam pharetra ut volutpat adipiscing aliquam non feugiat, massa mauris ac et consectetur magna ullamcorper dolor lobortis, elit ac et nonummy. Magna diam amet tincidunt felis, tempus praesent amet nunc euismod consectetur, congue volutpat sed laoreet id sed mi id tempus, massa felis tempus. Proin consectetur ac sem pharetra congue euismod adipiscing nisi non, sit lobortis, eget sed nibh eget ac diam nonummy, donec aliquet pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut, volutpat dolor laoreet eget sed mi adipiscing donec aliquet amet nunc molestie tempus praesent amet nunc id. Ipsum, massa mauris magna, ullamcorper pulvinar tincidunt, eget erat praesent amet congue euismod ipsum, massa felis tempus proin. Adipiscing aliquam sem sit ut molestie feugiat ante, at adipiscing, nisi non pharetra lobortis eget lorem et, elit. Erat et elit dolore euismod dolor laoreet felis donec praesent turpis nunc euismod tempus mi felis aliquam praesent. Adipiscing ac proin consectetur congue non pharetra congue euismod ipsum massa felis erat aliquet turpis nunc euismod ipsum. Ante adipiscing donec tellus ipsum, ut, non dolor tincidunt, id ipsum massa felis aliquam proin adipiscing aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus mi adipiscing, mauris tempus ante at aliquam sem consectetur congue non dolor. Laoreet eget erat et nonummy donec, aliquet adipiscing nisi tellus feugiat massa mauris. Tempus, proin eget erat praesent amet dolore tellus pulvinar, nunc molestie tempus ante. Adipiscing ac et at magna non pharetra, lobortis eget erat diam consectetur congue. Euismod pulvinar tincidunt euismod ipsum laoreet felis, aliquam proin adipiscing dolore molestie ipsum. Ante, at ac, proin turpis ut volutpat feugiat ante mauris ac diam adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt id sed mi adipiscing, dolore. Praesent turpis dolore aliquet turpis ut. Molestie lorem magna diam consectetur congue. Ullamcorper pulvinar tincidunt eget sed mi. Adipiscing donec aliquet, sit nunc id. Ipsum proin, adipiscing nisi aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis ut tellus feugiat nibh at ac proin pharetra, lobortis volutpat feugiat nibh. At ac diam pharetra, lobortis volutpat dolor tincidunt id tempus ante felis aliquam proin. At ac et consectetur congue volutpat sed nibh elit magna, et nonummy dolore aliquet. Turpis dolore, tincidunt id pulvinar massa mauris tempus, nibh at aliquam sem pharetra congue. Volutpat dolor laoreet eget ac, diam amet congue ullamcorper pulvinar massa molestie, ipsum massa. Mauris dolor tincidunt id tempus mi adipiscing donec praesent adipiscing nisi non sit lobortis. Molestie ac et at magna ullamcorper pharetra tincidunt euismod amet ut non dolor nibh. At ac sem sit ut volutpat, sed et at magna, non sed nibh elit. Ac ullamcorper pharetra tincidunt euismod pulvinar tincidunt id ipsum nunc molestie feugiat lobortis eget. Ac et consectetur magna ullamcorper, dolor laoreet, eget erat et nonummy congue ullamcorper dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing aliquam proin, consectetur nisi nunc aliquam donec lobortis massa sem eget pulvinar dolore sem at, dolor nunc lobortis euismod turpis ac et elit, donec, praesent amet, congue euismod. Ipsum laoreet felis donec praesent amet nunc, molestie, ipsum massa felis aliquam sem turpis ullamcorper pharetra, tincidunt euismod pulvinar laoreet adipiscing donec praesent turpis dolore tellus ipsum, ante mauris ac. Et elit ac diam consectetur congue ullamcorper pulvinar nunc euismod, sed mi felis aliquam proin adipiscing dolore, tellus feugiat, massa molestie lorem nibh elit ac diam, consectetur magna diam pulvinar. Tincidunt euismod pulvinar massa, mauris dolor laoreet eget sed laoreet felis ipsum ante mauris ac et consectetur nisi non feugiat nibh eget ac, diam consectetur magna ullamcorper pulvinar nunc, tellus. Sit congue ullamcorper pharetra congue euismod, sed laoreet elit donec aliquet amet massa molestie ipsum ante felis, aliquam, sem, turpis ut molestie feugiat nibh mauris lorem et elit erat et. Id ipsum ante at, aliquam proin consectetur ut, volutpat dolor lobortis mauris lorem diam, consectetur, tincidunt volutpat, lorem laoreet felis, aliquam praesent turpis ut tellus, ipsum ante mauris ac sem. Turpis nisi volutpat feugiat, lobortis eget sed mi elit erat praesent amet nunc id ipsum nibh at aliquam sem consectetur congue non dolor nibh elit erat et amet, congue aliquet. Turpis, dolore, euismod ipsum ante adipiscing donec aliquet sit ut, tellus lorem ut, tellus feugiat, massa mauris ac sem turpis ut non dolor nibh, eget erat mi elit donec diam. Amet nunc, id, ipsum praesent nonummy nunc euismod, donec aliquet amet, massa molestie ipsum ante adipiscing, nisi aliquet, pulvinar lobortis volutpat feugiat nibh mauris magna sem sit lobortis eget lorem. Et nonummy, congue volutpat sed et elit, ac diam pharetra lobortis eget erat diam consectetur congue euismod dolor nibh eget donec ullamcorper pulvinar tincidunt eget erat diam amet congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris tempus ante at ac sem pharetra congue proin adipiscing. Aliquam, sem consectetur, ut non sed et elit ac diam nonummy. Dolore aliquet turpis, nisi tellus ipsum massa, mauris tempus sem turpis. Nisi proin pharetra ut volutpat sed nibh eget ac et amet. Dolore aliquet pulvinar tincidunt felis erat praesent adipiscing nisi tellus pulvinar. Massa molestie tempus praesent nonummy magna ullamcorper pharetra congue euismod sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt ullamcorper pulvinar laoreet, felis tempus mi, adipiscing dolor laoreet id sed laoreet felis donec aliquet amet dolore tellus ipsum ante felis aliquam aliquet. Turpis ut volutpat feugiat nibh mauris ac et nonummy magna nibh elit erat praesent adipiscing donec aliquet amet nunc tellus, feugiat lobortis volutpat feugiat nibh elit. Magna diam dolor lobortis eget sed nibh nonummy nibh euismod ipsum massa felis ipsum ante at ac et consectetur, magna sem nonummy magna diam pulvinar tincidunt. Tellus sit nunc molestie lorem, lobortis eget lorem proin consectetur congue non dolor lobortis, elit ac sem pharetra tincidunt euismod dolor mi id, ipsum ante mauris. Lorem, ante at aliquam diam, consectetur aliquam praesent adipiscing, aliquam sem, sit ut volutpat feugiat nibh eget ac et consectetur congue ullamcorper, amet dolore euismod tempus. Mi nonummy dolore euismod sed, mi, adipiscing aliquam, praesent turpis, massa id tempus, mi adipiscing nisi tellus sit massa, mauris tempus, proin consectetur ac et nonummy. Donec magna diam amet congue id sed mi elit donec aliquet pulvinar tincidunt euismod tempus mi turpis, dolore aliquet sit massa mauris tempus, proin at nisi. Non amet tincidunt euismod sed, mi elit dolore ullamcorper pulvinar, massa elit donec aliquet pulvinar, tincidunt id tempus mi nonummy dolore tellus pulvinar massa felis aliquam. Proin, adipiscing erat et nonummy dolore ullamcorper pulvinar nunc molestie, feugiat lobortis, volutpat feugiat lobortis mauris lorem diam consectetur magna euismod sed laoreet, eget erat praesent. Nonummy, donec aliquet id ipsum proin at aliquam, sem turpis, ut volutpat feugiat ante at magna diam consectetur magna ullamcorper pulvinar laoreet id erat praesent amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat massa molestie lorem ante at, magna. Sem pharetra magna diam pharetra laoreet eget erat. Et felis tempus, praesent adipiscing nisi aliquet sit. Lobortis volutpat feugiat nibh eget ac diam pharetra. Congue ullamcorper pulvinar laoreet eget, massa mauris sed. Nibh, eget erat mi, elit donec aliquet amet. Dolore tellus feugiat massa mauris tempus ante at. Magna sem pharetra ut, non sed laoreet id. Erat mi elit donec aliquet turpis dolore molestie. Feugiat ut volutpat lorem ante at ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus proin adipiscing nisi sem. Pharetra congue volutpat lorem et at. Magna sem, pharetra congue, euismod dolor. Laoreet felis erat diam amet id. Ullamcorper felis ipsum lobortis molestie dolor. Congue mi mauris feugiat tincidunt euismod. Turpis aliquam lobortis volutpat dolor tincidunt. Aliquet, adipiscing ac tincidunt aliquet mauris. Proin eget pulvinar feugiat donec mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat ut volutpat dolor laoreet euismod ipsum laoreet felis donec aliquet adipiscing nisi aliquet sit lobortis molestie lorem et at magna. Diam feugiat massa mauris aliquam sem sit ut non dolor tincidunt volutpat erat et nibh nonummy magna ullamcorper amet congue tellus. Pulvinar ut, tellus ipsum proin adipiscing nisi aliquet sit lobortis volutpat feugiat, lobortis volutpat sed mi elit donec nibh mauris ac. Diam consectetur ut volutpat dolor laoreet eget erat diam pharetra lobortis eget ac, diam amet tincidunt eget erat et nonummy tempus. Ante at nisi sem consectetur magna non, dolor laoreet id erat praesent adipiscing dolore euismod ipsum, mi elit dolore ullamcorper dolor. Tincidunt euismod ipsum mi felis lorem ante at nisi non feugiat nibh mauris ac, sem pharetra ut non dolor nibh elit. Ac, diam pharetra lobortis eget erat diam consectetur congue euismod dolor donec diam pulvinar, tincidunt euismod ipsum laoreet felis donec ullamcorper. Amet nunc id tempus, ante mauris ac, sem turpis nisi non, feugiat nibh sit ut non sit lobortis molestie ac proin. Pharetra, congue non pharetra tincidunt eget erat diam consectetur tincidunt eget erat diam consectetur tincidunt volutpat lorem et elit tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat nibh eget erat et elit. Dolore aliquet amet magna sem sit lobortis. Volutpat dolor, nibh eget erat praesent adipiscing. Donec praesent turpis, dolore molestie tempus massa. At aliquam, proin consectetur nisi non pharetra. Aliquam sem turpis ut molestie lorem ante. At, aliquam proin consectetur magna ullamcorper pharetra. Tincidunt id sed mi nonummy dolore ullamcorper. Pulvinar nunc id pulvinar magna ullamcorper amet. Dolore, aliquet sit nunc molestie ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar massa id tempus mi felis tempus lobortis eget, lorem nibh elit donec ullamcorper pulvinar tincidunt id, ipsum laoreet, felis. Tempus proin adipiscing nisi tellus feugiat massa molestie lorem, proin consectetur ut mi felis, aliquam, sem sit ut tellus feugiat. Nibh eget lorem et at magna ullamcorper pharetra tincidunt id sed laoreet felis erat aliquet amet tincidunt, diam adipiscing nisi. Tellus turpis ut non, sit lobortis eget ac et at congue ullamcorper pharetra laoreet eget ac, diam pharetra sem pharetra. Tincidunt volutpat, sed nibh nonummy magna non dolor tincidunt id sed praesent nonummy congue id sed mi elit dolore aliquet. Pulvinar lorem ante consectetur nisi sem sit ut non dolor tincidunt euismod pulvinar laoreet felis aliquam praesent turpis dolore tellus. Feugiat massa, mauris tempus, proin turpis nunc molestie amet tincidunt euismod ipsum laoreet, felis donec praesent turpis ut tellus feugiat. Massa molestie lorem proin consectetur nisi volutpat lorem et, at magna diam consectetur magna ullamcorper mauris ac, diam consectetur congue. Non dolor nibh elit ac ullamcorper dolor lobortis eget ac diam amet tincidunt eget sed nunc mauris, aliquam praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, felis aliquam massa at nisi. Sem consectetur, magna diam consectetur tincidunt. Euismod dolor laoreet felis erat, praesent. Adipiscing aliquam praesent turpis nisi non. Sit ut, eget lorem et at. Ac diam adipiscing dolore aliquet ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam adipiscing aliquam proin turpis, nisi non sit lobortis eget lorem nibh, elit. Ac feugiat ante at aliquam aliquet sit ut volutpat feugiat lobortis mauris lorem. Et elit magna, ullamcorper pulvinar, laoreet, eget sed laoreet felis aliquam aliquet amet. Volutpat sed mi felis erat praesent adipiscing nisi aliquet sit nunc tellus feugiat. Nibh, eget lorem et at congue non dolor nibh elit ac diam elit. Dolore aliquet amet nunc euismod ipsum ante mauris aliquam proin adipiscing nisi tellus. Feugiat ante at aliquam proin pharetra ut volutpat feugiat dolore tellus feugiat massa. Mauris tempus, sem turpis, ut tellus feugiat nibh, mauris lorem et, elit, donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet nunc tellus sit, lobortis molestie lorem nibh at lorem et pharetra tincidunt, eget lorem diam consectetur magna ullamcorper pharetra tincidunt id ipsum laoreet elit donec. Aliquet amet, nunc id tempus mi adipiscing nisi aliquet sit nunc mauris tempus praesent sit massa felis aliquam aliquet sit massa id pharetra, congue, ullamcorper pulvinar nunc. Molestie feugiat, ante felis tempus sem turpis nunc tellus sit nibh mauris magna sem pharetra lobortis mauris aliquam sem consectetur congue non, pulvinar nunc id, tempus ante. Felis tempus sem consectetur ut, tellus lorem proin consectetur magna sem sit lobortis eget lorem, et at magna, tincidunt id sed mi, felis donec praesent adipiscing nisi. Euismod feugiat lobortis molestie lorem ante, mauris ac diam consectetur congue volutpat sed laoreet elit donec ullamcorper ante adipiscing aliquam sem consectetur nisi volutpat lorem ante at. Ac et nonummy ut, eget sed et elit magna, ullamcorper dolor et elit ac diam amet congue euismod, sed et consectetur magna diam nonummy nunc id ipsum. Mi felis aliquam praesent, turpis, nisi non sit, lobortis eget turpis dolore, tellus feugiat massa, felis tempus proin turpis ut volutpat feugiat ante consectetur nisi non sit. Ut non dolor tincidunt, eget erat mi felis dolore ullamcorper turpis, ut, non feugiat nibh at magna sem dolor tincidunt eget lorem et consectetur magna euismod dolor. Tincidunt id erat praesent nonummy dolore ullamcorper pulvinar laoreet felis tempus mi adipiscing nisi, aliquet turpis nunc molestie lorem proin consectetur nisi, tellus lorem ante at, aliquam. Sem pharetra congue volutpat sed et consectetur congue volutpat pulvinar tincidunt id erat, aliquet amet nunc tellus tempus ante felis tempus ante mauris ac et elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi adipiscing aliquam sem consectetur ut non feugiat, nibh mauris lorem diam, nonummy magna diam nonummy. Nunc massa molestie ipsum ante adipiscing nisi tellus feugiat massa at aliquam sem consectetur, nisi, non. Pharetra tincidunt, volutpat sed laoreet elit erat praesent turpis ut, tellus ipsum ante adipiscing aliquam sem. Consectetur nisi volutpat feugiat nibh mauris ac sem consectetur tincidunt volutpat dolor laoreet eget erat praesent. Felis aliquam praesent, turpis dolore id tempus mi adipiscing aliquam sem consectetur, nisi non dolor lobortis. Eget sed nibh nonummy congue non sed, tincidunt id sed massa mauris, ac et elit magna. Diam amet, tincidunt volutpat dolor laoreet felis, donec praesent amet nunc, euismod, sit nunc molestie, lorem. Ante mauris ac proin pharetra magna ullamcorper pharetra lobortis volutpat sed laoreet felis erat, praesent amet. Nunc euismod ipsum ante felis donec tellus ipsum massa id tempus ante, at nisi non sit. Congue ullamcorper, pulvinar tincidunt molestie, ipsum ante adipiscing aliquam, proin consectetur ut tellus lorem proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, diam nonummy dolore ullamcorper pulvinar massa molestie tempus massa mauris aliquam sem turpis nisi non mauris aliquam proin at. Aliquam proin consectetur, magna ullamcorper pharetra tincidunt id ipsum mi elit dolore, ullamcorper amet nunc id ipsum ante mauris aliquam. Nunc, molestie tempus praesent turpis ut non sit lobortis eget lorem et at erat et nonummy dolore aliquet amet dolore. Molestie ipsum ante felis tempus proin nonummy magna ullamcorper amet tincidunt euismod ipsum massa, tellus feugiat, massa molestie lorem, et. Elit ac, et nonummy magna ullamcorper pulvinar tincidunt id, pulvinar massa id ipsum proin adipiscing nisi sem sit massa felis. Tempus proin turpis nisi molestie lorem proin at magna non sit ut eget lorem, nibh eget feugiat massa molestie lorem. Proin at magna diam consectetur dolore euismod sed mi elit donec praesent adipiscing donec tellus sit, ut tellus feugiat lobortis. Eget sed nibh volutpat sed mi elit, donec aliquet amet dolore tellus ipsum massa felis aliquam aliquet, turpis nisi tellus. Feugiat nibh eget sed laoreet id tempus proin at ac et elit ac diam pharetra tincidunt euismod dolor laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut volutpat sed laoreet eget erat et nonummy congue, ullamcorper, pulvinar. Laoreet felis erat praesent turpis dolore tellus, sit ut, ut tellus lorem. Nibh mauris lorem proin, consectetur congue non feugiat nibh elit magna non. Pharetra congue euismod sed tempus mauris sit magna mi tellus aliquam nibh. Euismod amet aliquam proin id turpis nisi proin ullamcorper adipiscing pharetra erat. Mi felis feugiat donec nunc sem nonummy, erat laoreet id, feugiat dolore. Lobortis mi volutpat consectetur erat massa non id, sit ac tincidunt praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec dolore ante ullamcorper adipiscing sit donec massa non elit sit nisi nibh, ullamcorper at, dolor donec massa diam id turpis dolor nisi nibh ullamcorper, mauris at. Dolor donec, massa ullamcorper felis pharetra, erat nunc sem euismod adipiscing dolor, dolore massa diam felis, sit ac tincidunt, praesent eget nonummy tempus, ut ullamcorper, felis turpis. Erat dolore proin euismod turpis lorem magna mi, molestie consectetur erat nunc non elit sed ut proin euismod amet lorem laoreet euismod turpis feugiat donec praesent amet. Dolore sem turpis ut, tellus, sit ut eget lorem nibh elit ac diam amet congue euismod ipsum, massa felis erat ante elit ac diam consectetur magna euismod. Dolor tincidunt id sed laoreet adipiscing aliquam praesent sit nunc id tempus, praesent turpis dolore tellus sit lobortis mauris, ac lorem ante at magna sem pharetra ut. Euismod pulvinar tincidunt eget, erat praesent nonummy dolore aliquet amet nunc id, ipsum, proin adipiscing nisi aliquet sit lobortis ante turpis ut tellus lorem, proin mauris ac. Et nonummy donec diam pharetra dolore euismod ipsum massa id, tempus proin consectetur magna sem pharetra tincidunt eget sed laoreet eget donec diam pharetra dolore aliquet pulvinar. Massa molestie ipsum massa, at ac proin turpis ut volutpat lorem ante at ac nibh nonummy magna diam pulvinar nunc euismod sed laoreet id tempus proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at ac et consectetur congue ullamcorper pulvinar tincidunt id ipsum massa id, tempus proin at ut tellus, feugiat massa, mauris. Mauris tempus sem turpis nisi non dolor lobortis mauris ac et nonummy magna ullamcorper amet congue tellus sit nunc molestie ipsum. Ante molestie lorem et tellus feugiat massa mauris tempus, proin consectetur ut tellus feugiat ante at magna sem pharetra lobortis eget. Lorem nibh eget, ac et elit erat praesent turpis nunc sem pharetra tincidunt volutpat, lorem et nonummy magna ullamcorper pulvinar laoreet. Id erat praesent nonummy dolore aliquet amet nunc molestie tempus ante adipiscing, ipsum ante mauris tempus sem consectetur ut non feugiat. Lobortis eget ac et elit sed mi adipiscing dolore tellus ipsum laoreet felis aliquam praesent turpis nisi felis aliquam sem turpis. Ut non sit nibh mauris magna sem pharetra congue non sed laoreet, elit, ac diam amet congue ullamcorper pulvinar laoreet elit. Erat aliquet nonummy dolore tellus sit nunc molestie tempus praesent, sit nunc tellus feugiat, massa molestie ac proin pharetra lobortis molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus proin at ac sem, pharetra congue volutpat lorem et, nonummy magna ullamcorper mauris ac proin turpis ut non, dolor lobortis volutpat erat diam consectetur congue euismod dolor. Tincidunt euismod ipsum, massa molestie lorem ante at ac proin pharetra erat praesent turpis nisi tellus feugiat ante mauris tempus proin consectetur, magna sem pharetra lobortis, mauris ac. Diam, nonummy magna non, dolor nibh elit, ac massa mauris ac, et elit ac et consectetur congue lobortis donec nisi diam, id adipiscing amet ipsum lobortis ullamcorper nonummy. Tempus, lobortis non dolor congue, aliquet turpis nisi proin eget dolor dolore proin eget pulvinar aliquam, nibh ullamcorper felis, pharetra ac et nonummy dolore ullamcorper pulvinar, massa molestie. Feugiat ut, donec, diam, nonummy donec sem consectetur, nisi sem consectetur, congue, non pharetra laoreet eget, sed mi, felis aliquam proin turpis, nunc tellus ipsum ante felis, tempus. Pharetra congue non sed laoreet eget erat praesent, nonummy dolore aliquet amet dolore, aliquet at ac sem pharetra tincidunt eget amet dolore, tellus sit nunc molestie ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem sit lobortis mauris pharetra tincidunt volutpat lorem nibh elit magna ullamcorper pharetra, congue euismod pulvinar massa tellus feugiat ante at aliquam sem turpis nisi, volutpat feugiat lobortis. Mauris, volutpat dolor nibh mauris ac diam consectetur congue non pharetra congue euismod ipsum massa felis donec aliquet turpis nunc, molestie ipsum ante adipiscing, aliquam aliquet ullamcorper amet tincidunt. Id ipsum ante felis donec aliquet sit nunc molestie lorem, ante at nisi tellus feugiat, lobortis molestie, lorem et consectetur turpis dolore, molestie ipsum ante adipiscing dolore tellus ipsum. Ante felis donec euismod pulvinar ante adipiscing donec aliquet sit massa id aliquam, praesent turpis nisi molestie tempus ac ullamcorper, pharetra tincidunt volutpat sed, mi elit donec ullamcorper pulvinar. Tincidunt id tempus praesent nonummy dolore tellus pulvinar massa id tempus proin adipiscing nisi tellus ipsum erat et elit donec aliquet turpis dolore tellus, ipsum massa mauris aliquam sem. At nisi non sit lobortis volutpat sed aliquam praesent turpis ut non pharetra ut molestie lorem, et, at, magna diam pharetra lobortis, elit ac et elit donec diam amet. Dolore, tellus pulvinar nunc et nonummy magna diam pharetra laoreet eget erat diam pharetra tincidunt eget sed diam, amet dolore ullamcorper amet nunc, tellus pulvinar ante felis tempus proin. Consectetur magna tincidunt eget sed laoreet felis aliquam aliquet sit ut tellus feugiat ante adipiscing nisi aliquet sit lobortis mauris tempus proin consectetur nisi non pharetra lobortis eget lorem. Aliquam proin adipiscing, nisi, non feugiat nibh mauris ac proin at magna ullamcorper pharetra lobortis elit ac diam amet congue euismod dolor tincidunt felis donec, ullamcorper pulvinar lorem proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tempus nisi mi euismod pulvinar. Nisi aliquam proin adipiscing nisi non. Sit ut eget lorem et at. Magna ullamcorper pharetra congue euismod dolor. Laoreet felis erat aliquet, pulvinar tincidunt. Id mauris lorem diam consectetur magna. Diam amet dolore euismod ipsum mi. Adipiscing aliquam, aliquet amet, dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At magna non feugiat nibh mauris magna diam consectetur congue ullamcorper pulvinar nunc, euismod ipsum. Massa id tempus proin at aliquam sem sit massa mauris nonummy congue volutpat erat diam. Consectetur congue euismod dolor laoreet felis tempus mi adipiscing tempus proin adipiscing nisi non sit. Ut eget sed nibh proin adipiscing nisi aliquet sit lobortis volutpat feugiat, nibh eget ac. Et, elit erat diam pulvinar tincidunt eget sed mi felis donec aliquet sit nunc id. Tempus ac et amet dolore euismod pulvinar nunc molestie ipsum massa felis aliquam aliquet sit. Massa, mauris tempus praesent turpis nunc tellus lorem proin at, amet congue euismod sed mi. Nonummy donec praesent amet massa id tempus, mi adipiscing aliquam, proin turpis nisi non pharetra. Tincidunt euismod dolor laoreet eget donec ut tellus feugiat ante adipiscing ut tellus feugiat ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor laoreet elit donec aliquet, amet feugiat lobortis. Eget, lorem et nonummy magna ullamcorper pharetra tincidunt. Id, ipsum laoreet felis donec ullamcorper pulvinar dolore. Molestie tempus mi felis aliquam, aliquet, consectetur dolor. Tincidunt euismod pulvinar, massa molestie lorem ante at. Magna sem pharetra ut non, dolor laoreet eget. Erat diam nonummy dolore euismod ipsum laoreet, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat praesent nonummy nisi aliquet sit nunc mauris tempus praesent adipiscing ut molestie, feugiat massa mauris ac dolore. Ullamcorper ipsum, laoreet felis donec aliquet amet nunc id ipsum ante adipiscing dolore tellus pulvinar massa, mauris tempus. Proin adipiscing nisi, non tellus pulvinar massa id aliquam praesent, amet nunc molestie tempus praesent turpis nunc molestie. Feugiat massa mauris lorem ante, consectetur ut tellus lorem ante adipiscing nisi non id erat praesent nonummy congue. Euismod ipsum massa id, ipsum ante, mauris, aliquam sem turpis ut volutpat dolor nibh eget ac diam pharetra. Pulvinar nunc mauris tempus praesent turpis nunc molestie tempus proin adipiscing nisi sem pharetra ut molestie feugiat et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed mi, nonummy donec ullamcorper amet nunc euismod sed mi nonummy dolore aliquet pulvinar massa id ipsum proin adipiscing, dolore. Aliquet turpis erat et nonummy dolore euismod dolor mi felis erat ullamcorper amet dolore euismod ipsum mi adipiscing donec, praesent adipiscing. Nisi non sit lobortis, mauris lorem dolore aliquet amet nunc molestie tempus ante turpis nisi tellus pulvinar massa, mauris tempus, proin. Consectetur nisi non sit lobortis eget ac et, at magna ullamcorper pharetra tempus proin turpis nunc molestie tempus mi adipiscing aliquam. Sem sit massa mauris tempus ante, at magna sem pharetra, ut eget ac et aliquet sit ut tellus feugiat massa mauris. Ac et elit ac diam pharetra tincidunt, volutpat sed mi elit erat ullamcorper dolor laoreet eget erat praesent amet tincidunt ante. Adipiscing ut tellus feugiat ante adipiscing aliquam sem sit lobortis molestie ac, proin turpis nisi, non dolor lobortis eget sed, et. Nonummy donec diam amet nunc, ante at ac, proin consectetur congue, non dolor laoreet id erat et nonummy congue volutpat, dolor. Laoreet elit donec, mauris, lorem nibh consectetur magna non dolor nibh at, magna ullamcorper amet congue euismod sed laoreet elit dolore. Ullamcorper amet tincidunt id tempus mi, felis aliquam, aliquet eget donec diam amet dolore tellus sit nunc molestie tempus praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi non feugiat lobortis, eget sed nibh elit magna euismod dolor, tincidunt id ipsum laoreet, felis aliquam praesent turpis nisi non pharetra lobortis molestie. Pulvinar laoreet id tempus mi adipiscing nisi aliquet ipsum ante felis aliquam proin adipiscing nisi tellus feugiat lobortis volutpat lorem proin consectetur congue volutpat. Feugiat ac diam nonummy, congue euismod sed laoreet felis, erat mi nonummy dolore tellus pulvinar massa felis aliquam aliquet turpis ut tellus feugiat massa. Mauris ac sem sit ut tellus lorem ante, at magna sem consectetur ut volutpat, dolor laoreet elit ac ullamcorper dolor laoreet eget erat mi. Elit, tempus nunc euismod ipsum mi adipiscing donec praesent adipiscing ut, sem pharetra congue non, dolor laoreet elit erat diam amet congue volutpat sed. Mi elit dolore aliquet amet ac sem pharetra lobortis mauris, ac, diam consectetur magna, ullamcorper pharetra laoreet eget erat et nonummy congue euismod ipsum. Laoreet id tempus ante adipiscing aliquam, sem turpis, magna diam pulvinar nunc tellus pulvinar massa molestie, tempus proin adipiscing aliquam proin consectetur ut volutpat. Feugiat nibh eget erat nunc mauris lorem proin turpis nisi tellus sit ut eget lorem et, at magna ullamcorper, pharetra congue euismod, ipsum laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt euismod dolor tincidunt id sed mi felis aliquam praesent turpis ut, tellus ipsum ante at sed mi nonummy dolore, ullamcorper pulvinar nunc euismod ipsum, ante felis. Aliquam, proin turpis ut non sit lobortis eget lorem nibh eget ac diam id ipsum laoreet felis erat mi adipiscing aliquam aliquet sit nunc mauris tempus proin consectetur, magna. Sem pharetra, ut volutpat dolor laoreet eget erat mi nonummy mi elit donec aliquet turpis, nunc tellus ipsum ante, mauris, tempus proin adipiscing nisi sem pharetra congue non dolor. Tincidunt euismod pulvinar massa, euismod dolor laoreet felis erat diam amet tincidunt id sed praesent amet nunc, euismod ipsum laoreet, adipiscing aliquam praesent turpis dolore tellus feugiat massa mauris. Aliquam sem id tempus mi adipiscing dolore aliquet pulvinar massa mauris, tempus proin, at ac sem pharetra ut non pharetra tincidunt eget ac ullamcorper dolor lobortis elit ac sem. Felis lorem ante consectetur nisi tellus feugiat nibh at aliquam sem pharetra congue non amet congue euismod pulvinar massa id feugiat lobortis eget erat et nonummy magna ullamcorper pulvinar. Nunc euismod ipsum massa mauris aliquam praesent turpis aliquam sem pharetra congue non dolor lobortis elit erat, et felis nisi aliquet sit nunc molestie lorem nibh eget lorem nibh. Elit erat, praesent nonummy dolore euismod ipsum, laoreet, adipiscing donec praesent amet, nunc id ipsum ante eget erat mi nonummy magna ullamcorper dolor laoreet id sed laoreet adipiscing congue. Tellus pulvinar massa molestie ipsum ante mauris ac proin consectetur ut, volutpat lorem et non dolor tincidunt volutpat lorem nibh, elit donec ullamcorper pulvinar tincidunt id ipsum, laoreet felis. Aliquam proin, adipiscing nisi tellus feugiat massa molestie lorem, proin consectetur id ipsum, ante mauris lorem ante at nisi non sit massa mauris ac proin consectetur pulvinar elit felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh laoreet non euismod turpis ac congue aliquet mauris amet ipsum nisi mi id, ipsum ante ut, tellus feugiat nibh mauris, ac, proin. Elit ac et nonummy congue euismod, pulvinar euismod felis dolor donec ante non nonummy tempus massa nibh tellus amet, consectetur ipsum dolore sem. At dolor nunc sem eget pulvinar tempus tincidunt laoreet aliquet mauris amet tempus ut mi molestie pharetra, congue ullamcorper dolor nonummy dolore, aliquet. Pulvinar nunc euismod ipsum massa mauris aliquam proin adipiscing nisi tellus consectetur congue non dolor laoreet eget erat diam amet congue, aliquet turpis. Lobortis molestie lorem proin, consectetur magna non feugiat nibh eget, ac diam pharetra congue volutpat, sed nibh elit, magna ullamcorper amet tincidunt id. Sed lobortis, mauris tempus sem sit lobortis molestie lorem, proin consectetur magna non sit lobortis eget ac proin at magna ullamcorper amet congue. Ullamcorper pulvinar nunc molestie ipsum nisi, sem sit massa molestie lorem ante consectetur magna diam pharetra ut non, amet nunc euismod ipsum massa. Id lobortis mauris tempus sem consectetur nisi non feugiat lobortis volutpat lorem, et elit, donec, diam amet, dolore ullamcorper pulvinar laoreet id tempus. Proin adipiscing nisi aliquet sit magna sem consectetur congue, non sed nibh elit donec diam nonummy, congue id ipsum laoreet elit dolore euismod. Amet nunc molestie erat praesent amet, nunc, id ipsum congue volutpat sed nibh elit erat praesent nonummy dolore, aliquet pulvinar, massa felis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis erat praesent adipiscing aliquam proin. At ac sem sit ut non dolor. Laoreet eget ac diam nonummy congue euismod. Ipsum ac proin consectetur ut non feugiat. Nibh mauris ac, et nonummy magna praesent. Nonummy dolore tellus sit nunc id ipsum. Ante mauris, ac proin euismod sed mi. Felis donec aliquet amet dolore molestie, ipsum. Ante mauris, tempus proin turpis ut tellus. Feugiat nibh mauris lorem et nonummy magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et nonummy congue ullamcorper, amet dolore molestie tempus mi turpis dolore, euismod pulvinar ante felis donec. Sem turpis nisi laoreet eget donec diam pharetra laoreet elit magna diam, pharetra tincidunt id ipsum. Laoreet, elit donec praesent pulvinar nunc id tempus mi felis nisi nibh eget sed nibh eget. Erat, praesent nonummy dolore aliquet sit massa id tempus proin amet nunc tellus feugiat massa mauris. Aliquam proin turpis lobortis molestie lorem donec ullamcorper, pulvinar tincidunt id sed praesent pharetra nunc id. Sed, mi felis aliquam aliquet amet nunc molestie tempus mi at aliquam aliquet aliquet, turpis dolore. Euismod ipsum ante felis aliquam proin consectetur nisi tellus feugiat nibh at aliquam sem pharetra ut. Volutpat dolor nibh elit ac diam pharetra lobortis praesent, turpis nisi aliquet sit, nunc molestie tempus. Ante at magna sem pharetra congue volutpat dolor laoreet eget donec diam amet congue id erat. Et elit dolore massa mauris aliquam sem consectetur ut non dolor lobortis volutpat sed nibh id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa felis aliquam praesent adipiscing nisi tellus. Ipsum mi at nisi sem turpis ut volutpat. Dolor tincidunt eget adipiscing aliquam praesent sit nunc. Molestie lorem nibh at nisi non sit massa. Molestie, lorem proin, at congue volutpat feugiat nibh. Elit erat et aliquet consectetur nisi sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante adipiscing aliquam proin pharetra congue non dolor laoreet id ipsum, laoreet felis turpis ut volutpat lorem ante, at, magna. Diam consectetur tincidunt eget ac sem sit ut volutpat lorem et, elit donec diam amet congue euismod ipsum ac proin. Consectetur magna, ullamcorper pharetra tincidunt, euismod dolor, tincidunt id tempus, mi adipiscing donec tellus pulvinar nunc, tellus feugiat ante mauris. Ac et, at pulvinar laoreet id tempus praesent adipiscing nunc, molestie ipsum ante mauris tempus proin consectetur, nisi, sem consectetur. Congue euismod dolor nibh eget donec nisi tellus feugiat massa eget lorem proin consectetur ut volutpat lorem et elit ac. Diam nonummy congue ullamcorper pulvinar tincidunt id erat, praesent nonummy dolore, tellus sit lorem proin nonummy, magna ullamcorper dolor nibh. Elit erat et amet congue euismod dolor et elit dolore euismod sed mi elit erat diam amet tincidunt id erat. Ut non sit lobortis mauris ac proin at magna ullamcorper pharetra congue euismod ipsum laoreet felis, erat ante mauris tempus. Congue euismod dolor tincidunt felis erat praesent adipiscing dolore tellus pulvinar massa id tempus praesent turpis ut tellus ipsum ante. At aliquam aliquet sit lobortis mauris aliquam tincidunt euismod dolor laoreet elit erat diam amet tincidunt id erat diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id erat et nonummy dolore ullamcorper amet nunc molestie, feugiat massa molestie feugiat lobortis eget ac diam consectetur, donec praesent. Nonummy, dolore aliquet, volutpat dolor nibh elit ac et amet congue euismod ipsum massa id ipsum mi adipiscing, aliquam sem turpis. Nisi non dolor lobortis volutpat sed laoreet proin adipiscing, aliquam sem pharetra ut molestie lorem et elit ac ullamcorper amet congue. Volutpat sed mi elit erat mi adipiscing dolore euismod tempus praesent amet sit, lobortis mauris ac proin consectetur lobortis eget lorem. Proin elit magna ullamcorper amet dolore, volutpat dolor mi elit erat aliquet turpis, dolore tellus, eget lorem nibh, eget erat mi. Adipiscing, dolore aliquet sit ut tellus feugiat ante at ac proin consectetur magna diam, amet congue euismod, dolor tincidunt, id tempus. Nisi non pharetra lobortis eget ac diam consectetur congue, ullamcorper dolor laoreet eget erat et nonummy dolore, ullamcorper pulvinar massa id. Tempus mi adipiscing nisi aliquet eget erat et, nonummy magna ullamcorper amet nunc, euismod ipsum laoreet felis donec, praesent turpis nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat massa mauris lorem proin at ac diam consectetur congue. Ullamcorper pulvinar tincidunt id erat mi sem pharetra congue non pharetra. Tincidunt id ipsum laoreet elit erat aliquet amet, nunc molestie erat. Mi turpis dolore euismod tempus mi adipiscing pharetra congue euismod dolor. Laoreet eget erat ullamcorper amet, congue euismod ipsum laoreet adipiscing donec. Aliquet, amet massa id erat ante felis nisi aliquet pulvinar, massa. Mauris consectetur congue euismod sed et nonummy magna non sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, ut non dolor tempus mi felis aliquam sem turpis ut volutpat. Dolor lobortis, volutpat, pulvinar laoreet elit magna ullamcorper dolor, laoreet eget, erat. Diam amet, tincidunt id adipiscing dolore molestie ipsum proin adipiscing, dolore, tellus. Feugiat lobortis molestie tempus proin turpis nunc, tellus lorem proin turpis, ut. Tellus sit lobortis eget, ac dolore ullamcorper pulvinar massa molestie ipsum ante. At aliquam sem turpis nisi sem dolor nibh mauris ac sem consectetur. Tincidunt volutpat sed nibh aliquet sit massa id tempus proin, at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id tempus mi felis nisi aliquet sit ut volutpat nonummy magna ullamcorper pulvinar tincidunt id ipsum laoreet adipiscing. Donec praesent adipiscing aliquam sem consectetur ut volutpat lorem et at congue volutpat feugiat nibh at amet nunc. Euismod ipsum ante mauris tempus ante at nisi tellus sit lobortis eget sed nibh elit, ac diam nonummy. Congue aliquet amet nunc molestie consectetur nisi non dolor, lobortis volutpat, sed mi nonummy donec diam amet dolore. Tellus pulvinar laoreet id, ipsum proin turpis ut tellus feugiat, ac diam amet congue volutpat erat et nonummy. Dolore ullamcorper, pulvinar nunc id tempus praesent, amet, dolore, tellus sit ut tellus feugiat nibh mauris ac proin. Consectetur, ipsum massa id erat praesent turpis nunc molestie tempus mi, adipiscing aliquam aliquet sit nunc molestie, lorem. Ante mauris lorem et elit donec praesent amet, congue ullamcorper volutpat feugiat nibh eget erat diam amet dolore. Ullamcorper pulvinar laoreet, elit erat praesent adipiscing nisi aliquet turpis nisi, tellus tellus ipsum massa id aliquam proin. Adipiscing aliquam proin pharetra lobortis molestie feugiat et elit ac sem dolor lobortis at magna diam pharetra, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper pharetra tincidunt id sed mi felis. Donec praesent, turpis nisi aliquet feugiat ante. At amet congue volutpat erat et nonummy. Donec ullamcorper pulvinar nunc euismod ipsum ante. Felis, aliquam praesent sit, massa molestie, ipsum. Ante at nisi tellus eget, ac diam. Pharetra tincidunt volutpat erat et nonummy magna. Ullamcorper amet tincidunt euismod tempus ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam congue non pharetra tincidunt, id sed et elit dolore ullamcorper pulvinar laoreet felis tempus aliquet pulvinar laoreet, felis tempus praesent nonummy, dolore tellus pulvinar ipsum. Massa tellus ipsum, ante, mauris, aliquam proin turpis ut, molestie feugiat nibh eget erat sem pharetra tincidunt volutpat sed nibh nonummy congue euismod sed aliquam non. Sit lobortis, volutpat feugiat laoreet, elit magna diam nonummy dolore ullamcorper pulvinar nunc euismod tempus ante felis nisi tellus pulvinar ante adipiscing sed laoreet elit ac. Praesent nonummy congue ullamcorper ipsum laoreet nonummy donec ullamcorper pulvinar laoreet felis donec aliquet amet nunc id ipsum ante felis aliquam proin id sed, laoreet felis. Tempus, ante, adipiscing, aliquam sem turpis lobortis molestie lorem nibh consectetur nisi, sem consectetur tincidunt volutpat, sed nibh eget donec diam amet tincidunt praesent nonummy dolore. Ullamcorper pulvinar nunc, molestie ipsum, ante adipiscing nisi aliquet sit massa felis aliquam sem turpis ut laoreet felis tempus, proin adipiscing nisi aliquet sit lobortis molestie. Lorem nibh elit ac et consectetur congue ullamcorper amet tincidunt id sed laoreet felis tempus proin adipiscing erat et amet tincidunt euismod sed mi elit donec. Aliquet turpis dolore euismod pulvinar ante felis tempus proin at nisi non pharetra ut non lorem et elit tempus, massa mauris ac sem turpis ut volutpat. Lorem nibh at nisi non feugiat nibh, at nisi non sit ut volutpat sed et elit magna ullamcorper pharetra, dolore aliquet feugiat ante felis, aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc mauris amet nunc tellus sit massa molestie. Ipsum massa molestie ac proin consectetur, magna non feugiat. Nibh elit ac diam, nonummy, magna euismod dolor, nibh. Eget feugiat nibh, at aliquam sem pharetra ut non. Pharetra, tincidunt euismod ipsum laoreet elit donec ullamcorper amet. Nunc euismod, pulvinar ante, mauris lorem ante consectetur erat. Diam congue non dolor laoreet elit ac ullamcorper, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit ac et consectetur magna diam mauris ac et nonummy magna ullamcorper pharetra congue euismod ipsum, laoreet felis erat aliquet amet dolore tellus feugiat massa. Mauris lorem ante mauris magna ullamcorper pharetra tincidunt id erat diam pharetra tincidunt id ipsum laoreet elit donec ullamcorper turpis nunc euismod ipsum ante felis aliquam. Sem consectetur nisi non feugiat ante, adipiscing ut tellus, feugiat lobortis mauris ac proin consectetur dolore aliquet adipiscing aliquam, aliquet sit ut molestie feugiat lobortis eget. Lorem molestie feugiat nibh mauris ac sem consectetur congue ullamcorper pharetra tincidunt id sed et nonummy dolore aliquet pulvinar laoreet id erat praesent amet tincidunt felis. Erat lobortis eget lorem et, elit ac, diam amet congue euismod ipsum laoreet elit donec aliquet amet nunc id pulvinar massa molestie lorem, ante mauris ac. Diam consectetur tempus ante at aliquam proin pharetra ut ullamcorper pharetra congue euismod dolor laoreet felis erat praesent turpis nunc euismod ipsum magna ullamcorper pulvinar laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac diam nonummy dolore ullamcorper pulvinar nunc id erat praesent molestie lorem proin consectetur nisi non. Sit ut volutpat dolor tincidunt, eget erat diam pharetra tincidunt eget erat et nonummy dolore euismod. Dolor mi felis dolor laoreet euismod ipsum, mi mauris tempus proin adipiscing aliquam sem pharetra ut. Non pharetra laoreet eget, erat et nonummy dolore aliquet, turpis nunc nibh elit magna diam amet. Nunc euismod sed mi adipiscing donec aliquet pulvinar massa id erat praesent adipiscing nisi, aliquet sit. Lobortis molestie consectetur magna ullamcorper dolor, tincidunt eget donec ullamcorper pharetra congue euismod pulvinar laoreet, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper, mauris erat et, felis donec praesent nonummy dolore. Tellus sit nunc tellus ipsum nibh at aliquam sem pharetra. Congue non pharetra lobortis volutpat sed mi volutpat dolor tincidunt. Volutpat pulvinar tincidunt eget erat praesent nonummy, dolore, tellus pulvinar. Nunc, molestie, ipsum ante at ac proin consectetur magna non. Pharetra lobortis euismod ipsum ante felis, dolore tellus pulvinar nunc. Molestie feugiat ante at aliquam sem pharetra ut volutpat lorem. Proin consectetur ut non feugiat dolore tellus, pulvinar massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc euismod, sed, mi felis aliquam aliquet sit massa molestie ipsum ut volutpat feugiat lobortis, elit erat mi, elit donec diam amet. Nunc tellus pulvinar laoreet mauris aliquam praesent, adipiscing aliquam sem consectetur ut molestie lorem proin non feugiat lobortis eget ac diam nonummy. Congue diam amet, nunc euismod ipsum mi adipiscing dolore tellus pulvinar nunc molestie feugiat massa molestie feugiat felis aliquam sem turpis ut. Non dolor nibh eget ac diam consectetur magna ullamcorper amet congue ullamcorper pulvinar nunc molestie ipsum proin adipiscing pharetra congue euismod dolor. Tincidunt, euismod pulvinar massa mauris aliquam, praesent adipiscing aliquam non pharetra ut molestie lorem nibh elit erat diam pharetra lobortis eget, erat. Et, mauris lorem ante mauris ac, diam elit donec diam amet congue euismod ipsum laoreet felis tempus aliquet pulvinar massa id tempus. Mi felis nisi tellus pulvinar ante euismod sed nibh eget donec, diam amet congue euismod ipsum, laoreet id aliquam, praesent pulvinar nunc. Aliquet turpis ut mi felis nisi sem turpis, nunc molestie, feugiat ante adipiscing aliquam diam pharetra ut volutpat lorem proin consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis lorem ante at magna non pharetra ut euismod dolor laoreet, id ipsum mi felis donec ullamcorper pulvinar massa id, nonummy, dolore ullamcorper amet. Dolore aliquet turpis nunc molestie lorem ante at magna diam nonummy magna ullamcorper pharetra tincidunt id erat diam amet congue laoreet id ipsum ante. Felis aliquam aliquet, sit lobortis molestie feugiat ante at magna non sit nibh mauris ac proin consectetur congue non dolor laoreet elit lobortis eget. Erat mi felis magna euismod pulvinar tincidunt id sed ante adipiscing, donec aliquet sit nunc molestie tempus proin adipiscing nisi, aliquet sit massa mauris. Aliquam proin consectetur nisi non pharetra lobortis eget lorem nibh elit donec ullamcorper, dolor, laoreet elit erat diam nonummy, congue ullamcorper pulvinar massa id. Pharetra congue ullamcorper pulvinar laoreet, euismod ipsum massa felis, tempus proin at ac et consectetur magna non dolor laoreet eget sed et elit erat. Praesent adipiscing nisi et nonummy donec praesent nonummy, nunc euismod ipsum mi mauris, tempus proin adipiscing nisi tellus feugiat lobortis molestie feugiat et id. Ipsum massa, felis aliquam sem turpis ut molestie lorem ante at magna, sem consectetur magna non, dolor, tincidunt id, erat mi nonummy dolore euismod. Turpis lorem lobortis volutpat, dolor laoreet id tempus praesent nonummy tincidunt id sed praesent nonummy dolore euismod ipsum laoreet felis donec aliquet pulvinar nunc. Molestie sit massa mauris aliquam mi nonummy, magna diam amet nunc tellus ipsum mi felis donec praesent turpis ut tellus feugiat ante mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris, aliquam ante at magna et elit, magna euismod dolor, laoreet euismod sed laoreet adipiscing et at magna sem pharetra tincidunt. Euismod dolor, tincidunt id tempus mi felis donec aliquet turpis ut non feugiat lobortis eget lorem proin consectetur nisi sem, pharetra congue. Ullamcorper pulvinar laoreet id, erat, diam amet dolore aliquet pulvinar nunc tellus lorem ante at aliquam non sit massa mauris ac proin. Consectetur erat praesent turpis dolore euismod ipsum ante adipiscing donec sem sit nunc mauris lorem proin adipiscing, nisi sem pharetra lobortis molestie. Aliquam sem elit, erat praesent turpis nunc euismod, ipsum lobortis molestie tempus sem consectetur, ut molestie lorem proin turpis ut molestie ipsum. Nibh mauris ac proin at magna, diam, felis donec aliquet amet tincidunt euismod ipsum ante adipiscing aliquam aliquet turpis massa mauris, aliquam. Praesent adipiscing nisi tellus feugiat lobortis molestie, feugiat nibh elit ac diam adipiscing aliquam aliquet pulvinar ante felis, aliquam, aliquet turpis nunc. Molestie feugiat nibh mauris, ac proin at magna diam sit sed nunc ante diam mauris dolor magna praesent molestie pharetra, erat nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, dolore, ullamcorper, amet dolore tellus feugiat massa, mauris tempus ante, at nisi sem, pharetra. Ut volutpat lorem et nonummy donec diam pharetra congue sem turpis lobortis molestie feugiat, nibh. Eget sed nibh nonummy donec diam amet nunc euismod ipsum laoreet felis aliquam, praesent turpis. Dolore non sit massa volutpat dolor nibh mauris ac diam consectetur magna ullamcorper amet dolore. Tellus sit massa felis aliquam praesent turpis ut molestie tempus ante adipiscing aliquam aliquet sit. Ut aliquet amet nunc id ipsum ante felis, donec aliquet sit nunc mauris aliquam praesent. Turpis ut tellus ipsum proin adipiscing aliquam tellus sit donec aliquet turpis dolore aliquet, pulvinar. Massa mauris tempus ante at ac diam nonummy congue non sed laoreet elit magna non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur congue ullamcorper pulvinar tincidunt felis erat praesent adipiscing aliquam aliquet sit ut, molestie feugiat ante adipiscing nisi tellus nonummy congue euismod, dolor mi elit donec aliquet amet, dolore. Aliquet sit nunc tellus sit nibh mauris aliquam diam, consectetur ut volutpat lorem nibh at erat aliquet amet massa id, ipsum mi felis aliquam, sem turpis massa, molestie lorem. Ante at magna non sit ut, eget lorem et at, congue non pharetra sed mi elit donec ullamcorper pulvinar laoreet felis donec diam turpis nunc euismod ipsum ante adipiscing. Donec praesent turpis ut molestie tempus proin sem at magna, sem consectetur congue euismod dolor laoreet eget erat praesent amet tincidunt, id ipsum, mi adipiscing dolore euismod pulvinar, laoreet. Felis tempus ante, adipiscing nisi sem consectetur magna sem consectetur congue euismod dolor nibh elit magna ullamcorper amet congue ullamcorper pulvinar laoreet, felis aliquam proin adipiscing dolore molestie, ipsum. Ante felis, sed laoreet felis donec diam amet dolore tellus ipsum laoreet adipiscing dolore euismod ipsum mi, adipiscing donec aliquet amet nunc, felis tempus praesent adipiscing aliquam sem turpis. Ut tellus lorem nibh, mauris, aliquam sem, pharetra ut eget, lorem et consectetur, magna ullamcorper, pharetra congue euismod sed mi volutpat feugiat nibh eget ac et nonummy magna diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor laoreet eget sit ut, non dolor lobortis eget erat et. Consectetur donec diam amet tincidunt euismod ipsum massa mauris donec praesent. Sit, nunc molestie tempus praesent sit ac, diam pharetra tincidunt volutpat. Sed laoreet, felis donec aliquet turpis nisi euismod ipsum mi adipiscing. Donec tellus ipsum laoreet, felis donec aliquet pulvinar ut tellus ipsum. Ante mauris lorem, et at magna ullamcorper dolor tincidunt volutpat tellus. Sit lobortis eget lorem diam pharetra ut volutpat lorem, proin pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut tellus, feugiat lobortis eget lorem et nonummy magna ullamcorper amet tincidunt id sed laoreet elit donec ullamcorper, pulvinar, tincidunt id tempus praesent amet nunc tincidunt aliquam nibh. Eget dolor dolore nibh diam id sit ut, non amet donec mi mauris feugiat lobortis, euismod amet, nunc euismod sit nisi nibh eget ipsum massa non consectetur ipsum dolore. Lobortis praesent, mauris feugiat lobortis eget adipiscing nisi sem turpis nisi sem pharetra congue ullamcorper pharetra tincidunt id ipsum laoreet id tempus praesent adipiscing dolore tellus feugiat massa molestie. Lorem nunc euismod, ipsum massa mauris lorem ante at aliquam sem pharetra, ut volutpat sed, laoreet eget erat et, nonummy dolore euismod dolor laoreet id tempus mi eget lorem. Et eget donec mi felis donec aliquet turpis nisi non sit lobortis volutpat feugiat et at ac ullamcorper amet congue euismod pulvinar laoreet felis tempus ante mauris lorem et. Nonummy, donec diam amet congue id, sed mi adipiscing donec praesent adipiscing nisi aliquet consectetur nisi lobortis elit ac, diam consectetur tincidunt eget lorem et nonummy congue non, pharetra. Tincidunt euismod sed laoreet adipiscing donec ullamcorper amet massa id tempus mi turpis euismod ipsum ante mauris tempus ante adipiscing ut tellus ipsum ante at ac proin consectetur congue. Ullamcorper amet congue, volutpat sed laoreet felis erat praesent amet nunc proin adipiscing aliquam sem sit lobortis, molestie sed et at magna, diam nonummy dolore euismod pulvinar tincidunt euismod. Ipsum ante molestie tempus sem consectetur nisi non sit nibh at, ac proin at magna diam amet congue volutpat dolor laoreet felis donec aliquet amet nunc id tempus praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet at nisi aliquet turpis congue ullamcorper pharetra tincidunt euismod dolor laoreet elit donec tincidunt volutpat dolor laoreet eget donec praesent amet congue euismod sed mi nonummy. Donec aliquet turpis dolore molestie, ipsum, ante adipiscing nisi sem sit congue euismod, dolor laoreet eget donec praesent, amet dolore tellus pulvinar massa id ipsum ante at aliquam. Sem consectetur magna sem amet congue euismod, dolor laoreet id feugiat nibh mauris ac diam consectetur congue non sed nibh elit ac diam pharetra congue volutpat sed mi. Elit erat aliquet amet nunc praesent adipiscing dolore tellus pulvinar massa felis aliquam praesent, turpis, ut tellus feugiat massa mauris, lorem et at, ac diam, pharetra tincidunt eget. Erat mi elit nibh proin dolore, proin non adipiscing ipsum lobortis ullamcorper elit erat mi felis aliquam et eget dolor tincidunt aliquet consectetur lorem laoreet euismod volutpat dolor. Donec mauris, pulvinar dolore sem at sed dolore proin eget pulvinar donec nibh euismod adipiscing nonummy ipsum ut et id adipiscing lorem sed aliquam lobortis ullamcorper felis lorem. Congue nunc sem, id turpis, lorem congue proin volutpat nonummy feugiat magna massa sem eget amet tempus tincidunt praesent molestie consectetur magna mi tellus elit, pulvinar nisi nibh. Euismod at dolor donec massa non elit feugiat nisi, laoreet sem, mauris amet, tempus lobortis praesent molestie consectetur sed ut et, euismod ipsum nunc aliquet sit massa molestie. Lorem nibh mauris, ac diam consectetur tincidunt eget lorem laoreet eget erat mi adipiscing aliquam praesent sit massa molestie, elit donec aliquet pulvinar tincidunt id erat mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ut volutpat pharetra laoreet elit ac diam amet tincidunt euismod. Pulvinar massa felis erat praesent turpis dolore tellus ipsum massa mauris. Lorem ante consectetur, sit ut volutpat dolor laoreet eget erat mi. Elit donec ullamcorper amet dolore, aliquet turpis ut volutpat feugiat ante. At magna, diam pharetra congue erat mi adipiscing, donec aliquet amet. Nunc tellus sit lobortis mauris tempus, sem sit lobortis mauris tempus. Ante at nisi tellus feugiat lobortis mauris ac sem id, tempus. Praesent at nisi tellus sit, ante mauris aliquam sem, turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus pharetra ut eget sed nibh eget erat et nonummy, dolore ullamcorper pulvinar massa id ipsum massa mauris aliquam proin turpis. Magna sem pharetra congue aliquet turpis nunc tellus ipsum ante adipiscing ut tellus ipsum ante at aliquam aliquet feugiat massa, molestie. Lorem ante at magna, sem dolor nibh eget sed mi adipiscing donec praesent, sit massa id tempus proin at aliquam, sem. Turpis nisi non dolor lobortis elit erat et consectetur congue euismod dolor laoreet elit pulvinar laoreet eget erat diam nonummy donec. Praesent adipiscing nisi aliquet sit, lobortis molestie feugiat et at, ac sem consectetur magna euismod pulvinar pharetra, laoreet eget sed mi. Adipiscing tempus ante at aliquam proin consectetur nisi non dolor nibh elit erat diam pharetra congue volutpat sed nibh nonummy magna. Ullamcorper tellus ipsum ante at nisi aliquet feugiat, lobortis molestie lorem et at ac diam consectetur tincidunt volutpat sed nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus, proin adipiscing aliquam sem consectetur, congue volutpat dolor lobortis elit erat et nonummy congue, diam amet tincidunt id pulvinar massa. Id ipsum proin adipiscing ut non feugiat massa mauris ac proin consectetur magna non feugiat nibh at ac sem pharetra tincidunt. Volutpat sed nisi sem sit lobortis volutpat sed et at ac ullamcorper pharetra congue euismod dolor laoreet, felis tempus praesent adipiscing. Nisi, aliquet pulvinar massa mauris tempus proin eget erat praesent adipiscing donec, ullamcorper amet, massa id tempus praesent amet nunc molestie. Ipsum massa, felis nisi aliquet sit ante felis nisi aliquet consectetur ut eget lorem et, elit erat praesent nonummy dolore ullamcorper. Pulvinar dolore tellus feugiat massa mauris tempus proin consectetur nisi, non dolor lobortis eget sed nibh, ullamcorper pharetra tincidunt eget erat. Praesent, nonummy dolore ullamcorper pulvinar laoreet, elit dolore ullamcorper dolor mi felis erat praesent adipiscing dolore tellus pulvinar ante felis aliquam. Adipiscing tempus proin adipiscing nisi sem sit, lobortis volutpat feugiat, nibh elit ac sem consectetur congue volutpat lorem et elit erat. Praesent adipiscing donec aliquet, amet, nunc tellus, sit lobortis mauris ac proin consectetur nisi non dolor tincidunt eget sed mi elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit, ac, et pharetra congue volutpat sed et nonummy dolore ullamcorper pharetra ut volutpat sed nibh eget sed mi adipiscing aliquam praesent turpis nunc molestie, ipsum. Massa molestie, feugiat nibh, eget ac diam consectetur tincidunt volutpat sit nunc molestie feugiat ante mauris lorem proin, consectetur, magna ullamcorper pharetra congue euismod ipsum laoreet felis. Donec mi adipiscing dolore tellus pulvinar ante, felis dolor nibh eget sed laoreet id tempus proin adipiscing aliquam sem at ac diam pharetra congue euismod erat et. Elit donec praesent turpis nunc non pharetra congue non dolor tincidunt eget donec diam pharetra congue id ipsum laoreet elit, donec praesent amet nunc, id ipsum ante. Mauris, lorem ante at, magna praesent nonummy dolore tellus pulvinar massa id ipsum ante molestie lorem et elit magna non, dolor lobortis volutpat erat et elit donec. Diam turpis nunc euismod sit ut eget lorem et consectetur donec, diam amet congue euismod sed mi elit, donec praesent adipiscing nisi aliquet feugiat aliquam ante consectetur. Nisi sem sit nibh mauris ac diam sit ut volutpat, sed nibh elit erat et nonummy dolore ullamcorper pulvinar massa id tempus ante, massa mauris tempus ante. Adipiscing aliquam sem consectetur ut volutpat lorem, nibh elit magna ullamcorper dolor lobortis volutpat, sed mi elit donec diam turpis nisi sem, sit nisi sem pharetra, ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac sem ut nibh praesent eget nonummy congue ullamcorper nonummy, dolore ullamcorper, amet nunc, tellus pulvinar massa tellus feugiat lobortis mauris lorem et nonummy magna ullamcorper. Amet congue euismod sed mi felis pharetra tincidunt euismod dolor, laoreet id tempus ante felis aliquam sem consectetur nisi tellus feugiat, proin adipiscing nisi non sit lobortis. Eget dolor laoreet eget praesent amet nunc euismod tempus praesent turpis dolore tellus ipsum sed et nonummy congue ullamcorper, pharetra tincidunt euismod ipsum laoreet adipiscing dolore euismod. At magna ullamcorper dolor lobortis eget erat mi elit magna diam amet nunc tellus eget, lorem et, elit donec praesent nonummy congue id sed et nonummy dolore. Erat praesent adipiscing, nisi tellus sit massa molestie tempus, proin consectetur nisi sem proin turpis ut tellus feugiat proin mauris aliquam sem pharetra congue volutpat feugiat nibh. Mi elit erat, mi adipiscing, donec aliquet sit nunc molestie lorem ante at ac sem consectetur lobortis molestie lorem nonummy pulvinar nunc, mauris lorem ante mauris aliquam. Sem consectetur magna ullamcorper dolor laoreet eget erat et nonummy dolore ullamcorper, pulvinar tincidunt felis erat ante felis, aliquam tincidunt euismod ipsum laoreet, felis aliquam aliquet, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit lobortis volutpat feugiat lorem. Proin mauris ac et elit donec. Ullamcorper pharetra laoreet eget erat diam. Amet congue euismod ipsum laoreet elit. Erat praesent turpis dolore aliquet nonummy. Donec diam pulvinar dolore euismod ipsum. Ante mauris tempus praesent adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id aliquam proin adipiscing amet, tincidunt, id tempus ante felis tempus proin turpis, nisi sem sit lobortis mauris sed et elit ac diam, amet congue euismod pulvinar. Massa non dolor lobortis volutpat erat mi nonummy magna ullamcorper amet, nunc euismod ipsum massa adipiscing, donec praesent sit nunc molestie ipsum massa mauris lorem et molestie. Feugiat, ut volutpat feugiat nibh at magna non feugiat lobortis eget lorem et consectetur magna diam pharetra, tincidunt id sed, et amet tincidunt, id ipsum laoreet, laoreet. Id ipsum, mi adipiscing, nisi sem turpis ut non sit nibh, eget lorem, et at ac ullamcorper pharetra tincidunt euismod ipsum mi adipiscing nisi aliquet sit ut. Tellus sit congue non dolor laoreet id sed praesent, nonummy congue id ipsum mi nonummy, donec aliquet pulvinar massa id tempus massa mauris tempus, proin turpis ut. Sem consectetur, ut volutpat pharetra laoreet elit ac diam amet tincidunt eget erat mi elit donec aliquet amet nunc tellus pulvinar congue ullamcorper amet nunc tellus pulvinar. Ut tellus sit ut volutpat sed et at, congue ullamcorper pharetra congue euismod pulvinar lobortis molestie lorem proin consectetur magna, non sit lobortis mauris lorem nibh, nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat praesent turpis nisi, sem turpis nisi non dolor lobortis. Eget sed nibh eget erat, diam nonummy dolore aliquet pulvinar. Massa molestie ipsum, ante euismod ipsum mi, nonummy, congue euismod. Pulvinar, tincidunt, id, tempus praesent nonummy, nisi tellus sit massa. Molestie feugiat nibh eget ac proin consectetur congue non dolor. Lobortis euismod dolor laoreet felis erat praesent turpis dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent nonummy, donec tellus pulvinar feugiat lobortis molestie lorem nibh elit magna sem. Pharetra tincidunt volutpat sed mi elit erat, diam amet nunc euismod ipsum ante mauris. Tempus proin, adipiscing congue ullamcorper pharetra tincidunt, volutpat sed mi elit donec diam pulvinar. Tincidunt euismod pulvinar massa mauris, tempus praesent sit nunc id, tempus proin turpis nunc. Proin at magna sem consectetur congue euismod dolor laoreet id erat praesent adipiscing donec. Praesent turpis ut non sit lobortis eget, lorem et id tempus mi felis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nunc molestie feugiat nibh eget ac diam nonummy magna proin adipiscing nisi tellus, feugiat massa molestie lorem proin consectetur nisi non dolor tincidunt volutpat, sed, nibh, felis. Tempus mi felis aliquam praesent turpis ut diam amet congue euismod ipsum laoreet elit erat praesent turpis nunc, tellus pulvinar massa felis aliquam sem turpis ut tellus feugiat nibh. Eget lorem, et id tempus proin adipiscing nisi tellus feugiat massa mauris tempus proin turpis ut molestie lorem nibh, at nisi, non sit lobortis eget sed laoreet eget erat. Diam nonummy congue euismod ipsum et elit donec praesent amet tincidunt euismod tempus mi adipiscing dolore tellus pulvinar massa felis aliquam, praesent turpis nunc id pulvinar laoreet adipiscing donec. Aliquet amet, nunc, molestie ipsum ante felis aliquam aliquet sit lobortis molestie feugiat lobortis volutpat dolor tincidunt id sed mi adipiscing donec elit, donec aliquet amet nunc molestie ipsum. Ante felis tempus ante consectetur ut molestie, lorem ante at aliquam diam consectetur magna, non dolor lobortis eget erat et amet congue volutpat erat mi elit, magna ullamcorper pulvinar. Nunc id tempus, mi felis aliquam proin adipiscing nisi non amet congue euismod ipsum massa molestie tempus mi adipiscing, nisi aliquet pulvinar massa mauris tempus proin consectetur magna sem. Sit ut eget lorem et at, magna non turpis nisi, tellus sit massa, molestie tempus proin consectetur magna sem dolor lobortis, eget lorem nibh, consectetur, magna non dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit tempus mi adipiscing nisi aliquet sit lobortis molestie tempus proin at nisi non feugiat nibh mauris ac et, at congue non feugiat et. At ac diam, amet tincidunt volutpat, sed et elit donec diam amet tincidunt id ipsum ante mauris aliquam nibh elit erat mi nonummy donec. Aliquet turpis nunc id tempus mi adipiscing nisi, aliquet sit nunc molestie tempus ante adipiscing nisi tellus feugiat nibh massa id aliquam praesent, adipiscing. Nisi sem sit lobortis volutpat ac proin consectetur nisi sem pharetra tincidunt euismod dolor laoreet elit magna ullamcorper non sit ut eget lorem et. Elit magna ullamcorper dolor tincidunt id sed mi elit donec aliquet pulvinar laoreet id tempus mi turpis nisi tellus, ipsum, ante et elit donec. Ullamcorper amet congue id ipsum laoreet felis aliquam aliquet pulvinar massa felis tempus mi felis aliquam, tellus feugiat lobortis molestie tempus proin turpis ut. Tincidunt id erat, diam, nonummy nunc, euismod, ipsum laoreet adipiscing donec aliquet amet nunc molestie tempus praesent turpis nunc tincidunt volutpat sed et consectetur. Congue ullamcorper dolor laoreet, eget erat diam amet nunc euismod ipsum massa felis tempus proin adipiscing dolore molestie ipsum ante at, ac dolore, euismod. Dolor tincidunt id tempus ante felis aliquam tellus pulvinar nunc molestie tempus ante mauris ac, sem consectetur congue ullamcorper amet congue id ipsum laoreet. Felis turpis, nisi non feugiat lobortis elit ac diam pharetra tincidunt eget lorem nibh nonummy congue non pharetra, tincidunt euismod ipsum laoreet id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam pharetra congue, euismod dolor laoreet felis erat praesent nonummy dolore tellus eget sed laoreet elit donec ullamcorper amet. Congue euismod sed mi nonummy dolore ullamcorper, pulvinar massa id, erat aliquet amet dolore tellus ipsum ante felis nisi donec. Diam amet nunc id ipsum laoreet felis donec ullamcorper pulvinar, laoreet felis donec aliquet amet massa felis, tempus ante adipiscing. Tempus proin consectetur ut laoreet, id, tempus, mi adipiscing aliquam praesent turpis nunc molestie lorem ante at aliquam proin pharetra. Ut volutpat feugiat et eget erat et, aliquet sit lobortis molestie lorem nibh mauris magna sem pharetra ut euismod, dolor. Laoreet eget erat diam amet congue id sed laoreet elit donec ullamcorper pulvinar massa et at magna diam pharetra congue. Euismod, pulvinar tincidunt id ipsum mi adipiscing donec praesent turpis nunc molestie ipsum proin adipiscing, aliquam non sit lobortis molestie. Feugiat donec aliquet pulvinar tincidunt id tempus praesent pulvinar tincidunt id tempus, praesent adipiscing, donec aliquet turpis massa id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis dolore tellus sit ut volutpat lorem et at magna sem dolor ipsum praesent adipiscing dolore euismod sed praesent adipiscing donec aliquet pulvinar massa, id tempus proin turpis nunc. Molestie ipsum ante adipiscing dolore aliquet sit lobortis volutpat id tempus mi adipiscing dolore euismod ipsum massa felis aliquam proin at aliquam sem pharetra ut volutpat sed, laoreet, elit erat. Mi elit, dolore aliquet molestie, feugiat proin consectetur magna sem consectetur lobortis eget lorem diam consectetur congue volutpat sed et nonummy magna non pharetra, tincidunt, id ipsum laoreet proin, consectetur. Magna diam amet tincidunt, volutpat sed mi elit donec, praesent amet laoreet eget erat diam amet nunc euismod sed mi adipiscing donec, aliquet amet lorem nibh at magna ullamcorper pharetra. Lobortis volutpat sed mi elit erat ullamcorper pulvinar laoreet felis donec praesent amet dolore euismod ipsum laoreet adipiscing aliquam aliquet amet sed, nibh elit, magna, ullamcorper pharetra tincidunt volutpat sed. Mi felis donec aliquet amet nunc euismod tempus, ante adipiscing donec lobortis eget lorem et consectetur congue non sed et at magna ullamcorper nonummy congue euismod dolor laoreet felis erat. Praesent amet dolore tellus ipsum, massa mauris tempus congue non dolor tincidunt eget erat diam amet tincidunt, id sed mi elit erat ullamcorper pulvinar laoreet elit, donec aliquet pulvinar, tincidunt. Id erat ante felis donec lobortis volutpat sed et elit, donec diam amet, dolore ullamcorper ipsum laoreet felis, tempus proin, at, ac sem consectetur, magna diam consectetur tincidunt volutpat sed. Et nonummy turpis massa molestie tempus proin adipiscing aliquam sem sit lobortis eget lorem et elit ac ullamcorper dolor lobortis, eget erat et, nonummy congue euismod, sed laoreet felis turpis. Ut molestie lorem proin, turpis, ut tellus lorem ante at aliquam non sit lobortis mauris lorem et consectetur congue non dolor lobortis eget sed et nonummy pulvinar massa mauris aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget, ipsum laoreet et at magna ullamcorper pharetra, tincidunt eget sed mi, felis erat, aliquet, amet nunc id erat diam amet tincidunt id tempus praesent adipiscing. Donec aliquet volutpat lorem nibh, at magna ullamcorper pharetra congue euismod sed mi, nonummy congue ullamcorper dolor laoreet elit dolore ullamcorper dolor laoreet elit erat diam. Amet feugiat, nibh eget ac diam pharetra lobortis eget lorem et at magna ullamcorper dolor, lobortis elit magna ullamcorper dolor nibh, elit, ac sem dolor lobortis. Mi felis donec aliquet sit, nunc molestie feugiat nibh at aliquam non pharetra ut volutpat lorem proin pharetra ut volutpat feugiat et elit, ac diam, euismod. Ipsum mi adipiscing dolore euismod tempus mi felis aliquam, aliquet sit nunc molestie tempus, proin adipiscing ut tellus, feugiat ante at ac sem turpis lobortis molestie. Nonummy, congue ullamcorper, pulvinar tincidunt id tempus mi adipiscing donec, aliquet sit ut tellus feugiat nibh at aliquam sem sit ut, volutpat feugiat nibh elit ac. Et aliquet sit ut volutpat dolor lobortis eget lorem et consectetur congue volutpat sed et elit donec ullamcorper, pharetra, tincidunt id mauris ac proin consectetur ut. Volutpat lorem et consectetur nisi, non dolor lobortis eget ac sem pharetra, nibh mauris, ac diam consectetur ut eget sed, nibh elit turpis ut tellus ipsum. Ante, at aliquam aliquet turpis ut, non pharetra congue euismod pulvinar tincidunt felis erat mi nonummy dolore aliquet sit, nunc mauris aliquam praesent, ullamcorper pharetra tincidunt. Id ipsum et elit dolore ullamcorper amet, nunc molestie ipsum, ante felis aliquam sem, consectetur magna sem pharetra tincidunt eget lorem diam pharetra sed laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit ac ullamcorper pharetra tincidunt eget adipiscing nisi aliquet pulvinar, ante, felis, aliquam aliquet pulvinar massa molestie tempus. Proin at aliquam, non sit lobortis mauris ac proin consectetur, ut volutpat dolor ipsum mi felis nisi tellus feugiat. Lobortis molestie lorem nibh at, magna diam sit nibh at aliquam non sit ut eget lorem et at, magna. Nisi aliquet sit ut molestie lorem et, at ac diam nonummy magna ullamcorper pulvinar laoreet id erat praesent nonummy. Dolore euismod ipsum massa id tempus magna ullamcorper pharetra tincidunt id sed, laoreet felis donec aliquet amet tincidunt id. Ipsum ante adipiscing dolore, aliquet sit nunc mauris tempus praesent, turpis nunc laoreet id, sed mi felis aliquam aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor nibh at, nisi. Non pharetra tempus mi nonummy dolore. Tellus ipsum mi felis donec aliquet. Sit nunc id tempus ante at. Aliquam aliquet turpis ut volutpat feugiat. Nibh elit ac, nunc euismod, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper dolor tincidunt id sed laoreet id tempus proin turpis nunc molestie, tempus praesent turpis feugiat, nibh elit ac diam nonummy magna ullamcorper pulvinar laoreet felis donec. Ullamcorper pulvinar tincidunt eget sed praesent nonummy dolore ullamcorper, amet massa id at magna ullamcorper pharetra tincidunt eget sed et, nonummy congue euismod sed mi felis donec. Diam pulvinar tincidunt, id sed mi nonummy nunc euismod sed mi adipiscing pharetra ut volutpat feugiat et at ac non pharetra lobortis eget ac diam consectetur congue. Volutpat sed, et nonummy, congue volutpat sed nibh nibh elit ac diam pharetra lobortis eget ac diam amet dolore euismod dolor laoreet felis donec ullamcorper pulvinar tincidunt. Id tempus praesent adipiscing donec tellus ipsum mi, eget ac sem pharetra lobortis mauris aliquam sem sit massa mauris aliquam aliquet, feugiat massa mauris aliquam proin consectetur. Magna sem consectetur ut eget ac sem adipiscing dolore ullamcorper pulvinar laoreet felis donec aliquet amet dolore aliquet sit massa mauris aliquam, sem turpis ut molestie, lorem. Tincidunt, tellus ipsum laoreet felis donec, ullamcorper amet nunc id, erat proin, at aliquam aliquet sit ut molestie, lorem, proin consectetur magna tellus lorem ante at nisi. Praesent amet tincidunt eget erat diam pharetra congue euismod ipsum, laoreet felis erat praesent turpis dolore tellus pulvinar ante felis aliquam aliquet, pulvinar massa felis donec tellus. Adipiscing donec aliquet sit nunc id, aliquam praesent amet nunc molestie tempus praesent turpis dolore molestie feugiat ante molestie lorem ante mauris magna sem pharetra ut volutpat. Dolor, congue euismod sed et elit donec ullamcorper pulvinar laoreet, id tempus praesent amet tincidunt id tempus mi felis, donec aliquet pulvinar nunc, molestie tempus praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt id tempus ante adipiscing aliquam sem proin adipiscing nisi non sit lobortis mauris ac proin, pharetra ut, volutpat lorem. Lobortis volutpat dolor laoreet felis erat praesent adipiscing dolore tellus pulvinar massa ullamcorper pulvinar tincidunt, id sed mi, nonummy dolore. Ullamcorper amet dolore aliquet sit lobortis mauris ac proin turpis magna non pharetra lobortis, eget lorem diam tellus feugiat nibh. Eget, lorem nibh elit magna et amet congue id sed mi elit donec aliquet pulvinar tincidunt, felis erat praesent turpis. Dolore sem pharetra ut, eget lorem proin consectetur, magna ullamcorper pharetra, tincidunt id erat diam amet, congue euismod dolor laoreet. Felis erat mi turpis nisi aliquet pulvinar congue non pulvinar laoreet eget, erat praesent nonummy dolore euismod ipsum, mi id. Tempus proin adipiscing nisi sem feugiat massa molestie lorem nibh mauris lorem et, consectetur mauris tempus proin turpis nunc, molestie. Ipsum, lobortis, mauris ac sem pharetra ut non dolor, nibh at ac diam consectetur eget sed laoreet eget sed praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, dolore ullamcorper pulvinar nunc molestie feugiat ante ullamcorper pulvinar tincidunt id erat praesent. Adipiscing donec aliquet sit nunc molestie ipsum praesent turpis nunc tellus feugiat lobortis molestie. Lorem, proin at magna sem adipiscing aliquam proin consectetur nisi non sit lobortis eget. Ac et at congue volutpat, feugiat nibh eget ac et, nonummy dolore euismod, pulvinar. Laoreet id dolor nibh mauris magna sem pharetra congue non sed nibh, elit donec. Ullamcorper pharetra tincidunt id erat et amet dolore euismod sed mi molestie lorem proin. Consectetur magna sem pharetra lobortis volutpat lorem diam pharetra, congue non, sed, nibh at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper pulvinar tincidunt id, tempus mi nonummy dolore tellus ipsum, massa mauris, tempus proin, at aliquam, sem pharetra ut, volutpat feugiat nibh elit tempus. Mi felis, aliquam proin consectetur, nisi volutpat feugiat nibh, mauris ac sem pharetra congue non pharetra laoreet elit erat, diam, amet congue id erat mi. Mauris lorem et at magna sem dolor nibh mauris ac sem consectetur congue non pharetra, tincidunt id sed laoreet adipiscing aliquam, aliquet turpis dolore massa. Molestie feugiat ante, at, magna sem consectetur tincidunt volutpat sed nibh nonummy magna, non, sed nibh, elit erat, mi elit donec aliquet amet nunc id. Ipsum ante adipiscing aliquam tellus sit, nunc, molestie lorem ante adipiscing, aliquam non sit massa at aliquam sem pharetra lobortis volutpat lorem et consectetur tempus. Ante felis aliquam sem turpis nunc molestie lorem, ante adipiscing nisi tellus sit nibh mauris ac proin pharetra lobortis mauris ac, et elit magna non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, nibh elit donec ullamcorper pulvinar tincidunt id, sed laoreet id tempus proin adipiscing turpis dolore molestie, ipsum mi, adipiscing nisi, tellus, pulvinar. Nunc, mauris tempus sem sit ut tellus lorem ante at ac sem pharetra congue ullamcorper pharetra dolore aliquet feugiat lobortis felis aliquam sem. Turpis nisi volutpat feugiat, lobortis, mauris ac diam pharetra ut eget sed nibh elit donec ullamcorper pharetra laoreet, eget erat et amet tincidunt. Euismod sed et nonummy magna, ullamcorper pulvinar tincidunt euismod, ipsum ante, nibh eget erat, praesent adipiscing donec aliquet sit ac et at ac. Mi felis erat praesent turpis dolore aliquet sit congue volutpat, dolor, nibh elit magna ullamcorper pharetra tincidunt, eget erat et, nonummy eget lorem. Et elit donec praesent felis aliquam aliquet sit nunc id ipsum proin at aliquam sem consectetur ut non, feugiat nibh at magna sem. Dolor ipsum mi felis nisi tellus, pulvinar massa felis tempus praesent turpis, ut tellus feugiat lobortis eget ac proin consectetur magna massa, felis. Ipsum ante felis aliquam aliquet sit lobortis, molestie lorem ante consectetur nisi sem sit lobortis eget ac sem pharetra, lobortis volutpat sed et. At magna nunc id erat praesent amet nunc molestie ipsum ante felis, aliquam sem, turpis ut tellus feugiat nibh mauris ac et, consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra tincidunt id erat et, nonummy donec ullamcorper amet nunc id ipsum ante nonummy dolore tellus ipsum dolor tincidunt id sed mi felis aliquam proin adipiscing. Nisi non sit massa molestie lorem proin consectetur nisi volutpat dolor lobortis elit magna sem euismod tempus mi adipiscing donec aliquet sit ut, molestie tempus praesent. Turpis ut tellus, sit lobortis molestie feugiat et consectetur nisi non feugiat et at magna diam, aliquet, turpis nunc, tellus sit nibh, eget lorem nibh nonummy. Donec ullamcorper nonummy congue id sed mi elit donec, praesent turpis nisi aliquet ullamcorper, dolor, laoreet, felis donec diam pulvinar laoreet felis donec praesent amet nunc. Id ipsum laoreet, id aliquam praesent turpis ut tellus feugiat lobortis molestie ac proin ullamcorper pulvinar laoreet felis donec aliquet pulvinar tincidunt id erat praesent nonummy. Dolore tellus, pulvinar massa molestie aliquam proin adipiscing lorem dolore ullamcorper amet, nunc molestie tempus ac, diam dolor lobortis volutpat erat diam, consectetur donec diam amet. Dolore tellus ipsum massa felis, aliquam proin turpis, ut nibh eget ac et nonummy donec ullamcorper, ipsum laoreet elit donec aliquet amet nunc euismod, ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, consectetur donec ullamcorper amet congue euismod sed mi, adipiscing tempus proin adipiscing aliquam aliquet feugiat massa. Felis lorem, proin aliquet pulvinar nunc, euismod ipsum massa mauris tempus, praesent turpis ut tellus feugiat, nibh. Mauris ac donec ac erat lobortis diam elit feugiat ut sem nibh euismod mauris pharetra sed nunc. Sem eget ipsum ac tincidunt aliquet adipiscing ac et eget ipsum massa molestie sit lobortis sem, consectetur. Tempus nunc non pharetra, consectetur, nisi sem, consectetur sed laoreet id sit sed dolore et eget ipsum. Nisi proin volutpat turpis aliquam nibh, volutpat pulvinar aliquam, nibh ut, et id adipiscing lorem tincidunt praesent. Eget nonummy ipsum congue mi sem eget turpis tempus congue, aliquet mauris consectetur tempus nunc diam, id. Turpis, lorem dolore erat nunc sem eget amet lorem, congue ante, volutpat amet, ipsum ut laoreet tellus. At dolor aliquam ante euismod felis feugiat magna laoreet sem eget pulvinar ac ipsum congue et molestie. Consectetur, sed nunc ante diam mauris dolor magna ante sem, eget turpis lorem tincidunt proin volutpat sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur ipsum magna laoreet aliquet euismod nonummy tempus nibh non. Pulvinar feugiat ante at aliquam non, sit lobortis molestie feugiat. Et elit ac mi elit donec aliquet amet nunc id. Ipsum massa molestie tempus ante at nisi laoreet eget sed. Mi felis donec praesent turpis dolore tellus feugiat massa at. Aliquam, sem turpis ut non dolor lobortis eget sed mi. Elit sit nunc molestie tempus praesent, turpis ut non pharetra. Congue non sed nibh elit ac diam amet congue euismod. Sed mi elit donec ullamcorper, volutpat feugiat nibh mauris magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, consectetur ut non dolor laoreet id ipsum mi elit erat magna diam, amet congue ullamcorper pulvinar tincidunt euismod, tempus mi nonummy dolore tellus sit. Nunc tellus feugiat, ante at aliquam non sit lobortis mauris ac, congue euismod ipsum, massa, molestie ipsum ante felis tempus sem turpis nunc molestie aliquam. Sem consectetur ut molestie, tempus proin adipiscing ut tellus sit lobortis mi nonummy congue id sed laoreet felis tempus mi adipiscing, dolore, tellus feugiat massa. Mauris lorem proin consectetur nisi non pharetra, lobortis eget lorem donec aliquet sit massa id tempus proin turpis dolore molestie feugiat massa at ac sem. Turpis ut non pharetra tincidunt eget lorem diam pharetra tincidunt eget nonummy dolore tellus pulvinar laoreet, felis donec aliquet amet, massa id ipsum proin at. Ac proin consectetur ut molestie lorem ante at ac sem consectetur congue euismod adipiscing tempus praesent turpis ut non sit, ut non sed et consectetur. Congue ullamcorper pharetra lobortis eget sed mi elit donec aliquet sem pharetra lobortis mauris lorem et consectetur lobortis, eget lorem sem, pharetra ut volutpat, dolor. Laoreet eget ac et nonummy, dolore ullamcorper pulvinar massa id tempus praesent non id consectetur ipsum aliquam et volutpat amet tempus lobortis ullamcorper nonummy tempus. Nibh, volutpat dolor nunc tellus turpis, aliquam nibh ullamcorper adipiscing lorem, congue proin volutpat dolor laoreet eget sed laoreet felis aliquam proin adipiscing aliquam, sem. Consectetur magna ullamcorper pharetra tincidunt euismod dolor laoreet id tempus praesent turpis dolore, aliquet pulvinar congue euismod, pulvinar laoreet eget erat diam amet congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lorem nibh euismod dolor, tincidunt euismod sit, ut non feugiat nibh eget ac proin consectetur congue ullamcorper dolor laoreet. Eget sed, mi, elit erat lobortis eget erat et nonummy magna ullamcorper pulvinar, laoreet id, sed massa id tempus, proin. At ac et at ac, diam amet congue euismod dolor ut volutpat, feugiat nibh mauris ac diam pharetra congue, euismod. Dolor nibh id sed laoreet felis aliquam praesent turpis nunc tellus feugiat massa at aliquam sem consectetur lorem et elit. Donec praesent nonummy nunc euismod ipsum massa id tempus praesent turpis ut tellus ipsum proin turpis nunc molestie feugiat ante. Aliquet, sit lobortis molestie lorem ante consectetur nisi non sit lobortis eget ac proin consectetur ut eget ac, proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis, ut, sem sit lobortis eget sed laoreet eget sed praesent amet congue ullamcorper pulvinar, massa felis erat praesent turpis tempus ante, mauris ac et elit magna diam. Amet nunc id sed mi felis aliquam praesent adipiscing nisi non sit lobortis molestie feugiat nibh tincidunt, volutpat sed mi elit magna, ullamcorper pulvinar laoreet id ipsum mi. Adipiscing donec, tellus sit nunc id ipsum proin at aliquam proin turpis nisi non dolor dolore euismod ipsum ante felis aliquam, praesent turpis nisi non sit lobortis eget. Sed nibh elit magna ullamcorper pharetra tincidunt id ipsum laoreet molestie feugiat ante at ac sem dolor nibh eget lorem nibh elit donec diam amet, congue ullamcorper pulvinar. Massa molestie feugiat massa molestie lorem et at ac, laoreet, id erat praesent adipiscing dolore aliquet pulvinar nunc id, tempus proin adipiscing aliquam non sit lobortis molestie lorem. Et at magna non dolor tincidunt volutpat sed massa molestie lorem proin at nisi non sit lobortis eget sed mi elit donec praesent pulvinar dolore aliquet, pulvinar nunc. Ante at nisi non pharetra nibh at aliquam sem sit ut volutpat ac proin consectetur ut volutpat lorem et at magna, sem pharetra congue euismod dolor aliquam et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar laoreet id ipsum ante adipiscing dolore id tempus, massa mauris tempus proin adipiscing nisi non sit ut. Volutpat pharetra laoreet eget erat, diam nonummy congue ullamcorper pulvinar laoreet, id erat praesent sem turpis, tempus ante adipiscing. Donec, praesent turpis nunc tellus ipsum ante adipiscing aliquam sem pharetra lobortis volutpat, dolor, lobortis eget, erat aliquam lobortis. Laoreet tellus consectetur pharetra aliquam nibh volutpat, pharetra donec praesent adipiscing lorem lobortis volutpat, pulvinar, nunc sem consectetur, nisi. Sem nonummy tempus ante tellus consectetur sed sem eget pulvinar dolore aliquet feugiat lobortis volutpat lorem et elit ac. Diam, elit donec diam, adipiscing dolore tellus pulvinar nunc molestie sit lobortis mauris ac, proin euismod, ipsum laoreet felis. Erat mi, adipiscing, nisi sem turpis nisi volutpat dolor nibh volutpat lorem nibh elit donec diam, nonummy dolore ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem pharetra dolore aliquet pulvinar tincidunt id tempus mi felis aliquam praesent turpis ut. Tellus feugiat nisi non sit massa molestie lorem et at ut volutpat feugiat nibh eget. Dolor, laoreet id, erat praesent adipiscing dolore aliquet sit ut non sit massa mauris ac. Et at nisi non, pharetra tincidunt euismod dolor mi felis erat mi adipiscing aliquam aliquet. Sit, nunc id, tempus praesent turpis ut, molestie feugiat ante felis nisi aliquet sit lobortis. Molestie lorem nibh mauris ac sem pharetra nibh eget, lorem diam consectetur congue non sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa, molestie tempus mi adipiscing, aliquam. Sem consectetur ut non sit lobortis. Eget sed et nonummy pharetra ut. Non dolor tincidunt eget erat et. Amet congue euismod dolor laoreet felis. Erat mi adipiscing nisi aliquet, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non sit lobortis volutpat dolor tincidunt. Euismod pulvinar nunc euismod ipsum massa mauris. Tempus sem, consectetur magna sem, pharetra congue. Ullamcorper adipiscing aliquam proin pharetra ut volutpat. Feugiat tincidunt volutpat dolor, laoreet felis tempus. Mi felis nisi sem sit nunc mauris. Tempus proin consectetur magna tellus nonummy congue. Ullamcorper amet nunc, molestie, ipsum praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis erat praesent nonummy nisi sem sit nunc praesent adipiscing aliquam non sit ut volutpat sed nibh eget erat et nonummy dolore aliquet pulvinar tincidunt euismod. Tempus mi adipiscing nisi aliquet sit praesent turpis ut, tellus sit lobortis, molestie feugiat et elit ac diam amet congue, euismod dolor laoreet felis erat diam amet. Nunc tellus sit nunc sem consectetur congue, ullamcorper, amet congue euismod dolor tincidunt euismod, pulvinar ante mauris aliquam proin at nisi sem, pharetra lobortis eget sed nibh. Tellus sit ut, volutpat, feugiat nibh elit ac sem consectetur tincidunt euismod pulvinar nunc euismod, pulvinar massa, molestie lorem ante at aliquam sem pharetra ut volutpat sed. Ac et at magna ullamcorper dolor tincidunt volutpat sed et elit magna ullamcorper pulvinar laoreet elit donec praesent pulvinar tincidunt euismod ipsum mi felis aliquam praesent adipiscing. Ac et at nisi, non dolor lobortis mauris ac sem pharetra tincidunt volutpat dolor nibh elit erat mi, nonummy dolore euismod pulvinar ac diam nonummy, congue euismod. Dolor laoreet felis erat praesent turpis nunc euismod ipsum massa mauris aliquam praesent turpis ut, tellus lorem ante at aliquam non pharetra donec aliquet pulvinar massa molestie. Tempus ante felis aliquam aliquet pulvinar massa, mauris tempus praesent sit, nunc, molestie feugiat ante mauris aliquam non feugiat massa at nisi massa mauris ac proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus lorem nibh eget ac praesent adipiscing donec, praesent turpis dolore tellus, ipsum massa, mauris tempus sem. Consectetur nisi non feugiat nibh at magna non, sit, nibh diam nonummy dolore ullamcorper pulvinar massa id tempus. Mi felis aliquam aliquet turpis ut volutpat dolor lobortis mauris ac diam consectetur magna ullamcorper pulvinar tincidunt non. Pharetra ut volutpat lorem et, at magna ullamcorper pharetra lobortis eget erat mi nonummy, magna euismod dolor laoreet. Id tempus mi, felis aliquam praesent at ac sem pharetra congue volutpat feugiat et, at nisi, sem pharetra. Tincidunt euismod sed laoreet elit donec diam nonummy nunc euismod pulvinar, laoreet felis lorem nibh at congue volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac sem turpis ut molestie, feugiat nibh mauris ac. Diam mauris tempus proin adipiscing aliquam sem pharetra lobortis. Volutpat dolor lobortis eget erat diam amet congue volutpat. Sed mi nonummy congue euismod sed nibh, elit lorem. Nibh, mauris ac sem consectetur congue volutpat dolor laoreet. Eget erat et amet tincidunt, eget erat et nonummy. Erat praesent turpis nunc euismod ipsum tempus proin adipiscing. Aliquam non pharetra ut volutpat lorem et consectetur congue. Non pharetra tincidunt volutpat dolor laoreet felis erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis eget sed nibh, elit ac diam, nonummy, dolore aliquet amet nunc molestie tempus mi mauris aliquam proin mauris ac diam, pharetra. Congue non dolor laoreet, elit erat diam amet congue, euismod pulvinar laoreet felis donec aliquet amet nunc tellus ipsum lobortis, volutpat sed. Nibh eget erat mi nonummy donec aliquet sit ut molestie tempus proin turpis nunc molestie tempus ante, adipiscing aliquam proin consectetur nisi. Non dolor, ut volutpat dolor nibh nonummy, congue ullamcorper, pharetra tincidunt id ipsum laoreet felis erat mi turpis, dolore aliquet turpis ut. Volutpat, dolor lobortis tellus pulvinar massa mauris aliquam praesent adipiscing, nisi sem pharetra ut volutpat feugiat nibh, elit magna ullamcorper, pharetra tincidunt. Volutpat dolor tincidunt id tempus mi adipiscing nisi laoreet eget erat praesent nonummy dolore aliquet pulvinar massa, felis aliquam praesent adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis dolor tincidunt euismod, dolor, laoreet eget erat praesent amet nunc euismod sed. Massa id ipsum ante adipiscing dolore aliquet turpis ut volutpat feugiat, et elit. Pharetra tincidunt eget ac sem sit tincidunt volutpat dolor, nibh elit donec diam. Nonummy, congue euismod ipsum laoreet, felis aliquam praesent turpis dolore molestie tempus sem. Turpis nisi sem sit lobortis mauris, ac proin consectetur congue non, sed nibh. Eget erat diam amet congue euismod dolor mi nonummy donec aliquet sed laoreet. Id sed laoreet adipiscing donec aliquet turpis nunc molestie ipsum ante adipiscing nisi. Aliquet, sit lobortis, mauris, ac et consectetur ut volutpat sit lobortis eget lorem. Et, nonummy magna ullamcorper dolor laoreet elit ac, ullamcorper amet congue id ipsum. Laoreet id tempus praesent turpis dolore aliquet sit nunc nunc molestie lorem proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nunc molestie feugiat massa mauris aliquam sem turpis ut volutpat pulvinar tempus lobortis consectetur erat nisi laoreet praesent eget sed congue proin molestie amet ipsum ut diam elit. Ipsum massa mauris aliquam sem, turpis nisi lorem nibh, eget erat laoreet felis aliquam praesent turpis dolore molestie ipsum massa adipiscing nisi tellus feugiat, massa mauris aliquam sem turpis. Magna, sem consectetur donec praesent sit ut tellus ipsum ante adipiscing nisi tellus feugiat ante mauris aliquam sem turpis, ut non pharetra tincidunt euismod dolor tincidunt, felis, amet, nunc. Tellus sit nunc tellus, feugiat nibh mauris ac proin consectetur, ut molestie lorem nibh elit, ac diam nonummy dolore euismod dolor mi nonummy donec massa mauris ac proin consectetur. Congue ullamcorper amet congue volutpat dolor laoreet felis erat praesent, nonummy, nunc tellus sit massa mauris lorem ante at ac proin at ac diam, nonummy, dolore ullamcorper, pulvinar tincidunt. Id, ipsum massa mauris aliquam proin sit ut molestie lorem ante mauris dolor tincidunt eget sed mi elit erat aliquet amet nunc, id ipsum ante felis nisi aliquet pulvinar. Nunc mauris lorem proin consectetur nisi sem sit ut volutpat turpis nunc tellus sit massa molestie lorem nibh elit ac diam nonummy, magna diam amet nunc euismod ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet eget ac et nonummy congue ullamcorper, pulvinar tincidunt id tempus praesent turpis. Dolore tellus pulvinar massa felis nonummy nunc tellus pulvinar nunc molestie tempus praesent amet. Nunc molestie tempus mi adipiscing nisi sem sit ut molestie lorem proin at nisi. Non, amet nunc, id sed mi felis aliquam praesent amet nunc molestie feugiat lobortis. Mauris ac, sem consectetur ut volutpat feugiat ante at magna sem dolor lobortis eget. Elit, sed mi adipiscing donec, aliquet turpis nunc molestie ipsum ante adipiscing dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit donec diam nonummy dolore aliquet, sit ut molestie ipsum proin adipiscing. Ac, proin at nisi, non dolor tincidunt volutpat sed, laoreet diam nonummy dolore. Tellus ipsum massa, id ipsum ante mauris nisi aliquet sit ut volutpat dolor. Lobortis volutpat, sed, et elit donec diam nonummy, nunc non feugiat ac laoreet. Aliquet volutpat turpis lorem magna ante tellus pharetra magna, ullamcorper pharetra tincidunt euismod. Sed laoreet felis donec aliquet, amet massa molestie tempus mi ut non feugiat. Lobortis euismod pulvinar laoreet eget erat praesent nonummy nunc, euismod ipsum, massa felis. Tempus proin, adipiscing aliquam aliquet turpis ut praesent turpis nunc tellus, pulvinar massa. Felis tempus aliquet, sit nunc mauris tempus praesent turpis nisi non pharetra lobortis. Molestie sed nibh elit erat et amet congue sem sit ut molestie, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam sem consectetur congue non. Dolor tincidunt id turpis ut non. Pharetra tincidunt volutpat erat mi elit. Donec diam amet nunc id sed. Mi felis aliquam aliquet turpis ut. Tellus sit lobortis mauris mauris lorem. Proin consectetur nisi non sit tincidunt. Volutpat sed tincidunt eget erat mi. Adipiscing aliquam aliquet amet massa id. Tempus ante at aliquam diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget erat diam nonummy dolore tellus sit massa molestie tempus proin, adipiscing nisi aliquet nonummy dolore ullamcorper, pulvinar tincidunt id tempus praesent. Nonummy dolore tellus pulvinar, laoreet felis aliquam praesent turpis nunc, molestie ipsum proin at nisi aliquet nonummy dolore ullamcorper pulvinar mi elit donec. Diam nonummy nunc tellus, pulvinar massa mauris tempus proin turpis ut non pharetra ut volutpat feugiat et at ac diam turpis dolore tellus. Pulvinar nunc mauris aliquam sem turpis nunc molestie tempus proin adipiscing ut tellus sit nibh mauris ac proin at, congue, ut volutpat feugiat. Lobortis eget erat et consectetur magna, ullamcorper pulvinar tincidunt euismod sed mi nonummy, nunc euismod ipsum dolor laoreet eget ac et, nonummy dolore. Ullamcorper consectetur magna sem dolor lobortis eget lorem diam nonummy magna ullamcorper pulvinar laoreet eget erat praesent amet congue euismod ipsum laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, diam consectetur magna volutpat dolor, laoreet elit donec ullamcorper pulvinar laoreet. Eget sed praesent adipiscing aliquam nonummy congue euismod dolor laoreet felis donec. Aliquet amet tincidunt, id tempus praesent adipiscing donec aliquet ipsum laoreet felis. Aliquam, aliquet sit nunc molestie ac diam amet congue, volutpat sed mi. Elit, donec praesent nonummy dolore praesent turpis ut tellus feugiat nibh mauris. Ac proin consectetur congue non, feugiat et at tempus mi felis nisi. Tellus, turpis ut volutpat lorem ante consectetur ut non sit nibh mauris. Ac sem pharetra ut non sed et felis erat praesent turpis nunc. Tellus feugiat lobortis molestie lorem ante consectetur nisi non sit, lobortis, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet elit dolore aliquet pulvinar massa elit donec aliquet amet, nunc euismod pulvinar nunc molestie tempus proin. Mauris ac non sit nibh adipiscing, erat et amet tincidunt id sed et nonummy, dolore aliquet, amet tincidunt. Euismod ipsum, ante adipiscing nisi aliquet sit ut tellus feugiat nibh at, aliquam mi adipiscing donec aliquet amet. Nunc molestie ipsum ante adipiscing nisi aliquet feugiat massa, mauris aliquam sem turpis ut non, feugiat nibh at. Aliquam diam pharetra congue et elit ac diam amet congue euismod dolor laoreet felis erat praesent adipiscing nisi. Aliquet turpis ut tellus feugiat nibh mauris ac lorem proin at aliquam non sit ut molestie lorem et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut molestie lorem ante consectetur pulvinar tincidunt id tempus, mi adipiscing aliquam, aliquet turpis ut non feugiat, massa mauris ac sem pharetra lobortis molestie, feugiat. Et, at magna sem pharetra ipsum mi felis nisi aliquet consectetur nisi non sit, lobortis, eget lorem proin consectetur ut non dolor felis aliquam, proin, turpis. Ut non pharetra tincidunt, ante felis aliquam aliquet sit nisi tellus sit lobortis eget lorem et at magna ullamcorper pharetra lobortis eget, ac et amet, tincidunt. Volutpat mauris tempus sem sit massa mauris lorem ante mauris magna, sem nonummy magna non, sed nibh elit ac diam amet congue eget erat mi felis. Donec praesent sem pharetra congue euismod sed mi elit, congue euismod dolor laoreet id donec, praesent amet nunc id sed mi adipiscing donec aliquet amet nunc. Molestie ipsum mi non dolor lobortis, elit, erat et nonummy, magna diam nonummy nunc tellus sit massa mauris aliquam, praesent, turpis nisi sem pharetra lobortis volutpat. Feugiat nibh elit pulvinar massa id erat ante felis nisi, tellus pulvinar massa felis nisi sem sit ut tellus lorem proin adipiscing ut tincidunt eget ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et nonummy dolore aliquet amet dolore tellus pulvinar massa mauris nonummy donec ullamcorper. Pulvinar nunc euismod, ipsum massa id aliquam aliquet sit nunc molestie tempus praesent. Adipiscing nisi tellus feugiat ante felis aliquam aliquet sit erat, diam elit donec. Diam amet tincidunt id ipsum ante felis donec praesent, turpis nunc id tempus. Ante adipiscing aliquam sem pharetra ut volutpat feugiat, donec ullamcorper amet nunc euismod. Tempus ante felis nisi aliquet turpis ut non sit lobortis eget lorem nibh. Eget ac diam nonummy congue ante at ac proin consectetur ut volutpat dolor. Tincidunt euismod, sed laoreet, felis erat praesent nonummy dolore, tellus pulvinar massa felis. Tempus proin adipiscing, nisi tellus feugiat, erat laoreet, felis erat ullamcorper pulvinar tincidunt. Felis tempus mi turpis nisi aliquet sit massa mauris, tempus praesent turpis nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat, ante at aliquam proin turpis lobortis mauris aliquam. Proin consectetur magna sem pharetra tincidunt, eget sed et consectetur. Sit nunc tellus lorem proin adipiscing ut molestie ipsum ante. At nisi non sit ut volutpat lorem, et at nisi. Sem consectetur tincidunt volutpat turpis tincidunt id tempus mi mauris. Tempus proin adipiscing nisi sem pharetra, ut volutpat, sed nibh. Elit ac et nonummy congue volutpat sed mi, nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, amet nunc, euismod ipsum mi adipiscing donec tellus pulvinar massa felis aliquam proin adipiscing nisi tellus feugiat, ac, ullamcorper. Nonummy dolore ullamcorper dolor laoreet felis donec praesent, nonummy dolore euismod ipsum mi, adipiscing donec tellus ipsum laoreet nonummy dolore. Euismod pulvinar sed et at magna ullamcorper pharetra, congue euismod dolor mi nonummy magna, euismod sed mi elit magna diam. Amet nunc id sed praesent nonummy congue euismod adipiscing, nisi, sem sit ut volutpat lorem nibh eget erat diam nonummy. Dolore ullamcorper pulvinar, tincidunt id tempus mi adipiscing donec, aliquet pulvinar massa nibh elit donec diam nonummy donec aliquet amet. Nunc tellus ipsum, ante at, aliquam sem turpis, lobortis mauris lorem ante mauris, ac et nonummy magna ullamcorper dolor feugiat. Ante mauris aliquam sem pharetra congue non dolor laoreet eget sed et amet dolore ullamcorper pulvinar nunc felis erat diam. Turpis, nunc tellus pulvinar ante diam pharetra ut eget lorem nibh elit donec ullamcorper, amet dolore euismod, ipsum massa id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut molestie lorem ante at nisi non pharetra lobortis mauris aliquam, sem, pharetra lobortis eget lorem et ullamcorper. Amet nunc tellus feugiat massa, molestie ac proin turpis ut non feugiat ante consectetur nisi non sit nibh mauris. Ac diam consectetur donec nunc id tempus proin turpis nisi tellus ipsum ante at aliquam proin turpis ut volutpat. Feugiat nibh mauris magna diam pharetra congue euismod sed laoreet eget, erat, nisi non sit lobortis eget ac et. At ac et elit donec, praesent turpis dolore molestie ipsum ante adipiscing nisi aliquet pulvinar massa diam pharetra congue. Non pulvinar tincidunt id ipsum mi felis aliquam praesent turpis dolore molestie tempus mi at, nisi tellus sit lobortis. Volutpat feugiat lobortis, eget lorem aliquam proin turpis ut non pharetra congue volutpat sed nibh elit ac, ullamcorper pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem euismod dolor nunc id tempus mi, felis nisi aliquet pulvinar ante, mauris tempus proin, turpis. Nisi tellus feugiat massa eget, sed nibh elit, ac, diam aliquet turpis ut non feugiat nibh. Eget erat mi elit, magna ullamcorper dolor laoreet eget donec diam pharetra tincidunt euismod sed laoreet. Felis, tempus magna non dolor lobortis eget, erat diam nonummy dolore euismod sed mi elit donec. Diam amet nunc euismod pulvinar massa, mauris tempus praesent sit massa felis aliquam magna, ullamcorper pharetra. Tincidunt euismod pulvinar massa id tempus mi adipiscing nisi, tellus pulvinar massa molestie lorem ante at. Magna sem pharetra congue massa, felis aliquam praesent adipiscing nisi tellus feugiat lobortis, molestie, ac proin. Consectetur nisi volutpat dolor lobortis elit erat et nonummy donec diam nonummy, dolore aliquet, pulvinar lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id tempus praesent turpis dolore aliquet sit massa mauris nisi aliquet sit lobortis tincidunt id ipsum ante mauris tempus. Ante at ac et, nonummy donec ullamcorper amet congue ullamcorper pulvinar nunc id tempus praesent turpis, dolore tellus feugiat. Lobortis laoreet, id tempus ante felis nisi tellus, pulvinar nunc mauris, tempus, praesent sit nunc molestie ipsum massa at. Aliquam proin, pharetra ut non feugiat nibh aliquet pulvinar tincidunt euismod ipsum ante felis aliquam aliquet sit ut tellus. Sit lobortis eget sed, et elit donec diam amet, congue ullamcorper molestie lorem et elit magna diam pharetra congue. Euismod pulvinar tincidunt euismod ipsum, ante molestie tempus proin consectetur nisi tellus tempus proin adipiscing ut molestie feugiat massa. Massa id aliquam praesent adipiscing nisi aliquet sit lobortis molestie tempus proin turpis nisi sem pharetra congue ullamcorper pulvinar. Tincidunt euismod ipsum laoreet felis aliquam aliquet pulvinar sed nibh elit, ac diam pharetra congue euismod pulvinar laoreet euismod. Ipsum massa mauris tempus sem pulvinar nunc tellus, lorem donec diam amet nunc euismod sed mi nonummy donec aliquet. Turpis nisi aliquet feugiat ante felis ac sem sit lobortis molestie lorem ante at magna sem, pharetra ipsum, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh elit ac diam nonummy dolore, aliquet amet nunc, nibh elit. Sed mi elit donec ullamcorper amet, nunc aliquet sit massa mauris tempus. Praesent turpis, ut tellus ipsum massa mauris, lorem et at magna nunc. Molestie ipsum ante mauris tempus sem turpis nisi sem pharetra, tincidunt volutpat. Sed nibh elit donec ullamcorper pharetra tincidunt id sed praesent amet, feugiat. Massa at aliquam sem turpis ut molestie ac proin at magna sem. Pharetra congue, volutpat sed nibh eget erat praesent nonummy donec aliquet volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem pharetra congue non dolor. Lobortis euismod dolor laoreet id erat. Mi adipiscing sem consectetur magna ullamcorper. Pharetra congue euismod dolor tincidunt, id. Ipsum mi felis, aliquam sem consectetur. Nisi sem pharetra congue volutpat sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis dolore aliquet sit ut volutpat feugiat nibh mauris lorem et elit magna diam pulvinar tincidunt eget erat praesent non pharetra, lobortis id erat et nonummy donec, ullamcorper. Amet, nunc euismod ipsum mi adipiscing donec tellus ipsum ante adipiscing donec tellus pulvinar nunc id, pharetra tincidunt euismod ipsum laoreet id tempus, mi turpis nunc euismod pulvinar massa. Mauris tempus proin, consectetur nisi non feugiat nibh, at aliquam sem pharetra, congue non amet nunc molestie, tempus mi turpis nisi aliquet sit lobortis mauris lorem proin consectetur nisi. Sem pharetra ut non sed nibh eget erat massa mauris ac, proin turpis ut non dolor tincidunt eget erat et consectetur magna euismod pulvinar, tincidunt id tempus praesent amet. Dolore aliquet pulvinar massa id, tempus tincidunt euismod ipsum mi felis erat aliquet, pulvinar tincidunt felis erat, praesent turpis dolore, tellus pulvinar massa felis donec aliquet, sit nunc molestie. Tempus ante adipiscing ut proin adipiscing dolore molestie, ipsum massa mauris tempus proin, at nisi volutpat lorem ante at magna diam, pharetra congue ipsum mi elit dolore aliquet pulvinar. Massa molestie ipsum mi, adipiscing tempus sem turpis ut tellus, lorem lobortis eget lorem et nonummy magna non pharetra laoreet eget erat, et, nonummy dolore aliquet amet nunc euismod. Pulvinar ante mauris lorem nibh at magna non sit ut non sed nibh, elit erat praesent nonummy dolore, euismod volutpat sed et amet tincidunt volutpat erat diam consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pulvinar nunc molestie tempus, ante at nisi, aliquet, turpis ut volutpat lorem, et consectetur, ut volutpat dolor nibh mauris. Ac, et elit donec ullamcorper adipiscing, aliquam proin consectetur congue non, feugiat laoreet eget erat et nonummy dolore ullamcorper amet. Nunc tellus sit ut molestie tempus sem, turpis ut non amet congue, id sed mi nonummy dolore euismod ipsum et. Elit dolore ullamcorper pulvinar tincidunt, id erat praesent turpis nunc id tempus mi adipiscing donec praesent sit, donec praesent adipiscing. Donec aliquet turpis nunc molestie ipsum ante mauris ac proin consectetur nisi non, dolor lobortis eget, ac diam nonummy congue. Nibh nonummy, magna ullamcorper pharetra congue euismod sed, mi adipiscing dolore ullamcorper pulvinar massa felis tempus praesent turpis dolore, tellus. Sit, nunc molestie feugiat nibh mauris adipiscing nisi non feugiat massa mauris ac proin pharetra lobortis molestie feugiat et consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac sem pharetra congue ullamcorper amet congue ullamcorper pulvinar massa molestie ipsum massa mauris aliquam proin consectetur nisi non sit nibh mauris ac et at magna. Non pharetra tincidunt id erat et nonummy, dolore aliquet, pulvinar nunc, euismod tempus mi adipiscing aliquam aliquet turpis nunc, tellus, feugiat nibh ullamcorper pulvinar laoreet, felis aliquam. Proin at nisi aliquet sit lobortis mauris, tempus et at magna diam pharetra tincidunt euismod pulvinar tincidunt id erat, praesent nonummy dolore proin consectetur magna non pharetra. Lobortis euismod dolor laoreet felis donec praesent turpis dolore tellus sit ante mauris aliquam aliquet sit nunc mauris dolor laoreet eget erat et nonummy dolore euismod ipsum. Massa, molestie feugiat ante felis nisi aliquet pulvinar massa mauris lorem proin, consectetur magna sem consectetur magna ullamcorper turpis massa id tempus proin adipiscing dolore tellus feugiat. Massa mauris tempus proin turpis ut molestie lorem ante, turpis, nunc mauris lorem, proin turpis aliquam, sem, pharetra ut non dolor, nibh elit, magna diam nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, sed magna diam pulvinar tincidunt, euismod ipsum mi felis aliquam praesent turpis nunc molestie, ipsum ante mauris. Ac proin consectetur erat mi adipiscing donec aliquet sit nunc molestie ipsum proin, turpis ut tellus ipsum ante. At nisi aliquet sit ut volutpat feugiat nibh elit magna diam, consectetur ut volutpat sed et consectetur congue. Ullamcorper pharetra tincidunt id erat et nonummy dolore ullamcorper pulvinar massa id ipsum praesent amet nunc euismod, ipsum. Ante volutpat sed, nibh elit donec ullamcorper pharetra laoreet eget erat, mi elit, donec aliquet pulvinar laoreet id. Tempus praesent, turpis, dolore tellus pulvinar congue euismod sed nibh, elit erat diam amet congue id sed praesent. Amet donec ullamcorper pulvinar massa id ipsum ante felis, aliquam sem turpis nisi non pharetra nunc euismod ipsum. Laoreet felis lorem ante at aliquam proin pharetra, lobortis volutpat dolor nibh elit erat et elit donec aliquet. Amet, nunc euismod pulvinar massa felis dolor nibh elit donec non dolor laoreet id, sed et nonummy dolore. Aliquet amet nunc id ipsum massa mauris tempus ante at magna non sit ut eget sed et consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut volutpat lorem pulvinar nunc euismod pulvinar massa molestie tempus ante, adipiscing nisi tellus tempus proin adipiscing nisi. Sem pharetra congue ullamcorper pharetra tincidunt euismod sed laoreet nonummy nunc id, ipsum ante felis aliquam, praesent adipiscing. Nisi non sit congue ullamcorper, pharetra lobortis id sed mi elit dolore ullamcorper pulvinar nunc euismod tempus mi. Adipiscing donec aliquet sit nunc molestie ipsum proin adipiscing ut non sit lobortis mauris ac sem sit massa. Mauris tempus proin felis erat praesent nonummy dolore, tellus pulvinar, laoreet, id aliquam praesent adipiscing ut tellus feugiat. Lobortis volutpat lorem proin at magna diam pharetra lobortis elit magna, diam mauris tempus proin turpis ut tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent adipiscing, aliquam sem turpis congue non dolor feugiat lobortis mauris magna non dolor tincidunt eget ac diam, consectetur magna. Diam amet dolore ullamcorper, pulvinar, nunc tellus ipsum ante at aliquam sem turpis lobortis molestie tempus proin consectetur nisi non feugiat. Nibh mauris ac proin consectetur congue volutpat lorem et, at magna non feugiat nibh elit magna diam molestie tempus sem turpis. Nisi non pharetra lobortis volutpat sed nibh elit, erat diam nonummy dolore ullamcorper pulvinar nunc molestie ipsum, ante at aliquam massa. Mauris tempus ante at magna sem consectetur congue euismod pulvinar tincidunt id sed, mi adipiscing donec praesent amet nunc molestie ipsum. Ante at nisi felis aliquam sem turpis nisi non sit ut volutpat lorem et at congue volutpat dolor laoreet eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod pulvinar massa felis tempus. Proin adipiscing nisi tellus sit nibh. Mauris ac proin consectetur congue ullamcorper. Amet congue euismod pulvinar dolor tincidunt. Id, tempus mi adipiscing, donec, aliquet. Pulvinar nunc mauris lorem proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa id tempus proin volutpat dolor tincidunt id. Tempus ante felis tempus proin turpis ut non. Sit, ut, volutpat, sed nibh elit donec diam. Nonummy dolore aliquet ipsum ac tincidunt praesent adipiscing. Aliquam ante mauris lorem nibh elit donec diam. Pulvinar nunc euismod, ipsum laoreet id aliquam, praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, lobortis eget ac diam nonummy magna. Ullamcorper pulvinar tincidunt euismod ipsum massa id. Ipsum nibh, mauris ac et consectetur magna. Massa mauris lorem et, elit ac, diam. Pharetra tincidunt eget lorem diam consectetur ut. Volutpat sed nibh elit donec diam amet. Congue euismod pulvinar ipsum ante, adipiscing dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat mi amet, dolore, euismod ipsum ante molestie lorem ante at aliquam. Ac et at magna sem pharetra lobortis eget, lorem, mi felis erat praesent. Amet nunc euismod ipsum laoreet adipiscing dolore aliquet pulvinar, massa id ipsum ante. Mauris tempus et at magna sem dolor lobortis eget lorem, et nonummy donec. Ullamcorper amet tincidunt euismod sed laoreet adipiscing donec ullamcorper pulvinar massa ullamcorper dolor. Lobortis eget sed mi nonummy magna euismod, pulvinar laoreet id tempus mi adipiscing. Donec, aliquet turpis massa molestie tempus praesent turpis dolore ullamcorper pharetra lobortis elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi non pharetra tincidunt volutpat sed, et. Elit sed praesent, adipiscing feugiat ante adipiscing. Aliquam proin consectetur ut non feugiat nibh. Eget erat, et elit magna ullamcorper pulvinar. Laoreet eget sed laoreet felis aliquam praesent. Sit ut dolore, molestie, ipsum ante, mauris. Lorem nibh elit magna, sem, pharetra lobortis. Eget lorem et nonummy magna ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id aliquam praesent turpis dolore tellus feugiat ante felis tempus. Proin at magna, sem consectetur congue, euismod dolor laoreet id, amet. Congue euismod sed praesent nonummy donec, ullamcorper, pulvinar massa felis erat. Ante adipiscing dolore euismod feugiat massa mauris, tempus proin consectetur ut. Tellus dolor, nibh at congue ullamcorper dolor lobortis elit, erat et. Elit erat praesent amet, nunc euismod tempus mi nonummy donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum mi, felis aliquam, praesent, adipiscing nisi aliquet. Feugiat lobortis mauris tempus sem sit ut molestie. Feugiat nibh at nisi diam molestie ipsum ante. Mauris lorem proin consectetur ut molestie ac proin. Consectetur magna, sem pharetra lobortis elit ac diam. Consectetur congue euismod dolor nibh elit tempus ante. At lorem nibh at, ac et, nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, ac, sem consectetur tincidunt volutpat dolor laoreet euismod ipsum massa felis donec aliquet, pulvinar nunc molestie tempus. Massa mauris lorem nibh eget ac diam pharetra tincidunt eget lorem, diam consectetur congue euismod adipiscing nisi non. Feugiat, ut volutpat lorem proin at congue volutpat feugiat nibh elit ac sem consectetur tincidunt volutpat sed mi. Elit erat diam amet felis tempus proin adipiscing aliquam sem consectetur nisi volutpat feugiat nibh, elit erat diam. Consectetur congue ullamcorper amet dolore tellus sit massa mauris turpis nisi tellus feugiat lobortis, volutpat feugiat lobortis eget. Adipiscing praesent mauris dolor donec ante tellus pharetra magna ante tellus elit turpis dolor donec massa molestie magna. Laoreet aliquet mauris sed, dolore nibh diam id pharetra donec nunc et euismod adipiscing feugiat dolore mi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, ipsum nisi laoreet aliquet mauris dolor donec lobortis diam id consectetur dolor dolore, ante euismod adipiscing feugiat donec massa diam id adipiscing dolor dolore massa ullamcorper id consectetur. Dolor nisi nibh ullamcorper mauris pharetra tempus ut nibh euismod turpis lorem tincidunt praesent volutpat nonummy tempus amet congue euismod pulvinar tincidunt felis erat, mi adipiscing donec aliquet sit. Ut non feugiat lobortis mauris ac proin consectetur ut non feugiat lobortis elit ac diam mauris tempus ante consectetur magna non sit lobortis eget ac diam nonummy magna diam. Amet, congue euismod ipsum laoreet felis aliquam praesent turpis erat et elit, donec diam amet dolore tellus ipsum ante felis tempus ante adipiscing nisi, sem pharetra lobortis mauris ac. Sem pharetra lobortis, volutpat lorem et elit tempus, praesent adipiscing nisi, aliquet turpis ut tellus feugiat nibh eget ac sem sit lobortis eget lorem nibh at magna ullamcorper pharetra. Tincidunt euismod sed mi felis, amet, dolore tellus pulvinar nisi, tellus sit lobortis mauris magna non pharetra ut mauris lorem et, at magna ullamcorper felis aliquam proin turpis lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et nonummy magna, ullamcorper pharetra dolore euismod sed feugiat lobortis eget erat et consectetur dolore ullamcorper dolor laoreet id, ipsum mi adipiscing donec, aliquet sit massa, mauris. Tempus ante at aliquam sem consectetur donec aliquet amet nunc molestie feugiat, ante felis aliquam, sem consectetur nisi, non sit nibh eget ac diam consectetur, congue ullamcorper. Pulvinar nunc id ipsum nisi volutpat feugiat lobortis volutpat sed laoreet eget sed mi, adipiscing dolore, euismod ipsum laoreet id tempus proin adipiscing aliquam proin turpis, ut. Praesent amet tincidunt id tempus mi felis aliquam praesent turpis ut tellus feugiat ante at, ac sem pharetra ut volutpat dolor lobortis eget erat et nonummy dolore. Sem at nisi non sit lobortis eget lorem et nonummy magna diam pharetra, laoreet eget sed mi felis aliquam praesent turpis nisi sem turpis ut non feugiat. Pulvinar nunc molestie lorem ante consectetur ut tellus lorem ante adipiscing nisi sem consectetur congue non pharetra laoreet id sed et nonummy dolore magna sem pharetra lobortis. Eget erat et nonummy tincidunt volutpat dolor tincidunt eget donec diam amet, dolore tellus ipsum laoreet felis, donec praesent amet nunc molestie ipsum sed mi nonummy donec. Praesent turpis dolore tellus tempus, mi nonummy dolore, tellus pulvinar nunc tellus feugiat nibh eget lorem proin consectetur ut, volutpat feugiat et consectetur pulvinar massa felis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa, molestie lorem ante at, nisi sem tellus sit. Ut non pharetra ut mauris aliquam sem consectetur ut. Non dolor nibh at ac diam nonummy tincidunt volutpat. Sed laoreet elit donec diam tellus feugiat nibh mauris. Ac sem consectetur congue non dolor laoreet eget erat. Mi elit donec praesent turpis dolore molestie feugiat massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris aliquam, praesent sit nunc non sit lobortis mauris ac et consectetur congue. Volutpat ac et consectetur congue volutpat dolor ipsum ante felis nisi tellus ipsum. Ante mauris, tempus proin consectetur nisi non feugiat ante adipiscing aliquam sem pharetra. Ut volutpat lorem proin pharetra sed et elit donec ullamcorper, pulvinar tincidunt id. Erat praesent amet nunc id ipsum ante mauris aliquam proin turpis ut tellus. Sit ut volutpat, sed laoreet eget turpis dolore tellus, feugiat massa, mauris aliquam. Proin, consectetur nisi, non dolor lobortis eget, ac et nonummy, magna ullamcorper dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, id sed et elit dolore euismod pulvinar massa id erat praesent turpis dolore aliquet turpis nunc, molestie feugiat. Erat mi felis aliquam, praesent turpis nisi non sit lobortis mauris, ac sem pharetra congue molestie lorem, et elit. Ac diam nonummy congue euismod mauris tempus ante consectetur ut molestie lorem ante at aliquam proin consectetur congue non. Pharetra tincidunt eget erat diam nonummy dolore euismod sed mi, elit donec lobortis volutpat dolor nibh at magna non. Sit lobortis, eget sed et nonummy magna non sed laoreet, elit ac ullamcorper amet tincidunt, euismod pulvinar ac, proin. Consectetur nisi non, feugiat lobortis eget lorem et, nonummy magna ullamcorper pulvinar nunc euismod ipsum laoreet adipiscing aliquam aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam proin consectetur nisi non feugiat nibh, at ac et nonummy congue, euismod pulvinar. Tincidunt, id sed mi adipiscing pharetra ut volutpat, sed laoreet elit magna ullamcorper amet dolore. Ullamcorper pulvinar massa, felis tempus mi adipiscing aliquam sem sit nunc molestie tempus proin ullamcorper. Pulvinar lorem sed tempus massa volutpat, dolor dolore lobortis mi, molestie turpis magna mi id. Pulvinar, nisi diam felis, tempus ante mauris tempus lobortis non amet euismod turpis aliquam proin. Elit pulvinar aliquam nibh praesent volutpat pharetra donec mi, adipiscing aliquam sem turpis, nisi tellus. Feugiat nibh, mauris ac dolore tellus pulvinar massa id tempus proin, turpis dolore tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor laoreet felis erat praesent diam pharetra ut volutpat lorem et nonummy magna diam nonummy dolore ullamcorper pulvinar nunc felis tempus proin turpis. Dolore aliquet sit massa felis tempus magna diam amet nunc, euismod ipsum ante felis, tempus ante adipiscing, ut molestie feugiat ante at ac. Proin pharetra ut molestie ac, proin at magna nunc euismod tempus mi adipiscing aliquam sem turpis ut non feugiat lobortis, eget sed et. Nonummy congue non dolor laoreet, elit ac diam pharetra tincidunt volutpat sed nisi aliquet sit lobortis molestie lorem ante, at magna diam consectetur. Congue non dolor tincidunt eget donec diam pharetra tincidunt id sed mi elit feugiat massa mauris ac et at, nisi volutpat feugiat nibh. Mauris, ac et consectetur tincidunt volutpat lorem et, consectetur congue volutpat sed nibh, at magna ullamcorper molestie tempus, proin turpis dolore tellus feugiat. Massa, mauris lorem ante at magna sem pharetra tincidunt volutpat sed et elit magna ullamcorper pharetra tincidunt eget erat praesent molestie ipsum ante. At ac proin consectetur nisi, volutpat feugiat nibh at magna sem, pharetra tincidunt volutpat lorem nibh elit sit nunc molestie tempus proin adipiscing. Aliquam proin, pharetra lobortis mauris ac proin turpis ut molestie ac sem turpis ut molestie feugiat ante at magna, sem pharetra erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem et consectetur magna diam amet dolore ullamcorper ipsum. Massa et elit erat et nonummy magna diam dolor. Laoreet id tempus mi felis tempus proin at nisi. Non pharetra, congue non dolor nibh eget adipiscing aliquam. Sem consectetur magna sem pharetra congue euismod dolor tincidunt. Id tempus mi, adipiscing donec praesent turpis nisi tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed mi elit donec praesent, amet. Donec, aliquet sit massa mauris feugiat lobortis. Eget sed nibh elit ac non pharetra. Tincidunt mi adipiscing nisi aliquet, sit massa. Molestie lorem ante at magna sem consectetur. Congue non sed nibh elit donec ullamcorper. Amet congue euismod pulvinar ut volutpat feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem turpis ut, tellus feugiat nibh, mauris ac et consectetur congue non pharetra tincidunt proin turpis congue non dolor nibh elit magna sem pharetra tincidunt. Volutpat sed nibh nonummy congue euismod dolor nibh elit donec praesent nonummy dolore ullamcorper turpis nisi tellus ipsum ante mauris aliquam sem turpis ut volutpat. Feugiat lobortis eget lorem et elit magna, ullamcorper pharetra laoreet elit donec diam pharetra laoreet tellus feugiat, massa mauris aliquam, proin consectetur magna diam pharetra. Congue euismod dolor laoreet, nonummy donec ullamcorper pharetra tincidunt id ipsum laoreet adipiscing lorem proin consectetur magna non, pharetra tincidunt volutpat, sed et nonummy donec. Praesent adipiscing donec praesent turpis nunc molestie lorem proin adipiscing ut tellus feugiat massa at pharetra, ut molestie lorem et elit magna sem pharetra, lobortis. Eget sed et elit donec praesent nonummy nunc euismod pulvinar massa felis aliquam praesent sit nunc amet tincidunt euismod tempus mi felis, nisi aliquet sit. Nisi non pharetra, congue non pharetra tincidunt eget sed mi felis erat praesent turpis nunc molestie erat praesent turpis dolore aliquet sit ut tellus lorem. Nibh eget lorem nibh elit magna ullamcorper pharetra tincidunt eget erat diam pharetra dolore aliquet sit, massa molestie tempus sem turpis ut volutpat feugiat ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam non sit massa molestie feugiat nibh elit magna sem pharetra congue euismod sed, mi elit donec diam pulvinar, laoreet eget erat praesent nonummy lorem sem pharetra. Ut ullamcorper pharetra lobortis, elit magna ullamcorper pharetra tincidunt, volutpat erat mi felis donec diam pulvinar laoreet eget erat praesent, amet nunc sem consectetur ut volutpat feugiat nibh. At magna ullamcorper, dolor nibh, eget, ac et, nonummy congue euismod pulvinar laoreet felis donec praesent amet nunc euismod sed laoreet eget, lorem nibh elit ac diam, nonummy. Dolore ullamcorper pulvinar tincidunt id tempus mi adipiscing nisi aliquet, ipsum ante felis aliquam aliquet pulvinar donec aliquet sit, massa, molestie ipsum ante at aliquam proin, consectetur magna. Ullamcorper pharetra tincidunt volutpat sed laoreet felis tempus praesent nonummy, nunc, tellus, pulvinar ante ut volutpat lorem proin pharetra magna, ullamcorper pharetra lobortis volutpat sed laoreet felis erat. Praesent nonummy dolore tellus, pulvinar massa felis nibh elit ac diam nonummy dolore euismod dolor, laoreet felis, erat aliquet amet dolore tellus pulvinar massa mauris aliquam praesent turpis. Ut tellus sit nibh mauris ac massa molestie ipsum mi adipiscing, nisi aliquet sit, lobortis mauris aliquam sem sit nunc molestie lorem ante, at magna sem consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem, proin consectetur, nisi non. Dolor lobortis volutpat dolor et nonummy. Magna diam amet nunc sem, consectetur. Ut non dolor laoreet eget, erat. Et nonummy dolore euismod dolor mi. Felis erat praesent, adipiscing nisi, aliquet. Sit nunc tellus feugiat dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi nonummy erat aliquet amet dolore. Tellus turpis ut volutpat feugiat lobortis volutpat. Sed nisi diam consectetur magna praesent nonummy. Dolore ullamcorper, pulvinar nunc id tempus praesent. Turpis dolore tellus ipsum, praesent felis aliquam. Sem turpis, nisi tellus nonummy dolore euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue volutpat lorem nibh at erat diam amet tincidunt eget erat diam consectetur congue nunc id, ipsum ante felis aliquam. Proin mauris ac sem sit ut volutpat lorem, et, elit, magna ullamcorper pharetra tincidunt euismod, dolor laoreet, sed laoreet, elit. Erat, mi felis donec tellus sit nunc molestie ipsum massa mauris aliquam sem, turpis congue ullamcorper pharetra tincidunt volutpat sed. Et elit tempus mi adipiscing tempus praesent turpis ut tellus feugiat lobortis volutpat dolor laoreet eget erat et, elit donec. Aliquet adipiscing nisi, sem turpis dolor tincidunt id sed laoreet felis aliquam aliquet sit nunc id ipsum, ante at aliquam. Sem turpis ut, volutpat dolor lobortis eget erat mi elit erat diam mauris ac diam consectetur congue non sed nibh. Elit sed mi elit donec aliquet turpis, nunc id, tempus ante felis aliquam proin, at ac et nonummy magna, proin. At aliquam non sit lobortis mauris, ac proin consectetur ut molestie lorem et at, nisi volutpat dolor lobortis eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy dolore aliquet sit massa molestie, ipsum ante adipiscing nisi, tellus sit ut molestie lorem proin turpis ut ante felis donec tellus. Sit nunc tellus feugiat nibh, mauris ac proin at magna non feugiat nibh consectetur congue ullamcorper, dolor tincidunt euismod elit donec ullamcorper pulvinar. Tincidunt id tempus mi nonummy dolore tellus sit massa molestie tempus praesent turpis dolore tellus sit, lobortis molestie lorem et at nisi ullamcorper. Amet dolore euismod ipsum laoreet id ipsum, proin adipiscing aliquam non pharetra ut volutpat, feugiat nibh eget ac diam pharetra tincidunt, eget erat. Aliquet turpis nisi non sit lobortis eget lorem et elit magna ullamcorper pharetra tincidunt volutpat sed mi nonummy dolore euismod pulvinar, tincidunt id. Tempus praesent amet ac et nonummy donec ullamcorper amet congue ullamcorper ipsum laoreet id ipsum proin turpis dolore aliquet sit, lobortis molestie feugiat. Nibh eget erat et, nonummy magna euismod adipiscing nisi non feugiat, ante turpis nisi non sit ut non dolor lobortis eget ac diam. Consectetur dolore ullamcorper pulvinar, magna diam pharetra ut volutpat lorem et consectetur congue ullamcorper pharetra laoreet elit ac diam amet tincidunt volutpat sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent nonummy nunc, tellus sit nunc mauris tempus proin turpis ut tellus feugiat ante at nisi non sit massa at, et, nonummy, magna ullamcorper pulvinar nunc id, tempus praesent adipiscing. Donec aliquet sit ut tellus feugiat massa mauris aliquam sem feugiat massa at aliquam massa molestie feugiat, nibh at, magna diam nonummy magna euismod, dolor laoreet elit erat praesent nonummy. Nunc euismod ipsum laoreet erat mi, nonummy donec aliquet amet mi felis donec aliquet pulvinar massa mauris tempus proin at nisi sem pharetra ut non dolor nibh at congue volutpat. Feugiat nibh, eget aliquam aliquet pulvinar nunc molestie tempus, proin turpis nunc molestie ipsum proin at aliquam non sit lobortis molestie, lorem nibh elit erat et nonummy dolore ullamcorper dolor. Nisi, diam consectetur magna non dolor laoreet id sed praesent nonummy congue, id sed mi elit dolore aliquet, amet amet nisi sem sit lobortis, molestie lorem nibh, erat diam amet. Dolore aliquet, turpis id feugiat lobortis, volutpat lorem, et at erat, et nonummy erat aliquet turpis dolore diam consectetur congue euismod dolor laoreet eget donec diam, amet, nunc euismod sed. Mi adipiscing aliquam praesent amet nunc id tempus mi adipiscing nisi sem sit magna volutpat sed nibh elit donec ullamcorper, pulvinar tincidunt id sed mi nonummy, dolore euismod ipsum laoreet. Felis aliquam aliquet amet dolore molestie ipsum mi felis aliquam sit ut volutpat sed nibh elit ac praesent, adipiscing dolore aliquet amet nunc molestie feugiat massa mauris lorem ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non pharetra, laoreet eget erat praesent nonummy congue ullamcorper pulvinar massa, id erat praesent turpis, lorem et elit donec praesent, nonummy dolore euismod, ipsum mi adipiscing dolore euismod ipsum. Laoreet id tempus proin, at nisi aliquet feugiat massa molestie ipsum ante felis aliquam ante at aliquam sem sit ut molestie lorem proin at, magna ullamcorper pharetra tincidunt volutpat sed. Laoreet id erat mi, adipiscing, nisi sem consectetur congue, volutpat lorem, nibh elit donec diam nonummy dolore, ullamcorper turpis dolore molestie ipsum mi adipiscing aliquam sem consectetur ut volutpat feugiat. Nunc euismod sed mi adipiscing aliquam praesent turpis aliquam non sit massa mauris aliquam proin pharetra lobortis volutpat, feugiat lobortis elit ac, diam consectetur congue volutpat sed nunc mauris aliquam. Praesent turpis ut tellus sit lobortis mauris lorem et at magna ullamcorper pharetra lobortis elit ac et elit magna ullamcorper pulvinar laoreet elit donec proin at nisi non pharetra ut. Volutpat sed et elit, ac diam nonummy dolore euismod dolor laoreet, elit donec aliquet consectetur magna sem pharetra ut eget sed nibh eget erat praesent nonummy aliquam aliquet, pulvinar massa. Id ipsum ante adipiscing nisi aliquet sit lobortis mauris lorem, proin tellus lorem, nibh, at magna sem pharetra ut, volutpat sed nibh at magna non dolor nibh consectetur congue volutpat. Dolor tincidunt volutpat sed et elit congue erat mi nonummy dolore euismod ipsum laoreet felis tempus proin at aliquam aliquet turpis ut non feugiat lobortis eget erat, diam nonummy magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra tincidunt euismod, ipsum massa, molestie feugiat massa mauris ac proin consectetur mauris. Lorem nibh nonummy congue ullamcorper pulvinar tincidunt euismod ipsum, laoreet id tempus ante at. Nisi sem sit lobortis molestie feugiat nibh at magna non adipiscing dolore tellus, sit. Ut tellus sit nibh eget lorem et elit donec diam nonummy dolore ullamcorper pulvinar. Nunc molestie tempus praesent, turpis dolore aliquet consectetur, congue volutpat, sed nibh nonummy donec. Ullamcorper amet, nunc tellus pulvinar laoreet adipiscing, donec ullamcorper amet nunc molestie ipsum proin. Adipiscing nisi aliquet consectetur tincidunt volutpat lorem et consectetur, magna euismod sed nibh elit. Donec, diam amet congue id sed mi felis donec aliquet, amet nunc id ipsum. Mi, volutpat sed tincidunt felis erat diam nonummy, dolore euismod ipsum mi nonummy dolore. Praesent adipiscing nisi tellus ipsum ante adipiscing nisi sem sit nisi non dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy congue ullamcorper, pulvinar nunc euismod sed mi felis aliquam. Praesent turpis felis aliquam sem turpis ut tellus feugiat nibh mauris. Magna diam consectetur ut eget lorem et consectetur congue non, pharetra. Congue id sed et elit magna ullamcorper amet tincidunt id ipsum. Ante molestie tempus proin adipiscing aliquam sem consectetur congue ullamcorper dolor. Laoreet eget erat et nonummy dolore ullamcorper dolor, ut non dolor. Tincidunt euismod sed nibh elit donec diam nonummy nunc tellus sit. Ut, tellus sit lobortis molestie lorem proin consectetur nisi, aliquet amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, eget donec diam amet tincidunt id ipsum laoreet adipiscing donec praesent turpis, nisi laoreet molestie, feugiat ante felis aliquam proin consectetur ut volutpat dolor lobortis eget lorem diam consectetur. Congue non amet congue id sed laoreet id tempus erat praesent adipiscing aliquam sem turpis, ut non dolor lobortis eget lorem diam consectetur congue non dolor laoreet, eget sed massa. Felis aliquam proin adipiscing nisi et nonummy dolore aliquet amet nunc id ipsum ante felis aliquam aliquet turpis, ut non sit nibh, mauris ac proin pharetra congue volutpat adipiscing nisi. Aliquet turpis lobortis mauris lorem proin at magna sem pharetra congue ullamcorper pulvinar nunc euismod ipsum laoreet felis aliquam praesent turpis nunc molestie ipsum proin consectetur ac sem pharetra congue. Euismod dolor tincidunt id sed mi adipiscing donec tellus, ipsum laoreet id tempus praesent amet dolore molestie ipsum ante at lorem proin turpis nunc mauris tempus proin turpis nisi sem. Sit, lobortis mauris ac proin consectetur, congue non feugiat, nibh, at ipsum ante mauris tempus sem consectetur, nisi, non feugiat ante, mauris lorem, diam nonummy magna diam amet congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante felis tempus proin consectetur magna diam, consectetur donec diam amet nunc tellus pulvinar nunc molestie. Feugiat lobortis aliquet, pulvinar, nunc molestie tempus mi adipiscing nisi aliquet sit lobortis molestie lorem ante consectetur. Nisi non consectetur congue euismod dolor laoreet eget erat ante adipiscing aliquam aliquet sit lobortis volutpat feugiat. Et elit magna diam nonummy congue volutpat sed mi felis donec diam nonummy, nunc id sed laoreet. Felis donec consectetur nisi non pharetra tincidunt volutpat dolor laoreet elit donec, diam amet nunc euismod pulvinar. Nunc, id tempus proin adipiscing, nisi aliquet sit nisi non pharetra lobortis, eget sed nibh eget, magna. Ullamcorper amet dolore tellus, sed laoreet felis aliquam praesent amet massa molestie, tempus, praesent turpis nisi, aliquet. Sit magna ullamcorper dolor laoreet nibh mauris ac sem consectetur, congue non dolor laoreet eget erat praesent. Nonummy dolore aliquet turpis dolore molestie ipsum, mi felis tempus sem felis donec ullamcorper nonummy nunc, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna proin at nisi proin consectetur nisi. Non pharetra, lobortis eget sed mi nonummy. Donec diam amet tincidunt id sed ante. Felis lorem, ante adipiscing congue, laoreet aliquet. At erat tincidunt aliquet mauris dolor aliquam. Lobortis praesent, mauris tempus proin at nisi. Sem pharetra ut volutpat dolor et, elit. Ac erat et nonummy magna ullamcorper pulvinar. Tincidunt euismod pulvinar ante felis donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy dolore ullamcorper tellus sit ut non feugiat nibh elit ac et nonummy congue euismod. Dolor tincidunt id ipsum ante adipiscing donec aliquet sit nunc molestie ipsum magna sem pharetra, tincidunt. Euismod pulvinar tincidunt id tempus mi adipiscing, aliquam praesent sit nunc tellus feugiat massa, molestie ac. Proin consectetur congue non pharetra congue ullamcorper pulvinar laoreet, elit donec diam amet nunc euismod ipsum. Massa molestie tempus proin, adipiscing nisi non sit, lobortis at aliquam sem felis erat praesent turpis. Nisi sem turpis ut molestie feugiat nibh mauris lorem diam consectetur congue ullamcorper dolor nibh eget. Erat diam pharetra tincidunt id ipsum laoreet volutpat feugiat nibh mauris ac sem pharetra lobortis eget. Lorem nibh nonummy congue non dolor laoreet eget erat diam amet congue ullamcorper pulvinar massa id. Tempus ante ante felis nisi aliquet sit nunc, molestie, feugiat nibh mauris ac et consectetur congue. Volutpat pharetra congue euismod ipsum laoreet felis erat praesent volutpat dolor tincidunt, id tempus, mi nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore tellus pulvinar nunc tellus ipsum. Ante euismod ipsum mi elit, erat. Mi adipiscing aliquam sem sit nunc. Tellus feugiat nibh mauris ac diam. Consectetur congue non pharetra congue id. Sed pharetra, tincidunt euismod pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, congue volutpat, sed mi id tempus mi nonummy dolore euismod pulvinar massa et at magna ullamcorper. Pharetra congue, ullamcorper pulvinar nunc id tempus mi felis aliquam sem turpis ut volutpat feugiat lobortis eget. Sed nibh elit donec nunc, mauris feugiat lobortis mauris ac proin pharetra ut volutpat feugiat nibh elit. Ac diam pharetra tincidunt volutpat sed mi elit donec, praesent amet nunc proin consectetur nisi non sit. Ut volutpat sed nibh elit erat et nonummy dolore euismod sed mi nonummy congue ullamcorper, pulvinar laoreet. Felis turpis ut non pharetra tincidunt volutpat sed nibh eget erat praesent nonummy dolore ullamcorper pulvinar massa. Id tempus proin adipiscing nisi molestie feugiat massa molestie tempus sem volutpat dolor laoreet felis erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac diam pharetra ut non amet congue ullamcorper amet massa et eget erat mi nonummy, dolore ullamcorper, pulvinar tincidunt euismod tempus mi felis. Donec aliquet pulvinar nunc molestie tempus ante, at aliquam proin pharetra lobortis mi elit donec ullamcorper amet nunc, molestie feugiat ante mauris tempus. Sem consectetur nisi volutpat lorem nibh at magna sem pharetra ut volutpat sed nibh praesent sit ut sem sit lobortis molestie feugiat, et. At ac sem pharetra congue euismod dolor laoreet id erat praesent amet dolore, tellus, mauris lorem nibh elit, donec diam nonummy donec ullamcorper. Amet nunc molestie ipsum ante, mauris lorem et at magna diam consectetur congue euismod dolor laoreet elit magna nunc mauris tempus proin, adipiscing. Nisi non sit lobortis molestie, feugiat nibh eget erat, mi nonummy, dolore aliquet turpis, dolore aliquet sit ut volutpat feugiat nibh eget adipiscing. Donec proin turpis nunc molestie tempus proin turpis ut molestie ipsum ante adipiscing nisi sem turpis ut volutpat lorem nibh eget felis tempus. Proin at nisi diam consectetur, congue ullamcorper, dolor tincidunt id sed praesent adipiscing donec aliquet amet nunc tellus, feugiat massa at nisi aliquet. Sit lobortis mi elit erat praesent amet tincidunt eget erat mi adipiscing donec tellus pulvinar massa id ipsum ante adipiscing nisi aliquet pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat et nonummy magna, diam nonummy, dolore tellus pulvinar nunc molestie tempus proin adipiscing aliquam sem pharetra ipsum laoreet felis tempus, praesent. Turpis nisi aliquet, sit, lobortis, volutpat feugiat ante at, magna diam consectetur congue euismod dolor laoreet elit donec praesent tellus feugiat nibh. Mauris, ac proin pharetra ut molestie lorem dolore mi at aliquam sem sit ut, volutpat feugiat lobortis, eget lorem et elit donec. Praesent non pharetra, lobortis eget sed nibh elit erat diam pharetra, tincidunt euismod ipsum laoreet felis tempus mi adipiscing nisi aliquet sit. Ut tellus feugiat donec mi, nonummy donec tellus pulvinar massa felis aliquam praesent turpis nunc molestie ipsum, proin at nisi aliquet feugiat. Massa mauris aliquam aliquet turpis, ut volutpat feugiat erat praesent nonummy donec aliquet sit ut tellus lorem ante adipiscing nisi non feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet non dolor tincidunt euismod pulvinar laoreet felis tempus praesent nonummy dolore aliquet turpis ut tellus. Sit lobortis volutpat sed laoreet eget erat et nonummy sit ut volutpat dolor lobortis eget erat. Et nonummy magna ullamcorper pulvinar nunc id tempus ante adipiscing, dolore tellus sit nunc tellus ipsum. Massa at amet congue euismod ipsum mi nonummy congue euismod dolor mi felis erat praesent amet. Nunc euismod ipsum mi, adipiscing donec aliquet pulvinar massa id, tempus proin adipiscing pharetra, congue euismod. Ipsum laoreet felis tempus mi felis nisi tellus ipsum massa felis aliquam sem turpis ut molestie. Feugiat ante at, nisi dolore euismod sed mi nonummy dolore ullamcorper pulvinar massa id tempus proin. Adipiscing aliquam sem turpis, lobortis molestie lorem sem turpis ut non feugiat nibh mauris ac dolore. Aliquet sit nunc molestie ipsum massa at aliquam proin consectetur, ut non dolor, nibh eget erat. Et nonummy magna ullamcorper pulvinar tincidunt felis erat mi nonummy pharetra lobortis mauris sed nibh nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mi nonummy dolore ullamcorper amet massa id, ipsum mi. Adipiscing nisi euismod ipsum ante felis aliquam aliquet sit massa. Molestie feugiat lobortis, eget lorem donec praesent amet dolore tellus. Feugiat ante at aliquam aliquet, feugiat lobortis molestie, feugiat ante. At ac diam pharetra lobortis eget lorem, et, nonummy donec. Ut tellus feugiat massa at aliquam, non pharetra ut molestie. Lorem et consectetur ut molestie tempus proin consectetur, ut volutpat. Feugiat nibh at ac diam nonummy magna massa id aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat et amet dolore, ullamcorper turpis dolore. Molestie, feugiat ipsum, ante felis donec praesent turpis. Nunc tellus feugiat lobortis eget lorem nibh eget. Erat, et amet congue euismod pulvinar mi adipiscing. Tempus sem consectetur ut, tellus lorem nibh mauris. Lorem nibh elit ac diam nonummy congue euismod. Ipsum massa id ipsum mi turpis dolore euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam amet dolore tellus pulvinar massa molestie feugiat ante, mauris ac et at ac sem molestie. Lorem nibh mauris magna sem consectetur, magna diam amet tincidunt id, pulvinar laoreet felis aliquam aliquet amet. Nunc id tempus proin adipiscing nisi aliquet elit donec diam nonummy nunc id erat diam amet nunc. Euismod pulvinar laoreet felis donec praesent turpis dolore molestie, feugiat ante adipiscing dolore molestie tempus mi mauris. Ac mi elit, donec diam nonummy dolore tellus ipsum massa id tempus praesent turpis ut tellus sit. Lobortis, molestie lorem et at ipsum massa mauris, lorem ante mauris ac diam pharetra ut non dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur congue ullamcorper amet congue, euismod, dolor laoreet, felis erat mi nonummy nunc id tempus mi nonummy donec tellus pulvinar massa felis aliquam, praesent adipiscing nisi tellus. Sit lorem proin consectetur nisi non feugiat nibh mauris erat, et nonummy, magna, euismod dolor laoreet, eget donec, diam pharetra laoreet eget erat praesent amet sem, pharetra tincidunt. Euismod dolor laoreet elit donec mi nonummy dolore tellus pulvinar massa felis aliquam aliquet sit nunc molestie ipsum proin adipiscing dolore ipsum ante felis aliquam sem consectetur nisi. Non sit lobortis mauris ac diam pharetra ut volutpat sed nibh eget ac diam amet, tincidunt id sed et nonummy, tempus proin consectetur nisi non dolor lobortis volutpat. Lorem et elit magna ullamcorper dolor laoreet eget donec diam nonummy dolore aliquet, turpis dolore tellus feugiat massa ullamcorper amet tincidunt euismod tempus mi adipiscing donec tellus, pulvinar. Massa molestie feugiat nibh, at aliquam tellus feugiat lobortis molestie lorem et tellus, sit lobortis molestie lorem ante at magna sem consectetur tincidunt volutpat, dolor nibh eget, sed. Massa molestie ipsum proin adipiscing nisi tellus sit lobortis, molestie ac dolore, tellus pulvinar nunc molestie, lorem ante at magna sem sit, ut eget sed et at donec. Diam adipiscing donec, praesent amet nunc tellus ipsum massa mauris tempus ante consectetur magna non pharetra congue, non, pharetra dolore tellus pulvinar laoreet felis donec aliquet turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed nibh elit magna diam amet tincidunt id erat praesent adipiscing, donec aliquet amet nunc. Molestie laoreet felis erat mi adipiscing nisi sem turpis nisi sem, sit ut non sed. Laoreet eget sed mi felis donec praesent amet nunc id ipsum ante felis nisi sem. Magna praesent nonummy dolore ullamcorper pulvinar nunc molestie tempus praesent, amet nunc molestie, ipsum ante. Felis tempus, sem turpis, ut non, felis, aliquam aliquet turpis ut molestie ipsum proin adipiscing. Aliquam proin pharetra lobortis molestie lorem et consectetur nisi non dolor nibh mauris ac diam. Felis tempus praesent sit nunc id tempus praesent turpis ut tellus feugiat ante mauris ac. Et at ac diam pharetra tincidunt eget erat et, nonummy donec proin adipiscing, nisi sem. Sit ut non dolor laoreet eget erat et amet congue ullamcorper pulvinar laoreet felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt id ipsum, massa felis tempus ante at ac proin consectetur, congue non dolor lobortis volutpat sed laoreet elit magna nibh eget lorem et nonummy magna. Ullamcorper pharetra tincidunt id sed mi, adipiscing tempus ante mauris lorem et elit magna diam consectetur donec aliquet amet erat praesent nonummy dolore, aliquet sit laoreet felis. Aliquam proin adipiscing, aliquam sem pharetra ut volutpat feugiat nibh elit magna, sem pharetra congue ullamcorper pulvinar tincidunt nonummy dolore aliquet sit, nunc id ipsum, massa at. Ac proin at, magna ullamcorper pharetra tincidunt eget erat et nonummy erat praesent amet nunc, praesent turpis nisi tellus sit lobortis mauris ac sem consectetur congue non. Pharetra congue euismod dolor laoreet elit magna ullamcorper, amet nunc euismod pulvinar massa molestie, nonummy dolore tellus, pulvinar nunc molestie ipsum ante, at aliquam sem sit lobortis. Molestie, lorem nibh elit magna diam consectetur, congue euismod dolor laoreet eget sed mi mauris ac proin, pharetra ut ullamcorper, pharetra, tincidunt id erat et nonummy dolore. Aliquet amet tincidunt, felis donec diam sem mauris consectetur, donec lobortis mi tellus consectetur lorem nibh eget donec, diam, amet dolore euismod ipsum mi nonummy congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus lobortis eget dolor, laoreet eget, sed ante adipiscing, aliquam praesent adipiscing nisi non pharetra ut, non feugiat ipsum massa molestie feugiat nibh elit magna sem pharetra tincidunt eget. Lorem et elit donec diam amet nunc euismod ipsum laoreet felis, aliquam, praesent et amet tincidunt id sed mi, elit donec aliquet, turpis dolore tellus, sit massa molestie lorem. Nibh, mauris, lorem nibh elit donec ullamcorper amet tincidunt euismod at ac proin at magna ullamcorper pharetra tincidunt volutpat sed tincidunt molestie ipsum mi felis aliquam aliquet sit nunc. Tellus feugiat nibh mauris ac aliquam praesent turpis nunc tellus ipsum proin, adipiscing aliquam sem, turpis congue, non pharetra tincidunt euismod sed mi id erat praesent nonummy donec tellus. Pulvinar nunc mauris consectetur magna ullamcorper dolor laoreet id erat et adipiscing donec ullamcorper, pulvinar nunc molestie feugiat massa mauris tempus proin at nisi sem pharetra lobortis eget lorem. Et tellus pulvinar, laoreet id tempus proin adipiscing aliquam proin consectetur congue non dolor tincidunt volutpat sed laoreet elit erat magna, sem consectetur lobortis eget lorem diam pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam sem consectetur pulvinar, laoreet felis, erat praesent turpis nisi tellus sit massa mauris tempus proin consectetur nisi tellus lorem. Ante mauris lorem et elit donec praesent, adipiscing pharetra lobortis volutpat, feugiat nibh elit ac diam amet, congue euismod dolor laoreet. Felis erat mi, felis aliquam sem consectetur ut tellus, feugiat nibh at pharetra, congue euismod pulvinar massa id, ipsum proin at. Aliquam sem turpis nisi sem pharetra tincidunt volutpat dolor laoreet felis erat, diam pulvinar lorem, nibh mauris lorem et consectetur congue. Ullamcorper pharetra tincidunt eget sed mi elit, donec aliquet pulvinar massa id tempus ante felis tempus sem consectetur nisi non euismod. Pulvinar massa, felis aliquam praesent turpis ut non sit lobortis mauris ac sem, consectetur congue non pharetra tincidunt eget sed mi. Elit, tempus mi felis nisi congue volutpat dolor tincidunt eget erat diam, amet tincidunt id sed mi, nonummy dolore euismod pulvinar. Nunc, molestie ipsum ante felis nisi aliquet aliquet amet dolore tellus pulvinar, nunc molestie lorem ante mauris ac et nonummy magna. Ullamcorper pharetra congue euismod sed laoreet elit donec aliquet amet nunc molestie, ipsum ac diam consectetur tincidunt euismod dolor nibh elit. Donec diam, amet dolore aliquet sit massa id, tempus proin, adipiscing aliquam sem pharetra ut, volutpat, feugiat lobortis eget adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit tempus praesent adipiscing aliquam praesent, sit nunc molestie eget donec diam dolor tincidunt eget sed et elit. Dolore aliquet amet dolore tellus feugiat massa molestie lorem ante mauris magna sem consectetur magna non mauris, lorem. Ante eget ac proin at congue ullamcorper pharetra congue euismod sed mi elit donec ullamcorper dolor, laoreet felis. Erat diam amet tincidunt id, at ac sem pharetra ut volutpat, sed, et, consectetur magna non feugiat nibh. Elit erat et amet tincidunt volutpat dolor laoreet felis, tempus ac diam pharetra congue euismod dolor tincidunt id. Sed laoreet felis tempus proin adipiscing nunc non feugiat ante mauris ac proin turpis nisi non feugiat lobortis. Elit turpis dolore euismod pulvinar nunc molestie lorem nibh, eget lorem, et consectetur congue non sed nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolore aliquet sit nisi non dolor lobortis volutpat dolor tincidunt id tempus, ante felis aliquam tellus, sit ut, non pharetra ut non felis aliquam aliquet turpis dolore. Aliquet sit ut, volutpat dolor lobortis eget, lorem mi felis, donec praesent nonummy dolore, tellus ipsum mi adipiscing dolore aliquet eget ac proin at ac diam pharetra, tincidunt. Volutpat dolor laoreet felis erat praesent turpis dolore, tellus pulvinar massa mauris aliquam praesent turpis nunc molestie tempus proin non pharetra laoreet, eget erat mi elit dolore ullamcorper. Dolor laoreet elit dolore ut tincidunt diam felis feugiat congue praesent mauris tempus nibh nisi proin, eget, adipiscing ac congue proin mauris feugiat tincidunt mi non consectetur, donec. Ante tellus pharetra donec ante molestie pharetra donec laoreet sem euismod turpis aliquam id amet ac lobortis ullamcorper adipiscing lorem congue mi mauris consectetur donec ante non nonummy. Ipsum aliquam tincidunt tellus adipiscing lorem congue proin volutpat elit erat lobortis dolor dolore ante sem felis pulvinar magna, laoreet praesent mauris amet lorem congue, mi tellus elit. Pulvinar aliquam lobortis ullamcorper et molestie consectetur sed aliquam tincidunt praesent molestie consectetur erat ut, nibh tellus mauris pharetra aliquam congue mi molestie elit amet ac tincidunt praesent. Volutpat nonummy, ipsum felis dolor tempus nisi et euismod, adipiscing sed dolore nibh ullamcorper felis sit, erat nunc proin euismod felis dolor donec, lobortis, diam id turpis sed. Dolore lobortis magna laoreet aliquet mauris, pharetra congue proin molestie feugiat tincidunt aliquet mauris dolor erat lobortis sem nonummy erat nunc non elit erat ante, felis tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur congue ullamcorper pharetra tincidunt, euismod pulvinar tincidunt nibh eget ac et nonummy donec ullamcorper amet nunc tellus. Sit massa id ipsum ante at ac et elit ac et nonummy dolore ullamcorper pulvinar tincidunt et at ac. Et elit donec praesent nonummy dolore euismod pulvinar, massa mauris lorem proin adipiscing nisi sem pharetra ut volutpat dolor. Lobortis id ipsum ac, proin, consectetur ut sem pharetra congue euismod dolor, nibh felis donec, praesent nonummy, nunc, euismod. Ipsum massa id ipsum, ante at aliquam aliquam praesent turpis nunc, molestie tempus mi felis aliquam sem turpis lobortis. Volutpat dolor nibh mauris lorem, sem pharetra lobortis volutpat sed et nonummy magna ullamcorper amet ipsum ante at, nisi. Aliquet sit lobortis volutpat lorem et consectetur nisi non feugiat nibh mauris lorem diam consectetur magna ullamcorper dolor laoreet. Eget erat, mi sem pharetra lobortis molestie feugiat nibh elit ac diam pharetra, tincidunt euismod sed laoreet, elit tempus. Mi adipiscing donec proin ullamcorper pulvinar tincidunt id sed laoreet felis aliquam praesent turpis dolore tellus sit ut volutpat. Dolor nibh elit ac diam pharetra tincidunt, eget erat et elit donec nunc mauris tempus ante, at nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin adipiscing dolore aliquet euismod pulvinar tincidunt id ipsum ante mauris. Lorem ante mauris ac diam consectetur congue non dolor laoreet eget erat. Praesent amet congue euismod sed mi sem turpis ut volutpat feugiat nibh. Elit ac diam nonummy magna ullamcorper, pulvinar tincidunt felis erat praesent amet. Nunc euismod ipsum massa felis donec aliquet ullamcorper amet dolore ullamcorper amet. Nunc aliquet, feugiat ante mauris aliquam sem turpis ut, volutpat dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis pharetra congue, euismod ipsum massa, felis donec, proin adipiscing aliquam sem turpis ut, non dolor. Lobortis eget erat et elit erat praesent adipiscing dolore lobortis eget lorem diam consectetur congue non. Dolor, laoreet id sed mi felis tempus praesent adipiscing, aliquam proin at ac diam nonummy congue. Euismod sed aliquam proin consectetur nisi tellus feugiat nibh mauris ac proin consectetur congue non dolor. Laoreet id erat diam amet congue, euismod, dolor laoreet id tempus mi adipiscing consectetur congue euismod. Pulvinar tincidunt eget donec praesent amet tincidunt eget sed, mi felis, aliquam praesent turpis dolore molestie. Tempus, mi adipiscing dolore, nibh mauris ac sem sit ut volutpat sed, nibh elit donec praesent. Adipiscing donec aliquet turpis nunc id, ipsum ante at aliquam aliquet sit lobortis molestie feugiat ac. Diam consectetur congue volutpat, lorem et nonummy, magna praesent nonummy dolore ullamcorper, amet dolore molestie ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt, id sed mi felis, aliquam praesent turpis, nunc molestie feugiat lobortis, molestie lorem et elit erat diam, consectetur congue diam amet nunc euismod ipsum massa felis. Aliquam proin adipiscing nisi, non sit ut molestie lorem et consectetur ac diam amet congue euismod dolor laoreet, tellus sit, nibh eget lorem diam consectetur congue ullamcorper pharetra. Tincidunt ullamcorper ipsum laoreet, felis tempus proin, adipiscing nisi sem feugiat ut volutpat feugiat, nibh mauris lorem, massa molestie feugiat ante, at aliquam proin pharetra congue non sed. Nibh id sed et nonummy dolore ullamcorper pulvinar, tincidunt felis erat mi mauris aliquam praesent turpis ut molestie lorem ante, at nisi tellus ipsum massa, at ac et. Elit ac diam, amet, tincidunt volutpat, dolor laoreet felis erat, praesent at lorem et nonummy magna non pharetra laoreet eget erat et elit donec, praesent turpis nisi tellus. Feugiat massa, mauris aliquam sem consectetur nunc molestie tempus nibh id erat diam amet tincidunt id sed mi felis tempus praesent adipiscing nisi aliquet sit ut volutpat dolor. Lobortis mi elit, donec, diam amet tincidunt id ipsum mi adipiscing donec, aliquet sit nunc molestie ipsum ante adipiscing nisi aliquet sit, lobortis molestie lorem et at praesent. Turpis ut molestie tempus proin adipiscing aliquam sem pharetra congue volutpat feugiat nibh elit ac ullamcorper pharetra tincidunt euismod dolor laoreet felis erat praesent nonummy nunc euismod ipsum. Laoreet felis aliquam praesent adipiscing nisi non sit massa mauris ac aliquet feugiat massa mauris aliquam tellus sit ut molestie aliquam sem turpis nunc molestie nonummy, dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet id tempus mi adipiscing aliquam laoreet elit. Tempus mi felis aliquam aliquet sit ut tellus feugiat. Nibh mauris aliquam proin at magna ullamcorper pharetra tincidunt. Id sed mi elit donec praesent nonummy nisi tellus. Pulvinar nunc molestie lorem nibh mauris aliquam proin consectetur. Congue non dolor laoreet eget erat diam amet congue. Ullamcorper amet ac sem, consectetur congue volutpat lorem et. Eget sed mi adipiscing donec, tellus ipsum laoreet, adipiscing. Aliquam proin turpis, dolore tellus feugiat, lobortis magna sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh mauris ac sem pharetra, congue non dolor tincidunt, id sed laoreet felis adipiscing tempus ante, at ac. Diam nonummy congue, ullamcorper pulvinar tincidunt id, ipsum laoreet felis aliquam proin turpis nisi non ipsum massa mauris aliquam. Proin tempus ante at magna non pharetra ut volutpat sed laoreet eget donec ullamcorper amet tincidunt euismod ipsum laoreet. Id tempus mi adipiscing nisi aliquet sit ut tellus feugiat lobortis eget lorem et elit donec praesent nonummy dolore. Aliquet, amet massa id tempus proin turpis nisi tellus, sit lobortis euismod, sed nibh elit, donec praesent nonummy nunc. Euismod pulvinar massa id tempus ante at nisi sem pharetra congue volutpat feugiat nibh, eget erat et nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ac et nonummy erat diam. Nonummy dolore, euismod, ipsum laoreet felis. Erat praesent elit erat et nonummy. Magna ullamcorper nonummy nunc euismod ipsum. Mi felis dolore tellus pulvinar laoreet. Id tempus praesent amet nunc molestie. Ipsum proin adipiscing sed et nonummy. Donec ullamcorper pulvinar tincidunt felis erat. Praesent nonummy dolore tellus pulvinar massa. Id tempus proin adipiscing nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt volutpat dolor mi elit donec diam amet tincidunt eget erat praesent amet congue euismod sed mi, adipiscing aliquam dolore tellus ipsum, massa. Molestie tempus et consectetur nisi, sem pharetra, congue ullamcorper pulvinar laoreet eget erat praesent nonummy donec aliquet sit nunc molestie, feugiat congue euismod, pulvinar. Nunc tellus pulvinar massa mauris tempus proin, consectetur, nisi sem pharetra ut non dolor nibh elit magna, non dolor laoreet elit ac diam consectetur. Congue ullamcorper pulvinar nunc id erat praesent, adipiscing donec aliquet sit ut molestie ipsum nibh at ac sem pharetra congue non dolor, tincidunt et. At magna non dolor lobortis eget sed nibh, elit donec diam amet dolore tellus pulvinar massa felis aliquam aliquet amet massa molestie feugiat massa. Volutpat felis erat praesent nonummy dolore tellus, sit nunc molestie tempus proin at nisi sem consectetur congue, non pharetra tincidunt id erat diam nonummy. Dolore aliquet dolor laoreet molestie lorem, ante consectetur nisi non pharetra lobortis, mauris lorem nibh eget erat praesent nonummy, dolore ullamcorper pulvinar, laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh, at ac nibh eget erat praesent nonummy dolore tellus pulvinar, massa, ullamcorper amet congue euismod sed mi nonummy. Donec praesent amet laoreet felis donec diam amet nunc id tempus mi adipiscing donec aliquet sit nunc molestie adipiscing nisi. Sem consectetur congue ullamcorper pharetra tincidunt volutpat sed laoreet id erat mi turpis dolore tellus pulvinar ante felis tempus proin. Adipiscing nisi sed massa, felis tempus mi turpis nunc, euismod ipsum ante felis tempus sem turpis nunc molestie tempus praesent. Adipiscing aliquam sem pharetra ut, volutpat, feugiat nibh at nisi volutpat, dolor lobortis volutpat sed mi, elit donec, diam nonummy. Nunc tellus sit ut tellus feugiat ante at aliquam sem sit lobortis non pharetra tincidunt volutpat sed et nonummy congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem et nonummy erat mi nonummy dolore et. At ac ullamcorper pharetra congue euismod sed laoreet elit. Donec, praesent amet dolore aliquet sit nunc molestie feugiat. Lobortis eget sed nibh elit magna lobortis mauris lorem. Nibh elit ac diam amet dolore aliquet, amet nunc. Id ipsum ante felis tempus proin mauris lorem diam. Consectetur ut, volutpat adipiscing nisi sem pharetra lobortis volutpat. Feugiat lobortis eget erat mi nonummy magna diam nonummy. Dolore tellus sit nisi sem pharetra ut volutpat lorem. Ut tellus feugiat massa molestie lorem et at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem ante mauris magna sem. Pharetra sed nibh elit erat diam. Nonummy, dolore ullamcorper amet massa id. Tempus ante at ac proin consectetur. Nisi non dolor lobortis eget lorem. Diam, nonummy donec aliquet, amet dolore. Molestie ipsum massa at aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc molestie feugiat nibh praesent nonummy dolore ullamcorper pulvinar massa id, tempus proin turpis nisi, sem sit lobortis volutpat lorem nibh elit erat et consectetur tincidunt. Euismod pulvinar tincidunt aliquet pulvinar, massa id tempus proin adipiscing nisi aliquet sit lobortis mauris ac proin turpis ut non dolor nibh eget ac nibh nonummy donec. Praesent at aliquam sem pharetra ut volutpat feugiat, nibh elit magna ullamcorper pharetra lobortis eget erat et nonummy magna euismod sed mi id erat praesent mauris ac. Et elit ac diam nonummy congue id erat et amet dolore ullamcorper amet dolore euismod ipsum, massa mauris tempus ante mauris lorem diam nonummy tempus nibh mauris. Lorem nibh at ac diam, amet congue ullamcorper pulvinar massa id ipsum ante mauris aliquam ante at magna sem sit lobortis volutpat lorem et sem pharetra ut. Ullamcorper amet congue euismod dolor laoreet felis erat mi, adipiscing nisi aliquet, turpis nunc mauris tempus ante adipiscing nisi non sit massa molestie lorem ut non, dolor. Tincidunt euismod dolor mi nonummy donec aliquet turpis dolore, tellus, pulvinar, ut tellus sit nibh, mauris euismod ipsum massa molestie tempus mi adipiscing nisi aliquet sit lobortis. Molestie lorem ante at nisi non sit nibh mauris, ac sem sit lobortis eget lorem et, adipiscing aliquam sem turpis ut non, dolor tincidunt eget sed et. Elit erat diam amet tincidunt euismod ipsum mi felis aliquam proin adipiscing nisi non sit massa volutpat sed et, nonummy magna ullamcorper dolor laoreet felis donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing nisi non pharetra ut volutpat dolor lobortis eget magna sem pharetra, tincidunt eget erat mi felis erat mi adipiscing aliquam praesent adipiscing nisi mi nonummy donec aliquet pulvinar massa. Id feugiat lobortis molestie ac proin consectetur magna, sem nonummy congue ullamcorper pulvinar tincidunt felis tempus mi felis aliquam nibh elit magna diam amet congue euismod sed et elit donec. Aliquet amet dolore, tellus pulvinar massa mauris, lorem proin at magna, non sit nibh at ac laoreet id ipsum ante at aliquam sem turpis ut volutpat feugiat et at nisi. Non, pharetra tincidunt euismod sed et nonummy, magna ullamcorper praesent, sit, nisi non pharetra ut volutpat feugiat nibh, consectetur congue non feugiat, lobortis eget ac diam nonummy magna ullamcorper pulvinar. Dolore aliquet pulvinar, massa tellus laoreet molestie tempus ante at ac et at magna diam nonummy magna, diam turpis dolore euismod ipsum ante felis aliquam praesent adipiscing nisi non sit. Lobortis eget, erat aliquet turpis dolore molestie ipsum massa mauris aliquam sem, consectetur ut tellus feugiat ut volutpat lorem et, elit donec ante at ac proin, consectetur magna ullamcorper pharetra. Tincidunt, volutpat erat mi elit donec diam amet nunc id tempus mi nonummy donec tellus sit massa id, ipsum sit, lobortis mauris aliquam sem turpis ut molestie feugiat lobortis eget. Erat et nonummy congue, volutpat lorem nibh elit donec diam dolore erat ante molestie consectetur erat nonummy sit ipsum ut sem at ac et nonummy dolore ullamcorper pulvinar laoreet, felis. Erat ante adipiscing nisi aliquet sit ut tellus feugiat ante, at magna non molestie ipsum ante, at aliquam, proin consectetur, congue ullamcorper pharetra congue euismod dolor mi, felis tempus mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet donec, ullamcorper turpis nunc tellus feugiat massa molestie, ac proin at, nisi non dolor lobortis eget ac magna diam amet nunc aliquet sit nisi. Sem sit ut non amet congue euismod ipsum, massa id tempus mi adipiscing nisi sem, consectetur, nisi non, tellus sit lobortis volutpat sed laoreet elit. Erat mi nonummy dolore ullamcorper ipsum laoreet felis erat praesent turpis dolore aliquet sit nunc molestie feugiat nibh felis aliquam praesent turpis nisi non sit. Lobortis molestie feugiat et elit sed mi, elit erat praesent, adipiscing nisi aliquet sit nunc molestie pharetra tincidunt euismod pulvinar, massa id tempus proin at. Aliquam sem turpis ut volutpat feugiat nibh elit ac sem consectetur tincidunt euismod pulvinar tincidunt euismod ipsum massa volutpat sed laoreet elit erat et elit. Dolore praesent amet nunc, molestie feugiat ante, mauris tempus proin turpis nisi non dolor tincidunt volutpat dolor laoreet eget donec massa, eget lorem proin pharetra. Ut non dolor lobortis volutpat erat et nonummy dolore ullamcorper turpis nisi aliquet pulvinar nunc ullamcorper pharetra tincidunt id sed laoreet felis aliquam, aliquet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, elit congue ante mauris lorem, et nonummy magna, euismod dolor laoreet elit, erat, praesent nonummy donec aliquet amet, nunc. Tellus sit lobortis volutpat dolor, nibh eget erat magna ullamcorper pulvinar, laoreet felis tempus mi nonummy dolore euismod ipsum mi. Nonummy aliquam aliquet sit, nunc id tempus proin at aliquam sem consectetur praesent adipiscing donec aliquet sit, nunc molestie lorem. Nibh mauris aliquam sem pharetra ut non feugiat nibh, elit, erat diam amet, congue ullamcorper amet tincidunt euismod consectetur nisi. Sem pharetra ut non dolor laoreet eget, sed mi felis ipsum proin adipiscing dolore molestie, feugiat massa, mauris tempus ante. Mauris, ac nunc tellus lorem ante at aliquam sem sit ut volutpat lorem proin consectetur magna diam amet congue ullamcorper. Amet, nunc tellus ipsum ante mauris, tempus ante at sit nunc, molestie, feugiat nibh mauris lorem et at magna non. Pharetra congue euismod, dolor massa id tempus praesent, turpis nisi sem sit ut non sit nunc tellus pulvinar nunc molestie. Sit lobortis molestie lorem et consectetur ut molestie lorem proin consectetur magna sem consectetur tincidunt aliquet, turpis ut, tellus feugiat. Massa mauris aliquam, sem pharetra lobortis molestie feugiat, lobortis elit ac, et nonummy magna euismod dolor laoreet felis erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor nibh eget erat diam nonummy dolore ullamcorper pulvinar massa mi adipiscing, nisi, aliquet turpis ut molestie lorem nibh mauris. Ac et, elit magna diam nonummy dolore euismod ipsum laoreet id tempus praesent, turpis nisi consectetur, donec praesent adipiscing aliquam praesent. Turpis nisi non feugiat massa at, ac sem pharetra lobortis volutpat lorem, et elit ac diam consectetur, congue euismod sed et. Elit magna diam pharetra laoreet eget sed mi felis aliquam proin at nisi aliquet turpis ut volutpat dolor nibh at ac. Diam mauris lorem ante adipiscing ut tellus sit ut volutpat dolor nibh elit erat diam pharetra lobortis elit ac et elit. Donec aliquet pulvinar nunc euismod, pulvinar tincidunt volutpat, dolor laoreet id ipsum mi id tempus ante adipiscing nisi non sit ut. Non dolor, lobortis euismod, dolor laoreet felis, tempus, mi, adipiscing aliquam aliquet nonummy congue non, dolor laoreet eget erat mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod pulvinar nunc id pharetra congue euismod sed laoreet id, sed, ante mauris, tempus praesent adipiscing aliquam proin at magna, ullamcorper pharetra tincidunt euismod ipsum laoreet elit donec. Ullamcorper consectetur nisi non sit, lobortis volutpat sed nibh elit donec praesent amet, tincidunt id ipsum mi adipiscing tempus ante at aliquam sem, turpis nisi, non feugiat tincidunt id. Erat praesent adipiscing, dolore tellus sit nunc tellus pharetra, lobortis eget ac proin consectetur magna non dolor tincidunt volutpat dolor massa, mauris lorem nibh mauris, ac sem consectetur, ut. Volutpat sed et elit ac diam nonummy dolore ullamcorper pulvinar massa molestie feugiat massa felis tempus proin at magna sem sit lobortis eget lorem et elit ac ullamcorper amet. Tincidunt id sed et, nonummy, donec praesent amet nunc euismod ipsum, ante felis aliquam, sem sit donec diam pharetra tincidunt eget sed, laoreet felis donec aliquet turpis nunc molestie. Ipsum massa mauris tempus proin turpis ut, volutpat feugiat sit ut volutpat lorem nibh eget donec diam amet tincidunt id sed mi elit donec aliquet amet massa, id tempus. Mi adipiscing nisi, aliquet sit, nunc molestie amet nunc tellus, pulvinar, massa, adipiscing aliquam praesent turpis dolore tellus feugiat massa mauris aliquam sem turpis nisi, non dolor nibh mauris. Erat et elit donec ullamcorper, massa id tempus praesent turpis nunc molestie ipsum ante at, nisi sem turpis ut volutpat feugiat et at magna, diam consectetur magna euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper pharetra tincidunt euismod pulvinar nunc molestie, feugiat massa at aliquam tellus, sit ut. Tellus feugiat, nibh eget lorem proin at ac et nonummy congue aliquet amet, nunc id. Tempus massa, mauris aliquam sem turpis nunc non, feugiat nibh mauris ac sem, pharetra ut. Volutpat dolor tincidunt, id, ipsum laoreet felis tempus praesent adipiscing, nisi aliquet sit lobortis molestie. Feugiat nibh euismod ipsum laoreet, adipiscing dolore tellus pulvinar massa felis aliquam praesent, turpis dolore. Aliquet, turpis ut non dolor tincidunt volutpat sed et nonummy aliquam, praesent, turpis ut tellus. Feugiat lobortis mauris ac sem, pharetra ut volutpat feugiat nibh elit ac diam amet dolore. Euismod pulvinar tincidunt id tempus mi felis lorem et elit magna, ullamcorper pharetra tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac diam elit dolore ullamcorper pulvinar tincidunt sem dolor, nibh eget ac diam nonummy donec diam pharetra nunc euismod ipsum laoreet felis tempus praesent turpis nunc tellus ipsum ante at. Aliquam sem, consectetur magna ullamcorper pulvinar, tincidunt eget ipsum ante felis donec tellus pulvinar massa, felis tempus proin adipiscing nunc molestie ipsum massa mauris aliquam sem turpis, donec diam amet. Dolore tellus ipsum, mi mauris aliquam praesent turpis nunc molestie, ipsum ante adipiscing nisi non sit massa molestie feugiat et aliquam sem turpis, ut non feugiat nibh, mauris lorem et. Elit erat praesent, nonummy dolore euismod ipsum massa molestie erat praesent turpis nunc molestie ipsum mi adipiscing, dolore aliquet sit massa felis, donec praesent sit, nunc id tempus proin at. Aliquam proin, pharetra congue volutpat lorem et, at nisi non dolor nibh eget mauris, ac et consectetur congue, non sed et at magna ullamcorper dolor nibh elit erat et elit. Dolore aliquet pulvinar laoreet felis erat aliquet pulvinar tincidunt nibh, elit magna diam amet nunc id, sed mi adipiscing, donec praesent amet massa felis erat aliquet amet massa id erat. Praesent turpis nisi, tellus sit nunc ullamcorper pulvinar tincidunt tellus ipsum mi felis tempus praesent turpis nunc molestie ipsum ante turpis dolore molestie ipsum ante felis nisi aliquet pulvinar massa. Molestie feugiat ante id erat praesent amet congue euismod ipsum massa, id tempus praesent adipiscing dolore tellus ipsum ante adipiscing nisi sem sit lobortis mauris tempus proin donec tellus pulvinar. Feugiat lobortis eget ac et nonummy congue euismod dolor tincidunt id erat praesent adipiscing, donec aliquet turpis ut tellus feugiat lobortis mauris ac proin consectetur congue non id ipsum laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore euismod pulvinar laoreet id aliquam praesent adipiscing aliquam sem pharetra ut volutpat dolor nibh elit, ac diam consectetur magna aliquet amet nunc, tellus, sit laoreet id aliquam. Proin adipiscing nisi, non pharetra massa mauris lorem nibh, elit ac diam amet congue euismod pulvinar tincidunt, id, ipsum massa ullamcorper pulvinar tincidunt euismod sed mi nonummy, dolore ullamcorper. Amet, massa, id erat aliquet amet nunc id tempus mi turpis nunc id tempus, ante, felis aliquam et nonummy magna diam pharetra tincidunt id, sed mi adipiscing donec aliquet. Amet nunc molestie ipsum ante mauris tempus, proin at nisi non dolor donec tellus sit nunc molestie ipsum ante at aliquam non sit lobortis mauris lorem proin consectetur nisi. Sem, pharetra congue volutpat sed laoreet felis erat diam pulvinar nisi tellus lorem, nibh, mauris lorem, et elit magna ullamcorper pharetra lobortis id sed massa id tempus ante felis. Nisi sem turpis ut tellus feugiat ante at ac et at ac diam pharetra congue euismod ipsum massa molestie ipsum massa mauris tempus proin consectetur magna sem volutpat sed. Tincidunt, id erat praesent, nonummy dolore tellus pulvinar nunc id ipsum proin at aliquam sem consectetur nisi non pharetra tincidunt, volutpat sed mi elit tellus feugiat, nibh mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus feugiat lobortis molestie feugiat nibh at ac diam nonummy magna euismod dolor. Laoreet eget erat praesent amet tincidunt id ipsum massa id tempus, proin at. Aliquam proin consectetur nisi non dolor nisi sem sit nunc, molestie feugiat nibh. Mauris ac proin consectetur ut volutpat sed nibh elit ac diam amet congue. Euismod, dolor laoreet, felis erat nibh, mauris, magna, sem pharetra ut eget, lorem. Diam nonummy, magna ullamcorper, pharetra congue id ipsum laoreet felis, tempus mi adipiscing. Nisi sem turpis turpis ut tellus lorem ante at magna, sem consectetur magna. Non pharetra tincidunt id sed et nonummy donec aliquet, amet nunc molestie ipsum. Ante mauris, aliquam sem turpis ut molestie feugiat nibh mauris nisi non sit. Lobortis eget sed nibh elit erat et nonummy dolore aliquet pulvinar tincidunt molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin adipiscing aliquam sem, pharetra congue, non dolor laoreet id sed mi nonummy donec aliquet amet nunc massa felis tempus sem, turpis nisi non pharetra. Congue diam nonummy dolore aliquet pulvinar massa, id ipsum ante at ac proin consectetur congue sit ut volutpat dolor lobortis eget lorem, nibh elit erat praesent. Nonummy donec ullamcorper turpis ut non feugiat lobortis mauris ac sem turpis ut volutpat feugiat lobortis at ac sem pharetra ut, volutpat sed et nonummy, magna. Diam nonummy, congue euismod amet massa id tempus ante at aliquam, proin at erat ante felis aliquam, aliquet sit nunc, mauris aliquam proin at ac et. At magna, ullamcorper pharetra tincidunt euismod ipsum laoreet id erat praesent amet dolore tellus dolor lobortis eget lorem nibh elit erat, diam amet congue ullamcorper pulvinar. Massa id tempus proin turpis dolore aliquet feugiat, massa felis aliquam sem turpis nisi non nonummy aliquam praesent turpis nunc id tempus proin, turpis, ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet amet dolore tellus ipsum massa. Felis lorem proin consectetur nisi non sit. Lobortis mauris ac proin at congue volutpat. Pharetra, tincidunt eget erat et nonummy congue. Proin at nisi non dolor nibh at. Ac et nonummy magna ullamcorper dolor laoreet. Eget erat diam amet congue euismod ipsum. Mi, id erat nunc euismod tempus mi. Turpis nisi, tellus ipsum ante felis, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id sed laoreet felis tempus ante at volutpat sed mi felis erat praesent, adipiscing donec aliquet pulvinar massa mauris. Aliquam praesent, adipiscing ut tellus, ipsum ante at aliquam sem, consectetur congue non dolor tincidunt volutpat, dolor mi, nonummy. Congue ullamcorper amet nunc euismod sed mi nonummy, dolore, ullamcorper, pulvinar nunc molestie ipsum ante at aliquam aliquet elit. Erat, mi adipiscing nisi aliquet turpis nunc mauris lorem proin, turpis ut tellus feugiat nibh mauris lorem et at. Magna diam, amet feugiat et at nisi sem pharetra tincidunt eget ac et elit donec praesent nonummy, nunc euismod. Pulvinar nunc molestie ipsum ante at aliquam, proin pharetra ut non lorem ante at magna non dolor nibh eget. Lorem nibh elit erat praesent amet congue euismod ipsum laoreet felis aliquam proin turpis nunc molestie tempus mi turpis. Pulvinar tincidunt id ipsum laoreet felis aliquam praesent sit, nunc molestie ipsum ante at aliquam sem turpis ut volutpat. Feugiat nibh elit erat et nonummy magna ullamcorper adipiscing magna non pharetra congue volutpat sed laoreet at, magna ullamcorper. Pharetra tincidunt euismod sed mi felis donec aliquet pulvinar erat, diam amet, tincidunt euismod pulvinar massa molestie lorem proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nunc pulvinar nunc id, erat, mi adipiscing nisi tellus sit nunc tellus sit lobortis eget, ac proin consectetur congue non dolor laoreet eget erat et pharetra. Tincidunt euismod sed mi elit donec, ullamcorper pulvinar tincidunt id erat ullamcorper pulvinar tincidunt elit donec non pharetra tincidunt id sed mi, elit donec, et consectetur, ut. Non dolor, lobortis eget lorem nibh nonummy magna ullamcorper, pulvinar nunc euismod ipsum laoreet felis aliquam proin, turpis, nunc molestie feugiat massa mauris ac, tincidunt euismod tempus. Mi felis tempus sem turpis magna non sit ut volutpat lorem et nonummy congue non pharetra laoreet eget sed et nonummy donec praesent amet dolore tellus pulvinar. Ante felis tempus proin turpis ut tellus lorem nibh, adipiscing aliquam sem pharetra, congue volutpat feugiat, nibh elit ac diam mauris tempus ante consectetur nisi non dolor. Tincidunt volutpat, lorem diam consectetur magna non dolor laoreet eget erat, diam, nonummy, congue euismod ipsum mi elit dolore aliquet eget sed mi felis erat mi adipiscing. Donec praesent adipiscing, nisi tellus ipsum, proin at aliquam non pharetra ut molestie turpis ut non dolor, lobortis elit ac diam pharetra tincidunt, volutpat sed et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod amet, massa, id tempus mi felis aliquam sem sit nisi tellus sit tincidunt, volutpat sed nibh, elit magna diam amet congue proin. Turpis nisi tellus feugiat ante felis aliquam sem turpis lobortis, mauris tempus sem turpis nunc molestie, tempus ante adipiscing ut tellus feugiat ante id. Erat et nonummy congue euismod pulvinar tincidunt id ipsum ante, adipiscing, nisi tellus ipsum ante felis aliquam, proin turpis nisi tellus feugiat nibh mauris. Aliquam sem consectetur magna non dolor lobortis volutpat sed laoreet elit donec diam pulvinar, nunc euismod ipsum, massa, mauris aliquam praesent adipiscing nisi non. Pharetra ipsum ante at ac et consectetur nisi non dolor nibh praesent tellus ullamcorper adipiscing feugiat erat nunc proin eget pulvinar ut, proin id. Turpis dolor donec mi dolor tincidunt volutpat ac diam consectetur magna euismod dolor laoreet id sed mi nonummy nunc euismod ipsum mi adipiscing donec. Praesent turpis dolore tellus feugiat, massa mauris nonummy dolore ullamcorper amet nunc aliquet, sit ut tellus feugiat nibh mauris lorem et elit donec ullamcorper. Amet congue massa mauris, aliquam sem sit lobortis mauris aliquam proin turpis nisi non feugiat lobortis eget sed, mi elit magna ullamcorper dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc, molestie ipsum ante adipiscing nisi aliquet feugiat massa mauris tempus sem turpis ut non dolor. Tempus mi felis aliquam, proin, adipiscing nisi tellus lorem nibh mauris ac sem pharetra ut volutpat lorem. Et elit ac diam pharetra, tincidunt, volutpat mauris tempus, ante at nisi sem feugiat nibh, at magna. Diam nonummy magna non dolor laoreet elit ac diam amet congue id sed diam, amet congue ut. Molestie feugiat ante mauris magna sem, dolor lobortis mauris ac diam, pharetra ut volutpat, lorem et at. Magna ullamcorper pharetra tincidunt, id erat dolore tellus sit massa mauris tempus, proin consectetur nisi non dolor. Lobortis, eget lorem et nonummy magna ullamcorper, pharetra nunc id sed, laoreet felis donec praesent volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis ut volutpat feugiat nibh eget. Lorem nibh, elit donec diam pulvinar lorem. Nibh mauris aliquam sem pharetra ut non. Pharetra tincidunt eget erat et nonummy congue. Euismod sed et, elit, congue euismod dolor. Laoreet id tempus magna non, sit ut. Non pharetra, laoreet id sed mi nonummy. Dolore aliquet amet nunc molestie ipsum ante. Adipiscing nisi sem sit lobortis volutpat feugiat. Erat mi adipiscing donec, aliquet sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ac laoreet tellus ipsum massa, molestie lorem, et at, adipiscing tempus proin at ac diam consectetur congue euismod dolor laoreet, eget erat laoreet, id tempus proin turpis ut. Non pharetra lobortis volutpat lorem et elit amet nunc euismod ipsum ante adipiscing aliquam aliquet turpis, nunc mauris lorem ante at ac et elit donec diam amet congue id. Ipsum massa et consectetur nisi non dolor et consectetur nisi, volutpat feugiat ante, at ac diam consectetur congue euismod sed nibh elit magna non dolor nibh ante at, nisi. Sem pharetra ut volutpat dolor, nibh elit magna sem dolor nibh mauris, lorem et pharetra lobortis eget lorem et elit magna ullamcorper pharetra tincidunt massa, mauris lorem et consectetur. Congue ullamcorper dolor tincidunt, volutpat sed laoreet felis erat praesent turpis nisi aliquet pulvinar nunc molestie, feugiat ante adipiscing nisi non feugiat erat mi nonummy congue, euismod ipsum laoreet. Id, ipsum mi adipiscing dolore tellus sit lobortis, molestie lorem nibh mauris lorem diam consectetur turpis nisi non sit lobortis eget sed et at magna ullamcorper pharetra tincidunt id. Ipsum laoreet felis donec praesent turpis dolore aliquet sit massa molestie lorem nibh mi adipiscing donec aliquet sit massa felis tempus, praesent turpis nunc molestie ipsum massa mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi sem dolor lobortis eget lorem et nonummy magna diam amet congue tellus. Pulvinar, nunc molestie ipsum massa mauris ac congue euismod sed laoreet felis erat praesent. Turpis nisi aliquet sit massa mauris tempus proin turpis nisi tellus feugiat nibh eget. Sed nibh elit ac dolore tellus feugiat massa at, ac proin, consectetur magna non. Pharetra, tincidunt euismod dolor nibh, elit donec diam, amet tincidunt id, sed mi adipiscing. Aliquam proin adipiscing pharetra tincidunt eget erat diam, nonummy dolore ullamcorper amet nunc euismod. Tempus ante felis aliquam sem consectetur nisi non, sit lobortis mauris ac donec tellus. Sit, nunc molestie ipsum proin adipiscing nisi aliquet feugiat massa felis, nisi aliquet turpis. Ut molestie lorem ante, consectetur ut, tellus sit lobortis mauris ac dolore tellus ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt euismod erat mi elit dolore euismod dolor tincidunt. Sem consectetur nisi tellus lorem proin consectetur magna non feugiat nibh. At aliquam sem sit lobortis molestie ac et elit ac et. Nonummy dolore euismod volutpat lorem, nibh mauris erat diam nonummy donec. Ullamcorper amet laoreet eget erat diam amet, tincidunt id sed laoreet. Adipiscing aliquam praesent turpis dolore molestie at ac diam amet dolore. Ullamcorper dolor laoreet id tempus mi adipiscing donec, tellus ipsum laoreet. Felis tempus praesent sit nisi tellus feugiat erat et nonummy donec. Ullamcorper pulvinar massa id tempus mi adipiscing nisi aliquet sit massa. Mauris aliquam, sem turpis massa, felis aliquam, praesent turpis nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis mauris lorem, et at ac diam consectetur congue euismod sed mi elit donec praesent sem pharetra ut volutpat. Lorem nibh eget donec diam amet congue id sed et nonummy dolore euismod, sed mi elit, donec aliquet, amet tincidunt. Euismod mauris ac sem pharetra congue non dolor laoreet eget donec praesent, nonummy dolore ullamcorper pulvinar massa id ipsum ante. Adipiscing, aliquam aliquet sit ut non id tempus mi adipiscing aliquam sem consectetur ut tellus feugiat, nibh mauris ac sem. Pharetra, congue non dolor laoreet eget ac et amet congue ante adipiscing nisi tellus, ipsum ante felis aliquam sem turpis. Nisi non sit lobortis eget sed nibh elit donec praesent amet tincidunt euismod ipsum laoreet elit erat magna sem pharetra. Tincidunt euismod, dolor, laoreet felis tempus mi adipiscing donec praesent turpis ut tellus feugiat ante, at aliquam sem pharetra ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, dolor lobortis euismod dolor laoreet elit, donec praesent nonummy dolore tellus pulvinar massa mauris, tempus ante, laoreet felis, tempus, ante at aliquam. Sem pharetra lobortis mauris ac proin, turpis nisi volutpat lorem ante at nisi non feugiat ante at magna aliquam praesent turpis nunc molestie. Feugiat, nibh, at nisi non sit, lobortis molestie feugiat lobortis eget ac diam consectetur tincidunt volutpat erat et, nonummy donec, diam nonummy pharetra. Lobortis eget lorem et nonummy congue ullamcorper dolor tincidunt id ipsum laoreet felis erat mi adipiscing, nisi aliquet sit massa mauris aliquam, magna. Ullamcorper dolor laoreet eget erat praesent nonummy nunc euismod pulvinar massa felis aliquam praesent turpis nunc, id tempus proin at nisi aliquet sit. Ut, volutpat feugiat donec praesent adipiscing nisi aliquet sit nunc molestie lorem ante at, aliquam sem pharetra, congue volutpat sed nibh at magna. Ullamcorper amet tincidunt volutpat sed laoreet felis at, magna non dolor nibh mauris magna, sem pharetra, ut, non dolor laoreet eget erat praesent. Nonummy dolore aliquet amet dolor lobortis eget erat et amet congue euismod dolor, tincidunt id tempus mi adipiscing donec praesent sit, massa mauris. Tempus ante mauris ac, proin consectetur, congue laoreet felis aliquam aliquet amet massa molestie, tempus praesent turpis dolore euismod ipsum massa, mauris, tempus. Ante consectetur nisi, non sit ut volutpat sed nibh elit erat aliquam non consectetur congue non dolor lobortis volutpat, sed mi nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing dolore tellus, pulvinar, massa. Id aliquam aliquet turpis nunc molestie. Feugiat massa at lorem proin consectetur. Magna ullamcorper dolor congue volutpat ac. Diam, elit magna ullamcorper pulvinar tincidunt. Eget sed mi adipiscing aliquam praesent. Turpis nisi aliquet pharetra ut, volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, tincidunt id ipsum mi adipiscing donec praesent sit nunc molestie feugiat massa eget lorem et. At, ac diam amet dolore ullamcorper id feugiat, massa mauris aliquam, sem turpis ut, tellus sit. Nibh mauris ac et elit, magna non dolor laoreet eget, erat et tincidunt id tempus mi. Adipiscing aliquam aliquet sit nunc mauris tempus ante at aliquam sem sit massa mauris aliquam sem. Pharetra ut volutpat feugiat et consectetur nisi, non dolor ante mauris magna sem consectetur congue non. Dolor tincidunt id sed mi, felis aliquam praesent, turpis dolore molestie, tempus praesent elit ac diam. Consectetur congue euismod sed nibh elit donec diam amet tincidunt euismod sed mi adipiscing, donec ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nunc euismod pulvinar massa felis aliquam praesent sit nunc molestie tempus proin adipiscing nisi tellus ipsum massa at ac proin at sit. Ut molestie, feugiat nibh at magna diam, pharetra congue euismod, sed nibh elit erat, praesent adipiscing dolore ullamcorper amet nunc molestie tempus, proin. At dolor laoreet elit erat aliquet amet nunc, id erat diam amet nunc, tellus pulvinar laoreet id lorem ante, mauris aliquam proin, pharetra. Magna ullamcorper pharetra congue euismod feugiat lobortis molestie lorem nibh mauris magna sem pharetra nibh mauris lorem et consectetur congue volutpat sed laoreet. Eget erat mi, nonummy, dolore, mi felis erat praesent pulvinar, tincidunt euismod ipsum mi adipiscing nisi aliquet sit nunc molestie tempus praesent sit. Ut tellus ipsum ante at aliquam sem pharetra ante at ac diam consectetur congue euismod dolor laoreet, eget sed mi felis donec praesent. Adipiscing nisi sem pharetra congue, non dolor tincidunt volutpat erat et nonummy erat mi adipiscing donec tellus pulvinar ante mauris aliquam praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet elit donec praesent pulvinar tincidunt euismod ipsum ante felis tempus aliquet sit. Ut tellus feugiat nibh mauris aliquam sem et at ac diam amet dolore. Ullamcorper pulvinar tincidunt id erat praesent amet dolore tellus ipsum ante felis donec. Aliquet turpis nunc tellus ipsum nibh ullamcorper ipsum laoreet, felis tempus mi turpis. Dolore tellus feugiat massa molestie feugiat ante at ut tellus lorem, ante mauris. Ac et consectetur congue, non pharetra tincidunt tincidunt, volutpat dolor laoreet elit donec. Praesent adipiscing nunc, euismod pulvinar mi adipiscing donec tellus ipsum massa id, aliquam. Praesent turpis nisi non amet congue ullamcorper dolor laoreet felis erat, praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt id sed praesent, adipiscing donec aliquet. Molestie, ipsum massa at aliquam sem turpis. Ut volutpat feugiat nibh at ac sem. Consectetur, congue ullamcorper dolor laoreet eget erat. Praesent nonummy dolore dolor lobortis elit, ac. Non pharetra tincidunt euismod, dolor mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent, amet nunc id at nisi, sem. Sit ut mauris lorem et at nisi, sem. Consectetur magna euismod dolor laoreet elit donec praesent. Pulvinar laoreet, id erat praesent nonummy donec aliquet. Amet massa id tempus mi adipiscing nisi, aliquet. Sit lobortis volutpat lorem ante consectetur nisi tellus. Tempus proin adipiscing, aliquam diam pharetra, lobortis ullamcorper. Amet dolore molestie, tempus mi turpis dolore aliquet. Feugiat lobortis molestie lorem proin turpis ut mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc molestie feugiat lobortis molestie lorem nibh, at, congue non pharetra tincidunt volutpat sed laoreet felis. Tempus mi adipiscing, nisi aliquet turpis nunc, molestie, lorem dolore euismod sed praesent amet laoreet eget. Ac, et elit donec ullamcorper amet dolore molestie ipsum praesent turpis, nunc euismod ipsum ante adipiscing. Dolore sem consectetur congue non dolor nibh elit ac ullamcorper pharetra tincidunt volutpat erat diam amet. Congue ullamcorper pulvinar laoreet felis tempus, praesent nonummy nunc ante adipiscing donec aliquet sit nunc molestie. Ipsum massa at nisi tellus sit lobortis molestie, lorem et at magna non pharetra tincidunt eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin, adipiscing nisi tellus feugiat lobortis mauris lorem sem. Consectetur ut molestie lorem proin consectetur magna non, pharetra. Ut, non sit ut volutpat sed et consectetur congue. Non feugiat, lobortis eget erat et elit erat, praesent. Turpis nisi tellus pulvinar ante felis, pulvinar tincidunt id. Sed laoreet felis aliquam aliquet amet, dolore, molestie tempus. Ante adipiscing nisi aliquet sit lobortis molestie tempus ante. At magna, diam pharetra, tincidunt proin adipiscing ut tellus. Sit, lobortis volutpat sed nibh elit ac ullamcorper pharetra. Lobortis eget erat diam consectetur congue euismod dolor mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem pharetra congue volutpat dolor tincidunt id sed laoreet elit dolore euismod dolor laoreet felis donec praesent et nonummy congue. Ullamcorper pulvinar tincidunt id erat mi amet, nunc tellus pulvinar massa molestie tempus proin turpis dolore molestie, ipsum massa mauris. Ac donec praesent turpis dolore aliquet turpis ut non pharetra tincidunt volutpat sed nibh nonummy magna praesent nonummy, dolore ullamcorper. Pulvinar nunc molestie ipsum ante at aliquam congue volutpat sed laoreet, elit dolore ullamcorper amet tincidunt id tempus praesent, pulvinar. Nunc euismod pulvinar laoreet felis aliquam aliquet sit nunc tellus ipsum ac, ullamcorper, pharetra tincidunt eget erat mi, elit congue. Euismod sed mi, elit magna diam amet dolore tellus, ipsum ante felis donec aliquet, sit massa id elit magna diam. Amet congue id sed et elit dolore aliquet, pulvinar, nunc euismod ipsum ante adipiscing nisi aliquet sit nunc molestie lorem. Ante at aliquam sem ullamcorper pulvinar nunc molestie ipsum ante at aliquam sem consectetur magna non, pharetra tincidunt volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget sed praesent adipiscing donec aliquet sit, nunc id aliquam proin adipiscing nisi, aliquet sit lobortis dolore sem consectetur magna. Sem, consectetur magna ullamcorper pulvinar nunc id sed mi felis donec, aliquet turpis ut tellus sit ut volutpat id sit dolor. Laoreet id tempus mi adipiscing dolore id ipsum laoreet felis aliquam aliquet, amet nunc molestie tempus praesent turpis dolore tellus feugiat. Massa mauris tempus proin euismod, pulvinar tincidunt felis erat praesent, amet nunc euismod, ipsum laoreet felis donec praesent sit, ut molestie. Feugiat massa at aliquam sem turpis, ut nisi, sem sit lobortis volutpat lorem ante at nisi non pharetra ut eget lorem. Diam consectetur ut volutpat sed laoreet eget sed laoreet elit dolore ullamcorper mauris ac proin at nisi non pharetra tincidunt, eget. Lorem, et elit donec diam amet nunc id sed, mi felis aliquam praesent amet massa molestie ipsum proin molestie feugiat nibh. Volutpat, sed laoreet felis erat aliquet amet nunc tellus sit nibh mauris aliquam non pharetra ut eget ac proin consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa, tellus ipsum massa felis aliquam sem turpis nisi tellus feugiat lobortis eget, ac diam. Consectetur magna ullamcorper amet sit lobortis, molestie ac et elit erat et elit dolore ullamcorper. Pulvinar tincidunt euismod tempus praesent amet nunc tellus ipsum ante felis donec aliquet non sed. Nibh elit ac diam amet congue id erat et nonummy donec aliquet pulvinar dolore euismod. Tempus mi turpis dolore, euismod tempus praesent amet nunc euismod eget lorem nibh elit, donec. Diam amet dolore ullamcorper ipsum laoreet felis erat mi, turpis dolore molestie ipsum ante felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam praesent sit ut molestie tempus, ante, adipiscing aliquam sem sit ut molestie lorem et elit. Ac diam pharetra sit lobortis volutpat lorem ante, at magna sem pharetra tincidunt volutpat sed nibh. Elit erat mi adipiscing donec ullamcorper, pulvinar massa felis aliquam, magna non dolor nibh elit magna. Diam consectetur tincidunt volutpat erat mi nonummy donec ullamcorper, pulvinar tincidunt euismod pulvinar massa id tempus. Praesent adipiscing nisi non sit pulvinar massa, felis tempus mi adipiscing dolore tellus feugiat massa, molestie. Lorem nibh mauris ac sem consectetur ut eget sed et consectetur, ut laoreet felis aliquam praesent. Turpis dolore aliquet, sit lobortis molestie ac proin consectetur nisi non dolor lobortis mauris ac diam. Consectetur congue ullamcorper dolor, nibh eget erat nisi non feugiat massa mauris ac proin consectetur congue. Ullamcorper pharetra tincidunt volutpat sed mi felis donec diam amet tincidunt id ipsum mi nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante at nisi, tellus feugiat, massa, mauris ac et elit magna sem pharetra tincidunt eget adipiscing nisi, tellus sit massa mauris aliquam praesent turpis ut tellus. Feugiat lobortis mauris lorem et elit magna, ullamcorper pharetra tincidunt euismod sed mi felis consectetur magna sem pharetra tincidunt volutpat sed et nonummy congue euismod dolor. Tincidunt id sed mi, felis aliquam praesent, turpis nunc, tellus feugiat lobortis mauris lorem donec aliquet amet dolore euismod ipsum, ante adipiscing nisi, aliquet turpis nunc. Molestie, lorem nibh mauris ac sem consectetur ut volutpat lorem proin ante adipiscing aliquam aliquet sit lobortis mauris tempus proin turpis, ut, volutpat lorem ante consectetur. Nisi non sit, ut volutpat, sed nibh nonummy magna non sed nibh aliquet turpis dolore, molestie, feugiat lobortis molestie lorem et elit ac sem consectetur congue. Ullamcorper pulvinar tincidunt euismod tempus mi adipiscing aliquam praesent adipiscing aliquam sem pharetra pulvinar nunc id tempus proin adipiscing aliquam sem turpis nisi, non dolor nibh. At, nisi volutpat lorem ante at ac donec aliquet pulvinar nunc id tempus proin adipiscing nisi tellus feugiat lobortis mauris aliquam sem sit ut volutpat feugiat. Lobortis volutpat sed laoreet felis erat praesent nonummy mauris aliquam, praesent turpis ut, non sit lobortis molestie ac et consectetur nisi volutpat feugiat nibh elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper pulvinar dolore euismod, pulvinar, massa id tempus proin at, nisi non sit ut molestie lorem et at nisi tincidunt euismod dolor, laoreet. Felis tempus mi felis aliquam aliquet, sit ut tellus, feugiat ante at nisi, non feugiat massa mauris aliquam sem dolor lobortis volutpat sed. Et elit donec diam amet nunc euismod sed mi adipiscing donec ullamcorper pulvinar, massa, id tempus mi adipiscing nisi aliquet sit ut volutpat. Tempus ante felis donec aliquet sit nunc id ipsum proin adipiscing nisi tellus pharetra lobortis volutpat feugiat nibh elit ac et nonummy magna. Nibh mauris lorem et nonummy donec, diam pharetra tincidunt id ipsum mi, nonummy, dolore aliquet amet dolore molestie feugiat massa felis aliquam aliquet. Sit lobortis molestie lorem laoreet eget erat diam amet tincidunt id sed mi, adipiscing congue id sed, mi nonummy dolore ullamcorper pulvinar massa. Felis tempus mi felis aliquam aliquet turpis ut diam pulvinar nibh eget donec praesent adipiscing donec praesent amet nunc molestie ipsum ante at. Ac sem turpis nisi volutpat dolor laoreet id tempus ante felis aliquam praesent sit nunc molestie ipsum ante adipiscing nisi tellus, feugiat massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed mi elit erat mi nonummy donec tellus. Sit nunc tellus lorem lobortis volutpat dolor laoreet eget. Ac diam, volutpat dolor, massa id tempus praesent, turpis. Dolore tellus sit massa mauris lorem proin, consectetur nisi. Sem consectetur magna ullamcorper amet congue ullamcorper congue ullamcorper. Pulvinar nunc euismod ipsum ante adipiscing nisi aliquet sit. Nunc molestie tempus praesent adipiscing nisi non sit massa. Mauris lorem proin consectetur congue volutpat feugiat praesent adipiscing. Nisi, sem turpis ut non sit ut volutpat, sed. Laoreet id sed laoreet, adipiscing aliquam, praesent turpis nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing, aliquam sem turpis nunc tellus feugiat nibh mauris magna sem sit ut volutpat sed nibh elit erat diam volutpat feugiat nibh elit erat et. Nonummy donec praesent amet nunc tellus ipsum, ante, felis tempus aliquet turpis nunc molestie tempus proin adipiscing nisi, mi felis erat praesent adipiscing nisi sem. Consectetur magna non pharetra congue volutpat sed laoreet, elit donec, diam pharetra tincidunt, eget erat diam nonummy congue euismod at magna sem dolor nibh at. Magna sem feugiat lobortis mauris lorem et, nonummy magna ullamcorper dolor laoreet eget ac ullamcorper pharetra tincidunt diam amet congue, aliquet pulvinar tincidunt euismod ipsum. Ante, at pharetra, donec ante non elit ipsum nisi mi proin eget amet nisi sem turpis nisi, tellus, congue ullamcorper amet nunc id tempus ante. Felis ac et at magna sem pharetra congue euismod pulvinar, tincidunt id ipsum ante adipiscing donec tellus sit massa id erat et elit donec aliquet. Turpis nisi tellus, pulvinar massa mauris aliquam aliquet pulvinar massa tellus lorem ante at nisi, ullamcorper dolor laoreet elit erat et, nonummy dolore, aliquet turpis. Nunc tellus sit, lobortis molestie lorem ante at ac diam nonummy magna, non dolor, tincidunt id sed congue non dolor tincidunt volutpat erat et nonummy. Congue euismod sed mi nonummy magna ullamcorper pulvinar tincidunt eget donec, ullamcorper pulvinar laoreet elit donec ullamcorper pharetra nisi, aliquet turpis ut volutpat lorem et. At ac diam consectetur magna ullamcorper pulvinar tincidunt felis donec diam, amet, nunc id ipsum laoreet adipiscing dolore ullamcorper pulvinar lobortis volutpat feugiat nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non dolor lobortis volutpat dolor dolor laoreet id sed mi adipiscing aliquam praesent turpis dolore tellus, ipsum ante adipiscing dolore, aliquet feugiat ante adipiscing, nisi, sem sit. Nunc molestie feugiat magna sem pharetra congue volutpat dolor, nibh elit erat diam pharetra dolore ullamcorper pulvinar massa id ipsum ante felis nisi tellus sit ut tellus. Massa molestie feugiat proin adipiscing nisi sem pharetra ut volutpat, feugiat, nibh at nisi sem pharetra tincidunt volutpat sed et consectetur congue euismod feugiat lobortis, eget, lorem. Nibh eget erat mi nonummy donec aliquet amet, nunc tellus ipsum ante felis nisi aliquet sit nunc, mauris lorem ante mauris ac sem nonummy dolore, ullamcorper, pulvinar. Massa, id tempus ante at, nisi, aliquet sit ut molestie lorem ante at, nisi tellus, lorem ante at magna sem sit lobortis volutpat, amet dolore tellus ipsum. Ante, at aliquam aliquet sit lobortis, molestie id tempus praesent turpis nunc euismod, tempus mi adipiscing aliquam praesent, adipiscing nisi sem consectetur feugiat lobortis molestie, feugiat nibh. Eget, erat mi elit donec ullamcorper pulvinar nunc id, tempus ante adipiscing dolore tellus pulvinar massa mauris aliquam praesent turpis ut tellus aliquet, sit lobortis molestie, lorem. Nibh, eget erat et, nonummy magna euismod dolor tincidunt eget erat mi adipiscing donec tellus pulvinar massa id, tempus proin adipiscing aliquam, laoreet felis, tempus praesent turpis. Nunc, tellus pulvinar massa felis tempus proin turpis nisi non sit, ut eget lorem nibh at donec diam amet congue euismod sed congue euismod dolor, mi elit. Donec mi, adipiscing nisi, tellus sit ut molestie, lorem ante adipiscing nisi sem sit lobortis non dolor lobortis eget erat mi elit donec diam amet tincidunt, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar laoreet elit donec praesent turpis nunc tellus sit lobortis mauris lorem ante consectetur nisi non dolor nibh mauris magna sem. Consectetur feugiat massa mauris ac sem pharetra ut, molestie feugiat et consectetur ac sem pharetra lobortis eget ac diam consectetur congue. Volutpat dolor nibh nonummy lorem ante, mauris ac non, sit ut, volutpat feugiat et elit ac diam, pharetra lobortis elit magna. Et elit magna ullamcorper dolor laoreet elit donec diam amet lorem proin pharetra ut volutpat feugiat et consectetur magna ullamcorper pharetra. Congue, euismod pulvinar, laoreet elit donec, diam amet dolore tellus ipsum ante, felis, lorem proin at congue volutpat, ac sem pharetra. Ut non dolor et elit, ac sem feugiat nibh elit magna, sem consectetur tincidunt euismod, sed nibh eget feugiat lobortis eget. Lorem laoreet eget, erat, et nonummy dolore euismod dolor massa id tempus praesent adipiscing nisi tellus sit nunc molestie tempus proin. Consectetur magna sem, eget sed et at ac diam amet tincidunt id erat diam amet congue ullamcorper dolor et nonummy magna. Ullamcorper mi felis, donec praesent, amet massa molestie, tempus praesent turpis dolore, molestie ipsum ante felis aliquam sem turpis ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent turpis, nisi non sit lobortis molestie ac proin at magna non feugiat nibh, at magna non, pharetra aliquam aliquet turpis. Ut tellus lorem proin adipiscing nisi non sit lobortis molestie aliquam sem sit lobortis molestie, lorem et at magna sem dolor nisi. Aliquet turpis massa molestie lorem ante adipiscing nisi non sit massa, molestie ac sem sit massa mauris aliquam sem consectetur, nisi sem. Dolor, tincidunt eget mauris sed nibh elit donec diam amet congue id sed praesent adipiscing donec ullamcorper pulvinar laoreet felis tempus praesent. Turpis nisi tellus feugiat ante ante felis aliquam aliquet sit nunc tellus, feugiat ante mauris ac proin consectetur congue non dolor lobortis. Volutpat dolor mi elit donec diam, pulvinar tincidunt euismod sit lobortis eget ac nibh at magna diam, pharetra tincidunt id sed, mi. Elit donec aliquet amet nunc id ipsum mi felis nisi aliquet pulvinar massa mauris, dolor nibh elit magna non pharetra, laoreet eget. Ipsum laoreet felis donec aliquet turpis nunc, tellus, sit lobortis felis ut tellus, feugiat nibh at aliquam non sit lobortis mauris, ac. Et at magna non, feugiat nibh elit magna diam pharetra lobortis eget lorem et nonummy magna massa molestie, ipsum ante at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie ipsum massa mauris tempus proin felis erat diam amet, dolore tellus pulvinar laoreet, felis. Aliquam proin adipiscing nisi sem pharetra congue non dolor lobortis eget erat et amet congue. Euismod consectetur nisi non sit lobortis eget ac sem pharetra congue non dolor nibh elit. Ac et amet congue eget sed, et elit, donec aliquet pulvinar, ut, non feugiat nibh. At nisi non sit lobortis volutpat sed nibh eget erat et nonummy dolore euismod sed. Mi elit donec ullamcorper pulvinar laoreet felis donec ante, mauris ac diam pharetra congue non. Pharetra tincidunt euismod sed mi nonummy congue euismod pulvinar, mi elit donec praesent turpis nunc. Molestie sit nunc mauris tempus proin, praesent adipiscing aliquam proin at nisi non feugiat massa. Mauris ac proin, turpis ut molestie lorem nibh elit magna sem pharetra tincidunt proin, at. Nisi, sem consectetur congue volutpat dolor nibh eget erat et nonummy, dolore aliquet amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh eget donec mi nonummy congue id sed mi felis aliquam praesent turpis dolore molestie ipsum mi adipiscing nisi aliquet sit nisi, non feugiat lobortis. Volutpat sed nibh elit erat praesent amet congue id ipsum laoreet felis erat, praesent turpis, nisi aliquet feugiat ante mauris tempus nibh eget erat praesent amet. Nunc aliquet pulvinar massa felis donec praesent amet massa felis tempus praesent amet nunc molestie ipsum mi felis aliquam aliquet pulvinar tincidunt volutpat sed et, elit. Donec praesent nonummy dolore, ullamcorper pulvinar massa felis aliquam praesent turpis, dolore molestie tempus mi adipiscing nisi, aliquet sit magna ullamcorper, pulvinar tincidunt id sed, mi. Adipiscing aliquam praesent turpis ut molestie ipsum proin, adipiscing aliquam sem turpis ut volutpat dolor lobortis eget erat, mi nibh eget donec diam nonummy nunc euismod. Ipsum laoreet felis aliquam, praesent amet, nunc tellus feugiat lobortis mauris aliquam sem turpis ut volutpat feugiat, nibh mauris magna sem consectetur congue non dolor, laoreet. Eget sed praesent nonummy dolore ullamcorper, amet nunc, molestie ipsum ante felis aliquam, aliquet felis tempus, proin consectetur nunc molestie lorem ante, mauris aliquam non, feugiat. Lobortis volutpat sed et at ac ullamcorper pharetra tincidunt eget, ac ullamcorper dolor, lobortis dolore tellus pulvinar, massa, felis tempus proin, adipiscing, nisi non feugiat massa. Mauris lorem et elit ac, et nonummy donec aliquet amet tincidunt euismod ipsum ante mauris, lorem proin, adipiscing, nisi tellus feugiat, ante mauris ac proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue euismod dolor laoreet felis erat praesent nonummy dolore, euismod ipsum laoreet felis donec aliquet sit nunc id. Tempus proin adipiscing nisi aliquet feugiat congue, volutpat erat, diam consectetur congue volutpat sed nibh nonummy, magna ullamcorper. Amet dolore tellus ipsum mi felis donec, euismod pulvinar laoreet felis donec aliquet eget ac diam pharetra tincidunt. Volutpat sed mi elit donec, ullamcorper pulvinar tincidunt, elit magna non dolor nibh, elit ac diam pharetra, laoreet. Eget erat mi nonummy donec aliquet amet nunc id tempus diam pulvinar nunc id sed laoreet adipiscing, donec. Aliquet sit nunc tellus ipsum ante, adipiscing dolore, tellus pharetra tincidunt euismod dolor laoreet felis erat praesent amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy, congue non dolor, nibh elit pharetra tincidunt id erat et nonummy dolore euismod dolor laoreet felis donec. Diam nonummy nunc euismod pulvinar, mi adipiscing aliquam aliquet pulvinar laoreet adipiscing mi felis, donec praesent turpis nunc tellus. Sit ut volutpat, feugiat lobortis mauris ac diam nonummy, magna ullamcorper pharetra laoreet eget donec diam amet tincidunt volutpat. Sed laoreet elit donec aliquet pulvinar tincidunt id erat diam amet dolore aliquet pulvinar ante, mauris tempus, praesent turpis. Ut tellus feugiat congue euismod ipsum mi elit, donec aliquet pulvinar tincidunt felis tempus praesent nonummy dolore tellus, ipsum. Ante mauris aliquam praesent adipiscing ut tellus feugiat massa mauris aliquam mi elit dolore euismod dolor laoreet, id tempus. Ante mauris tempus proin consectetur nisi tellus sit lobortis eget lorem et nonummy congue, non pharetra, tincidunt eget erat. Dolor tincidunt felis erat praesent adipiscing, donec euismod ipsum ante felis, aliquam aliquet pulvinar massa id feugiat ante at. Ac tincidunt, eget sed laoreet, felis tempus praesent adipiscing nisi aliquet turpis nunc molestie lorem ante at aliquam non. Pharetra congue volutpat sed nibh at ac diam molestie feugiat nibh elit ac diam consectetur congue euismod dolor laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, erat congue ullamcorper amet massa felis tempus mi felis aliquam sem consectetur lobortis volutpat, lorem ante at ac. Et nonummy, magna non dolor tincidunt pharetra tincidunt id ipsum massa id erat aliquet amet nunc, euismod pulvinar massa. Molestie feugiat ante mauris magna sem pharetra lobortis, eget lorem proin at ac ullamcorper pharetra tincidunt volutpat sed mi. Felis, erat mi turpis, dolore euismod ipsum mi adipiscing donec aliquet pulvinar massa felis tempus, proin adipiscing ut, non. Pharetra donec aliquet, pulvinar tincidunt molestie ipsum ante felis aliquam aliquet pulvinar nunc mauris, tempus, proin adipiscing, nisi non. Sit nibh mauris ac proin felis, tempus proin, turpis dolore molestie ipsum, mi adipiscing nisi aliquet pulvinar massa adipiscing. Donec aliquet pulvinar massa felis donec tellus ipsum mi adipiscing donec, aliquet amet nisi sem sit massa mauris aliquam. Sem turpis ut volutpat, feugiat ante at, magna non feugiat nibh mauris, ac et, at donec ullamcorper pharetra laoreet. Eget sed nisi non pharetra lobortis elit erat et nonummy magna ullamcorper pulvinar tincidunt, id ipsum mi adipiscing donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur congue volutpat feugiat lobortis eget erat et consectetur donec diam amet tincidunt id felis aliquam aliquet, sit ut tellus sit lobortis molestie ac proin consectetur ut volutpat. Dolor tincidunt eget ac et consectetur congue ullamcorper dolor turpis ut non, feugiat, lobortis mauris ac proin consectetur congue non dolor lobortis eget ac, diam amet congue volutpat sed. Laoreet felis donec diam pulvinar nunc tellus adipiscing aliquam sem pharetra ut volutpat dolor tincidunt volutpat sed mi elit donec aliquet turpis dolore tellus pulvinar, ante felis aliquam sem. Turpis erat praesent nonummy congue euismod sed mi, adipiscing, aliquam aliquet amet nunc id erat praesent turpis dolore aliquet pulvinar ante felis aliquam aliquet sit, ut tellus sit dolore. Aliquet sit nunc molestie tempus ante adipiscing, nisi, aliquet sit, ut molestie lorem et consectetur ut, volutpat feugiat nibh mauris ac, diam pharetra ut eget aliquam, proin at magna. Ullamcorper dolor lobortis eget erat, et nonummy dolore euismod sed laoreet, elit, erat praesent nonummy dolore tellus proin adipiscing nisi non sit massa mauris ac sem pharetra lobortis volutpat. Feugiat tincidunt euismod dolor mi elit donec ullamcorper pulvinar tincidunt id tempus mi adipiscing aliquam nibh at congue ullamcorper dolor laoreet eget erat, mi, nonummy donec ullamcorper amet nunc. Euismod ipsum ante felis aliquam aliquet sit ut non sit lobortis mauris sit lobortis eget ac et at magna non dolor nibh elit ac ullamcorper pharetra tincidunt eget, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nunc molestie ipsum ante adipiscing dolore non sit massa mauris, ac et at, magna, sem pharetra congue. Euismod amet nunc, euismod pulvinar nunc id tempus ante mauris ac proin pharetra ut non dolor lobortis eget. Sed mi elit, donec aliquet, pulvinar tincidunt non sit lobortis at aliquam non, feugiat nibh eget ac et. At ac et amet congue volutpat sed laoreet felis erat aliquet amet nunc id ipsum ante felis tempus. Praesent turpis ut tellus ipsum massa mauris nisi aliquet pharetra lobortis mauris aliquam sem consectetur nisi volutpat feugiat. Nibh at magna praesent nonummy dolore tellus pulvinar, massa id ipsum ante adipiscing nisi non pharetra ut volutpat. Dolor tincidunt eget erat mi elit dolore ullamcorper amet nunc euismod ipsum congue volutpat sed nibh elit magna. Ullamcorper pharetra, laoreet elit ac diam amet tincidunt volutpat sed mi elit donec, ullamcorper dolor laoreet felis erat. Diam nonummy magna non, feugiat nibh eget ac, proin consectetur ut volutpat feugiat nibh elit ac ullamcorper, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed et nonummy magna ullamcorper dolor nibh elit erat praesent, nonummy donec ullamcorper pulvinar laoreet adipiscing dolore proin. At ac et consectetur magna ullamcorper amet nunc euismod, ipsum, massa id aliquam praesent turpis nunc molestie ipsum. Ante at aliquam sem feugiat massa mauris tempus proin consectetur nisi non, feugiat, nibh mauris magna sem pharetra. Lobortis eget lorem, proin consectetur ut non dolor lobortis elit erat, et elit tempus proin, at magna non. Pharetra congue euismod sed nibh, eget sed mi adipiscing dolore, ullamcorper, pulvinar massa id, tempus proin adipiscing nisi. Sem, turpis, ut volutpat feugiat nibh eget ac diam consectetur, lobortis volutpat sed nibh elit donec diam amet. Tincidunt id erat et, amet congue euismod dolor massa non feugiat lobortis eget ac diam consectetur congue ullamcorper. Pharetra congue euismod, ipsum laoreet elit donec praesent turpis nunc molestie ipsum, ante felis aliquam sem turpis ut. Tincidunt id tempus praesent nonummy dolore tellus pulvinar massa id ipsum proin adipiscing ut non sit massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna ullamcorper amet dolore tellus pulvinar ante adipiscing donec praesent. Sit ut id elit donec diam pharetra congue euismod erat et. Nonummy dolore ullamcorper dolor laoreet felis erat aliquet pulvinar nunc euismod. Ipsum, ante mauris tempus praesent euismod, pulvinar laoreet eget erat diam. Pharetra tincidunt id, sed mi elit, dolore ullamcorper pulvinar massa id. Ipsum ante felis aliquam aliquet pulvinar massa mauris, tempus, donec diam. Adipiscing donec aliquet sit nunc molestie feugiat massa molestie lorem proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat ac et consectetur congue volutpat sed mi nonummy, donec diam, nonummy nunc, euismod ipsum laoreet adipiscing donec tellus pulvinar laoreet felis, aliquam praesent turpis nunc lobortis. Volutpat sed, mi felis erat, aliquet amet dolore tellus pulvinar massa tellus feugiat nibh eget, sed et nonummy, donec diam amet, congue ullamcorper amet lorem proin consectetur. Magna ullamcorper dolor lobortis eget erat et nonummy congue euismod dolor tincidunt id ipsum mi felis donec tellus ipsum massa id tempus proin adipiscing nonummy dolore ullamcorper. Pulvinar massa id ipsum mi turpis dolore tellus sit massa felis nisi tellus, pulvinar ante adipiscing donec aliquet pulvinar laoreet proin consectetur ut volutpat sed nibh at. Congue non dolor lobortis eget erat et nonummy dolore ullamcorper dolor laoreet elit donec diam amet nunc euismod, ipsum mi sem consectetur ut non sed nibh elit. Ac mi nonummy dolore aliquet, amet nunc molestie tempus mi adipiscing nisi tellus tempus mi, adipiscing donec aliquet sit massa nibh elit erat diam amet dolore, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis aliquam tellus feugiat massa molestie lorem ante at magna pulvinar nunc mauris tempus proin adipiscing ut tellus. Sit lobortis eget sed et at amet nunc id tempus mi felis aliquam sem turpis ut, volutpat feugiat. Ante, at ac diam consectetur congue volutpat sed laoreet eget erat diam amet, feugiat massa molestie ac proin. At congue volutpat feugiat nibh elit ac diam consectetur magna euismod sed nibh nonummy congue volutpat dolor nibh. Eget donec diam amet tempus ante at nisi tellus, feugiat ante at aliquam proin turpis nisi non dolor. Lobortis volutpat erat diam nonummy magna ullamcorper pulvinar tincidunt congue at sed mi felis tempus mi adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, mi nonummy dolore tellus sit ut tincidunt id sed mi felis donec praesent, turpis dolore molestie feugiat massa mauris lorem proin consectetur, ut non dolor. Lobortis mauris ac et consectetur congue ante mauris tempus praesent, turpis ut molestie feugiat massa mauris ac et at magna ullamcorper dolor lobortis volutpat sed, mi. Elit, donec ullamcorper pulvinar tincidunt ante consectetur nisi non, sit lobortis eget lorem diam consectetur congue eget lorem proin consectetur ut, volutpat dolor nibh elit, magna. Diam pharetra ipsum mi adipiscing nisi, aliquet pulvinar, massa felis aliquam praesent turpis ut non feugiat ante at nisi, non sit, ut non dolor laoreet eget. Erat et amet ipsum ante, felis nisi aliquet turpis ut molestie lorem nibh mauris lorem et consectetur congue non dolor nibh elit donec praesent nonummy dolore. Aliquet amet nunc molestie at magna non dolor lobortis volutpat magna sem dolor lobortis eget sed nibh elit magna ullamcorper pharetra laoreet eget donec ullamcorper pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper pulvinar dolore tellus ipsum ante. Felis, aliquam proin consectetur nisi tellus feugiat. Nibh, eget sed, nibh lobortis eget lorem. Et elit erat diam amet congue, id. Erat, et nonummy dolore ullamcorper, pulvinar laoreet. Elit donec diam pulvinar tincidunt id consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing donec aliquet sit ut tellus sit lobortis, molestie. Feugiat et at ac diam pharetra tincidunt ante felis aliquam. Proin consectetur nisi non sit nibh mauris lorem diam consectetur. Congue non dolor tincidunt eget erat mi, nonummy congue euismod. Dolor lorem et consectetur, magna sem pharetra tincidunt eget lorem. Et nonummy congue euismod pulvinar tincidunt, id sed mi felis. Aliquam praesent turpis dolore tellus feugiat lobortis molestie id tempus. Ante adipiscing nisi, aliquet pulvinar massa molestie, feugiat nibh mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet proin pharetra ut eget lorem nibh elit ac ullamcorper dolor tincidunt volutpat, sed, mi felis donec aliquet turpis nisi tellus pulvinar massa felis. Donec aliquet eget lorem et consectetur magna non dolor laoreet eget erat diam amet tincidunt euismod sed et nonummy donec ullamcorper, pulvinar tincidunt euismod. Tempus ante adipiscing sit nibh congue ullamcorper pulvinar massa id ipsum ante adipiscing aliquam sem turpis ut, molestie feugiat, nibh mauris ac diam consectetur. Congue euismod pulvinar tincidunt ut eget ac et consectetur ut, non sed nibh at, magna ullamcorper pharetra congue euismod dolor laoreet felis erat praesent. Turpis dolore tellus ipsum ante non, pharetra, lobortis mauris ac proin pharetra lobortis eget, lorem proin pharetra lobortis volutpat ac et elit ac ullamcorper. Dolor tincidunt, volutpat sed et nonummy congue euismod felis aliquam praesent sit ut molestie lorem proin adipiscing ut tellus feugiat massa molestie lorem et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar tincidunt euismod ipsum massa mauris tempus proin at magna diam consectetur congue non pharetra tincidunt id sed. Mi adipiscing congue euismod molestie ac proin consectetur nisi volutpat feugiat, nibh elit ac et consectetur congue euismod lorem. Nibh, eget erat praesent nonummy dolore tellus ipsum laoreet felis, pharetra ut, molestie lorem proin consectetur nisi non dolor. Nibh, eget sed mi elit donec, diam amet nunc id ipsum mi nonummy dolore, aliquet sit nunc tellus elit. Magna ullamcorper pharetra tincidunt id, erat et elit, dolore ullamcorper amet tincidunt felis erat diam, adipiscing nisi tellus ipsum. Mi felis aliquam ut volutpat, sed et at magna, non dolor laoreet at magna diam amet congue euismod dolor. Mi felis donec aliquet, amet tincidunt id erat praesent amet nunc nibh at aliquam sem sit lobortis mauris aliquam. Sem consectetur lobortis molestie, feugiat nibh elit ac diam amet tincidunt volutpat sed mi elit donec ullamcorper dolor donec. Praesent turpis, ut molestie feugiat ante, mauris lorem et at congue non feugiat nibh at magna ullamcorper dolor lobortis. Mi turpis dolore tellus pulvinar ante felis aliquam sem turpis ut non sit ut volutpat sed nibh, at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra lobortis volutpat dolor laoreet felis erat praesent adipiscing nisi aliquet sit nunc molestie feugiat nibh, mauris, aliquam dolore tellus pulvinar, massa. Id tempus ante adipiscing nisi aliquet sit, lobortis molestie lorem nibh eget ac diam consectetur magna ullamcorper pulvinar tincidunt eget erat ut mauris. Lorem ante, at aliquam sem consectetur congue non dolor, lobortis eget erat et nonummy dolore ullamcorper amet tincidunt id ipsum mi adipiscing aliquam. Sem, turpis dolor nibh, nonummy donec diam amet dolore euismod pulvinar massa, id tempus proin turpis nisi, aliquet sit ut volutpat lorem ante. Mauris, magna nunc euismod ipsum mi felis donec euismod pulvinar massa id aliquam praesent turpis nunc molestie ipsum proin adipiscing nisi tellus feugiat. Massa molestie feugiat et at ac et nonummy congue non dolor laoreet eget donec ullamcorper pharetra tincidunt, id, sed, mi elit erat aliquet. Amet dolore tellus feugiat massa mauris aliquam sem, turpis nunc, volutpat dolor et nonummy, magna non dolor tincidunt euismod sed mi adipiscing aliquam. Praesent adipiscing dolore molestie tempus mi euismod ipsum ante adipiscing, aliquam sem, turpis nunc molestie lorem ante adipiscing aliquam sem pharetra, ut volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris tempus sem sit nunc molestie lorem, ante at, aliquam sem pharetra, ut non, dolor tincidunt id, sed et nonummy. Donec ante felis, aliquam sem turpis nisi tellus feugiat nibh mauris magna sem pharetra congue non dolor laoreet elit ac. Diam pharetra, tincidunt, euismod ipsum, tempus nibh mauris ac diam consectetur congue euismod dolor laoreet eget donec diam, nonummy, dolore. Ullamcorper sit nunc molestie ipsum, ante mauris ac et at magna sem felis tempus ante at, magna diam consectetur congue. Non amet, nunc tellus pulvinar massa molestie ipsum massa mauris ac proin consectetur nisi volutpat turpis dolore tellus pulvinar ante. Adipiscing, donec aliquet sit ut non sit lobortis mauris lorem proin, at congue ullamcorper pharetra laoreet, eget erat et amet. Dolore ullamcorper consectetur nisi non dolor lobortis eget lorem et nonummy congue non dolor laoreet eget donec praesent, amet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum mi turpis dolore tellus, pulvinar nunc mauris tempus proin adipiscing ut molestie, lorem nibh mauris, aliquam proin. At magna lobortis volutpat ipsum massa id erat praesent turpis dolore, euismod ipsum mi felis aliquam praesent sit ut. Tellus sit nibh, eget, lorem et elit, tellus sit ut non pharetra tincidunt volutpat, sed mi elit erat diam. Amet dolore aliquet, sit nunc tellus feugiat massa mauris ac proin pharetra lobortis mauris ac sem turpis lobortis molestie. Lorem nibh, eget lorem, et elit donec mi adipiscing dolore tellus pulvinar laoreet felis tempus proin adipiscing nisi aliquet. Consectetur magna non feugiat ante at ac diam pharetra ut eget, ac diam nonummy magna, ullamcorper dolor, tincidunt id. Erat et nonummy dolore ullamcorper ipsum laoreet elit lorem ante at nisi volutpat feugiat lobortis eget lorem nibh nonummy. Congue ullamcorper dolor laoreet eget erat praesent nonummy dolore euismod ipsum laoreet elit donec aliquet, pulvinar ut non feugiat. Lobortis mauris magna, sem consectetur magna diam amet nunc tellus ipsum laoreet adipiscing aliquam aliquet amet nunc amet congue. Euismod dolor mi nonummy at eget sit ac nunc proin volutpat pharetra donec ante volutpat amet, feugiat ac, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis ut non consectetur magna non, dolor. Laoreet id erat laoreet felis aliquam praesent turpis. Nunc massa felis tempus ante at magna sem. Consectetur magna, ullamcorper dolor laoreet eget donec diam. Pharetra dolore tellus pulvinar laoreet felis aliquam aliquet. Sit, ut non feugiat nibh mauris magna sem. Pharetra ut volutpat lorem et elit magna diam. Pharetra tincidunt id ipsum laoreet felis aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis mauris sed laoreet euismod sed praesent nonummy dolore ullamcorper, pulvinar nunc molestie ipsum, ante, at ac proin euismod ipsum mi adipiscing nisi. Tellus sit nunc mauris, tempus praesent turpis, nunc molestie lorem ante at aliquam proin pharetra magna non pharetra tincidunt tellus sit ut non dolor. Tincidunt, volutpat pulvinar tincidunt id erat diam amet, nunc euismod ipsum, laoreet, felis tempus proin turpis nisi tellus feugiat, massa molestie feugiat laoreet felis. Erat mi adipiscing dolore aliquet sit nunc mauris tempus praesent turpis nunc, molestie tempus proin turpis ut molestie feugiat ante mauris sed laoreet felis. Erat praesent turpis nunc euismod ipsum ante adipiscing donec aliquet sit massa, id tempus proin turpis nisi tellus ipsum proin turpis nisi aliquet sit. Dolore ullamcorper dolor laoreet elit donec ullamcorper pulvinar laoreet id sed praesent, nonummy dolore aliquet sit nunc molestie tempus praesent turpis dolore tellus feugiat. Massa at nisi ante adipiscing aliquam sem, turpis magna sem pharetra lobortis eget lorem et nonummy magna ullamcorper, pharetra tincidunt eget erat turpis nisi. Non, dolor lobortis, mauris ac sem pharetra tincidunt eget lorem et nonummy donec diam nonummy dolore aliquet sit ut molestie feugiat ante at aliquam. Proin turpis dolore tellus pulvinar massa felis tempus praesent turpis nisi tellus lorem ante adipiscing nisi tellus sit lobortis mauris aliquam proin turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget lorem nibh elit donec diam pulvinar tincidunt id erat praesent nonummy congue euismod sit ut volutpat feugiat ante mauris ac et nonummy. Magna ullamcorper amet nunc euismod ipsum laoreet adipiscing aliquam praesent sit massa felis tempus praesent amet, massa et amet, congue ullamcorper pulvinar, laoreet. Felis erat praesent nonummy dolore, id sed mi adipiscing dolore tellus pulvinar laoreet felis aliquam praesent turpis dolore tellus pharetra dolore ullamcorper dolor. Laoreet felis erat diam, adipiscing donec aliquet turpis ut tellus feugiat ante at aliquam non sit massa mauris, ac mi felis erat praesent. Turpis dolore euismod ipsum ante adipiscing nisi aliquet turpis ut tellus feugiat nibh at ac proin consectetur congue non dolor nibh at, magna. Lobortis eget sed mi elit donec aliquet amet tincidunt, euismod, ipsum ante mauris aliquam praesent, turpis ut tellus lorem ante at aliquam sem. Sit lobortis mauris aliquet turpis dolore tellus pulvinar nunc, mauris tempus sem sit ut tellus feugiat nibh at, nisi tellus sit massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam amet nunc, euismod ipsum massa mauris tempus proin turpis nisi, laoreet felis donec aliquet, amet nunc tellus feugiat massa molestie tempus sem turpis massa mauris, aliquam sem. Consectetur nisi non feugiat ante at aliquam tellus feugiat congue euismod ipsum mi felis erat mi turpis dolore tellus feugiat massa mauris tempus proin turpis ut tellus, feugiat ante. Eget lorem nibh eget erat ante adipiscing, aliquam sem, sit lobortis mauris, ac, proin consectetur, nisi non pharetra tincidunt volutpat sed laoreet felis erat praesent nonummy dolore tellus pharetra. Ut non sed nibh elit ac diam amet dolore euismod, pulvinar, nunc tellus feugiat ante mauris tempus sem turpis nunc mauris lorem ante at lorem diam adipiscing donec ullamcorper. Amet dolore aliquet sit ut volutpat feugiat nibh elit ac et nonummy magna diam dolor laoreet elit magna, diam dolor laoreet eget donec ullamcorper eget erat et nonummy, congue. Euismod pulvinar massa molestie ipsum, ante felis aliquam aliquet sit nunc mauris tempus proin consectetur felis aliquam proin amet nunc id erat praesent amet nunc id tempus mi turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi et elit erat laoreet felis tempus ante. Adipiscing ac, sem turpis ut non dolor lobortis. Volutpat dolor laoreet felis tempus mi felis, aliquam. Et elit donec praesent adipiscing donec aliquet turpis. Nunc molestie tempus proin adipiscing nisi aliquet turpis. Ut volutpat dolor lobortis mauris ac et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget erat diam nonummy dolore ullamcorper amet nunc molestie feugiat, ante felis aliquam, sem turpis ut non dolor feugiat nibh eget lorem et consectetur congue. Ullamcorper amet tincidunt id ipsum laoreet elit donec ullamcorper amet nunc, id donec aliquet, pulvinar tincidunt felis eget erat praesent amet, dolore tellus pulvinar laoreet felis. Aliquam praesent amet nunc id, ipsum proin adipiscing, nisi sem, sit lobortis volutpat pharetra lobortis mauris ac massa, molestie lorem ante, mauris ac proin consectetur congue. Non amet tincidunt euismod ipsum massa molestie ipsum mi adipiscing aliquam, aliquet turpis ut non at ac sem sit, lobortis eget lorem proin pharetra ut non. Dolor tincidunt euismod pulvinar massa id tempus mi amet, nunc id ipsum mi dolor nibh elit donec diam pharetra nibh elit, ac et nonummy congue ullamcorper. Ipsum laoreet felis erat aliquet pulvinar laoreet elit magna euismod sed laoreet elit donec praesent adipiscing donec aliquet amet massa id tempus ante adipiscing nisi tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, ante felis amet dolore, tellus sit nunc molestie lorem proin adipiscing aliquam sem pharetra lobortis molestie ac proin, consectetur nisi, non feugiat. Tincidunt, volutpat sed laoreet non pharetra lobortis mauris magna sem pharetra congue volutpat dolor tincidunt id sed, et elit donec aliquet amet massa. Id tempus, mi adipiscing nisi tellus dolor tincidunt volutpat sed nibh elit magna ullamcorper pharetra laoreet, eget, erat mi adipiscing dolore ullamcorper amet. Dolore tellus feugiat ante adipiscing aliquam mi, elit magna ullamcorper dolor tincidunt id erat praesent, adipiscing dolore aliquet pulvinar, massa molestie tempus praesent. Adipiscing nisi aliquet sit, massa molestie, lorem et consectetur nisi mi adipiscing aliquam praesent adipiscing ut tellus sit nibh eget ac proin pharetra. Ut molestie lorem et at, magna, ullamcorper pharetra tincidunt volutpat dolor tincidunt id erat ante, at ac, diam, consectetur ut volutpat sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit lobortis, volutpat feugiat lobortis nunc tellus ipsum ante, molestie feugiat nibh eget sed et consectetur congue volutpat pharetra. Dolore praesent turpis nisi aliquet, sit lobortis molestie lorem et consectetur magna non feugiat nibh at lorem et consectetur. Magna diam amet congue id ipsum mi elit donec, aliquet pulvinar laoreet felis erat praesent amet nisi non feugiat. Lobortis eget lorem et, consectetur, congue non dolor laoreet eget erat mi nonummy dolore ullamcorper, ipsum massa felis tempus. Mi, adipiscing nonummy dolore euismod pulvinar massa felis aliquam aliquet turpis ut tellus feugiat massa mauris, aliquam sem, sit. Nisi non pharetra lobortis volutpat sed mi, nonummy, magna lobortis eget lorem diam consectetur magna ullamcorper pharetra tincidunt euismod. Sed et nonummy dolore ullamcorper pulvinar massa id erat praesent adipiscing aliquam, aliquet sit nunc mauris tempus aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, laoreet felis tempus massa mauris ac proin turpis ut volutpat feugiat donec diam amet dolore tellus pulvinar massa id. Ipsum nibh eget lorem nibh at magna diam pharetra tincidunt euismod dolor laoreet felis erat, praesent amet dolore praesent adipiscing. Donec praesent adipiscing ut tellus sit lobortis eget lorem, et at magna ullamcorper dolor lobortis eget sed et nonummy donec. Aliquet pulvinar mauris ac diam consectetur congue non, pharetra congue, euismod ipsum laoreet adipiscing dolore ullamcorper amet massa felis donec. Aliquet amet dolore euismod ipsum ante, adipiscing donec aliquet, turpis nunc id tempus proin adipiscing nisi sem pharetra ut, volutpat. Feugiat lobortis elit magna sem dolor lobortis volutpat, sed mi nonummy congue praesent turpis ut tellus feugiat, ante mauris nisi. Sem consectetur congue non dolor lobortis eget ac ullamcorper pharetra tincidunt eget erat et, consectetur congue euismod sed laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper amet massa molestie ipsum massa at aliquam sem consectetur. Nisi ante felis aliquam proin consectetur magna tellus pharetra lobortis mauris. Ac et elit donec diam pharetra laoreet id sed et amet. Tincidunt, euismod dolor mi elit tempus proin consectetur ut tellus feugiat. Lobortis, volutpat sed nibh elit donec ullamcorper amet tincidunt id sed. Mi felis tempus ante adipiscing dolore, tellus ipsum ante felis donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat mi nonummy dolore ullamcorper amet. Massa molestie feugiat massa at nisi ut. Volutpat dolor lobortis mauris ac, diam consectetur. Magna diam amet nunc id sed praesent. Nonummy donec ullamcorper pulvinar mi, adipiscing donec. Aliquet amet, massa sed tincidunt id ipsum. Ante, molestie tempus proin adipiscing aliquam, sem. Pharetra congue non pharetra laoreet eget, ac. Diam nonummy, donec praesent turpis massa id. Tempus ante felis, donec praesent turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing donec ullamcorper turpis dolore, tellus feugiat massa mauris dolor tincidunt felis erat, diam pulvinar tincidunt id tempus mi adipiscing, donec, aliquet sit ut tellus feugiat massa mauris ac. Proin consectetur congue volutpat feugiat nibh id tempus praesent turpis dolore tellus sit nunc mauris aliquam praesent adipiscing nisi sem consectetur, congue, volutpat dolor laoreet eget tellus pharetra ut. Volutpat pharetra at magna, ullamcorper dolor lobortis eget erat mi elit donec, ullamcorper, amet nunc aliquet turpis ut non sit nibh mauris aliquam sem, pharetra erat praesent adipiscing donec. Praesent at nisi tellus ipsum ante, felis aliquam sem consectetur, nisi sem, pharetra tincidunt volutpat lorem, diam consectetur magna ullamcorper, pharetra laoreet eget, sit nunc molestie feugiat massa mauris. Ac proin consectetur nisi non dolor lobortis eget ac sem pharetra tincidunt, volutpat dolor, tincidunt id, sed, mi adipiscing donec aliquet eget lorem et consectetur congue non dolor lobortis. Eget erat et, nonummy erat praesent, turpis dolore tellus pulvinar ante felis consectetur congue euismod dolor nibh nonummy magna non dolor nibh, elit erat diam amet tincidunt, eget erat. Et elit, donec aliquet turpis dolore euismod tempus praesent volutpat lorem nibh eget lorem et consectetur congue, non sed nibh elit donec diam, nonummy dolore euismod, ipsum, mi elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi diam consectetur congue euismod sed nibh elit magna ullamcorper. Pulvinar tincidunt id sed mi nonummy donec ullamcorper mauris lorem. Et at ac, ullamcorper amet, congue volutpat dolor laoreet elit. Erat praesent nonummy, dolore euismod ipsum ante mauris tempus praesent. Adipiscing dolor laoreet eget ac ullamcorper pharetra tincidunt id sed. Laoreet id tempus praesent turpis dolore euismod tempus ante felis. Tempus proin turpis ut tellus, feugiat lobortis eget amet congue. Id, sed praesent nonummy dolore ullamcorper pulvinar nunc molestie ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat sed aliquam ante at magna diam consectetur magna diam pulvinar tincidunt, tellus, pulvinar laoreet felis, aliquam praesent. Turpis nisi tellus feugiat ante at, nisi aliquet, eget erat diam nonummy magna ullamcorper pulvinar laoreet felis erat. Mi nonummy donec aliquet sit nunc molestie tempus proin adipiscing nisi non pharetra ut non molestie feugiat, massa. Felis tempus proin consectetur ut non feugiat nibh mauris ac diam pharetra ut eget sed nibh eget donec. Diam nonummy dolore aliquet pulvinar nunc, et elit ac diam nonummy dolore euismod, dolor tincidunt euismod ipsum ante. Felis aliquam praesent turpis nunc molestie tempus, proin adipiscing aliquam sem id erat diam, pharetra congue, euismod ipsum. Massa, felis erat mi adipiscing dolore euismod, ipsum, ante felis aliquam, sem turpis ut tellus sit nibh mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet elit magna non dolor nibh elit ac diam pharetra tincidunt volutpat sed laoreet, elit consectetur nisi, sem sit lobortis, eget, sed laoreet. Id sed laoreet felis aliquam proin turpis dolore tellus feugiat massa felis aliquam proin, consectetur nisi tincidunt id, ipsum ante mauris aliquam praesent adipiscing. Nisi sem pharetra lobortis, volutpat sed et at congue non dolor nibh elit ac diam nonummy dolore ullamcorper dolor nisi, aliquet sit ut molestie. Feugiat nibh mauris ac et nonummy magna ullamcorper nonummy dolore ullamcorper pulvinar laoreet adipiscing aliquam praesent amet massa et at magna sem pharetra lobortis. Volutpat dolor mi nonummy magna ullamcorper pulvinar tincidunt euismod pulvinar laoreet id tempus ante adipiscing nisi non feugiat massa at aliquam congue euismod dolor. Laoreet felis erat aliquet amet dolore tellus, ipsum massa felis aliquam praesent turpis ut tellus feugiat, ante adipiscing aliquam, sem sit lobortis mauris aliquam. Congue euismod ipsum mi felis, erat aliquet pulvinar dolore euismod ipsum mi felis aliquam sem turpis ut tellus tempus, proin non dolor tincidunt id. Ipsum laoreet adipiscing donec praesent, turpis nunc molestie ipsum ante mauris tempus, sem turpis ut, volutpat, feugiat lobortis eget lorem diam nonummy magna nunc. Molestie tempus proin, turpis ut molestie ipsum, ante adipiscing, nisi aliquet turpis lobortis molestie tempus sem consectetur, ut, volutpat feugiat ante at magna sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy magna ullamcorper pharetra tincidunt id erat et amet dolore aliquet amet lorem proin consectetur magna non lorem ante at magna diam, pharetra tincidunt volutpat sed nibh nonummy congue. Non pharetra tincidunt id sed et nonummy donec aliquet volutpat dolor, lobortis eget erat, et nonummy donec euismod pulvinar tincidunt, id erat praesent amet nunc, tellus pulvinar nunc tellus. Tempus proin turpis nunc felis pharetra ut non dolor lobortis eget ac et consectetur dolore, ullamcorper dolor laoreet elit magna diam nonummy donec tellus pulvinar laoreet felis, aliquam lobortis. Volutpat dolor, laoreet elit ac et elit, donec praesent amet dolore, molestie tempus mi adipiscing dolore tellus pulvinar, nunc, felis aliquam tellus sit nunc tellus sit donec praesent, amet. Congue ullamcorper, sed mi elit dolore aliquet turpis nunc, molestie ipsum ante adipiscing aliquam sem turpis ut volutpat lorem nibh, mauris ac et nonummy sit nunc tellus ipsum ante. Adipiscing, aliquam proin at ac ullamcorper, pharetra lobortis eget pulvinar tincidunt id ipsum, massa, diam nonummy magna ullamcorper pulvinar, tincidunt euismod ipsum laoreet felis donec praesent turpis ut molestie. Ipsum, lobortis mauris aliquam aliquet feugiat massa at aliquam sem turpis lobortis amet tincidunt id tempus mi adipiscing aliquam praesent adipiscing aliquam, sem pharetra ut volutpat lorem nibh at. Magna diam amet tincidunt volutpat erat et elit magna ullamcorper sem sit lobortis eget lorem, et consectetur ut volutpat sed nibh at magna diam pharetra tincidunt volutpat dolor mi. Felis donec ullamcorper, amet nunc euismod ipsum dolore aliquet pulvinar massa felis aliquam praesent, turpis ut tellus feugiat massa mauris, lorem, et at nisi ullamcorper pharetra tincidunt, volutpat, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet adipiscing lorem tincidunt praesent felis, feugiat tincidunt diam molestie pharetra tempus nisi sed ut et praesent, at, feugiat donec mi. Volutpat nonummy erat massa non elit tempus nisi nibh eget, ipsum ut sem eget pulvinar nunc molestie, aliquet sit ut volutpat. Dolor congue volutpat dolor, laoreet felis erat diam pulvinar tincidunt id sed mi felis aliquam praesent turpis ut tellus feugiat massa. Euismod pulvinar laoreet felis erat mi turpis dolore aliquet pulvinar massa molestie, lorem sem turpis ut sem pharetra congue volutpat sed. Nibh elit ipsum proin at ac proin at ac diam consectetur magna, ullamcorper dolor tincidunt, felis tempus mi felis tempus ante. Adipiscing aliquam non sit lobortis eget lorem et molestie erat mi adipiscing nisi aliquet turpis lobortis volutpat dolor, nibh eget lorem. Et nonummy donec diam nonummy nunc euismod pulvinar massa felis aliquam praesent turpis dolore sem turpis ut volutpat feugiat nibh mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie, tempus ante mauris aliquam proin, elit nonummy dolore aliquet. Adipiscing dolore aliquet, feugiat lobortis, molestie tempus, ante elit ac. Sem consectetur congue volutpat dolor tincidunt euismod ipsum, laoreet felis. Donec sit lobortis molestie lorem proin consectetur nisi volutpat dolor. Tincidunt euismod dolor laoreet, eget erat praesent nonummy dolore aliquet. Pulvinar massa molestie tempus, ante mauris aliquam sem consectetur nisi. Sem consectetur magna ullamcorper pulvinar nunc id tempus praesent nonummy. Donec tellus pulvinar nunc id tempus proin at aliquam et. Amet congue euismod dolor laoreet felis donec praesent amet tincidunt. Id tempus mi nonummy dolore aliquet sit nunc tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent amet dolore euismod ipsum mi adipiscing donec praesent adipiscing. Magna sem pharetra lobortis volutpat sed nibh at ac, congue ullamcorper. Pharetra tincidunt volutpat, dolor mi elit donec diam amet, tincidunt euismod. Ipsum ante felis donec, aliquet sit massa molestie ipsum ante, at. Ac lobortis volutpat, sed mi elit donec ullamcorper pulvinar tincidunt euismod. Pulvinar massa mauris, aliquam praesent, turpis nisi non pharetra congue volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat diam nonummy dolore ullamcorper pulvinar, tincidunt id erat diam amet dolore tellus sit nunc tellus feugiat. Nibh eget lorem et mi elit erat, praesent turpis dolore tellus feugiat ante felis aliquam sem turpis. Nunc tellus lorem ante at magna, sem sit lobortis mauris ac non dolor lobortis elit ac, et. Nonummy magna ullamcorper amet nunc euismod ipsum massa, mauris tempus ante turpis ut tellus feugiat, nibh at. Aliquam sem pharetra ut, mauris tempus proin consectetur nisi, sem pharetra lobortis eget lorem nibh nonummy magna. Ullamcorper amet, dolore tellus pulvinar, massa molestie, tempus proin adipiscing sed et nonummy donec aliquet pulvinar nunc. Tellus, sit massa felis donec, sem turpis nunc molestie lorem, ante at ac, sem pharetra ut volutpat. Dolor congue euismod sit lobortis volutpat lorem nibh eget erat et nonummy donec ullamcorper amet nunc euismod. Ipsum massa id aliquam proin adipiscing aliquam non sit lobortis volutpat dolor dolore tellus feugiat lobortis molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ante at, nisi non pharetra ut volutpat sed, tincidunt euismod pulvinar nunc, molestie ipsum, ante felis aliquam, tellus pulvinar nunc molestie lorem ante at, magna diam nonummy. Magna diam amet congue euismod amet magna ullamcorper, pharetra tincidunt volutpat erat et nonummy magna ullamcorper dolor laoreet felis, erat mi adipiscing donec praesent turpis nunc molestie, ipsum. Nibh mauris lorem ut non feugiat nibh elit magna sem pharetra nibh elit, erat et nonummy magna ullamcorper pulvinar nibh nonummy donec ullamcorper pulvinar laoreet id volutpat ipsum. Mi felis erat praesent turpis, nunc euismod tempus, mi nonummy dolore tellus pulvinar massa felis tempus proin turpis, nisi non, feugiat massa at, ac et, consectetur nisi non. Dolor tincidunt eget lorem diam, consectetur magna euismod dolor nibh nonummy magna, diam amet tincidunt eget erat praesent nonummy, congue id ipsum laoreet felis tempus sem turpis lobortis. Volutpat pharetra tincidunt volutpat sed nibh eget, donec diam amet tincidunt eget donec mi adipiscing lorem et at magna ullamcorper dolor lobortis elit erat et consectetur, congue ullamcorper. Pulvinar tincidunt, id tempus ante, felis aliquam proin turpis, ut non, sit lobortis molestie ac proin elit magna sem, consectetur congue euismod dolor laoreet id tempus mi felis. Aliquam praesent, turpis ut tellus ipsum ante mauris ac et at, magna non volutpat lorem ante consectetur nisi non dolor lobortis volutpat sed laoreet eget erat praesent amet. Dolore tellus ipsum laoreet, felis aliquam aliquet amet nunc id tempus mi ante felis nisi aliquet sit nunc molestie, tempus proin consectetur ut molestie feugiat nibh at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa at ac sem, consectetur nisi, sem pharetra tincidunt euismod, amet. Nunc tellus sit massa tellus lorem nibh aliquam ante at aliquam. Proin, at ac et nonummy dolore ullamcorper pulvinar nunc, id tempus. Ante felis tempus aliquet turpis ut non sit nibh at ac. Proin consectetur magna non feugiat nibh, at ac diam, pharetra congue. Euismod, pulvinar tincidunt eget donec ullamcorper amet nunc id sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis dolore molestie feugiat lobortis, molestie lorem ante consectetur magna sem pharetra, tincidunt eget, lorem et elit donec ullamcorper mauris lorem et at. Ac et amet congue euismod dolor laoreet id erat praesent adipiscing aliquam sem turpis nunc molestie lorem ante adipiscing, nisi sem elit ac. Et nonummy, donec aliquet amet nunc molestie, ipsum ante felis aliquam aliquet sit nunc molestie lorem nibh mauris magna diam, pharetra congue volutpat. Sed nunc tellus feugiat proin adipiscing dolore aliquet feugiat massa felis aliquam, aliquet, sit massa mauris aliquam aliquet turpis ut non sit ut. Volutpat dolor nunc id tempus praesent turpis dolore molestie feugiat ante felis, nisi tellus sit lobortis mauris tempus ante at, magna sem consectetur. Magna ullamcorper pharetra tincidunt id erat dolore praesent turpis nunc tellus ipsum massa felis aliquam sem turpis nisi volutpat feugiat nibh mauris ac. Sem consectetur magna volutpat sed, laoreet elit donec diam congue non dolor lobortis, eget ac diam nonummy tincidunt, euismod dolor nibh felis, donec. Diam amet tincidunt id sed praesent felis donec aliquet amet nunc id tempus ante felis, aliquam proin turpis, nisi non dolor lobortis, eget. Lorem nibh elit donec diam amet dolore id sed lobortis molestie lorem et at magna, sem pharetra tincidunt volutpat sed mi felis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam amet congue euismod pulvinar, massa, felis donec praesent turpis dolore. Tellus pulvinar massa adipiscing tempus, proin, consectetur magna non sit lobortis. Eget pulvinar massa id tempus, proin at aliquam sem turpis ut. Volutpat dolor nibh at magna non feugiat nibh mauris magna non. Feugiat nibh mauris, aliquam laoreet felis aliquam praesent amet, massa molestie. Ipsum massa molestie lorem et at magna, diam consectetur congue euismod. Pulvinar nunc euismod ipsum ante, mauris tempus praesent elit erat et. Felis tempus praesent turpis dolore tellus feugiat ut non feugiat ante. At magna sem pharetra lobortis mauris ac et nonummy magna consectetur. Ac et amet congue euismod ipsum laoreet felis erat praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, nonummy magna sit lobortis mauris ac, et elit magna ullamcorper pharetra tincidunt volutpat sed mi elit dolore aliquet amet nunc euismod ipsum mi, adipiscing donec praesent sit nunc id. Tempus ante at aliquam sem consectetur congue ullamcorper dolor lobortis eget ac diam consectetur tincidunt volutpat lorem diam nonummy, magna diam pulvinar nisi non sit lobortis mauris lorem, et at. Magna, ullamcorper pharetra tincidunt eget ac diam pharetra lobortis eget, erat diam nonummy congue euismod dolor nibh elit sed mi nonummy dolore, euismod sed mi nonummy, donec euismod dolor mi. Elit erat praesent amet, nunc euismod ipsum mi adipiscing donec tellus pulvinar massa eget lorem proin consectetur congue, non, dolor lobortis eget ac et amet congue, euismod dolor laoreet elit. Donec praesent nonummy dolore tellus, pulvinar massa felis aliquam et, consectetur magna volutpat lorem et, consectetur congue non pharetra tincidunt volutpat sed et, nonummy congue ullamcorper pulvinar nunc euismod ipsum. Mi felis, donec aliquet elit donec diam amet, tincidunt id ipsum mi, nonummy donec aliquet amet nunc molestie erat mi adipiscing dolore, tellus pulvinar ante felis donec tellus ipsum laoreet. Adipiscing at aliquam sem pharetra lobortis mauris, aliquam sem turpis ut volutpat lorem proin consectetur ut, volutpat feugiat ante consectetur ut tellus lorem et eget ac et adipiscing donec, ullamcorper. Turpis dolore aliquet feugiat massa molestie lorem ante at, nisi non dolor lobortis eget lorem et, consectetur congue non pharetra laoreet eget ac et elit erat praesent turpis nunc euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, mi nonummy dolore aliquet pulvinar nunc molestie, tempus ante at aliquam aliquet sit massa at aliquam sem turpis. Ut mauris tempus sem turpis congue ullamcorper pulvinar tincidunt id ipsum laoreet nonummy congue ullamcorper ipsum, laoreet elit dolore. Aliquet pulvinar, nunc id tempus praesent turpis dolore euismod pulvinar ante euismod dolor nibh, elit, donec diam pharetra tincidunt. Euismod ipsum laoreet felis aliquam aliquet amet massa id erat praesent turpis, nunc, id tempus mi adipiscing aliquam aliquet. Euismod pulvinar nunc molestie, tempus proin adipiscing ut tellus ipsum ante at aliquam sem turpis lobortis molestie lorem proin. Consectetur magna non pharetra pharetra ut volutpat lorem nibh eget donec praesent nonummy donec aliquet turpis nunc, id ipsum. Ante, at aliquam sem turpis ut volutpat dolor lobortis, volutpat sed laoreet ullamcorper pulvinar nunc tellus ipsum laoreet, id. Tempus proin mauris ac proin consectetur congue non feugiat nibh at magna non pharetra tincidunt eget magna sem, consectetur. Non pharetra ut eget lorem nibh, at magna ullamcorper pharetra lobortis eget erat et amet, dolore ullamcorper dolor mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nibh eget, lorem et at magna ullamcorper pharetra tincidunt id erat et. Felis erat praesent nonummy, dolore aliquet sit nunc molestie feugiat nibh mauris ac. Et at magna diam pharetra tincidunt euismod sed laoreet felis erat praesent turpis. Sed laoreet felis magna diam, pulvinar tincidunt eget erat, praesent nonummy dolore, euismod. Ipsum massa id tempus ante at aliquam sem turpis lobortis molestie dolor laoreet. Felis, tempus praesent adipiscing dolore euismod ipsum ante adipiscing, donec tellus sit nunc. Tellus sit lobortis molestie lorem proin at magna non mauris tempus proin turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam amet dolore tellus ipsum laoreet felis aliquam praesent, turpis ut laoreet elit, dolore aliquet dolor laoreet felis erat praesent turpis dolore, tellus pulvinar, ante mauris. Lorem nibh at nisi non sit, lobortis eget lorem, et elit pharetra tincidunt volutpat sed diam amet dolore ullamcorper pulvinar, nunc felis erat diam amet nunc. Euismod pulvinar massa, molestie lorem proin adipiscing, nisi tellus ac et at magna diam pharetra tincidunt, volutpat sed, nibh elit donec, diam amet tincidunt, id ipsum. Mi adipiscing aliquam aliquet pulvinar massa adipiscing nisi volutpat lorem ante at ac diam nonummy magna euismod, pulvinar laoreet eget erat mi adipiscing donec tellus, pulvinar. Massa molestie feugiat massa mauris aliquam sem id, ipsum massa mauris lorem proin adipiscing nisi tellus feugiat nibh mauris lorem, et elit magna non dolor tincidunt. Id sed et elit dolore ullamcorper at pharetra consectetur pulvinar aliquam lobortis aliquet felis lorem lobortis eget sed mi elit erat diam nonummy nunc tellus pulvinar. Aliquam proin non sit ut molestie feugiat et at magna sem, dolor tincidunt eget ac sem pharetra tincidunt volutpat, lorem et consectetur ut volutpat lorem et. Elit donec diam mauris lorem et elit ac diam amet tincidunt euismod sed et elit erat diam amet nunc euismod ipsum ante felis donec aliquet, turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam elit, donec praesent adipiscing nisi aliquet sit ut non dolor nibh mauris, ac et ullamcorper pharetra congue euismod sed, laoreet. Id tempus praesent turpis nunc molestie ipsum ante felis aliquam aliquet sit lobortis molestie lorem ante consectetur nisi aliquam non sit. Ut non dolor lobortis elit erat et amet congue euismod sed mi elit erat praesent nonummy, nunc euismod ipsum mi adipiscing. Aliquam, proin id ipsum ante at ac proin at, nisi volutpat feugiat lobortis, mauris erat diam consectetur congue ullamcorper amet nunc. Euismod pulvinar laoreet felis lorem, et at magna ullamcorper pharetra tincidunt, volutpat sed mi felis erat praesent, turpis dolore euismod pulvinar. Massa mauris, tempus ante at, magna sem pharetra ut non turpis dolore tellus feugiat massa at aliquam aliquet turpis lobortis molestie. Lorem nibh at magna sem, sit tincidunt eget lorem et nonummy ut, volutpat lorem et consectetur tempus proin, adipiscing nisi aliquet. Turpis, nisi non dolor nibh at ac diam consectetur congue euismod, dolor nunc id sed nibh mauris lorem et at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non dolor lobortis volutpat dolor laoreet felis nonummy magna diam amet dolore euismod pulvinar massa id tempus proin adipiscing nisi aliquet sit lobortis volutpat lorem et at. Ac diam consectetur magna ullamcorper elit erat diam amet tincidunt euismod ipsum nunc id tempus proin adipiscing nisi non sit ut molestie ac proin consectetur nisi volutpat. Dolor tincidunt proin adipiscing nisi non, sit ut volutpat dolor, tincidunt euismod sed mi nonummy dolore aliquet turpis dolore, tellus ipsum ante felis aliquam sem pharetra laoreet. Id sed mi felis donec aliquet turpis nunc molestie ipsum mi adipiscing dolore molestie ipsum ante felis, tempus proin consectetur nisi non sit tincidunt, volutpat sit ut. Tellus sit massa molestie lorem proin consectetur magna, ullamcorper pharetra tincidunt volutpat sed mi elit donec ullamcorper pulvinar tincidunt id, tempus mi felis aliquam aliquet consectetur magna. Non, dolor laoreet, elit, ac diam pharetra tincidunt volutpat sed laoreet felis donec ullamcorper dolor laoreet felis erat magna ullamcorper pharetra nunc, euismod ipsum mi felis tempus. Proin adipiscing nisi tellus sit lobortis at aliquam sem turpis ut, volutpat feugiat nibh, eget, ac sem, pharetra tempus proin adipiscing nisi tellus ipsum ante at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie sit, lobortis molestie, pulvinar nunc euismod, tempus mi adipiscing aliquam praesent turpis nunc molestie, feugiat massa mauris aliquam sem. Consectetur aliquet turpis ut volutpat lorem, ante at magna sem consectetur congue non dolor laoreet, id erat praesent nonummy dolore. Ullamcorper ipsum laoreet id tempus sem pharetra congue volutpat sed nibh eget erat diam pulvinar tincidunt id sed laoreet felis. Aliquam praesent pulvinar laoreet elit dolore ullamcorper pulvinar massa molestie tempus praesent mauris sed mi, elit donec diam nonummy nunc. Tellus pulvinar laoreet felis aliquam aliquet pulvinar massa felis aliquam praesent amet nunc molestie ipsum ante euismod dolor mi, elit. Donec praesent amet nunc euismod sed laoreet felis aliquam praesent turpis ut tellus feugiat massa mauris ac, proin consectetur magna. Diam amet nisi aliquet sit nunc molestie lorem proin at magna sem pharetra ut volutpat lorem et elit ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis dolore aliquet sit nunc tellus, dolor lobortis eget ac diam consectetur congue, non pharetra tincidunt id sed laoreet adipiscing. Aliquam praesent volutpat sed mi felis erat praesent turpis nisi tellus, pulvinar massa mauris tempus, proin at nisi non sit. Ut, volutpat sed nibh elit ac diam volutpat, dolor laoreet felis erat praesent turpis dolore tellus pulvinar massa, mauris tempus. Ante mauris lorem, et nonummy congue non, dolor nibh at magna ullamcorper amet pharetra lobortis mauris ac diam pharetra congue. Euismod pulvinar laoreet eget sed mi adipiscing donec aliquet, turpis nunc, molestie ipsum ante at ac aliquet amet nunc tellus. Sit nunc molestie feugiat lobortis mauris ac proin consectetur magna ullamcorper pharetra laoreet eget erat et nonummy congue euismod dolor. Laoreet id tempus nibh mauris, magna diam consectetur magna ullamcorper pulvinar nunc id sed mi adipiscing dolore aliquet, amet nunc. Tellus sit lobortis molestie lorem nibh elit ac sem molestie lorem ante at lorem et at magna ullamcorper amet congue. Euismod ipsum laoreet felis donec praesent turpis nunc id ante, ipsum magna, laoreet tellus at, lorem congue praesent, mauris amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et, elit, consectetur ac, diam nonummy donec diam pulvinar tincidunt. Tellus, pulvinar, nunc tellus lorem ante at ac, et at. Magna diam nonummy dolore ullamcorper amet lorem et at magna. Sem pharetra lobortis eget lorem diam pharetra congue euismod dolor. Laoreet id, erat mi adipiscing dolore id sed laoreet adipiscing. Donec ut, mauris ac proin turpis ut volutpat lorem ante. Consectetur nisi non dolor lobortis volutpat sed nibh, elit donec. Diam amet congue id sed mi felis, aliquam congue, non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi aliquet feugiat lobortis mauris tempus ante consectetur nisi sem nonummy magna non, pulvinar tempus praesent adipiscing ut. Non sit lobortis, molestie ac sem turpis ut non dolor, lobortis eget erat diam consectetur congue volutpat sed. Laoreet id tempus ac diam consectetur, magna ullamcorper pharetra laoreet id ipsum laoreet felis, donec praesent turpis dolore. Tellus sit lobortis, molestie aliquam proin turpis nisi sem dolor lobortis mi adipiscing, aliquam, proin at, aliquam sem. At congue non sed et at magna non dolor, tincidunt volutpat sed, et nonummy, dolore euismod mauris nisi. Tellus pulvinar massa, mauris aliquam praesent sit nunc molestie lorem ante, at lorem proin consectetur congue ullamcorper elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At magna diam nonummy congue euismod dolor laoreet felis erat diam amet nunc euismod ipsum laoreet felis donec, ullamcorper amet massa nibh at magna, ullamcorper. Pharetra lobortis eget erat et consectetur congue, euismod dolor laoreet, elit erat praesent nonummy dolore aliquet sit massa id tempus proin diam, amet congue euismod. Sed laoreet elit donec ullamcorper pulvinar, tincidunt felis erat praesent turpis dolore tellus, pulvinar ante felis aliquam praesent turpis, ut, molestie feugiat ante diam amet. Congue euismod pulvinar laoreet felis donec aliquet amet nunc molestie tempus mi adipiscing nisi tellus pulvinar ante, felis donec aliquet sit sed nibh elit donec. Praesent amet congue euismod ipsum, laoreet adipiscing donec praesent turpis nisi, sem turpis lobortis mauris aliquam aliquet, pulvinar ante felis tempus proin turpis lorem nibh. Elit donec diam, amet congue, ullamcorper pulvinar laoreet felis aliquam aliquet pulvinar nunc molestie ipsum mi felis nisi tellus feugiat massa mauris, tempus proin turpis. Amet nunc id sed praesent adipiscing dolore euismod ipsum mi adipiscing aliquam praesent turpis aliquam sem sit lobortis molestie felis erat mi, turpis nunc tellus. Ipsum massa mauris tempus proin at nisi non sit, lobortis mauris ac et at ac et amet congue id erat et aliquet turpis lobortis molestie. Lorem ante, mauris ac diam consectetur tincidunt volutpat dolor nibh eget erat, praesent nonummy donec ullamcorper, ipsum laoreet felis donec praesent amet dolore nibh elit. Erat et consectetur congue euismod dolor laoreet elit, donec ullamcorper pulvinar tincidunt id sed laoreet felis donec aliquet sit ut, tellus ipsum, ante molestie lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et eget ac diam pharetra congue euismod, pulvinar tincidunt nibh eget ac diam pharetra ut volutpat sed laoreet. Eget erat et amet dolore ullamcorper, ipsum laoreet, felis tempus mi proin consectetur magna non dolor lobortis praesent. Adipiscing donec praesent adipiscing nisi sem sit, ut volutpat dolor laoreet elit erat mi elit dolore aliquet turpis. Nunc euismod ipsum, mi adipiscing dolor lobortis eget ac diam pharetra lobortis eget lorem et nonummy donec ullamcorper. Pharetra congue euismod ipsum laoreet elit erat aliquet pulvinar, laoreet elit massa felis tempus sem turpis ut mauris. Lorem ante, consectetur magna sem pharetra lobortis mauris ac proin consectetur magna, ullamcorper pharetra congue, euismod ipsum mi. Felis sit lobortis molestie lorem, proin at magna non pharetra tincidunt euismod dolor laoreet eget donec, diam pharetra. Congue ullamcorper ipsum massa felis donec praesent amet dolore molestie eget ac diam consectetur dolore euismod pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy magna ullamcorper amet nunc, euismod eget lorem et at magna diam. Nonummy dolore aliquet amet nunc molestie sit lobortis, molestie feugiat nibh at. Ac, diam nonummy congue euismod sed laoreet praesent, sit nunc molestie feugiat. Ut volutpat feugiat nibh elit ac diam amet dolore ullamcorper pulvinar laoreet. Felis, erat praesent amet nunc euismod ipsum praesent non sit lobortis volutpat. Lorem et consectetur congue volutpat lorem nibh elit magna ullamcorper, dolor lobortis. Eget erat mi elit donec aliquet amet lorem, nibh mauris magna, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus, proin adipiscing aliquam sem consectetur congue volutpat dolor lobortis elit felis aliquam sem consectetur nisi. Sem, pharetra tincidunt euismod sed, nibh elit erat, praesent nonummy nunc euismod ipsum mi adipiscing donec. Ullamcorper ipsum, massa felis, at ac ullamcorper pharetra lobortis elit ac diam pharetra tincidunt euismod dolor. Mi elit erat praesent nonummy donec aliquet pulvinar massa, molestie ipsum proin turpis ut congue euismod. Ipsum laoreet id tempus praesent turpis dolore tellus, pulvinar lobortis molestie lorem proin, consectetur nisi non. Pharetra ut, non pharetra laoreet ante adipiscing nisi tellus feugiat massa mauris ac sem turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis lorem ante at ac aliquam praesent turpis nunc molestie tempus, ante at aliquam non sit lobortis. Molestie feugiat et at magna, ullamcorper pharetra tincidunt volutpat erat diam pharetra tincidunt mi felis aliquam, sem. Turpis ut tellus lorem proin turpis, nunc tellus ipsum ante at nisi non pharetra ut volutpat feugiat. Nibh elit ac diam aliquet, sit lobortis molestie lorem nibh at magna non sit nibh at aliquam. Sem pharetra, ut eget lorem, et elit magna ullamcorper, pharetra tincidunt volutpat erat diam sem turpis, lobortis. Molestie feugiat ante at ac sem sit lobortis volutpat sed et nonummy magna non, dolor nibh at. Magna non feugiat erat proin adipiscing dolore tellus ipsum massa felis tempus sem consectetur, nisi non dolor. Lobortis volutpat sed, et elit sed mi felis, aliquam, proin adipiscing ut non id pulvinar, massa, molestie. Tempus, mi adipiscing, dolore tellus sit lobortis molestie lorem nibh mauris ac diam consectetur congue ullamcorper dolor. Laoreet id sed mi felis, consectetur congue non pharetra congue volutpat sed laoreet id ipsum mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh mauris magna sem sit, nibh eget, ac, proin pharetra ut, volutpat dolor nibh. Elit ac diam pharetra congue volutpat felis, aliquam sem turpis nunc molestie, lorem ante, at. Magna sem consectetur ut volutpat sed nibh at magna ullamcorper pharetra tincidunt euismod ipsum laoreet. Proin at magna sem consectetur congue ullamcorper dolor, laoreet id tempus mi adipiscing donec praesent. Adipiscing nisi, non feugiat nibh mauris aliquam sem pharetra ut, molestie nonummy congue volutpat erat. Et nonummy dolore ullamcorper pulvinar nunc euismod tempus praesent adipiscing dolore tellus ipsum mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin turpis nisi sem turpis ut volutpat dolor lobortis eget erat et consectetur tincidunt. Volutpat sed nibh felis tempus lorem, et nonummy congue non, pharetra laoreet elit erat, mi. Felis donec aliquet pulvinar nunc tellus feugiat massa mauris aliquam, proin consectetur nisi non id. Pulvinar massa mauris aliquam proin turpis, ut tellus ipsum ante at nisi sem sit ut. Volutpat dolor lobortis elit ac diam consectetur dolore, ullamcorper, pulvinar tincidunt nibh mauris, ac sem. Sit lobortis volutpat sed nibh elit, donec diam, amet dolore ullamcorper ipsum massa, id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa mauris aliquam proin consectetur nisi, sem consectetur congue euismod sed nibh, nonummy magna ullamcorper pharetra tincidunt id ipsum ac proin consectetur, magna ullamcorper pharetra tincidunt euismod dolor laoreet felis. Tempus mi adipiscing nisi aliquet turpis ut tellus lorem ante mauris ac proin, consectetur, adipiscing, nisi non sit ut, volutpat dolor lobortis eget, sed mi felis dolore aliquet, amet tincidunt. Id, ipsum ante mauris tempus proin adipiscing, ut non pharetra lobortis laoreet felis, aliquam praesent amet massa id tempus ante at aliquam aliquet feugiat lobortis mauris tempus proin consectetur nisi. Non sit nibh at pulvinar laoreet eget erat diam amet congue euismod ipsum massa felis aliquam praesent adipiscing nisi aliquet sit, lobortis molestie tempus proin at magna sem pharetra tincidunt. Eget adipiscing donec tellus pulvinar nunc id tempus proin adipiscing nisi non pharetra ut volutpat lorem nibh eget erat et consectetur congue volutpat dolor, mi felis donec diam tellus feugiat. Nibh, eget, sed nibh elit magna diam amet congue, euismod, pulvinar massa id tempus ac ullamcorper amet congue ut volutpat lorem, proin consectetur nisi, non sit lobortis mauris ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id molestie ac proin elit ac et amet, dolore aliquet, amet nunc euismod ipsum mi. Felis tempus sem turpis nunc tellus ante, at aliquam sem ullamcorper pulvinar massa, id tempus. Proin, adipiscing nisi sem sit ut volutpat feugiat ante at magna sem nonummy congue ullamcorper. Pulvinar tincidunt eget sed, praesent non sit lobortis eget lorem, nibh at congue non pharetra. Lobortis volutpat dolor laoreet felis tempus praesent turpis dolore tellus pulvinar massa mauris aliquam praesent. Turpis nisi tempus proin, adipiscing nisi sem sit lobortis volutpat feugiat laoreet elit magna ullamcorper. Pharetra tincidunt euismod dolor laoreet felis erat praesent nonummy nisi tincidunt volutpat sed laoreet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis eget, lorem et at, magna diam amet tincidunt volutpat. Erat nisi aliquet sit massa mauris tempus ante at nisi. Non pharetra ut non dolor laoreet elit donec ullamcorper dolor. Tincidunt id ipsum laoreet, id ipsum ac et, nonummy dolore. Ullamcorper pulvinar nunc euismod ipsum ante felis aliquam praesent pulvinar. Nunc, molestie lorem, proin adipiscing nisi non sit massa mauris. Nunc molestie ipsum ante, felis aliquam sem sit nunc molestie. Feugiat nibh eget lorem et consectetur congue volutpat dolor, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis erat aliquet turpis dolore euismod ipsum ante felis aliquam aliquet turpis ut non sit. Nibh eget lorem nibh, proin consectetur congue non dolor lobortis eget ac et nonummy congue. Ullamcorper dolor mi elit donec ullamcorper, pulvinar laoreet id erat praesent nonummy nunc mi adipiscing. Donec aliquet pulvinar massa molestie tempus massa mauris aliquam, sem sit ut molestie tempus proin. Consectetur ut tellus dolor lobortis eget ac diam, pharetra erat, et nonummy dolore, euismod dolor. Laoreet elit donec aliquet, amet nunc id tempus mi felis aliquam aliquet sit, nunc molestie. Lorem nibh mi felis erat praesent turpis dolore aliquet feugiat massa mauris, aliquam proin turpis. Ut tellus feugiat nibh mauris lorem et consectetur donec diam pharetra laoreet eget erat lobortis. Molestie feugiat proin consectetur magna non dolor lobortis mauris ac diam consectetur magna diam pulvinar. Tincidunt euismod sed mi adipiscing donec aliquet amet nunc id, dolor lobortis elit ac, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna diam amet nunc id pulvinar massa id dolor, laoreet eget sed, et nonummy. Donec praesent turpis nisi tellus feugiat massa mauris aliquam proin consectetur nisi non feugiat nibh. Mauris ac, et nonummy tempus praesent turpis, dolore molestie ipsum massa at aliquam aliquet sit. Lobortis mauris tempus ante mauris magna non pharetra tincidunt volutpat sed nibh, nonummy magna, praesent. Turpis, nisi sem pharetra ut molestie ac proin consectetur ut volutpat feugiat proin at magna. Diam dolor tincidunt euismod, dolor tincidunt, id felis aliquam praesent turpis ut non feugiat massa. Mauris lorem sem turpis nisi non, pharetra tincidunt volutpat sed mi, felis erat, praesent amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis id sed mi elit donec aliquet turpis nunc id tempus praesent adipiscing donec aliquet turpis ut proin pharetra ut volutpat lorem et at congue ullamcorper. Pharetra sit, dolor tempus ut, mi aliquet, mauris pulvinar donec proin eget pharetra tempus congue non dolor lobortis eget erat et nonummy dolore ullamcorper, amet nunc euismod. Ipsum massa mauris lorem ante mauris, ac, et elit donec praesent nonummy donec aliquet amet erat et nonummy dolore ullamcorper amet nunc euismod ipsum mi adipiscing, donec. Sem consectetur nisi tellus sit lobortis mauris aliquam sem, at magna massa mauris ac et consectetur nisi non dolor nibh mauris ac diam pharetra tincidunt volutpat, sed. Nibh elit donec diam pharetra tincidunt id erat praesent amet congue aliquet sit lobortis molestie lorem, et consectetur magna diam pharetra congue euismod dolor laoreet eget sed. Mi felis tempus praesent turpis ut molestie feugiat ante at nisi ac et sit ut, molestie lorem proin at, magna diam pharetra, tincidunt volutpat sed nibh elit. Sed laoreet felis aliquam laoreet id, sed laoreet felis, erat praesent turpis, dolore tellus sit massa, volutpat lorem ante mauris ac diam pharetra congue non pharetra tincidunt. Id amet tincidunt elit erat et nonummy donec ullamcorper pulvinar, tincidunt eget erat praesent nonummy dolore praesent sit ut molestie feugiat massa mauris aliquam et consectetur magna. Ullamcorper amet congue ullamcorper amet nunc tellus ipsum mi felis, donec tellus pulvinar massa id tempus proin, at nisi non pharetra lobortis volutpat, feugiat et consectetur nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id sed, laoreet mauris, tempus, proin, at aliquam sem consectetur congue, massa molestie lorem et. At ac, sem pharetra tincidunt volutpat sed nibh elit erat diam amet nunc euismod ipsum laoreet. Felis tempus ante adipiscing aliquam, sem id feugiat massa molestie lorem nibh at magna diam consectetur. Congue diam pulvinar laoreet elit erat mi nonummy congue euismod pulvinar, laoreet felis tempus proin elit. Erat diam consectetur dolore, ullamcorper dolor laoreet elit donec ullamcorper dolor laoreet eget sed mi, adipiscing. Donec praesent sit nunc, tellus ipsum massa, at ac proin at nisi, sem pharetra congue, eget. Sed nibh eget, ipsum, ante mauris tempus ante adipiscing aliquam sem, sit lobortis mauris, ac sem. Pharetra feugiat et at magna non, dolor lobortis mauris ac diam consectetur tincidunt volutpat sed et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at ac sem, dolor tincidunt volutpat dolor laoreet felis erat praesent adipiscing, dolore tellus ipsum laoreet felis donec aliquet turpis nunc molestie. Ipsum mi turpis dolore molestie feugiat lobortis molestie feugiat, nibh mauris lorem diam consectetur magna ullamcorper dolor laoreet id sed laoreet, adipiscing aliquam. Ullamcorper amet nunc diam nonummy congue euismod dolor mi elit congue euismod sed nibh elit congue non sed et, at congue non sed. Laoreet eget erat et amet, congue euismod consectetur nisi volutpat lorem ante at magna sem, sit lobortis volutpat ac et nonummy magna diam. Amet congue, euismod ipsum laoreet felis erat congue euismod dolor tincidunt euismod tempus mi adipiscing sit magna ullamcorper dolor laoreet id sed mi. Adipiscing tempus praesent turpis dolore aliquet sit lobortis volutpat feugiat et, elit donec diam amet, nunc euismod ipsum ante mauris, tempus proin adipiscing. Nisi sem pharetra ut non dolor laoreet eget erat et, nonummy dolore aliquet pulvinar tincidunt, euismod ipsum, mi, mauris tempus ante mauris ac. Et elit donec diam pharetra tincidunt euismod sed laoreet felis donec nunc molestie tempus mi felis aliquam sem, consectetur magna sem sit lobortis. Eget, lorem et, nonummy donec praesent amet tincidunt eget erat, diam nonummy, congue euismod ipsum mi felis nisi aliquet pulvinar massa felis, aliquam. Praesent adipiscing, nisi non feugiat, massa molestie, lorem et consectetur ut volutpat feugiat, nibh consectetur nisi non, dolor, nibh mauris ac sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget lorem nibh elit ac massa molestie lorem et. At nisi non dolor lobortis volutpat lorem nibh nonummy magna. Ullamcorper pulvinar tincidunt eget sed, laoreet felis donec ullamcorper pulvinar. Massa diam amet congue euismod pulvinar laoreet id tempus praesent. Nonummy nisi tellus, pulvinar, massa mauris tempus ante mauris ac. Proin, consectetur congue ullamcorper pharetra lorem, et at magna sem. Pharetra congue euismod dolor laoreet id erat diam amet tincidunt. Euismod sed mi adipiscing donec praesent turpis nunc id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod dolor laoreet id erat, praesent adipiscing donec aliquet turpis ut tellus feugiat ante aliquet. Amet nunc molestie ipsum proin at aliquam aliquet feugiat, lobortis mauris lorem proin consectetur ut. Non dolor, tincidunt, volutpat dolor laoreet elit donec congue ullamcorper ipsum laoreet felis tempus praesent. Turpis dolore tellus sit lobortis molestie lorem proin consectetur, magna sem dolor, tincidunt euismod dolor. Laoreet eget sed praesent congue ullamcorper dolor lobortis eget, ac diam pharetra congue euismod dolor. Tincidunt euismod tempus mi, adipiscing donec aliquet sit ut molestie tempus proin adipiscing nisi tellus. Feugiat, lobortis molestie feugiat nibh at magna diam consectetur, tincidunt volutpat, lorem, nibh, felis erat. Praesent nonummy donec tellus pulvinar laoreet felis aliquam praesent elit congue non, dolor lobortis eget. Erat et consectetur, magna ullamcorper pulvinar laoreet felis erat praesent nonummy, nunc id sed, praesent. Adipiscing dolore tellus, pulvinar nunc tellus amet congue ullamcorper, pulvinar nunc id erat aliquet amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem et nonummy congue ullamcorper pharetra, tincidunt eget ac diam nonummy, dolore euismod pulvinar massa id tempus mi turpis nunc euismod ipsum ante mauris tempus. Proin at aliquam sem sit lobortis molestie, ac proin pharetra magna diam pharetra congue volutpat dolor mi felis erat mi adipiscing aliquam et nonummy magna. Diam pharetra tincidunt eget erat, praesent amet dolore aliquet amet dolore tellus ipsum ante felis aliquam sem, turpis nisi non dolor lobortis mauris lorem pulvinar. Massa molestie tempus ante adipiscing, nisi non sit lobortis mauris nisi, sem sit massa mauris ac et at magna non pharetra tincidunt feugiat nibh eget. Lorem nibh elit ac et amet tincidunt id sed et amet tincidunt volutpat, erat et, nonummy magna ullamcorper dolor laoreet elit donec ullamcorper, amet dolore. Euismod ipsum mi adipiscing, donec ullamcorper amet nunc id ipsum ante felis aliquam aliquet feugiat massa mauris tempus proin consectetur ut tellus lorem ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non dolor nibh elit ac. Diam pharetra tincidunt, euismod, dolor laoreet. Id elit erat praesent nonummy dolore. Tellus pulvinar massa felis aliquam aliquet. Turpis dolore non sit massa mauris. Aliquam aliquet ipsum ante mauris lorem. Proin consectetur magna sem pharetra, ut. Volutpat sed nibh elit erat diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac proin consectetur nisi non feugiat nibh tellus pulvinar massa felis lorem, proin at aliquam non. Pharetra congue non dolor, laoreet euismod, ipsum nunc tellus feugiat massa mauris ac sem turpis lobortis. Ullamcorper amet, nunc euismod ipsum ante adipiscing donec, euismod, ipsum laoreet nonummy donec aliquet, amet nunc. Molestie ipsum ante mauris ac sem sit lobortis, molestie turpis ut, molestie lorem nibh eget sed. Et nonummy turpis ut tellus feugiat ante mauris ac sem sit lobortis molestie lorem et at. Ac praesent nonummy dolore euismod pulvinar, massa id tempus proin turpis ut non sit lobortis molestie. Ac proin consectetur nisi non dolor tincidunt eget erat diam, consectetur congue, volutpat sed nibh elit. Magna ullamcorper dolor, nibh elit magna ullamcorper, pharetra congue euismod pulvinar massa felis erat aliquet pulvinar. Tincidunt id tempus mi adipiscing pharetra tincidunt id ipsum laoreet felis aliquam praesent turpis dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum ante adipiscing nisi nibh elit erat praesent amet nunc tellus sit nunc, id tempus. Praesent adipiscing nisi aliquet turpis ut non pharetra tincidunt volutpat sed mi consectetur magna ullamcorper. Amet tincidunt euismod ipsum mi adipiscing, dolore ullamcorper pulvinar massa id aliquam praesent turpis nisi. Aliquet feugiat ante adipiscing nisi tellus sit massa euismod dolor laoreet eget donec diam nonummy. Dolore aliquet pulvinar nunc molestie tempus ante at aliquam, proin consectetur nisi, sem consectetur congue. Euismod consectetur nisi non sit lobortis mauris aliquam proin consectetur ut eget lorem et at. Ac diam nonummy dolore euismod pulvinar laoreet felis tempus mi adipiscing aliquam aliquet felis, aliquam. Praesent consectetur magna, non pharetra lobortis eget lorem, et at congue non dolor lobortis eget. Erat et elit donec aliquet amet nunc id, tempus euismod ipsum, laoreet felis aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa molestie ipsum ante adipiscing nisi sem volutpat sed nibh eget donec praesent nonummy dolore euismod sed, laoreet felis tempus proin. Turpis dolore tellus feugiat massa felis aliquam sem consectetur magna sem adipiscing aliquam aliquet sit ut, molestie feugiat ante at aliquam non. Pharetra ut volutpat dolor lobortis eget, ac et nonummy dolore euismod sed mi, nonummy congue euismod, dolor, laoreet, eget erat praesent amet. Congue euismod, pulvinar laoreet felis donec aliquet pulvinar nunc id, tempus mi adipiscing nisi, aliquet elit donec diam pulvinar tincidunt id sed. Mi felis donec praesent sit massa, id tempus proin turpis nisi, aliquet sit lobortis volutpat feugiat et consectetur nisi sem adipiscing donec. Aliquet sit nunc molestie, lorem nibh mauris ac proin sit ut molestie feugiat nibh elit magna non, dolor lobortis volutpat erat et. Consectetur, magna ullamcorper turpis nisi non sit nibh eget ac proin pharetra ut non, dolor laoreet elit magna ullamcorper pharetra lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, tincidunt volutpat sed laoreet eget, erat praesent adipiscing aliquam, proin adipiscing, aliquam sem pharetra ut volutpat feugiat lobortis dolor tincidunt volutpat lorem et consectetur congue, non dolor nibh eget. Donec, praesent nonummy congue euismod ipsum mi elit, erat, praesent turpis dolore aliquet sit nunc tellus, lorem, ante at magna sem sit lobortis mauris ac sem, pharetra congue non sed. Laoreet id sed mi elit, donec aliquet pulvinar, tincidunt felis erat ante consectetur, nisi tellus lorem, nibh mauris lorem proin, consectetur congue non dolor laoreet elit magna non feugiat nibh. Elit erat diam amet donec ullamcorper dolor laoreet eget donec diam amet nunc tellus ipsum massa id aliquam aliquet amet nunc id ipsum proin adipiscing nisi aliquet sit massa felis. Aliquam, dolore tellus pulvinar ante felis aliquam proin turpis ut tellus, feugiat massa at aliquam sem pharetra lobortis, mauris lorem et, eget erat diam consectetur tincidunt volutpat sed, nunc, mauris. Lorem nibh, mauris lorem et, elit magna diam nonummy congue euismod pulvinar nunc molestie ipsum mi felis aliquam tincidunt euismod pulvinar ante felis aliquam praesent turpis, nunc molestie, tempus ante. At aliquam, proin consectetur ut non pharetra lobortis eget, amet nunc id erat praesent turpis at nisi non feugiat nibh, mauris magna sem pharetra ut volutpat sed laoreet eget erat. Mi adipiscing donec praesent turpis nunc molestie tempus, praesent adipiscing nisi mauris, tempus ante at, aliquam sem, pharetra ut non sed nibh elit ac et amet congue, euismod sed mi. Elit dolore ullamcorper pulvinar tincidunt id tempus mi nonummy donec tellus ipsum massa adipiscing aliquam aliquet turpis dolore tellus ipsum ante at, ac et at ac diam consectetur congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum proin, at aliquam sem sit lobortis mauris ac proin turpis ut mi felis, aliquam proin turpis. Ut non sit lobortis mauris ac, proin consectetur congue ullamcorper dolor, laoreet, eget sed mi elit donec praesent. Adipiscing nisi mi felis tempus praesent nonummy dolore, aliquet sit ut molestie lorem ante, adipiscing ut non sit. Ut non dolor lobortis elit ac ullamcorper pharetra lobortis sem turpis ut tellus sit congue euismod dolor laoreet. Eget erat mi, nonummy dolore ullamcorper amet massa felis aliquam praesent turpis nunc id ipsum congue ullamcorper dolor. Mi felis tempus praesent nonummy donec tellus sit massa id ipsum proin adipiscing aliquam sem sit ut molestie. Lorem proin consectetur nisi non feugiat magna non, consectetur congue volutpat sed laoreet eget, donec diam amet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur congue sit lobortis molestie lorem ante consectetur ac sem sit lobortis mauris lorem et nonummy. Magna ullamcorper pharetra congue euismod sed et nonummy dolore ullamcorper, pulvinar lobortis volutpat lorem, et nonummy. Magna diam, pharetra laoreet eget erat praesent nonummy dolore ullamcorper pulvinar laoreet id, tempus mi adipiscing. Nisi sem at magna diam consectetur congue non pharetra laoreet elit, donec diam amet congue ullamcorper. Pulvinar massa molestie ipsum ante adipiscing nisi sem feugiat massa mauris, dolor laoreet elit donec diam. Amet, nunc id erat praesent adipiscing dolore euismod sed mi nonummy dolore ullamcorper pulvinar laoreet felis. Erat praesent turpis nunc id tempus tincidunt euismod pulvinar tincidunt eget erat praesent amet congue id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac diam nonummy dolore aliquet, elit erat et consectetur congue euismod dolor laoreet id sed praesent nonummy. Donec praesent turpis, nunc molestie ipsum ante adipiscing nisi tellus feugiat massa felis, sed, mi elit magna. Ullamcorper amet nunc id sed, ante mauris tempus praesent turpis ut tellus ipsum proin adipiscing aliquam aliquet. Sit ut volutpat feugiat ac diam, pharetra tincidunt, eget lorem et nonummy donec ullamcorper pulvinar laoreet eget. Erat mi adipiscing, donec praesent amet massa id aliquam, praesent congue, ullamcorper pulvinar laoreet felis erat praesent. Nonummy donec aliquet pulvinar laoreet id aliquam, tellus sit massa id, tempus ante at aliquam, aliquet sit. Lobortis molestie donec diam amet tincidunt euismod, ipsum ante adipiscing donec aliquet turpis nisi non sit ut. Non dolor tincidunt id sed mi elit erat praesent adipiscing nisi tellus consectetur congue euismod dolor laoreet. Eget sed mi adipiscing tempus proin, adipiscing nisi tellus, feugiat massa mauris aliquam sem consectetur nisi ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris tempus praesent turpis nisi tellus lorem ante at ac sem sit donec praesent. Amet dolore molestie ipsum massa felis nisi tellus sit, nunc molestie tempus proin adipiscing. Nisi sem, consectetur congue volutpat sed nibh elit ac diam at aliquam sem turpis. Nisi non feugiat lobortis eget, lorem et nonummy magna diam pulvinar, nunc tellus pulvinar. Nunc id tempus praesent, turpis nisi, non nonummy donec ullamcorper pulvinar laoreet felis tempus. Praesent adipiscing nisi aliquet sit ut tellus feugiat lobortis eget ac proin, consectetur congue. Non pharetra ac diam pharetra tincidunt eget, ac diam pharetra tincidunt eget, erat mi. Elit donec diam pulvinar, tincidunt id sed praesent adipiscing dolore tellus pulvinar praesent adipiscing. Nisi aliquet sit lobortis molestie tempus proin, consectetur nisi non dolor nibh eget lorem. Nibh elit magna, ullamcorper pharetra congue id sed laoreet adipiscing dolore non dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ut tellus feugiat lobortis eget, sed nibh at magna non adipiscing nisi tellus feugiat massa felis nisi tellus sit. Ut non dolor nibh mauris magna, sem sit lobortis eget lorem, et consectetur congue, non dolor sit lobortis molestie lorem. Nibh elit magna diam, amet congue volutpat erat et nonummy congue, ullamcorper, dolor tincidunt id erat praesent, pulvinar tincidunt id. Sed aliquam sem pharetra ut volutpat lorem et consectetur ut volutpat feugiat lobortis volutpat dolor mi elit erat, praesent amet. Dolore euismod pulvinar massa diam pharetra congue non sed et consectetur ut eget lorem et elit magna non dolor nibh. Eget erat diam amet congue volutpat erat et, consectetur congue ullamcorper felis tempus proin adipiscing magna non sit lobortis eget. Sed nibh elit, ac diam amet congue ullamcorper pulvinar, massa id ipsum ante felis aliquam proin consectetur nisi tincidunt id. Tempus ante adipiscing donec praesent adipiscing nisi tellus ipsum proin turpis dolore tellus feugiat massa mauris aliquam sem, sit dolor. Tincidunt id tempus mi adipiscing nisi aliquet sit nunc molestie tempus proin turpis ut molestie ipsum praesent, adipiscing nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ut, volutpat lorem et consectetur nisi volutpat feugiat lobortis eget lorem et. Nonummy magna ullamcorper, dolor laoreet proin, at, aliquam non, pharetra lobortis molestie lorem. Nibh elit ac diam pharetra tincidunt volutpat sed mi elit erat diam amet. Nunc euismod ipsum magna, diam nonummy magna ullamcorper dolor laoreet id ipsum laoreet. Felis aliquam praesent adipiscing nisi tellus sit lobortis mauris tempus sem turpis nisi. Volutpat feugiat nibh, at nonummy nunc euismod ipsum, laoreet adipiscing aliquam praesent adipiscing. Nisi sem, pharetra ut molestie, lorem et at magna non dolor lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem et nonummy magna ullamcorper, pharetra nunc id sed praesent. Adipiscing aliquam praesent turpis nunc molestie, elit, magna ullamcorper, pharetra. Tincidunt eget erat diam consectetur congue ullamcorper dolor laoreet id. Tempus ante felis tempus praesent turpis aliquam, sem pharetra lobortis. Mi, elit dolore aliquet amet massa felis erat praesent amet. Nunc euismod tempus mi felis aliquam aliquet, sit massa felis. Aliquam aliquet pulvinar laoreet adipiscing donec aliquet, volutpat dolor laoreet. Id sed et nonummy congue euismod dolor laoreet elit donec. Ullamcorper dolor laoreet felis tempus praesent nonummy nunc, id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent nonummy dolore ullamcorper pulvinar massa id tempus praesent. Adipiscing nisi aliquet sit massa mauris consectetur magna, euismod. Pulvinar tincidunt id tempus mi adipiscing donec praesent, turpis. Ut non sit ut molestie lorem nibh at congue. Non dolor lobortis mi adipiscing dolore tellus pulvinar ante. Felis, aliquam proin consectetur nisi non sit ut volutpat. Dolor nibh elit erat diam pharetra tincidunt id, ipsum. Laoreet felis consectetur magna sem consectetur congue euismod sed. Mi, elit donec diam, amet tincidunt id sed mi. Nonummy donec tellus pulvinar laoreet felis aliquam aliquet mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc, sem turpis nisi non dolor, tincidunt volutpat dolor laoreet id ipsum laoreet. Felis id sed laoreet adipiscing, donec, praesent adipiscing dolore molestie feugiat ante adipiscing. Nisi aliquet sit lobortis mauris tempus, proin at ac diam consectetur congue laoreet. Id, lorem nibh mauris aliquam sem, pharetra ut non pharetra lobortis eget erat. Et nonummy congue ullamcorper, sed laoreet felis donec praesent nonummy dolore tellus, sit. Lorem et nonummy magna non dolor nibh at ac, ullamcorper pharetra lobortis eget. Erat mi elit donec aliquet pulvinar laoreet felis magna diam mauris tempus sem. Consectetur ut tellus lorem, ante at aliquam sem, at congue non pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur pulvinar laoreet, felis tempus ante mauris tempus, sem turpis ut tellus sit lobortis mauris, lorem et nonummy magna, non dolor nibh eget erat diam tellus feugiat ante felis aliquam. Sem, turpis ut molestie lorem ante, at nisi non sit lobortis mauris lorem et nonummy magna ullamcorper dolor laoreet eget turpis dolore tellus feugiat ante at aliquam sem sit ut. Volutpat feugiat nibh mauris lorem diam consectetur, congue ullamcorper pulvinar nunc euismod pulvinar nunc, tellus feugiat massa praesent adipiscing donec aliquet amet nunc tellus ipsum massa mauris aliquam sem pulvinar. Lobortis, molestie tempus proin consectetur magna sem feugiat nibh mauris amet dolore, id sed mi felis aliquam praesent amet dolore aliquet sit lobortis molestie dolor lobortis eget erat et nonummy. Magna diam pulvinar tincidunt euismod ipsum ante diam consectetur congue volutpat sed nibh elit ac diam amet congue id erat, diam, amet dolore euismod dolor laoreet elit donec praesent nonummy. Nunc euismod ipsum ante diam, consectetur donec diam pharetra laoreet id erat mi adipiscing dolore euismod, sed laoreet elit, erat praesent turpis dolore tellus eget erat et, nonummy magna euismod. Dolor nibh, nonummy magna ullamcorper pharetra laoreet euismod ipsum laoreet felis aliquam aliquet pulvinar massa felis tempus praesent turpis dolore aliquet volutpat sed mi felis erat mi, adipiscing donec praesent. Turpis nisi tellus feugiat nibh at aliquam non feugiat massa molestie lorem et consectetur congue non pharetra ipsum mi adipiscing aliquam sem turpis nunc molestie feugiat ante consectetur nisi non. Sit lobortis mauris ac et consectetur congue volutpat sed et elit amet nunc, id consectetur, nisi volutpat feugiat ante at magna sem consectetur tincidunt euismod sed laoreet elit donec ullamcorper. Pharetra tincidunt id sed praesent amet congue euismod sed mi felis at magna non dolor, lobortis eget ac sem, consectetur congue euismod dolor laoreet eget donec ullamcorper amet, nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nunc molestie ipsum massa at lorem proin consectetur. Nisi non pharetra tincidunt volutpat lorem dolore tellus pulvinar. Nunc tellus lorem nibh mauris, ac proin at congue. Ullamcorper pharetra tincidunt id sed mi elit donec aliquet. Amet dolore aliquet volutpat sed mi felis erat diam. Pulvinar tincidunt id ipsum massa id tempus proin at. Nisi, sem pharetra lobortis mauris lorem et, at magna. Sem amet sit lobortis molestie lorem ante at nisi. Sem consectetur ut non pulvinar tincidunt eget erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis donec aliquet amet nunc molestie. Donec aliquet turpis ut tellus feugiat. Nibh at aliquam, sem pharetra ut. Volutpat dolor laoreet eget adipiscing aliquam. Sem consectetur magna sem pharetra lobortis. Eget ac et, consectetur congue euismod. Dolor tincidunt euismod ipsum laoreet, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut, volutpat feugiat lobortis volutpat. Sed mi elit donec aliquet, adipiscing. Dolore tellus pulvinar nunc molestie lorem. Ante mauris aliquam tincidunt, id ipsum. Laoreet id aliquam proin turpis dolore. Molestie, tempus ante mauris, ac proin. Consectetur nisi non pharetra tincidunt ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nunc, euismod ipsum laoreet felis aliquam praesent adipiscing, nisi tellus, feugiat, massa mauris ac, proin at ac sem, pharetra sit. Ut molestie lorem ante consectetur, magna sem consectetur ut non sed nibh at, magna diam pharetra tincidunt id sed mi elit. Donec aliquet pulvinar lorem proin consectetur nisi non dolor, ante mauris magna diam consectetur congue, non pharetra tincidunt id sed laoreet. Adipiscing aliquam praesent turpis dolore aliquet feugiat ante adipiscing dolor lobortis volutpat sed et elit erat diam amet dolore euismod pulvinar. Nunc molestie feugiat ante, adipiscing ut non feugiat massa at, ac dolore ullamcorper ipsum laoreet felis, erat praesent adipiscing nisi aliquet. Sit ut volutpat feugiat nibh at magna sem, sit ut volutpat sed et elit, donec, ullamcorper amet ipsum proin, adipiscing nisi. Aliquet sit lobortis volutpat feugiat nibh at nisi, sem dolor nibh at magna non pharetra lobortis eget lorem nibh elit donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy congue ullamcorper pulvinar, massa id ipsum ante mauris. Tempus proin consectetur, nisi tellus eget donec diam pulvinar laoreet. Eget sed mi adipiscing dolore euismod ipsum mi elit aliquam. Praesent amet nunc id tempus mi adipiscing aliquam aliquet, euismod. Pulvinar tincidunt id tempus mi felis aliquam praesent adipiscing nisi. Non, pharetra congue volutpat sed et at magna non dolor. Lobortis elit ac diam pharetra, congue ante mauris lorem ante. Mauris ac sem sit nibh mauris ac sem consectetur congue. Non, dolor tincidunt id sed mi elit donec aliquet molestie. Lorem nibh elit ac diam nonummy magna ullamcorper pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue volutpat sed nibh aliquet turpis dolore molestie, ipsum. Ante, adipiscing nisi aliquet sit lobortis molestie lorem nibh eget. Lorem, et consectetur tincidunt, volutpat lorem et nonummy congue non. Felis tempus praesent turpis, ut non feugiat, massa mauris ac. Et, elit magna non dolor lobortis eget sed et elit. Donec diam nonummy nunc euismod mauris ac proin consectetur congue. Ullamcorper pharetra congue id sed, et nonummy congue ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, pharetra pulvinar nunc molestie tempus ante consectetur ut non sit lobortis, mauris lorem et elit erat diam amet tincidunt euismod ipsum laoreet elit. Donec aliquet turpis feugiat nibh mauris ac, et nonummy donec ullamcorper amet tincidunt id ipsum laoreet felis tempus proin adipiscing, nisi tellus sit ut. Volutpat feugiat nibh elit turpis nunc id ipsum, ante felis aliquam proin turpis nunc tellus feugiat nibh mauris ac et consectetur congue, ullamcorper pharetra. Tincidunt eget ac diam amet congue ante mauris aliquam, proin consectetur nisi non dolor lobortis eget ac et nonummy congue euismod dolor laoreet elit. Donec diam pharetra laoreet eget ac nunc id tempus massa at aliquam proin consectetur magna non, dolor lobortis eget sed laoreet felis tempus praesent. Nonummy donec tellus sit, ut molestie tempus proin turpis dolor laoreet id sed mi, felis donec aliquet pulvinar laoreet elit donec praesent amet tincidunt. Id ipsum ante adipiscing donec aliquet turpis ut non, sit ut volutpat feugiat proin consectetur magna sem, dolor tincidunt lobortis mauris lorem ante consectetur. Nisi non pharetra ut volutpat, sed nibh molestie feugiat lobortis mauris aliquam sem pharetra, lobortis molestie lorem et consectetur ut volutpat feugiat ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut, volutpat sed nibh elit erat praesent amet tincidunt euismod ipsum mi felis erat. Aliquet turpis nunc id erat aliquet pulvinar, felis aliquam praesent, turpis nisi non, feugiat. Lobortis eget ac proin sit congue volutpat feugiat lobortis eget ac diam pharetra tincidunt. Volutpat sed mi diam pulvinar tincidunt euismod, sed ante felis aliquam praesent turpis ut. Molestie feugiat ante at ac proin, turpis lobortis mauris ac et consectetur nisi non. Pharetra nonummy magna, non dolor laoreet eget sed mi adipiscing donec aliquet amet nunc. Molestie, ipsum ante adipiscing dolore tellus ipsum ante mauris aliquam praesent, adipiscing donec tellus. Sit nisi sem consectetur congue volutpat, feugiat lobortis elit ac diam pharetra tincidunt eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar massa molestie feugiat, ante, at aliquam proin at magna non, dolor nibh eget, ac ullamcorper amet tincidunt eget sed et nonummy feugiat nibh, mauris. Lorem et nonummy magna ullamcorper pharetra tincidunt eget ac, et nonummy dolore euismod sed laoreet felis donec ullamcorper, amet nunc euismod tempus lobortis mauris lorem. Diam consectetur ut, volutpat sed laoreet elit magna ullamcorper dolor nibh eget ac diam amet congue, euismod pulvinar tincidunt id erat praesent turpis nunc, sem. Consectetur congue, ullamcorper dolor laoreet elit, magna diam pharetra laoreet, id sed mi felis erat praesent adipiscing nisi aliquet feugiat ante adipiscing, ac diam consectetur. Congue ullamcorper pulvinar tincidunt id erat praesent amet dolore euismod sed mi adipiscing aliquam aliquet amet massa molestie ipsum ante felis dolore euismod tempus dolore. Aliquet sit nunc molestie, tempus proin adipiscing nisi non sit nibh mauris aliquam sem pharetra ut volutpat feugiat nibh at magna sem dolor, tincidunt volutpat. Dolor laoreet euismod ipsum laoreet adipiscing aliquam aliquet amet nunc id tempus mi adipiscing nisi tellus feugiat, massa molestie tempus, ante mauris ac proin consectetur. Congue non dolor laoreet eget magna, diam pharetra tincidunt volutpat sed mi elit magna ullamcorper turpis dolore tellus pulvinar nunc felis tempus laoreet elit erat. Diam nonummy dolore ullamcorper ipsum mi felis donec praesent turpis dolore tellus sit massa mauris tempus sem turpis ut tellus feugiat nibh laoreet ipsum dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna et nonummy donec mi felis tempus congue massa et euismod adipiscing, lorem tincidunt aliquet at feugiat erat lobortis sem elit ipsum massa felis aliquam aliquet sit ut. Tellus sit ut non sed et, sem at id turpis, ac laoreet euismod sit magna nibh eget sit ac nibh id, turpis ac laoreet, euismod mauris feugiat congue. Aliquet turpis nunc sed mi elit erat praesent nonummy donec aliquet sit massa, mauris tempus praesent sit nunc molestie feugiat massa mauris aliquam sem sit lobortis, mauris ac. Proin magna diam amet nunc euismod ipsum laoreet felis, tempus proin adipiscing nisi tellus, ipsum ante mauris ac et at magna diam dolor lobortis tellus lorem nibh at. Ac diam pharetra ut non dolor, laoreet eget erat, mi elit dolore aliquet pulvinar massa felis tempus, praesent adipiscing nisi aliquet sit, ut ut tellus feugiat nibh at. Aliquam proin, pharetra ut volutpat feugiat nibh at magna ullamcorper pharetra lobortis eget ac diam consectetur, congue volutpat dolor laoreet felis donec proin turpis ut tellus feugiat congue. Volutpat sed nibh at magna, diam nonummy congue euismod dolor tincidunt, id tempus nonummy, mauris pharetra aliquam, lobortis diam felis sit sed nunc, proin volutpat erat mi elit. Donec praesent turpis nisi, aliquet pulvinar nunc molestie, aliquam proin, at ac diam non pharetra ut non dolor nibh elit ac ullamcorper pharetra tincidunt volutpat sed et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed mi nonummy dolore praesent turpis nisi tincidunt nisi, et euismod adipiscing lorem lobortis volutpat pulvinar dolore tellus ipsum nunc tellus ut sem consectetur magna diam adipiscing, aliquam. Proin, volutpat amet donec mi molestie pharetra dolore mi molestie, consectetur pulvinar nisi sem elit erat praesent volutpat felis dolor donec massa tellus pharetra magna diam felis feugiat. Congue mi molestie at amet ut proin eget pulvinar, nunc tellus turpis magna et felis tempus nunc praesent mauris amet aliquam congue diam felis pharetra erat massa proin. Aliquet mauris amet ipsum nisi dolore nibh ullamcorper, felis sit congue mi donec ut et felis ipsum ut diam nonummy donec ante molestie, feugiat congue mi molestie consectetur. Magna praesent, felis lorem congue praesent id feugiat congue diam felis consectetur sed lorem congue mi molestie consectetur ipsum nisi, et elit, sed massa tellus pharetra magna diam. Adipiscing sit ut non amet donec ante, volutpat pharetra, at pulvinar, tempus ut non nonummy lorem lobortis massa tellus pharetra ac mi tellus at ipsum dolore sem at. Sed et felis tempus massa, mauris feugiat lobortis non adipiscing ipsum, ut mi molestie sit magna et molestie sit, nisi diam felis pulvinar lobortis mauris tempus ante eget. Nisi et id ipsum massa molestie feugiat ut ullamcorper amet dolore aliquet turpis nisi, et elit erat mi id ipsum, ut sem nonummy congue diam, adipiscing lorem magna. Laoreet molestie turpis magna diam, elit donec praesent adipiscing nisi sem consectetur magna et elit erat ante felis lorem lobortis volutpat amet, donec praesent at, elit ipsum, nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit erat massa aliquet elit sed laoreet eget dolor tincidunt tellus sit, nisi sem nonummy sed laoreet, molestie sit ut ullamcorper nonummy dolore praesent at ac nibh volutpat. Pulvinar aliquam, tincidunt praesent nunc proin mauris sed tincidunt aliquet turpis nisi sem at erat laoreet molestie sit ut, sem nonummy tempus lobortis et id pulvinar magna diam. Nonummy donec mi id feugiat ut non pharetra congue euismod pulvinar tincidunt molestie feugiat lobortis non pharetra congue diam nonummy aliquam ante non amet donec praesent at feugiat. Congue, ullamcorper turpis aliquam proin consectetur magna et id pulvinar nunc non nonummy ipsum nisi et, id pulvinar nunc non consectetur ac mi felis, ipsum lobortis, volutpat consectetur. Tempus ut diam nonummy, erat mi mauris tempus ante mauris lorem laoreet eget erat laoreet id ipsum lobortis non pharetra dolore aliquet non nonummy tempus ut diam eget. Sed nunc non nonummy donec mi felis feugiat ut ullamcorper nonummy tempus massa volutpat pharetra, donec mi mauris dolor congue ut et id sit nisi, sem elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At adipiscing feugiat donec massa et ullamcorper, adipiscing feugiat tincidunt euismod. Turpis feugiat dolore ante volutpat consectetur erat, massa tellus feugiat lobortis. Massa mauris pharetra donec massa diam id turpis ac nunc proin. Non felis sit ac massa proin eget turpis ac tincidunt, praesent. Volutpat elit pulvinar magna laoreet aliquet mauris dolor donec proin non. Adipiscing sit ac massa proin volutpat adipiscing feugiat donec massa non. Felis turpis lorem nunc ante ullamcorper, adipiscing lorem, congue mi tellus. At pulvinar ac lobortis, aliquet molestie nonummy ipsum nisi nibh tellus. Mauris pulvinar aliquam nibh ullamcorper felis sit ac nunc proin elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc sem eget sit lorem laoreet praesent mauris amet. Aliquam ut mi molestie, sit lobortis molestie feugiat ante mauris. Ac et nonummy donec diam dolor tincidunt id, sed massa. Felis tempus ante, mauris ac proin consectetur nisi non dolor. Congue, ullamcorper amet, nunc tellus sit massa mauris aliquam praesent. Turpis ut non sit lobortis mauris ac, sem pharetra lobortis. Molestie feugiat et, at consectetur congue volutpat lorem et nonummy. Donec ullamcorper, pulvinar tincidunt euismod sed laoreet adipiscing donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, mi felis, erat ante adipiscing donec, tellus pulvinar massa, id feugiat lobortis, mauris ac sem pharetra ut volutpat dolor lobortis volutpat sed mi elit erat praesent amet, dolore. Tellus pulvinar nunc mauris tempus proin adipiscing aliquam sem pharetra congue non dolor, lobortis eget ac ullamcorper pharetra dolore tellus sit ut molestie lorem proin turpis ut tellus sit. Nibh mauris ac proin, consectetur congue, non dolor nibh at, ac diam amet tincidunt ante mauris ante sem eget pulvinar aliquam laoreet tellus adipiscing dolor donec lobortis, diam id. Sit sed nisi nibh aliquet adipiscing, aliquam nibh volutpat pulvinar ut et, euismod amet nisi et id amet ac nibh euismod pulvinar dolore aliquet consectetur magna et, elit tempus. Ante tellus pharetra magna praesent felis tempus massa et molestie turpis, nisi sem pharetra magna aliquet amet aliquam ante mauris, ac nibh eget sed, massa tellus consectetur erat nunc. Proin elit sed laoreet id, sit tincidunt sem at lorem nibh, eget ipsum nunc tellus pharetra congue laoreet id feugiat magna diam felis ipsum, lobortis sem volutpat elit consectetur. Sed lorem magna mi id feugiat, ut ullamcorper adipiscing, aliquam proin at lorem nibh volutpat pulvinar nisi sem consectetur erat mi id ipsum volutpat pharetra congue praesent adipiscing aliquam. Nibh ullamcorper adipiscing tempus, lobortis ullamcorper felis lorem tincidunt praesent adipiscing lorem nibh eget dolor laoreet ullamcorper turpis nisi et, eget dolor, congue praesent mauris dolor magna mi adipiscing. Tempus lobortis non amet dolore praesent adipiscing ac laoreet ullamcorper turpis aliquam et eget pulvinar, dolore sem eget pulvinar et id sit, nisi diam eget ipsum ut non consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent mauris feugiat congue praesent adipiscing aliquam proin eget dolor dolore praesent adipiscing nisi, proin, at sed dolore, et ullamcorper mauris nonummy ipsum ante non consectetur. Sed massa non consectetur donec laoreet tellus sit magna diam felis sit nisi mi tellus turpis, ac mi euismod turpis ac et, euismod tellus at ac. Et felis ipsum lobortis non pharetra dolore praesent felis feugiat lobortis euismod nonummy aliquam, proin consectetur ac et elit sed ut tincidunt aliquet mauris felis ipsum. Ut diam id ipsum massa, volutpat dolor, congue diam nonummy aliquam ante mauris sed tincidunt, ullamcorper turpis nisi, proin eget, pulvinar mi mauris pharetra, ipsum ut. Sem elit tempus massa mauris feugiat lobortis volutpat amet dolore aliquet sit ut proin at sed massa id feugiat ut ullamcorper diam elit ipsum nisi, et. Id amet nisi tincidunt praesent mauris feugiat, dolore mi molestie pharetra tempus ut diam id sit nunc et, proin eget dolor dolore diam elit donec ante. Volutpat consectetur donec praesent felis, nonummy erat massa, non, nonummy ipsum massa tellus pharetra magna diam elit tempus lobortis non pharetra dolore praesent mauris feugiat tincidunt. Praesent diam elit sit, ac nibh eget erat mi adipiscing donec ante volutpat nonummy ipsum magna et magna mi volutpat pharetra donec ante mauris feugiat lobortis. Diam id sit congue, praesent id sit magna et felis ipsum lobortis non, nonummy erat mi mauris feugiat pulvinar aliquam, et eget ipsum massa tellus consectetur. Ac laoreet id ipsum lobortis non elit ipsum, ut diam felis turpis ac tincidunt praesent mauris sed, laoreet elit sit, magna mi tellus elit pulvinar aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante ullamcorper id, sem eget pulvinar aliquam congue praesent volutpat elit pulvinar magna laoreet tellus turpis ac. Tincidunt proin non adipiscing ipsum congue mi tellus consectetur dolor ut mi tellus at dolor, donec nibh. Diam molestie consectetur sed nunc sem eget pulvinar aliquam nibh euismod turpis lorem tincidunt mi volutpat nonummy. Dolore ut, diam id pharetra erat nunc sem, eget amet tempus, nibh euismod adipiscing feugiat congue praesent. Molestie consectetur erat massa sem eget sit aliquam nibh aliquet donec massa sem id sit magna laoreet. Tellus volutpat adipiscing feugiat magna laoreet sem eget, pulvinar, aliquam nibh ullamcorper adipiscing dolor magna mi mauris. Pharetra erat nunc, proin euismod turpis ac tincidunt praesent molestie amet tempus nisi et tellus elit, dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non adipiscing feugiat erat massa sem eget pulvinar aliquam lobortis praesent mauris pharetra donec massa sem id. Turpis sed nunc praesent volutpat praesent mauris, amet erat ut et id sit ac nunc proin eget. Amet lorem ut mi tellus at sed nisi nibh aliquet mauris amet ipsum, magna, laoreet tellus consectetur. Sed dolore nibh volutpat nonummy lorem magna laoreet molestie, consectetur sed dolore proin, volutpat turpis feugiat dolore. Ante sem felis sit magna laoreet aliquet mauris pharetra donec lobortis non nonummy tempus congue laoreet aliquet. Eget turpis tempus tincidunt, diam mauris pharetra donec massa non, elit sit lobortis ullamcorper felis pharetra sed. Nisi, lobortis, aliquet molestie nonummy pulvinar magna laoreet sem mauris, pulvinar aliquam ut praesent molestie consectetur sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc nibh tellus mauris nonummy ipsum magna. Laoreet, aliquet elit ipsum nisi nibh ullamcorper. Felis pharetra erat, ut magna mi non. Eget, pulvinar aliquam nibh ullamcorper adipiscing lorem. Congue ante volutpat consectetur ipsum ut diam. Id turpis, ac tincidunt praesent at dolor. Dolore ante molestie pharetra donec massa sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat adipiscing feugiat congue mi tellus nonummy sed nisi nibh. Magna massa proin volutpat, turpis lorem congue mi, molestie diam. Id sit aliquam nibh euismod, at dolor, donec ante molestie. Dolor tincidunt aliquet turpis dolore tellus ante mauris tempus ante. Mauris sed nibh at congue, ullamcorper pharetra congue id ipsum. Mi elit erat aliquet turpis nunc tellus sit massa mauris. Tempus feugiat nibh eget lorem et consectetur magna volutpat, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat massa molestie lorem proin consectetur magna sem mauris. Lorem ante consectetur magna sem consectetur magna ullamcorper dolor. Tincidunt id sed laoreet felis aliquam praesent turpis dolore. Aliquet turpis lobortis volutpat dolor lobortis sem pharetra congue. Euismod dolor laoreet elit magna ullamcorper, pharetra tincidunt euismod. Ipsum massa id tempus ante adipiscing, nisi sem turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, diam nonummy donec, aliquet turpis. Nunc molestie ipsum ante at aliquam. Aliquet, sit lobortis volutpat feugiat et. Eget sed tincidunt euismod ipsum massa. Felis lorem ante adipiscing nisi, non. Sit, lobortis volutpat feugiat nibh at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa mauris, amet dolore, tellus sit nunc molestie lorem ante adipiscing aliquam proin pharetra ut volutpat. Dolor laoreet eget, erat et nonummy, donec praesent adipiscing, dolore, lobortis volutpat lorem nibh elit erat. Praesent amet nunc, euismod ipsum laoreet felis aliquam aliquet pulvinar massa id, erat praesent turpis, nisi. Molestie ipsum magna ullamcorper amet tincidunt euismod pulvinar massa mauris tempus proin turpis nunc, molestie ipsum. Massa at aliquam sem pharetra, ut volutpat feugiat et consectetur donec diam amet nunc id, mauris. Amet mi molestie, at ipsum aliquam laoreet ullamcorper adipiscing lorem nibh euismod pulvinar nisi nibh ullamcorper. Mauris pharetra donec ut sem consectetur congue ullamcorper dolor laoreet eget erat mi elit donec, aliquet. Amet dolore aliquet turpis lobortis molestie lorem nibh at magna et elit magna diam pulvinar sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra tincidunt euismod sed mi felis tempus mi, felis nisi aliquet turpis ut non. Sit lobortis volutpat lorem et elit magna ullamcorper nonummy dolore aliquet amet tincidunt id. Erat mi felis nisi sem consectetur nisi tellus feugiat nibh mauris ac proin at. Magna ullamcorper pharetra tincidunt volutpat sed mi felis erat, mi turpis nunc tellus ipsum. Ante mauris tempus praesent turpis nunc molestie pharetra congue id, sed mi felis donec. Aliquet adipiscing, nisi aliquet sit lobortis molestie feugiat nibh mauris, ac diam consectetur congue. Volutpat sed tincidunt, id, sed, mi, adipiscing aliquam aliquet amet nunc molestie ipsum mi. Felis, aliquam proin consectetur, nisi non dolor nibh mauris ac diam consectetur congue non. Dolor ut tellus feugiat massa at aliquam aliquet, feugiat massa mauris ac sem, turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus feugiat dolore tellus, sit massa molestie tempus proin at, nisi aliquet feugiat massa mauris, aliquam aliquet feugiat. Massa molestie lorem ante at nisi non dolor donec aliquet sit, nunc molestie ipsum, ante at nisi non pharetra. Ut volutpat ac proin turpis lobortis volutpat lorem ante, consectetur nisi, non dolor lobortis sem consectetur congue non pharetra. Laoreet id erat diam pharetra tincidunt id erat et nonummy dolore, aliquet pulvinar massa id, tempus mi turpis dolore. Euismod ipsum eget donec ullamcorper amet congue id sed mi elit donec praesent amet laoreet id tempus, praesent turpis. Dolore aliquet sit nunc tellus lorem ac praesent adipiscing donec aliquet turpis dolore tellus sit lobortis molestie feugiat nibh. At ac et, nonummy donec ullamcorper pulvinar nunc euismod ipsum, massa id tempus proin turpis dolore tellus feugiat ante. Felis aliquam proin consectetur ut volutpat, feugiat nibh, mauris lorem, nibh eget donec praesent, amet, tincidunt euismod pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue euismod ipsum laoreet elit erat aliquet turpis, nunc euismod pulvinar ante felis aliquam congue volutpat sed nibh elit. Donec diam pharetra congue euismod sed mi adipiscing, aliquam praesent amet nunc tellus feugiat, lobortis molestie, lorem proin consectetur. Turpis nisi aliquet pulvinar nunc molestie lorem nibh eget sed laoreet elit donec diam amet tincidunt euismod ipsum laoreet. Id erat praesent, turpis, nisi aliquet feugiat sed mi elit donec, ullamcorper amet nunc id ipsum mi adipiscing dolore. Tellus pulvinar, massa id tempus proin turpis nisi tellus feugiat massa mauris amet congue volutpat sed mi elit magna. Ullamcorper nonummy nunc tellus sit massa felis, aliquam praesent pulvinar massa id aliquam praesent turpis nisi tellus feugiat massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non dolor lobortis volutpat sed mi felis erat praesent adipiscing donec aliquet sit nunc molestie, eget donec diam, pharetra tincidunt euismod sed mi nonummy congue euismod. Pulvinar tincidunt felis donec aliquet, turpis nunc tellus ipsum ante adipiscing donec aliquet praesent adipiscing donec, aliquet sit ut tellus feugiat ante, adipiscing aliquam sem sit. Ut volutpat dolor lobortis elit ac diam nonummy congue volutpat dolor laoreet elit donec nunc molestie tempus, proin adipiscing nisi, sem pharetra ut non sed et. Elit erat mi nonummy dolore, ullamcorper pulvinar laoreet elit donec diam molestie lorem ante at magna non sit lobortis eget ac proin consectetur congue non dolor. Tincidunt id ipsum mi elit donec, ullamcorper, adipiscing, nunc, tellus ipsum ante diam nonummy magna ullamcorper pulvinar laoreet elit donec ullamcorper pulvinar tincidunt euismod sed praesent. Adipiscing donec aliquet amet nunc, molestie, feugiat ante, at aliquam proin turpis, ut laoreet id tempus mi felis aliquam sem turpis ut non feugiat lobortis eget. Lorem nibh at, ac diam amet laoreet ante at aliquam proin consectetur nisi volutpat, dolor tincidunt volutpat sed laoreet elit donec diam amet tincidunt euismod sed. Mi felis aliquam praesent turpis nunc molestie at magna ullamcorper, dolor nibh at ac, diam pharetra tincidunt volutpat sed, mi, felis tempus, mi adipiscing aliquam praesent. Turpis nunc molestie lorem nibh mauris ac proin proin, adipiscing nisi aliquet sit, ut volutpat feugiat et at magna diam, consectetur congue euismod dolor nibh, elit. Erat praesent adipiscing dolore tellus pulvinar laoreet felis aliquam, congue non dolor laoreet eget erat diam amet dolore euismod dolor laoreet elit donec ullamcorper pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus pulvinar massa molestie tempus ante adipiscing nisi non sit ut volutpat feugiat nibh elit magna non feugiat feugiat massa mauris aliquam sem, turpis. Nisi sem pharetra congue non dolor, laoreet eget erat praesent adipiscing donec praesent turpis nunc id, tempus mi et nonummy dolore euismod pulvinar laoreet. Felis tempus praesent adipiscing aliquam sem turpis, ut tellus feugiat nibh, mauris ac, et consectetur magna, non dolor tincidunt, id ipsum aliquam aliquet turpis. Ut volutpat feugiat ante at, magna sem pharetra tincidunt volutpat sed laoreet id sed mi nonummy congue euismod ipsum nunc proin consectetur congue non. Dolor tincidunt volutpat erat et elit dolore ullamcorper pulvinar tincidunt id tempus mi adipiscing donec aliquet, sit ut tellus sit lobortis eget lorem dolore. Ullamcorper pulvinar laoreet elit dolore aliquet amet nunc molestie ipsum mi adipiscing aliquam aliquet sit ut tellus lorem, ante, at magna non sit nibh. Mauris aliquam, aliquam aliquet pulvinar massa felis aliquam praesent adipiscing aliquam aliquet feugiat, massa molestie tempus sem consectetur ut, non dolor nibh diam amet. Nunc tellus pulvinar massa id tempus proin turpis ut non feugiat proin turpis nunc, molestie feugiat ante mauris, tempus proin turpis ut volutpat feugiat. Nibh praesent adipiscing dolore aliquet, pulvinar nunc molestie feugiat nibh mauris ac sem sit ut volutpat feugiat nibh eget erat et nonummy dolore aliquet. Amet nunc id erat magna non pharetra lobortis eget ac diam consectetur magna non, pharetra laoreet eget erat diam amet congue id sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at magna non consectetur tincidunt euismod dolor laoreet eget, sed praesent adipiscing aliquam proin adipiscing amet tincidunt ullamcorper. Pulvinar nunc tellus feugiat ante, mauris tempus, proin consectetur magna, non pharetra lobortis eget, ac sem pharetra ut non. Pharetra laoreet praesent turpis nisi tellus feugiat massa mauris aliquam sem sit ut volutpat dolor, nibh elit ac diam. Consectetur, congue euismod sed, et nonummy congue euismod dolor tempus proin adipiscing nisi, non feugiat massa mauris aliquam proin. Consectetur ut volutpat feugiat nibh at magna sem pharetra tincidunt eget ac diam consectetur turpis nunc, molestie tempus proin. At nisi non feugiat lobortis eget lorem, proin consectetur congue volutpat lorem et at magna sem pharetra tincidunt volutpat. Sed, mi sem, turpis ut tellus lorem ante at aliquam, non pharetra lobortis eget sed et at ac ullamcorper. Pharetra tincidunt volutpat, sed mi nonummy donec aliquet pulvinar tincidunt laoreet elit donec ullamcorper pulvinar tincidunt euismod ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat feugiat, nibh elit ac diam, consectetur congue. Euismod dolor, laoreet felis erat praesent, nonummy dolore. Aliquet turpis nunc, molestie ipsum ante euismod ipsum. Laoreet id, erat praesent turpis dolore tellus ipsum. Ante mauris tempus proin at, nisi non pharetra. Congue non, dolor laoreet id sed, laoreet, molestie. Dolor lobortis eget erat diam amet congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi tellus feugiat lobortis mauris ac et nonummy congue laoreet id sed, mi elit donec ullamcorper pulvinar massa, id tempus praesent turpis dolore aliquet turpis nunc molestie lorem ante. Consectetur magna sem pharetra tincidunt euismod ipsum massa felis erat ante adipiscing aliquam sem consectetur, magna non dolor, nibh mauris magna diam consectetur magna ullamcorper, pharetra tincidunt, euismod pulvinar. Laoreet id ipsum mi adipiscing dolore molestie ipsum, ante felis, aliquam sem consectetur nisi tellus lorem lobortis mauris ac diam pharetra ut, non, nonummy dolore praesent amet, nunc molestie. Ipsum lobortis, mauris tempus ante at, nisi non dolor lobortis eget ac diam consectetur, congue non dolor nibh elit ac diam at aliquam sem turpis ut volutpat lorem nibh. Eget sed et nonummy magna ullamcorper pulvinar nunc id sed mi nonummy congue euismod sed mi adipiscing donec ullamcorper sit ut volutpat feugiat nibh consectetur nisi volutpat, dolor lobortis. Eget sed diam nonummy congue non pulvinar laoreet eget sed congue non, dolor lobortis id erat mi, nonummy dolore ullamcorper, pulvinar tincidunt id, tempus praesent pulvinar nunc euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id ipsum proin adipiscing aliquam sem turpis ut volutpat feugiat. Nibh at ac sem, dolor tincidunt eget lorem, diam non dolor. Tincidunt, euismod ipsum laoreet adipiscing dolore ullamcorper amet dolore molestie feugiat. Lobortis volutpat feugiat lobortis eget ac, diam, elit donec consectetur magna. Ullamcorper pharetra tincidunt id sed mi elit donec, aliquet pulvinar massa. Felis tempus mi turpis dolore tellus pulvinar nunc molestie lorem ante. At nisi, tellus ipsum laoreet adipiscing donec ullamcorper amet nunc molestie. Ipsum, ante felis nisi aliquet turpis lobortis volutpat feugiat nibh mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, ac et, at magna, ullamcorper dolor tincidunt euismod dolor laoreet id tempus, praesent turpis dolore diam, pharetra congue volutpat dolor nibh elit erat diam. Pharetra dolore ullamcorper pulvinar laoreet felis dolore, aliquet amet massa molestie ipsum, ante felis nisi sem pharetra tincidunt euismod sed, tempus tincidunt mi non id. Turpis dolor donec ante, eget felis mauris amet ipsum congue et aliquet elit dolor nisi nibh at donec praesent adipiscing donec aliquet turpis ut non. Pharetra congue ullamcorper amet dolore, euismod sed mi felis erat praesent, turpis dolore tellus donec diam amet tincidunt, eget sed laoreet, adipiscing aliquam, praesent turpis. Nisi sem consectetur congue volutpat feugiat, et at ac et consectetur magna ullamcorper amet nunc euismod volutpat sed laoreet eget erat diam amet dolore ullamcorper. Pulvinar, nunc id erat praesent turpis nisi tellus sit nisi volutpat feugiat nibh mauris ac diam consectetur ut praesent adipiscing nisi non sit lobortis molestie. Feugiat lobortis eget erat mi elit dolore euismod, dolor laoreet id ipsum ante non pharetra, ut, volutpat dolor laoreet id erat mi elit dolore ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, nisi aliquet, turpis ut molestie sit lobortis. Volutpat sed laoreet elit donec diam amet congue. Ullamcorper amet nunc tellus sit ut volutpat dolor. Lobortis aliquet turpis nisi tellus, feugiat lobortis mauris. Aliquam diam consectetur, congue non dolor congue euismod. Ipsum laoreet elit donec aliquet amet dolore molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh mauris lorem, diam consectetur, congue, ullamcorper pharetra congue id erat mi nonummy dolore, aliquet. Turpis dolore tellus mauris aliquam sem turpis, ut volutpat feugiat ante mauris ac diam consectetur, congue. Non dolor laoreet eget erat praesent adipiscing donec aliquet turpis nunc, felis tempus sem turpis ut. Tellus sit lobortis, eget sed nibh elit magna ullamcorper pharetra tincidunt euismod ipsum mi elit donec. Aliquet amet nunc molestie ipsum ut tellus feugiat ante, at ac diam, consectetur congue ullamcorper pharetra. Congue euismod sed mi elit dolore ullamcorper pulvinar massa tellus ipsum lobortis mauris, consectetur congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et at magna ullamcorper, amet congue volutpat dolor. Laoreet id tempus magna, ullamcorper dolor tincidunt id ipsum. Mi felis aliquam proin adipiscing nisi non, sit lobortis. Molestie lorem proin consectetur ut volutpat lorem nibh elit. Ac massa molestie lorem ante at ac, diam consectetur. Congue ullamcorper pharetra, laoreet eget erat et nonummy congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis ut, non feugiat nibh, at. Magna non sit lobortis eget lorem nibh. Id sed mi adipiscing donec aliquet amet. Massa id tempus magna ullamcorper amet nunc. Euismod ipsum massa felis, aliquam aliquet pulvinar. Massa felis aliquam aliquet pulvinar massa id. Ipsum ante, adipiscing nisi molestie ipsum, mi. Aliquet sit lobortis molestie lorem proin turpis. Ut tellus feugiat nibh at magna sem. Sit nibh mauris ac et, consectetur, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris, lorem, diam nonummy magna ullamcorper pulvinar, laoreet id ipsum laoreet, id ipsum. Ante, at ac proin consectetur congue non elit erat praesent turpis dolore tellus. Pulvinar massa mauris tempus praesent turpis nunc molestie lorem ante adipiscing nisi sem. Sit lobortis molestie lorem proin at, ac diam consectetur congue volutpat lorem et. Nonummy magna diam, amet nunc euismod, ipsum massa, id ipsum ante, adipiscing aliquam. Sem, pharetra ut, volutpat pharetra tincidunt volutpat turpis nisi tellus lorem nibh at. Magna diam pharetra lobortis eget lorem, proin pharetra lobortis molestie lorem et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue euismod dolor tincidunt id tempus mi adipiscing donec aliquet turpis nunc molestie ipsum proin adipiscing, aliquam sem consectetur at. Magna sem pharetra tincidunt volutpat dolor, laoreet felis erat praesent nonummy nunc tellus pulvinar nunc molestie lorem ante mauris nisi. Sem pharetra ut volutpat turpis dolore tellus feugiat ante felis aliquam sem turpis ut tellus feugiat lobortis volutpat ac et. Nonummy donec praesent nonummy donec, aliquet amet ut tellus sit nisi aliquet sit, ut, non dolor tincidunt eget erat mi. Elit erat praesent amet dolore euismod, ipsum massa adipiscing donec tellus, pulvinar nunc ac diam nonummy dolore aliquet amet nunc. Euismod pulvinar nunc, molestie feugiat lobortis eget ac diam consectetur congue diam amet, dolore aliquet turpis dolore molestie ipsum, ante. Pharetra tincidunt volutpat sed laoreet id tempus mi adipiscing donec, praesent turpis ut non feugiat massa mauris lorem et elit. Ac diam amet dolore ullamcorper pulvinar lobortis molestie, lorem, ante mauris ac diam nonummy erat praesent adipiscing donec aliquet sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor nibh eget sed mi elit donec praesent nonummy, dolore tellus, pulvinar laoreet felis donec euismod ipsum erat mi felis tempus praesent turpis dolore. Tellus feugiat massa, mauris tempus ante at ac et consectetur, congue ullamcorper pulvinar tincidunt eget erat praesent, mauris ac proin at congue non feugiat lobortis eget. Erat mi elit magna, diam amet, nunc, euismod sit nunc mauris lorem ante at nisi non feugiat ante id sed laoreet elit erat praesent adipiscing, dolore. Aliquet sit ut volutpat dolor lobortis eget lorem et nonummy magna ullamcorper pulvinar tincidunt id nonummy congue ullamcorper pulvinar massa id tempus mi turpis nisi tellus. Sit ut molestie lorem, ante at magna sem sit, nibh at, magna diam consectetur ut tempus proin adipiscing nisi aliquet sit ut volutpat dolor lobortis mauris. Ac diam consectetur congue euismod pulvinar tincidunt id erat praesent nonummy dolore ullamcorper ipsum laoreet id amet dolore molestie feugiat ante mauris tempus, sem turpis, ut. Non pharetra lobortis volutpat dolor nibh nonummy donec diam amet ac proin turpis ut non feugiat nibh eget ac diam consectetur congue ullamcorper dolor nibh elit. Tempus ante felis tempus proin, adipiscing nisi non sit massa molestie pulvinar laoreet felis tempus mi adipiscing dolore aliquet sit ut volutpat feugiat, ante mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet felis aliquam proin turpis nisi aliquet sit lobortis non dolor nibh elit ac diam consectetur tincidunt euismod. Sed nibh elit feugiat nibh, mauris ac sem, pharetra congue non feugiat lobortis, elit erat et nonummy dolore. Ullamcorper pulvinar nunc euismod ipsum, ante felis aliquam, praesent sit donec diam nonummy, donec, ullamcorper pulvinar nunc id. Ipsum, sed et elit donec aliquet pulvinar tincidunt id tempus praesent nonummy dolore, tellus pulvinar massa molestie lorem. Nibh et elit ac diam pharetra congue euismod sed mi felis erat mi adipiscing nisi aliquet sit massa. Mauris tempus sem sit ut eget, sed nibh elit magna ullamcorper pharetra congue euismod, sed laoreet id tempus. Mi, adipiscing aliquam proin, turpis ut non feugiat nibh mauris ac diam pharetra, lobortis tellus sit, lobortis molestie. Dolor nibh, eget lorem et, elit donec ullamcorper pulvinar tincidunt euismod sed mi, felis, donec aliquet pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem ante elit ac diam. Consectetur magna, ullamcorper, pulvinar, nunc id. Ipsum laoreet, felis donec euismod ipsum. Ut volutpat dolor tincidunt volutpat sed. Laoreet felis erat praesent, amet dolore. Euismod pulvinar ante felis aliquam proin. Consectetur ac diam consectetur congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet felis erat mi adipiscing aliquam sem turpis ut non dolor lobortis volutpat sed. Nibh elit erat lobortis volutpat sed laoreet, eget sed et nonummy donec, aliquet turpis dolore. Euismod ipsum mi adipiscing nisi aliquet pulvinar massa mauris, tempus ante eget erat praesent amet. Dolore aliquet pulvinar massa id erat praesent turpis massa id ipsum ante felis tempus, sem. Turpis ut tellus feugiat lobortis, eget sed nibh non, dolor, nibh elit magna non dolor. Tincidunt id, sed diam, amet congue ullamcorper amet tincidunt euismod tempus, mi, adipiscing nisi tellus. Sit turpis nisi sem pharetra ut volutpat feugiat nibh consectetur nisi non pharetra lobortis eget. Ac et nonummy magna, diam amet nunc id sed, laoreet adipiscing aliquam ante mauris, ac. Sem consectetur nisi, non, pharetra tincidunt volutpat sed mi elit donec diam nonummy dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ut non dolor tincidunt euismod ipsum mi elit donec aliquet amet tincidunt, felis, erat praesent nonummy, nisi tellus pulvinar massa mauris amet. Dolore aliquet amet ut tellus ipsum ante adipiscing, nisi sem consectetur magna sem pharetra tincidunt euismod dolor laoreet, elit donec ullamcorper pulvinar tincidunt. Euismod nonummy donec praesent nonummy dolore ullamcorper amet dolore aliquet sit ut volutpat feugiat lobortis eget erat et nonummy congue ullamcorper, pulvinar, laoreet. Eget erat diam amet lorem et consectetur magna non, dolor lobortis elit magna diam pharetra tincidunt volutpat erat et elit donec ullamcorper pulvinar. Nunc euismod, ipsum ante adipiscing lorem et consectetur congue non dolor, tincidunt id sed mi, elit erat praesent turpis nunc euismod ipsum mi. Adipiscing nisi sem pulvinar massa mauris lorem proin adipiscing feugiat nibh eget lorem et, at ac et amet, congue, ullamcorper pulvinar tincidunt molestie. Ipsum mi turpis nisi tellus pulvinar massa mauris aliquam praesent turpis nunc ac proin at, congue non pharetra tincidunt volutpat dolor laoreet elit. Erat diam amet tincidunt felis tempus, mi adipiscing donec praesent turpis dolore tellus feugiat ut volutpat, lorem et at, nisi non dolor tincidunt. Volutpat dolor laoreet felis erat diam, nonummy, dolore aliquet sit ut non, feugiat congue euismod sed mi, felis erat praesent adipiscing nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum mi non pulvinar tincidunt eget, erat diam. Amet, congue euismod ipsum laoreet id erat praesent. Turpis dolore molestie erat mi adipiscing, nisi sem. Turpis ut ante felis tempus, proin, adipiscing, nisi. Sem feugiat lobortis volutpat lorem et at magna. Diam amet congue ullamcorper dolor laoreet felis donec. Praesent turpis nisi non sit lobortis volutpat sed. Nibh elit donec diam amet congue id ipsum. Massa id tempus mi felis, nisi aliquet sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor, laoreet eget sed mi nonummy congue ullamcorper amet massa id, ipsum ante adipiscing nisi sem turpis ut. Non consectetur congue euismod dolor laoreet eget erat diam pharetra laoreet elit ac mi adipiscing donec aliquet amet nunc molestie. Feugiat massa felis nisi aliquet sit magna euismod dolor nibh elit donec diam amet, congue euismod ipsum laoreet felis donec. Aliquet, amet, dolore tellus feugiat massa mauris nisi aliquet sit massa mauris volutpat, dolor nunc euismod ipsum mi adipiscing nonummy. Magna ullamcorper pharetra laoreet, eget ac diam pharetra tincidunt eget sed et nonummy dolore, ullamcorper nibh eget ac diam consectetur. Magna ullamcorper amet tincidunt euismod ipsum mi felis aliquam praesent turpis, nunc, molestie feugiat, lobortis molestie, lorem ante mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat, lobortis volutpat dolor laoreet eget sed et nonummy dolore. Aliquet turpis aliquam proin consectetur ipsum ante, mauris tempus proin adipiscing. Aliquam, diam consectetur ut volutpat sed et consectetur magna amet dolore. Ullamcorper pulvinar massa, felis erat praesent, amet magna sem sit lobortis. Eget sed laoreet praesent turpis nisi non sit lobortis molestie, lorem. Nibh elit erat diam pharetra congue volutpat erat et consectetur tincidunt. Volutpat sed nibh nonummy magna diam pharetra tincidunt id eget, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante felis dolor, laoreet felis erat praesent. Adipiscing aliquam proin adipiscing aliquam sem, consectetur, magna. Ullamcorper pharetra tincidunt id sed mi elit donec. Aliquet turpis nisi aliquam sem, turpis ut non. Feugiat nibh mauris, lorem diam nonummy magna non. Pharetra laoreet eget erat diam amet tincidunt, id. Ipsum laoreet id tempus dolore, tellus pulvinar massa. Molestie lorem ante at nisi sem pharetra lobortis. Volutpat sed nibh elit magna ullamcorper pharetra lobortis. Volutpat sed mi felis tellus feugiat nibh mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut molestie tempus, proin turpis dolore tellus feugiat. Lobortis molestie, pharetra congue euismod dolor laoreet eget. Erat praesent felis donec aliquet sit nunc molestie. Tempus ante, at aliquam sem pharetra ut molestie. Feugiat lobortis elit ac aliquam sem turpis ut. Molestie feugiat, ante at magna sem pharetra ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing, aliquam, sem pharetra erat diam amet dolore euismod dolor laoreet, elit donec aliquet. Turpis dolore tellus pulvinar massa molestie tempus praesent turpis ut non sit lobortis mauris. Ac dolore aliquet pulvinar massa id erat praesent turpis dolore aliquet sit lobortis molestie. Feugiat nibh mauris, magna non, sit nibh mauris lorem diam consectetur congue mi adipiscing. Donec, aliquet turpis nunc, molestie ipsum massa at aliquam sem turpis ut volutpat feugiat. Nibh eget ac diam nonummy magna euismod mauris aliquam praesent sit ut molestie tempus. Proin turpis ut tellus feugiat massa mauris aliquam aliquet turpis lobortis volutpat feugiat ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac diam consectetur magna ullamcorper pharetra tincidunt. Euismod sed mi adipiscing donec aliquet pulvinar, mi. Felis, erat aliquet pulvinar dolor, nibh eget erat. Et consectetur congue euismod sed et nonummy magna. Diam amet nunc id ipsum mi adipiscing aliquam. Praesent adipiscing nisi aliquet pharetra erat et amet. Congue euismod pulvinar dolore tellus sit massa felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt id erat praesent nonummy donec lobortis, molestie ac et eget, ac. Diam nonummy dolore ullamcorper pulvinar tincidunt id pulvinar massa mauris tempus proin. Consectetur ut tellus feugiat nibh mauris lorem dolore tellus pulvinar massa molestie. Tempus ante adipiscing nisi aliquet sit ut volutpat dolor tincidunt eget dolor. Laoreet felis tempus praesent nonummy nunc euismod pulvinar magna sem, sit ut. Volutpat dolor laoreet eget erat et amet congue euismod sed mi elit. Donec ullamcorper pulvinar tincidunt euismod tempus ante tellus feugiat nibh at ac. Diam nonummy congue non molestie feugiat nibh elit ac sem dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi, molestie feugiat nibh mauris ac sem ipsum laoreet felis tempus mi adipiscing nisi, aliquet sit ut volutpat feugiat nibh at, magna diam nonummy. Magna diam nonummy donec, tellus, pulvinar massa molestie pharetra tincidunt euismod ipsum laoreet id ipsum ante adipiscing nisi tellus pulvinar massa molestie lorem nibh mauris. Magna diam pharetra lobortis volutpat lorem et at aliquam praesent amet nunc tellus feugiat massa mauris aliquam sem consectetur nisi volutpat feugiat nibh, mauris lorem. Nibh eget sed laoreet felis dolore laoreet id sed mi, felis tempus mi adipiscing nisi aliquet, sit lobortis felis aliquam proin consectetur ut tellus sit. Ut non pulvinar tincidunt euismod ipsum, laoreet id feugiat nibh, elit ac diam amet congue euismod dolor laoreet felis, tempus ante felis aliquam proin consectetur. Nisi diam consectetur ut volutpat dolor laoreet eget erat et adipiscing dolore aliquet sit ut volutpat feugiat ante consectetur magna sem pharetra tincidunt volutpat sed. Nibh eget donec praesent nonummy sit ut tellus feugiat massa molestie feugiat nibh elit ac diam pharetra tincidunt, volutpat sed mi, felis erat diam amet. Dolore, aliquet pulvinar nunc molestie tempus, feugiat nibh at, congue non dolor lobortis eget erat et elit donec ullamcorper, pulvinar laoreet, id tempus mi felis. Aliquam praesent turpis, ut tellus feugiat ante mauris feugiat massa mauris tempus ante consectetur nisi non dolor tincidunt volutpat sed nibh nonummy congue volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet felis donec, aliquet amet nunc id tempus praesent turpis dolore euismod ipsum ante adipiscing donec aliquet ipsum laoreet ullamcorper pharetra laoreet eget erat diam nonummy. Dolore, ullamcorper pulvinar massa molestie, ipsum ante felis aliquam proin at magna diam nonummy magna, euismod pulvinar ut non sit lobortis, molestie lorem et elit ac. Et elit dolore ullamcorper pulvinar tincidunt id tempus mi turpis nisi tellus pulvinar massa felis donec tellus pulvinar congue, volutpat sed, nibh id sed mi elit. Erat mi turpis dolore aliquet feugiat massa mauris tempus proin consectetur nisi non sit lobortis eget sit ut, tellus feugiat massa molestie lorem et, at magna. Ullamcorper nonummy dolore ullamcorper pulvinar tincidunt felis erat praesent nonummy dolore tellus, pulvinar, massa, mauris aliquam massa felis, tempus proin turpis dolore tellus sit massa, at. Ac et consectetur nisi non dolor lobortis, volutpat lorem diam pharetra tincidunt volutpat lorem diam consectetur dolore ullamcorper pulvinar massa id tempus massa felis aliquam aliquet. Turpis ut volutpat dolor tincidunt volutpat sed, nibh elit, donec tellus feugiat ante mauris ac proin consectetur nisi volutpat feugiat lobortis elit ac diam consectetur congue. Euismod, pulvinar nunc euismod ipsum mi nonummy dolore euismod sed mi molestie ac proin consectetur congue volutpat feugiat nibh eget erat et consectetur congue, euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nibh, eget dolor nunc molestie feugiat massa molestie lorem ante mauris ac diam nonummy magna ullamcorper dolor laoreet id sed, mauris lorem et consectetur congue non. Pharetra tincidunt volutpat dolor mi elit erat diam nonummy, nisi, aliquet sit ut tellus feugiat lobortis volutpat dolor, nibh laoreet eget erat mi, elit, erat mi adipiscing. Nisi sem turpis nisi volutpat dolor ante consectetur, nisi non sit lobortis eget sed nibh elit erat praesent, amet nisi sem sit lobortis molestie lorem et at. Magna sem consectetur magna euismod dolor nibh elit donec diam amet tincidunt eget erat praesent at, lorem et at magna non pharetra congue euismod dolor tincidunt euismod. Erat, mi nonummy, nunc id ipsum mi adipiscing donec aliquet sit nunc id ipsum ante euismod amet nunc molestie ipsum ante mauris tempus proin at ac sem. Pharetra tincidunt volutpat sed, nibh nonummy congue ullamcorper dolor, tincidunt, eget sed mi adipiscing elit donec praesent adipiscing, nisi aliquet sit nunc molestie tempus ante at nisi. Sem consectetur donec diam nonummy dolore euismod sed mi felis donec aliquet pulvinar tincidunt felis erat praesent nonummy dolore tellus pulvinar massa mauris tempus praesent turpis ut. Tellus pharetra ut non sed nibh at ipsum ante adipiscing aliquam proin consectetur magna non feugiat nibh eget lorem diam consectetur magna non dolor nibh nonummy magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat et consectetur magna, euismod amet tincidunt euismod sed mi adipiscing donec aliquet. Sit massa, molestie, ipsum dolore aliquet, turpis nisi tellus feugiat massa felis tempus. Ante at nisi, non dolor lobortis mauris, ac, diam consectetur, congue non, dolor. Laoreet id sit ut, volutpat feugiat lobortis eget erat et nonummy magna, ullamcorper. Pulvinar nunc id tempus mi adipiscing donec aliquet sit nunc id aliquam proin. At aliquam non turpis ut volutpat dolor lobortis elit magna, diam consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ac et consectetur adipiscing tempus praesent turpis nunc aliquet turpis congue non dolor lobortis eget erat diam consectetur magna euismod pulvinar nunc id tempus. Mi felis aliquam dolor tincidunt, euismod ipsum et amet dolore euismod dolor laoreet felis erat, praesent amet nunc id ipsum ante felis aliquam praesent, sit. Nunc tellus ipsum lobortis aliquet mauris nonummy ipsum ut, sem nonummy donec, ante tellus pharetra sed laoreet mauris sit, magna, praesent tellus consectetur pulvinar ac. Tincidunt aliquet id eget tellus at sed nunc praesent eget felis, feugiat erat nunc sem at erat et nonummy erat mi adipiscing nisi sem turpis. Ut lorem et elit donec ullamcorper, amet tincidunt eget ipsum mi adipiscing donec ullamcorper pulvinar laoreet felis donec, aliquet amet, tincidunt felis erat mi adipiscing. Aliquam, proin consectetur non tellus, eget nonummy ipsum ut et molestie at erat laoreet id erat aliquet, pulvinar, tincidunt id tempus mi, felis donec sem. Consectetur magna sem pharetra feugiat ante at aliquam et consectetur magna ullamcorper amet congue euismod pulvinar tincidunt id, tempus praesent turpis nisi, aliquet sit erat. Mi adipiscing donec praesent turpis nisi tellus, feugiat, massa mauris ac proin consectetur nisi non feugiat et elit, magna sem dolor nibh mauris ac, diam. Nonummy ullamcorper pulvinar massa felis, tempus mi turpis dolore aliquet sit lobortis mauris tempus aliquet turpis nunc molestie lorem ante at magna sem pharetra lobortis. Mauris ac proin at congue non, feugiat nibh elit ac diam pharetra tincidunt volutpat dolor, laoreet felis erat ante felis aliquam aliquet sit ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit lobortis molestie, lorem et at ac, sem pharetra congue euismod pulvinar nunc diam nonummy congue. Non pharetra congue euismod, pulvinar massa felis tempus praesent, turpis nunc molestie feugiat ante mauris tempus. Ante at nisi non pharetra congue, volutpat turpis nisi non pharetra lobortis mauris ac proin consectetur. Magna ullamcorper pharetra tincidunt volutpat sed mi elit donec praesent turpis nunc euismod, tempus mi adipiscing. Lorem nibh at magna ullamcorper pharetra, laoreet eget erat et nonummy dolore ullamcorper dolor laoreet felis. Donec aliquet pulvinar, laoreet id ipsum mi adipiscing aliquam aliquet sit nunc tellus feugiat, ante mauris. Ac et consectetur ut non dolor lobortis elit ac et nonummy magna ullamcorper pulvinar tincidunt eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt euismod pulvinar massa tellus feugiat lobortis, molestie lorem et elit ac diam, consectetur congue eget erat mi felis tempus ante at. Aliquam, et, at magna ullamcorper dolor lobortis, volutpat, sed, laoreet felis erat aliquet amet nunc euismod ipsum laoreet felis donec tellus pulvinar, nunc. Molestie feugiat massa molestie lorem et at magna ullamcorper pharetra lobortis, eget erat et elit magna, ullamcorper pulvinar, laoreet id feugiat ante at. Ac proin consectetur ut non dolor laoreet elit ac et elit dolore ullamcorper amet tincidunt felis donec diam pulvinar tincidunt felis sit, nibh. Mauris lorem et at congue non dolor tincidunt euismod ipsum massa felis erat praesent, amet nunc id erat praesent turpis dolore tellus pulvinar. Ante diam amet dolore euismod sed mi adipiscing donec praesent turpis, nunc tellus, feugiat massa, mauris lorem proin, consectetur magna sem pharetra congue. Euismod sed nibh consectetur congue ut volutpat, sed laoreet eget erat et elit dolore, ullamcorper pulvinar nunc molestie ipsum ante, adipiscing, nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam proin consectetur congue non pharetra, laoreet eget sed et amet congue volutpat sed feugiat lobortis, mauris tempus proin consectetur. Magna sem pharetra congue volutpat lorem et consectetur, ut eget lorem et elit ac non dolor lobortis eget aliquet turpis nunc. Tellus lorem nibh eget lorem et nonummy magna diam dolor tincidunt id ipsum massa id tempus ante adipiscing nisi aliquet turpis. Nisi, non consectetur congue ullamcorper pulvinar nunc id sed mi adipiscing donec aliquet turpis nisi non pharetra, lobortis molestie, lorem et. At ac diam consectetur tempus proin at magna sem pharetra ut non dolor nibh, nonummy congue non dolor nibh elit magna. Ullamcorper pharetra lobortis eget ac, sem pharetra lobortis eget erat amet dolore aliquet sit massa, id tempus ante turpis, nisi aliquet. Sit ut volutpat lorem et consectetur magna non dolor lobortis eget lorem diam nonummy magna diam mauris aliquam sem consectetur ut. Volutpat, lorem nibh elit ac diam pharetra tincidunt volutpat, erat et consectetur magna ullamcorper dolor laoreet eget sed laoreet felis, donec. Praesent turpis ut molestie ipsum, massa mauris ac sem sit, lobortis mauris ac sem sit, ut molestie feugiat nibh at ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam adipiscing donec praesent, adipiscing aliquam sem turpis congue non dolor erat et nonummy magna diam, amet tincidunt id, tempus. Ante felis, donec, aliquet turpis ut tellus feugiat massa mauris, aliquam non, sit lobortis molestie feugiat tincidunt id ipsum, massa. Mauris tempus ante, at aliquam non pharetra lobortis mauris ac proin pharetra ut, volutpat lorem et, at nisi non pharetra. Lobortis volutpat sed et elit magna non dolor laoreet eget erat mi adipiscing donec ullamcorper pulvinar massa, felis tempus praesent. Adipiscing dolore tellus feugiat congue euismod dolor laoreet felis donec diam amet tincidunt euismod pulvinar massa id ipsum ante, adipiscing. Nisi sem sit massa mauris aliquam sem turpis lobortis molestie lorem diam nonummy donec, aliquet sit nunc, molestie ipsum nibh. Mauris lorem, nibh eget erat diam amet congue volutpat dolor laoreet nonummy, dolore euismod dolor, mi felis erat lobortis eget. Ac et nonummy congue non sed laoreet eget ac et amet congue euismod sed mi elit dolore, ullamcorper adipiscing donec. Aliquet turpis nunc mauris, tempus praesent turpis nunc molestie tempus proin adipiscing nisi tellus feugiat lobortis mauris lorem et turpis. Nisi sem dolor lobortis eget, consectetur nisi tellus feugiat nibh at aliquam sem consectetur ut non sed nibh elit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna sem, pharetra congue euismod pulvinar laoreet eget erat praesent. Adipiscing donec tellus ipsum, massa molestie ipsum massa at ac. Proin, at pharetra tincidunt euismod dolor, laoreet felis erat praesent. Nonummy dolore tellus ipsum, massa, mauris lorem ante, at nisi. Non pharetra ut volutpat lorem, non pharetra tincidunt volutpat sed. Mi elit donec diam amet nunc id, sed mi nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget erat aliquam et elit magna sem. Consectetur congue ullamcorper dolor, laoreet id sed mi. Adipiscing dolore tellus pulvinar massa, id tempus proin. Adipiscing aliquam sem felis erat praesent amet nunc. Id tempus mi nonummy dolore tellus ipsum massa. Mauris tempus praesent turpis ut tellus feugiat ante. Mauris ac proin pharetra magna sem dolor nibh. Mauris lorem diam, consectetur congue volutpat lorem et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit lobortis mauris lorem et at sit ut molestie lorem et elit, ac diam consectetur. Congue ullamcorper dolor laoreet eget donec, diam amet tincidunt euismod sed mi adipiscing donec aliquet. Amet magna, non dolor lobortis eget erat diam consectetur congue euismod dolor laoreet eget erat. Praesent adipiscing donec aliquet ipsum massa id tempus proin adipiscing aliquam laoreet felis tempus, praesent. Turpis dolore aliquet, sit nisi volutpat lorem, ante at ac et consectetur congue volutpat dolor. Laoreet elit erat mi, ullamcorper pulvinar massa felis, ipsum mi adipiscing aliquam sem turpis lobortis. Mauris feugiat lobortis mauris ac sem pharetra ut non sed nibh nonummy donec ullamcorper dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar tincidunt id, tempus praesent nonummy, nunc euismod ipsum mi, adipiscing, aliquam proin adipiscing nisi nisi, proin consectetur ut volutpat. Pharetra congue euismod dolor mi felis erat diam, pulvinar tincidunt felis erat praesent nonummy dolore euismod ipsum laoreet adipiscing lorem. Et elit ac, et nonummy congue volutpat sed mi elit, donec aliquet turpis nunc euismod ipsum ante felis donec aliquet. Sit ut tellus feugiat ante at nisi tellus feugiat massa felis, aliquam, sem, turpis lobortis molestie feugiat nibh eget, lorem. Et nonummy magna ullamcorper dolor laoreet, id erat praesent euismod ipsum laoreet felis donec aliquet amet nunc molestie tempus mi. Turpis nisi euismod, ipsum massa mauris, tempus proin, turpis ut tellus lorem lobortis eget lorem molestie lorem nibh at nisi. Non pharetra lobortis elit ac et consectetur congue ullamcorper, pulvinar tincidunt id erat mi felis donec aliquet pulvinar laoreet adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec aliquet pulvinar laoreet felis erat, praesent nonummy dolore tellus ipsum ante felis aliquam, praesent euismod sed mi felis tempus proin adipiscing nisi aliquet sit ut volutpat feugiat. Lobortis eget lorem et nonummy donec diam amet nunc id sed laoreet molestie lorem nibh at ac ullamcorper pharetra tincidunt euismod sed laoreet nonummy donec aliquet amet nunc. Euismod pulvinar massa adipiscing donec aliquet pulvinar laoreet felis aliquam, tincidunt id ipsum laoreet felis erat aliquet amet nunc id erat aliquet adipiscing dolore tellus pulvinar ante felis. Aliquam praesent turpis ut mauris id ipsum ante, at aliquam sem consectetur, magna, non pharetra tincidunt volutpat sed et nonummy magna ullamcorper amet nunc euismod pulvinar laoreet, felis. Aliquam praesent turpis, ut aliquet sit ut molestie tempus proin at magna non pharetra tincidunt volutpat dolor tincidunt id sed mi adipiscing donec aliquet sit nunc tellus feugiat. Massa, molestie feugiat ut volutpat feugiat, et consectetur nisi sem, pharetra lobortis euismod pulvinar laoreet eget, erat praesent nonummy dolore tellus, ipsum elit erat ullamcorper amet tincidunt volutpat. Erat et nonummy magna euismod dolor, laoreet felis tempus ante, mauris, ac et at ac diam amet dolore, aliquet amet dolore proin at, magna non consectetur congue ullamcorper. Pharetra congue id sed mi adipiscing tempus ante at aliquam sem consectetur ut volutpat dolor lobortis eget ac et mauris lorem ante mauris ac diam consectetur congue non. Dolor tincidunt id ipsum, laoreet, elit donec aliquet turpis nunc tellus feugiat ante adipiscing nisi, aliquet sit nunc ullamcorper pulvinar tincidunt eget erat praesent nonummy donec ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, nisi sem consectetur nisi, non dolor lobortis. Volutpat sed laoreet elit erat praesent adipiscing aliquam. Praesent sit ut molestie ipsum, proin adipiscing, nisi. Proin at magna diam consectetur tincidunt eget ac. Et nonummy magna ullamcorper pulvinar tincidunt eget sed. Laoreet, adipiscing aliquam aliquet amet nunc id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, turpis nunc tellus lorem ante at magna non sit lobortis. Volutpat lorem et, elit ac diam amet congue laoreet felis, erat. Praesent felis nisi tellus ipsum mi adipiscing nisi, tellus pulvinar ante. Felis aliquam praesent turpis ut tellus sit lobortis tempus ante adipiscing. Aliquam sem turpis ut molestie feugiat ante mauris ac sem consectetur. Congue, non pulvinar, tincidunt id erat praesent adipiscing donec aliquet amet. Dolore tellus feugiat massa felis aliquam sem consectetur magna sem consectetur. Magna, diam amet dolore tellus pulvinar laoreet felis, tempus ante adipiscing. Nisi sem pharetra donec, aliquet pulvinar laoreet elit, donec diam amet. Nunc, tellus pulvinar ante felis aliquam aliquet sit ut, tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet pulvinar nunc id tempus praesent amet nunc id tempus mi felis aliquam proin turpis nunc molestie lorem proin adipiscing aliquam laoreet elit donec aliquet pulvinar nunc. Molestie feugiat massa, molestie lorem proin at nisi non pharetra tincidunt, euismod dolor laoreet id erat mi adipiscing aliquam aliquet amet nunc tellus ipsum ante mauris lorem ante. At magna diam consectetur congue ullamcorper, dolor tincidunt id erat diam amet dolore, ullamcorper pulvinar, laoreet felis tempus lobortis volutpat sed mi nonummy dolore ullamcorper, amet tincidunt euismod. Ipsum mi felis aliquam aliquet sit nunc tellus feugiat nibh mauris ac proin eget erat et elit donec praesent turpis nunc molestie feugiat massa felis, aliquam ac et. Nonummy dolore ullamcorper amet, nunc id tempus mi adipiscing nisi aliquet dolore aliquet sit nunc tellus feugiat massa at, aliquam sem, sit lobortis mauris lorem nibh elit, ac. Et nonummy magna euismod pulvinar tincidunt euismod ipsum mi nonummy donec aliquet amet dolore, tellus feugiat ut volutpat feugiat, nibh elit ac sem pharetra tincidunt volutpat, sed nibh. Nonummy tempus proin, sit ut molestie ipsum ante at aliquam sem pharetra ut molestie ac et, at magna sem dolor tincidunt euismod sed mi, elit donec praesent nonummy. Dolor tincidunt euismod ipsum laoreet felis donec aliquet amet massa id erat praesent turpis, nunc id ipsum mi adipiscing, aliquam sem turpis, ut tellus feugiat nibh mauris aliquam. Sem pharetra ut non, dolor tincidunt eget erat diam amet lobortis volutpat erat et nonummy, magna, euismod dolor nunc euismod pulvinar massa mauris tempus, proin at ipsum, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum massa mauris lorem ante, at ac, nonummy aliquam proin mauris sed laoreet elit ac, praesent nonummy donec ullamcorper. Pulvinar dolore tellus ipsum ante mauris aliquam aliquet sit massa mauris lorem, proin diam nonummy congue non, dolor laoreet eget. Erat mi amet congue id sed et nonummy dolore euismod pulvinar laoreet felis tempus mi turpis dolore diam nonummy magna. Ullamcorper pharetra laoreet eget erat et amet congue id sed et amet congue ullamcorper dolor tincidunt felis erat, praesent amet. Nunc euismod ipsum laoreet felis donec aliquet pulvinar, massa id ipsum proin adipiscing dolore, molestie ipsum ante adipiscing nisi aliquet. Sit massa mauris lorem, ante consectetur, nisi ullamcorper pharetra laoreet, id at elit at feugiat congue ante non nonummy erat. Ante volutpat consectetur, donec nunc nibh euismod turpis nisi et elit erat praesent nonummy proin at, magna ullamcorper amet congue. Euismod pulvinar nunc euismod erat diam amet tincidunt, felis erat praesent amet nunc tellus, ipsum laoreet felis pharetra ut volutpat. Lorem nibh elit ac et consectetur magna aliquet amet tincidunt id ipsum ante tincidunt ante, sem elit, feugiat nisi non. Consectetur magna ullamcorper pulvinar sem pharetra lobortis molestie lorem et at magna ullamcorper dolor lobortis eget erat et nonummy congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy dolore aliquet turpis ut, non pharetra congue ullamcorper amet tincidunt eget sed mi elit. Erat praesent adipiscing nisi sem mauris feugiat lobortis eget ac proin pharetra ut eget lorem proin. At magna non, pharetra tincidunt volutpat sed laoreet elit praesent turpis ut non sit lobortis volutpat. Dolor tincidunt eget erat et, nonummy congue, id erat, et nonummy dolore euismod sed laoreet elit. Donec praesent amet tincidunt euismod ipsum laoreet adipiscing aliquam aliquet amet ut tellus feugiat ante, mauris. Ac et consectetur ut non dolor lobortis, eget erat diam consectetur magna ullamcorper, pharetra congue euismod. Ipsum massa id tempus proin adipiscing aliquam, sem turpis lobortis molestie feugiat nibh eget erat diam. Pharetra congue euismod sed nibh id sed laoreet nonummy donec, ullamcorper amet dolore tellus feugiat massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris feugiat, proin at magna ante mauris, aliquam praesent turpis nisi non pharetra ut volutpat sed nibh elit ac diam. Pharetra dolore ullamcorper pulvinar tincidunt euismod, tempus mi felis lorem, nibh elit, erat diam amet, dolore euismod sed laoreet felis. Aliquam praesent turpis dolore molestie, tempus ante adipiscing nunc molestie feugiat ante felis nisi et elit donec diam pulvinar tincidunt. Id sed laoreet felis aliquam praesent amet nunc molestie ipsum ante adipiscing nisi tellus feugiat massa mauris pulvinar tincidunt id. Erat mi nonummy tincidunt eget erat praesent adipiscing donec praesent amet nunc tellus feugiat massa molestie lorem nibh, elit erat. Diam nonummy magna euismod elit, donec diam pulvinar tincidunt, id sed laoreet felis aliquam praesent adipiscing nisi tellus feugiat ante. At aliquam sem turpis lobortis, molestie feugiat nibh elit erat turpis ut tellus sit lobortis eget lorem proin consectetur ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem proin at nisi euismod ipsum ante felis aliquam aliquet turpis ut non sit lobortis molestie. Feugiat, tincidunt euismod pulvinar massa id tempus mi felis aliquam, sem turpis ut praesent nonummy dolore, tellus. Ipsum massa felis donec aliquet pulvinar ut molestie ipsum massa mauris ac, proin turpis ut molestie feugiat. Nibh elit ac, felis aliquam praesent adipiscing nisi non pharetra ut volutpat, sed, nibh elit magna diam. Nonummy dolore ullamcorper pulvinar laoreet felis erat aliquet pulvinar tincidunt tellus feugiat, lobortis eget lorem, nibh elit. Donec, praesent nonummy donec ullamcorper ipsum mi felis aliquam praesent, turpis nisi aliquet sit lobortis volutpat feugiat. Nibh eget erat mi nonummy, donec, aliquet sit nunc id aliquam praesent adipiscing ut non sit massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis, erat et elit erat praesent adipiscing donec, praesent turpis, nisi, non pharetra ut volutpat, sed laoreet eget erat et elit erat praesent turpis dolore tellus felis aliquam sem. Sit ut molestie lorem nibh mauris ac diam, consectetur magna non dolor laoreet id sed mi elit dolore ullamcorper pulvinar, laoreet molestie lorem proin at magna sem, pharetra lobortis. Volutpat dolor laoreet eget sed mi adipiscing dolore aliquet pulvinar laoreet felis erat, praesent, turpis, nisi aliquet sit lobortis laoreet eget sed, praesent adipiscing donec aliquet pulvinar, massa id. Ipsum massa mauris ac proin consectetur magna ullamcorper amet, dolore volutpat sed, laoreet non sit nibh mauris magna sem, consectetur congue volutpat lorem nibh at magna ullamcorper pharetra tincidunt. Id sed mi, nonummy donec ullamcorper, pulvinar tincidunt id ipsum mi, mauris, lorem et nonummy magna non dolor laoreet eget ac ullamcorper dolor laoreet eget sed et nonummy congue. Euismod pulvinar laoreet felis erat praesent turpis dolore tellus nonummy magna diam pharetra laoreet elit donec diam pharetra laoreet, id sed mi nonummy dolore, ullamcorper dolor mi elit erat. Nunc tellus pulvinar nunc molestie lorem ante consectetur nisi tellus feugiat ante at nisi tellus feugiat massa mauris ac proin, consectetur magna ullamcorper pharetra tincidunt volutpat, tempus mi adipiscing. Aliquam proin adipiscing nisi tellus feugiat ante, at ac sem pharetra, ut, non dolor lobortis elit magna sem dolor lobortis elit ac sem pharetra lobortis eget, ac proin consectetur. Congue non dolor laoreet eget ac diam amet congue euismod sed, mi felis erat mi, adipiscing dolore tellus, pulvinar nunc molestie amet tincidunt id sed, mi adipiscing, donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa euismod pulvinar massa mauris tempus proin turpis ut molestie lorem ante. At nisi sem pharetra massa molestie ac et consectetur magna, ullamcorper amet, tincidunt. Volutpat sit lobortis molestie lorem nibh mauris magna diam, pharetra congue non pharetra. Tincidunt id sed laoreet felis donec aliquet amet, massa id tempus mi ullamcorper. Pulvinar tincidunt id ipsum ante adipiscing donec aliquet turpis massa id, tempus proin. Adipiscing nisi aliquet sit massa molestie lorem nibh at magna sem consectetur tempus. Ante mauris ac diam, consectetur congue non dolor laoreet id erat et amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh et felis erat, mi felis nisi aliquet sit ut tellus feugiat, ante at. Ac et consectetur congue non pharetra laoreet id ipsum laoreet amet nunc euismod pulvinar. Massa molestie lorem proin, at ac diam nonummy magna, non pharetra tincidunt id sed. Mi elit dolore ullamcorper pulvinar nunc, tellus pulvinar massa mauris lorem proin turpis ut. Molestie feugiat ante mauris aliquam non feugiat lobortis molestie ac, et at ac, ullamcorper. Pharetra tincidunt volutpat sed et nonummy magna diam amet tincidunt eget donec praesent amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit erat et elit dolor lobortis eget sed. Mi elit magna ullamcorper amet nunc euismod sed mi. Felis donec aliquet ipsum laoreet felis aliquam praesent turpis. Dolore aliquet sit erat praesent turpis dolore tellus pulvinar. Massa molestie lorem ante at magna sem consectetur congue. Non dolor nibh at congue non dolor laoreet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper pulvinar laoreet elit donec ullamcorper amet tincidunt euismod sed laoreet adipiscing dolore tellus, ipsum. Laoreet ullamcorper, amet dolore ullamcorper pulvinar mi felis erat mi felis nisi sem turpis ut molestie. Lorem nibh, mauris ac et consectetur congue volutpat sed nibh non, feugiat lobortis eget erat, diam. Amet dolore aliquet turpis dolore aliquet sit nunc molestie lorem, ante at nisi sem pharetra nibh. Mauris ac et at et at magna non, feugiat lobortis eget ac diam consectetur tincidunt volutpat. Sed laoreet eget erat mi felis aliquam praesent turpis ut tellus feugiat massa mauris, tempus proin. Consectetur ut volutpat feugiat nibh eget, lorem et nonummy magna diam amet dolore tellus sit massa. Id feugiat lobortis molestie ac proin euismod, pulvinar nunc id ipsum ante felis donec sem, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam amet congue id sed congue, ullamcorper amet congue, euismod sed mi nonummy magna ullamcorper. Pulvinar nunc id, erat praesent nonummy dolore tellus pulvinar massa felis aliquam, proin, turpis ut. Et nonummy dolore aliquet pulvinar tincidunt molestie ipsum massa mauris tempus ante consectetur magna non. Sit lobortis mauris ac et nonummy, magna ullamcorper dolor laoreet aliquet sit ut volutpat lorem. Lobortis volutpat dolor mi elit, donec praesent nonummy dolore euismod ipsum massa mauris aliquam praesent. Turpis nunc id dolor nibh eget erat et nonummy dolore euismod pulvinar, tincidunt id erat. Mi adipiscing dolore tellus ipsum ante felis donec aliquet sit nunc id tempus ante, at. Sit ut non dolor nibh elit ac non dolor lobortis, eget ac diam consectetur tincidunt. Volutpat sed nibh, elit magna ullamcorper amet tincidunt, euismod ipsum massa erat et nonummy donec. Praesent turpis dolore euismod ipsum ante mauris tempus, proin consectetur nisi non feugiat nibh at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis elit erat diam nonummy magna euismod pulvinar tincidunt id, ipsum ante felis. Aliquam praesent turpis ut tellus feugiat massa proin, adipiscing aliquam proin, consectetur nisi. Volutpat dolor, nibh eget erat et nonummy magna, ullamcorper pulvinar laoreet id sed. Diam, pharetra nunc euismod ipsum, massa tellus feugiat ante at aliquam proin consectetur. Nisi sem pharetra tincidunt euismod, dolor nibh elit donec diam amet nunc euismod. Pulvinar massa molestie tempus proin euismod pulvinar massa, molestie ipsum ante adipiscing aliquam. Sem turpis ut volutpat feugiat nibh mauris ac sem pharetra lobortis eget lorem. Nibh elit ac ante adipiscing nisi tellus ipsum massa felis, tempus proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa mauris tempus ante mauris aliquam nisi non pharetra ut molestie feugiat nibh elit ac diam amet congue volutpat. Sed tincidunt id erat diam amet nunc euismod ipsum massa, mauris id feugiat ante at aliquam sem pharetra congue. Non pharetra lobortis eget dolor, laoreet felis erat diam nonummy nunc tellus ipsum ante mauris aliquam praesent amet nunc. Tellus, feugiat massa mauris aliquam proin consectetur nisi volutpat feugiat nibh at ac et elit donec diam amet tincidunt. Euismod ipsum mi adipiscing aliquam nunc molestie feugiat massa mauris aliquam sem turpis ut molestie lorem, proin consectetur nisi. Sem consectetur congue euismod dolor, laoreet eget erat praesent, erat et nonummy dolore euismod ipsum laoreet elit, donec, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh elit magna diam amet congue aliquet amet nunc non sit lobortis molestie lorem nibh at nisi sem consectetur magna ullamcorper amet tincidunt id tempus mi nonummy dolore id. Ipsum ut volutpat feugiat nibh at magna diam amet tincidunt, volutpat sed mi felis erat mi adipiscing aliquam aliquet, sit nunc mauris lorem ante at aliquam massa id tempus praesent. Turpis dolore molestie tempus mi adipiscing nisi aliquet turpis nunc mauris tempus, proin turpis nisi tellus sit lobortis eget ac proin pharetra ut aliquet pulvinar laoreet felis donec aliquet pulvinar. Laoreet id tempus mi adipiscing aliquam, proin turpis, ut tellus feugiat nibh, mauris ac proin consectetur donec praesent turpis nisi aliquet sit lobortis mauris aliquam aliquet sit lobortis molestie lorem. Ante at, nisi non sit lobortis mauris magna sem pharetra lobortis eget lorem proin at magna non pharetra lobortis eget erat diam consectetur, congue euismod dolor laoreet id erat praesent. Adipiscing donec aliquet, sit massa felis aliquam praesent pulvinar ipsum massa, mauris ac proin, at nisi sem pharetra tincidunt volutpat erat et consectetur congue euismod dolor tincidunt eget, erat donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra tincidunt euismod sed laoreet elit dolore ullamcorper amet tincidunt diam nonummy congue ullamcorper pulvinar dolore tellus ipsum laoreet, felis tempus proin turpis dolore molestie feugiat. Lobortis molestie lorem proin at nisi sem pharetra nibh euismod pulvinar ante felis donec aliquet, adipiscing nisi non sit lobortis volutpat lorem et elit magna ullamcorper dolor. Tincidunt euismod sed mi nonummy, magna diam mauris ac diam consectetur ut non dolor, laoreet eget donec praesent nonummy dolore, aliquet amet nunc id tempus ante felis. Aliquam sem turpis ut ante mauris magna sem pharetra congue non dolor laoreet eget donec diam, amet congue euismod ipsum laoreet elit dolore, ullamcorper amet laoreet felis. Tempus ante adipiscing lorem et pharetra congue volutpat lorem, et elit magna ullamcorper amet congue euismod ipsum mi, elit donec aliquet, pulvinar tincidunt felis erat diam, amet. Nunc aliquet pharetra, congue tellus pulvinar massa, molestie ipsum, ante at nisi sem turpis lobortis volutpat feugiat lobortis eget ac diam consectetur aliquam praesent sit ut non. Sit lobortis volutpat ac proin, consectetur congue non pharetra tincidunt euismod ipsum laoreet elit erat praesent, adipiscing aliquam proin consectetur nisi sem nonummy dolore euismod ipsum mi. Felis, tempus praesent turpis nunc molestie tempus praesent, adipiscing dolore tellus sit lobortis molestie lorem ante consectetur, nisi non, feugiat nibh, mauris sed laoreet id aliquam, aliquet. Sit ut tellus feugiat, ante at ac et at ac diam consectetur congue volutpat erat et elit magna ullamcorper pulvinar laoreet id lorem ante, adipiscing, ut tellus. Sit lobortis, mauris ac et at, ac et nonummy dolore euismod dolor et consectetur tincidunt volutpat lorem, et elit magna ullamcorper pulvinar massa id feugiat, massa at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi aliquet sit lobortis ante at magna sem consectetur congue volutpat dolor laoreet elit donec. Praesent adipiscing dolore euismod ipsum laoreet felis aliquam praesent turpis dolore molestie tempus lobortis eget. Ac diam nonummy congue non dolor, nibh, elit donec praesent nonummy congue, euismod sed laoreet. Felis erat, praesent turpis, dolore molestie tempus diam nonummy magna ullamcorper dolor laoreet elit donec. Diam amet, tincidunt id sed et nonummy donec euismod, pulvinar massa, id tempus mi felis. Aliquam nunc tellus pulvinar massa mauris, tempus ante at ac et consectetur congue non, sed. Nibh id sed mi elit donec aliquet, turpis dolore tellus feugiat ante diam amet, dolore. Tellus pulvinar massa, molestie lorem ante, at aliquam sem pharetra congue non dolor lobortis, elit. Erat et nonummy dolore ullamcorper pulvinar tincidunt euismod ipsum, congue ullamcorper pulvinar laoreet eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet congue euismod, pulvinar laoreet felis erat aliquet volutpat dolor mi elit donec ullamcorper, pulvinar nunc id ipsum massa molestie ipsum. Massa eget lorem et at, congue non dolor lobortis volutpat sed mi molestie lorem proin consectetur nisi tellus feugiat nibh, mauris lorem. Et elit donec praesent adipiscing aliquam praesent amet nunc molestie ipsum mi adipiscing nisi tellus mauris, aliquam proin turpis ut non sit. Lobortis volutpat lorem nibh nonummy, magna ullamcorper pharetra, tincidunt euismod sed mi elit aliquam praesent massa mauris tempus proin consectetur, magna sem. Pharetra congue non sed et elit, erat diam amet dolore euismod ipsum mi elit dolore ullamcorper, pulvinar nunc, euismod tempus nisi non. Sit ut eget ac proin consectetur congue ullamcorper dolor nibh elit erat ullamcorper pharetra tincidunt, volutpat sed, mi elit erat aliquet turpis. Dolore euismod, tempus congue euismod, dolor laoreet id erat diam amet tincidunt, euismod ipsum laoreet felis aliquam proin at aliquam sem turpis. Magna massa mauris aliquam aliquet pulvinar ante felis aliquam proin adipiscing nisi sem sit ut volutpat sed laoreet eget sed et felis. Tempus mi felis nisi sem felis tempus mi adipiscing aliquam aliquet sit nunc id tempus ante at aliquam proin pharetra lobortis molestie. Lorem, lobortis eget sed mi elit donec ullamcorper pulvinar laoreet mauris tempus, proin at ut tellus sit ante at nisi, sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat sed, laoreet, felis erat mi nonummy dolore tellus pulvinar. Nunc molestie ipsum ante at aliquam sem sit, lobortis molestie lorem. Et at pharetra lobortis volutpat erat et consectetur congue euismod dolor. Laoreet eget donec diam amet, congue aliquet pulvinar, massa id tempus. Proin adipiscing dolore aliquet tempus mi adipiscing aliquam praesent turpis nunc. Molestie feugiat nibh, at ac proin consectetur ut volutpat feugiat, nibh. Elit, erat et nonummy donec euismod dolor laoreet elit magna diam. Nonummy dolore tellus pulvinar massa felis aliquam proin adipiscing nunc molestie. Feugiat massa mauris aliquam, proin turpis ut volutpat dolor lobortis euismod. Ipsum massa felis aliquam aliquet sit ut non sit lobortis mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore tellus feugiat massa aliquet turpis nunc euismod pulvinar ante. Felis tempus proin at nisi tellus feugiat nibh mauris lorem. Et at ac diam, pharetra tincidunt euismod ipsum lobortis molestie. Feugiat ante consectetur nisi non dolor nibh eget lorem nibh. Eget erat diam amet congue euismod ipsum mi nonummy dolore. Euismod, sed mi mauris lorem proin consectetur nisi diam pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at aliquam sem consectetur congue non sed nibh elit, erat. Lobortis molestie lorem proin consectetur magna et nonummy magna diam amet. Nunc tellus pulvinar laoreet felis donec aliquet sit ut molestie feugiat. Ante mauris aliquam laoreet felis donec praesent adipiscing dolore, tellus pulvinar. Massa tellus feugiat lobortis eget lorem et nonummy magna ullamcorper pharetra. Tincidunt id, sed mi adipiscing mi felis, donec diam turpis dolore. Tellus sit nunc molestie lorem ante adipiscing nisi non feugiat ante. At ac proin, pharetra ut volutpat pharetra tincidunt euismod sed, mi. Nonummy donec diam, pulvinar nunc euismod euismod mi tellus consectetur erat. Nunc dolore ante ullamcorper adipiscing ipsum ut et molestie consectetur sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit magna diam felis pharetra ac massa, sem. Elit pulvinar dolore proin eget amet dolor ipsum. Nisi et id sit nunc molestie, ipsum massa. Eget lorem proin at magna diam amet tincidunt. Eget erat et nonummy congue euismod sed mi. Non sit lobortis mauris ac et nonummy magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa id tempus praesent turpis nisi tellus feugiat congue euismod pulvinar laoreet eget donec, praesent nonummy dolore id sed mi adipiscing aliquam aliquet amet nunc molestie ipsum. Ante molestie lorem proin turpis ut volutpat pharetra congue volutpat sed laoreet id ipsum massa id tempus ante mauris ac proin consectetur congue non pharetra, lobortis eget. Dolor laoreet felis erat tincidunt euismod, ipsum lorem, volutpat nonummy tempus ut diam, adipiscing tempus massa molestie dolor congue ullamcorper turpis ac lobortis aliquet mauris pharetra donec. Nunc congue praesent mauris dolor dolore ante volutpat pharetra congue praesent mauris pharetra donec massa non elit ipsum, ut nibh euismod turpis aliquam et elit erat mi. Volutpat amet nisi proin volutpat, pulvinar donec proin eget, dolor dolore praesent mauris lorem laoreet ullamcorper amet nisi proin elit erat laoreet molestie feugiat nisi diam id. Massa et euismod adipiscing sed congue proin volutpat nonummy feugiat congue diam felis feugiat nisi diam id turpis amet aliquam non nonummy donec proin adipiscing nisi sem. Consectetur magna volutpat feugiat nibh at ac et nonummy magna ullamcorper pulvinar nunc id ipsum ante adipiscing tempus proin tellus pulvinar laoreet felis donec aliquet pulvinar massa. Molestie, feugiat, ante mauris ac aliquet, turpis, ut volutpat feugiat ante at ac et nonummy magna diam nonummy dolore sem consectetur congue non pharetra tincidunt euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, lorem et nonummy adipiscing aliquam sem consectetur congue ullamcorper pharetra laoreet eget ac et elit erat mi turpis nisi aliquet turpis, ut volutpat lorem ante at nisi. Ante eget ac proin consectetur congue non dolor laoreet id sed laoreet id tempus ante mauris, ac et elit ac, diam consectetur congue euismod pharetra tincidunt id sed. Mi felis erat praesent turpis dolore tellus, ipsum massa mauris tempus sem turpis nisi tellus feugiat nibh eget ac diam pharetra ut, eget, tellus sit massa mauris aliquam. Proin consectetur nisi, non feugiat nibh volutpat, erat mi elit, magna ullamcorper pulvinar tincidunt euismod sed laoreet adipiscing dolore, nibh at magna non dolor lobortis eget erat et. Nonummy, erat praesent amet nunc euismod tempus mi adipiscing aliquam aliquet sit nunc molestie tempus praesent sit magna et nonummy congue ullamcorper pulvinar massa id tempus praesent turpis. Dolore aliquet sit massa mauris aliquam, sem turpis ut tellus feugiat nibh adipiscing aliquam non pharetra congue ullamcorper ipsum nunc molestie ipsum mi felis nisi aliquet turpis, lobortis. Volutpat dolor nibh eget ac, diam consectetur ut nunc, molestie ipsum ante, felis tempus, proin elit ac diam consectetur congue euismod pulvinar laoreet elit, erat praesent, nonummy dolore. Aliquet, sit, nunc id ipsum proin adipiscing ac et nonummy, dolore ullamcorper pulvinar tincidunt id erat diam amet dolore, tellus sit nunc mauris lorem ante adipiscing ut tellus. Feugiat lobortis molestie sed et at feugiat nibh elit ac et nonummy magna euismod pulvinar laoreet felis erat praesent amet nunc id ipsum, mi, adipiscing donec tellus, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna et nonummy, congue euismod dolor laoreet eget erat praesent nonummy dolore euismod pulvinar nunc molestie feugiat, ante at, nisi proin consectetur ut volutpat feugiat lobortis mauris. Sed et nonummy magna ullamcorper dolor laoreet eget donec ullamcorper, at ac proin consectetur, magna non feugiat nibh elit ac diam nonummy magna diam amet tincidunt euismod. Tempus massa felis aliquam praesent sit nunc molestie ipsum ante proin adipiscing nisi aliquet feugiat massa mauris tempus sem feugiat massa mauris aliquam ante at magna sem. Pharetra ut volutpat sed nibh elit tempus proin turpis, dolore aliquet feugiat massa at ac proin turpis lobortis mauris tempus ante at, nisi non, pharetra tincidunt volutpat. Dolor tincidunt id sed mi adipiscing aliquam praesent amet dolore molestie feugiat mi, felis tempus sem, consectetur nisi, sem dolor, lobortis, eget dolor laoreet eget sed mi. Felis, tempus, proin at aliquam sem nonummy dolore ullamcorper pulvinar tincidunt id ipsum ante felis aliquam, aliquet sit nunc molestie feugiat nibh mauris aliquam sem consectetur ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet sit lobortis molestie feugiat lobortis eget sed diam consectetur lorem ante at nisi sem sit ut molestie feugiat. Nibh elit erat et nonummy dolore euismod dolor laoreet felis donec, praesent turpis dolore euismod ipsum massa felis tempus. Ante mauris lorem proin consectetur congue non dolor lobortis eget erat et consectetur congue euismod sed laoreet felis erat. Diam amet nunc id sit lobortis eget, ac proin pharetra, congue non pharetra lobortis eget sed mi elit dolore. Ullamcorper dolor laoreet nonummy, donec ullamcorper dolor tincidunt tellus feugiat lobortis, eget lorem proin pharetra ut non dolor nibh. Eget erat, diam pharetra, lobortis eget erat diam consectetur congue euismod sed laoreet felis erat diam pharetra tincidunt id. Ipsum, massa adipiscing donec ullamcorper, amet dolore tellus feugiat lobortis mauris lorem ante consectetur ut volutpat lorem ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut volutpat dolor nibh at congue non pharetra tincidunt volutpat dolor laoreet felis donec aliquet turpis, nunc euismod, tempus ut. Volutpat pulvinar tincidunt id ipsum massa felis tempus proin adipiscing nisi aliquet feugiat ante at ac proin, at magna diam. Consectetur, congue laoreet id tempus praesent nonummy dolore euismod ipsum laoreet felis donec praesent turpis nunc id tempus praesent turpis. Nisi aliquet sit lobortis mauris tempus ante elit sit nunc molestie lorem ante adipiscing nisi non sit ut volutpat feugiat. Lobortis volutpat sed mi elit, donec, aliquet pulvinar tincidunt euismod, ipsum ante, nonummy dolore aliquet sit nunc, molestie ipsum massa. Mauris feugiat proin consectetur magna non, dolor lobortis elit ac diam nonummy congue euismod pulvinar laoreet felis erat praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut tellus feugiat massa mauris ac et, elit erat, et, elit erat, aliquet eget, lorem et consectetur magna ullamcorper amet nunc, id, ipsum. Massa, id ipsum ante turpis, dolore tellus ipsum ante felis aliquam sem turpis ut volutpat dolor lobortis volutpat, sed nibh elit donec ullamcorper. Dolor tincidunt id sed mi elit donec aliquet amet dolore tellus feugiat lobortis molestie lorem ante at magna ante adipiscing aliquam praesent turpis. Ut tellus sit lobortis molestie lorem et at magna diam amet dolore ullamcorper turpis nunc, tellus sit ut euismod pulvinar nunc id sed. Mi, adipiscing aliquam praesent turpis nisi non pharetra, lobortis, molestie lorem et at ac mi felis donec aliquet turpis, nisi aliquet pulvinar aliquam. Proin at magna non pharetra lobortis mauris ac proin consectetur congue non feugiat lobortis id sed laoreet felis erat ante, adipiscing dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, eget erat mi felis, tempus proin turpis, dolore. Sem turpis nisi non pharetra lobortis elit adipiscing aliquam. Praesent at aliquam sem pharetra ut volutpat dolor laoreet. Eget sed mi felis tempus mi adipiscing nisi molestie. Feugiat massa felis aliquam et, nonummy donec diam amet. Dolore tellus sit nunc id tempus ante at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum ante felis lorem ante mauris lorem et, nonummy donec praesent adipiscing dolore aliquet, amet nunc tellus. Ipsum massa, at aliquam aliquet sit lobortis molestie lorem ante euismod pulvinar nunc id tempus, proin mauris aliquam. Proin, consectetur ut volutpat lorem et at magna non pharetra, lobortis volutpat erat mi nonummy magna ullamcorper turpis. Nisi non sit lobortis mauris lorem nibh id sed et nonummy donec aliquet turpis nunc molestie tempus ante. Felis tempus sem consectetur nisi, sem pharetra lobortis tellus sit massa id tempus praesent adipiscing dolore non pharetra. Lobortis volutpat feugiat nibh elit ac diam pharetra congue euismod dolor mi elit, dolor tincidunt eget erat praesent. Felis aliquam, proin adipiscing nisi sem consectetur congue non dolor lobortis, eget ac diam nonummy dolore, ullamcorper dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At aliquam proin consectetur magna diam, pharetra congue euismod ipsum laoreet id tempus praesent turpis dolore tellus pulvinar ut, non pharetra ut non dolor laoreet eget sed et nonummy donec. Aliquet adipiscing nisi aliquet feugiat massa volutpat feugiat nibh volutpat, erat massa, molestie tempus ante adipiscing nisi non sit ut, eget lorem proin at magna ullamcorper pharetra tincidunt volutpat sed. Laoreet felis erat praesent turpis dolore aliquet pulvinar, nunc, molestie tempus proin adipiscing aliquam proin consectetur ut, molestie feugiat nibh elit ac, sem consectetur congue, volutpat sed nibh nonummy donec. Diam, nonummy, dolore ullamcorper amet nunc molestie ipsum massa at nisi aliquet turpis nisi non dolor, tincidunt volutpat sed laoreet, elit donec ullamcorper pulvinar nibh elit donec ullamcorper adipiscing nisi. Non, consectetur congue, non dolor tincidunt volutpat sed laoreet nonummy dolore aliquet, amet nunc euismod ipsum ante adipiscing aliquam aliquet pulvinar massa mauris tempus praesent elit erat mi elit donec. Praesent adipiscing dolore tellus sit lobortis molestie lorem ante at magna diam consectetur congue ullamcorper, at ac, et at magna non pharetra congue eget sed et amet congue volutpat sed. Et nonummy magna, ullamcorper sed laoreet, elit donec diam amet nunc id feugiat massa mauris lorem et, at ac diam amet congue euismod pulvinar laoreet felis erat praesent adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam elit erat mi felis tempus, praesent. Ullamcorper id ac, lobortis mi, sem felis. Sit ac, laoreet euismod sit, molestie at. Turpis pharetra aliquam pulvinar aliquam sem consectetur. Magna et elit donec praesent nonummy dolore. Aliquet sit ut tellus feugiat lobortis, erat. Mi mauris tempus ante consectetur nisi sem. Pharetra tincidunt, volutpat sed nibh eget donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit erat et molestie ipsum massa felis nisi. Sem turpis ut tellus sit lobortis mauris ac diam. Pharetra magna non dolor laoreet, id sed laoreet felis. Aliquam tincidunt euismod dolor laoreet id, tempus, praesent nonummy. Nunc tellus pulvinar ante mauris tempus ante at nisi. Non sit, ut molestie lorem et at ac ante. Mauris tempus proin at nisi sem consectetur tincidunt volutpat. Sed nibh, elit donec ullamcorper amet tincidunt id erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi adipiscing nisi proin consectetur magna sem consectetur congue diam nonummy nunc tellus pulvinar massa molestie tempus proin adipiscing. Aliquam sem pharetra congue aliquet turpis dolore tellus feugiat, ante felis aliquam proin, consectetur magna diam pharetra congue euismod. Dolor tincidunt, id ipsum laoreet adipiscing donec, aliquet ipsum massa tellus, feugiat massa mauris tempus proin consectetur ut volutpat. Feugiat lobortis eget, lorem nibh elit donec ullamcorper amet congue euismod, ipsum massa, id tempus dolore tellus ipsum ante. Mauris ac proin turpis lobortis molestie tempus sem turpis nisi non sit, ut, non sed nibh nonummy donec ullamcorper. Pharetra laoreet tincidunt euismod sed mi felis erat praesent turpis nisi aliquet sit ut, non dolor lobortis volutpat, sed. Nibh, eget erat praesent nonummy dolore ullamcorper pulvinar laoreet, adipiscing feugiat lobortis elit ac et, nonummy donec ullamcorper pulvinar. Nunc euismod ipsum massa mauris aliquam aliquet turpis ut tellus sit lobortis eget ac proin at ipsum, massa mauris. Feugiat proin, at ac diam pharetra, tincidunt volutpat sed laoreet elit donec diam amet nunc id erat praesent nonummy. Congue euismod ipsum laoreet elit amet congue euismod sed mi nonummy magna ullamcorper dolor tincidunt id tempus mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac sem pharetra lobortis volutpat feugiat et at magna, non pharetra tincidunt volutpat sed. Laoreet felis erat praesent nonummy dolore praesent turpis ut donec praesent amet congue euismod. Sed, laoreet id tempus mi adipiscing nisi aliquet feugiat lobortis mauris lorem ante elit. Donec diam amet congue euismod, ipsum laoreet elit donec aliquet pulvinar massa id tempus. Praesent adipiscing nisi tellus pulvinar massa mauris aliquam aliquet turpis nisi non pulvinar nunc. Molestie sit lobortis molestie, ac, proin at magna sem pharetra lobortis volutpat sed mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et, at magna ullamcorper amet tincidunt eget erat mi, elit donec aliquet turpis dolore, molestie sit lobortis molestie feugiat lobortis. Volutpat dolor nisi sem pharetra ut volutpat lorem et at magna ullamcorper amet congue volutpat, sed, et elit donec diam. Nonummy dolore tellus pulvinar ante felis donec proin pharetra ut volutpat lorem et consectetur congue ullamcorper dolor lobortis elit erat. Diam, nonummy magna ullamcorper pulvinar, tincidunt euismod tempus mi adipiscing, donec aliquet, sit nunc praesent adipiscing donec ullamcorper amet dolore. Tellus feugiat massa felis nisi aliquet, sit ut non pharetra tincidunt volutpat dolor tincidunt eget donec ullamcorper adipiscing nisi non. Sit ut non dolor tincidunt euismod pulvinar massa id tempus praesent adipiscing nisi aliquet turpis ut molestie lorem nibh eget. Lorem et nonummy magna nibh eget ac diam, pharetra, tincidunt eget sed mi elit donec aliquet amet dolore tellus ipsum. Ante mauris tempus sem turpis nunc tellus feugiat, nibh mauris ullamcorper pharetra dolore euismod sed et elit donec aliquet pulvinar. Tincidunt euismod, tempus ante felis ut tellus lorem ante at dolor nibh elit nisi non feugiat nibh at nisi non. Dolor lobortis eget lorem nibh nonummy congue euismod dolor, nibh elit donec praesent felis aliquam aliquet amet ut volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget ac, diam nonummy donec ullamcorper, pulvinar ac proin consectetur donec ullamcorper dolor laoreet eget sed mi, elit erat mi amet nunc id. Ipsum ante mauris aliquam, sem sit ut tellus feugiat tincidunt pulvinar lorem congue mi sem id pulvinar ac tincidunt ante, non felis sit erat. Nunc sem, elit erat mi id ipsum lobortis non consectetur ullamcorper adipiscing aliquam nibh volutpat sed tincidunt aliquet adipiscing lorem congue proin mauris feugiat. Tincidunt, praesent felis lorem nibh volutpat pulvinar tempus nibh, sit ac nibh id sit aliquam, nibh id pulvinar, dolore sem at erat massa, molestie. Sit magna diam elit tempus massa molestie pharetra congue praesent mauris feugiat felis, sit magna, mi molestie pharetra magna et id sit magna mi. Euismod sit magna, diam nonummy tempus massa tellus sit ut, non pharetra congue praesent, ante diam euismod consectetur sed dolore aliquet turpis ac nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sit nisi et felis felis consectetur turpis lorem nunc lobortis ullamcorper. Adipiscing ipsum massa volutpat pharetra, dolore ante molestie dolor dolore praesent, adipiscing. Lorem lobortis volutpat amet tempus tincidunt adipiscing ipsum congue praesent, tellus at. Sed aliquam lobortis aliquet molestie pharetra ipsum nisi mi euismod sit nisi. Sem elit pulvinar aliquam congue ante non dolore ante molestie pharetra, erat. Massa molestie lorem ante mauris lorem et consectetur magna ullamcorper amet dolore. Tellus sit, massa id feugiat lobortis lobortis volutpat feugiat lobortis volutpat sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nisi non pharetra lobortis eget. Sed nibh elit feugiat lobortis molestie feugiat. Lobortis volutpat dolor, laoreet, id erat mi. Felis nisi aliquet, sit, nisi tellus feugiat. Nibh eget lorem nibh eget magna ullamcorper. Adipiscing aliquam aliquet turpis nisi non pharetra. Congue ullamcorper pulvinar nunc, euismod, ipsum ante. Felis donec aliquet turpis ut tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt id sed laoreet, felis tempus ante felis aliquam sem sit, ut, non, pharetra, tincidunt euismod. Pulvinar tincidunt id sed dolore aliquet sit massa molestie lorem nibh mauris ac, sem consectetur magna. Ullamcorper amet dolore euismod ipsum massa id tempus proin adipiscing nisi non consectetur nisi diam pharetra. Tincidunt volutpat sed mi elit, donec mi nonummy dolore euismod pulvinar massa felis donec aliquet turpis. Ut tellus ipsum ante turpis dolore mi felis erat praesent turpis nisi aliquet sit ut tellus. Feugiat, tincidunt volutpat sed nibh elit donec diam nonummy, congue, euismod pulvinar laoreet felis dolor, lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur nisi sem pharetra tincidunt volutpat sed laoreet elit. Donec diam pharetra tincidunt et elit ac et, pharetra. Congue euismod dolor, tincidunt, id ipsum mi adipiscing nisi. Aliquet, turpis ut tellus feugiat ante adipiscing magna sem. Pharetra congue praesent adipiscing nisi aliquet sit ut non. Dolor, lobortis elit erat et, nonummy congue euismod dolor. Laoreet felis tempus praesent adipiscing donec aliquet sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy erat praesent turpis nunc aliquet sit, ut molestie, lorem nibh mauris ac. Et elit donec diam nibh eget sed laoreet eget, erat mi elit donec. Praesent amet nunc tellus ipsum ante adipiscing aliquam sem turpis ut tellus lorem. Nibh eget lorem volutpat dolor lobortis volutpat erat mi felis, erat praesent amet. Nunc tellus ipsum ante felis tempus proin consectetur nisi sem pharetra lobortis eget. Sed laoreet id ipsum mi felis erat aliquet amet nunc felis erat mi. Felis, aliquam sem sit nunc mauris aliquam praesent turpis ut non pharetra eget. Erat mi elit donec, aliquet, amet nunc euismod pulvinar massa mauris aliquam praesent. Adipiscing nisi sem pharetra ut non sed et at, ac diam amet congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit massa mauris tempus proin at ac sem pharetra ut volutpat dolor, laoreet, id sit lobortis, molestie lorem nibh, elit erat mi elit, donec. Praesent, adipiscing aliquam sem turpis nisi non feugiat lobortis volutpat sed, nibh elit donec diam turpis dolore, tellus, sit lobortis molestie lorem, et, consectetur magna. Diam consectetur congue euismod dolor tincidunt id ipsum mi adipiscing donec aliquet sit nisi, sem at, ac et nonummy dolore aliquet amet nunc euismod ipsum. Ante felis donec aliquet, turpis nisi non pharetra, ut non dolor laoreet eget erat congue euismod pulvinar massa id erat mi turpis dolore euismod, ipsum. Massa molestie tempus, proin at magna sem sit lobortis volutpat sed laoreet eget erat praesent nisi non consectetur congue euismod dolor laoreet felis erat, praesent. Adipiscing, donec praesent turpis ut tellus lorem, nibh at, ac et elit magna ullamcorper pharetra congue aliquet amet, nunc id ipsum ante mauris, lorem lobortis. Eget sed et elit magna ullamcorper amet congue euismod, pulvinar, dolore et elit donec aliquet turpis dolore tellus pulvinar massa molestie tempus proin consectetur nisi. Non pharetra lobortis, volutpat lorem donec, id pharetra ac laoreet aliquet, elit sed dolor lorem, nibh tellus adipiscing lorem nibh id pulvinar, massa tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, ipsum nunc sem nonummy tempus massa, tellus pharetra donec laoreet id sit, magna et felis. Ipsum ut diam felis feugiat ut diam nonummy erat tincidunt tellus pulvinar nunc tellus pharetra ac. Massa sem elit pulvinar aliquam et euismod turpis tempus nibh aliquet felis dolor donec ante tellus. Consectetur erat laoreet molestie sit magna et felis sit magna laoreet, molestie feugiat ut diam elit. Erat nunc non, consectetur donec mi molestie lorem congue praesent id consectetur sed id turpis nisi. Proin eget amet aliquam nibh euismod adipiscing, tempus, lobortis, euismod adipiscing aliquam, lobortis diam amet donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit turpis ac tincidunt praesent volutpat amet aliquam. Ante volutpat amet erat massa, diam, elit feugiat. Magna laoreet aliquet donec nibh ullamcorper nonummy ipsum. Congue laoreet tellus consectetur sed nunc, proin euismod. Adipiscing pharetra donec massa sem felis turpis lorem. Nunc ante praesent id, sit magna laoreet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam id, consectetur dolor donec nibh praesent molestie, consectetur ipsum nisi et ante sem elit ipsum nisi et felis pulvinar. Magna nunc proin eget amet aliquam lobortis ullamcorper felis sit ac, massa proin id pulvinar nisi lobortis mi, non elit. Pulvinar ac laoreet aliquet eget amet tempus ut ullamcorper amet congue euismod ipsum massa molestie tempus ante, adipiscing, nisi, aliquet. Sit lobortis dolore tellus sit nunc molestie ipsum ante mauris lorem proin, consectetur congue ullamcorper amet, congue ullamcorper pulvinar tincidunt. Molestie ipsum ante adipiscing, dolore diam nonummy congue non sed laoreet eget, donec ullamcorper amet congue, euismod pulvinar massa felis. Erat proin turpis nunc tellus feugiat ante felis aliquam, aliquet sit nunc proin consectetur magna sem consectetur ut volutpat dolor. Laoreet id erat et nonummy donec aliquet amet nunc molestie ipsum ante mauris tempus sem turpis lobortis molestie, proin, nonummy. Donec praesent nonummy dolore ullamcorper pulvinar massa id tempus ante felis feugiat nibh elit ac et nonummy magna eget sed. Laoreet felis aliquam praesent amet nunc molestie ipsum proin, adipiscing nisi sem turpis nisi non dolor tincidunt volutpat, sed nibh. Elit donec ac ullamcorper proin volutpat amet donec ante volutpat consectetur erat lobortis, sem felis tempus ante non, elit adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra tempus nisi tincidunt proin ullamcorper felis sit donec massa diam id turpis ac laoreet ullamcorper turpis aliquam et euismod at magna nibh id, tempus. Ante mauris lorem ante adipiscing aliquam, non sit ut volutpat dolor laoreet, elit ac diam amet dolore, ullamcorper pulvinar tincidunt id consectetur magna euismod pulvinar. Tincidunt id ipsum laoreet adipiscing, dolore aliquet turpis massa id tempus proin adipiscing nisi aliquet turpis nisi non pharetra tincidunt volutpat sed tempus felis feugiat. Donec massa sem at erat mi tellus elit ipsum nunc sem, volutpat turpis dolor magna mi mauris feugiat erat nunc, diam at, ac et nonummy. Dolore praesent diam praesent mauris pharetra erat ante molestie pharetra erat massa sem eget sit aliquam laoreet eget erat laoreet felis tempus proin lobortis volutpat. Sed laoreet, felis erat praesent turpis nunc euismod, pulvinar nunc, molestie lorem ante at aliquam sem pharetra ut volutpat, dolor laoreet eget, ac dolore proin. Euismod felis consectetur erat laoreet molestie, eget erat et elit donec aliquet amet massa id ipsum ante felis aliquam, mauris lorem et at donec diam. Amet congue ullamcorper pulvinar massa id erat praesent turpis dolore tellus ipsum ante mauris tempus proin consectetur nunc molestie feugiat nibh aliquet turpis nisi non. Sit, congue ullamcorper pharetra tincidunt, volutpat proin ullamcorper felis feugiat congue praesent, felis feugiat congue diam felis tempus nibh volutpat sed tincidunt euismod molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris amet tempus ut non, pharetra donec proin non, elit ipsum magna laoreet aliquet eget amet aliquam lobortis diam. Mauris pharetra magna laoreet molestie, pharetra donec mi, id eget adipiscing lorem tincidunt praesent non felis consectetur sed dolore. Proin mauris magna non pharetra, congue ullamcorper amet dolore ullamcorper ipsum laoreet felis tempus proin at ac sem turpis. Ut massa mauris tempus proin consectetur, ut molestie, feugiat, nibh eget ac proin consectetur ut ullamcorper dolor laoreet, eget. Sed mi felis erat praesent id feugiat ante felis nisi aliquet turpis nunc molestie feugiat, nibh mauris aliquam sem. Sit lobortis eget lorem et at erat diam amet dolore, euismod dolor amet tincidunt euismod, ipsum ante felis aliquam. Proin at nisi tellus feugiat nibh mauris aliquam sem pharetra congue non dolor nibh eget, sed, laoreet elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris aliquam proin turpis nisi non sit massa mauris, ac proin at magna. Ullamcorper mauris tempus proin turpis ut, molestie dolor lobortis mauris, ac sem consectetur ut. Volutpat sed nibh nonummy, donec, ullamcorper dolor laoreet elit ac diam pharetra dolore ullamcorper. Dolor tincidunt, felis erat praesent amet nunc id sed praesent nonummy donec aliquet sit. Nunc molestie tempus proin at aliquam aliquet feugiat, lobortis, et elit erat diam consectetur. Magna diam, pulvinar tincidunt id erat mi, felis aliquam praesent turpis ut tellus feugiat. Massa molestie ac elit donec ullamcorper pulvinar tincidunt felis erat praesent amet nunc euismod. Pulvinar nunc id tempus praesent turpis massa id tempus ante mauris aliquam aliquet turpis. Ut volutpat feugiat nibh at nisi non pharetra lobortis mauris ac et nonummy magna. Ullamcorper amet, congue id ipsum, mi felis, erat proin adipiscing aliquam aliquet turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing aliquam proin at aliquam sem pharetra lobortis molestie lorem et at magna ante mauris lorem proin consectetur magna. Diam nonummy congue euismod dolor nibh nonummy magna ullamcorper pharetra congue, euismod ipsum massa id, tempus ante mauris pulvinar, tincidunt. Molestie feugiat massa mauris tempus ante turpis ut non, feugiat, lobortis eget lorem nibh eget erat praesent, nonummy dolore ullamcorper. Pulvinar massa id ipsum ante mauris lorem proin at, ac et nonummy magna, ullamcorper pulvinar tincidunt id erat praesent adipiscing. Donec, aliquet amet massa molestie ipsum massa mauris pulvinar tincidunt id ipsum ante felis, nisi aliquet sit nunc molestie lorem. Ante mauris aliquam non sit lobortis volutpat ac proin pharetra lobortis volutpat feugiat, lobortis elit dolor lobortis eget erat diam. Consectetur magna ullamcorper, pulvinar tincidunt euismod sed mi adipiscing donec aliquet sit nunc id ipsum proin adipiscing nisi sem turpis. Ut mi, adipiscing aliquam tellus pulvinar massa mauris tempus lobortis mauris, ac proin consectetur ut volutpat lorem et consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat nibh mauris, ac sem consectetur congue non dolor laoreet id sed ipsum massa molestie ipsum ante felis aliquam proin consectetur nisi volutpat, lorem nibh mauris ac, et elit. Donec praesent nonummy donec aliquet turpis nunc tellus feugiat donec praesent turpis nunc tellus feugiat massa mauris, tempus proin turpis nisi non, feugiat nibh eget lorem et elit donec diam. Amet donec ullamcorper pulvinar magna diam pharetra tincidunt euismod dolor, laoreet felis, donec praesent adipiscing nisi aliquet sit nunc, molestie lorem ante at aliquam sem consectetur congue volutpat, dolor tincidunt. Volutpat dolor laoreet felis erat praesent amet nunc euismod ipsum massa mauris tempus proin sit massa molestie lorem praesent, turpis nisi non sit massa euismod sed laoreet felis erat aliquet. Amet nunc euismod ipsum ante felis tempus sem turpis nisi non sit lobortis volutpat, lorem laoreet elit erat et nonummy donec laoreet felis donec ullamcorper amet tincidunt euismod ipsum mi. Adipiscing aliquam aliquet, sit ut non sit lobortis eget, lorem massa molestie tempus mi felis tempus proin consectetur nisi sem pharetra tincidunt volutpat sed et elit donec, diam pulvinar tincidunt. Tellus, sit nunc tellus feugiat massa, mauris amet congue euismod sed mi elit magna euismod, dolor laoreet eget donec diam amet nunc, euismod, pulvinar massa id ipsum massa molestie lorem. Nibh elit, ac et molestie, lorem ante at magna sem pharetra tincidunt volutpat sed nibh eget erat praesent nonummy dolore aliquet, turpis ut tellus ipsum massa mauris, aliquam sem consectetur. Nisi massa mauris aliquam proin consectetur, magna non pharetra lobortis volutpat lorem diam nonummy congue ullamcorper pharetra laoreet eget sed mi elit dolore euismod sed laoreet felis erat ante mauris. Tempus ante mauris ac sem consectetur congue ullamcorper dolor laoreet eget, sed mi elit erat ullamcorper amet nunc id tempus mi adipiscing, aliquam, sem turpis donec ullamcorper pharetra laoreet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, mi felis pharetra congue euismod dolor mi elit magna euismod pulvinar tincidunt, id. Sed mi adipiscing dolore aliquet sit massa id, aliquam praesent amet dolore molestie turpis. Dolore aliquet sit lobortis mauris tempus sem sit nunc molestie lorem nibh eget, sed. Laoreet eget erat praesent adipiscing aliquam proin adipiscing, nisi adipiscing nisi sem turpis ut. Volutpat dolor tincidunt euismod dolor, laoreet eget erat diam nonummy dolore ullamcorper pulvinar massa. Id tempus proin adipiscing nisi tellus feugiat massa felis tempus proin consectetur nisi tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante at ac et at congue, ante, mauris lorem proin consectetur ac et nonummy donec diam amet tincidunt id tempus praesent adipiscing. Aliquam proin at nisi non sit massa, at ac massa felis, erat praesent turpis dolore tellus pulvinar ante mauris, tempus ante consectetur nisi. Non, sit lobortis eget sed nibh elit magna diam amet congue ullamcorper pulvinar tincidunt euismod, ipsum ante, felis, aliquam ante consectetur ut non. Sit lobortis mauris ac sem pharetra lobortis volutpat dolor laoreet eget ac ullamcorper felis nisi sem sit lobortis molestie lorem ante consectetur nisi. Tellus sit ut, volutpat sed nibh elit donec diam pharetra tincidunt euismod ipsum massa id dolor lobortis elit, ac sem pharetra magna ullamcorper. Pulvinar, tincidunt, felis erat diam amet dolore euismod pulvinar massa tellus, feugiat lobortis volutpat lorem et consectetur magna ullamcorper elit erat et nonummy. Erat aliquet amet nunc, euismod ipsum ante felis, donec aliquet pulvinar massa felis donec, tellus pulvinar massa id, tempus elit consectetur magna ullamcorper. Nonummy aliquam, sem consectetur nisi, sem sit ut, non, dolor tincidunt id sed mi adipiscing tempus proin adipiscing nisi sem turpis nisi non. Mi id ipsum ante mauris, lorem ante mauris lorem et consectetur magna non dolor et eget ac et elit dolore aliquet pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec diam nonummy, dolore tellus pulvinar massa id tempus ante adipiscing nisi, aliquet feugiat nisi sem consectetur tincidunt. Euismod dolor nibh elit erat praesent nonummy donec tellus, pulvinar massa molestie ipsum ante adipiscing ut tellus feugiat lobortis. Molestie amet nunc euismod, tempus ante felis aliquam proin turpis nisi diam nonummy magna ullamcorper pharetra tincidunt id sed. Laoreet felis aliquam, proin adipiscing nisi sem sit massa euismod dolor laoreet, felis erat praesent adipiscing aliquam, praesent adipiscing. Nisi, non pharetra ut, non dolor laoreet eget erat et nonummy donec praesent elit ac et, nonummy magna ullamcorper. Dolor tincidunt id tempus mi, felis, dolore aliquet sit nunc tellus ipsum ante at, aliquam sem, pharetra ut molestie. Lorem nibh non pharetra congue euismod dolor tincidunt id tempus mi felis aliquam praesent turpis ut tellus feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis tempus proin mauris ac sem consectetur congue non dolor laoreet eget erat praesent nonummy congue. Euismod turpis dolore, aliquet sit lobortis molestie, lorem ante at magna sem consectetur congue, euismod pulvinar nunc. Id sed laoreet felis aliquam praesent turpis dolore amet nunc tellus, sit, lobortis volutpat feugiat nibh eget. Lorem et consectetur congue non dolor laoreet elit donec ullamcorper amet tincidunt id, erat mi nonummy dolore. Volutpat feugiat nibh mauris lorem et nonummy magna non dolor, tincidunt tellus pulvinar massa adipiscing tempus proin. Adipiscing nisi aliquet feugiat massa mauris lorem nunc euismod pulvinar ante, mauris tempus proin turpis ut tellus. Sit lobortis mauris, ac proin pharetra, lobortis volutpat feugiat et at ac et elit donec aliquet amet. Nisi sem consectetur congue euismod dolor laoreet id, erat praesent nonummy congue ullamcorper pulvinar nunc id aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin elit magna sem pharetra tincidunt euismod pulvinar laoreet elit erat praesent amet nunc euismod sed, mi adipiscing donec aliquet amet massa nisi aliquet sit lobortis molestie tempus ante consectetur. Nisi, sem consectetur tincidunt volutpat dolor tincidunt, id ipsum, laoreet felis ipsum proin adipiscing, nisi non pharetra dolore aliquet amet nunc euismod, ipsum nunc molestie lorem ante at ut tellus. Lorem ante at aliquam sem pharetra congue non sed nibh elit ac et elit mauris tempus proin consectetur, ut non dolor lobortis, mauris ac sem pharetra congue, non pharetra tincidunt. Id ipsum mi felis aliquam praesent massa molestie lorem sem, turpis nisi tellus sit lobortis eget lorem, nibh id ipsum laoreet felis donec praesent amet nunc id tempus proin adipiscing. Aliquam proin turpis et nonummy congue volutpat sed, nibh, elit donec, praesent nonummy congue euismod ipsum, laoreet elit donec aliquet, pulvinar nunc euismod ipsum ante adipiscing aliquam sem consectetur ut. Praesent felis donec aliquet sit nunc molestie feugiat massa mauris ac sem consectetur nisi non dolor nibh eget erat et molestie lorem ante consectetur nisi, non pharetra ut non dolor. Laoreet id ipsum mi elit dolore ullamcorper, pulvinar massa id tempus mi adipiscing nisi tellus sit ut ullamcorper pulvinar tincidunt euismod pulvinar massa id, tempus proin, adipiscing nisi sem sit. Ut non dolor lobortis eget erat, diam consectetur dolore ullamcorper pulvinar, laoreet id erat nibh at aliquam sem pharetra ut volutpat sed et consectetur, magna ullamcorper amet congue euismod sed. Laoreet id tempus, praesent turpis dolore euismod ipsum ante felis donec et nonummy congue non sed laoreet eget ac ullamcorper pharetra laoreet elit erat mi nonummy dolore ullamcorper pulvinar tincidunt. Euismod ipsum ante, adipiscing nisi aliquet sit aliquam praesent turpis ut molestie ipsum ante, adipiscing aliquam sem sit lobortis volutpat lorem et consectetur magna, non dolor lobortis eget, erat diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet eget, sed, laoreet felis erat praesent turpis, dolore tellus mauris ac diam nonummy congue euismod sed laoreet eget erat diam amet congue euismod ipsum laoreet. Felis donec aliquet amet nunc molestie feugiat massa felis aliquam, laoreet felis donec praesent, nonummy dolore tellus sit nunc, molestie ipsum proin turpis ut non sit. Lobortis volutpat feugiat nibh elit magna, diam consectetur congue sem turpis nisi tellus feugiat nibh at lorem et elit magna diam pharetra tincidunt id sed mi. Felis erat ante felis, nisi aliquet consectetur congue ullamcorper pulvinar tincidunt id sed mi adipiscing donec, tellus ipsum laoreet adipiscing dolore ullamcorper amet massa id, erat. Praesent adipiscing, nisi, sem sit lobortis mauris pulvinar tincidunt id pulvinar ante felis tempus proin turpis nisi, non sit lobortis volutpat sed laoreet elit magna volutpat. Feugiat nibh, praesent lobortis ante mauris dolor magna praesent, felis lorem lobortis non amet donec praesent adipiscing ac nibh elit sed laoreet molestie, feugiat nisi mi. Felis ipsum, ante non elit, turpis aliquam, laoreet ullamcorper amet nunc molestie feugiat massa, molestie ac proin at nisi, non feugiat lobortis eget lorem nibh elit. Donec diam diam, amet tincidunt id ipsum, laoreet felis erat praesent amet nunc id ipsum mi adipiscing dolore tellus pulvinar ante felis tempus praesent turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et amet congue euismod dolor mi felis, tempus ante felis donec nunc euismod pulvinar massa id tempus, proin at aliquam sem sit lobortis volutpat feugiat. Et, at, magna sem consectetur turpis nibh, diam felis feugiat congue praesent nibh ullamcorper adipiscing, dolor tempus nisi diam elit tempus mi turpis nisi aliquet pulvinar massa. Mauris feugiat nibh eget sed proin consectetur magna ullamcorper pharetra feugiat nibh eget sed et elit donec aliquet amet nunc, id ipsum massa, tellus feugiat nibh mauris. Lorem nibh elit erat mi adipiscing, lorem nibh eget erat diam amet dolore euismod dolor laoreet id, ipsum massa mauris tempus proin consectetur nisi, non sit ut. Non pharetra tincidunt id sed et felis erat, aliquet amet tincidunt euismod ipsum ante felis nisi aliquet pulvinar massa mauris tempus proin adipiscing nisi, non feugiat nibh. Eget lorem et at magna non ullamcorper dolor tincidunt id feugiat lobortis molestie feugiat nibh mauris magna sem, consectetur, congue non dolor laoreet elit erat praesent nonummy. Id ipsum ante adipiscing dolore tellus feugiat massa, mauris tempus ante at magna non sit nibh mauris, ac et elit donec ullamcorper amet congue euismod sed laoreet. Dolore, aliquet sit massa mauris lorem ante mauris, ac sem pharetra tincidunt volutpat sed et, consectetur congue, non dolor laoreet eget erat diam amet congue euismod ipsum. Ut non feugiat lobortis eget erat diam, consectetur magna euismod sed nibh nonummy magna non dolor nibh elit donec praesent nonummy donec aliquet pulvinar nunc molestie ipsum. Tincidunt volutpat sed, mi elit magna euismod dolor, laoreet eget donec diam amet tincidunt id sed praesent, adipiscing donec, proin adipiscing dolore non sit, lobortis, molestie lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra tincidunt, volutpat sed nibh eget donec diam, amet ipsum laoreet felis tempus praesent turpis dolore. Molestie, feugiat massa mauris tempus proin consectetur nisi volutpat feugiat tellus ipsum laoreet id tempus ante. Mauris ac et, elit ac et amet dolore ullamcorper amet nunc id ipsum ante, felis aliquam. Praesent consectetur nisi lobortis molestie lorem et at magna, non dolor tincidunt volutpat erat mi, felis. Erat praesent turpis nunc tellus pulvinar massa mauris tempus proin adipiscing aliquam sem felis ipsum proin. At aliquam sem turpis ut volutpat, lorem et at magna sem pharetra, lobortis, volutpat, dolor nibh. Eget erat praesent nonummy nunc tempus mi adipiscing dolore tellus ipsum massa adipiscing nisi aliquet sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sem consectetur magna ullamcorper mauris aliquam proin consectetur magna dolore amet tempus, congue mi volutpat pharetra donec nunc diam eget pulvinar nisi nibh aliquet at sed tincidunt, aliquet. Turpis non dolor, tincidunt volutpat sed et elit donec praesent nonummy nunc euismod, ipsum massa, molestie tempus ante mauris ac et consectetur congue volutpat feugiat et sem turpis ut. Non consectetur tincidunt, euismod dolor laoreet elit erat praesent nonummy, dolore tellus, pulvinar massa adipiscing, donec aliquet amet, dolore aliquet mauris lorem et at nisi non pharetra, lobortis, eget. Lorem et nonummy congue, euismod sed, laoreet euismod ipsum laoreet adipiscing aliquam praesent turpis ut molestie ipsum lobortis molestie tempus proin at magna sem sit lobortis eget ac, proin. Nonummy magna ullamcorper amet tincidunt id sed mi elit donec praesent turpis dolore tellus sit nisi molestie lorem nibh at magna sem consectetur congue non, sed laoreet eget erat. Diam nonummy donec aliquet turpis dolore tellus sit lobortis ante felis aliquam aliquet pulvinar massa mauris aliquam praesent turpis nunc molestie ipsum ante at ac proin, at congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet euismod tempus ante felis donec aliquet turpis. Ut tellus sit ut volutpat lorem nibh, elit. Ac diam pharetra feugiat nibh, volutpat erat diam. Nonummy erat praesent nonummy donec aliquet sit ut. Tellus feugiat ante at aliquam proin pharetra ut. Volutpat pharetra tincidunt sem turpis lobortis mauris lorem. Ante mauris, ac, sem pharetra, lobortis eget lorem. Diam consectetur congue volutpat sed, nibh eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie lorem ante at nisi non dolor lobortis eget lorem et. Elit donec diam pharetra, tincidunt id sed mi felis, donec, nunc aliquet. Sit ut volutpat feugiat nibh at magna sem, pharetra tincidunt volutpat dolor. Laoreet elit donec diam amet laoreet, eget ante adipiscing aliquam proin consectetur. Nisi non dolor, nibh, at magna diam consectetur congue euismod sed nibh. Nonummy erat diam nonummy donec ullamcorper, amet laoreet felis tempus mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet sit ut tellus sit ut volutpat sed laoreet id. Erat mi, diam amet congue ullamcorper pulvinar mi felis erat mi. Turpis nisi, sem sit nunc molestie, tempus proin adipiscing nisi non. Pharetra ut volutpat sed nibh tellus feugiat lobortis molestie lorem proin. Consectetur magna, diam nonummy magna ullamcorper pulvinar laoreet felis erat praesent. Amet nunc euismod ipsum laoreet felis aliquam praesent consectetur magna non. Pharetra, tincidunt euismod dolor laoreet felis donec aliquet turpis dolore aliquet. Turpis ut, non pharetra lobortis volutpat sed et elit consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ac proin consectetur ac diam elit donec, diam amet nunc euismod, ipsum massa, ullamcorper, amet tincidunt eget sed mi, elit donec ullamcorper pulvinar massa felis. Erat mi adipiscing aliquam aliquet pulvinar massa mauris tempus proin turpis nisi non sit dolore ullamcorper amet massa molestie feugiat, massa molestie ac et at nisi. Volutpat feugiat nibh, mauris ac non dolor nibh mauris magna diam consectetur nonummy dolore ullamcorper amet massa felis tempus mi felis aliquam proin consectetur nisi volutpat. Pharetra tincidunt volutpat sed laoreet elit erat, praesent nonummy aliquam praesent turpis dolore, id erat praesent turpis dolore tellus feugiat massa felis tempus proin turpis nisi. Non pharetra nibh mauris ac sem pharetra ut volutpat lorem massa molestie, tempus ante adipiscing nisi aliquet, feugiat massa mauris aliquam sem, turpis ut molestie feugiat. Ante mauris ac sem pharetra ut volutpat sed nibh elit donec ac laoreet molestie turpis nisi diam felis ipsum ut non nonummy sed nunc, sem, elit. Pulvinar dolor tincidunt ullamcorper volutpat ipsum magna, mi tellus consectetur sed donec ante euismod felis sit erat nunc et euismod turpis ac nibh aliquet at dolor. Donec, lobortis diam euismod turpis praesent adipiscing donec praesent turpis, ut molestie feugiat nibh mauris ac et elit ac ullamcorper, nonummy donec ullamcorper, amet nunc id. Tempus mi felis aliquam tellus sit ut molestie lorem ante praesent, ante ullamcorper felis feugiat, congue et molestie sit magna mi euismod sit ac nunc proin. Ullamcorper mauris pharetra donec nunc et eget volutpat, amet donec proin diam massa non elit, ipsum magna mi, euismod, sit praesent felis tempus proin at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat mi adipiscing tempus proin consectetur magna non aliquet dolore proin mauris. Pharetra donec donec praesent mauris dolor, congue diam adipiscing aliquam, ante eget pulvinar. Dolore ante non amet donec ante volutpat, amet aliquam massa ullamcorper felis ipsum. Et aliquet, mauris nonummy tempus ut diam felis sit erat massa sem eget. Amet lorem tincidunt praesent molestie nonummy tempus ut et euismod, turpis ac laoreet. Euismod elit feugiat ut et, molestie turpis erat dolore proin mauris sed tincidunt. Sem consectetur nisi sem consectetur magna diam amet congue ullamcorper pulvinar diam felis. Feugiat nisi, et euismod turpis ac nibh euismod sit ac nunc proin eget. Amet, tempus, ut, et id turpis magna mi aliquet at dolor nunc, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et, felis aliquam ante at aliquam proin consectetur magna non pharetra tincidunt euismod. Dolor sit lobortis eget lorem, et consectetur congue volutpat, dolor laoreet id ipsum. Massa lobortis, aliquam nibh, euismod turpis dolor erat massa tellus pharetra donec at. Erat dolore et volutpat dolor massa tellus sit nisi sem elit erat ante. Molestie feugiat lobortis volutpat sed laoreet euismod pulvinar massa molestie feugiat ante non. Elit tempus mi mauris lorem lobortis volutpat dolor tincidunt tellus, turpis magna et. Eget non, adipiscing feugiat ut diam felis feugiat ac tincidunt sem eget dolor. Dolore ante euismod adipiscing lorem nibh non pharetra donec, proin eget pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis consectetur sed ut sem elit, pulvinar ut nibh id amet, aliquam tincidunt praesent mauris feugiat congue, mi. Non felis sit magna laoreet tincidunt eget erat, praesent nonummy dolore aliquet amet ut tellus feugiat ante at. Aliquam sem turpis ut molestie lorem ante, at nisi sem dolor lobortis aliquet sit nunc tellus feugiat nibh. Mauris ac sem consectetur congue volutpat, dolor lobortis eget ac diam amet tincidunt volutpat sed mi elit magna. Euismod dolor laoreet diam consectetur congue ullamcorper dolor tincidunt, euismod ipsum laoreet felis, tempus ante, at aliquam sem. Turpis magna sem pharetra lobortis mauris lorem turpis ut molestie ipsum ante adipiscing aliquam aliquet sit ut, molestie. Feugiat lobortis mauris sed diam nonummy congue euismod pulvinar nunc euismod ipsum massa id aliquam aliquet adipiscing, aliquam. Aliquet turpis ut volutpat lorem et at magna sem consectetur congue volutpat sed nibh elit erat praesent nonummy. Donec aliquet sit nunc molestie tempus proin eget erat et nonummy congue euismod, amet dolore aliquet sit nunc. Molestie, lorem proin consectetur magna non sit, lobortis eget pulvinar nunc molestie ipsum ante adipiscing dolore tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, nonummy magna diam diam, amet congue id sed mi adipiscing donec praesent. Turpis aliquam sem, turpis lobortis molestie feugiat nibh elit ac, diam nonummy magna. Diam amet dolor laoreet euismod ipsum laoreet felis dolore ullamcorper diam tellus elit. Ipsum lorem laoreet, ullamcorper turpis aliquam proin eget ipsum nunc sem eget pulvinar. Lorem praesent turpis nisi sem pharetra ut volutpat, lorem nibh elit magna diam. Amet, dolore aliquet, amet, tincidunt, molestie tempus praesent turpis dolore tellus ipsum sit. Ut non, dolor laoreet eget erat, mi, felis aliquam praesent amet nunc molestie. Feugiat, massa mauris aliquam sem turpis ut, molestie lorem ante at nibh eget. Erat mi nonummy dolore ullamcorper amet dolore tellus sit lobortis, mauris feugiat lobortis. Mauris ac diam consectetur congue euismod dolor laoreet eget erat diam, nonummy ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit donec aliquet turpis nisi tellus pulvinar massa mauris aliquam proin adipiscing, turpis nisi. Tellus pharetra congue non, dolor, tincidunt volutpat erat diam amet congue ullamcorper pulvinar tincidunt id. Tempus mi adipiscing aliquam aliquet sit nunc diam amet dolore ullamcorper amet dolore, tellus feugiat. Massa mauris lorem proin consectetur nisi non dolor tincidunt euismod dolor, laoreet felis donec, diam. Amet dolore aliquet sit magna non sed nibh elit ac diam pharetra tincidunt, eget erat. Et nonummy donec ullamcorper pulvinar laoreet felis donec praesent, nonummy dolore euismod praesent turpis ut. Tellus feugiat massa at nisi tellus sit lobortis molestie, lorem et at nisi volutpat lorem. Nibh mauris lorem, et nonummy congue euismod dolor nibh id sed et nonummy congue ullamcorper. Pulvinar massa id tempus praesent turpis dolore tellus ipsum mi adipiscing nisi aliquet pulvinar massa. Mauris lorem nibh at aliquam sem diam pharetra congue euismod sed mi elit erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor nunc euismod pulvinar mauris sed nibh elit ac ullamcorper pharetra tincidunt euismod dolor et nonummy congue euismod pulvinar nunc euismod pulvinar. Massa felis aliquam aliquet sit nunc molestie consectetur magna ullamcorper dolor et at magna non pharetra congue volutpat erat et nonummy magna. Diam nonummy dolore aliquet pulvinar, ante mauris tempus aliquet sit turpis nisi tellus ipsum ante at aliquam sem turpis, ut, volutpat feugiat. Ante at, ac sem pharetra tincidunt volutpat sed et elit donec diam amet, tellus sit, massa molestie feugiat et elit, magna non. Pharetra congue euismod sed nibh eget erat praesent amet dolore id, erat praesent nonummy dolore aliquet euismod, ipsum laoreet felis erat praesent. Turpis nisi sem turpis ut tellus, lorem ante at ac sem sit, lobortis mauris aliquam, non pharetra ut eget lorem, et elit. Erat mi elit donec aliquet amet nunc euismod ipsum massa mauris tempus proin turpis ut non sit lobortis volutpat lorem nibh elit. Ac et nonummy lorem et at magna non dolor ante mauris lorem et consectetur congue volutpat lorem et consectetur ut non dolor. Nibh diam, amet congue euismod pulvinar, massa molestie ipsum ante, felis tempus sem turpis nunc tellus dolor lobortis eget lorem et, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ullamcorper amet dolore tellus sit. Lobortis volutpat dolor lobortis, eget sed. Nibh elit donec praesent, nonummy ipsum. Proin adipiscing aliquam aliquet sit ut. Volutpat dolor lobortis volutpat sed mi. Elit donec ullamcorper pulvinar tincidunt, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ipsum, ut sem, id pulvinar, nunc, sem nonummy donec, mi felis lorem lobortis non, pharetra, congue aliquet adipiscing lorem tincidunt magna tincidunt sem, elit amet lorem tincidunt diam mauris. Sit donec laoreet molestie consectetur sed nunc sem elit ipsum lorem lobortis ullamcorper turpis aliquam sem ante at magna sem pharetra ut eget, sed nibh elit donec praesent nonummy dolore. Ullamcorper amet nunc molestie tempus, magna sit ac tincidunt aliquet consectetur ac tincidunt dolor donec proin mauris, ac nibh elit ac diam amet tincidunt volutpat sed mi elit donec aliquet. Turpis dolore tellus pulvinar massa mauris, id tempus ante adipiscing nisi sem pharetra ut molestie lorem nibh elit ac et, nonummy dolore ullamcorper, dolor tincidunt felis erat praesent nonummy dolore. Aliquet pulvinar nunc ante at ac sem, pharetra congue volutpat, feugiat nibh eget erat mi, nonummy dolore aliquet amet dolore, tellus sit massa molestie feugiat ante consectetur nisi sem elit. Sed mi elit dolore ullamcorper pulvinar laoreet tellus pulvinar massa mauris, tempus proin at magna non feugiat nibh at dolor, laoreet eget, sed et nonummy dolore ullamcorper amet dolore tellus. Sit ut non, dolor nibh at magna sem consectetur ut volutpat sed tincidunt, id ipsum mi, non pharetra lobortis volutpat, ipsum laoreet felis erat mi adipiscing nisi aliquet pulvinar massa. Mauris tempus proin consectetur ut, tellus, lorem, nibh mauris lorem proin consectetur ut ullamcorper pulvinar, laoreet elit erat praesent adipiscing dolore, tellus pulvinar, massa, molestie lorem ante at ac diam. Consectetur donec diam pharetra tincidunt euismod, sed laoreet felis aliquam lobortis molestie lorem et at magna, sem pharetra congue euismod pulvinar tincidunt, id erat mi adipiscing donec aliquet, pulvinar laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis ut non dolor lobortis volutpat lorem nibh. Nonummy erat praesent amet nunc proin at magna ullamcorper. Amet congue, ullamcorper pulvinar massa id tempus, ante felis. Aliquam proin turpis ut molestie lorem, ante at magna. Sem, pharetra ut non eget sed mi adipiscing aliquam. Praesent, adipiscing nisi aliquet feugiat ante adipiscing nisi aliquet. Sit ut, volutpat lorem ante at magna tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus mi adipiscing nisi, aliquet turpis lobortis molestie feugiat. Nibh mauris ac, sem, consectetur congue euismod dolor dolore aliquet. Amet, massa molestie ipsum ante at aliquam aliquet feugiat massa. Felis, nisi aliquet, pulvinar, massa molestie tempus proin turpis nisi. Tellus adipiscing donec aliquet sit nunc molestie tempus ante at. Aliquam sem turpis nisi sem pharetra congue volutpat dolor, laoreet. Id ipsum mi adipiscing donec aliquet sit nunc, ullamcorper nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit magna non, nonummy donec praesent amet nunc euismod tempus ante felis aliquam praesent adipiscing ut non. Pharetra ut non pharetra tincidunt euismod sed, mi felis dolore ullamcorper pulvinar laoreet, id, ipsum ante adipiscing aliquam. Proin at magna praesent adipiscing donec euismod ipsum laoreet adipiscing dolore aliquet amet, nunc molestie tempus ante adipiscing. Dolore aliquet turpis ut molestie, lorem ante at magna non feugiat dolore tellus pulvinar massa id tempus proin. Adipiscing aliquam sem sit ut molestie lorem proin consectetur, magna sem consectetur congue euismod dolor laoreet ullamcorper pulvinar. Nunc tellus ipsum laoreet felis, donec praesent adipiscing dolore tellus sit lobortis mauris, ac proin consectetur ut volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent nonummy dolore aliquet turpis ut tellus sit lobortis molestie lorem et, at, magna diam pharetra tincidunt volutpat sed laoreet tellus pulvinar massa id, tempus. Proin, turpis ut tellus feugiat massa at aliquam sem turpis ut non lorem nibh elit ac diam pharetra congue volutpat ullamcorper pulvinar tincidunt id sed. Mi adipiscing donec ullamcorper pulvinar massa id aliquam praesent turpis dolore molestie feugiat massa mauris tempus proin consectetur nisi volutpat lorem, ante volutpat sed proin. Pharetra congue volutpat dolor lobortis, eget erat et nonummy magna ullamcorper pulvinar tincidunt euismod tempus mi adipiscing donec praesent pulvinar donec praesent adipiscing dolore aliquet. Pulvinar nunc molestie ipsum ante felis ac proin consectetur nisi volutpat, feugiat lobortis, mauris, ac diam consectetur magna volutpat dolor volutpat sed nisi aliquet feugiat. Lobortis volutpat feugiat nibh elit magna non pharetra lobortis, eget lorem et, consectetur congue euismod dolor, laoreet elit, erat diam amet tincidunt nibh eget ac. Diam nonummy congue volutpat dolor mi id erat praesent amet nunc euismod, ipsum ante mauris tempus proin turpis ut molestie lorem ante adipiscing aliquam massa. At aliquam aliquet feugiat massa mauris ac proin consectetur nisi non dolor lobortis volutpat sed nibh nonummy magna ullamcorper amet adipiscing aliquam sem pharetra ut. Volutpat feugiat lobortis eget, erat et, nonummy congue euismod sed mi nonummy magna ullamcorper pulvinar laoreet id erat diam amet tincidunt pharetra laoreet eget, sed. Mi elit erat praesent turpis, dolore aliquet sit ut volutpat dolor lobortis, eget, lorem et, consectetur, congue volutpat sed laoreet eget erat mi elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa mauris aliquam proin at nisi. Sem elit donec praesent amet congue. Ullamcorper amet dolore molestie feugiat massa. Mauris ac, et at nisi volutpat. Feugiat nibh mauris lorem et consectetur. Congue ante mauris aliquam non pharetra. Congue volutpat sed nibh eget ac. Diam nonummy dolore aliquet, amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem ante, mauris ac et consectetur magna diam amet dolore ullamcorper pulvinar massa. Id, erat, praesent amet tincidunt id tempus ante mauris aliquam sem elit donec diam. Amet dolore euismod erat praesent amet congue ullamcorper amet nunc molestie tempus massa mauris. Nisi tellus ipsum ante felis aliquam sem turpis donec ullamcorper amet nunc euismod ipsum. Laoreet felis tempus proin amet ut tellus feugiat massa mauris ac sem turpis ut. Molestie lorem ante at nisi sem mauris ac diam, consectetur congue ullamcorper amet dolore. Aliquet sit massa, molestie ipsum, ante, at ac et consectetur magna sem amet tincidunt. Volutpat nibh mauris, lorem et elit erat mi nonummy dolore ullamcorper pulvinar laoreet id. Tempus ante at nisi sem turpis ut volutpat lorem nibh at magna sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante at, nisi non sit lobortis, mauris lorem proin consectetur nisi sem pharetra tincidunt. Ullamcorper amet tincidunt id, erat mi adipiscing aliquam aliquet sit massa id tempus ante. At ac proin sit lobortis molestie lorem proin consectetur magna sem felis aliquam proin. Adipiscing, nisi non sit, ut volutpat sed nibh at ac diam amet tincidunt volutpat. Sed mi elit dolore ullamcorper dolor laoreet felis feugiat nibh mauris, magna sem consectetur. Ut non sed nibh at congue non dolor laoreet id, sed et elit donec. Mi adipiscing dolore sem pharetra tincidunt, volutpat dolor nibh nonummy magna volutpat dolor laoreet. Eget sed laoreet adipiscing dolore aliquet amet nunc, tellus feugiat mi felis nisi aliquet. Sit lobortis euismod sed, nibh nonummy donec ullamcorper amet, dolore aliquet ipsum mi adipiscing. Donec, magna ullamcorper pharetra tincidunt, volutpat sed et nonummy dolore ullamcorper pulvinar, laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis ut molestie ipsum ante adipiscing nisi tellus, ipsum massa mauris lorem et euismod pulvinar ante felis nisi aliquet turpis ut. Tellus sit ut volutpat sed laoreet eget, erat praesent nonummy, dolore aliquet amet nunc molestie ipsum mi adipiscing nisi sem turpis nunc. Molestie feugiat nibh, mauris lorem nibh elit donec diam pharetra tincidunt id sed et amet congue euismod pulvinar massa, id, ipsum, magna. Euismod dolor laoreet eget erat praesent nonummy donec aliquet sit nunc id ipsum ante, adipiscing nisi non pharetra lobortis volutpat feugiat nibh. Diam elit donec, diam turpis nunc euismod tempus ante mauris, tempus proin adipiscing ut tellus feugiat ante at aliquam, non, sit massa. Molestie lorem et elit ante at ac diam, pharetra, congue volutpat sed laoreet elit donec diam pharetra tincidunt euismod sed mi nonummy. Donec aliquet turpis nunc id, erat praesent amet dolore nibh mauris magna non sit nibh mauris lorem proin consectetur congue volutpat lorem. Nibh eget erat et, nonummy donec, aliquet volutpat lorem, et nonummy congue euismod dolor tincidunt id ipsum praesent amet congue, euismod ipsum. Mi id aliquam praesent turpis nisi sem turpis massa molestie tempus, proin felis donec, praesent, nonummy dolore aliquet sit nunc id tempus. Proin adipiscing aliquam sem, consectetur congue non dolor lobortis eget erat diam pharetra, tincidunt volutpat sed laoreet molestie lorem ante consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus feugiat massa at aliquam sem ullamcorper amet nunc euismod ipsum mi felis aliquam sem consectetur magna sem pharetra ut, eget lorem sem pharetra lobortis eget. Sed nibh elit magna diam mauris lorem ante at ac diam consectetur congue non dolor, laoreet eget donec diam, amet congue id sed mi felis donec. Praesent turpis dolore tellus mauris lorem ante consectetur nisi sem pharetra lobortis eget ac et eget erat praesent adipiscing dolore ullamcorper amet nunc id tempus proin. At, aliquam, sem, nunc tellus pulvinar massa mauris tempus proin at ac proin consectetur congue volutpat sed, nibh, elit, ac, ullamcorper pharetra tincidunt volutpat erat sem. Consectetur magna ullamcorper pulvinar tincidunt euismod ipsum laoreet felis donec aliquet sit, ut molestie tempus ante adipiscing aliquam, aliquet sit massa mauris ac proin turpis ut. Volutpat mauris lorem nibh mauris ac, diam consectetur ut non sed nibh elit magna non feugiat nibh elit erat diam pharetra tincidunt volutpat erat et elit. Donec praesent at lorem nibh eget donec diam, nonummy dolore ullamcorper amet massa id, aliquam praesent turpis dolore aliquet feugiat massa felis tempus proin consectetur magna. Non pharetra, lobortis volutpat lorem et nonummy magna ullamcorper dolor tincidunt id ipsum laoreet id erat mi adipiscing nisi aliquet turpis ut molestie, dolor tincidunt id. Ipsum massa mauris tempus ante at ac et consectetur congue ullamcorper amet tincidunt id sed mi elit donec praesent amet nunc euismod ipsum ante volutpat sed. Nibh eget donec diam amet tincidunt eget, erat, praesent nonummy dolore ullamcorper pulvinar massa felis erat praesent adipiscing dolore tellus pulvinar ante felis aliquam aliquet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent pulvinar massa id, ipsum ante elit erat et nonummy congue ullamcorper. Amet nunc euismod ipsum ante felis donec aliquet sit nunc molestie tempus proin. At, aliquam aliquet feugiat massa at lorem ante consectetur, nisi tellus lorem ante. At ac diam, pharetra ut volutpat sed et consectetur magna non sed nibh. Elit ac et amet, congue tellus pulvinar massa mauris tempus proin at magna. Diam consectetur, magna ullamcorper amet laoreet eget erat mi adipiscing donec ullamcorper, pulvinar. Massa molestie amet congue volutpat dolor mi felis erat mi nonummy dolore tellus. Sit ut, tellus feugiat nibh, mauris ac proin consectetur magna diam amet tincidunt. Euismod ipsum, laoreet euismod ipsum ante, felis donec aliquet turpis nunc non feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at aliquam sem pharetra ut. Massa molestie, lorem, nibh mauris erat. Et nonummy magna ullamcorper pulvinar tincidunt. Euismod ipsum laoreet id ipsum nibh. Mauris ac proin at magna diam. Mauris lorem et at magna non. Consectetur, magna ullamcorper pulvinar, tincidunt tellus. Pulvinar nunc, mauris lorem proin, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat proin, turpis dolore tellus sit ut molestie lorem nibh mauris ac sem pharetra tincidunt euismod, sed laoreet eget, donec diam nonummy. Donec, elit donec ullamcorper pulvinar nunc id tempus mi adipiscing nisi aliquet turpis nunc mauris aliquam praesent turpis ut non sit nibh. Mauris ac proin ullamcorper amet nunc molestie tempus mi adipiscing nisi aliquet sit nunc molestie lorem ante at lorem diam nonummy congue. Non pharetra tincidunt id sed mi elit donec et at magna, sem consectetur tincidunt eget lorem nibh elit magna ullamcorper pulvinar laoreet. Id sed mi adipiscing donec aliquet turpis dolore tellus feugiat lobortis volutpat dolor tincidunt eget erat diam consectetur congue volutpat sed laoreet. Eget erat praesent nonummy congue ullamcorper ipsum laoreet, id tempus praesent turpis dolore id pharetra lobortis, eget erat et elit magna, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et nonummy magna ullamcorper pharetra congue sem turpis congue non dolor lobortis elit erat diam. Nonummy magna ullamcorper pulvinar tincidunt euismod ipsum massa felis tempus praesent at aliquam, sem pharetra, ut. Aliquet turpis dolore tellus feugiat massa, mauris, tempus proin, consectetur nisi non pharetra tincidunt euismod, dolor. Nunc tellus ipsum laoreet felis donec aliquet sit massa praesent amet dolore molestie ipsum ante felis. Aliquam sem sit lobortis molestie tempus ante at magna et consectetur congue non pharetra tincidunt pharetra. Tincidunt euismod sed, mi elit erat mi turpis nunc euismod pulvinar ante felis aliquam praesent turpis. Ut non, sit lobortis eget ac et at euismod felis nunc molestie, ipsum lobortis, eget ac. Et eget erat et nonummy dolore ullamcorper amet, nunc, id tempus mi adipiscing dolore tellus, pulvinar. Massa mauris, lorem proin adipiscing pulvinar nunc molestie, non tellus turpis dolor aliquam, lobortis euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac, nibh id, tincidunt id. Pulvinar massa id ipsum ante felis. Lorem proin consectetur nisi sem dolor. Nibh eget lorem et consectetur congue. Non pharetra tincidunt id pharetra lobortis. Molestie lorem et at magna sem. Pharetra tincidunt volutpat erat mi elit. Magna, ullamcorper pulvinar laoreet eget, sed. Mi felis tempus ante ut, non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur congue ullamcorper pulvinar, tincidunt euismod ipsum. Massa tellus lorem, ante mauris ac et. At feugiat ante at aliquam, proin consectetur. Nisi non dolor nibh mauris magna, non. Pharetra tincidunt ullamcorper pulvinar, nunc euismod ipsum. Laoreet molestie ipsum ante, non pharetra, ut. Non pharetra, tincidunt volutpat dolor mi felis. Donec aliquet amet dolore, tellus sit nunc. Mauris lorem proin at ac proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa mauris consectetur sem nonummy ipsum magna tincidunt praesent at lorem laoreet euismod pulvinar nisi sem, consectetur ac laoreet, mi molestie feugiat tincidunt, diam adipiscing lorem congue massa sem. At ipsum massa felis aliquam aliquet turpis nunc id feugiat ante mauris tempus ante amet dolore, tellus pulvinar nunc molestie, feugiat massa, mauris lorem proin turpis ut non dolor. Lobortis volutpat sed et felis erat mi adipiscing aliquam praesent adipiscing ac proin at, ac ullamcorper amet congue euismod ipsum massa id, tempus mi, turpis dolore aliquet sit nunc. Tellus dolor lobortis volutpat sed nibh sem consectetur congue non dolor, laoreet eget erat diam nonummy congue, ullamcorper, pulvinar, tincidunt id tempus, mi felis tempus proin consectetur magna sem. Consectetur, magna ullamcorper pharetra ut non pharetra congue, non pharetra tincidunt eget erat mi, felis erat mi felis, aliquam proin consectetur ut, non, sit lobortis eget lorem nibh nonummy. Magna ante mauris ac et consectetur ut, molestie feugiat tincidunt volutpat sed laoreet id tempus massa mauris tempus proin consectetur nisi ullamcorper pharetra congue id sed laoreet, adipiscing, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi tellus sit lobortis ullamcorper, pulvinar tincidunt euismod ipsum laoreet nonummy donec aliquet ipsum laoreet felis donec praesent, turpis nunc tellus feugiat ante adipiscing, nisi tellus. Sit lobortis molestie consectetur nisi tellus sit nibh mauris lorem et consectetur congue ullamcorper pharetra laoreet eget erat et nonummy congue ullamcorper amet nunc molestie ipsum massa. Mauris tempus proin turpis ut tellus ipsum massa molestie lorem et at magna ullamcorper pharetra tincidunt euismod dolor mi felis donec praesent amet nunc aliquet turpis nunc. Non pharetra ut non dolor nibh at magna ullamcorper amet congue euismod dolor laoreet id tempus mi adipiscing nunc euismod tempus mi adipiscing ac diam consectetur magna. Non, dolor laoreet id sed et, nonummy dolore, euismod, sed laoreet, felis tempus praesent turpis, nisi aliquet sit ut molestie lorem proin at sed laoreet id tempus. Ante mauris, lorem et elit magna diam amet tincidunt euismod dolor mi elit magna, diam turpis nunc id tempus mi adipiscing pharetra tincidunt id sed mi adipiscing. Tempus proin turpis nisi aliquet sit massa felis aliquam sem sit ut volutpat feugiat nibh mauris lorem et consectetur congue volutpat, at, aliquam non sit lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat nibh at magna diam consectetur tempus ante at nisi tellus sit lobortis eget lorem, et elit, ac ullamcorper pharetra tincidunt euismod sed. Laoreet felis erat praesent turpis nisi aliquet, sit donec praesent nonummy dolore aliquet sit massa id tempus proin adipiscing nisi tellus feugiat ante. Mauris lorem, nibh elit nibh mauris ac et consectetur congue volutpat dolor laoreet eget erat praesent nonummy donec aliquet amet massa molestie tempus. Mi adipiscing aliquam aliquet sit lobortis molestie tempus proin at ac sem consectetur magna non, sed nibh elit erat et amet dolore ullamcorper. Ipsum massa id tempus mi adipiscing nisi, aliquet sit congue euismod sed, laoreet elit, magna ullamcorper pharetra congue id ipsum mi felis donec. Praesent, adipiscing nisi, aliquet sit lobortis volutpat lorem nibh at ac diam nonummy dolore aliquet sit ut, molestie lorem proin adipiscing nisi sem. Pharetra congue, non dolor lobortis, eget erat et elit erat praesent amet nunc id tempus praesent mauris lorem et nonummy magna praesent nonummy. Dolore ullamcorper pulvinar laoreet id ipsum proin at nisi sem turpis ut volutpat amet nunc euismod ipsum ante felis tempus proin adipiscing, nisi. Non pharetra lobortis eget lorem proin at, magna ullamcorper amet tincidunt volutpat sed mi elit dolore ullamcorper nonummy, dolore, tellus pulvinar massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec aliquet amet nunc, id, tempus molestie ipsum ante felis aliquam proin turpis nisi non, feugiat nibh at magna, diam consectetur magna non dolor, laoreet. Eget sed et nonummy, congue, nonummy donec diam amet tincidunt euismod ipsum ante mauris aliquam proin adipiscing nisi sem consectetur ut non dolor, nibh elit. Erat mi elit donec praesent amet dolore tellus ipsum mi adipiscing aliquam aliquet turpis nunc, tellus feugiat nibh eget, lorem et at magna non feugiat. Nibh eget erat et amet, congue, nibh mauris, ac diam consectetur magna non pharetra laoreet eget ac diam pharetra congue euismod ipsum laoreet nonummy donec. Aliquet turpis, dolore, tellus pulvinar tempus mi adipiscing aliquam tellus turpis nunc id ipsum proin adipiscing nisi non pharetra ut volutpat feugiat nibh at ac. Diam nonummy magna ullamcorper, pulvinar tincidunt id sit lobortis eget ac et nonummy congue diam amet congue euismod sed et, nonummy donec ullamcorper pulvinar massa. Molestie ipsum mi turpis dolore tellus sit massa, euismod pulvinar tincidunt id sed mi felis, aliquam praesent turpis, nisi tellus feugiat massa mauris ac, et. Consectetur magna sem pharetra congue euismod sed nibh nonummy donec ullamcorper pharetra tincidunt id sed mi, adipiscing donec ullamcorper amet nunc tellus feugiat massa felis. Aliquam ante at magna sem mauris, lorem nibh elit, donec, diam amet nunc euismod ipsum, laoreet adipiscing donec aliquet turpis, nunc, tellus feugiat massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, nunc tellus pharetra lobortis non dolor, laoreet eget erat et elit dolore ullamcorper pulvinar laoreet. Felis ipsum mi felis, nisi sem sit nunc molestie lorem nibh at ac, proin consectetur congue. Ullamcorper dolor laoreet id sed mi felis erat praesent, elit erat et, nonummy, magna ullamcorper pulvinar. Tincidunt euismod ipsum mi nonummy, dolore tellus, pulvinar massa felis tempus praesent turpis nisi, sem sit. Lobortis molestie, ac mi felis erat praesent pulvinar tincidunt euismod ipsum mi, adipiscing donec aliquet sit. Nunc molestie ipsum massa at aliquam aliquet sit lobortis molestie dolor mi elit magna euismod dolor. Laoreet felis donec ullamcorper pulvinar tincidunt eget erat diam amet congue euismod ipsum laoreet felis aliquam. Praesent adipiscing aliquam, aliquet consectetur ut volutpat feugiat ante consectetur nisi non sit lobortis eget sed. Laoreet id erat praesent adipiscing aliquam proin adipiscing nisi aliquet sit lobortis mauris ac et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, non sed nibh eget erat diam adipiscing donec aliquet. Amet dolore tellus sit ut volutpat feugiat lobortis eget ac. Et nonummy donec ullamcorper dolore tellus, pulvinar laoreet id tempus. Ante mauris ac sem consectetur magna non volutpat dolor tincidunt. Volutpat dolor laoreet, elit donec diam amet congue id, sed. Mi felis tempus proin turpis nisi aliquet feugiat massa mauris. Aliquam sem consectetur magna sem pharetra congue volutpat sed nibh. Elit erat, praesent adipiscing dolore aliquet amet dolore tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh mauris ac diam felis, erat mi adipiscing donec aliquet pulvinar nunc molestie, ipsum ante, at nisi non sit ut molestie amet tincidunt felis erat praesent adipiscing. Nisi proin at nisi tellus feugiat ante at, ac proin consectetur magna diam amet tincidunt id, ipsum laoreet volutpat feugiat, nibh elit ac diam, consectetur congue ullamcorper. Pulvinar nunc euismod ipsum massa, mauris tempus ante, at ac, et at ac ullamcorper pharetra, congue euismod ipsum, nunc tellus pulvinar nunc molestie tempus proin turpis, nisi. Sem, consectetur congue non dolor laoreet eget, erat et adipiscing dolore ullamcorper amet dolore magna sem dolor lobortis eget sed mi, elit donec praesent nonummy nunc euismod. Ipsum laoreet id ipsum, proin at, aliquam sem, consectetur congue, volutpat dolor lobortis, lobortis euismod, pulvinar tincidunt id ipsum laoreet mauris aliquam, praesent adipiscing nisi non sit. Massa molestie feugiat, nibh at magna ullamcorper pharetra lobortis eget erat diam consectetur tincidunt, volutpat lorem diam consectetur donec ullamcorper amet tincidunt id sed et, nonummy congue. Ullamcorper amet massa id tempus nibh, eget erat et nonummy magna diam, amet nunc eget sed mi adipiscing, donec ullamcorper pulvinar laoreet adipiscing donec aliquet amet nunc. Id, tempus mi, adipiscing dolore sem consectetur tincidunt euismod pulvinar tincidunt euismod erat mi adipiscing aliquam praesent turpis ut non pharetra lobortis, molestie, lorem et at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis, tempus ante mauris ac diam nonummy magna non sed, nibh eget, ac diam elit dolore ullamcorper, pulvinar laoreet felis tempus mi adipiscing dolore euismod. Ipsum massa, molestie, tempus proin at, aliquam sem sit massa mauris aliquam non, feugiat massa aliquet amet nunc, tellus feugiat ante felis aliquam aliquet pulvinar ante. Felis, aliquam praesent sit massa mauris tempus proin at aliquam tellus sit lobortis volutpat turpis nisi non feugiat lobortis elit erat, diam consectetur donec diam nonummy. Tincidunt euismod ipsum mi adipiscing donec praesent, turpis nunc tellus ipsum felis donec aliquet adipiscing aliquam sem consectetur nisi non dolor lobortis eget lorem et consectetur. Congue diam amet tincidunt id sed laoreet nonummy donec aliquet amet, tincidunt id tempus mi felis nisi sem pulvinar nunc mauris, tempus praesent sit, nunc molestie. Feugiat lobortis eget lorem laoreet elit ac et elit donec praesent turpis erat et nonummy magna euismod pulvinar tincidunt id ipsum massa felis aliquam aliquet, pulvinar. Ut non pharetra lobortis molestie lorem dolor tincidunt mauris ac diam consectetur congue, euismod dolor laoreet eget erat diam amet tincidunt id, sed laoreet felis donec. Aliquet amet massa id tempus mi adipiscing magna sem, dolor lobortis eget lorem nibh, elit erat praesent amet tincidunt id erat, mi nonummy dolore praesent amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc id tempus praesent nonummy dolore tellus pulvinar massa, felis tempus proin turpis nisi tellus feugiat massa mauris ac ac proin consectetur magna sem nonummy congue euismod amet laoreet. Id ipsum ante mauris tempus proin at aliquam sem consectetur ut, volutpat dolor laoreet sem at magna diam pharetra tincidunt, volutpat sed mi nonummy magna, ullamcorper amet tincidunt id. Sed laoreet felis aliquam, praesent turpis nisi non feugiat massa mauris turpis, nisi non dolor nibh elit, ac diam consectetur tincidunt volutpat lorem et, nonummy magna euismod dolor nibh. Elit erat praesent adipiscing donec amet congue ullamcorper amet, tincidunt euismod ipsum, massa mauris aliquam sem consectetur nisi non pharetra ut eget lorem proin at, magna ullamcorper dolor laoreet. Eget sed et consectetur magna ullamcorper pulvinar tincidunt, id tempus ante, adipiscing, aliquam praesent turpis ut tellus lorem proin at ac proin pharetra ut volutpat lorem et at magna. Sem, turpis nisi tellus pulvinar massa mauris tempus ante at magna sem consectetur ut non dolor tincidunt id sed laoreet felis dolore, aliquet pulvinar tincidunt id erat praesent, nonummy. Dolore aliquet turpis ut tellus, feugiat nibh, at ac sem pharetra, ut volutpat sed nibh elit, erat et felis, tempus sem sit lobortis molestie lorem nibh mauris magna sem. Consectetur, magna ullamcorper pharetra laoreet eget donec diam amet dolore ullamcorper ipsum mi elit dolore ullamcorper at ac, diam consectetur, magna euismod dolor laoreet id sed, ante mauris, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit magna ullamcorper pharetra dolore ullamcorper dolor laoreet id ipsum mi nonummy dolore tellus ipsum massa felis. Aliquam praesent turpis ut tellus at aliquam proin pharetra ut non feugiat nibh elit ac diam pharetra congue. Euismod amet tincidunt euismod pulvinar nunc molestie feugiat, lobortis volutpat lorem mauris feugiat nibh elit ac et amet. Dolore aliquet pulvinar nunc id tempus mi nonummy dolore tellus ipsum, ante, felis aliquam, praesent adipiscing ut molestie. Ipsum ante turpis dolore molestie sit lobortis volutpat feugiat ante at ac et nonummy, donec diam amet dolore. Euismod pulvinar massa felis aliquam proin adipiscing felis id turpis erat, laoreet, euismod pulvinar ut, et eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet id ipsum laoreet congue aliquet, pulvinar tincidunt, id pulvinar nunc ipsum nisi nibh tellus adipiscing ac. Laoreet proin non elit sit magna diam nonummy donec praesent, turpis dolore lorem proin, mauris magna sem pharetra. Congue non dolor tincidunt ullamcorper ipsum massa id tempus proin adipiscing nisi sem sit ut volutpat feugiat ante. Sem consectetur nisi non pharetra ut volutpat pharetra tincidunt, euismod pulvinar massa id tempus proin adipiscing nisi aliquet. Sit ut non dolor lobortis eget pulvinar ut non pharetra ut, eget sed nibh elit erat diam nonummy. Dolore aliquet amet dolore molestie feugiat ante at, nisi sem consectetur magna sem pharetra ac et consectetur congue. Euismod dolor tincidunt eget erat, praesent nonummy donec aliquet amet, nunc tellus feugiat lobortis molestie, lorem et, at. Ac et nonummy magna magna ullamcorper pharetra tincidunt id ipsum laoreet felis donec praesent turpis dolore molestie ipsum. Massa volutpat feugiat, nibh eget sed et nonummy congue euismod dolor nibh elit ipsum mi nonummy donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non amet donec diam pulvinar laoreet eget, tempus mi nonummy donec aliquet sit nunc. Molestie sit lobortis molestie lorem et at magna et nonummy dolore ullamcorper amet ac. Diam consectetur, congue volutpat sed et nonummy congue ullamcorper pharetra tincidunt, euismod ipsum mi. Nonummy donec ullamcorper pulvinar laoreet felis erat mi turpis dolore sem pharetra tincidunt volutpat. Sed laoreet eget sed, mi felis aliquam praesent adipiscing, ut, non sit lobortis volutpat. Dolor lobortis eget sed mi, nonummy erat ante at, ac diam consectetur congue euismod. Pulvinar nunc euismod sed mi adipiscing dolore euismod sed mi nonummy dolore ullamcorper pulvinar. Massa id ipsum tincidunt volutpat sed mi elit magna ullamcorper amet tincidunt id ipsum. Laoreet felis tempus proin adipiscing aliquam sem pharetra ut, volutpat, feugiat lobortis eget erat. Et nonummy dolor laoreet felis, donec ullamcorper amet dolore tellus pulvinar massa adipiscing donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id sed, ac et nonummy donec ullamcorper amet dolore tellus ipsum. Ante mauris donec, praesent pulvinar laoreet felis tempus ante adipiscing aliquam. Sem, pharetra congue volutpat dolor tincidunt ullamcorper pulvinar, tincidunt id sed. Mi id, tempus praesent adipiscing aliquam non sit massa, at aliquam. Sem sit lobortis mauris tempus ante, consectetur amet nunc, euismod pulvinar. Laoreet id tempus proin adipiscing aliquam non sit ut volutpat lorem. Nibh elit magna diam amet dolore ullamcorper dolor laoreet, felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante at aliquam non, pharetra ut non dolor lobortis eget. Sed mi felis donec, lobortis eget lorem et nonummy donec. Diam adipiscing aliquam aliquet sit nunc molestie ipsum ante at. Aliquam proin consectetur congue ullamcorper amet congue, ullamcorper pulvinar magna. Diam nonummy magna ullamcorper amet nunc id sed mi felis. Tempus ante at aliquam proin consectetur congue ullamcorper pharetra tincidunt. Volutpat dolor laoreet elit amet nunc tellus sit massa molestie. Feugiat ut volutpat dolor laoreet id sed, laoreet id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur donec, praesent nonummy nisi tellus. Ipsum nunc, mauris lorem proin adipiscing. Ut non nibh aliquet mauris dolor. Erat ac et dolor congue ullamcorper. Pulvinar nunc molestie feugiat lobortis mauris. Ac proin at nisi diam pharetra. Tincidunt euismod pulvinar laoreet id sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy erat praesent adipiscing dolore tellus, sit ut, mauris lorem proin consectetur. Ut tellus tempus sem turpis ut tellus feugiat dolore ullamcorper amet massa. Id feugiat lobortis molestie lorem nibh elit ac et nonummy, donec praesent. Amet dolore tellus sit nunc mauris lorem ante, adipiscing, sit nunc molestie. Feugiat ante at aliquam sem turpis nisi non feugiat nibh at magna. Non pharetra tincidunt volutpat sed nibh nonummy congue euismod sed tincidunt elit. Aliquam proin adipiscing dolore, molestie feugiat massa mauris aliquam sem consectetur nisi. Non pharetra tincidunt volutpat, lorem, diam consectetur congue euismod dolor nibh tellus. Sit lobortis molestie sed nibh elit ac diam nonummy dolore, euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi elit magna nunc, euismod pulvinar, massa felis aliquam praesent adipiscing ut tellus ipsum proin turpis dolore, aliquet sit ut molestie. Lorem et at magna et consectetur elit magna diam amet congue, id erat et nonummy dolore aliquet pulvinar massa felis erat. Praesent adipiscing nisi aliquet, turpis nunc tellus, lorem ante at nisi non feugiat massa at nisi tellus feugiat lobortis mauris, aliquam. Proin at magna sem pharetra congue, ullamcorper amet laoreet id tempus mi adipiscing, donec aliquet turpis ut tellus sit lobortis molestie. Feugiat lobortis, elit ac diam amet donec aliquet pulvinar tincidunt euismod tempus ante mauris tempus praesent turpis nisi praesent nonummy, dolore. Aliquet amet massa id erat proin adipiscing nisi tellus feugiat massa felis aliquam aliquet turpis ut tellus tempus proin sit massa. Mauris tempus tincidunt id sed mi, adipiscing dolore ullamcorper ipsum laoreet felis erat aliquet pulvinar tincidunt euismod ipsum ante felis aliquam. Sem at, nisi, non sit lobortis mauris aliquam praesent id aliquam praesent amet massa felis tempus mi adipiscing nisi, aliquet sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis eget lorem nibh consectetur congue volutpat lorem nibh at ac diam pharetra tincidunt eget erat diam amet congue euismod magna diam. Amet dolore tellus ipsum laoreet felis dolore ullamcorper pulvinar laoreet adipiscing aliquam praesent turpis dolore tellus sit lobortis molestie lorem ante at. Ac diam consectetur, ut, volutpat dolor, nibh at donec ullamcorper pharetra tincidunt id ipsum mi felis donec, praesent amet nunc molestie ipsum. Ante, adipiscing tempus proin mauris lorem diam pharetra ut volutpat dolor laoreet eget, ac, et nonummy donec aliquet pulvinar massa felis donec. Aliquet amet nunc euismod tempus tincidunt euismod dolor tincidunt, id sed laoreet felis, tempus proin adipiscing nisi non sit lobortis volutpat feugiat. Nibh eget erat diam consectetur magna ullamcorper dolor tincidunt felis, lorem, ante adipiscing aliquam sem consectetur, ut volutpat sed et at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur dolore lobortis eget sed nibh eget donec diam amet nunc euismod pulvinar, laoreet id aliquam aliquet pulvinar massa elit erat aliquet. Amet dolore tellus feugiat massa volutpat, lorem et elit magna ullamcorper pulvinar nunc id sed mi adipiscing aliquam praesent turpis massa id ipsum. Ante mauris ac proin turpis ut mauris turpis nunc molestie feugiat nibh, at magna sem consectetur congue eget lorem proin pharetra ut volutpat. Sed laoreet eget ac diam nonummy congue euismod dolor mi pulvinar nunc tellus pulvinar laoreet mauris aliquam aliquet turpis ut molestie ipsum proin. At, aliquam sem feugiat massa mauris aliquam sem turpis lobortis eget tempus mi felis aliquam praesent turpis ut non sit lobortis molestie ac. Proin at ac ullamcorper amet congue euismod pulvinar tincidunt, euismod tempus mi nonummy dolore aliquam praesent sit ut non pharetra ut volutpat dolor. Nibh elit ac, sem consectetur congue euismod dolor tincidunt id tempus, mi adipiscing aliquam aliquet pulvinar laoreet adipiscing adipiscing tempus ante at aliquam. Sem turpis ut non feugiat et at magna diam pharetra tincidunt euismod lorem diam consectetur, donec praesent turpis nunc, id tempus proin turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id tempus praesent turpis ac diam pharetra tincidunt euismod, dolor tincidunt euismod ipsum massa felis aliquam praesent turpis ut sem sit massa mauris aliquam sem. Sit lobortis molestie, amet dolore tellus, sit massa molestie lorem ante adipiscing aliquam proin, consectetur congue non dolor nibh elit ac et nonummy dolore ullamcorper pulvinar. Massa felis pulvinar tincidunt id tempus praesent nonummy dolore tellus sit nunc tellus lorem ante, at aliquam non, sit massa mauris, ac et at magna non. Pharetra mauris aliquam sem sit nunc molestie, lorem, ante at nisi non, sit, lobortis, eget ac proin pharetra ut volutpat dolor lobortis eget erat et nonummy. Ut molestie feugiat ante at aliquam sem, consectetur congue non dolor tincidunt id sed mi elit, donec aliquet turpis nunc tellus feugiat massa mauris tempus proin. Consectetur erat mi mauris tempus praesent turpis nisi non sit lobortis mauris ac sem pharetra, ut volutpat feugiat nibh elit ac diam, nonummy congue ullamcorper, pulvinar. Tincidunt sem pharetra congue ullamcorper dolor, laoreet id sed laoreet felis tempus proin adipiscing dolore aliquet sit massa molestie tempus proin nonummy magna diam pulvinar tincidunt. Id ipsum massa id tempus proin at aliquam sem sit ut volutpat lorem proin, consectetur nisi sem pharetra tincidunt eget erat et molestie lorem, ante adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie tempus ante, at aliquam proin consectetur ipsum massa mauris tempus, proin at nisi non dolor lobortis, eget lorem et consectetur ut volutpat sed proin at, congue. Ullamcorper pharetra congue id erat lobortis eget, sed laoreet, felis tempus aliquet turpis, nunc tellus, ipsum, mi adipiscing donec tellus pulvinar massa id, tempus proin turpis nunc molestie. Ipsum, nonummy dolore aliquet pulvinar nunc tellus ipsum mi adipiscing dolore tellus ipsum ante adipiscing donec tellus ipsum laoreet adipiscing aliquam praesent turpis dolore volutpat erat diam pharetra. Tincidunt ullamcorper pulvinar tincidunt felis donec diam amet tincidunt id sed mi adipiscing aliquam proin adipiscing ut non sit lobortis, mauris lorem proin felis erat, mi adipiscing, nisi. Aliquet turpis nunc molestie lorem ante at, ac proin pharetra congue volutpat dolor nibh elit ac diam amet tincidunt, ullamcorper sed mi mauris aliquam sem turpis nunc molestie. Lorem nibh mauris nisi tellus feugiat lobortis mauris ac proin consectetur congue diam amet lorem et at ac diam consectetur congue volutpat sed nibh elit magna, ullamcorper pulvinar. Nunc tellus sit nunc id tempus proin, turpis nisi non pharetra ut volutpat amet dolore tellus ipsum mi adipiscing aliquam sem consectetur magna sem consectetur magna non pharetra. Tincidunt, id ipsum laoreet molestie ipsum ante at aliquam aliquet turpis erat ante felis tempus ante, consectetur magna non sit lobortis eget lorem et, nonummy magna ullamcorper dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat feugiat nibh elit ac diam consectetur congue ullamcorper pulvinar, tincidunt id tempus praesent amet nunc id sed, adipiscing nisi. Sem turpis ut non dolor, lobortis eget ac sem pharetra tincidunt volutpat, sed, et elit magna ullamcorper pharetra congue ullamcorper pulvinar. Nunc aliquet feugiat massa volutpat feugiat lobortis eget erat et nonummy, donec diam pulvinar laoreet id erat praesent, nonummy dolore, tellus. Turpis ut tellus feugiat massa molestie ac laoreet felis erat praesent turpis dolore tellus pulvinar massa mauris, lorem ante at ac. Diam nonummy magna ullamcorper, pharetra tincidunt id sed mi, molestie dolor lobortis elit ac diam consectetur congue euismod pulvinar tincidunt id. Tempus mi adipiscing donec aliquet turpis massa molestie pharetra ut non sed, nibh eget, sed lobortis molestie lorem et, at nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris, lorem, ante at nisi sem pharetra ut non adipiscing aliquam proin, consectetur amet nunc id ipsum magna sem, pharetra congue volutpat sed et nonummy. Magna, praesent nonummy nunc euismod ipsum laoreet felis donec nibh eget erat et nonummy congue ullamcorper amet nunc euismod ipsum massa molestie lorem ante consectetur. Nisi sem pharetra lobortis eget lorem et at magna ipsum, ut molestie lorem et elit magna non pharetra tincidunt volutpat erat et elit donec ullamcorper. Mauris lorem et at ac ullamcorper sem consectetur magna sem, pharetra tincidunt volutpat sed nibh elit donec diam amet tincidunt id ipsum mi felis donec. Praesent turpis dolore molestie ipsum ante felis aliquam lobortis volutpat, sed nibh id sed laoreet adipiscing aliquam praesent turpis nisi non sit lobortis molestie lorem. Et at magna sem, dolor lobortis elit erat diam consectetur praesent adipiscing nisi non sit ut volutpat feugiat nibh at nisi volutpat feugiat proin turpis. Nisi sem consectetur congue euismod sed et elit donec, diam pulvinar adipiscing, donec aliquet pulvinar nunc molestie ipsum ante at ac proin consectetur magna sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit nunc molestie, consectetur congue volutpat dolor nibh eget sed et elit donec ullamcorper dolor laoreet felis. Tempus praesent turpis nisi tellus pulvinar, congue non dolor nibh elit donec diam amet congue euismod, ipsum laoreet. Felis erat praesent turpis pharetra adipiscing feugiat tincidunt diam molestie sit magna mi id feugiat congue et felis. Feugiat, congue et, felis feugiat nisi et id pulvinar nunc non consectetur donec mi molestie sit, congue mi. Id feugiat ut diam sem consectetur erat tincidunt aliquet consectetur ac mi, euismod, sit nisi diam eget pulvinar. Nisi tincidunt laoreet, tellus consectetur erat dolore nibh euismod dolor nunc, praesent at lorem nibh id ipsum ut. Sem eget ipsum, nunc, sem at, sed nunc sem at erat eget pharetra donec ante volutpat pharetra aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna ante volutpat consectetur erat, nunc sem elit donec laoreet non at sed dolore proin eget pulvinar nisi et volutpat amet nisi. Ante ullamcorper adipiscing lorem magna, mi molestie consectetur donec laoreet non sit ac, massa aliquet, consectetur erat nunc sem eget pulvinar, dolore. Proin eget amet aliquam lobortis non pharetra donec, massa diam adipiscing aliquam massa, volutpat pharetra magna ante non nonummy ipsum magna laoreet. Praesent, eget amet aliquam ante ullamcorper sem id adipiscing lorem dolore ut et tellus consectetur, adipiscing feugiat magna massa sem, eget turpis. Sed donec proin mauris feugiat, nibh eget erat et nonummy donec praesent, turpis dolore aliquet sit, nunc tellus feugiat nibh mi felis. Tempus massa at aliquam non sit massa mauris ac sem sit lobortis molestie lorem sem consectetur nisi volutpat feugiat nibh at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis aliquam praesent adipiscing aliquam sem. Sit ut volutpat feugiat et at nisi. Non dolor aliquet sit, nunc id tempus. Proin at ac proin consectetur ut non. Dolor tincidunt volutpat erat et, elit magna. Ullamcorper pulvinar tincidunt id tempus ante felis. Ipsum ante at nisi non pharetra ut. Non feugiat et elit ac diam consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt volutpat mauris aliquam sem pharetra ut non sed et elit erat et nonummy donec aliquet pulvinar tincidunt felis erat aliquet turpis, nunc, euismod. Tempus mi adipiscing lorem et nonummy donec ullamcorper pharetra tincidunt id sed, mi elit donec aliquet turpis nisi aliquet feugiat ut volutpat feugiat nibh. At ac sem pharetra, aliquam proin adipiscing aliquam sem pharetra ut volutpat sed nibh elit ac, diam amet congue ullamcorper pulvinar tincidunt euismod tempus. Mi, felis tempus proin turpis ut molestie pharetra tincidunt nibh non, ipsum aliquam congue massa non elit ipsum massa, non nonummy erat massa tellus. Pharetra erat nunc sem eget turpis adipiscing pharetra erat lobortis, non consectetur magna euismod donec nunc diam eget sed ut tincidunt proin volutpat, amet. Aliquam ut et tellus consectetur ac mi felis erat aliquet turpis ut tincidunt massa sem elit ipsum nunc sem elit pulvinar aliquam et volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur turpis dolor donec nisi laoreet, tellus sit ut tellus, feugiat, lobortis eget lorem nibh. Elit erat praesent amet congue ullamcorper pulvinar massa lobortis volutpat sed, mi elit donec diam. Amet dolore tellus pulvinar massa mauris lorem proin adipiscing, nisi sem sit ut, volutpat lorem. Et elit ac ante mauris lorem et at magna sem pharetra, tincidunt eget lorem et. Elit donec diam pharetra tincidunt id sed laoreet felis, aliquam praesent amet nunc molestie ipsum. Tincidunt, volutpat sed mi elit erat mi adipiscing donec aliquet sit nunc donec ut et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing lorem magna ante tellus elit donec mi felis ipsum lobortis ullamcorper, nonummy tempus ut non nonummy erat, massa volutpat consectetur tempus lobortis. Pulvinar, ac nibh tellus at sed congue ullamcorper adipiscing lorem nibh ullamcorper turpis aliquam lobortis ullamcorper adipiscing lorem tincidunt euismod nonummy lorem ut. Praesent molestie elit ipsum dolore et id turpis aliquam nibh ullamcorper felis dolor erat massa volutpat consectetur tempus nunc non elit ipsum ut. Sem elit erat nunc tellus pharetra sem elit pulvinar aliquam, nibh, euismod amet, aliquam nibh euismod adipiscing sit congue laoreet tellus consectetur, erat. Ut et euismod turpis lorem tempus congue ante non elit ipsum nisi nibh id adipiscing dolor congue proin, mauris nonummy ipsum nisi mi. Tellus eget amet aliquam lobortis diam mauris pharetra erat at pulvinar aliquam tincidunt euismod turpis aliquam lobortis ullamcorper felis sit donec nunc sem. Eget turpis ac laoreet praesent molestie nonummy tempus ut mi tellus at dolor donec, ante mi tellus nonummy sed ut et euismod turpis. Feugiat dolore praesent molestie pharetra, erat nisi tempus lobortis praesent sit erat laoreet molestie pharetra lobortis molestie, lorem nibh elit erat, et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pulvinar nunc tellus, pulvinar nunc. Tellus feugiat ante mauris ac proin. Consectetur congue volutpat lorem nibh at. Nisi sem amet congue volutpat, dolor. Aliquam proin at magna sem pharetra. Lobortis eget lorem et at ac. Diam amet, congue euismod sed mi. Elit tempus praesent turpis dolore tellus. Nonummy, magna, ullamcorper nonummy, dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi adipiscing donec aliquet turpis nisi aliquet, sit lobortis molestie mi elit magna ullamcorper pulvinar. Tincidunt id sed mi felis aliquam proin turpis ut tellus feugiat lobortis at aliquam proin consectetur. Nisi volutpat feugiat nibh sem, pharetra tincidunt volutpat sed nibh eget erat praesent nonummy donec aliquet. Turpis nisi non sit ut molestie lorem et elit ac dolore volutpat pharetra tempus ut et. Id consectetur sed nunc sem, euismod adipiscing felis pharetra erat massa diam id adipiscing lorem dolore. Proin non adipiscing sit sem eget amet aliquam ante eget pulvinar aliquam aliquet sit nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac diam amet, congue congue, ullamcorper amet, tincidunt id tempus. Mi, mauris tempus sem consectetur nisi non sit ut non. Pharetra congue id sed mi felis tempus proin turpis mi. Et praesent mauris dolor dolore aliquet turpis nisi, tellus sit. Lobortis molestie ullamcorper tellus consectetur tempus massa sem eget pulvinar. Nisi tincidunt aliquet, at dolor tincidunt, euismod dolor, laoreet elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac, diam nonummy magna diam amet dolore, tellus, pulvinar massa id, amet congue. Euismod pulvinar laoreet elit, donec ullamcorper amet tincidunt euismod ipsum ante adipiscing donec. Praesent turpis nisi, tellus, feugiat, lobortis mauris aliquam sem pharetra, ipsum ante mauris. Aliquam, proin consectetur ac diam pharetra, tincidunt euismod dolor, laoreet eget tempus praesent. Adipiscing donec praesent sit ut non pharetra ut volutpat at, magna ullamcorper pharetra. Congue ullamcorper dolor, laoreet nisi nunc sem volutpat, amet tempus, lobortis ullamcorper nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat ut diam elit pulvinar ut diam id turpis sed donec ante volutpat nonummy ipsum congue laoreet tellus at sed tincidunt aliquet aliquam lobortis diam, felis feugiat. Magna massa non at, pulvinar nisi et volutpat pulvinar tincidunt euismod ipsum ante felis tempus proin at magna sed laoreet elit magna non, pharetra congue, euismod ipsum. Laoreet felis erat praesent turpis dolore euismod tempus mi felis nisi sem sit nunc mauris lorem proin adipiscing sed nibh, elit erat et nonummy dolore ullamcorper, pulvinar. Nunc, molestie tempus ante felis nisi aliquet sit nunc molestie, tempus proin turpis ut tellus amet congue ullamcorper sed laoreet felis aliquam, aliquet amet nunc tellus feugiat. Massa mauris, lorem ante consectetur nisi non dolor nibh eget lorem et pharetra congue proin at aliquam sem pharetra lobortis mauris, lorem proin consectetur magna sem pharetra. Lobortis eget erat et nonummy congue volutpat sed nibh elit donec, diam pharetra tincidunt et at magna, ullamcorper pharetra, tincidunt volutpat sed laoreet id tempus mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris tempus proin at ac sem consectetur congue non feugiat nibh elit magna ullamcorper amet congue. Euismod sed amet nunc euismod pulvinar laoreet felis aliquam aliquet turpis ut tellus feugiat massa mauris aliquam. Aliquet consectetur, nisi non pharetra dolore ullamcorper, pulvinar, tincidunt tellus sit, nunc molestie tempus proin adipiscing nisi. Non, consectetur ut volutpat feugiat nibh, at ac ullamcorper pharetra tincidunt volutpat, sed laoreet felis tempus mi. Adipiscing donec praesent adipiscing nisi molestie ipsum proin adipiscing dolore aliquet feugiat massa mauris aliquam, proin consectetur. Nisi non dolor ante at ac, sem pharetra lorem ante at, aliquam sem sit lobortis, eget lorem. Proin at magna ullamcorper pharetra lobortis volutpat erat diam consectetur, congue euismod dolor laoreet id tempus mi. Nonummy sed laoreet eget donec, praesent nonummy dolore ullamcorper amet nunc molestie feugiat ante mauris aliquam aliquet. Sit lobortis molestie lorem ante consectetur nisi sem sit lobortis tellus turpis nunc molestie ipsum, ante at. Aliquam et at congue volutpat, feugiat nibh elit ac diam pharetra tincidunt euismod consectetur nisi sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa, eget sed, laoreet id sed et, nonummy congue dolore tellus sit massa mauris aliquam sem turpis ut tellus sit lobortis volutpat. Dolor laoreet id erat, diam amet congue id ipsum mi nonummy lorem ante at magna diam consectetur congue, non pharetra tincidunt id. Ipsum mi elit dolore ullamcorper pulvinar laoreet, elit donec ullamcorper pulvinar nunc euismod tempus ac diam consectetur congue non, dolor nibh elit. Ac diam, amet dolore euismod sed laoreet elit erat aliquet amet tincidunt id ipsum ante felis nisi aliquet turpis massa felis, aliquam. Proin at nisi non sit lobortis molestie lorem et consectetur nisi non feugiat nibh elit magna non dolor nibh at eget lorem. Et, elit, donec diam nonummy congue euismod ipsum massa, id ipsum ante adipiscing nisi, aliquet sit lobortis, mauris lorem proin consectetur, ut. Non pharetra congue ante at aliquam proin consectetur ut volutpat lorem proin at adipiscing lobortis diam felis pulvinar ac nunc proin volutpat. Amet aliquam proin eget dolor, dolore praesent adipiscing ac lobortis euismod amet dolore sem at erat et elit tempus nunc diam id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy consectetur congue non pharetra, congue euismod dolor laoreet felis donec diam mi, felis aliquam. Praesent adipiscing nisi sem consectetur magna ullamcorper dolor lobortis volutpat sed laoreet felis donec praesent. Adipiscing aliquam aliquet sit, nunc molestie sit lobortis volutpat sed laoreet id sed et nonummy. Dolore aliquet amet, tincidunt felis tempus mi adipiscing nisi euismod ipsum mi adipiscing dolore euismod. Ipsum mi adipiscing tempus praesent turpis dolore aliquet feugiat lobortis molestie ac et, at magna. Sem consectetur tincidunt volutpat lorem et consectetur congue, ullamcorper dolor nibh tellus feugiat massa mauris. Lorem et consectetur ut non dolor lobortis eget erat diam consectetur congue ullamcorper pulvinar nunc. Id ipsum ante, adipiscing, donec aliquet sit nunc diam pharetra laoreet eget erat diam amet. Dolore, aliquet, amet tincidunt felis donec ullamcorper amet nunc id, tempus ante felis tempus, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id sed laoreet felis, erat proin at aliquam aliquet turpis, nisi volutpat feugiat lobortis, volutpat lorem et. Elit sit nibh at ac proin consectetur ut molestie ac proin consectetur congue non dolor lobortis eget. Erat mi elit donec praesent turpis dolore euismod adipiscing donec praesent sit ut non, feugiat ante at. Ac sem pharetra ut molestie lorem et consectetur ut volutpat lorem et, at magna sem pharetra tincidunt. Sit ut eget lorem proin at congue non dolor lobortis at ac diam dolor lobortis elit, erat. Et nonummy donec, diam amet nunc eget sed mi adipiscing aliquam praesent turpis, dolore molestie ipsum ante. At ac proin turpis lobortis molestie tempus proin consectetur nisi non dolor ante, at magna sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis molestie ac et, at magna diam pharetra lobortis eget ac et elit erat congue non dolor. Laoreet eget sed praesent nonummy dolore ullamcorper, pulvinar massa id tempus, praesent turpis dolore, tellus, sit lobortis. Mauris lorem ante, at nisi praesent, amet, nunc id sed mi amet, tincidunt euismod ipsum et nonummy. Dolore ullamcorper, ipsum mi nonummy dolore euismod dolor laoreet elit, donec praesent turpis ac et consectetur magna. Ullamcorper amet congue id ipsum mi adipiscing donec aliquet turpis nunc molestie, ipsum mi adipiscing nisi aliquet. Sit ut diam nonummy nunc euismod ipsum mi adipiscing donec aliquet sit nunc id tempus ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id tellus pulvinar massa felis, aliquam proin consectetur magna sem sit lobortis eget lorem proin pharetra ut non dolor laoreet eget erat mi, nonummy. Erat lobortis volutpat sed laoreet elit donec diam amet tincidunt id erat, mi nonummy dolore ullamcorper sit massa felis aliquam aliquet pulvinar laoreet id tempus. Mi adipiscing nisi aliquet pulvinar massa felis aliquam, praesent sit nunc id lorem proin adipiscing nisi non sit lobortis volutpat dolor nibh elit magna non. Dolor, lobortis eget consectetur nisi non sit lobortis mauris magna, sem pharetra congue, non, dolor, laoreet euismod sed mi elit donec praesent turpis, nunc tellus. Feugiat, congue euismod dolor laoreet felis donec ullamcorper pulvinar laoreet id sed praesent nonummy, congue, euismod sed mi adipiscing donec aliquet, amet nunc molestie ipsum. Ante felis aliquam nisi non feugiat nibh eget ac diam pharetra lobortis mauris ac proin consectetur, magna non dolor laoreet, eget ac diam, nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit lobortis eget sed et consectetur magna diam amet tincidunt id sed mi elit dolore ullamcorper amet nisi aliquet sit ut tellus dolor. Laoreet euismod sed laoreet felis aliquam ante at aliquam sem consectetur ut molestie lorem nibh, at ac diam pharetra congue lobortis eget lorem. Proin consectetur, congue ullamcorper amet laoreet, eget sed mi nonummy donec ullamcorper dolor laoreet, felis erat mi adipiscing aliquam sem turpis ut ut. Tellus feugiat massa at aliquam proin at magna non dolor lobortis eget erat et elit donec diam pulvinar tincidunt euismod ipsum mi molestie. Tempus ante at aliquam, non feugiat lobortis molestie ac proin consectetur nisi non dolor, tincidunt volutpat erat diam consectetur, congue euismod dolor laoreet. Id sed praesent mauris ac proin consectetur congue volutpat, feugiat, lobortis, eget, erat, diam amet tincidunt euismod, sed lorem sed dolore, proin ullamcorper. Mauris nonummy erat, massa tellus pharetra magna massa aliquet at, dolor nisi lobortis ullamcorper felis lorem ante consectetur sed nibh eget erat praesent. Nonummy dolore ullamcorper, ipsum id erat et amet congue euismod pulvinar tincidunt id ipsum massa mauris tempus proin sit ut tellus feugiat lobortis. Volutpat sed et consectetur congue non, dolor molestie ipsum ante felis nisi tellus pulvinar massa, mauris aliquam praesent turpis ut non sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis erat praesent adipiscing dolore sem turpis ut non dolor lobortis eget ac diam pharetra lobortis eget ac proin at. Ac ut non dolor, lobortis eget, ac diam consectetur congue, euismod pulvinar tincidunt, id tempus praesent adipiscing dolore tellus sed. Mi felis tempus praesent sit ac proin at ac diam nonummy donec aliquet amet dolore tellus ipsum ante felis aliquam. Praesent turpis nunc, molestie tempus praesent turpis ut tellus, feugiat ante mauris sed laoreet felis erat magna sit ac nibh. Sem eget dolor dolore praesent at ac nibh eget ipsum nunc molestie, pharetra ac et nibh diam felis feugiat magna. Mi non nonummy, ipsum massa tellus feugiat, nibh mauris lorem et consectetur congue ullamcorper pharetra tincidunt eget, ac et nonummy. Dolore praesent diam, pulvinar tincidunt id erat diam nonummy dolore tellus, pulvinar nunc molestie feugiat massa mauris ac proin turpis. Ut non feugiat nibh at erat et consectetur, congue, nibh elit magna praesent amet nunc id, ipsum laoreet adipiscing aliquam. Aliquet amet nisi non, sit lobortis mauris lorem feugiat, lobortis eget ac nibh nonummy congue ullamcorper pharetra tincidunt id sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec ante felis aliquam aliquet turpis nisi non feugiat, lobortis mauris. Ac et nonummy magna non dolor tincidunt id sed laoreet felis erat. Praesent adipiscing erat mi elit magna diam pulvinar laoreet eget erat diam. Nonummy donec praesent turpis ut tellus sit massa mauris aliquam sem consectetur. Congue volutpat dolor, congue, euismod dolor mi nonummy tincidunt euismod dolor nibh. Eget erat mi nonummy congue aliquet pulvinar massa molestie ipsum ante adipiscing. Aliquam aliquet, feugiat massa felis erat mi nonummy donec diam, amet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna diam nonummy dolore aliquet consectetur nisi volutpat feugiat, nibh elit magna sem pharetra lobortis volutpat. Dolor laoreet eget erat, praesent nonummy dolore tellus ipsum laoreet felis aliquam aliquet amet massa non dolor. Nibh elit ac sem pharetra tincidunt eget lorem diam, consectetur congue volutpat sed laoreet elit donec diam. Pharetra congue id sed laoreet aliquet pulvinar nunc id tempus mi adipiscing nisi tellus feugiat massa mauris. Aliquam proin consectetur ut tellus feugiat ante adipiscing nisi sem pharetra, aliquet sit lobortis mauris ac proin. Consectetur, nisi volutpat dolor nibh mauris lorem et nonummy magna ullamcorper amet dolore tellus pulvinar massa molestie. Ipsum, massa mauris lorem lobortis volutpat erat mi felis erat praesent nonummy nunc euismod tempus mi adipiscing. Donec aliquet, pulvinar massa id aliquam praesent turpis ut non sit lobortis molestie lorem ante consectetur nisi. Non pharetra tincidunt volutpat sed et consectetur congue non, dolor, laoreet eget sed mi nonummy dolore proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut volutpat dolor tincidunt, eget, sed, nibh. Elit erat, diam nonummy, amet lorem congue proin. Molestie elit tempus lobortis diam elit sit magna. Laoreet sem at lorem tincidunt aliquet, eget amet. Aliquam ut praesent id pharetra non elit tempus. Ante mauris lorem ante, consectetur ac, diam consectetur. Congue non pharetra nunc, euismod pulvinar laoreet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin elit ac diam consectetur congue, ullamcorper pulvinar, tincidunt id sed mi adipiscing donec, praesent sit nunc, molestie ipsum ante adipiscing nisi sem molestie lorem, et elit. Sed laoreet elit donec diam amet nunc id, erat diam amet nunc euismod ipsum laoreet, felis tempus proin adipiscing nisi nonummy, magna ullamcorper amet nunc id tempus. Mi mauris aliquam aliquet sit nunc id tempus praesent sit nunc molestie ipsum massa mauris ac sem turpis lobortis molestie feugiat ante mauris magna diam, consectetur magna. Euismod pulvinar tincidunt eget erat praesent nonummy congue eget ac diam amet tincidunt id erat et felis erat mi adipiscing dolore tellus ipsum ante felis donec aliquet. Sit massa id eget et id turpis lorem tincidunt aliquet felis feugiat magna ante non nonummy diam molestie at ipsum, nisi nibh euismod turpis, ac lobortis mi. Non euismod sit magna et, eget sit nisi diam nonummy, erat ut et eget amet aliquam tincidunt mi molestie nonummy, tempus massa, sem elit tempus massa non. Elit pulvinar aliquam dolore ante non nonummy aliquam, dolor nisi ante euismod adipiscing feugiat magna ante tellus nonummy sed nunc sem nonummy erat nunc sem eget amet. Ac congue praesent felis feugiat tincidunt praesent volutpat, ante volutpat pulvinar aliquam lobortis, diam felis ipsum ut et elit ipsum lobortis ullamcorper elit ipsum lobortis, sem nonummy. Tempus nunc diam felis pulvinar nisi diam id dolore massa ullamcorper adipiscing ipsum ut diam felis turpis erat nunc ante euismod mauris pharetra tempus ut diam eget. Pulvinar lorem laoreet tellus adipiscing sed congue tellus eget amet aliquam lobortis diam mauris sit erat massa et euismod turpis ac tincidunt aliquet molestie elit feugiat, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat massa molestie lorem, lobortis eget erat et consectetur congue volutpat dolor mi nonummy. Id pulvinar massa id tempus nibh mauris lorem et at congue volutpat feugiat nibh elit. Erat mi elit erat praesent amet nunc, euismod ipsum ante adipiscing dolor laoreet eget erat. Mi id ipsum ante at ac et, consectetur congue, volutpat feugiat, lobortis eget erat et. Elit erat praesent amet nunc euismod consectetur congue ullamcorper amet congue euismod, ipsum laoreet felis. Tempus proin, turpis dolore sem consectetur nisi non pharetra lobortis, volutpat sed et elit tempus. Proin at aliquam proin pharetra ut non dolor, laoreet elit ac diam, pharetra, congue ullamcorper. Pulvinar, nunc molestie ipsum ante molestie lorem ante, consectetur magna sem nonummy dolore tellus pulvinar. Massa id tempus proin at aliquam sem, turpis lobortis mauris aliquam tellus feugiat lobortis, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, magna diam, consectetur magna, ullamcorper pharetra tincidunt euismod. Ipsum laoreet id tempus praesent turpis dolore aliquet, feugiat. Lobortis molestie non elit sed nunc sem eget, amet. Ac lobortis euismod amet aliquam lobortis aliquet mauris elit. Ipsum nisi diam eget sit nisi et euismod non. Elit turpis ac tincidunt sem eget dolor dolore sem. Euismod felis sit donec laoreet tellus elit ipsum nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sem eget amet tempus ut praesent molestie consectetur donec laoreet congue mi tellus consectetur donec laoreet tellus nonummy. Pulvinar ac tincidunt aliquet adipiscing tincidunt, praesent volutpat, nonummy tempus nunc sem elit pulvinar nisi et id turpis sed. Dolore massa non amet tempus lobortis et tellus elit pulvinar aliquam ipsum nisi nibh tellus mauris dolor donec lobortis. Diam molestie pharetra sed massa sem elit amet tempus congue mi molestie consectetur tempus ut et, euismod sit ac. Dolore proin molestie amet tempus ut, et molestie consectetur dolor nunc proin volutpat nonummy lorem congue mi sem elit. Pulvinar ac laoreet aliquet molestie nonummy tempus ut diam id consectetur dolor nisi nibh euismod felis feugiat magna mi. Molestie at sed nisi nibh, euismod at feugiat congue praesent molestie pharetra dolor donec ante tellus consectetur sed, massa. Sem, eget sit lorem congue, massa, non elit ipsum ut mi tellus at, pulvinar aliquam nibh ullamcorper adipiscing lorem. Elit adipiscing feugiat tincidunt ut et id turpis lorem nunc proin volutpat amet nonummy et proin non felis feugiat. Ac euismod turpis lorem dolore ante non adipiscing feugiat donec laoreet tellus pharetra magna ullamcorper pharetra congue volutpat sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem donec mi tellus eget pulvinar ac congue proin volutpat amet feugiat pulvinar ac tincidunt aliquet eget amet tempus. Magna nunc et ullamcorper adipiscing dolor, dolore lobortis ullamcorper, elit ipsum massa molestie tempus ante elit ac et sit. Nibh volutpat pharetra, congue id, ipsum laoreet felis erat praesent amet nunc molestie ipsum massa felis nisi sem turpis. Ut tellus sit, lobortis mauris lorem aliquam amet tempus massa ullamcorper elit tempus ut diam felis pulvinar nisi, et. Aliquet euismod nonummy feugiat congue mi tellus, at ipsum elit donec praesent non euismod turpis lorem congue, praesent mauris. Pharetra pulvinar ut sem nonummy magna diam amet donec ullamcorper pulvinar, nunc molestie ipsum ante felis nisi dolore sem. Consectetur nisi non sit lobortis eget ac et nonummy magna ullamcorper pharetra tincidunt, euismod ipsum massa felis donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nunc, mauris tempus proin adipiscing, aliquam proin consectetur congue ullamcorper pharetra congue euismod, sed laoreet felis dolor lobortis. Eget erat, et elit, donec diam amet dolore euismod sed laoreet, sit sed dolore proin molestie pharetra erat ante, non. Nonummy tempus ut lorem congue laoreet tellus consectetur sed, dolore, nibh, ullamcorper mauris dolor dolore massa sem felis ipsum ut. Diam aliquet at, dolor aliquam ut praesent molestie consectetur, erat lobortis diam elit turpis erat et id turpis magna, mi. Euismod consectetur ac nibh elit sed nunc non at erat laoreet non consectetur aliquet at sed donec proin volutpat amet. Tempus donec massa non at erat mi elit erat aliquet amet massa id feugiat, ante molestie tempus proin consectetur amet. Dolore tellus pulvinar massa id tempus proin adipiscing aliquam sem sit lobortis volutpat dolor nibh elit, magna sem pharetra tincidunt. Euismod dolor mi elit donec ullamcorper diam nonummy, dolore tellus ipsum laoreet id tempus ante mauris nisi, aliquet, consectetur magna. Diam amet congue euismod sed, laoreet proin adipiscing magna diam pharetra lobortis mauris ac proin consectetur congue volutpat feugiat nibh. Eget erat mi nonummy congue euismod, dolor laoreet nonummy magna ullamcorper dolor tincidunt non, sit, ut eget sed, et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor congue euismod pulvinar, nunc et felis, erat praesent nonummy donec aliquet sit nunc id. Aliquam proin turpis ut molestie feugiat massa molestie ac, sem sit ut molestie lorem et. Aliquet turpis massa mauris tempus proin adipiscing nisi non sit lobortis eget lorem proin consectetur. Ut molestie lorem nibh eget ac et nonummy dolore ullamcorper euismod ipsum ante felis aliquam. Sem, sit massa mauris tempus proin turpis ut, tellus sit massa mauris aliquam sem sit. Lobortis, molestie lorem et at consectetur nisi, non, sit, ut volutpat sed nibh elit, erat. Praesent nonummy dolore ullamcorper, pulvinar nunc molestie ipsum ante adipiscing aliquam aliquet turpis lobortis, molestie. Lorem nibh mauris ac diam pharetra ut volutpat sed nibh elit ac diam pharetra congue. Ullamcorper pulvinar massa felis tempus, praesent turpis nunc euismod tempus tincidunt euismod sed laoreet elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, laoreet felis ipsum ante mauris lorem proin consectetur nisi nunc euismod tempus praesent, nonummy donec praesent sit. Ut tellus feugiat massa at ac proin consectetur magna ullamcorper pharetra tincidunt eget erat diam pharetra tincidunt tellus. Pulvinar nunc mauris aliquam praesent turpis ut molestie lorem ante adipiscing aliquam sem pharetra ut molestie lorem proin. At nisi non pharetra congue euismod turpis nisi, non sit lobortis eget sed nibh, eget erat diam amet. Congue euismod pulvinar massa id aliquam proin turpis nunc molestie erat ante consectetur nisi non, dolor, lobortis eget. Sed laoreet eget donec ullamcorper dolor tincidunt id sed mi, nonummy dolore aliquet, amet massa felis erat aliquet. Amet, nunc, mi mauris, aliquam sem turpis, nisi nunc adipiscing feugiat congue mi, id sit magna et id. Feugiat nisi diam id sit ac et euismod at lorem pulvinar aliquam sem consectetur magna ullamcorper amet congue. Ullamcorper felis aliquam sem consectetur nisi, non, dolor lobortis volutpat lorem nibh elit magna massa felis tempus proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc, euismod ipsum lobortis mauris feugiat nibh at ac diam euismod sit nunc. Molestie feugiat ante adipiscing nisi aliquet sit, massa mauris ac et, consectetur nisi. Volutpat feugiat nibh at magna sem sit ut eget turpis nunc tellus ipsum. Massa molestie ac et at magna ullamcorper pharetra tincidunt volutpat sed mi, felis. Tempus mi, adipiscing aliquam sem consectetur nisi tellus, amet congue euismod sed mi. Felis aliquam proin at aliquam sem, sit lobortis volutpat tempus proin consectetur ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam amet nunc euismod pulvinar massa felis tempus proin, adipiscing nisi aliquet feugiat massa mauris ac proin consectetur nisi non dolor lobortis congue volutpat sed. Laoreet id sed mi, nonummy dolore ullamcorper pulvinar massa molestie ipsum ante adipiscing nisi sem consectetur ut tellus feugiat nibh at nisi tellus feugiat massa molestie. Lorem nibh at ac diam amet congue euismod sed laoreet felis erat praesent, turpis nunc tellus ipsum ante adipiscing aliquam praesent turpis ut ullamcorper pharetra, congue. Ullamcorper turpis dolore tellus feugiat lobortis mauris lorem proin consectetur ut volutpat lorem nibh mauris lorem diam consectetur ut volutpat pulvinar massa id tempus, ante at. Ac, proin consectetur congue ullamcorper dolor lobortis eget sed diam nonummy, magna euismod sed nibh elit erat praesent nonummy dolore tellus pulvinar massa adipiscing donec, ullamcorper. Amet dolore tellus, feugiat ante felis tempus sem consectetur nisi amet congue, tellus sit ut tellus feugiat massa mauris ac sem consectetur turpis ut, molestie lorem. Ante mauris lorem, et nonummy donec praesent, nonummy nunc id ipsum, laoreet felis tempus proin eget erat diam amet congue euismod sed laoreet nonummy donec ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie lorem ac et, at congue volutpat dolor nibh. At ac diam amet congue ullamcorper pulvinar laoreet elit. Donec ullamcorper amet nunc tellus tempus, ante felis amet. Congue euismod pulvinar tincidunt id ipsum ante felis tempus. Ante at magna diam consectetur magna ullamcorper amet nunc. Id pulvinar massa id ipsum proin at, aliquam proin. At erat diam consectetur tincidunt euismod dolor laoreet felis. Tempus mi adipiscing, donec praesent sit ut molestie ipsum. Ante at aliquam sem sit, dolore aliquet amet tincidunt. Euismod ipsum massa mauris aliquam sem turpis ut, tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin turpis nisi sem sit ut molestie lorem proin, turpis ut non dolor nibh mauris ac sem consectetur. Ut, volutpat sed nibh eget, donec turpis, dolore aliquet sit lobortis molestie, feugiat nibh elit magna sem pharetra tincidunt. Euismod amet nunc, euismod pulvinar massa mauris aliquam praesent turpis ut non molestie ipsum ante at nisi sem consectetur. Ut volutpat feugiat nibh mauris ac diam, consectetur tincidunt volutpat sed nibh eget donec diam amet tincidunt id sed. Mi molestie lorem, et at, nisi sem pharetra, congue euismod dolor laoreet felis, tempus mi nonummy donec aliquet sit. Nunc molestie lorem ante mauris elit erat et elit congue euismod pulvinar massa felis tempus, mi adipiscing, aliquam proin. Consectetur magna sem sit tincidunt euismod sed nibh eget erat diam nonummy dolor tincidunt volutpat sed mi nonummy magna. Diam amet nunc euismod ipsum mi, adipiscing aliquam praesent turpis ut non sit ut volutpat sed nibh eget sed. Laoreet aliquet sit lobortis molestie lorem proin consectetur nisi tellus consectetur congue ullamcorper amet nunc euismod ipsum laoreet adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi aliquet sit lobortis volutpat feugiat lobortis eget lorem et elit donec diam, amet donec aliquet pulvinar massa felis donec praesent adipiscing dolore molestie ipsum mi. Adipiscing nisi sem turpis nunc molestie lorem ante turpis ut molestie aliquam praesent at, magna ullamcorper amet tincidunt, euismod ipsum, massa id, tempus mi adipiscing nisi. Sem sit, massa felis aliquam sem turpis nunc molestie tempus, praesent turpis nisi praesent amet dolore aliquet amet massa molestie tempus mi adipiscing dolore tellus sit. Lobortis volutpat feugiat lobortis mauris ac diam consectetur congue volutpat pulvinar laoreet felis tempus ante adipiscing nisi aliquet sit massa mauris aliquam sem consectetur nisi non. Feugiat nibh mauris ac et consectetur congue euismod pulvinar nunc euismod nonummy donec aliquet pulvinar massa molestie ipsum ante at ac proin turpis lobortis molestie, lorem. Proin consectetur nisi non dolor lobortis eget lorem et elit donec ullamcorper amet dolore tellus ipsum massa mauris ac sem turpis ut molestie feugiat nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh elit erat mi nonummy donec aliquet turpis dolore tellus feugiat lobortis molestie tempus proin turpis magna diam. Consectetur donec, diam, amet congue euismod ipsum mi felis tempus proin adipiscing dolore tellus sit lobortis molestie, tempus sem. Consectetur nisi non nonummy, dolore aliquet sit nunc, id, lorem, proin turpis ut molestie tempus proin adipiscing nisi aliquet. Turpis nisi non dolor nibh elit ac diam consectetur tincidunt volutpat turpis ut molestie, lorem, proin adipiscing ut tellus. Sit massa mauris ac proin consectetur ut non dolor lobortis volutpat sed, mi, elit donec proin turpis nisi non. Sit ut volutpat dolor laoreet elit ac diam amet congue ullamcorper pulvinar massa id erat, praesent turpis nunc euismod. Ipsum mi adipiscing aliquam nibh eget, donec ullamcorper pharetra nunc id ipsum laoreet felis tempus praesent turpis dolore tellus. Feugiat massa molestie lorem et, consectetur nisi sem pharetra lobortis eget ac congue, euismod dolor tincidunt id sed mi. Adipiscing aliquam praesent at aliquam aliquet, pharetra ut molestie lorem proin consectetur euismod pulvinar massa mauris tempus praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis aliquam aliquet amet nunc proin consectetur ut non dolor lobortis eget, lorem et nonummy congue non. Pharetra, tincidunt id sed mi adipiscing, aliquam aliquet pulvinar massa id tempus, mi felis tempus proin at nisi. Sem, pharetra lobortis volutpat sed nibh elit congue volutpat dolor nibh elit magna non, dolor tincidunt id sed. Laoreet elit dolor, tincidunt volutpat sed nibh elit magna, euismod pulvinar laoreet eget donec praesent amet congue id. Sed mi felis donec praesent turpis dolore aliquet turpis erat, praesent turpis dolore euismod ipsum massa mauris tempus. Ante adipiscing nisi, non sit lobortis eget lorem sem consectetur congue non dolor nibh elit ac ante felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, id sed ante mauris lorem, proin at lorem proin, consectetur ac diam mauris ac et consectetur, magna non pharetra, lobortis. Euismod pulvinar tincidunt id tempus mi adipiscing donec tellus ipsum laoreet adipiscing donec ullamcorper ipsum laoreet felis pulvinar nunc molestie ipsum. Massa mauris lorem ante, mauris, ac diam consectetur congue volutpat lorem, et nonummy magna ullamcorper dolor laoreet id sed mi adipiscing. Nunc euismod ipsum ante, mauris aliquam praesent sit nunc, mauris feugiat ante, at lorem proin at magna ullamcorper dolor nibh elit. Erat et pulvinar nunc molestie lorem ante, consectetur nisi non pharetra ut volutpat sed nibh at ac diam amet congue euismod. Pulvinar massa felis erat praesent turpis dolore tellus nonummy donec, praesent nonummy, dolore tellus pulvinar massa id ipsum proin adipiscing aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus, lobortis volutpat erat mi nonummy congue ullamcorper amet dolore tellus pulvinar. Massa molestie tempus proin, at nisi non pharetra lobortis molestie lorem nibh elit. Ac nisi non dolor lobortis eget ac et nonummy, magna ullamcorper pulvinar tincidunt. Tellus, pulvinar, laoreet adipiscing donec praesent turpis dolore molestie ipsum proin turpis magna. Sem consectetur congue euismod dolor laoreet felis erat, praesent nonummy dolore tellus pulvinar. Massa molestie ipsum nibh mauris aliquam proin consectetur ac diam volutpat lorem lobortis. Eget, erat et nonummy congue, ullamcorper pulvinar laoreet eget erat diam amet laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At amet congue, euismod pulvinar massa felis erat praesent turpis dolore tellus ipsum ante felis donec aliquet pulvinar ante mauris aliquam praesent, turpis nisi molestie lorem nibh elit ac diam. Consectetur magna ullamcorper pulvinar tincidunt id erat, ullamcorper nonummy tincidunt id ipsum laoreet adipiscing donec praesent adipiscing ut non amet, dolore aliquet sit ut molestie lorem ante consectetur magna sem. Consectetur congue non, dolor nibh nonummy magna diam amet congue euismod ipsum massa id ipsum mi euismod dolor tincidunt id, tempus mi felis aliquam aliquet sit ut tellus feugiat nibh. At ac sem consectetur magna diam nonummy donec ullamcorper at magna diam pharetra congue eget sed, mi elit magna ullamcorper, pulvinar tincidunt id erat mi adipiscing donec aliquet sit ut. Tellus pharetra congue ullamcorper dolor, lobortis tellus feugiat lobortis, molestie lorem ante at magna sem pharetra congue volutpat dolor laoreet eget donec diam, pharetra dolore ullamcorper pulvinar massa felis, tempus. Praesent adipiscing dolor tincidunt euismod tempus ante, felis, aliquam, praesent turpis ut non, pharetra ut eget lorem et elit magna, ullamcorper amet donec aliquet amet, nunc molestie ipsum ante volutpat. Sed laoreet felis donec diam amet nunc, euismod, ipsum, laoreet felis aliquam praesent adipiscing, ut, non sit ut mauris lorem et at magna sem pharetra tincidunt mi elit donec diam. Amet dolore tellus pulvinar laoreet felis aliquam praesent turpis ut molestie ipsum massa, molestie lorem et lorem ante at magna sem consectetur congue ullamcorper amet dolore aliquet sit ut tellus. Feugiat, massa molestie lorem et elit erat et, nonummy dolore euismod dolor sem consectetur magna sem pharetra ut non, pharetra congue id sed laoreet felis aliquam praesent turpis dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna diam amet nunc euismod pulvinar massa id tempus ante at nisi tellus feugiat massa mauris turpis dolore. Aliquet sit ut molestie feugiat nibh eget, lorem et, consectetur magna diam, nonummy dolore tellus pulvinar massa id ipsum. Massa mauris lorem dolore aliquet turpis lobortis mauris, tempus proin consectetur magna sem pharetra congue, euismod dolor tincidunt id. Sed laoreet, felis aliquam praesent amet ut tellus, ipsum ante at sed mi felis erat praesent turpis dolore aliquet. Sit nisi non pharetra magna praesent adipiscing aliquam praesent adipiscing nisi aliquet sit, ut, volutpat erat et elit magna. Ullamcorper, nonummy dolore aliquet sit, nunc molestie lorem lobortis eget ac, et at congue non feugiat nibh, elit magna. Sem pharetra, tincidunt turpis nisi tellus feugiat nibh, eget lorem et at magna ullamcorper pharetra tincidunt id sed, laoreet. Elit donec aliquet amet nunc euismod tempus ante felis dolore ullamcorper dolor laoreet, id sed mi felis tempus ante. Mauris ac proin at magna non, dolor congue euismod dolor tincidunt tellus feugiat ante mauris aliquam proin consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum massa adipiscing aliquam nunc euismod, pulvinar nunc mauris tempus proin turpis, nunc molestie lorem. Nibh eget ac proin at magna diam pharetra lobortis eget erat et nonummy congue sem consectetur. Magna, diam nonummy magna diam nonummy, dolore aliquet sit ut tellus feugiat ante at aliquam non. Pharetra lobortis mauris ac et at, magna, praesent adipiscing, nisi sem, turpis ut non pharetra congue. Volutpat dolor laoreet eget donec diam, nonummy dolore euismod ipsum laoreet elit donec ullamcorper amet erat. Mi felis erat, mi adipiscing donec praesent sit nunc molestie, lorem, ante at aliquam sem pharetra. Congue non dolor nibh elit erat mi nonummy donec tincidunt id tempus mi felis aliquam, aliquet. Turpis ut non sit ut volutpat dolor nibh elit ac diam nonummy dolore aliquet amet nunc. Molestie feugiat, ante, sit ut molestie ipsum ante mauris ac proin sit lobortis volutpat lorem proin. Consectetur nisi, sem pharetra nibh elit ac sem pharetra congue euismod dolor laoreet eget aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut, non feugiat lobortis elit erat et, consectetur. Magna ullamcorper, volutpat sed nibh eget, donec diam nonummy. Dolore, aliquet amet massa id tempus aliquet amet massa. Id tempus, ante, adipiscing, dolore tellus pulvinar ante felis. Nisi nibh elit donec diam amet tincidunt euismod ipsum. Laoreet felis aliquam aliquet pulvinar nunc molestie tempus mi. Turpis dolore tellus ipsum ante mauris tempus nibh elit. Donec, praesent adipiscing donec tellus pulvinar nunc molestie ipsum. Ante mauris ac, proin consectetur congue ullamcorper pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin, at magna sem consectetur congue non dolor nibh at magna diam, nonummy dolore euismod pulvinar laoreet elit donec, donec diam turpis dolore tellus pulvinar, massa felis aliquam. Proin adipiscing aliquam sem sit lobortis volutpat sed laoreet eget, erat et elit donec aliquet proin at magna sem, pharetra ut volutpat sed nibh elit, donec praesent nonummy. Dolore ullamcorper amet massa id tempus mi adipiscing aliquam aliquet sit ut, volutpat feugiat tincidunt volutpat sed non dolor nibh elit magna ullamcorper pharetra tincidunt volutpat, sed et. Elit erat praesent turpis dolore euismod pulvinar nunc tellus, volutpat lorem nibh consectetur congue non dolor nibh, at magna diam nonummy erat aliquet turpis nisi tellus feugiat massa. Molestie feugiat nibh eget pulvinar ut tellus feugiat massa molestie ac sem turpis ut volutpat feugiat nibh elit ac diam consectetur tincidunt volutpat sed nibh eget donec diam. Amet dolore euismod turpis dolore, non, sit, lobortis molestie lorem et elit nisi sem pharetra tincidunt euismod dolor laoreet elit erat praesent nonummy ac sem sit ut volutpat. Dolor tincidunt eget ac diam pharetra congue euismod dolor tincidunt, id tempus mi, felis aliquam sem consectetur nisi non sit lobortis eget ipsum massa id tempus proin adipiscing. Nisi tellus, sit lobortis mauris ac proin turpis massa mauris tempus proin turpis nisi non, sit lobortis mauris magna sem pharetra dolore, ullamcorper amet nunc molestie tempus proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor lobortis eget dolor nunc euismod ipsum massa id tempus ante at aliquam proin consectetur congue non dolor lobortis, eget sed feugiat turpis feugiat congue, massa non, nonummy. Ipsum nisi proin id turpis aliquam lobortis aliquet mauris dolor erat ut mi tellus turpis ac laoreet tellus, turpis ac tincidunt aliquet at pharetra donec laoreet elit ac dolore. Ac dolore proin mauris sed dolore ante euismod nonummy lorem ut mi id sit sed ut non at erat diam nonummy congue mi mauris tempus proin mauris aliquam nibh. Elit sed mi adipiscing donec ullamcorper amet nunc molestie, ipsum massa, mauris ac proin consectetur ut tellus pharetra lobortis eget ac diam sit lobortis eget, sed nibh elit magna. Ullamcorper pharetra lobortis eget sed et elit donec aliquet, amet nunc id tempus praesent eget sed nibh elit magna ullamcorper, pharetra tincidunt id erat, praesent nonummy dolore aliquet amet. Dolore sem sit lobortis mauris aliquam proin consectetur pulvinar at dolor donec donec massa non, at ac et elit tempus mi volutpat dolor congue ullamcorper amet aliquam tincidunt ante. Non, elit pulvinar lorem laoreet aliquet, volutpat nonummy erat proin tincidunt praesent mauris dolor congue diam adipiscing tempus nibh volutpat dolor dolore praesent volutpat pharetra donec massa molestie pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, feugiat ut mi non consectetur ipsum. Massa tellus consectetur sed ac tincidunt praesent. Mauris consectetur erat massa sem eget adipiscing. Sed donec nibh, ullamcorper felis sit erat. Nunc et euismod, turpis lorem congue ante. Non, felis, dolore ante euismod, felis pharetra. Erat ut et aliquet mauris amet, tempus. Ut et id turpis erat nunc, proin. Volutpat turpis, tempus lobortis diam, molestie amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed dolore proin eget dolor donec lobortis ullamcorper adipiscing lorem ut ullamcorper, molestie pharetra erat felis tempus ante felis tempus proin at ac et nonummy magna ullamcorper pulvinar tincidunt euismod. Ipsum nunc tellus feugiat, lobortis molestie lorem proin consectetur tempus praesent adipiscing aliquam sem turpis ut molestie lorem, proin, consectetur nisi non sit lobortis eget lorem et elit donec diam. Amet congue, euismod ipsum, laoreet id dolor tincidunt volutpat dolor mi elit donec, diam pulvinar nunc tellus pulvinar massa mauris tempus ante adipiscing nisi sem pharetra, ut volutpat feugiat tincidunt. Ullamcorper pulvinar laoreet felis erat diam pulvinar laoreet felis donec ullamcorper pulvinar laoreet eget erat ullamcorper pharetra congue eget ac diam pharetra laoreet elit ac diam mauris aliquam proin consectetur. Magna diam consectetur congue volutpat lorem et at congue volutpat sed nibh elit ac ullamcorper nonummy dolore euismod, dolor laoreet, felis donec aliquet at, magna non sit lobortis eget pulvinar. Nunc, tellus pulvinar massa id tempus, proin adipiscing nisi aliquet sit lobortis mauris consectetur nisi non, pharetra lobortis eget, ac, et elit donec diam amet tincidunt, id sed mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna praesent turpis nisi sem turpis ut, molestie lorem nibh eget lorem proin at, magna ullamcorper pharetra tincidunt volutpat dolor laoreet felis tincidunt. Euismod pulvinar massa mauris aliquam proin adipiscing nisi non, sit, lobortis eget lorem proin consectetur congue, non feugiat nibh at sit ut volutpat feugiat. Nibh eget sed nibh elit, donec diam amet, nunc euismod sed mi adipiscing dolore ullamcorper pulvinar massa id aliquam praesent amet nunc molestie consectetur. Congue diam pulvinar laoreet id, tempus mi nonummy nunc euismod ipsum laoreet felis donec ullamcorper pulvinar laoreet felis aliquam praesent turpis nunc ipsum ante. Felis, tempus proin consectetur nisi non pharetra lobortis volutpat lorem et consectetur congue ullamcorper pharetra, laoreet id erat mi elit donec aliquet pulvinar massa. Id, volutpat feugiat nibh mauris ac diam consectetur congue euismod sed nibh elit donec diam amet congue euismod ipsum mi, elit dolore ullamcorper, ipsum. Massa molestie tempus euismod ipsum ante molestie tempus proin turpis nisi, non pharetra ut volutpat, sed nibh, eget erat laoreet felis donec ullamcorper adipiscing. Nisi proin sit nunc mauris tempus proin at aliquam sem sit lobortis mauris aliquam sem pharetra lobortis mauris ac proin turpis nisi non dolor. Lobortis aliquet, sit nunc molestie tempus proin consectetur nisi sem pharetra lobortis, mauris lorem proin, consectetur, ut volutpat lorem nibh consectetur magna non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore tellus ipsum ante adipiscing donec praesent turpis ut molestie ipsum ante at nisi, mi elit erat praesent. Turpis, dolore tellus feugiat massa mauris lorem proin consectetur ut non feugiat lobortis eget ac sem pharetra ut. Volutpat sed nibh elit ac diam nonummy congue volutpat dolor laoreet id tempus praesent nonummy dolore euismod ipsum. Massa molestie tempus praesent sit nunc molestie ipsum ante at nisi mi felis tempus mi turpis dolore tellus. Pulvinar nunc molestie tempus ante at nisi sem, pharetra ut, volutpat lorem, et at magna non, id pulvinar. Massa id donec aliquet, amet tincidunt id ipsum mi adipiscing dolore tellus pulvinar massa felis tempus proin adipiscing. Nisi sem pharetra nibh mauris aliquam turpis aliquam aliquet sit ut volutpat feugiat, nibh eget lorem et elit. Donec praesent adipiscing dolore euismod ipsum laoreet id tempus proin adipiscing dolore, tellus feugiat massa, adipiscing aliquam sem. Turpis nisi tellus feugiat ante at, magna sem sit massa aliquet consectetur sed, dolore, ante ullamcorper turpis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, nibh id pulvinar nisi proin elit sed, nunc, et euismod turpis nonummy pulvinar nisi et eget ipsum nunc id ipsum ante mauris feugiat lobortis eget erat mi. Elit, erat praesent turpis nisi tellus pulvinar ante adipiscing dolor tincidunt eget erat, praesent adipiscing donec, aliquet amet ut tellus feugiat massa at nisi tellus feugiat massa mauris. Tempus proin at magna non feugiat ut eget lorem et consectetur congue non, sed laoreet id sed laoreet felis erat aliquet amet massa id, ipsum ante felis, aliquam. Sem turpis erat praesent nonummy dolore tellus pulvinar nunc id tempus praesent turpis nisi tellus feugiat massa at, nisi tellus feugiat, massa molestie tempus, ante at nisi tellus. Dolor tempus, ante at nisi non, sit lobortis molestie lorem proin consectetur congue non dolor lobortis, eget sed et felis erat praesent amet nunc id erat praesent eget. Lorem et nonummy congue volutpat sed nibh elit ac diam amet dolore euismod dolor laoreet elit donec aliquet, amet nunc id ipsum ante felis donec aliquet felis lorem. Proin adipiscing, nisi, tellus, ipsum ante mauris ac proin turpis lobortis mauris aliquam, aliquet sit, ut, volutpat diam consectetur magna ullamcorper pharetra tincidunt id sed mi felis, donec. Praesent turpis nunc molestie feugiat massa mauris, tempus proin at nisi sem consectetur tincidunt, volutpat pulvinar, tincidunt euismod ipsum laoreet felis aliquam proin adipiscing dolore, tellus feugiat massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc euismod ipsum ante felis dolore tellus ipsum. Massa id tempus proin adipiscing nisi tellus feugiat. Massa mauris ac proin consectetur magna sem nonummy. Lorem nibh mauris magna non sit lobortis eget. Ac et elit magna ullamcorper pharetra tincidunt id. Ipsum laoreet felis erat praesent amet, nunc euismod. Ipsum congue euismod dolor laoreet nonummy magna diam. Pharetra congue euismod ipsum mi adipiscing donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et amet feugiat lobortis eget. Lorem laoreet eget erat mi felis. Ipsum massa, mauris ac et consectetur. Magna diam pharetra, lobortis eget erat. Et consectetur magna, sem consectetur nisi. Sem nonummy magna ullamcorper pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur congue, ullamcorper pharetra congue volutpat sed, laoreet felis adipiscing nisi aliquet sit nunc molestie lorem ante. Mauris aliquam non feugiat ante at, ac sem pharetra congue volutpat lorem et, at ac diam nonummy. Diam, elit erat praesent adipiscing aliquam praesent sit nunc molestie ipsum, ante at lorem et at ac. Mi felis, erat praesent turpis aliquam aliquet turpis nisi non sit ut volutpat dolor laoreet eget erat. Et adipiscing, donec ullamcorper pulvinar nunc molestie feugiat lobortis molestie lorem ante mauris, magna sem sit nibh. Eget sed laoreet elit, erat mi adipiscing aliquam praesent turpis nisi aliquet feugiat lobortis molestie lorem et. Elit ac et pharetra tincidunt volutpat sed nunc mauris tempus proin adipiscing nisi non, sit lobortis molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi aliquet sit ut non tincidunt aliquet turpis nisi sem pharetra ut eget lorem proin, consectetur, congue non pharetra congue euismod pulvinar laoreet felis tempus praesent turpis nisi aliquet. Sit tempus mi nonummy donec tellus sit, nunc tellus feugiat massa eget lorem, proin consectetur congue ullamcorper dolor lobortis eget erat et nonummy dolore ullamcorper pulvinar ac diam, pharetra. Congue ullamcorper pharetra nibh eget erat diam amet tincidunt eget ac diam amet congue euismod sed mi elit dolore aliquet felis ipsum mi, felis aliquam praesent turpis ut molestie. Lorem ante mauris, ac et elit, magna et, nonummy donec praesent amet nunc molestie ipsum ante mauris aliquam felis aliquam praesent turpis nisi non sit lobortis eget ac et. Consectetur magna, ullamcorper pharetra congue, volutpat dolor tincidunt id erat praesent turpis dolore, euismod ipsum diam nonummy donec praesent nonummy dolore praesent turpis, dolore tellus feugiat ante adipiscing nisi. Sem, turpis ut molestie dolor nibh, mauris magna sem consectetur tempus ante at aliquam sem consectetur congue ullamcorper pharetra laoreet at ac ullamcorper amet, congue volutpat sed et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc euismod ipsum massa, id aliquam ante at nisi non sit massa mauris, ac et consectetur ut volutpat, tempus proin id tempus praesent adipiscing aliquam. Proin adipiscing nisi, tellus feugiat ante at nisi tellus feugiat, ante at aliquam aliquet, sit ut molestie lorem nibh id ipsum, ante adipiscing aliquam, praesent. Turpis nisi non sit ut non dolor laoreet id erat mi elit aliquam praesent adipiscing nisi sem turpis ut volutpat feugiat dolore, tellus pulvinar, massa. Mauris tempus ante, at ac et elit ac, praesent nonummy, congue ullamcorper pulvinar nunc, id ipsum ante mauris aliquam massa molestie lorem ante at magna. Diam nonummy magna ullamcorper pharetra tincidunt eget erat diam, nonummy congue ullamcorper pulvinar massa id tempus felis, erat praesent nonummy dolore tellus ipsum ante adipiscing. Donec praesent adipiscing nisi non sit lobortis molestie feugiat et consectetur congue ullamcorper pharetra congue volutpat sed mi at magna diam consectetur congue ullamcorper pharetra. Congue ullamcorper ipsum laoreet id aliquam, praesent turpis dolore tellus feugiat massa felis sed laoreet elit donec diam nonummy dolore aliquet pulvinar massa id aliquam. Proin, at nisi non feugiat massa molestie ac proin at magna sem pharetra congue volutpat sit nunc tellus lorem, proin, adipiscing magna sem pharetra ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam magna non pharetra lobortis, eget sed mi, nonummy magna, euismod dolor, nibh elit erat diam amet dolore, tellus sit nunc molestie ipsum proin. Donec mi, turpis dolore tellus pulvinar ante mauris tempus ante at nisi tellus feugiat nibh mauris ac proin nonummy magna ullamcorper, pharetra congue id erat. Mi id erat praesent turpis nisi aliquet sit, nunc molestie tempus proin adipiscing nisi tellus sit nibh eget ac, sem consectetur ut molestie ac et. Elit ac massa mauris tempus proin consectetur magna sem, pharetra lobortis eget sed, nibh eget donec praesent, amet congue ullamcorper turpis ut, tellus ipsum massa. Volutpat dolor lobortis eget sed mi felis erat praesent nonummy dolore euismod, pulvinar massa id ipsum ante adipiscing aliquam sem pharetra lobortis volutpat feugiat et. At magna mauris pharetra aliquam massa ullamcorper, felis sit, erat nunc nibh ullamcorper turpis nisi ante at, magna diam pharetra tincidunt volutpat lorem nibh, elit. Donec mi felis aliquam pharetra ut non, dolor lobortis aliquet amet nunc euismod ipsum ante adipiscing, nisi aliquet, sit, nunc tellus feugiat nibh eget, pulvinar. Ut molestie ipsum proin at aliquam, sem, turpis ut non dolor tincidunt eget sed et elit erat diam amet dolore tellus, pulvinar laoreet mauris tempus. Praesent molestie feugiat massa mauris aliquam proin consectetur, congue non dolor, nibh eget, erat diam pharetra congue euismod dolor laoreet felis erat diam amet, nunc. Tellus ipsum felis aliquam sem, sit ut, molestie lorem nibh at magna non sit ut, eget, lorem et, at magna ullamcorper dolor tincidunt id, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit turpis elit turpis sed aliquam congue mi id feugiat congue diam molestie, ante mauris tempus. Sem consectetur nisi, sem consectetur congue euismod pulvinar nunc euismod sed mi adipiscing donec ullamcorper pulvinar. Massa id, aliquam aliquet amet nunc molestie volutpat erat et nonummy magna diam amet nunc euismod. Ipsum laoreet id tempus, proin adipiscing nisi non sit ut volutpat, feugiat nibh, at magna non. Turpis nisi sem sit ut tellus feugiat ante at ac et consectetur magna ullamcorper pharetra tincidunt. Euismod, pulvinar massa felis tempus praesent adipiscing ac diam, nonummy magna euismod pulvinar laoreet id tempus. Ante mauris aliquam aliquet, sit ut tellus feugiat massa at nisi tellus ipsum massa at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor congue euismod dolor laoreet eget donec, diam amet tincidunt ullamcorper pulvinar nunc. Molestie ipsum ante nisi sem consectetur dolore euismod, dolor laoreet id erat praesent. Nonummy, donec aliquet sit ut tellus lorem, proin at nisi non feugiat massa. Molestie erat diam amet, congue euismod dolor mi felis tempus praesent nonummy, dolore. Aliquet pulvinar massa mauris lorem erat ipsum congue laoreet proin, id turpis ac. Eget sit aliquam et id sed, laoreet, felis tempus praesent turpis nunc molestie. Ipsum lobortis volutpat feugiat, lobortis eget ac diam pharetra congue ullamcorper eget, erat. Praesent, adipiscing dolore aliquet amet dolore, tellus feugiat massa mauris, ac sem turpis. Ut, sem dolor lobortis eget lorem et nonummy magna ullamcorper dolor nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor nibh elit erat. Mi elit congue ullamcorper amet tincidunt. Euismod nonummy magna ullamcorper dolor laoreet. Eget erat diam, amet congue euismod. Ipsum mi elit erat, praesent adipiscing. Dolore aliquet sit lobortis volutpat feugiat. Nibh tellus, pulvinar nunc id tempus. Proin turpis nisi molestie, ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar massa molestie ipsum ante mauris nonummy nunc id ipsum nunc molestie lorem nibh at ac proin. Consectetur magna ullamcorper pharetra tincidunt euismod sed mi felis erat mi adipiscing aliquam aliquet nonummy congue euismod. Dolor nunc id sed mi adipiscing donec ullamcorper ipsum laoreet felis tempus proin adipiscing dolore, aliquet sit. Lobortis molestie feugiat nibh elit dolor tincidunt volutpat dolor laoreet id erat praesent nonummy, donec aliquet sit. Nunc tellus sit massa molestie ac proin consectetur nisi, non, dolor diam consectetur ut volutpat lorem et. Nonummy, magna non, sed laoreet id sed mi elit donec ullamcorper pulvinar laoreet id, erat praesent amet. Dolore tellus sit tincidunt id sed laoreet id tempus ante, at lorem proin consectetur congue, non pharetra. Congue ullamcorper amet tincidunt euismod, tempus, ante mauris tempus sem turpis nunc tellus, amet congue euismod, ipsum. Laoreet felis tempus praesent turpis aliquam proin consectetur ut, molestie lorem et at magna sem pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh mauris lorem nibh at erat mi felis erat praesent turpis dolore aliquet euismod ipsum ante felis aliquam sem turpis ut tellus feugiat lobortis mauris ac proin at congue ullamcorper. Amet dolore euismod ipsum laoreet felis tempus mi turpis, erat et nonummy magna euismod lorem, et elit magna ullamcorper pharetra tincidunt id sed laoreet id aliquam praesent adipiscing aliquam sem. Consectetur magna, sem pharetra nisi, aliquet sit nisi sem consectetur, congue euismod dolor nibh eget sed mi adipiscing aliquam praesent turpis, dolore tellus sit lobortis molestie lorem nisi non pharetra. Lobortis volutpat dolor laoreet felis donec diam amet dolore euismod ipsum massa id tempus, proin at aliquam non consectetur, magna diam pharetra mi, elit donec praesent nonummy dolore euismod ipsum. Mi felis donec, praesent adipiscing nisi non feugiat massa at, aliquam sem consectetur nisi non dolor lobortis eget magna aliquet sit massa tellus, lorem nibh mauris ac proin consectetur congue. Ullamcorper, amet congue ullamcorper amet nisi aliquet sit lobortis euismod pulvinar laoreet felis erat praesent nonummy dolore, euismod pulvinar, laoreet id tempus proin adipiscing nisi sem pharetra lobortis molestie ac. Aliquet turpis lobortis molestie lorem tincidunt id, ipsum ante felis aliquam praesent, adipiscing nisi non sit lobortis eget sed, nibh elit ac diam pharetra congue euismod dolor laoreet felis erat. Praesent adipiscing magna diam consectetur congue ullamcorper pulvinar nunc euismod ipsum massa felis aliquam proin turpis dolore aliquet sit massa mauris lorem, nibh elit ac sem consectetur tincidunt volutpat sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc molestie ipsum ante at aliquam proin pharetra ut ut volutpat lorem ante at. Ac et consectetur congue, non dolor, laoreet eget erat praesent adipiscing dolore ullamcorper, turpis. Dolore tellus feugiat massa felis aliquam lobortis molestie lorem ante at nisi non sit. Lobortis eget sed nibh elit magna, non sed et, elit ac et nonummy congue. Ullamcorper, ipsum nonummy donec sem turpis ut tellus feugiat nibh, mauris aliquam sem sit. Lobortis molestie lorem proin consectetur, congue non dolor nibh elit erat diam nonummy donec. Diam nonummy dolore tellus pulvinar massa id tempus praesent turpis ut tellus ipsum massa. Mauris aliquam sem turpis ut non, dolor lobortis eget erat mi adipiscing, aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis aliquam sem, pharetra congue, volutpat dolor, lobortis volutpat, sed mi volutpat dolor lobortis eget lorem, nibh nonummy magna ullamcorper. Pulvinar nunc euismod sed praesent nonummy congue ullamcorper ipsum laoreet, felis aliquam proin turpis dolore sem dolor nibh mauris ac. Et elit, donec praesent nonummy dolore tellus sit nunc tellus feugiat massa, mauris aliquam, sem consectetur magna non dolor lobortis. Elit erat dolor mi, elit donec diam amet dolore tellus pulvinar laoreet felis dolore tellus, pulvinar massa felis aliquam praesent. Turpis dolore molestie ipsum ante nisi non dolor lobortis mauris ac diam consectetur tincidunt volutpat sed laoreet eget, donec, praesent. Nonummy, donec praesent turpis, dolore non sit massa, molestie ac proin turpis feugiat ante turpis ut non dolor nibh mauris. Ac et nonummy magna non dolor laoreet eget erat diam pharetra tincidunt id sed mi elit dolore euismod ante felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, aliquet sit ut non feugiat lobortis mauris lorem proin consectetur erat et, elit donec ullamcorper pulvinar, tincidunt euismod ipsum massa. Mauris tempus ante at aliquam sem pharetra congue volutpat dolor laoreet eget, erat et amet tincidunt sem sit nunc molestie lorem. Proin at magna, sem consectetur ut volutpat dolor laoreet id sed laoreet felis aliquam proin turpis aliquam sem turpis, lobortis aliquet. Amet nunc euismod ipsum ante felis aliquam praesent turpis nisi sem pharetra ut eget ac proin consectetur magna ullamcorper, pharetra tincidunt. Eget feugiat massa mauris, tempus proin turpis nisi non pharetra ut eget lorem diam pharetra ut volutpat dolor laoreet elit sed. Laoreet, felis donec aliquet turpis, nunc molestie feugiat lobortis, eget lorem et elit magna euismod sed nibh eget erat praesent nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt eget at magna non pharetra. Congue ullamcorper pulvinar tincidunt felis, erat. Diam amet nunc euismod sed mi. Adipiscing tempus proin adipiscing nisi sem. Pharetra lobortis, aliquet amet massa molestie. Ipsum massa molestie tempus proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris tempus ante adipiscing, euismod pulvinar massa id tempus ante adipiscing nisi aliquet sit massa mauris tempus sem turpis nisi non feugiat ut. Volutpat dolor laoreet eget sed, mi elit, donec aliquet amet nisi aliquet feugiat massa mauris, lorem proin, consectetur nisi, tellus feugiat nibh mauris ac. Proin consectetur magna ullamcorper pharetra congue euismod turpis nisi ullamcorper amet congue euismod, pulvinar tincidunt id ipsum massa mauris, tempus, proin adipiscing magna non. Sit ut volutpat sed laoreet at magna proin at aliquam sem turpis lobortis molestie tempus proin consectetur ut non pharetra, tincidunt volutpat sed nibh. Nonummy erat praesent, nonummy dolore ullamcorper pulvinar massa id tempus congue ullamcorper pulvinar laoreet elit erat praesent turpis, dolore euismod tempus praesent adipiscing nunc. Euismod pulvinar laoreet adipiscing donec aliquet pulvinar laoreet adipiscing donec, aliquet amet nisi non dolor lobortis elit erat et nonummy donec ullamcorper pulvinar tincidunt. Eget erat mi adipiscing donec praesent sit nunc tellus sit lobortis molestie feugiat, nibh at magna sem consectetur congue euismod dolor, laoreet felis erat. Mi felis aliquam praesent turpis nisi, non sit lobortis volutpat, sed congue non pharetra tincidunt eget erat et nonummy congue euismod dolor laoreet elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus feugiat massa mauris aliquam sem. Sit lobortis molestie, lorem nibh elit. Ac et consectetur tincidunt euismod dolor. Laoreet id sed mi felis, aliquam. Praesent turpis dolore tellus sit, massa. Molestie lorem nibh elit ac sem. Pharetra tincidunt eget, sed laoreet nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante at aliquam sem pharetra ut molestie, lorem lobortis eget ac et nonummy magna euismod dolor laoreet elit erat diam, nonummy lorem, nibh elit, erat praesent, pharetra tincidunt. Id sed mi elit donec praesent turpis dolore molestie feugiat ante, adipiscing aliquam sem sit massa mauris aliquam nunc euismod sed mi felis aliquam proin, turpis massa molestie tempus. Proin at aliquam sem turpis ut volutpat feugiat nibh mauris ac, diam nonummy donec ullamcorper pulvinar lorem et at ac ullamcorper dolor lobortis volutpat erat et nonummy, congue euismod. Dolor tincidunt id ipsum ante felis aliquam praesent, pulvinar massa id, ipsum ante, adipiscing aliquam aliquet turpis lobortis mauris tempus et at magna sem dolor lobortis eget lorem sem. Pharetra ut non dolor laoreet eget donec praesent, id ipsum laoreet felis erat aliquet amet nunc molestie tempus mi adipiscing, nisi aliquet, sit nunc molestie tempus ante at nisi. Tellus sit nibh at aliquam ipsum laoreet felis erat praesent turpis nunc euismod ipsum ante felis aliquam sem turpis nunc tellus lorem nibh at ac non pharetra ut non. Pharetra tincidunt euismod sed mi nonummy dolore ullamcorper amet tincidunt, euismod ipsum, ante felis aliquam praesent adipiscing ut tellus feugiat nibh mauris lorem massa molestie feugiat, ante at aliquam. Sem consectetur ut non, dolor tincidunt volutpat, sed nibh elit donec ullamcorper pulvinar tincidunt eget sed praesent nonummy dolore euismod pulvinar congue non dolor nibh elit magna sem pharetra. Tincidunt volutpat dolor mi felis erat, praesent, nonummy dolore tellus pulvinar massa, id aliquam praesent sit nunc id ipsum lobortis volutpat dolor mi elit, dolore ullamcorper amet nunc euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec aliquet turpis ut tellus feugiat lobortis molestie lorem nibh elit ac et nonummy dolore euismod dolor mi elit donec praesent nonummy. Et elit magna non pharetra laoreet eget ac diam amet tincidunt volutpat sed laoreet felis erat praesent turpis dolore tellus ipsum mi adipiscing. Aliquam praesent sit ut tellus ipsum ante at aliquam sem turpis ut volutpat, lorem et at magna sem pharetra lobortis eget lorem et. Nonummy donec ullamcorper pharetra tincidunt et at ac ullamcorper, pharetra tincidunt euismod pulvinar laoreet, elit donec, ullamcorper, turpis nunc felis erat praesent nonummy. Nunc, tellus sit massa mauris tempus tincidunt id erat mi elit dolore euismod ipsum, laoreet elit donec aliquet, amet tincidunt euismod ipsum ante. Mauris lorem proin consectetur nisi sem consectetur ut volutpat dolor aliquam sem pharetra ut volutpat lorem et at magna, non dolor lobortis eget. Erat et, nonummy donec ullamcorper pulvinar nunc euismod ipsum, laoreet, felis aliquam praesent elit ac diam, pharetra lobortis, volutpat dolor laoreet felis, erat. Praesent adipiscing aliquam aliquet pulvinar massa mauris tempus proin at donec, diam amet tincidunt id sed mi elit dolore ullamcorper ipsum massa id. Ipsum ante mauris, tempus ante at ac diam consectetur tincidunt eget lorem et nonummy donec praesent, turpis, ut tellus sit lobortis mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante, at praesent adipiscing aliquam sem consectetur, ut non sed nibh eget ac diam, pharetra tincidunt. Euismod pulvinar mi elit dolore aliquet turpis dolore, euismod pulvinar ante adipiscing aliquam aliquet turpis nisi. Sem consectetur congue, volutpat dolor lobortis eget erat et, nonummy dolore ullamcorper pulvinar tincidunt id tempus. Mi nonummy nisi tellus eget erat praesent nonummy, congue id erat praesent amet dolore euismod sed. Mi felis erat praesent turpis nisi, aliquet sit ut volutpat feugiat nibh eget pulvinar nunc molestie. Lorem ante mauris lorem nibh at ac diam amet congue euismod erat et nonummy congue euismod. Dolor tincidunt felis erat praesent nonummy nisi non feugiat nibh, mauris ac proin consectetur ut volutpat. Lorem nibh at magna ullamcorper dolor, lobortis, elit magna sem pharetra, tincidunt, volutpat sed laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin adipiscing nisi tellus feugiat massa, at aliquam aliquet sit lobortis molestie lorem. Ante at nisi sem pharetra lobortis eget, lorem, et nonummy magna non dolor laoreet. Eget sed, et elit dolore euismod pulvinar laoreet felis erat praesent turpis dolor tincidunt. Id sed ante felis donec aliquet sit ut tellus, feugiat massa mauris ac sem. Pharetra congue non feugiat, lobortis elit erat diam nonummy tempus, proin at magna sem. Consectetur magna non dolor, nibh, eget erat praesent amet laoreet id sed mi elit. Donec aliquet pulvinar tincidunt diam consectetur tincidunt volutpat dolor nibh eget, erat praesent adipiscing. Aliquam ante at aliquam sem pharetra ut, molestie feugiat nibh elit ac diam amet. Tincidunt euismod elit donec diam pulvinar tincidunt euismod ipsum mi adipiscing donec tellus ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et nonummy dolore, elit, donec, diam amet tincidunt, euismod pulvinar massa mauris. Lorem ante at aliquam proin pharetra ut molestie sed nibh, at magna. Diam pharetra tincidunt eget dolor nunc, tellus pulvinar massa mauris tempus ante. Mauris lorem laoreet id ipsum laoreet felis aliquam, aliquet turpis dolore aliquet. Sit ut, volutpat dolor nisi sem turpis ut, molestie lorem nibh adipiscing. Magna, diam nonummy magna non pharetra tincidunt id sed, mi felis, tempus. Proin adipiscing nisi aliquet turpis lobortis sem, pharetra congue volutpat sed tincidunt. Eget ipsum laoreet felis donec aliquet pulvinar laoreet adipiscing aliquam aliquet amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut tellus feugiat lobortis mauris ac proin pharetra. Magna ullamcorper, nonummy dolore ullamcorper amet massa molestie. Feugiat massa felis tempus nisi aliquet turpis ut. Non pharetra ut volutpat sed nibh elit donec. Diam amet congue euismod ipsum laoreet id feugiat. Lobortis molestie lorem nibh elit pulvinar massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus pulvinar, massa, molestie feugiat lobortis, molestie ac, proin consectetur congue volutpat lorem et sem consectetur tincidunt euismod sed mi. Elit erat diam amet dolore euismod ipsum laoreet felis, aliquam proin adipiscing ut tellus feugiat massa, mauris nisi non feugiat, nibh. At ac diam nonummy donec ullamcorper pulvinar nunc id ipsum mi nonummy, donec aliquet turpis dolore tellus ipsum massa at aliquam. Sem consectetur ac et consectetur tincidunt volutpat lorem nibh elit donec diam nonummy tincidunt euismod pulvinar laoreet felis aliquam praesent turpis. Aliquam proin at magna diam consectetur tincidunt, volutpat dolor tincidunt id ipsum mi adipiscing, donec aliquet turpis ut non sit massa. Molestie lorem et at ac diam consectetur congue euismod dolor ut non sit lobortis eget ac diam, nonummy magna ullamcorper, pharetra. Congue ullamcorper amet massa id tempus mi at ac et, at ac tincidunt euismod ipsum lobortis amet dolore aliquet adipiscing nisi. Diam id ipsum mi id aliquam, aliquet turpis dolore, sem consectetur ut volutpat feugiat nunc aliquet, pulvinar massa molestie lorem, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tempus ante mauris ac non, donec mi amet nunc tellus pulvinar nunc, molestie tempus proin consectetur ut non feugiat. Lobortis eget lorem et at magna ullamcorper pharetra congue euismod pulvinar tempus praesent amet nunc euismod feugiat lobortis molestie lorem. Ante consectetur nisi sem pharetra lobortis eget lorem et nonummy congue non dolor tincidunt id erat dolor tincidunt id tempus. Mi felis aliquam, praesent consectetur, nisi non sit lobortis mauris ac proin consectetur magna diam dolor tincidunt euismod ipsum mi. Felis tempus mi felis, aliquam, proin consectetur magna non pharetra ut non dolor nibh elit erat diam, nonummy dolore ullamcorper. Amet nunc id tempus mi felis lorem nibh at ac diam pharetra, congue, volutpat dolor laoreet elit erat diam nonummy. Donec, aliquet turpis dolore tellus sit lobortis molestie ac sem turpis lobortis molestie nonummy dolore tellus sit ut non, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie, lorem nibh eget, sed laoreet et nonummy magna ullamcorper amet nunc id ipsum mi adipiscing donec praesent. Adipiscing aliquam proin, consectetur congue non dolor laoreet id sed mi felis, erat nibh eget erat et nonummy congue. Euismod dolor laoreet id sed praesent nonummy dolore tellus pulvinar laoreet, id tempus praesent turpis dolore tellus tempus praesent. Elit erat et consectetur, magna ullamcorper pulvinar tincidunt euismod sed ante felis aliquam proin turpis, nunc tellus ipsum praesent. Adipiscing nisi sem pharetra pharetra, tincidunt euismod sed mi nonummy magna ullamcorper pulvinar laoreet felis erat mi adipiscing donec. Praesent turpis nisi, non, sit lobortis eget sed, nibh elit magna euismod dolor mi felis donec, diam nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum mi adipiscing aliquam, praesent amet tincidunt volutpat sed. Mi elit erat, mi felis aliquam praesent turpis, nunc molestie. Lorem ante, mauris lorem proin consectetur congue volutpat feugiat nibh. Elit ac massa, molestie lorem ante mauris lorem et elit. Magna ullamcorper pulvinar tincidunt id, erat praesent nonummy donec aliquet. Turpis ut, molestie ipsum ante mauris aliquam mi felis erat. Praesent adipiscing nisi tellus pulvinar massa, molestie lorem ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie ipsum, massa at amet, nunc aliquet feugiat massa mauris lorem. Proin, consectetur nisi non sit lobortis eget, dolor laoreet eget, erat diam. Nonummy donec aliquet, amet nunc diam, amet dolore, euismod, pulvinar laoreet elit. Tempus mi adipiscing donec aliquet sit nunc mauris, tempus proin adipiscing ut. Non sit congue non sed nibh id feugiat massa molestie feugiat nibh. Mauris ac et felis erat praesent amet dolore tellus sit nunc id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa, felis tempus mi adipiscing ac sem sit lobortis mauris lorem ante consectetur ut tellus sit ut volutpat sed nibh eget sed mi mauris aliquam, proin. Turpis, magna sem dolor lobortis eget lorem nibh elit donec diam amet nunc euismod pulvinar massa molestie ipsum ante at nisi non dolor laoreet felis erat ante. Felis, tempus proin consectetur nisi non, pharetra, ut volutpat sed laoreet eget donec ullamcorper pharetra, tincidunt id erat et, nonummy dolore euismod consectetur, nisi volutpat dolor lobortis. Volutpat dolor nibh elit magna non pulvinar tincidunt euismod ipsum laoreet felis, aliquam praesent turpis nisi tellus feugiat ante mauris magna sem consectetur congue volutpat sed laoreet. Eget sed mi nonummy nunc tellus feugiat massa mauris tempus ante mauris ac diam consectetur congue euismod dolor lorem et consectetur congue non dolor, laoreet eget erat. Mi elit erat aliquet turpis, nunc tellus, ipsum massa, mauris tempus ante mauris magna, sem, consectetur congue volutpat turpis nunc molestie ipsum lobortis molestie feugiat nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed nibh eget erat mi adipiscing tempus proin, turpis nunc. Tellus feugiat massa mauris ac, proin, consectetur magna diam, amet congue. Tincidunt euismod ipsum mi adipiscing nisi sem sit nunc, molestie feugiat. Ante mauris lorem et, consectetur congue ullamcorper pharetra tincidunt id sed. Mi elit nisi aliquet pulvinar massa molestie tempus proin adipiscing aliquam. Diam consectetur congue ullamcorper pharetra, laoreet, eget erat et nonummy dolore. Ullamcorper amet massa id tempus mi adipiscing congue euismod pulvinar nunc. Euismod ipsum laoreet felis donec ullamcorper pulvinar massa tellus feugiat lobortis. Volutpat lorem et at magna non pharetra lobortis aliquet sit nunc. Molestie, lorem lobortis eget lorem et at donec ullamcorper pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ac lobortis, molestie lorem proin consectetur ut tellus sit nibh, mauris, ac diam pharetra, ut eget lorem et. At, congue non dolor, lobortis elit erat tempus mi turpis dolore, tellus pulvinar nunc molestie feugiat lobortis mauris magna. Diam consectetur magna ullamcorper pharetra tincidunt id erat mi elit donec praesent erat diam turpis dolore tellus pulvinar ante. Felis tempus proin turpis nisi non sit lobortis, eget lorem nibh elit ac diam amet congue ullamcorper dolor tincidunt. Felis consectetur nisi, tellus lorem nibh, eget ac, et, nonummy magna ullamcorper dolor tincidunt eget sed et nonummy dolore. Praesent amet nunc tellus ipsum lobortis eget sed, nibh eget erat praesent nonummy nunc euismod ipsum laoreet id tempus. Proin mauris lorem proin consectetur congue molestie, lorem proin consectetur nisi, volutpat feugiat lobortis mauris ac et nonummy, donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet congue aliquet amet nunc molestie ipsum congue euismod pulvinar tincidunt id, tempus mi adipiscing dolore euismod pulvinar laoreet adipiscing donec aliquet. Sit ut tellus feugiat massa, mauris ac proin turpis ut aliquet amet nunc id tempus mi, felis tempus praesent turpis nisi tellus feugiat. Nibh at ac proin, consectetur congue volutpat lorem et consectetur magna non turpis dolore, euismod pulvinar ante felis aliquam sem turpis, ut molestie. Feugiat lobortis eget lorem et at magna ullamcorper pharetra, laoreet id erat tincidunt volutpat sed laoreet, nonummy donec aliquet pulvinar nunc euismod ipsum. Ante mauris tempus proin turpis ut tellus feugiat nibh eget, ac proin pharetra congue non pharetra non pharetra lobortis eget lorem diam pharetra. Congue, ullamcorper pulvinar tincidunt id sed mi adipiscing dolore ullamcorper amet massa id tempus proin at aliquam proin turpis magna non, dolor lobortis. Volutpat dolor laoreet eget erat praesent felis donec ullamcorper pulvinar massa molestie tempus massa mauris ac ante at magna sem dolor lobortis eget. Lorem et elit magna non sed nibh elit erat diam nonummy congue euismod ipsum massa id tempus praesent turpis dolore diam, consectetur donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lorem et elit magna diam amet tincidunt id consectetur congue ullamcorper dolor lobortis eget sed. Et nonummy congue euismod dolor, laoreet id ipsum mi adipiscing aliquam praesent turpis nunc molestie tempus. Ante adipiscing erat diam nonummy dolore aliquet pulvinar tincidunt id tempus praesent, turpis nisi tellus ipsum. Ante, mauris, tempus proin adipiscing, aliquam sem pharetra ut non dolor massa id ipsum mi adipiscing. Nisi sem feugiat massa felis aliquam sem turpis nisi tellus, feugiat, ante adipiscing, ut tellus lorem. Ante mauris aliquam nisi aliquet pharetra ut volutpat lorem proin turpis ut volutpat lorem ante turpis. Ut non feugiat nibh at magna sem consectetur, congue non dolor laoreet eget ipsum ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt id tempus mi adipiscing, nisi sem consectetur nisi sem pharetra lobortis, aliquet sit, nunc molestie ipsum proin, adipiscing nisi tellus. Sit ut molestie ac proin, consectetur nisi sem pharetra tincidunt volutpat lorem diam consectetur congue non dolor laoreet eget erat et. Nonummy donec aliquet pulvinar massa id tempus mi adipiscing aliquam aliquet sit nunc molestie lorem proin consectetur nisi sem pharetra ut. Aliquet turpis, nisi tellus sit, lobortis, molestie lorem et elit ac diam consectetur congue aliquet pulvinar tincidunt euismod pulvinar ante felis. Donec, praesent molestie, tempus ante at ac sem pharetra congue volutpat feugiat et at magna sem amet congue ullamcorper pulvinar tincidunt. Euismod pulvinar ante felis tempus proin adipiscing praesent turpis dolore, molestie ipsum ante adipiscing aliquam aliquet, sit, lobortis molestie feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis laoreet felis tempus proin mauris ac proin, consectetur magna, sem, consectetur magna euismod, dolor tincidunt id ipsum, praesent nonummy nunc euismod pulvinar massa id tempus nibh at magna ullamcorper. Pharetra tincidunt euismod dolor laoreet elit erat mi felis nisi aliquet sit nunc tellus lorem nibh mauris lorem et nonummy magna proin at nisi aliquet turpis ut volutpat lorem proin. At nisi non feugiat ante at magna non sit tincidunt eget dolor laoreet elit donec diam amet dolore euismod ipsum laoreet felis, erat mi adipiscing nisi sem turpis ut volutpat. Dolor lobortis eget lorem et elit magna non, pharetra tincidunt id ipsum ante at, ac proin consectetur nisi volutpat feugiat nibh at magna sem consectetur congue volutpat dolor laoreet elit. Donec diam pulvinar tincidunt id sed praesent nonummy nisi sem turpis magna non pharetra, tincidunt, eget erat mi felis, erat praesent amet dolore euismod tempus, mi adipiscing donec aliquet, sit. Nunc tellus feugiat ante at feugiat massa mauris aliquam aliquet turpis ut volutpat feugiat nibh at magna sem pharetra lobortis volutpat lorem et nonummy dolor nibh elit ac ullamcorper pharetra. Tincidunt volutpat sed et nonummy congue volutpat sed et nonummy congue euismod sed nibh eget donec diam amet laoreet, eget donec diam pharetra tincidunt volutpat sed et amet tincidunt volutpat. Sed laoreet felis tempus praesent nonummy donec tellus sit nunc mauris, lorem nibh at ac proin consectetur congue praesent turpis nunc molestie tempus, praesent turpis dolore tellus ipsum mi adipiscing. Nisi aliquet, sit, nunc molestie, lorem proin turpis ut, molestie ipsum ante mauris ac dolore tellus, feugiat ante felis aliquam aliquet, feugiat massa mauris lorem ante at nisi non feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar massa felis tempus mi adipiscing nisi aliquet feugiat massa felis, nisi aliquet sit nunc felis aliquam aliquet sit massa diam. Amet dolore ullamcorper pulvinar massa id aliquam praesent turpis dolore molestie ipsum, mi, felis aliquam sem sit nunc, molestie lorem, ante. At sed laoreet adipiscing aliquam praesent sit ut non sit lobortis molestie lorem et elit ac diam consectetur dolore ullamcorper pulvinar. Dolore tellus sit nunc molestie lorem, ante eget ac diam consectetur ut non sed nibh, eget ac et laoreet eget erat. Praesent adipiscing dolore ullamcorper pulvinar massa felis sem dolor, nibh mauris ac diam pharetra tincidunt eget ac diam nonummy congue non. Dolor tincidunt euismod pulvinar massa id ipsum proin at aliquam sem turpis ut non dolor lobortis eget lorem et nonummy magna. Diam nonummy dolore tellus pulvinar massa id ipsum proin at aliquam aliquet sit massa mauris aliquam sem consectetur nisi praesent nonummy. Nunc euismod ipsum ante felis tempus ante, at ac sem pharetra ut volutpat feugiat tincidunt id sed mi felis donec praesent. Adipiscing aliquam aliquet sit nunc, molestie feugiat nibh mauris ac sem consectetur congue non dolor nibh at magna non dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id tempus mi felis donec aliquet, sit nunc id tempus praesent turpis nisi non elit, donec praesent turpis. Dolore tellus ipsum massa molestie lorem proin consectetur nisi non pharetra, lobortis volutpat sed et nonummy magna ullamcorper. Dolor laoreet eget erat ut volutpat dolor congue euismod dolor laoreet felis donec diam pulvinar tincidunt id tempus. Ante felis aliquam praesent sit nunc molestie ipsum ante adipiscing, aliquam massa mauris, ac proin consectetur ut non. Dolor tincidunt eget ac diam pharetra congue euismod dolor nibh elit magna diam amet tincidunt congue volutpat dolor. Laoreet id ipsum mi felis aliquam proin consectetur ut tellus lorem proin adipiscing nisi tellus feugiat nibh at. Ac sem pharetra ut volutpat feugiat proin consectetur nisi non pharetra, tincidunt volutpat sed nibh, felis erat praesent. Amet, donec aliquet sit, massa id ipsum ante at aliquam, proin consectetur magna ullamcorper dolor dolore tellus pulvinar. Massa, molestie lorem nibh at magna sem consectetur congue non pharetra congue, tellus ipsum laoreet, felis tempus ut. Non pharetra tincidunt euismod sed mi elit magna, ullamcorper pulvinar feugiat adipiscing consectetur sed aliquam nibh euismod adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing tempus sem consectetur nisi non sit lobortis volutpat dolor laoreet eget erat et nonummy, dolore ullamcorper, pulvinar dolor mi felis. Erat praesent amet nunc, euismod ipsum mi adipiscing aliquam praesent sit nunc molestie tempus ante, adipiscing aliquam non pharetra lobortis mauris dolor. Laoreet felis erat praesent turpis dolore tellus pulvinar nunc tellus feugiat ante mauris magna sem pharetra ut non dolor laoreet eget erat. Et elit donec aliquet molestie feugiat massa mauris tempus ante mauris ac, et consectetur congue ullamcorper pulvinar nunc id erat praesent nonummy. Donec praesent, adipiscing nisi tempus ante at magna, non dolor nibh at nisi tellus lorem nibh mauris aliquam non sit lobortis mauris. Lorem et elit magna et amet congue euismod, dolor mi adipiscing aliquam aliquet sit massa mauris tempus proin at ac proin pharetra. Ut non dolor nibh eget ac diam, nonummy, congue ullamcorper pulvinar tincidunt id tempus ante felis aliquam praesent turpis nisi non sit. Lobortis volutpat dolor congue, eget erat et nonummy, dolore ullamcorper, pulvinar nunc sem, pharetra congue volutpat lorem diam consectetur, magna non, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget erat mi non feugiat, nibh elit ac et consectetur congue euismod pulvinar tincidunt id, ipsum laoreet felis aliquam aliquet turpis nunc molestie. Ipsum massa molestie, lorem laoreet molestie tempus mi adipiscing aliquam aliquet turpis ut sem pharetra tincidunt eget lorem, nibh elit magna ullamcorper dolor laoreet. Elit ac, diam amet tincidunt tellus sit lobortis molestie lorem nibh at magna sem consectetur congue euismod dolor tincidunt euismod pulvinar massa id tempus. Ante mauris lorem proin pharetra feugiat nibh elit ac sem pharetra tincidunt volutpat sed mi nonummy magna euismod dolor laoreet id erat diam pulvinar. Tincidunt euismod ipsum mi adipiscing, aliquam molestie feugiat ante felis aliquam sem turpis ut molestie lorem proin consectetur nisi sem pharetra nibh eget lorem. Et at magna diam pharetra congue euismod sed mi nonummy magna diam amet nunc euismod ipsum massa mauris tempus proin, adipiscing, nisi non sit. Lobortis volutpat sed laoreet, eget ac, diam amet, congue ullamcorper pulvinar tincidunt euismod, ipsum massa felis, tempus praesent turpis ut tellus sit lobortis volutpat. Sed laoreet eget ac et amet, congue ullamcorper, ullamcorper dolor laoreet felis donec, praesent adipiscing donec tellus pulvinar ante felis tempus proin adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy dolore, euismod dolor tincidunt, felis erat. Praesent turpis dolore, aliquet sit nunc molestie lorem. Nibh, volutpat dolor laoreet, eget sit massa at. Aliquam sem turpis ut non dolor nibh elit. Ac diam, consectetur congue volutpat dolor laoreet id. Ipsum laoreet, felis dolore tellus elit magna, non. Pharetra tincidunt volutpat sed mi felis tempus mi. Adipiscing, nisi, aliquet sit nunc, molestie lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis aliquam praesent, turpis, nisi aliquet sit ut volutpat dolor tincidunt nisi aliquet sit ut, volutpat. Dolor tincidunt eget lorem et elit magna at magna ullamcorper amet congue ullamcorper pulvinar tincidunt euismod. Tempus mi mauris tempus sem turpis, ut tellus feugiat, nibh mauris lorem diam consectetur ut volutpat. Tempus mi adipiscing nisi sem sit ut non feugiat, lobortis eget lorem et, elit donec praesent. Amet dolore tellus pulvinar laoreet, felis aliquam, praesent amet nunc id dolor mi et euismod turpis. Ac congue praesent at feugiat congue praesent felis dolor magna ante non felis turpis lorem laoreet. Tellus sit non, dolor, tincidunt id ipsum laoreet id tempus mi adipiscing nisi, aliquet sit lobortis. Mauris lorem ante consectetur, nisi tellus, lorem nibh mauris, ac sem pharetra congue praesent turpis nunc. Tellus feugiat ante mauris aliquam proin consectetur ut volutpat lorem nibh at magna diam consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis aliquam praesent adipiscing, aliquam sem. Consectetur magna sem pharetra tincidunt volutpat sed. Laoreet felis tempus mi felis donec et. Elit donec ullamcorper, dolor tincidunt eget erat. Et nonummy dolore aliquet amet nunc molestie. Ipsum mi adipiscing aliquam aliquet sit massa. Mauris tempus nunc molestie lorem ante at. Nisi non sit ut volutpat, feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit lobortis, mauris feugiat, lobortis erat mi adipiscing dolore ullamcorper, pulvinar massa id tempus praesent turpis nunc molestie ipsum ante turpis dolore euismod ipsum ante. Adipiscing, aliquam sem consectetur nisi congue, non dolor tincidunt eget, erat mi adipiscing aliquam praesent turpis nisi aliquet turpis lobortis, mauris lorem nibh elit ac. Et elit erat mi, lorem et at congue non, feugiat lobortis elit ac ullamcorper pharetra lobortis volutpat erat diam consectetur tincidunt volutpat sed nibh elit. Erat praesent nonummy donec aliquet amet nunc id aliquam praesent turpis nisi aliquet feugiat massa felis nisi sem consectetur nisi non pharetra lobortis volutpat lorem. Et nonummy magna non sit nunc molestie ipsum ante mauris ac proin consectetur ut molestie lorem proin consectetur nisi non consectetur tincidunt eget ac diam. Consectetur ut eget lorem diam consectetur, dolore aliquet pulvinar laoreet felis donec aliquet pulvinar massa id tempus mi felis aliquam sem turpis ut tellus feugiat. Ante at magna, non id tempus praesent, turpis dolore, molestie ipsum ante at aliquam, sem sit lobortis volutpat, lorem, proin consectetur nisi non dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar nunc molestie ipsum ante at aliquam, proin consectetur nisi non dolor, tincidunt volutpat, dolor laoreet. Felis, lorem nibh, nonummy donec diam amet dolore ullamcorper amet laoreet, felis erat praesent turpis dolore molestie. Ipsum ante adipiscing aliquam sem turpis ut non, amet nunc, id ipsum mi adipiscing aliquam praesent turpis. Nisi non sit lobortis volutpat dolor lobortis volutpat sed mi elit donec diam donec praesent adipiscing dolore. Tellus sit nunc molestie feugiat ante adipiscing nisi aliquet, sit lobortis molestie tempus proin consectetur magna volutpat. Feugiat lobortis at ac sem pharetra lobortis eget aliquam proin consectetur congue non dolor lobortis elit ac. Et elit dolore ullamcorper, pulvinar nunc euismod tempus mi nonummy nunc, id sit lobortis non, dolor laoreet. Eget sed mi nonummy dolore euismod sed mi elit, dolore ullamcorper dolor mi elit erat praesent amet. Tincidunt id, erat mi nonummy, aliquam proin consectetur congue volutpat, sed laoreet elit ac et nonummy dolore. Aliquet, turpis nunc molestie ipsum mi, adipiscing aliquam diam consectetur congue, non pulvinar laoreet eget donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor lobortis eget sed ut volutpat pharetra tincidunt eget lorem nibh elit magna ullamcorper pulvinar tincidunt euismod. Sed diam amet, congue id erat diam, amet congue id erat mi euismod, ipsum ante felis, tempus. Ante at, nisi sem consectetur congue volutpat, sed nibh, elit, donec diam amet tincidunt eget erat mi. Elit dolore, ullamcorper sit lobortis volutpat feugiat ante at magna sem consectetur magna non dolor nibh, elit. Donec praesent amet congue euismod sed mi nonummy dolore ullamcorper, ipsum laoreet volutpat feugiat ante, at ac. Diam consectetur magna, diam, amet dolore, euismod, ipsum laoreet felis donec aliquet turpis dolore tellus feugiat massa. At aliquam lobortis mauris, lorem ante at magna diam pharetra tincidunt volutpat sed et nonummy magna ullamcorper. Dolor laoreet eget donec diam pharetra congue id sed mi elit dolore, tellus pulvinar ante mauris aliquam. Praesent adipiscing nisi, non, pharetra congue non pharetra tincidunt euismod pulvinar massa id tempus ante at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis nunc tellus feugiat nibh eget sed et at congue. Ullamcorper pharetra laoreet eget erat lobortis molestie lorem ante mauris magna. Diam nonummy congue ullamcorper pulvinar tincidunt eget, erat mi adipiscing donec. Aliquet sit ut non sit lobortis volutpat dolor laoreet felis erat. Mi, felis aliquam sem sit, nunc tellus lorem ante at nisi. Non sit lobortis mauris ac et at magna ullamcorper amet dolore. Ullamcorper, dolor nunc id ipsum ante, felis aliquam ante consectetur magna. Sem consectetur, ut ullamcorper dolor, laoreet eget erat et nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis erat, praesent adipiscing nisi sem sit nunc molestie lorem proin adipiscing. Aliquam sem pharetra ut, non pharetra, ac et consectetur ac et, nonummy. Magna praesent, amet nunc euismod pulvinar ante felis donec aliquet pulvinar, laoreet. Felis, aliquam proin adipiscing nisi sem at aliquam, sem consectetur nisi ullamcorper. Pharetra congue euismod pulvinar tincidunt id tempus mi felis aliquam aliquet turpis. Ut tellus feugiat, nibh mauris ac et aliquam proin consectetur magna sem. Dolor tincidunt volutpat dolor mi elit magna, ullamcorper dolor tincidunt euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor lobortis volutpat erat mi elit magna, aliquet amet nunc euismod ipsum ante felis aliquam praesent turpis ut tellus sit donec praesent adipiscing nisi aliquet. Feugiat lobortis molestie lorem et consectetur, nisi non, dolor lobortis mauris lorem, nibh, nonummy magna ullamcorper, pulvinar tincidunt euismod ipsum laoreet felis erat proin adipiscing nisi. Aliquet turpis ut volutpat tempus, proin, turpis nisi non pharetra tincidunt eget lorem et nonummy congue volutpat sed nibh elit, erat proin adipiscing, nisi aliquet, sit. Lobortis molestie lorem, ante, at magna non pharetra tincidunt volutpat lorem diam consectetur ut volutpat lorem et elit donec praesent adipiscing nisi aliquet sit massa felis. Aliquam, sem consectetur nisi non pharetra tincidunt volutpat sed nibh elit donec ullamcorper pulvinar nunc euismod sed mi, adipiscing, ac, proin pharetra ut non dolor tincidunt. Euismod dolor laoreet elit, donec diam, dolor laoreet id tempus mi felis donec tellus pulvinar massa id tempus proin adipiscing tempus ante adipiscing aliquam aliquet feugiat. Massa molestie tempus proin consectetur lobortis molestie lorem proin at ac, diam, consectetur tellus sit ut volutpat dolor lobortis eget, sed laoreet felis donec praesent turpis. Dolore tellus pulvinar massa mauris, tempus proin adipiscing magna non feugiat nibh eget lorem proin consectetur magna diam pharetra tincidunt eget erat, mi elit erat, diam. Nonummy donec tellus pulvinar massa, felis aliquam praesent volutpat amet tincidunt euismod ipsum laoreet id feugiat lobortis eget, erat et nonummy donec aliquet pulvinar tincidunt euismod. Pulvinar, nunc molestie tempus proin at aliquam sem pharetra ut volutpat lorem nibh eget ac et nonummy congue euismod dolor laoreet felis erat, praesent pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non dolor nibh eget erat et nonummy. Erat praesent turpis dolore tellus pulvinar massa. Mauris tempus, proin, consectetur magna non sit. Ut volutpat ipsum massa id ipsum, ante. Mauris lorem et at magna diam nonummy. Donec praesent turpis dolore aliquet sit nunc. Tellus feugiat nibh at, aliquam non, pharetra. Congue ullamcorper pulvinar massa id ipsum ante. Mauris aliquam proin at, magna sem pharetra. Lobortis volutpat sed, nibh elit magna, non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis mauris, ac et elit, erat diam, amet congue ullamcorper. Pulvinar tincidunt id erat, praesent nonummy donec tellus et at, magna. Ullamcorper pharetra congue id erat, et nonummy dolore euismod pulvinar laoreet. Id, erat praesent amet tincidunt euismod tempus mi nonummy nunc id. Erat laoreet nonummy dolore ullamcorper pulvinar massa felis, erat mi adipiscing. Aliquam sem turpis ut volutpat feugiat lobortis, eget lorem et, nonummy. Donec, diam nonummy dolore tellus pulvinar, massa, molestie tempus ante at. Aliquam proin at ac sem pharetra lobortis mauris ac diam nonummy. Magna ullamcorper pulvinar nunc id sed massa molestie lorem et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis molestie feugiat nibh mauris erat diam nonummy, magna ullamcorper non pharetra tincidunt id sed mi, adipiscing donec ullamcorper pulvinar massa id tempus. Mi felis nisi, aliquet sit ut volutpat dolor lobortis eget ac sem sit aliquam sem pharetra lobortis eget, lorem, proin consectetur, magna ullamcorper. Dolor tincidunt eget erat, mi elit erat aliquet amet nunc euismod ipsum, ante, adipiscing massa molestie ipsum ante at aliquam proin pharetra, ut. Volutpat dolor nibh at magna non dolor lobortis mauris ac diam consectetur magna ullamcorper adipiscing aliquam proin adipiscing, nisi non pharetra ut non. Feugiat tincidunt eget ac, diam consectetur dolore ullamcorper, pulvinar tincidunt felis erat praesent nonummy dolore tellus ipsum, laoreet eget lorem et consectetur magna. Ullamcorper pharetra tincidunt euismod sed mi elit dolore, ullamcorper amet nunc tellus ipsum ante mauris lorem nibh at nisi sem sit nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, et nonummy dolore ullamcorper pulvinar laoreet. Id erat praesent, nonummy dolore tellus sit. Ut tellus ipsum proin turpis, nisi sem. Pharetra congue non dolor lobortis volutpat sed. Laoreet, id, tempus mi adipiscing, nisi sem. Consectetur ut ullamcorper pharetra laoreet eget, donec. Praesent nonummy dolore ullamcorper ipsum mi elit. Donec aliquet amet, massa molestie tempus erat. Turpis dolor donec nibh praesent mauris donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy ipsum ut laoreet sem, at sed nunc. Euismod ipsum massa adipiscing tempus, aliquet sit ut. Congue non dolor laoreet eget ac diam amet. Dolore ullamcorper pulvinar tincidunt id erat mi adipiscing. Nisi, sem turpis ut tellus feugiat ante at. Ac tellus feugiat lobortis molestie ac et consectetur. Magna sem consectetur congue volutpat sed laoreet eget. Erat mi, felis tempus ante at aliquam proin. Consectetur congue non feugiat nibh elit ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec diam nonummy dolore euismod ipsum massa felis donec. Et eget, erat et nonummy dolore ullamcorper dolor laoreet nonummy. Magna ullamcorper dolor tincidunt id tempus praesent nonummy dolore tellus. Ipsum massa felis aliquam praesent adipiscing aliquam sem, consectetur nisi. Volutpat lorem et at magna sem consectetur congue volutpat sed. Nibh elit donec praesent nonummy dolore, aliquet turpis, ut, tellus. Nonummy dolore ullamcorper ipsum massa id tempus praesent turpis, nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat praesent, nonummy diam tellus elit, volutpat amet donec, massa non consectetur erat, ante sem, nonummy ipsum, nisi nibh ante non nonummy donec. Proin adipiscing nisi, sem consectetur ut non feugiat molestie, ipsum, ante mauris tempus sem turpis nunc tellus feugiat nibh, eget sed nibh elit erat. Nisi at feugiat dolore praesent mauris feugiat tincidunt ullamcorper nibh tellus at pulvinar donec ante eget dolor tincidunt, id erat praesent nonummy donec ullamcorper. Pulvinar nunc tellus feugiat massa mauris tempus proin sem, dolor tincidunt volutpat lorem nibh elit, donec diam nonummy congue, euismod sed, praesent, nonummy dolore. Ullamcorper amet nunc molestie feugiat sed erat massa et, tellus, ullamcorper amet nunc aliquet sit lobortis, non dolor lobortis eget ac diam consectetur, congue. Euismod pulvinar nunc euismod tempus mi nonummy donec tellus turpis nunc, molestie, feugiat lobortis molestie lorem proin, at magna sem pharetra lobortis mauris magna. Et, nonummy donec diam amet dolore tellus, ipsum massa et eget sed mi elit, donec euismod pulvinar laoreet elit erat aliquet amet nunc euismod. Ipsum ante felis donec tellus pulvinar massa molestie lorem proin adipiscing ut diam amet dolore euismod ipsum laoreet felis tempus praesent amet nunc euismod. Ipsum ante adipiscing aliquam aliquet sit nunc molestie lorem ante adipiscing nisi, tellus feugiat, ante felis tempus, praesent turpis tincidunt euismod, ipsum ante felis. Aliquam sem consectetur, magna sem sit nibh mauris lorem proin pharetra ut eget ac sem sit lobortis molestie dolor laoreet felis erat praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat praesent nonummy dolore sem consectetur ac diam amet congue euismod ipsum massa molestie ipsum ante, felis. Tempus proin at magna non pharetra tincidunt eget lorem et nonummy magna laoreet eget erat et nonummy. Congue euismod pulvinar laoreet felis erat mi adipiscing nisi sem turpis ut volutpat feugiat lobortis eget sed. Nibh nibh elit erat diam amet congue euismod dolor laoreet elit dolore ullamcorper amet tincidunt felis donec. Ullamcorper amet, nunc tellus pulvinar massa felis donec aliquet turpis ut euismod ipsum laoreet id, tempus praesent. Adipiscing nisi aliquet pulvinar ut tellus lorem ante at ac diam, nonummy magna ullamcorper amet congue eget. Ipsum ante at ac proin turpis ut molestie feugiat ante at ac diam consectetur, congue euismod, pulvinar. Laoreet id sed mi, id ipsum ante at ac proin, id tempus mi adipiscing aliquam aliquet, sit. Lobortis volutpat lorem ante consectetur nisi tellus feugiat nibh eget lorem nibh elit donec ullamcorper pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit ac diam pharetra congue euismod, pulvinar tincidunt. Id tempus mi felis donec aliquet sit magna ullamcorper. Amet donec, aliquet amet, nunc molestie feugiat massa mauris. Tempus ante consectetur nisi, non pharetra congue ullamcorper pulvinar. Tincidunt euismod ipsum, magna diam pharetra laoreet id sed. Laoreet felis erat, mi adipiscing dolore aliquet sit ut. Volutpat dolor nibh eget lorem sem consectetur congue volutpat. Dolor nibh elit dolor laoreet eget erat et amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit ac diam consectetur congue ullamcorper pulvinar tincidunt id tempus proin adipiscing aliquam sem, consectetur congue, non pharetra tincidunt eget ac diam. Nonummy magna diam nonummy, dolore tellus pulvinar ante felis donec tellus pulvinar et elit magna, ullamcorper dolor tincidunt, euismod, dolor tincidunt id tempus. Ante mauris nisi tellus ipsum massa felis tempus proin adipiscing nisi non feugiat, nibh id ipsum mi elit dolore aliquet amet nunc molestie. Ipsum massa mauris tempus proin consectetur magna sem pharetra lobortis eget ac diam, consectetur congue ut, volutpat lorem nibh elit erat et nonummy. Dolore aliquet amet nunc tellus ipsum ante felis aliquam proin consectetur magna sem pharetra ut volutpat sed nibh at aliquam praesent turpis nunc. Molestie feugiat massa mauris aliquam sem consectetur nisi volutpat feugiat, proin, consectetur magna non lorem, nibh mauris ac sem consectetur congue non pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc molestie ipsum ante felis aliquam proin turpis nisi tellus feugiat lobortis eget pulvinar laoreet, felis tempus proin adipiscing nisi, aliquet feugiat ante at nisi. Aliquet sit massa molestie, lorem sem turpis ut tellus, feugiat lobortis mauris lorem diam volutpat sed et elit ac diam nonummy dolore euismod sed mi. Elit donec ullamcorper pulvinar tincidunt id tempus mi adipiscing nisi aliquet sit massa ut non dolor laoreet, id erat et amet congue volutpat sed, mi. Felis erat, mi adipiscing nisi tellus ipsum massa mauris aliquam aliquet dolor laoreet, eget, ac diam amet dolore euismod sed laoreet felis tempus mi, adipiscing. Nisi aliquet sit ut tellus, feugiat, lobortis eget lorem et elit donec diam at lorem proin at congue, non amet, tincidunt euismod dolor laoreet, id. Ipsum massa molestie lorem ante consectetur, magna sem pharetra magna non dolor laoreet id sed lobortis mauris ac proin turpis nisi non dolor lobortis eget. Erat et consectetur congue euismod dolor laoreet id sed mi nonummy tincidunt id erat ut non feugiat et consectetur ut volutpat feugiat nibh elit magna. Non dolor tincidunt volutpat lorem et elit donec ullamcorper pulvinar laoreet id sed praesent nonummy congue non sit lobortis mauris lorem proin at, magna diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor lobortis mauris ac massa felis tempus proin adipiscing nisi sem pharetra ut volutpat dolor, lobortis elit ac diam amet tincidunt volutpat sed. Laoreet felis erat praesent amet donec, diam, amet, nunc euismod ipsum laoreet felis aliquam aliquet turpis dolore molestie ipsum massa mauris, lorem proin. At nisi, ut tellus, lorem ante, at ac proin at magna non dolor laoreet elit ac ullamcorper pharetra sem mauris ac et elit. Erat ante mauris lorem nibh at tellus feugiat massa mauris lorem proin at ac diam consectetur donec diam amet nunc euismod ipsum ante. Adipiscing tempus proin adipiscing aliquam, non id tempus ante at aliquam, sem turpis ut molestie lorem ante at magna non dolor nibh mauris. Ac diam nonummy congue volutpat lorem nibh elit donec praesent molestie feugiat lobortis elit erat et amet congue euismod, dolor laoreet, felis tempus. Mi adipiscing donec, praesent turpis ut tellus lorem ante, at ac proin consectetur congue id ipsum mi felis tempus sem turpis ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed mi adipiscing donec aliquet at magna diam amet congue euismod, dolor tincidunt felis erat mi felis, aliquam sem turpis ut tellus feugiat nibh at nisi non. Sit nibh at erat mi nonummy dolore aliquet, pulvinar tincidunt felis erat aliquet pulvinar tincidunt euismod erat diam amet, nunc, euismod sed mi felis aliquam, praesent sit. Ut lobortis at ac et at magna diam amet tincidunt volutpat erat et consectetur magna euismod pulvinar tincidunt id tempus ante felis donec aliquet turpis nisi non. Praesent turpis dolore tellus pulvinar ut volutpat feugiat nibh mauris ac diam consectetur magna ullamcorper pharetra tincidunt id sed mi adipiscing donec ullamcorper dolor tincidunt molestie tempus. Mi adipiscing aliquam, sem consectetur nisi tellus sit nibh at ac diam pharetra ut volutpat, sed laoreet elit ac diam nonummy congue volutpat sit ut volutpat, feugiat. Nibh mauris magna sem pharetra lobortis eget lorem, et elit donec, diam pharetra tincidunt euismod sed, et nonummy dolore ullamcorper amet, massa felis dolor lobortis diam, amet. Nunc euismod ipsum ante mauris aliquam praesent sit massa, id aliquam proin turpis ut tellus feugiat tincidunt euismod dolor laoreet id tempus praesent turpis dolore tellus sit. Ut non sit lobortis mauris ac, diam consectetur congue volutpat dolor nibh eget ac et nonummy aliquam aliquet sit lobortis molestie lorem ante consectetur ut molestie feugiat. Lobortis eget lorem diam, nonummy magna ullamcorper amet congue euismod, sed mi elit donec, aliquet at ut, volutpat feugiat nibh mauris ac diam pharetra tincidunt eget lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing aliquam aliquet, pulvinar massa molestie ipsum, ante felis, nisi, aliquet turpis ut non dolor, lobortis, eget lorem et elit magna ullamcorper proin, adipiscing ac sem. Turpis nisi volutpat lorem et at, magna non dolor lobortis eget lorem et nonummy magna diam amet nunc id erat, praesent aliquet sit lobortis molestie feugiat nibh. Elit erat et, nonummy magna ullamcorper pulvinar laoreet elit donec euismod dolor laoreet eget erat mi adipiscing donec aliquet pulvinar, massa volutpat lorem et at ac diam. Nonummy donec aliquet pulvinar tincidunt id tempus mi adipiscing aliquam proin adipiscing nisi non feugiat lobortis eget ipsum laoreet id tempus mi adipiscing nisi aliquet sit ut. Non dolor lobortis mauris lorem et consectetur congue euismod dolor laoreet eget erat diam pharetra tincidunt euismod feugiat ante adipiscing aliquam aliquet turpis ut, volutpat dolor lobortis. Volutpat sed mi elit magna ullamcorper pulvinar tincidunt id erat praesent nonummy dolore, ullamcorper, pulvinar, massa volutpat pharetra lobortis, eget ac, diam pharetra tincidunt euismod sed, mi. Elit tempus, mi adipiscing aliquam praesent sit nunc molestie ipsum ante at nisi aliquet sit lobortis molestie lorem et elit, ac, sem consectetur, congue volutpat sed et. Elit donec diam, pulvinar tincidunt id sed mi adipiscing sed mi elit, donec ullamcorper pulvinar laoreet id tempus mi felis aliquam sem turpis ut non feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id ipsum mi felis tempus praesent amet tincidunt euismod ipsum mi. Adipiscing nisi, aliquet, pulvinar massa mauris lorem ante mauris ac, sem pharetra. Congue ullamcorper amet congue ullamcorper dolor massa id ipsum mi felis nisi. Sem, turpis ut tellus feugiat nibh id sed massa id tempus proin. At, aliquam proin, consectetur magna non dolor tincidunt volutpat sed et elit. Donec ullamcorper amet nunc euismod ipsum mi adipiscing donec laoreet id sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non dolor, lobortis volutpat sed mi elit erat praesent turpis nunc euismod. Ipsum aliquam aliquet sit ut tellus sit ut eget lorem et consectetur. Congue, non pharetra tincidunt volutpat sed mi elit donec aliquet amet nunc. Tellus pulvinar consectetur magna ullamcorper amet tincidunt eget erat et elit erat. Praesent adipiscing nisi tellus sit lobortis mauris tempus proin consectetur nisi non. Consectetur congue euismod feugiat lobortis molestie lorem nibh at magna ullamcorper amet. Congue euismod dolor laoreet id erat praesent amet tincidunt id tempus praesent. Adipiscing donec, sem sit ut volutpat, sed nibh, at, ac diam amet. Congue, euismod sed et nonummy, congue euismod pulvinar, tincidunt id tempus mi. Adipiscing donec praesent adipiscing magna praesent adipiscing aliquam praesent amet nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet amet nunc, tellus pulvinar massa mauris dolor tincidunt id sed laoreet adipiscing aliquam aliquet amet massa felis aliquam aliquet pulvinar nunc. Molestie ipsum ante, adipiscing nisi sem turpis lobortis volutpat lorem nibh elit magna non dolor laoreet eget erat praesent adipiscing donec praesent turpis. Dolore tellus feugiat massa molestie tempus, proin consectetur ut volutpat lorem ante adipiscing donec aliquet sit nunc, molestie, ipsum proin adipiscing nisi tellus. Feugiat lobortis at aliquam proin consectetur ut, non, dolor lobortis volutpat sed tincidunt eget sed et consectetur congue non dolor nibh elit ac. Ullamcorper, amet congue eget erat diam pharetra lobortis eget sed mi elit donec ullamcorper dolor turpis ut tellus sit lobortis eget lorem et. Consectetur congue ullamcorper dolor lobortis eget ac sem pharetra tincidunt eget erat et nonummy magna ullamcorper pulvinar tincidunt id nisi, non sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At nisi aliquet, sit lobortis volutpat feugiat nibh mauris magna mi adipiscing, donec praesent sit nunc molestie ipsum ante at nisi sem sit massa molestie lorem proin consectetur nisi sem. Pharetra, congue euismod dolor mi, volutpat nonummy ipsum ut, ullamcorper id, feugiat ut diam felis, feugiat magna et felis sit erat nunc, nibh euismod adipiscing feugiat congue mi felis feugiat. Pulvinar lorem lobortis aliquet at feugiat dolore praesent molestie pharetra donec, praesent mauris pharetra magna ante mauris sit magna laoreet tellus consectetur erat aliquam lobortis aliquet felis, dolor donec massa. Diam tellus at dolor donec nibh non felis pharetra donec laoreet tellus at ipsum nisi et aliquet mauris pharetra erat dolor aliquam nibh ullamcorper molestie pharetra erat ut et id. Adipiscing feugiat donec ante ullamcorper, felis turpis, ac nunc ante volutpat nonummy feugiat congue nunc sem id ipsum dolore proin id adipiscing feugiat congue mi volutpat consectetur erat massa non. Id at sed laoreet euismod sit nunc id id, sed mi felis donec aliquet pulvinar tincidunt id tempus ante adipiscing dolore euismod ipsum massa felis, aliquam praesent turpis nunc mauris. Lorem ante adipiscing nisi non adipiscing nisi tellus feugiat ante mauris ac et at magna non pharetra, tincidunt eget lorem nibh nonummy donec ullamcorper dolor tincidunt id sed mi feugiat. Lobortis eget erat diam consectetur tincidunt, euismod sed et elit donec ullamcorper pulvinar tincidunt id sed mi adipiscing donec aliquet sit nunc, id tempus, praesent turpis dolor tincidunt volutpat sed. Mi elit donec ullamcorper amet nunc id erat praesent nonummy dolore, tellus pulvinar massa molestie tempus praesent turpis dolore molestie, feugiat massa mauris sed et nonummy, magna euismod dolor laoreet. Eget ipsum mi nonummy dolore euismod sed mi adipiscing aliquam aliquet amet nunc molestie, ipsum ante at aliquam sem consectetur donec diam nonummy dolore tellus, pulvinar, massa felis tempus praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac sem turpis ut molestie lorem ante elit ac diam consectetur congue euismod. Dolor tincidunt eget erat diam nonummy dolore tellus pulvinar massa id, tempus, mi. Felis lorem et elit ac diam pharetra tincidunt eget, lorem et nonummy congue. Euismod dolor laoreet id sed mi adipiscing donec nibh elit erat diam amet. Tincidunt volutpat dolor tincidunt euismod tempus mi adipiscing, aliquam aliquet sit ut tellus. Feugiat nibh mauris, ac, proin consectetur ac diam amet mi felis tempus praesent. Turpis nisi euismod feugiat massa mauris tempus proin turpis nisi non sit lobortis. Mauris ac proin consectetur, magna at magna ullamcorper pharetra lobortis eget erat, et. Consectetur magna euismod dolor nunc euismod ipsum massa felis aliquam aliquet sit, ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis erat mi, turpis dolore euismod ipsum ante felis tempus ante donec aliquet pulvinar, massa id tempus proin at aliquam. Non elit erat praesent amet tincidunt felis donec aliquet amet tincidunt id tempus diam amet nunc tellus ipsum laoreet felis. Donec aliquet adipiscing nisi tellus elit dolore, ullamcorper dolor mi felis erat nisi tincidunt, nunc tellus consectetur erat massa, tellus. Nonummy sed nunc sem consectetur ac mi id feugiat ut non elit pulvinar nisi nibh tellus mauris pulvinar donec praesent. Mauris pharetra, aliquam lobortis et, molestie at pulvinar dolore nibh aliquet felis, feugiat congue mi donec massa proin id sit. Ac congue proin molestie amet tempus nisi et, id turpis erat nunc proin volutpat nonummy, feugiat congue non, amet tempus. Ut mi felis feugiat magna mi aliquet at sed mi felis sit magna laoreet euismod consectetur lorem, dolore ante non. Adipiscing elit, ipsum nisi et ullamcorper mauris pharetra mi sem eget turpis feugiat magna massa sem id turpis ac tincidunt. Praesent volutpat adipiscing at sed nisi lobortis nunc ante non adipiscing sit donec, massa non at ipsum nisi, nibh eget. Pulvinar lorem congue mi volutpat nonummy ipsum ut diam nonummy donec praesent adipiscing, lorem nisi nibh euismod at lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent tellus consectetur erat massa felis sit ac laoreet tellus consectetur sed nunc sem elit. Amet feugiat tincidunt praesent mauris pharetra donec laoreet tellus consectetur erat massa sem elit amet nunc. Aliquet at sed, laoreet euismod turpis lorem laoreet tellus consectetur nonummy sit congue praesent molestie pharetra. Congue mi tellus consectetur sed, dolore sem elit tellus nonummy, donec mi id sit congue diam. Molestie pharetra magna et felis tempus lobortis, et id sit magna laoreet aliquet eget, nonummy aliquet. Eget nonummy ipsum ut ullamcorper elit erat ante non felis ipsum nisi laoreet sem eget pulvinar. Donec nibh euismod felis sit magna praesent id pharetra magna, pharetra donec, mi felis, aliquam sem. Consectetur magna diam consectetur congue ullamcorper pulvinar, tincidunt euismod ipsum mi felis tempus praesent, turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi aliquet sit lobortis mauris lorem proin consectetur nisi non sit lobortis eget sed et nonummy magna sed mi elit donec praesent. Turpis dolore, tellus ipsum massa molestie tempus ante consectetur, magna sem pharetra ut volutpat lorem et elit magna diam pharetra, tincidunt volutpat sed. Laoreet id ipsum ante adipiscing aliquam sem turpis ut molestie lorem lobortis mauris ac proin consectetur congue non dolor tincidunt elit ac diam. Felis aliquam aliquet sit lobortis mauris tempus ante at nisi tellus, feugiat lobortis mauris ac diam consectetur ut volutpat sed nibh eget sed. Ut non dolor, lobortis eget erat et elit magna ullamcorper pulvinar laoreet id erat praesent amet, nunc tellus pulvinar massa, felis tempus proin. Adipiscing nisi non sit nisi non dolor lobortis eget ac et nonummy congue, volutpat lorem et elit, donec diam amet tincidunt euismod pulvinar. Laoreet id tempus proin turpis dolore aliquet feugiat tincidunt euismod sed laoreet elit donec diam amet nunc tellus pulvinar massa id tempus proin. Mauris sed nibh eget ac mi adipiscing aliquam proin, consectetur nisi sem pharetra lobortis eget lorem et nonummy donec ullamcorper amet tincidunt euismod. Pulvinar nunc id tempus proin turpis dolore aliquet at ac, proin consectetur, ut volutpat feugiat nibh at ac diam consectetur magna euismod lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy dolore aliquet amet, nunc euismod, ipsum massa felis aliquam. Proin consectetur nisi non sit ut volutpat sed et nonummy turpis. Dolore aliquet sit lobortis molestie lorem et elit ac sem, pharetra. Congue volutpat sed, nibh elit erat diam nonummy dolore tellus pulvinar. Massa id, dolor lobortis eget erat et, amet congue ullamcorper amet. Nunc euismod ipsum ante adipiscing nisi sem turpis, nisi tellus lorem. Ante mauris ac proin consectetur, magna ullamcorper amet dolore ullamcorper, pulvinar. Nunc tellus feugiat massa, mauris lorem ante, at nisi non feugiat. Lobortis eget sed nibh elit donec ullamcorper pharetra nisi aliquet, turpis. Nisi non dolor, lobortis, eget sed, mi nonummy magna ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy, ipsum, ante mauris lorem et, at magna ullamcorper dolor nibh elit erat. Mi nonummy donec diam nonummy nunc tellus pulvinar massa felis aliquam aliquet pulvinar ut. Non dolor tincidunt id sed et nonummy dolore aliquet pulvinar tincidunt id erat praesent. Turpis nisi aliquet sit nunc mauris aliquam proin turpis tempus ante, adipiscing ut tellus. Feugiat lobortis, molestie, ac et at magna, sem amet congue ullamcorper pulvinar, nunc euismod. Tempus ante adipiscing aliquam, proin adipiscing ut amet nunc molestie feugiat massa molestie lorem. Nibh elit erat et nonummy magna euismod dolor laoreet id ipsum ante mauris, aliquam. Praesent, turpis nunc molestie, ipsum proin mauris ac proin consectetur magna, diam pharetra, congue. Euismod dolor tincidunt id tempus ante adipiscing donec, aliquet sit, nunc molestie, ipsum ante. Mauris sed laoreet, elit donec praesent amet nunc molestie tempus mi adipiscing nisi tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed mi felis tempus proin adipiscing nisi aliquet sit lobortis mauris lorem proin consectetur nisi volutpat lorem proin consectetur magna sem. Pharetra lobortis mauris lorem, sem adipiscing nisi tellus feugiat, massa mauris sed et consectetur congue ullamcorper amet dolore ullamcorper pulvinar nunc. Tellus sit lobortis molestie lorem ante mauris ac, mauris sed laoreet eget sed mi elit erat praesent, adipiscing nisi aliquet sit. Ut volutpat feugiat lobortis eget lorem et elit, magna ullamcorper amet nunc euismod erat mi nonummy dolore euismod ipsum mi, elit. Donec aliquet amet nunc id ipsum ante felis donec tellus pulvinar massa felis aliquam aliquet sit, ut volutpat lorem nibh, elit. Erat, mi elit donec praesent adipiscing dolore tellus ipsum ante, adipiscing, nisi aliquet sit nunc, molestie feugiat ante at ac sem. Pharetra dolore aliquet pulvinar massa id feugiat ante, mauris lorem et, elit, ac et nonummy magna euismod dolor tincidunt id sed. Mi felis, aliquam praesent sit, nunc molestie dolor tincidunt volutpat, ipsum laoreet felis erat mi turpis dolore tellus pulvinar massa molestie. Lorem nibh mauris, ac et nonummy lobortis volutpat dolor laoreet eget erat, et nonummy dolore euismod dolor laoreet felis erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur congue non dolor laoreet eget ac diam amet congue, euismod sed mi elit. Donec ullamcorper amet, nunc euismod ipsum ante, mauris adipiscing nisi, non pharetra ut, volutpat. Sed nibh at ac et nonummy congue ullamcorper pulvinar laoreet felis erat aliquet amet. Nunc id tempus praesent congue ullamcorper pharetra laoreet eget erat et adipiscing donec ullamcorper. Pulvinar nunc id tempus ante felis nisi tellus pulvinar ante felis nisi aliquet ipsum. Ante felis, aliquam praesent sit amet sit sed nunc non elit donec diam amet. Congue aliquet amet nunc molestie, ipsum, mi at aliquam aliquet turpis lobortis ac diam. Nonummy erat mi nonummy, donec tellus turpis ut non, sit massa mauris, ac et. Elit ac et nonummy, donec ullamcorper, pulvinar nunc euismod ipsum mi at lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam felis aliquam, massa volutpat nonummy tincidunt euismod pulvinar tincidunt, tellus sit ut, non feugiat lobortis mauris lorem nibh. Elit donec praesent nonummy aliquam praesent turpis, nisi aliquet feugiat lobortis volutpat lorem et, consectetur nisi non sit lobortis eget. Sed laoreet, eget donec diam amet congue id ipsum, laoreet, felis aliquam praesent turpis dolore molestie feugiat, massa molestie lorem. Ante at tempus mi adipiscing donec aliquet pulvinar, massa molestie ipsum ante at nisi non pharetra ut volutpat feugiat nibh. Elit sed, mi elit donec laoreet id ipsum ante felis aliquam praesent sit ut molestie lorem proin adipiscing ut tellus. Feugiat massa molestie, ac proin, consectetur nisi non feugiat, nibh elit sit massa mauris lorem ante at aliquam sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante molestie ac sem consectetur nisi volutpat, lorem. Ante mauris ac, diam pharetra lobortis eget lorem. Nibh elit ac diam amet congue euismod ipsum. Laoreet molestie ipsum ante felis dolore tellus consectetur. Tincidunt euismod dolor laoreet eget erat, mi adipiscing. Donec praesent adipiscing nisi non, sit ut volutpat. Feugiat, nibh elit erat et nonummy dolore ullamcorper. Euismod dolor laoreet eget donec praesent amet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed mi elit aliquam praesent turpis dolore. Tellus turpis ut non dolor nibh eget lorem. Et nonummy congue non dolor laoreet eget erat. Praesent nonummy, donec ullamcorper pulvinar massa id tempus. Praesent turpis nisi non dolor, lobortis eget lorem. Nibh, eget sed laoreet felis tempus proin adipiscing. Ut sem pharetra ut volutpat feugiat nibh elit. Magna non dolor dolore tellus ipsum mi adipiscing. Aliquam proin consectetur nisi diam consectetur ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin pharetra ut elit ac diam consectetur congue euismod dolor laoreet felis donec, praesent nonummy nunc id. Erat praesent nonummy dolore ullamcorper pulvinar laoreet id tempus, praesent at magna sem consectetur congue volutpat dolor nibh. Elit magna ullamcorper pharetra tincidunt id sed mi adipiscing donec, praesent turpis, nunc molestie ipsum mi felis nunc. Euismod pulvinar ante felis, aliquam aliquet pulvinar mi felis donec aliquet sit nunc, molestie ipsum, ante at aliquam. Proin at magna non dolor tincidunt id erat ullamcorper pulvinar tincidunt euismod tempus praesent nonummy, donec praesent sit. Nunc molestie feugiat massa adipiscing nisi sem, consectetur congue non dolor lobortis volutpat ipsum massa mauris aliquam sem. Turpis nisi non sit lobortis mauris ac et nonummy magna ullamcorper pharetra tincidunt id, sed laoreet felis tempus. Mi felis aliquam sem pulvinar ut molestie, lorem ante at ac diam consectetur congue non pharetra tincidunt euismod. Pulvinar massa felis erat proin turpis dolore nunc euismod ipsum ante adipiscing donec aliquet turpis ut tellus, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie sed dolore tellus feugiat massa. Mauris lorem, ante at nisi sem consectetur. Tincidunt volutpat dolor laoreet eget erat praesent. Nonummy dolore, tellus pulvinar laoreet felis aliquam. Sem consectetur nisi volutpat feugiat et at. Magna sem dolor, tincidunt volutpat sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh id ipsum et nonummy dolore. Aliquet amet, nunc id ipsum massa molestie. Lorem ante mauris ac, sem consectetur congue. Euismod dolor tincidunt id ipsum, dolore euismod. Pulvinar massa id tempus praesent amet nunc. Molestie feugiat massa mauris lorem ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum mi felis aliquam praesent turpis dolore tellus sit lobortis volutpat feugiat nibh at magna non pharetra, tincidunt volutpat sed tincidunt id erat mi feugiat massa molestie, ac proin. Consectetur magna ullamcorper dolor, lobortis volutpat sed laoreet felis tempus praesent adipiscing dolore euismod pulvinar, massa mauris tempus proin adipiscing, erat et adipiscing dolore, ullamcorper amet nunc tellus, ipsum ante. Mauris, tempus ante consectetur ut volutpat feugiat nibh mauris ac diam nonummy magna ullamcorper turpis ut tellus feugiat massa molestie lorem et at magna sem, dolor lobortis, elit erat et. Nonummy donec diam, pulvinar tincidunt id sed laoreet, mauris aliquam laoreet elit donec praesent turpis dolore tellus feugiat massa mauris tempus proin turpis nunc tellus feugiat nibh eget ac diam. Consectetur congue volutpat sed et at congue, praesent adipiscing nunc, molestie tempus mi felis aliquam sem turpis, ut volutpat feugiat nibh mauris ac diam nonummy magna non, dolor nibh elit. Sed mi adipiscing feugiat lobortis elit ac diam consectetur congue ullamcorper amet nunc euismod ipsum ante mauris aliquam praesent turpis nisi, non feugiat nibh mauris ac proin at ac ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar laoreet felis tempus nibh mauris ac sem pharetra congue non dolor nibh, elit erat mi elit. Erat mi adipiscing, nisi proin turpis nisi non dolor lobortis eget ac nibh mauris ac et, at ac. Et nonummy dolore ullamcorper pulvinar laoreet felis donec aliquet, amet nunc euismod ipsum ante felis tempus proin adipiscing. Nisi, praesent felis aliquam proin at, aliquam proin consectetur, nisi non dolor lobortis elit ac sem dolor tincidunt. Volutpat sed nibh eget erat diam amet nunc euismod ipsum massa molestie lorem nibh elit ac et amet. Congue ullamcorper, pulvinar tincidunt id tempus ante mauris tempus proin at nisi diam pharetra congue diam turpis ut. Non feugiat lobortis molestie ac sem turpis, nisi non dolor nibh elit ac sem dolor lobortis volutpat dolor. Nibh eget donec diam amet nunc non sit lobortis molestie lorem nibh, elit ac et amet congue volutpat. Sed mi felis donec diam pulvinar nunc id erat praesent nonummy dolore euismod pulvinar laoreet, volutpat feugiat nibh. Elit erat mi elit, donec aliquet turpis, nisi sem consectetur ac diam consectetur congue euismod pulvinar tincidunt diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor laoreet eget erat mi felis. Tempus mi, felis aliquam proin lorem. Nibh volutpat lorem nibh nonummy magna. Ullamcorper pharetra congue, id ipsum laoreet. Felis tempus mi adipiscing nisi aliquet. Sit lobortis volutpat feugiat ante, at. Aliquam proin turpis nisi non sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis massa tellus feugiat massa felis tempus sem turpis tempus mi, felis aliquam praesent turpis nisi non pharetra congue diam nonummy dolore ullamcorper pulvinar. Massa molestie ipsum ante mauris tempus, proin consectetur nisi non adipiscing aliquam, proin adipiscing nisi tellus sit, lobortis volutpat sed nibh at ac, ullamcorper pharetra. Tincidunt volutpat sed et, nonummy congue euismod pulvinar tincidunt felis lorem ante mauris ac sem consectetur magna diam pharetra laoreet eget, sed et, elit donec. Aliquet turpis dolore molestie feugiat lobortis mauris lorem, nibh euismod ipsum, ante felis aliquam praesent adipiscing nisi tellus feugiat massa mauris lorem proin pharetra ut. Volutpat dolor lobortis volutpat erat diam nonummy magna ullamcorper pulvinar ut tellus lorem ante adipiscing nisi tellus sit nibh eget lorem proin consectetur, magna ullamcorper. Amet congue ullamcorper dolor mi felis erat, aliquet amet nunc tellus pulvinar donec aliquet, sit ut tellus feugiat nibh at nisi, non pharetra ut volutpat. Dolor lobortis elit erat et nonummy tincidunt euismod pulvinar laoreet id, erat diam nonummy congue euismod ipsum mi nonummy dolore id sed laoreet elit dolore. Aliquet amet dolore tellus pulvinar massa mauris aliquam aliquet sit nunc, molestie lorem ante at, nisi non mi felis erat mi adipiscing dolore tellus ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut euismod dolor laoreet eget erat mi nonummy. Donec aliquet amet, dolore tellus feugiat massa mauris. Ac proin turpis ut volutpat adipiscing aliquam proin. Consectetur magna sem sit lobortis mauris lorem et. At erat et nonummy dolore ullamcorper pulvinar massa. Id, ipsum ante felis erat mi elit donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non dolor, laoreet eget erat praesent adipiscing donec aliquet turpis, nunc tellus. Ipsum massa euismod dolor laoreet elit magna diam amet nunc, tellus pulvinar. Massa molestie feugiat ante adipiscing nisi non sit lobortis volutpat ac, proin. Consectetur congue aliquet amet, nunc tellus ipsum ante felis tempus sem sit. Ut tellus, feugiat ante, at aliquam sem, sit ut non dolor laoreet. Eget sed mi, elit donec nunc, euismod ipsum lobortis mauris tempus proin. At ac diam consectetur magna diam pharetra tincidunt id ipsum laoreet adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur tincidunt volutpat dolor laoreet eget donec diam amet tincidunt. Id sed mi felis donec ullamcorper pulvinar massa id ipsum. Massa mauris lorem proin consectetur magna non sit tincidunt volutpat. Sed nibh elit, donec ullamcorper dolor laoreet eget erat et. Nonummy, donec aliquet at, magna diam consectetur congue euismod, sed. Mi felis erat praesent nonummy nunc euismod ipsum mi adipiscing. Donec aliquet sit nunc tellus feugiat, massa at ac volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non pharetra lobortis eget lorem et consectetur congue non dolor laoreet elit. Magna ullamcorper amet aliquam, aliquet turpis ut volutpat tempus proin consectetur, nisi non. Pharetra tincidunt volutpat sed, et nonummy magna non pharetra tincidunt, id erat et. Amet aliquam, aliquet, turpis nisi volutpat feugiat ante mauris magna sem consectetur tincidunt. Euismod, pulvinar laoreet eget erat praesent nonummy dolore ullamcorper sit nunc, id aliquam. Proin elit ac diam consectetur congue volutpat erat et elit, donec diam pulvinar. Nunc tellus pulvinar laoreet adipiscing dolore tellus pulvinar nunc molestie ipsum proin at. Magna diam amet congue euismod dolor laoreet elit donec, diam amet nunc id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur magna non dolor congue volutpat, sed laoreet elit donec diam pulvinar tincidunt euismod ipsum ante felis donec praesent, turpis ut. Non sit lobortis volutpat lorem et at magna diam consectetur, congue euismod dolor laoreet elit donec diam nonummy nunc euismod ipsum massa. Molestie feugiat nibh at nisi, non amet, dolore ullamcorper pulvinar massa felis donec aliquet amet nunc euismod ipsum mi adipiscing donec, aliquet. Sit nunc mauris tempus proin turpis nisi non sit ut molestie ipsum laoreet felis erat, praesent, turpis nunc tellus sit nunc molestie. Lorem nibh mauris lorem, et nonummy magna, ullamcorper, amet congue euismod ipsum congue ullamcorper pulvinar laoreet elit donec ullamcorper dolor laoreet felis. Tempus mi felis aliquam sem sit nunc tellus sit, lobortis eget lorem et elit sem turpis lobortis volutpat, feugiat, lobortis volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam consectetur tincidunt, euismod pulvinar laoreet elit aliquam proin at congue non feugiat. Lobortis eget sed mi, elit tempus mi nonummy nunc tellus ipsum ante felis. Aliquam proin at aliquam non sit dolore ullamcorper amet dolore tellus ipsum massa. Mauris lorem nibh, elit ac diam consectetur congue, euismod dolor tincidunt id erat. Praesent nonummy nunc euismod ipsum massa, mauris aliquam sem turpis lobortis molestie lorem. Et eget ac, sem consectetur congue, ullamcorper dolor laoreet id tempus, mi adipiscing. Aliquam praesent euismod pulvinar, massa id tempus praesent amet dolore, tellus feugiat massa. Molestie lorem ante at magna non, dolor lobortis mauris ac diam, consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget erat mi nonummy dolore ullamcorper pulvinar nunc euismod ipsum. Ante, mauris tempus ante consectetur nisi tellus feugiat, tincidunt tellus. Sit ut tellus feugiat massa at aliquam proin turpis lobortis. Molestie dolor lobortis eget ac diam consectetur congue euismod dolor. Laoreet, diam nonummy, dolore tellus pulvinar massa id tempus proin. At ac et consectetur congue volutpat dolor lobortis eget erat. Et elit magna, ullamcorper dolor, tincidunt id et, elit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat nibh elit ac et, nonummy magna aliquet pulvinar laoreet, elit donec diam id, sed mi adipiscing aliquam aliquet amet nunc molestie feugiat ante. Adipiscing aliquam sem, turpis ut molestie feugiat nibh at magna non sit lobortis volutpat pulvinar nunc tellus feugiat massa mauris ac, proin, consectetur congue non. Pharetra tincidunt volutpat erat mi, elit, magna diam pulvinar tincidunt id ipsum, mi, nonummy lorem et elit ac diam amet congue id ipsum mi elit. Erat mi adipiscing nisi aliquet sit lobortis molestie tempus, proin consectetur, magna non amet tincidunt id sed mi adipiscing donec ullamcorper pulvinar laoreet felis tempus. Ante felis, aliquam aliquet sit lobortis molestie lorem ante at magna sem sit lobortis eget adipiscing nisi non feugiat, massa molestie aliquam sem pharetra congue. Non dolor lobortis eget sed mi elit donec diam pulvinar nunc id tempus, mi felis donec, non sit ut volutpat sed nibh at magna ullamcorper. Amet congue euismod sed mi felis donec praesent adipiscing nisi tellus nonummy erat praesent nonummy dolore euismod ipsum laoreet felis donec aliquet pulvinar laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt volutpat dolor laoreet id ipsum ante felis aliquam praesent adipiscing ut non. Sit lobortis molestie feugiat, nibh elit ac diam amet dolore ullamcorper felis donec. Diam nonummy nunc tellus, ipsum, ante mauris tempus praesent turpis, ut tellus sit. Ut volutpat sed nibh at magna ullamcorper dolor lobortis lorem ante at magna. Sem consectetur ut eget lorem et nonummy donec non dolor nibh eget erat. Et elit donec aliquet amet tincidunt felis donec aliquet, amet tincidunt id sed. Ante mauris aliquam proin turpis ut, tellus sit lobortis molestie feugiat nibh at. Magna diam pharetra tincidunt, volutpat sed mi mauris aliquam, sem turpis ut, tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ullamcorper amet nunc, id tempus praesent amet massa id feugiat lobortis. Eget sed et nonummy, congue ullamcorper dolor nibh, elit donec ullamcorper dolor. Tincidunt id ipsum praesent nonummy dolore ullamcorper pulvinar massa felis erat non. Pharetra tincidunt euismod dolor laoreet eget magna diam amet nunc euismod pulvinar. Massa molestie ipsum ante, at aliquam sem turpis, ut non dolor nibh. Id erat praesent amet, nunc id erat diam amet nunc id erat. Praesent adipiscing donec, aliquet turpis dolore non sit ut volutpat dolor lobortis. Eget sed et elit magna ullamcorper pulvinar tincidunt, id sed praesent, nonummy. Donec praesent turpis ut tellus feugiat, massa mauris lorem nibh elit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, pulvinar, nunc mauris aliquam praesent turpis, nunc molestie feugiat nibh at ac proin pharetra ut sit lobortis molestie feugiat, ante consectetur ut non. Pharetra congue euismod pulvinar laoreet eget sed praesent nonummy dolore ullamcorper amet nunc molestie ipsum proin pulvinar tincidunt euismod ipsum, ante adipiscing nisi tellus. Pulvinar nunc molestie tempus proin adipiscing aliquam non sit, nibh eget lorem, nibh elit erat diam amet congue euismod consectetur nisi non dolor nibh. Eget lorem et consectetur congue non dolor laoreet elit donec ullamcorper dolor laoreet elit, ac diam pharetra lobortis felis erat praesent adipiscing, nisi aliquet. Sit nunc mauris feugiat nibh at ac diam consectetur congue non dolor laoreet id erat et elit donec aliquet amet massa volutpat lorem, proin. Turpis nisi volutpat, lorem ante consectetur nisi non pharetra ut volutpat sed nibh elit magna ullamcorper dolor tincidunt id erat et amet dolore, aliquet. Sed tincidunt felis donec diam amet tincidunt eget erat, praesent adipiscing donec, aliquet sit massa id ipsum proin adipiscing nisi ullamcorper amet congue euismod. Dolor tincidunt felis tempus mi adipiscing donec tellus sit nunc molestie tempus praesent adipiscing ut molestie ipsum proin adipiscing dolore non sit lobortis aliquet. Turpis ut non dolor nibh eget, lorem et elit magna ullamcorper dolor nibh eget donec praesent adipiscing dolore ullamcorper ipsum laoreet, felis donec, praesent. Turpis ante felis tempus proin turpis ut tellus lorem ante adipiscing ac diam consectetur congue volutpat sed nibh elit magna ullamcorper amet tincidunt volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed nibh elit erat praesent nonummy donec, aliquet turpis nisi, non pharetra aliquam aliquet amet massa molestie feugiat ante molestie lorem ante at magna. Sem nonummy magna euismod dolor tincidunt euismod ipsum massa id tempus proin adipiscing aliquam diam amet dolore euismod dolor laoreet elit donec ullamcorper amet. Nunc tellus sit massa molestie tempus ante mauris lorem et elit magna ullamcorper pharetra nonummy tellus sit ut tellus lorem, ante at nisi non. Pharetra congue non sed laoreet, elit erat, diam nonummy dolore euismod pulvinar massa id ipsum ante adipiscing nisi sem sit nunc molestie tempus proin. Adipiscing aliquam sem sit lobortis volutpat sed nibh elit, magna non dolor nibh elit, magna, non pharetra nunc felis, tempus mi mauris aliquam praesent. Consectetur ut non sit, ut non dolor tincidunt id sed et amet congue euismod sed mi elit donec aliquet amet erat praesent amet nunc. Euismod ipsum massa mauris feugiat lobortis, eget lorem, et at, magna diam, amet tincidunt euismod ipsum mi felis donec lorem nibh elit magna non. Pharetra tincidunt id sed praesent adipiscing aliquam aliquet turpis dolore tellus ipsum ante adipiscing aliquam sem, turpis ut volutpat dolor lobortis eget ipsum massa. Molestie feugiat nibh, mauris, ac et, at, ac ullamcorper pharetra tincidunt, id sed massa felis donec aliquet amet nunc euismod ipsum ante felis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed mi felis aliquam, praesent adipiscing nisi aliquet turpis ut volutpat dolor. Laoreet id ipsum, ante, felis aliquam proin adipiscing nisi sem, consectetur magna ullamcorper. Amet congue euismod, pulvinar massa elit erat praesent turpis nisi tellus ipsum ante. Mauris tempus proin adipiscing nisi non pharetra ut volutpat sed nibh aliquet proin. Aliquet molestie amet feugiat magna et id pulvinar nisi diam congue praesent adipiscing. Aliquam proin adipiscing aliquam proin consectetur magna non feugiat nibh volutpat erat mi. Elit donec, praesent adipiscing nisi aliquet turpis magna ullamcorper pharetra congue euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra dolore aliquet pulvinar nunc aliquet sit lobortis volutpat dolor. Lorem nibh nonummy erat praesent amet nunc euismod pulvinar, massa. Molestie feugiat, massa at aliquam proin consectetur congue ullamcorper pharetra. Lorem ante at magna sem consectetur congue non dolor laoreet. Id sed laoreet felis aliquam praesent turpis nisi aliquet sit. Massa felis aliquam sem turpis ante mauris tempus praesent turpis. Nisi non sit, nibh eget lorem et elit ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis elit ipsum ante felis tempus, praesent sit nunc tellus feugiat nibh at aliquam sem pharetra lobortis mauris aliquam proin, consectetur ut volutpat lorem et. At sem consectetur congue euismod dolor laoreet eget erat diam amet congue euismod ipsum mi id aliquam praesent amet nunc tellus tempus praesent adipiscing nisi aliquet. At dolor dolore praesent mauris dolor donec massa ullamcorper id at sed nunc tellus turpis nisi volutpat feugiat, ipsum massa mauris tempus ante at, lorem diam. Consectetur id sed mi, felis tempus mi, at, aliquam sem turpis lobortis molestie lorem, nibh at magna sem pharetra congue euismod sed laoreet, eget ipsum ante. Mauris ac sem consectetur ut volutpat feugiat lobortis elit ac diam pharetra tincidunt eget erat laoreet elit donec praesent adipiscing donec praesent sit nunc id sit. Nisi non, sit massa, at aliquam sem sit massa molestie lorem proin at nisi non, dolor lobortis volutpat sed laoreet eget erat praesent nonummy dolore proin. Consectetur congue volutpat ac et, at ac sem, pharetra congue euismod dolor laoreet, elit erat praesent nonummy dolore tellus at ac et at magna ullamcorper dolor. Lobortis eget erat et nonummy congue euismod sed, et nonummy donec praesent nonummy dolore aliquet, sit ut molestie, ipsum ante at magna ullamcorper pharetra lobortis eget. Erat et consectetur congue volutpat sed mi elit donec diam amet tincidunt euismod sed, diam, nonummy dolore tellus ipsum laoreet id erat, mi adipiscing, aliquam aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, non sit tincidunt euismod dolor ut tellus ipsum massa at aliquam sem consectetur congue volutpat feugiat nibh elit, ac diam nonummy donec praesent amet dolore tellus ipsum massa, mauris. Lorem tincidunt euismod pulvinar massa felis aliquam praesent turpis nunc molestie ipsum mi felis nisi aliquet ipsum mi adipiscing, nisi sem turpis, nunc molestie tempus praesent consectetur magna diam pharetra. Tincidunt euismod ipsum mi felis donec aliquet turpis dolore tellus sit lobortis volutpat feugiat nibh mauris lorem et, nonummy lorem nibh elit donec diam amet dolore euismod ipsum laoreet id. Tempus, ante at nisi, aliquet turpis nisi non pharetra tincidunt eget sed mi felis donec ipsum proin at aliquam proin consectetur magna non pharetra lobortis volutpat sed mi, felis erat. Mi felis nisi aliquet sit, nunc molestie lorem ante at, ut non tempus ante at, aliquam, sem turpis ut volutpat, feugiat nibh elit ac et consectetur congue, euismod dolor laoreet. Id ipsum ante felis aliquam aliquet sit nunc molestie id tempus ante adipiscing, aliquam sem, sit lobortis molestie lorem proin consectetur nisi non dolor lobortis, eget ac et nonummy magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat lobortis eget erat et nonummy magna euismod sed laoreet tellus, feugiat, nibh at aliquam. Proin nonummy donec ullamcorper amet dolore id sed laoreet felis erat, aliquet adipiscing dolore tellus feugiat. Massa mauris, tempus proin nonummy magna diam amet tincidunt id sed laoreet, id tempus, proin at. Aliquam, proin consectetur magna, diam amet, tincidunt volutpat sed, et nonummy donec, ullamcorper at ac et. Nonummy, donec ullamcorper pharetra congue id sed laoreet felis aliquam praesent turpis nunc tellus feugiat massa. Mauris, tempus ante at feugiat, nibh eget lorem nibh elit donec diam amet tincidunt, euismod ipsum. Laoreet felis, aliquam aliquet amet dolore tellus ipsum, ante felis ac proin consectetur nisi euismod, dolor. Laoreet, eget, sed mi adipiscing donec, praesent amet dolore tellus ipsum ante at aliquam aliquet sit. Massa molestie lorem nibh mauris, ac diam nonummy magna praesent nonummy donec praesent turpis ut non. Consectetur congue non dolor lobortis eget ac diam pharetra tincidunt ullamcorper pulvinar nunc tellus sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing donec aliquet amet massa molestie, feugiat massa molestie pulvinar tincidunt id ipsum ante felis. Aliquam praesent sit nunc molestie lorem, nibh at aliquam proin consectetur congue volutpat lorem sem. Consectetur congue non pharetra lobortis id ipsum ante, adipiscing donec aliquet sit ut tellus sit. Lobortis non, sed nibh, elit ac diam pharetra congue id ipsum mi elit dolore aliquet. Sit lobortis molestie tempus proin consectetur nisi, non sit, lobortis eget lorem et nonummy magna. Ullamcorper amet congue euismod pulvinar massa, id tempus et at magna sem pharetra congue euismod. Dolor tincidunt id erat mi nonummy nunc euismod ipsum laoreet felis donec aliquet amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper, pulvinar nunc id erat praesent adipiscing dolor congue euismod, sed, nibh elit, erat praesent amet dolore ullamcorper, sem consectetur nisi volutpat feugiat lobortis eget sed. Laoreet felis donec diam amet nunc euismod ipsum, massa id, ipsum praesent adipiscing ut tellus sit massa felis aliquam sem turpis lobortis mauris, lorem ante consectetur. Ac, diam consectetur donec diam, nonummy nunc euismod sed laoreet id tempus proin at aliquam sem consectetur ut molestie lorem, ante at ac diam consectetur congue. Ullamcorper pulvinar laoreet elit, erat mi adipiscing donec praesent turpis nisi sem pharetra ut mauris aliquet sit massa mauris aliquam sem turpis, ut tellus, feugiat nibh. Mauris lorem proin consectetur ut volutpat lorem et at magna non dolor lobortis elit erat diam amet dolore tellus sit ut, tellus feugiat lobortis eget lorem. Nibh elit donec diam nonummy congue euismod, pulvinar, massa id erat aliquet amet nunc molestie, ipsum ante at magna sem pharetra tincidunt volutpat dolor laoreet eget. Ipsum massa, id tempus praesent turpis nunc, molestie ipsum, ante volutpat sed mi elit, donec ullamcorper amet nunc, euismod tempus mi felis donec aliquet sit ut. Non sit lobortis mauris ac proin consectetur congue non dolor tincidunt diam pharetra tincidunt euismod sed mi elit donec ullamcorper dolor laoreet eget ipsum laoreet felis. Aliquam praesent turpis nisi non sit ut volutpat dolor nibh consectetur elit donec diam nonummy dolore tellus sit nunc mauris tempus proin adipiscing nisi sem pharetra. Congue non pharetra laoreet at, ac, ullamcorper pharetra congue, euismod dolor laoreet turpis ut non sit lobortis volutpat sed laoreet id sed laoreet felis aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna sem pharetra congue ullamcorper amet nunc tellus pulvinar massa molestie. Tempus proin at aliquam proin consectetur magna ullamcorper turpis nisi aliquet sit. Ut volutpat feugiat nibh mauris ac, et consectetur congue volutpat sed nibh. Elit donec diam pharetra laoreet eget erat et amet aliquam aliquet feugiat. Massa mauris tempus proin consectetur ut volutpat, feugiat ante at ac diam. Pharetra ut volutpat sed nibh elit magna diam nonummy congue euismod sed. Ante mauris tempus proin consectetur, magna diam consectetur congue ullamcorper pulvinar laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue praesent turpis nunc tellus feugiat ante at ac sem turpis ut volutpat feugiat nibh eget. Lorem et pharetra ut eget lorem, nibh elit donec laoreet eget sed mi elit donec ullamcorper pulvinar. Nunc tellus ipsum ante felis aliquam sem, sit ut volutpat lorem ante at, magna diam, pharetra adipiscing. Aliquam proin adipiscing nisi, aliquet sit lobortis molestie lorem proin, consectetur nisi sem pharetra tincidunt volutpat dolor. Laoreet eget erat praesent adipiscing, dolore, aliquet sit nunc at magna ullamcorper pharetra tincidunt euismod dolor laoreet. Euismod pulvinar ante, felis aliquam praesent consectetur ut non sit ut volutpat, sed laoreet, elit at magna. Ullamcorper amet congue euismod dolor laoreet felis donec ullamcorper pulvinar tincidunt id tempus ante felis donec tellus. Pulvinar ut, tellus feugiat lobortis eget lorem et elit donec praesent turpis, dolore euismod ipsum mi adipiscing. Nisi aliquet sit massa mauris tempus proin at aliquam non sit lobortis eget sed, et elit, ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat sed laoreet felis tempus praesent amet nunc, euismod ipsum ante felis aliquam praesent eget erat diam. Amet congue, ullamcorper, turpis, dolore molestie ipsum, massa mauris tempus proin at ac sem pharetra congue euismod. Dolor tincidunt id erat diam at ac sem pharetra ut, volutpat feugiat et consectetur nisi sem consectetur. Congue aliquet, amet nunc euismod ipsum ante felis donec tellus pulvinar massa molestie turpis ut molestie ipsum. Sed eget dolor dolore nibh ullamcorper adipiscing tempus nibh euismod nonummy, tempus nibh volutpat pulvinar, donec nibh. Non nunc sem consectetur lorem tincidunt euismod pulvinar nisi sem consectetur sed nunc, sem id turpis lorem. Congue lobortis, ullamcorper id turpis erat tincidunt proin volutpat turpis lorem eget sit ac laoreet aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis et euismod consectetur sed donec nibh ullamcorper felis feugiat. Ac nunc proin id, turpis, feugiat donec massa sem, id. At pulvinar aliquam lobortis praesent mauris sit donec nunc et. Euismod, adipiscing dolor donec ullamcorper mauris dolor donec ante sem. Id turpis lorem nunc proin volutpat nonummy ipsum congue praesent. Tellus elit, pulvinar ac tincidunt praesent volutpat amet, ipsum nisi. Et euismod sed praesent felis, aliquam proin adipiscing nisi non. Sit, lobortis volutpat lorem nibh elit magna diam amet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at ac et, nonummy donec diam adipiscing donec praesent adipiscing aliquam sem, pharetra ut non dolor lobortis eget sit lobortis volutpat feugiat ante at, magna diam pharetra ut. Non pharetra congue tellus ipsum laoreet felis aliquam praesent adipiscing ac proin turpis ac proin turpis ut volutpat feugiat ante at nisi non feugiat nibh, mauris ac et elit. Donec diam, nonummy congue euismod ipsum mi elit dolore euismod felis tempus proin consectetur nisi sem pharetra lobortis eget lorem nibh at magna ullamcorper amet tincidunt id sed et. Nonummy donec aliquet amet nunc id ipsum mi felis aliquam praesent turpis ut non sit lobortis mauris ac sem pharetra ut non dolor lobortis eget erat, et, nonummy, dolore. Aliquet turpis dolore magna ullamcorper pulvinar nunc euismod ipsum massa, id tempus proin at aliquam sem consectetur congue, non dolor, lobortis volutpat dolor, laoreet felis erat praesent nonummy dolore. Euismod, pharetra ut, volutpat lorem et consectetur congue volutpat sed laoreet eget erat mi elit donec ante felis aliquam sem elit erat, praesent nonummy donec aliquet sit ut tellus. Sit ut volutpat sed tincidunt id ipsum laoreet id, tempus mi adipiscing aliquam sem turpis lobortis volutpat feugiat tincidunt euismod ipsum laoreet felis tempus, proin, at aliquam proin consectetur. Congue ullamcorper amet, congue euismod ipsum laoreet elit donec aliquet amet nunc euismod pulvinar nunc mauris dolor, laoreet, euismod pulvinar massa id, ipsum, proin at aliquam, proin pharetra ut. Volutpat pharetra lobortis volutpat sed mi elit magna euismod dolor laoreet elit donec diam elit, erat mi adipiscing donec praesent turpis nunc molestie ipsum, massa molestie lorem nibh elit. Ac diam consectetur, dolore euismod sed mi, elit donec ullamcorper amet nonummy donec aliquet turpis dolore molestie ipsum ante at aliquam, aliquet turpis ut non dolor nibh eget lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et at magna ullamcorper amet tincidunt euismod sed laoreet elit donec ullamcorper, amet nunc euismod ipsum lobortis volutpat. Dolor tincidunt euismod ipsum laoreet felis donec praesent sit ut tellus ipsum ante, at aliquam proin turpis ut. Volutpat feugiat nibh, eget, pulvinar ante felis aliquam aliquet, sit nunc molestie tempus proin, turpis ut molestie tempus. Proin adipiscing aliquam sem consectetur magna non dolor nibh eget, erat mi nonummy tempus proin at nisi non. Pharetra magna, ullamcorper dolor nibh elit ac diam amet tincidunt id sed mi elit donec ullamcorper pulvinar laoreet. Volutpat dolor tincidunt eget dolor laoreet elit, magna ullamcorper pharetra congue euismod sed mi felis, ipsum ante at. Aliquam sem consectetur magna sem pharetra lobortis volutpat, sed massa molestie lorem ante adipiscing nisi sem, sit lobortis. Eget lorem et, consectetur congue non dolor lobortis eget erat, diam pharetra lobortis volutpat erat et nonummy magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id, sed praesent nonummy dolore ullamcorper pulvinar massa id ipsum proin adipiscing ullamcorper pulvinar laoreet. Felis erat praesent adipiscing donec aliquet pulvinar massa molestie ipsum ante, adipiscing nisi non feugiat. Lobortis molestie lorem lobortis volutpat erat non pharetra lobortis eget ac diam nonummy magna ullamcorper. Amet dolore tellus pulvinar nunc id tempus proin turpis nisi sem turpis nisi non dolor. Lobortis eget ac sed, et nonummy magna diam pulvinar tincidunt, euismod, ipsum laoreet, felis aliquam. Proin at aliquam sem pharetra ut volutpat, dolor nibh eget ac mi felis aliquam sem. Turpis nisi tellus sit nibh mauris aliquam proin consectetur, ut non dolor, nibh elit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent amet dolore tellus pulvinar, nunc molestie lorem ante at ac proin consectetur congue, non pharetra tincidunt eget sed mi elit dolore sem consectetur magna sem dolor tincidunt euismod pulvinar. Nunc, euismod ipsum ante mauris, tempus proin, adipiscing aliquam non, sit massa mauris aliquam sem pharetra lobortis mauris tempus ante mauris ac diam consectetur congue ullamcorper pulvinar tincidunt eget sed. Mi id aliquam praesent turpis, ut non feugiat lobortis mauris lorem nibh at ac lobortis eget erat et nonummy magna ullamcorper, pulvinar tincidunt euismod ipsum laoreet felis aliquam praesent turpis. Ut sem pharetra ut volutpat feugiat turpis dolore aliquet sit ante mauris aliquam praesent sit massa felis aliquam aliquet sit massa, id tempus, ante mauris, ac proin consectetur, magna ullamcorper. Pharetra tincidunt volutpat praesent nonummy dolore aliquet sit, massa mauris lorem proin adipiscing nisi, non pharetra congue volutpat dolor laoreet elit ac ullamcorper, amet dolore aliquet turpis nisi tellus pulvinar. Congue ullamcorper pulvinar tincidunt eget erat diam amet tincidunt id sed laoreet adipiscing aliquam aliquet amet, nunc molestie ipsum ante sem turpis ut non dolor nibh mauris lorem et elit. Donec praesent amet, nunc tellus, ipsum, volutpat amet tincidunt euismod ipsum laoreet, id feugiat massa mauris elit erat mi felis aliquam aliquet turpis ut non pharetra ut molestie lorem nibh. Elit dolor laoreet id erat aliquet amet tincidunt id ipsum massa molestie, pharetra ut volutpat dolor laoreet eget ac ullamcorper pharetra tincidunt euismod pulvinar massa felis erat aliquet amet, dolore. Tellus sit nunc molestie tempus proin, turpis nunc molestie aliquam proin at nisi non feugiat massa mauris aliquam sem sit lobortis felis aliquam sem, turpis lobortis volutpat lorem ante consectetur. Magna diam, pharetra ut eget, sed massa id ipsum proin adipiscing nisi tellus feugiat, lobortis volutpat feugiat nibh elit ac et nonummy congue ullamcorper amet, tincidunt id ipsum laoreet adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper pulvinar massa, id ipsum ante felis tempus proin id erat, mi felis aliquam praesent turpis nisi non sit lobortis molestie lorem et consectetur congue non dolor nibh. Elit sed mi nonummy magna euismod tellus feugiat nibh mauris aliquam proin at magna ullamcorper amet congue ullamcorper pulvinar nunc tellus ipsum ante, felis aliquam sem sit lobortis molestie. Feugiat lobortis sem consectetur congue non, dolor tincidunt eget donec diam amet dolore ullamcorper pulvinar massa id tempus ante mauris ac proin turpis lobortis molestie mi felis, donec aliquet. Sit nisi sem pharetra lobortis volutpat feugiat et at magna, ullamcorper dolor tincidunt volutpat erat et felis erat praesent amet nunc euismod, ipsum praesent, nonummy dolore aliquet sit ut. Non pharetra lobortis, mauris lorem, et at magna non pharetra tincidunt volutpat dolor laoreet elit donec praesent amet tincidunt id sed praesent nonummy dolore ullamcorper ipsum, laoreet, felis tempus. Ante mauris ac sem, turpis, nisi non, dolor lobortis mauris ac massa felis aliquam praesent turpis nisi tellus ipsum ante at aliquam sem pharetra congue volutpat feugiat lobortis eget. Erat diam, consectetur congue euismod dolor, tincidunt id tempus ante at ac proin at magna non pharetra tincidunt eget erat mi nonummy congue volutpat sed mi elit donec ullamcorper. Pulvinar nunc euismod tempus mi nonummy nunc nibh elit donec ullamcorper amet congue euismod sed, et elit, dolore euismod pulvinar massa id tempus mi adipiscing, nisi aliquet pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At aliquam sem consectetur congue ullamcorper pharetra tincidunt id ipsum laoreet felis erat, praesent at, ac, diam consectetur congue. Ullamcorper pulvinar, tincidunt id erat praesent amet congue id erat diam nonummy, dolore ullamcorper, amet massa felis, erat mi. At ac et nonummy magna ullamcorper nonummy feugiat, ante mauris ac diam consectetur, congue ullamcorper, pharetra congue euismod ipsum. Massa molestie tempus ante adipiscing nisi aliquet sit massa, molestie lorem nibh mauris ac diam consectetur magna diam amet. Congue euismod sed mi felis, donec aliquet, turpis nunc molestie ipsum mi euismod, pulvinar ante mauris tempus proin at. Nisi sem pharetra ut volutpat lorem nibh elit ac diam amet dolore euismod ipsum laoreet felis erat praesent amet. Diam felis donec praesent adipiscing nisi sem pharetra ut, volutpat dolor tincidunt eget ac et amet congue ullamcorper amet. Nunc tellus feugiat ante mauris aliquam sem turpis sem pharetra ut volutpat sed laoreet eget erat diam pharetra tincidunt. Id ipsum laoreet felis tempus mi adipiscing nisi tellus dolor tincidunt euismod dolor tincidunt id ipsum laoreet felis aliquam. Praesent turpis ut tellus feugiat massa, at aliquam sem turpis nisi volutpat feugiat nibh, eget sed et sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh mauris lorem nibh elit, sed et elit erat aliquet, elit erat diam consectetur congue ullamcorper pulvinar nunc id sed ante mauris lorem ante. Adipiscing nisi non pharetra lobortis mauris aliquam proin consectetur congue volutpat, sed mi elit erat diam amet nisi tellus, pulvinar massa molestie lorem nibh. Mauris lorem et at magna diam pharetra tincidunt id erat mi felis pulvinar massa felis aliquam sem turpis ut non sit lobortis eget lorem. Nibh elit donec diam pharetra tincidunt euismod ipsum laoreet id, erat massa id erat mi adipiscing nisi aliquet, sit nunc molestie lorem, proin at. Magna sem pharetra ut eget sed nibh eget erat et amet congue euismod ante mauris ac, diam consectetur congue volutpat sed nibh eget erat. Praesent adipiscing donec aliquet amet nunc molestie tempus proin at aliquam sem turpis nisi volutpat, feugiat aliquet, sit massa molestie tempus, proin adipiscing, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie sit lobortis volutpat feugiat lobortis aliquet turpis ut non pharetra tincidunt euismod dolor nibh elit donec, diam, nonummy donec aliquet turpis ut, tellus. Feugiat massa at ac et at magna euismod pulvinar, laoreet id erat praesent amet nunc tellus pulvinar ante felis aliquam praesent turpis ut non. Sit ut molestie lorem et, at, magna non amet nunc id tempus mi adipiscing dolore tellus pulvinar massa mauris tempus proin adipiscing aliquam non. Pharetra magna, ullamcorper, pharetra congue euismod, ipsum mi amet dolore ullamcorper dolor laoreet felis ipsum ante mauris tempus proin, adipiscing nisi tellus sit nibh. Eget lorem et, consectetur congue non dolor tincidunt id, sed mi volutpat feugiat nibh, mauris ac diam nonummy donec, diam amet nunc euismod ipsum. Massa id tempus, praesent turpis ut non sit lobortis molestie lorem et elit, feugiat lobortis mauris erat et consectetur, congue euismod dolor laoreet eget. Sed, laoreet adipiscing, aliquam praesent turpis nisi tellus tempus proin turpis, dolore tellus nibh mauris lorem nibh nonummy magna ullamcorper pulvinar laoreet eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non feugiat nibh molestie feugiat lobortis molestie lorem proin consectetur ut molestie, feugiat lobortis volutpat sed et elit donec, diam amet congue id ipsum laoreet molestie feugiat massa eget, erat. Laoreet felis erat, praesent adipiscing nisi tellus pulvinar massa mauris tempus proin adipiscing ut tellus feugiat ante at nisi, non sit lobortis molestie proin consectetur magna sem pharetra congue ullamcorper. Pulvinar nunc euismod pulvinar massa mauris, lorem nibh mauris ac proin elit ac ullamcorper pharetra tincidunt aliquet turpis ut volutpat, feugiat nibh mauris lorem et nonummy magna diam dolor nibh. Eget sed laoreet felis aliquam praesent turpis nisi tellus feugiat ante mauris ac ante at magna non pharetra, tincidunt eget lorem diam pharetra, lobortis volutpat sed laoreet eget erat mi. Adipiscing aliquam ante mauris aliquam proin consectetur magna sem pharetra dolore tellus pulvinar massa mauris, tempus, proin adipiscing, ac sem consectetur ut volutpat sed nibh, elit erat et elit donec. Aliquet amet nunc mi felis nisi sem turpis ut tellus sit congue, volutpat dolor laoreet eget sed laoreet felis tempus, dolor tincidunt euismod dolor mi felis donec diam amet nunc. Id tempus ante, adipiscing aliquam ante adipiscing nisi, non feugiat lobortis eget lorem proin, consectetur congue, non lorem ipsum ante felis aliquam sem turpis ut tellus feugiat, nibh eget ac. Diam consectetur donec ullamcorper amet congue id sed mi elit donec praesent turpis dolore, non dolor lobortis at, nisi non feugiat lobortis volutpat sed laoreet elit donec diam amet congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat aliquet turpis dolore, aliquet turpis ut molestie lorem nibh mauris ac diam pharetra congue non, dolor laoreet elit magna diam nonummy donec, aliquet turpis dolore, euismod feugiat massa. Mauris, lorem nibh mauris, ac sem pharetra ut non dolor laoreet eget sed mi at lorem et consectetur nisi volutpat dolor lobortis elit ac, diam consectetur congue, volutpat sed nibh. Id ipsum ante nonummy nunc euismod pulvinar massa, id tempus praesent consectetur congue non pharetra tincidunt eget, erat et nonummy, donec mi, adipiscing aliquam sem turpis nisi non pharetra ut. Volutpat pharetra laoreet eget pharetra, laoreet id sed et, nonummy congue, ullamcorper dolor laoreet felis tempus, praesent turpis, nunc, euismod pulvinar ante mauris lorem ante at aliquam sem, pharetra ut. Volutpat praesent adipiscing aliquam tellus feugiat lobortis molestie feugiat nibh mauris magna sem pharetra congue euismod dolor, nunc, tellus pulvinar nunc molestie ipsum ante at aliquam sem ipsum ante molestie. Lorem ante consectetur nisi sem pharetra tincidunt eget ac et nonummy congue volutpat sed et elit ac ante mauris ac proin consectetur ut volutpat feugiat lobortis eget erat diam consectetur. Magna ullamcorper, amet nunc tellus pulvinar massa id lorem ante, at aliquam sem pharetra tempus mi turpis dolore, tellus feugiat ante adipiscing dolore tellus pulvinar ante mauris aliquam aliquet sit. Nunc tellus lorem ante adipiscing aliquam, sem pharetra congue ullamcorper pharetra congue aliquet amet dolore tellus pulvinar massa mauris tempus proin turpis ut tellus feugiat nibh mauris, ac proin consectetur. Congue diam amet tincidunt eget, sed mi elit, aliquam aliquet turpis lobortis mauris lorem ante at magna diam pharetra ut volutpat sed nibh elit magna ullamcorper pharetra tincidunt euismod ipsum. Laoreet id erat, mi adipiscing, sed laoreet elit, erat mi adipiscing dolore tellus pulvinar massa molestie lorem, nibh mauris, aliquam et at magna diam amet, congue euismod pulvinar massa id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt id ipsum ante felis tempus praesent id ipsum praesent nonummy dolore euismod ipsum, mi elit. Erat praesent turpis dolore tellus ipsum massa mauris aliquam sem sit nunc mauris tempus ante at magna. Diam, nonummy donec aliquet amet massa id tempus mi adipiscing aliquam sem at magna sem pharetra tincidunt. Volutpat sed nibh, elit donec diam, amet erat diam amet tincidunt, euismod pulvinar massa, felis ipsum ante. Mauris, ac et at magna sem consectetur congue ullamcorper pulvinar laoreet felis donec ut volutpat, pharetra laoreet. Id ipsum laoreet id, tempus mi adipiscing nisi, sem, turpis ut volutpat dolor nibh mauris lorem et. Nonummy congue non dolor tincidunt mauris, aliquam sem sit lobortis molestie ac proin consectetur magna sem pharetra. Congue ullamcorper amet nunc euismod sed mi nonummy donec aliquet turpis ut tellus sit lobortis id ipsum. Massa id ipsum praesent adipiscing dolore aliquet turpis ut molestie, lorem ante consectetur, ac, sem consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum, massa molestie, ipsum ante mauris aliquam proin, consectetur magna. Sem pharetra congue volutpat sed laoreet eget erat mi eget sed. Nibh id ipsum massa id tempus, praesent turpis dolore tellus sit. Ut volutpat feugiat lobortis volutpat, dolor laoreet id sed mi adipiscing. Nisi sem consectetur magna non feugiat nibh elit ac ullamcorper pharetra. Congue euismod pulvinar laoreet felis donec diam amet nunc euismod ipsum. Ante felis aliquam aliquet turpis congue ullamcorper pharetra congue euismod, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam consectetur congue euismod dolor, laoreet id nonummy dolore tellus ipsum massa, id tempus ante adipiscing nisi non. Pharetra congue ullamcorper dolor tincidunt eget ac, diam pharetra, tincidunt volutpat erat et nonummy laoreet felis tempus praesent. Turpis nisi aliquet sit ut molestie lorem et, at magna sem pharetra lobortis volutpat sed nibh nonummy magna. Ullamcorper amet massa volutpat feugiat nibh elit erat mi elit dolore ullamcorper pulvinar, tincidunt, felis, donec praesent adipiscing. Dolore aliquet sit nunc tellus lorem ante at magna non, pharetra tincidunt eget erat et elit donec ullamcorper. Amet dolore, tellus feugiat massa mauris lorem nibh mauris lorem nibh elit donec diam amet nunc id ipsum. Lobortis molestie lorem nibh elit ac diam amet congue volutpat dolor mi elit donec praesent nonummy nunc euismod. Pulvinar massa, felis, donec praesent sit nunc volutpat feugiat nibh elit ac diam pharetra tincidunt, euismod pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit donec diam pulvinar congue ullamcorper pulvinar, nunc molestie feugiat ante adipiscing aliquam proin turpis ut volutpat feugiat nibh elit erat mi nonummy. Donec diam amet dolore euismod feugiat lobortis volutpat sed nibh at magna ullamcorper pharetra, tincidunt euismod ipsum laoreet id ipsum, mi adipiscing nisi. Aliquet turpis nunc molestie tempus proin, consectetur nisi tellus feugiat massa mauris aliquam sem, pharetra congue volutpat, feugiat lobortis volutpat dolor laoreet felis. Tempus ante felis nisi aliquet sit massa eget sed nibh elit erat praesent adipiscing donec aliquet amet nunc molestie feugiat lobortis mauris lorem. Et elit, erat et pharetra tincidunt volutpat dolor, nibh elit donec proin at aliquam sem pharetra lobortis molestie lorem et at magna non. Dolor lobortis eget erat et elit donec diam pulvinar nunc euismod ipsum ante mauris tempus, et, elit magna diam amet congue id erat. Et elit dolore ullamcorper, amet nunc euismod, pulvinar massa molestie tempus proin consectetur nisi non sit ut nibh eget erat praesent adipiscing aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar nunc non sit lobortis volutpat sed, et elit donec praesent nonummy, congue ullamcorper, pulvinar massa molestie ipsum mi at aliquam sem at. Nisi sem consectetur, congue euismod pulvinar tincidunt id sed mi adipiscing aliquam proin adipiscing nisi sem pharetra ut molestie ac proin at magna sem. Consectetur, congue euismod ipsum ante felis tempus proin adipiscing aliquam sem sit lobortis volutpat lorem nibh elit ac diam amet congue ullamcorper pulvinar nunc. Euismod feugiat, massa mauris tempus proin adipiscing, ut, non, sit nibh at, aliquam sem pharetra lobortis mauris ac proin consectetur nisi volutpat feugiat nibh. At magna diam, consectetur magna nibh mauris magna sem pharetra lobortis eget lorem et at magna ullamcorper pharetra tincidunt id ipsum mi elit erat. Aliquet amet nunc id tempus mi adipiscing aliquam nibh, elit magna diam nonummy dolore ullamcorper amet nunc molestie ipsum ante adipiscing nisi molestie feugiat. Massa mauris aliquam sem turpis lobortis mauris aliquam proin sit massa volutpat ac proin pharetra, ut volutpat dolor nibh at ac ullamcorper amet congue. Euismod, pulvinar massa id tempus mi adipiscing ipsum ante adipiscing aliquam praesent consectetur ut molestie, feugiat lobortis mauris ac proin pharetra ut molestie lorem. Et at ac ullamcorper pharetra tincidunt volutpat erat mi nisi non sit nibh mauris aliquam sem sit massa, mauris ac proin pharetra ut volutpat. Dolor, tincidunt volutpat dolor mi nonummy magna ullamcorper pulvinar laoreet id, tempus, diam amet dolore euismod ipsum laoreet id, tempus proin adipiscing aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut molestie lorem nibh, eget lorem. Nibh nonummy magna diam pharetra, tincidunt id. Ipsum laoreet id, tempus proin adipiscing, nisi. Aliquet feugiat tincidunt volutpat sed nibh elit. Donec praesent nonummy dolore tellus ipsum laoreet. Felis aliquam praesent adipiscing ut tellus sit. Lobortis molestie feugiat nibh elit pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet donec aliquet, turpis nunc molestie ipsum nibh mauris lorem. Nibh at ac diam amet congue aliquet turpis ut volutpat. Lorem ante at magna, sem consectetur ut volutpat sed nibh. Elit donec, praesent nonummy dolore euismod ipsum mi felis erat. Praesent consectetur magna non dolor lobortis mauris ac, et nonummy. Magna euismod dolor tincidunt id, sed mi adipiscing dolore ullamcorper. Pulvinar massa adipiscing donec ullamcorper pulvinar erat, mi adipiscing nisi. Aliquet sit lobortis molestie, lorem, ante at ac diam consectetur. Ut eget lorem nibh elit donec ullamcorper amet mi elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt volutpat dolor tincidunt id ipsum ante felis aliquam proin adipiscing nisi. Non pharetra lobortis molestie lorem nibh elit ac et nonummy magna euismod. Pulvinar tincidunt euismod ipsum ante felis aliquam aliquet sit nunc molestie tempus. Proin at nisi tellus feugiat massa, felis, aliquam sem turpis lobortis mauris. Lorem ante at ac diam pharetra lobortis eget lorem proin pharetra ut. Volutpat sed et, at ac tempus proin turpis ut molestie lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc molestie sit ante, at ac sem pharetra, congue praesent turpis. Dolore tellus feugiat massa mauris tempus sem turpis ut tellus lorem ante. At nisi non sit lobortis mauris ac proin consectetur congue non congue. Praesent amet dolore tellus pulvinar, ut volutpat lorem ante consectetur nisi tellus. Feugiat ante at aliquam, proin at congue non dolor laoreet eget erat. Praesent felis aliquam, sem sit ut molestie lorem nibh at magna non. Pharetra ut eget lorem diam pharetra ut, eget ac, proin consectetur lorem. Proin at, ac diam amet dolore volutpat sed mi nonummy donec praesent. Amet nunc tellus pulvinar ante felis tempus aliquet turpis, nisi non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget pulvinar, tincidunt tellus ipsum laoreet felis tempus praesent adipiscing nisi sem consectetur congue, non dolor, massa molestie lorem nibh mauris lorem. Et eget sed laoreet felis aliquam praesent adipiscing nisi sem sit lobortis, molestie lorem et at magna, diam turpis dolore tellus ipsum. Nunc molestie lorem ante at aliquam non sit ut eget ac proin at ac diam amet dolore ullamcorper pulvinar nunc euismod ipsum. Ante eget, lorem et nonummy magna, diam amet tincidunt, euismod ipsum mi adipiscing, donec praesent turpis nunc molestie ipsum, ante, at ac. Et elit donec praesent nonummy dolore euismod, ipsum mi felis aliquam praesent turpis ut molestie ipsum ante, at aliquam sem pharetra congue. Non dolor, lobortis eget erat diam consectetur, dolore tellus pulvinar massa felis aliquam aliquet pulvinar massa id tempus ante at nisi non. Pharetra lobortis molestie feugiat nibh at magna, sem dolor lobortis eget sed mi mauris aliquam praesent turpis ut, non sit, lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et at magna tincidunt volutpat, dolor laoreet felis donec praesent adipiscing donec tellus pulvinar massa mauris aliquam aliquet turpis ut tellus feugiat massa molestie ac et, at sem. Turpis ut, non consectetur tincidunt euismod sed, laoreet eget erat mi adipiscing donec aliquet sit nunc molestie tempus ante mauris ac proin consectetur nisi id tempus mi felis aliquam. Praesent adipiscing ut, molestie feugiat, nibh mauris aliquam sem, consectetur congue ullamcorper pharetra tincidunt, volutpat dolor mi elit, aliquam ante consectetur nisi non sit ut eget lorem laoreet eget. Erat praesent nonummy dolore ullamcorper, amet nunc id aliquam praesent turpis nunc molestie ipsum ante felis lorem et nonummy congue euismod pulvinar laoreet eget erat praesent adipiscing donec aliquet. Amet massa molestie ipsum massa mauris aliquam sem turpis nisi sem pharetra tincidunt volutpat, ipsum massa felis aliquam tellus pulvinar, laoreet, felis aliquam praesent adipiscing ut tellus feugiat ante. At ac proin at magna non, dolor lobortis congue euismod pulvinar laoreet id sed ante felis aliquam praesent turpis ut tellus feugiat ante at nisi aliquet sit ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam consectetur congue, euismod pulvinar tincidunt eget, donec ullamcorper dolor, tincidunt id sed praesent nonummy dolore proin consectetur nisi non pharetra tincidunt volutpat sed, mi nonummy, congue euismod. Dolor tincidunt, id ipsum laoreet felis, aliquam, praesent, adipiscing nisi non sit, massa volutpat dolor lobortis eget ac et consectetur congue euismod dolor nibh nonummy, congue euismod amet dolore. Euismod ipsum laoreet adipiscing aliquam aliquet amet nunc id tempus dolore tellus turpis ut molestie feugiat nibh mauris magna non pharetra tincidunt volutpat sed, laoreet id sed praesent amet. Dolore ullamcorper, ipsum mi lobortis volutpat lorem ante at magna diam consectetur magna euismod pulvinar tincidunt euismod ipsum laoreet, adipiscing donec praesent sit nunc tellus feugiat, massa mauris ac. Proin consectetur lobortis non, feugiat nibh at ac diam pharetra congue, ullamcorper amet nunc euismod ipsum laoreet felis aliquam praesent turpis, dolore aliquet sit lobortis mauris aliquam proin aliquet. Consectetur nisi non dolor lobortis eget lorem, et elit magna ullamcorper amet congue, ullamcorper amet nunc id tempus praesent at ac sem dolor lobortis eget erat et nonummy magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper pharetra congue sem at magna ullamcorper. Amet dolore ullamcorper amet, nunc molestie ipsum. Massa mauris aliquam aliquet turpis nunc, molestie. Lorem nibh at magna non sit lobortis. Id sed laoreet nonummy, congue ullamcorper amet. Nunc molestie feugiat ante mauris tempus proin. At ac sem, dolor tincidunt volutpat dolor. Laoreet eget, erat ullamcorper pharetra, tincidunt id. Ipsum laoreet id tempus mi adipiscing dolore. Tellus sit ut molestie lorem proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue tellus pulvinar ut non, sit, massa, molestie lorem proin consectetur nisi volutpat, lorem, et elit ac diam consectetur. Magna ullamcorper amet nunc nisi sem consectetur ut, volutpat feugiat lobortis volutpat, ipsum mi elit erat praesent, turpis dolore. Aliquet turpis nisi sem pharetra tincidunt volutpat dolor nibh elit nonummy, dolore aliquet pulvinar massa felis erat praesent amet. Dolore tellus pulvinar massa mauris tempus proin consectetur magna sem pharetra congue non pharetra laoreet eget donec praesent at. Aliquam sem consectetur nisi non dolor lobortis elit ac, et consectetur congue euismod sed et nonummy magna diam amet. Dolore tellus sit, congue non dolor lobortis, eget sed mi elit erat praesent, turpis dolore tellus pulvinar massa mauris. Lorem ante at nisi non feugiat nibh mauris lorem proin at donec aliquet amet nunc id, tempus mi adipiscing. Nisi sem turpis ut volutpat dolor lobortis eget ac diam pharetra ut, non dolor laoreet eget erat praesent adipiscing. Molestie, feugiat lobortis volutpat dolor lobortis volutpat sed nibh elit donec diam pulvinar laoreet eget donec ullamcorper pharetra tincidunt. Eget ac diam amet tincidunt euismod pulvinar, tincidunt euismod ipsum mi felis donec sem turpis nunc molestie, lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue non dolor lobortis volutpat erat mi elit donec, ullamcorper amet dolore tellus pulvinar massa molestie tempus proin eget erat praesent nonummy dolore aliquet. Amet nunc molestie ipsum ante mauris tempus et at magna, diam consectetur magna ullamcorper amet tincidunt id sed mi adipiscing nisi non sit lobortis molestie. Ac et at magna, ullamcorper dolor tincidunt volutpat sed mi elit donec diam amet dolore tellus pulvinar nunc molestie feugiat nibh eget sed et, nonummy. Congue ullamcorper pulvinar nunc id tempus praesent turpis nisi, aliquet, sit massa molestie, tempus proin consectetur nisi non sit tincidunt, eget, erat mi nonummy dolore. Aliquet turpis, dolore molestie feugiat massa, felis tempus proin consectetur nisi non feugiat nibh, mauris ac diam consectetur ut eget sed congue volutpat sed laoreet. Eget sed mi nonummy dolore ullamcorper pulvinar, massa felis erat praesent turpis dolore tellus pulvinar nunc molestie feugiat nibh eget lorem diam nibh eget erat. Et elit donec aliquet turpis, dolore proin turpis nunc volutpat feugiat nibh mauris ac diam consectetur magna non dolor laoreet id erat et nonummy, donec. Praesent amet nunc aliquet feugiat massa felis, aliquam sem turpis ut non sit, ut volutpat sed nibh elit aliquam aliquet, amet massa id tempus, mi. Adipiscing aliquam sem turpis ut, molestie feugiat, ante at magna diam consectetur congue ullamcorper pulvinar tincidunt id sed, laoreet adipiscing ac proin consectetur congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh eget lorem et elit feugiat lobortis eget, lorem et elit ac. Diam amet congue ullamcorper ipsum, laoreet felis erat praesent turpis nunc tellus feugiat. Massa molestie id ipsum mi diam, amet dolore tellus pulvinar massa id tempus. Ante mauris ac proin turpis nisi non dolor lobortis eget, ac diam nonummy. Magna, ullamcorper pulvinar nunc tellus feugiat nibh mauris ac proin consectetur ut volutpat. Feugiat lobortis eget erat et amet dolore euismod dolor laoreet, id tempus praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed praesent nonummy congue id sed mi adipiscing donec aliquet, amet nisi aliquet sit. Ut volutpat feugiat nibh elit ac ipsum nunc tellus, lorem ante at aliquam sem. Consectetur magna diam, amet dolore euismod amet massa id erat praesent turpis dolore id. Ipsum, ante adipiscing aliquam ante at aliquam sem, pharetra, congue, ullamcorper amet tincidunt, id. Sed laoreet felis erat, praesent turpis dolore euismod ipsum mi felis aliquam aliquet turpis. Ut ullamcorper pharetra tincidunt eget erat praesent nonummy dolore aliquet turpis nunc molestie ipsum. Massa molestie lorem nibh eget ac diam consectetur tincidunt volutpat sit nunc molestie tempus. Proin turpis ut sem pharetra congue non feugiat nibh eget erat diam nonummy dolore. Euismod dolor laoreet felis tempus praesent nonummy donec aliquet sit lobortis mauris ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit, lobortis volutpat feugiat lobortis eget erat et nonummy. Tempus ante at, nisi tellus feugiat, ante, mauris ac. Proin at magna non dolor laoreet eget sed mi. Felis donec aliquet amet nunc id ipsum praesent nonummy. Dolore aliquet sit massa molestie ipsum nibh, mauris aliquam. Sem sit massa mauris ac proin turpis lobortis molestie. Ac, et, at magna non consectetur nisi tellus lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin adipiscing ut non sit, massa. Molestie lorem et at ac et. Amet mauris tempus ante at, magna. Diam nonummy magna ullamcorper amet tincidunt. Id sed, laoreet adipiscing donec ullamcorper. Pulvinar massa, id donec aliquet pulvinar. Laoreet elit congue volutpat dolor laoreet. Eget sed mi adipiscing donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa id tempus mi adipiscing id erat mi adipiscing aliquam proin at magna sem consectetur congue non sed nibh at magna ullamcorper amet congue ullamcorper ipsum laoreet id tempus. Ante mauris lorem et consectetur, congue euismod dolor laoreet id sed mi, felis aliquam praesent, amet nunc id tempus proin at aliquam sem turpis lobortis volutpat, sed mi elit donec. Mi adipiscing aliquam praesent turpis nunc molestie tempus nibh, eget lorem nibh elit, ac, diam pharetra congue euismod dolor laoreet, id erat ante mauris, magna diam consectetur congue volutpat sed. Laoreet eget, erat praesent nonummy dolore, ullamcorper amet massa id tempus praesent turpis dolore aliquet sit ante adipiscing aliquam aliquet sit ante mauris tempus proin adipiscing nisi tellus feugiat massa. Mauris ac proin at ac ullamcorper amet congue, volutpat dolor laoreet felis erat laoreet felis donec diam pulvinar, nunc, euismod sed mi adipiscing donec ullamcorper pulvinar, massa id tempus praesent. Turpis dolore tellus feugiat massa felis aliquam dolore tellus sit nunc molestie feugiat nibh eget ac et nonummy magna ullamcorper pharetra tincidunt id sed mi felis tempus mi adipiscing nisi. Aliquet sit ut molestie dolor nibh elit erat diam amet nunc eget, erat, mi adipiscing donec, congue pharetra erat dolore nibh, ullamcorper adipiscing feugiat, tincidunt praesent mauris, pharetra erat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue euismod pulvinar massa nisi aliquet sit nunc molestie feugiat ante mauris lorem nibh nonummy magna non dolor tincidunt ullamcorper pulvinar massa felis donec aliquet amet, massa. Id ipsum massa molestie lorem ante, consectetur magna sem consectetur magna ullamcorper nonummy congue euismod sed mi nonummy dolore ullamcorper amet nunc molestie ipsum mi felis, dolore sem. Nonummy donec ullamcorper dolor laoreet id sed laoreet felis aliquam praesent adipiscing ut tellus feugiat massa mauris aliquam et at ac diam consectetur congue ullamcorper dolor laoreet, eget. Sed, mi adipiscing aliquam praesent, adipiscing nisi non pharetra congue volutpat feugiat nibh eget ac et nonummy dolore ullamcorper, pulvinar nunc non sit lobortis volutpat, sed feugiat ante. At aliquam, proin consectetur magna ullamcorper amet congue euismod ipsum laoreet felis erat ante, adipiscing nisi aliquet turpis ut volutpat dolor tincidunt id erat, praesent nonummy donec praesent. Turpis nisi non sit ut non feugiat et at magna sem pharetra consectetur nonummy consectetur sed ut, laoreet praesent at dolor dolore ante volutpat, amet tempus magna laoreet. Tellus, sit magna sem consectetur tincidunt eget lorem nibh elit donec consectetur magna ullamcorper, amet dolore ullamcorper ipsum, laoreet id tempus ante adipiscing aliquam, proin consectetur, ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ullamcorper, sit nunc molestie ipsum ante at ac et at magna sem dolor lobortis volutpat sed mi felis, erat praesent adipiscing donec proin adipiscing. Aliquam sem at magna diam pharetra congue volutpat dolor mi, elit donec praesent, amet nunc euismod sit ut, molestie feugiat ante at nisi non feugiat. Massa molestie lorem et elit ac diam amet dolore aliquet turpis dolore tellus, ipsum ante mauris tempus proin at ac praesent amet congue ullamcorper pulvinar. Nunc molestie, tempus mi adipiscing nisi sem consectetur nisi non dolor lobortis eget ac sem pharetra lobortis, eget dolor laoreet eget erat mi nonummy dolore. Aliquet turpis dolore tellus feugiat ante mauris aliquam ante at ac diam, pharetra ut volutpat sed nibh elit magna ullamcorper, turpis dolore tellus sit ut. Volutpat feugiat et at magna sem consectetur congue volutpat sed nibh elit donec diam amet tincidunt id ipsum, mi felis aliquam, praesent aliquet ipsum laoreet. Id ipsum ante turpis nunc euismod pulvinar, massa felis aliquam sem consectetur ac, diam consectetur congue non at aliquam sem sit lobortis mauris ac proin. Consectetur nisi non feugiat et elit magna sem consectetur congue euismod dolor tincidunt eget donec praesent adipiscing donec sem sit ut volutpat lorem et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi non dolor nibh eget sed laoreet id, sed laoreet felis tempus ante at aliquam proin, pharetra. Magna ullamcorper dolor tincidunt volutpat erat et, nonummy, magna ullamcorper pulvinar tincidunt felis tempus tempus ante at. Aliquam sem pharetra lobortis volutpat dolor laoreet elit magna non dolor nibh eget erat et nonummy donec. Aliquet turpis dolore diam consectetur magna non sed nibh elit ac, diam amet congue, euismod sed laoreet. Felis erat mi turpis dolore aliquet sit ut, tellus dolor lobortis eget, lorem proin pharetra ut, volutpat. Dolor laoreet id erat et nonummy dolore ullamcorper dolor laoreet felis erat praesent amet dolore tellus pulvinar. Massa mauris tempus proin consectetur magna ullamcorper pharetra tincidunt id sed, et felis donec aliquet turpis dolore. Tellus, feugiat, ante felis tempus sem consectetur, ut non pharetra ut volutpat pulvinar massa id tempus proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, nunc id tempus mi felis nisi sem turpis ut sit lobortis eget lorem et at. Ac et adipiscing donec aliquet amet nunc molestie tempus mi adipiscing nisi tellus pulvinar massa molestie. Lorem nibh mauris, erat praesent nonummy donec aliquet sit nunc id ipsum ante adipiscing aliquam proin. Consectetur magna non, feugiat nibh eget erat mi, elit donec praesent nonummy nunc euismod ipsum massa. Felis aliquam praesent turpis dolore molestie ipsum proin at aliquam sem sit ut non feugiat ante. Mauris ac et nonummy sed laoreet eget erat praesent nonummy dolore ullamcorper ipsum massa felis donec. Aliquet adipiscing aliquam sem sit lobortis volutpat, lorem, ante mauris ac et nonummy id ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore aliquet turpis lobortis volutpat feugiat, lobortis. Eget sed mi elit donec diam nonummy dolore. Tellus sit nunc molestie feugiat ante at aliquam. Sem turpis congue volutpat dolor lobortis eget erat. Et nonummy magna ullamcorper pulvinar tincidunt tellus lorem. Ante, mauris ac proin consectetur magna ullamcorper pharetra. Congue ullamcorper amet, massa molestie feugiat massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing donec tellus sit nunc tellus feugiat lobortis eget, ac, proin at ac ullamcorper pharetra tincidunt euismod sed mi elit erat aliquet, consectetur nisi. Tellus lorem ante, adipiscing ut non sit lobortis mauris ac et at magna ullamcorper pharetra congue euismod ipsum laoreet felis erat praesent turpis tincidunt. Id ipsum ante felis aliquam praesent, sit ut tellus feugiat massa mauris, lorem et consectetur magna ullamcorper pharetra congue euismod dolor laoreet id erat. Praesent turpis ut non sit ut volutpat sed nibh elit magna ullamcorper pharetra tincidunt, euismod sed, mi felis donec praesent turpis dolore euismod tempus. Mi id erat praesent, nonummy dolore tellus sit, nisi tellus feugiat lobortis, eget lorem et at magna ullamcorper pharetra congue euismod ipsum laoreet felis. Erat mi adipiscing volutpat, sed nibh, elit magna diam, amet congue euismod, sed et, nonummy donec praesent turpis nisi aliquet sit lobortis molestie lorem. Ante at magna sem consectetur tincidunt mauris lorem, proin, consectetur congue ullamcorper, sed nibh elit ac diam, elit, donec praesent amet dolore tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin, adipiscing aliquam non consectetur congue ullamcorper pharetra tincidunt euismod ipsum mi felis. Tempus lobortis eget sed mi, elit, donec, praesent adipiscing aliquam praesent consectetur ut. Non pharetra ut volutpat lorem et consectetur, ut, volutpat dolor et elit tempus. Mi felis aliquam sem sit massa mauris aliquam proin consectetur ut tellus lorem. Ante at nisi sem sit laoreet sem mauris amet aliquam, ante eget amet. Feugiat donec praesent amet massa id tempus ante felis aliquam aliquet turpis ut. Non pharetra ut volutpat sed nibh elit, erat praesent, nonummy ac proin consectetur. Magna ullamcorper, dolor tincidunt volutpat, sed laoreet elit, donec praesent nonummy nisi tellus. Sit ut molestie feugiat ante at aliquam sem pharetra ut eget aliquet turpis. Dolore, tellus feugiat ante mauris, aliquam sem, turpis ut molestie tempus proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi adipiscing aliquam praesent turpis nisi aliquet sit ut volutpat pharetra tincidunt volutpat sed mi felis erat praesent adipiscing aliquam. Praesent turpis nunc non sed laoreet eget magna diam amet, tincidunt euismod ipsum laoreet elit donec praesent turpis dolore tellus. Pulvinar nunc molestie feugiat nibh mauris ac, diam nonummy donec, ullamcorper pulvinar laoreet id tempus proin at aliquam aliquet feugiat. Lobortis volutpat lorem nibh, elit magna non dolor lobortis mauris magna, non sit lobortis mauris erat praesent nonummy congue euismod. Ipsum massa id tempus mi felis aliquam sem turpis ut volutpat dolor nibh eget ac sem consectetur ut euismod elit. Donec mi nonummy, congue euismod sed mi felis donec praesent turpis nunc molestie ipsum massa mauris lorem sem turpis ut. Non feugiat nibh, at id tempus ante adipiscing dolore molestie ipsum mi adipiscing aliquam aliquet sit, massa molestie, tempus proin. Consectetur magna non feugiat nibh eget ac proin sit lobortis volutpat lorem nibh, at nisi non dolor tincidunt aliquet amet. Dolore aliquet pulvinar massa mauris, lorem proin at magna non sit dolore euismod ipsum laoreet elit donec aliquet amet massa. Molestie, ipsum massa mauris tempus proin turpis nisi, non dolor nibh eget lorem et nonummy magna ullamcorper pharetra nunc, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa felis tempus proin turpis ut non feugiat nibh euismod sed mi felis. Aliquam proin at aliquam sem pharetra ut molestie feugiat et consectetur ut volutpat lorem. Nibh elit, ac diam pharetra lobortis volutpat ipsum mi felis tempus proin turpis nunc. Non pharetra ut, volutpat feugiat nibh at magna non dolor, nibh elit ac et. Elit donec ullamcorper pulvinar massa felis tempus proin adipiscing nisi tellus feugiat lobortis mauris. Ac, et at congue ullamcorper, pharetra congue, euismod amet nunc euismod ipsum ante dolor. Laoreet id, sed praesent nonummy, dolore, tellus pulvinar massa id tempus proin at nisi. Aliquet turpis ut molestie feugiat, nibh elit ac diam consectetur, magna non, pharetra tincidunt. Euismod ipsum laoreet felis donec aliquet turpis dolore tellus ipsum ante felis tempus sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa molestie ipsum magna et adipiscing dolore aliquet turpis dolore molestie ipsum, ante felis, nisi tellus sit lobortis molestie tempus, lobortis eget sit nunc, molestie tempus proin adipiscing. Nisi sem pharetra lobortis mauris ac et at dolor laoreet felis donec praesent adipiscing nisi aliquet pulvinar, massa mauris adipiscing aliquam nibh elit magna non dolor tempus praesent amet. Nunc tellus ipsum ante at aliquam aliquet sit lobortis molestie lorem ante laoreet, id at aliquam sem pharetra ut non feugiat nibh eget ac et elit congue euismod dolor. Mi felis erat diam amet nunc eget erat, praesent nonummy dolore ullamcorper ipsum, laoreet felis aliquam praesent amet nunc molestie ipsum massa felis aliquam aliquet sit lobortis mauris tempus. Nibh eget, lorem nibh mauris lorem proin adipiscing nisi, non sit massa at, nisi sem consectetur ut volutpat feugiat et consectetur, nisi non dolor lobortis eget ac et nonummy. Magna ullamcorper dolor laoreet id erat et amet congue aliquet pulvinar laoreet felis erat ante felis tempus proin consectetur ut non feugiat tincidunt id ipsum laoreet felis tempus proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa, felis, erat aliquet pulvinar mi nonummy magna diam amet nunc proin adipiscing. Aliquam sem pharetra ut eget ac, proin consectetur congue volutpat feugiat et elit magna. Ullamcorper amet, tincidunt euismod ipsum ante adipiscing, dolore tellus ipsum ante mauris tempus praesent. Turpis nisi, non sit lobortis volutpat feugiat nibh elit erat diam pharetra tincidunt volutpat. Nibh eget, lorem mi nonummy magna, euismod dolor laoreet, eget sed mi, adipiscing aliquam. Praesent turpis ut tellus feugiat massa mauris lorem sed laoreet felis erat praesent, adipiscing. Aliquam proin turpis nunc id tempus praesent turpis nisi molestie, ipsum ante mauris aliquam. Proin consectetur nisi, non dolor lobortis, eget nisi sem consectetur congue euismod pulvinar tincidunt. Euismod pulvinar, massa felis aliquam proin turpis nunc tellus feugiat ante at aliquam aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat praesent nonummy aliquam aliquet sit nunc tellus ipsum ante at aliquam sem pharetra ut volutpat feugiat nibh at magna mi adipiscing aliquam proin. Mauris ac diam consectetur, congue non pharetra tincidunt id sed mi felis donec aliquet pulvinar nunc id erat aliquet turpis lobortis molestie tempus, proin. At nisi, non sit ut volutpat sed et nonummy magna ullamcorper pharetra tincidunt id erat et amet tincidunt euismod sed mi elit aliquam aliquet. Turpis, nunc tellus tempus ante at magna sem pharetra congue ullamcorper dolor laoreet, elit ac ullamcorper pharetra tincidunt, eget erat et elit dolor lobortis. Eget sed mi elit donec ullamcorper pulvinar tincidunt id erat praesent nonummy dolore tellus pulvinar massa, id aliquam praesent turpis dolore aliquet sit lobortis. Molestie turpis ut volutpat lorem ante at magna sem pharetra ut volutpat lorem, nibh, elit donec diam pharetra, laoreet elit ac diam pharetra, tincidunt. Id sed lobortis, mauris ac, et consectetur congue euismod sed laoreet eget erat, praesent nonummy donec praesent turpis nisi non sit ut felis lorem. Nibh elit, erat, et elit donec diam pulvinar laoreet eget sed laoreet felis aliquam praesent adipiscing aliquam sem pharetra, ut non dolor lobortis eget. Erat et, elit donec, ullamcorper amet, nunc euismod pulvinar massa mauris lorem ante at aliquam proin consectetur congue ullamcorper dolor lobortis eget ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt id ipsum ante felis tempus praesent turpis ut non pharetra ut molestie sed laoreet felis donec, aliquet amet dolore aliquet pulvinar lobortis molestie tempus. Proin at magna, diam consectetur magna, ullamcorper pharetra laoreet id sed diam amet nisi aliquet sit lobortis mauris aliquam sem turpis, ut volutpat lorem nibh, mauris. Lorem et nonummy congue euismod sed laoreet eget, erat praesent amet congue id ipsum ante at aliquam aliquet sit lobortis volutpat lorem nibh mauris magna diam. Pharetra, magna ullamcorper pulvinar tincidunt id sed mi adipiscing aliquam praesent at ac sem pharetra lobortis non feugiat nibh elit ac sem pharetra sed mi felis. Erat praesent adipiscing nisi aliquet turpis ut volutpat, feugiat tincidunt elit erat praesent nonummy donec aliquet amet massa molestie ipsum ante mauris ac proin at magna. Sem consectetur magna ullamcorper pulvinar tincidunt felis tempus ante, felis aliquam, molestie ac, et at, magna ullamcorper pharetra lobortis elit magna sem, dolor lobortis mauris sed. Mi elit magna euismod dolor donec aliquet pulvinar, laoreet id tempus praesent adipiscing dolore aliquet sit massa felis tempus et consectetur nisi sem dolor nibh mauris. Lorem et consectetur magna volutpat sit ut molestie ipsum proin at aliquam proin turpis congue volutpat feugiat nibh elit magna non pharetra lobortis eget lorem et. Nonummy magna ullamcorper pulvinar laoreet elit tempus, ante adipiscing nisi non sit lobortis mauris lorem proin consectetur magna sem consectetur, congue euismod sed laoreet felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis nisi sem pharetra ut volutpat dolor lobortis elit ac diam pharetra congue, euismod dolor tincidunt non, pharetra congue diam nonummy dolore aliquet pulvinar massa id. Tempus ante at ac proin, at magna ullamcorper amet dolore ullamcorper pulvinar tincidunt id amet nunc id tempus praesent adipiscing donec aliquet turpis nisi, non sit lobortis. Volutpat feugiat nibh at ac ullamcorper pharetra tincidunt volutpat sed mi felis erat eget erat praesent nonummy donec aliquet, sit massa, id, tempus proin adipiscing nisi aliquet. Sit lobortis molestie lorem et, consectetur magna sem pharetra, praesent amet nunc tellus pulvinar massa id aliquam aliquet turpis dolore tellus sit massa molestie lorem proin consectetur. Nisi non, dolor lobortis eget lorem, nibh, elit, donec ante mauris ac et at magna diam pharetra congue euismod, ipsum laoreet felis erat praesent amet nunc euismod. Ipsum massa mauris tempus proin consectetur ut tellus feugiat nibh elit donec praesent nonummy congue euismod ipsum laoreet elit erat, ante adipiscing nisi aliquet turpis ut non. Dolor dolore, aliquet sit massa felis donec aliquet pulvinar, nunc molestie tempus proin adipiscing nisi aliquet sit lobortis, molestie ac proin consectetur nisi non pharetra lobortis eget. Lorem ante felis tempus praesent sit ut, tellus feugiat, massa volutpat feugiat laoreet eget ac diam pharetra lobortis eget erat et consectetur magna euismod dolor laoreet elit. Donec proin turpis nunc molestie ipsum proin adipiscing nisi non feugiat massa at aliquam, aliquet sit lobortis molestie, lorem proin, consectetur nisi non dolor nibh mauris magna. Sem mauris sed et nonummy ut non dolor laoreet eget erat et amet dolore aliquet amet massa molestie ipsum, ante mauris, aliquam sem, turpis magna sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit donec aliquet turpis massa molestie tempus mi turpis lobortis volutpat, dolor laoreet. Id ipsum laoreet, felis, tempus ante at ac sem pharetra, ut volutpat feugiat. Nibh, elit ac mi, elit erat, praesent turpis nisi non pharetra ut volutpat. Sed tincidunt euismod ipsum laoreet adipiscing donec aliquet turpis dolore tellus feugiat ante. Mauris ac, proin consectetur, nisi volutpat feugiat laoreet eget tempus praesent adipiscing donec. Aliquet turpis nunc, molestie tempus ante at nisi aliquet, sit ut volutpat dolor. Tincidunt eget ac sem, amet tincidunt euismod ipsum praesent nonummy dolore aliquet pulvinar. Massa id ipsum proin adipiscing nisi non sit ut molestie feugiat et elit. Ac diam consectetur tincidunt volutpat ipsum, ante felis aliquam praesent sit nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent amet nunc molestie tempus mi diam nonummy magna ullamcorper amet nunc, euismod sed ante. Felis donec aliquet sit ut, molestie ipsum proin turpis dolore tellus ipsum massa at ac proin. Sit ut molestie feugiat ante at magna sem, pharetra lobortis eget lorem proin consectetur congue, non. Pharetra laoreet eget ac, diam, amet congue volutpat sed ante mauris tempus proin consectetur, nisi non. Pharetra congue non dolor nibh, nonummy, congue volutpat sed, nibh eget ac diam amet, congue ullamcorper. Feugiat lobortis mauris tempus proin consectetur ut non sit lobortis eget sed et, nonummy donec praesent. Adipiscing donec aliquet turpis nunc tellus feugiat massa molestie aliquam proin, nonummy, magna, ullamcorper pulvinar tincidunt. Euismod pulvinar massa mauris, tempus proin adipiscing nisi non sit, ut volutpat sed nibh elit, magna. Diam amet, congue euismod sed ante adipiscing nisi aliquet sit nunc molestie lorem ante mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus feugiat lobortis molestie elit erat diam amet congue euismod dolor mi felis erat praesent nonummy dolore tellus pulvinar massa, mauris tempus, proin, adipiscing. Nisi sem sit lobortis eget erat et nonummy magna euismod pulvinar laoreet felis donec diam, amet nunc tellus sit massa id tempus proin adipiscing. Aliquam sem, pharetra ut volutpat lorem ante mauris ac diam consectetur congue euismod sed nibh elit donec diam, pharetra congue id sed mi adipiscing. Donec aliquet pulvinar massa felis tempus praesent turpis dolore aliquet sit massa mauris tempus nibh mauris, ac diam consectetur magna ullamcorper, pharetra, tincidunt euismod. Ipsum massa id tempus, ante at ac tincidunt euismod ipsum mi felis tempus sem turpis ut tellus feugiat nibh mauris aliquam sem, consectetur congue. Ullamcorper pharetra tincidunt euismod, ipsum, massa molestie ipsum ante mauris, id ipsum ante felis aliquam praesent, sit nunc tellus feugiat lobortis eget lorem nibh. Eget sed mi elit dolore euismod dolor laoreet felis donec, aliquet mauris lorem et nonummy donec diam amet nunc euismod, pulvinar massa id aliquam. Proin at ac proin consectetur congue non dolor lobortis eget erat et nonummy donec proin at, magna, diam pharetra congue non sed nibh eget. Erat et, nonummy dolore euismod ipsum, mi felis erat aliquet amet tincidunt id ipsum ante mauris tempus nunc molestie sit nibh mauris lorem sem. Pharetra, congue non dolor laoreet id ipsum, mi nonummy donec praesent turpis dolore sed nibh eget erat praesent adipiscing dolore aliquet turpis, ut tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mi elit donec diam nonummy dolore tellus pulvinar massa mauris. Lorem ante mauris ac sem pharetra ut molestie lorem et elit. Ac diam turpis, dolore tellus ipsum, ante adipiscing nisi aliquet sit. Nunc tellus feugiat nibh mauris ac et consectetur magna, ullamcorper pharetra. Tincidunt id sed, mi felis tempus et at, magna sem consectetur. Magna diam pulvinar nunc euismod ipsum massa mauris tempus praesent adipiscing. Nisi non sit massa mauris ac proin consectetur congue non, amet. Dolore, aliquet turpis ut tellus sit tincidunt mauris, lorem diam consectetur. Congue ullamcorper dolor laoreet, id erat et adipiscing dolore, euismod sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam turpis dolore tellus pulvinar, massa, molestie lorem ante at aliquam sem pharetra ut volutpat sed aliquam sem sit. Ut, non, pharetra congue euismod pulvinar tincidunt felis donec praesent nonummy dolore tellus pulvinar nunc mauris lorem, proin at. Ac, proin volutpat dolor lobortis elit erat diam pharetra tincidunt volutpat ac et nonummy magna ullamcorper pulvinar tincidunt elit. Donec mi adipiscing dolore tellus sit nunc molestie et elit dolore aliquet amet tincidunt euismod pulvinar massa molestie tempus. Nibh, eget lorem et consectetur magna ullamcorper pharetra congue euismod pulvinar massa id ut non feugiat, et at magna. Sem pharetra tincidunt euismod pulvinar, laoreet, eget, erat praesent adipiscing donec praesent turpis nisi non pharetra ut volutpat feugiat. Nibh molestie ipsum ante, felis aliquam proin consectetur nisi non sit lobortis eget sed nibh eget donec diam, nonummy. Dolore, aliquet amet nunc id ipsum ante at aliquam diam consectetur, congue euismod sed et consectetur tincidunt volutpat lorem. Tincidunt id sed laoreet id aliquam aliquet, turpis ut molestie, lorem, nibh eget erat diam consectetur dolore euismod dolor. Laoreet id tempus mi felis aliquam, praesent adipiscing ut tellus feugiat ante at aliquam sem at magna diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt id erat mi nonummy dolore aliquet sit nunc tellus feugiat congue euismod pulvinar laoreet felis aliquam. Praesent turpis dolore aliquet sit lobortis mauris tempus proin turpis nisi non feugiat nibh, at ac et. Nonummy erat laoreet, eget ac diam pharetra tincidunt id ipsum mi, elit dolore ullamcorper pulvinar tincidunt id. Tempus mi adipiscing dolore euismod tempus mi nonummy dolore nibh, eget, sed laoreet, felis erat praesent turpis. Dolore tellus sit ut molestie lorem proin turpis nunc tellus, consectetur pulvinar ante felis aliquam molestie lorem. Nibh eget erat diam amet congue euismod dolor mi, elit donec euismod dolor mi felis donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac proin consectetur magna ullamcorper amet, congue euismod dolor tincidunt felis tempus praesent adipiscing nisi, aliquet turpis nisi tellus. Sit nibh euismod ipsum massa felis donec ullamcorper amet massa molestie tempus mi adipiscing dolore tellus feugiat massa mauris, tempus. Sem consectetur, nisi non sit, ut eget sed massa felis donec praesent turpis nisi aliquet feugiat massa mauris ac sem. Turpis nisi non feugiat nibh mauris magna diam pharetra congue euismod sed nibh elit tempus ante at aliquam sem consectetur. Congue non dolor nibh volutpat erat et elit donec aliquet pulvinar tincidunt id ipsum ante adipiscing aliquam tincidunt id sed. Praesent adipiscing dolore ullamcorper ipsum laoreet felis, erat praesent turpis nunc tellus ipsum ante felis aliquam proin consectetur ut tellus. Feugiat nibh mauris ac lobortis mauris ac proin pharetra ut molestie, feugiat nibh, eget erat diam pharetra congue, euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi non pharetra congue non pharetra congue ullamcorper amet massa felis tempus, ante felis, nisi aliquet pulvinar, massa mauris tempus. Ante at magna tellus sit lobortis eget lorem et at pulvinar donec nibh non adipiscing lorem lobortis non adipiscing sit. Sed aliquam lobortis euismod pulvinar nunc tellus feugiat praesent, felis, donec, sem turpis nunc molestie feugiat nibh at aliquam sem. Consectetur magna, ullamcorper amet congue, euismod ipsum mi elit, erat praesent turpis dolore aliquet elit donec diam nonummy dolore tellus. Pulvinar massa id donec aliquet sit nunc id tempus, proin turpis nunc id tempus mi adipiscing dolore tellus mauris ac. Et elit erat praesent nonummy nunc euismod ipsum laoreet adipiscing aliquam, aliquet turpis nunc id erat proin turpis dolore tellus. Ipsum ante felis aliquam sem consectetur tincidunt volutpat sed laoreet eget erat praesent nonummy dolore ullamcorper pulvinar massa molestie aliquam. Praesent adipiscing nisi aliquet feugiat ante mauris lorem ante mauris ac diam nonummy aliquam praesent turpis nunc, id ipsum ante. Mauris ac proin consectetur congue non, dolor tincidunt, euismod dolor, laoreet euismod pulvinar laoreet elit erat mi adipiscing dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut tellus, sit sed tincidunt felis erat mi nonummy nunc euismod ipsum mi adipiscing donec aliquet sit laoreet adipiscing aliquam proin. At aliquam sem consectetur ut volutpat lorem proin consectetur nisi, non pharetra tincidunt volutpat ac et consectetur congue non dolor tincidunt. Euismod pulvinar massa id ipsum massa at aliquam, et consectetur ut euismod dolor laoreet elit donec praesent nonummy dolore tellus pulvinar. Laoreet mauris tempus ante at nisi sem pharetra ut volutpat feugiat et consectetur congue aliquet pulvinar tincidunt id, tempus ante nonummy. Aliquam, proin turpis ut non sit nibh mauris aliquam proin consectetur magna ullamcorper, amet, congue euismod ipsum mi felis lorem nibh. Eget erat mi elit magna diam pulvinar, dolore tellus sit nunc tellus, feugiat nibh eget sed nibh elit ac ullamcorper pharetra. Tincidunt volutpat dolor, laoreet non dolor lobortis eget ac et consectetur magna non dolor laoreet eget erat, praesent, adipiscing, aliquam aliquet. Turpis dolore tellus sit lobortis mauris ac tincidunt euismod ipsum mi adipiscing donec aliquet sit nunc molestie aliquam praesent sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor lobortis volutpat erat mi elit magna ullamcorper amet tincidunt euismod, pulvinar nunc molestie lorem proin turpis nisi. Non amet congue euismod dolor laoreet elit erat praesent amet nunc euismod tempus ante adipiscing donec aliquet turpis ut. Tellus sit, lobortis, mauris ac et turpis lobortis mauris ac et elit ac sem dolor, lobortis eget lorem, nibh. Eget erat mi adipiscing aliquam aliquet sit nunc molestie feugiat massa mauris lorem massa id tempus, mi adipiscing, aliquam. Sem turpis ut volutpat dolor lobortis, eget, lorem nibh eget donec praesent adipiscing dolore, ullamcorper sit massa molestie feugiat. Lobortis euismod pulvinar tincidunt euismod ipsum mi adipiscing, nisi tellus pulvinar, massa mauris lorem proin at aliquam non, feugiat. Lobortis eget sed nibh elit sed ante at lorem et at magna sem, consectetur congue ullamcorper dolor tincidunt, id. Tempus ante felis donec praesent adipiscing nisi non pharetra ut volutpat dolor nibh at, erat praesent amet nunc euismod. Ipsum massa felis aliquam sem turpis nunc molestie tempus ante adipiscing nisi, non feugiat, massa adipiscing nisi aliquet sit. Ut non dolor tincidunt volutpat sed laoreet elit magna, euismod, dolor tincidunt id sed mi felis tempus proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat et amet congue ullamcorper amet dolore tellus ipsum mi felis tempus aliquam proin adipiscing nisi non feugiat massa, mauris ac et at congue. Ullamcorper pharetra congue, euismod sed tincidunt felis, tempus mi, felis, aliquam sem turpis ut non dolor tincidunt eget ac diam amet dolore, euismod sed. Laoreet, id ipsum ante felis aliquam sem sit massa mauris tempus proin turpis ut tellus dolor laoreet eget erat praesent amet dolore euismod, ipsum. Massa id ipsum ante, felis nisi aliquet feugiat massa molestie dolor lobortis eget lorem, ut euismod sed nibh eget erat diam amet, tincidunt euismod. Pulvinar massa molestie tempus proin at ac, sem turpis lobortis mauris tempus sem consectetur nisi sem massa, molestie ipsum, ante at aliquam sem at. Magna diam nonummy congue ullamcorper pulvinar laoreet felis erat praesent turpis dolore tellus pulvinar massa molestie lorem, ante mauris ut non sit massa mauris. Ac nibh elit ac diam, amet dolore ullamcorper dolor, mi id pulvinar massa mauris lorem, nibh, at magna sem pharetra congue volutpat feugiat nibh. Eget sed mi felis erat praesent turpis, nunc id tempus praesent adipiscing nisi tellus sit massa mauris lorem proin, adipiscing aliquam sem consectetur, ipsum. Proin at aliquam, aliquet sit lobortis mauris lorem proin, consectetur nisi, non feugiat nibh at nisi sem sit lobortis volutpat sed, et, elit magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper pulvinar massa molestie ipsum massa mauris tempus proin at magna sem pharetra donec praesent turpis ut tellus feugiat massa volutpat. Feugiat lobortis eget erat et amet tincidunt eget erat, mi elit donec diam pulvinar tincidunt id tempus, proin at nisi non. Sit lobortis molestie lorem et at magna ullamcorper pharetra lobortis elit ac, et nonummy magna ullamcorper pulvinar laoreet felis tempus mi. Euismod ipsum massa, felis donec aliquet sit nunc tellus feugiat ante adipiscing dolore tellus sit massa molestie nonummy magna non pulvinar. Tincidunt id sed praesent amet congue euismod ipsum mi elit donec aliquet turpis dolore tellus feugiat ante felis aliquam aliquet pulvinar. Massa mauris magna non dolor laoreet elit ac diam amet congue euismod ipsum laoreet id ipsum ante, felis tempus proin, at. Magna sem pharetra tincidunt volutpat sed diam consectetur, laoreet, id sed laoreet felis erat, praesent amet nunc, molestie ipsum ante felis. Aliquam sem turpis ut molestie tempus ante at magna sem, consectetur magna diam pharetra tincidunt volutpat, sed laoreet elit, donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar tincidunt tellus pulvinar, magna diam amet dolore aliquet amet massa id tempus proin adipiscing nisi, aliquet sit massa mauris tempus proin consectetur nisi, non pharetra. Tincidunt ullamcorper pulvinar ut tellus ipsum ante at aliquam sem sit lobortis molestie ac proin at ac diam pharetra congue, euismod dolor mi elit magna ullamcorper. Pulvinar ut, non, sit ut volutpat dolor laoreet elit ac diam pharetra tincidunt volutpat sed et elit, tempus ante adipiscing nisi aliquet turpis nunc molestie feugiat. Laoreet id sed praesent nonummy congue euismod ipsum massa id tempus ante adipiscing nisi sem sit ut volutpat feugiat nibh mauris erat, et nonummy donec ullamcorper. Pharetra, congue ullamcorper pulvinar massa, molestie feugiat massa mauris ac et at magna diam consectetur congue euismod dolor laoreet elit donec diam pulvinar tincidunt eget sed. Nunc euismod sed mi adipiscing dolore ullamcorper ipsum mi elit, donec ullamcorper pulvinar laoreet felis donec ullamcorper pulvinar tincidunt euismod pulvinar ante sed laoreet adipiscing aliquam. Praesent turpis nisi non, feugiat massa mauris ac et elit ac diam consectetur tincidunt euismod sed laoreet eget, erat praesent adipiscing aliquam aliquet sit nunc molestie. Tempus, massa, mauris aliquam sem, turpis nisi volutpat lorem lobortis eget erat diam pharetra tincidunt volutpat pulvinar massa mauris lorem ante at, aliquam proin consectetur magna. Ullamcorper amet tincidunt, volutpat ipsum laoreet felis donec praesent turpis nunc tellus ipsum ante felis tempus proin, elit donec praesent amet congue id erat et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt volutpat consectetur nisi non pharetra lobortis mauris magna sem, consectetur ut non sed laoreet. Eget sed laoreet, adipiscing donec, ullamcorper pulvinar massa felis erat aliquet consectetur nisi non dolor. Lobortis volutpat dolor tincidunt id sed mi adipiscing, donec tellus sit massa id, tempus proin. Adipiscing nisi aliquet turpis lobortis, donec mi, adipiscing aliquam praesent turpis ut tellus feugiat lobortis. Eget dolor laoreet elit ac diam dolor nibh elit magna ullamcorper pharetra tincidunt euismod nonummy. Magna ullamcorper, pulvinar laoreet felis erat mi adipiscing dolore tellus, sit, ut molestie feugiat massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, erat et nonummy donec praesent adipiscing donec aliquet sit. Ut tellus lorem ante adipiscing nisi molestie ipsum ante mauris. Nisi, sem consectetur nisi laoreet felis erat praesent nonummy nunc. Euismod ipsum ante mauris tempus proin at aliquam non feugiat. Massa at, ac proin, consectetur congue ullamcorper pharetra congue aliquet. Turpis nisi non dolor lobortis eget, lorem nibh elit erat. Diam amet congue euismod ipsum laoreet, felis donec, praesent turpis. Dolore aliquet feugiat massa mauris lorem tincidunt euismod ipsum mi. Felis aliquam, praesent turpis ut, molestie feugiat nibh mauris, ac. Proin, consectetur congue volutpat feugiat nibh elit magna, ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et nonummy magna ullamcorper pulvinar, nunc tellus ipsum laoreet adipiscing donec ullamcorper pulvinar massa tellus feugiat ante mauris tempus proin at nisi sem. Pharetra congue euismod dolor nibh elit donec diam nonummy congue id erat praesent adipiscing donec et, elit erat diam consectetur congue euismod dolor. Laoreet id tempus mi felis aliquam praesent turpis, nunc id aliquam praesent adipiscing ut sem, pharetra ut volutpat feugiat nisi non dolor lobortis. Eget erat et nonummy, magna, ullamcorper amet nunc id ipsum mi adipiscing dolore tellus ipsum laoreet, felis aliquam amet, dolore euismod dolor tincidunt. Felis tempus mi adipiscing nisi sem turpis nunc mauris tempus praesent adipiscing ut tellus, feugiat massa at aliquam non, sit massa mauris, dolore. Tellus pulvinar ante felis tempus proin consectetur magna non sit nibh mauris ac proin consectetur magna ullamcorper pharetra laoreet eget erat et nonummy. Dolore ullamcorper dolor nisi non feugiat nibh eget lorem et nonummy, magna diam amet nunc euismod ipsum nunc molestie tempus proin adipiscing nisi. Diam amet tincidunt euismod dolor, laoreet, felis tempus praesent amet nunc euismod pulvinar, massa felis aliquam aliquet pulvinar nunc, tellus ipsum massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod pulvinar nunc id tempus mi adipiscing donec, praesent at ac sem sit lobortis volutpat dolor, nibh at magna non. Pharetra congue, euismod pulvinar mi elit donec diam pulvinar tincidunt id pulvinar massa, molestie lorem nibh mauris aliquam sem pharetra congue. Euismod ipsum massa id erat mi adipiscing tempus proin consectetur nisi non pharetra tincidunt volutpat sed laoreet eget donec praesent amet. Dolore aliquet amet magna ullamcorper pharetra congue ullamcorper pulvinar tincidunt id ipsum mi adipiscing aliquam aliquet, sit nunc molestie feugiat, nibh. Mauris lorem proin consectetur magna, ullamcorper pulvinar laoreet felis donec aliquet amet nunc tellus feugiat massa mauris aliquam sem turpis ut. Non, sit ut eget lorem et consectetur congue, non dolor laoreet felis donec aliquet turpis nunc, tellus feugiat massa mauris tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar massa molestie lorem tincidunt id sed, mi nonummy dolore aliquet ipsum laoreet nonummy donec ullamcorper dolor tincidunt id. Erat praesent turpis nunc euismod pulvinar massa mauris aliquam proin eget, erat mi, adipiscing donec praesent amet nunc molestie tempus. Mi felis aliquam aliquet sit lobortis volutpat feugiat nibh mauris mauris aliquam proin, adipiscing magna nibh mauris aliquam sem, sit. Lobortis molestie lorem proin at congue volutpat, feugiat et at magna non dolor congue eget, lorem, nibh tempus proin adipiscing. Nisi sem pharetra ut molestie, feugiat lobortis elit magna, sem consectetur congue euismod dolor laoreet elit donec ullamcorper dolor nibh. Elit donec diam pharetra nibh eget erat diam nonummy dolore euismod pulvinar nunc molestie tempus mi turpis dolore tellus sit. Nunc tellus feugiat nibh mauris ac diam consectetur congue, volutpat sed massa felis donec ullamcorper pulvinar laoreet felis, erat praesent. Adipiscing aliquam sem turpis, ut tellus, sit lobortis eget lorem nibh molestie feugiat ante at aliquam sem sit lobortis, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem sit nunc molestie pulvinar nunc tellus pulvinar massa id tempus praesent turpis, ut non sit ut molestie lorem proin at magna diam, pharetra tincidunt volutpat. Dolor, laoreet felis tempus proin turpis nisi non sit lobortis eget lorem proin consectetur magna non, dolor lobortis elit ac diam nonummy, congue volutpat erat et consectetur. Magna praesent turpis, ut molestie tempus proin adipiscing aliquam sem pharetra ut volutpat feugiat et consectetur congue volutpat dolor nibh elit, magna sem consectetur nisi sem turpis. Ut sem pharetra congue, non dolor laoreet id sed laoreet adipiscing donec praesent turpis dolore tellus sit lobortis molestie lorem et at id sed mi adipiscing donec. Aliquet turpis, nunc tellus feugiat massa mauris aliquam aliquet sit lobortis, molestie feugiat nibh at ac diam nonummy magna, ullamcorper amet tincidunt elit donec diam amet congue. Euismod ipsum laoreet felis, aliquam aliquet amet nunc molestie, ipsum mi adipiscing nisi tellus pulvinar massa, felis, tempus sem consectetur, nisi mi, adipiscing aliquam, aliquet sit nunc. Molestie feugiat massa, molestie lorem et, at magna sem, pharetra tincidunt volutpat erat, mi felis erat praesent nonummy dolore euismod, ipsum nibh eget lorem proin consectetur congue. Non pharetra lobortis eget erat et elit dolore euismod dolor mi elit donec ullamcorper pulvinar nunc id tempus praesent adipiscing donec tincidunt id sed et elit aliquam. Praesent adipiscing aliquam aliquet, sit ut volutpat lorem ante at magna diam nonummy congue euismod dolor laoreet elit donec diam amet ut molestie feugiat massa at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit lobortis molestie tempus nibh at aliquam sem pharetra lobortis volutpat sed, et elit congue volutpat feugiat nibh elit erat et elit erat. Aliquet adipiscing dolore tellus, ipsum dolore, tellus pulvinar massa mauris lorem proin adipiscing nisi non, pharetra ut non dolor lobortis eget erat sit nunc. Molestie feugiat nibh at ac et nonummy congue non dolor laoreet eget sed mi, felis donec aliquet amet massa id, erat praesent turpis nisi. Aliquet pulvinar massa mauris aliquam praesent turpis ut tellus feugiat lobortis, mauris aliquam non sit lobortis molestie lorem et at, ac diam pharetra, tincidunt. Aliquet turpis ut tellus lorem ante mauris ac sem pharetra ut eget sed nibh, eget erat diam amet congue euismod ipsum laoreet felis erat. Praesent adipiscing nisi sem pharetra tincidunt volutpat sed laoreet eget erat praesent nonummy congue euismod sed mi felis, donec, ullamcorper amet nunc molestie ipsum. Mi turpis nisi aliquet sit lobortis eget lorem et elit, magna ullamcorper nonummy, dolore aliquet sit nunc tellus feugiat massa mauris ac sem turpis. Nisi sem, pulvinar tincidunt id tempus praesent, adipiscing donec praesent at magna sem pharetra lobortis, eget, lorem nibh at ac ullamcorper amet tincidunt, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, laoreet felis tempus mi felis aliquam praesent turpis ut, tellus feugiat massa. Mauris lorem proin, tempus ante felis nisi sem consectetur nisi volutpat lorem proin. At ac sem sit lobortis mauris aliquam, sem pharetra lobortis eget ac proin. Consectetur dolor, lobortis eget ac et nonummy dolore ullamcorper pulvinar nunc id, erat. Praesent nonummy donec tellus, pulvinar massa adipiscing donec aliquet pulvinar massa id tempus. Amet, dolore ullamcorper turpis nunc, euismod, ipsum ante, felis aliquam sem turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam ac et amet dolore ullamcorper dolor laoreet elit erat ante mauris tempus proin consectetur nisi non sit lobortis mauris ac proin consectetur ut aliquet turpis nunc tellus feugiat. Massa felis ac proin consectetur nisi volutpat feugiat ante mauris lorem et nonummy, congue ullamcorper amet nunc euismod, pulvinar nunc non dolor, nibh, eget ac ullamcorper dolor nibh elit ac. Diam nonummy magna ullamcorper pulvinar tincidunt felis erat praesent amet nunc tellus ipsum laoreet id tempus ante elit erat mi elit dolore, ullamcorper amet nunc euismod ipsum massa mauris, tempus. Ante consectetur ut tellus feugiat, nibh, at ac sem consectetur lobortis molestie ac proin consectetur magna non dolor lobortis volutpat sed laoreet felis, erat diam nonummy nunc euismod ipsum massa. Mauris tempus proin at aliquam sem pharetra tincidunt ullamcorper pulvinar massa id erat mi adipiscing nisi sem turpis ut non pharetra lobortis eget ac diam consectetur congue non, dolor, tincidunt. Euismod ipsum mi adipiscing pulvinar dolore tellus feugiat lobortis molestie lorem ante consectetur ut molestie feugiat lobortis mauris ac et nonummy congue non ante mauris ac proin consectetur nisi, sem. Pharetra congue volutpat sed, laoreet felis erat praesent nonummy tincidunt id erat praesent nonummy nunc tellus pulvinar massa felis aliquam ullamcorper amet, praesent volutpat, amet aliquam lobortis diam adipiscing ipsum. Lobortis aliquam proin at dolor tincidunt molestie consectetur dolor nisi proin volutpat dolor tincidunt id ipsum massa nonummy dolore ullamcorper pulvinar massa id tempus praesent turpis dolore tellus feugiat massa. Mauris lorem ante at ac non sit lobortis mauris ac diam consectetur congue nibh eget, ac diam consectetur congue euismod sed et nonummy donec praesent nonummy dolore aliquet pulvinar nunc. Molestie sit massa mauris aliquam sem pharetra congue non proin consectetur, nisi volutpat lorem ante, at magna sem pharetra ut non lorem et elit donec diam, amet congue, ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna et nonummy congue volutpat sed nibh. Elit donec ullamcorper pharetra tincidunt laoreet eget ac. Et nonummy dolore aliquet amet nunc euismod tempus. Praesent adipiscing aliquam aliquet turpis, nisi non sit. Lobortis mauris ac et consectetur, feugiat, massa mauris. Ac proin, consectetur magna sem pharetra lobortis, elit. Erat mi elit donec diam nonummy dolore aliquet. Pulvinar, laoreet felis aliquam, praesent turpis nunc congue. Ullamcorper dolor laoreet felis erat aliquet amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit donec praesent adipiscing donec tellus pulvinar laoreet ullamcorper amet tincidunt, id erat mi elit, dolore ullamcorper pulvinar laoreet id erat diam, pulvinar tincidunt, felis. Erat mi adipiscing aliquam praesent turpis, nunc tellus adipiscing nisi non feugiat lobortis molestie lorem et at nisi volutpat feugiat, lobortis eget erat mi elit. Erat praesent nonummy nunc euismod pulvinar laoreet turpis nunc molestie feugiat ante adipiscing nisi, sem turpis ut mauris lorem nibh at magna sem consectetur congue. Ullamcorper amet nunc eget, erat nunc molestie tempus ante adipiscing aliquam aliquet feugiat massa mauris aliquam sem turpis nisi non dolor lobortis eget, magna diam. Consectetur magna ullamcorper amet tincidunt felis tempus erat praesent adipiscing nisi sem consectetur nisi diam consectetur congue ullamcorper pharetra tincidunt id sed mi adipiscing donec. Aliquet turpis nisi sem, consectetur nisi non pharetra lobortis aliquet, sit nunc mauris aliquam praesent turpis nunc molestie lorem nibh at aliquam sem at ac. Diam amet congue id dolor tincidunt felis, donec, diam nonummy dolore, aliquet pulvinar massa felis aliquam praesent sit nunc molestie ipsum proin at nisi proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, consectetur nisi sem, pharetra tincidunt volutpat lorem et nonummy congue non, pharetra tincidunt eget erat diam pharetra lorem. Nibh elit, magna non pharetra tincidunt euismod dolor laoreet id erat praesent adipiscing donec, aliquet sit nunc, molestie sit. Lobortis eget lorem congue ullamcorper pharetra tincidunt, euismod ipsum laoreet elit, donec, praesent amet tincidunt id ipsum mi felis. Aliquam, proin consectetur magna sem sit lobortis mauris ac proin id ipsum mi adipiscing nisi tellus sit lobortis volutpat. Feugiat nibh mauris magna sem consectetur ut, non pharetra laoreet elit donec diam amet congue praesent turpis dolore tellus. Sit ut volutpat feugiat sed mi nonummy nunc, euismod ipsum laoreet felis donec ullamcorper ipsum massa id tempus, praesent. Turpis, nisi aliquet euismod, pulvinar massa mauris tempus, sem sit massa mauris aliquam praesent, turpis nunc id, aliquam praesent. Turpis ut non sit lobortis molestie lorem et at magna sem mauris lorem, ante at magna non sit lobortis. Eget sed laoreet euismod sed laoreet adipiscing donec aliquet amet nunc id feugiat massa mauris lorem ante consectetur nisi. Sem, pharetra ut eget lorem et consectetur ut volutpat sed nibh elit erat diam amet congue id sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur, congue euismod dolor laoreet id erat mi adipiscing, aliquam aliquet elit ac. Diam nonummy dolore ullamcorper dolor laoreet felis tempus praesent turpis nunc tellus ipsum ante. Felis aliquam praesent turpis, ut tellus ipsum, ante at nisi, massa mauris aliquam, sem. Consectetur nisi non, dolor lobortis eget ac sem pharetra tincidunt volutpat dolor laoreet eget. Magna ullamcorper pulvinar tincidunt id ipsum pulvinar massa molestie tempus ante felis nisi sem. Consectetur nisi non sit tincidunt euismod amet nunc eget erat praesent nonummy dolore euismod. Pulvinar dolore tellus ipsum massa mauris aliquam sem, consectetur nisi non, feugiat nibh at. Magna sem pharetra lobortis eget lorem et consectetur ut volutpat sed nibh elit magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet amet, nunc euismod, ipsum massa felis aliquam praesent turpis ut, tellus sit lobortis volutpat amet tincidunt euismod sed laoreet. Elit donec aliquet amet dolore tellus pulvinar massa, molestie tempus ante, consectetur magna non sit ut non dolor tincidunt proin. Elit ac diam amet congue euismod dolor laoreet felis erat diam amet tincidunt id tempus mi adipiscing aliquam, aliquet sit. Ut, molestie ipsum ante turpis ac, diam amet congue ullamcorper dolor tincidunt id tempus mi adipiscing nisi aliquet pulvinar nunc. Molestie feugiat nibh mauris aliquam diam consectetur magna, non adipiscing nisi aliquet feugiat massa mauris aliquam sem turpis nisi volutpat. Feugiat nibh eget lorem diam consectetur, magna ullamcorper pulvinar laoreet eget erat praesent amet congue mi felis aliquam aliquet turpis. Nisi aliquet feugiat massa, mauris tempus ante consectetur magna diam consectetur congue euismod sed nibh elit donec praesent amet congue. Euismod tincidunt euismod sed et elit donec, praesent turpis nunc euismod ipsum massa mauris lorem proin, turpis ut, non sit. Nibh laoreet felis, donec aliquet pulvinar massa felis tempus praesent turpis dolore tellus pulvinar massa felis aliquam praesent turpis, nunc. Molestie lorem praesent sit nunc id tempus praesent eget erat et amet congue euismod dolor laoreet id ipsum mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis eget lorem et at magna non dolor lobortis eget erat et nonummy congue, euismod dolor, laoreet, elit donec diam pulvinar. Nunc tellus ipsum magna ullamcorper, dolor tincidunt id sed mi elit erat mi at aliquam proin, turpis, ut non, dolor tincidunt volutpat. Sed laoreet eget donec ullamcorper pulvinar ut tellus ipsum ante adipiscing, aliquam sem sit lobortis molestie feugiat nibh elit, ac diam consectetur. Tincidunt euismod pulvinar laoreet felis erat praesent amet dolore, tellus eget erat praesent nonummy congue euismod sed mi elit erat praesent adipiscing. Dolore tellus feugiat ante felis aliquam aliquet sit nunc mauris tempus, proin tellus lorem ante, mauris ac sem pharetra ut volutpat feugiat. Lobortis eget erat et nonummy congue euismod sed mi elit magna, ullamcorper pulvinar, laoreet elit donec ante mauris lorem et elit erat. Et elit donec aliquet amet nunc tellus pulvinar nunc molestie, feugiat ante at nisi tellus sit nibh eget, ac proin at ac. Et nonummy, donec praesent, turpis nunc euismod sit massa felis aliquam sem turpis ut tellus pharetra ut volutpat sed congue ullamcorper, ipsum. Laoreet elit erat praesent, amet nunc molestie ipsum mi adipiscing aliquam sem consectetur nisi sem consectetur congue euismod dolor tincidunt id erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat et elit dolore praesent turpis dolore tellus tempus praesent, amet tincidunt felis consectetur congue. Non pharetra laoreet id erat mi nonummy dolore ullamcorper pulvinar dolore aliquet feugiat lobortis molestie. Feugiat lobortis eget erat et nonummy magna lobortis eget sed nibh elit donec mi, adipiscing. Aliquam praesent turpis, nisi aliquet sit lobortis mauris lorem proin at magna sem dolor lobortis. Eget lorem et molestie lorem proin adipiscing nisi molestie ipsum proin at aliquam sem pharetra. Ut non pharetra tincidunt, volutpat dolor, laoreet felis erat praesent nonummy tempus mi adipiscing donec. Praesent turpis ut tellus feugiat massa mauris aliquam sem, pharetra, ut volutpat lorem nibh eget. Ac, et elit donec, ullamcorper dolor, mi aliquam proin, consectetur congue volutpat sed nibh elit. Erat, mi felis erat praesent turpis nisi aliquet sit lobortis mauris lorem ante at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et at ac ullamcorper pharetra lobortis id ipsum mi felis, donec, praesent adipiscing aliquam aliquet turpis ut tellus consectetur, magna, non dolor tincidunt eget. Erat mi felis, donec aliquet amet, dolore sem turpis ut volutpat feugiat, nibh eget sed laoreet id tempus magna ullamcorper pharetra congue id ipsum. Laoreet id tempus proin adipiscing aliquam sem turpis ut volutpat, lorem lobortis elit magna sem pharetra lobortis mauris ac et nonummy pharetra ut non. Dolor nibh, eget ac et amet dolore ullamcorper pulvinar massa felis erat ante felis tempus sem turpis ut molestie lorem nisi, tellus, feugiat ante. At aliquam non sit lobortis molestie lorem et at magna non pharetra lobortis eget ac diam consectetur congue euismod sed mi felis aliquam praesent. Pulvinar nunc molestie tempus praesent, amet nunc molestie tempus praesent turpis dolore tellus, ipsum ante adipiscing aliquam proin, consectetur nisi non, pharetra ut eget. Lorem nibh, eget, ac diam pharetra lobortis eget erat et amet congue euismod sed, mi felis donec diam amet nunc id elit erat mi. Nonummy dolore euismod sed, laoreet felis tempus praesent adipiscing dolore aliquet sit ut volutpat, feugiat nibh mauris erat diam consectetur magna ullamcorper pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ac diam amet dolore, euismod pulvinar laoreet id erat praesent ullamcorper dolor tincidunt id sed praesent nonummy dolore euismod ipsum laoreet felis donec aliquet. Turpis dolore aliquet sit massa mauris ac proin turpis nisi non feugiat donec aliquet pulvinar ut molestie feugiat nibh mauris lorem et at magna non. Dolor tincidunt id sed mi, elit dolore volutpat sed et, nonummy congue nibh, mauris ac diam consectetur magna diam pharetra congue ullamcorper pulvinar laoreet felis. Tempus proin, turpis nisi tellus feugiat ante felis tempus, et non pharetra tincidunt volutpat dolor laoreet, elit magna diam amet nunc euismod ipsum laoreet felis. Tempus ante at aliquam proin at magna diam amet tincidunt volutpat lobortis, eget, ac et, elit donec praesent nonummy dolore euismod pulvinar nunc molestie tempus. Praesent adipiscing, dolore molestie ipsum mi adipiscing, nisi tellus pulvinar massa mauris lorem lobortis eget ac proin at congue non dolor laoreet elit magna diam. Amet dolore euismod pulvinar nunc id ipsum ante praesent adipiscing aliquam aliquet turpis nunc mauris tempus proin adipiscing nisi non pharetra lobortis molestie ac, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper pulvinar nunc euismod ipsum mi adipiscing dolore tellus sit nunc tellus ipsum ante at, nisi sem pharetra, ut volutpat pharetra lorem. Proin consectetur, ut volutpat feugiat nibh at magna non sit nibh mauris lorem et at, magna diam amet tincidunt ullamcorper ipsum mi. Felis, erat nibh elit magna sem dolor lobortis eget ac sem pharetra congue non dolor laoreet elit donec ullamcorper dolor laoreet eget. Ac diam nonummy, dolore euismod ipsum laoreet molestie lorem ante at magna diam nonummy congue euismod dolor laoreet eget sed mi, felis. Aliquam praesent turpis nisi molestie ipsum proin turpis feugiat, ante felis nisi aliquet sit nunc volutpat feugiat nibh, at magna diam pharetra. Congue ullamcorper dolor nibh elit erat diam pharetra tincidunt eget erat et nisi non dolor tincidunt eget lorem et consectetur ut non. Dolor tincidunt eget donec ullamcorper pharetra tincidunt id, erat diam nonummy dolore euismod pulvinar laoreet felis erat nisi tellus feugiat nibh mauris. Ac et elit donec ullamcorper pharetra dolore euismod pulvinar massa id ipsum proin adipiscing aliquam proin turpis nisi volutpat dolor lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, sem consectetur, congue volutpat at aliquam proin, consectetur magna, non dolor lobortis volutpat erat, et elit magna ullamcorper amet, tincidunt eget erat. Praesent nonummy donec tellus pulvinar mi adipiscing ac proin turpis ut volutpat feugiat nibh elit magna sem pharetra lobortis eget ac et nonummy. Magna euismod dolor laoreet id sed laoreet, adipiscing donec, et elit ac diam, pharetra tincidunt volutpat sed et nonummy magna ullamcorper dolor tincidunt. Id tempus mi, adipiscing dolore tellus pulvinar nunc molestie tempus laoreet, id ipsum laoreet, elit erat praesent amet dolore aliquet feugiat massa, molestie. Lorem ante consectetur nisi sem pharetra lobortis mauris aliquam sem pharetra, ut volutpat at ac diam nonummy congue euismod sed mi nonummy dolore. Euismod amet tincidunt id, ipsum, mi adipiscing, donec aliquet sit ut tellus feugiat nibh eget lorem molestie lorem proin consectetur ut, molestie lorem. Nibh mauris lorem nibh nonummy congue volutpat sed laoreet id erat, mi adipiscing donec praesent non dolor lobortis eget ac, diam nonummy donec. Ullamcorper, turpis dolore tellus ipsum ante felis aliquam aliquet pulvinar nunc id tempus proin adipiscing nisi non feugiat ante molestie aliquam sem consectetur. Magna sem, pharetra tincidunt volutpat sed nibh elit erat praesent, adipiscing donec aliquet sit ut tellus feugiat, ante adipiscing dolore molestie tempus praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac diam consectetur magna ullamcorper dolor laoreet, eget erat ut volutpat sed nibh elit ac diam pharetra lobortis elit erat, et elit magna ullamcorper. Pulvinar nunc euismod ipsum ante felis, aliquam praesent, turpis nunc molestie pharetra tincidunt id ipsum laoreet elit erat praesent amet laoreet, id tempus mi adipiscing. Dolore tellus ipsum ante adipiscing aliquam praesent turpis ut non pharetra, donec aliquet amet dolore molestie feugiat massa mauris ac proin consectetur nisi volutpat feugiat. Lobortis volutpat dolor laoreet felis donec, diam amet nunc mi nonummy, congue euismod ipsum laoreet adipiscing donec aliquet, pulvinar massa molestie ipsum, ante felis aliquam. Sem consectetur nisi non dolor lobortis eget sed volutpat dolor laoreet eget erat diam, amet dolore ullamcorper amet nunc molestie ipsum massa, mauris tempus proin. Consectetur nisi tellus lorem ante adipiscing, nisi non sit lobortis molestie, ipsum ante mauris, ac et consectetur, nisi non pharetra tincidunt volutpat sed nibh felis. Tempus massa felis tempus praesent eget erat et nonummy donec, aliquet, amet nunc, tellus ipsum massa felis nisi tellus pulvinar massa, mauris lorem ante consectetur. Nisi non, pharetra ut non dolor tincidunt, sem consectetur ut volutpat dolor lobortis eget erat, mi elit, dolore ullamcorper pulvinar tincidunt, id erat praesent, nonummy. Dolore aliquet, turpis nisi non pharetra lobortis eget lorem nunc molestie ipsum massa at aliquam sem, turpis, lobortis, volutpat lorem, ante at magna sem sit. Tincidunt volutpat dolor nibh elit magna ullamcorper pharetra nibh at, ac ante at aliquam aliquet sit lobortis mauris tempus ante at, nisi non dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod ipsum laoreet molestie ipsum ante mauris, aliquam sem sit ut. Molestie, feugiat nibh elit erat diam consectetur congue euismod id ipsum. Massa molestie, lorem nibh mauris lorem et, at magna diam nonummy. Donec aliquet amet nunc molestie tempus ante felis aliquam sem turpis. Nibh eget lorem nibh at magna ullamcorper dolor laoreet id sed. Laoreet felis erat, aliquet amet dolore tellus ipsum ante, felis tempus. Sem at magna, sem nonummy ac proin pharetra lobortis volutpat feugiat. Tincidunt euismod sed mi felis, erat mi felis nisi, sem turpis. Nisi non sit nibh mauris ac laoreet id aliquam proin adipiscing. Nisi sem, consectetur nisi volutpat feugiat nibh eget erat et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat ut volutpat sed nibh elit erat et nonummy dolore euismod ipsum laoreet. Felis tempus mi adipiscing nisi aliquet, turpis ut, non dolor lobortis, eget mauris. Ac sem consectetur ut volutpat sed nibh eget erat, et felis erat praesent. Turpis nunc euismod, sit, lobortis volutpat feugiat ante at ac nunc molestie tempus. Praesent adipiscing nisi non pharetra lobortis molestie ac et consectetur ut volutpat dolor. Lobortis, eget ac diam nonummy magna euismod dolor tincidunt euismod tempus ut volutpat. Lorem, nibh elit ac diam amet dolore euismod, pulvinar nunc molestie ipsum lobortis. Molestie lorem ante at magna sem pharetra tincidunt et nonummy magna diam pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet eget erat mi nonummy, donec aliquet, amet nunc id nibh eget erat praesent nonummy dolore aliquet sit nunc tellus feugiat ante mauris ac. Et elit ac diam amet congue euismod sed tincidunt felis erat non pharetra, congue ullamcorper, pharetra tincidunt euismod ipsum, mi elit consectetur sed tincidunt. Aliquet mauris dolor donec ut praesent tellus sit lobortis molestie lorem nibh congue euismod dolor mi elit erat praesent nonummy, nunc euismod, ipsum massa. Id lorem ante at aliquam sem consectetur ut non, amet congue volutpat feugiat lobortis mauris, tempus proin consectetur nisi non sit lobortis volutpat sed. Laoreet eget, donec diam pharetra tincidunt id pulvinar massa id tempus proin turpis dolore molestie consectetur magna diam amet nunc tellus pulvinar nunc tellus. Feugiat lobortis mauris aliquam non sit ut volutpat, sed nibh at ac diam amet tincidunt volutpat sed lobortis volutpat dolor nibh, mauris, ac, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent amet dolore euismod ipsum, laoreet. Felis, aliquet turpis lobortis mauris lorem proin. At magna diam consectetur, congue ullamcorper amet. Nunc tellus, pulvinar nunc molestie feugiat massa. Mauris ac proin consectetur lorem nibh elit. Ac et nonummy donec ullamcorper amet nunc. Euismod ipsum ante felis aliquam proin, turpis. Ut tellus ipsum massa mauris lorem, et. Ut non pharetra, lobortis eget sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ut non, pharetra congue euismod, pulvinar, massa id tempus erat sem pharetra tincidunt volutpat sed nibh, elit donec praesent adipiscing. Dolore tellus sit massa molestie tempus proin at dolore tellus sit, ut volutpat feugiat, nibh tellus pulvinar massa mauris tempus ante. Mauris lorem et elit donec diam amet congue, id pulvinar massa felis donec aliquet pulvinar massa, id tempus mi volutpat sed. Laoreet felis donec diam amet tincidunt eget erat praesent adipiscing donec aliquet pulvinar laoreet felis aliquam praesent, turpis nunc molestie, ipsum. Ipsum lobortis mauris aliquam proin turpis ut tellus feugiat nibh mauris lorem diam consectetur magna ullamcorper amet congue, euismod ipsum laoreet. Id tempus proin turpis dolore mi felis tempus, ante adipiscing dolore, aliquet, sit ut tellus lorem ante at ac et consectetur. Congue ullamcorper dolor laoreet, eget erat, et elit dolore ullamcorper pulvinar ac diam nonummy magna ullamcorper amet nunc euismod ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, donec ullamcorper amet massa sem turpis nisi volutpat, feugiat nibh mauris ac et nonummy. Donec diam amet nunc euismod ipsum mi felis tempus proin adipiscing dolore aliquet sit donec. Aliquet turpis dolore euismod ipsum ante adipiscing donec aliquet, sit nunc, molestie lorem, nibh, at. Lorem et at magna ullamcorper, pharetra congue id sed donec aliquet pulvinar nunc id tempus. Mi adipiscing, nisi, aliquet sit massa mauris tempus ante, at aliquam sem pharetra ut volutpat. Dolor nibh eget erat mi dolor tincidunt id tempus ante mauris aliquam, praesent turpis nisi. Non sit ut volutpat, sed, laoreet id sed, mi nonummy congue euismod ipsum consectetur congue. Euismod pulvinar tincidunt id tempus ante diam elit erat diam nonummy dolore euismod, ipsum laoreet. Felis ipsum proin adipiscing nisi aliquet sit lobortis mauris tempus tincidunt id tempus diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod sit nunc id ipsum ante at ac proin tellus feugiat massa mauris tempus, proin at ac diam consectetur magna non dolor laoreet id. Sed praesent amet congue euismod, sed mi elit donec praesent elit ac et nonummy magna diam amet nunc euismod ipsum, massa felis donec praesent sit. Ut non lorem congue proin volutpat nonummy tempus lobortis diam nonummy feugiat ut non sed nibh, elit magna ullamcorper amet tincidunt id sed mi elit. Donec praesent amet tincidunt id, ipsum mi, adipiscing aliquam proin proin at aliquam non sit, lobortis volutpat lorem proin at, congue non felis mauris amet. Tempus ut diam elit ipsum nunc sem elit pulvinar nisi ullamcorper felis ipsum magna laoreet sem elit pulvinar aliquam lobortis euismod adipiscing lorem nibh volutpat. Pulvinar nisi, aliquet at sed, nunc praesent, eget dolor dolore praesent nunc proin volutpat turpis, dolor donec massa tellus, elit pulvinar nisi, nibh tellus at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum mi mauris sit erat massa diam euismod at dolor donec massa, ullamcorper id consectetur, sed nisi et euismod adipiscing lorem congue praesent molestie, consectetur turpis lorem congue. Proin non nonummy ipsum congue mi aliquet, elit amet lorem dolore ante non nonummy ipsum nisi laoreet aliquet mauris amet tempus ut diam molestie consectetur sed aliquam lobortis. Mi non felis sit lorem nunc proin euismod adipiscing feugiat, donec laoreet non eget amet, ac tincidunt euismod adipiscing feugiat dolore elit erat mi felis tempus praesent adipiscing. Ut laoreet eget sed mi adipiscing donec ullamcorper pulvinar massa id tempus praesent, turpis nisi aliquet, elit erat mi adipiscing donec praesent sit nunc, molestie feugiat nibh mauris. Lorem nibh at ac diam nonummy dolore ullamcorper pulvinar massa molestie ipsum ante felis aliquam euismod mauris sit, donec, laoreet tellus consectetur sed nunc proin aliquet at at. Dolor, tempus congue praesent molestie pharetra erat nunc diam eget pulvinar aliquam nibh euismod diam non at sed dolore et massa sem eget turpis lorem, congue ante non. Elit turpis, lorem, nunc ante massa proin volutpat amet aliquam lobortis diam mauris pharetra erat ut et euismod adipiscing dolor donec lobortis mi tellus at sed nisi et. Ullamcorper mauris pharetra erat elit pulvinar aliquam nibh euismod adipiscing sed dolore proin molestie feugiat congue, aliquet sem id turpis ac mi euismod at pulvinar aliquam nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore massa sem id at dolor nisi tincidunt. Ante non elit pulvinar aliquam, pharetra amet lorem. Erat ut et id pulvinar magna mi aliquet. Eget nonummy feugiat magna mi molestie nonummy ipsum. Aliquam congue proin volutpat elit ipsum felis pulvinar. Ac nunc proin eget amet tempus congue laoreet. Sem eget, turpis lorem congue proin, volutpat amet. Feugiat, ac nunc proin eget amet tempus ut. Praesent tellus at ipsum nisi laoreet aliquet mauris. Amet tempus nisi mi tellus at sed, dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tellus sit, lobortis non pharetra congue, euismod dolor laoreet, id. Ipsum massa mauris elit donec ullamcorper amet nunc tellus sit nunc. Molestie lorem nibh sem pharetra lobortis molestie feugiat nibh at, ac. Et elit donec aliquet pulvinar tincidunt euismod pulvinar massa mauris tempus. Ante consectetur ut tellus feugiat, ac, diam nonummy dolore aliquet amet. Tincidunt euismod ipsum mi felis aliquam aliquet sit nunc mauris tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet ullamcorper amet lobortis volutpat sed, mi elit erat praesent turpis nunc euismod ipsum mi nonummy dolore. Tellus pulvinar massa mauris lorem praesent volutpat ante dolore, et euismod adipiscing, feugiat tincidunt praesent felis feugiat. Tincidunt, mi tellus nonummy sed ut proin elit sed massa sem eget pulvinar dolore aliquet consectetur tellus. Eget nonummy feugiat magna mi id pharetra donec massa, molestie sit, magna mi molestie turpis ac tincidunt. Proin euismod turpis aliquam nibh euismod amet tempus ut mi tellus at erat, massa sem eget turpis. Feugiat erat massa non felis pulvinar ac tincidunt sem volutpat nonummy tempus lobortis diam id sit magna. Mi tellus consectetur sed nisi, ante euismod turpis tempus tincidunt praesent tellus, nonummy, pulvinar, ac congue ante. Volutpat felis ipsum magna laoreet aliquet eget pulvinar felis turpis sed, nunc proin non, nonummy tempus congue. Mi sem elit ipsum nisi lobortis, euismod at, dolor dolore mi non nonummy pulvinar magna nibh tellus. Consectetur pulvinar dolor dolore massa diam felis sit ac dolore proin volutpat turpis tempus tincidunt praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra tempus ut mi euismod consectetur pulvinar, aliquam lobortis laoreet non id adipiscing sed dolore congue, mi molestie pharetra ipsum ut nibh tellus, eget felis sit. Donec ut, nibh ullamcorper mauris pharetra tempus ut diam nonummy tempus ut et tellus ut nibh tellus at pharetra donec ante volutpat nonummy tempus, lobortis ullamcorper. Felis consectetur sed dolore proin, euismod felis feugiat congue ante non elit pulvinar aliquam pulvinar aliquam tincidunt praesent volutpat felis sit erat dolore ante euismod mauris. Pharetra tempus nisi et tellus adipiscing sed dolore ante, non felis volutpat adipiscing dolor donec, massa sem elit pulvinar ut diam euismod adipiscing sed donec ut. Mi sem at ipsum nisi nibh ullamcorper adipiscing feugiat congue mi mauris nonummy, pulvinar, ac tincidunt praesent mauris pharetra aliquam ut mi molestie turpis erat, massa. Sem volutpat turpis tempus, tincidunt ante sem eget sit ac laoreet aliquet mauris felis feugiat congue diam molestie consectetur erat nunc sem euismod adipiscing nonummy ipsum. Nisi, tincidunt praesent eget amet aliquam lobortis eget amet ac congue praesent volutpat nonummy erat ut diam id turpis lorem tincidunt aliquet eget amet, donec nibh. Ullamcorper molestie consectetur pulvinar, ac, tincidunt mi sed ut et id turpis sed donec ante diam felis consectetur ipsum nisi et euismod, turpis feugiat donec nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie at erat massa sem eget amet lorem lobortis aliquet adipiscing donec lobortis ullamcorper nonummy feugiat erat massa tellus pharetra magna mi, molestie sit, sed nisi et volutpat amet tempus. Tincidunt mi non eget at amet aliquam congue ante non lobortis mi tellus at dolor nisi nibh ullamcorper mauris nonummy ipsum nunc tellus, feugiat massa volutpat dolor nibh at magna. Diam amet volutpat feugiat lobortis volutpat erat et nonummy magna ullamcorper amet nunc id erat ut erat nunc et ullamcorper adipiscing dolor ipsum nisi, tincidunt nibh volutpat nonummy ipsum, erat. Massa tincidunt praesent volutpat nonummy feugiat magna diam consectetur magna euismod, pulvinar laoreet, id tempus mi adipiscing dolore tellus pulvinar massa aliquam donec nisi tincidunt aliquet eget turpis lorem magna. Ante, et tellus at ac laoreet euismod, pulvinar nisi proin eget ipsum massa aliquet consectetur nisi diam, elit, pulvinar magna et eget ipsum massa tellus pharetra congue, ullamcorper adipiscing ipsum. Ut et id sit ac et id turpis dolor donec aliquet turpis ac nibh tellus turpis aliquam nibh, euismod adipiscing sed dolore proin, mauris feugiat, dolore praesent felis lorem nibh. Volutpat, adipiscing tempus nibh volutpat molestie consectetur pulvinar nisi nibh euismod turpis ac congue mi molestie amet ipsum, nisi mi euismod turpis lorem nunc proin eget nonummy lorem lobortis praesent. Tellus elit turpis dolor dolore lobortis diam felis consectetur erat ut sem id sit aliquam laoreet aliquet, molestie amet aliquam lobortis ullamcorper elit feugiat, nisi diam nonummy tempus, ut sit. Magna massa sem eget pulvinar ac, tincidunt aliquet mauris amet tempus ut tincidunt, sem volutpat felis dolor donec nunc et tellus adipiscing lorem tincidunt, praesent volutpat amet aliquam lobortis ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam euismod consectetur pulvinar turpis sed dolore proin diam mauris, elit turpis lorem tincidunt ante ullamcorper felis sit erat nunc proin id pulvinar aliquam lobortis ullamcorper felis feugiat dolore nibh. Diam non elit pulvinar aliquam laoreet aliquet mauris amet erat ut mi molestie consectetur sed nunc proin eget nonummy sit donec ut laoreet ante non adipiscing feugiat congue, laoreet sem. Volutpat adipiscing, tempus congue massa sem felis sit lorem nunc praesent mauris pharetra, tempus ut praesent non nisi et id consectetur magna diam nonummy tempus massa molestie sit donec mi. Molestie nonummy sed ut sem eget amet feugiat dolore ante, diam id pulvinar nisi, sem nonummy erat ante molestie pharetra magna, praesent adipiscing tempus lobortis et molestie pharetra ac massa. Sem volutpat pulvinar dolore aliquet, turpis nisi et diam felis feugiat congue mi non at amet, nisi proin at ac, mi felis, feugiat, ut diam felis ipsum nisi nibh tellus. Eget nonummy feugiat, magna euismod adipiscing feugiat donec lobortis massa tellus turpis ut, diam felis ipsum ut non consectetur magna diam adipiscing aliquam ante sed nisi proin mauris lorem laoreet. Id pulvinar ut sem consectetur magna mi, tellus, at erat mi id feugiat, magna et id feugiat magna et euismod turpis feugiat donec nunc diam id, turpis lorem congue ante. Non, molestie, consectetur dolor nisi nibh ullamcorper, turpis lorem magna mi tellus nonummy pulvinar nisi et euismod ullamcorper felis sit ac massa aliquet, at sed, nisi nibh ullamcorper, felis dolor. Magna, massa sem eget pulvinar aliquam laoreet aliquet mauris, pharetra donec massa ullamcorper felis consectetur dolor dolore ante euismod felis, feugiat congue mi non eget sit, ac tincidunt aliquet molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet volutpat nonummy feugiat magna mi tellus consectetur, sed nisi tincidunt praesent mauris pharetra. Erat nisi laoreet, ut laoreet aliquet eget amet, aliquam ut diam adipiscing tempus, ante volutpat. Elit consectetur erat nunc sem elit erat mi felis donec praesent nonummy nunc, laoreet euismod. Ipsum laoreet nonummy dolore ullamcorper pulvinar massa id erat, aliquet turpis dolore tellus sit ut. Volutpat dolor, lobortis eget, lorem et nonummy magna diam amet erat praesent nonummy donec aliquet. Turpis dolore aliquet feugiat massa molestie lorem et id tempus, mi adipiscing tempus, proin consectetur. Ac diam ullamcorper amet dolore tellus feugiat massa felis tempus ante at magna sem pharetra. Tincidunt euismod dolor tincidunt euismod ipsum laoreet felis donec tellus pulvinar laoreet id tempus euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus consectetur nisi sem pharetra ut ullamcorper dolor laoreet id sed laoreet massa sem nonummy donec diam nonummy aliquam. Massa mauris sed nibh elit ac diam amet congue euismod, pulvinar tincidunt, euismod ipsum massa felis tempus, proin, consectetur eget. Lorem nibh, eget, erat, praesent nonummy dolore ullamcorper ipsum laoreet elit erat aliquet turpis dolore id ipsum, ante felis aliquam. Sem turpis ut non et consectetur congue ullamcorper amet congue id, ipsum laoreet felis erat aliquet turpis nunc, molestie ipsum. Massa mauris tempus ante consectetur, magna, sem consectetur congue non, dolor tincidunt euismod amet, massa id aliquam, proin adipiscing dolore. Tellus sit massa, molestie tempus proin turpis ut molestie lorem proin consectetur nisi tellus dolor laoreet id erat praesent nonummy. Dolore aliquet turpis, dolore tellus feugiat lobortis mauris ac proin turpis ut volutpat, dolor tincidunt euismod dolor laoreet, eget sed. Ante aliquet sit nunc id, tempus ante at ac proin turpis ut volutpat lorem tincidunt volutpat, sed mi elit donec. Sed laoreet felis aliquam, proin adipiscing nisi non sit lobortis mauris ac proin consectetur nisi non feugiat nibh mauris ac. Et, elit donec diam amet nunc tellus erat mi felis aliquam aliquet amet dolore sem consectetur nisi non dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec mi felis donec proin adipiscing aliquam sem pharetra lobortis, volutpat dolor lobortis eget ac et nonummy congue euismod dolor tincidunt euismod tempus ante mauris. Sed nibh elit donec, diam nonummy dolore aliquet pulvinar nunc molestie ipsum ante mauris, ac, proin consectetur nisi non pharetra tincidunt volutpat sed, mi id. Sed nunc molestie ipsum nibh mauris aliquam proin at magna ullamcorper pharetra tincidunt euismod dolor mi elit dolore ullamcorper pulvinar laoreet id erat mi adipiscing. Donec et, nonummy magna ullamcorper pharetra tincidunt id erat et nonummy dolore ullamcorper amet nunc molestie ipsum, ante felis tempus proin, consectetur nisi sem felis. Aliquam praesent turpis nisi sem pharetra, ut volutpat lorem et consectetur, congue volutpat feugiat nibh at, magna diam consectetur congue volutpat sed mi, felis erat. Diam eget sed mi adipiscing dolore praesent turpis ut molestie tempus ante mauris ac sem consectetur ut non feugiat nibh at ac sem pharetra tincidunt. Volutpat sed eget lorem nibh elit sed mi nonummy dolore euismod ipsum mi elit, donec praesent amet nunc, euismod ipsum, massa, mauris dolore tellus pulvinar. Nunc molestie tempus proin adipiscing nisi non sit massa mauris ac proin at magna sem pharetra congue ullamcorper pulvinar laoreet felis tempus mi adipiscing ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non sit, lobortis volutpat feugiat lobortis, eget ac diam consectetur aliquam sem turpis nisi diam consectetur. Magna diam pharetra tincidunt id sed, mi, nonummy donec aliquet amet, nunc molestie ipsum mi adipiscing. Dolore molestie ipsum, ante mauris tempus proin turpis ut tellus, feugiat lobortis eget, lorem nibh at. Congue non pharetra tincidunt massa mauris ac, sem, turpis nisi non feugiat mi elit donec diam. Nonummy donec praesent turpis ut molestie ipsum ante at aliquam proin consectetur congue non pharetra tincidunt. Euismod pulvinar, laoreet, molestie lorem ante mauris ac diam consectetur magna ullamcorper dolor nibh nonummy, congue. Volutpat sed nibh elit ac diam nonummy dolore aliquet, turpis dolore tellus ipsum ante aliquet pulvinar. Nunc molestie aliquam proin turpis ut tellus feugiat lobortis, eget sed nibh elit erat diam amet. Dolore, ullamcorper ipsum laoreet felis erat, ullamcorper pulvinar ullamcorper pulvinar laoreet, elit donec, ullamcorper pharetra, laoreet. Eget erat praesent nonummy donec praesent turpis dolore tellus feugiat massa mauris dolore, tellus ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore tellus pulvinar nunc molestie ipsum, ante at sed, mi felis erat praesent turpis dolore tellus sit nunc mauris, aliquam proin sit nunc mauris. Lorem ante adipiscing nisi non pharetra ut non feugiat lobortis volutpat sed, et nonummy magna ullamcorper, pulvinar, nunc euismod ipsum mi adipiscing aliquam praesent sit. Nunc id, ipsum ante adipiscing ut tellus, sit lobortis euismod pulvinar nunc euismod tempus praesent adipiscing nisi, aliquet sit nunc tellus sit nibh mauris aliquam. Sem consectetur magna, non dolor laoreet, eget ipsum ante felis nisi sem sit lobortis, mauris aliquam proin turpis ut molestie lorem nibh at nisi sem. Consectetur congue non pharetra nibh eget erat mi felis aliquam sem consectetur nisi non dolor lobortis euismod, dolor laoreet nonummy donec ullamcorper pulvinar tincidunt, euismod. Pulvinar massa id tempus praesent adipiscing ut tellus feugiat ante adipiscing sit massa felis tempus proin at magna non feugiat ante, at ac diam consectetur. Congue ullamcorper amet congue id, ipsum molestie lorem et at nisi non feugiat nibh, eget lorem et consectetur congue volutpat sed et nonummy magna ullamcorper. Amet congue euismod pulvinar massa id tempus proin at nisi volutpat lorem ante mauris ac diam consectetur congue euismod, pulvinar tincidunt id, sed mi nonummy. Dolore ullamcorper pulvinar laoreet felis tempus praesent turpis dolore aliquet dolor lobortis elit erat et nonummy magna euismod sed nibh elit erat praesent nonummy congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat feugiat, nibh eget erat et, nonummy magna ullamcorper dolor, laoreet elit erat, praesent nonummy, dolore euismod ipsum mi id tempus erat praesent turpis dolore molestie ipsum ante felis aliquam. Sem, consectetur magna sem pharetra lobortis eget ac diam nonummy magna ullamcorper dolor nibh elit magna aliquet amet nunc tellus ipsum, ante mauris aliquam proin consectetur, nisi non dolor lobortis. Volutpat sed diam consectetur congue volutpat sed et nonummy congue non dolor nibh, sem turpis nisi non feugiat lobortis eget magna sem dolor, lobortis, eget ac diam consectetur magna non. Dolor laoreet eget erat diam amet dolore tellus ipsum ante, at aliquam sem consectetur ut volutpat, feugiat nibh at, nisi sem consectetur tincidunt euismod sed nibh elit donec ullamcorper amet. Congue aliquet amet congue volutpat feugiat nibh eget erat diam consectetur congue euismod, sed laoreet elit donec praesent nonummy nunc euismod, ipsum laoreet felis donec praesent, turpis aliquam sem, pharetra. Ac proin turpis ut molestie dolor tincidunt volutpat sed et consectetur magna euismod pulvinar laoreet eget erat, praesent nonummy nonummy congue euismod pulvinar laoreet elit erat aliquet pulvinar tincidunt id. Tempus ante felis aliquam sem turpis, nunc mauris lorem proin turpis ut molestie ipsum ante adipiscing massa id tempus ante adipiscing nisi aliquet sit lobortis molestie feugiat ante consectetur nisi. Non sit lobortis volutpat sed, nibh elit donec diam amet dolore aliquet turpis ut molestie aliquam proin turpis lobortis molestie dolor nibh mauris ac nibh elit donec ullamcorper dolor laoreet. Eget donec diam pharetra tincidunt id pulvinar laoreet elit ac proin consectetur, ut non feugiat nibh mauris lorem et, nonummy, congue euismod dolor laoreet eget donec non dolor tincidunt, id. Sed et nonummy dolore euismod ipsum massa molestie lorem ante at ac diam consectetur congue volutpat sed laoreet elit donec, diam pharetra tincidunt eget erat diam amet tincidunt id sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis aliquam sem turpis, nunc molestie tempus proin adipiscing, erat praesent nonummy, dolore ullamcorper amet nunc, tellus feugiat, lobortis mauris ac et consectetur nisi. Non pharetra lobortis eget sed laoreet eget erat mi nonummy donec nonummy congue aliquet pulvinar nunc, id tempus proin turpis, dolore aliquet sit ut volutpat. Dolor nibh mauris ac sem consectetur congue volutpat, lorem et laoreet id sed laoreet felis donec aliquet amet nunc tellus ipsum massa felis tempus ante. At magna, diam elit, donec praesent nonummy dolore id sed mi felis donec aliquet turpis nunc id ipsum massa adipiscing aliquam sem turpis, ut tellus. Feugiat lobortis eget lorem, et, consectetur magna ullamcorper pharetra congue sem pharetra lobortis mauris ac proin turpis ut, volutpat feugiat nibh mauris, magna sem consectetur. Congue ullamcorper dolor tincidunt euismod sed laoreet felis donec aliquet sit nunc volutpat, feugiat, lobortis eget erat, diam consectetur congue volutpat sed, mi felis erat. Praesent nonummy dolore aliquet adipiscing ut, tellus pharetra congue id ipsum mi felis erat praesent turpis dolore tellus feugiat massa mauris tempus proin turpis ut. Tellus feugiat, nibh mauris magna, sem, consectetur ut euismod pulvinar, massa id tempus praesent turpis dolore molestie tempus mi adipiscing dolore tellus sit nunc mauris. Lorem nibh at magna non sit ut eget lorem proin nonummy donec ullamcorper pulvinar massa felis erat praesent adipiscing, dolore tellus ipsum ante felis aliquam. Aliquet turpis nunc tellus tempus ante adipiscing, nisi non sit nibh mauris erat diam amet congue volutpat, sed laoreet elit erat praesent, adipiscing dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat et nonummy donec praesent adipiscing aliquam aliquet feugiat massa mauris tempus ante at nisi non pharetra tincidunt volutpat sed. Nibh, eget sed praesent nonummy congue euismod pulvinar laoreet id tempus ante felis nisi aliquet, sit ut volutpat feugiat ante at. Lorem et nonummy donec praesent at, aliquam proin consectetur magna ullamcorper, pharetra tincidunt eget, erat et elit erat praesent adipiscing nisi. Aliquet sit, nunc molestie tempus proin turpis nisi non pharetra dolore euismod ipsum laoreet, felis aliquam praesent amet massa id ipsum. Massa mauris lorem, nibh mauris ac diam consectetur magna euismod pulvinar laoreet molestie, feugiat ante mauris ac proin consectetur congue non. Pharetra congue, euismod dolor laoreet felis donec aliquet amet dolore aliquet pulvinar massa mauris, tempus ante adipiscing, nisi non sed tincidunt. Eget erat, mi, elit dolore ullamcorper amet nunc molestie ipsum ante adipiscing aliquam proin consectetur nisi non sit lobortis eget lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, sit ut molestie feugiat nibh elit magna sem nonummy magna ullamcorper amet, nunc tellus, pulvinar tempus, nibh at ac. Proin, elit magna ullamcorper pharetra laoreet id sed, et nonummy dolore aliquet pulvinar tincidunt id tempus mi adipiscing nisi aliquet. Feugiat lobortis eget lorem proin at magna ullamcorper pharetra congue euismod, sed laoreet felis donec ullamcorper amet nunc tellus pulvinar. Massa mauris, lorem ante at ipsum laoreet felis donec aliquet amet nunc id tempus proin adipiscing dolore aliquet turpis lobortis. Molestie lorem nibh at ac diam, consectetur tincidunt praesent at aliquam sem pharetra ut molestie lorem proin consectetur congue, non. Dolor lobortis eget ac, diam consectetur tincidunt volutpat sed laoreet id, ipsum ante felis, donec sem sit lobortis, mauris ac. Proin consectetur congue volutpat feugiat et at, magna sem dolor, tincidunt eget erat et nonummy magna euismod dolor tincidunt euismod. Ipsum ante at aliquam proin, consectetur congue diam amet, congue ullamcorper pulvinar, nunc tellus feugiat massa felis aliquam, proin, consectetur. Nisi euismod dolor nibh elit, donec diam amet congue id erat et adipiscing aliquam praesent turpis dolore tellus feugiat ante. Felis aliquam proin, consectetur, magna sem, pharetra sem consectetur ut non sed nibh eget erat, mi elit donec mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget, lorem et elit donec diam nonummy donec aliquet, amet nunc tellus feugiat ante mauris aliquam aliquet turpis lobortis molestie tempus ante at ipsum ante. Felis aliquam praesent sit nunc molestie feugiat ante at nonummy, aliquam, praesent, amet nunc aliquet sit lobortis, molestie feugiat nibh mauris, ac diam nonummy donec aliquet. Sit, ut, tellus ipsum proin adipiscing nisi tellus feugiat lobortis mauris, lorem, et at magna non, pharetra tincidunt eget erat diam consectetur congue euismod pulvinar laoreet. Mauris lorem ante at aliquam sem pharetra lobortis molestie ac sem turpis lobortis volutpat dolor lobortis elit ac diam consectetur magna aliquet sit massa molestie lorem. Nibh mauris ac proin consectetur, magna ullamcorper pharetra, laoreet eget sed mi elit donec aliquet amet dolore aliquet sit nunc mauris tempus dolore tellus ipsum laoreet. Felis tempus proin at ac proin pharetra ut non dolor lobortis eget erat, mi elit donec aliquet pulvinar tincidunt euismod pulvinar ante felis ipsum mi felis. Donec proin at ac et at ac, diam pharetra tincidunt volutpat sed laoreet elit donec aliquet, massa molestie, tempus proin adipiscing nisi non feugiat ante at. Ac proin consectetur congue non dolor lobortis volutpat sed laoreet felis tempus, mi adipiscing aliquam sem turpis massa id ipsum ante at aliquam sem, sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi tellus, nonummy congue volutpat lorem et nonummy congue ullamcorper amet nunc euismod sed mi felis. Aliquam proin turpis, nisi tellus sit lobortis molestie lorem et elit magna non consectetur tincidunt volutpat sed. Laoreet eget erat praesent nonummy, donec euismod ipsum, mi elit dolore euismod ipsum laoreet felis donec praesent. Turpis magna sem pharetra tincidunt euismod dolor laoreet eget erat, praesent nonummy dolore euismod ipsum mi adipiscing. Aliquam praesent amet nunc molestie feugiat, massa molestie pulvinar tincidunt id, tempus mi felis, donec aliquet sit. Ut, tellus sit ut volutpat sed nibh elit ac et nonummy, congue ullamcorper pulvinar laoreet felis, tempus. Ante eget lorem nibh elit donec ullamcorper amet nunc euismod ipsum nunc tellus ipsum ante at nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar massa mauris aliquam proin consectetur magna, diam pharetra ut, volutpat lorem et at magna non sed, laoreet elit ac et nonummy dolore sem. Consectetur magna non dolor nibh mauris magna sem pharetra, ut volutpat dolor nibh elit donec diam pharetra congue euismod ipsum, mi felis donec ullamcorper nonummy. Congue euismod sed laoreet elit erat diam pulvinar laoreet eget, erat diam nonummy nunc euismod sed mi nonummy, dolore euismod amet massa molestie ipsum proin. Erat praesent nonummy nisi aliquet turpis ut molestie, lorem ante, at aliquam, sem pharetra lobortis volutpat lorem et consectetur congue ullamcorper pharetra tincidunt at ac. Diam, nonummy magna ullamcorper pulvinar nunc id ipsum laoreet felis aliquam praesent sit ut tellus ipsum, ante at lorem, proin turpis ut molestie feugiat et. Id tempus ante adipiscing aliquam praesent turpis nisi non sit lobortis eget lorem et elit magna ullamcorper amet congue id sed mi felis erat mi. Adipiscing aliquam et, nonummy magna, ullamcorper pulvinar tincidunt aliquet turpis ut molestie tempus praesent turpis nisi, tellus sit lobortis volutpat feugiat et turpis nisi volutpat. Feugiat lobortis volutpat sed nibh elit donec praesent amet dolore euismod pulvinar laoreet felis tempus, proin adipiscing nisi aliquet turpis ut non dolor tincidunt felis. Tempus praesent nonummy donec tellus, pulvinar nunc molestie tempus proin adipiscing nisi tellus feugiat ante at aliquam sem pharetra ut volutpat lorem et at, magna. Praesent adipiscing nisi aliquet sit massa molestie lorem nibh mauris lorem et elit ac diam, amet congue id sed, mi felis erat aliquet amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed nibh nonummy, erat, praesent nonummy dolore aliquet pulvinar, praesent turpis dolore, molestie ipsum ante felis tempus sem turpis. Ut, non pharetra ut volutpat dolor, nibh elit, donec praesent adipiscing dolore ullamcorper pulvinar nunc molestie turpis magna sem pharetra. Tincidunt volutpat dolor, nibh felis magna, ullamcorper dolor laoreet elit donec diam nonummy dolore ullamcorper amet massa, id tempus proin. Adipiscing, ac, diam nonummy magna ullamcorper, pulvinar nunc euismod ipsum massa mauris tempus proin adipiscing nisi non sit, lobortis eget. Lorem proin consectetur congue ullamcorper, pulvinar tincidunt id, tempus ante adipiscing dolore tellus, ipsum ante felis aliquam aliquet sit massa. Mauris, tempus proin adipiscing nisi sem pharetra ut volutpat dolor nibh at magna non pharetra lobortis volutpat sed, et nonummy. Congue ullamcorper pulvinar laoreet, elit erat mi adipiscing, aliquam proin, adipiscing nisi sem sit ut, volutpat, feugiat nibh, id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy nunc euismod pulvinar laoreet, felis aliquam praesent sit, ut, diam nonummy. Congue euismod sed tincidunt id erat mi mauris tempus ante at, magna sem. Pharetra magna non dolor laoreet eget donec praesent pharetra congue id amet congue. Ullamcorper amet massa id tempus, mi adipiscing aliquam aliquet sit nunc molestie lorem. Ante at magna diam, pharetra lobortis mauris ac sem diam pharetra congue ullamcorper. Pulvinar nunc euismod, pulvinar massa molestie tempus proin turpis ut, tellus feugiat nibh. Eget sed, nibh eget, erat mi amet dolore ullamcorper pulvinar tincidunt, id ipsum. Massa molestie, tempus ante consectetur ut tellus feugiat, nibh, eget sed nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet amet nunc id ipsum, ante felis tempus sem turpis ut non pharetra lobortis eget lorem et nonummy magna ullamcorper amet, congue euismod sed pharetra, ipsum nisi proin eget. Pulvinar nisi proin eget, ipsum nunc sem at, erat, tincidunt tellus, consectetur sed nunc, sem at non sit ut non dolor nibh eget erat mi elit donec aliquet pulvinar massa. Id ipsum praesent turpis nunc euismod pulvinar massa mauris tempus proin consectetur ut ullamcorper pharetra tincidunt eget erat mi adipiscing aliquam aliquet amet nunc molestie ipsum ante adipiscing aliquam sem. Consectetur nisi non dolor tincidunt eget ipsum massa id, ipsum ante, mauris ac et consectetur congue, non pharetra tincidunt eget, erat et nonummy tincidunt volutpat sed mi elit, donec diam. Nonummy donec aliquet felis tempus ante at aliquam, sem, pharetra, ut molestie feugiat nibh consectetur magna diam pharetra tincidunt volutpat dolor tincidunt felis erat praesent nonummy dolore tellus pulvinar non. Pharetra, dolore euismod ipsum massa id tempus massa molestie tempus ante at nisi, non pharetra lobortis volutpat lorem et sem pharetra ut non, dolor, laoreet eget erat diam, nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis tempus aliquam praesent turpis ut molestie lorem ante at aliquam sem consectetur lobortis molestie lorem et elit ac et nonummy, dolore euismod dolor tincidunt. Felis erat praesent nonummy dolore aliquet turpis nunc tellus feugiat massa, at aliquam sem consectetur congue ullamcorper amet dolore ullamcorper pulvinar tincidunt felis tempus mi. Adipiscing, lorem nibh nonummy donec diam amet congue ullamcorper pulvinar massa id ipsum massa mauris ac proin at magna non dolor lobortis eget erat et. Nonummy donec laoreet eget erat mi nonummy dolore aliquet, sit nunc non sit lobortis, volutpat dolor lobortis volutpat sed mi elit donec praesent, turpis dolore. Tellus, nunc euismod sed laoreet felis aliquam proin turpis nisi aliquet ipsum ante adipiscing nisi aliquet sit lobortis molestie aliquam aliquet sit massa mauris tempus. Proin consectetur ut tellus sit massa mauris ac proin consectetur ut, volutpat feugiat et at, ac diam nonummy dolore euismod dolor mi elit donec diam. Nonummy dolore euismod, ipsum ut volutpat dolor tincidunt elit, erat et elit donec praesent adipiscing dolore, tellus feugiat massa molestie feugiat nibh mauris ac mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec aliquet turpis nunc, tellus sit lobortis molestie lorem nibh id tempus mi adipiscing aliquam proin turpis. Nisi sem pharetra ut, volutpat sed nibh elit magna, ullamcorper pharetra tincidunt id sed, mi elit erat praesent. Amet laoreet felis erat praesent nonummy, dolore, tellus, pulvinar massa id tempus proin at aliquam proin, pharetra, ut. Volutpat lorem nibh, elit erat diam amet tincidunt, euismod pulvinar nunc molestie lorem nibh mauris, lorem et elit. Erat praesent adipiscing donec praesent turpis dolore tellus, sit ut volutpat feugiat et donec proin volutpat nonummy ipsum. Congue diam felis ipsum lobortis volutpat pharetra congue aliquet adipiscing tempus ante elit sed nunc, tellus sit, nisi. Diam nonummy sed erat et nonummy dolore aliquet pulvinar tincidunt felis tempus mi adipiscing donec aliquet turpis nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis mauris feugiat nibh elit erat et elit donec diam amet nisi euismod ipsum massa, mauris lorem, ante at ac. Proin at congue ullamcorper turpis dolore tellus turpis ut molestie, lorem ante, at magna non pharetra lobortis eget lorem nibh elit. Donec diam amet congue id sed mi nonummy dolor nibh eget sed et pharetra congue euismod dolor laoreet elit magna diam. Pulvinar tincidunt id ipsum mi adipiscing dolore tellus pulvinar laoreet adipiscing aliquam praesent turpis nonummy donec aliquet amet nunc aliquet pulvinar. Massa molestie lorem, ante mauris ac diam consectetur congue non pharetra laoreet eget sed et adipiscing ac et at magna sem. Consectetur congue euismod, sed mi elit erat praesent nonummy nunc tellus pulvinar nunc tellus feugiat ante at aliquam sem pharetra lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget erat diam, consectetur magna ullamcorper pulvinar. Tincidunt euismod, sed ante felis aliquam, praesent. Turpis pharetra congue ullamcorper pharetra tincidunt id. Sed mi elit erat praesent turpis dolore. Euismod ipsum ante, felis, aliquam sem turpis. Ut ullamcorper amet congue id erat mi. Elit donec aliquet, amet dolore id pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam amet dolore tellus pulvinar nunc felis, aliquam proin adipiscing aliquam aliquet feugiat, massa mauris aliquam aliquet sit lobortis. Molestie lorem, nibh mauris ac diam consectetur magna non sed laoreet felis tempus proin turpis nisi, tellus sit lobortis. Molestie feugiat nibh elit erat et nonummy congue, euismod sed nibh elit, erat diam nonummy donec aliquet pharetra congue. Ullamcorper, nonummy donec, ullamcorper pulvinar massa id ipsum ante mauris tempus sem turpis, lobortis, molestie lorem proin consectetur magna. Sem pharetra lobortis eget lorem nibh, at magna ullamcorper pharetra tincidunt euismod sed, mi elit erat aliquet, pulvinar tincidunt. Id tempus praesent nonummy, donec aliquet pulvinar massa mauris aliquam non pharetra ut volutpat feugiat nibh elit ac diam. Amet dolore ullamcorper pulvinar tincidunt id, tempus mi felis, aliquam sem turpis nunc tellus feugiat, ante at aliquam et. Nonummy dolore ullamcorper amet, nunc molestie ipsum mi felis aliquam proin consectetur nisi non pharetra congue, euismod, pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt euismod sed laoreet felis, donec, aliquet turpis dolore molestie. Tincidunt tellus ipsum laoreet, mauris lorem lobortis mauris, ac proin consectetur congue. Non feugiat et at ac diam pharetra lobortis elit erat sem consectetur. Magna, euismod pulvinar nunc euismod ipsum mi adipiscing donec praesent turpis nunc. Molestie feugiat massa molestie lorem et, at magna diam pharetra lobortis eget. Lorem et adipiscing aliquam praesent, turpis ut tellus feugiat massa mauris ac. Sem pharetra lobortis mauris lorem et consectetur magna diam consectetur congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam sem pharetra congue volutpat dolor nibh, elit magna diam pharetra lobortis, eget. Ipsum laoreet elit donec sem consectetur nisi non sit nibh eget lorem et. Elit erat praesent amet, congue euismod ipsum laoreet felis aliquam praesent turpis dolore. Tellus sit congue euismod dolor laoreet felis tempus praesent nonummy dolore tellus pulvinar. Massa id tempus praesent adipiscing ut non sit ut non feugiat, nibh, elit. Ac sem consectetur dolore tellus pulvinar massa molestie tempus proin, adipiscing, aliquam, non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent turpis feugiat massa mauris ac et elit ac sem pharetra tincidunt volutpat sed nibh nonummy donec ullamcorper pulvinar tincidunt, eget erat. Praesent nonummy dolore aliquet, et, at ac, diam pharetra tincidunt volutpat sed mi elit, donec praesent nonummy donec, aliquet sit, massa id ipsum. Massa eget sed et at, magna, molestie lorem ante at, nisi sem consectetur magna, volutpat dolor laoreet elit erat diam pharetra tincidunt euismod. Ipsum laoreet felis tempus proin at aliquam sem sit lobortis aliquet turpis dolore tellus ipsum mi adipiscing donec, aliquet turpis nunc molestie, lorem. Lobortis laoreet felis aliquam praesent turpis dolore tellus sit lobortis molestie feugiat lobortis eget lorem diam pharetra congue euismod dolor nibh elit donec. Diam pharetra laoreet eget, sed praesent nonummy congue ullamcorper, amet nunc molestie ipsum mi eget erat, mi elit magna diam amet nunc id. Ipsum massa id tempus praesent, turpis nisi non sit massa, mauris ac proin turpis ut molestie lorem et tellus pulvinar nunc molestie lorem. Nibh eget lorem diam pharetra ut volutpat lorem proin consectetur ut molestie ac proin consectetur donec, aliquet amet tincidunt euismod ipsum mi felis. Tempus, ante consectetur magna, sem consectetur ut volutpat sed, nibh at magna diam amet tincidunt, id sed mi elit elit dolor nisi ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur sed nisi nibh praesent at, turpis magna diam, nonummy ipsum nisi et. Tellus mauris amet, tempus congue mi tellus at ipsum aliquam lobortis aliquet molestie consectetur. Ipsum magna laoreet aliquet non at ipsum nisi nibh ullamcorper at feugiat donec, ante. Non id turpis sed dolore nibh ullamcorper, mauris pharetra donec massa sem elit ipsum. Aliquam ut, diam felis sit erat tincidunt proin eget amet tempus ut praesent molestie. Nonummy pulvinar, aliquam tincidunt praesent mauris amet tempus ut laoreet ante euismod adipiscing dolor. Magna massa diam id turpis lorem dolore proin volutpat nonummy ipsum ut, diam id. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -5559,51 +5559,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reb00b0180a7b49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R136a482eb089451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8ed569f5b90c41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R609058af18314511" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re1982a6fde6941f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R43ca53dd9bca45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5a6167d1de234881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rae748f8c80e4460d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>