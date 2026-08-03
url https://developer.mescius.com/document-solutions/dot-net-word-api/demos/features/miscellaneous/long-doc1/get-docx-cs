--- v12 (2026-06-19)
+++ v13 (2026-08-03)
@@ -1,5043 +1,5043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8fec262b91094ffa" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2f228dc86a784423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra9adeb583e76450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R957b469e06c047f9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1d5b76ea09fc4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4754ef3e59dc44b0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor proin eget, pulvinar feugiat congue praesent mauris lorem lobortis non amet congue euismod pulvinar massa tellus pharetra congue, non pharetra congue euismod molestie lorem, nibh, eget lorem diam consectetur. Erat mi felis lorem, proin, adipiscing nisi proin at ac et elit donec praesent turpis nisi aliquet sit magna euismod sed et nonummy tincidunt euismod sed nibh elit donec ullamcorper. Dolor tincidunt id sed et amet dolore aliquet, amet nunc molestie tempus praesent turpis dolore mi elit erat praesent adipiscing donec, tellus sit massa id tempus ante, adipiscing, aliquam non. Pharetra ut volutpat feugiat nibh elit ac, diam mauris aliquam sem turpis nisi non sit ut eget lorem sem pharetra ut, eget sed, et, eget, erat diam pharetra lobortis, volutpat. Ipsum laoreet felis erat praesent diam amet tincidunt euismod ipsum ante felis tempus proin at aliquam, sem consectetur ut non dolor, nibh elit ac, et nonummy dolore ullamcorper pulvinar nunc. Tellus sit feugiat lobortis eget lorem diam consectetur ut non pharetra aliquam praesent turpis ut molestie ipsum ante adipiscing nisi aliquet, feugiat ante at ac non sit nibh mauris aliquam. </w:t>
-[...4994 lines deleted...]
-        <w:t xml:space="preserve">Tellus consectetur sed nisi nibh praesent at, turpis magna diam, nonummy ipsum nisi et. Tellus mauris amet, tempus congue mi tellus at ipsum aliquam lobortis aliquet molestie consectetur. Ipsum magna laoreet aliquet non at ipsum nisi nibh ullamcorper at feugiat donec, ante. Non id turpis sed dolore nibh ullamcorper, mauris pharetra donec massa sem elit ipsum. Aliquam ut, diam felis sit erat tincidunt proin eget amet tempus ut praesent molestie. Nonummy pulvinar, aliquam tincidunt praesent mauris amet tempus ut laoreet ante euismod adipiscing dolor. Magna massa diam id turpis lorem dolore proin volutpat nonummy ipsum ut, diam id. </w:t>
+        <w:t xml:space="preserve">Erat euismod consectetur dolor nunc aliquet adipiscing ac ipsum lobortis non pharetra congue aliquet, pulvinar nunc tellus sit lobortis non amet congue euismod dolor nunc aliquet. Consectetur magna diam nonummy donec mi felis, elit erat mi, adipiscing aliquam proin adipiscing aliquam sem consectetur magna ullamcorper pharetra tincidunt, volutpat dolor tincidunt euismod ipsum. Massa, molestie, lorem nibh eget sed donec praesent adipiscing, nisi sem consectetur magna ullamcorper pharetra congue euismod amet nunc aliquet turpis ut volutpat dolor lobortis eget. Sed laoreet felis tempus magna diam nonummy donec praesent nonummy dolore aliquet sit nunc molestie tempus ante at lorem nibh, elit erat et nonummy, donec aliquet. Turpis aliquam sem consectetur magna nunc tellus pulvinar, nunc, molestie lorem nibh mauris lorem et at magna diam nonummy donec aliquet turpis nisi sem consectetur, magna. Sem consectetur congue ullamcorper pulvinar tempus, nibh, eget lorem et, elit donec praesent amet congue euismod ipsum laoreet molestie feugiat lobortis, volutpat dolor, tincidunt volutpat felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna et elit sed massa, tellus, sit congue ullamcorper amet donec. Proin mi id ipsum massa molestie lorem lobortis eget sed, laoreet. Tellus pulvinar nunc tellus, feugiat lobortis eget ac nibh elit erat. Mi felis tempus ante diam nonummy dolore ullamcorper pulvinar nunc id. Tempus mi, felis aliquam sem, consectetur magna diam consectetur tincidunt euismod. Pulvinar, nunc tellus, turpis ut sem consectetur amet nunc tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis non dolor tincidunt diam non dolor tincidunt, volutpat dolor tincidunt euismod pulvinar dolor laoreet id ipsum massa id ipsum. Ante, mauris ac et elit ac diam nonummy donec mi turpis nisi sem consectetur nisi non sit congue non molestie. Feugiat nibh eget sed nibh eget erat diam nonummy, donec praesent adipiscing nisi sem, consectetur magna, diam consectetur congue euismod. Pulvinar nunc tellus pulvinar sed nibh elit, erat, mi felis ipsum ante at ac proin, at magna diam nonummy donec. Ullamcorper amet, nunc tellus sit nunc volutpat felis erat praesent adipiscing donec praesent adipiscing nisi non sit lobortis eget lorem. Nibh id ipsum laoreet felis erat mi adipiscing, aliquam sem consectetur magna non dolor erat praesent nonummy donec praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa id ipsum massa, molestie, feugiat lobortis volutpat. Ipsum ac et elit ac et nonummy donec. Praesent nonummy dolore praesent consectetur nisi sem pharetra. Ut ullamcorper amet tincidunt euismod, ipsum laoreet, id. Ipsum lobortis mi felis tempus ante, felis tempus. Proin mauris lorem, mi elit donec ullamcorper nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh elit erat nisi non pharetra ut non feugiat nibh eget erat mi id tempus. Ante felis feugiat lobortis eget lorem nibh eget sed mi felis aliquam magna ullamcorper amet. Donec praesent adipiscing aliquam sem consectetur ac et elit erat praesent adipiscing dolore aliquet turpis. Ut non sit ut euismod amet nunc ante at ac proin at magna diam pharetra. Congue ullamcorper pulvinar nunc tellus sit ut sem pharetra congue diam nonummy dolore, sem consectetur. Ac et nonummy magna nunc tellus feugiat lobortis, volutpat pharetra congue ullamcorper turpis nisi sem. At magna sem nonummy donec mi mauris lorem ante at magna diam euismod, pulvinar ut. Tellus pharetra lobortis volutpat dolor tincidunt euismod pulvinar nunc molestie, feugiat massa, volutpat dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet, dolore aliquet turpis nisi non pharetra. Ut non pharetra dolore euismod ipsum massa molestie. Ipsum massa molestie lorem nibh eget adipiscing aliquam. Proin consectetur nisi non pharetra congue, ullamcorper pulvinar. Nunc euismod ipsum massa id ipsum ante mauris. Ac et consectetur congue non dolor tincidunt ante. Mauris lorem nibh eget erat et elit donec. Diam nonummy dolore aliquet sit ut tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin diam amet congue euismod amet nunc tellus feugiat lobortis, molestie dolor lobortis, eget lorem nibh eget, ipsum nunc molestie feugiat nibh. Mauris lorem nibh, proin mauris lorem et at magna ullamcorper amet tincidunt volutpat dolor, laoreet, id tempus ante mauris lorem ante consectetur. Magna diam nonummy erat, praesent adipiscing sit lobortis molestie, sed nibh elit ac et elit erat praesent adipiscing aliquam aliquet turpis, lobortis. Molestie feugiat nibh mauris lorem nibh elit erat, praesent adipiscing sit lobortis eget, sed nibh eget erat et elit donec aliquet pulvinar. Nunc, molestie ipsum massa molestie feugiat, lobortis eget ac et nonummy donec diam molestie lorem ante at aliquam et elit ac mi. Id ipsum lobortis volutpat feugiat tincidunt volutpat sed tincidunt tellus, sit nisi non pharetra tincidunt, volutpat dolor tempus proin at aliquam proin. At ac praesent nonummy donec praesent amet nisi aliquet sit ut non dolor, tincidunt euismod dolor tincidunt id, ipsum massa mauris, lorem. Donec praesent felis aliquam praesent adipiscing aliquam, proin at magna et nonummy donec praesent felis ac proin consectetur nisi sem id tempus. Mi felis dolore praesent turpis ut non consectetur magna ullamcorper pharetra tincidunt id ipsum massa molestie tempus ante at ac et elit. Ac, et elit, consectetur ac diam consectetur, congue ullamcorper pulvinar dolore, tellus, turpis nisi sem consectetur, magna ullamcorper, pharetra congue id, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc aliquet sit ut sem, consectetur congue diam nonummy, donec proin at ac et, elit donec praesent amet sit ut non pharetra congue aliquet turpis nisi aliquet consectetur. Nisi sem pharetra tincidunt euismod dolor tincidunt euismod ipsum ante mauris lorem ante at amet tincidunt euismod ipsum massa id ipsum ante mauris ac et eget sed mi. Felis tempus mi nonummy nunc euismod ipsum ante mauris tempus ante at ac dolore ullamcorper, amet dolore, tellus feugiat massa, at ac proin at ac, mi elit erat. Praesent adipiscing aliquam, sem turpis ut tellus feugiat erat praesent adipiscing aliquam aliquet turpis nunc molestie feugiat massa mauris feugiat nibh eget sed mi id tempus, mi felis. Tempus ante consectetur nisi sem consectetur magna nisi non sit nibh, mauris ac nibh elit ac et elit erat praesent amet nunc tellus sit lobortis volutpat feugiat lobortis. Eget sed laoreet felis erat praesent sem consectetur magna ullamcorper nonummy dolore aliquet turpis nisi sem pharetra magna ullamcorper nonummy congue euismod pulvinar nunc euismod pulvinar ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem ante at aliquam proin elit sed laoreet felis tempus proin non amet congue ullamcorper amet dolore aliquet. Turpis, magna sem pharetra tincidunt euismod pulvinar tincidunt euismod, ipsum massa mauris tempus ante adipiscing aliquam sem consectetur. Pulvinar massa molestie feugiat ante at, aliquam proin at ac et elit, donec diam nonummy dolore aliquet turpis. Ut sem consectetur congue ullamcorper amet dolore ut non pharetra congue ullamcorper amet nunc molestie ipsum lobortis volutpat. Dolor tincidunt euismod dolor laoreet, felis tempus ante, felis aliquam proin, adipiscing amet congue, id ipsum massa id. Ipsum massa volutpat pharetra congue ullamcorper pulvinar nunc tellus sit ut non pharetra congue euismod, pulvinar nunc euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc molestie feugiat lobortis volutpat dolor tincidunt volutpat ipsum laoreet, felis tempus mi felis, aliquam sem turpis pulvinar nunc euismod tempus ante. Felis donec praesent adipiscing nisi non sit lobortis mauris, aliquam proin at magna ullamcorper amet congue ullamcorper pulvinar dolore nibh mauris lorem et. Nonummy erat praesent adipiscing aliquam proin at ac sem pharetra, ut non pharetra congue euismod ipsum laoreet molestie ipsum mi felis tempus et. Mi felis lorem nibh eget lorem et nonummy, erat mi adipiscing aliquam aliquet adipiscing ut non sit ut volutpat feugiat nibh elit erat. Nisi proin consectetur nisi sem consectetur magna diam amet dolore tellus sit nunc molestie feugiat nibh eget, sed nibh eget erat mi elit. Aliquam proin adipiscing, nisi dolore aliquet amet dolore aliquet turpis ut volutpat feugiat lobortis eget lorem nibh id sed laoreet felis tempus praesent. Turpis nisi sem pharetra, ut volutpat dolor lobortis praesent turpis dolore aliquet turpis nisi sem consectetur congue ullamcorper pulvinar nunc, euismod ipsum massa. Molestie pharetra ut non id tempus ante mauris aliquam sem turpis nisi ullamcorper amet congue euismod, pulvinar laoreet id, tempus ante felis, aliquam. Proin mauris lorem et nonummy magna diam adipiscing pharetra congue non pharetra tincidunt id ipsum laoreet id tempus ante felis tempus, proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, nibh eget erat mi felis tempus massa mauris ac et at ac diam nonummy donec aliquet turpis aliquam ante consectetur magna diam aliquet pulvinar nunc non. Pharetra, magna ullamcorper nonummy dolore tellus sit ut non pharetra congue ullamcorper amet dolore ullamcorper pulvinar nunc tellus sit ut tincidunt id ipsum ante mauris lorem ante. Mauris sed tincidunt euismod pulvinar nunc molestie feugiat lobortis molestie dolor tincidunt euismod sed laoreet felis donec mi adipiscing aliquam tincidunt volutpat sed laoreet felis donec diam. Amet nunc tellus sit ut tellus feugiat, lobortis, eget sed congue euismod ipsum, laoreet felis, erat nisi sem pharetra tincidunt, ullamcorper, amet nunc euismod ipsum nunc tellus. Feugiat lobortis eget sed nibh elit erat praesent nonummy dolore aliquet amet nunc molestie sit lobortis laoreet felis tempus praesent adipiscing nisi aliquet turpis ut non sit. Lobortis euismod pulvinar nunc euismod pulvinar massa id ipsum massa volutpat feugiat nibh elit erat mi sem, turpis ut non dolor tincidunt euismod pulvinar tincidunt id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem consectetur, congue ullamcorper pharetra tincidunt, euismod ipsum laoreet, id ipsum ante mauris tempus ante elit ac et felis consectetur. Ac diam consectetur magna diam amet dolore aliquet, turpis nisi sem consectetur magna non pharetra congue ullamcorper amet nunc tellus feugiat. Ut sem pharetra sit ut non pharetra ut, euismod pulvinar tincidunt euismod sit nunc tellus feugiat massa mauris lorem et at. Ac et, elit tempus mi mauris lorem ante mauris molestie lorem ante at magna sem pharetra ut non pharetra dolore ullamcorper. Amet ut tellus feugiat massa volutpat feugiat et elit, erat et sem turpis ut, non dolor congue ullamcorper amet, nunc euismod. Ipsum massa adipiscing aliquam aliquet sit nunc non sit lobortis, molestie feugiat nibh eget sed et amet feugiat massa mauris lorem. Nibh mauris lorem et nonummy donec diam amet dolore tellus sit massa molestie ipsum massa mauris feugiat lobortis id sed laoreet. Id ipsum ac et elit donec praesent nonummy donec proin consectetur magna sem pharetra congue non amet dolore ullamcorper pulvinar, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget dolor tincidunt euismod sit, ut non pharetra tincidunt euismod dolor tincidunt ante, at ac proin, consectetur congue ullamcorper amet congue euismod, ipsum dolor. Tincidunt ullamcorper pulvinar nunc tellus sit ut non pharetra tincidunt volutpat sed tempus, proin, at, magna sem nonummy magna praesent, nonummy dolore ullamcorper, pulvinar nunc. Molestie feugiat massa molestie dolor lobortis, volutpat erat mi felis tempus ante felis tempus, congue ullamcorper, pulvinar nunc id sed laoreet id ipsum ante, mauris. Ac et eget erat laoreet, felis ipsum, ante, mauris tempus ante, mauris adipiscing tempus, proin consectetur nisi non pharetra ut volutpat, dolor tincidunt euismod ipsum. Massa molestie feugiat lobortis volutpat dolor tincidunt volutpat sed laoreet elit erat praesent adipiscing consectetur magna ullamcorper amet tincidunt, euismod sit nunc tellus sit ut. Ullamcorper amet, congue, aliquet turpis, nisi sem consectetur congue ullamcorper pharetra congue euismod pulvinar laoreet felis turpis, nisi non consectetur congue ullamcorper amet nunc euismod. Ipsum massa molestie ipsum, ante mauris lorem et elit magna ullamcorper tellus, feugiat massa molestie feugiat lobortis volutpat sed laoreet, id erat praesent nonummy dolore. Tellus, sit nunc tellus sit nibh mauris lorem proin consectetur ut volutpat feugiat tempus ante felis tempus, sem turpis ut, volutpat feugiat ante eget lorem. Et elit erat praesent adipiscing, aliquam praesent turpis nisi non pharetra, congue ullamcorper, pharetra tincidunt proin mauris ac et consectetur ac et elit erat mi. Felis, aliquam proin consectetur nisi non pharetra ut non pharetra congue euismod pulvinar massa id ipsum massa mi felis erat mi adipiscing, aliquam ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut dolore, praesent at ac, proin at magna diam pharetra congue ullamcorper, amet nisi proin consectetur magna diam, nonummy. Donec, praesent adipiscing, nisi, sem at magna, dolore tellus pulvinar nunc tellus sit lobortis eget sed nibh, id sed. Laoreet id ipsum massa, mauris lorem nibh at ac, diam, consectetur congue euismod mauris lorem, ante mauris ac et. Elit erat mi adipiscing, tempus proin adipiscing aliquam et elit erat et nonummy dolore aliquet amet dolore tellus sit. Massa et, elit erat mi, adipiscing aliquam proin at, ac et at, donec diam amet dolore aliquet amet massa. Molestie ipsum massa molestie lorem nibh praesent, adipiscing aliquam, sem turpis nisi non pharetra congue ullamcorper pharetra, nunc aliquet. Turpis nisi sem pharetra ut volutpat dolor lobortis eget erat mi elit erat aliquet volutpat feugiat nibh volutpat sed. Laoreet id tempus, ante mauris tempus proin adipiscing nisi, sem pharetra, congue ullamcorper dolor congue ullamcorper amet dolore molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac et elit tempus mi mauris lorem ante at, ac et at, erat praesent adipiscing consectetur congue ullamcorper nonummy donec. Mi felis tempus et at erat, et elit erat praesent nonummy donec aliquet turpis, nisi sem consectetur magna ullamcorper, amet elit. Erat et nonummy donec aliquet turpis dolore tellus feugiat lobortis molestie feugiat lobortis eget sed laoreet id, ipsum ante mauris, tempus. Nibh, eget, ac dolore praesent turpis dolore aliquet, pharetra ut volutpat lorem et elit ac, diam nonummy donec diam, nonummy, nisi. Aliquet turpis ut, tellus sit ipsum laoreet id tempus praesent adipiscing aliquam sem consectetur ac mi felis ipsum, mi felis tempus. Ante, at ac diam consectetur congue ullamcorper amet nunc euismod pulvinar sed laoreet id ipsum nunc tellus sit lobortis volutpat feugiat. Nibh eget dolor massa id tempus ante felis tempus ante eget lorem nibh eget erat ante felis nonummy erat praesent adipiscing. Aliquam proin adipiscing nisi sem consectetur ut non dolor, tincidunt volutpat dolor, laoreet tellus pulvinar ut laoreet euismod ipsum massa mauris. Lorem ante at ac proin consectetur magna, ullamcorper pharetra congue euismod pulvinar nunc, tellus sit nisi non dolor tincidunt euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit ut non pharetra ut, ullamcorper amet dolore aliquet amet dolore lobortis euismod dolor massa felis tempus ante. Mauris feugiat ante mauris ac diam consectetur congue ullamcorper pulvinar nunc euismod, ipsum laoreet id ipsum proin turpis dolor tincidunt. Euismod pulvinar massa molestie erat, mi, felis aliquam proin at magna diam consectetur magna ullamcorper pulvinar, tincidunt euismod ipsum massa. Molestie feugiat, massa praesent adipiscing, donec aliquet turpis dolore, tellus turpis ut non dolor congue euismod dolor tincidunt euismod ipsum. Ante mauris lorem ante mauris ac dolore aliquet pulvinar nunc molestie feugiat lobortis non pharetra tincidunt euismod dolor massa molestie. Ipsum massa molestie lorem proin at ac diam nonummy donec diam nonummy dolore lobortis volutpat, sed laoreet eget sed mi. Elit donec praesent amet lorem congue euismod amet dolore, aliquet sit nunc molestie feugiat lobortis volutpat dolor laoreet eget erat. Ut non sit congue non pharetra tincidunt euismod, sed laoreet felis ipsum ante mauris tempus ante elit ac et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec mi felis tempus ante at lorem nibh eget ipsum laoreet molestie, congue sed dolore proin non tellus elit ipsum dolore proin eget amet ac. Lobortis aliquet mauris dolor congue praesent tellus consectetur erat nunc et euismod turpis felis sit ac mi tellus sit magna mi molestie turpis, ac mi. Aliquet volutpat mauris consectetur tempus, ut tellus sit lobortis eget pharetra laoreet id sed nibh eget erat et elit donec aliquet turpis dolore tellus feugiat. Massa volutpat feugiat lobortis volutpat sed nibh, elit, ipsum ante felis tempus donec, diam amet congue aliquet amet nunc, molestie ipsum massa at aliquam proin. Consectetur magna, diam nonummy magna diam amet tincidunt id ipsum ante felis aliquam ut non dolor laoreet eget erat et nonummy aliquam proin turpis dolore. Aliquet sit ut volutpat lorem, nibh mauris erat et nonummy magna diam amet nunc tellus volutpat sed laoreet eget erat praesent nonummy donec, praesent at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat lobortis molestie tellus pulvinar nunc molestie feugiat nibh mauris ac et nonummy donec diam. Pharetra congue ullamcorper amet nunc tellus sit lobortis molestie dolor tincidunt volutpat, sed tempus, ante eget. Sed tincidunt id ipsum ante mauris lorem nibh eget sed laoreet eget sed laoreet felis tempus. Proin at, ac proin at, erat tempus proin at, ac mi, felis tempus, ante mauris lorem. Ante mauris lorem proin consectetur magna diam amet dolore ullamcorper amet nunc tellus turpis nisi non. Pharetra ipsum massa, mauris lorem ante eget lorem nibh eget erat mi mauris tempus ante at. Lorem et at ac diam nonummy donec praesent ullamcorper amet dolore ullamcorper pulvinar nunc id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod amet dolore aliquet adipiscing ac et at adipiscing nisi sem pharetra. Magna et elit donec aliquet amet nunc tellus pulvinar nunc mauris lorem. Nibh, eget lorem nibh elit erat mi felis aliquam congue ullamcorper pharetra. Tincidunt ullamcorper pulvinar dolore tellus sit ut molestie, feugiat lobortis euismod dolor. Laoreet id tempus, mi felis lorem nibh eget sed nibh ante mauris. Lorem nibh eget sed laoreet molestie ipsum ante mauris ac et at. Ac et nonummy, magna, diam amet tincidunt id ipsum ante mauris nonummy. Magna praesent adipiscing, donec praesent adipiscing nisi, non pharetra congue ullamcorper pharetra. Tincidunt, euismod pulvinar tincidunt euismod ipsum massa molestie lorem nibh mauris ac. Donec aliquet turpis ut sem pharetra congue ullamcorper pharetra congue, euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, nonummy dolore magna diam consectetur congue euismod pulvinar nunc id sed mi nonummy aliquam aliquet sit, ut tellus feugiat ut non. Pharetra congue volutpat ipsum massa molestie elit ac mi, felis donec mi adipiscing donec praesent consectetur nisi sem consectetur magna diam, amet. Donec aliquet adipiscing, aliquam proin, consectetur magna, ullamcorper nonummy, consectetur magna, sem consectetur congue volutpat sed mi elit erat mi felis aliquam. Ante adipiscing nisi sem consectetur magna diam nonummy dolore aliquet volutpat dolor tincidunt eget, sed, laoreet felis tempus mi adipiscing aliquam, sem. Consectetur, magna diam nonummy donec diam nonummy dolore tellus turpis ut molestie ipsum ante mauris, felis tempus, mi at lorem nibh elit. Erat et nonummy donec praesent nonummy dolore tellus sit nunc tellus feugiat nibh mauris ac et at magna diam nonummy consectetur congue. Non amet congue euismod dolor laoreet felis, erat praesent adipiscing nisi sem turpis nisi non feugiat lobortis volutpat sed laoreet id ipsum. Pharetra congue ullamcorper pulvinar, massa molestie ipsum mi felis tempus proin at magna sem consectetur magna euismod sed, tincidunt tellus pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non consectetur magna ullamcorper, nonummy erat mi at aliquam sem turpis nisi non, dolor tincidunt volutpat sed tempus ante. Consectetur magna sem nonummy magna ullamcorper pharetra tincidunt id ipsum laoreet, id tempus ante at ac sem consectetur magna. Diam nonummy donec lorem mi felis tempus, ante adipiscing aliquam praesent sit ut non, sit ut, non dolor laoreet. Euismod ipsum laoreet felis tempus mi turpis nisi aliquet sit ut tincidunt euismod pulvinar nunc molestie feugiat nibh volutpat. Pharetra nunc aliquet turpis nisi non pharetra lobortis molestie lorem nibh eget, erat mi elit turpis nisi, non pharetra. Congue ullamcorper amet nunc tellus pulvinar nunc molestie lorem nibh at ac et elit magna diam elit at, ac. Et nonummy donec praesent non pharetra, congue euismod pulvinar tincidunt id ipsum massa mauris lorem ante at ac, proin. At ac, praesent nonummy aliquam proin adipiscing nisi aliquet turpis ut volutpat id feugiat massa molestie lorem nibh mauris. Lorem nibh, eget erat mi felis tempus proin adipiscing ac et elit amet dolore, aliquet feugiat massa mauris lorem. Nibh eget dolor laoreet id ipsum massa mauris tempus, proin consectetur magna diam consectetur congue ullamcorper amet congue id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nunc tellus feugiat lobortis molestie feugiat lobortis eget dolor laoreet. Felis erat ac diam, elit erat praesent adipiscing aliquam praesent amet. Ut, tellus ipsum proin adipiscing nisi aliquet feugiat, lobortis volutpat dolor. Tincidunt volutpat, pulvinar dolore, nibh mauris lorem et elit magna praesent. Amet dolore tellus pulvinar nunc, molestie feugiat lobortis molestie feugiat et. Elit ac diam amet congue euismod pulvinar tincidunt proin consectetur magna. Sem pharetra ut volutpat dolor, laoreet id ipsum laoreet id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie lorem et elit erat mi felis tempus praesent adipiscing nisi sem consectetur magna sem. Nonummy magna ullamcorper pharetra dolore ullamcorper turpis nisi non id ipsum nunc aliquet turpis ut non. Pharetra magna aliquet amet dolore aliquet sit massa tellus lorem, nibh eget lorem nibh elit sed. Laoreet nibh elit erat mi elit donec, praesent adipiscing, nisi sem sit ut non dolor ante. At lorem nibh elit donec ullamcorper amet nunc tellus pulvinar nunc molestie at magna diam amet. Dolore aliquet amet dolore aliquet turpis ut volutpat feugiat lobortis eget, sed nibh felis ipsum ante. Mauris tempus proin diam amet dolore aliquet amet nunc molestie feugiat lobortis molestie feugiat, nibh elit. Sed laoreet id, pulvinar lobortis volutpat dolor lobortis eget sed nibh eget sed mi sem pharetra. Ut volutpat dolor tincidunt euismod ipsum laoreet id ipsum ante felis aliquam proin consectetur nisi non. Dolor nibh eget lorem et elit magna ullamcorper amet feugiat nibh eget dolor, tincidunt id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy dolore praesent turpis nisi aliquet volutpat dolor nibh felis erat mi adipiscing donec aliquet sit ut tellus feugiat massa molestie sed. Laoreet eget, erat mi felis ipsum ante felis aliquam congue ullamcorper dolor tincidunt, id, ipsum mi felis aliquam proin turpis aliquam proin consectetur. Congue ullamcorper pharetra tincidunt euismod ipsum, massa id ipsum ante adipiscing nonummy dolore ullamcorper pulvinar nunc euismod pulvinar massa molestie, lorem nibh at. Ac et elit donec diam amet dolore aliquet turpis dolore tellus euismod ipsum laoreet felis tempus ante, felis aliquam proin at magna diam. Nonummy donec diam amet nunc tellus pulvinar massa id tempus ante at aliquam proin at turpis dolore tellus ipsum massa molestie lorem ante. Mauris erat et elit donec, praesent nonummy dolore tellus sit ut non, sit ut, non pharetra congue, ullamcorper pulvinar ac et at magna. Diam consectetur dolore euismod pulvinar tincidunt euismod tempus ante mauris lorem ante mauris ac et nonummy donec praesent adipiscing at, ac et nonummy. Dolore aliquet turpis dolore aliquet, sit ut non dolor tincidunt euismod pulvinar tincidunt euismod pulvinar nunc tellus sit lobortis non pharetra, tincidunt euismod. Volutpat feugiat nibh elit erat et elit donec ullamcorper amet nunc tellus sit, nunc molestie feugiat nibh mauris lorem et elit donec praesent. Amet donec ullamcorper sit dolor laoreet id sed mi felis, erat praesent turpis nisi, aliquet turpis ut non dolor tincidunt, euismod dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar massa tellus sit lobortis non, amet congue aliquet, amet nunc tellus feugiat lobortis molestie tempus. Ante ullamcorper amet tincidunt id ipsum ante mauris tempus ante at lorem et at erat, et nonummy. Donec praesent turpis, nisi aliquet turpis ut tempus nibh eget sed mi elit erat praesent nonummy nunc. Euismod pulvinar massa molestie tempus proin at nisi proin consectetur ac diam, amet dolore aliquet amet dolore. Nibh eget erat et elit erat mi adipiscing aliquam proin adipiscing aliquam sem nonummy magna diam amet. Dolore ullamcorper, amet nunc tellus feugiat erat et elit donec praesent turpis aliquam proin consectetur magna sem. Pharetra, congue euismod dolor, laoreet id sed mi adipiscing donec praesent adipiscing nisi non pharetra congue dolore. Aliquet turpis ut volutpat dolor lobortis volutpat, dolor, laoreet euismod, pulvinar nunc tellus sit lobortis volutpat sed. Nibh elit erat laoreet felis tempus praesent, adipiscing ac erat mi felis aliquam aliquet turpis nisi sem. Consectetur magna diam nonummy donec aliquet turpis ut non sit ut non sem pharetra congue non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin consectetur magna diam nonummy tempus ante felis eget, erat, mi adipiscing dolore tellus pulvinar nunc. Tellus feugiat massa mauris lorem et elit ac et nonummy, donec aliquet amet nunc, tellus sit. Ut laoreet felis tempus mi adipiscing aliquam praesent adipiscing nisi non pharetra ut volutpat dolor tincidunt. Euismod pulvinar nunc, molestie ipsum massa molestie feugiat lobortis eget molestie feugiat nibh mauris sed et. Nonummy magna diam amet dolore tellus pulvinar, massa id ipsum massa mauris lorem nibh eget sed. Mi, sem at ut non feugiat lobortis volutpat sed laoreet eget donec praesent nonummy donec, aliquet. Turpis nisi sem consectetur congue ullamcorper pharetra tincidunt euismod ipsum laoreet felis ullamcorper pulvinar tincidunt felis. Erat mi adipiscing tempus proin consectetur nisi sem consectetur magna, diam nonummy dolore ullamcorper, amet ut. Non pharetra magna ullamcorper nonummy donec praesent diam consectetur magna aliquet turpis dolore tellus sit nisi. Sem pharetra ut ullamcorper amet nunc aliquet, pulvinar massa id ipsum ac et elit dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi, elit, donec mi, mauris tempus. Nibh praesent nonummy donec proin, at ac. Nibh eget sed mi felis aliquam praesent. Turpis aliquam aliquet turpis lobortis non dolor. Tincidunt, volutpat dolor laoreet id eget dolor. Laoreet id sed laoreet id ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At aliquam proin consectetur ac et felis at, magna diam consectetur magna euismod pulvinar tincidunt tellus pulvinar nunc, tellus, pharetra magna diam amet congue ullamcorper turpis dolore aliquet turpis, nisi. Sem amet turpis nisi non pharetra lobortis volutpat dolor tincidunt id ipsum ante mauris lorem nibh mauris ac, et at ac, et elit erat, praesent, adipiscing aliquam congue, ullamcorper pulvinar. Tincidunt, id, tempus mi felis aliquam sem consectetur magna sem pharetra ut volutpat lorem nibh elit ac diam, adipiscing aliquam proin diam nonummy donec aliquet, amet, nunc, tellus pulvinar lobortis. Molestie lorem, nibh eget lorem nibh elit donec praesent, nonummy donec praesent sit, ut, tellus sit ut laoreet felis tempus ante felis aliquam sem at ac et nonummy donec praesent. Adipiscing donec proin at ac et eget erat, mi felis, aliquam proin turpis nisi dolore ullamcorper amet, nunc tellus feugiat ante felis tempus ante, at magna diam nonummy magna ullamcorper. Pulvinar tincidunt euismod, ipsum massa id ipsum pulvinar nunc id, ipsum ante mauris ac et at ac diam nonummy magna praesent adipiscing aliquam, proin at magna diam consectetur magna diam. Amet dolore aliquet turpis pharetra tincidunt euismod ipsum laoreet felis erat praesent adipiscing nisi sem consectetur magna sem consectetur, tincidunt euismod pulvinar, laoreet id ipsum ante mauris tempus proin at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh elit erat et felis, tempus mi felis aliquam proin consectetur pulvinar tincidunt, tellus pulvinar nunc tellus sit. Congue diam nonummy donec praesent turpis ut tellus pharetra congue non pharetra congue euismod pulvinar nunc euismod pulvinar, ante. Et elit donec diam pulvinar nunc euismod, sed massa id ipsum ante mauris ac et elit erat et nonummy. Donec aliquet turpis dolore aliquet, volutpat sed laoreet felis erat mi nonummy donec, aliquet sit ut non, sit, ut. Non dolor tincidunt id sed mi, nonummy dolore ullamcorper amet dolor, tincidunt volutpat pulvinar nunc, tellus pulvinar nunc, tellus. Sit congue euismod dolor tincidunt euismod pulvinar, nunc molestie feugiat lobortis, non amet, congue euismod ipsum massa felis, consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie dolor tincidunt volutpat dolor tincidunt id sed mi felis ipsum nibh diam, nonummy donec proin adipiscing. Ac proin at magna diam pharetra congue ullamcorper pulvinar nunc tellus, sit nunc tellus feugiat nibh eget lorem. Et elit, erat ut sem consectetur, congue, ullamcorper amet congue ullamcorper pulvinar dolore tellus feugiat massa mauris lorem. Proin at ac diam consectetur donec praesent, adipiscing donec praesent non pharetra laoreet euismod ipsum, massa tellus feugiat. Lobortis molestie feugiat tincidunt, euismod pulvinar tincidunt euismod ipsum massa molestie lorem nibh mauris ac nunc euismod, ipsum. Laoreet id aliquam proin adipiscing aliquam sem pharetra congue, non pharetra dolore euismod pulvinar tincidunt molestie feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit ut volutpat pulvinar tincidunt euismod sit ut sem pharetra congue non pharetra. Congue ullamcorper amet dolore tellus ipsum ac diam consectetur magna ullamcorper pulvinar tincidunt tellus. Pulvinar nunc non pharetra ut non dolor tincidunt, euismod amet nunc molestie ipsum massa. Molestie feugiat tempus ante mauris lorem lobortis eget lorem mi, nonummy donec diam nonummy. Donec proin at ac proin praesent adipiscing nisi non pharetra ut volutpat dolor congue. Euismod felis aliquam sem turpis magna sem consectetur magna ullamcorper amet dolore aliquet turpis. Nisi sem consectetur, magna, ullamcorper amet congue ullamcorper, amet dolore tincidunt ullamcorper ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur donec mi, adipiscing aliquam proin consectetur, magna et elit donec aliquam proin at magna non, dolor laoreet elit erat et elit, erat mi, adipiscing aliquam. Proin at ac mi id ipsum massa tellus sit congue ullamcorper molestie feugiat lobortis volutpat dolor laoreet eget erat laoreet felis tempus, mi felis, aliquam sem. Consectetur magna diam nonummy magna diam amet nunc euismod, pulvinar ac diam nonummy donec diam amet congue ullamcorper pulvinar massa molestie feugiat massa molestie lorem, et. At ac et nonummy magna diam amet pharetra ut volutpat pulvinar, tincidunt tellus sit ut, tellus, sit ut molestie feugiat nibh eget sed laoreet felis tempus. Ante felis tempus nibh eget ac diam nonummy pulvinar massa mauris lorem nibh eget lorem et elit erat praesent adipiscing tempus proin at ac et elit. Erat mi elit erat praesent turpis dolore tellus sit sed laoreet eget sed massa molestie tempus ante mauris ac et elit ac et, nonummy dolore ullamcorper. Pulvinar nunc tellus ipsum ante mauris tempus proin turpis nonummy donec aliquet sit ut tellus feugiat nibh mauris lorem et at ac diam nonummy dolore ullamcorper. Amet nunc tellus, feugiat lobortis molestie lorem ante at magna, nisi, tellus, pulvinar nunc mauris tempus proin adipiscing aliquam sem pharetra congue ullamcorper pharetra tincidunt, euismod. Pulvinar dolore tellus sit ut volutpat, dolor lobortis euismod dolor tincidunt ante at ac et nonummy donec diam nonummy dolore tellus, pulvinar nunc molestie, ipsum lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy donec mi, felis aliquam sem turpis nisi tellus. Feugiat lobortis eget sed nibh, nonummy magna diam, nonummy dolore. Aliquet ullamcorper amet dolore aliquet, amet nunc, molestie tempus ante. Felis tempus nibh mauris lorem diam consectetur donec diam amet. Dolore tellus pulvinar nunc molestie eget sed laoreet id tempus. Massa, mauris lorem et elit ac diam nonummy magna aliquet. Turpis nisi aliquet turpis ut sem, consectetur donec praesent id. Lorem ante praesent adipiscing donec, praesent adipiscing nisi proin at. Ac et felis tempus ante mauris tempus ante at, ac. Diam consectetur magna ullamcorper pulvinar sit ut non dolor laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit lobortis volutpat dolor tincidunt ullamcorper pulvinar tincidunt aliquet turpis nunc laoreet, felis. Erat mi mauris tempus proin, at ac nibh elit sed mi, felis aliquam. Proin adipiscing aliquam sem consectetur magna sem pharetra tincidunt euismod mauris, lorem nibh. Mauris lorem et elit erat praesent nonummy dolore aliquet sit nunc molestie feugiat. Massa molestie feugiat nibh elit erat et elit donec ut sem pharetra congue. Euismod pulvinar nunc tellus sit nunc molestie feugiat ante at aliquam et elit. Magna et elit donec aliquet amet feugiat lobortis eget sed mi elit donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed, laoreet id sed laoreet felis tempus proin adipiscing dolor tincidunt id sed laoreet felis, tempus mi adipiscing tempus proin at, nisi. Sem consectetur congue ullamcorper pulvinar nunc, euismod pulvinar nunc molestie sit, lobortis laoreet id ipsum lobortis molestie feugiat lobortis eget sed mi felis. Erat ante felis lorem nibh volutpat pulvinar tincidunt tellus pulvinar nunc tellus sit lobortis mi id ipsum, massa mauris ac et consectetur congue. Non, pharetra congue volutpat dolor laoreet id erat mi felis, aliquam sem at ac dolore tellus sit ut tellus feugiat, massa molestie sed. Laoreet euismod pulvinar nunc molestie feugiat massa molestie lorem, ante mauris erat mi felis tempus massa molestie lorem erat praesent adipiscing dolore tellus. Sit ut non sit congue non dolor tincidunt volutpat dolor laoreet id ipsum massa mauris aliquam sem consectetur magna sem consectetur magna ut. Sem pharetra congue non dolor tincidunt ullamcorper pulvinar massa id tempus proin, at ac proin at ac, diam, nonummy erat praesent sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante eget sed nibh elit magna diam amet congue euismod ipsum. Nunc lobortis volutpat dolor tincidunt elit erat praesent, turpis nisi aliquet. Turpis ut, non sit lobortis, volutpat sed, laoreet eget sed mi. Adipiscing tempus proin at elit dolore aliquet amet, nunc tellus feugiat. Massa, molestie, feugiat tincidunt euismod dolor tincidunt id sed massa, tellus. Eget erat mi adipiscing aliquam aliquet turpis feugiat, nibh elit erat. Et felis tempus ante felis tempus proin consectetur magna non consectetur. Magna diam amet dolore aliquet turpis ut tellus eget erat eget. Adipiscing felis at dolor donec ante mauris lorem nibh eget ipsum. Massa molestie ipsum massa molestie lorem, nibh eget sed mi elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy dolore aliquet, sit ut tellus feugiat lobortis eget lorem nibh elit erat mi felis. Tempus ac diam nonummy dolore ullamcorper pulvinar tincidunt id pulvinar nunc, molestie feugiat nibh eget lorem. Nibh elit erat diam nonummy donec aliquet turpis pharetra dolore ullamcorper amet nunc molestie ipsum massa. Molestie lorem nibh mauris erat mi elit donec praesent nonummy aliquam, proin adipiscing aliquam proin consectetur. Magna diam nonummy pharetra lobortis, volutpat feugiat lobortis eget sed laoreet id tempus ante felis aliquam. Sem consectetur magna sem pharetra congue non, dolor tincidunt euismod, mauris, ac et at ac diam. Nonummy donec aliquet amet dolore tellus feugiat, massa volutpat, lorem ante mauris lorem laoreet eget tempus. Mi felis aliquam proin at amet dolore praesent, turpis nisi non pharetra, congue non dolor, lobortis. Eget erat laoreet elit erat mi felis aliquam, proin at nisi sem consectetur congue ullamcorper nonummy. Pharetra, congue volutpat dolor tincidunt id sed laoreet id tempus massa volutpat feugiat, nibh eget dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet turpis nisi sem consectetur donec diam nonummy donec. Praesent turpis aliquam sem, turpis nisi nunc tellus sit massa. Volutpat pharetra congue euismod pulvinar laoreet eget erat mi adipiscing. Aliquam aliquet turpis, nisi sem pharetra congue ullamcorper amet donec. Lobortis volutpat feugiat lobortis volutpat pulvinar tincidunt euismod ipsum nunc. Mauris feugiat nibh mauris sed laoreet eget erat mi adipiscing. Dolore ullamcorper sit ut tellus, sit congue nunc tellus feugiat. Lobortis volutpat dolor tincidunt euismod, dolor tincidunt euismod pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy magna praesent amet dolore. Ullamcorper pulvinar massa molestie ipsum ante. Molestie feugiat nibh eget ac diam. Consectetur magna ullamcorper pulvinar nunc euismod. Eget sed nibh eget erat mi. Adipiscing donec proin adipiscing aliquam proin. At erat, diam amet dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tempus ante at ac et elit erat mi adipiscing aliquam praesent adipiscing aliquam et elit ac et elit donec aliquet turpis nisi sem ullamcorper, amet dolore aliquet. Turpis ut non sit ut volutpat dolor tincidunt id, ipsum massa molestie ipsum proin at aliquam aliquet sit lobortis molestie feugiat turpis ut non dolor lobortis volutpat, dolor. Tincidunt euismod ipsum ante felis tempus proin at aliquam sem consectetur congue ullamcorper pharetra dolore aliquet amet dolore aliquet volutpat sed mi elit erat, praesent, adipiscing nisi sem. Turpis nisi sem pharetra ut volutpat dolor tincidunt, euismod ipsum laoreet adipiscing donec aliquet amet feugiat nibh eget erat, mi felis erat aliquet turpis dolore tellus, pulvinar, massa. Molestie feugiat ante eget lorem et nonummy erat, praesent adipiscing donec praesent turpis nisi tincidunt euismod dolor laoreet id feugiat ut non pharetra congue volutpat pulvinar, tincidunt euismod. Ipsum massa mauris lorem nibh eget lorem nibh eget sed mi felis consectetur congue, ullamcorper amet congue ullamcorper pulvinar, dolore aliquet, sit ut tellus feugiat lobortis volutpat sed. Nibh, eget ipsum, laoreet proin at ac ullamcorper, nonummy aliquam praesent adipiscing, aliquam nibh elit erat et nonummy donec aliquet, amet dolore aliquet, turpis, nisi non sit ut. Ullamcorper nonummy congue nibh mauris ac et elit erat et amet dolore ullamcorper pulvinar dolore sem, turpis ut non dolor lobortis volutpat dolor laoreet eget sed ante adipiscing. Aliquam proin ullamcorper amet, congue euismod ipsum massa id tempus, proin at nisi sem turpis nisi sem pharetra tincidunt volutpat sed laoreet felis erat mi nonummy donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At aliquam proin consectetur ac et nonummy, donec aliquet adipiscing pharetra, tincidunt volutpat dolor mi felis erat mi, felis tempus proin adipiscing, aliquam. Sem consectetur congue non dolor laoreet id, sed mi elit erat praesent volutpat feugiat lobortis euismod dolor tincidunt id tempus ante mauris tempus. Proin mauris, ac et elit magna, ullamcorper amet, congue aliquet pulvinar nunc tellus feugiat ac mi elit erat praesent adipiscing aliquam aliquet turpis. Ut non pharetra congue ullamcorper pulvinar, nunc tellus sit ut proin ullamcorper amet ut tellus id sed mi, elit donec praesent adipiscing nisi. Proin at ac diam nonummy congue euismod pulvinar tincidunt id erat praesent, nonummy dolore tellus sit, ut non sit sed mi elit donec. Praesent adipiscing dolore tellus sit ut volutpat feugiat nibh eget lorem et nonummy donec diam nonummy donec praesent sit, nunc molestie, feugiat erat. Mi id, ipsum massa mauris lorem nibh at magna sem consectetur magna ullamcorper amet dolore tellus, sit ut tellus feugiat nibh massa molestie. Feugiat lobortis molestie lorem nibh id erat et felis erat aliquet pulvinar nunc euismod ipsum ante felis aliquam proin turpis ut tellus sit. Lobortis non id, aliquam, proin, adipiscing nisi sem consectetur, magna ullamcorper amet congue volutpat sed mi felis tempus mi turpis nisi aliquet sit. Nunc, tellus feugiat nibh, mauris magna, nunc euismod pulvinar massa id tempus ante at ac proin at, magna, ullamcorper amet dolore ullamcorper amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec sem consectetur nisi sem consectetur magna ullamcorper. Nonummy aliquam praesent turpis nisi non pharetra ut. Volutpat feugiat tempus mi felis aliquam proin consectetur. Magna diam consectetur congue euismod pulvinar tincidunt tellus. Pulvinar massa id tempus ante at ac et. Eget erat et, sem consectetur, magna diam nonummy. Donec praesent turpis nisi, aliquet sit nunc, tellus. Sit congue ullamcorper nonummy nunc tellus turpis nisi. Non consectetur congue non pharetra tincidunt mi at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id tempus ante adipiscing, tempus proin at ac diam nonummy magna ullamcorper amet feugiat massa mauris aliquam sem consectetur magna ullamcorper dolor dolor tincidunt euismod ipsum. Massa molestie lorem ante at magna diam nonummy magna non dolor laoreet ante at lorem et at magna diam elit donec aliquet amet nisi aliquet feugiat massa. Mauris lorem ante at ac diam nonummy magna, ullamcorper, amet nunc lobortis eget lorem, proin, consectetur magna ullamcorper pharetra congue euismod pulvinar massa molestie ipsum ante mauris. Feugiat tincidunt volutpat dolor tincidunt euismod ipsum lorem nibh elit erat mi adipiscing donec, proin, at aliquam sem pharetra ut non pharetra tincidunt volutpat dolor laoreet elit. Erat mi adipiscing, nisi sem, sit ut nibh elit erat mi adipiscing donec, praesent turpis nisi proin consectetur ac et nonummy, dolore ullamcorper pulvinar nunc euismod ipsum. Ante mauris tempus proin at magna diam tellus pulvinar nunc molestie lorem lobortis eget, lorem et at magna ullamcorper pharetra dolore, ullamcorper amet nunc tellus feugiat, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue ullamcorper nonummy, donec, aliquet pulvinar nunc tellus ipsum ante at nonummy tincidunt euismod ipsum laoreet id feugiat massa molestie lorem nibh. Mauris lorem et elit, erat praesent nonummy aliquam proin adipiscing nisi proin at ac diam non pharetra congue ullamcorper pharetra tincidunt, volutpat sed. Laoreet id ipsum ante felis aliquam proin turpis nisi sem consectetur ut eget sed nibh, eget erat, aliquam proin consectetur magna diam amet. Dolore, praesent adipiscing aliquam sem, consectetur ac diam consectetur magna ullamcorper, amet nunc tellus pulvinar massa mauris nonummy, magna ullamcorper amet congue ullamcorper. Adipiscing nisi aliquet pharetra ut volutpat feugiat nibh eget sed laoreet id, ipsum massa molestie dolor lobortis volutpat lorem nibh elit at, aliquam. Proin eget erat mi felis tempus ante mauris ac proin at ac et elit donec praesent amet dolore aliquet, turpis ut, non pharetra. Ut ullamcorper tellus sit ut volutpat sed laoreet eget sed laoreet felis erat aliquet turpis dolore aliquet turpis ut volutpat dolor tincidunt massa. Molestie feugiat, nibh eget lorem nibh eget sed laoreet, felis tempus, ante mauris, lorem et elit ac diam nonummy dolore aliquet amet, nunc. Tellus sit, nunc laoreet felis erat, mi adipiscing aliquam praesent turpis, nisi proin at ac praesent nonummy dolore aliquet turpis, dolore, aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi felis erat mi felis tempus proin at ac proin nonummy, magna, ullamcorper dolor laoreet id adipiscing nisi aliquet turpis ut non feugiat. Lobortis eget sed, mi elit donec praesent, amet nunc euismod, ipsum, massa felis donec praesent adipiscing aliquam tincidunt aliquet turpis, nisi sem at magna. Diam amet congue, euismod pulvinar tincidunt euismod pulvinar massa, molestie lorem nibh eget ac et consectetur donec praesent adipiscing donec ut, non, dolor, tincidunt. Euismod ipsum mi felis erat ante adipiscing aliquam sem at magna sem consectetur congue ullamcorper pulvinar tincidunt id ipsum lorem et elit erat praesent. Adipiscing donec praesent adipiscing dolore tellus feugiat lobortis volutpat feugiat nibh eget sed laoreet id, ipsum massa mauris tempus ante at ac feugiat ut. Volutpat, sed tincidunt id sed et elit erat proin at aliquam sem consectetur magna diam consectetur magna diam amet nisi sem turpis ut non. Sit ipsum laoreet id aliquam praesent turpis nisi non consectetur magna, ullamcorper aliquet turpis ut volutpat, feugiat ante at magna diam tellus turpis ut. Non feugiat lobortis eget ac et nonummy donec diam pharetra tincidunt id sed laoreet elit erat mi felis ac, proin at erat mi elit. Turpis, ut non pharetra lobortis volutpat sed laoreet id, sed laoreet felis tempus proin at, ac nibh eget sed, laoreet id tempus ante felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat nibh mauris sed tincidunt tellus pulvinar massa id ipsum massa molestie sed tempus proin at. Ac et at magna sem consectetur magna ullamcorper dolor tincidunt felis tempus mi felis tempus proin. Adipiscing nisi sem pharetra congue, ullamcorper pharetra ipsum, massa molestie lorem nibh eget ac et elit. Donec aliquet amet, dolore tellus pulvinar nunc tellus feugiat ante at ac diam consectetur magna diam. Non sit lobortis volutpat lorem, nibh elit ac et nonummy dolore aliquet amet nunc, tellus, sit. Ut non consectetur donec mi, felis tempus magna ullamcorper pharetra, tincidunt euismod ipsum laoreet felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt tellus sit ut sem tellus turpis ut non pharetra, congue ullamcorper amet congue id ipsum laoreet, id ipsum massa mauris ac nibh eget ac, diam amet congue. Ullamcorper, dolor lorem, ante eget lorem nibh eget donec praesent amet nunc euismod ipsum, laoreet id tempus proin adipiscing nisi sem turpis ut volutpat lorem nibh volutpat sed aliquam sem. Consectetur magna non sit, tincidunt euismod dolor laoreet eget sed mi felis aliquam praesent adipiscing, nisi sem, consectetur ac et, elit erat nisi sem consectetur, magna praesent amet nunc tellus. Sit ut non pharetra ut non dolor, tincidunt id sed praesent adipiscing congue ullamcorper pulvinar massa id ipsum ac diam pharetra tincidunt, euismod pulvinar nunc tellus pulvinar nunc tellus feugiat. Nibh eget, lorem, nibh eget sed laoreet felis aliquam praesent adipiscing ac proin at turpis nisi aliquet, sit ut volutpat pharetra lobortis volutpat dolor laoreet elit erat mi felis aliquam. Proin at ac proin consectetur congue ullamcorper pharetra, congue, ut volutpat dolor lobortis elit ac et elit magna diam amet, nunc euismod ipsum ante adipiscing dolore, tellus ipsum mi adipiscing. Aliquam praesent, turpis ut tellus sit erat mi nonummy dolore aliquet turpis, nisi aliquet, feugiat massa mauris lorem proin turpis, nisi sem consectetur congue ullamcorper amet nunc euismod ipsum laoreet. Id ipsum massa diam nonummy dolore aliquet turpis, nisi aliquet sit ut volutpat lorem, nibh, mauris ac, diam nonummy congue euismod dolor laoreet euismod pulvinar nunc tellus feugiat lobortis molestie. Felis tempus proin at ac nibh volutpat dolor nunc aliquet turpis ut non pharetra congue volutpat dolor laoreet id ipsum, laoreet id ipsum massa at ac et praesent at ac. Et elit erat mi felis tempus mi felis tempus ante mauris lorem laoreet, id ipsum laoreet mauris lorem ante mauris lorem et, at ac dolore sem turpis ut non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante, volutpat mauris lorem, ante consectetur nisi non pharetra magna ullamcorper. Pharetra tincidunt ullamcorper pulvinar massa id tempus ante mauris ac proin. Consectetur ac et elit donec ut non pharetra congue ullamcorper pulvinar. Dolore praesent turpis ut non pharetra ut non pharetra tincidunt id. Sed massa id ipsum lobortis volutpat dolor ipsum massa molestie feugiat. Tincidunt euismod, pulvinar tincidunt id ipsum laoreet felis aliquam ante, at. Ac proin at, ac diam, amet congue, ullamcorper turpis nunc lobortis. Eget sed laoreet id tempus mi adipiscing aliquam proin, consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat ut nunc tellus feugiat ut volutpat dolor nibh eget sed. Mi felis tempus mi felis aliquam proin at, ac diam nonummy erat. Mi felis aliquam proin mi felis tempus ante adipiscing aliquam, sem consectetur. Magna diam consectetur dolore aliquet, amet dolore sem turpis nisi sem pharetra. Congue, diam, nonummy, donec aliquet eget lorem nibh eget erat mi elit. Tempus ante at, ac et consectetur, magna diam consectetur, congue ullamcorper amet. Dolore aliquet, turpis nisi sem consectetur magna ullamcorper molestie feugiat massa volutpat. Feugiat nibh elit magna ullamcorper pharetra dolore ullamcorper amet nunc aliquet sit. Ut tellus, dolor, lobortis volutpat lorem et aliquet sit nunc molestie ipsum. Massa mauris ac, proin consectetur ac, ullamcorper, amet congue euismod amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem turpis nisi non consectetur donec diam nonummy dolore tellus sit ut tellus sit, lobortis, molestie lorem nibh elit ac ac et elit adipiscing nisi sem consectetur magna diam nonummy. Donec praesent adipiscing tempus ante eget lorem nibh at magna diam amet dolore ullamcorper pulvinar nunc molestie, ipsum ac et nonummy donec praesent nonummy dolore tellus pulvinar nunc tellus feugiat. Lobortis non dolor congue euismod ipsum massa id tempus proin at ac et at ac dolore tellus feugiat massa mauris lorem ante mauris lorem et elit donec praesent nonummy donec. Aliquet sit nisi sem consectetur, congue ullamcorper amet ipsum massa mauris aliquam sem consectetur magna sem pharetra congue ullamcorper nonummy donec praesent turpis ut, non pharetra ut non dolor laoreet. Euismod ipsum nunc tellus feugiat erat mi elit donec ullamcorper amet nisi sem consectetur magna diam consectetur magna diam amet dolore aliquet sit ut non pharetra congue non dolor, congue. Euismod pulvinar feugiat lobortis eget erat mi id erat praesent mauris lorem nibh eget lorem et elit, erat, mi adipiscing donec praesent non amet congue ullamcorper pulvinar massa tellus sit. Ut volutpat dolor lobortis eget erat mi elit erat, mi adipiscing aliquam ante at lorem et nonummy magna praesent sem at magna diam nonummy donec praesent turpis dolore tellus sit. Lobortis volutpat dolor lobortis volutpat lorem nibh felis tempus mi, adipiscing aliquam proin at, lorem aliquam praesent, adipiscing aliquam proin at ac diam amet dolore ullamcorper amet, nunc tellus sit. Ut non pharetra congue ullamcorper pulvinar tincidunt tellus sit ut tellus sit sed laoreet id tempus ante mauris feugiat nibh at magna, diam amet dolore ullamcorper turpis dolore tellus sit. Nunc non pharetra ut, non pulvinar laoreet euismod sit sed laoreet eget sed laoreet id ipsum ante at ac proin at ac et nonummy donec praesent nonummy donec sem turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam et at erat et nonummy donec praesent adipiscing aliquam proin at ac dolore sem turpis nisi diam elit, erat praesent, adipiscing donec praesent adipiscing nisi sem consectetur donec. Praesent adipiscing donec praesent turpis nisi sem turpis magna diam tellus sit ut molestie feugiat lobortis eget lorem, diam nonummy erat mi felis tempus proin mauris, lorem nibh eget. Sed, laoreet id ipsum ante mauris elit donec aliquet turpis nisi aliquet turpis, nisi sem consectetur congue ullamcorper amet dolore tellus sit nunc tellus, sit ut, non dolor tincidunt. Massa molestie feugiat lobortis volutpat sed laoreet id tempus ante mauris lorem, ante eget lorem, et elit erat praesent, adipiscing donec praesent, turpis ac et, elit erat nisi aliquet. Turpis nisi non dolor lobortis volutpat sed laoreet id, ipsum massa molestie feugiat nibh eget sed nibh nonummy donec diam nonummy congue euismod pulvinar massa proin, consectetur congue ullamcorper. Pharetra congue ullamcorper amet nunc euismod sit, ut non pharetra tincidunt ullamcorper amet dolore aliquet turpis sed laoreet id sed, laoreet molestie tempus proin adipiscing nisi aliquet turpis nisi. Sem consectetur magna ullamcorper amet tincidunt euismod ipsum massa molestie lorem ante mauris ac donec praesent, turpis ut molestie feugiat lobortis molestie ac nibh elit erat et, elit erat. Mi felis aliquam proin turpis, nisi sem consectetur magna non pulvinar laoreet ante eget lorem et elit ac et elit erat praesent turpis dolore tellus, sit, lobortis molestie lorem. Nibh mauris ac et nonummy magna diam nonummy dolore aliquet volutpat dolor tincidunt eget erat et felis, aliquam, proin at ac et at magna sem, consectetur magna diam turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante, eget lorem et at erat. Praesent nonummy donec aliquet adipiscing, aliquam sem. Consectetur magna nunc aliquet sit lobortis, volutpat. Dolor lobortis eget sed, laoreet id ipsum. Laoreet molestie lorem nibh eget lorem nibh. Id sed laoreet felis tempus nisi ullamcorper. Dolor lobortis volutpat sed laoreet elit tempus. Ante felis aliquam praesent consectetur nisi non. Sit congue non dolor laoreet, euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, et elit ac diam nonummy magna euismod pulvinar tincidunt tellus sit nisi, diam consectetur magna ullamcorper, pharetra tincidunt massa mauris ac nibh eget, sed. Massa tellus sit lobortis volutpat feugiat lobortis volutpat dolor tincidunt euismod pulvinar nunc, molestie lorem, ante at lorem et praesent adipiscing ac proin at magna. Diam amet congue euismod ipsum laoreet, molestie ipsum ante adipiscing nisi aliquet pulvinar nunc mauris tempus proin consectetur magna sem consectetur pulvinar laoreet felis tempus. Massa mauris lorem et at magna diam nonummy donec praesent turpis dolore tellus sit nunc volutpat dolor lobortis volutpat felis tempus ante, at, aliquam donec. Praesent adipiscing aliquam sem at magna ullamcorper pharetra congue euismod pulvinar tincidunt euismod ipsum massa mauris tempus ante at ac et tellus pulvinar massa molestie. Feugiat congue aliquet turpis dolore sem turpis nisi non consectetur, magna ullamcorper pulvinar laoreet id tempus, ante mauris lorem nibh mauris lorem proin ullamcorper amet. Nisi, sem pharetra congue ullamcorper dolor congue, ullamcorper, pulvinar nunc tellus sit nunc volutpat pharetra congue ullamcorper pulvinar tempus, proin, at lorem nibh, elit erat. Mi felis ipsum ante mauris ac et elit erat mi felis tempus mi felis aliquam proin at, ac diam euismod pulvinar massa id lorem nibh. Eget ac et elit erat et, nonummy dolore aliquet turpis dolore aliquet sit lobortis molestie feugiat nibh eget sed nibh, eget consectetur nisi sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis molestie dolor nibh eget sed laoreet proin consectetur ut sem consectetur congue. Euismod pulvinar nunc tellus pulvinar massa tellus, sit ut, non, pharetra tincidunt id. Ipsum massa molestie ipsum ante at nonummy donec aliquet, pulvinar nunc euismod ipsum. Massa molestie tempus nibh at, magna non sit ut volutpat dolor tincidunt id. Ipsum nunc molestie feugiat massa, mi elit erat praesent adipiscing aliquam sem turpis. Nisi sem, consectetur congue euismod pulvinar nunc tellus ipsum ante, adipiscing tempus, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris feugiat lobortis id ipsum massa molestie ipsum ante felis tempus proin at ac et nonummy magna diam non sit lobortis eget lorem. Nibh id erat praesent, adipiscing donec aliquet turpis dolore aliquet feugiat massa, mauris lorem nibh eget sed laoreet felis at ac, diam nonummy. Donec praesent adipiscing donec aliquet adipiscing aliquam, sem pharetra ut non feugiat tincidunt, volutpat sed massa id tempus mi mauris tempus proin consectetur. Amet nunc euismod ipsum ante, felis tempus ante adipiscing nisi sem pharetra congue, non dolor tincidunt euismod ipsum massa molestie, feugiat, massa volutpat. Felis ipsum ante mauris lorem nibh at lorem, nibh eget sed mi adipiscing aliquam proin adipiscing aliquam non pharetra lobortis volutpat dolor lobortis. Eget, sed mi elit consectetur ut volutpat dolor, lobortis volutpat sed laoreet id ipsum massa, id ipsum nibh eget lorem et at ac. Et elit donec mi, felis ac et at turpis nisi sem turpis magna diam elit sed mi felis aliquam praesent adipiscing aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget erat mi felis ipsum massa mauris lorem ante mauris lorem nibh elit donec mi. Adipiscing donec praesent turpis ut non consectetur congue, massa id, tempus proin adipiscing aliquam sem. Consectetur nisi non dolor congue euismod, sed mi elit donec diam amet dolore tellus pulvinar. Massa tellus sit ipsum laoreet felis aliquam praesent turpis dolore molestie ipsum mi adipiscing ac. Et elit erat laoreet felis tempus praesent adipiscing donec tellus sit nunc tellus feugiat lobortis. Mi id ipsum ante, mauris lorem nibh elit, ac, diam nonummy dolore aliquet amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet sit nisi non pharetra ut non pharetra congue. Ullamcorper pulvinar massa id feugiat, massa mauris lorem et. Elit sed et elit tempus erat et nonummy, magna. Diam nonummy dolore praesent adipiscing nisi sem, consectetur congue. Non dolor tincidunt euismod amet massa id erat mi. Mauris tempus, et ante, mauris feugiat ante mauris ac. Diam consectetur congue, non amet nunc euismod ipsum nunc. Tellus sit ut non dolor tincidunt, volutpat ipsum massa. Id tempus ac et elit erat ante mauris lorem. Ante mauris, magna diam consectetur magna ullamcorper, pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin mauris ac et eget erat mi felis, tempus mi felis tempus ante mauris lorem et elit donec, diam amet congue ullamcorper pulvinar lorem nibh elit ac diam nonummy dolore. Ullamcorper amet dolore tellus sit ut volutpat feugiat nibh eget lorem nibh nonummy donec ullamcorper pulvinar nunc ut volutpat sed nibh eget erat, et nonummy dolore ullamcorper turpis nisi, sem. Consectetur magna sem consectetur congue diam nonummy donec sem turpis nisi sem, consectetur donec ut tellus feugiat lobortis molestie lorem nibh at ac et elit, donec aliquet amet dolore aliquet. Sit ut sem pharetra tincidunt volutpat, sed tempus proin adipiscing nisi sem pharetra ut, eget sed laoreet id ipsum laoreet felis erat mi felis nisi sem turpis ut non pharetra. Congue ullamcorper amet dolore ut eget, sed laoreet id sed praesent adipiscing donec praesent turpis nisi sem turpis nisi ullamcorper pharetra congue aliquet amet dolore tellus sit, ut non pharetra. Congue ut non consectetur magna diam nonummy donec proin, at ac et elit erat, mi id ipsum lobortis molestie tempus ante diam turpis dolore aliquet sit nisi non pharetra, ut. Ullamcorper pharetra tincidunt, euismod sit nunc, tellus sit ut volutpat feugiat nibh elit erat mi felis tempus mi non pharetra congue euismod pulvinar nunc tellus sit nunc, tellus feugiat lobortis. Eget pharetra congue, euismod pulvinar dolore aliquet turpis ut, volutpat dolor lobortis volutpat sed mi proin at magna diam consectetur, donec diam nonummy donec praesent, turpis nisi non sit ut. Non, pharetra congue euismod, pulvinar nunc tellus feugiat lobortis volutpat pharetra tincidunt massa mauris tempus ante mauris sed laoreet eget sed laoreet molestie ipsum, massa volutpat sed, laoreet, id sed. Massa id ipsum ante mauris, lorem, nibh, elit ac nisi, proin turpis nisi, sem consectetur congue ullamcorper dolor, laoreet eget sed massa molestie feugiat, massa molestie, feugiat lobortis eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, euismod ipsum nunc tellus pharetra, ut euismod dolor laoreet euismod pulvinar massa nibh elit ac et amet dolore aliquet. Adipiscing ac proin, at ac et elit donec, diam nonummy dolore aliquet pulvinar, nunc molestie feugiat lobortis volutpat, id ipsum. Ante, at ac, et elit erat diam elit erat mi, mauris lorem ante elit erat, et felis tempus ante mauris. Lorem, nibh eget molestie, tempus proin at aliquam proin consectetur magna ullamcorper amet dolore, aliquet turpis nisi aliquet turpis, ut. Sem pharetra congue euismod dolor nunc, nibh eget sed laoreet eget, erat mi felis aliquam proin, adipiscing, aliquam et elit. Erat et elit erat ante mauris lorem nibh eget, sed mi felis tempus nunc tellus feugiat nibh mauris lorem et. Eget erat, mi felis ipsum massa, mauris feugiat lobortis volutpat, sed, mi, elit donec praesent turpis, nisi sem, turpis nisi. Laoreet id, sed laoreet felis tempus proin at aliquam et, elit, ac diam amet dolore aliquet turpis dolore sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor laoreet id sed mi mauris lorem. Lobortis, volutpat dolor, tincidunt euismod pulvinar massa. Id feugiat lobortis volutpat feugiat tempus massa. Volutpat dolor lobortis volutpat dolor laoreet id. Ipsum nunc molestie sit ut volutpat dolor. Tincidunt euismod turpis ut non sit congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem pharetra congue euismod pulvinar tincidunt euismod, pulvinar nunc molestie feugiat lobortis eget lorem. Nibh elit erat mi felis at ac et elit donec praesent, adipiscing aliquam proin. Consectetur magna diam nonummy donec diam nonummy dolore aliquet sit nisi sem consectetur congue. Ullamcorper id feugiat massa molestie lorem nibh eget sed mi, elit donec aliquet amet. Nunc aliquet, turpis ut non pharetra tincidunt euismod pulvinar nunc tellus, sit nunc tellus. Eget erat praesent adipiscing dolore ullamcorper, adipiscing nisi aliquet turpis ut sem consectetur congue. Ullamcorper amet dolore tellus turpis ut tellus feugiat nibh diam nonummy donec aliquet turpis. Nunc tellus sit ut non, pharetra congue ullamcorper pulvinar nunc sem turpis ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna mi nonummy donec proin adipiscing aliquam sem, pharetra magna diam nonummy donec aliquet turpis dolore sem turpis. Nisi sem tellus sit nunc molestie, feugiat, ante at ac et, elit, erat mi felis, ipsum lobortis molestie sed. Laoreet id ipsum massa molestie feugiat lobortis molestie tellus pulvinar ut volutpat feugiat tincidunt volutpat sed laoreet id ipsum. Massa molestie ipsum nibh eget lorem nibh elit erat et nonummy, donec aliquet turpis dolore sem volutpat sed laoreet. Felis tempus mi adipiscing aliquam proin adipiscing nisi sem, consectetur congue ullamcorper amet tincidunt, euismod pulvinar massa, molestie ipsum. Ante non dolor lobortis elit erat et elit donec diam amet nunc tellus ipsum massa, tellus pharetra congue praesent. Amet dolore praesent turpis dolore non consectetur magna diam, molestie feugiat, massa mauris aliquam proin consectetur nisi sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, volutpat sed tincidunt euismod, eget sed laoreet euismod ipsum dolore aliquet turpis nisi non pharetra tincidunt euismod pulvinar nunc tellus pulvinar, massa, tellus sit, lobortis. Volutpat sed, laoreet euismod volutpat sed laoreet id, ipsum, massa molestie feugiat ut volutpat dolor tincidunt volutpat sed mi elit erat praesent nonummy dolore tellus sit. Nisi, non sit sed mi felis, tempus ante at ac proin at ac mi, elit donec praesent adipiscing dolore aliquet consectetur nisi non consectetur magna ullamcorper. Non pharetra congue non pharetra congue aliquet turpis ac nibh elit erat et felis ipsum ante felis tempus proin elit ac, et elit erat ante mauris. Tempus magna ullamcorper amet, dolore, tellus pulvinar nunc tellus feugiat massa molestie feugiat lobortis, volutpat ipsum laoreet nibh elit ac et elit donec diam, nonummy, aliquam. Sem at pulvinar, nunc tellus sit massa molestie ipsum ante molestie feugiat laoreet eget erat mi elit donec, praesent adipiscing, aliquam sem, consectetur magna diam, nonummy. Consectetur nisi diam pharetra congue ullamcorper nonummy, donec ullamcorper, turpis nisi non pharetra congue volutpat feugiat nibh, volutpat erat et, elit erat aliquet amet nunc tellus. Sit, dolor tincidunt euismod, ipsum massa molestie feugiat lobortis mauris lorem et eget sed mi elit donec aliquet turpis nunc tellus feugiat, lobortis non pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, amet nunc euismod sit nunc tellus sit lobortis molestie ac, proin elit amet dolore molestie ipsum massa mauris, tempus ante eget. Sed, tincidunt euismod pulvinar massa tellus, feugiat lobortis, volutpat sed nibh elit donec mi nonummy, donec lobortis volutpat dolor, lobortis eget sed. Laoreet felis erat mi felis aliquam proin at lorem nibh, elit erat praesent nonummy dolore tellus sit massa id at ac et. Felis, erat mi adipiscing aliquam sem consectetur nisi sem consectetur, magna, ullamcorper nonummy dolore praesent turpis ut non sit ut non molestie. Feugiat lobortis volutpat dolor congue euismod pulvinar massa id ipsum ante mauris lorem ante mauris lorem mi id tempus ante mauris tempus. Nibh eget lorem donec praesent adipiscing aliquam, non pharetra congue non, dolor tincidunt euismod dolor mi elit donec aliquet adipiscing aliquam sem. Consectetur nisi non pharetra congue ullamcorper nonummy nunc magna ullamcorper amet dolore ullamcorper amet, nisi sem turpis magna et nonummy donec aliquet. Turpis aliquam ante at ac et praesent consectetur nisi sem nonummy magna diam, nonummy donec praesent turpis nisi aliquet sit congue, ullamcorper. Pharetra congue, ullamcorper amet dolore tellus sit ut volutpat feugiat nibh, praesent nonummy donec aliquet turpis ut non, pharetra congue non dolor. Tincidunt euismod amet nunc tellus turpis ut volutpat pharetra congue euismod dolor tincidunt euismod sit nunc tincidunt, id ipsum, massa molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent at ac proin elit at ac proin elit, ac et nonummy, donec, diam nonummy donec aliquet consectetur magna diam nonummy, congue diam, amet congue ullamcorper pulvinar. Nunc tellus id sed mi felis erat praesent, adipiscing nisi proin consectetur ac et, elit erat praesent nonummy donec aliquet pulvinar nunc molestie ipsum massa mauris aliquam. Proin ullamcorper amet nunc tellus feugiat massa molestie feugiat nibh elit erat mi elit erat mi felis tempus proin mauris lorem et elit donec praesent adipiscing aliquam. Magna diam elit dolore aliquet, turpis nisi sem turpis nisi sem pharetra congue diam nonummy, donec aliquet sit ut non sit ut volutpat, sed tempus praesent adipiscing. Aliquam proin consectetur congue ullamcorper pharetra congue euismod dolor tincidunt id tempus ante felis aliquam proin, at ac et eget, ipsum laoreet felis consectetur magna diam amet. Dolore ullamcorper pulvinar nunc aliquet sit ut non pharetra lobortis eget sed laoreet id tempus ante mauris lorem ante, mauris ac et, elit adipiscing nisi proin, at. Ac et elit erat praesent, felis ac et eget erat, mi elit erat praesent nonummy donec ut, euismod dolor tincidunt, euismod ipsum laoreet id, tempus ante at. Lorem nibh elit sed nunc, molestie ipsum, ante mauris lorem nibh volutpat dolor, tincidunt euismod ipsum lorem nibh eget erat praesent amet congue eget sed, laoreet id. Ipsum massa mauris aliquam sem turpis nisi sem consectetur magna, aliquet turpis nisi, aliquet sit nunc nibh elit, erat laoreet adipiscing donec praesent adipiscing aliquam sem consectetur. Magna diam nonummy donec aliquet turpis nisi sem turpis nisi sem, consectetur congue euismod pulvinar, nunc lobortis eget sed nibh eget, erat praesent nonummy congue euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem, consectetur ac et nonummy donec praesent nonummy donec sem turpis magna et. Elit donec mi id tempus massa mauris sed nibh aliquet turpis dolore, sem at. Erat mi felis tempus ante felis, tempus proin nisi, non consectetur magna ullamcorper pharetra. Dolore proin mauris ac et at erat et elit donec aliquet amet dolore aliquet. Feugiat lobortis, non dolor lobortis massa tellus sit lobortis eget lorem diam consectetur magna. Ullamcorper pharetra tincidunt euismod ipsum massa, felis tempus ante mauris lorem nibh volutpat sed. Tempus proin consectetur nisi sem pharetra tincidunt euismod pulvinar tincidunt euismod ipsum massa molestie. Tempus ante molestie sed et elit ac et nonummy donec ullamcorper pulvinar pharetra magna. Ullamcorper amet nunc tincidunt ullamcorper pulvinar nunc euismod ipsum, massa id ipsum ante volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, donec, praesent felis tempus, et elit, sed mi, elit erat praesent adipiscing aliquam. Ante mauris sed nibh eget sed mi id ipsum massa, mi felis tempus lobortis. Volutpat, dolor tincidunt euismod, dolor tincidunt euismod, tempus mi, adipiscing aliquam sem turpis nisi. Non pharetra ut non dolor tincidunt euismod mauris lorem et elit ac diam, amet. Donec praesent adipiscing nisi sem turpis ut non pharetra tincidunt euismod dolor tincidunt, tellus. Sit nunc, tellus sit congue non id ipsum ante at ac et elit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris tempus proin at, ac diam aliquet sit. Ut non sit congue non pharetra, dolore aliquet. Turpis nisi aliquet turpis congue ullamcorper amet donec. Mi, felis tempus proin consectetur nisi, tincidunt euismod. Pulvinar nunc, molestie feugiat lobortis volutpat dolor tincidunt. Euismod ipsum massa, molestie, tempus ante, at ac. Et at ac et elit erat praesent non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent, adipiscing aliquam proin at magna diam amet congue ullamcorper pulvinar nunc tellus feugiat massa mi nonummy dolore mi adipiscing nisi. Proin consectetur magna diam, elit donec diam, amet dolore tellus sit nunc molestie feugiat lobortis molestie feugiat lobortis ante mauris lorem nibh. Eget sed mi felis erat diam nonummy dolore tellus, pulvinar massa molestie feugiat, nibh at aliquam sem consectetur magna diam nonummy donec. Praesent ullamcorper nonummy dolore ullamcorper amet nunc tellus pulvinar nunc volutpat feugiat lobortis eget lorem et elit erat praesent, nonummy donec praesent. At lorem, ipsum ante molestie feugiat lobortis, eget, erat, et elit, erat praesent turpis, nisi, proin at, magna diam elit erat mi. Felis aliquam praesent turpis nisi non pharetra, mauris lorem et at ac et, elit, erat mi felis nisi sem, consectetur ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, magna ullamcorper amet, congue aliquet. Turpis dolore non, sit ut volutpat. Dolor lobortis eget ac et felis. Erat mi adipiscing nisi sem, turpis. Pulvinar nunc, tellus turpis nisi sem. Pharetra, magna diam nonummy donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed tincidunt, tellus sit massa mauris lorem erat ante felis tempus. Ante at ac diam consectetur at aliquet mauris pharetra tempus magna. Nisi tincidunt, ante sem felis pulvinar ac nunc proin eget, diam. Eget ipsum nunc proin, eget turpis dolor aliquam lobortis et proin. Euismod felis feugiat tincidunt, volutpat dolor laoreet id tempus ante mauris. Lorem nibh massa, molestie feugiat ut non amet, congue, aliquet turpis. Nisi sem, turpis, ut non, pharetra tincidunt volutpat pulvinar, tincidunt tellus. Pulvinar nunc tellus, id ipsum laoreet adipiscing donec praesent sit nunc. Molestie feugiat massa volutpat feugiat lobortis volutpat dolor massa id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra congue ullamcorper amet donec, proin, at aliquam sem, consectetur magna diam amet dolore. Ullamcorper amet nunc aliquet consectetur nisi sem aliquet turpis ut non consectetur congue euismod sed. Laoreet eget erat praesent adipiscing donec aliquet amet nisi non pharetra congue ullamcorper nonummy donec. Aliquet turpis dolor lobortis volutpat dolor tincidunt euismod pulvinar nunc molestie feugiat nibh mauris aliquam. Proin consectetur magna ullamcorper amet congue ullamcorper pulvinar nunc tellus turpis, dolor laoreet elit donec. Praesent amet, dolore tellus pulvinar massa molestie feugiat nibh, mauris, ac diam nonummy magna non. Pharetra congue ullamcorper, pulvinar, dolore aliquet euismod ipsum massa id ipsum mi felis tempus proin. At magna diam consectetur magna ullamcorper nonummy dolore praesent at ac nibh elit erat mi. Id ipsum massa laoreet felis tempus ante, mauris tempus proin, consectetur ac et elit erat. Praesent nonummy donec, aliquet turpis nisi sem consectetur magna diam amet dolore ullamcorper diam, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis euismod dolor tincidunt euismod ipsum ante mauris lorem ante mauris nonummy donec aliquet turpis ut tellus feugiat lobortis non pharetra congue euismod. Pulvinar massa id ipsum massa molestie lorem nibh volutpat dolor laoreet felis erat praesent diam nonummy magna, diam amet, dolore aliquet pulvinar, massa. Molestie feugiat lobortis volutpat feugiat nibh elit magna diam nonummy magna, aliquet adipiscing aliquam proin, consectetur amet, nunc, tellus sit ut non sit. Nibh volutpat sed nibh eget ac et nonummy donec praesent adipiscing nisi aliquet sit nisi non id tempus ante felis tempus proin at. Lorem et eget erat mi id feugiat lobortis mauris, lorem et at erat mi felis tempus mi felis aliquam proin ullamcorper pulvinar tincidunt. Euismod pulvinar dolore, ut laoreet proin aliquet volutpat nonummy, donec aliquet adipiscing tempus sem consectetur magna diam nonummy donec praesent adipiscing aliquam ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin elit sed, mi felis ipsum ante mauris tempus ante mauris lorem, et praesent adipiscing magna et nonummy donec praesent adipiscing aliquam proin. At, lorem nibh eget erat mi felis tempus mi adipiscing aliquam sem turpis, nisi non, dolor sit ut non pharetra congue non dolor tincidunt. Ullamcorper amet ut non pharetra congue ullamcorper amet donec praesent turpis dolore aliquet sit lobortis volutpat lorem erat praesent adipiscing donec proin adipiscing aliquam. Sem nonummy congue ullamcorper amet congue aliquet turpis dolore aliquet turpis ut non pharetra congue ullamcorper molestie feugiat nibh mauris ac et eget ipsum. Massa tellus sit lobortis, volutpat pharetra laoreet id ipsum massa id tempus ante mauris ac proin consectetur magna diam sem consectetur nisi sem consectetur. Congue ullamcorper amet dolore, tellus, sit ut non sit ut volutpat dolor tincidunt id pulvinar massa molestie feugiat massa volutpat, dolor congue ante mauris. Lorem lobortis eget lorem nibh elit erat mi felis tempus ante at ac et, at ac et nonummy sit nisi sem nonummy, congue ullamcorper. Pulvinar nunc aliquet turpis magna et eget erat mi felis aliquam proin at lorem nibh elit ac et elit erat proin et, nonummy, donec. Aliquet turpis nunc tellus pulvinar nunc molestie feugiat lobortis eget ac, et elit, erat, mi felis aliquam proin turpis dolore non sit ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, donec mi felis tempus proin mauris. Lorem laoreet elit, adipiscing nisi non consectetur. Congue diam adipiscing donec aliquet amet dolore. Tellus sit lobortis non, pharetra congue, euismod. Pulvinar dolore sem consectetur nisi non sit. Congue laoreet mauris lorem ante at ac. Nibh elit erat et elit, donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi elit donec magna sem pharetra congue ullamcorper pulvinar nunc. Aliquet turpis ut non pharetra congue ullamcorper dolor laoreet id ipsum. Massa tellus sit ut non dolor tempus ante mauris tempus ante. Mauris ac diam elit sed mi adipiscing tempus nibh volutpat dolor. Congue ullamcorper pulvinar massa molestie, sit nisi non pharetra feugiat lobortis. Volutpat feugiat lobortis eget lorem nibh, eget ipsum laoreet mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, turpis nisi, sem aliquet turpis nisi sem turpis magna diam nonummy magna ullamcorper pulvinar, nunc tellus sit massa molestie feugiat nibh mauris lorem et elit, ac et nonummy. Pharetra congue ullamcorper pharetra tincidunt euismod dolor tincidunt euismod pulvinar massa molestie lorem nibh eget lorem nibh eget erat laoreet id tempus, ante mauris lorem donec aliquet amet dolore. Tellus sit lobortis molestie feugiat nibh eget erat, mi elit donec mi adipiscing aliquam proin at ac diam consectetur congue nunc molestie ipsum, ante mauris lorem, nibh eget sed. Mi felis, tempus ante mauris lorem ante at, lorem et nonummy donec praesent adipiscing donec, proin at amet, donec praesent adipiscing nisi sem, pharetra congue non dolor congue, euismod. Dolor tincidunt, id ipsum ante mauris tempus, ante mauris sed nibh eget erat, mi felis consectetur congue non pharetra congue euismod pulvinar massa molestie feugiat massa molestie lorem, ante. Elit erat diam nonummy donec, mi adipiscing aliquam praesent adipiscing, aliquam tempus ante mauris lorem nibh eget erat mi felis erat mi at aliquam proin consectetur nisi sem consectetur. Magna diam amet dolore aliquet sit nisi non sit ipsum massa id ipsum massa mauris ac et at ac et nonummy erat aliquet amet dolore aliquet, sit ut volutpat. Dolor congue, ullamcorper, amet donec aliquet turpis sed nibh eget, erat mi felis tempus magna ullamcorper amet congue ullamcorper turpis nisi aliquet turpis ut non dolor nibh mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut massa molestie feugiat ante molestie lorem et at magna et amet donec praesent non, dolor tincidunt volutpat pulvinar, tincidunt tellus pulvinar massa molestie. Sit pulvinar nunc molestie feugiat massa molestie, lorem nibh eget erat mi felis tempus ante diam, elit donec diam adipiscing tempus proin at lorem et. Elit erat praesent adipiscing aliquam praesent adipiscing nisi sem pharetra congue ullamcorper aliquet turpis ut volutpat id tempus praesent, felis aliquam, proin consectetur ut non. Sit ut non dolor tincidunt euismod pulvinar nunc tellus feugiat massa molestie feugiat, lobortis praesent adipiscing aliquam, sem consectetur nisi non pharetra, tincidunt euismod dolor. Tincidunt id ipsum mi felis aliquam proin adipiscing nisi sem consectetur magna non pharetra congue euismod mauris ac proin, turpis nisi diam consectetur, congue euismod. Pulvinar, nunc tellus, pulvinar nunc tellus sit, lobortis eget lorem nibh elit erat praesent nonummy donec aliquet amet feugiat nibh eget erat mi felis tempus. Mi adipiscing tempus ante at, magna sem consectetur magna ullamcorper pharetra dolore tellus, volutpat pharetra congue euismod pulvinar massa molestie ipsum mi felis aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar sed laoreet id ipsum massa tellus pharetra congue non, pharetra congue euismod ipsum nunc id feugiat lobortis volutpat feugiat lobortis volutpat. Dolor tincidunt, euismod mauris ac et nonummy magna diam amet nunc tellus, pulvinar massa molestie feugiat lobortis molestie lorem laoreet id ipsum. Mi, felis tempus mi adipiscing aliquam lobortis elit sed et nonummy erat praesent adipiscing donec aliquet sit ut non pharetra congue non. Pharetra tincidunt euismod ipsum laoreet felis erat mi adipiscing aliquam, congue euismod pulvinar nunc euismod pulvinar, ante mauris tempus nibh mauris lorem. Et elit erat praesent nonummy donec praesent, turpis dolore tellus feugiat lobortis mi felis erat praesent adipiscing tempus ante consectetur magna sem. Consectetur magna diam pulvinar nunc id pulvinar laoreet id tempus, proin at aliquam non sit lobortis molestie, elit donec ullamcorper pulvinar tincidunt. Euismod sit lobortis molestie lorem nibh eget lorem nibh eget erat praesent adipiscing tempus ante mauris ac proin proin adipiscing ac proin. Elit sed laoreet id ipsum ante mauris tempus ante mauris lorem nibh elit donec, praesent adipiscing, donec aliquet sit ut tellus ipsum. Proin diam nonummy dolore aliquet amet nunc molestie ipsum massa, molestie dolor lobortis eget, sed laoreet id ipsum massa mauris tempus, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor, tincidunt euismod pulvinar nunc tellus sit, ut non consectetur congue euismod pulvinar nunc id ipsum. Ac et elit magna, diam pharetra dolore tellus pulvinar massa molestie feugiat massa molestie dolor, tincidunt volutpat. Dolor tincidunt molestie ipsum ante mauris lorem magna diam amet nunc, tellus pulvinar nunc tellus feugiat lobortis. Volutpat dolor congue euismod ipsum laoreet id ipsum massa mauris ac et at ac, mi felis erat. Ut non pharetra, tincidunt euismod dolor nibh eget erat praesent felis aliquam proin mauris ac et at. Ac et nonummy, dolore aliquet turpis dolor lobortis euismod dolor laoreet id tempus, ante felis tempus nibh. Mauris, ac et elit erat praesent adipiscing donec proin turpis nunc aliquet sit ut non pharetra tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod amet dolore praesent at, ac et elit. Donec mi adipiscing tempus proin ullamcorper nonummy dolore. Aliquet turpis nisi aliquet, consectetur magna diam elit. Donec praesent adipiscing donec aliquet, sit ut sem. Consectetur, magna, ullamcorper amet dolore lobortis mauris feugiat. Nibh eget erat mi felis erat mi felis. Tempus proin consectetur, magna diam consectetur donec diam. Pulvinar, nunc euismod, ipsum massa, molestie ipsum magna. Ullamcorper nonummy, congue ullamcorper pulvinar nunc molestie feugiat. Ut sem consectetur dolore ullamcorper amet dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, ac nibh eget ipsum massa molestie sit ut non dolor lobortis, euismod amet nunc molestie ipsum massa mauris, lorem. Nibh mauris mauris lorem lobortis eget sed laoreet id ipsum laoreet id tempus proin at aliquam proin consectetur ut non. Pharetra tincidunt aliquet, turpis nisi aliquet eget sed mi elit erat praesent nonummy dolore aliquet turpis ut non sit ut. Volutpat dolor tincidunt id ipsum laoreet felis erat ante felis tempus proin consectetur amet nunc tellus ipsum ante mauris tempus. Ante mauris lorem diam nonummy magna, diam, adipiscing donec aliquet turpis dolore aliquet sit nisi non, id ipsum ante felis. Feugiat lobortis eget, lorem nibh nonummy erat, praesent adipiscing donec proin at, ac proin pharetra congue, non, dolor laoreet eget. Erat mi elit turpis, nisi, sem consectetur, congue euismod, amet dolore aliquet sit nunc mauris tempus proin at aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed, laoreet id feugiat lobortis molestie feugiat ante eget erat et elit erat mi. Adipiscing aliquam, proin adipiscing, nisi sem pharetra magna, nunc tellus feugiat ut volutpat feugiat nibh. Eget sed, mi id, ipsum massa molestie lorem nibh mauris, ac diam consectetur congue, diam. Nonummy dolore lobortis volutpat sed laoreet, id ipsum laoreet felis tempus proin adipiscing aliquam sem. Turpis nisi non pharetra donec ut volutpat dolor lobortis volutpat dolor tincidunt id sed ac. Et elit ac praesent nonummy dolore aliquet amet nunc aliquet sit ut non pharetra dolore. Aliquet turpis nisi, sem consectetur ut non sit sed laoreet felis aliquam proin, adipiscing aliquam. Sem pharetra ut non pharetra tincidunt volutpat sed et, elit erat mi adipiscing nisi sem. Consectetur nisi sem consectetur ipsum massa felis aliquam ante at aliquam proin consectetur magna diam. Amet congue, ullamcorper amet nunc molestie feugiat massa mauris lorem ante mauris lorem et, nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed mi felis aliquam praesent adipiscing. Aliquam proin consectetur magna non dolor. Tincidunt eget felis, aliquam sem consectetur. Magna diam nonummy erat diam nonummy. Dolore praesent turpis ut non sit. Congue non, pharetra congue ullamcorper amet. Nunc tellus euismod, sed mi elit. Tempus ante molestie lorem nibh mauris. Ac et, nonummy magna ullamcorper amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et at turpis dolore, tellus feugiat lobortis, volutpat feugiat lobortis eget sed mi felis erat mi, felis tempus nibh mauris lorem et. Nonummy magna diam amet donec, lobortis volutpat sed laoreet id, ipsum laoreet felis erat mi felis aliquam proin consectetur magna sem pharetra. Congue ullamcorper pulvinar nunc euismod pulvinar massa et nonummy magna non pharetra congue ullamcorper amet dolore tellus feugiat lobortis mauris lorem et. At ac diam nonummy, magna, diam amet, tincidunt euismod pulvinar massa molestie eget erat praesent nonummy donec praesent adipiscing nisi sem consectetur. Magna ullamcorper amet dolore ullamcorper amet nunc euismod ipsum ante, mauris feugiat, lobortis volutpat felis tempus, ante at ac et elit ac. Mi adipiscing aliquam, proin, at lorem proin turpis, nisi non pharetra tincidunt volutpat sed laoreet, felis erat mi adipiscing consectetur congue, ullamcorper. Pharetra tincidunt euismod ipsum laoreet id tempus ante at aliquam et elit, ac et felis tempus ante molestie lorem, nibh eget, sed. Lorem lobortis volutpat sed et eget erat mi felis, tempus ante at aliquam proin at magna et nonummy donec mi felis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt ullamcorper amet, donec praesent turpis ut tellus pharetra ut non pharetra tincidunt euismod ipsum, mi. Felis elit ac et nonummy magna ullamcorper, pulvinar, dolore tellus, pulvinar massa molestie lorem ante adipiscing. Aliquam sem consectetur donec praesent nonummy donec praesent adipiscing dolor lobortis elit erat laoreet id ipsum. Massa molestie lorem nibh eget sed laoreet eget sed ante adipiscing aliquam proin at aliquam sem. Consectetur magna, diam amet feugiat lobortis molestie feugiat nibh elit erat mi, elit donec diam amet. Dolore aliquet sit ut, non sit lobortis volutpat dolor, laoreet id at ac proin at magna. Ullamcorper amet, dolore aliquet amet, dolore sem, turpis nisi, non pharetra tincidunt volutpat sed laoreet id. Sed massa molestie ipsum ante adipiscing, dolor tincidunt ullamcorper amet dolore tellus ipsum lobortis molestie lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur ac et elit turpis ut non sit lobortis eget, dolor tincidunt id. Ipsum laoreet id tempus proin, at, lorem et at magna diam nonummy magna ullamcorper. Amet lorem nibh mauris ac et nonummy erat laoreet id ipsum lobortis molestie dolor. Congue aliquet turpis nisi sem sit lobortis volutpat lorem ante at ac nunc tellus. Sit nunc non sit ut volutpat pharetra tincidunt euismod ipsum laoreet id tempus ante. Mauris lorem nibh eget, sed mi elit erat mi adipiscing, tempus magna ullamcorper amet. Dolore aliquet sit, nunc tellus sit lobortis volutpat sed nibh eget erat mi felis. Tempus, ante mauris ac proin, at pulvinar tincidunt, euismod pulvinar nunc molestie lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut non, sit lobortis volutpat pharetra congue massa molestie feugiat lobortis volutpat dolor laoreet id erat mi felis. Tempus ante consectetur ac et elit erat mi adipiscing donec praesent turpis nisi sem euismod pulvinar massa molestie ipsum. Massa, molestie feugiat nibh elit sed mi id ipsum massa mauris tempus nibh eget lorem, nibh elit erat mi. Felis sit, lobortis molestie dolor tincidunt euismod amet dolore tellus sit ut non, pharetra magna, euismod pulvinar nunc tellus. Sit ut tellus, feugiat nibh eget adipiscing aliquam proin adipiscing aliquam sem at magna ullamcorper pharetra tincidunt euismod sed. Laoreet, id ipsum mi adipiscing aliquam sem turpis nisi sem pharetra congue non id tempus ante mauris lorem laoreet. Eget sed laoreet id tempus, ante mauris lorem et elit ac et felis tempus ante, mauris feugiat nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet id ipsum nunc molestie feugiat massa molestie feugiat lobortis eget sed tincidunt euismod pulvinar ac diam, nonummy donec praesent amet dolore tellus. Sit nunc molestie, tempus proin mauris lorem nibh eget sed, laoreet felis tempus, praesent adipiscing nisi magna ullamcorper, amet dolore aliquet, sit nunc tellus. Sit ut non pharetra tincidunt euismod pulvinar massa molestie ipsum massa mauris lorem nibh elit erat et, nonummy dolore ut non pharetra tincidunt volutpat. Sed laoreet elit erat diam nonummy dolore tellus, pulvinar nunc molestie feugiat ut non feugiat lobortis eget sed nisi sem, consectetur ac diam consectetur. Congue ullamcorper amet nunc euismod ipsum, ante mauris tempus, nibh, mauris lorem et elit erat et elit dolore ullamcorper pulvinar nunc tincidunt euismod sed. Mi felis tempus ante mauris tempus, ante mauris ac diam nonummy, donec diam nonummy congue ullamcorper, pulvinar massa felis tempus proin at aliquam proin. Euismod dolor tincidunt id ipsum, massa mauris tempus, ante mauris ac nibh elit donec, diam, nonummy dolore, aliquet sit ut laoreet id sed et. Felis erat mi, mauris feugiat lobortis eget erat mi elit erat praesent nonummy, nunc tellus sit nunc molestie lorem nibh eget lorem nibh aliquet. Amet dolore tellus feugiat, ut volutpat dolor tincidunt euismod pulvinar laoreet id ipsum ante mauris lorem ante at ac diam nonummy congue non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent adipiscing aliquam proin consectetur magna diam euismod amet dolore sem euismod dolor tincidunt euismod ipsum laoreet id lorem ante eget lorem, nibh id ipsum, nunc molestie feugiat. Lobortis volutpat feugiat nibh eget sed mi felis erat ut tellus sit, lobortis volutpat dolor tincidunt eget sed praesent nonummy donec praesent amet dolore tellus feugiat massa mauris ac. Proin at ac diam nonummy sit nunc molestie feugiat lobortis eget lorem, et elit donec diam amet dolore praesent turpis nisi non sit congue ullamcorper amet, donec praesent non. Consectetur congue aliquet amet dolore aliquet consectetur nisi non consectetur congue non amet dolore tellus sit ut non sit ut non amet congue ullamcorper amet aliquam dolore, aliquet turpis. Aliquam nibh eget sed laoreet eget sed, ante molestie feugiat ut volutpat sed laoreet id ipsum laoreet felis tempus ante at lorem nibh eget adipiscing nisi sem at magna. Et, felis tempus ante adipiscing aliquam proin adipiscing aliquam sem consectetur ac diam nonummy donec ac diam nonummy dolore praesent adipiscing aliquam proin at, ac et elit erat mi. Adipiscing aliquam praesent mauris ac nibh eget sed laoreet, id ipsum ante at feugiat massa molestie dolor tincidunt euismod amet nisi aliquet turpis ut tellus feugiat lobortis eget sed. Laoreet, id pulvinar laoreet id ipsum massa mauris aliquam, sem pharetra ipsum massa molestie ipsum massa, molestie dolor tincidunt volutpat lorem et elit donec praesent, nonummy donec praesent adipiscing. Aliquam proin at magna, non pharetra, laoreet id sed, ac proin consectetur nisi non pharetra lobortis eget dolor tincidunt id tempus ante molestie feugiat lobortis non pharetra congue tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris feugiat nibh eget sed laoreet, felis tempus praesent adipiscing tempus ante at ac diam. Aliquet adipiscing nisi non, pharetra congue ullamcorper, pharetra tincidunt id sed laoreet felis erat aliquet. Amet dolore tellus sit lobortis molestie feugiat lobortis euismod mauris lorem ante mauris magna, sem. Nonummy donec praesent adipiscing dolore praesent, turpis nisi non pharetra ut non, pharetra tincidunt volutpat. Dolor tincidunt euismod ipsum massa molestie elit donec praesent amet donec aliquet turpis ut sem. Consectetur, donec, praesent, adipiscing donec praesent adipiscing nisi tellus turpis nisi non dolor, tincidunt ante. Mauris lorem nibh, eget sed laoreet eget, erat praesent adipiscing donec praesent turpis, nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis magna diam amet congue ullamcorper amet nunc tellus, pulvinar massa molestie feugiat lobortis volutpat dolor. Tincidunt euismod sit nunc molestie feugiat massa molestie, sed, tempus proin mauris lorem et elit, ac. Et felis donec mi felis tempus nibh, eget sed laoreet id ipsum massa molestie ipsum ante. Mauris, nonummy donec, aliquet turpis nisi aliquet turpis ut volutpat dolor tincidunt euismod pulvinar nunc tellus. Sit ut tellus sit ut non pulvinar laoreet euismod pulvinar nunc tellus elit, magna diam nonummy. Dolore aliquet turpis nisi sem turpis nisi sem consectetur congue ullamcorper amet nunc, tellus sit ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra magna, diam nonummy dolore aliquet amet nunc tellus ipsum massa volutpat dolor lobortis ante mauris tempus proin praesent felis. Tempus proin at ac proin consectetur congue, ullamcorper amet congue, aliquet amet dolore tellus, sit lobortis non dolor tincidunt euismod dolor. Praesent non pharetra, ut non pharetra congue euismod ipsum laoreet id ipsum ante mauris ac proin at magna diam nonummy donec. Diam adipiscing donec aliquet turpis ut tellus euismod pulvinar massa tellus feugiat lobortis volutpat dolor congue ullamcorper turpis nisi sem consectetur. Ac et felis donec praesent turpis nisi sem consectetur adipiscing tempus ante mauris, ac et consectetur magna ullamcorper amet dolore aliquet. Turpis aliquam sem sit lobortis volutpat feugiat nibh elit dolor tincidunt euismod ipsum ante mauris, id ipsum laoreet felis tempus ante. Eget lorem nibh eget sed laoreet felis erat praesent adipiscing nisi proin, consectetur magna diam nonummy donec diam, nonummy donec praesent. Volutpat dolor laoreet eget, sed laoreet id tempus ante at ac et, eget sed massa, molestie feugiat, massa molestie lorem donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet dolore tellus sit nunc non pharetra congue ullamcorper amet sit ut volutpat dolor, tincidunt euismod amet nunc tellus sit lobortis. Volutpat dolor lobortis volutpat sed nibh elit donec diam nonummy donec praesent sit nisi, proin aliquet pulvinar massa id ipsum ante at. Ac proin turpis ut volutpat dolor lobortis, eget lorem nibh elit, donec ullamcorper amet dolore, tellus sit ut laoreet eget sed laoreet. Molestie ipsum ante mauris ac et at ac sem consectetur magna ullamcorper amet dolore aliquet consectetur nisi non pharetra sed laoreet id. Ipsum massa mauris lorem, et consectetur congue non dolor tincidunt volutpat, sed laoreet felis tempus mi felis aliquam proin at ac et. Nonummy donec, ut sem, pharetra congue non pharetra tincidunt euismod ipsum, mi id erat mi adipiscing nisi proin consectetur nisi non consectetur. Congue euismod pulvinar tincidunt id ipsum, ac et nonummy magna diam nonummy dolore aliquet, turpis nisi sem at congue ullamcorper amet dolore. Ullamcorper turpis nisi, sem, consectetur adipiscing aliquam proin mauris lorem et nonummy magna diam amet dolore ullamcorper sit ut non pharetra ut. Non pharetra congue ullamcorper pulvinar, nunc tellus feugiat ut non id ipsum ante felis aliquam, proin at ac, nibh eget erat diam. Amet dolore, ullamcorper amet dolore tellus turpis magna diam elit erat praesent turpis tempus ante massa mauris lorem ante, mauris lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut non amet congue lobortis volutpat feugiat tincidunt euismod amet nunc, aliquet turpis ut non dolor lobortis. Euismod, dolor tincidunt, euismod pulvinar, ut non, consectetur, congue ullamcorper pharetra ipsum massa mauris, ac et at ac. Mi elit donec mi felis tempus, nibh eget sed nibh eget erat mi id lorem nibh eget sed. Tempus ante, at ac proin consectetur nisi ullamcorper amet, congue ullamcorper pulvinar, nunc euismod, pulvinar massa tellus sit. Ut eget sed nibh elit erat mi felis aliquam congue ullamcorper nonummy donec, praesent turpis nisi sem consectetur. Magna sem consectetur donec diam nonummy, dolore aliquet sit ut non sit ut non molestie, ipsum massa molestie. Dolor laoreet eget erat et elit erat praesent turpis dolore tellus turpis nisi, non pharetra magna ullamcorper pulvinar. Dolore aliquet sit nunc non id sed, laoreet id, tempus ante mauris, lorem nibh eget sed mi, felis. Erat, ante felis aliquam, proin consectetur magna diam nonummy donec praesent nonummy, donec praesent, non dolor, congue aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi felis consectetur, magna sem consectetur congue volutpat sed, tincidunt id, pulvinar, massa molestie feugiat lobortis volutpat dolor laoreet. Id sed mi id tempus ante at, aliquam congue ullamcorper amet nunc aliquet sit nisi sem consectetur magna praesent felis. Tempus nibh mauris ac nibh eget sed laoreet felis ipsum massa molestie feugiat tempus ante molestie lorem et at erat. Mi elit erat, mi adipiscing donec praesent at ac diam elit donec praesent nonummy donec praesent at aliquam proin praesent. Adipiscing nisi proin at magna diam, nonummy magna ullamcorper amet nunc euismod ipsum massa tellus feugiat lobortis eget lorem et. Elit erat et non pharetra congue non dolor tincidunt volutpat dolor laoreet felis tempus ante mauris lorem nibh at, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id ipsum laoreet felis tempus ante at. Ac et elit ac et nonummy donec aliquet. Turpis dolore aliquet sit massa molestie, feugiat sed. Massa mauris lorem ante at aliquam proin at. Magna et elit donec aliquet turpis dolore tellus. Sit massa volutpat dolor tincidunt diam nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat pharetra tincidunt ullamcorper amet dolore non consectetur magna diam nonummy donec praesent turpis dolore aliquet ullamcorper pulvinar. Nunc euismod ipsum nunc molestie feugiat lobortis eget dolor tincidunt id ipsum laoreet id ipsum massa mauris lorem et. At ac et sem turpis magna sem pharetra lobortis euismod pulvinar tincidunt euismod ipsum massa mauris tempus ante mauris. Ac proin consectetur ac diam amet dolore aliquet turpis dolore molestie eget sed laoreet felis erat praesent nonummy donec. Sem consectetur magna diam consectetur magna ullamcorper pharetra, congue ullamcorper amet, nunc tellus sit lobortis dolore tellus feugiat massa. Molestie feugiat lobortis eget erat mi id ipsum massa mauris feugiat nibh eget dolor tincidunt ullamcorper pulvinar nunc molestie. Feugiat lobortis, volutpat feugiat tempus mi adipiscing aliquam proin consectetur magna sem pharetra congue euismod dolor tincidunt euismod ipsum. Nunc tellus feugiat nibh eget, lorem nibh elit erat et elit dolore ut non pharetra dolore ullamcorper amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis, nisi sem consectetur magna ullamcorper pharetra congue aliquet turpis. Nisi sem pharetra congue non pharetra, congue euismod pulvinar tincidunt euismod. Pulvinar nunc laoreet felis tempus, ante felis tempus proin at aliquam. Proin consectetur magna diam adipiscing aliquam, proin at lorem nibh eget. Dolor laoreet, id tempus ante et nonummy magna ullamcorper amet nunc. Id, pulvinar ut tellus pharetra ut, non pharetra tincidunt ullamcorper, amet. Nunc tellus, sit ut ullamcorper pharetra tincidunt ut non pharetra tincidunt. Ullamcorper pulvinar, tincidunt, id ipsum ante mauris lorem ante mauris ac. Nibh eget, sed laoreet id ipsum ante at ac et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt euismod sit massa mauris tempus. Nibh volutpat sed laoreet id ipsum laoreet. Felis elit ac diam pharetra congue euismod. Pulvinar dolore euismod ipsum ante molestie lorem. Lobortis eget sed laoreet euismod ipsum laoreet. Molestie feugiat nibh volutpat felis donec, praesent. At ac proin elit erat mi id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper nonummy aliquam proin mauris, ac et praesent at aliquam sem, at ac et felis tempus ante mauris ac proin. At magna sem pharetra congue, euismod amet nunc tellus ipsum massa molestie eget sed laoreet id ipsum massa eget lorem et. Elit, erat mi elit donec praesent, turpis, nisi aliquet turpis nisi, non dolor lobortis eget lorem tempus proin adipiscing aliquam diam. Pharetra congue diam amet tincidunt ullamcorper amet nunc tellus, ipsum massa, at ac et elit erat, et elit donec praesent nonummy. Nonummy donec, diam nonummy dolore, aliquet, turpis nisi tellus sit massa molestie, lorem laoreet id ipsum laoreet felis tempus mi felis. Tempus ante at dolor laoreet id tempus ante felis tempus ante at ac proin at, ac praesent adipiscing donec praesent, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, lobortis euismod dolor tincidunt felis tempus massa molestie feugiat lobortis mauris aliquam diam. Nonummy erat mi felis, ipsum massa molestie feugiat ipsum massa mauris lorem lobortis volutpat. Sed laoreet, id ipsum ante felis, tempus ante mauris ac, et elit, erat, praesent. Nonummy donec aliquet adipiscing nisi dolore ullamcorper pulvinar, nunc tellus feugiat lobortis volutpat feugiat. Nibh eget sed laoreet id ipsum ante, mauris tempus praesent turpis nisi non pharetra. Ut non dolor congue massa molestie feugiat, nibh volutpat dolor, laoreet euismod feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam praesent ullamcorper pharetra tincidunt, euismod ipsum laoreet id tempus ante at aliquam proin consectetur nisi ullamcorper amet dolore aliquet amet. Nisi aliquet turpis nisi sem consectetur, sit ut non feugiat lobortis eget sed nibh eget sed laoreet id tempus, ante molestie lorem. Et elit, erat et nonummy, donec praesent adipiscing aliquam magna ullamcorper pulvinar nunc tellus sit ut tellus sit congue non pharetra tincidunt. Id ipsum massa molestie feugiat massa mauris tempus ante at ac sem euismod pulvinar, massa molestie feugiat nibh at ac et nonummy. Magna ullamcorper amet dolore aliquet adipiscing aliquam proin, elit erat mi, felis ipsum massa molestie consectetur magna ullamcorper adipiscing donec tellus, pulvinar. Nunc tellus sit lobortis non, pharetra congue euismod pulvinar nunc id tempus ante at lorem nibh eget sed laoreet id consectetur magna. Diam nonummy donec praesent nonummy, donec aliquet turpis, ut non pharetra congue non dolor laoreet eget, erat mi elit erat mi felis. Aliquam erat praesent felis tempus ante mauris ac et nonummy donec diam nonummy dolore aliquet turpis nisi non, pharetra, lobortis volutpat feugiat. Nibh eget erat et nonummy dolore ut molestie feugiat nibh eget ac nibh elit sed mi adipiscing tempus ante at ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum massa molestie turpis ut sem pharetra congue euismod dolor tincidunt euismod ipsum ante adipiscing aliquam proin at ac proin aliquet turpis aliquam. Proin at magna diam nonummy donec, mi felis lorem ante at ac et, elit erat praesent nonummy donec, tellus sit nisi sem proin adipiscing. Ac proin consectetur magna diam amet congue euismod pulvinar nunc tellus sit ut volutpat feugiat tincidunt euismod dolor tincidunt euismod ipsum massa molestie feugiat. Lobortis mi adipiscing, aliquam, proin adipiscing ac proin, consectetur congue diam pharetra congue euismod pulvinar tincidunt euismod pulvinar nunc molestie dolor lobortis eget lorem. Donec, praesent, adipiscing nonummy dolore aliquet amet dolore, tellus sit ut non amet congue ullamcorper turpis nisi sem consectetur nisi sem pharetra tincidunt euismod. Dolor tincidunt euismod eget sed nibh, eget donec praesent, nonummy dolore ullamcorper amet, nunc molestie feugiat, massa molestie lorem nibh elit, erat mi elit. Donec praesent adipiscing donec aliquet adipiscing nonummy dolore tellus pulvinar, massa molestie ipsum proin adipiscing ac sem consectetur congue ullamcorper amet dolore aliquet turpis. Nisi proin ullamcorper pulvinar tincidunt euismod ipsum massa molestie lorem nibh mauris lorem, nibh, elit ac et adipiscing aliquam praesent turpis dolore aliquet turpis. Ut non dolor lobortis, volutpat adipiscing aliquam sem turpis nisi non sit lobortis, volutpat pharetra tincidunt id ipsum massa id ipsum massa molestie lorem. Et eget sed mi, felis erat praesent turpis pharetra congue euismod pulvinar laoreet id sed mi felis lorem ante at aliquam et at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, felis erat praesent adipiscing nisi proin at magna sem nonummy magna praesent adipiscing aliquam proin, adipiscing aliquam, sem aliquet, turpis nisi sem pharetra, congue. Non pharetra lobortis eget erat et elit erat mi adipiscing nisi sem consectetur nisi non pharetra ut ullamcorper dolor, sit congue ullamcorper pharetra laoreet, id. Sed mi elit, erat praesent adipiscing aliquam aliquet sit ut non pharetra lobortis, euismod dolor laoreet euismod ipsum nunc tellus eget sed laoreet felis tempus. Massa, molestie dolor tincidunt volutpat ipsum laoreet elit donec praesent turpis nisi aliquet consectetur ac diam consectetur, congue ullamcorper tellus sit ut eget ac, et. Elit, erat mi felis aliquam praesent turpis nisi sem, sit ut sem dolor, tincidunt euismod, pulvinar nunc tellus ipsum massa felis nonummy magna, ullamcorper amet. Dolore aliquet sit nunc molestie ipsum, massa mauris lorem nibh volutpat erat, et elit donec, aliquet amet, dolore aliquet, sit ut non id ipsum massa. Molestie feugiat nibh eget sed nibh eget sed laoreet id tempus mi at ac et at, ac dolore aliquet turpis magna sem consectetur magna ullamcorper. Amet dolore tellus pulvinar nunc non sit ut volutpat, dolor dolore aliquet turpis dolore tellus sit ut non pharetra erat praesent turpis, dolore tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent nonummy donec aliquet adipiscing aliquam tincidunt id ipsum, massa id tempus mi felis aliquam proin. Elit erat et, nonummy magna ullamcorper, pulvinar nunc, aliquet turpis, nisi sem pharetra, magna ullamcorper tellus. Sit ut volutpat, dolor tincidunt euismod pulvinar massa id feugiat lobortis volutpat pharetra tincidunt, euismod pulvinar. Nunc euismod pulvinar massa mauris lorem ante adipiscing dolor tincidunt id ipsum laoreet elit donec praesent. Adipiscing nisi sem turpis ut non pharetra congue euismod pulvinar nunc euismod ipsum ante felis pharetra. Congue ullamcorper amet congue ullamcorper, pulvinar massa molestie feugiat ante molestie feugiat lobortis eget erat mi. Elit tempus ante mauris tempus, nibh volutpat sed laoreet eget adipiscing nisi non pharetra ut volutpat. Sed tincidunt id, sed, laoreet id ipsum massa mauris feugiat lobortis euismod dolor tincidunt, id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc non feugiat ut non dolor tincidunt, euismod ipsum massa molestie feugiat lobortis volutpat feugiat nibh elit ac diam sem consectetur magna sem consectetur, congue ullamcorper amet nunc euismod ipsum. Laoreet id tempus ante at aliquam proin consectetur, magna diam, amet congue lobortis molestie dolor lobortis volutpat sed laoreet felis erat praesent adipiscing donec praesent, adipiscing nisi non pharetra ut. Ullamcorper pharetra dolore ullamcorper amet massa molestie sit ut laoreet id tempus mi mauris lorem nibh eget lorem nibh nonummy erat mi felis lorem nibh eget sed laoreet eget sed. Laoreet, felis consectetur magna ullamcorper pharetra congue volutpat dolor laoreet id tempus mi felis tempus proin at ac diam nonummy donec praesent nonummy donec, aliquet, adipiscing ac proin, at non. Nonummy donec aliquet turpis dolore aliquet turpis, nisi, sem consectetur congue ullamcorper amet nunc tellus pulvinar massa molestie feugiat lobortis volutpat lorem et elit ac et, sem sit ut non. Dolor lobortis, volutpat sed nunc euismod ipsum ante mauris, tempus proin at magna sem consectetur, magna massa id tempus massa molestie lorem et elit, ac et nonummy erat mi mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna diam adipiscing aliquam, proin adipiscing aliquam. Proin elit ac, praesent nonummy donec proin mauris. Ac proin elit ac mi felis tempus ante. Mi elit erat praesent adipiscing, aliquam ante at. Aliquam et nonummy donec, praesent nonummy donec praesent. Amet dolore aliquet turpis nisi, sem amet dolore. Ut non dolor lobortis mauris lorem nibh eget. Erat praesent nonummy donec praesent sit nunc, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, aliquet amet pharetra congue euismod, pulvinar tincidunt id ipsum. Massa, molestie feugiat, lobortis volutpat dolor laoreet euismod sit ut. Non pharetra congue ullamcorper pharetra congue ullamcorper diam amet congue. Ullamcorper pulvinar nunc tellus, turpis magna diam nonummy congue ullamcorper. Nonummy dolore, aliquet turpis, ut sem consectetur congue diam nonummy. Dolore aliquet et elit tempus, ante mauris ac et elit. Erat mi id ipsum massa mauris feugiat nibh eget lorem. Et elit, donec praesent felis elit ac et elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pulvinar nunc aliquet consectetur, ac diam nonummy donec praesent felis elit, donec praesent adipiscing donec praesent turpis ut molestie sit congue non dolor lobortis volutpat dolor tincidunt. Id pulvinar massa mauris lorem nibh at magna, sem tellus sit ut, tellus feugiat nibh, eget lorem et eget erat mi elit tempus mi felis aliquam proin at. Magna diam pharetra congue ullamcorper amet sit ut non dolor, tincidunt id sed laoreet felis aliquam praesent adipiscing aliquam proin at magna diam pharetra tincidunt ullamcorper amet dolore. Tellus volutpat dolor laoreet felis tempus, praesent nonummy dolore tellus pulvinar massa id tempus proin adipiscing aliquam proin, elit erat laoreet molestie ipsum massa mauris lorem ante at. Adipiscing aliquam proin consectetur magna sem pharetra ut non dolor laoreet id sed mi adipiscing aliquam praesent turpis dolore aliquet turpis nisi non pharetra tincidunt euismod, dolor, lorem. Lobortis, eget dolor laoreet, eget erat, mi adipiscing donec praesent, turpis nisi sem pharetra, magna diam nonummy donec praesent diam nonummy, donec praesent amet nunc euismod sit massa. Tellus feugiat, lobortis, euismod, dolor laoreet eget sed laoreet, id ipsum ante mauris lorem et elit magna nunc molestie ipsum, ante felis aliquam sem turpis nisi sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris adipiscing tempus ante at ac et at ac et elit erat mi felis. Tempus proin, consectetur erat et elit donec diam nonummy, dolore aliquet volutpat pulvinar nunc euismod. Pulvinar nunc molestie sit lobortis volutpat feugiat et at ac et, nonummy erat praesent turpis. Dolore aliquet turpis ut non, sit, pulvinar ut tellus sit ut non sed laoreet id. Sed laoreet id tempus proin at lorem, proin at magna diam consectetur congue ullamcorper pulvinar. Nunc tellus sit lorem nibh elit, erat mi nonummy aliquam ante eget lorem nibh elit. Ac et, elit erat praesent adipiscing, nisi, sem turpis nisi diam, aliquet pulvinar nunc tellus. Sit ut ullamcorper pharetra nunc tellus turpis ut tellus feugiat, lobortis molestie feugiat, lobortis volutpat. Erat mi elit donec praesent turpis nisi aliquet praesent nonummy donec aliquet sit ut non. Sit, ut non pharetra tincidunt euismod ipsum massa molestie tempus ante molestie ac et, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt, euismod pulvinar massa molestie, feugiat ut, volutpat pharetra congue euismod pulvinar nunc, tellus feugiat, lobortis laoreet felis erat. Praesent adipiscing nisi aliquet sit ut non dolor lobortis eget, sed nibh eget erat praesent nonummy, dolore praesent adipiscing, nisi. Sem consectetur pulvinar, nunc tellus, sit lobortis molestie feugiat nibh, eget sed laoreet id ipsum ante mauris tempus proin consectetur. Magna, diam nonummy donec diam nonummy, dolore aliquet amet elit, aliquam ante mauris lorem et elit erat diam elit erat. Mi adipiscing tempus proin consectetur magna nibh eget erat praesent adipiscing aliquam magna ullamcorper amet dolore ullamcorper pulvinar nunc tellus. Ipsum massa molestie lorem ante elit ac diam, consectetur, donec praesent adipiscing aliquam proin adipiscing nisi non consectetur magna nunc. Non sit congue diam amet congue ullamcorper turpis nunc, molestie, feugiat massa molestie feugiat nibh, mauris lorem nibh elit, tempus. Mi mauris lorem nibh mauris ac donec praesent adipiscing nisi proin consectetur magna et elit pharetra donec praesent nonummy nunc. Tellus turpis nisi sem sit congue, nisi sem consectetur congue non dolor lobortis euismod dolor laoreet felis tempus ante, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit ut non consectetur, congue ullamcorper, amet dolore ullamcorper turpis nisi tellus feugiat massa mauris ac et elit erat et nonummy magna nisi non. Sit lobortis volutpat dolor tincidunt id, ipsum massa molestie feugiat massa, molestie feugiat nibh id sed massa id ipsum ante, felis lorem ante praesent nonummy. Aliquam proin at magna sem pharetra, congue non pharetra congue euismod, pulvinar massa molestie ipsum massa mauris ac et at magna sem pharetra tincidunt euismod. Felis tempus sem consectetur nisi diam nonummy magna ullamcorper amet tincidunt id ipsum massa molestie ipsum massa volutpat feugiat, nibh eget erat mi aliquet turpis. Nisi diam consectetur congue ullamcorper amet nunc tellus sit ut, tellus sit ut volutpat dolor laoreet id erat mi felis tempus, ante mauris ac et. Praesent turpis dolore sem sit nisi non dolor tincidunt, euismod dolor, tincidunt euismod, pulvinar massa, molestie sit, massa molestie sed laoreet id ipsum laoreet id. Tempus ante, sem consectetur donec praesent turpis dolore sem consectetur nisi, non consectetur congue ullamcorper pharetra tincidunt euismod ipsum massa molestie ipsum ac mi elit. Erat mi adipiscing aliquam sem consectetur nisi sem consectetur congue ullamcorper, pulvinar, tincidunt id ipsum massa felis tempus ante mauris ac proin elit sed aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id feugiat lobortis non feugiat nibh, eget sed nibh elit turpis nisi non sit lobortis eget lorem et at ac mi adipiscing donec praesent adipiscing nisi sem. Consectetur magna diam consectetur magna ullamcorper pulvinar nunc ante at ac et nonummy, donec praesent nonummy dolore aliquet sit, nunc tellus feugiat massa mauris, lorem et elit. Erat mi elit, donec praesent turpis feugiat nibh mauris lorem nibh elit donec diam adipiscing aliquam praesent adipiscing nisi non pharetra ut volutpat feugiat nibh elit erat. Mi elit donec magna sem, nonummy donec praesent nonummy donec proin at ac nibh elit, erat mi adipiscing donec, praesent adipiscing, aliquam proin at ac et elit. Donec nonummy donec nisi sem consectetur ut non dolor laoreet eget, erat praesent nonummy donec aliquet turpis dolore tellus sit lobortis volutpat feugiat lobortis eget sed mi. Id, tempus lorem et elit donec diam nonummy donec aliquet, turpis ut sem pharetra ut non, dolor tincidunt euismod pulvinar nunc tellus ipsum ante mauris tempus ante. At ac tincidunt aliquet sit ut non sit ut non dolor tincidunt euismod amet, dolore tellus sit lobortis volutpat feugiat, lobortis, volutpat, turpis nisi sem consectetur ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit erat mi felis aliquam, proin at, amet congue ullamcorper pulvinar nunc. Molestie feugiat massa mauris lorem proin elit sed laoreet felis tempus mi adipiscing. Aliquam proin adipiscing magna diam nonummy magna aliquam proin consectetur congue ullamcorper amet. Congue ullamcorper amet nunc tellus, sit ut, diam nonummy magna ullamcorper amet nunc. Euismod pulvinar nunc, molestie feugiat lobortis mi felis tempus proin turpis dolore tellus. Sit lobortis, volutpat dolor congue ullamcorper amet dolore tellus sit ut volutpat feugiat. Lobortis volutpat sed aliquam praesent adipiscing, nisi sem consectetur magna ullamcorper dolor tincidunt. Id ipsum laoreet felis tempus mi adipiscing nisi proin turpis ut non, dolor. Tincidunt euismod amet, dolore ut non amet donec aliquet adipiscing, aliquam sem at. Ac et elit donec praesent, turpis dolore tellus, sit ut, non nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc non pharetra magna diam, pharetra donec, praesent. Turpis nisi sem pharetra congue ullamcorper amet dolore. Aliquet, turpis pharetra congue ullamcorper pulvinar tincidunt id. Pulvinar massa molestie feugiat nibh eget sed nibh. Eget sed laoreet id ipsum massa molestie feugiat. Lobortis volutpat, mauris feugiat nibh eget, erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy magna praesent adipiscing aliquam proin at, aliquam sem, at ac dolore tellus sit ut volutpat dolor. Congue aliquet amet dolore aliquet turpis nunc mauris aliquam praesent turpis nisi non pharetra ut non dolor. Tincidunt id ipsum aliquam proin consectetur magna diam pharetra congue ullamcorper dolor laoreet felis tempus mi adipiscing. Aliquam, proin consectetur nisi sem consectetur, ut volutpat, dolor laoreet eget turpis ut non, pharetra, magna ullamcorper. Nonummy erat praesent adipiscing dolore, sem consectetur magna sem consectetur, magna praesent nonummy dolore, aliquet sit ut. Tincidunt euismod pulvinar massa molestie ipsum ante at ac proin, consectetur nisi non pharetra tincidunt volutpat dolor. Tincidunt id tempus ante mauris lorem nibh eget lorem et euismod pulvinar nunc tellus sit lobortis molestie. Feugiat laoreet id ipsum massa, molestie feugiat massa molestie aliquam ante at nisi, sem dolor, tincidunt volutpat. Dolor laoreet proin mauris sed congue ullamcorper sit ut tellus sit ut non lorem et at, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id ipsum massa mauris lorem lobortis, eget lorem nibh, elit sed laoreet felis tempus proin adipiscing aliquam tincidunt. Euismod pulvinar dolore tellus sit lobortis volutpat dolor tincidunt euismod dolor nunc euismod pulvinar nunc molestie feugiat nibh eget. Sed laoreet eget sed aliquam sem consectetur congue ullamcorper pharetra congue ullamcorper pulvinar nunc tellus sit nisi non, pharetra. Donec praesent, nonummy dolore aliquet pulvinar nunc, tellus sit, ut non amet sit lobortis molestie lorem et elit, ac. Mi elit erat praesent adipiscing nisi proin consectetur magna sem pharetra congue ullamcorper amet dolore tellus volutpat, dolor tincidunt. Euismod amet massa molestie sit lobortis volutpat feugiat lobortis volutpat dolor laoreet felis tempus ante mauris lorem proin mauris. Lorem nibh elit donec ullamcorper sem sit congue non pharetra, tincidunt euismod ipsum massa id ipsum, ante felis tempus. Proin at, ac, et elit donec diam nonummy dolore praesent sit ut sem id erat mi adipiscing aliquam praesent. Turpis nisi aliquet turpis lobortis molestie lorem ante, at ac et elit donec, diam non sit lobortis, volutpat sed. Laoreet eget sed mi, felis tempus ante mauris, ac et at erat mi elit erat praesent adipiscing aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et elit erat mi felis tempus ante adipiscing nisi aliquet feugiat, lobortis et felis tempus mi felis. Aliquam sem turpis magna, diam consectetur magna, euismod pulvinar tincidunt id sed, massa id, ipsum ante, at ac nibh. Id sed aliquam, sem turpis magna diam pharetra congue, euismod dolor nunc euismod ipsum mi mauris lorem nibh eget. Ac nibh elit donec diam adipiscing aliquam proin non pharetra tincidunt, volutpat sed laoreet felis tempus ante felis aliquam. Sem consectetur nisi sem pharetra ut volutpat dolor tincidunt id sed laoreet non sit ut volutpat lorem nibh id. Erat laoreet id tempus ante mauris tempus proin mauris magna diam consectetur donec praesent adipiscing donec aliquet turpis ut. Sem ullamcorper amet ut sem pharetra magna ullamcorper, amet congue ullamcorper dolor laoreet felis erat praesent adipiscing tempus nibh. Eget sed, laoreet id ipsum massa molestie feugiat donec diam amet dolore euismod pulvinar, nunc tellus, feugiat ut volutpat. Dolor, congue euismod dolor nunc euismod sit massa, molestie eget sed, ante mauris tempus ante mauris lorem laoreet eget. Erat mi felis erat proin adipiscing ac et at ac et, elit magna praesent nonummy donec sem euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur, magna, ullamcorper adipiscing donec praesent, turpis nisi aliquet euismod dolor laoreet id ipsum massa felis tempus ante mauris ac, diam pharetra congue non dolor tincidunt. Tellus pulvinar ut id ipsum massa mauris lorem et aliquet turpis nisi aliquet feugiat lobortis volutpat feugiat tincidunt euismod dolor laoreet id, ipsum ante felis tempus proin. At ac et at magna ullamcorper pharetra tempus ante at ac et elit ac diam nonummy donec praesent adipiscing, aliquam aliquet turpis, nisi diam nonummy, erat mi. Felis ipsum massa mi felis aliquam proin adipiscing ac, proin at ac mi, elit erat, diam amet nisi sem consectetur nisi sem, pharetra congue non pharetra congue. Tellus turpis nisi, congue euismod pulvinar nunc tellus feugiat massa mauris lorem et at, ac et elit, erat mi felis, lorem nibh mauris sed laoreet id ipsum. Laoreet, id ipsum sed mi felis donec aliquet turpis nisi sem consectetur magna sem, consectetur magna diam adipiscing aliquam sem, consectetur nisi non, consectetur congue ullamcorper, sem. Consectetur, magna diam amet dolore aliquet adipiscing nisi proin consectetur nisi non pharetra tincidunt euismod pulvinar nunc euismod pulvinar nunc sem pharetra ut non pharetra tincidunt nibh. Volutpat dolor laoreet id pulvinar massa molestie feugiat lobortis non, pharetra congue, ullamcorper, pulvinar, nunc, tellus sit nunc tellus feugiat lobortis eget sed laoreet eget sed ac. Nibh, elit ac et elit donec praesent turpis nisi sem consectetur nisi non pharetra congue ullamcorper amet tincidunt id ipsum ante felis tempus, ante, mauris lorem aliquam. Proin at aliquam, proin consectetur magna, ullamcorper amet dolore ullamcorper amet dolore, tellus, sit nunc et tellus pulvinar massa mauris tempus ante mauris aliquam sem pharetra pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit donec praesent felis lorem nibh massa molestie, feugiat lobortis euismod dolor, laoreet. Id ipsum, nunc tellus sit ut non dolor tincidunt id ipsum, massa molestie, ipsum. Massa molestie dolor lobortis mi felis tempus ante consectetur nisi non pharetra congue ullamcorper. Pulvinar nunc euismod ipsum laoreet felis aliquam proin adipiscing nisi non consectetur magna ullamcorper. Amet turpis nisi sem consectetur magna ullamcorper pulvinar nunc tellus ipsum massa molestie lorem. Ante eget lorem nibh elit donec ullamcorper amet dolore ullamcorper amet lorem nibh elit. Erat diam elit donec mi adipiscing nisi sem consectetur, magna sem nonummy donec praesent. Adipiscing aliquam proin at aliquam proin, at ac diam tellus feugiat lobortis, volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nisi non pharetra congue ullamcorper pulvinar nunc, tellus volutpat pharetra, tincidunt euismod, pulvinar massa molestie feugiat lobortis, molestie feugiat nibh, eget sed. Mi id ipsum massa, molestie lorem nibh mauris lorem et elit, erat ac et elit donec praesent nonummy donec aliquet, pulvinar nunc aliquet, sit. Ut, non, dolor tincidunt euismod pulvinar nunc euismod ipsum ante, mauris, aliquam proin praesent, nonummy dolore praesent adipiscing aliquam proin at ac et elit. Erat praesent adipiscing, ac, et at ac diam, consectetur congue ullamcorper pulvinar lorem ante eget magna, diam, consectetur magna diam amet congue euismod ipsum. Laoreet, id feugiat massa molestie feugiat nibh volutpat sed laoreet id ipsum ante, mauris tempus tempus ante felis tempus, ante eget dolor tincidunt euismod. Sit nunc non pharetra ut, volutpat dolor lobortis volutpat sed laoreet id, tempus massa mauris tempus ante mauris amet dolore aliquet sit ut molestie. Feugiat lobortis eget sed laoreet id sed massa molestie ipsum ut non pharetra tincidunt ut volutpat feugiat lobortis eget dolor laoreet id pulvinar nunc. Molestie feugiat ante mauris ac et consectetur magna ullamcorper nonummy donec praesent turpis nisi aliquet sit dolor laoreet felis tempus mi felis nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet, id ipsum ante praesent adipiscing aliquam praesent adipiscing aliquam sem turpis ut non, pharetra congue ullamcorper, turpis nisi sem. Consectetur, magna sem pharetra congue non pharetra nunc lobortis volutpat lorem et elit erat et elit donec praesent adipiscing aliquam sem. Turpis magna diam nonummy donec diam nonummy donec praesent consectetur nisi non euismod ipsum laoreet id tempus ante mauris ac et. Eget sed laoreet id ipsum massa mauris, lorem lobortis euismod pulvinar nunc euismod ipsum, massa, nibh eget, erat praesent, felis donec. Praesent adipiscing aliquam proin at ac et, nonummy donec praesent adipiscing nisi sem consectetur ac, et nonummy donec diam nonummy sit. Ut non dolor laoreet id ipsum laoreet id ipsum ut non amet donec praesent adipiscing nisi sem consectetur magna diam consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat ante felis tempus nibh mauris lorem nibh elit ac mi felis erat ante mauris lorem nibh, elit erat mi sem consectetur magna. Diam nonummy erat praesent, adipiscing aliquam proin at lorem et eget erat mi adipiscing aliquam, praesent turpis, nisi aliquet turpis turpis nisi sem. Consectetur ac diam felis erat ante mauris feugiat lobortis volutpat dolor tincidunt euismod, sit ut non pharetra magna ullamcorper, nonummy, dolore aliquet adipiscing. Nisi congue ullamcorper amet nisi aliquet consectetur nisi non pharetra magna ullamcorper amet nunc euismod ipsum massa molestie ipsum massa, mauris lorem nibh. Elit adipiscing, aliquam proin at erat et nonummy, erat mi felis tempus proin at magna diam nonummy magna ullamcorper amet congue ullamcorper amet. Ut non, consectetur congue non molestie feugiat lobortis molestie lorem lobortis, volutpat dolor laoreet, euismod ipsum massa, molestie feugiat nibh eget, sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis dolore proin at magna et elit donec praesent adipiscing aliquam proin consectetur, magna, sem pharetra. Ut volutpat dolor laoreet euismod eget lorem nibh at erat, mi felis, tempus ante mauris aliquam proin. At erat et elit magna ullamcorper amet dolore aliquet turpis ut tellus sit sed mi adipiscing aliquam. Praesent adipiscing aliquam proin consectetur ac mi id, ipsum massa mauris lorem nibh mauris ac et felis. Tempus, mi felis tempus proin ullamcorper, nonummy dolore euismod pulvinar massa id ipsum massa molestie lorem nibh. Eget dolor, tincidunt tellus sit ut sem pharetra tincidunt euismod pulvinar tincidunt, ante mauris lorem et elit. Sed massa id feugiat, massa molestie, lorem et eget erat mi felis ipsum ante felis lorem nibh. Mauris lorem et elit, consectetur magna diam consectetur magna ullamcorper molestie consectetur ac diam nonummy dolore, ullamcorper. Turpis nisi sem at, erat mi, felis tempus ante felis lorem, lobortis eget lorem donec aliquet turpis. Nisi sem consectetur donec praesent id ipsum massa molestie, lorem nibh eget dolor tincidunt id ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie pharetra congue non dolor tincidunt, euismod ipsum nunc non sit lobortis volutpat id ipsum ante at ac et. At magna sem consectetur donec diam nonummy donec proin consectetur magna diam consectetur magna ullamcorper pharetra tincidunt euismod pulvinar. Lorem laoreet, elit sed mi felis erat, praesent felis, aliquam sem turpis nisi non dolor tincidunt volutpat dolor tincidunt. Tellus sit nunc non sit lobortis mi felis, aliquam proin, turpis, nisi aliquet turpis, ut volutpat lorem nibh eget. Sed laoreet elit donec diam amet dolore tellus sit nunc nibh eget erat laoreet felis ipsum ante molestie feugiat. Lobortis, eget sed mi, felis tempus ante felis, aliquam sem consectetur magna et nonummy magna ullamcorper pulvinar nunc, ut. Non amet, donec proin adipiscing aliquam proin consectetur, congue, ullamcorper amet dolore ullamcorper turpis dolore tellus pulvinar nunc non. Pharetra congue ullamcorper amet nunc euismod pulvinar lorem et elit, donec praesent adipiscing aliquam praesent adipiscing aliquam proin, consectetur. Magna diam nonummy erat, praesent turpis nisi aliquet euismod pulvinar nunc tellus pulvinar nunc molestie lorem nibh eget ac. Et, elit erat mi, elit erat mi at, aliquam proin at magna, sem nonummy, donec diam molestie, lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nisi sem consectetur magna diam nonummy donec aliquet diam nonummy erat mi felis, aliquam proin. At lorem et elit erat mi adipiscing tempus proin at ac proin at erat praesent adipiscing. Donec proin ullamcorper amet donec, praesent turpis dolore aliquet turpis lobortis non dolor tincidunt volutpat dolor. Tincidunt euismod sit nisi non pharetra congue ullamcorper amet, congue ullamcorper diam nonummy donec praesent, turpis. Nisi sem, consectetur nisi diam consectetur donec ullamcorper adipiscing donec proin, at ac, diam nonummy magna. Ullamcorper amet sit, congue ullamcorper amet, congue ullamcorper amet nunc tellus feugiat massa felis tempus proin. At magna sem consectetur magna diam amet dolore aliquet sit nisi sem consectetur turpis ut sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat ante mauris feugiat lobortis euismod pulvinar, tincidunt id ipsum nunc. Non tellus sit, ut molestie sit ut non, dolor tincidunt euismod. Pulvinar massa tellus feugiat lobortis molestie feugiat, lobortis volutpat dolor, laoreet. Euismod pulvinar nunc tellus id tempus ante felis aliquam proin adipiscing. Aliquam sem consectetur congue non pharetra tincidunt ullamcorper amet dolore tellus. Sit ut, non consectetur magna diam, nonummy dolor tincidunt euismod pulvinar. Nunc tellus sit, nunc tellus feugiat lobortis volutpat, lorem et elit. Erat et elit tempus ante, mauris tempus ante aliquet turpis dolore. Aliquet turpis nisi sem sit, lobortis volutpat sed, tincidunt, euismod sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi id ipsum ac mi, id tempus, ante molestie lorem nibh mauris lorem nibh elit donec diam amet, nunc tellus pulvinar. Nunc molestie feugiat lobortis, volutpat dolor tempus ante at ac proin at erat mi felis tempus ante, felis lorem ante mauris. Lorem nibh nonummy donec praesent adipiscing donec praesent turpis nisi laoreet eget sed laoreet id tempus mi adipiscing nisi aliquet turpis. Magna et elit donec, diam nonummy dolore tellus sit nunc tellus feugiat lobortis eget lorem laoreet praesent turpis dolore aliquet sit. Lobortis volutpat, feugiat tincidunt volutpat dolor tincidunt id ipsum massa mauris lorem nibh eget lorem laoreet id ipsum ac et, elit. Erat mi, felis tempus ante, mauris lorem et elit ac et nonummy erat mi felis tempus proin at ac, et elit. Donec praesent adipiscing sit ut non dolor laoreet id, ipsum nunc molestie, feugiat massa mauris lorem nibh eget sed nunc euismod. Pulvinar nunc non sit congue non dolor tincidunt euismod volutpat sed laoreet eget sed mi elit erat praesent turpis nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante, diam nonummy donec praesent adipiscing aliquam praesent at ac et at ac, et nonummy erat, praesent turpis dolore. Aliquet turpis ut non, dolor congue massa, mauris lorem ante eget sed nibh eget ipsum laoreet felis tempus ante, at. Ac et elit erat laoreet, felis erat mi, mauris lorem nibh praesent adipiscing tempus ante eget dolor, nunc tellus turpis. Ut sem consectetur congue diam nonummy dolore aliquet elit ac et nonummy donec, praesent, adipiscing donec erat praesent nunc aliquam. Donec ut nunc, proin euismod adipiscing amet ipsum nisi et nonummy donec praesent adipiscing donec aliquet sit massa molestie lorem. Nibh mi, felis tempus proin at ac proin eget sed, laoreet id feugiat lobortis volutpat feugiat lobortis eget erat mi. Felis erat mi adipiscing, tempus proin at aliquam tincidunt, euismod ipsum mi adipiscing tempus ante at ac et eget, sed. Laoreet id ipsum massa molestie, lorem nibh eget sed et nonummy magna diam amet dolore nibh eget lorem nibh elit. Erat, mi felis tempus proin at ac et eget dolor, nunc euismod pulvinar massa tellus id ipsum, nunc molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et felis tempus ante mauris lorem nibh praesent adipiscing aliquam sem consectetur nisi sem pharetra, magna diam nonummy donec, proin at ac et. Elit donec praesent amet dolore aliquet pulvinar, nunc molestie eget erat et id erat, mi adipiscing nisi sem, consectetur nisi sem consectetur congue non. Pulvinar dolore aliquet, sit ut non pharetra, congue non amet ipsum massa molestie feugiat nibh volutpat dolor tincidunt tellus sit ut non pharetra magna. Diam amet, dolore aliquet sit ut, non sit lobortis volutpat felis tempus massa molestie feugiat nibh elit erat, mi felis donec ullamcorper, pulvinar nunc. Euismod, pulvinar nunc molestie feugiat nibh eget lorem et elit donec diam non pharetra ut non, amet dolore aliquet turpis dolore aliquet turpis ut. Non dolor lobortis euismod, pulvinar nunc euismod pulvinar massa mauris tempus praesent adipiscing, nisi sem id ipsum massa molestie feugiat lobortis, volutpat pharetra tincidunt. Euismod pulvinar tincidunt tellus, pulvinar nunc molestie feugiat nibh eget lorem et proin adipiscing, aliquam, proin consectetur magna diam, nonummy dolore aliquet amet nunc. Tellus sit ut volutpat dolor lobortis volutpat sed laoreet id ipsum ante felis aliquam, ante diam nonummy dolore aliquet sit nunc tellus feugiat massa. Molestie lorem nibh eget, sed laoreet felis, erat mi adipiscing, nisi sem at magna sem pharetra congue non mauris tempus ante at ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis molestie lorem lobortis ante mauris lorem nibh. Eget sed laoreet euismod pulvinar massa tellus sit lobortis. Volutpat dolor laoreet id sed et elit aliquam praesent. Adipiscing aliquam proin ullamcorper pulvinar tincidunt, euismod tempus ante. Molestie feugiat nibh eget, lorem nibh id, sed mi. Id ipsum lobortis eget lorem et at ac diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus mi felis lorem ante consectetur ac et nonummy donec, praesent adipiscing aliquam proin at aliquam proin praesent turpis aliquam proin consectetur magna ullamcorper amet dolore aliquet. Adipiscing nisi sem turpis nisi non, sit congue ullamcorper pulvinar nunc tellus sit laoreet sem consectetur, ac mi elit donec aliquet amet nunc molestie feugiat massa, molestie lorem. Lobortis euismod pulvinar dolore aliquet consectetur magna diam nonummy donec praesent, id ipsum ac praesent nonummy donec aliquet adipiscing nisi sem consectetur magna diam consectetur congue, aliquet turpis. Nisi proin consectetur, magna sem consectetur magna diam non sit, ut volutpat dolor, laoreet id ipsum massa felis tempus ante molestie lorem et eget, sed laoreet euismod ipsum. Massa molestie lorem lobortis volutpat sed nibh praesent turpis ut non sit congue non, pharetra, dolore aliquet amet dolore, aliquet turpis lobortis molestie feugiat lobortis eget sed mi. Felis, tempus, mi, adipiscing, tempus, proin diam nonummy donec praesent at aliquam proin consectetur magna, diam amet, dolore aliquet amet dolore tellus sit lobortis molestie lorem erat mi. Felis tempus proin at lorem et elit donec praesent, nonummy donec aliquet turpis dolore aliquet sit nisi non pharetra congue ullamcorper turpis nisi sem at amet dolore euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna praesent adipiscing aliquam praesent, turpis nisi, aliquet euismod pulvinar nunc tellus feugiat massa molestie, feugiat nibh. Eget sed laoreet id ipsum massa molestie feugiat nibh eget sed laoreet id amet, nunc tellus id. Sed nunc molestie ipsum massa non pharetra congue ullamcorper amet, dolore aliquet turpis nisi sem pharetra congue. Non pharetra tincidunt id sed mi felis consectetur magna ullamcorper amet dolore ullamcorper amet dolore aliquet sit. Ut non pharetra congue euismod pulvinar nunc euismod sit nunc molestie sit ut non felis aliquam proin. At ac et elit ac et elit erat praesent adipiscing nisi sem turpis nisi sem consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi molestie, feugiat lobortis volutpat dolor tincidunt euismod, pulvinar nunc, molestie feugiat lobortis molestie feugiat tincidunt volutpat dolor laoreet felis tempus. Ac diam elit erat mi adipiscing tempus proin adipiscing ac et at erat laoreet felis ipsum lobortis volutpat feugiat nibh elit. Sed mi elit tempus ac diam, consectetur donec diam nonummy donec aliquet turpis, ut non sit congue ullamcorper amet dolore ullamcorper. Pulvinar nunc molestie sit ut volutpat dolor tincidunt euismod mauris tempus ante mauris lorem et elit erat mi adipiscing aliquam proin. At ac et elit, erat mi, felis erat praesent adipiscing nisi sem euismod dolor tincidunt, euismod pulvinar ut molestie feugiat nibh. Volutpat sed laoreet eget erat laoreet id feugiat lobortis volutpat feugiat nibh volutpat sed mi elit donec aliquet volutpat dolor lobortis. Volutpat dolor tincidunt euismod ipsum, massa mauris lorem nibh eget sed laoreet, id ipsum laoreet molestie ipsum massa molestie, lorem et. Eget dolor tempus sem turpis, ut non dolor lobortis ullamcorper pulvinar nunc tellus pulvinar massa molestie feugiat lobortis volutpat sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat, dolor tincidunt euismod pulvinar lobortis molestie feugiat nibh mauris, ac et nonummy donec ut non pharetra congue ullamcorper amet congue aliquet amet dolore molestie sit lobortis non pharetra. Congue ullamcorper, euismod pulvinar nunc tellus sit ut massa molestie lorem ante volutpat sed, tincidunt id pulvinar nunc tellus sit ut non, pharetra tincidunt euismod amet nunc aliquet turpis. Nisi sem, pharetra congue ullamcorper amet sit lobortis eget sed laoreet id ipsum massa id, tempus ante mauris lorem lobortis volutpat, sed mi id tempus mi felis aliquam nibh. Mauris adipiscing aliquam praesent at aliquam sem consectetur congue ullamcorper amet dolore ullamcorper pulvinar massa, molestie feugiat massa felis, aliquam et, at magna sem, pharetra congue ullamcorper pulvinar lorem. Ante mauris lorem laoreet id ipsum laoreet id aliquam proin adipiscing nisi aliquet, turpis ut non dolor lobortis volutpat, dolor tincidunt id ipsum massa molestie nonummy donec praesent nonummy. Donec aliquet adipiscing nisi sem, at ac et adipiscing aliquam proin adipiscing aliquam, aliquet consectetur magna nunc euismod pulvinar lobortis molestie feugiat lobortis volutpat dolor laoreet eget sed, massa. Id feugiat lobortis eget lorem nibh id sed mi felis, tempus mi adipiscing nisi lobortis volutpat sed laoreet felis erat mi mauris lorem nibh eget dolor tincidunt id ipsum. Massa id tempus massa molestie feugiat nibh eget sed, mi id tempus magna, non pharetra tincidunt euismod pulvinar donec aliquet turpis ut non, pharetra congue volutpat pharetra congue euismod. Ipsum massa id ipsum proin at aliquam sem, turpis magna tincidunt euismod sit ut volutpat pharetra, tincidunt euismod sed laoreet id sed mi felis tempus ante mauris lorem et. Elit erat mi felis tempus ante mauris, tempus dolore praesent adipiscing nisi sem turpis ut non consectetur donec praesent adipiscing aliquam proin at aliquam sem, consectetur, magna ullamcorper amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum lobortis volutpat dolor tincidunt ullamcorper amet dolore aliquet turpis ut tellus pharetra pulvinar ut tellus pharetra ut. Non pharetra congue euismod pulvinar nunc tellus feugiat lobortis volutpat pharetra congue ullamcorper amet dolore tellus, sit nisi. Sem tellus pulvinar nunc molestie ipsum lobortis volutpat dolor congue euismod ipsum laoreet id, feugiat massa mauris tempus. Et elit sed laoreet felis tempus mi, mauris tempus, magna ullamcorper amet nunc tellus pulvinar massa molestie feugiat. Lobortis volutpat amet congue ullamcorper, amet nunc molestie feugiat lobortis molestie feugiat, nibh eget sed, feugiat lobortis eget. Sed tincidunt euismod pulvinar nunc tellus, sit ut volutpat dolor, laoreet id sed, laoreet id ipsum massa mauris. Feugiat nibh eget sed laoreet sem consectetur nisi diam nonummy donec praesent adipiscing aliquam praesent adipiscing ac proin. At ac diam elit donec praesent adipiscing nisi, aliquet turpis nisi volutpat dolor, tincidunt massa mauris lorem nibh. Mauris sed nibh eget ipsum laoreet id tempus proin mauris, lorem nibh elit erat mi, elit consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris feugiat lobortis volutpat dolor tincidunt euismod, ipsum massa id at magna ullamcorper, pharetra dolore euismod pulvinar dolore. Aliquet turpis nisi diam consectetur magna praesent felis tempus ante mauris sed laoreet id ipsum massa molestie feugiat. Erat praesent felis tempus ante mauris lorem nibh volutpat dolor dolore sem, consectetur magna et elit erat mi. Felis tempus proin at ac et elit turpis ut non, pharetra congue ullamcorper nonummy dolore ullamcorper, amet, nunc. Tellus sit ut sem consectetur congue euismod pulvinar tincidunt tellus sit ut nibh elit erat praesent adipiscing aliquam. Praesent adipiscing nisi sem consectetur congue, non pharetra congue ullamcorper amet nunc tellus ipsum massa mauris, tempus, ante. At ac et proin at aliquam proin elit erat mi adipiscing, aliquam praesent adipiscing nisi aliquet turpis, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris nonummy donec praesent adipiscing tempus ante eget sed nibh id ipsum, massa id ipsum ante at aliquam, sem consectetur nisi ullamcorper amet congue ullamcorper molestie lorem nibh. Eget lorem nibh, elit sed ante mauris lorem, nibh eget sed laoreet id, ipsum massa molestie feugiat, lobortis molestie lorem nibh elit felis, tempus nibh eget lorem mi. Nonummy donec diam, amet dolore aliquet turpis nisi sem consectetur, magna diam pharetra congue euismod ipsum massa molestie ipsum ante molestie elit erat praesent adipiscing aliquam sem consectetur. Magna et nonummy magna diam nonummy dolore aliquet turpis, ut, tellus sit lobortis molestie lorem et mi mauris ac nibh elit ac diam consectetur magna diam amet nunc. Euismod pulvinar massa molestie feugiat lobortis volutpat, pharetra congue ullamcorper pulvinar laoreet id ipsum lobortis et felis, donec aliquet adipiscing nisi aliquet turpis nisi sem pharetra tincidunt volutpat. Dolor laoreet eget sed, laoreet, felis aliquam proin adipiscing aliquam proin at magna ullamcorper sem consectetur magna diam felis tempus massa mauris lorem proin at magna diam consectetur. Magna diam adipiscing tempus ante mauris nonummy dolore ullamcorper amet nunc tellus sit massa mauris lorem, et elit erat mi elit erat praesent adipiscing donec aliquet turpis nisi. Non sit lobortis, volutpat sed tempus ante, at, aliquam sem consectetur congue diam, nonummy donec mi felis tempus proin, consectetur magna sem consectetur magna diam nonummy dolore aliquet. Sit, ut, non aliquet pulvinar massa, molestie feugiat massa molestie lorem nibh elit ac, diam consectetur congue ullamcorper amet dolore aliquet turpis nunc molestie feugiat nibh eget dolor. Tincidunt euismod at lorem et at ac mi, elit, donec praesent adipiscing aliquam, proin at ac, diam consectetur, magna ullamcorper amet dolore tellus pulvinar massa mauris, tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat lobortis id ipsum dolore, tellus sit. Ut tincidunt euismod pulvinar ante felis donec sem. Consectetur ut non sit congue ullamcorper amet congue. Ullamcorper pulvinar nunc tellus ipsum massa molestie feugiat. Lobortis euismod mauris, lorem nibh eget ac et. Elit erat mi adipiscing aliquam proin mauris lorem. Laoreet id ipsum nunc molestie feugiat lobortis molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue ullamcorper, amet, dolore sem turpis ut sem consectetur, congue ullamcorper amet nunc euismod pulvinar massa id feugiat ipsum massa molestie ipsum lobortis molestie lorem. Et, eget sed mi elit erat mi adipiscing dolore aliquet turpis ut non pharetra congue ullamcorper pharetra congue, ut ullamcorper amet congue ullamcorper amet nunc molestie. Feugiat lobortis non dolor lobortis volutpat dolor tincidunt id pulvinar, massa molestie feugiat nibh mauris lorem et eget sed sed laoreet euismod pulvinar nunc molestie ipsum. Massa, molestie dolor lobortis eget sed laoreet felis tempus ante mauris lorem, ante volutpat, dolor nunc, congue diam nonummy dolore praesent adipiscing aliquam sem consectetur magna. Diam amet dolore ullamcorper, amet dolore tellus, turpis magna sem pharetra tincidunt volutpat dolor laoreet id sed, ac et, elit erat mi adipiscing aliquam proin adipiscing. Nisi sem turpis, ut non dolor tincidunt, euismod dolor tincidunt euismod pulvinar nunc molestie feugiat nibh mauris ac aliquam proin at lorem nibh eget sed, massa. Molestie sit lobortis volutpat feugiat, lobortis eget erat mi id, pulvinar nunc nibh elit donec praesent nonummy dolore aliquet turpis nunc tellus sit lobortis non dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat praesent adipiscing aliquam proin at magna sem nonummy. Donec praesent adipiscing donec, aliquet adipiscing nisi proin pharetra. Congue diam, amet, congue ullamcorper molestie feugiat nibh eget. Dolor laoreet id ipsum ante felis tempus proin consectetur. Magna diam elit, sed massa molestie feugiat lobortis eget. Sed laoreet eget molestie feugiat lobortis eget dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur tincidunt praesent nonummy aliquam proin adipiscing nisi sem pharetra magna ut non pharetra congue ullamcorper amet dolore ullamcorper pulvinar massa. Molestie feugiat lobortis molestie feugiat lobortis eget sed tincidunt euismod sit nisi non sit ipsum, massa, molestie ipsum massa molestie lorem. Et at magna ullamcorper amet dolore, ullamcorper amet nunc aliquet sit ut non pharetra tincidunt volutpat pulvinar tincidunt, tellus eget sed. Tincidunt euismod, pulvinar massa molestie tempus proin adipiscing aliquam et elit erat mi elit, donec mi adipiscing aliquam proin at ac. Nibh nibh eget sed tincidunt tellus pulvinar nunc non pharetra ut ullamcorper, amet, dolore aliquet pulvinar nunc tellus sit lobortis volutpat. Dolor tincidunt volutpat sed nibh eget sit nisi, non consectetur donec diam nonummy donec aliquet amet dolore tellus sit ut non. Pharetra tincidunt, euismod sed mi id ipsum ante mauris tempus ante at nonummy donec aliquet sit nisi, sem consectetur magna diam. Amet, dolore aliquet turpis nisi sem, consectetur magna non consectetur, congue ut volutpat dolor tincidunt volutpat dolor laoreet id erat praesent. Nonummy dolore aliquet pulvinar laoreet id ipsum proin adipiscing aliquam sem consectetur nisi non dolor tincidunt euismod felis aliquam proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa mauris feugiat lobortis volutpat dolor laoreet, id adipiscing aliquam proin, at ac. Ullamcorper pharetra dolore ullamcorper amet nunc tellus, pulvinar nunc tellus dolor tincidunt euismod. Pulvinar nunc tellus, sit ut sem at amet, ut non sit ut non. Dolor congue ullamcorper amet nunc euismod ipsum massa molestie lorem nibh mauris lorem. Nibh eget sed laoreet, id tempus donec praesent, nonummy donec aliquet turpis dolore. Aliquet sit ut non, dolor tincidunt ullamcorper amet dolore tellus pulvinar nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna, ullamcorper nonummy dolore aliquet amet, dolore aliquet pharetra congue ullamcorper. Amet dolore euismod amet dolore aliquet volutpat dolor tincidunt, id pulvinar ut. Non pharetra congue ullamcorper pharetra congue aliquet, amet nunc tellus, sit, ut. Volutpat pharetra tincidunt euismod pulvinar nunc id eget ac diam nonummy donec. Diam amet dolore, aliquet sit ut sem pharetra, congue non dolor, tincidunt. Euismod pulvinar nunc, tellus ipsum massa mauris lorem et praesent turpis dolore. Aliquet consectetur nisi sem consectetur magna ullamcorper amet, dolore aliquet turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et id ipsum nunc molestie ipsum. Lobortis volutpat dolor lobortis volutpat sed. Nibh id ipsum massa mauris lorem. Nibh mauris, lorem et at amet. Nunc molestie ipsum ante molestie lorem. Et at erat et elit erat. Praesent turpis dolore aliquet sit ut. Non sit ut non dolor laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum massa molestie turpis ut non pharetra congue euismod pulvinar, dolore tellus sit ut non. Consectetur turpis, nunc tellus feugiat lobortis non dolor laoreet eget sed mi id erat praesent turpis. Nisi, sem consectetur ac et nonummy, donec mi adipiscing nonummy donec, diam pulvinar nunc tellus pulvinar. Nunc molestie feugiat lobortis molestie lorem, et eget erat, mi elit erat mi felis aliquam proin. Consectetur ac et elit consectetur magna sem consectetur donec diam nonummy congue tellus pulvinar laoreet id. Feugiat lobortis, molestie pharetra tincidunt volutpat dolor nunc tellus feugiat lobortis mi felis erat mi adipiscing. Tempus ante mauris ac et elit erat, praesent nonummy dolore ullamcorper, turpis nunc tellus feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt, euismod amet nunc euismod ipsum massa molestie feugiat lobortis eget lorem et at magna non amet congue ullamcorper molestie lorem lobortis, eget dolor laoreet euismod, pulvinar massa. Volutpat dolor tincidunt eget lorem nibh eget sed massa felis aliquam proin adipiscing nisi congue ullamcorper pulvinar nunc molestie tempus massa mauris lorem nibh eget ac et nonummy magna diam. Nonummy dolore tellus sit, nunc molestie, lorem nibh mauris ac proin ullamcorper, amet nunc tellus feugiat massa molestie lorem nibh elit ac mi elit tempus mi adipiscing aliquam proin consectetur. Nisi diam consectetur congue non id ipsum massa molestie sed laoreet eget erat mi elit erat praesent adipiscing nisi aliquet sit ut non dolor tincidunt volutpat dolor laoreet id ipsum. Massa et elit donec mi adipiscing aliquam, praesent adipiscing nisi proin at ac et, nonummy donec aliquet turpis dolore aliquet sit ut tellus sit ut volutpat dolor, laoreet praesent adipiscing. Aliquam proin consectetur magna ullamcorper nonummy, donec, aliquet turpis, nisi aliquet, consectetur nisi non pharetra magna diam amet lorem nibh eget lorem, laoreet id ipsum massa id ipsum ante mauris. Feugiat laoreet id ipsum mi elit donec aliquet turpis dolore tellus, pulvinar massa volutpat feugiat donec praesent nonummy aliquam praesent turpis nisi sem, pharetra congue non pharetra congue ullamcorper amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore sem at ac, diam nonummy magna diam amet dolore, tellus sit nunc molestie sit ut dolor, tincidunt euismod ipsum. Massa id ipsum lobortis molestie feugiat lobortis volutpat sed, laoreet elit donec praesent adipiscing tempus ante eget lorem, laoreet, eget. Eget massa et euismod turpis ac nibh elit donec mi adipiscing tempus ante, at ac et at ac et, nonummy. Erat mi felis aliquam sem consectetur amet nunc euismod pulvinar massa mauris lorem ante mauris lorem nibh eget erat mi. Felis tempus lobortis volutpat amet dolore, ullamcorper amet dolore tellus eget, erat mi felis erat praesent adipiscing aliquam proin at. Ac et nonummy magna diam, nonummy dolore aliquet amet nunc molestie ipsum ante at, aliquam et aliquet turpis aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet dolore aliquet, sit ut non pharetra lobortis eget sed ipsum massa, mauris lorem nibh eget. Sed mi felis tempus mi felis tempus ante, at lorem diam nonummy erat mi felis aliquam proin. Adipiscing nisi tellus id pulvinar massa molestie feugiat ut volutpat dolor tincidunt volutpat dolor, tincidunt tellus sit. Nunc, tellus feugiat nibh eget lorem, et elit, erat praesent nonummy at magna, ullamcorper nonummy dolore ullamcorper. Pulvinar nunc molestie feugiat ante mauris tempus ante mauris ac et nonummy donec praesent amet nunc tellus. Volutpat sed nibh elit erat, mi felis tempus proin at lorem, nibh eget erat mi nonummy dolore. Ullamcorper amet nisi, aliquet sit ut tellus sit lobortis non id feugiat, lobortis volutpat dolor nibh id. Sed, laoreet felis erat mi adipiscing aliquam sem consectetur ac et elit erat mi, mauris lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt ullamcorper amet dolore aliquet sit, ut non pharetra, congue aliquet, turpis dolore, tellus pulvinar lorem mi, nonummy. Erat ante, molestie sit lobortis volutpat sed laoreet id ipsum massa molestie ipsum ante mauris ac nibh elit ac diam. Consectetur sit lobortis, molestie feugiat lobortis eget sed laoreet id sed mi felis tempus ante, mauris ac nibh elit erat. Mi elit erat mi, adipiscing aliquam, proin ullamcorper pulvinar tincidunt id ipsum ante felis tempus nibh mauris lorem laoreet eget. Ipsum laoreet, felis ipsum, massa molestie lorem nibh elit ac diam tellus sit lobortis non dolor lobortis volutpat dolor tincidunt. Tellus turpis nisi sem elit erat praesent felis tempus ante at aliquam sem pharetra congue ullamcorper pharetra turpis lobortis volutpat. Dolor, tincidunt euismod, pulvinar nunc tellus turpis nunc molestie feugiat nibh mauris lorem nibh eget sed, nunc tellus feugiat lobortis. Volutpat dolor lobortis euismod mauris ac et elit, ac et elit erat praesent, nonummy donec, aliquet consectetur nisi non consectetur. Donec mi, felis aliquam magna diam amet dolore, ullamcorper amet nunc molestie, feugiat lobortis, molestie lorem nibh mauris lorem et. Nonummy erat diam, nonummy aliquam proin, mauris ac et at ac ut non pharetra congue ullamcorper amet congue massa sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat nibh volutpat, felis aliquam ante at. Lorem nibh id ipsum laoreet felis aliquam. Proin adipiscing aliquam proin at ac, diam. Elit erat praesent turpis nisi sem mi. Felis tempus ante mauris ac et, elit. Donec diam nonummy dolore ullamcorper amet massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore ullamcorper diam consectetur congue, ullamcorper amet nisi aliquet turpis nisi non pharetra congue ullamcorper dolor tincidunt euismod pulvinar laoreet id tempus proin at, ac proin euismod amet nunc. Tellus pulvinar ut non dolor tincidunt euismod pulvinar nunc euismod ipsum massa molestie feugiat lobortis eget dolor laoreet euismod ipsum laoreet id at ac et elit erat mi felis aliquam. Proin mauris ac et nonummy donec praesent adipiscing dolore praesent turpis nisi non pharetra congue ullamcorper amet turpis ut non pharetra tincidunt euismod sed mi felis erat mi adipiscing aliquam. Sem consectetur magna sem pharetra congue ullamcorper amet dolore, aliquet amet, nunc nibh, elit ac et elit erat, aliquet amet nunc tellus pulvinar, massa mauris lorem ante mauris lorem nibh. Elit erat, mi adipiscing, aliquam proin adipiscing nisi et praesent turpis dolore aliquet turpis ut non pharetra congue euismod pulvinar nunc tellus pulvinar ut tellus sit congue ullamcorper pulvinar dolore. Aliquet turpis nisi, sem, at non pharetra tincidunt euismod ipsum massa molestie, feugiat lobortis volutpat dolor congue ullamcorper dolor nunc tellus pulvinar ante mauris lorem nibh mauris, aliquam proin at. Magna diam, tellus pharetra ut non pharetra tincidunt euismod pulvinar laoreet felis, tempus ante, mauris tempus proin consectetur magna, diam elit magna mi felis tempus ante at aliquam proin euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac, mi felis tempus massa molestie lorem nibh, mauris lorem dolore praesent turpis nisi sem consectetur congue, ullamcorper pharetra congue ullamcorper amet nunc molestie ipsum ante. Mauris lorem, et elit, ac mi felis tempus ante tincidunt id ipsum ante mauris tempus, ante mauris ac proin elit, erat et nonummy dolore aliquet turpis. Nisi proin consectetur, nisi diam consectetur magna ullamcorper volutpat dolor lobortis volutpat sed, laoreet id sed laoreet id tempus proin, mauris lorem laoreet eget sed laoreet. Molestie feugiat massa mauris tempus et ullamcorper amet nunc tellus pulvinar massa mauris tempus proin adipiscing nisi diam elit donec diam nonummy dolore aliquet amet dolore. Tellus sit ut non pharetra tincidunt ante mauris aliquam proin at magna diam nonummy donec diam nonummy dolore aliquet turpis nisi sem pharetra ut non pharetra. Congue ullamcorper pulvinar nunc molestie, feugiat lobortis mi felis ipsum massa molestie dolor lobortis eget, sed, nibh eget, erat praesent felis tempus ante mauris ac congue. Massa mi felis, tempus mi felis tempus et at ac et nonummy donec diam amet nunc tellus sit nunc tellus sit lobortis volutpat sed nibh eget. Ipsum massa et at magna diam amet, dolore ullamcorper pulvinar nunc euismod sit ut sem consectetur donec diam adipiscing, aliquam praesent adipiscing aliquam et at, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et felis erat ante felis tempus proin at ac et elit erat mi, felis elit erat diam. Adipiscing aliquam proin adipiscing nisi non sit ut volutpat feugiat lobortis eget, erat mi elit, erat mi. Felis lorem nibh mauris ac nibh proin at, ac et elit sed massa id ipsum massa mauris. Feugiat nibh eget sed mi nonummy donec praesent adipiscing aliquam proin at ac et aliquet sit nunc. Tellus sit ut ullamcorper pharetra dolore, ullamcorper amet nunc molestie ipsum, massa molestie feugiat nibh elit erat. Diam elit erat praesent sem consectetur magna diam nonummy, dolore tellus pulvinar massa felis tempus ante at. Aliquam et at magna, diam nonummy dolore aliquet amet nunc tellus ipsum massa, mi felis erat praesent. Nonummy donec proin adipiscing nisi diam nonummy magna ullamcorper amet congue euismod ipsum massa id tempus ante. Mauris ac et at ac elit erat mi adipiscing donec praesent turpis nisi sem consectetur magna diam. Amet dolore aliquet turpis nisi sem consectetur magna diam amet dolore ullamcorper turpis nisi aliquet euismod, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id ipsum laoreet molestie, eget ipsum massa id ipsum ante mauris feugiat. Lobortis, volutpat dolor laoreet id tempus, mi felis aliquam proin at ac nibh. Elit erat mi adipiscing, consectetur magna diam nonummy donec ante molestie lorem et. Eget sed laoreet id tempus, ante felis tempus ante mauris ac diam consectetur. Magna diam tellus, feugiat lobortis eget sed laoreet eget sed laoreet id feugiat. Lobortis molestie dolor tincidunt euismod pulvinar nunc euismod sit ut tellus feugiat nibh. Volutpat dolor feugiat, nibh eget lorem et eget erat laoreet felis tempus, praesent. Adipiscing aliquam, sem turpis, nisi non consectetur magna euismod dolor laoreet felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id tempus ante at ac nibh elit sed laoreet, felis erat mi adipiscing aliquam et, praesent felis lorem ante. Eget, lorem nibh, id sed, ante, molestie feugiat ante mauris, aliquam proin, consectetur magna ullamcorper amet congue ullamcorper amet dolore. Congue ullamcorper, amet nunc euismod pulvinar massa molestie feugiat nibh volutpat sed laoreet id ipsum massa molestie ipsum massa molestie. Sed nibh eget sed laoreet, felis at ac, diam pharetra, congue, ullamcorper amet dolore tellus pulvinar nunc tellus feugiat lobortis. Volutpat dolor laoreet id sed laoreet felis aliquam praesent non amet dolore aliquet amet nunc tellus, sit, ut volutpat dolor. Lobortis eget lorem nibh eget, erat mi felis aliquam proin at lorem et eget sed mi sem consectetur, magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus nibh eget lorem nibh elit donec praesent felis. Tempus, ante, mi id, ipsum massa molestie sed nibh. Id sed laoreet id ipsum massa molestie lorem nibh. Eget dolor laoreet id ipsum massa molestie sit ut. Massa tellus sit lobortis eget sed laoreet eget ac. Et elit donec praesent adipiscing nisi sem consectetur magna. Et elit erat mi felis tempus ante diam felis. Aliquam proin, at ac proin elit ac, diam nonummy. Dolore praesent adipiscing aliquam proin at erat, et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa molestie feugiat lobortis volutpat dolor nibh id. Erat laoreet, felis ipsum proin at ac nibh eget. Sed laoreet id tempus ac diam pharetra tincidunt euismod. Pulvinar nunc euismod ipsum massa felis ipsum ante at. Ac et elit erat mi elit erat mi adipiscing. Aliquam et praesent, amet nisi aliquet sit ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent sit nunc molestie feugiat lobortis volutpat feugiat lobortis proin mauris lorem et at erat et felis tempus ante, mauris lorem. Nibh eget lorem nibh eget ipsum massa id tempus ante mauris lorem nibh eget adipiscing aliquam sem consectetur magna diam nonummy, magna. Ullamcorper amet nunc euismod pulvinar massa mauris tempus nibh eget lorem, nibh eget sed laoreet felis tempus magna diam nonummy donec aliquet. Turpis nisi, sem turpis nisi non, feugiat lobortis eget lorem et eget sed laoreet mauris tempus proin at pharetra congue ullamcorper pulvinar. Nunc molestie feugiat massa mauris lorem et elit ac, et nonummy donec praesent adipiscing aliquam sem turpis ut non sit, nibh volutpat. Dolor sit ut non dolor congue euismod pulvinar, nunc tellus sit ut non pharetra magna, diam turpis nisi sem consectetur magna diam. Consectetur magna ullamcorper amet congue euismod volutpat dolor laoreet id ipsum laoreet felis erat praesent adipiscing nisi aliquet sit ut sem pharetra. Magna praesent nonummy donec aliquet praesent adipiscing aliquam ante mauris ac et elit erat et, elit tempus mi at aliquam sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet eget tempus ante mauris lorem nibh mauris sed laoreet euismod, pulvinar dolore sem elit erat. Laoreet id, tempus mi felis, nonummy congue ullamcorper pulvinar, dolore aliquet sit ut tellus sit, ut, non. Pharetra congue, ullamcorper sit nunc non sit congue diam pharetra tincidunt ullamcorper non dolor congue ullamcorper amet. Dolore tellus sit ut, tellus feugiat lobortis volutpat dolor laoreet id ipsum massa tellus sit, ut molestie. Feugiat, tincidunt euismod ipsum laoreet proin elit ac diam nonummy donec praesent felis aliquam aliquet sit nunc. Tellus consectetur, congue, ullamcorper amet congue, ullamcorper pulvinar massa molestie pharetra, ipsum nunc, tellus turpis nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem lobortis volutpat dolor laoreet, euismod sit nisi non at turpis nisi, non pharetra ut. Volutpat dolor lobortis volutpat dolor tincidunt euismod tempus mi felis nisi aliquet sit ut, tellus. Feugiat lobortis non pharetra nunc ut volutpat pharetra congue, ullamcorper pulvinar massa molestie, feugiat ante. Mauris lorem nibh at erat et elit erat praesent adipiscing donec aliquet consectetur, nisi sem. Aliquet turpis nisi proin consectetur congue non pharetra congue ullamcorper pulvinar nunc tellus sit ut. Non pharetra tincidunt ullamcorper amet dolore aliquet turpis nonummy, dolore tellus sit ut tellus sit. Ut non pharetra tincidunt euismod ipsum massa tellus feugiat massa mauris tempus proin at ac. Diam elit, donec diam nonummy sit ut, non pharetra dolore tellus pulvinar nunc tellus ipsum. Massa molestie feugiat lobortis eget dolor massa id feugiat ut volutpat feugiat lobortis, euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod sit ut tellus sit ut non pharetra tincidunt id pulvinar nunc molestie feugiat sed laoreet euismod pulvinar nunc non pharetra congue ullamcorper amet dolore tellus turpis, ut. Non pharetra ut ullamcorper amet donec praesent turpis nisi sem consectetur adipiscing, nisi proin, at ac, et consectetur donec praesent nonummy nunc, euismod ipsum massa molestie lorem nibh mauris. Lorem et elit erat mi id tempus ante et elit donec praesent felis tempus sem at magna sem consectetur donec diam nonummy donec praesent turpis nisi tellus sit ut. Non pharetra sit ut volutpat, dolor tincidunt ullamcorper pulvinar tincidunt euismod pulvinar massa mauris lorem nibh mauris lorem et nonummy donec, ullamcorper pharetra congue euismod ipsum massa molestie ipsum. Ac mi felis erat mi felis lorem nibh eget dolor laoreet id tempus mi mauris tempus nibh mauris, lorem nibh eget sed laoreet felis ipsum ante mauris nonummy donec. Aliquet turpis nisi aliquet turpis nisi sem consectetur tincidunt, euismod sed nibh eget donec mi felis tempus ante praesent adipiscing donec praesent turpis dolore aliquet sit, lobortis volutpat, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at, sed tempus ante eget sed tincidunt euismod pulvinar massa molestie, sit ut volutpat. Pharetra congue euismod pulvinar nunc tellus feugiat lobortis molestie lorem nibh at turpis nunc tellus. Pulvinar, nunc molestie, lorem nibh mauris ac et elit donec diam pharetra congue, euismod amet. Nisi aliquet sit pulvinar nunc, tellus sit sed mi felis erat mi adipiscing tempus proin. Adipiscing nisi et nonummy magna diam amet congue euismod amet, nunc tellus pharetra congue non. Pharetra tincidunt euismod dolor aliquam sem turpis nisi sem consectetur congue ullamcorper amet nunc tellus. Pulvinar massa, molestie feugiat massa mauris lorem et elit erat et nonummy feugiat massa volutpat. Feugiat lobortis volutpat erat mi, elit erat praesent, adipiscing dolore tellus pulvinar massa id lorem. Lobortis volutpat dolor tincidunt id ipsum massa id, ipsum ac et nonummy dolore ullamcorper turpis. Nisi aliquet sit ut non pharetra congue diam amet nunc euismod ipsum laoreet id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie lorem, lobortis volutpat amet dolore aliquet turpis magna sem consectetur magna, praesent, amet dolore tellus sit ut tincidunt id ipsum massa molestie feugiat massa. Molestie feugiat nibh elit erat mi elit erat mi adipiscing aliquam sem consectetur magna sem consectetur magna ac proin nonummy donec praesent adipiscing, aliquam proin adipiscing. Ac nibh elit erat diam amet congue ullamcorper pulvinar tincidunt tellus pulvinar, nunc molestie feugiat nibh eget, nonummy dolore tellus turpis ut, sem at ac diam. Elit erat proin at ac et at ac diam nonummy magna ullamcorper amet dolore aliquet volutpat pulvinar nunc euismod pulvinar massa molestie ipsum massa molestie lorem. Laoreet id sed laoreet id tempus massa mauris feugiat lobortis eget sed laoreet id tempus mi tincidunt euismod pulvinar nunc molestie ipsum nibh at ac et. At erat mi elit tempus mi felis aliquam, proin at, magna diam, consectetur magna diam nonummy feugiat lobortis, non pulvinar tincidunt id pulvinar nunc tellus feugiat. Lobortis molestie, dolor lobortis, volutpat sed mi elit erat mi non pharetra, tincidunt euismod pulvinar tincidunt euismod ipsum massa felis tempus ante at aliquam proin consectetur. Congue diam amet dolore ullamcorper pulvinar nunc molestie feugiat, nisi non euismod pulvinar massa molestie feugiat, tincidunt volutpat, sed nibh elit donec diam nonummy dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing lorem nibh eget, erat laoreet felis erat mi turpis aliquam sem turpis nisi non pharetra congue non, dolor tincidunt euismod sed ac. Nibh eget sed mi id tempus, ante at ac proin at ac et nonummy, magna ullamcorper amet dolore aliquet consectetur ac et consectetur. Congue, nunc non pharetra ut non pharetra, congue ullamcorper amet, dolore tellus turpis nisi diam nonummy donec diam amet dolore aliquet, turpis nunc. Tellus sit ut volutpat felis tempus proin adipiscing ac proin consectetur magna et, nonummy erat mi, felis lorem, et elit ac et elit. Donec mi adipiscing aliquam ante ullamcorper amet donec praesent adipiscing sed nibh eget ac diam nonummy dolore, aliquet amet nisi proin elit erat. Laoreet, id ipsum massa felis tempus ante mauris nonummy dolore aliquet sit ut non sit ut non dolor congue ullamcorper pulvinar nunc molestie. Ipsum massa molestie feugiat, lobortis volutpat dolor tincidunt id ipsum, ante, mauris, nonummy donec praesent, adipiscing tempus ante at ac proin at ac. Diam nonummy dolore, aliquet amet nunc euismod feugiat massa et nonummy donec, mi felis, lorem ante at ac diam nonummy magna diam amet. Congue ullamcorper amet nisi, sem consectetur nisi ullamcorper amet dolore aliquet amet dolore tincidunt volutpat, pulvinar nunc aliquet turpis ut tellus sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At lorem, et aliquet adipiscing ac proin at ac et elit, ipsum, massa volutpat feugiat lobortis eget sed nibh eget erat praesent. Adipiscing aliquam, proin adipiscing aliquam dolore praesent turpis nisi sem at magna diam consectetur dolore ullamcorper amet nisi aliquet sit ut non. Sit ut volutpat sed nibh elit erat praesent tellus sit congue non pharetra lobortis euismod pulvinar nunc tellus feugiat ut, volutpat dolor. Tincidunt euismod pulvinar nunc tellus pulvinar nunc, mauris tempus ante mauris lorem nibh aliquet adipiscing aliquam proin consectetur magna, ullamcorper amet dolore. Ullamcorper amet, dolore tellus sit nunc non pharetra tincidunt euismod pulvinar dolore tellus pulvinar ac et elit erat mi adipiscing aliquam praesent. Adipiscing aliquam proin elit erat mi felis tempus mi mauris lorem, ante at lorem nibh elit erat mi felis consectetur magna diam. Adipiscing aliquam praesent adipiscing nisi sem, turpis ut volutpat dolor, tincidunt euismod dolor tincidunt id tempus praesent felis donec proin consectetur nonummy. Donec proin adipiscing aliquam proin at magna diam nonummy aliquam proin at lorem et, elit erat mi elit donec diam nonummy dolore. Sem at magna diam aliquet turpis, nunc tellus feugiat massa volutpat dolor congue ullamcorper turpis dolore, aliquet consectetur ut non dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, ullamcorper molestie at mauris felis sit sed nisi nibh volutpat sed laoreet id ipsum. Massa tellus sit ut non tellus, feugiat lobortis volutpat feugiat lobortis euismod sed laoreet id. Tempus ante mauris, tempus ante mauris magna et elit donec diam adipiscing tempus nibh mi. Id ipsum proin at ac et eget ipsum massa id, erat, mi felis tempus ante. Consectetur ac et nonummy donec praesent nonummy dolore aliquet turpis nisi nunc tellus pulvinar nunc. Molestie feugiat massa mauris lorem et, at magna, diam amet dolore, ullamcorper amet, nisi sem. Turpis ut non pharetra ipsum massa mauris lorem nibh mauris lorem nibh elit, ac, mi. Felis tempus massa mauris lorem lobortis volutpat dolor, laoreet id tempus ante mauris feugiat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem laoreet id sed laoreet id tempus massa at aliquam et at magna, et nonummy pulvinar ut volutpat feugiat tincidunt ullamcorper nonummy dolore aliquet adipiscing nisi sem, pharetra. Ut, non pharetra tincidunt ullamcorper amet dolore aliquet sit lobortis molestie felis erat ante adipiscing aliquam sem consectetur nisi sem pharetra congue euismod, pulvinar nunc euismod pulvinar massa. Molestie ipsum massa mauris lorem nibh elit magna diam nonummy feugiat lobortis mauris lorem nibh mauris ac et nonummy magna diam amet dolore aliquet sit ut tellus sit. Lobortis volutpat sed laoreet, eget at aliquam proin at ac et felis tempus ante felis lorem ante mauris lorem nibh eget erat diam nonummy dolore praesent turpis ut. Non pharetra congue diam tellus sit lobortis molestie feugiat et elit ac et nonummy erat praesent adipiscing aliquam praesent adipiscing magna sem consectetur magna, ullamcorper nonummy donec praesent. Adipiscing aliquam proin aliquet, amet, dolore sem turpis, ut non dolor tincidunt euismod, pulvinar tincidunt tellus sit nisi sem consectetur donec, praesent, nonummy sit congue non dolor laoreet. Euismod, pulvinar nisi, sem consectetur nisi non pharetra magna praesent, amet, dolore aliquet turpis ut non pharetra congue ullamcorper amet dolore tellus volutpat sed laoreet id sed massa. Molestie feugiat massa molestie dolor tincidunt euismod pulvinar tincidunt, tellus turpis nisi non pharetra, ut ullamcorper, pulvinar dolore aliquet, turpis aliquam congue euismod, pulvinar massa molestie ipsum massa. Mauris, feugiat lobortis elit erat mi id tempus ante felis tempus nibh mauris sed laoreet eget sed, laoreet felis ipsum sed, mi felis tempus proin at, aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non tellus pulvinar ut non sit ut volutpat sed tincidunt euismod ipsum nunc molestie, feugiat lobortis volutpat, dolor tincidunt, euismod pulvinar tincidunt molestie feugiat lobortis tincidunt. Euismod ipsum massa, mauris, feugiat nibh eget, lorem nibh eget ipsum massa molestie feugiat massa molestie dolor, tincidunt euismod pulvinar massa id tempus ante sem consectetur, congue. Ullamcorper amet nunc euismod pulvinar ut tellus sit ut volutpat dolor laoreet id sed mi felis, tempus ante at aliquam proin, consectetur amet nisi sem sit ut. Volutpat pharetra tincidunt euismod pulvinar tincidunt id sed laoreet id ipsum ante mauris, ac et at magna ullamcorper amet congue ac diam nonummy dolore aliquet turpis nisi. Sem consectetur, nisi, non, pharetra ut ullamcorper pulvinar nunc euismod ipsum, laoreet id feugiat lobortis molestie, lorem, nibh eget sed, aliquam sem consectetur ac sem consectetur magna. Mi felis tempus ante mauris ac et nonummy donec praesent nonummy donec praesent, adipiscing nisi non pharetra ut non aliquet sit nisi non pharetra congue euismod pulvinar. Tincidunt euismod pulvinar, massa molestie feugiat nibh eget lorem nibh eget sed, mi felis aliquam proin, adipiscing aliquam proin euismod pulvinar nunc molestie feugiat ut non dolor. Tincidunt euismod dolor laoreet euismod, ipsum nunc molestie lorem nibh mauris lorem et elit ac diam nonummy dolore aliquet volutpat feugiat tincidunt volutpat sed tincidunt euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam adipiscing tempus erat mi felis tempus proin mauris ac et elit ac, et, elit donec aliquet turpis nunc tellus sit ut. Non dolor tincidunt euismod dolor tincidunt ante at lorem et elit erat diam amet dolore aliquet turpis nunc aliquet sit, lobortis volutpat. Pharetra congue ullamcorper pulvinar nunc tellus, pulvinar massa tellus id ipsum laoreet mauris feugiat nibh, eget lorem nibh eget sed massa id. Tempus massa mauris ac, et elit erat et elit erat mi adipiscing aliquam proin ullamcorper pulvinar nunc, euismod pulvinar nunc id tempus. Ante mauris lorem et, elit, ac mi felis ipsum massa volutpat pharetra congue ullamcorper nonummy pharetra magna diam amet dolore tellus sit. Nisi non, sit ut non dolor tincidunt id ipsum laoreet id, tempus ante mauris tempus nibh eget, sed mi, felis eget, sed. Laoreet id sed massa id lorem nibh eget lorem laoreet, id sed massa id tempus mi at aliquam aliquet sit ut volutpat. Feugiat tincidunt volutpat mauris lorem nibh mauris ac et elit donec praesent adipiscing donec aliquet adipiscing aliquam sem at magna ullamcorper pharetra. Congue lobortis, molestie, feugiat nibh, mauris sed mi felis erat, praesent nonummy donec praesent adipiscing aliquam, proin at, magna diam nonummy dolore. Ullamcorper pulvinar nunc tellus feugiat erat mi nonummy donec praesent adipiscing aliquam proin consectetur, magna sem pharetra, congue ullamcorper pharetra nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing, ac, et eget sed mi felis ipsum massa molestie lorem ante volutpat dolor tincidunt euismod pulvinar nunc molestie. Lorem ipsum laoreet molestie feugiat massa molestie, lorem nibh eget erat mi elit erat praesent turpis dolore, aliquet sit. Ut non consectetur congue ullamcorper pulvinar lorem nibh eget aliquam proin at magna ullamcorper amet congue aliquet amet nunc. Aliquet turpis magna sem consectetur magna aliquet turpis dolore aliquet turpis ut non pharetra ipsum nunc molestie lorem nibh. Eget sed tincidunt id ipsum laoreet id tempus ante felis lorem et elit ac et, nonummy donec diam amet. Lorem nibh, at lorem diam consectetur congue ullamcorper pharetra tincidunt euismod ipsum laoreet felis ipsum massa volutpat feugiat nibh. Eget erat mi elit, erat mi adipiscing, pharetra tincidunt euismod dolor laoreet id ipsum massa molestie feugiat lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet turpis pulvinar nunc tellus ipsum, massa volutpat, dolor lobortis volutpat, dolor tincidunt tellus sit nunc molestie lorem ante at ac et. Elit ac et amet tincidunt ante felis aliquam sem turpis magna sem pharetra lobortis volutpat sed laoreet id ipsum nunc molestie lorem ante. At ac et at, magna ullamcorper nonummy feugiat lobortis volutpat feugiat lobortis eget erat et elit erat praesent nonummy, nisi aliquet sit ut. Non feugiat nibh mauris lorem proin at magna diam amet congue ut volutpat feugiat tincidunt volutpat dolor laoreet felis ipsum massa molestie lorem. Nibh, eget sed laoreet id ipsum laoreet id ipsum ante at id ipsum ante at aliquam proin consectetur nisi diam amet dolore ullamcorper. Amet dolore tellus sit ut, non pharetra ut non pulvinar tincidunt id sed laoreet, felis, at erat mi elit erat praesent adipiscing ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar nunc tellus feugiat tincidunt euismod tellus sit, ut volutpat pharetra. Dolore aliquet turpis nunc, tellus feugiat lobortis molestie, lorem nibh elit sed. Tincidunt euismod pulvinar, massa molestie lorem nibh, mauris nunc euismod pulvinar ut. Non consectetur congue ullamcorper amet dolore aliquet, adipiscing aliquam proin at ac. Et felis erat mi felis tempus ante mauris ac dolore tellus sit. Ut tellus sit ut non pharetra congue ullamcorper amet dolore aliquet sit. Congue non, pharetra tincidunt euismod dolor tincidunt euismod eget sed laoreet elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue diam amet dolore aliquet amet dolore molestie sit lobortis volutpat dolor, feugiat lobortis, molestie lorem ante at erat mi felis tempus ante mauris aliquam. Proin, adipiscing aliquam proin, at donec diam nonummy dolore aliquet turpis nisi, tincidunt ullamcorper amet dolore molestie feugiat massa mauris feugiat tincidunt volutpat dolor tincidunt. Id sed, mi felis tempus ante at lorem et elit ac diam aliquet, sit ut non pharetra tincidunt volutpat dolor tincidunt id erat praesent adipiscing. Donec proin at ac diam consectetur magna ullamcorper, amet dolore euismod molestie sed nibh id erat et elit donec aliquet adipiscing aliquam sem consectetur magna. Sem consectetur magna praesent nonummy donec aliquet adipiscing aliquam proin consectetur, congue, non id ipsum, massa molestie, lorem nibh elit ac, et elit donec praesent. Turpis nisi tellus ipsum massa mauris, tempus ante mauris, lorem nibh, elit donec diam tellus feugiat lobortis mauris lorem nibh eget sed mi, felis, erat. Praesent turpis nisi sem consectetur, lorem et elit erat nisi sem pharetra congue non amet donec aliquet turpis nisi, sem pharetra magna ullamcorper amet congue. Ullamcorper, amet dolore aliquet sit ut sem consectetur magna ullamcorper pulvinar consectetur magna diam amet congue ullamcorper sit nunc molestie feugiat lobortis molestie dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet adipiscing tempus proin mauris lorem nibh eget. Sed laoreet molestie lorem ante eget lorem et. Elit erat mi elit donec praesent adipiscing felis. Erat, mi adipiscing nisi sem at nisi sem. Consectetur magna, diam amet, nunc euismod sit nunc. Tellus feugiat lobortis volutpat dolor nibh, eget turpis. Nisi sem turpis ut volutpat feugiat lobortis eget. Sed laoreet euismod ipsum massa mauris lorem lobortis. Eget sed laoreet elit erat mi id ipsum. Massa mauris nonummy dolore aliquet pulvinar nunc euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent nonummy donec aliquet adipiscing aliquam sem sit, ut massa, molestie ipsum, ante mauris ac et eget ac, diam amet dolore. Aliquet amet dolore sem consectetur ac diam consectetur magna diam, nonummy donec aliquet sit sed laoreet eget erat et nonummy donec, praesent. Turpis nisi sem turpis nisi non pharetra tincidunt ullamcorper amet dolore tellus sit nunc sem aliquet adipiscing amet donec praesent turpis ut. Tellus pharetra congue non pharetra tincidunt euismod pulvinar tincidunt euismod ipsum massa molestie dolor lobortis volutpat dolor, tincidunt lobortis eget sed nibh. Eget ipsum laoreet adipiscing aliquam aliquet turpis dolore tellus sit lobortis molestie lorem et elit erat et elit, magna diam nonummy donec. Praesent volutpat dolor tincidunt id ipsum massa id, ipsum ante molestie feugiat, laoreet, id ipsum massa id ipsum massa molestie dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod amet, dolore tellus sit ut tellus sit congue ullamcorper pharetra congue euismod pulvinar massa id tempus ante adipiscing nonummy donec aliquet turpis nisi, aliquet, sit. Ut tellus sit lobortis eget sed nibh id sed laoreet, felis tempus proin at ac et, at erat nisi aliquet sit ut non dolor tincidunt eget. Lorem nibh eget erat praesent adipiscing donec praesent turpis aliquam non consectetur congue ullamcorper pharetra congue ullamcorper, pulvinar feugiat nibh elit ac et elit magna diam. Amet nunc tellus pulvinar nunc tellus, feugiat nibh, eget dolor laoreet eget ipsum, massa id tempus magna ullamcorper amet donec praesent amet nunc tellus sit lobortis. Mauris tempus proin at ac et elit magna diam nonummy, donec proin adipiscing ac et elit, erat nisi proin consectetur nisi ullamcorper, pharetra dolore ullamcorper amet. Nunc tellus sit massa molestie lorem ante mauris magna sem nonummy donec praesent adipiscing donec praesent turpis amet congue euismod ipsum massa id tempus ante felis. Lorem nibh mauris ac mi felis ipsum massa molestie sit ut, laoreet felis ipsum massa eget ac et at magna ullamcorper pharetra, congue ullamcorper amet nunc. Aliquet sit ut volutpat feugiat lobortis volutpat pulvinar tincidunt id ipsum nunc nibh elit sed mi adipiscing donec ullamcorper, amet dolore molestie ipsum massa mauris, lorem. Nibh at ac et nonummy donec praesent nonummy donec praesent turpis ut non id sed mi, felis aliquam ante at ac et elit erat mi elit. Erat mi felis aliquam proin at magna diam nonummy donec praesent, nonummy aliquam aliquet non amet congue ullamcorper amet nunc molestie feugiat lobortis volutpat pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing aliquam proin at, magna diam. Consectetur congue diam amet congue tellus sit. Nunc tellus pharetra, ut ullamcorper amet dolore. Ullamcorper mauris lorem lobortis volutpat sed laoreet. Id tempus, ante mauris tempus praesent at. Ac et elit erat praesent nonummy, donec. Praesent, adipiscing, aliquam sem consectetur amet dolore. Tellus sit ut non pharetra congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nibh id ipsum laoreet id feugiat lobortis volutpat molestie feugiat ut volutpat pharetra congue euismod, pulvinar tincidunt id pulvinar massa molestie feugiat nibh, eget sed, nibh. Eget ipsum mi felis aliquam praesent adipiscing amet dolore ullamcorper amet, dolore aliquet turpis nisi sem amet congue ullamcorper amet dolore aliquet turpis ut tellus feugiat, lobortis. Volutpat sed nibh elit, erat aliquam sem consectetur congue, ullamcorper nonummy donec aliquet turpis nisi sem, consectetur magna diam consectetur magna ullamcorper nonummy dolore aliquet sit ut. Sem euismod ipsum massa, id, ipsum massa, molestie sed laoreet id sed mi felis erat praesent adipiscing aliquam sem consectetur nisi diam pharetra congue ullamcorper amet donec. Aliquet non amet dolore aliquet turpis nisi sem consectetur congue ullamcorper, pharetra, congue ullamcorper amet nunc, tellus feugiat lobortis volutpat dolor lobortis volutpat dolor tincidunt id ipsum. Massa nibh eget erat mi, felis tempus proin at ac proin consectetur congue ullamcorper amet dolore aliquet amet nunc euismod pulvinar sed laoreet id ipsum nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ante at, ac et elit erat aliquam proin at ac, et elit erat ante felis tempus ante. At magna et elit erat mi molestie feugiat lobortis eget dolor laoreet eget molestie felis tempus ante felis. Tempus, proin at magna et nonummy donec mi felis aliquam praesent adipiscing, ac et elit donec diam amet. Congue ullamcorper amet pharetra tincidunt, euismod ipsum nunc tellus feugiat, lobortis volutpat dolor lobortis volutpat sed laoreet eget. Tempus massa molestie feugiat nibh, mauris ac proin at ac diam non, consectetur ac diam nonummy donec, praesent. Adipiscing aliquam proin consectetur nisi sem pharetra congue ullamcorper, pulvinar nunc euismod, pulvinar nunc non sit ut nunc. Non consectetur magna diam nonummy donec praesent adipiscing aliquam proin at magna diam consectetur magna diam nonummy donec. Aliquet sit, nunc tellus, sit ut non non sit, ut, non pharetra dolore aliquet amet dolore aliquet sit. Ut volutpat dolor, lobortis volutpat sed laoreet id ipsum, massa mauris tempus ante mauris ac proin praesent at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa tellus sit, nisi non tellus turpis magna diam consectetur congue diam nonummy dolore aliquet turpis, nisi proin at congue diam nonummy donec praesent. Adipiscing aliquam et at, ac diam tellus sit ut non, pharetra tincidunt euismod dolor laoreet id ipsum massa molestie feugiat nibh mauris lorem nibh. Elit, erat mi nonummy donec praesent adipiscing amet tincidunt euismod pulvinar pulvinar ut tellus feugiat lobortis eget sed laoreet id ipsum massa molestie feugiat. Massa molestie lorem nibh eget erat, mi id elit, erat mi felis erat mi felis tempus proin at, magna diam pharetra congue ullamcorper amet. Congue ullamcorper sit nisi non pharetra, lobortis non dolor tempus massa mauris feugiat et at ac et consectetur donec diam amet, dolore praesent turpis. Nisi non pharetra congue non pharetra tincidunt eget, erat mi felis tempus erat mi molestie feugiat ante felis aliquam sem consectetur nisi sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris ac aliquam ante, mauris feugiat tincidunt id ipsum laoreet id tempus mi, felis, aliquam, proin at ac et consectetur, magna praesent adipiscing donec praesent turpis pharetra congue. Ullamcorper turpis aliquam proin at erat et elit donec praesent turpis nisi sem consectetur magna diam nonummy magna diam nonummy dolore praesent adipiscing pharetra nunc euismod pulvinar laoreet felis. Tempus lobortis molestie feugiat lobortis volutpat sed massa molestie sit ut volutpat dolor lobortis volutpat sed tincidunt id at lorem laoreet eget ipsum nunc, tellus pharetra magna diam nonummy. Dolore praesent adipiscing nisi proin consectetur magna diam nonummy magna diam amet nunc tellus pulvinar, nunc laoreet eget sed laoreet felis aliquam, praesent, adipiscing nisi sem pharetra ut molestie. Dolor, tincidunt euismod dolor tincidunt euismod ipsum ante felis aliquam proin consectetur nisi nunc tellus, turpis nisi sem consectetur magna ullamcorper, nonummy dolore aliquet turpis dolore tellus sit lobortis. Volutpat feugiat lobortis eget felis tempus proin at, magna, sem consectetur donec diam nonummy aliquam praesent adipiscing ac et eget erat et elit donec praesent turpis dolore aliquet sit. Ac mi sem consectetur, nisi diam nonummy magna diam nonummy dolore tellus pulvinar nunc tellus, sit ut volutpat, dolor tincidunt eget, sed mi, felis erat ante felis tempus ante. Mi felis nisi proin at ac nibh elit erat mi id lorem, nibh eget sed nibh, eget ac diam nonummy, dolore aliquet amet nisi aliquet turpis nisi nunc euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam adipiscing aliquam praesent at aliquam proin euismod pulvinar nunc molestie feugiat lobortis molestie lorem, nibh eget dolor laoreet. Id ipsum, massa molestie lorem nibh mauris ac et elit, erat laoreet felis pharetra magna ullamcorper nonummy donec proin mauris. Lorem et elit ac diam nonummy magna aliquet amet nunc tellus sit ut tellus feugiat nibh mauris lorem donec praesent. At lorem nibh elit, ac et nonummy, erat praesent adipiscing aliquam et eget sed mi felis erat mi adipiscing donec. Praesent at adipiscing tempus nibh volutpat dolor congue aliquet turpis, dolore aliquet pharetra congue non dolor tincidunt euismod dolor tincidunt. Euismod ipsum massa tellus pharetra lobortis volutpat dolor, tempus proin at ac, nibh eget erat et nonummy donec praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus, sit ut nunc, euismod pulvinar nunc molestie feugiat nibh mauris lorem proin nonummy donec praesent nonummy donec aliquet adipiscing nisi aliquet turpis ut sem pharetra tincidunt, ullamcorper, volutpat. Dolor tincidunt volutpat dolor laoreet id ipsum massa molestie feugiat lobortis volutpat dolor laoreet id sed laoreet felis tempus ante mauris, lorem et at pulvinar nunc, pharetra sit pulvinar lorem. Congue massa molestie nonummy feugiat lobortis non consectetur donec praesent turpis dolore aliquet, consectetur, nisi diam nonummy turpis nisi non, sit, ut non amet dolore aliquet turpis nisi sem consectetur. Ac mi elit erat mi felis aliquam ante mauris ac et nonummy erat praesent sem sit, lobortis volutpat, dolor laoreet id, sed laoreet id tempus massa molestie feugiat lobortis euismod. Pulvinar nunc aliquet sit ut tellus, sit congue ullamcorper nonummy donec magna diam adipiscing tempus proin at ac et elit ac et elit donec praesent adipiscing aliquam proin consectetur nisi. Sem, consectetur donec, praesent diam nonummy donec mi felis aliquam proin at ac, nibh eget erat, mi felis ipsum ut, volutpat, dolor tincidunt volutpat sed laoreet felis tempus ante mauris. Lorem donec diam adipiscing donec praesent adipiscing ac proin elit ac diam amet congue, ullamcorper amet dolore aliquet turpis ut non pharetra congue ullamcorper pulvinar laoreet euismod pulvinar sed laoreet. Id pulvinar nunc molestie feugiat lobortis, molestie dolor laoreet id ipsum, massa molestie ipsum lobortis volutpat feugiat, lobortis euismod pulvinar nunc, euismod sit ut tellus, id sed laoreet id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat massa molestie turpis ut mi felis tempus mi molestie lorem nibh eget sed laoreet. Id pulvinar massa mauris lorem ante mauris lorem et at magna ullamcorper amet congue euismod. Molestie feugiat lobortis euismod pulvinar nunc euismod ipsum nunc molestie sit tincidunt euismod dolor tincidunt. Tellus sit nunc tellus feugiat massa molestie feugiat nibh elit turpis nisi sem consectetur magna. Et elit donec praesent adipiscing aliquam sem at magna et, elit donec ullamcorper amet congue. Ullamcorper pulvinar nunc laoreet id sed mi id erat mi adipiscing nisi aliquet sit lobortis. Volutpat dolor, tincidunt euismod pulvinar nunc tellus sit nisi non consectetur magna, ullamcorper nonummy donec. Ut non, pharetra congue euismod ipsum laoreet felis erat mi adipiscing nisi proin consectetur magna. Et elit donec ullamcorper nonummy donec praesent adipiscing ac proin consectetur magna nunc tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis tempus proin mauris ac diam nonummy erat mi felis pharetra magna non pharetra congue ullamcorper pulvinar, nunc, non consectetur magna ullamcorper elit. Erat praesent adipiscing nisi proin at ac et felis ipsum massa mauris nonummy magna diam amet dolore, aliquet turpis ut tellus sit lobortis molestie. Feugiat lobortis volutpat ipsum laoreet id tempus, mi felis aliquam proin at ac dolore proin at ac diam nonummy donec praesent adipiscing donec praesent. At ac et at, ac laoreet id tempus, massa mauris, lorem ante, ante mauris lorem ante eget, lorem et elit donec mi adipiscing aliquam. Proin turpis, ut sem consectetur congue diam nonummy dolore aliquet turpis nunc, tellus sit ut mi, elit erat praesent nonummy donec praesent adipiscing aliquam. Non pharetra congue volutpat sed laoreet id ipsum laoreet id ipsum massa mauris feugiat lobortis volutpat amet dolore lobortis eget sed nibh id ipsum. Ante mauris feugiat nibh volutpat dolor tincidunt id ipsum massa id ipsum massa molestie lorem lobortis eget dolor lorem, ante eget, lorem mi elit. Erat mi felis aliquam ante mauris ac et elit ac praesent felis aliquam proin, at ac proin, at erat et elit consectetur magna diam. Consectetur donec, praesent adipiscing donec praesent turpis nisi, non, consectetur magna ullamcorper nonummy aliquam ante at ac et eget sed laoreet molestie ipsum massa. Laoreet id ipsum nunc non consectetur magna praesent felis tempus, ante at lorem et elit ac, et elit aliquam proin at aliquam proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, mi id ipsum nunc tellus feugiat lobortis, eget. Dolor tincidunt euismod ipsum ac et elit erat et. Felis ipsum ante mauris tempus ante elit erat mi. Id tempus mi mauris lorem ante, at aliquam sem. Consectetur congue nunc molestie sit ut molestie lorem nibh. Volutpat sed laoreet id, feugiat ut volutpat dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At nonummy donec praesent at aliquam proin at erat et nonummy donec, praesent adipiscing, aliquam sem consectetur magna sem consectetur donec praesent nonummy dolore tellus volutpat sed laoreet. Eget, ipsum massa molestie ipsum massa mauris sed laoreet eget sed massa molestie, tempus ante mauris lorem ante elit, magna non, consectetur mauris sed laoreet eget erat mi. Id lorem nibh, eget sed laoreet eget erat mi felis, erat mi felis lorem nibh eget sed laoreet, felis ipsum massa nibh, elit sed mi nibh eget, sed. Massa id ipsum massa volutpat pharetra congue ullamcorper amet nunc sem at ac et, elit donec praesent sem consectetur magna diam nonummy dolore aliquet sit nunc molestie feugiat. Lobortis volutpat sed laoreet, eget erat mi elit tempus ante mauris feugiat lobortis volutpat sed aliquam proin at magna et elit erat massa id tempus ante at ac. Nibh eget ipsum massa molestie, feugiat lobortis volutpat feugiat nibh eget erat et elit at magna sem consectetur magna ullamcorper dolor tincidunt id pulvinar massa non consectetur congue. Ullamcorper nonummy donec proin, mauris lorem dolore, aliquet adipiscing dolore aliquet, sit nisi sem consectetur donec mi felis tempus, proin at lorem et elit ac mi felis, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et nonummy donec, aliquet turpis nisi aliquet turpis nisi non pharetra magna congue ullamcorper pulvinar nunc lobortis, volutpat pulvinar nunc tellus sit massa molestie feugiat lobortis volutpat dolor. Laoreet id sed ante mauris lorem nibh eget lorem nibh eget sed lorem nibh eget erat mi elit erat praesent turpis nisi aliquet sit ut, tellus feugiat lobortis, eget. Sed laoreet id, ipsum massa, id ipsum ante molestie felis feugiat massa molestie lorem nibh elit erat et felis tempus mi felis aliquam proin at magna diam nonummy magna. Praesent adipiscing, aliquam praesent, ullamcorper adipiscing aliquam proin at nisi proin consectetur magna diam, amet, dolore ullamcorper pulvinar dolore aliquet turpis nisi sem pharetra ut, eget sed laoreet id. Sit nunc laoreet eget erat laoreet felis ipsum ante, mauris lorem nibh, elit erat mi felis erat praesent adipiscing donec sem consectetur, nisi sem consectetur congue ullamcorper amet dolore. Ut non pharetra, tincidunt euismod pulvinar, massa id tempus ante, mauris tempus ante mauris ac et nonummy magna diam laoreet id sed mi felis tempus proin at ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, erat et elit consectetur ac et felis tempus praesent felis aliquam proin. At lorem nibh nonummy magna praesent adipiscing donec praesent adipiscing aliquam sem consectetur. Magna diam nonummy sit ut, non pharetra lobortis eget sed tincidunt id tempus. Ante molestie lorem ante at lorem et elit, sed mi felis aliquam proin. Mauris nonummy donec praesent adipiscing, aliquam proin consectetur magna et elit erat mi. Mauris, feugiat nibh eget lorem nibh elit, erat praesent nonummy donec praesent turpis. Nisi aliquet volutpat erat, mi, felis tempus mi, felis, tempus ante at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem lobortis, laoreet molestie sit ut ullamcorper amet congue aliquet amet nisi sem turpis nisi non pharetra, congue ullamcorper pulvinar dolore tellus turpis, nisi sem pharetra sit. Nisi non, sit congue non, dolor congue euismod pulvinar massa id feugiat massa, molestie feugiat lobortis volutpat sed mi elit erat mi felis lorem, erat mi felis aliquam. Proin at aliquam et eget sed laoreet felis erat praesent adipiscing nisi aliquet sit ut volutpat dolor tincidunt euismod dolor tincidunt id ipsum sed nibh id, sed laoreet. Id ipsum massa molestie feugiat lobortis euismod pulvinar nunc molestie ipsum ante mauris feugiat lobortis eget ac et tellus, pulvinar nunc tellus feugiat lobortis volutpat sed nibh eget. Sed nunc molestie sit ut, non dolor tincidunt volutpat pulvinar tincidunt euismod pulvinar nunc molestie dolor, lobortis ante felis tempus proin, mauris ac et elit, ac praesent adipiscing. Aliquam proin adipiscing aliquam sem turpis nisi sem pharetra congue ullamcorper amet dolore aliquet turpis magna dolore tellus pulvinar massa molestie lorem nibh, mauris, lorem nibh elit sed. Nunc tellus, feugiat ut volutpat dolor lobortis elit amet, dolore, aliquet, turpis, magna diam nonummy magna diam nonummy donec proin, adipiscing nisi sem, consectetur, ac et nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris feugiat nibh eget sed mi elit donec diam amet dolore tellus, turpis nisi non consectetur congue nunc tellus sit, ut non pharetra congue ullamcorper. Pulvinar, dolore tellus, sit ut non feugiat nibh mauris lorem nibh elit erat mi adipiscing aliquam donec diam nonummy donec aliquet amet nunc tellus, feugiat, ut. Non pharetra congue euismod dolor laoreet euismod pulvinar ante, felis tempus ante at nisi diam nonummy magna massa id ipsum ante mauris ac et elit ac. Diam nonummy dolore aliquet amet dolore aliquet turpis, magna sem consectetur, magna diam nonummy sit ut volutpat, sed laoreet eget ipsum massa molestie feugiat lobortis volutpat. Feugiat lobortis eget sed mi felis erat mi felis aliquam sem consectetur ac diam nonummy sit nisi proin, nonummy magna diam tellus consectetur magna diam nonummy. Donec mi felis ac, proin at, ac, et elit tempus massa molestie feugiat lobortis eget dolor feugiat lobortis volutpat sed, laoreet eget erat et nonummy dolore. Aliquet adipiscing aliquam proin elit erat mi, felis tempus mi et felis tempus ante molestie tempus ante at ac proin at magna, diam nonummy aliquam proin. At aliquam sem turpis ut volutpat pharetra congue praesent felis tempus magna, ullamcorper, amet dolore aliquet turpis ut non sit lobortis mauris sed nibh eget sed. Laoreet id ipsum massa molestie lorem nibh elit ac et elit turpis ut sem consectetur, donec praesent adipiscing aliquam proin at ac laoreet id sed laoreet. Id feugiat massa molestie feugiat, nibh, elit erat mi felis donec mi tincidunt tellus sit nunc, molestie feugiat lobortis eget lorem laoreet id ipsum, massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis magna sem consectetur magna aliquet adipiscing aliquam sem, at ac diam consectetur magna ullamcorper pharetra congue euismod pulvinar massa molestie elit erat mi id ipsum ante mauris ac. Et eget, erat mi id ipsum massa mauris tempus proin adipiscing magna sem consectetur magna diam nonummy feugiat lobortis volutpat dolor tincidunt id ipsum massa felis tempus, mi felis. Aliquam proin at magna diam, nonummy erat mi felis lorem nibh mauris lorem nibh elit turpis nisi, sem consectetur congue ullamcorper pharetra dolore ullamcorper turpis nisi sem turpis ut. Non consectetur congue, ullamcorper amet nunc tellus sit nunc et elit donec diam amet congue aliquet amet nisi tellus, turpis ut non pharetra congue euismod, dolor nunc euismod pulvinar. Nunc tellus, feugiat lobortis eget lorem nibh, praesent turpis ut tellus feugiat lobortis molestie feugiat lobortis id ipsum, laoreet molestie ipsum, ante molestie lorem lobortis volutpat dolor tincidunt tellus. Pulvinar, nunc tellus feugiat lobortis praesent adipiscing tempus ante mauris sed nibh elit ac et felis tempus, mi felis tempus sem at ac diam, nonummy pulvinar nunc molestie lorem. Nibh volutpat dolor tincidunt euismod sit nunc tellus sit, ut ullamcorper pharetra tincidunt ullamcorper amet nunc, aliquet sit lobortis volutpat dolor tincidunt euismod mauris tempus nibh eget sed et. Eget sed laoreet id tempus ante mauris aliquam et elit erat laoreet, felis erat mi felis aliquam proin at magna diam, aliquet turpis nisi sem, consectetur magna ullamcorper amet. Donec praesent, adipiscing aliquam proin consectetur congue ullamcorper amet donec praesent turpis, nisi sem consectetur ac diam nonummy magna nunc tellus sit ut non pharetra congue tellus pulvinar laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet sit ut, volutpat dolor, lobortis euismod amet dolore aliquet turpis nisi diam nonummy erat massa felis lorem. Ante mauris dolor laoreet id sed feugiat lobortis volutpat sed massa id ipsum ante mauris lorem nibh eget. Sed laoreet id ipsum ante mauris feugiat nibh mauris lorem et, elit ac nisi tellus sit, ut volutpat. Dolor congue euismod amet nunc aliquet sit ut volutpat dolor lobortis volutpat sed nibh elit donec praesent nonummy. Aliquam proin adipiscing dolor tincidunt euismod, pulvinar nunc tellus sit ut non dolor tincidunt euismod, pulvinar nunc euismod. Pulvinar nunc tellus feugiat lobortis eget ac et elit turpis nisi non sit congue ullamcorper pharetra congue euismod. Ipsum laoreet felis erat, praesent turpis, dolore aliquet sit ut tellus feugiat nibh eget lorem diam nonummy adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet molestie feugiat lobortis ullamcorper amet, congue ullamcorper amet dolore aliquet sit ut volutpat felis erat mi adipiscing donec aliquet sit nisi. Sem consectetur congue ullamcorper amet congue ullamcorper amet dolore aliquet, consectetur magna diam nonummy donec praesent non dolor tincidunt ullamcorper pulvinar tincidunt. Tellus sit nisi sem consectetur congue non pharetra tincidunt euismod pulvinar massa molestie feugiat lobortis volutpat, feugiat tincidunt euismod amet dolore lobortis. Volutpat pulvinar nunc euismod ipsum massa mauris tempus ante at aliquam proin at congue, ullamcorper amet congue ullamcorper amet massa id ipsum. Magna diam consectetur magna, diam, turpis nisi aliquet sit ut non pharetra congue ullamcorper amet congue, ullamcorper sit ut tellus feugiat, ut. Non dolor lobortis euismod pulvinar lorem et at, ac diam elit erat diam amet dolore tellus, pulvinar ut non consectetur, magna diam. Adipiscing aliquam proin mauris lorem lobortis eget, dolor laoreet proin, at magna et nonummy magna diam amet donec praesent at ac et. Elit donec diam felis at ac et proin at ac et elit erat ante felis aliquam sem, turpis, nisi, sem nonummy magna. Diam nonummy dolore, tellus turpis nisi non, consectetur congue non amet tincidunt ut non dolor lobortis volutpat sed laoreet elit erat mi. Mauris feugiat lobortis volutpat sed laoreet, eget ipsum massa molestie feugiat lobortis, non pharetra tincidunt euismod pulvinar lorem et at erat, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue ullamcorper amet dolore aliquet euismod amet dolore praesent, adipiscing aliquam sem consectetur magna ullamcorper elit donec aliquet. Turpis dolore aliquet consectetur magna diam consectetur magna diam nonummy dolore, tellus ullamcorper pulvinar nunc euismod pulvinar massa id. Ipsum massa eget sed nibh eget erat mi elit erat mi adipiscing tempus ante elit ac et elit turpis. Magna diam nonummy donec praesent nonummy aliquam, aliquet adipiscing ut non, sit lobortis, non pharetra, congue aliquet adipiscing, nisi. Sem consectetur ac dolore tellus pulvinar nunc, molestie feugiat lobortis eget lorem, diam consectetur magna ullamcorper amet donec aliquet. Turpis nisi sem at erat et elit erat praesent adipiscing aliquam tincidunt euismod dolor nunc euismod, ipsum massa molestie. Lorem lobortis volutpat lorem nibh id sed laoreet felis tempus proin at lorem et elit ac et elit donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi mauris feugiat, ut non pharetra congue tellus pulvinar massa id ipsum proin diam nonummy erat ante molestie dolor lobortis. Volutpat sed laoreet id ipsum massa mauris feugiat nibh eget lorem nibh eget sed laoreet id tempus ante mauris elit. Erat praesent adipiscing aliquam proin at ac et nonummy, magna, diam amet dolore tellus pulvinar massa non sit congue ullamcorper. Amet dolore aliquet turpis dolor nibh elit erat et nonummy dolore ullamcorper pulvinar tincidunt id ipsum ante, mauris lorem nibh. Mauris ac nibh id ipsum laoreet id elit sed mi felis tempus massa, molestie lorem et at erat et elit. Erat ante felis tempus proin at ac nibh eget ipsum ante mauris lorem ante mi felis tempus massa molestie feugiat. Lobortis euismod pulvinar massa, tellus feugiat lobortis volutpat feugiat lobortis volutpat sed laoreet felis ipsum ante mauris feugiat lobortis volutpat. Dolor feugiat lobortis molestie lorem nibh elit erat mi, id, ipsum massa molestie lorem nibh, mauris erat et nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent felis tempus proin at ac et at ac et felis erat praesent felis ac nibh elit erat mi id ipsum ac nibh elit donec. Praesent mauris lorem proin adipiscing nisi sem pharetra magna diam amet donec aliquet turpis nisi sem, turpis nisi non, pharetra, tincidunt massa mauris tempus proin. Consectetur magna diam nonummy, magna ullamcorper pharetra, congue ullamcorper amet nunc molestie ipsum, massa, molestie dolor lobortis volutpat pulvinar nunc tellus sit amet dolore tellus. Sit nunc molestie lorem, nibh eget sed laoreet eget sed laoreet, id ipsum ante mauris aliquam proin at magna diam aliquet sit ut, molestie feugiat. Lobortis eget sed laoreet elit erat mi felis lorem ante eget dolor tincidunt ullamcorper, pulvinar, dolore, tellus ipsum massa, molestie lorem et aliquet turpis dolore. Aliquet at ac et elit erat mi, felis tempus ante mauris lorem nibh, elit sed mi id ipsum ante mauris lorem et elit adipiscing aliquam. Sem consectetur ac diam nonummy donec praesent adipiscing, donec praesent at, aliquam proin consectetur donec mi felis aliquam ut volutpat feugiat nibh eget erat diam. Elit tempus mi felis aliquam proin consectetur ac et consectetur donec praesent adipiscing aliquam proin turpis nisi sem sit ut aliquam, sem consectetur magna non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ante eget dolor tincidunt tellus sit sed, tincidunt, euismod pulvinar massa. Molestie ipsum ante mauris lorem et at magna et amet congue ullamcorper. Pulvinar dolore, aliquet sit nunc volutpat dolor lobortis ante molestie, feugiat nibh. Volutpat dolor tincidunt id ipsum laoreet id ipsum ante at aliquam nibh. Elit erat laoreet felis tempus mi felis aliquam proin ullamcorper amet, dolore. Praesent adipiscing aliquam diam nonummy erat mi id feugiat lobortis molestie ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur magna dolore aliquet consectetur magna non. Pharetra magna diam amet nunc euismod pulvinar nunc. Tellus, sit ut non pharetra tincidunt euismod ipsum. Massa id, feugiat ac et nonummy donec praesent. Adipiscing aliquam sem consectetur nisi sem consectetur, donec. Praesent adipiscing donec, aliquet sit nunc tellus feugiat. Massa mauris lorem diam ante mauris lorem et. Nonummy erat, praesent mauris tempus, nibh mauris lorem. Tempus lobortis volutpat pharetra congue euismod pulvinar dolore. Tellus turpis nisi nunc tellus sit nunc non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis volutpat dolor laoreet euismod pulvinar nunc tellus, sit ut laoreet elit, erat praesent turpis dolore aliquet consectetur lorem et felis, tempus ante felis tempus ante at lorem nibh. Id sed laoreet id ipsum massa molestie molestie ipsum lobortis volutpat dolor tincidunt euismod dolor laoreet id tempus praesent amet, dolore aliquet turpis nisi non consectetur congue non dolor, laoreet. Euismod, mauris, lorem et, elit erat mi felis erat mi felis aliquam sem at magna diam consectetur donec praesent felis tempus ante mauris ac et aliquet, turpis nisi sem, pharetra. Congue ullamcorper pharetra tincidunt, euismod pulvinar nunc aliquet sit ut non pharetra tincidunt ullamcorper pulvinar, nunc id sed laoreet id, ipsum massa praesent adipiscing donec praesent adipiscing aliquam et elit. Ac et nonummy, donec aliquet turpis dolore tellus sit nisi non sit, ut volutpat dolor laoreet eget sed massa nibh elit erat laoreet id feugiat massa mauris lorem et elit. Ac et elit erat mi mauris lorem ante mauris lorem lorem lobortis non, amet, donec ullamcorper turpis, nisi aliquet sit, ut, volutpat feugiat lobortis volutpat sed mi felis donec mi. Adipiscing, aliquam proin at ac diam consectetur sit nunc tellus feugiat lobortis eget sed laoreet eget sed, laoreet id erat aliquet turpis dolore aliquet consectetur nisi sem pharetra magna diam. Amet dolore tellus sit sed laoreet euismod sit, nisi sem pharetra congue diam nonummy donec aliquet amet nisi sem turpis ut non pharetra magna diam, nonummy aliquam praesent consectetur magna. Diam tellus pulvinar ut tellus sit ut volutpat feugiat nibh eget erat et nonummy dolore aliquet amet nunc tellus sit ut tellus feugiat nibh eget, lorem nibh elit adipiscing aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum massa molestie feugiat nibh eget adipiscing aliquam sem turpis, nisi, sem nonummy erat praesent adipiscing dolore euismod pulvinar massa molestie. Lorem nibh eget lorem, nibh id, ipsum massa molestie, ipsum erat et elit erat mi, felis tempus nibh mauris sed laoreet ante. Nunc nibh non nonummy feugiat, congue mi tellus elit pulvinar nisi et volutpat mi sem volutpat felis pharetra donec mi molestie sit. Magna massa proin id adipiscing dolor aliquam massa non, felis turpis erat dolore nibh ullamcorper molestie lobortis diam tellus elit sit sed. Donec congue mi sem id adipiscing dolor, erat, ut laoreet sem euismod felis pharetra tempus nisi nibh aliquet volutpat et tellus mauris. Amet sit erat dolore nibh aliquet mauris pharetra tempus magna nunc proin, euismod adipiscing pharetra tempus ut nibh, aliquet volutpat felis sit. Erat ut tempus magna massa proin ullamcorper, mauris nonummy pulvinar erat nunc ante ullamcorper molestie elit sit lorem donec lobortis praesent molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet donec, praesent felis aliquam proin at ac et eget erat mi. Felis lorem lobortis eget sed laoreet eget sed lorem, et elit erat. Et elit erat praesent adipiscing tempus, proin at ac, diam nonummy erat. Praesent adipiscing donec aliquet congue, congue mi non massa ullamcorper, molestie at. Amet feugiat donec ut diam euismod, at pulvinar aliquam ut praesent molestie. Nonummy turpis sed dolore massa ullamcorper id at pulvinar ac, turpis dolor. Tempus magna massa diam, euismod mauris pulvinar feugiat magna massa et aliquet. Molestie elit feugiat erat dolore lobortis praesent volutpat nonummy praesent tellus elit. Turpis ac dolore ante ullamcorper id consectetur sed nisi nibh aliquet volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur dolor elit sit lorem dolore lobortis praesent non eget. At, pharetra dolore ante at ac proin elit ac et. Elit tempus ante molestie lorem nibh mi felis tempus ante. Eget sed nibh proin eget elit, adipiscing pharetra feugiat magna. Et molestie turpis sed dolore sem consectetur ac diam felis. Erat lorem nibh eget ipsum, massa id tempus ante mauris. Lorem et, elit, ac diam amet congue ullamcorper amet dolore. Euismod sit nunc volutpat feugiat nibh, mauris lorem tempus ante. Ullamcorper, felis aliquam ante mauris ac proin, elit, magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id volutpat dolor tincidunt euismod pulvinar ut sem consectetur donec mi mauris. Feugiat lobortis volutpat lorem et elit magna diam nonummy donec aliquet amet. Dolore aliquet, ullamcorper, pulvinar dolore aliquet sit ut tellus feugiat lobortis eget. Dolor tincidunt id pulvinar, ut tellus sit congue ullamcorper amet donec praesent. Adipiscing aliquam dolore aliquet amet dolore aliquet at ac mi felis tempus. Massa mauris, lorem nibh mauris ac et elit donec, diam, nonummy donec. Praesent adipiscing aliquam proin aliquet amet dolore aliquet, sit lobortis volutpat dolor. Lobortis volutpat dolor tincidunt euismod pulvinar massa tellus sit ut non amet. Dolore, aliquet amet nunc lobortis volutpat sed laoreet id ipsum massa mauris. Tempus, proin at ac nibh elit erat praesent nonummy dolore euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore non pharetra ut non pharetra tincidunt. Euismod, amet, nisi aliquet, sit ut non. Dolor tincidunt volutpat dolor tincidunt tellus volutpat. Sed laoreet eget sed mi felis tempus. Ante mauris feugiat et elit sed laoreet. Felis ipsum massa mauris tempus proin at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh id sed laoreet id ipsum, massa molestie lorem nibh volutpat ipsum massa molestie feugiat lobortis, molestie feugiat lobortis ante mauris lorem nibh eget lorem, nibh id sed massa. Molestie feugiat ut non, pharetra dolore, ullamcorper turpis dolore tellus sit ut volutpat dolor congue nunc volutpat lorem nibh eget ac et, nonummy magna ullamcorper amet dolore, aliquet sit nunc. Molestie feugiat ante mauris ac et at magna sem, consectetur dolore lobortis volutpat dolor nibh volutpat lorem nibh elit, donec mi adipiscing aliquam proin adipiscing aliquam proin elit sed laoreet. Id feugiat massa, volutpat pharetra ipsum mi mauris tempus ante eget lorem laoreet id pulvinar nunc molestie feugiat nibh volutpat sed laoreet id, ipsum nunc, id ipsum ante at ac. Nibh eget molestie feugiat tincidunt ullamcorper amet nisi aliquet turpis nisi sem, consectetur congue ullamcorper, amet donec praesent at ac et at magna, diam nonummy congue volutpat dolor tincidunt nibh. Elit erat laoreet felis tempus praesent nonummy dolore aliquet turpis ut sem consectetur, donec diam amet dolore aliquet molestie lorem, et eget erat et elit, donec praesent adipiscing nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc laoreet id sed laoreet molestie feugiat lobortis volutpat feugiat lobortis eget sed mi felis ipsum massa mauris tempus. Ante mauris, ac et elit donec ut tellus sit ut volutpat sed tincidunt id ipsum nunc molestie ipsum massa molestie. Feugiat lobortis eget sed laoreet felis tempus mi felis aliquam sem ullamcorper pulvinar tincidunt euismod pulvinar massa id tempus, proin. Diam id, molestie amet tempus magna massa proin eget amet aliquam nibh ullamcorper, adipiscing, feugiat magna massa diam sed ut. Proin, elit erat laoreet molestie sit lobortis volutpat dolor lobortis eget sed tincidunt id pulvinar massa felis tempus, proin at. Lorem tempus ante mauris, lorem et at ac praesent felis donec praesent adipiscing aliquam proin consectetur, magna, diam consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et id sed massa molestie feugiat nibh volutpat. Dolor tincidunt id ipsum nunc molestie, tempus massa volutpat. Dolor congue euismod molestie lorem, ante, at magna sem. Pharetra congue ullamcorper nonummy donec aliquet turpis nisi sem. Consectetur magna diam, nonummy erat ante at ac et. Elit adipiscing aliquam sem turpis nisi sem pharetra, congue. Ullamcorper nonummy, donec aliquet turpis ut non sit ut. Non pharetra congue, ullamcorper amet dolore molestie sit, ut. Volutpat, id ipsum ante mauris tempus ante mauris, ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat lobortis mauris, lorem donec. Praesent adipiscing aliquam proin at ac. Mi, felis tempus ante, felis tempus. Proin at nisi sem consectetur, congue. Ullamcorper amet nunc tellus pulvinar massa. Et elit erat et elit erat. Praesent adipiscing nisi aliquet consectetur nisi. Non consectetur magna praesent nonummy donec. Aliquet turpis nisi non sit ut. Nonummy aliquam praesent adipiscing aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus massa molestie, dolor tincidunt volutpat dolor, laoreet felis ipsum massa laoreet id sed laoreet felis ipsum ante mauris lorem nibh eget sed laoreet, id ipsum ante mauris. Lorem et elit ac, et nonummy donec mi nonummy sit ut non dolor laoreet, id ipsum massa molestie ipsum massa mauris lorem et, elit sed laoreet id feugiat. Lobortis molestie feugiat lobortis eget sed tempus nibh volutpat dolor, tincidunt euismod pulvinar massa molestie ipsum massa, molestie sed nibh eget erat diam nonummy donec praesent turpis nisi. Aliquet volutpat sed laoreet felis tempus ante mauris tempus ante mauris lorem et elit sed praesent adipiscing aliquam praesent, turpis aliquam sem turpis nisi non, dolor tincidunt volutpat. Volutpat pharetra, tincidunt ullamcorper pulvinar nunc id ipsum laoreet mauris tempus ante mauris massa molestie feugiat nibh elit ac diam nonummy congue ullamcorper amet nunc tellus, turpis dolor. Nunc tellus sit nunc tellus feugiat massa mauris lorem et elit ac et elit erat mi, felis nisi sem consectetur turpis dolore sem turpis magna sem pharetra, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt euismod sed mi tincidunt volutpat pulvinar tincidunt molestie feugiat massa molestie dolor tincidunt euismod nonummy donec aliquet sit ut sem pharetra. Congue, ullamcorper amet dolore ullamcorper pulvinar nunc, lobortis volutpat ipsum laoreet, id ipsum ante mauris dolor lobortis eget sed laoreet eget erat praesent felis. Tempus ante at aliquam proin consectetur magna et molestie ipsum ante mauris lorem nibh elit erat, et elit erat mi felis aliquam proin at. Ac diam nonummy donec diam amet dolore lobortis eget sed nibh eget sed mi felis tempus mi, felis lorem, nibh eget sed et, elit. Donec praesent adipiscing donec aliquet turpis ut tellus, feugiat lobortis praesent adipiscing aliquam praesent adipiscing nisi aliquet turpis ut, volutpat dolor congue euismod pulvinar. Nunc tellus, sit nunc non, pharetra congue euismod, pulvinar nunc tellus sit ut laoreet eget sed mi felis tempus massa mauris ac et, eget. Sed laoreet, felis ipsum ante molestie feugiat lobortis eget lorem nibh eget sed mi felis eget sed laoreet felis aliquam aliquet turpis nisi sem. At erat mi elit erat mi felis, nisi sem consectetur nisi, sem consectetur congue non, dolor, tincidunt eget at aliquam sem consectetur congue ullamcorper. Amet dolore aliquet turpis nisi aliquet sit lobortis volutpat dolor tincidunt volutpat ac diam consectetur donec diam nonummy dolore praesent, turpis, adipiscing, aliquam praesent. Adipiscing aliquam, sem pharetra congue ullamcorper amet, congue ullamcorper pulvinar nunc euismod ipsum ante molestie lorem ante mauris lorem nibh elit, erat praesent nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus, massa mauris lorem proin consectetur magna diam consectetur. Sit lobortis volutpat dolor lobortis volutpat dolor laoreet id. Pulvinar nunc, id tempus ante at ac proin at. Ac diam amet dolore aliquet amet nunc tellus volutpat. Amet nunc euismod ipsum nunc tellus feugiat nibh mauris. Sed laoreet, id ipsum massa molestie ipsum lobortis molestie. Lorem laoreet euismod pulvinar nunc lobortis volutpat sed mi. Id tempus ante mauris lorem nibh volutpat dolor nibh. Eget sed mi, id ipsum massa mauris lorem et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget, sed mi elit erat mi turpis nisi aliquet consectetur nisi sem, consectetur congue ullamcorper amet. Nunc aliquet non dolor tincidunt ullamcorper, pulvinar, dolore tellus sit ut volutpat dolor tincidunt volutpat dolor. Nunc, tellus turpis ut non sit congue, ullamcorper amet dolore congue non amet congue ullamcorper ipsum. Massa id ipsum massa at ac et elit ac et elit donec diam nonummy dolore aliquet. Turpis nunc tellus feugiat pulvinar massa molestie ipsum, ante mauris aliquam proin consectetur magna diam nonummy. Congue ullamcorper amet nunc tellus feugiat massa mauris lorem ante eget lorem aliquam praesent adipiscing nisi. Sem consectetur magna diam amet dolore ullamcorper amet dolore aliquet turpis nisi non pharetra, tincidunt euismod. Dolor tincidunt, euismod ipsum massa, mauris elit magna diam amet dolore tellus, ipsum massa id tempus. Ante mauris aliquam proin elit erat diam nonummy, dolore praesent amet nunc tellus pulvinar massa mauris. Feugiat ipsum mi adipiscing aliquam praesent turpis ut molestie sit massa eget lorem et at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet felis tempus, massa mauris lorem ante at magna sem, nonummy donec praesent nonummy dolore aliquet pulvinar nunc. Nibh id ipsum massa molestie ipsum massa mauris lorem nibh eget erat et nonummy, magna ullamcorper pulvinar nunc. Euismod pulvinar, nunc tellus, sit congue nunc molestie feugiat massa molestie lorem nibh id erat mi elit donec. Ullamcorper pulvinar tincidunt euismod sit, massa felis aliquam proin at, ac diam nonummy donec, ut, non pharetra congue. Ullamcorper nonummy donec aliquet turpis nisi sem at ac et nonummy erat praesent, adipiscing tempus proin at ac. Diam, elit turpis ut tellus feugiat nibh mauris ac proin at, magna et nonummy dolore ullamcorper pulvinar massa. Id tempus massa molestie, feugiat lobortis eget ac diam pharetra sed mi adipiscing aliquam ante at lorem nibh. Eget, erat mi felis erat proin adipiscing nisi proin turpis ut, non feugiat nibh mauris sed nibh felis. Erat magna sem pharetra, ut volutpat sed laoreet elit erat et adipiscing donec, proin amet dolore aliquet sit. Ut non pharetra ipsum ante, mauris tempus ante at magna, sem nonummy donec praesent nonummy, congue euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit nisi sem pharetra donec aliquet amet, dolore tellus sit nunc tellus sit ut non amet dolore aliquet turpis aliquam nibh aliquet. Adipiscing ac et at erat mi felis ipsum massa, volutpat pharetra congue, euismod dolor tincidunt euismod pulvinar, nunc, molestie lorem ante mauris lorem nibh. Aliquet turpis nisi sem pharetra congue ullamcorper, amet congue ullamcorper pulvinar nunc euismod pulvinar, lobortis volutpat dolor lobortis euismod pulvinar nunc tellus pulvinar nunc. Tellus sit lobortis mi adipiscing, aliquam praesent adipiscing nisi sem consectetur nisi diam amet congue euismod, pulvinar laoreet id tempus ante felis tempus proin. Adipiscing magna nunc tellus pulvinar nunc molestie feugiat massa molestie lorem nibh at ac diam amet congue volutpat sed mi felis erat praesent nonummy. Donec proin at, magna sem aliquet turpis ut, non sit ut non pharetra congue euismod pulvinar massa molestie ipsum massa, mauris feugiat nibh, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed nibh elit erat, laoreet felis ipsum ante, mauris ac et consectetur magna ullamcorper amet donec ullamcorper pulvinar. Nunc tellus volutpat sed laoreet id ipsum massa mauris aliquam aliquet turpis nisi non sit ut volutpat pharetra. Congue aliquet pulvinar nunc tellus sit lobortis, volutpat, feugiat, donec praesent turpis nisi sem consectetur, nisi sem consectetur. Magna praesent nonummy dolore aliquet turpis nisi non sit ut volutpat dolor tincidunt euismod pulvinar massa id ipsum. Magna diam consectetur, magna diam turpis aliquam proin consectetur magna diam nonummy donec diam nonummy congue euismod ipsum. Massa tellus sit congue non id ipsum massa molestie feugiat lobortis eget erat et nonummy magna diam, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget, donec ut non pharetra ut. Volutpat pharetra lobortis volutpat ipsum massa molestie. Feugiat massa molestie feugiat ante eget magna. Diam consectetur magna ullamcorper, amet dolore aliquet. Volutpat lorem nibh eget erat mi adipiscing. Donec, proin at aliquam sem consectetur nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis aliquam proin diam nonummy dolore praesent sit nunc tellus, feugiat ut non pharetra dolore aliquet amet. Nisi tellus sit lobortis non pharetra tincidunt volutpat sed tincidunt sem consectetur magna diam consectetur magna ullamcorper. Amet tincidunt euismod pulvinar nunc tellus feugiat lobortis volutpat feugiat nibh volutpat ipsum massa, molestie feugiat lobortis. Molestie elit erat praesent adipiscing aliquam proin consectetur nisi sem pharetra ut non pharetra, tincidunt id pulvinar. Nunc tellus feugiat lobortis non pharetra tincidunt ante mauris, lorem ante mauris, ac et nonummy donec praesent. Nonummy donec praesent at aliquam sem consectetur congue ullamcorper pharetra dolore aliquet amet nunc tellus sit ut. Mi felis ipsum massa mauris feugiat lobortis volutpat dolor laoreet id sed laoreet mauris tempus ante mauris. Sed nibh eget ipsum massa felis tempus, massa molestie ac dolore ullamcorper amet dolore aliquet turpis nisi. Sem nonummy erat ante adipiscing aliquam proin at ac proin at magna non amet tincidunt ut volutpat. Dolor, tincidunt volutpat sed mi felis erat praesent adipiscing aliquam proin consectetur magna diam, elit erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit ut, ullamcorper amet congue ullamcorper pulvinar laoreet id ipsum massa mauris, lorem ante at ac et nonummy donec. Ut tellus, sit ut non, dolor, tincidunt euismod sed, laoreet elit donec praesent turpis, nisi, aliquet sit lobortis non dolor. Tincidunt euismod, pulvinar nunc lobortis eget lorem nibh nonummy erat praesent nonummy donec, praesent adipiscing nisi sem consectetur magna diam. Nonummy donec praesent, turpis nisi aliquet consectetur nisi non pharetra tincidunt massa, molestie feugiat nibh mauris lorem et consectetur magna. Ullamcorper amet congue ullamcorper, amet dolore, aliquet sit ut non dolor, tincidunt euismod dolor lorem nibh eget lorem diam consectetur. Donec, praesent adipiscing aliquam praesent turpis nisi sem consectetur magna non pharetra, tincidunt volutpat sed laoreet felis tempus ante felis. Lorem erat mi felis tempus nibh volutpat non id consectetur amet dolor donec massa non nonummy donec, praesent, adipiscing, aliquam. Proin mauris sed nibh elit erat mi felis eget sed massa aliquet consectetur, magna diam nonummy donec aliquet turpis nisi. Sem turpis ut sem sit ut non pharetra sit lobortis eget lorem et elit ac diam amet, congue praesent adipiscing. Aliquam proin consectetur magna sem elit erat mi felis aliquam proin at ac, et aliquet turpis nunc molestie ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh elit sed laoreet id, mauris lorem nibh felis erat praesent, nonummy dolore tellus sit ut non pharetra ut volutpat sed laoreet id ipsum laoreet felis erat. Ante mauris tempus magna aliquet amet nunc tellus sit ut tellus sit, ut ullamcorper pharetra congue tellus pulvinar ut tellus sit massa molestie dolor lobortis eget ac et. Et elit ac et elit erat mi adipiscing aliquam praesent adipiscing nisi sem consectetur ut non dolor tincidunt euismod ipsum massa molestie feugiat massa volutpat feugiat nibh ante. Mauris tempus proin at nisi non dolor congue ullamcorper amet nunc tellus sit nunc tellus, ipsum massa molestie lorem nibh elit erat, nisi proin consectetur nisi sem consectetur. Donec, mi adipiscing aliquam proin at, ac et nonummy donec diam nonummy donec, aliquet turpis ut tellus feugiat lobortis volutpat lorem erat mi, adipiscing nisi sem consectetur magna. Sem consectetur magna diam amet dolore aliquet sit ut non pharetra ut ullamcorper pharetra congue euismod amet nunc tellus turpis pulvinar nunc tellus sit, nisi sem, dolor tincidunt. Ullamcorper pulvinar nunc euismod pulvinar nunc molestie lorem, nibh eget lorem, et aliquet amet ut non sit lobortis molestie ac proin at ac et nonummy magna aliquet amet. Nunc tellus pulvinar nunc, molestie feugiat nibh eget, sed laoreet id mauris lorem nibh elit erat mi elit erat praesent, adipiscing aliquam proin, consectetur nisi diam, nonummy magna. Diam, nonummy donec praesent adipiscing, nisi diam consectetur congue ullamcorper, molestie ipsum ante, mauris lorem et, at magna, ullamcorper amet congue ullamcorper pulvinar nunc tellus pulvinar nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna, praesent adipiscing aliquam praesent adipiscing ac laoreet id sed laoreet felis donec ullamcorper pulvinar tincidunt nibh mauris ac mi elit donec diam amet dolore tellus pulvinar. Massa molestie feugiat lobortis volutpat lorem laoreet, eget sed mi nonummy erat mi diam nonummy dolore ullamcorper amet tincidunt euismod pulvinar nunc tellus sit ut volutpat pulvinar tincidunt. Euismod sit ut tellus feugiat massa molestie lorem nibh elit erat mi proin elit ac et nonummy erat mi molestie feugiat, lobortis volutpat dolor, laoreet euismod ipsum massa. Id tempus proin adipiscing aliquam sem consectetur congue dolore, aliquet turpis lobortis volutpat dolor lobortis volutpat sed tincidunt id ipsum, ante mauris lorem ante at aliquam, proin consectetur. Magna praesent amet dolore ullamcorper pulvinar, feugiat lobortis volutpat dolor tincidunt id feugiat lobortis volutpat feugiat lobortis volutpat sed nibh eget erat praesent adipiscing donec praesent adipiscing, aliquam. Sem pharetra congue ullamcorper pharetra, feugiat massa, mauris lorem et elit erat, sem consectetur magna ullamcorper nonummy dolore tellus sit ut non pharetra congue ullamcorper molestie ipsum, massa. Mauris lorem et at ac et nonummy, donec praesent adipiscing nisi sem consectetur magna sem consectetur magna diam amet nunc euismod ipsum laoreet felis consectetur, congue diam amet. Aliquam praesent adipiscing nisi aliquet sit lobortis volutpat dolor tincidunt euismod sed mi id tempus mi felis tempus, proin, mauris lorem nibh nonummy adipiscing aliquam proin consectetur ac. Et felis erat praesent adipiscing aliquam proin at ac diam, nonummy donec ullamcorper amet dolore tellus sit ut molestie feugiat, lobortis, volutpat id tempus ante at, aliquam, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus massa, molestie tellus pulvinar ut sem pharetra tincidunt euismod pulvinar nunc euismod pulvinar nunc tellus, feugiat ut non. Nonummy donec, praesent adipiscing aliquam sem, at magna diam tellus sit ut non dolor tincidunt ullamcorper nonummy donec, aliquet. Turpis nisi, sem consectetur congue ullamcorper amet congue, euismod ipsum laoreet felis erat mi at felis erat mi adipiscing. Aliquam proin consectetur, magna et elit donec, diam adipiscing donec aliquet sit ut tellus sit, ut volutpat dolor congue. Lobortis volutpat feugiat lobortis euismod amet dolore tellus turpis ut sem elit donec mi mauris, lorem, nibh eget sed. Tincidunt id ipsum, laoreet, id aliquam praesent adipiscing pharetra congue euismod pulvinar tincidunt id ipsum massa molestie feugiat lobortis. Euismod amet donec aliquet, turpis ut non pharetra ut volutpat sed nibh eget erat mi elit consectetur nisi non. Dolor lobortis, volutpat dolor mi felis erat lorem et elit donec praesent adipiscing aliquam ante mauris ac proin at. Ac et nonummy donec magna ullamcorper, pharetra tincidunt, volutpat dolor laoreet id tempus ante mauris lorem, ante at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit ac, diam nonummy aliquam proin at aliquam sem consectetur ac, diam, consectetur, dolore ullamcorper amet dolore tincidunt euismod sed nibh elit sed mi felis tempus nibh. Volutpat pharetra, congue ullamcorper pulvinar massa molestie ipsum massa mauris lorem nibh eget adipiscing nisi aliquet consectetur nisi, non pharetra congue, diam nonummy donec praesent turpis ut non. Pharetra magna ullamcorper amet dolore aliquet turpis nisi aliquet consectetur magna diam aliquet sit nisi sem nonummy magna, ullamcorper pulvinar nunc tellus sit nunc molestie ipsum proin, at. Ac et elit ac et elit erat mi, non, dolor lobortis, eget, erat mi felis erat mi adipiscing aliquam proin adipiscing aliquam sem pharetra congue non pharetra tincidunt. Euismod pulvinar massa molestie feugiat massa mi elit, donec aliquet amet nunc euismod pulvinar massa molestie lorem, ante eget sed, nibh elit donec praesent nonummy donec ullamcorper amet. Dolore tellus sit lorem nibh ante mauris tempus proin consectetur magna diam nonummy magna diam nonummy donec, aliquet sit ut sem consectetur congue non pharetra dolore aliquet amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod sit nisi sem consectetur magna ullamcorper, nonummy donec praesent turpis ut non consectetur, magna. Ullamcorper amet dolore praesent turpis nisi tincidunt euismod pulvinar nunc aliquet turpis ut volutpat feugiat. Lobortis volutpat sed nibh, id sed ante felis tempus proin turpis ut non sit ut. Non tellus sit lobortis molestie feugiat nibh at ac et elit donec praesent nonummy, dolore. Aliquet sit nisi non, sit ut volutpat dolor nibh id ipsum praesent adipiscing consectetur magna. Ullamcorper nonummy, donec aliquet amet, dolore tellus turpis nisi sem consectetur donec praesent adipiscing dolore. Praesent adipiscing ac nibh id, sed id feugiat lobortis molestie feugiat lobortis volutpat sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur donec praesent nonummy aliquam praesent, mi. Mauris feugiat nibh eget dolor congue ullamcorper. Amet dolore tellus turpis magna diam amet. Donec praesent adipiscing aliquam sem at magna. Sem consectetur magna ut tellus feugiat lobortis. Volutpat, pharetra congue ullamcorper turpis nunc molestie. Feugiat lobortis volutpat pharetra congue ullamcorper amet. Dolore tellus pulvinar lobortis molestie feugiat lobortis. Nunc molestie lorem lobortis volutpat dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra magna diam amet dolore aliquet amet dolore. Aliquet, turpis adipiscing aliquam proin at magna diam. Nonummy magna diam amet dolore aliquet turpis ut. Non sit, ut non dolor congue id, ipsum. Massa molestie feugiat sed mi elit tempus mi. Mauris lorem nibh mauris lorem nibh elit donec. Praesent, nonummy dolore ullamcorper, amet dolore, tellus pharetra. Ut non pharetra feugiat, lobortis volutpat feugiat lobortis. Eget ac et elit donec diam amet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur congue diam amet, dolore ut. Non dolor tincidunt euismod, amet dolore. Tellus turpis ut non pharetra, congue. Ullamcorper nonummy, donec praesent adipiscing magna. Sem consectetur magna praesent nonummy sit. Congue ullamcorper nonummy dolore aliquet amet. Dolore sem consectetur magna mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue diam adipiscing aliquam sed massa id ipsum ante molestie sed laoreet eget sed mi elit donec, praesent turpis dolore. Tellus sit ut non dolor tincidunt volutpat dolor laoreet proin at aliquam proin consectetur magna diam, amet donec aliquet amet. Nunc tellus feugiat massa molestie feugiat lobortis volutpat dolor tincidunt tellus pulvinar ut tellus tellus pulvinar nunc molestie feugiat lobortis. Eget sed laoreet id ipsum massa molestie sit lobortis volutpat dolor tincidunt volutpat dolor laoreet felis erat ac nibh eget. Ipsum massa mauris tempus ante at ac, proin at, magna diam nonummy dolore aliquet, turpis dolore aliquet turpis, nisi volutpat. Dolor tincidunt euismod dolor, tempus nibh mauris, lorem nibh elit erat laoreet felis tempus, praesent adipiscing, nisi sem pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et felis erat, mi felis tempus proin at ac et nonummy magna praesent nonummy aliquam praesent adipiscing aliquam proin consectetur ac diam nonummy donec ac diam amet dolore, ullamcorper. Pulvinar tincidunt id tempus ante felis tempus proin, consectetur nisi sem pharetra ut volutpat dolor tincidunt id pulvinar, laoreet id elit ac diam nonummy dolore aliquet amet nunc, euismod. Pulvinar massa volutpat dolor lobortis volutpat sed nibh elit donec, diam nonummy pharetra congue ullamcorper amet congue ullamcorper molestie feugiat nibh eget erat mi felis tempus mi felis nisi. Sem consectetur magna sem consectetur donec praesent nonummy dolore aliquet turpis nisi laoreet, id ipsum laoreet id ipsum massa mauris lorem nibh elit erat, mi felis tempus ante mauris. Tempus proin at magna, sem consectetur magna ullamcorper amet congue erat et elit donec aliquet turpis aliquam proin elit ac et elit magna praesent adipiscing, aliquam proin at magna. Diam consectetur congue ullamcorper, pharetra congue euismod pulvinar sed laoreet euismod amet dolore tellus sit lobortis molestie lorem nibh elit ac diam consectetur congue, euismod pulvinar tincidunt id mauris. Lorem nibh eget, sed laoreet id ipsum massa molestie lorem nibh eget erat et, nonummy donec aliquet amet nisi aliquet, consectetur magna diam nonummy donec diam sem consectetur donec. Diam nonummy dolore aliquet turpis dolore tellus sit ut volutpat dolor tincidunt euismod pulvinar tincidunt euismod, pulvinar massa molestie feugiat, nibh, mauris lorem aliquam proin turpis nisi sem at. Ac diam, nonummy donec praesent, turpis nisi, aliquet turpis ut, volutpat dolor tincidunt euismod amet dolore, aliquet turpis nisi non pharetra pulvinar nunc non pharetra congue ullamcorper amet congue. Ullamcorper amet nunc tellus sit ut volutpat dolor, nibh eget, erat, laoreet felis tempus mi adipiscing aliquam praesent turpis pulvinar tincidunt, euismod ipsum laoreet id, ipsum massa molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, aliquet adipiscing tempus nibh eget sed tincidunt euismod. Sit nisi non pharetra ut non dolor tincidunt euismod. Sed laoreet molestie sit, lobortis laoreet id ipsum ante. Felis tempus proin at ac et elit, donec mi. Nonummy aliquam proin adipiscing ac et elit erat diam. Nonummy donec congue non, pharetra congue, ullamcorper pulvinar massa. Id ipsum massa molestie lorem nibh eget sed tincidunt. Id ipsum, massa molestie tempus ante mauris ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget ipsum nunc tellus turpis ut non pharetra tincidunt eget sed laoreet id. Ipsum nunc tellus feugiat congue non tellus feugiat ut non pharetra tincidunt euismod. Pulvinar dolore sem, turpis nisi sem pharetra, congue, euismod dolor laoreet felis tempus. Ante mauris lorem donec praesent, amet dolore aliquet adipiscing aliquam, proin at ac. Et elit erat mi adipiscing aliquam proin elit erat mi elit erat praesent. Adipiscing donec praesent adipiscing pulvinar nunc euismod sit ut, tellus feugiat lobortis molestie. Dolor congue aliquet turpis dolore tellus sit ut non dolor lobortis eget dolor. Laoreet proin consectetur magna sem consectetur magna ullamcorper dolor laoreet eget erat praesent. Adipiscing aliquam praesent adipiscing nisi aliquet consectetur magna sem nonummy donec aliquet pulvinar. Nunc tellus at ac diam nonummy magna ullamcorper pharetra congue euismod pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat mi felis nonummy donec aliquet turpis aliquam, sem turpis nisi sem. Pharetra ut non pulvinar tincidunt, euismod pulvinar nunc tellus pharetra ut non dolor. Lobortis eget sed aliquam sem, turpis nisi volutpat dolor lobortis volutpat sed laoreet. Euismod sit nunc tellus sit lobortis eget dolor nibh eget erat mi nonummy. Donec lobortis molestie lorem, et eget sed laoreet elit donec praesent, turpis, dolore. Aliquet sit ut non consectetur congue ullamcorper, pharetra, congue aliquet sit aliquam non. Consectetur ipsum laoreet id ipsum mi, felis, ac, et at magna sem consectetur. Magna diam nonummy aliquam proin at, ac, et elit sed mi id id. Ipsum nunc molestie feugiat lobortis non dolor congue ullamcorper amet, dolore aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent felis, eget sed laoreet id ipsum massa molestie sed, nibh eget sed massa id ipsum massa volutpat feugiat. Nibh volutpat dolor, tincidunt euismod ipsum, mi felis pharetra magna, diam nonummy donec praesent turpis nisi sem consectetur magna. Diam amet congue ullamcorper amet nisi tellus feugiat massa molestie dolor lobortis eget dolor feugiat lobortis volutpat, dolor tincidunt. Euismod pulvinar nunc tellus sit ut ullamcorper amet, donec aliquet turpis aliquam proin at magna diam nonummy donec diam. Nonummy pharetra congue diam amet dolore aliquet adipiscing aliquam proin at ac diam amet dolore ullamcorper pulvinar massa felis. Tempus ante mauris feugiat lobortis eget sed nisi aliquet sit nunc tellus feugiat nibh, volutpat dolor laoreet id sed. Mi felis tempus proin adipiscing nisi sem turpis ut non pharetra congue euismod pulvinar nunc lobortis eget sed et. Eget sed mi adipiscing aliquam praesent adipiscing nisi sem consectetur congue non dolor congue, ullamcorper amet, dolore aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et elit donec diam nonummy dolore praesent turpis, nisi non pharetra magna diam adipiscing tempus ac diam nonummy donec ac, et, felis erat praesent. Felis aliquam proin mauris sed laoreet id sed laoreet id ipsum ante mauris aliquam proin at, ac nunc tellus sit lobortis volutpat dolor tincidunt ullamcorper. Turpis aliquam proin, turpis nisi diam nonummy donec praesent felis tempus ante mauris lorem nibh elit, erat aliquam proin consectetur ac, diam, nonummy, donec aliquet. Turpis nisi sem turpis nisi sem consectetur donec, diam nonummy donec aliquet sit ut tellus eget erat mi felis aliquam, praesent adipiscing nisi sem consectetur. Magna sem, consectetur magna ullamcorper pulvinar nunc euismod pulvinar massa mauris lorem proin turpis nisi sem pharetra sit nunc molestie ipsum ante at aliquam et. At ac et nonummy donec aliquet, turpis, nisi sem, at ac et elit erat praesent adipiscing tempus ante mauris amet dolore, euismod pulvinar massa id. Ipsum lobortis molestie feugiat lobortis volutpat dolor tincidunt euismod sit ut non sit tincidunt ante mauris lorem ante at ac proin at magna ullamcorper amet. Congue, ullamcorper, amet, nisi aliquet turpis nisi, non, dolor tincidunt euismod dolor laoreet id ipsum nunc nibh eget, ipsum massa id feugiat lobortis volutpat, sed. Laoreet id sed mi elit erat mi mauris lorem, nibh eget ac mi felis, tempus ante molestie lorem donec diam amet, dolore, aliquet sit, nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat lobortis non id tempus. Massa, mauris tempus ante mauris ac. Et elit, donec praesent nonummy aliquam. Ante at ac et elit erat. Mi felis tempus ante at amet. Donec praesent turpis aliquam proin at. Lorem et elit tempus mi nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget erat laoreet molestie feugiat erat mi elit, donec praesent adipiscing aliquam ante at magna diam nonummy magna. Ullamcorper adipiscing aliquam proin adipiscing nisi diam consectetur magna ullamcorper, pharetra feugiat massa molestie lorem nibh elit, erat mi. Felis tempus ante, adipiscing aliquam proin at magna diam, consectetur donec praesent nonummy dolore aliquet sit ut tincidunt id. Ipsum nunc tellus sit ut non nonummy dolore ullamcorper, amet dolore tellus sit nunc, tellus dolor lobortis volutpat dolor. Laoreet id eget lorem nibh eget sed laoreet felis aliquam proin adipiscing aliquam proin elit erat et nonummy magna. Aliquet, amet dolore aliquet sit nunc tellus sit congue ullamcorper molestie lorem ante mauris lorem proin at magna diam. Amet dolore ullamcorper pulvinar nunc tellus sit ut volutpat dolor tincidunt, eget lorem nibh elit erat praesent nonummy sit. Ut non dolor tincidunt euismod ipsum laoreet id tempus ante at lorem et at magna sem consectetur congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam proin adipiscing nisi non pharetra magna ullamcorper amet dolore, aliquet amet dolore tellus sit ut volutpat pharetra feugiat ut volutpat, feugiat, nibh eget. Lorem nibh eget, sed laoreet id lorem nibh mauris ac proin at erat et, felis tempus ante mauris ac tempus ante mauris, lorem lobortis eget. Sed laoreet id ipsum ante felis tempus proin turpis nisi sem at ac et elit, donec praesent turpis, dolore aliquet sit erat et elit magna. Praesent adipiscing aliquam proin consectetur magna diam, consectetur, magna diam nonummy dolore aliquet, turpis aliquam proin elit erat, et, aliquet, sit ut sem consectetur magna. Ullamcorper amet, dolore aliquet turpis ut, sem, consectetur congue non amet congue euismod pulvinar massa id, ipsum massa volutpat dolor tincidunt mi adipiscing nisi aliquet. Turpis nisi, sem, pharetra tincidunt euismod dolor tincidunt, euismod, pulvinar nunc molestie feugiat nibh mauris sed laoreet, eget erat mi felis, tempus ante ullamcorper amet. Congue ullamcorper pulvinar nunc euismod sit nunc molestie feugiat tincidunt euismod, pulvinar nunc, tellus pulvinar nunc molestie ipsum sed massa molestie sit lobortis volutpat pharetra. Congue ullamcorper pulvinar nunc tellus pulvinar lobortis volutpat feugiat lobortis eget lorem et, nonummy magna diam nonummy donec, praesent non pharetra tincidunt, id sed mi. Elit, erat praesent adipiscing nisi sem sit ut non pharetra, congue euismod pulvinar nunc aliquet sit ut non sit ut non id ipsum ante, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, aliquet sit lobortis molestie feugiat nibh, praesent nonummy donec sem turpis ut sem, pharetra congue non. Pharetra congue aliquet adipiscing aliquam proin consectetur ac et elit erat praesent adipiscing dolore aliquet volutpat sed. Mi molestie ipsum, lobortis volutpat sed laoreet euismod ipsum massa molestie feugiat lobortis volutpat dolor tincidunt volutpat. Dolor, tincidunt, tellus, pulvinar nunc molestie tellus sit ut, tellus feugiat lobortis volutpat dolor tincidunt euismod pulvinar. Massa molestie, feugiat massa et id feugiat lobortis non, dolor lobortis volutpat adipiscing aliquam proin consectetur ac. Nibh, eget sed mi id aliquam proin at ac et elit ac et felis tempus mi felis. Lorem ante mauris sed laoreet proin at ac diam nonummy donec praesent adipiscing aliquam proin turpis, nisi. Non at magna diam amet dolore ullamcorper amet nunc molestie feugiat massa mauris lorem, ante mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore praesent at ac nibh elit ac, et. Elit erat praesent adipiscing pharetra dolore ullamcorper amet. Dolore aliquet sit, nunc non pharetra congue euismod. Pulvinar nunc tellus pulvinar, massa tellus, sit lobortis. Volutpat dolor laoreet id sed, ac proin, at. Erat et felis, erat ante mauris lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nunc id ipsum lobortis praesent felis aliquam praesent adipiscing aliquam proin consectetur, ac et elit donec praesent turpis dolore, aliquet sit ut. Non pharetra ut non dolor laoreet id, at ac nibh elit erat et elit erat, mi at, aliquam et consectetur magna diam consectetur. Magna praesent adipiscing aliquam proin at magna sem consectetur sit nunc molestie sit ut non pharetra congue ullamcorper pulvinar nunc tellus feugiat massa. Molestie feugiat lobortis, euismod pulvinar nunc, tellus turpis, ut tellus, id ipsum laoreet felis aliquam praesent sit ut tellus sit lobortis volutpat feugiat. Lobortis, volutpat dolor, laoreet id feugiat lobortis volutpat feugiat lobortis mauris lorem et aliquet turpis nisi sem, consectetur magna ullamcorper pharetra tincidunt euismod. Pulvinar nunc molestie tempus ante molestie lorem nibh eget sed laoreet felis tempus ante adipiscing tempus nibh, praesent nonummy dolore aliquet turpis ut. Sem consectetur, magna diam amet dolore ullamcorper amet dolore tellus turpis ut volutpat pharetra tempus, mi felis aliquam sem turpis nisi diam elit. Erat massa id ipsum proin adipiscing aliquam proin at ac diam nonummy dolore aliquet turpis, dolore tellus sit erat mi id ipsum nunc. Tellus feugiat ut non dolor tincidunt euismod pulvinar nunc molestie feugiat massa molestie feugiat lobortis volutpat sed laoreet, id ipsum lobortis volutpat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt ullamcorper amet dolore aliquet sit nisi non pharetra, congue nunc tellus sit lobortis. Volutpat feugiat lobortis volutpat dolor tincidunt euismod ipsum massa molestie lorem proin, consectetur, magna. Diam nonummy magna diam nonummy dolore euismod volutpat sed laoreet id sed laoreet id. Ipsum lobortis volutpat lorem nibh eget sed mi felis erat mi adipiscing tempus ante. At ac et elit adipiscing ac et elit erat diam nonummy dolore aliquet turpis. Dolore aliquet turpis ut non dolor tincidunt euismod dolor laoreet eget tempus ante et. Elit sed laoreet felis ipsum massa mauris lorem et at erat, mi elit erat. Praesent, felis tempus proin at ac diam consectetur magna ullamcorper pulvinar nunc nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sem consectetur magna ullamcorper pharetra congue ullamcorper pulvinar nunc. Tellus, feugiat ut nunc tellus sit nunc molestie feugiat, lobortis. Volutpat dolor tincidunt euismod sit nunc molestie feugiat lobortis molestie. Feugiat lobortis eget erat mi felis, elit ac et nonummy. Donec mi adipiscing aliquam proin at magna sem pharetra ut. Non dolor congue euismod sed massa, molestie feugiat lobortis molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor congue ullamcorper, nonummy dolore tellus pulvinar nunc tellus sit ut, non pharetra. Tincidunt id ipsum laoreet adipiscing, donec congue non pharetra tincidunt euismod dolor tincidunt. Euismod ipsum lobortis volutpat dolor tincidunt euismod amet dolore, aliquet turpis nisi non. Consectetur magna ullamcorper amet congue massa molestie, feugiat nibh elit erat mi elit. Erat ante felis tempus ante, consectetur magna sem, pharetra congue, ullamcorper amet nunc. Id ipsum massa felis tempus congue ullamcorper amet dolore aliquet turpis nisi proin. Consectetur magna, et elit erat praesent adipiscing, aliquam proin at lorem nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed nunc tellus feugiat, ut non pharetra, tincidunt euismod pulvinar nisi aliquet turpis nisi volutpat dolor. Tincidunt ullamcorper tellus sit, lobortis eget sed nibh elit donec praesent felis tempus ante, mauris ac. Et elit erat et felis, erat mi felis, aliquam sem diam, amet dolore aliquet pulvinar massa. Molestie lorem nibh mauris lorem laoreet, eget sed laoreet felis erat ante mauris lorem nibh eget. Erat et nonummy magna nunc tellus feugiat lobortis eget sed nibh eget erat praesent felis tempus. Ante, mauris lorem et at ac et nonummy donec, praesent turpis nisi lobortis euismod, pulvinar tincidunt. Euismod ipsum massa mauris tempus ante at, ac proin nonummy magna diam amet dolore praesent amet. Dolore aliquet feugiat lobortis mauris ac donec ullamcorper pulvinar tincidunt euismod ipsum, ante, mauris tempus proin. Adipiscing ac et elit donec praesent nonummy dolore, aliquet, amet massa molestie feugiat massa molestie ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget dolor nunc aliquet, turpis nisi sem, pharetra magna ullamcorper nonummy, dolore aliquet turpis pharetra congue id pulvinar massa id ipsum. Ante felis tempus proin at magna non pharetra congue euismod amet nunc tellus sit ut non pharetra congue non molestie feugiat, ante. Molestie feugiat, lobortis volutpat sed laoreet felis ipsum, ante mauris lorem ante eget lorem nibh eget erat mi adipiscing, donec proin adipiscing. Adipiscing, donec aliquet turpis dolore tellus sit lobortis molestie feugiat, lobortis volutpat sed laoreet id ipsum ante mauris tempus ante at lorem. Et aliquet turpis ut non sit lobortis non pharetra tincidunt, id ipsum massa molestie feugiat massa volutpat, feugiat lobortis mauris sed et. Nonummy donec mi felis tempus ante praesent nonummy donec proin at ac et elit erat mi felis tempus, praesent turpis dolore tellus. Feugiat lobortis volutpat lorem ante mauris lorem nibh elit erat nisi non sit ut non dolor laoreet id sed massa molestie, ipsum. Massa molestie feugiat, lobortis euismod dolor nunc euismod mauris lorem et nonummy donec praesent nonummy donec aliquet turpis nisi, proin at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et felis tempus ante felis aliquam ante, at magna, sem consectetur magna. Praesent, nonummy, aliquam proin at aliquam, proin at magna diam amet congue. Massa molestie feugiat nibh eget sed mi felis erat, mi adipiscing aliquam. Proin consectetur ac diam nonummy donec diam adipiscing donec proin adipiscing nisi. Sem ullamcorper turpis dolore tellus feugiat ut non, amet congue euismod amet. Dolore, aliquet sit nisi non pharetra congue, euismod, pulvinar dolore aliquet turpis. Ut tellus sit ut laoreet, felis tempus massa molestie lorem, nibh volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc molestie tempus nibh, mauris adipiscing aliquam proin at nisi sem pharetra congue non pharetra congue euismod pulvinar massa tellus sit. Ut non dolor tincidunt volutpat dolor laoreet felis ipsum ac diam elit, donec praesent nonummy donec aliquet turpis, nisi non consectetur. Magna, diam amet donec aliquet adipiscing aliquam sem at erat et felis erat nisi, non pharetra, tincidunt euismod pulvinar tincidunt euismod. Ipsum laoreet id tempus ante at ac et elit ac et nonummy donec praesent turpis nisi aliquet ullamcorper amet dolore aliquet. Turpis ut tellus feugiat nibh eget lorem laoreet id, sed massa molestie ipsum massa molestie lorem et elit ac diam nonummy. Consectetur magna diam nonummy donec diam amet donec praesent turpis nisi sem consectetur congue non, pharetra tincidunt euismod sed laoreet felis. Ipsum ante at lorem nibh eget felis, lorem nibh mauris sed laoreet eget, erat mi adipiscing donec praesent turpis nisi non. Pharetra, congue diam nonummy dolore, aliquet adipiscing aliquam sem consectetur nisi aliquam, sem turpis nisi sem, pharetra congue euismod, dolor nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed massa id elit erat mi elit tempus mi felis tempus, proin at ac diam consectetur magna, diam, nonummy. Donec praesent turpis aliquam diam, consectetur, magna diam amet feugiat lobortis volutpat feugiat lobortis eget sed mi felis erat, mi. Felis aliquam proin at ac diam nonummy magna praesent nonummy dolore tellus sit ut tincidunt euismod, ipsum massa molestie feugiat. Lobortis volutpat feugiat lobortis eget sed mi id, tempus massa felis tempus proin, at ac et elit erat diam amet. Id ipsum massa felis ipsum massa molestie lorem et elit erat laoreet id feugiat massa molestie feugiat nibh mauris lorem. Nibh eget erat laoreet et elit donec diam nonummy dolore aliquet amet dolore, tellus sit ut volutpat dolor tincidunt euismod. Pulvinar dolore sem turpis nisi non pharetra ut volutpat dolor aliquam proin adipiscing aliquam proin at, ac et elit aliquam. Proin mauris lorem nibh volutpat dolor, laoreet id pulvinar, nunc non pharetra congue ullamcorper amet, nunc tellus mauris, ac et. Elit erat mi felis tempus ante molestie lorem nibh eget sed laoreet id tempus ante molestie lorem magna, ullamcorper amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh id ipsum massa molestie sit ut non, pharetra tincidunt massa. Volutpat dolor tincidunt eget sed, mi elit erat mi felis tempus. Proin at, magna diam nonummy donec praesent adipiscing aliquam aliquet, turpis. Nisi sem, id pulvinar massa id, feugiat lobortis volutpat feugiat tincidunt. Euismod amet nunc euismod ipsum massa felis tempus ante mauris lorem. Et eget sed mi adipiscing consectetur magna ullamcorper amet donec praesent. Amet dolore tellus pulvinar massa molestie feugiat nibh eget lorem et. Elit erat mi, adipiscing aliquam praesent non pharetra tincidunt euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy donec mi adipiscing nisi proin consectetur nisi sem pharetra, ipsum massa molestie feugiat nibh eget. Dolor, tincidunt euismod pulvinar nunc tellus feugiat massa molestie lorem nibh elit erat et elit magna ullamcorper. Amet nisi sem euismod sed laoreet id sed massa molestie, ipsum ante mauris ac proin at ac. Mi felis tempus mi felis tempus, ante at, magna, diam pharetra sit ut tellus sit ut non. Dolor tincidunt euismod ipsum massa molestie ipsum ante mauris ac et, at ac diam nonummy dolore aliquet. Non consectetur magna, euismod pulvinar nunc tellus pulvinar massa molestie sit ut volutpat dolor nibh, elit erat. Mi felis, tempus ante mauris lorem et elit erat mi aliquet turpis nisi, non pharetra congue euismod. Amet dolore aliquet, sit ut, non sit ut volutpat dolor nibh eget sed, mi felis, tempus ante. Mauris lorem donec praesent turpis nisi sem consectetur ac et nonummy donec diam nonummy donec aliquet turpis. Nisi non pharetra, congue ullamcorper amet dolore aliquet amet dolore tellus sit sed mi felis tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy aliquam magna praesent nonummy donec praesent at ac proin at magna diam nonummy dolore aliquet turpis dolore sem turpis, nisi. Diam nonummy congue euismod pulvinar tincidunt nibh volutpat, sed laoreet euismod sed mi adipiscing aliquam proin at aliquam proin at ac. Diam, nonummy magna diam, turpis dolore tellus sit ut tellus, eget erat mi adipiscing tempus proin at ac et, at erat. Mi elit tempus ante mauris lorem nibh eget dolor mi, id tempus massa molestie lorem nibh, mi felis aliquam proin, at. Ac, proin at magna diam amet dolore aliquet turpis dolore aliquet turpis ut non consectetur congue ullamcorper pulvinar feugiat lobortis eget. Sed laoreet eget erat mi felis aliquam praesent adipiscing aliquam, sem consectetur ac diam nonummy donec praesent adipiscing nisi sem consectetur. Ac mi elit turpis nisi sem, pharetra congue ullamcorper amet congue euismod pulvinar massa, tellus feugiat lobortis volutpat dolor lobortis volutpat. Dolor nunc tellus feugiat lobortis volutpat dolor lobortis volutpat adipiscing, aliquam praesent sit ut non pharetra, congue ullamcorper amet tincidunt euismod. Pulvinar, nunc, tellus feugiat massa at ac dolore ullamcorper amet nunc tellus pulvinar nunc tellus feugiat ante at magna, sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et adipiscing donec, praesent at aliquam sem consectetur. Magna et felis tempus mi adipiscing aliquam proin at. Ac diam nonummy donec diam, nonummy sit ut non. Pharetra dolore, aliquet adipiscing aliquam proin at ac et. Felis tempus ante mauris lorem nibh eget sed nibh. Eget erat laoreet diam consectetur congue non dolor congue. Euismod pulvinar nunc tellus feugiat massa molestie lorem nibh. Elit erat mi felis tempus ante mauris lorem nibh. Eget dolor laoreet nibh volutpat dolor congue, euismod amet. Dolore non pharetra lobortis volutpat feugiat lobortis volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc aliquet sit nunc tellus sit ut, volutpat pharetra tincidunt euismod pulvinar nunc tellus sit congue non amet congue ullamcorper turpis nisi aliquet, volutpat. Dolor, tincidunt euismod, pulvinar, nunc non pharetra magna praesent, nonummy donec proin, mauris sed tincidunt euismod amet dolore tellus sit ut volutpat feugiat nibh. Mi mauris tempus ante eget lorem et eget ipsum, ante molestie pharetra ut, ullamcorper pharetra, tincidunt id pulvinar nunc, molestie ipsum ante molestie lorem. Nibh eget erat aliquam proin consectetur magna, sem consectetur, magna praesent adipiscing, donec praesent turpis, nisi proin, at, donec praesent nonummy donec, praesent amet. Nunc tellus, elit ac et elit donec mi, adipiscing nisi sem turpis ut, non pharetra congue non pharetra nunc tellus pulvinar ut non, sit. Ut ullamcorper amet dolore ullamcorper, molestie feugiat, nibh elit erat et elit donec, praesent nonummy donec, aliquet sit nunc tellus, sit ut volutpat pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam aliquet, turpis, aliquam, et elit ac diam, consectetur, congue praesent adipiscing tempus proin at ac nibh elit, erat laoreet nibh eget sed laoreet felis tempus proin adipiscing ac. Nibh eget ac mi, elit, erat ante felis lorem ante mauris ac aliquam praesent adipiscing aliquam tincidunt euismod ipsum laoreet id tempus proin adipiscing aliquam, proin elit erat mi. Felis tempus mi felis, aliquam proin consectetur nisi sem consectetur congue ullamcorper nonummy dolore lobortis mauris ac proin, consectetur, ac mi elit donec, praesent adipiscing aliquam sem consectetur magna. Diam elit, donec praesent nonummy nisi sem turpis pulvinar nunc id, ipsum laoreet felis tempus, proin mauris ac nibh elit, ac diam, nonummy dolore, aliquet, amet, dolore sem consectetur. Nisi sem pharetra tincidunt euismod sed tempus ante mauris ac, proin, nonummy donec, praesent nonummy donec aliquet turpis nisi, sem turpis magna non dolor congue ullamcorper dolor laoreet id. Tempus ante felis lorem donec praesent felis donec proin adipiscing aliquam et elit erat et felis aliquam proin at, ac proin at ac, diam euismod, ipsum massa molestie tempus. Ante mauris ac et, elit donec mi felis tempus proin at ac proin consectetur ac diam elit, donec praesent turpis aliquam sem euismod sed laoreet felis erat mi adipiscing. Donec proin, adipiscing aliquam proin consectetur, magna diam nonummy aliquam proin at ac, proin consectetur nisi sem amet dolore, aliquet molestie feugiat nibh volutpat sed, tincidunt euismod, pulvinar massa. Molestie, feugiat lobortis eget sed nibh eget ipsum massa id ipsum ante mauris ac et at ac et aliquet turpis ut non pharetra magna ullamcorper pulvinar nunc tellus, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nibh eget erat mi felis tempus massa mauris lorem ante elit sed mi felis erat ante mauris tempus, ante at, ac et elit adipiscing ac. Nibh id ipsum massa molestie feugiat massa mauris ac et at magna sem nonummy donec diam nonummy nunc tellus sit nunc molestie eget sed laoreet felis. Aliquam praesent adipiscing nisi aliquet turpis, congue ullamcorper pharetra tincidunt, volutpat dolor mi, id ipsum ante adipiscing aliquam sem consectetur nisi non sit ipsum laoreet id. Sit lobortis molestie dolor tincidunt ullamcorper turpis, dolore tellus sit ut volutpat dolor tincidunt, volutpat dolor tincidunt euismod pulvinar ut laoreet eget erat mi adipiscing aliquam. Proin at ac proin, at erat, mi elit donec aliquet pulvinar nunc, aliquet consectetur magna diam consectetur congue praesent adipiscing donec congue, non pulvinar tincidunt, euismod. Pulvinar massa molestie feugiat massa volutpat feugiat nibh eget sed, massa molestie feugiat massa volutpat feugiat, nibh eget ac diam, nonummy magna, massa molestie sit ut. Eget sed tincidunt euismod pulvinar massa molestie ipsum proin at lorem et elit sed laoreet euismod eget erat mi elit donec, diam amet nunc tellus pulvinar. Massa molestie ipsum, lobortis volutpat sed laoreet eget, ipsum massa molestie feugiat massa mauris lorem nibh volutpat felis tempus proin at ac et nonummy magna praesent. Adipiscing aliquam proin adipiscing nisi non consectetur congue ullamcorper amet congue ullamcorper pulvinar massa felis tempus mi diam consectetur magna diam nonummy, donec tellus pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy aliquam ut ullamcorper dolor tincidunt id ipsum laoreet felis, tempus massa mauris tempus proin consectetur nisi sem consectetur magna diam pulvinar, tincidunt euismod. Ipsum massa id at donec praesent adipiscing donec praesent turpis nisi aliquet turpis ut non pharetra congue aliquet turpis nunc tellus turpis, nisi, non. Pharetra congue non pulvinar pharetra ut, ullamcorper amet congue ullamcorper turpis nisi sem consectetur magna non amet congue ullamcorper amet dolore euismod pulvinar nunc. Tellus sit tincidunt nunc non pharetra, congue non, amet donec aliquet turpis dolore non sit lobortis volutpat feugiat lobortis, eget sed et elit tempus. Mi, adipiscing tempus proin consectetur magna aliquam praesent turpis nisi non pharetra ut volutpat sed nibh eget, sed laoreet felis, erat praesent adipiscing, nisi. Sem consectetur magna sem consectetur congue ullamcorper amet dolore lobortis volutpat sed laoreet eget, sed laoreet id ipsum ante mauris ac et consectetur magna. Et nonummy dolore, aliquet amet, nunc congue diam amet nunc euismod pulvinar massa molestie tempus ante at, ac proin, consectetur congue ullamcorper, amet dolore. Ullamcorper adipiscing aliquam proin, at magna sem consectetur magna ut volutpat dolor lobortis euismod dolor nunc euismod, pulvinar massa id feugiat ut eget, sed. Laoreet eget erat mi felis erat praesent adipiscing aliquam aliquet turpis nisi tincidunt euismod ipsum massa molestie lorem lobortis non dolor tincidunt id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem consectetur magna ullamcorper pharetra felis tempus proin mauris sed nibh eget ipsum massa id feugiat ut non pharetra congue. Aliquet adipiscing nisi congue euismod, dolor tincidunt euismod pulvinar nunc non tellus sit nunc, molestie feugiat lobortis volutpat dolor tincidunt eget. Sed, laoreet id ipsum massa molestie lorem erat ante felis tempus proin elit ac mi felis erat praesent adipiscing aliquam praesent. Turpis, nisi non pharetra, ut non dolor tincidunt id sed mi, felis, erat nisi ullamcorper amet dolore praesent adipiscing aliquam proin. At ac nibh elit, donec praesent amet dolore praesent adipiscing ut non, consectetur erat et aliquet sit ut molestie feugiat nibh. Eget sed laoreet felis tempus mi adipiscing aliquam sem consectetur, nisi sem consectetur magna ullamcorper amet congue ullamcorper, pulvinar nunc molestie. Elit, erat laoreet felis tempus ante felis tempus, proin at ac, et felis erat mi adipiscing, aliquam praesent adipiscing aliquam sem. Consectetur magna, diam, adipiscing donec congue diam amet dolore ullamcorper amet nunc, tellus sit lobortis volutpat feugiat nibh eget, lorem nibh. Eget erat mi nonummy nonummy, erat praesent adipiscing donec, aliquet turpis nisi aliquet pharetra ut volutpat dolor lobortis, eget sed tincidunt. Euismod pulvinar, massa, molestie lorem ante, mauris ac et, elit turpis aliquam proin at ac diam amet dolore ullamcorper pulvinar dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id, elit erat diam, nonummy, donec diam nonummy donec praesent. Turpis, aliquam sem, nonummy, donec diam amet dolore, aliquet amet. Nisi sem consectetur nisi non id feugiat massa mauris lorem. Lobortis euismod pulvinar, nunc tellus sit ut non pharetra congue. Non pharetra dolore aliquet at ac et at ac mi. Tellus sit ut non pharetra congue, euismod amet tincidunt euismod. Sit, ut tellus pharetra ut non, dolor tincidunt euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi et at ac diam elit donec praesent, felis tempus ante mauris. Ac nibh nonummy magna ullamcorper nonummy aliquam praesent at ac dolore ullamcorper. Amet dolore aliquet, turpis, nisi non pharetra tincidunt ullamcorper dolor tincidunt tellus. Ipsum ante mauris lorem nibh eget, ac et nonummy, magna diam molestie. Feugiat lobortis mauris lorem nibh eget, erat et elit donec aliquet, amet. Dolore tellus sit nunc molestie, dolor lobortis eget sed, nibh eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing aliquam ante mauris feugiat lobortis volutpat dolor tincidunt euismod pulvinar lobortis volutpat feugiat lobortis. Eget felis aliquam ante mauris lorem nibh eget sed mi adipiscing donec praesent turpis dolore tellus. Turpis, nisi non amet donec praesent adipiscing, nisi sem consectetur pulvinar nunc euismod pulvinar nunc molestie. Feugiat lobortis eget sed tincidunt id pulvinar, dolore, tellus feugiat massa mauris aliquam proin at magna. Sem, consectetur magna ullamcorper amet feugiat nibh eget sed nibh elit sed mi adipiscing tempus ante. Molestie lorem nibh eget ac et felis erat praesent adipiscing aliquam sem euismod pulvinar laoreet id. Tempus ante felis tempus ante at, ac et elit, sed massa id tempus proin adipiscing aliquam. Sem consectetur magna sem nonummy dolore aliquet, volutpat feugiat ante mauris ac et ante nunc nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ante molestie amet, tempus ac elit ipsum, ut et euismod mauris amet aliquam ante eget dolor congue praesent at, sed. Dolore lobortis, non elit sit magna, mi id sit magna consectetur sit, ac tincidunt ante non nonummy ipsum congue mi non. Eget turpis feugiat donec lobortis diam id turpis ac dolore ante volutpat adipiscing feugiat adipiscing lorem nunc nibh ullamcorper, id consectetur. Erat, aliquam tincidunt proin non id turpis sed aliquam congue ante diam euismod, mauris pulvinar aliquam ut praesent molestie ut mi. Sem euismod adipiscing dolor donec ut et tellus mauris amet feugiat donec nunc, nibh aliquet eget, amet feugiat magna massa proin. Euismod, diam tellus at, pulvinar tempus dolore ante non id turpis sed donec lobortis, praesent molestie consectetur sit sed congue massa. Ullamcorper id consectetur, pulvinar ac congue massa tempus congue praesent tellus consectetur tempus ut et euismod turpis pharetra aliquam, ut et. Nonummy donec, praesent at ac, et elit, erat mi felis tempus ante felis nonummy tempus massa mauris lorem nibh eget lorem. Et elit, sed mi, felis aliquam ante at ac proin consectetur amet dolore aliquet feugiat lobortis volutpat dolor lobortis eget sed. Laoreet, euismod pulvinar massa molestie, feugiat ut non pharetra congue ullamcorper amet nisi aliquet sit ut, volutpat id at dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut sem consectetur magna diam nonummy donec congue non pharetra, congue ullamcorper amet dolore, tellus, sit ut non pharetra congue ullamcorper. Turpis nisi sem turpis nisi non sit, ut eget sed laoreet proin at ac et elit ac mi elit erat, mi felis. Aliquam et at ac mi elit tempus mi felis tempus proin at lorem et aliquet, sit nisi non pharetra ut non dolor. Lobortis euismod ipsum massa, molestie feugiat massa volutpat feugiat nibh, eget lorem nibh elit donec praesent adipiscing donec praesent non dolor tincidunt. Ullamcorper, turpis nisi sem at ac mi elit, erat ante felis, tempus ante mauris, lorem mi elit erat mi adipiscing pharetra congue. Ullamcorper amet dolore ullamcorper turpis ut sem pharetra ut non pharetra congue euismod dolor tincidunt euismod feugiat lobortis, volutpat feugiat lobortis volutpat. Dolor laoreet id adipiscing ac diam elit, magna ullamcorper, amet congue ullamcorper amet nunc tellus sit ut volutpat dolor tincidunt euismod pulvinar. Dolore sem at lorem nibh, eget tempus magna sem nonummy donec diam amet dolore ullamcorper pulvinar nunc tellus sit ut non dolor. Lobortis euismod pulvinar nunc euismod mauris lorem et felis erat mi felis aliquam ante mauris lorem nibh elit ac praesent nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris lorem nibh eget sed, laoreet euismod pulvinar nunc molestie, feugiat lobortis eget sed laoreet. Id pulvinar nunc non pharetra ipsum massa, felis tempus mi at aliquam, proin consectetur magna diam. Nonummy donec diam adipiscing donec praesent consectetur ac diam nonummy donec praesent adipiscing tempus magna ullamcorper. Nonummy donec praesent adipiscing nisi, proin consectetur, magna diam nonummy donec praesent adipiscing aliquam sem consectetur. Magna, sem pharetra magna diam nonummy donec aliquet non dolor laoreet id sed, laoreet id ipsum. Massa molestie pharetra tincidunt, volutpat dolor tincidunt euismod pulvinar nunc tellus sit ut non dolor, tincidunt. Nibh eget dolor laoreet id erat et nonummy donec aliquet, amet nisi aliquet consectetur magna non. Consectetur magna diam nonummy donec aliquet sit nunc non feugiat sed laoreet id tempus ante at. Lorem lobortis elit, erat mi elit tempus ante mauris lorem ante, eget, sed mi felis erat. Praesent adipiscing tempus proin adipiscing, amet congue euismod, amet nisi sem at ac diam elit, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis non consectetur magna diam adipiscing donec praesent adipiscing aliquam proin. Nonummy donec diam nonummy dolore aliquet adipiscing ac proin aliquet amet. Dolore aliquet turpis ut non pharetra tincidunt euismod, dolor laoreet eget. Sed ante mauris feugiat lobortis eget ac et at erat et. Elit sit ut non amet dolore praesent felis tempus ante volutpat. Dolor tincidunt tellus pulvinar nunc non feugiat nibh eget sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nisi sem turpis, nisi. Non pharetra tincidunt ullamcorper amet nunc. Tellus sit ut non sit ut. Non pharetra congue lobortis volutpat dolor. Laoreet id ipsum massa id ipsum. Massa mauris ac et at magna. Sem nonummy magna ullamcorper amet nunc. Aliquet sit ut tellus id ipsum. Laoreet felis tempus praesent adipiscing aliquam. Sem, pharetra magna ullamcorper nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor tincidunt euismod mauris ac et elit erat praesent nonummy dolore, euismod pulvinar massa id ipsum ante. Molestie feugiat, nibh elit erat mi felis tempus mi mauris tempus erat mi felis tempus ante at aliquam. Proin consectetur donec praesent nonummy, aliquam proin mauris lorem et elit ac, diam amet congue ullamcorper amet dolore. Lobortis volutpat dolor, tincidunt euismod pulvinar, nunc molestie sit, congue non pharetra, tincidunt euismod, pulvinar massa molestie ipsum. Lobortis volutpat dolor, lobortis euismod mauris lorem nibh eget, lorem nibh, elit tempus, mi adipiscing tempus proin, at. Ac, proin elit erat et felis aliquam praesent adipiscing, aliquam, proin at ac et tellus sit ut sem. Consectetur magna diam pulvinar, dolore tellus sit ut non pharetra ut non dolor laoreet id ipsum massa id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat ut sem consectetur donec mi felis feugiat nibh. Non amet, nunc aliquet sit ut non pharetra, ut. Ullamcorper molestie feugiat ut non pharetra congue euismod dolor. Tincidunt euismod pulvinar massa mauris lorem nibh eget lorem. Nibh eget erat praesent felis ipsum erat mi felis. Ipsum lobortis volutpat pharetra congue aliquet turpis nisi aliquet. Consectetur magna sem nonummy donec mi felis tempus ante. Mauris lorem ipsum ante mauris lorem dolore aliquet amet. Dolore aliquet turpis nisi non pharetra congue ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et nonummy, adipiscing magna sem pharetra congue volutpat dolor tincidunt euismod amet dolore tellus sit lobortis volutpat feugiat lobortis, elit sed, tincidunt id ipsum massa. Mauris nonummy magna euismod dolor tincidunt euismod pulvinar nunc non feugiat lobortis volutpat dolor laoreet id sed laoreet felis, erat mi felis aliquam proin consectetur. Nisi tincidunt euismod sit massa molestie lorem nibh mauris lorem et consectetur congue non, pharetra tincidunt euismod pulvinar nunc tellus feugiat massa molestie dolor ipsum. Ante mauris tempus nibh eget lorem et elit erat praesent nonummy dolore, aliquet adipiscing aliquam proin, at ac diam nonummy dolore aliquet, adipiscing ac et. At amet dolore tellus sit nunc tellus sit congue, ullamcorper amet dolore tellus pulvinar nunc, molestie feugiat proin mauris lorem nibh eget sed laoreet id. Ipsum lobortis molestie felis, tempus ante mauris feugiat lobortis eget sed, laoreet id ipsum nunc tellus sit, lobortis non, pharetra congue ullamcorper pulvinar dolore sem. Turpis adipiscing tempus sem consectetur, magna sem consectetur donec, praesent nonummy donec proin at ac, nibh elit donec praesent nonummy donec praesent amet nunc molestie. Feugiat ut non felis tempus massa molestie lorem lobortis, volutpat dolor tincidunt tellus, turpis ut non sit ut non dolor congue euismod pulvinar nunc molestie. Ipsum ante at aliquam et praesent adipiscing nisi sem, consectetur magna sem consectetur tincidunt euismod pulvinar nunc euismod pulvinar massa, molestie sit lobortis eget sed. Nibh elit erat mi, elit donec, praesent non dolor, tincidunt, ullamcorper amet dolore aliquet turpis nisi sem consectetur magna ullamcorper pharetra nunc tellus pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem turpis magna et nonummy donec mi mauris lorem lobortis eget sed. Tincidunt euismod pulvinar massa, tellus id ipsum massa molestie, sit lobortis, volutpat. Lorem nibh elit, erat et elit erat mi felis aliquam proin consectetur. Ut sem consectetur magna diam sem pharetra ut non amet congue ullamcorper. Sit nisi sem, pharetra ut volutpat pharetra tincidunt euismod amet aliquam sem. At erat mi id ipsum ante mauris lorem, erat praesent, felis aliquam. Ante at, ac et at magna diam nonummy donec ullamcorper pulvinar nunc. Aliquet turpis ut volutpat dolor, lobortis volutpat mauris tempus proin at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie ipsum lobortis volutpat, dolor, laoreet ullamcorper amet dolore aliquet consectetur amet nisi sem turpis nisi sem pharetra congue ullamcorper, amet dolore aliquet turpis nunc molestie ipsum massa mauris. Lorem, nibh id sed laoreet id ipsum erat mi felis ipsum ante, molestie feugiat nibh, eget lorem et elit erat mi felis, tempus proin mauris lorem nibh, id sed. Laoreet id, feugiat, sed laoreet id tempus praesent adipiscing aliquam, proin at ac et, nonummy donec praesent adipiscing aliquam proin, adipiscing aliquam proin at magna diam nonummy pharetra ut. Ullamcorper amet dolore, aliquet turpis, nisi aliquet consectetur nisi sem consectetur magna diam nonummy nunc aliquet sit nisi non pharetra ut non dolor tincidunt massa molestie, feugiat lobortis eget. Pulvinar tincidunt euismod ipsum massa molestie feugiat lobortis eget, ac diam nonummy magna diam nonummy donec aliquet turpis ut non pharetra lobortis nisi sem consectetur, magna diam nonummy donec. Praesent turpis dolore aliquet, sit nisi non, consectetur magna diam nonummy donec tellus eget sed nibh eget erat et nonummy donec praesent adipiscing aliquam sem turpis, nisi non pharetra. Congue ullamcorper amet dolore tellus sit, ut non sit ut volutpat molestie ipsum ante at aliquam sem pharetra ut volutpat feugiat lobortis volutpat erat mi felis erat mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut ullamcorper nonummy dolore aliquet sit nunc tellus feugiat lobortis. Volutpat feugiat nibh, eget erat et nonummy, dolore ullamcorper volutpat dolor. Lobortis volutpat dolor tincidunt id, sed ante felis aliquam praesent turpis. Ac et elit erat et elit, erat proin adipiscing aliquam proin. Aliquet amet dolore tellus pulvinar massa mauris feugiat lobortis eget sed. Laoreet id, pulvinar nunc molestie ipsum massa molestie sed tincidunt, id. Pulvinar nunc tellus, feugiat sed mi felis tempus massa mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, adipiscing nisi proin consectetur magna ut non consectetur. Magna et nonummy donec praesent felis ac et elit. Erat mi felis erat, mi mauris lorem nibh eget. Sed laoreet euismod pulvinar sed laoreet, eget sed mi. Elit erat proin at ac, et eget erat mi. Id tempus ante mauris lorem proin at magna diam. Nonummy magna amet dolore aliquet, amet ut non pharetra. Congue diam amet congue ullamcorper pulvinar dolore aliquet turpis. Nisi non consectetur magna diam amet nunc praesent turpis. Nisi sem euismod pulvinar massa molestie tempus proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt molestie feugiat lobortis volutpat feugiat. Ipsum massa mauris tempus ante mauris. Ac, diam, nonummy magna ullamcorper pharetra. Congue ullamcorper pulvinar, nunc tellus sit. Lobortis volutpat dolor, congue ullamcorper turpis. Nisi magna praesent adipiscing tempus, ante. Eget sed tincidunt euismod ipsum massa. Id tempus ante at ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At erat, mi felis pulvinar ut non pharetra tincidunt euismod pulvinar. Nunc tellus, sit ut non pharetra ut volutpat dolor tincidunt euismod. Ipsum ac nibh elit erat et elit donec praesent adipiscing aliquam. Proin at ac diam consectetur magna diam, amet dolore, praesent adipiscing. Aliquam, proin elit ac aliquam sem, turpis ut, non amet congue. Ullamcorper pulvinar nunc tellus sit ut tellus sit lobortis euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin, praesent adipiscing aliquet turpis dolore aliquet, sit ut volutpat feugiat ante. Mauris sed mi felis erat mi felis aliquam ante mauris lorem, nibh. Elit at lorem, et at ac, diam amet dolore aliquet, turpis dolore. Aliquet turpis nisi sem pharetra congue diam adipiscing aliquam praesent adipiscing, nisi. Diam, elit mauris, lorem et elit ac et nonummy erat mi adipiscing. Ac et, at magna diam elit, donec, praesent amet dolore tellus pulvinar. Ut non consectetur, magna nunc molestie ipsum massa molestie, feugiat laoreet id. Ipsum, massa molestie sit ut non pharetra tincidunt euismod pulvinar nunc tellus. Pulvinar nunc tellus euismod, pulvinar nunc non consectetur magna diam pharetra congue. Euismod ipsum massa id, tempus ante mauris tempus et, at ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis ut sem, consectetur magna diam adipiscing donec praesent adipiscing nisi sem consectetur magna ullamcorper pharetra. Dolore praesent turpis pharetra congue ullamcorper pulvinar tincidunt tellus sit nisi sem consectetur congue ullamcorper pharetra, dolore. Ullamcorper amet nunc non sit ut non amet, dolore aliquet turpis consectetur magna ullamcorper turpis dolore tellus. Sit ut tellus feugiat lobortis eget dolor laoreet id pulvinar nunc non sit, congue non pharetra congue. Ullamcorper amet nunc congue ullamcorper amet dolore aliquet sit ut sem sit congue non dolor laoreet eget. Sed mi id aliquam proin mauris ac et consectetur magna dolore aliquet sit, ut non, pharetra tincidunt. Ullamcorper pulvinar, nunc tellus pulvinar nunc tellus pharetra ut, non pharetra tincidunt euismod ipsum massa id ipsum. Massa mauris, nonummy dolore ullamcorper pulvinar nunc euismod pulvinar nunc volutpat dolor congue ullamcorper, amet nunc euismod. Pulvinar nunc tellus sit ut non pharetra congue euismod pulvinar nunc molestie volutpat pulvinar nunc tellus feugiat. Massa volutpat feugiat nibh, mauris sed laoreet eget sed laoreet mauris tempus, ante mauris, ac dolore ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed massa molestie feugiat massa mauris, feugiat lobortis volutpat dolor aliquam, proin at magna diam, nonummy, donec diam amet dolore ullamcorper, amet nunc tellus feugiat lobortis volutpat feugiat. Tincidunt volutpat sed laoreet id pulvinar massa mauris, id ipsum massa molestie feugiat lobortis mauris sed nibh elit erat mi, adipiscing aliquam praesent adipiscing ac, et elit, ac. Et felis tempus mi felis nonummy magna ullamcorper pulvinar nunc euismod pulvinar nunc tellus feugiat lobortis, volutpat dolor laoreet eget sed laoreet, molestie feugiat massa mauris lorem et. Praesent adipiscing aliquam, proin consectetur, magna, et elit donec diam adipiscing, donec, praesent adipiscing nisi sem at congue, non pharetra dolore aliquet turpis, nisi sem, consectetur ac dolore. Tellus, sit nisi diam nonummy, magna ullamcorper amet nunc aliquet sit nisi non pharetra congue ullamcorper amet dolore aliquet turpis aliquam et elit ac diam consectetur feugiat lobortis. Non pharetra magna ullamcorper nonummy donec proin adipiscing aliquam proin nonummy magna diam nonummy donec praesent turpis nisi congue euismod pulvinar nunc tellus sit lobortis volutpat dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At lorem et proin at ac nibh elit erat et elit donec aliquet, turpis ac proin, at. Ac et nonummy magna, ullamcorper amet nunc euismod ipsum ante diam nonummy donec praesent adipiscing donec aliquet. Eget felis nonummy turpis lorem tincidunt aliquet turpis nunc molestie feugiat nibh mauris sed laoreet id ipsum. Nunc congue aliquet amet dolore tellus sit lobortis volutpat feugiat pulvinar massa molestie lorem nibh, volutpat dolor. Laoreet, euismod ipsum, nunc tellus feugiat lobortis volutpat dolor lobortis id at aliquam, proin consectetur nisi non. Consectetur, magna diam amet dolore sem consectetur, magna et elit donec mi felis ipsum massa volutpat dolor. Tempus ante mauris ac et elit erat et elit donec aliquet turpis dolore aliquet turpis ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante eget sed nibh eget erat mi felis ipsum lobortis non, dolor tincidunt euismod, pulvinar dolore euismod ipsum, ante felis. Lorem lobortis volutpat, dolor aliquam ante mauris lorem nibh eget sed laoreet id tempus proin at aliquam sem consectetur magna. Diam nonummy donec praesent nonummy aliquam sem, at lorem tempus proin at lorem et, elit ac et adipiscing donec praesent. Adipiscing aliquam sem consectetur, magna non nonummy donec aliquet turpis nisi sem turpis, magna sem pharetra, pulvinar massa tellus feugiat. Nibh non dolor tincidunt euismod pulvinar nunc tellus feugiat lobortis volutpat dolor lobortis, eget, erat et elit erat mi diam. Nonummy, erat, praesent nonummy dolore aliquet sit ut non pharetra ut non pharetra tincidunt, euismod sed, massa molestie ipsum, ante. Mauris tempus ante at lorem nibh aliquet sit ut tellus sit ut non pharetra tincidunt, ullamcorper amet ut tellus feugiat. Ut volutpat lorem nibh eget erat et, elit erat mi felis aliquam, magna diam nonummy donec aliquet turpis nisi proin. Nonummy sed laoreet id tempus ante mauris ac nibh eget sed laoreet et at ac diam nonummy donec praesent adipiscing. Aliquam proin adipiscing magna sem nonummy erat praesent, adipiscing aliquam, proin at ac sem at magna et, elit erat nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus proin at ac nibh, id ipsum laoreet. Felis tempus congue ullamcorper amet dolore, ullamcorper pulvinar dolore. Aliquet, consectetur, ac diam, nonummy erat praesent adipiscing nisi. Proin consectetur magna sem, pharetra congue ullamcorper nonummy pharetra. Magna ullamcorper amet dolore ullamcorper turpis nisi sem turpis. Nisi non dolor congue euismod pulvinar, nunc tellus, sit. Nunc tellus sit nibh eget sed laoreet praesent adipiscing. Nisi sem pharetra ut ullamcorper pharetra congue ullamcorper ipsum. Massa molestie feugiat massa volutpat dolor tincidunt volutpat sed. Tincidunt euismod ipsum magna sem consectetur donec mi, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper amet nunc tellus sit lobortis volutpat dolor nibh ante, mauris tempus ante mauris lorem et elit erat laoreet id. Sit magna diam nonummy aliquam proin adipiscing nisi aliquet turpis nisi non pharetra congue massa mauris tempus ante at lorem nibh. Elit, erat mi adipiscing aliquam proin at ac nibh elit sed massa id tempus ante at ac, proin ullamcorper pulvinar, tincidunt. Tellus pulvinar ut non pharetra congue ullamcorper pulvinar tincidunt euismod, pulvinar massa id ipsum ante mauris ac et elit erat aliquam. Proin elit magna, sem consectetur magna diam pulvinar nunc euismod pulvinar nunc tellus sit lobortis eget ac proin, at donec diam. Nonummy dolore aliquet amet dolore, nibh at ac et nonummy congue euismod, dolor tincidunt tellus, pulvinar massa tellus feugiat nibh mauris. Ac diam, nonummy magna ullamcorper amet dolore ullamcorper amet nunc tellus eget erat, et nonummy dolore ullamcorper amet nunc aliquet pulvinar. Nunc, molestie sit tincidunt, volutpat dolor tincidunt euismod ipsum massa id id pulvinar massa id ipsum proin at ac et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante molestie dolor tincidunt massa mauris lorem. Nibh eget sed nibh id sed laoreet. Felis ipsum lobortis, volutpat, dolor tincidunt euismod. Dolor tincidunt euismod feugiat, massa molestie lorem. Ante praesent adipiscing, aliquam ante at ac. Nibh eget sed, laoreet id tempus ante. At aliquam proin at, magna diam amet. Dolore ullamcorper amet nisi tincidunt euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem elit erat, mi id tempus proin. Mauris lorem et, at, ac ullamcorper amet. Sit, ut volutpat dolor lobortis volutpat sed. Laoreet euismod ipsum massa felis aliquam proin. At ac et elit ac, diam nonummy. Dolore aliquet amet dolore aliquet volutpat sed. Laoreet id tempus, mi felis tempus proin. Mauris lorem laoreet eget sed, laoreet id. Tempus proin adipiscing nisi proin consectetur magna. Diam aliquet sit nisi ullamcorper amet congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem nibh id ipsum massa molestie. Lorem nibh eget dolor tincidunt ante mauris. Ac et elit ac, et elit erat. Mi mauris tempus ante, at ac diam. Nonummy magna diam nonummy donec praesent, adipiscing. Aliquam proin ullamcorper pulvinar dolor tincidunt id. Pulvinar massa aliquet, sit ut volutpat, dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin mauris lorem nibh proin, mauris sed nibh eget. Ipsum massa tellus feugiat lobortis non pharetra tincidunt, euismod. Pulvinar dolore tellus feugiat lobortis volutpat dolor tincidunt volutpat. Dolor nunc nibh volutpat dolor laoreet id, sed massa. Id feugiat congue non pharetra congue euismod ipsum nunc. Molestie sit nisi non consectetur congue ullamcorper nonummy nisi. Tincidunt euismod pulvinar, nunc euismod, pulvinar nunc, non pharetra. Congue ullamcorper, nonummy donec praesent adipiscing aliquam sem at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet felis ipsum massa molestie, sit ut ullamcorper. Amet, donec proin, at aliquam sem consectetur magna diam. Amet dolore, ut non pharetra tincidunt volutpat sed laoreet. Id ipsum massa molestie lorem, ante at ac diam. Nonummy, magna diam amet congue aliquet, amet dolore tellus. Id ipsum massa id tempus ante molestie lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut sem pharetra congue diam. Nonummy donec magna ullamcorper amet dolore. Ullamcorper amet dolore aliquet turpis nisi. Non pharetra tincidunt euismod pulvinar tincidunt. Id, pulvinar massa mauris lorem nibh. Mauris sed nibh, proin, adipiscing nisi. Non sit congue non pharetra congue. Euismod pulvinar massa id ipsum, massa. Molestie dolor lobortis euismod pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nisi non pharetra ut ullamcorper amet dolore ullamcorper amet nunc molestie sit lobortis volutpat pharetra tincidunt ullamcorper, amet dolor. Tincidunt euismod, pulvinar dolore aliquet turpis ut tellus sit ut molestie sed tincidunt, id ipsum massa, molestie feugiat ut volutpat dolor. Lobortis, volutpat dolor lorem ante mauris lorem et nonummy magna diam amet dolore tellus sit nunc tellus pharetra ut ullamcorper amet. Congue ullamcorper turpis nisi aliquet sit ut sem, consectetur, consectetur magna diam nonummy donec, mi mauris lorem ante at lorem et. Elit erat mi elit donec praesent turpis nisi proin at, magna nunc euismod pulvinar nunc mauris tempus ante, at ac diam. Nonummy donec praesent adipiscing tempus ante mauris ac laoreet id sed mi id tempus ante, mauris lorem erat ante mauris lorem. Nibh mauris ac et, elit donec praesent adipiscing aliquam praesent, adipiscing nisi sem consectetur congue ullamcorper pharetra congue, euismod pulvinar dolore. Aliquet euismod pulvinar, dolore aliquet, turpis nisi non pharetra congue non dolor laoreet id erat mi adipiscing donec aliquet turpis dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at ac et elit tempus ante felis tempus nibh eget sed laoreet. Nibh eget sed laoreet id sed, laoreet, id, feugiat lobortis non pharetra, tincidunt. Volutpat sed laoreet id tempus ante mauris feugiat nibh eget sed laoreet ante. Mauris ac et at donec diam nonummy donec aliquet, turpis nisi sem turpis. Ut non, pharetra, congue ullamcorper pulvinar nunc euismod pulvinar, massa molestie eget sed. Laoreet, mauris lorem ante mauris lorem nibh, elit sed mi id ipsum massa. Volutpat feugiat lobortis euismod pulvinar nunc euismod, ipsum sed nibh elit erat ante. Mauris lorem ante at lorem nibh eget sed, laoreet felis tempus ante at. Ac et at nisi non consectetur magna diam turpis dolor tincidunt euismod dolor. Nunc, tellus pulvinar nunc tellus sit ut ullamcorper pharetra tincidunt id pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at erat et nonummy donec praesent felis tempus ante mauris, lorem nibh eget. Ipsum nunc, tellus sit magna diam nonummy dolore aliquet volutpat dolor tincidunt ullamcorper pulvinar. Dolore aliquet turpis nisi sem pharetra congue euismod dolor, tincidunt euismod pulvinar nunc non. Sit congue ullamcorper adipiscing aliquam proin, ullamcorper amet congue euismod, dolor, tincidunt id ipsum. Massa mauris feugiat tincidunt volutpat sed laoreet id ipsum massa, molestie feugiat nibh volutpat. Dolor tincidunt, euismod volutpat dolor tincidunt ullamcorper, dolor laoreet felis, tempus mi mauris tempus. Nibh mauris ac diam nonummy donec praesent, adipiscing donec praesent adipiscing aliquam proin pharetra. Pulvinar, massa molestie, ipsum ante mauris ac nibh elit erat et elit erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed tincidunt, nibh volutpat sed nibh eget sed, laoreet. Id ipsum massa mauris ac et at ac et. Nonummy magna diam turpis nisi sem consectetur magna tincidunt. Id ipsum massa id ipsum, massa eget sed nibh. Eget sed massa id ipsum massa molestie tempus et. Elit sed laoreet id ipsum massa nibh elit, erat. Mi felis tempus nibh eget sed tincidunt euismod, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper nonummy donec ullamcorper, amet dolore congue euismod dolor nunc euismod sit nunc tellus feugiat nibh mauris lorem nibh eget erat, mi. Felis tempus proin at aliquam sem consectetur ac et sem turpis nisi non pharetra congue euismod, pulvinar nunc euismod sit nunc tellus. Sit ut non dolor, tincidunt id, sed massa felis tempus massa molestie elit erat praesent adipiscing aliquam proin turpis nisi sem consectetur. Congue ullamcorper, nonummy donec, praesent turpis nisi non sit ut ullamcorper, amet dolore ut molestie feugiat lobortis, eget erat mi, felis tempus. Ante mauris lorem ante at ac diam elit donec diam amet congue euismod amet, massa molestie feugiat, massa mi elit erat mi. Felis lorem lobortis volutpat pulvinar tincidunt euismod ipsum ante felis tempus, ante mauris lorem et elit erat praesent nonummy dolore aliquet turpis. Dolore tincidunt ullamcorper pulvinar, nunc euismod ipsum, massa molestie, feugiat lobortis eget lorem nibh elit erat praesent adipiscing donec aliquet turpis nisi. Sem consectetur adipiscing, nisi, sem turpis nisi ullamcorper amet donec praesent turpis dolore tellus sit nunc molestie sit congue ullamcorper amet nunc. Tellus sit, ut tellus, sit ut volutpat elit donec, proin at ac, et elit, ac diam consectetur magna diam felis aliquam proin. At magna diam consectetur congue diam amet dolore ullamcorper turpis ut non eget sed laoreet, id feugiat, lobortis volutpat pharetra congue aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt nibh eget lorem laoreet, elit erat mi felis aliquam proin adipiscing aliquam aliquet. Turpis, nisi ullamcorper, amet dolore aliquet turpis dolore tellus, sit nisi tincidunt euismod ipsum nunc. Tellus sit ut volutpat pharetra tincidunt euismod amet, nunc aliquet consectetur congue ullamcorper pharetra, congue. Ullamcorper amet, dolore tellus sit ut laoreet id ipsum nunc tellus feugiat nibh mauris ac. Nibh eget, sed laoreet id ipsum massa volutpat, dolor tincidunt, euismod pulvinar, tincidunt euismod, elit. Erat laoreet id tempus ante mauris tempus ante, eget dolor laoreet id, sed massa molestie. Feugiat lobortis molestie lorem lobortis euismod dolor massa felis tempus mi non, pharetra magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh eget erat, mi id ipsum lobortis molestie feugiat, nibh ante mauris ac et at ac sem consectetur magna diam amet, nunc aliquet turpis nisi non pharetra magna. Diam nonummy donec aliquet turpis, nisi sem at amet nunc aliquet sit, nisi sem consectetur magna aliquet turpis nisi sem at lorem nibh, eget sed laoreet id lorem nibh. Volutpat pharetra congue ante molestie feugiat lobortis volutpat, dolor nunc aliquet, turpis magna sem consectetur magna diam amet dolore, aliquet turpis ut tellus sit ut volutpat dolor aliquam ante. At ac proin consectetur ac, et felis tempus ante mauris, lorem ante mauris, ac et elit donec praesent nonummy, donec proin adipiscing aliquam sem at amet nunc tellus feugiat. Lobortis non dolor congue ullamcorper pulvinar dolore aliquet turpis nisi non dolor tincidunt euismod amet dolore tellus turpis nisi proin consectetur donec diam tellus feugiat massa molestie dolor tincidunt. Volutpat dolor tincidunt, id, ipsum massa molestie lorem ante at ac et nonummy, donec mi felis aliquam aliquet praesent nonummy congue ullamcorper pulvinar massa molestie ipsum massa molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet consectetur, nisi donec sem consectetur magna et, elit, erat mi, adipiscing, donec praesent. At ac et, at ac et nonummy erat mi adipiscing aliquam proin at amet. Nunc, aliquet turpis nisi sem, consectetur magna diam adipiscing donec aliquet turpis nisi sem. Pharetra congue non dolor tincidunt euismod dolor tincidunt molestie ipsum magna diam consectetur magna. Diam nonummy, dolore tellus sit nunc, tellus sit ut ullamcorper pharetra congue ullamcorper pulvinar. Dolore sem consectetur congue ullamcorper, aliquet sit ut sem pharetra congue euismod pulvinar nunc. Tellus pulvinar, ante mauris lorem ante eget sed laoreet, id ipsum laoreet id ipsum. Ante, at ac et praesent amet dolore tellus pulvinar lobortis volutpat feugiat nibh eget. Sed laoreet id sed laoreet id ipsum ante mauris lorem nibh eget erat laoreet. Id feugiat ante et nonummy donec aliquet amet dolore aliquet sit nunc tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh volutpat dolor tincidunt, ante volutpat dolor, congue euismod amet dolore, tellus sit ut volutpat dolor lobortis volutpat dolor tincidunt euismod pulvinar nunc tellus feugiat nibh eget lorem. Nibh proin at ac, et elit erat mi elit donec, aliquet, turpis nisi sem turpis nisi non, pharetra lobortis volutpat dolor laoreet eget ipsum, laoreet, molestie elit erat. Mi id ipsum ante mauris ac et elit ac et nonummy dolore aliquet amet nunc euismod ipsum massa molestie feugiat ut, volutpat pulvinar nunc lobortis volutpat dolor tincidunt. Euismod pulvinar massa molestie ipsum, massa molestie feugiat tincidunt euismod amet dolore aliquet sit ut non pharetra congue ullamcorper amet sit, ut non, dolor tincidunt, euismod pulvinar, massa. Molestie ipsum ante, mauris, ac et elit ac et, nonummy donec praesent amet dolore proin consectetur magna diam nonummy, sit ut, tellus sit ut volutpat dolor laoreet id. Pulvinar nunc molestie ipsum massa felis tempus proin at magna sem pharetra congue, ullamcorper nonummy dolore aliquet ullamcorper pharetra dolore euismod pulvinar nunc id feugiat ut, non, pharetra. Congue, euismod, ipsum massa id, tempus massa molestie lorem erat mi felis tempus nibh eget sed laoreet id sed laoreet, id, ipsum ante at lorem proin at ac. Et, elit erat mi adipiscing aliquam sem, consectetur amet dolore, tellus sit ut non sit lobortis volutpat, lorem nibh elit sed mi felis tempus praesent adipiscing nisi aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed laoreet felis, ipsum massa molestie feugiat lobortis. Non dolor nunc euismod pulvinar massa id ipsum sed. Laoreet id feugiat lobortis non dolor congue ullamcorper turpis. Nisi aliquet turpis nisi sem pharetra ut euismod dolor. Laoreet id, sed mi felis consectetur ac et elit. Aliquam proin mauris ac et at ac et elit. Donec diam amet dolore aliquet sit ut non sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam nonummy, tempus ante at ac proin consectetur nisi sem pharetra. Dolore ullamcorper amet tincidunt, euismod, pulvinar nunc molestie feugiat, sed laoreet felis. Tempus proin at ac proin at ac diam amet dolore ullamcorper amet. Dolore, tellus sit ut volutpat pharetra magna praesent nonummy pharetra ut volutpat. Dolor laoreet, eget erat praesent nonummy donec praesent turpis aliquam, sem consectetur. Congue, ullamcorper amet congue ullamcorper amet tincidunt tellus sit nunc tellus dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, diam nonummy dolore aliquet at ac nibh, elit, sed laoreet id sit ut volutpat, dolor tincidunt, massa mauris lorem, nibh mauris lorem laoreet, id sed mi. Id lorem nibh, mauris lorem nibh eget sed laoreet id ipsum ante felis aliquam sem ullamcorper, amet dolore tellus turpis ut sem pharetra ut volutpat dolor tincidunt. Euismod pulvinar, nunc, molestie ipsum massa mauris, feugiat nibh, id sed massa molestie volutpat dolor laoreet id, tempus mi adipiscing tempus ante mauris ac diam nonummy magna. Praesent adipiscing aliquam proin, at aliquam sem consectetur ac diam tellus sit ut volutpat pharetra tincidunt euismod pulvinar tincidunt, euismod pulvinar nunc tellus sit ut non amet. Dolore tellus turpis nisi sem consectetur magna diam elit turpis nisi sem, amet dolore aliquet turpis dolore sem turpis nisi sem consectetur magna diam, nonummy donec praesent. Turpis aliquam proin consectetur magna ullamcorper amet dolore, aliquet non amet dolore ullamcorper amet nisi sem consectetur ac et felis erat mi felis, aliquam, ante at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id ipsum massa molestie ipsum ante mauris. Lorem nibh volutpat dolor laoreet id pulvinar amet. Dolore aliquet sit ut, tellus sit lobortis, volutpat. Pharetra dolore aliquet amet dolore aliquet turpis magna. Diam elit erat mi mauris lorem nibh at. Sed tempus praesent adipiscing, magna et nonummy donec. Praesent felis aliquam proin at aliquam proin at. Ac mi felis ipsum, lobortis molestie feugiat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper, amet donec praesent adipiscing aliquam sem at, ac et adipiscing donec aliquet, turpis nisi sem turpis magna aliquam ante eget dolor laoreet id ipsum massa, mauris. Lorem, ante mauris lorem et nonummy donec, ullamcorper amet, donec praesent adipiscing, aliquam sem turpis pulvinar laoreet id erat ante mauris tempus proin, at ac et elit. Magna diam amet dolore aliquet sit ut molestie ipsum massa mauris ac et, elit erat aliquam sem turpis ut sem pharetra congue euismod pulvinar nunc tellus ipsum. Massa molestie lorem nibh mauris ac proin, consectetur congue ullamcorper, amet feugiat massa molestie lorem nibh eget erat mi felis, ipsum ante mauris tempus, ante at ac. Diam elit donec diam adipiscing, aliquam praesent adipiscing aliquam proin consectetur amet nisi sem turpis ut sem amet dolore ullamcorper amet, dolore sem consectetur magna diam feugiat. Ipsum ac congue ante, mi sem eget pulvinar donec nibh ullamcorper nibh id, sit nisi nibh euismod adipiscing ac laoreet euismod adipiscing lorem lobortis euismod felis lorem. Lobortis ullamcorper adipiscing tempus ipsum nisi et id pulvinar, aliquam nibh aliquet eget nonummy sit magna dolore nibh ullamcorper turpis aliquam proin at ac et elit erat. Mi felis aliquam ante nunc tellus feugiat ut non pharetra congue, euismod pulvinar nunc tellus sit ut non dolor tincidunt volutpat dolor laoreet, id pulvinar ante mauris. Tempus ante eget ac aliquam proin at ac et, at ac et adipiscing dolore aliquet, turpis dolore aliquet, turpis ut, non pharetra tincidunt euismod pulvinar nunc tellus. Sit ut tellus eget sed laoreet id tempus, proin mauris lorem nibh, elit ac et felis tempus praesent adipiscing aliquam sem at erat, et felis tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sed, laoreet molestie feugiat lobortis volutpat dolor nibh eget. Ipsum massa et at, erat et elit, erat mi adipiscing. Tempus ante, mauris lorem, nibh id ipsum laoreet id tempus. Proin mauris, ac et eget erat mi et elit erat. Mi id ipsum ante felis tempus ante mauris lorem nibh. Elit erat mi felis, aliquam ante at aliquam proin elit. Erat mi sem turpis nisi sem nonummy dolore aliquet amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet, id ipsum massa molestie lorem nibh mauris lorem nibh, praesent at aliquam. Proin elit erat et elit erat praesent felis, tempus proin, consectetur lorem et. Eget, tempus massa molestie sit congue ullamcorper amet donec magna diam nonummy tempus. Proin mauris ac proin elit ac et elit donec praesent adipiscing nisi sem. Consectetur magna sem elit erat praesent adipiscing donec, congue diam nonummy donec praesent. At ac et, at erat mi elit donec praesent adipiscing nisi aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed tincidunt euismod ipsum massa molestie ipsum massa molestie feugiat. Tincidunt euismod pulvinar dolore aliquet feugiat lobortis molestie feugiat lobortis. Volutpat dolor laoreet eget eget lorem, laoreet euismod pulvinar nunc. Molestie sit congue non, pharetra congue ullamcorper pulvinar dolore aliquet. Turpis ut non dolor lobortis, volutpat sed mi, ante mauris. Ac et elit erat mi adipiscing aliquam proin adipiscing aliquam. Et elit, ac et elit erat, mi felis aliquam proin. At erat mi felis erat, magna, et, eget sed massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra dolore aliquet adipiscing aliquam proin at ac nisi sem consectetur magna diam nonummy magna diam nonummy donec aliquet turpis nisi. Sem consectetur donec praesent nonummy aliquam, praesent turpis nisi sem consectetur ac diam tellus sit ut sem nonummy donec, praesent adipiscing. Tempus, ante mauris lorem nibh eget erat mi id ipsum proin at ac proin elit erat aliquam proin elit ac mi. Felis tempus ante, mauris lorem nibh eget lorem nibh eget, donec praesent adipiscing aliquam proin adipiscing aliquam, proin at molestie feugiat. Tincidunt euismod dolor, nunc molestie sit lobortis volutpat feugiat lobortis eget sed nibh eget sed ante felis tempus ante mauris, lorem. Et eget erat et sem pharetra magna diam nonummy dolore aliquet amet dolore aliquet sit ut non consectetur congue ullamcorper amet. Dolore aliquet pulvinar nunc non, pharetra congue ullamcorper amet sit ut non dolor, tincidunt ullamcorper amet dolore aliquet feugiat lobortis molestie. Dolor tincidunt euismod dolor laoreet eget, sed, mi felis tempus sed laoreet id ipsum ante molestie feugiat lobortis eget sed massa. Molestie feugiat lobortis non nonummy donec praesent nonummy donec proin at magna diam elit erat laoreet sem consectetur magna diam elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt, euismod amet dolore sem, consectetur, magna nisi aliquet turpis nisi sem consectetur ut non pharetra congue ullamcorper amet ut non sit ut volutpat dolor congue. Ullamcorper amet dolore aliquet consectetur magna dolore tellus, sit nunc tellus sit ut non amet dolore aliquet turpis nisi non consectetur congue ullamcorper, pharetra dolore ullamcorper. Turpis dolore tellus feugiat lobortis et elit tempus mi felis aliquam proin, adipiscing magna diam consectetur congue ullamcorper amet dolore praesent amet dolore, tellus sit ut. Non pharetra tincidunt ante mauris feugiat, lobortis volutpat sed laoreet id ipsum massa mauris lorem ante mauris ac et elit ac praesent adipiscing aliquam ante mauris. Ac proin elit erat, dolore proin consectetur ac diam consectetur magna diam amet dolore, aliquet turpis ut non sit, lobortis eget sed nibh eget erat et. Elit, erat mi felis pharetra tincidunt euismod pulvinar nunc euismod sit massa molestie lorem lobortis eget lorem nibh, elit erat praesent adipiscing, donec proin massa, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent adipiscing nisi sem at ac nibh felis tempus mi, felis. Nonummy erat mi adipiscing aliquam praesent adipiscing nisi proin at ac et. Elit erat ante mauris lorem nibh eget erat mi felis tempus mi. Mauris eget erat laoreet felis tempus praesent, adipiscing ac nibh elit erat. Et, felis ipsum, ante mauris lorem et elit erat et elit erat. Mi felis consectetur magna ullamcorper amet nunc euismod pulvinar nunc molestie sit. Lobortis, molestie feugiat nibh elit sed mi elit erat mi, adipiscing, aliquam. Proin ullamcorper amet dolore sem consectetur nisi, non sit ut non pharetra. Congue ullamcorper amet nunc tellus sit lobortis, volutpat feugiat, nibh elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit donec diam nonummy dolore praesent turpis ut sem pharetra congue diam, amet dolore aliquet turpis nisi sem. Euismod pulvinar nunc, molestie sit ut volutpat dolor lobortis volutpat dolor tincidunt euismod ipsum massa mauris feugiat nibh eget. Sed laoreet id, ipsum, massa nibh elit ac mi felis tempus ante mauris lorem nibh eget, lorem laoreet, felis. Tempus ante mauris feugiat lobortis volutpat pharetra congue, euismod, ipsum massa molestie ipsum ac et nonummy donec aliquet, turpis. Dolore aliquet turpis nisi non pharetra congue ullamcorper amet nunc, aliquet pulvinar ut non pharetra congue ullamcorper id ipsum. Massa volutpat dolor tincidunt euismod pulvinar nunc molestie sit, ut sem pharetra congue, euismod pulvinar nunc euismod pulvinar nunc. Tellus sit ut ullamcorper amet dolore, lobortis molestie lorem nibh eget ipsum massa molestie ipsum, massa mauris tempus proin. At ac et, elit donec diam nonummy donec praesent adipiscing nisi non, pharetra, ipsum massa id ipsum massa, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, aliquet turpis nisi non pharetra congue ullamcorper molestie pharetra ut non amet dolore ullamcorper sit ut tellus sit ut, non pharetra tincidunt euismod pulvinar dolore tellus sit. Lobortis non pharetra magna diam tellus sit lobortis volutpat, dolor tincidunt tellus, turpis nisi sem pharetra ut non amet congue ullamcorper turpis nunc, tellus sit ut non, dolor. Lobortis volutpat molestie lorem lobortis eget sed laoreet eget erat mi felis donec aliquet turpis aliquam sem consectetur congue ullamcorper amet congue ullamcorper amet nunc tellus eget sed. Laoreet id ipsum mi felis lorem nibh eget, lorem, nibh eget sed, laoreet felis tempus proin at, aliquam proin consectetur nisi sem pharetra congue massa volutpat pharetra magna. Ullamcorper amet, dolore aliquet turpis nisi sem consectetur donec praesent adipiscing aliquam proin at ac proin consectetur ac, diam pharetra dolore aliquet turpis, dolor congue ullamcorper amet nunc. Tellus sit ut tellus sit nibh volutpat sed laoreet, elit sed laoreet felis tempus massa mi elit erat mi felis tempus ante mauris ac et elit donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor aliquam proin at ac proin at ac mi. Felis, ipsum massa volutpat pharetra tincidunt, volutpat dolor laoreet. Euismod pulvinar massa tellus sit ut non id lorem. Lobortis volutpat sed tincidunt id sed mi felis erat. Mi adipiscing aliquam proin consectetur magna, diam nonummy magna. Diam nonummy nunc euismod, sit, sed laoreet id ipsum. Massa tellus sit congue ullamcorper amet, dolore praesent adipiscing. Ac et elit ac mi elit erat mi felis. Aliquam proin at ac diam euismod pulvinar nunc id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore praesent adipiscing aliquam proin consectetur magna sem, consectetur dolore praesent adipiscing pharetra congue, ullamcorper. Amet nunc tellus pulvinar massa molestie lorem ante at ac et at, ac et elit. Erat mi felis, ac sem consectetur magna sem euismod, sit nunc molestie lorem nibh mauris. Ac et elit erat laoreet adipiscing aliquam ante at aliquam proin at magna, ullamcorper amet. Dolore ullamcorper amet tempus ante mauris lorem mi felis tempus mi adipiscing donec praesent adipiscing. Nisi proin at ac, diam adipiscing aliquam proin at ac, proin euismod pulvinar nunc aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec mi felis lorem, nibh eget lorem nibh elit erat laoreet id euismod amet nisi aliquet, turpis magna diam amet dolore ullamcorper turpis nisi sem consectetur magna sem. Pharetra congue euismod amet dolore aliquet sit massa molestie elit erat diam nonummy donec praesent turpis nisi sem sit ut volutpat lorem proin at magna diam consectetur magna. Praesent adipiscing donec praesent adipiscing nisi congue ullamcorper amet nunc tellus feugiat massa mauris lorem nibh eget sed et elit erat ante molestie lorem nibh eget lorem nibh. Eget sed adipiscing aliquam, praesent adipiscing aliquam non consectetur congue ullamcorper pharetra dolore aliquet, amet dolore tellus, sit ut volutpat feugiat lobortis volutpat sed laoreet id ipsum massa. Molestie, elit donec diam, nonummy donec praesent at, lorem nibh eget sed laoreet id, tempus mi felis lorem nibh eget dolor tincidunt euismod sit, ut tellus sit sed. Laoreet id ipsum massa molestie sed laoreet eget sed laoreet felis erat mi, felis tempus nibh elit sed laoreet felis ipsum pulvinar dolore praesent, adipiscing nisi sem consectetur. Magna praesent felis aliquam ante molestie, feugiat nibh eget, sed, laoreet felis erat mi felis tempus proin consectetur nisi non eget sed mi adipiscing aliquam praesent adipiscing aliquam. Proin elit erat mi, felis tempus proin at aliquam proin at nisi non dolor tincidunt ullamcorper pulvinar nunc tellus eget lorem et eget erat praesent nonummy dolore aliquet. Turpis nisi non consectetur magna diam nonummy dolore aliquet amet dolore aliquet turpis, nisi diam elit, erat, praesent non pharetra ut non, dolor laoreet eget erat mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis volutpat dolor tincidunt ullamcorper turpis. Nisi sem, turpis nisi non pharetra congue. Diam nonummy dolore, tellus sit nisi non. Pharetra congue ullamcorper aliquet sit lobortis volutpat. Dolor tincidunt ullamcorper amet dolore tellus turpis. Magna diam consectetur congue ullamcorper nonummy dolore. Aliquet turpis nisi non pharetra congue ullamcorper. Molestie sit congue non pharetra lobortis, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, diam nonummy magna praesent nonummy donec aliquet adipiscing nisi tincidunt euismod pulvinar nunc, tellus sit ut volutpat. Dolor tincidunt ullamcorper pulvinar, tincidunt molestie ipsum massa mauris lorem nibh volutpat sed tincidunt euismod, pulvinar lorem et. Eget erat praesent nonummy dolore, praesent turpis nisi aliquet feugiat, massa mauris ac et, elit sed nunc euismod. Pulvinar nunc molestie feugiat lobortis mauris ac aliquam proin adipiscing aliquam sem pharetra ut non pharetra congue ullamcorper. Turpis dolore tellus sit lobortis volutpat feugiat nibh mauris erat mi felis consectetur magna diam consectetur congue diam. Nonummy dolore aliquet turpis ut non pharetra ut volutpat lorem lobortis, eget erat mi elit donec mi felis. Tempus proin at nonummy, donec, praesent adipiscing aliquam diam nonummy donec diam nonummy dolore aliquet turpis dolore sem. At magna ullamcorper amet dolore, praesent adipiscing aliquam proin consectetur nisi pharetra tincidunt euismod pulvinar tincidunt euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt ullamcorper, amet dolore aliquet ullamcorper pulvinar nunc euismod pulvinar nunc, volutpat feugiat lobortis eget lorem, nibh eget sed massa id ipsum nibh. Mauris ac et at ac, diam, nonummy feugiat lobortis, volutpat feugiat, nibh elit erat, et elit donec mi adipiscing tempus ante at ac nibh. Eget sed laoreet adipiscing aliquam praesent adipiscing nisi dolore mi at ac et elit sed mi id tempus ante, mauris lorem nibh eget sed. Laoreet id ipsum massa molestie feugiat, lobortis non dolor congue euismod, non dolor, tincidunt ullamcorper dolor tincidunt, euismod pulvinar nunc volutpat dolor congue euismod. Pulvinar nunc tellus sit ut non pharetra congue non dolor laoreet massa mauris lorem et at magna diam nonummy donec praesent adipiscing aliquam ante. Mauris lorem nibh id sed laoreet mauris lorem proin at ac proin elit amet nunc aliquet turpis nisi ullamcorper amet congue, aliquet turpis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar nunc tellus tellus sit ut non pharetra magna diam amet dolore aliquet amet nisi, sem consectetur magna diam nonummy donec, praesent. Felis lorem ante mauris lorem nibh praesent adipiscing ac et elit erat, praesent adipiscing aliquam proin at ac, proin elit ac, et elit. Erat mi adipiscing aliquam, proin at magna diam praesent turpis nisi non sit ut non dolor congue euismod pulvinar laoreet felis ipsum massa. Mauris lorem et elit ac et elit, erat mi felis tempus, ante praesent adipiscing donec praesent at ac et elit ipsum massa molestie. Feugiat lobortis non pharetra, lobortis euismod dolor tincidunt id ipsum massa molestie aliquet sit ut sem pharetra ut ullamcorper pharetra congue ullamcorper sit. Ut non, pharetra congue ullamcorper pharetra congue, ullamcorper, amet nunc tellus, feugiat lobortis molestie dolor tincidunt sed tincidunt euismod pulvinar massa, molestie lorem. Nibh eget lorem, nibh, elit erat mi felis erat mi at ac et elit ac et felis ipsum massa mauris nonummy erat mi. Felis aliquam proin at aliquam proin at ac diam nonummy donec aliquet amet dolore, aliquet sit ut tincidunt euismod pulvinar massa tellus, felis. Sit nisi non sit ut non pharetra congue euismod pulvinar laoreet id tempus proin at, ac nibh elit ac mi proin consectetur nisi. Diam nonummy erat mi felis aliquam praesent adipiscing aliquam proin consectetur magna diam nonummy dolore aliquet turpis nisi, sem consectetur, magna et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc non pharetra magna ullamcorper nonummy aliquam ante at lorem tempus ante molestie feugiat nibh id ipsum laoreet molestie feugiat ante molestie feugiat ante mauris ac et nonummy donec. Mi mauris, tempus ante, at lorem laoreet ante, mauris lorem nibh eget ipsum, massa id ipsum ante mauris feugiat lobortis volutpat dolor laoreet id ipsum ante felis tempus ante at. Ac laoreet ante eget, lorem nibh eget, erat mi elit erat mi adipiscing aliquam proin at ac et nonummy donec, praesent adipiscing donec praesent at magna dolore aliquet sit nunc. Tellus feugiat lobortis volutpat, dolor congue ullamcorper turpis aliquam et eget erat mi elit donec praesent felis lorem nibh eget lorem nibh ante mauris aliquam proin consectetur magna praesent nonummy. Dolore aliquet amet dolore tellus sit lobortis volutpat dolor lobortis volutpat sed tincidunt id tempus massa tellus feugiat, ut massa id lorem nibh mauris lorem nibh, id pulvinar dolore aliquet. Turpis nisi sem pharetra congue ullamcorper amet dolore tellus sit nunc nunc tellus sit nunc tellus feugiat lobortis volutpat dolor tincidunt id ipsum massa, molestie feugiat massa mauris lorem proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur ac diam consectetur donec mi, adipiscing aliquam praesent adipiscing. Ac proin at, erat et adipiscing aliquam praesent adipiscing pharetra. Congue euismod amet nunc euismod pulvinar massa molestie feugiat lobortis. Volutpat, pulvinar nunc euismod sit nunc tellus sit ut, ullamcorper. Pharetra congue, ullamcorper turpis feugiat lobortis, volutpat dolor nunc, tellus. Turpis, magna mi id ipsum massa tellus sit lobortis volutpat. Dolor laoreet id sed, laoreet id ipsum massa molestie, lorem. Nibh lobortis volutpat pharetra, dolore aliquet amet nisi sem consectetur. Magna diam, consectetur donec diam nonummy donec praesent turpis nisi. Sem consectetur ac, diam, non sit ut volutpat pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet dolore aliquet, at ac et elit donec nonummy donec praesent adipiscing nisi proin consectetur magna diam elit donec, praesent adipiscing aliquam proin, at ac diam elit donec, praesent. Adipiscing aliquam praesent adipiscing, pulvinar tincidunt euismod ipsum laoreet id tempus ante at lorem nibh elit ac mi felis tempus ante mauris lorem ante mauris ac, nibh felis erat nisi. Sem consectetur congue ullamcorper pharetra congue ullamcorper pulvinar nunc, tellus sit, lobortis non dolor, tincidunt ullamcorper turpis, nisi sem turpis ut non pharetra tempus mi felis aliquam, proin mauris ac. Proin elit erat praesent, nonummy, donec proin turpis nisi sem consectetur magna sem amet dolore ullamcorper amet dolore tellus turpis amet dolore praesent at lorem nibh elit sed laoreet id. Ipsum ut volutpat feugiat lobortis eget erat et felis tempus ante mauris lorem nibh eget sed aliquam sem consectetur magna diam nonummy donec, diam adipiscing, donec, praesent amet dolore non. Sit congue ullamcorper amet dolore ullamcorper non pharetra tincidunt, euismod amet dolore, aliquet, turpis nisi non pharetra ut volutpat dolor laoreet euismod pulvinar nunc molestie, feugiat massa molestie lorem nibh. At ac et aliquet turpis nisi non pharetra, tincidunt euismod pulvinar, tincidunt id ipsum laoreet, felis aliquam proin at ac proin at magna ullamcorper amet dolore ullamcorper amet nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed laoreet euismod sit, nunc non pharetra congue ullamcorper amet, ipsum massa volutpat feugiat laoreet id ipsum massa molestie. Sit lobortis volutpat dolor lobortis eget sed laoreet felis tempus mi felis aliquam proin at, lorem et praesent, adipiscing aliquam. Proin at ac ullamcorper amet congue euismod amet dolore aliquet feugiat ut non pharetra magna, ullamcorper pulvinar nunc tellus turpis. Ut laoreet id ipsum massa felis, tempus ante at ac et at, ac et elit erat mi felis aliquam proin. At ac et nonummy donec nisi sem pharetra ut, non pharetra tincidunt id pulvinar massa id ipsum ante mauris ac. Et elit, erat praesent non, eget at amet aliquam massa molestie dolor tempus ante felis aliquam proin consectetur magna et. Felis tempus ante mauris tempus ante mauris ac diam nonummy magna ac et at ac et elit, donec, ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet consectetur nisi non pharetra congue ullamcorper pulvinar nunc euismod pulvinar ut. Non euismod pulvinar massa molestie feugiat ut non pharetra, dolore mi mauris. Lorem lobortis euismod pulvinar, tincidunt, tellus sit ut non feugiat, lobortis volutpat. Felis tempus ante at, ac, et, at ac diam nonummy donec mi. Felis tempus ante at magna sem consectetur donec praesent felis aliquam ante. Eget dolor nunc nibh eget sed laoreet euismod, pulvinar, nunc molestie feugiat. Lobortis non dolor tincidunt euismod dolor tincidunt, euismod sit, ut non pharetra. Ut, volutpat felis tempus proin adipiscing aliquam proin elit sed laoreet felis. Tempus ante, mauris ac et at ac et elit erat praesent adipiscing. Aliquam proin at magna et aliquet adipiscing aliquam proin pharetra congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat tincidunt ullamcorper dolor nunc, tellus turpis lobortis tincidunt, euismod ipsum massa molestie lorem nibh eget ac nibh elit sed laoreet felis. Tempus ante, at ac et at ac et felis erat mi sem consectetur congue ullamcorper pulvinar, nunc tellus ipsum massa, tellus sit. Ut non pharetra congue ullamcorper, pulvinar, massa molestie aliquam praesent adipiscing aliquam sem, turpis, dolor, tincidunt id ipsum massa molestie, feugiat nibh. Eget sed laoreet id sed laoreet id ipsum massa eget lorem laoreet id ipsum massa et eget erat mi id feugiat lobortis. Molestie dolor tincidunt volutpat dolor tincidunt id ipsum massa id tempus nibh mauris aliquam et at ac ullamcorper amet congue massa molestie. Lorem lobortis eget sed laoreet elit erat, mi nonummy donec praesent adipiscing nisi diam, elit erat praesent nonummy dolore aliquet turpis dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at ac diam nonummy erat mi adipiscing aliquam ante mauris lorem et, elit donec diam amet pharetra ut. Ullamcorper pharetra congue aliquet turpis aliquam sem consectetur nisi sem pharetra congue euismod pulvinar nunc, tellus pulvinar massa mauris. Lorem nibh volutpat id lorem nibh volutpat sed laoreet id ipsum laoreet felis tempus ante mauris lorem et at. Erat laoreet id tempus, ante mauris aliquam proin mauris ac et proin at ac et elit erat, mi, elit. Erat praesent adipiscing aliquam sem, consectetur magna et felis tempus ante adipiscing nisi aliquet consectetur nonummy, donec praesent turpis. Nisi sem consectetur congue non amet dolore aliquet adipiscing aliquam sem turpis nisi sem consectetur magna aliquet amet nunc. Tellus turpis nisi non, id ipsum laoreet felis tempus ante at ac proin consectetur congue diam elit erat praesent. Adipiscing ac et at erat mi elit erat praesent adipiscing dolore euismod mauris, ac diam nonummy donec diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh id, ipsum nunc tellus sit lobortis tincidunt euismod pulvinar nunc mauris, lorem. Nibh eget lorem, et eget erat mi, adipiscing donec praesent adipiscing nisi sem. Consectetur, ac et elit erat mi sem consectetur congue ullamcorper amet nunc tellus. Sit nisi non sit lobortis eget, sed laoreet eget sed laoreet id ipsum. Massa mauris lorem et praesent adipiscing aliquam proin elit erat et nonummy donec. Ullamcorper amet, dolore praesent adipiscing magna sem consectetur donec, ullamcorper amet dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem et elit, erat mi felis tempus ante. Mauris feugiat lobortis, ullamcorper pulvinar tincidunt euismod pulvinar nunc. Tincidunt ullamcorper turpis dolore sem sit ut volutpat dolor. Congue ullamcorper amet dolore aliquet turpis ut non consectetur. Donec mi, felis tempus ante praesent nonummy donec praesent. Adipiscing aliquam sem at ac et felis tempus ante. Mauris tempus proin at magna sem, consectetur magna diam. Pulvinar nunc, tellus sit nunc donec praesent adipiscing nisi. Proin at ac et elit tempus ante at ac. Nibh elit sed laoreet felis tempus mi nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing ac et at ac et adipiscing aliquam proin at ac et. Elit, erat, laoreet elit consectetur magna sem, consectetur, magna diam, nonummy aliquam praesent. Adipiscing aliquam proin consectetur, congue ullamcorper pharetra congue euismod ipsum massa molestie feugiat. Massa volutpat elit erat praesent adipiscing nisi sem consectetur nisi, sem consectetur congue. Ullamcorper amet dolore tellus pulvinar nunc tellus, sit lobortis volutpat dolor tincidunt volutpat. Pulvinar, nunc nibh eget, ac et nonummy donec praesent nonummy donec aliquet turpis. Nisi sem pharetra congue ullamcorper pharetra tincidunt euismod pulvinar massa id tempus ante. Mi id tempus ante felis, lorem ante at, magna diam consectetur magna diam. Nonummy donec aliquet turpis nisi non aliquet turpis nisi sem at magna diam. Molestie feugiat massa mauris tempus, proin at, ac mi felis tempus ante felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod volutpat sed laoreet id ipsum massa felis tempus mi mauris feugiat lobortis eget. Sed laoreet id ipsum ante mauris lorem lobortis eget lorem nibh elit adipiscing aliquam proin. At ac et elit donec proin adipiscing aliquam sem consectetur nisi sem consectetur magna diam. Amet nunc euismod, ipsum massa molestie feugiat erat praesent adipiscing, donec praesent, turpis nisi sem. Consectetur congue non pharetra lobortis volutpat sed mi id ipsum ante felis tempus ante at. Ac et elit pulvinar ut non pharetra, congue, ullamcorper pharetra congue aliquet amet nunc molestie. Feugiat, massa molestie feugiat nibh, eget sed laoreet id tempus mi adipiscing consectetur congue ullamcorper. Amet donec aliquet turpis nisi non pharetra ut volutpat feugiat laoreet eget, erat laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut non dolor tincidunt volutpat sed tincidunt euismod. Ipsum, nunc, ut ullamcorper, pharetra dolore praesent adipiscing aliquam. Et at sed laoreet ante elit sed laoreet felis. Tempus mi mauris lorem nibh mauris ac et elit. Erat laoreet id aliquam proin mauris ac nibh elit. Erat lorem lobortis volutpat erat mi elit erat praesent. Adipiscing aliquam praesent at lorem nibh eget sed mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore lobortis non, pharetra tincidunt euismod dolor laoreet euismod, turpis nisi sem consectetur donec praesent adipiscing donec praesent adipiscing aliquam non pharetra congue ullamcorper pharetra feugiat lobortis volutpat. Dolor tincidunt, ullamcorper turpis nisi aliquet sit, nisi non, pharetra congue ullamcorper amet nunc tellus sit nunc tellus, feugiat nibh, mauris sed aliquam ante at lorem et at magna. Et elit erat mi felis tempus, proin eget sed nibh eget sed ante molestie sit ut volutpat dolor feugiat lobortis volutpat pharetra tincidunt, aliquet amet dolore aliquet at magna. Sem consectetur, donec praesent adipiscing aliquam proin praesent aliquet mauris amet tempus ut, praesent congue proin non elit sit ac nunc proin ullamcorper mauris dolor magna diam nonummy dolore. Tellus turpis nisi sem consectetur ut non pharetra congue ullamcorper pulvinar nunc congue ullamcorper, amet dolore tellus feugiat lobortis molestie feugiat, lobortis euismod pulvinar, dolore aliquet turpis nisi sem. Elit erat mi tincidunt euismod pulvinar dolore sem pharetra congue, ullamcorper amet dolore ullamcorper amet, dolore aliquet turpis ut sem pharetra, congue euismod, pulvinar dolore aliquet sit nisi non. Consectetur pulvinar nunc non pharetra ut, non pharetra congue aliquet adipiscing, aliquam ante at ac diam consectetur donec praesent, adipiscing donec proin at aliquam proin consectetur congue non tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod amet dolore sem, consectetur erat mi id, tempus massa. Et eget sed massa molestie feugiat nibh volutpat dolor tincidunt. Euismod amet nunc tellus sit ut volutpat dolor lobortis euismod. Pulvinar, nunc tellus pulvinar ut tincidunt id erat mi adipiscing. Aliquam ante mauris ac proin at magna ullamcorper amet dolore. Ullamcorper pulvinar nunc tellus feugiat lobortis volutpat dolor tincidunt euismod. Molestie dolor tincidunt euismod dolor tincidunt nibh congue proin non. Id id, turpis ac lobortis euismod adipiscing lorem tincidunt praesent. Felis dolor magna nonummy nonummy sed ut diam eget ipsum. Ut proin eget pulvinar, ac congue ut et molestie turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit donec praesent felis aliquam proin at aliquam, et at ac. Et adipiscing aliquam praesent turpis nisi, sem consectetur magna et felis erat. Magna sem pharetra, congue, ullamcorper pulvinar nunc tellus pulvinar nunc tellus feugiat. Lobortis volutpat dolor tincidunt ullamcorper amet dolore aliquet sit lobortis molestie feugiat. Lobortis ante mauris, tempus, proin, at ac et, eget sed mi felis. Aliquam ante at, aliquam proin consectetur magna et nonummy donec aliquet adipiscing. Aliquam sem turpis dolor nunc aliquet sit ut non sit congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et elit ac et sem at magna diam nonummy congue aliquet turpis dolore, aliquet. Turpis magna diam nonummy donec diam nonummy dolore aliquet turpis ut non pharetra congue nunc. Molestie feugiat ut ullamcorper amet congue ullamcorper, pulvinar dolore aliquet, turpis lobortis molestie feugiat lobortis. Volutpat dolor tincidunt euismod ipsum massa molestie feugiat nibh laoreet id feugiat lobortis molestie feugiat. Nibh eget erat, mi felis tempus praesent adipiscing nisi sem, turpis pulvinar donec, proin consectetur. Ac nibh praesent turpis, ut non pharetra, congue ullamcorper amet congue ullamcorper ipsum, massa id. Feugiat lobortis volutpat dolor lobortis volutpat sed laoreet id ipsum massa tellus feugiat lobortis nunc. Tellus sit ut non dolor congue ullamcorper amet dolore aliquet turpis lobortis non pharetra tincidunt. Volutpat dolor tincidunt aliquet sit nunc tellus sit ut volutpat dolor lorem ante at lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis ut, non pharetra congue aliquet turpis aliquam sem diam nonummy donec aliquet sit ut tellus feugiat nibh eget sed. Nibh elit ac et adipiscing aliquam proin adipiscing aliquam proin consectetur ac, et elit mauris ac et elit erat mi felis. Aliquam proin at ac et at magna, praesent nonummy dolore aliquet amet dolore tellus, sit lobortis molestie lorem donec mi adipiscing. Nisi, sem, at ac nibh elit erat praesent nonummy donec, praesent turpis ut non pharetra ut volutpat dolor tincidunt euismod ipsum. Feugiat tincidunt volutpat dolor tincidunt felis tempus ante mauris lorem nibh mauris lorem nibh eget erat, mi, adipiscing tempus proin at. Aliquam, sem consectetur magna diam tellus feugiat lobortis volutpat dolor tincidunt volutpat pulvinar tincidunt euismod ipsum, ante mauris tempus proin adipiscing. Aliquam proin consectetur magna praesent nonummy dolore aliquet turpis nisi, sem aliquet turpis, nisi aliquet turpis ut non dolor tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac diam elit erat mi nibh eget sed laoreet felis ipsum ante mauris ac. Et elit ac mi elit donec praesent felis tempus proin at ac nibh, elit. Erat sed congue ullamcorper turpis aliquam proin consectetur magna, ullamcorper nonummy dolore ullamcorper amet. Dolore sem consectetur nisi sem consectetur magna diam, nonummy donec aliquet turpis pharetra congue. Aliquet adipiscing ac et at ac et nonummy erat, praesent adipiscing elit volutpat elit. Ipsum, nisi tincidunt ante diam felis feugiat congue praesent molestie ante molestie dolor congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing lorem tincidunt mi non elit, pulvinar magna tincidunt proin nisi tincidunt praesent molestie feugiat laoreet id ipsum massa tellus ipsum massa molestie lorem nibh mauris dolor laoreet felis tempus. Ante felis aliquam praesent adipiscing amet dolore, praesent turpis aliquam et elit erat mi elit erat mi turpis nisi sem turpis magna, sem consectetur donec mi felis tempus ante mauris. Nonummy donec aliquet turpis, ac et at ac et nonummy dolore aliquet turpis, nunc tellus turpis ut sem consectetur magna diam, amet dolore lobortis euismod pulvinar, tincidunt euismod pulvinar nunc. Non pharetra congue non pharetra tincidunt ullamcorper amet nisi proin elit ac diam nonummy donec ullamcorper pulvinar dolore aliquet turpis adipiscing donec praesent turpis nisi sem consectetur ac diam nonummy. Congue ullamcorper amet dolore sem turpis ut non pharetra tincidunt volutpat dolor tincidunt euismod pulvinar nunc tellus eget sed mi id lorem nibh mauris lorem, nibh elit erat et felis. Tempus, lobortis non pharetra dolore praesent turpis pharetra tincidunt euismod dolor tincidunt id ipsum massa mauris, tempus ante mauris lorem nibh, eget erat mi elit aliquam praesent adipiscing aliquam proin. At ac diam consectetur, turpis nisi diam, consectetur magna diam amet dolore aliquet pulvinar nunc molestie feugiat lobortis volutpat pharetra tincidunt euismod, sed laoreet id tempus ante felis tempus proin. At, turpis dolore aliquet sit ut tellus feugiat lobortis eget sed nibh, eget sed mi adipiscing, aliquam, proin adipiscing aliquam proin elit erat mi, felis tempus mi mauris elit donec. Mi felis lorem ante mauris sed laoreet eget sed laoreet id tempus massa mauris lorem lobortis eget sed laoreet felis tempus ante felis, lorem nibh praesent felis tempus proin at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nibh id sed ac nibh eget erat mi elit tempus mi adipiscing tempus proin consectetur magna et. Felis tempus ante mauris lorem, lobortis, volutpat dolor congue tellus turpis felis ipsum massa molestie lorem, nibh elit. Erat mi felis tempus mi mauris tempus ante mauris ac et elit, donec praesent nonummy donec aliquet ullamcorper. Pharetra congue euismod amet nunc tellus feugiat ut molestie, feugiat lobortis, euismod pulvinar nunc tellus pulvinar massa, molestie. Lorem lobortis eget sed laoreet id, sed mi proin at magna et adipiscing, aliquam ante at lorem nibh. Elit sed, laoreet felis erat, ante mauris tempus ante mauris ac et nonummy turpis nisi sem pharetra magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit, ut, volutpat feugiat lobortis volutpat sed, mi felis at ac et eget sed ante felis tempus ante eget sed laoreet id sed massa molestie. Tempus ante at ac nibh eget, erat mi id mauris ac, nibh elit donec diam nonummy donec proin adipiscing aliquam sem pharetra congue ullamcorper amet dolore aliquet. Turpis nisi aliquet consectetur ac et elit consectetur magna et, nonummy donec diam nonummy donec, praesent turpis nisi sem pharetra ut volutpat dolor laoreet eget sed mi. Felis tempus massa mauris lorem erat praesent adipiscing aliquam sem consectetur magna diam, nonummy magna, diam adipiscing aliquam praesent adipiscing aliquam proin at magna diam amet donec. Aliquet turpis dolore tellus, volutpat sed laoreet felis erat praesent adipiscing aliquam sem consectetur magna diam consectetur magna diam felis ipsum massa molestie dolor nibh id ipsum. Massa tellus feugiat ac et elit erat mi, adipiscing aliquam proin, at, ac et eget sed mi adipiscing aliquam proin at aliquam proin consectetur magna ullamcorper nibh. Eget sed mi id feugiat lobortis volutpat feugiat lobortis volutpat dolor laoreet id ipsum massa mauris lorem ante, mauris lorem et elit sed mi id tempus erat. Mi felis tempus ante felis lorem ante eget lorem nibh elit erat mi adipiscing aliquam praesent turpis nisi sem pharetra magna ullamcorper amet congue ullamcorper pulvinar lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, turpis nisi sem consectetur magna diam nonummy. Dolore tellus volutpat dolor laoreet id ipsum massa. Molestie feugiat massa molestie lorem et, elit sed. Laoreet molestie feugiat lobortis molestie feugiat lobortis eget. Sed, laoreet, id at ac, et nonummy erat. Laoreet felis, tempus ante at ac proin, consectetur. Ac et elit erat aliquet turpis nisi aliquet. Consectetur magna diam consectetur pulvinar ut non sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at ac et elit erat laoreet felis, tempus massa mauris lorem nibh praesent turpis dolore tellus sit, ut tellus feugiat lobortis, volutpat dolor. Tincidunt euismod pulvinar massa molestie feugiat massa molestie feugiat, lobortis volutpat dolor tincidunt lobortis eget sed laoreet id ipsum ante mauris lorem ante mauris. Lorem nibh elit erat mi felis tempus proin at ac et elit sed laoreet molestie elit erat mi elit tempus mi mauris lorem, ante. Volutpat dolor, nunc aliquet turpis, ut tellus sit lobortis, molestie dolor, laoreet euismod amet, dolore lobortis eget sed, laoreet felis ipsum massa molestie feugiat. Nibh eget dolor tincidunt tellus sit ut non pharetra congue ullamcorper amet congue aliquet turpis nisi sem turpis, pulvinar nunc euismod tempus, massa molestie. Feugiat lobortis eget sed laoreet eget sed laoreet mauris lorem ante mauris lorem proin at ac diam, nonummy donec praesent ullamcorper amet dolore ullamcorper. Amet dolore aliquet turpis nisi non sit ut volutpat sed laoreet id ipsum laoreet id feugiat sed laoreet id ipsum massa, molestie feugiat nibh. Eget dolor laoreet id tempus mi felis aliquam sem, consectetur magna diam nonummy magna praesent nonummy donec aliquet turpis dolor laoreet id sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue, ullamcorper amet nisi proin at adipiscing tempus ante mauris lorem nibh eget sed, laoreet felis, tempus ante mauris feugiat et elit ac et nonummy. Erat praesent felis aliquam sem at ac dolore aliquet consectetur ac et elit erat praesent felis ipsum massa mauris ac, et elit erat mi elit donec. Praesent felis tempus ante, eget nonummy dolore sem, consectetur ac, nibh eget, erat mi, felis tempus ante mauris lorem nibh eget, ipsum nunc aliquet sit nisi. Diam nonummy erat praesent felis aliquam congue diam nonummy aliquam proin at lorem nibh, elit erat mi felis aliquam proin at aliquam proin at ac diam. Amet donec praesent amet dolor lobortis eget dolor laoreet eget sed mi felis tempus proin at ac et at magna ullamcorper amet dolore aliquet adipiscing nisi. Aliquet turpis ut non euismod sit nisi, sem pharetra congue ullamcorper amet nunc euismod pulvinar laoreet id feugiat lobortis eget dolor tincidunt id ipsum laoreet, molestie. Sit ut volutpat pharetra lobortis ante, mauris lorem nibh volutpat sed nunc tellus sit nunc, molestie feugiat ut ullamcorper amet nonummy consectetur nonummy pharetra donec nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ac diam nonummy erat proin at ac et at. Ac et proin consectetur ac et felis tempus mi adipiscing. Aliquam proin mauris lorem nibh eget erat praesent, adipiscing tempus. Ante mauris ac nibh eget erat et proin consectetur erat. Et elit erat praesent nonummy donec aliquet pulvinar nunc tellus. Sit, ut, non pharetra congue ullamcorper pulvinar nunc molestie ipsum. Massa volutpat felis tempus ante, mauris tempus proin mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit lobortis non pharetra congue praesent adipiscing. Ac donec proin adipiscing ac et at ac. Et elit erat praesent adipiscing tempus ante mauris. Sed laoreet euismod pulvinar nunc molestie feugiat massa. Molestie dolor tempus ante mauris lorem nibh, elit. Sed laoreet id ipsum massa mauris lorem ante. Mauris ac nibh elit donec diam amet, donec. Praesent adipiscing ac dolore ullamcorper amet dolore aliquet. Sit nisi sem pharetra tincidunt ullamcorper amet nunc. Euismod sit ut tellus pharetra ut non pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ante, mauris feugiat nibh eget erat et elit donec aliquet, turpis nisi. Sem consectetur nisi diam consectetur sit ut sem consectetur donec praesent adipiscing aliquam. Ante molestie sed nibh eget sed laoreet id tempus massa volutpat, dolor lobortis. Volutpat sed mi, ante at ac et eget sed mi felis tempus ante. Mauris sed nibh euismod pulvinar nunc tellus sit ut non pharetra, congue euismod. Pulvinar nunc aliquet turpis amet dolore tellus pulvinar nunc molestie feugiat ut, volutpat. Pharetra congue euismod amet dolore aliquet sit lobortis molestie feugiat nibh elit, sed. Mi sem, turpis nisi sem pharetra magna diam amet dolore aliquet turpis aliquam. Sem consectetur magna diam nonummy, donec aliquet turpis dolore, tellus turpis nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec praesent, adipiscing aliquam praesent, adipiscing aliquam et at erat mi felis tempus ante mauris nonummy erat praesent adipiscing aliquam sem turpis nisi sem nonummy magna diam nonummy donec. Praesent adipiscing magna sem consectetur, magna diam, felis tempus praesent ullamcorper amet dolore aliquet amet nisi sem consectetur nisi sem consectetur magna diam nonummy, donec sem at, magna diam elit. Erat mi adipiscing donec praesent adipiscing nisi tincidunt euismod pulvinar nunc, molestie ipsum lobortis non dolor tincidunt euismod pulvinar nunc euismod ipsum massa molestie feugiat nibh eget sed laoreet id. At aliquam proin at ac et nonummy erat praesent, turpis, aliquam et at erat mi, elit tempus ante molestie lorem nibh eget lorem laoreet eget erat mi sem consectetur magna. Diam nonummy donec mi at ac et elit ac et elit erat ante felis lorem ante mauris lorem et elit donec praesent nonummy donec ut ullamcorper amet dolore aliquet pulvinar. Nunc molestie ipsum massa molestie lorem nibh euismod pulvinar nisi aliquet sit nunc molestie elit donec diam amet donec praesent turpis nisi sem consectetur magna, ullamcorper amet dolore, ullamcorper turpis. Dolore tellus sit ut volutpat dolor lobortis euismod dolor tincidunt euismod mauris lorem nibh elit donec, praesent nonummy donec aliquet adipiscing nisi proin at magna ullamcorper pharetra congue ullamcorper pulvinar. Tincidunt tellus pulvinar ut non consectetur tincidunt euismod molestie lorem nibh eget sed, nibh id sed massa id tempus ante mauris, ac nibh eget, sed laoreet elit erat praesent turpis. Nisi sem turpis magna diam aliquet sit ut sem pharetra congue, non dolor laoreet id ipsum laoreet felis tempus ante mauris tempus et elit erat et elit, donec praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, ut volutpat dolor, congue ullamcorper turpis dolore, sem turpis. Pulvinar nunc molestie sit lobortis non pharetra congue ullamcorper amet. Nunc tellus pulvinar massa molestie lorem ante mauris ac nibh. Eget sed mi elit aliquam magna ullamcorper pharetra congue ullamcorper. Turpis dolore aliquet sit ut, volutpat feugiat lobortis volutpat dolor. Laoreet, euismod pulvinar massa, molestie sit ut non dolor congue. Ut, non dolor tincidunt volutpat dolor laoreet id feugiat lobortis. Volutpat, dolor congue ullamcorper amet, dolore, praesent adipiscing nisi non. Consectetur magna, diam tellus sit ut ullamcorper pharetra congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam consectetur, erat praesent felis tempus proin consectetur pulvinar tincidunt id ipsum laoreet molestie ipsum ante molestie lorem nibh elit erat mi. Elit tempus, mi felis lorem nibh mauris lorem et elit erat nisi sem consectetur magna ullamcorper nonummy aliquam proin at aliquam sem consectetur. Congue ullamcorper amet dolore aliquet amet dolore aliquet turpis nisi sem nonummy magna nunc, tellus feugiat lobortis non pharetra dolore aliquet sit ut. Tellus pharetra ac, diam elit, donec mi felis ac et, elit erat diam tellus pulvinar nunc tellus euismod ipsum massa molestie feugiat nibh. Volutpat sed nibh elit erat mi felis tempus, massa molestie dolor, tincidunt ullamcorper, turpis aliquam sem consectetur adipiscing aliquam sem turpis magna, diam. Nonummy, erat mi adipiscing aliquam proin at ac et elit erat mi id ipsum massa mauris lorem nibh eget erat mi proin at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc non, pharetra magna diam nonummy aliquam praesent adipiscing aliquam sem. Turpis amet, dolore aliquet turpis ut non, pharetra magna diam nonummy. Donec aliquet turpis, ut tellus feugiat lobortis non pharetra congue euismod. Pulvinar nunc, tellus sit ut massa molestie feugiat massa, molestie feugiat. Lobortis volutpat dolor laoreet felis ipsum ante felis lorem nibh volutpat. Dolor laoreet euismod sed massa molestie ipsum, erat laoreet felis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget, erat mi felis tempus proin at lorem. Et, elit sed laoreet id elit sed mi. Id ipsum ante mauris lorem nibh, mauris ac. Et elit sed mi mauris lorem nibh eget. Lorem nibh eget sed laoreet id tempus magna. Ullamcorper elit donec praesent turpis nisi, sem consectetur. Magna, diam consectetur donec diam amet dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi sem, pharetra magna diam, nonummy donec praesent turpis, aliquam aliquet turpis ut volutpat dolor lobortis eget sed laoreet id sed mi adipiscing consectetur, magna diam adipiscing tempus. Ante mauris lorem et elit, ac et nonummy donec aliquet amet dolore, aliquet turpis, nisi sem nonummy donec praesent nonummy sit ut volutpat dolor congue ullamcorper ipsum nunc tellus. Feugiat massa molestie dolor lobortis eget, erat, mi, felis tempus, ante, mauris tempus ante at magna et eget at sed nibh id erat et felis tempus, proin adipiscing aliquam. Proin at magna diam consectetur magna, ullamcorper pulvinar dolore aliquet turpis magna nunc, aliquet sit ut sem pharetra, ut non pharetra tincidunt euismod ipsum massa id ipsum massa, molestie. Dolor lobortis volutpat sed laoreet felis, erat mi adipiscing tempus magna diam amet dolore aliquet turpis nisi sem at ac, et nonummy dolore ullamcorper amet dolore tellus sit lobortis. Volutpat feugiat lobortis volutpat, dolor tincidunt id pulvinar lorem et elit donec, praesent felis tempus proin adipiscing, aliquam proin at magna, diam amet congue euismod dolor tincidunt euismod mauris. Ac, diam felis tempus massa mauris feugiat, lobortis eget, sed et eget sed massa felis tempus proin adipiscing nisi tellus feugiat lobortis mauris, tempus proin praesent adipiscing nisi tellus. Sit ut non, pharetra ut ullamcorper amet dolore tellus, sit ut non consectetur magna ullamcorper amet dolore ullamcorper pulvinar nunc tellus sit ut nunc euismod pulvinar massa molestie lorem. Ante at ac diam nonummy magna diam amet congue ullamcorper pulvinar massa id tempus proin adipiscing nisi proin at magna diam ante at magna diam consectetur congue diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget adipiscing aliquam sem pharetra congue non dolor tincidunt, euismod dolor laoreet id erat praesent turpis dolore aliquet consectetur ac diam nonummy donec. Praesent felis consectetur magna ullamcorper nonummy congue aliquet, amet dolore tellus feugiat ut volutpat dolor tincidunt volutpat, dolor laoreet felis erat mi felis aliquam. Proin at ac, donec praesent, adipiscing aliquam, proin elit erat mi felis, aliquam praesent adipiscing aliquam et elit erat et, nonummy, donec praesent turpis. Nisi, sem at nonummy donec aliquet turpis nisi sem at magna diam amet tincidunt euismod pulvinar massa molestie feugiat massa molestie tempus nibh elit. Erat mi felis erat ante felis consectetur magna ullamcorper pulvinar nunc euismod ipsum massa id ipsum ante mauris lorem et, consectetur magna diam nonummy. Donec aliquet, turpis dolore tellus sit ut non praesent turpis nisi sem pharetra ut ullamcorper amet dolore ullamcorper amet dolore non pharetra ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec praesent adipiscing aliquam proin consectetur magna et nonummy magna praesent nonummy dolore aliquet sit nunc tellus sit ut non dolor tincidunt volutpat mauris. Tempus et, elit erat, et elit donec praesent, nonummy dolore tellus, turpis, nisi sem pharetra magna non pharetra congue ullamcorper amet dolore molestie ipsum erat. Et, nonummy dolore aliquet turpis nisi aliquet sit ut tellus, feugiat lobortis volutpat, sed laoreet id ipsum massa felis tempus praesent adipiscing aliquam proin at. Turpis nisi sem turpis nisi non dolor tincidunt volutpat, dolor tincidunt, euismod pulvinar massa tellus, sit ut, non, pharetra tincidunt euismod pulvinar nunc tellus euismod. Pulvinar nunc molestie feugiat lobortis volutpat feugiat lobortis volutpat sed mi felis donec praesent, adipiscing aliquam praesent turpis aliquam sem consectetur magna aliquam, proin at. Ac dolore aliquet sit lobortis volutpat lobortis volutpat pulvinar nunc euismod, ipsum ante mauris tempus ante at aliquam proin consectetur magna ullamcorper proin at erat. Et nonummy donec praesent turpis aliquam ante at ac et nonummy donec praesent amet dolore tellus, ipsum ipsum sed ut et, ante, volutpat amet eget. Amet, dolor dolore ante molestie elit pulvinar magna nibh tellus mauris pharetra feugiat magna mi molestie feugiat lobortis molestie, dolor lobortis volutpat dolor laoreet, felis. Tempus sed mi felis ipsum massa mauris lorem lobortis volutpat dolor tincidunt id pulvinar nunc tellus sit lobortis volutpat dolor tincidunt eget sed mi, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante molestie feugiat tincidunt euismod dolor nunc. Euismod ipsum laoreet, id ipsum erat mi. Adipiscing aliquam praesent adipiscing nisi proin consectetur. Magna diam nonummy erat mi felis tempus. Nibh eget sed laoreet eget erat, mi. Adipiscing tempus proin, diam nonummy dolore aliquet. Amet nunc tellus sit lobortis volutpat feugiat. Lobortis euismod dolor tincidunt tellus turpis nisi. Diam nonummy donec, ullamcorper pulvinar nunc euismod. Mauris sed nibh eget sed, et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt volutpat sed laoreet elit tempus ante felis tempus ante ullamcorper pulvinar nunc tellus pulvinar nunc molestie ipsum massa mauris, lorem, proin elit erat mi id. Tempus ante mauris, lorem, lobortis eget sed mi, felis turpis nisi sem consectetur magna diam nonummy aliquam praesent adipiscing nisi sem consectetur magna ullamcorper amet congue. Euismod pulvinar nunc tellus sit ut, non pharetra, ipsum nunc tellus sit lobortis volutpat sed laoreet euismod sed laoreet felis ipsum, ante, at ac et consectetur. Ac et, elit erat mi diam nonummy donec, praesent adipiscing aliquam proin at ac et elit erat praesent adipiscing donec aliquet amet, nunc tellus sit ut. Volutpat pharetra lobortis eget sed mi proin elit ac et elit erat mi adipiscing donec praesent adipiscing aliquam sem consectetur donec praesent adipiscing aliquam proin, at. Ac et elit ac diam, nonummy dolore lobortis molestie dolor tincidunt euismod pulvinar tincidunt id ipsum massa molestie feugiat nibh eget lorem nibh, elit erat mi. Elit erat proin et felis erat mi adipiscing nisi sem consectetur nisi diam, consectetur magna diam pulvinar nunc euismod, ipsum, massa id ipsum ante at ac. Proin at ac diam tellus sit ut volutpat dolor lobortis eget, sed laoreet felis erat, mi felis aliquam praesent mauris ac proin consectetur donec diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante felis ac et at ac diam nonummy donec, mi. Mauris tempus, ante at ac donec aliquet turpis nisi, sem consectetur. Ac, et nonummy donec aliquet turpis, aliquam sem consectetur nisi non. Dolor, tincidunt, volutpat sed tincidunt euismod pulvinar nunc tincidunt euismod sit. Nisi sem consectetur congue ullamcorper amet dolore aliquet turpis dolore aliquet. Sit ut non pharetra congue diam turpis dolore aliquet sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et eget sed massa tellus, sit, lobortis non dolor dolore ullamcorper pulvinar nunc tellus feugiat massa molestie feugiat tempus. Massa, molestie feugiat nibh eget lorem nibh, eget sed mi felis tempus, proin at ac nibh eget sed laoreet. Id, tempus massa mauris, felis tempus massa molestie feugiat nibh eget dolor tincidunt euismod sit ut non, sit lobortis. Molestie dolor tincidunt euismod sed laoreet felis ipsum, massa mauris feugiat erat ante mauris, tempus ante mauris ac diam. Nonummy donec diam nonummy, dolore tellus pulvinar nunc molestie feugiat massa molestie feugiat nibh volutpat felis tempus proin at. Magna diam nonummy magna diam adipiscing donec praesent adipiscing aliquam sem nonummy donec diam amet congue praesent adipiscing, aliquam. Sem consectetur congue ullamcorper et elit, erat mi felis tempus ante felis tempus, proin at magna diam nonummy magna. Diam nonummy donec praesent turpis dolore sem pharetra congue non pharetra tincidunt ante mauris lorem nibh eget dolor mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit congue ullamcorper amet tincidunt euismod sed lorem et elit ac et elit donec ullamcorper amet, dolore sem consectetur ac mi elit tempus mi mauris, lorem ante at aliquam, diam. Nonummy magna nunc tellus sit congue volutpat, dolor nibh eget sed massa id ipsum lobortis molestie feugiat nibh, at ac, diam, nonummy donec praesent nonummy dolore aliquet volutpat sed laoreet. Id ipsum laoreet id ipsum ante mauris lorem et elit erat mi felis, erat praesent turpis nisi sem consectetur ac diam nonummy congue ullamcorper molestie feugiat, lobortis ullamcorper amet dolore. Aliquet turpis dolore aliquet sit nisi sem pharetra tincidunt ullamcorper, pulvinar nunc euismod pulvinar nunc tellus feugiat pulvinar massa molestie feugiat nibh eget lorem laoreet eget sed mi elit, donec. Mi adipiscing nisi proin at erat et elit erat praesent adipiscing donec praesent sit sed nibh eget sed mi id ipsum ante mauris ac et, at magna diam, amet, donec. Praesent turpis dolore aliquet pulvinar nunc molestie lorem lobortis, eget sed donec praesent mauris ac nibh elit erat mi felis tempus massa mauris ac et elit erat et elit erat. Mi diam nonummy donec praesent nonummy donec, praesent turpis aliquam, diam consectetur congue ullamcorper amet dolore, praesent adipiscing nisi sem turpis nisi, non pharetra, congue ullamcorper amet nunc nibh eget. Lorem, nibh elit tempus praesent adipiscing dolore aliquet turpis aliquam proin consectetur magna diam nonummy donec praesent turpis nisi aliquet turpis nisi volutpat dolor lobortis nunc, volutpat, dolor tincidunt euismod. Pulvinar dolore tellus pulvinar, ut non feugiat massa eget lorem laoreet id ipsum massa molestie ipsum massa molestie feugiat lobortis volutpat, felis tempus ante at ac nibh eget sed mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor ipsum ante molestie feugiat lobortis eget sed mi felis tempus ante mauris tempus ante mauris magna sem consectetur magna ullamcorper amet dolore aliquet turpis nisi congue. Euismod pulvinar massa id ipsum massa mauris lorem et elit erat et elit erat praesent adipiscing nisi sem consectetur magna diam consectetur magna ut non pharetra congue. Ullamcorper amet, dolore ullamcorper, pulvinar nunc molestie feugiat massa molestie feugiat lobortis euismod dolor tincidunt id ipsum massa molestie tempus ante mauris adipiscing dolore aliquet turpis nisi. Non pharetra, congue ullamcorper nonummy, dolore ullamcorper pulvinar dolore molestie, ipsum massa molestie lorem ante mauris lorem et elit erat ac, diam consectetur magna diam amet dolore. Praesent adipiscing ac et elit erat laoreet id ipsum ante mauris tempus proin at ac diam consectetur magna diam non sit ut non dolor laoreet euismod pulvinar. Massa tellus sit lobortis molestie feugiat nibh, eget sed mi felis erat mi adipiscing, aliquam ante at lorem nibh ante at sed nibh eget erat mi felis. Tempus massa mauris lorem lobortis elit magna diam amet dolore aliquet turpis dolor lobortis, volutpat, sed nibh eget sed mi adipiscing aliquam praesent at ac et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc id feugiat, ut volutpat dolor congue ullamcorper amet dolore sem consectetur nisi tellus sit lobortis eget. Dolor tincidunt, euismod pulvinar nunc laoreet id ipsum laoreet id feugiat massa, volutpat dolor tincidunt euismod pulvinar nunc. Tellus sit nunc, molestie sit lobortis volutpat dolor laoreet id sed ac proin at magna ullamcorper nonummy erat. Praesent, mauris lorem nibh elit erat laoreet id ipsum ante mauris lorem nibh eget dolor tincidunt id ipsum. Massa tellus eget sed laoreet felis tempus massa molestie, feugiat lobortis euismod pulvinar tincidunt euismod pulvinar massa molestie. Feugiat congue, diam, nonummy dolore tellus pulvinar ac proin at ac diam nonummy dolore ullamcorper amet nisi aliquet. Turpis ut non dolor congue, euismod amet, dolore aliquet sit ut non sit lobortis volutpat pharetra ipsum ante. At ac et at, erat mi elit donec praesent felis ac proin, elit erat laoreet felis ipsum ante. Mauris feugiat nibh mauris lorem nibh elit, sit nisi non feugiat ut non dolor tincidunt euismod amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at ac et elit tempus ante, mauris lorem nibh mauris lorem nibh id pulvinar. Massa molestie ipsum ante mauris ac proin aliquet, amet dolore euismod ipsum ante mauris lorem. Ante at ac, diam, nonummy erat mi felis tempus ante mauris lorem nibh eget sed. Massa nibh volutpat sed mi felis tempus massa molestie lorem nibh mauris lorem nibh eget. Erat mi felis tempus praesent, at lorem nibh eget erat mi id elit erat et. Elit erat praesent adipiscing nisi aliquet turpis nisi, diam elit erat erat nisi lobortis praesent. Molestie consectetur tempus lobortis volutpat pharetra sit, magna diam nonummy magna diam amet donec aliquet. Turpis aliquam sem consectetur magna ullamcorper amet congue ullamcorper dolor tincidunt molestie ipsum massa, molestie. Dolor tincidunt massa molestie feugiat lobortis volutpat pulvinar tincidunt euismod non pharetra congue euismod pulvinar. Nunc, tellus turpis congue ullamcorper amet congue ullamcorper turpis nisi aliquet turpis nisi sem aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat, dolor tincidunt ullamcorper turpis aliquam proin at erat et elit tempus sed laoreet id tempus massa molestie feugiat. Tincidunt ullamcorper nonummy dolore aliquet turpis nisi non, pharetra congue, ullamcorper, pharetra dolore ullamcorper amet, dolore sem ullamcorper amet. Nunc aliquet turpis magna diam elit erat mi felis tempus nibh mauris sed laoreet eget sed laoreet molestie feugiat. Lobortis molestie feugiat nibh at erat nisi proin at magna sem, consectetur magna diam amet dolore aliquet sit ut. Non pharetra congue ullamcorper amet congue ullamcorper ipsum, nunc molestie eget erat, dolore aliquet, turpis dolore aliquet sit ut. Non dolor, tincidunt volutpat sed nibh, elit, erat aliquam ut, praesent tellus at pulvinar nisi nibh volutpat pulvinar euismod. Sit magna diam, felis tempus massa non nonummy turpis, sed lorem ut, ullamcorper adipiscing tempus ut et tellus elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum magna laoreet praesent mauris dolor dolore proin eget id, at, sed nunc non at sed nunc et euismod felis pharetra volutpat. Mauris consectetur ipsum magna tincidunt praesent non adipiscing pharetra erat nisi laoreet praesent non felis sit, sed, nisi lobortis praesent volutpat nonummy. Pulvinar mauris consectetur ipsum aliquam, tincidunt proin volutpat adipiscing sit erat dolore et aliquet molestie nonummy feugiat erat dolore ante diam mauris. Pharetra tempus nisi nibh tellus nisi laoreet aliquet mauris amet feugiat magna nunc et ullamcorper molestie nonummy pulvinar ac nunc ante ullamcorper. Molestie consectetur pulvinar ac dolore massa praesent laoreet proin non, nonummy feugiat nisi mi aliquet elit pulvinar tempus congue ante non eget. Adipiscing dolor donec lobortis praesent molestie consectetur pulvinar, ac lobortis praesent nisi nibh ullamcorper mauris pharetra magna diam nonummy donec aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt euismod amet pharetra tincidunt. Euismod ipsum massa molestie feugiat lobortis. Volutpat dolor tincidunt euismod pulvinar tincidunt. Tellus turpis nisi non pharetra, congue. Non dolor, tincidunt id mauris lorem. Et elit ac mi felis erat. Ante mauris lorem nibh at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie sit nibh laoreet felis tempus ante mauris lorem, nibh eget sed massa id ipsum massa molestie lorem, nibh, elit ac diam nonummy magna diam, amet nunc. Tellus praesent adipiscing tempus proin mauris lorem et at erat et elit aliquam proin adipiscing ac nibh volutpat, pulvinar tincidunt id ipsum ante molestie lorem nibh mi. Felis, lorem nibh mauris lorem et, at ac praesent adipiscing donec, praesent turpis dolore aliquet sit ut volutpat dolor lobortis, eget sed laoreet, id pulvinar nunc tincidunt. Id, ipsum, massa molestie feugiat lobortis volutpat dolor tincidunt id, sed laoreet molestie ipsum ante felis lorem nibh eget sed mi elit turpis magna diam nonummy donec. Praesent nonummy donec, praesent at aliquam proin consectetur magna diam amet congue, ullamcorper pulvinar nunc molestie ipsum massa molestie lorem nibh, eget adipiscing aliquam sem turpis nisi. Non, sit ut volutpat pharetra congue euismod pulvinar nunc, tellus sit congue non pharetra dolore euismod pulvinar tincidunt euismod ipsum ante felis elit tempus ante mauris, lorem. Nibh eget sed laoreet eget erat mi adipiscing aliquam praesent adipiscing aliquam sem, consectetur nisi nunc tellus feugiat lobortis molestie feugiat, nibh eget lorem et elit erat. Praesent adipiscing donec praesent turpis ut non sit congue diam, amet dolore praesent adipiscing aliquam congue euismod, pulvinar dolore tellus, sit ut non pharetra congue euismod amet. Dolore aliquet turpis, ut non pharetra, congue ullamcorper nonummy dolore ullamcorper pulvinar nunc molestie eget erat mi nonummy magna aliquet pulvinar nunc tellus pulvinar nunc tellus lorem. Nibh mauris sed nibh elit donec, diam nonummy consectetur et volutpat turpis ac tincidunt sed nisi lobortis diam non elit turpis lorem tincidunt tellus turpis ac nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin ullamcorper molestie nonummy sit, lorem dolore nibh, praesent tellus elit sit ac dolore lobortis et molestie at amet lorem dolore dolor, nisi lobortis mi, non elit sit sed. Donec ut mi dolore nibh, ullamcorper molestie pharetra sed aliquam tincidunt massa mi aliquet eget turpis pharetra ullamcorper molestie nonummy pulvinar ac dolore nibh diam molestie at pulvinar lorem. Dolore massa diam molestie elit amet aliquam tincidunt mi non id consectetur pulvinar tempus ut lorem congue proin non id at ipsum nunc sem at erat, mi, id tempus. Ante mauris lorem proin at magna diam consectetur donec ut sem consectetur congue non pharetra tincidunt euismod pulvinar massa molestie, ipsum ante felis, tempus proin at ac et felis. Erat ante felis lorem nibh mauris lorem, lorem nibh, mauris lorem et at ac diam elit erat ante mauris feugiat tincidunt volutpat dolor tincidunt tellus pulvinar, massa tellus sit. Lobortis euismod dolor tincidunt euismod volutpat sed tincidunt, id ipsum massa id ipsum massa molestie lorem, nibh eget dolor tincidunt id tempus ante felis tempus, congue ullamcorper pulvinar nunc. Aliquet adipiscing ac sem consectetur congue ullamcorper pharetra tincidunt id ipsum massa molestie feugiat lobortis volutpat dolor tincidunt eget sed tincidunt euismod pulvinar lorem, et elit, donec, praesent adipiscing. Aliquam praesent adipiscing aliquam proin consectetur magna diam nonummy, dolore praesent turpis nisi proin at ac diam nonummy magna euismod amet feugiat lobortis volutpat dolor, tincidunt tellus sit ut. Non consectetur magna diam adipiscing, tempus proin at aliquam proin consectetur magna sem consectetur congue ullamcorper turpis nisi, tellus euismod dolor nunc euismod ipsum laoreet id ipsum nibh eget. Dolor tincidunt euismod, ipsum massa molestie turpis ut non dolor lobortis eget dolor laoreet felis tempus magna, sem pharetra congue diam nonummy dolore aliquet sit ut non sit congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem turpis ut non pharetra tincidunt, ullamcorper. Amet dolore, aliquet turpis nisi sem pharetra congue. Non pharetra tincidunt ullamcorper molestie feugiat tincidunt, ullamcorper. Amet, dolore aliquet sit, ut volutpat, dolor tincidunt. Volutpat dolor tincidunt euismod, pulvinar ut, non consectetur. Donec praesent adipiscing aliquam praesent non dolor tincidunt. Ullamcorper amet nunc aliquet turpis nisi non pharetra. Congue aliquet turpis dolore aliquet turpis, ut non. Pharetra, ut non dolor tincidunt euismod eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at ac et nonummy erat ante molestie. Feugiat, lobortis eget lorem donec praesent consectetur nisi. Sem consectetur congue non pharetra congue ullamcorper amet. Dolore tellus feugiat lobortis volutpat dolor tincidunt volutpat. Pulvinar nunc euismod pulvinar sed tincidunt id ipsum. Ante felis aliquam praesent adipiscing ac et eget. Sed laoreet id ipsum, massa mauris, lorem nibh. Elit erat laoreet id ipsum, massa diam elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue diam amet donec praesent adipiscing aliquam sem pharetra magna diam nonummy donec mi at, amet dolore aliquet turpis nisi proin. Mauris lorem nibh eget erat mi, adipiscing, aliquam proin, mauris ac proin at magna diam nonummy donec praesent turpis dolore lobortis. Volutpat sed mi felis tempus mi felis, aliquam proin at ac diam, consectetur magna ullamcorper pharetra congue, euismod pulvinar massa id. Feugiat ante at amet congue ullamcorper pulvinar nunc euismod sit ut non dolor tincidunt volutpat dolor nunc euismod ipsum massa molestie. Feugiat nibh eget lorem nibh praesent adipiscing, aliquam proin at magna diam amet dolore aliquet, turpis nisi sem consectetur magna diam. Nonummy donec praesent, adipiscing, aliquam proin adipiscing nisi, sem consectetur magna nunc aliquet, pharetra congue ullamcorper nonummy erat mi felis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at magna sem consectetur sit nunc, tellus pharetra ut non, amet aliquam praesent at ac et at magna. Mi felis tempus massa mauris lorem nibh eget lorem nibh elit pulvinar, ut non pharetra congue ullamcorper pharetra congue. Ullamcorper turpis nisi aliquet, consectetur magna ullamcorper amet congue ullamcorper amet dolore tellus sit, nunc tellus eget sed mi. Felis, tempus ante mauris lorem nibh at erat et elit aliquam praesent adipiscing, nisi, sem consectetur magna non pharetra. Congue ullamcorper pulvinar dolor nibh mauris ac et elit donec praesent adipiscing, donec praesent adipiscing nisi sem pharetra congue. Non, pharetra congue euismod pulvinar nunc tellus pulvinar ut laoreet id tempus, ante felis tempus proin mauris ac et. Eget ipsum nunc molestie feugiat lobortis non, amet, dolore aliquet turpis dolore aliquet turpis ut volutpat lorem donec praesent. Adipiscing donec aliquet turpis nisi sem pharetra ut, non, pharetra congue euismod pulvinar massa molestie at ipsum massa molestie. Feugiat lobortis non aliquet turpis nisi sem pharetra tincidunt euismod dolor tincidunt euismod ipsum massa id ipsum massa mauris. Lorem nibh eget, erat, et felis tempus massa molestie feugiat lobortis praesent, adipiscing tempus proin consectetur, magna diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget sed laoreet, id mauris ac proin elit ac diam amet dolore aliquet turpis nisi aliquet consectetur magna sem pharetra congue diam amet dolore tellus. Sit ut non id ipsum laoreet felis tempus ante at ac et elit erat mi felis erat praesent felis aliquam, proin consectetur nisi sem consectetur magna. Diam adipiscing consectetur congue non pharetra congue ullamcorper pulvinar nunc tellus feugiat, lobortis volutpat feugiat nibh volutpat dolor tincidunt euismod ipsum ante mauris lorem nibh eget. Ac et eget mauris lorem nibh eget sed laoreet id feugiat lobortis, volutpat feugiat lobortis volutpat dolor, nunc tellus sit nisi sem, consectetur magna praesent adipiscing. Aliquam magna praesent, adipiscing tempus proin adipiscing ac et id pulvinar nunc tellus sit lobortis volutpat feugiat nibh mauris lorem et felis tempus ante mauris lorem. Nibh mi, adipiscing aliquam proin at aliquam proin consectetur congue diam amet dolore aliquet turpis nisi aliquet turpis ut non pharetra congue ullamcorper dolor, tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et at ac diam elit donec praesent turpis. Nisi sem at ac lorem lobortis volutpat sed nibh eget. Erat mi felis, tempus proin at ac et elit erat. Laoreet id feugiat massa molestie ac et, elit erat nisi. Proin consectetur magna sem nonummy magna euismod pulvinar nunc euismod. Ipsum massa id ipsum ante molestie lorem nibh eget, erat. Mi elit donec, praesent sem consectetur magna diam amet nisi. Sem consectetur nisi sem consectetur donec diam amet congue euismod. Pulvinar nunc tellus feugiat lobortis non, pharetra sit ut volutpat. Pharetra tincidunt euismod pulvinar nunc euismod ipsum massa molestie lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id sed, mi id eget ipsum laoreet. Id ipsum massa molestie ac et at. Ac et elit erat mi adipiscing aliquam. Sem consectetur ut tellus pharetra congue, non. Id ipsum massa mauris lorem nibh elit. Sed laoreet, id tempus mi felis, tempus. Ante, eget sed mi felis tempus ante. Mauris tempus proin at, amet dolore, aliquet. Turpis nisi non pharetra ut, non pharetra. Tincidunt volutpat sed nunc tellus sit ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris, elit erat laoreet mauris lorem ante at ac et, elit erat, mi felis. Tempus ante molestie feugiat lobortis eget sed laoreet felis tempus mi sem consectetur donec. Praesent adipiscing aliquam proin, at ac nibh eget, sed mi id ipsum ante at. Ac proin at erat, et nonummy donec diam volutpat, dolor tincidunt euismod pulvinar nunc. Euismod pulvinar massa, id tempus ante at lorem et at ac diam nonummy dolore. Praesent adipiscing aliquam sem turpis nisi sem id ipsum massa felis tempus proin mauris. Sed nibh eget erat, praesent adipiscing aliquam proin mauris ac, et eget erat mi. Felis, erat magna, diam nonummy donec praesent nonummy donec aliquet, sit nunc tellus sit. Lobortis non dolor tincidunt id ipsum laoreet felis ipsum massa molestie, lorem nibh elit. Erat tempus proin at magna diam consectetur donec mi adipiscing aliquam proin at lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non consectetur adipiscing, aliquam, nibh elit erat mi elit donec. Mi felis tempus ante mauris, lorem et elit donec praesent. Adipiscing, aliquam proin at lorem nibh, massa molestie dolor lobortis. Volutpat, dolor massa id feugiat massa mauris feugiat nibh volutpat. Dolor laoreet eget erat mi felis tempus praesent, adipiscing nisi. Proin aliquet amet dolore molestie ipsum massa mauris lorem et. Elit ac mi, felis, tempus mi mauris lorem ante, at. Lorem nibh id ipsum massa felis tempus massa diam nonummy. Donec proin adipiscing ac nibh eget dolor laoreet id ipsum. Ante molestie feugiat lobortis mauris ac diam consectetur magna, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, aliquam proin, adipiscing ac et at ac et elit, erat mi adipiscing tempus ante mauris adipiscing aliquam proin consectetur ac, et eget sed mi adipiscing aliquam ante. Mauris, lorem et consectetur, ac diam nonummy donec aliquet amet dolore tellus, turpis pulvinar dolore aliquet sit ut non pharetra ut non pharetra congue euismod sed laoreet id. Ipsum massa molestie dolor tincidunt euismod pulvinar tincidunt tellus feugiat massa laoreet felis tempus, mi adipiscing tempus proin adipiscing aliquam proin consectetur erat laoreet felis tempus ante molestie. Lorem proin elit ac nunc proin ullamcorper amet nunc euismod ipsum ante felis aliquam proin at lorem et elit erat laoreet id tempus ante, at ac proin at. Magna diam nonummy dolore aliquet mauris, lorem lobortis eget, lorem mi elit erat praesent nonummy donec aliquet turpis nunc tellus sit ut non amet congue ullamcorper pulvinar nunc. Tellus sit lobortis molestie felis tempus mi felis aliquam ante consectetur magna diam nonummy donec diam amet dolore, tellus turpis ut tellus feugiat lobortis mi id tempus mi. Felis lorem proin consectetur nisi, sem consectetur magna diam amet, dolore tellus, pulvinar nunc molestie feugiat nibh eget lorem nibh elit erat mi aliquet pharetra congue non dolor. Lobortis volutpat sed laoreet felis erat praesent nonummy dolore sem consectetur nisi sem consectetur congue non pharetra dolore ullamcorper pulvinar massa id consectetur magna ullamcorper amet congue ullamcorper. Pulvinar tincidunt id mi felis tempus mi adipiscing aliquam proin at aliquam, proin nonummy donec diam nonummy, dolore aliquet turpis nisi tincidunt euismod dolor mi felis erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, donec praesent diam nonummy nunc tellus sit nunc tellus ipsum, ante mauris ac et at magna ullamcorper amet, congue, aliquet. Turpis nisi aliquet sit, nunc tellus euismod ipsum ante mauris tempus, proin at aliquam sem pharetra congue ullamcorper nonummy, aliquam praesent. Adipiscing ac, proin at ac diam consectetur magna praesent adipiscing pharetra magna ullamcorper amet dolore aliquet turpis ut tellus, sit ut. Volutpat dolor tincidunt ullamcorper, amet nunc tellus sit ut volutpat pharetra congue ullamcorper sem nonummy magna diam nonummy dolore aliquet sit. Nisi sem consectetur magna diam nonummy donec aliquet, adipiscing aliquam sem consectetur congue non amet dolore ullamcorper amet dolor tincidunt volutpat. Sed laoreet felis tempus ante mauris tempus ante, mauris lorem nibh elit sed mi id, tempus ante mauris ac proin consectetur. Ac et elit turpis nisi non pharetra congue euismod pulvinar, nunc tellus ipsum massa molestie ipsum ante mauris ac et consectetur. Magna diam nonummy, dolore aliquet turpis elit donec praesent turpis dolore tellus pulvinar massa mauris lorem, ante mauris ac, et consectetur. Magna diam amet dolore ullamcorper ipsum massa id feugiat ipsum erat sed nonummy consectetur dolor aliquam nibh euismod adipiscing lorem donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At erat mi id euismod pulvinar nunc tellus sit ut volutpat feugiat lobortis eget, sed, laoreet id sed laoreet id ipsum nibh. Mauris dolor laoreet id sed laoreet proin consectetur magna, sem nonummy donec praesent turpis aliquam proin mauris lorem et nonummy erat praesent. Adipiscing tempus proin at ac, proin consectetur magna diam molestie feugiat lobortis molestie lorem nibh elit sed et, nonummy magna diam amet. Donec proin consectetur nisi, non pharetra congue non pharetra congue ullamcorper ipsum laoreet id elit ac mi elit tempus mi felis aliquam. Proin consectetur nisi sem pharetra congue euismod dolor tincidunt euismod sed laoreet felis ipsum ante laoreet felis ipsum ante mauris lorem et. Elit erat et elit donec, praesent felis, aliquam sem consectetur magna diam, consectetur, magna ullamcorper, amet nunc tellus pulvinar nunc nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, ullamcorper amet dolore ullamcorper amet tincidunt, euismod pulvinar ante mauris tempus. Congue diam, amet dolore aliquet turpis nisi sem pharetra congue ullamcorper, amet. Dolore ullamcorper, amet dolore tellus sit ut non dolor, lobortis volutpat sed. Tempus ante at ac et elit erat praesent felis aliquam proin at. Aliquam proin at, ac diam amet donec praesent adipiscing dolore aliquet turpis. Ut sem pharetra ipsum massa molestie tempus ante mauris lorem nibh elit. Erat mi felis tempus ante mauris, lorem nibh elit erat mi felis. Ipsum ante et nonummy erat praesent adipiscing aliquam proin at ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis volutpat dolor tincidunt, euismod molestie dolor congue euismod dolor laoreet id ipsum ante mauris lorem nibh mauris sed nibh, elit sed laoreet adipiscing, aliquam. Praesent adipiscing, nisi sem consectetur pulvinar nunc molestie id mauris, nonummy feugiat, congue ipsum magna nunc congue aliquet mauris pharetra ipsum nisi et id tempus massa. Molestie pharetra ut volutpat non pharetra congue ullamcorper amet congue euismod ipsum laoreet felis ipsum lobortis molestie dolor congue euismod amet nisi, sem consectetur magna diam. Consectetur turpis nisi sem consectetur donec diam amet congue ullamcorper turpis nisi tincidunt aliquet turpis dolore tellus sit nisi non pharetra tincidunt euismod pulvinar tincidunt euismod. Pulvinar massa nibh id sed laoreet id lorem ante, at aliquam sem at magna diam nonummy dolore praesent turpis aliquam proin consectetur magna sem consectetur congue. Ullamcorper pulvinar laoreet proin consectetur magna, diam elit donec praesent adipiscing donec praesent adipiscing aliquam nibh eget, sed mi felis tempus ante molestie elit donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt tellus sit ut sem consectetur ac praesent nonummy donec, congue ullamcorper amet congue euismod pulvinar nunc euismod feugiat lobortis. Non pharetra congue ullamcorper amet donec praesent at nisi sem pharetra ut non dolor tincidunt proin mauris lorem nibh elit. Sed laoreet felis erat praesent felis aliquam sem turpis ut sem pharetra ut euismod pulvinar tincidunt eget erat praesent adipiscing. Pharetra ut volutpat dolor tincidunt euismod ipsum laoreet, felis erat praesent, adipiscing aliquam sem consectetur magna sem consectetur donec, praesent. Felis aliquam praesent ullamcorper, amet congue euismod pulvinar nunc tellus feugiat massa mauris lorem nibh, eget sed laoreet id tempus. Ante felis tempus ante mauris ac diam consectetur magna, diam non pharetra ut non dolor tincidunt euismod ipsum laoreet molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec mi felis, lorem lobortis eget tellus lorem lobortis eget sed laoreet id sed laoreet, id, ipsum lobortis molestie feugiat lobortis euismod ipsum massa, tellus sit lobortis. Volutpat dolor tincidunt massa molestie lorem nibh eget lorem nibh id erat mi felis tempus proin adipiscing nisi non pharetra ut volutpat dolor tincidunt euismod pulvinar nunc. Euismod volutpat dolor tincidunt tellus sit, ut non pharetra ut, non pharetra tincidunt euismod sed laoreet id, feugiat massa molestie dolor lobortis euismod dolor nunc lobortis volutpat. Sed laoreet id tempus massa molestie, feugiat lobortis volutpat sed laoreet id ipsum, massa, molestie feugiat massa volutpat dolor lobortis id, ipsum laoreet id eget erat, mi. Felis tempus, ante felis tempus, proin turpis, magna sem nonummy donec praesent adipiscing aliquam proin adipiscing nisi sem pharetra ut non dolor lobortis volutpat, felis tempus nibh. Mauris erat mi elit erat mi adipiscing donec aliquet adipiscing nisi, non pharetra ut volutpat dolor laoreet elit erat mi lobortis euismod dolor tincidunt id ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam ante, mauris lorem nibh elit adipiscing, aliquam proin consectetur magna ullamcorper pharetra congue, ullamcorper turpis dolore aliquet sit nisi sem dolor tincidunt euismod dolor, laoreet. Id tempus mi felis tempus donec, praesent nonummy aliquam praesent, at ac et at ac et elit, donec praesent, turpis nisi sem at magna diam consectetur magna. Diam nonummy aliquam congue ullamcorper pharetra dolore tellus turpis nisi non pharetra congue ullamcorper amet dolore, ullamcorper amet, nunc tellus feugiat lobortis molestie lorem nibh volutpat, tellus. Sit ut non dolor tincidunt id pulvinar nunc non pharetra, ut non dolor, tincidunt euismod pulvinar dolore aliquet sit nisi non pharetra congue volutpat pulvinar nunc ante. Mauris ac nibh eget erat praesent adipiscing aliquam praesent adipiscing aliquam et elit, ac, mi elit donec aliquet turpis nisi sem consectetur nisi non pharetra congue mi. Felis lorem ante at aliquam proin consectetur congue ullamcorper amet dolore aliquet turpis dolore, aliquet turpis nisi non pharetra erat, ante, felis tempus proin at magna sem. Consectetur congue diam adipiscing aliquam proin adipiscing aliquam sem pharetra magna ullamcorper amet dolore aliquet, amet dolore tellus sit dolor laoreet, felis tempus praesent adipiscing aliquam proin. Mauris ac et nonummy donec praesent felis aliquam proin at aliquam, proin consectetur ac diam, nonummy donec aliquet mauris lorem nibh, mauris erat diam nonummy magna, praesent. Adipiscing aliquam, praesent adipiscing aliquam proin consectetur magna ullamcorper pharetra congue ullamcorper pulvinar massa id ipsum, ante felis consectetur congue euismod pulvinar nunc euismod, pulvinar, massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore congue ullamcorper nonummy aliquam proin at lorem proin at sed laoreet molestie ipsum massa mauris lorem. Lobortis volutpat dolor nunc tellus sit ut non id sed mi felis aliquam proin adipiscing nisi proin. At, ac et nonummy donec aliquet amet dolore tellus sit nunc volutpat pharetra congue ullamcorper, amet sit. Ut non pharetra, dolore, aliquet sit nisi, non consectetur magna ullamcorper amet congue ullamcorper amet dolore tellus. Sit ut sem pharetra magna ullamcorper nonummy donec, aliquet volutpat dolor tincidunt tellus pulvinar massa molestie feugiat. Lobortis non dolor tincidunt mi molestie feugiat lobortis eget sed laoreet felis tempus mi adipiscing pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac nibh, eget sed laoreet id. Ipsum lobortis molestie lorem et elit ac. Dolore sem at magna sem consectetur, magna. Ullamcorper nonummy donec praesent adipiscing aliquam sem. Consectetur magna praesent nonummy donec praesent adipiscing. Aliquam proin, consectetur amet nunc aliquet turpis. Nisi sem consectetur magna praesent, adipiscing donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget ipsum, laoreet id ipsum ante diam nonummy dolore ullamcorper turpis dolore. Aliquet sit, ut sem pharetra magna diam amet dolore tellus sit nunc. Non sit lobortis volutpat, dolor laoreet id mauris ac, et elit ac. Diam nonummy, dolore aliquet amet nunc tellus pulvinar nunc volutpat dolor tincidunt. Volutpat dolor laoreet euismod, pulvinar laoreet id, tempus ac diam, pharetra, congue. Ullamcorper amet dolore molestie feugiat massa molestie tempus nibh, elit erat et. Nonummy magna ullamcorper amet nunc tellus, sit ac et nonummy magna ullamcorper. Pharetra tincidunt id ipsum laoreet felis erat mi at lorem nibh eget. Sed mi felis tempus ante mauris lorem lobortis eget, lorem aliquam ante. At ac proin, at magna ullamcorper amet, congue ullamcorper pulvinar massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna magna diam nonummy erat mi felis tempus ante. Mauris dolor tincidunt id ipsum, laoreet felis ipsum ante. At ac et at ac diam nonummy erat magna. Diam elit erat ante mauris tempus ante mauris ac. Et eget donec praesent nonummy dolore aliquet, turpis dolore. Sem at ac diam amet congue massa molestie tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar, nunc non pharetra ut, diam amet dolore, aliquet amet dolore tellus feugiat pulvinar nunc tellus turpis ut non pharetra magna, ullamcorper pulvinar, nunc euismod pulvinar nunc molestie. Lorem ante mauris aliquam sem consectetur magna diam nonummy sit lobortis volutpat lorem, nibh elit erat, mi felis ipsum ante felis nisi aliquet turpis ut non pharetra ut volutpat. Sed nibh id sed laoreet felis aliquam magna ullamcorper pharetra congue ullamcorper pulvinar nunc id tempus mi felis tempus proin at nisi sem pharetra ut ullamcorper pulvinar tincidunt tellus. Pulvinar pharetra dolore ullamcorper turpis dolore tellus sit ut volutpat dolor, lobortis euismod dolor tincidunt id tempus ante felis, aliquam proin consectetur nisi sem consectetur magna ullamcorper pharetra ipsum. Massa mauris lorem nibh elit ac et nonummy, dolore ullamcorper amet dolore aliquet turpis nisi non pharetra tincidunt volutpat sed laoreet eget erat praesent nonummy donec ut non pharetra. Congue euismod pulvinar massa, id ipsum massa mauris feugiat, lobortis eget sed laoreet, felis tempus mi, felis consectetur congue ullamcorper amet dolore tellus pulvinar nunc tellus sit, ut non. Pharetra tincidunt euismod ipsum laoreet felis, tempus mi felis aliquam ante at ac sem consectetur ipsum ante mauris feugiat nibh eget, ac et at ac ullamcorper amet dolore praesent. At, ac, proin elit ac mi felis erat ante, felis, lorem ante at, amet donec aliquet turpis nisi sem consectetur magna ullamcorper amet dolore euismod pulvinar nunc molestie feugiat. Massa volutpat feugiat tincidunt volutpat dolor laoreet felis erat praesent non consectetur magna praesent adipiscing aliquam ante, mauris lorem nibh eget sed mi id feugiat lobortis volutpat dolor tincidunt. Euismod dolor, tincidunt, id pulvinar nunc molestie feugiat erat praesent felis tempus proin, adipiscing aliquam sem pharetra congue non dolor tincidunt id sed laoreet, felis tempus ante felis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat, pulvinar nunc tellus turpis nisi non pharetra lobortis non dolor laoreet ante mauris ac et at ac mi elit erat mi adipiscing nisi sem, consectetur nisi sem. Consectetur donec praesent adipiscing aliquam proin at lorem et consectetur pulvinar nunc tellus feugiat massa molestie feugiat lobortis eget sed mi elit donec praesent adipiscing donec aliquet consectetur nisi. Sem pharetra ut volutpat sed nibh, proin at aliquam proin consectetur magna diam amet donec aliquet turpis dolore, tellus ipsum lobortis volutpat feugiat lobortis euismod pulvinar, dolore tellus pulvinar. Lorem nibh eget erat praesent felis aliquam proin adipiscing nisi proin consectetur magna non amet congue aliquet turpis dolore aliquet sit, ut tellus feugiat ut non dolor feugiat nibh. Mauris sed laoreet euismod pulvinar nunc molestie, feugiat lobortis volutpat feugiat lobortis volutpat sed mi nonummy donec diam amet dolore tellus sit nunc non pharetra ipsum, laoreet id ipsum. Ante mauris ac, et elit ac diam amet dolore ullamcorper turpis nisi, aliquet, sit nisi non felis erat praesent adipiscing donec praesent, turpis aliquam tellus pharetra ut non, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, aliquet felis, aliquam proin at magna sem consectetur, congue ullamcorper pulvinar nunc tellus, sit ut tellus sit congue non pharetra dolore aliquet amet nunc. Nibh, eget sed massa molestie feugiat lobortis volutpat dolor congue euismod pulvinar tincidunt tellus pulvinar nunc molestie sit ut non dolor tincidunt id ipsum massa. Nibh id sed massa, id tempus ante mauris, lorem nibh mauris sed mi felis, erat mi adipiscing tempus ante at ac et, at donec diam. Nonummy pharetra congue, non pharetra dolore ullamcorper amet nunc tellus sit massa mauris lorem ante mauris ac diam nonummy magna, diam nonummy, dolore aliquet turpis. Sed tincidunt, euismod amet, dolore aliquet sit, ut ullamcorper pharetra congue euismod dolor tincidunt id ipsum ante mauris tempus ante, at magna diam consectetur congue. Non pharetra ipsum massa molestie feugiat nibh elit ac et nonummy dolore ullamcorper amet nunc euismod ipsum nunc molestie feugiat lobortis eget, lorem nibh eget. Erat mi adipiscing, at donec diam nonummy, donec praesent at lorem et elit erat, mi elit erat mi adipiscing aliquam sem, consectetur nisi nunc euismod. Pulvinar nunc, tellus sit ut non pharetra tincidunt euismod, pulvinar, massa molestie ipsum massa mauris ac, et elit erat et elit erat praesent adipiscing dolore. Lobortis eget dolor laoreet eget sed laoreet felis tempus ante mauris aliquam, proin at ac diam nonummy dolore ullamcorper turpis dolore tellus sit ut non. Dolor lobortis ante mauris lorem nibh volutpat dolor laoreet id ipsum, nunc tellus, feugiat lobortis, molestie feugiat lobortis volutpat dolor tincidunt euismod feugiat massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue ullamcorper amet dolore tellus turpis ut tellus, pharetra ut non pharetra feugiat massa. Molestie feugiat nibh eget erat et felis tempus ante felis, tempus ante mauris ac et. Elit donec praesent adipiscing, aliquam proin at aliquam proin ullamcorper, turpis aliquam proin at erat. Et elit tempus mi, felis aliquam, ante mauris ac et elit sed laoreet felis aliquam. Ante mauris ac et aliquet adipiscing nisi sem, consectetur magna diam consectetur dolore ullamcorper amet. Nisi sem consectetur magna et elit erat, mi id tempus ante at amet dolore ullamcorper. Turpis nisi sem consectetur nisi, ullamcorper nonummy donec aliquet amet, dolore aliquet turpis nisi, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar nunc molestie feugiat massa, molestie feugiat, nibh eget sed mi felis tempus mi adipiscing aliquam ante at ac diam, nonummy donec ut non pharetra lobortis volutpat sed laoreet. Id sed nunc molestie sit lobortis molestie feugiat lobortis volutpat sed laoreet felis erat mi adipiscing aliquam sem ullamcorper amet nunc euismod ipsum laoreet felis aliquam proin, at ac et. Eget sed laoreet id tempus ante felis ac proin at ac et, elit donec praesent sem pharetra ut euismod amet nunc tellus sit nunc tellus sit ut non dolor tincidunt. Euismod pulvinar massa id ipsum ante molestie feugiat tempus mi felis tempus ante, at magna diam nonummy donec diam nonummy donec, aliquet turpis aliquam proin consectetur magna ullamcorper amet congue. Ullamcorper pulvinar nunc tellus pulvinar erat mi elit donec mi felis tempus ante at lorem et elit donec praesent nonummy aliquam proin at, aliquam et elit ac et nonummy dolore. Euismod pulvinar, lorem nibh mauris lorem nibh elit donec praesent adipiscing donec tellus turpis ut non sit lobortis volutpat dolor tincidunt, euismod mauris ac nibh elit, ac et elit donec. Diam amet dolore tellus pulvinar nunc tellus feugiat lobortis eget sed tincidunt, euismod ipsum massa id tempus ante diam amet dolore aliquet turpis dolore aliquet turpis nisi sem nonummy magna. Diam felis lorem nibh eget lorem nibh eget erat mi adipiscing aliquam praesent adipiscing nisi tincidunt volutpat sed laoreet felis tempus mi felis tempus ante eget sed tincidunt euismod pulvinar. Massa tellus sit lobortis eget sed laoreet euismod amet dolore sem consectetur amet dolore aliquet consectetur magna et elit erat praesent nonummy aliquam, proin at magna sem consectetur magna ullamcorper. Nonummy, donec praesent amet ut non sit ut non id sit ut, volutpat feugiat, lobortis volutpat dolor tincidunt, euismod pulvinar, nunc molestie feugiat, lobortis volutpat dolor tincidunt id ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet consectetur, magna et nonummy donec aliquet amet nunc tellus pulvinar nunc tellus. Id sed ante molestie lorem lobortis non pharetra tincidunt ullamcorper amet dolore aliquet. Turpis ut non pharetra congue euismod dolor tincidunt euismod ipsum ante mauris elit. Tempus massa molestie lorem ante mauris lorem nibh eget erat mi felis tempus. Proin molestie lorem nibh volutpat, dolor tincidunt, tellus turpis nisi non pharetra ipsum. Mi felis aliquam proin adipiscing nisi congue tellus turpis nisi sem pharetra ut. Non pharetra, congue euismod, pulvinar, nunc, molestie feugiat massa mi elit erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt tellus sit, nunc tellus sit, ut volutpat. Dolor nibh ante at, aliquam, proin consectetur, erat et. Felis erat praesent adipiscing tempus proin at, magna sem. Consectetur congue non dolor tincidunt euismod pulvinar nunc molestie. Feugiat erat laoreet id tempus, ante, molestie feugiat lobortis. Volutpat, pulvinar nunc euismod ipsum massa mauris tempus nibh. Eget, lorem nibh eget sed massa molestie feugiat sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, elit erat, praesent adipiscing tempus ante. At lorem et nonummy donec praesent adipiscing. Aliquam donec praesent felis aliquam praesent at. Aliquam sem elit ac diam nonummy donec. Mi adipiscing aliquam proin mauris lorem nibh. Id ipsum, massa, molestie id sit ut. Non consectetur magna, mi adipiscing, tempus ante. Molestie dolor tincidunt euismod pulvinar tincidunt euismod. Ipsum ante felis tempus proin at ac. Diam nonummy sit nunc tellus feugiat, lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore sem turpis, magna sem consectetur dolore aliquet pulvinar dolore sem ullamcorper pulvinar. Nunc tellus, sit nisi sem pharetra congue ullamcorper amet dolore aliquet amet nunc, tellus. Turpis ut non pharetra tincidunt ullamcorper dolor tincidunt id eget lorem et nonummy erat. Mi felis aliquam proin at lorem et elit ac et amet donec aliquet amet. Dolore aliquet, sit nisi non pharetra tincidunt ut volutpat, feugiat lobortis euismod dolor laoreet. Id ipsum laoreet id ipsum ante, mauris ac et elit erat, mi felis ipsum. Ante mauris nonummy dolore aliquet turpis nisi aliquet sit, nunc tellus sit ut non. Amet dolore aliquet sit nisi sem sit ut volutpat feugiat lobortis volutpat ipsum laoreet. Felis consectetur magna diam consectetur magna diam amet, nunc tellus sit nunc tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin mauris id tempus massa molestie lorem nibh elit sed laoreet id pulvinar nunc volutpat dolor lobortis volutpat. Dolor tincidunt euismod pulvinar massa molestie ipsum lobortis eget tellus feugiat massa molestie feugiat lobortis eget sed laoreet. Id ipsum massa mauris tempus ante at ac diam nonummy donec praesent adipiscing donec praesent turpis sed, laoreet. Eget sed laoreet felis erat praesent adipiscing nisi sem consectetur magna diam consectetur magna diam nonummy donec praesent. Turpis, magna sem consectetur pulvinar ut non pharetra congue ullamcorper pharetra congue euismod ipsum massa id ipsum ante. Mauris lorem ante at ac et elit erat mi felis tempus ante diam nonummy donec aliquet turpis, ut. Proin elit erat laoreet id ipsum ante felis lorem ante elit sed laoreet id ipsum massa mauris lorem. Nibh at, ac donec aliquet turpis, nisi sem pharetra, ut volutpat, feugiat lobortis euismod dolor massa molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi diam elit donec, praesent nonummy donec aliquet turpis, nisi proin consectetur magna et nonummy aliquam proin at aliquam. Proin elit erat et elit consectetur magna diam consectetur magna, ullamcorper nonummy, dolore aliquet turpis nisi sem consectetur congue. Ullamcorper adipiscing aliquam proin mauris lorem lobortis, volutpat sed tincidunt id eget, erat et elit erat, praesent, adipiscing aliquam. Ante mauris ac proin, consectetur magna praesent adipiscing tempus massa, mauris lorem, nibh eget erat mi felis at magna. Diam nonummy, magna, diam nonummy donec, proin at magna sem consectetur magna diam, amet dolore, aliquet turpis dolore aliquet. Sit ut non pharetra turpis ut, volutpat feugiat, lobortis volutpat dolor tincidunt id ipsum massa molestie lorem ante mauris. Ac proin at sed, laoreet id ipsum ante at lorem nibh volutpat felis aliquam ante elit ac mi nonummy. Donec praesent adipiscing aliquam praesent turpis ut non pharetra congue ullamcorper nonummy congue ullamcorper turpis nisi aliquet sit lobortis. Dolore aliquet sit lobortis molestie dolor tincidunt euismod pulvinar, tincidunt euismod sit ut sem pharetra congue ullamcorper pharetra elit. Turpis, dolor, lorem congue ante tellus sit ut nunc molestie, feugiat lobortis volutpat pharetra congue euismod amet nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At magna, nisi proin euismod pulvinar dolore tellus sit, ut tellus pharetra congue diam nonummy, donec proin at ac proin elit sed mi felis. Erat ante, non dolor tincidunt euismod pulvinar tincidunt euismod ipsum massa mauris eget erat laoreet felis ipsum lobortis molestie, congue, euismod pulvinar massa molestie. Feugiat massa molestie lorem ante mauris ac et elit donec praesent adipiscing donec praesent adipiscing aliquam et elit erat, mi felis aliquam magna ullamcorper. Amet donec praesent adipiscing aliquam, proin at ac mi nonummy erat mi mauris tempus proin mauris ac nibh elit donec mi sem consectetur ac. Et nonummy donec aliquet, adipiscing ac et elit erat, mi elit erat ante, mauris, lorem nibh eget sed nibh eget donec praesent adipiscing aliquam. Sed mi felis tempus ante at aliquam et at ac sem consectetur donec diam nonummy dolore, tellus sit nunc tellus sit, congue non amet. Donec aliquet non pharetra tincidunt, euismod pulvinar nunc molestie ipsum massa molestie lorem nibh eget erat mi, felis, erat mi mauris tempus ipsum nunc. Tellus sit ut, volutpat pharetra tincidunt euismod pulvinar, nunc molestie feugiat lobortis volutpat dolor lobortis euismod dolor tincidunt euismod ipsum massa molestie feugiat lobortis. Eget felis tempus proin at ac et elit erat laoreet id ipsum massa mauris, feugiat lobortis euismod dolor laoreet id tempus ante felis aliquam. Proin mauris ac et nibh mauris lorem nibh elit erat et nonummy donec, aliquet, turpis dolore tellus feugiat lobortis molestie lorem ante mauris sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet turpis aliquam sem consectetur magna diam nonummy donec praesent. Turpis, aliquam proin consectetur magna sem tellus sit ut non pharetra. Congue ullamcorper nonummy, aliquam, proin at, ac et elit erat mi. Nonummy donec proin mauris lorem nibh volutpat adipiscing, ac et consectetur. Magna diam consectetur magna, diam, amet nunc tellus sit ut non. Pharetra congue ullamcorper nonummy dolore praesent at ac et elit erat. Laoreet, nibh eget erat mi elit erat praesent felis aliquam, proin. At ac et elit erat praesent nonummy dolore, praesent, adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin elit erat mi felis erat ante volutpat pharetra congue ullamcorper pulvinar nunc, tellus sit nisi non consectetur sit nunc molestie feugiat massa. Molestie dolor tincidunt euismod pulvinar nunc tellus sit nisi, non pharetra congue ullamcorper pulvinar dolore aliquet at ac et praesent adipiscing aliquam, sem. Consectetur magna diam nonummy congue ullamcorper amet nisi sem consectetur, magna et, nonummy, donec praesent adipiscing tempus ante mauris, lorem et nonummy magna. Aliquam sem consectetur congue ullamcorper amet dolore ullamcorper, amet nunc molestie feugiat massa mauris tempus nibh eget erat mi elit donec praesent felis. Consectetur magna diam nonummy donec praesent adipiscing aliquam et at magna diam amet dolore aliquet amet dolore, tellus sit ut volutpat feugiat nibh. Eget sed tincidunt eget consectetur ut non pharetra congue ullamcorper pharetra, dolore, ullamcorper pulvinar, dolore tellus feugiat lobortis molestie feugiat nibh eget sed. Laoreet id tempus mi felis nisi sem turpis pulvinar dolore aliquet sit ut tellus sit, ut volutpat dolor laoreet elit ac et elit. Donec praesent adipiscing nisi dolore, aliquet turpis dolore aliquet sit ut tellus feugiat lobortis eget lorem nibh eget erat mi adipiscing donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat lobortis eget sed laoreet, id, ipsum ante mauris. Feugiat lobortis eget lorem nibh elit erat, mi id tempus. Magna diam nonummy dolore ullamcorper amet dolore aliquet turpis nisi. Diam consectetur, donec praesent adipiscing nisi sem consectetur ac et. Nonummy, donec diam non, sit lobortis volutpat sed laoreet id. Ipsum massa, molestie, feugiat massa molestie feugiat ante eget sed. Tincidunt id ipsum massa mauris lorem lobortis eget sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar nunc molestie feugiat ut volutpat dolor tincidunt volutpat dolor laoreet id ipsum ante mauris lorem erat praesent adipiscing, tempus ante, mauris ac et elit erat mi felis. Tempus ante molestie, feugiat lobortis, volutpat sed laoreet, felis erat praesent adipiscing consectetur magna ullamcorper amet nunc tellus pulvinar nunc non consectetur, congue, ullamcorper amet, tincidunt euismod pulvinar, massa. Aliquet turpis ut non pharetra congue euismod pulvinar nunc lobortis volutpat sed, laoreet eget sed laoreet felis tempus ante eget ac et eget sed laoreet felis, tempus ante felis. Aliquam proin at ac nisi sem consectetur magna, sem consectetur magna diam nonummy donec aliquet turpis nisi non pharetra ut ullamcorper pharetra congue euismod pulvinar massa id feugiat massa. Mauris tempus magna ullamcorper amet dolore tellus sit ut non sit ut volutpat, sed laoreet id ipsum massa id, feugiat lobortis volutpat feugiat lobortis eget, erat mi elit eget. Felis aliquam sem turpis nisi non sit ut volutpat, pharetra, nunc, tellus sit nisi proin at ac diam nonummy turpis nisi non dolor, congue volutpat dolor, laoreet felis tempus. Mi adipiscing, donec tellus sit nunc tellus, sit ut volutpat sed laoreet eget sed mi elit erat ut non pharetra tincidunt euismod, dolor, nunc tellus sit, ut sem consectetur. Magna praesent nonummy dolore tellus sit ut non sit ut non pharetra, congue euismod amet lorem nibh elit ac et nonummy donec aliquet adipiscing nisi sem consectetur nisi non. Pharetra, magna diam adipiscing donec praesent adipiscing nisi proin, at magna diam amet, ipsum massa mauris lorem nibh elit ac mi elit donec praesent adipiscing aliquam proin at ac. Diam nonummy donec praesent adipiscing donec proin at ac nibh eget adipiscing aliquam proin at erat laoreet id tempus massa mauris lorem, nibh eget, sed nibh eget, erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus pharetra ut diam, nonummy, erat mi felis. Aliquam proin at erat mi felis tempus ante. Nibh eget erat praesent, nonummy donec praesent turpis. Ut, non pharetra congue ullamcorper amet congue aliquet. Amet dolore sem turpis, ut non, dolor tincidunt. Euismod molestie feugiat nibh eget sed laoreet id. Ipsum laoreet felis aliquam proin at, ac et. Eget ipsum massa, id feugiat lobortis molestie lorem. Nibh eget non dolor tincidunt euismod dolor nunc. Euismod sit nunc tellus sit ut, volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin, at, erat mi proin consectetur ac et elit erat praesent felis aliquam proin adipiscing aliquam proin consectetur magna diam adipiscing aliquam praesent turpis nisi proin consectetur nisi. Sem aliquet sit, ut non, dolor lobortis volutpat dolor laoreet eget ipsum massa mauris lorem ante at ac et eget sed laoreet felis tempus proin at nonummy donec. Mi felis tempus ante mauris ac diam elit donec ullamcorper amet, dolore praesent turpis nisi non sit lobortis volutpat dolor nibh eget sed mi aliquet turpis ut, sem. Pharetra congue ullamcorper amet dolore tellus, pulvinar massa, molestie feugiat lobortis volutpat dolor tincidunt euismod pulvinar nunc tellus sit ut nunc molestie feugiat massa molestie feugiat, nibh eget. Dolor mi felis tempus massa mauris tempus proin at, ac nibh eget sed nunc tellus ipsum massa mauris lorem donec aliquet turpis nisi sem consectetur nisi sem consectetur. Congue euismod amet donec aliquet consectetur nisi sem, pharetra congue non dolor tincidunt id pulvinar massa id eget, sed, laoreet tellus sit lobortis molestie, feugiat nibh volutpat sed. Tincidunt euismod pulvinar nunc non sit congue ullamcorper amet pharetra ut non pharetra congue euismod pulvinar massa molestie feugiat lobortis molestie feugiat tincidunt volutpat dolor tincidunt euismod pulvinar. Ut non sit, ut diam amet nunc euismod non dolor laoreet id sed massa molestie sit, ut non pharetra, congue ullamcorper amet dolore tellus pulvinar nunc mauris feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non pharetra congue ullamcorper pulvinar nunc tellus, feugiat lobortis volutpat dolor congue euismod pulvinar, nunc tellus eget dolor tincidunt euismod pulvinar ut. Non, nonummy magna diam adipiscing ipsum nibh mauris lorem nibh eget sed laoreet id tempus massa molestie lorem dolore aliquet turpis nisi proin. At ac et eget sed nunc molestie feugiat lobortis volutpat dolor tincidunt euismod pulvinar nunc tellus sit nisi ullamcorper amet congue euismod felis. Lorem nibh volutpat dolor laoreet id ipsum massa tellus feugiat nibh at, sed nibh eget erat mi id tempus praesent turpis nisi, tincidunt. Euismod pulvinar nunc tellus pulvinar nunc volutpat feugiat lobortis volutpat dolor tincidunt euismod pulvinar massa molestie ipsum ante eget lorem nibh elit erat. Mi, felis erat ut non pharetra tincidunt euismod, pulvinar nunc tellus sit ut tellus sit, ut non dolor nunc, tellus turpis, nunc tellus. Ipsum massa volutpat pharetra tincidunt ullamcorper amet lorem nibh elit erat et nonummy donec praesent, nonummy donec aliquet consectetur ac, et nonummy magna. Diam amet dolore, aliquet mauris lorem proin at, erat mi elit erat mi mauris lorem ante at magna sem nonummy donec praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum ante mauris ac et eget sed laoreet felis tempus, ante mauris lorem nibh eget, erat. Mi felis erat nisi non pharetra ut ullamcorper amet dolore aliquet turpis nisi sem consectetur congue. Ullamcorper, amet dolore aliquet amet, dolore aliquet turpis, nisi sem nonummy turpis ut non pharetra ut. Volutpat dolor tincidunt euismod ipsum massa id ipsum massa molestie feugiat tincidunt euismod pulvinar massa tellus. Sit ut non tellus sit, ut tincidunt euismod, ipsum ante molestie, feugiat nibh mauris ac proin. Elit erat, praesent adipiscing aliquam proin at aliquam, proin, elit ac et elit consectetur nisi diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante mauris lorem, laoreet euismod pulvinar nunc non pharetra, congue ullamcorper nonummy sit ut non amet congue aliquet turpis nisi. Sem at magna diam consectetur, congue diam nonummy nunc tellus sit nisi sem pharetra congue non dolor congue ante at ac. Nibh eget, ac mi elit donec diam nonummy, nisi aliquet turpis ut non sit lobortis volutpat dolor laoreet eget ipsum laoreet. Felis consectetur magna non pharetra congue ullamcorper pulvinar nunc euismod tempus ante felis tempus proin at ac nibh, elit, erat mi. Adipiscing aliquam proin non pharetra congue ullamcorper pulvinar massa id ipsum ante felis aliquam sem turpis nisi sem pharetra congue, euismod. Dolor, tincidunt id sed massa mauris tempus, ante eget adipiscing donec praesent at aliquam proin consectetur magna diam nonummy donec, praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor nunc tellus euismod dolor tincidunt euismod pulvinar nunc tellus sit ut volutpat pharetra dolore ullamcorper, turpis. Nisi aliquet turpis ut sem consectetur magna ullamcorper turpis dolore aliquet ullamcorper nonummy donec aliquet turpis, ut. Non pharetra magna diam amet, tincidunt euismod, pulvinar massa molestie feugiat massa molestie, feugiat nibh eget erat. Et, elit turpis nisi sem pharetra congue ullamcorper pulvinar nunc tellus pulvinar massa molestie, ipsum massa molestie. Feugiat lobortis eget erat mi elit, donec praesent non pharetra congue euismod pulvinar nunc euismod sit nunc. Tellus feugiat lobortis eget sed et elit ac mi, felis tempus praesent turpis nisi aliquet consectetur nisi. Sem, euismod pulvinar lobortis volutpat feugiat lobortis, volutpat, sed laoreet eget sed mi id lorem ante mauris. Ac et eget erat mi elit tempus ante felis ac dolore praesent mauris lorem lobortis eget, sed. Tincidunt euismod sit nunc tellus pharetra congue non, pharetra tincidunt id ipsum massa id ipsum ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra magna, diam adipiscing aliquam, sem consectetur nisi, non consectetur magna ullamcorper nonummy elit erat. Mi felis tempus ante at lorem lobortis euismod amet nunc tellus, turpis nisi sem consectetur. Magna ullamcorper amet dolore aliquet sit ut tellus eget, sed massa molestie sit ut non. Dolor tincidunt volutpat dolor tincidunt molestie ipsum ante mauris aliquam, proin at ac diam nonummy. Donec praesent adipiscing aliquam donec praesent adipiscing donec aliquet amet nisi sem at ac diam. Nonummy tempus ante mauris tempus ante at ac diam consectetur magna ullamcorper non pharetra congue. Volutpat, dolor congue id ipsum laoreet id tempus, massa mauris lorem et, elit sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur nisi sem consectetur magna diam adipiscing, aliquam proin adipiscing ac proin at ac mi id ipsum massa mauris. Lorem lobortis volutpat, felis, tempus lobortis eget lorem nibh, eget sed massa, felis tempus proin at lorem nibh elit, erat. Mi felis erat ante at aliquam sem consectetur amet nunc tellus pulvinar ut tellus sit lobortis, volutpat sed laoreet id. Sed mi id tempus ante at, ac et eget sed laoreet id tempus ante molestie felis erat mi adipiscing aliquam. Proin at ac diam nonummy magna ullamcorper amet donec praesent at aliquam proin at ac, mi felis erat ut non. Consectetur dolore ullamcorper amet nunc euismod ipsum massa mauris aliquam proin, at ac diam nonummy, magna, diam amet congue euismod. Pulvinar, nunc molestie ipsum massa et elit donec praesent felis aliquam ante at ac, et nonummy magna diam, amet nunc. Tellus sit ut sem at ac diam adipiscing aliquam praesent at nonummy erat ante, mauris lorem ante eget sed laoreet. Felis tempus ante mauris lorem ante at aliquam et at donec praesent proin at, ac mi felis ipsum massa felis. Tempus proin at ac et elit erat praesent nonummy donec aliquet turpis nisi non consectetur, congue non, pharetra dolore ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At lorem nibh elit erat et elit erat mi felis lorem nibh mi felis, tempus ante at ac proin. Elit sed, laoreet felis tempus proin adipiscing aliquam proin consectetur magna diam consectetur magna ullamcorper amet nunc tellus euismod. Amet dolore tellus pulvinar nunc tellus sit ut non pharetra congue euismod pulvinar nunc, aliquet ullamcorper amet nunc aliquet. Turpis nisi sem nonummy, donec ac et elit, donec praesent adipiscing donec aliquet sit nunc tellus sit ut non. Dolor tincidunt euismod pulvinar dolore aliquet turpis nisi non id ipsum ante molestie feugiat lobortis eget lorem et eget. Sed laoreet molestie feugiat lobortis volutpat pharetra tincidunt ullamcorper turpis dolore aliquet, turpis nisi non pharetra lobortis mi mauris. Lorem nibh mauris ac et elit, donec praesent, adipiscing aliquam proin at aliquam sem pharetra, congue diam amet, dolore. Aliquet turpis aliquam proin consectetur magna dolore aliquet turpis magna diam, consectetur congue, ullamcorper pharetra nunc tellus sit nunc. Non pharetra congue ullamcorper amet congue ut volutpat dolor lobortis volutpat, dolor tincidunt id ipsum ante felis tempus, nibh. Eget sed nibh, eget erat, mi felis tempus ante, mauris, ac et elit erat ac nibh euismod pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit tempus ante mauris feugiat lobortis volutpat proin consectetur ac, mi adipiscing aliquam proin at ac et at ac diam consectetur donec aliquet amet nisi. Aliquet, turpis ut non sit ut non dolor tempus proin, adipiscing nisi sem, consectetur congue ullamcorper amet, dolore aliquet amet dolore aliquet, sit ut non. Dolor lobortis volutpat dolor laoreet eget erat mi et, elit, erat mi adipiscing aliquam proin at, ac et elit ac diam nonummy donec praesent adipiscing. Aliquam proin consectetur magna diam nonummy, turpis nisi, non pharetra congue non pharetra congue, ullamcorper amet nunc molestie sit lobortis, molestie feugiat lobortis eget erat. Mi felis tempus mi felis tempus ante at felis aliquam proin adipiscing aliquam proin pharetra congue ullamcorper amet dolore ullamcorper amet nisi aliquet turpis nisi. Non pharetra tincidunt euismod dolor tincidunt id ipsum massa molestie eget sed ante felis tempus proin at ac et elit ac, diam amet dolore aliquet. Turpis nisi proin consectetur ac diam consectetur donec diam et elit donec diam nonummy dolore aliquet, sit nisi non sit congue non pharetra tincidunt euismod. Pulvinar nunc molestie sit ut, volutpat dolor lobortis eget erat et aliquet sit, ut non sit congue ullamcorper dolor tincidunt tellus sit, nunc molestie feugiat. Lobortis non amet dolore aliquet, adipiscing aliquam proin at ac diam nonummy magna nunc tellus feugiat, lobortis volutpat lorem laoreet eget erat praesent, adipiscing donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam amet congue ullamcorper adipiscing, aliquam proin at lorem nibh felis tempus massa molestie feugiat lobortis volutpat sed laoreet. Id ipsum, massa molestie elit erat laoreet id ipsum massa mauris tempus ante at ac, mi elit erat praesent, adipiscing. Aliquam praesent adipiscing, aliquam et elit erat praesent felis consectetur congue diam amet dolore ullamcorper turpis nisi aliquet consectetur nisi. Sem, elit tempus mi felis lorem, nibh eget sed laoreet euismod ipsum massa id ipsum massa mi elit erat proin. At, ac et at, ac et nonummy magna ullamcorper amet donec sem consectetur magna diam consectetur magna ullamcorper nonummy feugiat. Lobortis non pharetra tincidunt euismod, ipsum massa id ipsum mi adipiscing aliquam sem turpis nisi sem pharetra congue ullamcorper amet. Nunc tellus sit ut tellus feugiat erat praesent felis aliquam proin adipiscing aliquam proin consectetur magna et nonummy dolore praesent. Adipiscing aliquam proin at ac diam consectetur donec mi nonummy dolore, tellus sit, dolor laoreet euismod ipsum massa molestie feugiat. Lobortis molestie lorem proin consectetur magna diam consectetur magna ullamcorper amet dolore, lobortis, eget sed, nibh elit erat mi felis. Aliquam proin at aliquam proin, at magna diam nonummy donec praesent, turpis dolore aliquet turpis ut sem consectetur erat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum nibh volutpat dolor tincidunt ullamcorper pulvinar nunc molestie, volutpat pulvinar tincidunt molestie feugiat lobortis, volutpat pharetra congue. Ullamcorper amet dolore aliquet turpis nunc tellus feugiat nibh eget sed, nibh id ipsum laoreet felis elit ac mi. Elit erat praesent adipiscing nisi sem consectetur magna sem nonummy, donec diam amet nunc tellus ipsum massa id tempus. Ante, mauris dolor nibh praesent at aliquam, sem consectetur magna sem consectetur donec praesent adipiscing aliquam sem at ac. Diam amet feugiat ac tincidunt proin volutpat adipiscing proin, volutpat adipiscing lorem congue praesent id consectetur ipsum aliquam tincidunt. Praesent volutpat pharetra erat massa sem, felis ipsum nunc non nonummy pulvinar magna tincidunt proin non laoreet aliquet at. Feugiat laoreet euismod pulvinar massa molestie ipsum ante mauris, tempus proin consectetur magna diam, nonummy magna diam nonummy dolore. Aliquet turpis nisi sem consectetur sit, ut non pharetra congue diam nonummy dolore ullamcorper adipiscing nisi sem, turpis, ut. Non pharetra congue euismod dolor lorem ante at ac diam, consectetur magna diam nonummy donec aliquet, turpis nisi, proin. At ac et nonummy donec praesent adipiscing aliquam, sem consectetur magna diam nonummy sit ut non sit congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue aliquet, amet aliquam et elit adipiscing aliquam ante, mauris sed tincidunt id, ipsum massa molestie lorem. Nibh volutpat sed laoreet id ipsum massa id ipsum massa mauris lorem nibh elit adipiscing nisi aliquet. Sit lobortis molestie lorem nibh mauris sed nibh eget, sed laoreet, mauris lorem nibh mauris lorem et. Elit erat mi felis, tempus ac et elit tempus mi adipiscing, nisi proin at lorem et elit. Donec diam nonummy tempus ante mauris, ac et, eget erat laoreet id ipsum proin at amet congue. Ullamcorper, amet nisi aliquet turpis nisi diam consectetur magna ullamcorper amet dolore praesent turpis, ut sem consectetur. Magna diam amet dolore lobortis non pharetra tincidunt volutpat dolor laoreet felis ipsum massa, mauris lorem nibh. Mauris lorem laoreet id ipsum, laoreet mauris aliquam proin at ac proin at ac dolore aliquet sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis nisi proin at magna. Diam elit erat mi felis aliquam. Donec praesent nonummy aliquam praesent adipiscing. Aliquam proin at, erat mi felis. Tempus ante molestie feugiat tincidunt euismod. Amet aliquam sem consectetur nisi sem. Tellus, sit ut sem pharetra ut. Non amet dolore ullamcorper turpis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit ut, non pharetra ipsum ante mauris tempus ante. Mauris lorem et elit, donec, praesent nonummy donec praesent, adipiscing. Ac proin at, magna ullamcorper amet dolore ullamcorper amet dolore. Tincidunt volutpat, sed nibh elit erat praesent adipiscing aliquam proin. At ac et, elit, ac mi felis aliquam proin mauris. Ac nibh eget erat aliquam proin turpis magna sem consectetur. Congue euismod pulvinar, tincidunt, euismod ipsum massa molestie sit, ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac sit, ut sem consectetur magna ullamcorper pulvinar nunc euismod ipsum massa mauris feugiat lobortis, volutpat. Sed nibh id, ipsum laoreet, molestie feugiat lobortis molestie lorem donec aliquet amet dolore aliquet, turpis ut. Non dolor, tincidunt, volutpat dolor tincidunt id sed mi felis donec praesent adipiscing nisi non pharetra magna. Et aliquet pharetra congue, ullamcorper amet dolore ullamcorper amet tincidunt euismod ipsum massa molestie feugiat lobortis eget. Sed laoreet id pulvinar laoreet molestie sit sed massa molestie ipsum lobortis molestie lorem lobortis volutpat sed. Laoreet id ipsum massa molestie dolor, tincidunt euismod dolor tincidunt euismod pulvinar ut non sit ut eget. Felis, tempus ante mauris lorem et eget, sed laoreet felis tempus, mi felis aliquam, sem at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id sed massa tellus feugiat ut non dolor tincidunt id sed laoreet id tempus, massa mauris feugiat nibh, mauris ac et felis at ac nibh eget sed laoreet. Id ipsum massa mauris lorem et elit erat mi felis tempus ante mauris tempus, ante eget, erat laoreet, id consectetur magna diam consectetur magna non pharetra tincidunt tellus sit. Ut, non consectetur magna ullamcorper amet dolore ullamcorper amet dolore aliquet consectetur, nisi sem pharetra, tincidunt diam tellus feugiat nibh mauris ac et elit magna praesent adipiscing tempus ante. Mauris ac lobortis id ipsum massa id ipsum massa, molestie dolor tempus ante felis tempus proin, at lorem et nonummy donec diam nonummy donec praesent adipiscing nisi donec lobortis. Non nonummy ante ullamcorper adipiscing, pharetra pulvinar ac nunc donec mi tellus nonummy, ipsum ut et, aliquet volutpat nonummy ipsum, erat dolore et ullamcorper felis feugiat, tincidunt euismod pulvinar. Donec praesent at lorem et, eget sed aliquam proin at ac, diam nonummy, donec praesent adipiscing lorem nibh eget sed laoreet felis ipsum massa molestie dolor lobortis ut tellus. Pharetra magna diam pharetra, congue ullamcorper, amet nisi sem consectetur magna diam nonummy dolore aliquet turpis nisi, sem at erat laoreet id pulvinar massa mauris eget erat laoreet id. Tempus proin at ac proin at erat et elit donec praesent felis ac et at ac sem consectetur magna diam nonummy donec magna diam nonummy donec proin at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet turpis nisi, sem aliquet adipiscing lorem ante at ac nibh. Id tempus massa molestie feugiat nibh non id feugiat massa volutpat sed. Tincidunt euismod pulvinar massa, id elit sed laoreet id tempus ante felis. Tempus ante mauris lorem nibh elit sed laoreet felis aliquam proin at. Ac nibh elit erat et elit elit erat et felis tempus ante. Mauris feugiat lobortis eget sed laoreet eget sed mi mauris tempus nibh. Volutpat dolor laoreet id ipsum massa molestie feugiat, lobortis laoreet felis tempus. Massa volutpat feugiat lobortis volutpat dolor laoreet id pulvinar nunc tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet id ipsum lobortis molestie dolor tincidunt volutpat dolor tincidunt tellus, sit ut sem consectetur magna ullamcorper nonummy donec aliquet adipiscing nisi. Congue ullamcorper sit nunc molestie feugiat lobortis molestie lorem nibh, sem consectetur dolore aliquet, turpis dolore tellus turpis magna diam consectetur magna diam. Amet dolore congue diam amet dolore aliquet turpis aliquam proin, elit ac et felis, erat, mi felis aliquam proin at ac, sem pharetra. Congue euismod pulvinar laoreet id ipsum lorem, et elit ac et nonummy dolore aliquet amet dolore aliquet sit ut volutpat dolor lobortis, eget. Dolor laoreet id ipsum ante, mauris nonummy magna ullamcorper pharetra congue ullamcorper pulvinar, nunc tellus feugiat massa molestie feugiat nibh volutpat sed laoreet. Id tempus massa mauris feugiat lobortis volutpat sed tincidunt id mauris lorem nibh eget sed laoreet id ipsum ante molestie feugiat lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat laoreet ante mauris, lorem, laoreet id ipsum massa molestie feugiat ut ullamcorper nonummy, donec, praesent at ac et elit erat laoreet id tempus ante. Felis consectetur donec, diam turpis dolore tellus sit nunc non pharetra congue ullamcorper pharetra congue ullamcorper, sit ut non sit congue, non pharetra tincidunt euismod. Pulvinar feugiat tincidunt, euismod dolor tincidunt id ipsum massa felis tempus proin adipiscing aliquam sem consectetur congue non pharetra tincidunt euismod ipsum massa molestie feugiat. Sed laoreet felis ipsum massa, molestie feugiat nibh eget lorem et nonummy, donec praesent nonummy donec aliquet sit ut tellus feugiat lobortis volutpat pharetra dolore. Praesent diam nonummy erat, mi felis tempus nibh eget sed laoreet id ipsum massa molestie feugiat ut ullamcorper pharetra tincidunt euismod ipsum laoreet felis feugiat. Lobortis non dolor feugiat massa molestie lorem nibh, eget erat laoreet felis tempus mi felis tempus ante, mauris ac nibh elit erat praesent proin, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis dolor erat nisi, laoreet proin euismod adipiscing, consectetur, pulvinar aliquam. Et id pulvinar nunc aliquet sit congue nunc molestie feugiat lobortis. Volutpat dolor tincidunt volutpat pulvinar tincidunt tellus, sit ut tellus pharetra. Magna diam adipiscing aliquam praesent adipiscing aliquam proin ullamcorper turpis dolore. Aliquet consectetur magna, sem pharetra congue euismod pulvinar nunc tellus sit. Ut tellus pharetra ut non amet dolore euismod ipsum massa, id. Ipsum ante diam amet dolore aliquet turpis, nisi sem consectetur magna. Mi felis tempus ante mauris tempus ante mauris lorem nibh elit. Sed laoreet id eget sed massa molestie feugiat massa molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis euismod pulvinar nunc tellus turpis, ut non euismod pulvinar nunc, tellus sit ut volutpat dolor tincidunt euismod pulvinar, dolore aliquet sit ut non consectetur, erat praesent. Adipiscing aliquam nibh mauris ac, nibh proin at lorem nibh elit donec mi adipiscing tempus ante mauris feugiat lobortis volutpat sed laoreet id tempus mi felis nisi. Sem at, ac diam, aliquet turpis magna sem consectetur magna non pharetra congue ullamcorper amet nunc aliquet sit ut non, dolor tincidunt euismod pulvinar nunc aliquet sit. Ut, dolore, aliquet turpis nisi tellus feugiat nibh volutpat sed nibh eget sed mi felis aliquam proin at aliquam sem at magna, sem nonummy, donec praesent adipiscing. Consectetur magna ullamcorper nonummy nunc tellus sit nunc molestie sit ut volutpat dolor tincidunt id sed mi felis tempus mi, felis ac nibh eget erat diam nonummy. Consectetur nisi sem consectetur congue euismod pulvinar, nunc tellus pulvinar ut tellus feugiat massa molestie feugiat nibh eget sed, mi elit donec aliquet turpis nisi erat mi. Mauris feugiat tincidunt euismod pulvinar tincidunt, euismod, pulvinar massa id feugiat lobortis molestie, sed tincidunt id ipsum massa id ipsum ante mauris tempus ante elit adipiscing aliquam. Proin at magna diam consectetur magna diam adipiscing dolore aliquet turpis nisi non pharetra ut non, dolor turpis ut non, feugiat nibh elit erat et aliquet, turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris lorem, lobortis volutpat dolor laoreet id ipsum dolor tincidunt, euismod pulvinar. Massa aliquet turpis nisi non pharetra congue euismod pulvinar dolore aliquet consectetur nisi. Diam nonummy magna, diam amet congue euismod pulvinar sed nibh eget ipsum massa. Molestie feugiat ut sem pharetra congue euismod dolor nunc tellus sit nunc, molestie. Feugiat, lobortis volutpat pharetra congue tellus sit pharetra congue euismod amet nunc id. Ipsum massa, mauris feugiat lobortis euismod pulvinar laoreet euismod pulvinar, nunc non pharetra. Ut, diam adipiscing tempus donec, mi felis tempus proin mauris, lorem lobortis id. Pulvinar massa molestie feugiat massa molestie feugiat nibh eget sed laoreet id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie ipsum, ante mauris lorem nibh elit ac mi elit donec praesent adipiscing aliquam sem. Consectetur magna diam nonummy consectetur, magna sem, consectetur magna diam amet donec praesent adipiscing, nisi, proin. At ac et elit erat mi mauris feugiat, lobortis, volutpat dolor laoreet ante eget dolor, laoreet. Euismod sit ut tellus sit ut, non dolor tincidunt id, ipsum massa molestie sit ut volutpat. Dolor congue euismod pulvinar dolore tellus ipsum lorem et elit erat mi, felis aliquam proin turpis. Nisi, tellus pharetra ut, ullamcorper, amet dolore ullamcorper amet dolore aliquet turpis nisi volutpat id ipsum. Massa mauris lorem lobortis eget sed laoreet eget erat mi felis, aliquam proin adipiscing aliquam sem. Consectetur, magna, diam nonummy donec praesent turpis dolore tincidunt euismod pulvinar tincidunt euismod ipsum ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt, euismod turpis ut non pharetra ut massa id ipsum ante at ac et elit erat et. Elit erat praesent adipiscing donec sem consectetur magna sem pharetra ut ullamcorper amet donec praesent, volutpat feugiat. Laoreet eget sed et felis, tempus ante mauris lorem ante at ac diam, nonummy erat praesent adipiscing. Aliquam praesent adipiscing aliquam proin elit, turpis aliquam proin, at, magna diam nonummy donec praesent adipiscing, aliquam. Sem consectetur nisi sem consectetur magna diam amet dolore aliquet sit ut, tincidunt, euismod sit, ut tellus. Pharetra ut non pharetra congue euismod ipsum massa molestie feugiat massa volutpat dolor tincidunt euismod dolor nunc. Tellus sit nunc tellus sit ipsum massa tellus feugiat ut volutpat feugiat laoreet id sed mi felis. Erat praesent adipiscing aliquam proin consectetur ac et elit donec praesent adipiscing aliquam praesent adipiscing pharetra, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed laoreet id feugiat lobortis non dolor. Congue aliquet amet dolore congue, ullamcorper amet dolore. Aliquet turpis nisi sem consectetur donec diam nonummy. Dolore euismod pulvinar, massa, molestie ipsum, ante molestie. Lorem nibh eget sed laoreet proin mauris ac. Nibh id ipsum ante felis donec, praesent turpis. Aliquam proin at magna diam nonummy aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nonummy magna praesent turpis, aliquam proin consectetur magna diam consectetur magna diam amet. Dolore aliquet pulvinar nunc tellus sit lobortis volutpat molestie feugiat lobortis volutpat dolor congue. Ullamcorper pulvinar nisi aliquet sit ut sem pharetra, congue ullamcorper nonummy dolore aliquet sit. Ut, tellus, sit congue non id tempus mi at ac proin consectetur nisi sem. Consectetur donec praesent adipiscing aliquam ante at ac et nonummy donec praesent adipiscing tempus. Massa molestie feugiat laoreet ante at ac proin consectetur magna sem, pharetra congue ullamcorper. Amet nisi aliquet consectetur nisi sem consectetur magna ullamcorper nonummy donec proin at amet. Dolore aliquet adipiscing aliquam proin at magna et, elit erat mi adipiscing aliquam, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum sed, nibh elit sed laoreet id ipsum. Massa, molestie feugiat nibh volutpat dolor, massa id. Tempus ante, mauris lorem nibh mauris sed nibh. Eget, consectetur magna sem consectetur magna diam nonummy. Dolore ullamcorper pulvinar nunc tellus sit ut non. Pharetra congue, ullamcorper amet dolore tellus turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur magna praesent felis tempus proin adipiscing aliquam et, elit sed laoreet, id ipsum ante mauris tempus ante praesent adipiscing, nisi ante eget lorem nibh elit erat. Mi adipiscing tempus praesent adipiscing ac, et eget erat mi elit tempus ante mauris lorem, donec aliquet turpis, aliquam proin consectetur nisi sem nonummy, magna diam nonummy nunc. Aliquet sit nisi sem consectetur ac et elit aliquam praesent, turpis nisi proin consectetur dolor mi felis tempus ante, felis tempus nibh mauris ac et elit donec praesent. Amet dolore aliquet eget pharetra congue ullamcorper pulvinar dolore et elit erat et elit donec praesent turpis nisi aliquet, turpis, nisi sem consectetur magna, praesent nonummy aliquam proin. Adipiscing, aliquam sem at ac mi id ipsum ac et elit donec praesent adipiscing aliquam sem at ac et elit erat praesent adipiscing aliquam proin, adipiscing lorem et. Elit erat et elit erat praesent turpis pharetra congue euismod pulvinar nunc aliquet turpis nisi non consectetur congue euismod pulvinar dolore aliquet sit nunc molestie ipsum massa, mi. Felis ipsum massa mauris lorem et at ac diam elit erat mi mauris tempus proin consectetur ac et elit erat mi felis tempus nibh, mauris lorem donec aliquet. Adipiscing nisi, proin consectetur ac diam amet, dolore ullamcorper amet nisi aliquet turpis ut non pharetra ut non pulvinar tincidunt tellus turpis nisi non pharetra ipsum massa molestie. Sit ut volutpat dolor tincidunt ullamcorper amet nunc aliquet sit ut non consectetur magna diam amet dolore tellus sit nunc molestie feugiat massa volutpat adipiscing donec praesent adipiscing. Nisi proin at ac et nonummy donec mi felis lorem, lobortis volutpat dolor laoreet, id sed laoreet felis tempus ante eget sed tempus proin adipiscing aliquam sem at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa volutpat pharetra sit nunc non pharetra congue ullamcorper amet dolore aliquet turpis aliquam sem consectetur magna et. Felis ipsum massa molestie feugiat nibh, eget erat laoreet euismod eget sed nibh elit donec praesent nonummy donec. Praesent turpis aliquam et at ac mi, adipiscing aliquam, proin at ac proin consectetur, nisi non dolor ipsum. Lobortis volutpat feugiat nibh eget lorem et nonummy donec praesent nonummy donec praesent turpis nisi non feugiat lobortis. Molestie lorem nibh elit erat et, elit turpis ut sem pharetra congue euismod, dolor tincidunt euismod pulvinar massa. Molestie lorem nibh volutpat pharetra, tincidunt euismod amet nisi sem, consectetur magna et sem turpis ut non dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at lorem, nibh eget sed massa tellus sit ut volutpat id ipsum ante, at ac proin elit ac mi felis erat. Mi, felis tempus, proin eget lorem laoreet eget sed laoreet id ipsum, nibh eget felis aliquam proin, mauris feugiat lobortis eget erat. Mi elit erat praesent adipiscing, nisi sem turpis ut tellus pharetra congue diam nonummy tempus ante, mauris, adipiscing tempus ante, molestie feugiat. Nibh eget erat, mi felis tempus mi felis aliquam sem consectetur magna et nonummy donec diam nonummy dolore aliquet adipiscing nonummy, dolore. Aliquet adipiscing aliquam sem at magna non, amet congue ullamcorper amet nisi aliquet turpis ut sem pharetra tincidunt ullamcorper amet, dolore aliquet. Turpis amet, congue ullamcorper sit nunc tellus feugiat lobortis non pharetra dolore aliquet turpis nisi proin at ac et id tempus mi. Felis tempus, ante mauris ac et aliquet turpis aliquam sem, consectetur congue ullamcorper pharetra congue euismod ipsum massa id ipsum lobortis molestie. Feugiat lobortis volutpat pulvinar tincidunt tincidunt euismod amet nunc aliquet turpis ut non sit lobortis, volutpat dolor tincidunt ullamcorper amet dolore tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pulvinar nunc tellus pulvinar nunc molestie sit lobortis volutpat dolor tincidunt euismod pulvinar nunc tellus sit ut molestie feugiat et praesent adipiscing, aliquam et. Eget sed laoreet id ipsum ante mauris lorem ante mauris sed laoreet id ipsum, massa molestie tempus massa molestie dolor congue ut molestie feugiat lobortis. Euismod pulvinar tincidunt tellus sit nisi sem, pharetra, congue ullamcorper pulvinar laoreet id sed laoreet felis tempus ante mauris ac proin elit erat aliquam proin. Consectetur ac et elit donec praesent adipiscing aliquam proin, at ac et nonummy magna ullamcorper amet dolore ullamcorper sit nunc tellus euismod pulvinar massa tellus. Feugiat lobortis, non consectetur congue ullamcorper amet nunc tellus, sit ut, non pharetra congue ullamcorper pharetra nunc tellus turpis ut non pharetra congue massa id. Ipsum massa molestie lorem felis sit congue, non pharetra tincidunt euismod pulvinar nunc tellus turpis, nisi sem consectetur magna diam adipiscing aliquam praesent turpis ut. Donec ante mauris lorem nibh elit ac et elit erat mi adipiscing aliquam proin consectetur, magna diam nonummy donec praesent sem nonummy magna diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et elit tempus ante at ac, ipsum, lobortis molestie dolor, lobortis euismod dolor tincidunt tellus sit nisi sem consectetur magna diam nonummy donec proin. At ac proin at ac et nonummy turpis magna sem nonummy donec diam nonummy, nisi sem turpis, nisi diam consectetur magna diam nonummy donec aliquet amet. Nisi, proin elit ac et, nonummy turpis nisi sem consectetur donec ante, felis tempus ante at magna et eget erat mi felis, tempus ante mauris ac. Et elit erat et elit tempus praesent ullamcorper pharetra congue euismod pulvinar tincidunt, euismod pulvinar nunc tellus, feugiat lobortis volutpat pulvinar, tincidunt euismod sed laoreet felis. Tempus ante mauris lorem, tempus ante, mauris feugiat nibh eget sed laoreet id tempus, mi, felis tempus proin mauris sed nibh eget erat mi felis tempus. Proin mauris, ac et elit mauris lorem nibh eget, erat mi felis tempus mi felis aliquam, ante at ac diam nonummy donec praesent adipiscing aliquam praesent. Adipiscing aliquam proin at magna diam aliquet turpis nisi sem nonummy donec praesent turpis nisi sem consectetur nisi diam consectetur congue ullamcorper nonummy dolore aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam et at ac diam nonummy donec praesent turpis nisi aliquet turpis dolor nunc tellus pulvinar nunc, mauris feugiat, nibh volutpat dolor tincidunt euismod. Pulvinar massa molestie feugiat lobortis non feugiat lobortis volutpat dolor laoreet felis tempus, erat mi elit tempus ante adipiscing donec praesent adipiscing aliquam sem. Consectetur donec diam nonummy dolore aliquet turpis aliquam sem consectetur nisi sem amet dolore lobortis molestie lorem nibh mauris lorem et elit donec, praesent. Nonummy, aliquam praesent adipiscing nisi sem sit ut, non dolor lobortis, id ipsum laoreet nibh elit ac diam nonummy donec, diam nonummy dolore aliquet. Turpis, ut non pharetra, congue volutpat sed laoreet elit ac diam, amet donec praesent turpis nisi tincidunt volutpat, sed laoreet felis erat praesent, adipiscing. Nisi sem, consectetur nisi non pharetra congue non amet dolore aliquet sit ut non sit ut, non pharetra congue magna et elit erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt, euismod, sit nisi non consectetur, congue ullamcorper tellus. Sit ut, non pharetra congue, ullamcorper, amet nisi sem at. Magna diam nonummy donec praesent nonummy donec sem consectetur magna. Diam nonummy donec praesent non, sit magna diam adipiscing aliquam. Proin at aliquam proin at magna diam consectetur congue ullamcorper. Pulvinar, nunc tellus sit nunc tellus pharetra ut non tellus. Feugiat ut volutpat dolor congue ullamcorper amet dolore sem consectetur. Magna et nonummy, dolore praesent adipiscing aliquam proin, at magna. Diam nonummy turpis ut non pharetra lobortis, volutpat pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et elit tempus ante mauris feugiat erat praesent adipiscing tempus proin mauris ac. Diam, nonummy congue non dolor, tincidunt euismod ipsum laoreet felis aliquam proin at ac nibh. Eget dolor tincidunt ante mauris erat mi felis tempus, mi mauris lorem lobortis eget dolor. Laoreet eget sed mi adipiscing aliquam aliquet, amet dolore aliquet turpis, nisi diam aliquet turpis. Magna diam nonummy erat praesent adipiscing donec praesent adipiscing nisi non consectetur magna diam nonummy. Aliquam ante molestie lorem nibh elit mauris lorem et at ac et elit erat mi. Felis lorem nibh mauris ac nibh, elit donec praesent amet donec, praesent amet nunc, tellus. Sit ut non id feugiat lobortis volutpat pharetra tincidunt ullamcorper amet nunc tellus pulvinar ut. Non consectetur donec praesent felis ipsum, nibh, eget sed laoreet id sed laoreet id ipsum. Ac et felis tempus ante felis lorem ante mauris sed laoreet eget sed, laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum lobortis volutpat pharetra dolore ullamcorper pulvinar nunc tellus sit lobortis non dolor tincidunt. Euismod pulvinar tincidunt euismod pulvinar ante mauris, tempus ante at amet congue ullamcorper amet. Dolore tellus feugiat lobortis molestie, feugiat tincidunt euismod pulvinar nunc euismod pulvinar, massa mauris. Lorem, nibh eget lorem et elit sed ac nibh elit erat diam, amet dolore. Ullamcorper amet dolore aliquet sit ut volutpat dolor nibh eget erat diam, consectetur congue. Praesent nonummy dolore tellus non dolor tincidunt id, sed laoreet id, aliquam proin at. Aliquam proin elit erat laoreet id ipsum massa mauris tempus ante at ac et. Consectetur sit ut tellus, feugiat lobortis volutpat dolor nibh id sed laoreet, id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor laoreet ante at ac et felis erat, massa mauris. Lorem nibh mauris ac et at, magna ullamcorper pharetra tincidunt id. At dolor lobortis elit erat nisi aliquet turpis ut volutpat pharetra. Magna ullamcorper amet nunc tellus ipsum massa mauris tempus, ante mauris. Lorem nibh elit ac diam nonummy dolore, aliquet volutpat, dolor lobortis. Euismod, pulvinar nunc tellus sit massa molestie feugiat lobortis euismod pulvinar. Tincidunt euismod, ipsum, massa molestie ipsum massa molestie, lorem nibh eget. Adipiscing aliquam proin consectetur nisi sem consectetur magna ullamcorper nonummy, dolore. Aliquet turpis, nisi sem consectetur congue non pharetra congue euismod ipsum. Massa molestie ipsum ac et felis erat praesent, mauris lorem proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ut sem, pharetra magna ullamcorper, adipiscing pharetra congue diam amet dolore ullamcorper amet nunc aliquet sit nisi non amet, dolore, ullamcorper, amet. Nisi proin at nisi non pharetra congue ullamcorper pulvinar lorem ante, mauris sed laoreet, euismod pulvinar nunc, aliquet sit, ut ullamcorper nonummy erat. Mi felis aliquam, sem consectetur nisi non consectetur, magna diam adipiscing pharetra ut ullamcorper nonummy donec praesent at, ac nibh eget sed laoreet. Id feugiat ut non consectetur donec praesent felis, tempus ante at magna tincidunt euismod sed laoreet id tempus ante mauris sed, laoreet id. Pulvinar massa molestie sit massa mauris lorem lobortis elit erat laoreet felis, tempus, mi mauris elit sed massa mauris tempus ante eget lorem. Nibh eget sed mi felis aliquam proin at, ac et elit ac sem nonummy magna diam amet dolore euismod euismod dolor tincidunt eget. Ipsum massa id ipsum lobortis volutpat dolor laoreet id ipsum laoreet id ipsum massa mauris lorem ante elit erat et elit donec ante. Diam elit erat laoreet felis aliquam nibh eget sed laoreet eget, sed laoreet id ipsum massa volutpat pharetra tincidunt euismod felis, lorem ante. Mauris sed nibh id ipsum, ante molestie lorem, ante at lorem proin at ac et nonummy dolore praesent turpis nisi sem turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et felis tempus ante molestie lorem nibh, eget sed laoreet id ipsum lorem et elit, erat et nonummy donec aliquet, amet. Nunc tellus consectetur magna sem nonummy donec praesent nonummy donec proin at lorem et elit erat praesent non pharetra ut non. Pharetra congue aliquet amet dolore tellus, ipsum lobortis mauris lorem nibh mauris ac sem consectetur congue ullamcorper amet nunc euismod ipsum. Ac et elit ac mi elit erat praesent adipiscing aliquam sem consectetur magna diam consectetur magna diam nonummy dolore sem consectetur. Nisi non id pulvinar massa id ipsum massa, mauris lorem laoreet eget ipsum massa molestie ipsum massa molestie feugiat lobortis volutpat. Erat mi elit, donec, diam nonummy dolore tellus mauris lorem nibh eget erat laoreet, felis tempus ante adipiscing nisi sem consectetur. Magna sem pharetra congue volutpat dolor nunc tellus pulvinar nunc, molestie sit lobortis eget nonummy, donec aliquet turpis nisi sem sit. Ut ullamcorper pharetra congue euismod ipsum, massa molestie ipsum massa molestie feugiat lobortis ante tellus dolor tincidunt euismod dolor nunc, tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi felis, tempus massa, et elit erat ante molestie feugiat ante eget. Sed laoreet id ipsum massa, molestie lorem lobortis, volutpat dolor laoreet, eget sed. Mi, id, ipsum massa diam nonummy donec mi felis aliquam sem at ac. Diam consectetur congue ullamcorper nonummy dolore aliquet turpis ut tellus sit congue ullamcorper. Amet congue euismod mauris lorem et, elit erat mi molestie, feugiat, lobortis non. Consectetur, magna praesent adipiscing tempus, ante eget lorem nibh elit donec praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat ut volutpat dolor tincidunt, ullamcorper amet. Dolore aliquet turpis ut non, pharetra lobortis. Euismod dolor tincidunt euismod volutpat sed laoreet. Eget erat laoreet felis tempus massa volutpat. Dolor dolore ullamcorper, turpis nunc tellus sit. Nisi, diam nonummy donec diam amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nisi proin consectetur magna, ullamcorper. Amet donec, praesent adipiscing nisi proin consectetur. Ac et nonummy donec nisi sem pharetra. Congue, ullamcorper nonummy dolore aliquet turpis aliquam. Sem at ac et adipiscing, aliquam proin. Adipiscing ac nibh, eget sed mi felis. Consectetur, ac, diam nonummy donec praesent, adipiscing. Donec praesent sit ut tellus sit lobortis. Volutpat dolor laoreet id pulvinar massa tellus. Sit nisi, non pharetra congue ullamcorper, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ante mauris ac et elit donec praesent adipiscing aliquam proin adipiscing. Ac, proin at, pulvinar nunc tellus sit lobortis molestie feugiat nibh eget. Ac et nonummy magna praesent nonummy donec praesent at ac et elit. Ac et adipiscing aliquam proin, non pharetra congue euismod, pulvinar nunc euismod. Pulvinar massa molestie lorem lobortis eget lorem, laoreet id erat mi felis. Ipsum ante at ac proin elit turpis nisi tellus sit lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi proin at lorem tincidunt id ipsum massa, molestie feugiat, nibh praesent adipiscing donec aliquet turpis dolore, tellus sit lobortis volutpat pharetra tincidunt ullamcorper amet dolore tellus. Turpis nisi, sem nonummy donec diam nonummy donec aliquet laoreet molestie sit ut non dolor tincidunt eget ipsum laoreet id ipsum massa mauris tempus sem consectetur magna. Diam consectetur magna diam nonummy donec aliquet volutpat dolor tincidunt euismod, pulvinar nunc tellus sit ut volutpat dolor tincidunt euismod turpis dolore tellus sit lobortis molestie dolor. Tincidunt ullamcorper pulvinar feugiat nibh eget lorem, et elit donec praesent adipiscing aliquam proin adipiscing, aliquam sem consectetur nisi diam pharetra congue ullamcorper pulvinar tincidunt euismod pulvinar. Nunc tellus feugiat tempus ante mauris, tempus ante at, ac et elit ac et nonummy donec aliquet turpis dolore tellus feugiat, lobortis, molestie feugiat nibh eget lorem. Mi felis tempus nisi sem sit, ut non sed laoreet eget erat mi adipiscing aliquam proin, adipiscing, aliquam aliquet turpis nisi non pharetra tempus ante molestie tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at lorem et elit donec praesent adipiscing tempus magna, et felis, tempus mi mauris, lorem nibh eget. Sed laoreet, id, ipsum, nunc tellus sit ut euismod, pulvinar tincidunt tellus pulvinar ut, tellus sit ipsum, massa. Molestie ipsum massa molestie feugiat tincidunt, euismod pulvinar nunc id pulvinar nunc volutpat feugiat lobortis eget sed nibh. Id ipsum, massa id feugiat erat praesent nonummy dolore praesent adipiscing aliquam proin, at erat, mi felis ipsum. Massa, molestie dolor lobortis eget sed, nibh eget erat laoreet diam nonummy, erat mi adipiscing aliquam proin at. Ac nibh eget sed mi felis erat mi felis tempus sem consectetur magna diam nonummy erat praesent adipiscing. Tempus donec diam nonummy donec aliquet adipiscing aliquam sem pharetra congue ullamcorper amet dolore euismod pulvinar nunc euismod. Ipsum, massa mauris lorem nibh mauris lorem et eget, erat nisi non sit congue ullamcorper pharetra congue praesent. Turpis aliquam proin consectetur magna, diam nonummy donec aliquet turpis nisi sem turpis nonummy donec proin at lorem. Nibh eget donec praesent adipiscing donec aliquet turpis dolore tellus sit, ut molestie dolor tincidunt euismod pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus turpis magna diam nonummy donec praesent felis ipsum ante molestie lorem nibh eget sed laoreet nibh eget sed mi felis ipsum. Ante mauris lorem ante mauris lorem et elit erat mi adipiscing tempus praesent adipiscing, aliquam proin at ac et felis consectetur magna. Et, elit erat mi felis aliquam sem consectetur, nisi diam consectetur congue ullamcorper amet dolore tellus sit ut non sit ut volutpat. Dolor tempus ante felis aliquam proin at erat et, nonummy donec praesent adipiscing aliquam proin adipiscing ac diam, nonummy, magna, diam amet. Congue ullamcorper volutpat feugiat lobortis eget sed laoreet elit donec praesent turpis nisi proin consectetur nisi sem pharetra congue euismod pulvinar tincidunt. Tellus sit ut sem, consectetur magna diam molestie feugiat massa at ac et eget dolor tincidunt euismod pulvinar massa mauris feugiat tincidunt. Volutpat pulvinar tincidunt euismod pulvinar ut non, consectetur magna diam amet dolore ut non pharetra congue euismod pulvinar, dolore aliquet turpis ut. Volutpat dolor tincidunt euismod dolor tincidunt id sed ante adipiscing elit donec praesent, amet dolore ullamcorper pulvinar massa molestie feugiat massa molestie. Lorem nibh, eget dolor laoreet felis erat mi mauris tempus ante mauris ac et donec praesent adipiscing aliquam proin at ac et. Eget sed laoreet felis tempus mi felis aliquam proin mauris ac et nonummy donec praesent adipiscing aliquam proin adipiscing amet dolore, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pharetra congue euismod dolor tincidunt tellus, sit sed laoreet id, ipsum ante felis aliquam praesent turpis nisi, sem consectetur magna non pharetra tincidunt ullamcorper. Amet nunc aliquet sit congue non amet congue, lobortis volutpat dolor lobortis volutpat dolor laoreet euismod, sit ut, tellus sit ut, non pharetra congue aliquet. Amet nisi, tellus pharetra ut, non dolor tincidunt massa molestie tempus, ante mauris erat mi elit donec, diam amet dolore aliquet turpis ut non, pharetra. Congue ullamcorper amet donec proin adipiscing pharetra congue euismod pulvinar, nunc tellus feugiat, lobortis molestie, feugiat lobortis volutpat dolor laoreet id ipsum laoreet felis tempus. Ante mauris lorem et, at ac et elit turpis congue ullamcorper pharetra dolore, ullamcorper, pulvinar tincidunt euismod pulvinar ut, tellus pharetra congue euismod amet nunc. Tellus pulvinar massa molestie feugiat massa molestie lorem et at mauris lorem et at ac diam consectetur magna diam amet nunc tellus sit ut, tellus. Sit congue diam amet donec, congue non amet dolore aliquet amet dolore aliquet turpis ut non pharetra congue euismod pulvinar nunc euismod, pulvinar massa mauris. Lorem ante eget sed laoreet id sed, ac et id sed mi felis tempus ante adipiscing nisi aliquet turpis ut non dolor tincidunt euismod dolor. Nunc aliquet pulvinar massa molestie feugiat nibh eget sed aliquam proin at ac et elit ac et elit donec praesent turpis, nunc, euismod, pulvinar nunc. Volutpat dolor lobortis volutpat sed laoreet euismod pulvinar massa id ipsum sed laoreet id ipsum massa mauris lorem nibh eget sed laoreet felis erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, pharetra ut non pulvinar nunc euismod pulvinar nunc molestie feugiat massa molestie feugiat lobortis eget sed laoreet felis tempus. Erat, laoreet felis erat praesent nonummy aliquam sem consectetur magna sem nonummy donec praesent nonummy donec, ullamcorper amet dolore tellus. Sit ut volutpat feugiat lobortis ante, mauris lorem nibh at ac et nonummy donec diam nonummy donec aliquet, turpis ut. Non consectetur magna praesent amet, congue aliquet turpis dolore tellus, sit lobortis laoreet id ipsum ante mauris tempus proin at. Ac diam nonummy donec praesent adipiscing aliquam praesent sit nisi sem consectetur ac, ullamcorper amet turpis ut non pharetra congue. Ullamcorper amet dolore aliquet sit ut non consectetur, tincidunt euismod pulvinar nunc euismod pulvinar nunc tellus sit ut non pharetra. Dolore ullamcorper non amet congue euismod pulvinar tincidunt tellus sit ut volutpat dolor nibh mauris ac et nonummy magna, ullamcorper. Amet dolore aliquet sit ut tellus pharetra congue diam aliquet turpis nisi non pharetra tincidunt euismod pulvinar tincidunt euismod ipsum. Ante mauris tempus ante eget, sed nibh, eget erat nisi non pharetra ut volutpat dolor lobortis volutpat pulvinar dolore aliquet. Turpis ut volutpat dolor tincidunt euismod, amet, dolore tellus sit nisi sem sit lobortis volutpat, sed tempus, proin adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum massa mauris lorem ante, at adipiscing, aliquam, sem consectetur magna sem consectetur magna diam nonummy dolore aliquet sit nunc, non sit congue non pharetra congue ullamcorper, amet dolore. Aliquet turpis pulvinar dolore aliquet turpis ut sem consectetur congue, ullamcorper amet dolore aliquet adipiscing aliquam proin elit ac et elit erat mi at ac et at turpis nisi aliquet. Turpis ut non sit ut euismod dolor laoreet eget sed mi nonummy donec praesent at aliquam proin consectetur congue ullamcorper amet, sit nisi sem consectetur magna ullamcorper amet dolore, tellus. Sit nunc tellus lorem nibh, mauris lorem et elit erat praesent adipiscing donec praesent adipiscing, nisi sem turpis dolor tincidunt id tempus ante, felis tempus ante mauris ac diam consectetur. Congue diam nonummy donec praesent turpis ut non pharetra ut volutpat dolor tincidunt ullamcorper volutpat, pharetra congue ullamcorper pulvinar, nunc tellus pulvinar nunc molestie feugiat nibh volutpat, pulvinar tincidunt euismod. Sit ut tellus sit turpis nisi sem at magna diam amet congue euismod, pulvinar nunc tellus sit nunc tellus, dolor, tincidunt volutpat dolor nunc tellus turpis aliquam proin consectetur magna. Diam non pharetra, magna diam nonummy donec, praesent adipiscing aliquam ante elit ac et, felis tempus ante, mauris feugiat nibh volutpat dolor tincidunt euismod pulvinar nunc tellus, sit pulvinar nunc. Molestie feugiat lobortis mauris, feugiat lobortis volutpat dolor laoreet id tempus mi, felis lorem ante mauris ac diam nonummy donec diam nonummy dolore aliquet amet feugiat lobortis eget sed mi. Felis tempus ante, mauris lorem ante mauris ac et nonummy erat ante felis aliquam ante mauris ac et elit erat praesent adipiscing nunc lobortis praesent tellus, consectetur erat mi felis. Tempus lobortis, molestie pharetra tincidunt volutpat dolor massa id ipsum lobortis sem, mi laoreet praesent ullamcorper mauris sit ut ut tellus sit congue diam pharetra congue aliquet amet dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolore aliquet, consectetur, magna diam nonummy donec mi id feugiat ut volutpat pharetra tincidunt euismod pulvinar nunc tellus turpis ut tincidunt tellus sit ut non pharetra. Tincidunt, euismod pulvinar nunc id, pulvinar massa id ipsum ante at adipiscing aliquam proin at aliquam proin at magna dolore aliquet turpis ut non pharetra tincidunt euismod. Dolor tincidunt euismod sed ante mauris tempus proin adipiscing aliquam proin at ac et nonummy donec aliquet amet dolore tincidunt volutpat dolor tincidunt tellus pulvinar massa mauris. Tempus proin at magna diam consectetur, congue ullamcorper pharetra, congue euismod pulvinar massa, molestie ipsum erat et nonummy, donec praesent turpis nisi sem, turpis nisi non consectetur. Magna ullamcorper amet nunc euismod ipsum laoreet id ipsum ante mauris sed laoreet id sed ac proin at magna et elit, donec praesent felis aliquam proin consectetur. Magna diam consectetur magna ullamcorper pulvinar tincidunt euismod sit ut non pharetra ut volutpat dolor ipsum massa molestie pharetra congue aliquet turpis dolore aliquet, consectetur nisi diam. Nonummy magna ullamcorper amet dolore, aliquet adipiscing aliquam congue ullamcorper amet nisi non sit congue non pharetra tincidunt volutpat sed laoreet felis erat mi adipiscing, nisi sem. Consectetur magna sem pharetra ut ullamcorper amet dolore lobortis volutpat, dolor, tincidunt euismod ipsum massa molestie feugiat massa volutpat dolor tincidunt euismod pulvinar tincidunt tellus, sit nunc. Tellus pharetra congue non pulvinar nunc tellus pulvinar ac et elit, ac et, nonummy dolore ullamcorper amet dolore aliquet, turpis nisi sem consectetur donec mi felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam nonummy aliquam proin adipiscing ac proin, elit ac et. Nonummy donec praesent turpis nisi congue euismod dolor tincidunt euismod pulvinar. Massa tellus sit lobortis volutpat dolor tincidunt id ipsum massa molestie. Feugiat massa molestie lorem nibh, volutpat dolor tempus proin at magna. Sem pharetra congue, euismod dolor nunc tellus sit ut sem consectetur. Magna diam pharetra congue ullamcorper turpis, aliquam proin consectetur magna et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus ante mauris feugiat lobortis volutpat dolor laoreet eget ipsum massa, id feugiat ante adipiscing aliquam congue aliquet turpis nisi sem at ac, et elit erat mi adipiscing. Tempus ante at ac diam elit magna diam nonummy donec praesent turpis nisi congue euismod pulvinar, nunc tellus sit ut non dolor tincidunt volutpat dolor laoreet id tempus ante. Molestie lorem nibh at ac et nonummy magna, ullamcorper amet sit lobortis volutpat feugiat nibh eget erat, mi id ipsum lobortis, volutpat, dolor congue ullamcorper amet, donec praesent turpis. Ut non sit congue lorem nibh eget ipsum laoreet felis tempus proin adipiscing aliquam proin, at erat et nonummy donec, diam turpis dolore aliquet sit, ut molestie sit lobortis. Eget dolor aliquam proin adipiscing aliquam proin at ac et elit, erat mi felis tempus proin at magna, et, nonummy donec, diam amet tincidunt euismod ipsum massa molestie feugiat. Erat laoreet molestie sit congue non amet dolore aliquet turpis, nisi, proin at magna diam consectetur magna diam nonummy dolore lobortis, volutpat, dolor tincidunt euismod pulvinar massa tellus pharetra. Ut non pharetra tincidunt euismod ipsum nunc tellus feugiat massa molestie feugiat lobortis eget sed mi elit, donec nunc tellus, sit ut non dolor tincidunt id, sed laoreet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet diam elit donec aliquet turpis nisi aliquet sit nunc molestie sit ut non pharetra nunc euismod ipsum laoreet id feugiat lobortis, volutpat feugiat. Nibh ante molestie lorem nibh elit erat mi felis donec praesent adipiscing donec praesent, turpis nisi tellus feugiat lobortis eget sed laoreet eget sed, mi. Felis consectetur magna diam, nonummy dolore, aliquet turpis, dolore aliquet turpis nisi sem consectetur congue ullamcorper pulvinar dolore aliquet adipiscing nisi sem consectetur congue diam. Et elit ipsum massa felis tempus ante, felis tempus ante at ac et felis, tempus mi felis, aliquam praesent adipiscing nisi sem consectetur magna ullamcorper. Amet pharetra magna ullamcorper pharetra congue euismod dolor laoreet felis, erat mi adipiscing aliquam aliquet consectetur magna diam consectetur magna diam amet nunc euismod ipsum. Laoreet felis aliquam, ac diam amet dolore ullamcorper amet dolore tellus feugiat lobortis molestie lorem nibh mauris lorem et elit donec praesent nonummy dolore aliquet. Ullamcorper nonummy donec aliquet turpis aliquam sem at ac et felis, ipsum massa mauris feugiat tincidunt euismod pulvinar nunc euismod ipsum nunc tellus, sit congue. Ullamcorper, nonummy pharetra congue diam nonummy aliquam praesent, turpis nisi sem consectetur magna diam nonummy donec aliquet amet nunc tellus pulvinar massa molestie lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra congue magna diam amet donec praesent, turpis nisi aliquet turpis ut non pharetra pulvinar ante mauris lorem nibh at, lorem, nibh eget erat mi adipiscing donec praesent adipiscing. Aliquam sem at ac et elit erat praesent felis nisi congue euismod pulvinar tincidunt euismod ipsum massa mauris lorem nibh mauris sed nibh, eget sed massa id feugiat ut non. Nonummy donec praesent felis aliquam congue euismod pulvinar nunc euismod ipsum ante mauris lorem nibh eget dolor tincidunt id ipsum massa id, ipsum massa, molestie, feugiat, nibh, id sed ac. Proin, elit ac mi elit erat praesent adipiscing aliquam, proin, consectetur magna et elit donec praesent adipiscing aliquam praesent adipiscing ac et elit erat et elit eget sed laoreet felis. Erat ante felis lorem ante, mauris lorem nibh eget erat mi adipiscing aliquam proin adipiscing nisi sem pharetra congue ullamcorper pharetra congue ante molestie lorem nibh, elit erat mi, elit. Erat praesent, adipiscing donec aliquet adipiscing ac nibh eget sed laoreet id ipsum sed mi, felis tempus ante mauris lorem et volutpat dolor laoreet id ipsum ante, molestie feugiat nibh. Mauris lorem nibh elit donec praesent felis tempus ante mauris nonummy, donec praesent adipiscing nisi sem consectetur magna diam nonummy donec praesent, felis aliquam proin at ac nibh elit, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi id, ipsum ante molestie feugiat lobortis volutpat dolor tincidunt tellus ipsum massa molestie feugiat. Lobortis eget, sed id sed laoreet molestie tempus ante mauris ac, et elit ac laoreet. Felis ipsum ante mauris lorem et elit erat laoreet id tempus massa laoreet id ipsum. Nunc non consectetur magna, ullamcorper amet congue ullamcorper pulvinar nunc molestie feugiat massa at aliquam. Sem consectetur magna sem pharetra magna ullamcorper amet nunc nibh eget dolor tincidunt euismod ipsum. Massa, molestie feugiat ut, volutpat, pharetra congue ullamcorper pulvinar massa, molestie feugiat lobortis non, dolor. Tincidunt volutpat mauris, tempus ante eget sed nibh id ipsum massa molestie, lorem nibh volutpat. Sed tincidunt ullamcorper ipsum nunc molestie feugiat, lobortis molestie lorem nibh eget sed mi proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nunc non pharetra congue, ullamcorper nonummy, donec praesent at ac et elit, molestie dolor, tincidunt eget sed mi id pulvinar nunc volutpat dolor lobortis volutpat dolor tincidunt id ipsum. Laoreet id ipsum nibh mauris, lorem nibh id ipsum aliquam, proin at magna, diam consectetur dolore ullamcorper amet nunc euismod ipsum massa molestie feugiat lobortis eget dolor tincidunt id, ipsum. Massa tellus feugiat lobortis laoreet molestie ipsum ante mauris aliquam sem consectetur ac et elit erat praesent nonummy dolore aliquet turpis nisi sem consectetur magna ullamcorper nonummy consectetur ac et. Adipiscing, aliquam proin at aliquam proin elit ac diam nonummy magna ullamcorper pulvinar, laoreet euismod sit nunc, molestie feugiat, lobortis eget lorem nibh elit turpis ut sem pharetra congue volutpat. Pharetra tincidunt euismod pulvinar tincidunt molestie ipsum massa mauris tempus proin at magna diam pharetra ut non dolor tincidunt tellus sit, dolor laoreet, id sed laoreet id erat mi, mauris. Lorem proin at, ac mi felis erat mi, adipiscing aliquam ante praesent adipiscing aliquam proin adipiscing aliquam proin at erat, mi felis tempus ante, at ac proin elit erat et. Nonummy donec mi, felis tempus sem, consectetur amet dolore, praesent turpis aliquam et elit erat mi adipiscing aliquam praesent adipiscing aliquam proin at ac mi felis erat, praesent felis nisi. Sem turpis ut tellus elit sed mi mauris tempus ante at aliquam et elit ac diam nonummy dolore aliquet amet nunc aliquet sit nisi, non pharetra congue ullamcorper amet donec. Aliquet euismod pulvinar, nunc tellus pulvinar nunc molestie feugiat massa molestie feugiat nibh elit ac, et nonummy, donec ullamcorper amet, dolore tellus sit ut non dolor congue, euismod molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis ut non pharetra congue ullamcorper molestie, feugiat ut non dolor congue euismod pulvinar nunc. Euismod pulvinar nunc molestie feugiat nibh at ac diam nonummy donec ullamcorper amet dolore aliquet amet. Feugiat, lobortis volutpat sed laoreet felis tempus ante felis tempus, proin at ac diam nonummy donec. Praesent nonummy dolore, aliquet turpis, ut non pharetra ut massa molestie feugiat ante molestie feugiat nibh. Elit erat et elit donec diam amet dolore, sem at magna sem, pharetra ut, volutpat dolor. Tempus massa mauris ac et elit ac et elit donec magna diam consectetur dolore ullamcorper amet. Dolore aliquet turpis nisi sem pharetra congue ullamcorper amet nunc tellus eget sed, nibh eget erat. Laoreet felis tempus mi adipiscing aliquam sem consectetur magna diam nonummy magna diam adipiscing tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pharetra dolore ullamcorper turpis nisi aliquet, sit lobortis molestie feugiat nibh eget erat mi. Felis, ipsum massa mauris euismod ipsum nunc tellus sit ut non sed tincidunt id pulvinar. Nunc molestie feugiat massa at ac et consectetur ac et nonummy donec aliquet amet dolor. Congue ullamcorper, amet dolore tellus, pulvinar nunc tellus feugiat nibh mauris sed nibh eget sed. Laoreet id feugiat lobortis, molestie, feugiat lobortis eget sed mi proin, consectetur nisi non pharetra. Ut ullamcorper amet nunc, aliquet pulvinar ut tellus feugiat lobortis volutpat dolor tincidunt euismod ipsum. Nunc, tellus sit ut nisi sem at magna diam nonummy donec, diam, nonummy nunc euismod. Pulvinar ut tellus sit ut volutpat dolor tincidunt euismod pulvinar massa id ipsum ante mauris. Elit erat mi, felis aliquam sem consectetur magna sem pharetra congue, diam nonummy donec aliquet. Sit nunc tellus, sit ut non dolor tincidunt euismod dolor, nunc, tellus mi felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper nonummy dolore aliquet turpis nisi sem pharetra congue. Massa id ipsum ante at ac et elit erat et. Elit erat ante mauris tempus ante mauris lorem et elit. Erat mi adipiscing aliquam, praesent adipiscing pharetra, congue ullamcorper pulvinar. Nunc aliquet turpis nisi diam, nonummy, donec praesent turpis aliquam. Proin mauris lorem et elit donec diam nonummy donec praesent. Adipiscing adipiscing aliquam, proin adipiscing ac et elit erat mi. Id ipsum massa mauris feugiat nibh, mauris lorem, et, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa tellus pharetra ut non pharetra tincidunt euismod amet nunc molestie feugiat, massa molestie, feugiat nibh eget dolor, dolor lobortis eget dolor tincidunt euismod sit, ut. Non pharetra congue non pharetra tincidunt id pulvinar nunc tellus, sit magna et nonummy donec aliquet turpis pharetra congue, ullamcorper amet nunc, tellus sit ut non pharetra. Congue non, pharetra dolore aliquet turpis aliquam sem turpis nisi sem pharetra congue aliquet adipiscing nisi aliquet euismod, pulvinar, tincidunt id ipsum massa mauris lorem nibh mauris. Lorem laoreet eget sed laoreet molestie, feugiat lobortis molestie lorem nibh elit ac nisi, sem consectetur nisi sem pharetra tincidunt ullamcorper amet dolore tellus sit nunc tellus. Sit congue ullamcorper, amet donec, ullamcorper amet dolore molestie tempus, ante molestie lorem donec diam amet dolore tellus sit ut non pharetra, lobortis volutpat sed laoreet id. Sed laoreet id ipsum ante, at aliquam et at magna sem amet tincidunt massa molestie feugiat nibh eget sed laoreet euismod, sit, ut non sit ut volutpat. Pharetra dolore ullamcorper amet dolore sem ullamcorper pulvinar massa molestie feugiat massa mauris lorem ante at, ac diam nonummy, donec, mi, nonummy dolore tellus sit nunc tellus. Sit ut non amet congue ullamcorper molestie feugiat nibh elit erat mi felis erat mi felis lorem nibh mauris sed laoreet id, ipsum massa, id ipsum nibh. Volutpat pharetra tincidunt euismod pulvinar nunc tincidunt euismod, dolor tincidunt molestie feugiat lobortis, volutpat feugiat nibh eget sed laoreet tellus, turpis aliquam et elit sed massa tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis congue ullamcorper amet dolore aliquet, adipiscing, tempus ante consectetur ac et elit erat praesent diam. Nonummy magna ullamcorper amet congue, euismod pulvinar massa molestie, ipsum massa molestie, lorem nibh elit ac. Et elit donec praesent felis tempus tempus mi, felis lorem ante, at ac et elit, erat. Mi felis ipsum massa molestie ac proin consectetur nisi sem consectetur dolore aliquet amet dolore tellus. Turpis, pulvinar nunc aliquet sit nisi non pharetra magna diam nonummy aliquam proin mauris lorem nibh. Elit ac diam nonummy donec praesent, adipiscing aliquam congue diam adipiscing, aliquam, praesent turpis nisi sem. Consectetur magna ullamcorper nonummy dolore aliquet turpis nisi non pharetra congue ullamcorper amet congue ullamcorper amet. Dolore sem turpis pulvinar dolore aliquet sit ut sem nonummy erat mi nonummy donec praesent adipiscing. Aliquam sem consectetur magna diam nonummy erat praesent turpis nisi proin consectetur magna diam tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis, tempus ante mauris lorem nibh id pulvinar massa molestie euismod pulvinar massa molestie feugiat massa molestie feugiat lobortis eget lorem laoreet. Id ipsum ante felis tempus proin adipiscing ac proin, at ac diam, elit donec ut non pharetra tincidunt euismod pulvinar dolore aliquet consectetur. Ac sem aliquet, turpis ut sem, nonummy donec praesent nonummy donec praesent, turpis nisi sem consectetur, pulvinar, dolore aliquet turpis ut sem, consectetur. Congue aliquet turpis aliquam sem consectetur, magna diam nonummy donec praesent adipiscing donec aliquet turpis ut, tincidunt id pulvinar nunc tellus sit ut. Non pharetra dolore aliquet amet dolore tellus sit, nunc, tellus feugiat nibh mauris lorem tincidunt id ipsum massa molestie, sit pulvinar dolore aliquet. Consectetur magna diam nonummy dolore ullamcorper, pulvinar nunc euismod pulvinar nunc volutpat pharetra tincidunt euismod dolor nunc euismod pulvinar massa molestie feugiat ut. Non molestie ipsum massa molestie feugiat nibh volutpat pulvinar dolore sem at magna sem consectetur congue, ullamcorper nonummy, donec aliquet adipiscing pharetra tincidunt. Tellus pulvinar massa molestie feugiat lobortis volutpat ullamcorper amet nunc tellus, sit ut non dolor tincidunt, euismod pulvinar dolore tellus consectetur magna diam. Nonummy, donec aliquam sem consectetur congue diam nonummy dolore aliquet adipiscing aliquam proin elit ac et felis tempus ante mauris, lorem nibh mauris. Lorem et elit donec praesent non pharetra lobortis volutpat, sed laoreet, eget sed laoreet id ipsum massa volutpat pharetra congue aliquet, amet, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent adipiscing donec aliquet, adipiscing aliquam non consectetur congue ullamcorper amet congue euismod dolor massa felis elit ac. Diam felis tempus ante mauris feugiat, nibh eget ac diam elit erat laoreet id ipsum massa mauris lorem et. Eget erat laoreet felis at ac mi id tempus ante felis tempus proin at lorem et elit erat mi. Felis ipsum, massa mauris ac, et at ac diam nonummy dolore praesent non dolor lobortis volutpat sed, mi, elit. Tempus ante mauris tempus ante eget sed laoreet id ipsum massa molestie sit ut non, pharetra feugiat lobortis volutpat. Dolor lobortis eget erat mi felis tempus mi adipiscing aliquam proin adipiscing magna, sem consectetur congue non pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper turpis nisi sem consectetur nisi diam consectetur congue ullamcorper amet dolore, tellus pulvinar. Ut tellus feugiat ut ullamcorper sem consectetur, congue ullamcorper pharetra, tincidunt euismod pulvinar nunc. Tellus, sit nisi sem pharetra congue euismod pulvinar tincidunt tellus sit nunc non sit. Ut, non molestie lorem, nibh eget lorem, laoreet ullamcorper amet dolore aliquet turpis ut. Non amet congue ullamcorper amet nunc tellus turpis ut non consectetur congue euismod pulvinar. Nunc, nibh, volutpat pharetra congue ullamcorper pulvinar massa tellus feugiat lobortis volutpat dolor nibh. Volutpat dolor tincidunt tellus sit ut non dolor lobortis eget felis aliquam proin, adipiscing. Aliquam proin consectetur magna diam amet, dolore praesent adipiscing aliquam proin at magna et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar massa tellus sit, ipsum sit, erat nisi, congue. Proin ullamcorper molestie consectetur dolor, ac tincidunt massa non elit. Sit ut nunc tellus turpis magna diam nonummy donec diam. Adipiscing tempus ante mauris lorem, nibh id pulvinar nisi sem. Turpis nisi sem consectetur magna diam nonummy pharetra congue euismod. Pulvinar nunc euismod pulvinar, massa id feugiat massa molestie sed. Tincidunt euismod pulvinar nunc aliquet turpis magna sem consectetur congue. Euismod pulvinar nunc ante eget sed nibh elit sed massa. Id ipsum nibh mauris lorem et elit sed et elit. Donec praesent adipiscing aliquam proin at ac nisi sem, turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh eget erat mi felis tempus ante, mauris lorem. Nibh eget at ac, et at ac et nonummy donec. Diam amet dolore aliquet sit ut non sit, ut volutpat. Dolor congue, ullamcorper amet massa molestie ipsum, massa et nonummy. Donec praesent, turpis, nisi aliquet consectetur ac sem consectetur magna. Ullamcorper nonummy donec aliquet, sit, nunc tellus sit congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, tempus massa molestie feugiat lobortis eget sed laoreet id ipsum massa felis lorem, nibh volutpat ac tempus ut sem congue mi molestie, pharetra. Magna praesent adipiscing aliquam proin adipiscing aliquam et at sed mi felis aliquam proin mauris lorem nibh eget sed tempus nibh eget sed, laoreet. Euismod pulvinar, ut non, consectetur magna diam nonummy donec proin at, ac proin eget sed massa molestie ipsum lobortis non pharetra tincidunt ante mauris. Lorem nibh eget lorem, laoreet id ipsum laoreet felis feugiat nibh eget sed nibh eget sed laoreet id, volutpat tellus at mauris magna mi. Tellus elit ipsum, nisi tincidunt ante ullamcorper felis, consectetur amet aliquam et elit erat, massa tellus turpis nisi et id sit nisi diam felis. Euismod adipiscing, lorem ut praesent adipiscing tempus lobortis volutpat pharetra donec proin molestie pharetra donec massa non elit ipsum lobortis sem felis pulvinar ut. Et, euismod adipiscing mauris consectetur sed ut sem eget ipsum dolore sem at ipsum dolore, proin volutpat volutpat, nonummy ipsum nunc diam id diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et sem id adipiscing pharetra tempus, ac nunc proin. Mauris lorem, laoreet congue euismod dolor laoreet id ipsum. Nunc non pharetra congue ullamcorper nonummy donec aliquet adipiscing. Ac et elit ac et nonummy donec aliquet felis. Tempus donec praesent nonummy donec praesent adipiscing nisi, sem. Consectetur magna diam nonummy aliquam proin at aliquam, et. Elit sed mi felis tempus ante felis aliquam congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam adipiscing aliquam proin at aliquam et at erat diam elit aliquam proin, at aliquam proin ante felis tempus ante at ac et felis, erat mi felis tempus ante mauris. Lorem, nibh eget erat mi adipiscing donec praesent turpis aliquam, proin at turpis nisi, sem consectetur ac mi elit donec diam, nonummy dolore tellus sit nunc tellus feugiat nibh mauris. Lorem, nibh eget erat diam nonummy donec lobortis, volutpat dolor nibh eget sed tincidunt euismod ipsum ante felis tempus praesent consectetur nisi sem pharetra congue diam nonummy aliquam proin at. Id feugiat massa molestie feugiat nibh eget sed laoreet felis ipsum massa, molestie dolor, lobortis volutpat dolor tincidunt euismod pulvinar nunc tellus pharetra lobortis, eget sed, nibh aliquet turpis dolore. Aliquet turpis nisi non pharetra tincidunt euismod sed laoreet id pulvinar massa, molestie feugiat ut non dolor tincidunt euismod pulvinar nunc molestie feugiat massa et elit, donec aliquet adipiscing aliquam. Proin at ac diam consectetur, magna diam nonummy donec proin at magna sem consectetur ipsum massa id tempus, proin at aliquam proin consectetur ac et, elit erat praesent adipiscing dolore. Sem consectetur magna sem pharetra tincidunt volutpat dolor laoreet id ipsum ac proin pharetra, congue ullamcorper pharetra tincidunt id sed laoreet id ipsum massa molestie feugiat nibh elit erat mi. Elit erat praesent adipiscing aliquam proin at aliquam dolore tellus, sit ut sem consectetur congue non amet tincidunt euismod pulvinar dolore tellus turpis nisi non dolor tincidunt volutpat pulvinar nunc. Aliquet sit nisi sem aliquet sit ut non sit congue non amet congue ullamcorper pulvinar massa molestie ipsum ante molestie lorem, nibh eget dolor nunc euismod pulvinar nunc non sit. Ut nunc molestie sit lobortis molestie lorem nibh, eget sed et nonummy donec praesent, adipiscing nisi sem, consectetur magna et, nonummy donec diam nonummy donec aliquet turpis ut laoreet, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mi elit donec praesent felis, amet congue, ullamcorper pulvinar dolore aliquet sit nunc, tellus. Feugiat lobortis eget lorem laoreet eget, sed laoreet felis aliquam proin adipiscing aliquam proin at. Ac nisi sem at magna diam consectetur magna diam pulvinar, nunc euismod pulvinar massa mauris. Lorem lobortis volutpat dolor tincidunt id pulvinar nunc molestie ipsum massa, diam, nonummy donec, aliquet. Adipiscing nisi sem turpis ut non, pharetra lobortis volutpat sed nibh eget erat mi, felis. Tempus proin adipiscing, ac dolore aliquet pulvinar nunc tellus ipsum ante mauris ac, et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa, molestie lorem, nibh, mauris felis aliquam proin at ac, et elit ac et, elit erat proin. At ac nibh lobortis eget felis dolor donec massa non nonummy ipsum, ut nibh congue et adipiscing. Feugiat congue diam elit ipsum ut et euismod consectetur, sed nisi congue ante non eget adipiscing pharetra. Ipsum magna massa proin ut et molestie elit amet, lorem dolore massa diam tellus, mauris amet sit. Ipsum ac laoreet praesent eget nonummy feugiat ac nunc, nibh ullamcorper molestie amet ipsum adipiscing dolor magna. Ut, tincidunt proin ullamcorper mauris nonummy sed, ut laoreet proin non adipiscing pharetra sed aliquam tincidunt ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper mauris nonummy ipsum aliquam congue ante non id pharetra pulvinar aliquam tincidunt mi sem id turpis magna et proin. At ac et elit sed mi felis aliquam proin at ac et at magna, diam nonummy dolore aliquet, amet dolore. Tellus sit nisi non dolor pulvinar nunc molestie feugiat nibh eget dolor tincidunt, euismod ipsum massa id feugiat lobortis, volutpat. Dolor tincidunt ullamcorper pulvinar laoreet id ipsum, lobortis volutpat feugiat tempus ante felis lorem lobortis volutpat sed laoreet id, ipsum. Massa molestie ipsum ante mauris ac proin consectetur magna ullamcorper nonummy congue ullamcorper volutpat dolor congue ullamcorper amet dolore tellus. Sit nunc molestie feugiat nibh volutpat sed laoreet euismod ipsum laoreet molestie feugiat massa molestie feugiat nibh eget sed mi. Aliquet, consectetur nisi sem consectetur magna diam nonummy aliquam aliquet sit ut tellus sit lobortis non dolor laoreet id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et at erat et elit erat ante felis tempus ante eget sed. Laoreet id ipsum laoreet molestie feugiat nibh, mi felis tempus proin at aliquam. Et, eget sed laoreet id feugiat lobortis volutpat dolor tincidunt volutpat dolor laoreet. Id ipsum, massa mauris, aliquam, magna ullamcorper nonummy dolore aliquet turpis nisi aliquet. Sit ut, volutpat pharetra tincidunt euismod pulvinar nunc euismod pulvinar, nunc non pharetra. Congue ullamcorper amet nunc tellus pulvinar sed nibh id ipsum nunc molestie ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis dolore aliquet turpis ut non dolor lobortis eget adipiscing aliquam proin at ac et at, donec praesent. Adipiscing aliquam ante mauris ac proin at magna diam nonummy dolore aliquet turpis dolore tellus pulvinar lorem, laoreet eget. Erat mi, adipiscing donec, praesent turpis nisi proin at magna diam amet dolore ullamcorper, amet nisi, aliquet, turpis nisi. Diam consectetur magna, ut tellus, feugiat lobortis volutpat sed tincidunt id ipsum mi felis aliquam praesent turpis nisi, sem. Consectetur ac et elit erat praesent adipiscing consectetur magna, diam, nonummy aliquam sem consectetur magna diam nonummy magna diam. Amet, donec proin, mauris, sed nibh, eget ipsum massa molestie ipsum, ante mauris, tempus nibh, euismod pulvinar nunc tellus. Ut sem consectetur magna praesent adipiscing aliquam ante, at ac proin consectetur magna ullamcorper amet congue euismod pulvinar nunc. Tellus, feugiat massa molestie feugiat nibh, mauris adipiscing donec praesent turpis, magna sem pharetra, ut non dolor nibh eget. Ipsum laoreet id tempus ante mauris ac sem ullamcorper amet dolore tellus, pulvinar nunc molestie feugiat nibh volutpat sed. Laoreet, id erat praesent adipiscing aliquam proin at ac proin elit ac diam, nonummy erat mi non pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur ac et elit donec diam nonummy aliquam ante. Laoreet molestie feugiat ut non pharetra congue aliquet turpis. Aliquam, proin at ac diam consectetur donec diam nonummy. Nunc tellus sit, ut non pharetra congue massa tellus. Sit ut volutpat dolor tincidunt ullamcorper amet nunc molestie. Feugiat lobortis volutpat dolor lobortis euismod dolor, nunc aliquet. Turpis nisi diam pharetra congue ut non sit ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et at ac et elit donec praesent felis. Aliquam proin at pulvinar dolore aliquet turpis nisi sem pharetra. Congue non pharetra congue, euismod pulvinar massa id tempus ante. Mauris feugiat lobortis, elit sed mi felis tempus lorem laoreet. Euismod sit ut, sem consectetur congue non dolor congue euismod. Pulvinar laoreet id ipsum massa molestie lorem et at magna. Et elit erat ut, non pharetra tincidunt volutpat sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit congue ullamcorper nonummy, donec praesent adipiscing aliquam proin elit molestie feugiat lobortis volutpat pulvinar nunc tellus. Turpis nisi sem, consectetur magna ullamcorper amet congue tellus pulvinar nunc tellus feugiat, massa volutpat feugiat tincidunt. Lobortis volutpat feugiat nibh elit ac et elit donec, praesent nonummy dolore praesent adipiscing nisi sem consectetur. Congue ullamcorper pharetra congue euismod, pulvinar nunc aliquet consectetur amet dolore aliquet turpis nisi diam nonummy donec. Mi mauris lorem ante, mauris sed tincidunt id pulvinar nunc tellus feugiat lobortis non pharetra congue lobortis. Volutpat feugiat, lobortis eget sed mi felis ipsum, ante felis tempus proin, at ac, et elit sed. Laoreet felis, tempus nibh mauris ac et elit turpis dolore aliquet sit ut volutpat pharetra tincidunt volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam nonummy erat mi felis tempus magna praesent adipiscing, donec proin adipiscing. Aliquam sem consectetur congue non amet dolore praesent turpis, dolore sem turpis magna. Et nonummy donec mi felis nonummy magna diam nonummy dolore praesent, adipiscing aliquam. Sem at ac, laoreet id tempus massa molestie tempus ante eget sed laoreet. Id pulvinar nunc tellus, euismod pulvinar massa molestie tempus, ante at ac et. Elit erat mi felis tempus praesent adipiscing nisi proin at magna sem nonummy. Magna diam sem, pharetra, magna ullamcorper amet nunc aliquet sit, ut sem, consectetur. Ac et elit erat praesent adipiscing aliquam sem turpis ut non consectetur congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis, aliquam ante at aliquam sem consectetur ac mi felis tempus ante mauris ac et at magna nunc tellus sit lobortis. Non, pharetra tincidunt euismod pulvinar nunc euismod pulvinar massa molestie feugiat ut volutpat pharetra tincidunt euismod pulvinar massa molestie eget dolor, tincidunt. Molestie ipsum ante mauris lorem ante at magna sem, consectetur donec, praesent nonummy donec aliquet adipiscing aliquam, proin at magna, diam amet. Dolore ullamcorper, molestie feugiat nibh elit erat, mi felis tempus, mi felis tempus ante, at ac et elit sed mi adipiscing tempus. Massa at ac donec praesent turpis dolore aliquet turpis ut non pharetra congue ullamcorper pulvinar tincidunt euismod pulvinar nunc tellus sit lobortis. Volutpat pharetra tincidunt, euismod pulvinar nunc tellus sit ipsum laoreet id tempus ante mauris lorem nibh volutpat dolor tincidunt euismod ipsum, nunc. Tellus sit ut non, amet, dolore aliquet, turpis ut non pharetra congue volutpat id feugiat lobortis non pharetra congue, ullamcorper turpis dolore. Proin consectetur nisi sem consectetur magna diam nonummy dolore tellus turpis, dolor tincidunt id ipsum massa id feugiat massa mauris ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa, mi felis erat praesent adipiscing aliquam aliquet turpis aliquam proin. Elit erat praesent felis tempus proin mauris lorem nibh, elit sed, mi. Id feugiat ut nunc, euismod pulvinar ut non, feugiat lobortis volutpat sed. Laoreet eget, erat mi felis tempus, proin at ac et eget sed. Laoreet felis tempus erat mi felis erat, mi adipiscing aliquam proin consectetur. Magna et eget erat mi felis ipsum massa mauris lorem et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt id pulvinar nunc volutpat dolor lobortis volutpat, dolor nunc tellus sit nunc molestie ipsum ante eget sed laoreet id. Ipsum ac proin consectetur nisi non pharetra congue euismod pulvinar nunc euismod pulvinar massa molestie lorem nibh eget lorem nibh elit. Donec praesent adipiscing aliquam praesent ullamcorper amet congue ullamcorper, amet nisi sem consectetur nisi sem, pharetra magna diam amet dolore tellus. Sit ut non sit ut volutpat dolor tincidunt euismod pulvinar massa et at ac et felis tempus ante mauris feugiat nibh. Mauris, lorem mi id tempus massa felis aliquam, praesent, turpis nisi non sit sed massa id tempus praesent adipiscing nisi sem. Consectetur nisi diam consectetur congue ullamcorper amet nunc tellus pulvinar massa molestie lorem ante at aliquam sem pharetra magna nunc non. Pharetra ut volutpat dolor tincidunt, volutpat sed massa molestie feugiat lobortis volutpat, dolor tincidunt euismod pulvinar nunc euismod ipsum massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis molestie lorem nibh eget sed mi felis tempus ante felis tempus proin mauris. Ac mi aliquet turpis ut non sit ut, non, pharetra, congue, aliquet turpis nisi, sem. Pharetra congue ullamcorper amet dolore ullamcorper pulvinar nunc tellus sit ut laoreet id ipsum nunc. Molestie feugiat nibh volutpat dolor laoreet euismod pulvinar ut non pharetra ut non dolor congue. Ullamcorper amet dolore aliquet turpis nisi non id ipsum, ante mauris tempus, ante at ac. Diam consectetur magna diam nonummy dolore aliquet turpis nisi sem pharetra ut non pharetra, tincidunt. Euismod, molestie feugiat ante mauris sed laoreet elit erat diam nonummy dolore aliquet sit nisi. Non, consectetur congue ullamcorper nonummy donec aliquet turpis nisi sem consectetur magna nunc euismod feugiat. Lobortis volutpat feugiat nibh eget, lorem nibh elit donec praesent nonummy donec praesent at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor nunc tellus sit lobortis. Volutpat dolor tincidunt ullamcorper pulvinar tincidunt id. Ipsum ante mauris tempus nibh mauris lorem. Nibh ante at, ac et elit, erat. Et felis tempus mi adipiscing nisi sem. Consectetur magna sem, consectetur magna diam nonummy. Dolore tellus sit nunc nibh, elit erat. Mi felis aliquam, proin adipiscing aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi felis aliquam ante mauris lorem et, aliquet turpis nisi sem. Consectetur congue diam amet dolore ullamcorper amet nunc molestie feugiat massa molestie. Dolor nibh elit ac et elit, donec praesent, adipiscing sit ut euismod. Pulvinar, nunc aliquet sit nunc tellus, sit ut non amet dolore ullamcorper. Amet nisi sem turpis magna et nonummy donec praesent nonummy dolor lobortis. Volutpat dolor tincidunt id ipsum massa molestie feugiat massa molestie sed et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nisi diam consectetur turpis nisi sem pharetra congue euismod pulvinar tincidunt tellus pulvinar massa id lorem ante, mauris sed laoreet id, ipsum massa. Id ipsum massa, molestie elit erat aliquet turpis nisi sem at ac et elit donec diam adipiscing aliquam ante mauris lorem nibh, eget sed. Laoreet id tempus ante at amet dolore praesent adipiscing aliquam, sem at magna diam nonummy erat praesent adipiscing donec aliquet turpis ut tellus pharetra. Congue diam adipiscing aliquam praesent adipiscing dolore aliquet euismod dolor laoreet euismod ipsum ante mauris tempus ante at magna sem, consectetur congue ullamcorper amet. Dolore aliquet turpis ut non sit ut, mi id tempus, mi felis ac proin turpis ut volutpat dolor congue euismod dolor tincidunt id ipsum. Nunc molestie lorem nibh eget lorem et at ac et et at ac et elit erat praesent adipiscing aliquam sem turpis nisi sem pharetra. Magna, praesent nonummy aliquam aliquet turpis ut tellus pharetra, congue non dolor tincidunt ante at ac proin at magna diam consectetur magna diam amet. Dolore aliquet sit nisi, non pharetra ut non amet ipsum nibh eget sed nibh elit sed, laoreet, felis tempus ante, mauris tempus proin consectetur. Magna diam, consectetur donec, mi adipiscing tempus proin mauris lorem et nonummy sit, nunc molestie sit ut non amet dolore aliquet pulvinar, nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nisi sem pharetra magna ullamcorper nonummy dolore aliquet turpis aliquam sem consectetur magna ullamcorper amet dolore aliquet amet dolore tellus sit massa volutpat dolor tempus ante. Felis tempus ante at lorem nibh eget erat praesent adipiscing tempus nibh mauris lorem et at ac et elit erat, praesent turpis feugiat tincidunt ullamcorper, pulvinar nunc. Tellus sit ut non sit lobortis, volutpat sed laoreet elit erat mi felis tempus proin adipiscing nisi aliquet turpis ut non pharetra tempus mi felis aliquam proin. Consectetur magna non sit tincidunt euismod, pulvinar nunc, tellus sit nunc tellus, sit ut, volutpat dolor, laoreet eget erat nisi sem turpis ut non consectetur magna ullamcorper. Amet dolore tellus sit ut non sit ut, volutpat dolor, tincidunt euismod, ipsum massa tellus sit lobortis, molestie felis, erat praesent felis aliquam sem at ac et. Elit, donec praesent nonummy dolore praesent turpis ut non pharetra, ut ullamcorper amet dolore ullamcorper turpis nisi aliquet volutpat ipsum laoreet elit erat, ante felis aliquam sem. Mauris lorem diam consectetur magna ullamcorper pulvinar nunc id sed mi proin consectetur magna diam amet dolore ullamcorper pulvinar nunc id feugiat massa molestie lorem nibh eget. Lorem et elit erat mi felis tempus ante mauris sed laoreet ante eget lorem, laoreet ullamcorper turpis nisi sem consectetur nisi, sem consectetur donec ullamcorper pulvinar nunc. Euismod pulvinar, massa molestie, sit ut volutpat dolor laoreet eget sed aliquam et at ac et elit erat praesent adipiscing, ac et elit erat mi id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit ut non pharetra dolore ullamcorper turpis nisi proin consectetur congue ullamcorper pharetra congue ullamcorper pulvinar dolore nibh, mauris ac et elit donec praesent adipiscing aliquam. Praesent mauris ac et eget sed mi adipiscing aliquam aliquet turpis dolore tellus turpis, nisi sem, euismod feugiat massa molestie, lorem lobortis eget lorem nibh, elit donec praesent. Felis tempus nibh mauris lorem nibh, eget ipsum laoreet felis tempus ante at aliquam proin mi felis aliquam proin at ac diam nonummy magna diam, nonummy donec aliquet. Turpis aliquam proin consectetur, magna diam amet dolore, ullamcorper pulvinar lorem et at erat ipsum ac feugiat ac massa aliquet consectetur magna, sem pharetra congue aliquet turpis nisi. Sem consectetur, magna, sem, consectetur donec praesent nonummy dolore ut volutpat dolor laoreet eget sed mi felis erat mi, molestie feugiat nibh, at erat mi felis tempus ante. Mauris sit lobortis volutpat dolor laoreet euismod, sit dolor congue ullamcorper amet dolore, aliquet consectetur ac, diam nonummy donec praesent adipiscing elit erat praesent adipiscing nisi sem turpis. Sed tincidunt euismod ipsum massa molestie feugiat massa eget sed laoreet eget sed mi felis tempus ante mauris feugiat, lobortis, volutpat dolor tincidunt, euismod ipsum, ante mauris elit. Erat mi adipiscing tempus proin mauris ac et elit ac diam nonummy dolore aliquet amet, dolore aliquet consectetur nisi sem pharetra, tincidunt euismod amet dolore tellus eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut, non pharetra dolore praesent adipiscing aliquam dolore ullamcorper pulvinar nunc tellus sit nunc tellus dolor lobortis volutpat pulvinar nunc, euismod ipsum laoreet molestie ipsum, massa mauris. Lorem laoreet euismod ipsum massa proin consectetur magna et nonummy donec, mi, felis aliquam proin consectetur magna diam consectetur, magna praesent, adipiscing aliquam proin at ac proin at. Ac et aliquet consectetur nisi, sem nonummy donec ullamcorper amet nunc tellus, ipsum ante mauris tempus nibh eget lorem nibh elit erat praesent nonummy aliquam praesent non pharetra. Tincidunt euismod ipsum nunc tellus sit ut non pharetra magna diam, nonummy nisi aliquet turpis nisi nunc ac tincidunt, ante praesent non elit ipsum amet erat ut diam. Felis pulvinar nisi laoreet sem volutpat felis feugiat congue praesent, id consectetur, sit ac et id amet nisi et, volutpat turpis feugiat donec dolor tincidunt sem mauris lorem. Nunc proin ullamcorper felis pharetra erat nunc et aliquet, molestie elit sit ac nunc, et aliquet, mauris lobortis praesent tellus felis consectetur sed aliquam, ut laoreet sem id. At amet ipsum magna massa proin euismod mauris consectetur pulvinar ac dolore nibh diam tellus nonummy ullamcorper molestie consectetur ipsum nisi laoreet aliquet volutpat felis turpis dolor aliquam. Tincidunt ante diam felis consectetur dolor, aliquam ut ante non, id adipiscing pharetra tempus magna feugiat donec ut mi aliquet elit amet lorem magna massa sem euismod at. Pulvinar tempus, ut mi non eget turpis lorem congue proin, non elit, sit ac nonummy pulvinar magna laoreet id ipsum massa molestie lorem, nibh mauris lorem laoreet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec praesent mauris aliquam et at ac mi felis tempus ante molestie. Feugiat lobortis eget lorem et elit sed massa id elit sed laoreet id. Tempus ante molestie lorem et elit erat laoreet felis tempus ante mauris tempus. Ante mauris lorem nibh eget sed ac et eget erat mi felis ipsum. Ante mauris ac sem consectetur nisi sem nonummy congue ullamcorper amet tincidunt tellus. Pulvinar, nunc tellus sit ut non dolor ipsum ante at aliquam sem consectetur. Ac et nonummy, erat mi felis tempus proin consectetur ac et nonummy magna. Ullamcorper amet donec praesent ullamcorper nonummy dolore tellus sit, ut non pharetra ut. Non pharetra tincidunt volutpat ipsum massa id ipsum ante mauris tempus ante, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor nunc euismod pulvinar nunc tellus, sit ut non pharetra tincidunt ullamcorper pulvinar, massa tellus. Sit lobortis, molestie feugiat erat praesent adipiscing aliquam proin at, lorem nibh elit, donec praesent. Adipiscing aliquam proin at aliquam sem consectetur ac et, elit donec praesent turpis nisi lobortis. Volutpat dolor mi elit donec praesent, adipiscing aliquam, proin at ac et elit sed mi. Adipiscing tempus proin at aliquam proin at ac, et nonummy dolore ut volutpat feugiat nibh. Eget, lorem nibh elit donec diam nonummy donec aliquet turpis nunc, non, sit lobortis non. Amet congue ullamcorper turpis feugiat nibh, eget erat et elit erat ante felis lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc id feugiat lobortis massa id ipsum massa mauris lorem nibh elit sed mi elit erat praesent adipiscing aliquam sem consectetur magna, non consectetur. Magna ullamcorper amet dolore tellus eget, lorem et at ac diam amet dolore aliquet turpis dolore sem turpis nisi non, pharetra magna praesent nonummy donec. Proin at ac diam consectetur turpis nisi non, pharetra congue non pharetra congue ullamcorper amet dolore tellus feugiat ut non dolor tincidunt euismod pulvinar nunc. Tellus ipsum massa tellus feugiat ipsum massa, tellus sit ut non dolor tincidunt euismod, ipsum massa id feugiat massa volutpat dolor tincidunt euismod pulvinar nunc. Euismod ipsum nunc non, sit, erat, praesent adipiscing dolore praesent adipiscing ac et at ac diam nonummy dolore aliquet, turpis nisi aliquet turpis nisi non. Pharetra magna praesent nonummy dolore aliquet turpis dolor tincidunt tellus, pulvinar, nunc tellus sit ut volutpat dolor tincidunt aliquet, non dolor lobortis eget erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet consectetur, lorem nibh eget sed laoreet felis ipsum ante mauris lorem et elit, erat mi elit donec mi felis tempus ante aliquet turpis dolore tellus sit. Ut non sit, ut volutpat sed nibh eget erat mi felis tempus proin at, aliquam sem, consectetur, magna diam sem consectetur, magna diam elit erat praesent adipiscing. Aliquam praesent at, ac et nonummy magna diam nonummy donec praesent adipiscing, nisi sem pharetra congue ullamcorper pharetra feugiat lobortis molestie feugiat lobortis volutpat lorem laoreet, id. Pulvinar massa molestie lorem nibh mauris lorem et elit erat praesent adipiscing aliquam proin adipiscing amet dolore praesent, adipiscing aliquam, proin consectetur, magna diam consectetur congue ullamcorper. Amet nunc euismod pulvinar massa molestie lorem lobortis volutpat dolor laoreet id sed laoreet id euismod pulvinar massa molestie feugiat lobortis, volutpat, dolor tincidunt euismod pulvinar tincidunt. Euismod pulvinar ut sem sit ut non dolor tincidunt id sed mi elit aliquam magna, diam nonummy donec praesent felis tempus proin at magna et elit erat. Ante mauris lorem nibh eget lorem et proin at ac et elit ac et nonummy donec praesent turpis nisi sem consectetur ac diam elit magna praesent adipiscing. Donec praesent turpis nisi sem pharetra congue laoreet id feugiat lobortis volutpat, dolor lobortis eget sed laoreet felis ipsum, lobortis volutpat dolor tincidunt euismod pulvinar, nunc euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nisi sem consectetur magna ullamcorper nonummy donec, aliquet adipiscing aliquam proin. At ac diam nonummy magna nisi non pharetra, tincidunt volutpat sed laoreet. Id sed massa felis tempus proin turpis nisi non sit lobortis molestie. Feugiat lobortis volutpat dolor laoreet ante elit erat et nonummy donec diam. Nonummy dolore tellus turpis nisi proin consectetur, congue diam amet dolore aliquet. Turpis dolore aliquet turpis, nisi volutpat dolor lobortis lobortis volutpat feugiat nibh. Mauris sed tincidunt id sed ante mauris tempus ante at aliquam proin. At ac diam nonummy dolore, aliquet pulvinar dolor tincidunt volutpat sed mi. Felis tempus mi felis tempus ante at lorem nibh eget sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non consectetur ac et nonummy erat, praesent felis tempus. Ante at ac mi id tempus massa molestie sit. Lobortis volutpat dolor laoreet id ipsum, ac et eget. Sed mi felis donec praesent adipiscing aliquam proin consectetur. Magna et nonummy donec praesent adipiscing aliquam praesent sit. Nunc tellus feugiat sed massa id tempus ante at. Lorem et elit erat mi felis tempus massa mauris. Lorem nibh mauris sed nibh felis erat praesent nonummy. Donec praesent turpis dolor laoreet id, ipsum massa id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet turpis nisi sem consectetur magna sem pharetra congue massa mauris lorem nibh eget ac et. Eget erat praesent nonummy donec, aliquet amet dolore sem consectetur magna diam amet congue euismod dolor, tincidunt. Euismod pulvinar, dolor tincidunt euismod ipsum ante mauris lorem lobortis eget sed laoreet eget erat et elit. Tempus ante mauris ac proin at ac diam consectetur magna, ut tellus pharetra, congue ullamcorper pulvinar nunc. Euismod sit ut non pharetra ut volutpat dolor laoreet eget sed mi, felis tempus massa mauris tellus. Turpis nisi non pharetra tincidunt, volutpat sed laoreet id sed laoreet felis tempus ante at aliquam, proin. At ac mi elit dolore aliquet turpis dolore molestie euismod pulvinar tincidunt id tempus nunc molestie sit. Ut non dolor tincidunt id pulvinar massa molestie ipsum lobortis volutpat feugiat lobortis, eget sed laoreet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus feugiat lobortis volutpat sed laoreet id ipsum laoreet. Tellus sit lobortis molestie sed pharetra ut volutpat pharetra tincidunt euismod. Dolor laoreet id ipsum ante felis tempus ante, consectetur magna diam. Nonummy donec diam nonummy dolore aliquet non pharetra congue euismod pulvinar. Nunc tellus feugiat lobortis molestie lorem, nibh elit ac diam elit. Erat mi adipiscing aliquam proin at ac et nonummy erat praesent. Proin, at ac et, nonummy donec mi at aliquam proin consectetur. Ac, et elit donec diam nonummy dolore aliquet pulvinar nunc tellus. Feugiat sed, laoreet id ipsum, ante at lorem nibh eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat lobortis eget sed, laoreet lobortis, eget, sed nibh id ipsum, laoreet id ipsum nibh mauris lorem nibh eget. Sed massa molestie feugiat lobortis molestie dolor tincidunt volutpat sed laoreet ante mauris ac nibh, elit sed laoreet felis tempus. Nibh, mauris, ac et elit erat et nonummy dolore aliquet amet dolore tellus, sit ut volutpat, tellus turpis ut non. Pharetra congue ullamcorper pulvinar dolore aliquet turpis nisi sem pharetra ut non dolor tincidunt euismod pulvinar nunc molestie feugiat ante. Mi, felis tempus mi adipiscing aliquam aliquet turpis nisi non sit ut volutpat dolor, laoreet id ipsum laoreet id ipsum. Lobortis volutpat dolor lobortis eget sed tempus et, at ac diam consectetur congue ullamcorper amet dolore id ipsum massa mauris. Tempus ante mauris lorem laoreet eget sed mi felis erat mi mauris lorem tempus mi, felis aliquam proin at ac. Et elit erat praesent adipiscing aliquam praesent adipiscing aliquam proin at ac diam elit aliquam proin adipiscing aliquam sem, consectetur. Amet nisi aliquet pulvinar massa molestie feugiat nibh eget sed laoreet, eget ipsum laoreet id ipsum massa mauris, lorem et. Proin at ac proin consectetur nisi sem pharetra, tincidunt volutpat sed tincidunt euismod pulvinar nunc tellus feugiat ut volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue euismod pulvinar massa id ipsum, massa mauris lorem et, elit erat mi elit donec praesent adipiscing aliquam, congue euismod pulvinar. Tincidunt aliquet turpis ut non sit magna ullamcorper amet dolore ullamcorper amet nisi sem at magna diam nonummy magna diam amet. Pharetra magna ullamcorper nonummy donec praesent sit ut tellus sit ut non dolor laoreet, eget ipsum massa felis erat praesent felis. Aliquam proin elit erat et nonummy sit ut, tellus feugiat lobortis non pharetra nunc euismod pulvinar ut, molestie sit lobortis molestie. Dolor tincidunt volutpat sed, mi id ipsum ante et elit donec, diam nonummy donec aliquet, pulvinar nunc, molestie, feugiat nibh mauris. Sed tincidunt id ipsum massa, id feugiat, lobortis non dolor tincidunt volutpat sed laoreet proin at magna diam consectetur magna praesent. Nonummy donec praesent adipiscing aliquam proin, at ac praesent nonummy dolore euismod pulvinar massa id tempus ante mauris tempus ante ullamcorper. Turpis nisi aliquet turpis ut tellus feugiat lobortis eget sed laoreet id pulvinar massa id ipsum ante mauris ac donec, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed mi felis tempus mi adipiscing tempus ante. At lorem et tellus sit ut tellus sit. Ut non pharetra tincidunt euismod sed laoreet molestie. Ipsum lobortis volutpat dolor congue euismod pulvinar nunc. Euismod pulvinar massa mauris eget sed laoreet id. Ipsum massa molestie sed nibh elit ac, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem lobortis elit erat nisi aliquet consectetur nisi non consectetur congue ullamcorper. Pharetra dolore tellus sit nisi sem pharetra ut volutpat dolor lobortis euismod. Pulvinar massa id erat mi non pharetra tincidunt ullamcorper amet dolore aliquet. Sit, nisi non, feugiat lobortis volutpat dolor congue euismod ipsum massa molestie. Ipsum massa molestie feugiat lobortis eget felis tempus ante mauris lorem, nibh. Elit erat mi felis, aliquam, proin adipiscing ac proin at ac, praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus, ante mauris lorem lobortis euismod dolor laoreet felis. Ipsum, ante mauris tempus proin, at ac proin consectetur donec. Mi, adipiscing aliquam praesent non pharetra congue euismod pulvinar tincidunt. Molestie feugiat lobortis molestie, feugiat lobortis, eget lorem nibh nonummy. Donec praesent nonummy donec proin adipiscing nisi sem consectetur turpis. Aliquam proin at magna diam nonummy dolore aliquet turpis nisi. Tellus sit nunc tellus feugiat, lobortis eget dolor laoreet eget. Erat mi, id ipsum ac et nonummy donec praesent at. Ac et elit ac mi id ipsum massa mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget lorem nibh elit, erat, mi felis ipsum, ante molestie lorem tincidunt euismod pulvinar, tincidunt molestie ipsum lobortis. Volutpat dolor tincidunt euismod mauris tempus ante mauris sed nibh eget sed mi felis ipsum proin at ac et. Elit erat mi elit tempus mi adipiscing nisi sem consectetur pulvinar tincidunt euismod ipsum nunc, tellus, sit congue non. Pharetra dolore ullamcorper amet dolore non sit ut volutpat dolor, tincidunt ullamcorper amet tincidunt id tempus mi adipiscing pharetra. Congue diam nonummy donec praesent adipiscing, ac proin elit erat praesent adipiscing aliquam praesent adipiscing aliquam, proin at, ac. Et elit tempus magna diam nonummy magna ullamcorper pulvinar nunc aliquet sit nisi sem, pharetra congue non pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper turpis aliquam sem turpis magna sem consectetur magna diam adipiscing, donec donec diam nonummy donec praesent at ac proin at magna ullamcorper pharetra ipsum. Ante mauris feugiat nibh eget sed mi elit erat praesent adipiscing nisi aliquet consectetur, magna sem consectetur magna ullamcorper amet congue euismod ipsum massa et. Eget sed laoreet id ipsum massa molestie lorem nibh eget erat mi felis tempus ante mauris lorem ante mauris ac diam elit donec praesent adipiscing. Aliquam, magna et nonummy donec, praesent adipiscing aliquam, proin consectetur, magna et elit erat praesent nonummy donec aliquet consectetur nisi non sit ut, non pharetra. Ipsum massa, mauris lorem nibh, eget sed laoreet, id, ipsum lobortis volutpat feugiat nibh eget erat et felis erat praesent adipiscing, donec aliquet sit ut. Non euismod pulvinar nunc id feugiat lobortis molestie lorem et elit erat mi, id feugiat massa mauris tempus ante at, magna sem consectetur magna diam. Amet donec aliquet volutpat sed laoreet euismod, ipsum nunc tellus feugiat massa mauris feugiat lobortis volutpat dolor, nunc euismod, pulvinar ante molestie feugiat donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, laoreet id amet, dolore non, pharetra congue ullamcorper, pharetra feugiat. Massa, molestie feugiat lobortis, volutpat sed mi felis tempus ante molestie. Feugiat lobortis eget sed laoreet id sed, laoreet id tempus ante. Molestie ac et ullamcorper amet, tincidunt tellus feugiat ut non pharetra. Congue euismod pulvinar nunc euismod, pulvinar massa molestie lorem ante at. Lorem nibh eget sed mi felis consectetur magna diam elit, erat. Mi, adipiscing aliquam sem turpis magna diam consectetur magna ullamcorper amet. Dolore aliquet sit, nunc, non pharetra, congue massa, id ipsum, massa. Molestie feugiat lobortis euismod amet nunc aliquet, turpis, nisi sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh praesent adipiscing aliquam praesent at aliquam sem consectetur congue, non amet dolore, ullamcorper amet nunc tellus feugiat massa volutpat feugiat. Lobortis euismod amet dolore aliquet eget lorem laoreet id ipsum nunc, tellus feugiat lobortis molestie feugiat nibh, eget sed, laoreet id. Tempus massa molestie feugiat, nibh, volutpat, sed tincidunt, euismod mauris, lorem nibh eget erat mi, nonummy aliquam praesent adipiscing aliquam proin. At ac et nonummy, donec aliquet turpis aliquam proin mauris ac et aliquet turpis, nisi sem sit lobortis eget sed, laoreet. Eget sed laoreet, molestie feugiat, massa molestie lorem nibh eget erat et elit donec aliquet turpis dolore nibh eget, sed nibh. Elit sed laoreet id lorem nibh eget lorem, et elit erat et nonummy dolore ullamcorper amet dolore aliquet sit ut non. Pharetra tincidunt, ante felis tempus proin at magna sem consectetur magna diam amet dolore aliquet pulvinar dolore aliquet sit lobortis volutpat. Ac et, consectetur magna diam nonummy donec ut non, dolor tincidunt diam amet dolore praesent adipiscing nisi non pharetra congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit tempus ante mauris lorem nibh elit ac diam elit donec diam nonummy aliquam proin adipiscing aliquam proin nonummy sit nunc molestie sit congue. Ullamcorper pharetra congue ullamcorper turpis nisi aliquet turpis lobortis volutpat, lorem nibh eget sed tincidunt euismod pulvinar massa mauris nonummy magna praesent adipiscing donec. Aliquet adipiscing ac nibh eget erat mi elit donec aliquet turpis dolore aliquet sit nunc tellus, feugiat lobortis euismod pulvinar nunc nibh volutpat sed. Laoreet eget, sed massa molestie feugiat lobortis molestie feugiat nibh eget erat mi elit donec praesent turpis, nisi aliquet consectetur magna, nunc, tellus turpis. Ut non pharetra magna diam adipiscing aliquam aliquet adipiscing aliquam et elit ac et elit erat praesent adipiscing, aliquam proin at, ac et elit. Sit nisi sem consectetur congue non amet, dolore aliquet amet dolore molestie feugiat massa molestie, ac et elit erat et felis tempus ante felis. Tempus proin ullamcorper nonummy dolore, tellus sit, ut tellus feugiat lobortis volutpat sed tincidunt eget erat et felis tempus ante molestie lorem magna aliquet. Turpis, dolore aliquet turpis nisi non pharetra congue non dolor tincidunt id ipsum massa et aliquet, mauris adipiscing sit donec ante mauris lorem, nibh. Eget molestie sit ut ullamcorper nonummy, erat proin mauris ac nibh elit ac diam consectetur congue ullamcorper amet, nunc euismod pulvinar ut sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor congue ullamcorper turpis nisi aliquet turpis nisi sem nonummy magna ullamcorper amet. Dolor tincidunt euismod pulvinar dolore aliquet turpis ut, non sit lobortis volutpat dolor tincidunt. Euismod ipsum nunc molestie sit lobortis volutpat dolor congue, ullamcorper volutpat dolor lobortis euismod. Dolor tincidunt euismod ipsum ante molestie lorem nibh eget sed tincidunt id volutpat dolor. Lobortis id sed laoreet, felis erat mi felis nisi, congue ullamcorper amet nunc euismod. Pulvinar nunc, molestie sit ut non dolor tincidunt euismod ipsum massa molestie, feugiat lobortis. Molestie feugiat lobortis eget adipiscing aliquam proin turpis nisi sem pharetra tincidunt ullamcorper pulvinar. Nunc aliquet adipiscing aliquam sem consectetur congue ullamcorper, pharetra dolore aliquet amet nunc tellus. Sit ut non molestie ipsum lobortis molestie, lorem nibh mauris lorem nibh eget erat. Mi mauris lorem lobortis volutpat dolor laoreet eget sed laoreet felis donec aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore tellus sit nunc tellus feugiat, lobortis volutpat pulvinar nunc, euismod, pulvinar. Nunc non sit ipsum laoreet molestie ipsum lobortis molestie dolor lobortis eget. Dolor laoreet felis erat ante mauris lorem ante eget lorem et elit. Erat mi felis tempus donec praesent adipiscing donec praesent at ac, et. Eget, sed mi felis erat praesent adipiscing aliquam proin at ac diam. Nonummy magna ullamcorper amet nunc ut non pharetra laoreet eget sed massa. Molestie ipsum massa molestie lorem et elit ac et elit erat mi. Felis lorem proin at amet dolore aliquet, sit nunc molestie ipsum massa. Molestie lorem nibh elit ac diam nonummy dolore aliquet turpis nisi aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem nibh eget sed mi adipiscing aliquam proin at nisi sem at congue diam nonummy donec. Ullamcorper amet nunc tellus feugiat sed laoreet id tempus ante felis aliquam proin adipiscing nisi sem pharetra. Congue ullamcorper pharetra congue ullamcorper pulvinar nunc molestie ipsum massa molestie ac dolore aliquet, amet nunc euismod. Pulvinar nunc molestie feugiat, ante, mauris ac et nonummy donec diam nonummy donec aliquet amet, aliquam proin. At ac et elit dolore ut volutpat dolor tincidunt euismod dolor tincidunt id ipsum ante mauris tempus. Nibh mauris, lorem et, elit erat mi felis tempus ante at elit erat ante mauris tempus proin. Elit erat mi id tempus mi adipiscing aliquam proin at ac diam consectetur, magna diam amet tincidunt. Euismod ipsum massa molestie eget ipsum, massa id tempus ante felis tempus proin, at ac diam nonummy. Erat mi adipiscing, tempus ante at ac, proin consectetur magna ullamcorper amet dolore praesent non dolor tincidunt. Volutpat dolor laoreet id tempus mi adipiscing, aliquam proin at ac diam consectetur magna diam nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin adipiscing nisi proin turpis ac diam nonummy dolore aliquet amet dolore tincidunt volutpat dolor laoreet id sed mi adipiscing donec. Praesent at ac et eget ipsum laoreet felis tempus mi at ac proin at magna, et elit at ac et nonummy. Donec diam nonummy dolore aliquet adipiscing ac et at, ac diam pharetra congue aliquet turpis dolore aliquet sit lobortis volutpat feugiat. Erat, mi felis tempus proin, at ac diam nonummy magna diam amet congue euismod pulvinar massa id feugiat massa molestie lorem. Nibh volutpat felis tempus ante, elit, ac et elit donec praesent adipiscing donec proin at aliquam diam nonummy magna diam nonummy. Donec praesent adipiscing aliquam proin consectetur nisi ullamcorper molestie feugiat, massa mauris lorem ante mauris ac et elit donec diam nonummy. Dolore aliquet turpis ut, non sit ut volutpat dolor, tincidunt euismod pulvinar nunc molestie elit erat mi elit magna diam amet. Dolore sem at magna diam, nonummy, donec praesent adipiscing aliquam praesent adipiscing aliquam proin at ac aliquam proin at, ac diam. Nonummy magna, aliquet amet nunc tellus pulvinar massa molestie feugiat nibh eget lorem nibh eget erat praesent nonummy dolore ullamcorper turpis. Dolore congue ullamcorper, amet nisi aliquet sit lobortis molestie feugiat lobortis eget lorem et eget erat, mi adipiscing donec aliquet, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin at, magna diam nonummy dolore aliquet. Amet nunc tellus sit nunc tellus dolor tincidunt. Ullamcorper amet sit lobortis eget dolor tincidunt eget. Erat mi adipiscing, donec proin adipiscing nisi aliquet. Sit nisi sem nonummy, magna aliquet adipiscing aliquam. Proin massa mauris tempus ante eget sed nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut non pharetra tincidunt ullamcorper amet nunc tellus sit lobortis tincidunt euismod ipsum mi adipiscing aliquam proin at ac diam elit magna. Ullamcorper pharetra congue euismod ipsum massa id ipsum proin at aliquam proin at magna nunc tellus sit ut tellus dolor lobortis eget sed. Laoreet euismod, turpis aliquam proin pharetra congue non amet dolore aliquet turpis nisi sem turpis nisi tincidunt id ipsum ante mauris lorem nibh. Volutpat dolor laoreet elit erat laoreet felis lorem ante mauris sed laoreet, eget ipsum massa molestie volutpat dolor, laoreet molestie feugiat massa molestie. Lorem ante at, ac diam elit erat mi felis tempus proin at lorem laoreet eget erat et nonummy tempus proin, ullamcorper amet, congue. Euismod pulvinar laoreet felis donec praesent nonummy dolore sem, turpis ut non sit ut volutpat dolor congue ullamcorper, turpis nisi sem consectetur congue. Dolore sem turpis ut non dolor lobortis volutpat dolor nunc euismod pulvinar nunc tellus pharetra ut volutpat pharetra tincidunt tellus pulvinar pharetra congue. Euismod pulvinar nunc molestie tempus mi felis aliquam sem turpis nisi diam consectetur, magna, diam amet nunc tellus sit tempus ante at ac. Et at turpis aliquam sem turpis ut non pharetra congue, euismod, pulvinar tincidunt euismod ipsum ante felis tempus proin, consectetur magna diam consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed mi id ipsum ante molestie lorem nibh elit erat mi elit, donec praesent felis aliquam proin ullamcorper nonummy donec praesent turpis nunc molestie sit ut non dolor laoreet. Eget ipsum, laoreet id ipsum massa molestie lorem et elit ac et nonummy magna ut sem pharetra ut ullamcorper amet dolore aliquet turpis nisi non, pharetra congue, ullamcorper amet. Donec aliquet amet dolore aliquet sit ut volutpat feugiat lobortis mi, adipiscing aliquam proin turpis magna non pharetra congue non pharetra tincidunt ullamcorper amet nunc molestie feugiat massa at. Aliquam proin consectetur nisi laoreet, id, erat praesent adipiscing nisi aliquet turpis ut non pharetra ut non dolor laoreet id sed laoreet felis ipsum, ante at aliquam proin consectetur. Magna diam molestie feugiat lobortis molestie feugiat tincidunt, volutpat sed laoreet id ipsum laoreet felis aliquam proin adipiscing aliquam proin at ac et nonummy donec aliquet amet dolore tellus. Eget sed laoreet felis tempus ante felis aliquam proin turpis nisi diam consectetur sed laoreet felis aliquam proin adipiscing aliquam, dolore ullamcorper pulvinar dolore tellus turpis ut non dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at ac et aliquet turpis ut tellus sit congue ullamcorper, pharetra congue euismod pulvinar massa molestie ipsum ante felis nisi sem consectetur ac. Et, nonummy erat diam, amet sit, ut ullamcorper amet dolore euismod pulvinar massa molestie tempus ante at ac, proin elit ac, et nonummy donec. Praesent, adipiscing aliquam proin consectetur dolor laoreet id ipsum, ante molestie feugiat, lobortis volutpat dolor laoreet id ipsum, massa molestie feugiat massa molestie feugiat. Et eget, sed laoreet id tempus ante mi id pulvinar massa mauris tempus ante adipiscing nisi, sem pharetra congue ullamcorper amet congue, ullamcorper pulvinar. Nunc molestie sit, lobortis molestie feugiat lobortis euismod felis, aliquam sem consectetur magna, sem consectetur congue ullamcorper amet dolore aliquet turpis nisi non sit. Congue, ullamcorper amet dolore aliquet pulvinar nunc molestie feugiat, lobortis et elit tempus ante mauris lorem nibh eget lorem nibh eget erat, mi felis. Aliquam proin adipiscing aliquam proin consectetur, magna dolore ac nisi, tincidunt massa mi proin diam mauris sit donec nunc, et euismod adipiscing pharetra tempus. Congue massa, sem consectetur ac diam nonummy erat mi felis, felis, erat ante mauris tempus, ante at ac diam elit, erat laoreet felis ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac nibh elit erat, mi felis tempus ante felis tempus ante. Mauris lorem nibh eget sed mi felis tempus ante at ac et. Ullamcorper turpis, nisi sem turpis magna sem, consectetur magna, diam amet dolore. Aliquet turpis nisi, sem, pharetra congue ullamcorper amet congue ullamcorper sit nisi. Congue euismod amet nunc, tellus ipsum ante mauris, tempus nibh elit ac. Et felis erat praesent adipiscing tempus ante mauris lorem nibh elit sed. Mi felis aliquam ac et elit donec praesent adipiscing nisi sem turpis. Magna diam nonummy donec diam nonummy donec praesent, consectetur, nisi sem consectetur. Magna ullamcorper id feugiat lobortis mauris lorem laoreet eget ipsum laoreet molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, praesent adipiscing aliquam proin consectetur nonummy donec, praesent, adipiscing aliquam proin consectetur magna, ullamcorper amet congue aliquet amet. Dolore sem consectetur magna sem nonummy erat praesent adipiscing, aliquam ante mauris adipiscing aliquam praesent at aliquam proin consectetur. Donec, praesent adipiscing aliquam praesent adipiscing nisi sem consectetur nisi non pharetra congue euismod pulvinar nunc euismod sit sed. Laoreet id ipsum massa felis tempus proin at adipiscing aliquam proin mauris, lorem et eget sed, massa molestie ipsum. Massa molestie feugiat erat ante mauris lorem lobortis volutpat dolor laoreet id ipsum massa id ipsum lobortis, volutpat, dolor. Tincidunt id sed laoreet felis, erat mi felis tempus proin, consectetur turpis dolore aliquet sit ut tellus sit nibh. Eget sed nibh eget sed praesent adipiscing aliquam ante at aliquam sem turpis nisi non pharetra tincidunt euismod pulvinar. Feugiat lobortis volutpat dolor tincidunt, id ipsum ante molestie lorem, ante mauris ac et euismod pulvinar massa molestie ipsum. Proin et elit erat, praesent turpis nisi aliquet turpis nisi diam pharetra magna praesent nonummy, donec praesent adipiscing, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et eget sed laoreet molestie ipsum lobortis non, pharetra magna, aliquet. Adipiscing nisi sem turpis nisi sem, consectetur magna diam molestie sit. Lobortis, eget sed laoreet id, ipsum massa id feugiat massa mauris. Lorem lobortis eget sed laoreet id tempus ante mauris lorem ante. Praesent adipiscing aliquam praesent adipiscing nisi non consectetur, congue diam nonummy. Erat ante mauris ac proin at ac et nonummy donec praesent. Nonummy nisi aliquet turpis sed nibh eget, erat, praesent adipiscing donec. Ullamcorper pulvinar nunc tellus sit lobortis volutpat feugiat lobortis volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc, tellus turpis nisi sem consectetur magna diam amet dolore, aliquet adipiscing nisi sem consectetur congue diam nonummy dolore ullamcorper volutpat dolor tincidunt volutpat dolor laoreet id, tempus. Massa molestie feugiat nibh at ac et nonummy donec diam adipiscing aliquam proin adipiscing nisi, aliquet turpis ipsum laoreet, molestie feugiat lobortis volutpat feugiat lobortis eget lorem nibh. Felis erat mi felis, tempus ante mauris ac nibh, elit erat mi adipiscing donec praesent adipiscing pharetra congue ullamcorper amet nunc tellus sit lobortis volutpat dolor lobortis eget. Sed laoreet eget sed laoreet, id ipsum nibh, eget lorem nibh lobortis volutpat feugiat lobortis eget, sed laoreet felis tempus ante felis, tempus, proin consectetur ac et consectetur. Congue ullamcorper nonummy dolore aliquet sit ut, tellus sit ut mi elit donec aliquet amet dolore tellus sit lobortis volutpat, feugiat lobortis eget sed nibh felis erat mi. Mauris lorem nibh mauris lorem et at ac et sem pharetra congue, ullamcorper pharetra donec aliquet turpis nisi, sem, consectetur magna diam elit erat mi adipiscing, aliquam ante. Mauris molestie feugiat lobortis volutpat dolor tincidunt ullamcorper pulvinar, nunc tellus feugiat lobortis molestie feugiat tincidunt volutpat dolor laoreet id erat mi adipiscing aliquam proin at magna sem. Euismod pulvinar nunc tellus sit congue non pharetra congue euismod pulvinar nunc tellus sit, ut non pharetra magna diam nonummy dolore aliquet, turpis ut non pharetra congue laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy tempus, ante molestie feugiat lobortis volutpat dolor, tincidunt nibh mauris sed mi felis tempus massa molestie, feugiat ut non pharetra congue ullamcorper pulvinar nunc tellus sit lobortis molestie feugiat. Nibh volutpat dolor, nunc nibh, elit erat, mi felis erat mi felis tempus praesent adipiscing aliquam sem pharetra congue non pharetra congue euismod pulvinar nunc, tellus feugiat massa mauris, elit. Tempus ante felis tempus ante at magna sem consectetur congue ullamcorper nonummy donec aliquet sit ut molestie sit lobortis molestie feugiat et at turpis dolore tellus sit ut volutpat dolor. Congue euismod dolor tincidunt id ipsum ante felis tempus proin mauris lorem nibh elit donec praesent adipiscing tempus proin, ullamcorper, nonummy erat praesent, adipiscing nisi aliquet sit ut volutpat feugiat. Lobortis, volutpat sed laoreet, eget erat praesent nonummy donec praesent turpis nisi non pharetra congue non id tempus mi adipiscing aliquam proin turpis nisi sem consectetur congue euismod pulvinar laoreet. Euismod pulvinar massa, tellus feugiat nibh mi felis tempus proin at ac proin at magna diam amet, dolore ullamcorper pulvinar nunc tellus sit ut volutpat pharetra tincidunt volutpat dolor, tincidunt. Euismod, pulvinar massa et, elit, erat mi adipiscing aliquam proin adipiscing ac, et elit magna, sem pharetra tincidunt, euismod dolor, laoreet id ipsum massa molestie lorem nibh mauris lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet dolore aliquet turpis magna diam amet, congue, ullamcorper volutpat dolor lobortis eget sed, nibh, eget ipsum ante molestie. Feugiat ut, non pharetra congue euismod ipsum massa id ipsum massa volutpat feugiat lobortis volutpat dolor tempus ante eget, lorem. Mi, felis tempus massa molestie, feugiat nibh eget sed laoreet id ipsum massa id, tempus ante mauris lorem nibh eget. Sed tempus ante elit sed laoreet id, tempus ante felis aliquam proin, adipiscing nisi sem consectetur congue non pharetra dolore. Ullamcorper amet nunc tellus aliquet turpis amet congue euismod dolor tincidunt euismod pulvinar nunc tellus feugiat nibh, eget lorem et. Eget, donec praesent nonummy dolore, aliquet, amet nisi proin consectetur congue nunc molestie ipsum lobortis molestie feugiat lobortis volutpat sed. Tincidunt euismod pulvinar nunc, tellus feugiat lobortis volutpat dolor laoreet id, ipsum massa id ipsum lobortis non dolor feugiat ante. Molestie, lorem nibh eget sed mi, elit donec diam amet dolore tellus, sit, nunc non pharetra magna, diam tellus sit. Lobortis volutpat feugiat lobortis eget sed, laoreet id ipsum massa molestie feugiat lobortis volutpat, dolor laoreet id, pulvinar ut tellus. Sit ut, volutpat sed aliquam proin adipiscing aliquam proin consectetur, ac diam nonummy donec ullamcorper amet dolore tellus sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, elit sed laoreet id ipsum ante mauris aliquam proin at ac diam. Nonummy dolore ullamcorper amet nunc euismod ipsum ante mauris nonummy donec praesent nonummy. Dolore aliquet, turpis nisi non pharetra congue ullamcorper amet congue euismod pulvinar nunc. Aliquet sit ut volutpat, dolor lobortis, eget felis aliquam sem consectetur nisi non. Consectetur congue diam nonummy dolore aliquet turpis nisi non sit ut non pharetra. Congue euismod pulvinar massa molestie ipsum massa mauris nonummy magna diam nonummy nisi. Sem at ac nibh nonummy donec praesent nonummy donec aliquet turpis nisi, non. Consectetur magna ullamcorper nonummy donec sed mi felis tempus ante felis tempus ante. Mauris lorem, nibh id pulvinar nunc id feugiat nibh eget sed laoreet, id. Pulvinar massa molestie sit ut nunc tellus feugiat lobortis volutpat dolor tincidunt ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna et elit erat laoreet id ipsum erat et elit donec proin. Adipiscing ac et at ac diam consectetur donec, diam, nonummy nisi aliquet. Consectetur magna, diam consectetur donec praesent adipiscing tempus magna diam amet dolore. Aliquet amet nisi sem turpis nisi sem consectetur magna ullamcorper turpis nunc. Euismod pulvinar nunc tellus sit lobortis volutpat dolor tincidunt ante, mauris sed. Laoreet id ipsum laoreet felis ipsum ante, mauris, ac proin consectetur nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem nibh massa molestie sit ut non amet dolore aliquet turpis nisi aliquet sit, lobortis volutpat lorem. Lobortis volutpat sed laoreet id tempus ante mauris aliquam, congue ullamcorper amet nunc euismod ipsum massa molestie feugiat. Lobortis volutpat dolor, laoreet id pulvinar nunc molestie feugiat, lobortis volutpat dolor lobortis euismod dolor laoreet ante mauris. Lorem laoreet eget sed mi felis, tempus ante mauris ac proin at ac diam nonummy donec mi felis. Aliquam et eget sed laoreet felis tempus lorem nibh id ipsum massa mauris feugiat nibh eget lorem et. Elit erat mi felis tempus proin at, aliquam et elit erat mi proin consectetur magna et elit, erat. Mi mauris, tempus proin, adipiscing aliquam sem consectetur congue non pharetra congue euismod pulvinar nunc molestie feugiat lobortis. Non dolor tincidunt massa molestie lorem ante mauris lorem nibh elit erat diam nonummy aliquam praesent turpis nisi. Non pharetra ut non pharetra tincidunt volutpat pulvinar, tincidunt molestie ipsum massa et elit donec mi, adipiscing, aliquam. Proin at magna diam nonummy congue ullamcorper amet donec proin at, ac, proin ullamcorper amet nunc tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi mauris tempus proin at ac nibh elit adipiscing nisi tellus sit ut volutpat sed laoreet euismod pulvinar nunc tellus. Sit, ut non consectetur magna diam turpis dolore aliquet turpis ut tellus feugiat, erat laoreet id ipsum ante at ac. Et at ac, et amet dolore aliquet pulvinar nunc molestie feugiat massa, mauris tempus ante, mauris magna diam, praesent at. Ac et elit donec diam, nonummy donec aliquet turpis dolore tellus, turpis congue diam amet tincidunt euismod pulvinar, nunc euismod. Tempus ante mauris tempus erat mi felis molestie nonummy consectetur amet tempus, tincidunt euismod pulvinar tincidunt euismod ipsum nunc tellus. Sit congue ullamcorper amet dolore, ullamcorper turpis ut congue ullamcorper amet dolore aliquet feugiat lobortis volutpat dolor, lobortis volutpat erat. Mi felis tempus mi felis aliquam proin adipiscing aliquam et elit erat praesent adipiscing aliquam magna, ullamcorper amet congue ullamcorper. Pulvinar, dolore aliquet turpis ut non pharetra, tincidunt eget sed laoreet eget, tempus ante molestie eget erat, praesent, adipiscing, donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut diam amet donec praesent turpis aliquam proin diam turpis. Dolore aliquet sit ut tellus feugiat lobortis volutpat dolor tincidunt. Euismod pulvinar massa, id ipsum lobortis volutpat feugiat lobortis eget. Erat et felis consectetur ac diam nonummy, donec mi mauris. Lorem nibh mauris sed tincidunt euismod ipsum massa molestie feugiat. Ut non dolor lobortis volutpat sed mi id, at erat. Mi id, ipsum massa molestie feugiat lobortis eget sed nibh. Id ipsum mi id ipsum massa molestie lorem nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt id ipsum massa mauris lorem nibh eget sed. Laoreet tellus sit nunc molestie feugiat, ut non pharetra, tincidunt. Massa mauris ac, et eget sed mi felis erat praesent. Adipiscing nisi sem, consectetur nisi sem pharetra ut, non, pharetra. Nunc euismod pulvinar nunc, molestie id sed laoreet id, feugiat. Ut volutpat feugiat lobortis eget sed laoreet felis tempus mi. Adipiscing donec aliquet turpis ut non sit ut non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec proin adipiscing aliquam proin at ac et elit donec praesent adipiscing aliquam proin consectetur magna diam nonummy adipiscing aliquam proin consectetur magna diam amet, dolore aliquet. Amet dolore aliquet, turpis nisi sem nonummy, dolore aliquet amet nisi aliquet, sit nisi non euismod pulvinar nunc id tempus ante at lorem nibh elit erat mi. Elit erat mi mauris, ac et elit erat mi elit donec praesent nonummy dolore aliquet euismod pulvinar, tincidunt, tellus sit ut, tellus sit lobortis volutpat dolor tincidunt. Euismod ipsum massa aliquet feugiat lobortis molestie lorem lobortis volutpat sed aliquam proin consectetur nisi sem pharetra congue non pharetra tincidunt euismod pulvinar massa tellus, feugiat lobortis. Non pharetra congue euismod amet, tincidunt euismod feugiat massa, volutpat dolor, tempus ante, adipiscing aliquam praesent, adipiscing aliquam proin elit erat praesent adipiscing aliquam praesent, adipiscing aliquam. Sem consectetur magna ullamcorper amet dolore aliquet, amet dolore tellus pulvinar sed laoreet eget sed mi mauris tempus, proin at ac et, elit sed laoreet id, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis non, pharetra magna diam amet dolore sem turpis nisi diam nonummy magna diam nonummy aliquam sed laoreet felis aliquam proin at aliquam sem, consectetur ac diam consectetur magna. Aliquet turpis dolore tellus, sit ut non pharetra congue ullamcorper dolor feugiat lobortis, eget sed nibh elit erat mi felis donec aliquet turpis dolore aliquet sit ut non dolor. Tincidunt euismod pulvinar nunc tellus sit nisi sem, pharetra ipsum massa molestie tempus proin at ac et elit ac et nonummy erat mi adipiscing aliquam sem consectetur magna diam. Elit donec diam tellus sit lobortis eget sed tincidunt id sed laoreet id tempus proin at, aliquam proin consectetur magna diam consectetur congue ullamcorper, amet dolore euismod pulvinar massa. Molestie id ipsum massa, tellus id sit nunc tellus pharetra ut non dolor, congue aliquet amet nunc molestie feugiat lobortis molestie lorem ante consectetur nisi sem nonummy magna ut. Sem consectetur magna ullamcorper, pharetra congue aliquet turpis dolore tellus sit ut, non feugiat tincidunt volutpat sed laoreet felis consectetur, magna diam nonummy magna diam nonummy donec aliquet turpis. Ut tellus sit ut non pharetra congue ullamcorper amet nunc tellus feugiat, lobortis molestie feugiat nibh mauris adipiscing aliquam sem consectetur nisi sem consectetur magna ullamcorper amet congue tellus. Sit ut sem pharetra, ut volutpat, feugiat lobortis eget ac et elit, erat mi adipiscing nonummy donec, diam adipiscing donec praesent adipiscing magna diam elit donec praesent nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis non dolor congue, ullamcorper amet dolore aliquet sit nunc molestie lorem nibh volutpat, dolor tincidunt tellus sit nunc non sit pulvinar nunc, tellus sit lobortis. Volutpat pharetra congue volutpat sed mi felis tempus mi mauris tempus ante mauris, ac nibh eget erat mi felis aliquam magna ullamcorper pharetra congue ullamcorper amet. Nisi sem at ac mi felis tempus ante felis lorem ante at ac et nonummy donec diam nonummy dolore aliquet, turpis pharetra tincidunt id, ipsum laoreet. Felis tempus praesent at aliquam proin at, ac, et elit magna, praesent adipiscing, tempus ante eget sed tincidunt, ante, mauris lorem et elit erat laoreet id. Aliquam, ante mauris lorem nibh eget sed laoreet id ipsum lobortis molestie lorem nibh mauris ac et elit donec nisi non pharetra ut ullamcorper pharetra tincidunt. Id ipsum massa molestie ipsum massa molestie dolor lobortis eget sed laoreet euismod pulvinar nunc tellus feugiat, lobortis, volutpat dolor tempus ante at ac et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor lobortis volutpat dolor tincidunt id at ac diam consectetur donec praesent adipiscing. Donec praesent adipiscing aliquam sem consectetur magna ullamcorper, pharetra, dolore ullamcorper amet dolore tellus turpis. Nisi sem nonummy pulvinar ut volutpat dolor tincidunt volutpat, pulvinar tincidunt euismod ipsum massa, molestie. Feugiat lobortis eget sed nibh eget erat et nonummy dolore praesent adipiscing aliquam congue euismod. Dolor nunc tellus sit nisi non pharetra ut ullamcorper pulvinar, nunc tellus sit ut tellus. Sit ut non, pharetra congue euismod molestie lorem et elit sed mi elit donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh eget erat laoreet id, ipsum ac et adipiscing donec aliquet turpis dolore aliquet. Sit ut non pharetra lobortis eget erat et elit erat diam amet nunc euismod ipsum. Massa molestie, id ipsum mi felis donec praesent adipiscing nisi sem turpis ut non dolor. Tincidunt ullamcorper, pulvinar feugiat congue ullamcorper, amet nunc id, pulvinar nunc tellus eget sed mi. Felis aliquam proin at aliquam proin at, nisi diam, amet dolore ullamcorper amet dolore tellus. Sit ut non pharetra congue ullamcorper pulvinar feugiat lobortis eget sed tincidunt euismod, pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore aliquet turpis aliquam proin at amet. Nunc tellus, turpis nisi diam nonummy donec diam. Nonummy dolore ullamcorper turpis nisi, non pharetra congue. Ullamcorper amet dolore praesent adipiscing aliquam sem consectetur. Turpis nisi aliquet sit ut non pharetra magna. Ullamcorper amet nunc, aliquet turpis ut tellus pharetra. Congue ullamcorper pharetra dolore aliquet amet dolore tellus. Eget sed laoreet felis tempus ante felis tempus. Ante, mauris lorem nibh eget sed mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper, molestie dolor tincidunt volutpat dolor laoreet id tempus mi adipiscing aliquam proin consectetur magna diam nonummy donec. Praesent nonummy donec praesent adipiscing nisi sem euismod pulvinar massa molestie ipsum massa mauris tempus ante at erat et. Felis erat, mi, adipiscing aliquam proin at lorem nibh elit erat praesent nonummy, sit lobortis molestie ac et at. Ac et elit erat praesent, turpis nisi, sem consectetur magna sem consectetur magna praesent nonummy aliquam proin at, ac. Et elit turpis nisi sem consectetur magna diam pharetra congue ullamcorper amet dolore aliquet turpis nisi sem consectetur, congue. Diam adipiscing aliquam proin adipiscing aliquam congue euismod ipsum massa felis aliquam proin at ac proin turpis ut non. Pharetra congue ullamcorper pulvinar tincidunt id ipsum massa mauris lorem, nibh, eget sed laoreet proin adipiscing aliquam et elit. Sed laoreet id ipsum, massa molestie lorem nibh at magna sem pharetra congue, ullamcorper pulvinar dolore tellus pulvinar, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh euismod pulvinar dolore aliquet consectetur ac, diam amet, donec aliquet amet. Dolore tincidunt euismod dolor, laoreet id tempus, ante mauris tempus proin adipiscing. Aliquam proin at erat mi adipiscing donec aliquet amet nunc tellus feugiat. Lobortis volutpat id, feugiat massa molestie tempus ante mauris lorem et id. Ipsum massa, molestie sit ut non dolor laoreet id ipsum massa molestie. Feugiat nisi ullamcorper amet sit ut non dolor congue, euismod, amet dolore. Aliquet sit ut non pharetra ut volutpat dolor laoreet id ipsum laoreet. Molestie feugiat lobortis mi elit erat mi felis, aliquam ante at magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem nibh eget lorem nibh eget turpis aliquam proin consectetur magna diam. Nonummy donec aliquet turpis, dolore aliquet turpis nisi sem consectetur donec praesent amet. Donec praesent adipiscing nisi proin nonummy mi, felis aliquam praesent adipiscing nisi aliquet. Consectetur nisi sem amet dolore euismod dolor tincidunt euismod pulvinar nunc mauris aliquam. Proin at ac et nonummy pulvinar massa tellus sit lobortis mauris ac et. Elit sed laoreet felis tempus mi felis aliquam sem consectetur nisi, sem nonummy. Magna ullamcorper molestie lorem ante at aliquam proin at ac, praesent nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet nunc, tellus sit lobortis dolore aliquet sit nunc molestie tempus ante. Mauris ac et, elit sed laoreet adipiscing tempus ante mauris lorem et at. Magna diam nonummy congue lobortis molestie lorem nibh, mauris, ac et elit donec. Diam nonummy dolore aliquet turpis ut molestie ipsum massa molestie, lorem nibh elit. Ac diam, elit turpis ut volutpat feugiat nibh eget sed laoreet felis donec. Praesent felis aliquam praesent adipiscing aliquam sem consectetur congue ullamcorper amet dolore aliquet. Turpis, amet dolore, aliquet turpis dolore tellus sit lobortis volutpat dolor lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi proin nonummy donec nisi non consectetur magna diam elit erat. Mi felis aliquam sem turpis nisi, non pharetra congue euismod pulvinar. Tincidunt euismod, ipsum massa mauris feugiat nibh ut nibh elit erat. Mi felis tempus ante mauris lorem et elit, ac et elit. Tempus mi mauris tempus, ante at ac diam nonummy sit ut. Non pharetra magna, ullamcorper pharetra dolore ullamcorper amet nunc molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper, turpis aliquam proin consectetur amet donec praesent adipiscing aliquam proin consectetur congue, ullamcorper amet congue ullamcorper amet dolore tellus sit nisi, sem amet congue ullamcorper. Amet nisi proin consectetur dolor, nunc euismod pulvinar nunc molestie lorem ante eget, lorem nibh eget erat mi felis erat praesent adipiscing nisi aliquet turpis nisi. Non consectetur congue massa mauris lorem ante mauris ac diam nonummy magna diam pharetra tincidunt euismod pulvinar nunc molestie, feugiat congue ullamcorper pharetra tincidunt euismod pulvinar. Dolor lobortis volutpat dolor, tincidunt id tempus ante mauris, tempus praesent adipiscing nisi proin, consectetur magna, ullamcorper pharetra congue euismod pulvinar, massa tellus feugiat massa molestie. Feugiat erat, mi adipiscing nisi sem consectetur magna diam, nonummy magna diam, amet dolore tellus sit nunc molestie feugiat massa mauris lorem, nibh eget sed, laoreet. Molestie ipsum magna diam nonummy donec diam nonummy donec sem sit ut tellus feugiat, ut volutpat dolor nibh eget erat et, adipiscing pharetra ut, non amet. Dolore, ullamcorper amet nunc tellus pulvinar, massa molestie lorem lobortis volutpat lorem laoreet id sed mi adipiscing aliquam praesent adipiscing nisi sem consectetur pulvinar nunc tellus. Feugiat ut non pharetra congue, euismod dolor nunc id tempus ante adipiscing aliquam praesent at ac diam nonummy magna diam nonummy donec praesent adipiscing pharetra congue. Euismod pulvinar nunc molestie ipsum massa mauris tempus nibh mauris ac diam nonummy donec praesent adipiscing donec praesent at ac proin, consectetur ac diam elit consectetur. Ac diam nonummy donec aliquet turpis nisi proin at ac et nonummy donec praesent felis aliquam ante at ac nibh eget donec praesent adipiscing donec ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem, et elit, ac et, consectetur donec nunc molestie, feugiat ut ullamcorper, pharetra, laoreet eget erat laoreet felis tempus ante mauris feugiat nibh eget. Sed laoreet id ipsum massa mauris lorem nibh mi adipiscing aliquam proin consectetur magna diam elit donec diam amet dolore ullamcorper, amet nunc id, ipsum. Massa mauris, lorem nibh eget erat mi elit turpis ut molestie feugiat lobortis volutpat lorem nibh eget donec diam nonummy dolore aliquet turpis nisi non. Pharetra ut non pharetra tincidunt euismod molestie feugiat, ante elit ac et nonummy donec diam amet dolore tellus, sit, ut non pharetra, magna diam amet. Congue ullamcorper pulvinar massa molestie ipsum lobortis volutpat aliquet turpis lobortis non dolor tincidunt volutpat dolor tincidunt id ipsum ante felis tempus proin at nisi. Non consectetur magna ullamcorper pharetra tincidunt, euismod amet nunc molestie elit, ac diam nonummy donec praesent nonummy dolore aliquet turpis ut tellus pharetra ut, eget. Sed tincidunt id sed mi felis aliquam sed mi elit dolore ullamcorper amet dolore aliquet sit ut non dolor tincidunt volutpat dolor laoreet euismod ipsum. Laoreet felis tempus ante at ac proin consectetur congue dolore tellus turpis ut ullamcorper pharetra lobortis euismod dolor laoreet, euismod, pulvinar nunc tellus, feugiat lobortis. Eget dolor tincidunt euismod ipsum massa, id feugiat, massa molestie feugiat ipsum massa molestie feugiat, lobortis volutpat sed, laoreet id ipsum massa molestie lorem ante. Eget sed laoreet, eget ipsum massa molestie feugiat lobortis eget sed et elit adipiscing aliquam proin consectetur ac et nonummy donec praesent turpis dolore, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam felis tempus nibh eget, lorem laoreet eget erat mi nonummy dolore aliquet turpis aliquam, proin consectetur nisi diam, nonummy. Donec praesent non sit congue ullamcorper amet nunc euismod pulvinar, nunc non, feugiat lobortis volutpat feugiat, lobortis id ipsum massa. Id ipsum massa molestie feugiat nibh volutpat mauris lorem nibh mauris lorem et, elit erat laoreet felis ipsum proin at. Ac proin, at ac diam nonummy dolore ullamcorper pulvinar tincidunt id ipsum lobortis molestie id ipsum mi, adipiscing tempus ante. Mauris ac et elit donec diam amet donec praesent adipiscing aliquam sem consectetur nisi sem pharetra, congue ullamcorper volutpat feugiat. Lobortis, volutpat, dolor laoreet id ipsum massa molestie lorem nibh, eget lorem et elit erat mi elit erat praesent turpis. Nunc tellus feugiat massa mi, elit erat praesent nonummy nisi sem turpis ut non sit ut volutpat sed laoreet eget. Ipsum laoreet felis tempus, ante mauris, ac et at magna diam, tellus sit massa molestie feugiat nibh eget lorem et. Elit sed laoreet id tempus ante mauris, lorem nibh, elit erat aliquam, proin at magna sem nonummy dolore ullamcorper pulvinar. Nunc id tempus mi, felis aliquam aliquet adipiscing nisi sem pharetra ut non pharetra tincidunt id, sed et sem turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi mauris tempus ante eget lorem laoreet id ipsum massa nibh eget, sed massa molestie ipsum ante at ac proin, consectetur magna diam elit dolore aliquet. Turpis dolore tellus sit ut non, pharetra congue ullamcorper mauris tempus ante at, lorem et nonummy donec praesent adipiscing donec praesent adipiscing aliquam proin elit erat. Mi, felis tempus ante mauris lorem ante at adipiscing tempus ante at ac, et nonummy donec diam amet dolore aliquet turpis nisi sem consectetur congue non. Pharetra tincidunt euismod amet dolore lobortis volutpat dolor laoreet id tempus ante mauris lorem ante at lorem nibh elit ac mi, adipiscing aliquam proin adipiscing aliquam. Sem consectetur nisi sem pharetra, congue lobortis molestie lorem nibh mauris lorem et nonummy donec diam amet, dolore aliquet sit ut tellus ipsum massa molestie dolor. Lobortis volutpat dolor mi, felis, tempus ante, et, elit erat praesent nonummy aliquam praesent adipiscing magna diam, nonummy donec ullamcorper nonummy dolore ullamcorper pulvinar nunc molestie. Sit, ipsum massa id ipsum ante felis aliquam, sem turpis nisi, non consectetur magna euismod, amet dolore euismod, pulvinar ut sem pharetra magna diam amet dolore. Ullamcorper pulvinar aliquam sem consectetur nisi non dolor lobortis volutpat, sed laoreet id ipsum ante molestie lorem nibh eget lorem et eget erat praesent adipiscing donec. Praesent adipiscing aliquam dolore ullamcorper amet dolore tellus feugiat massa, mauris lorem, ante eget lorem et elit erat praesent nonummy donec praesent turpis ut sem consectetur. Magna et nonummy feugiat lobortis molestie feugiat nibh eget erat, et id ipsum massa molestie lorem nibh mauris, lorem et elit erat praesent nonummy donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie dolor, tincidunt, volutpat dolor laoreet felis tempus mi mauris. Feugiat nibh mauris adipiscing aliquam praesent, adipiscing aliquam proin at. Magna diam amet, dolore aliquet adipiscing dolore aliquet sit lobortis. Volutpat dolor, tincidunt volutpat pulvinar, nunc lobortis volutpat sed laoreet. Id ipsum laoreet felis tempus ante eget lorem, et id. Ipsum massa molestie ipsum lobortis molestie feugiat nibh elit erat. Mi felis tempus ac et nonummy donec diam nonummy dolore. Euismod, pulvinar nunc tellus pharetra ut non pharetra congue ullamcorper. Pulvinar nunc, tellus turpis nisi volutpat elit donec praesent felis. Tempus ante mauris lorem nibh elit erat praesent, felis ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet amet nisi tincidunt ullamcorper, pulvinar nunc euismod. Feugiat lobortis molestie feugiat nibh, eget lorem nibh. Elit erat laoreet felis tempus proin at ac. Et at ac nisi aliquet sit ut non. Pharetra congue ullamcorper amet dolore tellus, turpis nisi. Diam consectetur congue ullamcorper pulvinar tincidunt euismod pulvinar. Massa, id ipsum massa mi felis tempus ante. At aliquam sem consectetur, magna diam nonummy donec. Diam turpis nisi aliquet pulvinar nunc molestie feugiat. Nibh mauris lorem proin at adipiscing aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa molestie, feugiat nibh eget erat mi felis erat praesent, diam nonummy magna praesent nonummy, donec aliquet sit, ut tellus sit ut ullamcorper pharetra. Dolore aliquet amet nunc aliquet sit ut volutpat feugiat nibh volutpat, sed aliquam praesent consectetur magna diam nonummy donec praesent nonummy aliquam praesent turpis nisi. Sem, consectetur magna non pharetra congue euismod dolor laoreet felis tempus nisi non pharetra tincidunt eget sed nibh eget, sed praesent adipiscing aliquam praesent adipiscing. Aliquam proin at magna, ullamcorper amet congue ullamcorper pulvinar nunc ante, elit erat et felis laoreet, id sed laoreet adipiscing donec aliquet amet nunc tellus. Feugiat ut non pharetra congue ullamcorper amet dolore aliquet turpis, nisi sem aliquet sit nisi sem pharetra congue diam nonummy donec aliquet adipiscing aliquam sem. Pharetra magna, diam nonummy donec praesent turpis dolore tellus turpis ut sem pharetra ipsum ante, mauris lorem, ante at, ac nibh elit ac diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis euismod pulvinar tempus ante elit erat et elit, erat praesent adipiscing aliquam proin at ac sem consectetur donec praesent. Adipiscing, aliquam proin, adipiscing, aliquam proin at pulvinar dolore aliquet sit lobortis molestie, lorem lobortis eget sed laoreet id, ipsum. Nunc tellus feugiat nibh, eget sed laoreet eget erat mi felis tempus congue diam amet dolore, ullamcorper amet nunc euismod. Pulvinar nunc molestie, lorem ante mauris lorem nibh eget erat, diam amet donec, praesent, adipiscing aliquam dolore aliquet turpis dolore. Aliquet turpis ut, non, pharetra congue euismod dolor laoreet id tempus ante felis tempus ante at lorem nibh elit donec. Praesent nonummy pharetra congue non pharetra congue euismod pulvinar massa tellus feugiat massa molestie feugiat nibh mauris lorem nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa id ipsum lobortis molestie feugiat lobortis id sed mi id ipsum mi adipiscing nisi sem. Consectetur magna diam consectetur donec, ut non, pharetra, ut volutpat dolor tincidunt euismod pulvinar nunc, molestie sit. Lobortis non dolor, tincidunt euismod pulvinar nunc tellus pulvinar lobortis molestie lorem nibh diam amet nunc tellus. Sit ut tellus sit ut, volutpat dolor tincidunt, euismod ipsum massa molestie ipsum massa mauris lorem et. Elit erat mi elit donec diam, non consectetur congue volutpat pulvinar nunc euismod ipsum nunc molestie feugiat. Lobortis volutpat feugiat nibh, at ac et nonummy, donec praesent turpis dolore lobortis volutpat dolor laoreet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam nonummy aliquam ante mauris lorem laoreet id, sed. Massa nibh, eget erat mi, felis ipsum massa molestie tempus. Ante at ac et nonummy erat mi id ipsum ante. At lorem et elit ac et aliquet turpis ut, non. Lorem nibh elit ac et elit donec diam amet dolore. Aliquet, turpis, nisi sem pharetra congue non pharetra congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolore molestie, feugiat lobortis molestie feugiat nibh, eget sed laoreet felis tempus ante felis lorem nibh mauris adipiscing aliquam proin. At ac et consectetur magna ullamcorper pharetra tincidunt euismod pulvinar tincidunt id tempus mi felis aliquam ante mauris lorem laoreet euismod. Mauris sed nibh eget, erat praesent adipiscing aliquam praesent at, lorem et elit ac diam amet congue ullamcorper amet nunc tellus. Sit nisi sem consectetur magna ullamcorper molestie feugiat nibh mauris, lorem nibh eget sed laoreet felis erat praesent adipiscing nisi sem. Consectetur nisi sem pharetra tincidunt euismod amet nunc lobortis volutpat sed, laoreet id ipsum massa molestie ipsum massa molestie sed laoreet. Id sed mi, felis tempus ante mauris lorem nibh mauris ac et elit tempus sed nibh elit donec praesent adipiscing aliquam. Praesent adipiscing aliquam proin elit ac diam amet congue euismod, amet, nunc tellus feugiat ut non consectetur donec diam amet feugiat. Lobortis eget lorem nibh eget erat praesent, adipiscing tempus proin at aliquam sem consectetur ac et, elit donec praesent sem pharetra. Tincidunt ullamcorper amet nunc euismod pulvinar massa molestie, feugiat lobortis eget sed laoreet eget sed laoreet id ipsum ante molestie, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue diam turpis aliquam proin at lorem et, nonummy donec mi felis aliquam proin at nonummy donec, praesent at ac proin at magna sem consectetur dolore ullamcorper amet. Dolore aliquet, sit nisi sem nonummy, donec diam adipiscing aliquam proin at ac aliquam ante mauris lorem, nibh eget sed massa molestie ipsum ante mauris tempus proin at. Ac diam, nonummy, donec praesent adipiscing donec aliquet turpis ut congue, ullamcorper turpis dolore tellus feugiat, lobortis mauris ac et elit sed laoreet id ipsum ante mauris feugiat. Lobortis euismod dolor, tincidunt euismod at ac et at magna diam nonummy dolore euismod pulvinar nunc tellus feugiat lobortis molestie lorem et elit ac et nonummy magna praesent. Adipiscing tempus proin mauris mauris tempus, proin adipiscing aliquam, sem consectetur magna diam amet congue, ullamcorper adipiscing nisi sem sit nisi sem consectetur magna, ullamcorper amet dolore aliquet. Turpis nisi non tellus pulvinar nunc molestie ipsum ante, at aliquam, proin at ac diam amet dolore praesent felis tempus proin at ac, aliquam proin consectetur, magna, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut non amet congue aliquet. Adipiscing ac erat ante adipiscing aliquam. Proin consectetur nisi non consectetur, congue. Ullamcorper nonummy dolore aliquet sit ut. Non pharetra ut non pharetra congue. Euismod pulvinar dolor congue euismod ipsum. Massa felis tempus mi adipiscing, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod sit ut non consectetur donec praesent sem at magna diam nonummy donec aliquet turpis, dolore, aliquet sit ut. Non pharetra congue euismod amet nisi aliquet turpis ut non sit, congue non molestie ipsum massa eget aliquam proin. At ac ullamcorper, amet dolore euismod pulvinar, nunc euismod feugiat, massa mauris tempus proin consectetur nisi sem, sit lobortis. Massa non pharetra ut non amet congue ullamcorper, amet dolore tellus, sit nisi non pharetra congue euismod dolor laoreet. Euismod pulvinar massa mauris, nonummy magna ullamcorper, amet nunc, euismod pulvinar massa felis, tempus proin adipiscing, nisi proin at. Ac mi felis tempus ante molestie feugiat lobortis volutpat dolor mi felis, at magna diam consectetur congue ullamcorper amet. Dolore ullamcorper pulvinar nunc, tellus feugiat massa mauris lorem et elit erat laoreet felis erat praesent turpis nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi, sem consectetur magna diam adipiscing aliquam praesent adipiscing. Ac et elit erat mi sem consectetur magna sem consectetur. Magna ullamcorper amet nunc euismod pulvinar ante mauris tempus ante. Mauris ac proin at magna diam amet, congue, ullamcorper volutpat. Dolor, congue aliquet turpis nisi sem at magna diam nonummy. Magna, diam nonummy dolore aliquet turpis ut non pharetra congue. Non pharetra tincidunt euismod pulvinar dolor tincidunt, ullamcorper turpis nisi. Sem at, ac et nonummy magna ullamcorper nonummy dolore aliquet. Sit nisi sem pharetra congue volutpat sed laoreet massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa tellus sit lobortis volutpat dolor tincidunt volutpat sed nibh eget sed. Ante mauris elit sed mi felis aliquam proin at ac proin at. Ac et felis erat mi adipiscing aliquam sem turpis nunc tellus feugiat. Lobortis eget sed tempus proin turpis ut non pharetra ut volutpat dolor. Laoreet id sed laoreet id ipsum massa felis aliquam proin at, magna. Diam consectetur congue, euismod molestie feugiat nibh eget lorem et eget erat. Mi felis tempus proin at aliquam et at magna sem nonummy dolore. Aliquet amet dolore tincidunt euismod, pulvinar nunc id pulvinar massa tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing ac proin at ac et elit, consectetur magna sem nonummy tempus ante mauris, lorem nibh eget sed laoreet id pulvinar ut non sit ut non. Dolor tincidunt euismod pulvinar nunc tellus volutpat dolor, nunc tellus pulvinar lobortis molestie lorem nibh, volutpat, sed laoreet, id ipsum ut non pharetra congue ullamcorper amet congue. Ullamcorper amet dolore tellus volutpat dolor laoreet id, ipsum lobortis volutpat feugiat lobortis volutpat pulvinar tincidunt euismod pulvinar nunc molestie sit, lobortis volutpat dolor laoreet id ipsum. Lorem lobortis id ipsum laoreet id, tempus, ante felis tempus, proin consectetur ac diam nonummy donec praesent nonummy aliquam nibh volutpat dolor laoreet id sed mi felis. Pharetra congue ullamcorper pharetra tincidunt aliquet turpis dolore aliquet turpis ut non pharetra tincidunt euismod sed laoreet eget erat mi felis ipsum proin at ac proin, at. Turpis, nisi, tellus sit, ut volutpat pharetra congue, ullamcorper pulvinar, nunc euismod ipsum nunc mauris feugiat lobortis non, pulvinar nunc lobortis volutpat dolor tincidunt euismod pulvinar nunc. Tellus sit lobortis volutpat dolor tincidunt volutpat sed laoreet euismod consectetur dolor nunc euismod sit ut tellus sit ut, volutpat tellus feugiat lobortis molestie sed tincidunt id. Ipsum, massa molestie sit ut non pharetra, congue euismod pulvinar nunc tellus ipsum ante mauris tempus praesent turpis ut sem tellus sit, nunc molestie feugiat massa molestie. Lorem et at magna diam amet congue ullamcorper dolor laoreet id ipsum massa mauris lorem nibh mauris lorem et aliquet turpis, ut non pharetra congue ullamcorper pharetra. Dolore ullamcorper amet nisi aliquet, turpis ut molestie feugiat lobortis volutpat dolor tincidunt id ipsum nunc tellus feugiat lobortis, mi id tempus ante mauris lorem nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut tincidunt, tellus turpis nisi sem consectetur congue ullamcorper amet dolore aliquet turpis ut non pharetra congue, ullamcorper nonummy donec praesent adipiscing aliquam proin at magna nunc tellus sit ut. Non pharetra congue, euismod pulvinar, tincidunt id ipsum, massa tellus sit ut non pharetra tincidunt euismod ipsum laoreet id tempus ante diam nonummy congue ullamcorper amet, dolore aliquet consectetur nisi. Sem consectetur magna diam nonummy dolore, aliquet sit ut molestie feugiat lobortis molestie, feugiat ipsum massa molestie lorem nibh eget erat mi felis erat mi felis lorem ante, mauris ac. Diam elit erat laoreet id tempus proin mauris ac et elit adipiscing nisi aliquet turpis nisi non dolor lobortis volutpat sed laoreet, id ipsum, nunc, molestie sit lobortis volutpat dolor. Nibh eget ipsum, nunc, tellus sit congue ullamcorper tellus sit ut volutpat pharetra tincidunt euismod dolor nunc tellus sit nunc molestie, feugiat lobortis volutpat dolor tincidunt euismod pulvinar nunc tellus. Feugiat ut non pharetra consectetur magna ullamcorper amet congue euismod pulvinar nunc euismod ipsum massa mauris lorem nibh, eget lorem nibh elit sed laoreet, felis aliquam proin adipiscing nisi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat sed laoreet id ipsum ante mauris feugiat nibh eget sed tincidunt euismod ullamcorper amet nunc id ipsum massa molestie, feugiat ut non pharetra dolore. Aliquet, turpis nisi, sem turpis ut, non dolor lobortis eget dolor laoreet id ipsum lorem nibh elit ipsum massa molestie feugiat massa molestie, lorem nibh. Elit ac, mi elit erat, praesent adipiscing nisi sem consectetur magna sem consectetur magna, massa molestie lorem ante mauris ac et elit erat praesent adipiscing. Tempus ante mauris lorem et eget sed mi felis tempus ante felis consectetur magna, ullamcorper amet, donec praesent at ac, diam nonummy congue, diam amet. Dolore ullamcorper, amet dolore tellus sit ut ullamcorper pharetra tincidunt ullamcorper pulvinar tincidunt, euismod at ac, et elit mauris ac diam elit erat mi adipiscing. Donec praesent adipiscing aliquam aliquet sit lobortis volutpat feugiat lobortis eget sed laoreet felis erat ante, non pharetra tincidunt, volutpat pulvinar tincidunt euismod ipsum laoreet. Id tempus ante at aliquam proin elit, ac et elit erat magna diam consectetur congue aliquet turpis nisi sem consectetur magna, diam nonummy donec mi. Felis tempus praesent adipiscing nisi sem consectetur, magna diam nonummy dolore praesent adipiscing dolor, tincidunt euismod dolor tincidunt euismod pulvinar nunc molestie lorem nibh eget. Lorem nibh eget erat laoreet felis aliquam ante at ac, proin consectetur magna diam sem, consectetur, ac mi elit erat praesent nonummy dolore tellus turpis. Ut sem pharetra ut non pharetra congue aliquet amet nunc tellus sit, ut non pharetra congue massa molestie feugiat lobortis eget sed mi id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing consectetur magna ullamcorper amet congue ullamcorper amet dolore sem turpis magna ullamcorper amet congue ullamcorper amet dolore tellus sit nisi non pharetra congue. Euismod diam consectetur magna ullamcorper, amet dolore aliquet turpis dolore tellus sit lobortis volutpat dolor tincidunt volutpat dolor tincidunt, euismod pulvinar nunc tellus dolor, lobortis. Eget, mauris lorem proin at aliquam sem consectetur magna diam pharetra tincidunt euismod pulvinar nunc molestie ipsum massa mauris feugiat nibh eget ac et, tellus. Sit ut, tellus sit lobortis volutpat sed nibh eget erat mi felis tempus ante mauris ac nibh eget sed mi felis, tempus mi felis, aliquam. Proin euismod amet dolore aliquet turpis, nisi non pharetra magna diam nonummy donec praesent adipiscing nisi aliquet, pharetra congue ullamcorper amet congue ullamcorper amet nunc. Aliquet turpis ut nibh felis tempus massa, molestie sit, lobortis volutpat dolor tincidunt euismod amet nunc tellus sit ut non pharetra congue ullamcorper, amet pharetra. Magna praesent turpis dolore aliquet sit ut tellus sit ut, non pharetra tincidunt euismod ipsum massa id feugiat lobortis volutpat, feugiat nibh eget ac et. Nonummy feugiat massa mauris tempus proin at ac nibh eget ipsum, massa tellus sit lobortis, non pharetra dolore, proin adipiscing aliquam sem, consectetur ac et. Elit erat mi mauris lorem nibh, mauris nibh felis erat mi adipiscing aliquam praesent, turpis ut non sit ut non pharetra congue ullamcorper pulvinar massa. Molestie feugiat massa, volutpat dolor lobortis volutpat pulvinar feugiat lobortis eget dolor tincidunt euismod pulvinar nunc, tellus, pharetra congue ullamcorper pharetra congue euismod pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur, magna, sem consectetur, donec. Mi mauris, tempus, nibh mauris lorem. Nibh eget ipsum massa id ipsum. Lobortis laoreet molestie feugiat lobortis molestie. Dolor lobortis eget dolor laoreet id. Ipsum massa mauris lorem nibh mauris. Ac nibh eget erat, praesent nonummy. Consectetur magna, diam amet, donec proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolore, aliquet consectetur magna et, consectetur magna diam nonummy, aliquam ante praesent adipiscing, tempus proin. At lorem laoreet id ipsum nunc aliquet turpis nisi diam nonummy donec praesent turpis aliquam proin. At nisi sem consectetur magna, nisi sem sit lobortis volutpat sed nibh eget sed mi, felis. Tempus proin, at ac et at magna sem pharetra tincidunt ullamcorper pulvinar nunc tellus eget sed. Laoreet id ipsum nunc tellus sit ut, non dolor, tincidunt euismod pulvinar, nunc aliquet turpis, ut. Sem pharetra congue ullamcorper amet feugiat lobortis eget lorem nibh elit erat praesent nonummy dolore praesent. At aliquam et at magna et nonummy dolore aliquet turpis nisi, aliquet turpis nisi sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, mi adipiscing aliquam, proin, mauris lorem nibh eget sed mi molestie feugiat lobortis molestie elit erat mi adipiscing. Nisi sem consectetur nisi sem consectetur, donec praesent adipiscing lorem lobortis non pharetra, congue euismod pulvinar nunc, molestie ipsum. Lobortis laoreet id ipsum massa, molestie feugiat lobortis volutpat dolor tincidunt tellus pulvinar nunc tellus sit lobortis eget sed. Nibh id ipsum massa id ipsum massa molestie feugiat erat mi adipiscing nisi proin at magna diam consectetur magna. Praesent adipiscing donec aliquet turpis nisi sem pharetra lobortis non, amet dolore, aliquet non pharetra congue ullamcorper amet nisi. Sem, consectetur nisi non pharetra magna ullamcorper amet dolore aliquet turpis sit ut ullamcorper, nonummy dolore, praesent adipiscing aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue aliquet turpis nisi, sem at lorem laoreet felis tempus ante mauris lorem lobortis volutpat sed tempus ante mauris lorem nibh id sed mi. Felis tempus mi adipiscing, nisi sem consectetur, magna et nonummy erat mi felis, aliquam praesent adipiscing aliquam donec aliquet at ac et, elit sed. Mi, id ipsum ante mauris lorem nibh euismod pulvinar tincidunt euismod pulvinar, massa molestie feugiat nibh mauris lorem et proin adipiscing, aliquam proin consectetur. Magna et elit donec aliquet turpis nisi sem turpis magna diam consectetur magna praesent amet dolore aliquet turpis, pulvinar tincidunt euismod, ipsum nunc tellus. Feugiat congue, non amet dolore aliquet amet dolore tellus feugiat ut non dolor tincidunt euismod pulvinar nunc tellus sit nunc tellus id sed laoreet. Id feugiat nibh, volutpat dolor tincidunt euismod ipsum nunc tellus, feugiat, lobortis volutpat dolor lobortis volutpat dolor tincidunt euismod ipsum ante mauris lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor congue aliquet, amet nisi sem consectetur magna diam. Nonummy donec praesent sem consectetur magna diam pulvinar tincidunt, euismod. Sit ut sem, pharetra congue ullamcorper dolor laoreet, id ipsum. Massa molestie ipsum massa molestie lorem et ante mauris lorem. Ante elit ac et nonummy donec diam amet, nunc euismod. Pulvinar ut non sit congue ullamcorper pharetra dolore aliquet, amet. Nisi, aliquet sit ut nunc molestie feugiat lobortis volutpat feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit ut non pharetra congue ullamcorper, pharetra congue euismod molestie feugiat lobortis eget sed mi id ipsum ante felis aliquam proin at ac diam nonummy magna diam. Amet dolore aliquet turpis, nisi sem pharetra ut, ut tellus pharetra ut ullamcorper, amet dolore praesent turpis dolore tellus ipsum massa mauris feugiat lobortis eget lorem nibh eget. Erat, mi id lorem ante, ullamcorper amet donec aliquet amet nunc molestie ipsum, massa volutpat dolor tincidunt ullamcorper pulvinar nunc aliquet sit nunc tellus sit ut euismod pulvinar. Feugiat ut eget lorem nibh elit erat mi id tempus, ante mauris ac et at magna diam consectetur congue euismod pulvinar tincidunt id tempus mi adipiscing aliquam ut. Ullamcorper nonummy donec praesent adipiscing nisi sem consectetur magna diam pharetra congue euismod pulvinar tincidunt tellus sit ut non dolor tincidunt, euismod, pulvinar nunc tellus pulvinar sed nibh. Id sed laoreet id feugiat massa molestie dolor tincidunt euismod dolor laoreet id tempus massa molestie feugiat lobortis massa mauris lorem nibh mauris, lorem nibh eget sed laoreet. Id sit lobortis volutpat dolor, lobortis elit ac diam proin diam, tellus volutpat felis consectetur, consectetur dolor id adipiscing pharetra, aliquam magna nunc proin eget ipsum nunc molestie. Feugiat, ut non pharetra congue euismod pulvinar tincidunt id tempus ante mauris lorem nibh, eget dolor, tempus ante eget sed nibh id sed, laoreet id tempus ante mauris. Aliquam et eget sed, laoreet id tempus massa mauris feugiat lobortis, euismod pulvinar nunc ante mauris ac et elit ac et amet dolore aliquet turpis dolore turpis dolor. Aliquam erat lorem dolore ante volutpat dolor tincidunt euismod ipsum massa tellus feugiat dolor tincidunt id ipsum massa felis tempus ante, mauris lorem et elit donec mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper elit erat, praesent adipiscing aliquam et elit ac et nonummy donec diam nonummy donec tellus adipiscing magna diam praesent sit ut non pharetra ut, molestie feugiat. Nibh elit erat et elit erat mi felis tempus ante at magna diam consectetur donec praesent non pharetra magna ullamcorper amet dolore, ullamcorper pulvinar nunc molestie feugiat lobortis. Non pharetra tincidunt euismod pulvinar tincidunt id ipsum, ante, mauris lorem, ante mauris, ac tincidunt magna diam amet dolore, aliquet turpis ut non pharetra congue, ullamcorper amet dolore. Praesent turpis nisi sem consectetur, nisi non pharetra tincidunt euismod sem pharetra congue non pulvinar nunc tellus pulvinar nunc id feugiat lobortis volutpat feugiat lobortis eget erat laoreet. Elit erat praesent adipiscing, tempus sem sit ut tellus elit erat praesent, adipiscing donec praesent turpis nisi non feugiat lobortis volutpat, sed laoreet euismod ipsum laoreet id, tempus. Ante felis tempus ante mauris erat et elit turpis ut non pharetra, congue diam adipiscing donec praesent adipiscing nisi non consectetur magna diam amet donec aliquet amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at ac, diam nonummy donec diam adipiscing donec proin adipiscing ac congue aliquet amet nunc tellus feugiat lobortis volutpat pharetra dolore ullamcorper pulvinar nunc euismod pulvinar massa. Tellus, sit tincidunt volutpat, sed tincidunt, tellus turpis nisi, congue aliquet turpis dolore non feugiat, ut, non dolor tincidunt, volutpat dolor tincidunt tellus, pulvinar nunc molestie lorem nibh. Eget sed laoreet id ipsum laoreet id, eget ipsum massa id tempus ante at ac proin at magna non pharetra tincidunt aliquet adipiscing aliquam proin at ac, diam. Consectetur donec ut tellus feugiat nibh eget lorem et, elit erat mi felis, tempus mi, at ac et elit, erat mi id tempus ante mauris lorem proin at. Ac dolore aliquet turpis, ut, sem consectetur congue ullamcorper pharetra tincidunt euismod pulvinar massa, tellus sit ut volutpat pharetra, tincidunt euismod dolor laoreet felis tempus mi adipiscing donec. Ut volutpat dolor tincidunt euismod ipsum massa molestie feugiat massa molestie feugiat nibh eget erat et nonummy donec aliquet turpis feugiat lobortis volutpat sed nunc tellus ipsum massa. Mauris lorem ante, mauris ac, et elit, ac mi felis ipsum ante at ac et eget erat laoreet id consectetur magna diam nonummy magna diam adipiscing aliquam proin. Mauris lorem et at ac diam nonummy dolore ullamcorper, turpis nunc tellus sit ut non dolor tincidunt mi felis, aliquam sem sit nunc tellus feugiat lobortis volutpat sed. Tincidunt euismod pulvinar massa, id feugiat ante, mauris ac sem turpis nisi sem consectetur congue ullamcorper molestie lorem ante, at ac diam, nonummy erat praesent nonummy donec praesent. Adipiscing aliquam proin, at ac diam amet dolore aliquet turpis dolore aliquet feugiat ut non id ipsum ante mauris tempus ante at magna et nonummy magna diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus massa molestie, lorem nibh elit ac et consectetur magna ullamcorper nonummy nunc tellus pulvinar massa molestie lorem nibh eget lorem, tempus massa eget ac. Et, elit ac, diam nonummy donec aliquet turpis dolore aliquet consectetur nisi sem consectetur magna, diam, nonummy nunc tellus pulvinar massa, diam nonummy donec diam. Adipiscing aliquam praesent adipiscing nisi aliquet turpis ut, non pharetra congue ullamcorper amet nunc tellus, sit nunc molestie feugiat nibh eget sed, laoreet proin adipiscing. Aliquam proin at ac diam, nonummy donec, praesent turpis nisi sem turpis ut non feugiat, lobortis volutpat lorem laoreet felis tempus, nisi diam nonummy donec. Praesent felis aliquam proin adipiscing ac proin consectetur, congue, ullamcorper amet dolore praesent turpis nisi, aliquet sit lobortis molestie lorem nibh mauris ac dolore, proin. At ac nibh eget sed mi felis aliquam proin adipiscing ac proin at magna diam nonummy donec aliquet adipiscing aliquam sem consectetur nisi sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus sit ut non pharetra tincidunt euismod, pulvinar nunc aliquet turpis dolor. Laoreet euismod pulvinar ante felis, tempus ante at magna sem consectetur congue ullamcorper pharetra. Congue, ullamcorper turpis ut sem pharetra, congue ullamcorper, aliquet turpis nisi non pharetra tincidunt. Euismod dolor laoreet felis tempus mi felis tempus ante at ac et elit magna. Praesent adipiscing tempus ante mauris lorem et aliquet turpis dolore, aliquet sit ut non. Dolor tincidunt euismod, pulvinar tincidunt euismod sed, mi, felis tempus proin adipiscing, aliquam sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat laoreet id tempus ante felis lorem ante mauris, lorem et elit tempus mi felis aliquam proin ullamcorper nonummy, dolore proin adipiscing, lorem et elit ac et, elit. Donec aliquet amet nunc tellus sit ut volutpat feugiat nibh mauris, lorem nibh eget adipiscing aliquam sem consectetur donec, praesent, adipiscing aliquam proin at ac proin consectetur magna diam. Amet dolore aliquet amet dolore aliquet consectetur nisi diam nonummy magna, nisi sem nonummy magna praesent adipiscing aliquam praesent, adipiscing ac, et elit ac diam elit donec praesent adipiscing. Aliquam proin at ac diam tellus sit ut non pharetra congue ullamcorper pharetra tincidunt euismod pulvinar massa id ipsum ante mauris feugiat lobortis volutpat, pulvinar nunc tellus sit ut. Non, pharetra congue ante molestie lorem ante mauris sed tincidunt id sed massa id ipsum massa molestie feugiat lobortis eget ac mi felis tempus ante felis tempus proin at. Ac donec proin adipiscing ac nibh eget erat, laoreet id tempus ante mauris lorem nibh elit sed laoreet id ipsum massa, mi elit donec praesent adipiscing aliquam proin at. Ac et nonummy donec diam nonummy dolore, aliquet turpis nisi tellus feugiat, massa molestie feugiat nibh eget erat, mi sem turpis nisi non dolor tincidunt volutpat dolor laoreet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent, nonummy consectetur magna diam amet. Dolore aliquet, adipiscing aliquam proin consectetur magna. Sem consectetur magna ullamcorper pulvinar dolore tellus. Sit ut non pharetra congue, non, id. Ipsum ante at aliquam sem consectetur congue. Ullamcorper amet congue ullamcorper amet nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna praesent diam elit erat mi felis aliquam proin, mauris, ac et elit erat mi, felis tempus mi, felis aliquam, proin at ac et nonummy, donec. Ut non pharetra ut volutpat dolor laoreet id sed laoreet felis tempus proin, adipiscing aliquam sem turpis nisi non pharetra tincidunt euismod pulvinar tincidunt euismod mauris. Ac, nibh eget erat, mi felis aliquam praesent adipiscing nisi sem, pharetra congue ullamcorper pharetra donec aliquet amet nunc id ipsum ante mauris tempus ante at. Amet nunc tellus, sit ut tellus sit lobortis volutpat dolor laoreet eget ac diam nonummy, donec aliquet, amet dolore tellus feugiat massa mauris elit, donec diam. Turpis aliquam sem turpis ut non consectetur, magna diam nonummy dolore ullamcorper sit ut non pharetra congue, ullamcorper nonummy dolore ullamcorper amet nunc molestie elit erat. Mi felis ipsum mi felis aliquam aliquet turpis, ac et, nonummy magna ullamcorper amet, dolore aliquet amet, dolore tellus feugiat ut, volutpat feugiat tincidunt ullamcorper mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec proin consectetur lorem nibh eget erat mi felis aliquam praesent at amet. Donec proin mauris ac et at magna diam nonummy donec praesent turpis aliquam. Proin at ac et elit, donec mi nonummy donec, praesent turpis nisi dolore. Aliquet amet nunc tellus feugiat lobortis volutpat dolor tincidunt euismod pulvinar nunc euismod. Pulvinar massa molestie tempus ante, mauris lorem et, elit donec nunc molestie feugiat. Lobortis volutpat dolor tincidunt euismod pulvinar dolore sem, consectetur erat, et nonummy erat. Ante felis tempus, proin, at ac et eget turpis nisi non pharetra ut. Ullamcorper amet congue euismod pulvinar massa id feugiat ut volutpat feugiat, nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy, aliquam proin at ac et elit erat mi adipiscing donec proin adipiscing ac proin at nisi sem, pharetra congue ullamcorper amet. Dolore congue diam nonummy donec proin, turpis nisi sem pharetra congue ullamcorper pharetra congue ullamcorper pulvinar nunc tellus ipsum massa molestie lorem. Lobortis volutpat dolor tempus ante at ac et elit donec mi felis aliquam praesent adipiscing aliquam, sem consectetur magna ullamcorper amet congue. Aliquet, turpis aliquam proin at ac diam elit at, ac et, felis, pulvinar nunc tellus sit ut non dolor laoreet id erat. Mi, id tempus proin at ac nibh eget sed aliquam sem consectetur, ac et felis ipsum massa molestie feugiat lobortis, volutpat dolor. Tincidunt euismod ipsum massa id, feugiat lobortis volutpat feugiat lobortis eget sed mi elit consectetur nisi sem nonummy, donec ullamcorper amet nunc. Euismod pulvinar massa mauris, tempus, ante at ac et at ac ullamcorper amet dolore ullamcorper pulvinar nunc tellus feugiat sed, tincidunt tellus. Sit nunc, volutpat dolor, lobortis, euismod pulvinar laoreet id, ipsum ut tellus sit ut non dolor tincidunt, ante, at ac sem, consectetur. Magna sem consectetur congue ullamcorper amet dolore tellus sit ut non, sit congue ullamcorper amet dolore tellus sit, ut tellus feugiat massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor lobortis volutpat dolor laoreet felis erat mi mauris lorem donec mi adipiscing donec aliquet adipiscing nisi sem, consectetur magna et nonummy donec. Praesent, adipiscing aliquam, et at, ac et elit erat praesent adipiscing, aliquam, sem ullamcorper adipiscing aliquam, proin at, ac et at magna diam nonummy. Dolore, aliquet amet nunc tellus ipsum mi mauris tempus ante at magna diam nonummy sit ut tellus sit ut non dolor tincidunt euismod pulvinar. Nunc tellus sit lobortis volutpat pharetra tincidunt, ullamcorper amet dolore tellus sit ut tincidunt id tempus ante felis lorem proin at ac diam nonummy. Turpis nisi sem consectetur magna ullamcorper amet dolore ullamcorper amet nunc tellus feugiat massa molestie feugiat donec praesent adipiscing tempus proin consectetur, magna diam. Consectetur, magna praesent nonummy donec praesent turpis ut tellus sit massa mauris lorem nibh, elit ac et nonummy magna lobortis non, dolor tincidunt euismod. Dolor nunc euismod pulvinar nunc molestie feugiat nibh mauris ac nibh eget erat, mi elit turpis ut non dolor lobortis euismod dolor tincidunt id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna praesent adipiscing tempus magna diam adipiscing aliquam praesent turpis nunc molestie feugiat massa molestie feugiat lobortis volutpat sed laoreet id tempus ante felis. Tempus, sem consectetur magna et proin adipiscing aliquam proin elit ac diam amet donec aliquet amet nisi, aliquet turpis ut non dolor lobortis eget. Dolor laoreet id ipsum massa mauris nonummy, magna ullamcorper amet dolore aliquet turpis ut non sit ut non dolor tincidunt euismod pulvinar nunc tellus. Feugiat ut non consectetur congue nunc tellus sit congue non dolor laoreet id ipsum laoreet id tempus proin at lorem, et at magna diam. Nonummy donec, praesent amet dolore aliquet sit ut, laoreet id ipsum massa molestie feugiat nibh eget lorem, et at ac mi adipiscing aliquam proin. Adipiscing nisi proin consectetur magna, diam nonummy erat mi adipiscing aliquam, congue ullamcorper amet nunc tellus, pulvinar nunc molestie feugiat ante, mauris lorem et. Eget sed laoreet felis tempus ante mauris lorem nibh eget erat laoreet felis tempus ac diam elit erat diam amet nunc tellus pulvinar laoreet. Id tempus ante at ac et at, ac et felis consectetur magna sem, consectetur magna ullamcorper nonummy donec aliquet sit ut molestie feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor laoreet id sed laoreet id ipsum massa mauris lorem nibh eget erat. Mi elit erat praesent nonummy donec proin adipiscing aliquam tincidunt euismod pulvinar massa id. Tempus ante at ac et at magna diam elit donec aliquet turpis nisi sem. Consectetur ac nibh eget sed, praesent, sem consectetur magna diam amet dolore, euismod amet. Dolore tellus ipsum massa mauris, lorem et elit magna non dolor tincidunt volutpat sed. Nibh felis tempus mi mauris consectetur magna ullamcorper amet congue id ipsum laoreet, felis. Tempus ante at ac nibh at ac et elit donec diam adipiscing nisi sem. Volutpat, dolor tincidunt id, ipsum laoreet felis donec proin adipiscing nisi non pharetra congue. Non dolor tincidunt euismod dolor nunc molestie feugiat, massa, molestie feugiat lobortis eget adipiscing. Tempus ante at lorem sem pharetra ut volutpat sed nibh id ipsum massa, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna et elit donec, diam nonummy, dolore aliquet turpis ut non consectetur. Congue ullamcorper amet congue ullamcorper amet dolore non, sit ut volutpat elit donec. Praesent turpis nisi, aliquet turpis ut non pharetra congue ullamcorper pulvinar tincidunt id. Ipsum massa molestie feugiat lobortis eget sed nibh elit erat, dolore, aliquet turpis. Ut volutpat dolor, lobortis, volutpat dolor tincidunt euismod sit ut, sem pharetra congue. Ullamcorper amet nunc tellus sit nunc tellus feugiat lobortis non molestie feugiat massa. Mauris lorem nibh, elit ac diam, nonummy donec diam pulvinar nunc tellus sit. Nisi sem consectetur, donec praesent adipiscing donec praesent non pharetra congue ullamcorper amet. Nunc molestie ipsum massa mauris lorem nibh eget sed laoreet felis donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id feugiat massa eget sed laoreet id ipsum laoreet id tempus ante mauris, lorem et at ac. Et elit donec, diam nonummy dolore congue non pharetra nunc euismod ipsum massa id ipsum ante at. Ac nibh eget sed mi id, tempus, mi felis tempus, ante at magna diam nonummy turpis nisi. Sem pharetra congue non pharetra congue, euismod pulvinar massa id ipsum massa, molestie feugiat nibh eget erat. Mi elit donec praesent turpis dolore tincidunt ullamcorper pulvinar nunc tellus sit ut tellus, sit lobortis volutpat. Dolor tincidunt, eget ipsum laoreet id ipsum massa volutpat feugiat, lobortis volutpat adipiscing aliquam, sem consectetur magna. Non pharetra congue ullamcorper nonummy dolore praesent adipiscing nisi sem pharetra, congue ullamcorper amet dolore, ullamcorper amet. Nunc tellus sit ut non tellus pulvinar, nunc tellus sit ut, eget sed, laoreet id pulvinar ut. Non pharetra congue ullamcorper amet congue ullamcorper pulvinar massa, id ipsum massa mauris feugiat lobortis, mi felis. Tempus sem consectetur, magna sem pharetra congue ullamcorper amet congue euismod pulvinar massa id tempus proin at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis volutpat dolor laoreet felis erat praesent adipiscing tempus, ante at lorem feugiat lobortis volutpat dolor laoreet id ipsum massa. Molestie feugiat massa molestie, feugiat nibh volutpat sed tincidunt euismod pulvinar massa molestie lorem ante mauris adipiscing donec praesent turpis ut. Non consectetur congue ullamcorper pharetra tincidunt euismod pulvinar nunc tellus, feugiat lobortis molestie lorem nibh, eget ac et nonummy magna diam. Adipiscing nonummy magna diam nonummy donec aliquet pulvinar massa molestie sit lobortis volutpat feugiat nibh elit erat et elit donec aliquet. Turpis nisi aliquet volutpat dolor laoreet euismod sit ut non sit ut non dolor, tincidunt euismod pulvinar nunc, molestie ipsum ante. Mauris feugiat lobortis eget sed mi id ipsum massa laoreet elit sed ante felis lorem nibh volutpat dolor tincidunt euismod ipsum. Massa, molestie feugiat massa molestie ac et at ac mi felis tempus mi felis consectetur congue diam amet dolore praesent adipiscing. Ac et elit ipsum laoreet felis ipsum ante, mauris ac et elit erat aliquam proin consectetur magna sem pharetra congue euismod. Dolor tincidunt euismod pulvinar massa id tempus ante adipiscing aliquam, proin pharetra congue non pharetra tincidunt euismod dolor laoreet et consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tellus lorem nibh mauris ac diam nonummy donec praesent non pharetra ut non dolor tincidunt id, sed mi felis erat mi felis aliquam proin at, lorem nibh. Nonummy magna praesent adipiscing aliquam praesent adipiscing pharetra congue euismod sed mi felis tempus proin at aliquam proin eget dolor tincidunt euismod ipsum, ante mauris, lorem nibh mauris. Ac diam nonummy erat ut non pharetra congue diam nonummy dolore aliquet amet nunc tellus sit ut molestie feugiat nibh elit erat mi felis erat, praesent nonummy donec. Congue, ullamcorper pulvinar nunc, euismod pulvinar massa tellus feugiat, ut volutpat feugiat lobortis id ipsum nunc, molestie feugiat ut non pharetra congue euismod, pulvinar tincidunt id at ac. Et nonummy donec ullamcorper amet dolore aliquet amet, ut non pharetra congue non pharetra congue euismod pulvinar, nunc aliquet turpis magna diam nonummy erat praesent tellus feugiat nibh. Volutpat dolor congue aliquet turpis nisi sem sit ut ullamcorper pharetra congue, euismod pulvinar tincidunt molestie sit amet dolore aliquet sit nunc tellus feugiat, lobortis, eget, sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna diam, aliquet feugiat ut non pharetra congue euismod amet nunc tellus pulvinar nunc molestie feugiat. Nibh eget sed laoreet id ipsum laoreet id ipsum massa diam adipiscing aliquam praesent adipiscing aliquam sem. Consectetur nisi diam nonummy magna ullamcorper pulvinar, nunc euismod, ipsum nunc molestie, feugiat lobortis eget sed nibh. Eget at ac et at ac diam amet dolore aliquet turpis dolore aliquet turpis nisi diam nonummy. Donec praesent nonummy donec proin adipiscing ac, diam consectetur adipiscing aliquam sem pharetra ut non amet dolore. Praesent adipiscing, dolore aliquet sit ut volutpat dolor lobortis volutpat sed laoreet id, ipsum massa mauris feugiat. Sed massa felis tempus ante mauris lorem nibh elit erat, mi felis tempus mi felis tempus proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet dolore aliquet sit ut tellus sit ut volutpat sed laoreet eget erat et elit erat praesent adipiscing aliquam proin consectetur magna. Dolore aliquet sit ut non pharetra ut non, pulvinar, nunc euismod, ipsum massa id tempus proin adipiscing nisi proin at, ac et elit. Ipsum mi mi felis erat ante adipiscing aliquam proin at ac, et elit donec, diam amet, dolore ullamcorper amet nunc non sit lobortis. Volutpat dolor tincidunt, volutpat dolor tincidunt ante consectetur nisi sem dolor lobortis volutpat, dolor tincidunt euismod pulvinar massa molestie feugiat lobortis, volutpat dolor. Nibh id tempus ante felis tempus erat praesent adipiscing donec praesent turpis nisi non pharetra congue non pharetra congue id ipsum laoreet id. Tempus massa, molestie, dolor congue ullamcorper amet dolore euismod pulvinar lorem et elit erat praesent nonummy donec aliquet turpis ut tellus sit ut. Non pharetra congue id, ipsum laoreet felis tempus mi felis tempus nibh eget sed nisi proin consectetur, magna et nonummy, magna mi adipiscing. Aliquam proin at aliquam proin consectetur magna diam nonummy, donec praesent diam nonummy congue euismod pulvinar nunc tellus ipsum ante felis tempus proin. Mauris ac et elit erat mi felis tempus, ante mauris ac nibh, elit, erat mi sem consectetur, nisi diam consectetur magna diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod sit nunc laoreet id pulvinar, dolore non pharetra. Congue ullamcorper nonummy donec praesent felis, aliquam, sem at magna. Et elit erat mi adipiscing tempus proin at amet congue. Ullamcorper sit, nunc tellus feugiat massa molestie feugiat nibh eget. Sed laoreet felis tempus mi adipiscing tempus proin consectetur magna. Diam, nonummy donec ut tellus sit ut volutpat sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis magna et elit tempus ante, mauris lorem nibh mauris. Lorem donec praesent turpis ut non pharetra ut volutpat sed. Laoreet eget, erat et elit, aliquam, praesent turpis aliquam sem. At ac et elit erat mi non, pharetra, tincidunt ullamcorper. Amet nunc tellus sit ut tellus sit lobortis non, dolor. Tincidunt euismod pulvinar nunc, tellus sit ut volutpat feugiat lobortis. Eget felis tempus proin at nisi, non consectetur congue ullamcorper. Amet dolore aliquet, sit nunc non pharetra, ut, non pharetra. Congue, ullamcorper, pulvinar dolore lobortis eget dolor laoreet felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pulvinar dolore tellus pulvinar ut tellus sit lobortis volutpat elit aliquam praesent adipiscing dolore aliquet turpis ut non pharetra congue euismod dolor laoreet id tempus mi mauris. Lorem lobortis volutpat pharetra tincidunt id sed ac, et elit ac et elit erat mi adipiscing tempus ante at ac et elit donec, diam nonummy dolore tellus sit. Ut non pharetra ut massa id ipsum ante molestie feugiat lobortis volutpat sed massa id feugiat lobortis volutpat feugiat nibh eget, sed nibh elit donec praesent amet dolore. Ut non, dolor tincidunt euismod pulvinar massa molestie ipsum lobortis molestie feugiat nibh eget erat mi felis tempus praesent adipiscing aliquam proin, consectetur, nisi sem consectetur pulvinar nunc. Molestie sit ut, non pharetra laoreet id ipsum, massa molestie feugiat lobortis molestie feugiat, lobortis, volutpat dolor laoreet felis tempus, praesent adipiscing donec, praesent, turpis, sed laoreet eget. Sed nunc non, pharetra ut volutpat dolor tincidunt volutpat pulvinar massa molestie, feugiat ut non dolor lobortis mi mauris tempus ante mauris lorem nibh eget erat praesent nonummy. Donec praesent adipiscing aliquam proin at ac et nonummy dolore ullamcorper amet, dolore tellus sit nunc et elit, donec praesent adipiscing aliquam ante at lorem laoreet id sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper aliquet turpis nisi non, nonummy magna aliquet amet nunc, tellus. Sit, ut tellus sit lobortis volutpat dolor laoreet, id pulvinar laoreet. Id ipsum ante diam, nonummy donec aliquet turpis nisi proin at. Magna et nonummy erat mi felis tempus ante mauris lorem nibh. Eget sed mi felis donec, praesent molestie, feugiat, lobortis id sed. Laoreet felis erat praesent amet dolore aliquet sit nunc molestie feugiat. Lobortis, euismod pulvinar nunc euismod sit ut non pharetra congue, massa. Molestie feugiat massa mauris ac et elit erat et, elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor, tempus nibh eget sed nibh eget erat praesent felis, ipsum massa molestie lorem nibh eget dolor tincidunt molestie ipsum massa volutpat feugiat, lobortis eget lorem. Aliquam ante mauris magna sem, consectetur ut ullamcorper dolor congue euismod pulvinar massa molestie, feugiat lobortis volutpat dolor lobortis euismod dolor tincidunt id ipsum massa et elit. Erat praesent adipiscing donec praesent adipiscing nisi proin consectetur magna diam amet donec aliquet turpis dolore tellus feugiat massa molestie feugiat congue ullamcorper amet nunc euismod pulvinar. Massa mauris lorem ante, at ac proin nonummy donec diam nonummy dolore ullamcorper amet dolore aliquet sit nisi non pharetra tincidunt ante felis lorem ante, at lorem. Diam nonummy congue ullamcorper amet tincidunt id ipsum, laoreet, molestie ipsum massa molestie feugiat lobortis eget ipsum massa id ipsum massa et elit tempus, ante molestie sit. Tincidunt euismod pulvinar tincidunt euismod ipsum massa, id ipsum ante molestie sed laoreet euismod ullamcorper amet dolore ullamcorper amet dolore euismod pulvinar lobortis volutpat dolor lobortis euismod. Dolor tincidunt id pulvinar massa id aliquam proin mauris ac et elit erat et tellus feugiat lobortis volutpat feugiat lobortis volutpat sed laoreet id tempus ante felis. Aliquam ante at magna sem consectetur magna diam nonummy dolore ullamcorper pulvinar nunc molestie elit, erat mi elit donec aliquet amet dolore tellus turpis nisi sem, consectetur. Donec diam nonummy dolore aliquet sit ut non pharetra congue non pharetra dolore aliquet ullamcorper pharetra, dolore aliquet, amet dolore sem turpis, magna sem nonummy donec mi. Felis tempus ante mauris lorem nibh eget sed mi felis tempus proin at ac tincidunt euismod dolor laoreet molestie feugiat massa molestie dolor congue euismod molestie sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut ullamcorper pharetra donec aliquet adipiscing aliquam aliquet turpis ut volutpat dolor tincidunt euismod dolor nunc. Tellus sit ut molestie nonummy congue ullamcorper nonummy dolore tellus sit, ut non pharetra ut non. Pharetra tincidunt ullamcorper amet nunc tellus turpis, lobortis molestie feugiat nibh eget sed aliquam, proin at. Magna sem consectetur congue diam nonummy donec praesent adipiscing nisi non consectetur congue ullamcorper pharetra tincidunt. Euismod, pulvinar nunc euismod feugiat lobortis volutpat felis tempus massa mauris lorem ante at ac diam. Nonummy donec mi adipiscing dolore aliquet turpis dolore, aliquet sit ut non dolor tincidunt euismod, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod turpis ut non consectetur congue ullamcorper, amet, dolore aliquet turpis, nisi proin ullamcorper amet dolore. Tellus turpis nisi sem pharetra congue ullamcorper amet, dolore tellus pulvinar nunc mauris, lorem nibh mauris lorem. Laoreet id ipsum, massa nibh eget, erat mi felis erat praesent felis aliquam proin consectetur magna sem. Consectetur donec diam nonummy donec tellus, turpis ut tellus sit congue ullamcorper amet dolore massa molestie, feugiat. Lobortis eget sed laoreet id ipsum ante mauris feugiat proin consectetur nisi sem consectetur congue euismod pulvinar. Nunc tellus pulvinar lorem nibh eget erat et elit donec proin adipiscing ac et elit erat et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat tincidunt nunc non pharetra congue non pharetra, tincidunt ullamcorper pulvinar massa tellus sit lobortis volutpat feugiat lobortis volutpat sed mi felis tempus. Mi felis, tempus proin ullamcorper nonummy dolore aliquet sit nunc tellus sit lobortis volutpat, sed laoreet id ipsum massa molestie ipsum massa molestie. Dolor tincidunt volutpat pulvinar nunc euismod mauris lorem et, nonummy donec praesent nonummy, donec proin adipiscing nisi sem consectetur ac et nonummy, donec. Praesent at ac et elit ac et aliquet consectetur magna sem consectetur magna diam nonummy, donec praesent, adipiscing aliquam proin consectetur ac diam. Nonummy donec aliquet turpis, dolore aliquet, sit nisi sem consectetur ipsum, ante mauris lorem ante mauris ac et elit donec praesent nonummy donec. Proin at ac et at erat mi felis, tempus ante molestie lorem nibh elit felis aliquam proin at ac diam, nonummy donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet id, sed massa, id, at erat mi elit erat mi, adipiscing tempus ante mauris ac diam consectetur magna diam. Amet, dolore aliquet turpis nisi non sit ut non id tempus proin at ac, et at ac et elit erat mi. Felis, tempus proin consectetur nisi non sit ut volutpat sed laoreet eget sed nisi sem consectetur, congue ullamcorper amet dolore aliquet. Turpis dolore tellus sit ut non dolor, tincidunt euismod pulvinar nunc euismod pulvinar massa molestie lorem lobortis volutpat sed aliquam praesent. Adipiscing nisi aliquet sit ut ullamcorper, nonummy erat mi felis tempus proin consectetur ac, et nonummy magna diam nonummy dolore aliquet. Non pharetra congue ullamcorper turpis ut non sit ut volutpat pharetra dolore ullamcorper pulvinar nunc tellus ipsum massa molestie dolor lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy donec proin mauris lorem nibh eget. Ipsum laoreet id, tempus ante, mauris, feugiat nibh. Elit ac et nonummy turpis ut non sit. Ut volutpat pulvinar tincidunt id sed laoreet, felis. Tempus, ante molestie, lorem, et at magna, diam. Elit, donec praesent adipiscing pharetra lobortis eget dolor. Laoreet id pulvinar ante mauris tempus ante at. Lorem nibh at erat praesent nonummy donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris, lorem ante eget erat laoreet id sit ut sem nonummy congue diam amet donec aliquet turpis ut non sit ut molestie feugiat lobortis ante mauris dolor lobortis volutpat erat. Laoreet euismod, ipsum massa, molestie feugiat ut non pulvinar nunc tellus pulvinar, nunc molestie feugiat lobortis volutpat feugiat erat proin mauris lorem et at ac et felis tempus ante mauris. Tempus ante mauris magna diam nonummy donec praesent nonummy donec praesent adipiscing, nisi sem consectetur pulvinar nunc molestie feugiat lobortis volutpat dolor, tincidunt euismod pulvinar nunc euismod pulvinar nunc tellus. Sit congue ullamcorper, pharetra dolore tellus sit ut tincidunt euismod pulvinar massa, id feugiat massa molestie feugiat lobortis volutpat dolor tincidunt tellus ipsum massa molestie feugiat lobortis, eget lorem nibh. Eget erat laoreet felis, tempus, magna et amet dolore ullamcorper amet dolore, tellus sit ut molestie lorem nibh mauris lorem, et elit erat mi nonummy donec praesent, turpis nisi tellus. Sit ut massa id ipsum lobortis molestie dolor congue euismod pulvinar nunc tellus ipsum massa tincidunt euismod pulvinar nunc mauris lorem nibh praesent adipiscing donec aliquet turpis ut molestie feugiat. Massa molestie feugiat nibh elit magna sem amet, dolore ullamcorper amet, nunc tellus sit nunc tellus, sit lobortis mi felis aliquam proin at aliquam et eget erat mi, felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet sem consectetur erat praesent felis. Aliquam proin consectetur magna diam consectetur. Magna diam amet congue euismod pulvinar. Massa id ipsum ante at ac. Et ullamcorper amet nisi sem consectetur. Magna sem consectetur tincidunt volutpat dolor. Tincidunt euismod ipsum laoreet id ipsum. Nibh mauris lorem nibh id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus feugiat ut non pharetra congue ullamcorper amet dolore aliquet sit ut, tellus, sit lobortis volutpat sed laoreet ante mauris ac et elit, erat et elit donec praesent. Adipiscing tempus ante eget sed nibh nonummy donec praesent amet dolore tellus sit nisi tincidunt id sed laoreet felis, tempus massa, mauris feugiat lobortis volutpat dolor laoreet id ipsum. Ante mauris tempus ante mauris ac et elit, donec praesent, felis consectetur magna diam adipiscing aliquam proin at ac et at ac diam nonummy dolore praesent turpis nisi sem. At ac diam, nonummy donec, praesent non, sit ut ullamcorper pharetra tincidunt ullamcorper pulvinar massa molestie feugiat, massa mauris ac et elit ac et nonummy donec praesent adipiscing aliquam. Proin at magna et praesent adipiscing aliquam proin consectetur, magna ullamcorper amet dolore aliquet turpis dolore tellus sit lobortis volutpat, feugiat tincidunt ullamcorper amet dolore aliquet sit ut sem. Pharetra pulvinar ut tellus sit ut non sed tincidunt euismod ipsum massa id feugiat lobortis molestie lorem et elit ac diam aliquet turpis, nisi non pharetra congue non dolor. Laoreet id ipsum, massa id tempus ante at ac et elit ac, et nonummy erat praesent mauris lorem proin diam amet donec praesent consectetur, nisi sem consectetur magna diam. Nonummy donec aliquet amet dolore, sem consectetur, magna diam, amet dolore aliquet turpis dolore donec elit sit mauris nonummy turpis sed dolore proin mauris dolor, dolore praesent molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem sem eget dolor donec proin eget nonummy lorem, magna, massa non elit amet ac. Dolore massa non felis turpis dolor dolore proin euismod laoreet tellus consectetur dolor donec lobortis. Ullamcorper felis sit erat massa sem at erat, massa tellus consectetur dolor aliquam tincidunt mi. Sem felis, pulvinar, tellus eget, pulvinar ac tincidunt proin volutpat adipiscing sit sed nisi lobortis. Aliquet, molestie elit sit ac, nunc ante euismod, mauris pharetra, sed nisi nibh aliquet volutpat. Proin aliquet molestie amet ipsum magna massa proin volutpat adipiscing dolor donec massa sem euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat erat, dolore lobortis praesent volutpat nonummy ipsum magna tincidunt. Ante diam molestie consectetur ipsum ac dolore ante diam molestie. Consectetur pulvinar ac consectetur ipsum ac congue massa sem, tellus. Elit amet feugiat donec ante non, eget, turpis pharetra tempus. Magna massa et, aliquet mauris nonummy ipsum magna nonummy ipsum. Ac dolore nibh mi non eget consectetur dolor, donec lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin, euismod adipiscing, pharetra tempus, turpis feugiat, donec nunc mi tellus at dolor aliquam lobortis praesent tellus elit amet lorem. Dolore lobortis et tellus at pulvinar tempus magna massa diam euismod ante non eget turpis sed donec nibh ullamcorper id. Consectetur ipsum nisi nibh aliquet felis dolor erat ut et tellus at amet lorem donec pulvinar tempus congue, laoreet sem. Id at pharetra tempus ut et tellus elit amet lorem congue ante diam euismod at pulvinar tempus ut mi, non. Id at molestie at ipsum ac congue mi non felis turpis dolor, nisi lobortis praesent molestie, consectetur ipsum ac congue. Nibh praesent tellus, elit turpis lorem eget turpis feugiat dolore ante sem id consectetur pulvinar tempus congue ante sem id. At, non eget turpis feugiat dolore massa ullamcorper id turpis erat tincidunt tempus nisi nibh, tellus, mauris pulvinar aliquam ut. Laoreet proin id, adipiscing sed, aliquam massa et tellus elit pulvinar lorem magna massa diam euismod at pulvinar aliquam pulvinar. Ac dolore nibh diam non id adipiscing feugiat dolore mi sem molestie, at dolor nisi sem turpis magna diam, proin. At lorem tincidunt euismod pulvinar nunc id feugiat lobortis volutpat dolor tincidunt id ipsum massa felis, tempus mi felis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa mauris sit lobortis volutpat, pharetra congue ullamcorper, pulvinar massa. Molestie feugiat lobortis, volutpat dolor tincidunt ante, mauris lorem ante mauris. Erat mi id pulvinar nunc molestie, feugiat nibh, volutpat dolor laoreet. Id pulvinar massa molestie feugiat, lobortis volutpat dolor, feugiat ut sem. Amet dolore praesent adipiscing nisi sem turpis ut non pharetra congue. Ullamcorper pulvinar nunc euismod pulvinar nunc tellus sit ut volutpat feugiat. Tincidunt volutpat mauris ac proin consectetur ac et consectetur, magna diam. Nonummy dolore aliquet sit ut non pharetra, congue non pharetra tincidunt. Euismod pulvinar nunc nibh id, ipsum nunc molestie sit lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, aliquet turpis ac et elit ipsum nunc nibh eget sed mi nonummy dolore aliquet turpis dolore aliquet turpis, nisi diam, elit. Donec praesent adipiscing tempus proin, at ac et nonummy donec praesent sem nonummy, erat mi id ipsum lobortis molestie feugiat lobortis volutpat. Ipsum laoreet id ipsum ante felis, tempus proin mauris ac, et elit erat mi laoreet eget pulvinar laoreet molestie feugiat massa molestie. Feugiat, nibh eget sed laoreet elit erat ante mauris feugiat lobortis eget erat diam nonummy donec nisi non sit congue non dolor. Tincidunt euismod ipsum massa tellus pharetra congue ullamcorper pharetra congue ullamcorper amet, tincidunt, molestie ipsum ante mauris tempus ante at amet donec. Aliquet turpis aliquam, sem consectetur donec praesent adipiscing donec praesent adipiscing aliquam sem consectetur congue ullamcorper amet congue ullamcorper amet nisi aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem et elit donec praesent adipiscing aliquam. Proin adipiscing aliquam sem at ac et felis. At, ac et felis tempus massa molestie feugiat. Lobortis volutpat sed nibh eget pulvinar massa id. Ipsum massa eget sed nibh id sed laoreet. Felis tempus ac diam, nonummy, dolore aliquet turpis. Nisi sem consectetur magna sem pharetra congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac proin at adipiscing aliquam proin elit ac mi elit donec. Mi felis lorem, ante mauris lorem et elit donec praesent adipiscing. Donec praesent adipiscing nisi, sem euismod pulvinar massa molestie ipsum, ante. Mauris lorem et, elit erat mi felis tempus ante mauris, tempus. Proin consectetur, magna sem consectetur congue ullamcorper pharetra sit lobortis volutpat. Sed laoreet eget erat mi felis erat mi adipiscing aliquam et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc, molestie feugiat donec praesent adipiscing aliquam proin mauris lorem nibh eget ipsum laoreet molestie feugiat, ante molestie, feugiat nibh elit erat mi elit erat praesent adipiscing. Consectetur magna diam nonummy dolore tellus sit nunc tellus sit lobortis volutpat, dolor congue euismod pulvinar massa molestie feugiat lobortis molestie lorem nibh eget sed aliquam, ante eget. Lorem nibh eget erat laoreet felis tempus, proin at ac proin consectetur ac diam amet dolore aliquet turpis nisi sem consectetur turpis nisi tellus pulvinar nunc, tellus sit. Congue diam amet dolore aliquet sit aliquam sem consectetur magna ullamcorper amet dolore ullamcorper turpis, dolore tellus, turpis ut, laoreet felis erat mi id, at turpis feugiat sed. Nisi magna ante diam, euismod turpis lorem et eget erat, mi felis aliquam, praesent at aliquam proin at at ac et consectetur magna diam nonummy magna praesent felis. Aliquam ante, at lorem et nonummy donec praesent adipiscing, aliquam proin at ac, nibh elit ac mi sem consectetur ac, mi felis tempus mi adipiscing tempus ante mauris. Ac laoreet, eget ipsum massa mauris lorem ante mauris felis tempus ante mauris ac proin at ac et, nonummy dolore, aliquet amet dolore aliquet, sit nunc molestie dolor. Tincidunt ullamcorper pulvinar nunc tellus sit ut tellus eget erat mi felis aliquam proin at ac proin consectetur magna sem consectetur congue ullamcorper amet, dolore sem consectetur nisi. Sem consectetur donec diam pharetra tincidunt euismod eget lorem et eget sed, mi felis tempus mi adipiscing aliquam sem at magna sem consectetur, magna diam amet nunc euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi non sit lobortis volutpat feugiat lobortis id ipsum laoreet, id ipsum ante, mauris lorem donec diam nonummy dolore aliquet turpis nisi diam, elit, erat mi, adipiscing tempus ante. Molestie sed tincidunt euismod sed massa molestie feugiat massa mauris lorem, donec mi adipiscing aliquam sem consectetur nisi sem, consectetur magna ullamcorper nonummy dolore aliquet sit nunc tellus sit. Ut non pharetra tincidunt euismod dolor massa et elit ac diam nonummy magna, ullamcorper amet dolore aliquet turpis nunc non sit ut volutpat dolor tincidunt id ipsum laoreet id. Ipsum massa mi felis tempus ante felis tempus ante at, ac et elit erat praesent adipiscing, aliquam proin at aliquam sem consectetur congue, ullamcorper pharetra laoreet id ipsum laoreet. Nibh eget erat, et elit erat mi felis nisi tellus, turpis ut tellus sit ut volutpat dolor tincidunt euismod ipsum nunc tellus feugiat massa molestie lorem nibh praesent felis. Ac et eget sed laoreet id, tempus ante mauris tempus proin at, magna diam, consectetur magna praesent, sem consectetur congue non dolor lobortis euismod, ipsum massa molestie ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam erat ante mauris lorem nibh, eget sed laoreet eget sed laoreet id ipsum massa molestie feugiat tincidunt euismod dolor laoreet felis tempus. Massa mauris, lorem erat mi felis tempus proin adipiscing aliquam proin at, donec mi adipiscing aliquam proin, at lorem lobortis eget dolor tincidunt molestie. Feugiat, lobortis volutpat elit tempus mi mauris, tempus ante mauris lorem, et elit donec diam nonummy dolore aliquet amet dolore tellus sit lobortis volutpat. Dolor tincidunt ullamcorper pulvinar feugiat nibh eget sed laoreet felis erat praesent adipiscing aliquam praesent turpis ut non sit ut, ullamcorper pharetra tincidunt euismod. Pulvinar massa molestie feugiat lobortis mauris nonummy donec mi felis tempus sem at ac nibh eget donec praesent felis tempus proin adipiscing ac et. Eget erat mi felis erat praesent turpis nisi donec, praesent adipiscing aliquam, sem at magna diam nonummy, congue ullamcorper amet dolore aliquet turpis, nisi. Sem pharetra congue, ullamcorper pharetra congue euismod, pulvinar dolor lobortis eget erat laoreet felis tempus ante adipiscing aliquam proin at ac, diam elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore sem consectetur magna diam amet congue euismod pulvinar tincidunt id ipsum massa molestie lorem lobortis eget lorem et nonummy, erat. Laoreet et elit erat mi felis donec aliquet turpis nisi sem consectetur, magna sem nonummy erat mi felis tempus proin mauris. Lorem nibh, elit erat praesent, non consectetur, congue ullamcorper, pharetra, tincidunt euismod pulvinar massa id tempus ante mauris feugiat nibh elit. Erat mi id tempus ante felis aliquam ante mauris lorem diam aliquet turpis nisi non pharetra ut non dolor congue ullamcorper. Turpis nisi sem consectetur, magna, sem nonummy magna diam turpis dolore, tellus sit pulvinar dolore tellus pulvinar nunc tellus feugiat massa. Mauris lorem, nibh eget sed laoreet id ipsum ante, mauris lorem et at magna et nonummy magna praesent nonummy consectetur magna. Diam nonummy dolore tellus sit ut non pharetra ut non pharetra congue euismod ipsum massa molestie ipsum massa felis tempus ante. At ac diam nonummy, sit nunc molestie feugiat, lobortis eget lorem laoreet, eget pulvinar massa id tempus ante at aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet nisi, sem consectetur ac nibh id ipsum laoreet id ipsum massa mauris. Ac et praesent, adipiscing ac, et eget sed tincidunt aliquet turpis ut volutpat dolor. Tincidunt euismod pulvinar nunc, tellus turpis nisi sem consectetur, magna diam pharetra, tempus ante. At ac, proin at erat et elit donec praesent turpis nisi aliquet turpis nisi. Non, consectetur congue euismod dolor tincidunt id ipsum, massa id elit sed mi, felis. Ipsum massa molestie feugiat, lobortis volutpat sed laoreet felis, tempus massa molestie feugiat, lobortis. Volutpat dolor laoreet eget erat nisi sem, pharetra congue ullamcorper pharetra congue euismod ipsum. Nunc tellus turpis nisi sem consectetur dolore aliquet turpis dolore tellus sit nunc tellus. Sit congue diam nonummy feugiat nibh, eget sed nibh eget sed massa molestie ipsum. Massa volutpat feugiat lobortis volutpat, dolor nunc tellus pulvinar nunc tellus feugiat lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt euismod amet nunc tellus sit lobortis. Volutpat feugiat tincidunt euismod dolor laoreet felis tempus. Lorem, mi elit erat, mi adipiscing donec, aliquet. Turpis ut non pharetra ut non pharetra congue. Ullamcorper pulvinar nunc aliquet sit, lobortis non pharetra. Feugiat massa volutpat feugiat, nibh eget lorem et. Elit erat mi felis donec aliquet turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ipsum erat et, felis, erat mi, felis tempus, proin at, ac diam. Elit pulvinar nunc, molestie feugiat nibh mauris lorem nibh eget sed laoreet felis. Ipsum ac et elit, donec, mi felis mauris sed laoreet id tempus ante. Molestie sit ut eget sed nibh eget sed laoreet id ipsum massa, mauris. Felis tempus mi, mauris lorem nibh eget erat mi felis erat mi mauris. Tempus lobortis eget lorem et nonummy donec ullamcorper amet dolore ullamcorper amet, dolore. Congue ullamcorper pulvinar, nunc tellus sit ut volutpat pharetra tincidunt euismod pulvinar nunc. Tellus turpis, ut non pharetra congue ullamcorper pharetra congue ullamcorper mauris lorem nibh. Elit erat mi elit donec, praesent adipiscing aliquam proin consectetur magna sem, pharetra. Magna ullamcorper pulvinar tincidunt euismod ipsum massa id ipsum ante at adipiscing donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar nunc euismod, ipsum massa mauris lorem lobortis volutpat dolor laoreet proin at ac proin elit donec praesent felis ipsum lobortis non pharetra tincidunt euismod, amet, dolore aliquet sit. Ut sem pharetra congue euismod pulvinar tincidunt id eget lorem nibh id, sed massa id ipsum ante adipiscing aliquam proin at congue ullamcorper nonummy donec, aliquet turpis dolore aliquet sit. Ut tellus feugiat tempus mi mauris tempus ante mauris, lorem nibh eget, sed laoreet id ipsum massa mauris lorem et elit erat mi elit erat mi et, felis tempus ante. Molestie feugiat nibh eget sed laoreet euismod pulvinar massa molestie tempus proin at ac et elit magna diam amet donec aliquet, turpis dolore lobortis euismod dolor laoreet id ipsum ante. Molestie, feugiat nibh eget sed laoreet eget sed laoreet felis ipsum, massa mauris lorem nibh eget dolor tincidunt euismod pulvinar lorem et nonummy magna diam amet nunc, tellus pulvinar massa. Molestie feugiat ut volutpat, sed nibh, elit ac mi elit erat mi felis aliquam, proin ante felis aliquam proin consectetur ac et elit donec diam nonummy donec praesent turpis nisi. Sem consectetur magna diam nonummy dolore aliquet amet dolore tellus, sit nisi, tincidunt id pulvinar nunc mauris tempus nibh eget lorem nibh elit donec praesent adipiscing donec proin, turpis, nisi. Sem consectetur magna ullamcorper amet dolore ullamcorper amet nunc ante consectetur magna sem consectetur congue ullamcorper amet, nunc, euismod pulvinar massa id tempus proin mauris ac et elit ac mi. Elit erat mi adipiscing nisi sem volutpat sed, mi felis erat praesent, adipiscing tempus proin, adipiscing aliquam proin consectetur magna, ullamcorper amet dolore aliquet amet nunc molestie ipsum ante mauris. Lorem nibh eget, turpis nisi aliquet turpis nisi tellus sit congue non dolor, tincidunt id ipsum massa molestie feugiat massa molestie lorem nibh eget sed laoreet id tempus ante felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis euismod, dolor tincidunt tellus sit sed. Nibh elit, erat mi adipiscing donec praesent turpis. Dolore aliquet sit, ut sem nonummy magna, euismod. Pulvinar tincidunt id ipsum massa tellus, feugiat nibh. Nunc tellus sit lobortis, volutpat dolor tincidunt id. Ipsum massa molestie ipsum massa molestie feugiat lobortis. Volutpat dolor tincidunt id, ipsum massa molestie feugiat. Lobortis laoreet mauris tempus donec, laoreet, ante diam. Molestie elit, amet ac tincidunt aliquet mauris pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus ante ut non sit, ut non dolor congue, aliquet turpis aliquam proin elit erat mi felis erat, ante, felis tempus ante mauris sed. Nibh eget mauris ac et, at donec diam amet donec aliquet turpis dolore tellus, turpis nisi, sem consectetur dolore praesent adipiscing, aliquam proin consectetur magna. Et elit sit ut molestie feugiat lobortis volutpat dolor tincidunt euismod ipsum laoreet id tempus mi adipiscing nisi, aliquet turpis lobortis, molestie feugiat lobortis eget. Lorem et, elit donec, magna diam nonummy donec praesent nonummy, dolore ullamcorper amet nunc non sit ut ullamcorper pharetra tincidunt volutpat dolor tincidunt euismod ipsum. Massa, molestie elit erat praesent nonummy donec aliquet turpis nisi sem consectetur congue diam amet dolore aliquet amet dolore tellus feugiat lobortis molestie feugiat nibh. Volutpat dolor laoreet felis consectetur ac diam nonummy magna diam amet, dolore, tellus pulvinar nunc, tellus sit ut, ullamcorper pharetra dolore aliquet, turpis nisi aliquet. Sit ut volutpat aliquet consectetur magna diam nonummy erat mi adipiscing tempus ante adipiscing aliquam et elit sed mi id ipsum massa mauris ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet dolore aliquet sit ut, non, consectetur magna, ullamcorper amet congue ullamcorper. Sit ut non, consectetur pulvinar, dolore aliquet turpis ut non dolor tincidunt, volutpat. Sed tincidunt, id ipsum, nunc molestie feugiat lobortis volutpat sed laoreet id ipsum. Laoreet id at magna diam amet dolore aliquet turpis nisi sem consectetur nisi. Non pharetra tincidunt euismod dolor laoreet eget tempus, mi mauris lorem nibh mauris. Sed laoreet, id mauris feugiat tincidunt id pulvinar, massa id ipsum ante mauris. Feugiat nibh volutpat sed mi felis, ipsum, massa mauris tempus, proin mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet euismod pulvinar nunc molestie sit lobortis volutpat feugiat nibh volutpat dolor, laoreet felis tempus mi sem nonummy donec praesent nonummy aliquam, proin at lorem. Nibh eget sed, mi, felis tempus mi mauris lorem et eget erat mi elit erat praesent non pharetra ut ullamcorper nonummy nunc aliquet turpis nisi. Non consectetur magna diam pharetra congue ullamcorper amet, nunc tellus turpis ut volutpat dolor tincidunt, volutpat mauris aliquam sem consectetur, nisi sem consectetur congue diam. Amet, dolore praesent adipiscing ac et elit erat mi id ipsum massa molestie feugiat, congue lobortis, volutpat feugiat lobortis volutpat sed laoreet eget sed laoreet. Id lorem lobortis volutpat pharetra, tincidunt euismod pulvinar, massa tellus feugiat lobortis volutpat feugiat lobortis volutpat sed aliquam sem consectetur magna sem pharetra congue volutpat. Pulvinar tincidunt id ipsum laoreet felis tempus proin at ac, proin consectetur congue non, pharetra, tincidunt euismod pulvinar lorem ante mauris lorem nibh felis ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, proin, at ac mi id sit lobortis volutpat, dolor congue euismod pulvinar, tincidunt. Tellus sit ut non consectetur erat, mi mauris feugiat ut non id feugiat lobortis. Volutpat sed nibh eget sed laoreet molestie feugiat lobortis molestie, pharetra congue praesent turpis. Aliquam proin at lorem nibh elit sed mi, diam nonummy erat mi felis tempus. Ante adipiscing aliquam proin consectetur ac diam amet, dolore aliquet turpis, nisi sem turpis. Nisi sem dolor tincidunt volutpat pulvinar nunc magna praesent felis aliquam proin at ac. Proin elit, erat mi elit erat mi adipiscing tempus proin consectetur magna diam nonummy. Magna diam non consectetur congue ullamcorper pharetra congue euismod, pulvinar ut tellus pharetra congue. Non pharetra tincidunt ullamcorper amet dolore tellus feugiat massa mauris feugiat, lobortis, eget, dolor. Tincidunt nibh eget, lorem nibh elit erat praesent adipiscing aliquam proin at aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat sed mi felis tempus ante, felis aliquam sem turpis nisi sem consectetur magna ullamcorper amet dolore, aliquet amet ut tellus consectetur magna diam elit tempus magna sem consectetur magna. Aliquet felis nisi proin consectetur magna diam pharetra magna diam, amet congue tellus sit nunc molestie ipsum ante at, ac, et praesent adipiscing nisi aliquet sit lobortis volutpat lorem nibh. Eget sed laoreet eget donec, diam nonummy dolore euismod ipsum massa id feugiat, massa molestie lorem nibh elit turpis dolore sem at ac et elit erat mi adipiscing aliquam proin. Consectetur ac diam consectetur donec praesent nonummy aliquam ante molestie sed aliquam proin mauris ac nibh eget dolor laoreet felis erat mi adipiscing tempus ante mauris ac et elit erat. Mi adipiscing aliquam, praesent turpis nisi, sem pharetra adipiscing aliquam sem consectetur magna diam pharetra dolore aliquet, turpis nisi aliquet turpis, nisi non pharetra ut non pulvinar nunc euismod pulvinar. Massa tellus feugiat massa mauris elit erat proin adipiscing ac proin consectetur magna diam consectetur magna ullamcorper amet dolore tellus turpis ut non sit, congue massa molestie feugiat lobortis volutpat. Pharetra congue ullamcorper pulvinar massa tellus feugiat, lobortis volutpat feugiat nibh mauris erat et felis erat praesent felis tempus proin at nonummy aliquam praesent adipiscing aliquam, sem pharetra congue non. Pharetra congue, ullamcorper amet, nunc tellus sit lobortis volutpat feugiat ante, at ac diam nonummy erat mi felis consectetur donec, praesent adipiscing aliquam proin at aliquam sem at, magna ullamcorper. Pharetra congue ullamcorper turpis nisi, sem consectetur nisi sem pharetra tincidunt euismod dolor tincidunt euismod adipiscing ac nibh elit, ac, diam amet dolore, ullamcorper pulvinar nunc tellus sit ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec praesent adipiscing aliquam, proin, adipiscing nisi sem pharetra ut volutpat dolor laoreet, eget sed laoreet felis erat magna sem pharetra tincidunt euismod. Dolor tincidunt euismod ipsum massa mauris tempus ante at ac diam consectetur magna ullamcorper adipiscing aliquam proin adipiscing, nisi proin aliquet turpis nisi aliquet. Turpis magna sem, nonummy donec diam nonummy aliquam praesent consectetur magna diam nonummy donec praesent adipiscing donec aliquet turpis nisi proin at ac nisi. Aliquet consectetur ut non pharetra tincidunt volutpat dolor tincidunt id ipsum ante mauris, lorem nibh eget sed, nibh elit erat mi felis consectetur magna. Ullamcorper amet dolore praesent turpis nisi aliquet sit ut sem consectetur congue ullamcorper amet nunc, euismod sed laoreet molestie tempus ante mauris, ac laoreet. Id molestie lorem nibh, eget sed mi felis erat praesent, turpis nisi aliquet turpis nisi non pharetra tincidunt euismod sed laoreet eget ipsum massa. Molestie, feugiat lobortis mi elit aliquam praesent adipiscing, aliquam et elit ac mi felis tempus mi, mauris, lorem, nibh volutpat sed, nibh elit, at. Ac et eget sed laoreet id tempus ante mauris ac et elit ac diam consectetur donec aliquet turpis dolore, euismod pulvinar nunc tellus, lorem. Nibh eget felis tempus, proin mauris lorem nibh at erat mi elit erat mi turpis dolore aliquet sit ut volutpat dolor tincidunt volutpat sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, aliquet turpis aliquam sem at, congue ullamcorper, pharetra congue id ipsum laoreet id tempus. Ac mi felis erat, mi adipiscing tempus ante eget sed, laoreet id ipsum laoreet felis. Tempus ante mauris, lorem nibh eget, erat mi felis tempus ante diam nonummy, donec aliquet. Turpis, aliquam proin at ac diam elit donec mi molestie feugiat lobortis volutpat, dolor congue. Id ipsum massa, id feugiat lobortis et nonummy dolore aliquet adipiscing nisi sem turpis ut. Non pharetra ut volutpat dolor laoreet id sed laoreet felis tempus praesent, adipiscing aliquam congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ac mi felis, ipsum nunc tellus pharetra congue euismod amet, dolore. Aliquet turpis nisi aliquam proin, adipiscing aliquam sem consectetur magna ullamcorper pharetra. Congue ullamcorper turpis, dolore aliquet sit ut non dolor congue euismod dolor. Laoreet euismod pulvinar, sed, laoreet id ipsum mi, felis aliquam proin, at. Ac et at magna diam amet congue ullamcorper adipiscing nisi sem turpis. Nisi diam nonummy magna, ullamcorper pulvinar feugiat, nibh eget sed, laoreet eget. Sed massa, felis aliquam ante mauris ac nibh eget sed laoreet euismod. Pulvinar massa molestie lorem ante mi adipiscing aliquam praesent turpis ut non. Pharetra ut non pharetra tincidunt id sed massa id, ipsum massa mauris. Tempus ante elit ac diam nonummy donec nisi non consectetur magna, non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, et elit ac diam nonummy, dolore aliquet pulvinar nunc aliquet ullamcorper pulvinar nunc tellus sit ut, non. Pharetra congue ullamcorper pulvinar nunc tellus pulvinar, nunc tellus sit lobortis volutpat pharetra tincidunt euismod ipsum massa id. Eget dolor, tincidunt euismod pulvinar massa molestie, lorem lobortis volutpat pulvinar tincidunt tellus pulvinar, ut sem at, ac. Praesent adipiscing aliquam proin mauris lorem nibh mi adipiscing nisi sem consectetur ac et elit erat praesent adipiscing. Donec proin at ac et elit erat praesent, adipiscing aliquam, proin at felis tempus ante felis aliquam et. At erat et felis ipsum nunc tellus feugiat ante at ac diam nonummy donec praesent nonummy aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem nibh eget sed mi elit erat mi felis. Tempus proin at magna diam nonummy magna diam non pharetra. Congue ullamcorper nonummy donec aliquet amet dolore tellus sit ut. Laoreet nibh tellus at lorem congue, proin volutpat pharetra tincidunt. Ullamcorper sem nonummy donec praesent turpis nisi sem consectetur magna. Diam, elit, erat ante mauris lorem ante mauris aliquam sem. Consectetur congue non pharetra tincidunt euismod ipsum laoreet et at. Erat et elit erat mi adipiscing aliquam sem, consectetur magna. Diam nonummy magna, diam adipiscing donec aliquet turpis ut non. Pharetra amet dolore tellus sit lobortis volutpat dolor, tincidunt volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis, lorem nibh eget sed laoreet eget. Mauris ac et elit erat et elit. Donec praesent adipiscing aliquam, proin consectetur ac. Et nonummy donec diam adipiscing, donec praesent. Adipiscing nisi sem, consectetur turpis ut non. Consectetur, congue diam nonummy erat praesent, turpis. Nisi sem consectetur magna sem, pharetra congue. Diam amet dolore tellus ipsum, ante molestie. Eget sed mi adipiscing donec praesent, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie feugiat, massa molestie feugiat lobortis, eget sed laoreet ante mauris ac et nonummy magna ullamcorper amet congue tellus. Pulvinar nunc molestie, feugiat massa mauris lorem nibh elit, erat mi felis erat mi adipiscing aliquam tempus, ante mauris lorem. Lobortis volutpat dolor laoreet id sed laoreet id ipsum ante mauris, lorem et elit erat et, elit donec praesent adipiscing. Aliquam magna diam amet, dolore, sem consectetur ac et nonummy donec praesent adipiscing aliquam ante mauris lorem nibh at erat. Mi, elit, tempus ante tincidunt euismod pulvinar nunc volutpat dolor, tincidunt, euismod dolor laoreet id ipsum massa tellus, sit congue. Ullamcorper pharetra congue ullamcorper, pulvinar dolore aliquet turpis ut non dolor tempus ante mauris lorem nibh eget lorem laoreet id. Ipsum laoreet mauris lorem nibh, at lorem nibh eget sed laoreet id tempus massa molestie feugiat nibh elit, turpis, nisi. Aliquet turpis nunc tellus sit lobortis, volutpat dolor tincidunt id ipsum laoreet id, aliquam praesent adipiscing ac et proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id pulvinar massa mauris lorem nibh mauris sed laoreet eget at aliquam sem pharetra congue non amet, dolore ullamcorper pulvinar nunc aliquet, turpis ut. Non dolor tincidunt ullamcorper amet nunc tellus, sit nisi sem consectetur pulvinar nunc tellus pharetra ut non pharetra dolore ullamcorper, amet dolore tellus sit lobortis. Volutpat dolor lobortis volutpat dolor tincidunt euismod ipsum ante molestie lorem donec praesent, nonummy donec praesent adipiscing nisi sem consectetur congue ullamcorper, pharetra donec aliquet. Adipiscing aliquam proin consectetur magna sem pharetra tincidunt euismod volutpat feugiat tincidunt volutpat, dolor tincidunt euismod ipsum nunc tellus feugiat lobortis volutpat sed et consectetur. Ac diam amet donec mi mauris tempus nibh elit ac et euismod sit nunc molestie sit lobortis, volutpat, dolor nunc tellus pulvinar massa molestie ipsum. Ante mauris ac nibh eget sed laoreet id feugiat ut volutpat dolor tincidunt mi adipiscing aliquam proin, consectetur, nisi diam consectetur magna praesent adipiscing aliquam. Praesent, adipiscing aliquam proin consectetur congue non amet ipsum massa molestie, feugiat lobortis eget ac et elit donec praesent nonummy dolore aliquet, turpis ut non. Pharetra congue non, pharetra congue euismod pulvinar massa molestie feugiat dolor tincidunt id ipsum, lobortis molestie tempus proin at magna diam consectetur congue ullamcorper pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore praesent adipiscing aliquam nibh eget erat. Et elit erat ante felis lorem nibh. Eget sed laoreet euismod ipsum ante felis. Nonummy magna diam nonummy donec praesent adipiscing. Nisi sem, consectetur congue, non dolor, congue. Ullamcorper amet nunc tellus turpis nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue non pharetra tincidunt euismod ipsum, massa molestie feugiat. Lobortis volutpat feugiat et elit erat et felis tempus mi. Diam consectetur magna, ullamcorper amet nunc, tellus pulvinar massa molestie. Feugiat, nibh eget dolor tincidunt id ipsum nunc molestie ipsum. Massa molestie feugiat nibh eget turpis nisi aliquet consectetur, nisi. Non consectetur congue diam nonummy donec praesent turpis ut tellus. Sit, lobortis molestie feugiat lobortis, eget erat laoreet, id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi diam nonummy, donec praesent felis aliquam proin, adipiscing nisi sem at magna ullamcorper amet, dolore aliquet amet, dolor lobortis volutpat, pulvinar nunc. Tellus feugiat lobortis volutpat feugiat tincidunt volutpat dolor tincidunt id sed laoreet id tempus ante mauris ac et, elit turpis nisi aliquet turpis. Ut non pharetra, congue ullamcorper amet nunc tellus sit ut tellus feugiat lobortis eget lorem et eget erat praesent nonummy aliquam praesent turpis. Pharetra congue euismod ipsum nunc tellus feugiat massa mauris tempus, proin at, ac, diam consectetur magna ullamcorper pulvinar dolore tellus pulvinar nunc molestie. Eget sed massa id tempus proin adipiscing nisi sem consectetur nisi, sem pharetra magna euismod dolor nunc tellus sit nunc non sit congue. Non pharetra tincidunt euismod mauris ac et, eget ipsum massa molestie, feugiat lobortis molestie lorem nibh eget erat et nonummy donec diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore praesent adipiscing aliquam proin consectetur congue, ullamcorper amet dolore aliquet turpis nisi aliquet turpis magna, diam. Consectetur donec diam tellus feugiat tincidunt volutpat pulvinar tincidunt euismod pulvinar nunc tellus feugiat massa molestie sed. Laoreet euismod sed laoreet, id ipsum massa molestie feugiat nibh volutpat, felis aliquam erat praesent, nonummy aliquam. Ante at aliquam proin consectetur magna diam amet congue aliquet turpis dolore tellus turpis ut non amet. Congue ullamcorper amet feugiat tincidunt euismod pulvinar tincidunt euismod ipsum nunc tellus pharetra ut non, dolor tincidunt. Id ipsum massa molestie feugiat massa volutpat dolor, lobortis eget mauris tempus, ante mauris lorem et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat sed, laoreet id ipsum massa molestie elit, erat mi elit donec praesent adipiscing aliquam sem turpis. Ut non dolor lobortis volutpat sed laoreet eget erat, mi adipiscing aliquam proin adipiscing nisi sem euismod pulvinar. Massa molestie feugiat lobortis mauris lorem et elit, ac et elit donec, praesent nonummy donec aliquet sit ut. Tellus pharetra congue ullamcorper tellus feugiat lobortis volutpat feugiat lobortis euismod pulvinar nunc molestie feugiat massa volutpat feugiat. Lobortis volutpat dolor tincidunt id, tempus mi felis tempus proin ullamcorper pharetra congue euismod ipsum massa id ipsum. Ante mauris ac proin at ac diam nonummy donec diam turpis aliquam proin mauris lorem laoreet id, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie sit ut, non pharetra congue euismod amet dolore tellus sit ut sem pharetra. Ipsum massa mauris sit nibh, volutpat, dolor tincidunt euismod pulvinar nunc molestie feugiat lobortis molestie. Feugiat lobortis volutpat ipsum laoreet id ipsum massa molestie elit erat mi felis tempus proin. At ac et elit sed laoreet id tempus proin adipiscing ac et at ac et. Nonummy dolore aliquet turpis nisi proin ullamcorper amet nunc euismod sit nisi, non pharetra congue. Diam nonummy donec ullamcorper sit ut non sit ut non dolor tincidunt euismod dolor tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar nunc tellus feugiat ut non. Pulvinar tincidunt id pulvinar massa id ipsum. Ante diam, amet donec aliquet amet dolore. Tellus sit ut volutpat dolor lobortis, volutpat. Dolor laoreet eget, tempus ante mauris lorem. Nibh volutpat sed nibh eget adipiscing aliquam. Proin at magna ullamcorper, amet donec, praesent. Adipiscing aliquam proin at ac mi felis. Tempus ante felis aliquam praesent adipiscing aliquam. Sem consectetur pulvinar nunc molestie feugiat, lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tempus et eget sed laoreet felis erat, ante molestie lorem nibh, praesent nonummy dolore aliquet turpis ut non pharetra congue ullamcorper amet congue. Ullamcorper, turpis nisi aliquet sit nisi sem consectetur, magna ullamcorper amet dolore tellus eget sed, tincidunt euismod pulvinar nunc tellus feugiat massa molestie ac. Nibh eget ipsum massa id ipsum, ante mauris tempus ante, at magna sem consectetur sit ut non, sit ut non pharetra donec proin at. Sed tincidunt euismod pulvinar nunc tellus sit nisi diam nonummy dolore aliquet, turpis pharetra congue ullamcorper pulvinar, dolore aliquet sit nisi sem pharetra congue. Ullamcorper pharetra tincidunt id sed massa molestie feugiat lobortis molestie lorem et elit sed laoreet id at ac, nibh eget tempus mi felis tempus. Ante mauris lorem et at magna et nonummy donec praesent, amet dolore molestie, ipsum ante, felis tempus proin mauris, nonummy aliquam ante at magna. Diam, nonummy erat praesent nonummy, donec proin adipiscing nisi non pharetra ut volutpat dolor tincidunt ante felis aliquam proin at ac et nonummy, magna. Diam, amet donec aliquet, sit ut tellus sit lobortis volutpat dolor tincidunt id ipsum nunc molestie feugiat lobortis mi felis erat praesent adipiscing aliquam. Proin at ac, diam consectetur, magna diam adipiscing donec aliquet sit nisi non pharetra lobortis molestie, feugiat laoreet id sed, mi proin, consectetur ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie dolor tincidunt euismod dolor nunc euismod pulvinar lorem nibh. Elit erat praesent felis aliquam proin at ac et elit. Erat mi elit erat aliquet, turpis, dolore aliquet sit nunc. Molestie sit lobortis, laoreet id lorem nibh mauris lorem nibh. Eget erat, laoreet id ipsum mi mauris ac et eget. Sed laoreet felis tempus, ante mauris feugiat nibh, praesent nonummy. Dolore aliquet sit nunc tellus sit ut volutpat dolor tincidunt. Euismod pulvinar massa, id tempus mi felis, aliquam ante mauris. Lorem et elit turpis, nisi sem consectetur magna diam amet. Dolore praesent adipiscing aliquam sem at, magna diam amet congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante felis tempus ante mauris ac, et elit erat praesent nonummy dolore tellus pulvinar nunc molestie feugiat massa mauris lorem nibh eget, felis. Aliquam proin at ac et elit erat ante felis tempus ante, at ac et, elit erat praesent, adipiscing aliquam massa volutpat pharetra tincidunt. Ullamcorper volutpat feugiat nibh eget, erat mi elit erat praesent adipiscing dolor donec diam, pulvinar nunc id ipsum laoreet, felis tempus massa molestie. Sed laoreet eget erat, mi proin consectetur nisi sem consectetur donec praesent, turpis nisi proin consectetur magna sem pharetra magna diam amet dolore. Aliquet turpis nisi sem consectetur pulvinar nunc molestie feugiat lobortis volutpat feugiat tincidunt volutpat sed tincidunt id tempus ante mauris lorem ante mauris. Ac, et elit erat praesent adipiscing aliquam praesent adipiscing pharetra congue ullamcorper amet, dolore, aliquet consectetur ac et felis erat mi adipiscing tempus. Proin mauris ac et, elit erat praesent adipiscing aliquam proin adipiscing aliquam proin ullamcorper, turpis nisi sem consectetur ac et elit donec aliquet. Amet nunc euismod ipsum massa mauris tempus proin at pharetra tincidunt id ipsum laoreet id tempus ante mauris ac proin at, ac diam. Amet donec praesent, adipiscing tempus ante mauris lorem nibh elit erat praesent nonummy sit congue praesent adipiscing aliquam proin at ac nibh eget. Ipsum nunc tellus sit lobortis volutpat feugiat lobortis eget sed laoreet felis tempus massa mauris tempus ante praesent adipiscing aliquam proin, adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie feugiat lobortis molestie id ipsum massa mauris tempus ante mauris lorem et elit erat laoreet felis, aliquam praesent turpis nisi non, consectetur congue, non, pharetra tincidunt euismod dolor. Tincidunt nibh eget, sed laoreet felis, erat ante mauris, lorem nibh mauris lorem nibh eget, sed laoreet, adipiscing aliquam proin at aliquam proin consectetur ac, mi proin at ac. Diam nonummy donec praesent nonummy donec aliquet sit, ut, non sit lobortis eget lorem tincidunt euismod ipsum massa molestie ipsum erat mi felis tempus massa mauris, lorem, ante at. Erat mi id tempus mi mauris, lorem lobortis volutpat dolor laoreet id pulvinar massa, molestie feugiat massa molestie felis tempus mi turpis nisi sem turpis nisi sem consectetur magna. Diam nonummy donec praesent adipiscing magna, diam consectetur magna, diam amet dolore aliquet turpis nisi aliquet euismod ipsum, nunc molestie ipsum massa mauris lorem nibh eget sed nibh elit. Erat praesent adipiscing tempus ante mauris, lorem et elit erat, mi, felis tempus erat mi elit erat mi adipiscing aliquam ante at ac et felis erat mi adipiscing donec. Praesent turpis nunc tellus id ipsum, massa tellus ipsum massa mauris lorem et elit ac diam consectetur dolore aliquet amet nunc tellus pulvinar ut non sit ut non dolor. Tincidunt euismod at, aliquam sem consectetur magna non amet dolore ullamcorper pulvinar massa molestie feugiat lobortis molestie, lorem nibh eget dolor laoreet id, tempus mi felis, aliquam, proin at. Nonummy donec praesent at aliquam proin, consectetur magna et elit tempus, massa molestie, feugiat lobortis, eget erat, et elit tempus ante mauris feugiat nibh eget lorem et aliquet sit. Ut tellus sit lobortis molestie feugiat nibh at magna diam nonummy donec aliquet adipiscing aliquam, proin mauris lorem nibh, elit erat mi felis tempus proin ullamcorper amet, congue, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet id ipsum dolor nunc. Tellus turpis ut sem nonummy magna. Praesent adipiscing donec, aliquet, turpis ut. Non, sit lobortis non pharetra congue. Ullamcorper pulvinar nunc molestie sit, sed. Nunc euismod pulvinar massa mauris, lorem. Nibh mauris sed laoreet, eget erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor laoreet massa molestie feugiat nibh eget, sed. Laoreet id ipsum lobortis volutpat dolor tincidunt volutpat dolor. Laoreet eget erat mi mauris lorem ante mauris ac. Et proin at lorem et at magna ullamcorper pharetra. Congue euismod pulvinar nunc tellus pulvinar, nunc molestie feugiat. Lobortis volutpat dolor nibh id sed mi adipiscing consectetur. Magna diam amet dolore, aliquet turpis, nisi proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie dolor congue diam adipiscing tempus erat mi, felis tempus massa eget lorem nibh elit sed mi. Elit erat praesent turpis nisi sem turpis ut sem, consectetur magna diam nonummy donec congue ullamcorper, amet donec. Praesent, turpis nisi non consectetur, magna, ullamcorper amet, donec praesent adipiscing aliquam proin at magna diam nonummy donec. Praesent adipiscing donec ut, euismod pulvinar dolore tellus sit ut non pharetra congue ullamcorper amet congue euismod pulvinar. Dolore aliquet turpis nisi non pharetra tincidunt volutpat felis aliquam proin at ac et, nonummy, donec praesent nonummy. Donec ullamcorper sit ut, tellus pharetra ut ullamcorper amet dolore ullamcorper amet nunc tellus, feugiat massa felis consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh mauris sed laoreet id, sed laoreet, molestie id ipsum laoreet molestie. Ipsum massa et nonummy donec praesent turpis aliquam ante at ac, nibh. Eget erat mi adipiscing, aliquam proin adipiscing aliquam proin consectetur magna diam. Nonummy dolore ullamcorper volutpat feugiat lobortis volutpat erat et elit erat diam. Nonummy nisi sem consectetur nisi non pharetra ut ullamcorper pharetra tincidunt euismod. Sed laoreet, id ipsum ac et elit donec aliquet amet dolore tellus. Sit nisi sem pharetra congue euismod amet, dolore aliquet sit nisi non. Pharetra congue diam non consectetur congue ullamcorper pharetra congue euismod pulvinar laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra magna ullamcorper amet dolore praesent turpis nisi nunc aliquet adipiscing ac, et elit erat et elit aliquam ante. Molestie feugiat nibh eget dolor laoreet euismod, pulvinar massa mauris, lorem nibh eget, sed, tempus ante mauris ac proin. At erat mi felis tempus proin turpis dolore sem turpis nisi non pharetra magna aliquet adipiscing aliquam sem consectetur. Ac dolore, aliquet sit nunc molestie feugiat nibh, at aliquam proin at ac diam amet dolore ullamcorper amet nunc. Molestie feugiat massa mauris tempus congue, ullamcorper pulvinar nunc euismod pulvinar massa felis tempus proin at ac proin at. Ac mi elit donec praesent, adipiscing nisi sem turpis, ut non pharetra tincidunt massa mauris lorem ante mauris ac. Et, eget erat mi nonummy donec, proin at aliquam sem pharetra congue, volutpat, dolor, tincidunt euismod pulvinar nunc euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut tellus feugiat, lobortis volutpat dolor, tincidunt, id pulvinar nunc, molestie feugiat lobortis volutpat dolor, tempus ante molestie lorem nibh eget. Erat mi elit erat diam amet nunc aliquet turpis ut sem pharetra congue volutpat, sed laoreet eget ac ac proin at, ac. Diam elit, erat praesent turpis dolore aliquet sit ut non dolor lobortis eget, sed nibh eget, sed mi adipiscing aliquam ante mauris. Nonummy dolore ullamcorper pulvinar massa id tempus massa mauris tempus, nibh mauris, erat mi elit, donec praesent nonummy donec aliquet turpis nisi. Sem tellus pulvinar massa molestie sit lobortis volutpat feugiat, lobortis volutpat sed laoreet id tempus ante mauris lorem, lobortis eget sed nibh. Eget sed mi felis aliquam proin ullamcorper amet donec aliquet turpis aliquam proin consectetur magna ullamcorper amet congue ullamcorper amet nunc euismod. Pulvinar massa mauris lorem ante mauris ac et, nonummy magna ullamcorper tellus, sit congue ullamcorper pharetra congue euismod ipsum laoreet id feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing nisi magna diam nonummy nunc euismod ipsum massa. Molestie feugiat lobortis non amet, tincidunt id, ipsum nunc tellus. Sit, lobortis molestie feugiat et eget sed mi proin consectetur. Magna diam elit sed massa molestie lorem nibh eget lorem. Nibh elit erat et elit donec praesent turpis dolore aliquet. Turpis nisi sem tellus sit nunc, tellus sit congue euismod. Pulvinar nunc euismod ipsum nunc, tellus sit lobortis molestie sed. Nibh eget sed mi felis tempus ante felis tempus donec. Praesent felis tempus, ante at magna et elit erat mi. Adipiscing donec praesent turpis ut sem pharetra congue non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis volutpat dolor tincidunt euismod dolor tincidunt euismod ipsum laoreet mauris, lorem ante mauris lorem. Et elit turpis nisi sem consectetur magna diam elit dolore aliquet turpis, nisi sem consectetur nisi. Sem consectetur congue ullamcorper pulvinar dolore aliquet turpis nunc tellus id ipsum mi adipiscing donec, praesent. Adipiscing nisi, aliquet turpis ut, sem consectetur donec ullamcorper, amet, dolore tellus sit nisi non pharetra. Congue ullamcorper amet dolore lobortis volutpat pharetra congue euismod pulvinar massa id, ipsum massa mauris tempus. Nibh volutpat dolor tincidunt euismod pulvinar ut, non consectetur congue diam, nonummy pharetra ut non, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac donec nibh ullamcorper id consectetur pulvinar aliquam laoreet aliquet turpis amet donec aliquet amet nisi sem consectetur nisi sem consectetur magna diam pulvinar. Dolore aliquet sit ut non sit lobortis non pharetra congue, euismod pulvinar, laoreet et, at ac et elit, donec praesent adipiscing nisi aliquet turpis. Ut tellus sit ut non, pharetra dolore tellus pulvinar ut tellus sit lobortis volutpat felis, erat mi at aliquam proin elit erat mi felis. Tempus massa mauris lorem lobortis eget dolor tincidunt id ipsum laoreet felis aliquam congue ullamcorper amet congue euismod, pulvinar nunc molestie ipsum, massa mauris. Lorem nibh mauris lorem et consectetur congue ullamcorper pulvinar nunc id sed laoreet felis aliquam ante ut tellus, feugiat lobortis volutpat dolor lobortis eget. Dolor laoreet euismod, feugiat lobortis, volutpat lorem nibh volutpat sed laoreet eget sed mi, felis tempus ante mauris, ac tincidunt euismod pulvinar nunc molestie. Feugiat lobortis volutpat pharetra dolore, euismod aliquam proin mauris pulvinar, nunc euismod pulvinar ante felis tempus ante, at aliquam et elit sed laoreet id. Feugiat lobortis et elit donec praesent turpis nisi sem turpis ut volutpat feugiat lobortis volutpat sed laoreet eget sed mi felis tempus ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit ut non pharetra tincidunt volutpat. Dolor tincidunt id ipsum massa, molestie feugiat. Lobortis eget felis lorem nibh, mauris lorem. Et eget, erat mi nonummy donec praesent. Amet dolore tellus feugiat lobortis mauris feugiat. Ante at magna, diam consectetur sit ut. Tellus, sit lobortis eget dolor tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mi elit dolore mi adipiscing, aliquam, proin mi. Felis tempus nibh eget sed laoreet eget erat mi. Felis tempus proin at ac proin at magna et. Elit erat, mi adipiscing aliquam proin mi adipiscing aliquam. Proin mauris, ac et nonummy donec, praesent amet nunc. Tellus, turpis nisi non sit ut volutpat, dolor tincidunt. Volutpat sed, laoreet id volutpat pulvinar dolore aliquet sit. Nisi sem nonummy magna diam nonummy nunc euismod pulvinar. Nunc, tellus sit ut non pharetra, tincidunt euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, sem, at magna et elit tempus massa molestie feugiat nibh mauris sed nibh elit erat diam nonummy donec praesent diam nonummy donec praesent turpis aliquam aliquet turpis ut. Non consectetur magna diam amet, dolore, aliquet sit, ut non, sit lobortis non pharetra laoreet massa mauris feugiat lobortis volutpat sed laoreet id ipsum ante molestie lorem lobortis volutpat. Dolor nunc tellus turpis magna diam consectetur, magna diam nonummy dolore aliquet amet dolor tincidunt euismod pulvinar nunc tellus sit lobortis volutpat feugiat tincidunt euismod dolor tincidunt euismod pulvinar. Massa tellus sit ut non dolor laoreet proin at ac proin consectetur magna ullamcorper amet congue ullamcorper pulvinar, tincidunt euismod pulvinar massa mauris lorem nibh eget, sed tincidunt id. Ipsum massa, id lorem nibh laoreet id ipsum, massa volutpat dolor lobortis eget erat et elit erat praesent adipiscing tempus nibh eget lorem et nonummy donec ullamcorper amet dolore. Aliquet, adipiscing nisi congue euismod amet dolore tellus pharetra ut volutpat feugiat lobortis eget dolor laoreet felis ipsum ante mauris lorem ante at adipiscing tempus, proin, at aliquam proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit magna et elit erat mi adipiscing consectetur congue euismod dolor, tincidunt euismod ipsum ante mauris tempus, ante at ac nibh elit erat laoreet id, tempus ante, mauris. Ac et at ac nisi, aliquet consectetur nisi sem nonummy magna praesent adipiscing aliquam proin at ac et elit magna diam adipiscing aliquam ante at ac proin consectetur. Magna nunc molestie sit, lobortis volutpat lorem nibh eget sed nibh id, ipsum mi mauris tempus ante at ac, et elit ac, et nonummy donec praesent adipiscing aliquam. Dolore praesent turpis nisi proin consectetur ac et elit tempus ante felis lorem lobortis eget lorem nibh elit erat, praesent adipiscing donec aliquet volutpat feugiat nibh eget erat. Mi molestie ipsum massa volutpat dolor congue ullamcorper amet nunc tellus pulvinar massa molestie sit ut non dolor tincidunt ullamcorper pulvinar nunc tincidunt, euismod pulvinar massa molestie tempus. Mi felis aliquam sem consectetur, magna sem pharetra tincidunt euismod pulvinar tincidunt euismod sit nunc molestie feugiat lobortis nunc tellus feugiat massa, mauris ac et, at magna diam. Nonummy donec praesent adipiscing tempus proin consectetur nisi sem consectetur congue ullamcorper pharetra, dolore tellus pulvinar laoreet proin elit erat et elit donec aliquet turpis dolore aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie nonummy erat mi adipiscing tempus ante eget sed. Laoreet id ipsum massa molestie feugiat massa mauris ac et. Eget sed tincidunt id tempus ante sem pharetra congue euismod. Pulvinar tincidunt euismod ipsum massa molestie, ipsum massa at lorem. Et at ac mi felis erat praesent adipiscing aliquam sem. At amet dolore, tellus, sit nisi sem consectetur congue diam. Nonummy dolore ullamcorper sit ut non pharetra magna diam nonummy. Donec aliquet turpis dolore sem turpis ut volutpat, felis ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pulvinar, dolore aliquet turpis nisi non pharetra congue ullamcorper amet tincidunt euismod pulvinar lorem et at magna sem consectetur congue. Ullamcorper pulvinar nunc euismod pulvinar massa mauris tempus ante mauris lorem et at erat mi adipiscing aliquam magna non dolor lobortis. Eget, erat laoreet felis tempus mi felis aliquam sem, turpis magna, sem consectetur congue ullamcorper amet donec aliquet turpis nunc tellus. Pharetra, pulvinar nunc tellus sit lobortis volutpat feugiat lobortis, eget sed laoreet euismod pulvinar nunc tellus feugiat lobortis eget sed laoreet. Eget, ipsum massa molestie elit erat et elit tempus ante at lorem et elit magna sem nonummy donec praesent adipiscing donec. Proin consectetur ac et nonummy magna ullamcorper nonummy congue, euismod molestie feugiat et elit ac et, elit tempus ante mauris, lorem. Ante, mauris, dolor tincidunt id ipsum massa mauris tempus, proin adipiscing aliquam sem pharetra congue laoreet felis ipsum ante mauris aliquam. Sem turpis nisi volutpat, feugiat tincidunt volutpat sed tincidunt id ipsum nunc molestie lorem donec diam nonummy nunc euismod pulvinar massa. Molestie feugiat, massa molestie feugiat nibh eget erat mi elit erat mi adipiscing nisi sem at magna sem consectetur donec ut. Sem nonummy, magna diam amet dolore ullamcorper amet nunc molestie feugiat, massa molestie lorem et at magna, diam nonummy magna diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus ante mauris lorem et eget ac praesent nonummy. Dolore praesent turpis dolore aliquet, eget sed mi elit donec. Praesent adipiscing tempus proin at magna diam pharetra ut non. Pharetra tincidunt tellus sit ut non pharetra congue diam amet. Dolore lobortis molestie feugiat nibh eget, sed laoreet id, ipsum. Massa molestie, feugiat nibh mauris lorem et nonummy, donec diam. Nonummy dolore euismod, pulvinar massa id at erat mi felis. Erat, praesent, turpis nisi aliquet sit ut non dolor tincidunt. Volutpat, dolor tincidunt euismod sit nunc tellus sit lobortis mi. Adipiscing aliquam proin adipiscing aliquam sem consectetur magna non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at ac et elit adipiscing aliquam proin nonummy magna diam. Felis ipsum massa molestie feugiat lobortis eget sed laoreet felis erat. Mi felis tempus ante, at magna, diam elit sit ut non. Pharetra magna diam amet, dolore ullamcorper pulvinar nunc tellus feugiat lobortis. Volutpat dolor tincidunt volutpat sed mi felis tempus mi felis aliquam. Magna praesent adipiscing aliquam proin, adipiscing ac et eget sed massa. Non sit ut volutpat pharetra tincidunt ullamcorper amet nunc tellus ipsum. Massa mauris feugiat erat, mi felis tempus proin adipiscing aliquam, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, massa mauris lorem nibh, eget mauris ac et elit erat laoreet id, tempus ante adipiscing aliquam proin at lorem nibh elit. Erat praesent nonummy dolore aliquet amet, nunc aliquet, feugiat ac et elit donec praesent adipiscing aliquam proin at ac, diam nonummy magna. Ullamcorper, nonummy donec aliquet sit ut tellus feugiat massa mauris lorem nibh aliquet turpis dolore tellus sit lobortis volutpat feugiat, lobortis eget. Sed mi id tempus massa mauris tempus, nibh eget sed nibh elit, erat, mi felis aliquam magna, diam amet dolore ullamcorper pulvinar. Nunc tellus sit ut volutpat dolor, tincidunt eget sed nibh eget erat, praesent adipiscing tempus ante mauris lorem donec, aliquet pulvinar massa. Molestie feugiat lobortis volutpat pharetra tincidunt ullamcorper amet nisi aliquet turpis nisi non pharetra tincidunt, volutpat sed nibh elit erat praesent adipiscing. Aliquam congue ullamcorper pharetra tincidunt id pulvinar laoreet id tempus massa mauris lorem ante at ac sem consectetur, congue ullamcorper pulvinar sit. Ut non pharetra congue euismod pulvinar massa molestie feugiat massa mauris feugiat lobortis eget erat mi elit erat praesent adipiscing aliquam sem. Consectetur magna sem consectetur sit nisi sem consectetur congue non pharetra congue euismod pulvinar massa id feugiat massa molestie lorem nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore tellus pulvinar nunc, molestie feugiat lobortis eget sed tincidunt euismod pulvinar, massa molestie ipsum ante mauris lorem donec praesent adipiscing nisi. Proin at erat et felis erat, praesent nonummy donec aliquet turpis ut, tellus, pharetra magna praesent nonummy donec praesent turpis nisi tincidunt euismod. Amet, nunc molestie feugiat massa mauris lorem proin at magna diam, elit donec praesent nonummy nunc aliquet sit ut tellus feugiat lobortis molestie. Lorem nibh, praesent turpis nisi sem turpis nisi non pharetra lobortis euismod pulvinar nunc tellus pulvinar massa molestie feugiat lobortis volutpat sed laoreet. Eget sed ac proin at magna diam elit donec, aliquet turpis nunc euismod ipsum massa mauris, lorem nibh volutpat, sed tincidunt, id ipsum. Laoreet id tempus proin at ac congue ullamcorper turpis dolore aliquet turpis nisi sem amet dolore ullamcorper amet dolore tellus sit ut tellus. Pharetra, congue, ullamcorper amet, nunc aliquet sit nunc molestie sit, ipsum laoreet molestie feugiat massa volutpat, dolor tincidunt volutpat dolor tincidunt euismod ipsum. Massa, mauris lorem ante eget sed lorem lobortis eget lorem et at ac diam, nonummy donec praesent adipiscing nisi aliquet sit ut, non. Dolor tincidunt, euismod pulvinar tincidunt euismod ipsum massa, mauris feugiat, erat mi felis, aliquam ante mauris lorem nibh eget erat et elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante molestie feugiat tincidunt euismod pulvinar dolore aliquet sit ut sem, pharetra. Congue diam nonummy dolore praesent turpis, nisi sem elit erat mi felis. Consectetur magna diam, consectetur congue euismod dolor tincidunt euismod, ipsum ante felis. Tempus nibh mauris lorem nibh eget ac diam adipiscing aliquam praesent adipiscing. Amet dolore aliquet, pulvinar nunc tellus sit nunc mauris feugiat ante eget. Sed et elit erat mi, adipiscing aliquam praesent turpis ut non, pharetra. Congue non feugiat, erat mi felis tempus et elit erat mi elit. Erat ante mauris, tempus proin adipiscing ac et pharetra congue diam nonummy. Donec praesent ullamcorper pharetra tincidunt euismod pulvinar massa molestie, ipsum massa volutpat. Dolor, tincidunt euismod pulvinar, laoreet eget tempus mi mauris lorem nibh eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra dolore praesent turpis nisi aliquet sit ut non pharetra tincidunt euismod pulvinar nunc tellus pulvinar nunc tellus. Sit pulvinar massa molestie feugiat lobortis eget sed laoreet id sed laoreet elit erat, praesent adipiscing, nisi sem. Consectetur, nisi sem consectetur magna ullamcorper amet sit lobortis eget lorem et elit erat mi, adipiscing aliquam praesent. Adipiscing nisi sem sit nisi non dolor lobortis volutpat sed tincidunt id, tempus, mi felis aliquam tincidunt euismod. Amet dolore aliquet turpis ut non pharetra, ut ullamcorper amet congue euismod ipsum laoreet felis tempus ante mauris. Tempus proin mauris adipiscing tempus ante mauris ac diam nonummy magna diam nonummy donec aliquet turpis nisi non. Pharetra congue non dolor tincidunt euismod dolor laoreet id ipsum mi mauris nonummy magna diam amet tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam, amet congue ullamcorper, turpis nisi aliquet turpis, dolor massa molestie feugiat lobortis molestie lorem ante at magna, diam elit donec diam nonummy dolore aliquet turpis ut tellus sit. Lobortis molestie lorem et aliquet turpis, dolore aliquet turpis nisi sem, consectetur congue euismod pulvinar, nunc tellus pulvinar massa tellus feugiat nibh mauris lorem nibh eget sed laoreet, id, at. Ac et nonummy donec aliquet amet dolore aliquet turpis nisi non dolor tincidunt volutpat pulvinar, tincidunt, tellus, pulvinar ut non pharetra congue massa molestie feugiat lobortis volutpat dolor tincidunt euismod. Dolor laoreet felis tempus praesent adipiscing nisi aliquet sit ut tellus pharetra congue ullamcorper, amet nunc tellus pulvinar massa laoreet id sed laoreet felis, tempus proin adipiscing nisi sem turpis. Nisi sem pharetra, tincidunt diam, nonummy dolore aliquet sit ut molestie lorem, ante at ac sem, id pulvinar laoreet felis, tempus proin at, ac et at ac, et, felis tempus. Ante felis tempus proin mauris sed donec, praesent adipiscing aliquam sem pharetra ut ullamcorper amet congue ullamcorper pulvinar nunc tellus feugiat, ut non dolor lobortis volutpat sed laoreet euismod pulvinar. Massa molestie feugiat erat mi felis aliquam proin at ac proin consectetur magna mi elit aliquam praesent adipiscing aliquam et elit ac et nonummy donec diam nonummy nisi aliquet turpis. Dolor laoreet eget erat praesent felis aliquam proin turpis, nisi non consectetur congue non pharetra congue volutpat dolor tincidunt euismod pulvinar massa molestie lorem ante mauris ac donec praesent turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id, feugiat lobortis non dolor ipsum massa molestie, feugiat tincidunt ullamcorper amet nunc aliquet. Turpis, nisi sem consectetur magna ullamcorper nonummy donec praesent at ac, nibh elit ac et. Elit consectetur magna ullamcorper amet dolore ullamcorper amet dolore tellus sit nunc molestie feugiat nibh. Mauris ac et elit erat praesent nonummy donec ullamcorper, amet ut laoreet id sed laoreet. Molestie feugiat lobortis molestie feugiat nibh eget sed, laoreet felis erat mi adipiscing aliquam praesent. Turpis aliquam proin consectetur sit nunc non pharetra congue ullamcorper pharetra dolore aliquet turpis dolore. Aliquet sit nisi non dolor, tincidunt euismod dolor tincidunt, id pulvinar nunc, tellus sit lobortis. Volutpat felis aliquam praesent at nisi aliquet turpis ut volutpat, feugiat nibh volutpat sed, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur donec nisi diam nonummy donec praesent felis ipsum ante molestie sed laoreet eget sed mi. Felis tempus ante mauris tempus nibh eget, erat mi felis, at ac laoreet id sed mi. Id ipsum nibh, mauris sed nibh eget sed mi felis tempus ante mauris lorem nibh elit. Dolor tincidunt euismod mauris lorem nibh id ipsum massa mauris, lorem ante, mauris lorem et at. Erat mi felis erat proin at aliquam proin consectetur nisi sem consectetur magna diam molestie feugiat. Lobortis, volutpat lorem nibh elit donec praesent adipiscing aliquam, aliquet turpis nisi sem, pharetra magna diam. Nonummy, dolore aliquet amet consectetur, amet dolore aliquet sit ut sem consectetur magna ullamcorper amet congue. Tellus, sit ut non pharetra ut volutpat dolor lobortis eget sed laoreet molestie feugiat lobortis molestie. Tellus turpis ut non pharetra donec mi felis, aliquam proin at ac, proin elit ac, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit nisi sem pharetra magna, ullamcorper amet donec sem turpis magna et eget erat. Mi adipiscing aliquam praesent, adipiscing ac et at mauris aliquam et elit erat et elit. Erat mi felis tempus ante at ac diam nonummy magna diam amet dolore tellus pulvinar. Massa id ipsum ac, diam nonummy congue aliquet amet tincidunt tellus sit ut non pharetra. Congue euismod dolor tincidunt euismod ipsum massa molestie feugiat ante mauris ac et eget sed. Lorem et elit ac diam nonummy, dolore aliquet turpis dolore aliquet turpis ut, non pharetra. Tincidunt euismod dolor laoreet eget sed praesent nonummy consectetur congue diam nonummy donec praesent, turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et id ipsum massa volutpat dolor tincidunt euismod dolor feugiat, ut ullamcorper amet. Dolore aliquet sit nisi, sem at erat mi felis ipsum massa volutpat feugiat. Tincidunt euismod dolor laoreet id tempus ante molestie eget sed laoreet mauris tempus. Nibh eget sed tincidunt euismod ipsum massa, molestie feugiat, massa molestie lorem nibh. Eget sed mi felis erat praesent adipiscing consectetur magna ullamcorper nonummy, dolore, aliquet. Turpis nisi sem at ac et felis aliquam proin adipiscing aliquam proin at. Erat mi elit erat nisi sem, dolor tincidunt volutpat pulvinar tincidunt euismod pulvinar. Nunc, tellus sit lobortis volutpat sed laoreet euismod, pulvinar massa tellus feugiat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pharetra congue ullamcorper nonummy dolore tellus sit nunc non sit ut, volutpat dolor laoreet, id ipsum, massa molestie. Volutpat sed laoreet id, ipsum, ante adipiscing nisi, sem consectetur magna diam nonummy erat mi, adipiscing tempus proin at. Lorem nibh eget erat mi felis eget sed laoreet id tempus mi adipiscing aliquam sem consectetur ut sem consectetur. Magna ullamcorper pulvinar nunc tellus turpis ut non, sit congue non pharetra tincidunt euismod mauris feugiat nibh elit erat. Mi elit erat mi felis tempus, ante at ac nibh elit donec diam adipiscing aliquam proin adipiscing nisi congue. Ullamcorper amet nunc tellus feugiat, ut non pharetra tincidunt euismod amet dolore sem turpis magna sem, consectetur congue ullamcorper. Amet dolore aliquet turpis nisi sem consectetur pulvinar nunc molestie feugiat lobortis molestie lorem, nibh volutpat sed laoreet, felis. Erat ante felis aliquam sem consectetur nisi non pharetra congue ullamcorper amet congue euismod pulvinar sed laoreet, id ipsum. Massa molestie, sit, ut volutpat lorem lobortis volutpat sed mi, felis erat praesent adipiscing aliquam proin ullamcorper pharetra nunc. Aliquet adipiscing nisi sem consectetur magna non, pharetra congue ullamcorper amet dolore aliquet sit ut, non pharetra tincidunt ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore aliquet turpis ut sem at ac, diam nonummy donec aliquet, adipiscing, aliquam sem consectetur amet nunc tellus pulvinar. Nunc non dolor, congue volutpat pulvinar nunc tellus sit mi sem, felis consectetur sed nunc proin volutpat nonummy feugiat non. Felis consectetur ipsum aliquam congue massa et molestie consectetur erat mi felis ipsum lobortis volutpat, feugiat nibh eget sed nibh. Eget sed mi adipiscing tempus ante diam nonummy dolore ullamcorper turpis nisi aliquet sit ut non amet dolore ullamcorper amet. Dolore aliquet turpis nunc tellus, feugiat nibh mauris lorem aliquam proin adipiscing aliquam et elit erat praesent felis ipsum ante. Molestie feugiat tincidunt volutpat dolor tincidunt euismod pulvinar lobortis molestie feugiat tincidunt, euismod pulvinar tincidunt euismod, at lorem et nonummy. Donec diam nonummy donec, ullamcorper amet nunc tellus feugiat lobortis molestie lorem lobortis eget sed laoreet id pulvinar nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent felis ipsum, ante mauris lorem nibh at ac et elit, donec ante felis tempus donec praesent adipiscing tempus proin mauris lorem nibh, elit donec mi adipiscing aliquam proin. At, lorem et elit erat mi felis tempus, mi felis tempus, ante praesent adipiscing tempus sem turpis ut sem consectetur congue non pharetra tincidunt euismod sit ut tellus sit ut. Non, amet tincidunt euismod dolor massa molestie at ac et, elit tempus, ante mauris tempus proin at, magna sem nonummy magna diam amet dolore ullamcorper, turpis nisi tellus sit, lobortis. Volutpat molestie feugiat, lobortis non feugiat tincidunt, euismod dolor nunc euismod sit ut non pharetra congue ullamcorper amet donec praesent adipiscing aliquam proin at ac diam nonummy ipsum, massa molestie. Feugiat, lobortis euismod sed tincidunt, euismod pulvinar, massa molestie feugiat nibh eget sed laoreet id pulvinar nunc molestie feugiat lobortis molestie lorem nibh eget turpis nisi aliquet, sit ut non. Pharetra congue ullamcorper pulvinar, nunc id ipsum massa tellus sit ut eget dolor tincidunt proin at, ac proin consectetur magna ullamcorper amet donec, ullamcorper turpis dolore sem consectetur, magna et. Elit erat ante adipiscing aliquam praesent adipiscing aliquam et elit erat nunc tellus pharetra congue ullamcorper pharetra congue euismod pulvinar nunc euismod pulvinar lobortis volutpat feugiat lobortis eget lorem nibh. Elit donec mi adipiscing aliquam praesent at ac dolore aliquet amet nunc molestie feugiat, massa molestie lorem nibh eget sed mi felis tempus mi felis aliquam proin at magna non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna et elit erat praesent at. Aliquam proin at nisi diam nonummy donec. Nisi sem pharetra magna ullamcorper pulvinar nunc. Aliquet sit ut tellus pharetra ut volutpat. Pharetra congue euismod pulvinar, nunc, tellus feugiat. Massa mauris lorem ante diam turpis nisi. Sem consectetur nisi, sem, sit ut volutpat. Pharetra congue tellus pulvinar nunc tellus sit. Lobortis molestie lorem nibh eget sed tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis, magna, diam nonummy erat praesent adipiscing. Donec proin at, ac et elit ac diam. Nonummy dolore, massa mauris lorem nibh elit erat. Et elit erat praesent adipiscing donec sem turpis. Magna diam consectetur magna ullamcorper, pharetra congue aliquet. Turpis feugiat laoreet id ipsum laoreet id ipsum. Ante felis aliquam sem turpis nisi non dolor. Tincidunt euismod pulvinar nunc euismod, pulvinar nunc non. Pharetra ut non, pharetra ipsum massa mauris lorem. Lobortis volutpat dolor laoreet id tempus mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id at nisi diam consectetur congue diam, amet dolore aliquet turpis nisi sem consectetur, congue non pharetra lobortis volutpat, dolor mi. Felis tempus ante mauris nonummy donec praesent nonummy donec praesent turpis ut non pharetra congue non dolor congue ullamcorper amet dolore aliquet. Turpis nisi sem pharetra congue euismod pulvinar, lorem lobortis volutpat sed laoreet, euismod, ipsum massa molestie feugiat lobortis, eget dolor laoreet eget. Erat, laoreet id tempus, ante mauris lorem nibh elit ac aliquam proin at ac sem pharetra congue ullamcorper amet dolore aliquet sit. Nisi sem consectetur ac diam amet dolore aliquet amet, nunc tellus sit ut, tincidunt tellus pulvinar nunc molestie lorem nibh mauris ac. Et elit donec diam nonummy donec aliquet turpis, nunc tellus feugiat lobortis volutpat pharetra tincidunt euismod sed laoreet sem, consectetur magna sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem ante mauris lorem tincidunt id, sed laoreet, felis ipsum proin ullamcorper amet dolore ullamcorper, amet dolore. Tellus turpis ut volutpat, dolor tincidunt, ullamcorper pulvinar nunc tellus sit ut non pharetra congue non dolor. Tincidunt euismod mauris feugiat et elit erat et elit donec praesent adipiscing nisi aliquet consectetur nisi non. Sit lobortis eget lorem diam, consectetur congue non pharetra tincidunt ante molestie lorem et elit ac et. Nonummy donec aliquet, pulvinar nunc euismod pulvinar, massa molestie lorem nibh volutpat pulvinar tincidunt id sed, ac. Et at ac mi adipiscing aliquam praesent adipiscing nisi tellus turpis nisi, sem pharetra tincidunt volutpat pulvinar. Nunc, euismod pulvinar massa molestie feugiat lobortis volutpat sed donec praesent turpis nisi proin at ac et. Elit tempus mi at ac proin, consectetur magna sem nonummy magna diam amet nunc, euismod ipsum massa. Molestie nonummy donec praesent adipiscing aliquam proin adipiscing aliquam sem pharetra congue non pharetra congue ullamcorper turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat lobortis euismod pulvinar dolore aliquet, turpis nunc tellus consectetur, magna diam amet dolore ullamcorper amet massa et eget sed laoreet felis. Erat ante felis, aliquam sem consectetur, magna diam consectetur congue non pharetra tincidunt euismod pulvinar nunc tellus feugiat ut, mi felis tempus. Mi, felis aliquam proin at ac et elit donec praesent, nonummy aliquam proin at magna sem consectetur magna ullamcorper pharetra congue euismod. Pulvinar nunc nibh elit ac diam nonummy dolore, ullamcorper amet dolore aliquet turpis nisi non dolor tincidunt euismod pulvinar nunc, tellus sit. Ut non pharetra, erat, laoreet felis, aliquam ante, molestie lorem nibh, volutpat sed laoreet id tempus ante adipiscing aliquam proin consectetur nisi. Non consectetur congue ullamcorper amet nunc euismod pulvinar ac proin consectetur ac et elit erat mi adipiscing aliquam sem consectetur nisi, volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam magna ullamcorper amet nunc tellus sit, nunc tellus sit lobortis volutpat feugiat nibh eget erat. Mi id ipsum massa, mauris lorem ante at magna diam aliquet sit ut tellus sit lobortis. Volutpat sed et eget sed laoreet id ipsum ante at ac, proin at ac mi felis. Tempus massa et, felis tempus ante felis, aliquam proin at lorem, nibh eget erat laoreet id. Ipsum, massa, molestie feugiat lobortis volutpat dolor massa id ipsum ante felis aliquam, congue euismod pulvinar. Tincidunt euismod pulvinar massa mauris feugiat lobortis volutpat sed tincidunt euismod pulvinar nunc molestie ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, pharetra congue diam, nonummy aliquam sem consectetur nisi sem pharetra congue ullamcorper. Amet dolore aliquet amet nisi non euismod pulvinar nunc tellus sit ut non. Pharetra congue aliquet adipiscing tempus nibh, volutpat dolor laoreet eget, erat laoreet id. Ipsum lobortis volutpat dolor tincidunt massa volutpat dolor tincidunt euismod dolor laoreet, id. Ipsum massa molestie dolor tincidunt euismod sed, laoreet id ipsum nunc non sit. Ut ullamcorper pharetra congue euismod pulvinar lorem, nibh eget erat mi felis tempus. Ante mauris tempus ante mauris lorem nibh felis erat ante mauris lorem ante. At ac et ullamcorper amet, ut tellus sit lobortis, molestie dolor, lobortis volutpat. Sed laoreet id pulvinar lobortis volutpat dolor tincidunt euismod dolor, tincidunt euismod pulvinar. Ut non consectetur congue, massa molestie feugiat massa molestie lorem et elit sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pharetra congue ullamcorper amet sit lobortis volutpat dolor tincidunt euismod ipsum nunc molestie feugiat massa molestie lorem lobortis eget erat mi. Felis ipsum massa molestie lorem proin consectetur magna nunc tellus, pulvinar nunc molestie, feugiat lobortis, volutpat dolor tincidunt id ipsum mi id. Ipsum massa mauris ac, nibh elit erat mi elit erat ante et elit donec, praesent, nonummy dolore tellus sit, ut non sit. Ut non dolor tincidunt euismod sed mi felis tempus mi felis tempus et elit erat et sem turpis nisi, non consectetur magna. Ullamcorper amet dolore aliquet, sit nunc tellus, sit ut non, dolor congue aliquet amet nisi sem consectetur turpis dolore aliquet, turpis ut. Sem nonummy magna diam nonummy aliquam aliquet turpis ut non sit, lobortis molestie, feugiat laoreet id ipsum massa molestie, feugiat massa mauris. Elit tempus mi felis tempus ante mauris ac et aliquet turpis nisi tellus sit, ut non pharetra congue ullamcorper amet dolore molestie. Feugiat lobortis volutpat feugiat nibh aliquet felis aliquam aliquet sit nunc non sit ut non sed, laoreet id sed, mi adipiscing donec. Proin at, ac erat mi adipiscing, nisi aliquet sit magna sem pharetra magna praesent adipiscing tempus proin at, ac nibh eget sed. Laoreet molestie feugiat, massa molestie feugiat laoreet id at nisi, proin consectetur magna diam consectetur congue euismod turpis nisi aliquet, consectetur nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh id sed massa, molestie ipsum massa molestie dolor tincidunt ullamcorper amet dolore aliquet turpis nisi sem dolor tincidunt euismod amet dolore lobortis laoreet mauris. Feugiat lobortis eget sed laoreet id ipsum laoreet id ipsum ante, mauris ac et consectetur magna diam consectetur magna ullamcorper, amet dolore ante eget lorem. Et elit, donec diam nonummy donec praesent adipiscing aliquam proin at erat et nonummy donec, aliquet adipiscing nisi sem turpis nisi sem consectetur magna nunc. Non nonummy donec mi, felis tempus ante at aliquam proin at ac diam nonummy donec praesent, adipiscing aliquam proin at magna et aliquet consectetur nisi. Diam consectetur magna ullamcorper amet, nunc tellus sit, nisi tellus feugiat massa molestie lorem et elit sed mi felis erat praesent adipiscing aliquam proin ullamcorper. Pulvinar dolore tellus sit ut, tellus feugiat lobortis, eget, sed nibh elit erat, mi felis tempus proin at aliquam et elit, adipiscing lorem lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolore aliquet adipiscing ac, proin at magna diam nonummy donec praesent adipiscing nisi tincidunt euismod, pulvinar nunc tellus. Sit nisi, non pharetra congue euismod pulvinar tincidunt euismod pulvinar laoreet id feugiat nibh eget sed tincidunt id sed. Feugiat lobortis, volutpat pulvinar massa molestie tempus ante mauris lorem nibh eget sed laoreet id tempus, ante mauris lorem. Nibh volutpat sed laoreet elit ac mi felis consectetur, magna diam nonummy donec aliquet amet dolore aliquet sit ut. Volutpat dolor tincidunt euismod dolor tincidunt id pulvinar massa molestie ipsum massa praesent nonummy dolore praesent adipiscing aliquam sem. Consectetur magna diam consectetur dolore aliquet amet nunc euismod pulvinar nunc molestie feugiat, ut, volutpat pharetra tincidunt, euismod, pulvinar. Nunc dolore aliquet amet dolore tellus sit ut non pharetra tincidunt euismod pulvinar dolore tellus sit ut sem pharetra. Congue ullamcorper, amet dolore aliquet sit ut tellus at, ac diam elit donec, aliquet turpis nisi sem at ac. Et nonummy, donec praesent adipiscing aliquam sem consectetur magna nunc id ipsum laoreet id tempus proin at aliquam, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa mauris felis erat ante mauris feugiat nibh mauris lorem laoreet euismod pulvinar, massa molestie feugiat lobortis volutpat. Dolor tincidunt ullamcorper amet, dolore tellus sit ut non id ipsum, massa molestie tempus ante, mauris lorem, et elit. Erat mi felis tempus proin, at ac et consectetur ac diam amet, dolore aliquet turpis feugiat, nibh eget ac. Et nonummy donec diam nonummy nisi sem, consectetur, magna et elit magna, diam, nonummy donec, ullamcorper amet ut non. Sit ut, molestie feugiat erat mi felis aliquam proin consectetur magna sem consectetur magna ullamcorper pulvinar nunc euismod ipsum. Massa molestie sit ut, volutpat amet congue id mauris aliquam et consectetur magna, diam nonummy, donec aliquet amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy erat mi adipiscing, aliquam magna. Diam nonummy dolore praesent at aliquam. Et, eget sed laoreet molestie feugiat. Lobortis molestie dolor congue diam, amet. Nisi sem at ac nibh, praesent. Adipiscing nisi sem consectetur magna ullamcorper. Amet dolore praesent, adipiscing nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa molestie feugiat tempus mi felis, tempus ante mauris ac et nonummy magna diam nonummy donec proin adipiscing aliquam proin turpis ut volutpat. Feugiat lobortis elit, erat laoreet proin consectetur nisi sem pharetra congue non pulvinar tincidunt tellus sit ut non, sit, ut non dolor lobortis id. Pulvinar massa molestie ipsum, ante mauris nonummy donec praesent adipiscing aliquam proin mauris ac diam, nonummy, magna diam amet congue aliquet pulvinar nunc molestie. Feugiat ut volutpat feugiat nibh elit felis, aliquam proin consectetur nisi sem consectetur magna diam pulvinar dolore aliquet turpis nisi non sit lobortis, volutpat. Pharetra congue ullamcorper amet, dolore tellus, sit ut nunc tellus sit ut volutpat dolor lobortis, volutpat dolor tincidunt euismod ipsum mi adipiscing aliquam praesent. Adipiscing nisi non consectetur congue diam, amet congue euismod pulvinar nunc et elit ac diam elit erat mi, felis tempus sem turpis nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam erat et felis tempus massa. Mauris ac et at ac mi. Felis ipsum massa mauris feugiat nibh. Eget sed nibh eget sed, laoreet. Molestie eget sed mi felis tempus. Massa molestie feugiat lobortis volutpat dolor. Laoreet id ipsum massa molestie lorem. Nibh eget lorem nibh id pulvinar. Massa tellus eget erat mi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt ullamcorper amet nisi aliquet turpis magna sem consectetur congue diam, amet donec. Sem diam nonummy donec aliquet sit nunc tellus sit massa mauris sed nibh. Elit, erat et elit dolore ullamcorper pulvinar dolore tellus sit nisi sem pharetra. Ipsum nunc molestie tempus ante at, aliquam sem consectetur magna ullamcorper nonummy, donec. Aliquet turpis dolore tellus feugiat massa volutpat feugiat, lobortis euismod amet nisi lobortis. Volutpat sed nibh eget erat praesent adipiscing aliquam ante at ac proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, ullamcorper amet dolore aliquet turpis nisi aliquet turpis. Nisi non sit tincidunt euismod dolor laoreet eget sed. Massa molestie feugiat massa molestie feugiat aliquam proin at. Aliquam et eget dolor tincidunt id ipsum massa molestie. Dolor congue euismod dolor laoreet euismod pulvinar nunc, tellus. Pharetra ut ullamcorper nonummy pharetra, congue ullamcorper pharetra congue. Ullamcorper pulvinar nunc tellus feugiat, lobortis volutpat feugiat lobortis. Eget sed laoreet euismod ipsum massa, molestie, feugiat ut. Laoreet felis ipsum massa molestie dolor lobortis, volutpat, ipsum. Laoreet id ipsum ante felis, lorem nibh mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet, turpis aliquam, sem consectetur. Congue ullamcorper, amet congue ullamcorper amet. Nunc tellus feugiat lobortis non dolor. Tincidunt ullamcorper turpis dolore aliquet diam. Nonummy aliquam praesent adipiscing aliquam sem. Consectetur donec diam adipiscing donec aliquet. Amet dolore tellus, feugiat lobortis volutpat. Dolor lobortis eget sed laoreet nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit, nisi sem consectetur magna diam, amet dolore aliquet amet nunc. Tellus sit ut ullamcorper pharetra sit lobortis, volutpat dolor tincidunt, euismod. Pulvinar nunc euismod pulvinar nunc molestie feugiat lobortis, eget pharetra congue. Ullamcorper amet dolore non sit ut non id ipsum ante felis. Aliquam, proin consectetur magna diam, pharetra congue euismod dolor, tincidunt id. Sed laoreet felis aliquam proin adipiscing ac proin at magna diam. Elit turpis nisi, non pharetra congue euismod dolor nunc tellus pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper nonummy aliquam magna praesent adipiscing donec praesent adipiscing. Aliquam proin at magna diam nonummy dolore aliquet adipiscing. Aliquam proin consectetur nisi sem consectetur congue euismod dolor. Tincidunt nibh mauris ac et id ipsum massa tellus. Pharetra ut, non pharetra tincidunt volutpat sed mi felis. Tempus, mi mauris tempus, ante eget sed laoreet ante. Eget sed laoreet id ipsum massa molestie feugiat lobortis. Volutpat dolor lobortis volutpat sed, laoreet id feugiat, lobortis. Molestie lorem lobortis, volutpat molestie feugiat nibh mauris lorem. Et eget ipsum laoreet id tempus massa, molestie ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis, turpis nisi sem consectetur, magna et nonummy magna diam, nonummy dolore tellus turpis ut non sit, lobortis volutpat, pharetra congue ullamcorper, amet nunc tellus sit sed tincidunt id. Ipsum massa tellus feugiat lobortis mauris ac diam elit erat praesent nonummy donec aliquet turpis, nisi non, pharetra, ut non pharetra tincidunt ante mauris lorem nibh eget erat, mi felis. Tempus ante mauris, aliquam praesent adipiscing, ac proin nonummy donec praesent, adipiscing, aliquam praesent adipiscing elit erat praesent turpis nisi proin at ac diam consectetur magna diam nonummy, donec proin. At, ac et elit erat, praesent adipiscing aliquam, aliquet adipiscing nisi aliquet, ullamcorper pulvinar nunc molestie ipsum massa mauris feugiat nibh mauris sed laoreet id, pulvinar nunc, molestie sit ut. Volutpat dolor, tincidunt euismod pulvinar nunc molestie ipsum massa laoreet felis tempus ante felis tempus ante at magna, et, elit magna, diam amet dolore tellus pulvinar massa id lorem, ante. Mauris lorem et elit molestie lorem et elit ac et nonummy dolore ullamcorper amet, nunc tellus sit ut tellus feugiat lobortis eget lorem nibh elit sed mi felis ipsum massa. Volutpat felis tempus, ante at ac et at magna diam elit donec praesent adipiscing nisi sem turpis nisi non sit lobortis non pharetra tincidunt id sed mi felis pharetra congue. Ullamcorper amet dolore ullamcorper amet, nunc tellus pulvinar lobortis, volutpat dolor tincidunt euismod pulvinar tincidunt euismod sit nunc molestie tempus ante mauris ac et eget adipiscing ac proin elit magna. Diam, nonummy, donec mi adipiscing tempus ante at magna diam consectetur, congue, ullamcorper amet nunc euismod ipsum laoreet id ipsum ante mauris nonummy dolore praesent adipiscing aliquam proin at nisi. Sem consectetur, magna ullamcorper amet dolore, tellus, sit ut sem consectetur congue, non pharetra dolore ullamcorper amet, ut sem id, ipsum massa id tempus mi felis tempus ante mauris sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, proin at ac nibh, eget ipsum nunc id tempus ante at ac proin, elit ac, diam nonummy congue ullamcorper amet dolore. Tincidunt elit turpis feugiat donec lobortis diam felis erat ante mauris lorem nibh eget sed laoreet, felis ipsum ante mauris tempus proin. Mauris lorem tempus ante mauris ac, et, at magna diam nonummy donec praesent adipiscing aliquam proin consectetur, nisi diam, consectetur congue, ullamcorper. Amet dolore tellus sit ut sem pharetra ipsum, massa molestie feugiat lobortis volutpat feugiat nibh elit erat et nonummy donec aliquet turpis. Nisi sem turpis nisi non pharetra congue non mauris tempus ante eget sed laoreet id ipsum massa molestie, ipsum massa molestie lorem. Lobortis euismod pulvinar nunc tellus pulvinar massa molestie feugiat nibh eget lorem tincidunt praesent adipiscing aliquam sem consectetur, congue, ullamcorper pharetra congue. Euismod ipsum laoreet elit erat, mi felis, tempus proin consectetur nisi sem consectetur erat mi felis, tempus ante diam nonummy dolore, tellus. Pulvinar ut non pharetra congue, non pharetra congue mi, sem amet dolore ullamcorper turpis dolore tellus, eget lorem laoreet id sed laoreet. Felis aliquam proin at aliquam sem consectetur congue ullamcorper amet congue ullamcorper turpis nisi sem consectetur nisi sem consectetur, donec diam tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed laoreet id tempus ante at ac proin at, turpis. Dolore sem consectetur ac diam nonummy magna euismod, pulvinar tincidunt id. Tempus ante mauris lorem nibh mauris lorem et at donec diam. Nonummy dolore massa molestie feugiat lobortis eget sed laoreet id ipsum. Massa molestie dolor, tincidunt ullamcorper pulvinar tincidunt id sed laoreet molestie. Lorem nibh mauris lorem nibh praesent adipiscing aliquam sem turpis congue. Ullamcorper amet dolore ullamcorper amet nunc euismod pulvinar massa mauris tempus. Nibh volutpat sed tincidunt euismod pulvinar dolor tincidunt id ipsum nunc. Non, consectetur magna ullamcorper nonummy donec praesent turpis nisi aliquet sit. Nisi, diam consectetur magna diam nonummy dolore tellus pulvinar, massa tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut ullamcorper amet dolore praesent, adipiscing aliquam sem consectetur nisi sem consectetur, magna diam tellus sit lobortis volutpat, dolor. Tincidunt euismod pulvinar nunc tellus feugiat massa, mauris ac proin at ac diam amet, dolore, euismod dolor laoreet euismod mauris. Ac et nonummy erat mi adipiscing aliquam, proin, at ac et eget erat mi, elit donec, proin at ac proin. At ac, et elit erat magna diam nonummy donec praesent nonummy, donec aliquet adipiscing aliquam sem consectetur magna diam amet. Dolore aliquet turpis nisi sem consectetur nisi non pharetra tempus ante mauris tempus ante eget lorem nibh elit erat laoreet. Id lorem nibh eget sed nibh elit erat mi felis tempus, praesent turpis nisi proin consectetur pulvinar nunc aliquet sit. Nunc non pharetra ut volutpat amet nunc euismod pulvinar nunc, non pharetra ut non pharetra congue ullamcorper amet nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At lorem, et elit erat mi felis lorem. Nibh volutpat dolor tincidunt ullamcorper pulvinar nunc molestie. Id pulvinar, laoreet molestie ipsum ante mauris lorem. Ante elit ac, et nonummy erat mi felis. Tempus proin mauris lorem, nibh elit donec diam. Adipiscing sit ut, non pharetra tincidunt euismod pulvinar. Nunc molestie sit ut, non, pharetra magna ullamcorper. Amet donec praesent consectetur, nisi sem consectetur magna. Ullamcorper amet sit lobortis volutpat feugiat laoreet eget. Sed mi felis tempus massa mauris lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar nunc euismod sit ut tellus feugiat lobortis mauris. Sed tincidunt id pulvinar dolore tellus sit nisi non pharetra. Congue euismod pulvinar tincidunt ante, mauris lorem nibh eget erat. Mi adipiscing donec praesent turpis nisi sem consectetur magna ullamcorper. Amet dolore, aliquet turpis dolore tellus feugiat lobortis molestie elit. Erat mi adipiscing aliquam proin at nisi sem consectetur congue. Non pharetra congue euismod ipsum laoreet, id tempus, ante molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt volutpat pulvinar nunc euismod. Pulvinar nunc tellus sit lobortis volutpat. Dolor laoreet eget sed mi id. Ipsum ante mauris felis erat mi. Adipiscing aliquam proin turpis, ut volutpat. Dolor, lobortis, eget dolor nibh eget. Erat mi felis aliquam proin, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat tincidunt euismod pulvinar dolore tellus feugiat lobortis volutpat feugiat ante at ac et nonummy magna diam amet. Dolore, aliquet, turpis pharetra tincidunt euismod pulvinar nunc molestie ipsum massa molestie feugiat nibh, elit, erat, et, elit. Erat praesent adipiscing tempus ante at lorem nibh elit turpis ut non pharetra ut volutpat sed tincidunt euismod. Amet dolore aliquet sit nisi non dolor tincidunt, euismod dolor laoreet id pulvinar nunc tellus feugiat ut volutpat. Felis tempus nibh, eget ac et eget sed, laoreet, id ipsum ante felis ac proin, elit ac et. Felis tempus ante adipiscing donec sit nunc tellus sit lobortis volutpat dolor laoreet eget sed laoreet id tempus. Ante, at lorem nibh elit magna diam nonummy, magna praesent adipiscing aliquam proin turpis dolor tincidunt euismod pulvinar. Massa molestie ipsum massa mauris lorem et elit erat, mi felis erat mi adipiscing nisi proin at ac. Diam nonummy donec praesent adipiscing consectetur congue ullamcorper amet dolore aliquet sit nunc molestie feugiat ut non dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore praesent adipiscing nisi aliquet turpis magna diam nonummy magna praesent adipiscing aliquam proin adipiscing aliquam sem pharetra congue nunc tellus feugiat lobortis volutpat feugiat lobortis eget erat laoreet felis. Erat mi felis tempus proin consectetur ac et elit sed laoreet id feugiat massa diam nonummy donec praesent turpis nisi sem consectetur nisi sem pharetra congue volutpat, dolor tincidunt id. Ipsum massa molestie feugiat, nibh eget dolor tincidunt tellus pulvinar ut, laoreet eget erat mi felis tempus praesent adipiscing nisi sem, consectetur magna sem consectetur congue, euismod pulvinar nunc tellus. Pulvinar ut non sit sed, laoreet felis tempus proin adipiscing nisi sem consectetur magna diam nonummy dolore ullamcorper amet, nunc tellus sit ut, non consectetur magna ullamcorper amet tincidunt euismod. Ipsum sed laoreet, eget sed mi felis tempus proin mauris ac et elit erat et elit tempus ante mauris tempus nibh eget lorem et elit, donec praesent adipiscing sit, lobortis. Eget, lorem et elit sed, laoreet felis erat praesent adipiscing nisi aliquet sit ut, volutpat dolor tincidunt euismod, mauris lorem nibh mauris lorem laoreet eget, erat, praesent nonummy dolore ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac aliquam proin consectetur ac et elit erat mi felis lorem ante eget dolor tincidunt euismod ipsum laoreet felis tempus ante mauris lorem et at turpis. Nisi proin at magna diam consectetur congue ullamcorper dolor tincidunt id tempus ante mauris tempus proin at ac et elit donec praesent adipiscing aliquam magna ullamcorper. Elit donec aliquet amet dolore sem consectetur magna non, dolor tincidunt euismod dolor tincidunt id ipsum massa, mauris tempus ante mauris ac et, eget sed ac. Et eget sed massa, id feugiat lobortis volutpat dolor tincidunt euismod dolor laoreet, eget erat mi, felis aliquam aliquet turpis ut non id ipsum, laoreet, felis. Tempus, ante molestie feugiat nibh eget erat et felis tempus mi adipiscing aliquam sem turpis magna diam nonummy magna ullamcorper amet dolore, aliquet volutpat pharetra congue. Ullamcorper, pulvinar nunc molestie, feugiat massa mauris lorem lobortis eget dolor, laoreet id ipsum massa tellus sit ut non amet nunc aliquet, turpis ut, laoreet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mi felis tempus ante, felis tempus proin at ac diam nonummy turpis nisi sem. Consectetur, donec mi felis aliquam proin adipiscing aliquam et elit erat et elit, donec praesent. Adipiscing aliquam proin consectetur magna non pharetra ipsum massa molestie tempus, ante mauris ac et. Elit erat mi felis ipsum lobortis volutpat feugiat tincidunt nibh nunc praesent volutpat molestie, euismod. At dolor id turpis lorem congue praesent molestie nonummy feugiat ac, nisi lobortis, ullamcorper adipiscing. Tempus ante, mauris sed tincidunt euismod pulvinar nunc, tellus ipsum erat mi elit aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra, congue diam amet dolore aliquet. Turpis nisi tellus pharetra pulvinar nunc molestie. Feugiat lobortis volutpat pharetra congue ullamcorper amet. Nisi sem turpis ut non pharetra congue. Aliquet turpis aliquam, sem, consectetur ac et. Nonummy adipiscing aliquam et elit donec mi. Adipiscing aliquam praesent adipiscing, aliquam sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa volutpat dolor ipsum massa molestie lorem, nibh eget. Sed laoreet euismod ipsum massa, molestie feugiat lobortis volutpat. Dolor tincidunt euismod pulvinar dolore aliquet consectetur, magna, diam. Consectetur turpis ut non pharetra congue euismod dolor nunc. Tellus sit ut molestie feugiat lobortis eget dolor nibh. Eget sed laoreet id, ipsum ante mauris lorem erat. Praesent felis, tempus proin at ac et elit erat. Mi felis tempus, proin at aliquam sem at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet molestie ipsum massa molestie feugiat nibh volutpat sed nibh eget erat ante, felis tempus proin adipiscing aliquam. Proin at, magna et nonummy consectetur magna diam amet, congue aliquet, amet, nunc euismod tempus mi felis nisi. Sem at ac et elit erat praesent adipiscing donec praesent adipiscing aliquam congue ullamcorper amet dolore tellus, sit. Ut, non dolor tincidunt volutpat sed laoreet felis tempus mi mauris tempus ante mauris aliquam proin, pharetra congue. Ullamcorper pharetra ipsum massa mauris lorem nibh eget sed laoreet id tempus, ante felis aliquam sem consectetur magna. Et nonummy erat mi felis aliquam proin at amet congue ullamcorper pulvinar massa tellus feugiat lobortis molestie lorem. Et elit erat mi elit erat mi adipiscing nisi aliquet sit nisi non, sit ut volutpat dolor, sit. Ut volutpat sed laoreet id, ipsum laoreet felis erat praesent amet dolore euismod ipsum massa mauris lorem lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget dolor congue, tellus sit nunc, non pharetra congue ullamcorper nonummy dolore aliquet turpis nisi aliquet sit ut volutpat dolor erat mi adipiscing. Aliquam proin mauris lorem laoreet, euismod, pulvinar nunc, tellus sit congue non dolor congue aliquet adipiscing ac et euismod felis, tempus ante mi. Felis lorem ante consectetur ac et elit donec, praesent nonummy donec aliquet amet ut non pharetra ut, volutpat pharetra tincidunt ullamcorper amet nunc. Tellus pulvinar lobortis laoreet felis, erat mi felis tempus, nibh eget lorem nibh elit erat praesent adipiscing dolore aliquet turpis nisi sem turpis. Nisi et nonummy turpis nisi sem consectetur magna, ullamcorper, amet donec aliquet sit ut tellus feugiat lobortis volutpat, dolor, laoreet eget erat et. Nonummy donec aliquet, adipiscing nisi, sem consectetur amet dolore tellus pulvinar nunc molestie lorem nibh at magna diam consectetur donec diam nonummy, donec. Praesent turpis, nisi non, consectetur congue non, pharetra dolore aliquet amet dolor lobortis eget sed laoreet id tempus massa tellus sit congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore aliquet, turpis nisi sem at magna et, elit erat praesent felis tempus ante eget sed, tincidunt. Euismod pulvinar nonummy donec praesent at lorem nibh elit erat et elit erat proin adipiscing nisi aliquet, turpis. Nisi sem pharetra congue ullamcorper nonummy donec sem euismod dolor tincidunt euismod ipsum, massa molestie feugiat lobortis non. Pharetra dolore ullamcorper amet dolore tellus sit lobortis volutpat feugiat tincidunt euismod pulvinar, nunc euismod ipsum massa nunc. Euismod sit, ut tellus feugiat ut, eget sed laoreet id sed laoreet felis erat praesent adipiscing aliquam sem. Consectetur nisi sem pharetra pulvinar massa mauris lorem ante mauris ac et nonummy donec diam nonummy dolore ullamcorper. Pulvinar nunc molestie feugiat massa molestie feugiat lobortis eget sed mi id ipsum sed nibh elit donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et elit sed mi, felis, ipsum massa molestie dolor feugiat massa molestie feugiat lobortis mauris sed laoreet felis tempus mi felis, tempus proin. Mauris lorem et eget sed mi adipiscing aliquam ante at lorem ipsum ante felis tempus proin at ac diam nonummy donec praesent adipiscing donec. Praesent adipiscing nisi sem, consectetur donec mi felis, aliquam, praesent adipiscing, ac dolore aliquet pulvinar nunc tellus, sit massa molestie feugiat nibh mauris lorem. Nibh, eget erat mi mauris tempus ante eget sed nibh, eget mauris feugiat laoreet id sed mi elit erat mi felis nisi aliquet turpis. Nisi non pharetra lobortis volutpat dolor laoreet, elit erat mi adipiscing tempus ante at nonummy aliquam praesent turpis nisi aliquet sit lobortis non dolor. Tincidunt euismod pulvinar nunc euismod tempus ante, felis tempus proin at aliquam, diam, nonummy erat mi felis at ac diam, nonummy donec praesent turpis. Nisi sem sit ut non, pharetra tincidunt volutpat dolor nibh elit donec praesent adipiscing aliquam praesent adipiscing, nonummy dolore, aliquet turpis nisi sem pharetra. Congue ullamcorper amet dolore aliquet adipiscing nisi aliquet, turpis nisi sem consectetur magna, ullamcorper pulvinar dolore tellus sit ut non id sed laoreet id. Ipsum lobortis molestie, feugiat lobortis volutpat sed tincidunt euismod ipsum massa molestie, lorem ante eget lorem et eget sed laoreet mauris aliquam proin ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem lobortis volutpat pulvinar massa molestie. Feugiat ut non, pharetra, ipsum nunc. Molestie sit tincidunt euismod dolor nunc. Tellus sit nisi sem consectetur magna. Ullamcorper amet congue ullamcorper turpis nisi. Aliquet consectetur magna et elit sit. Nisi diam nonummy, donec praesent adipiscing. Tempus ante eget lorem laoreet eget. Erat laoreet felis tempus ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue ullamcorper turpis nisi proin at ac, et eget erat, mi nonummy donec proin at nisi sem pharetra, congue diam. Nonummy turpis nisi ullamcorper amet congue ullamcorper amet nunc euismod ipsum massa molestie lorem nibh eget lorem et elit erat praesent. Felis ipsum massa molestie felis tempus ante, mauris ac, et elit ac et, elit donec, praesent adipiscing nisi proin consectetur magna. Et elit sed laoreet felis, aliquam proin adipiscing aliquam sem euismod pulvinar nunc tellus sit lobortis volutpat dolor nibh eget dolor. Laoreet felis erat, praesent adipiscing donec aliquet sit ut molestie feugiat nibh diam nonummy dolore ullamcorper pulvinar nunc molestie tempus, ante. Molestie feugiat lobortis, volutpat sed laoreet felis tempus ante mauris tempus ante mauris ac diam nonummy magna, diam tellus sit ut. Non dolor tincidunt id ipsum laoreet id, ipsum ante mauris tempus ante mauris ac et, nonummy, donec diam amet nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus sit lobortis volutpat dolor, lobortis euismod pulvinar tincidunt euismod, feugiat lobortis volutpat consectetur sit nisi, sem consectetur donec diam nonummy. Dolore praesent adipiscing nisi non pharetra congue ullamcorper amet dolore aliquet amet nunc molestie feugiat lobortis molestie, elit tempus mi mauris tempus ante. Eget, lorem nibh eget sed laoreet id ipsum massa molestie feugiat lobortis eget ipsum massa tellus sit ut non feugiat lobortis mi felis. Aliquam proin at magna diam nonummy donec mi adipiscing aliquam proin mauris aliquam proin, at erat, mi elit donec praesent adipiscing nisi lobortis. Eget dolor tincidunt id, ipsum massa mauris tempus, ante at aliquam sem consectetur magna diam, amet congue ullamcorper amet dolore aliquet sit ut. Volutpat feugiat erat mi felis aliquam sem consectetur nisi sem nonummy donec mi felis tempus ante mauris ac proin elit, ac et elit. Tempus ante at ac et, eget adipiscing nisi proin at ac diam consectetur magna, diam amet nunc euismod pulvinar massa tellus sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet congue ullamcorper pulvinar nunc tellus, sit, lobortis non dolor tincidunt volutpat pulvinar tincidunt euismod mauris dolor, tincidunt id ipsum laoreet adipiscing aliquam praesent turpis aliquam, proin consectetur. Ac et nonummy dolore aliquet adipiscing aliquam proin mauris ac et aliquet turpis nunc tellus sit lobortis eget sed laoreet id ipsum mi felis, tempus praesent turpis nisi aliquet. Turpis ut sem consectetur tincidunt, euismod pulvinar nunc euismod volutpat pulvinar tincidunt euismod ipsum, laoreet id tempus proin at ac et at ac diam, nonummy dolore aliquet amet nunc. Aliquet turpis nisi tincidunt euismod pulvinar nunc tellus feugiat nibh eget lorem nibh, elit erat mi felis aliquam proin turpis nisi, sem consectetur magna sem nonummy dolore ullamcorper amet. Dolore, tincidunt volutpat dolor tincidunt euismod pulvinar ante, felis lorem ante mauris lorem et consectetur, congue ullamcorper amet congue euismod pulvinar massa molestie feugiat massa molestie lorem, nibh praesent. Nonummy, aliquam proin, at ac diam elit sed, laoreet id ipsum massa molestie dolor congue ullamcorper amet, nunc tellus eget erat mi id tempus massa molestie lorem nibh mauris. Sed laoreet id ipsum, nunc, molestie sit, ut non amet tincidunt ullamcorper amet, nunc tellus feugiat sed tincidunt id ipsum, mi mauris feugiat nibh mauris ac et, elit donec. Diam amet dolore aliquet turpis nisi sem consectetur magna diam elit erat proin mauris nonummy donec praesent adipiscing aliquam proin at lorem et felis donec praesent adipiscing aliquam proin. Adipiscing aliquam proin elit, ac diam nonummy donec praesent adipiscing nisi sem euismod dolor tincidunt, euismod ipsum massa mauris lorem nibh mauris ac et nonummy magna diam nonummy donec. Praesent adipiscing aliquam, sem consectetur congue non amet dolore aliquet sem pharetra dolore aliquet, amet nisi sem turpis ut non pharetra congue ullamcorper pulvinar tincidunt, euismod pulvinar nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur ac diam nonummy dolore aliquet turpis nisi sem consectetur ac diam nonummy, congue. Ullamcorper tellus sit, ut, volutpat dolor laoreet ante tempus ut mi, tellus elit dolor. Aliquam congue mi mauris dolor magna massa, non id adipiscing sed donec, at dolor. Donec ac congue, ante volutpat elit sit ac tincidunt aliquet mauris pulvinar tempus nibh. Ullamcorper nonummy aliquam nibh non felis sit erat dolore turpis erat massa tellus sit. Nisi diam consectetur magna, ullamcorper amet nunc, aliquet turpis magna diam nonummy donec praesent. Adipiscing aliquam ante mauris nonummy donec praesent at nunc, tincidunt proin non id consectetur. Sed ut tellus, sit ut volutpat feugiat lobortis volutpat dolor tincidunt euismod, sit ut. Non consectetur congue massa mauris lorem ante mauris ac et, nonummy, donec diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor tincidunt massa molestie feugiat nibh eget. Lorem nibh eget erat, praesent nonummy aliquam proin at. Lorem nibh eget sed mi felis tempus proin mauris. Lorem et aliquet adipiscing nisi sem consectetur magna sem. Consectetur donec diam nonummy donec proin at ac et. At donec praesent adipiscing aliquam praesent adipiscing nisi sem. Ullamcorper turpis nisi sem consectetur magna, diam nonummy donec. Praesent, adipiscing donec, praesent turpis nisi non feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi id tempus mi adipiscing ac, proin elit ac et, felis tempus ante felis tempus proin at ac et. Elit, erat mi adipiscing donec praesent ullamcorper dolor tincidunt euismod mauris dolor tincidunt euismod dolor laoreet id ipsum ante. Felis lorem lobortis eget lorem et elit sed laoreet id sit ipsum laoreet id, tempus ante mauris ac nibh. Elit ac et nonummy donec aliquet adipiscing aliquam, proin consectetur magna diam consectetur donec diam amet nunc tellus eget. Sed nibh eget ac, diam elit donec mi at aliquam sem consectetur magna diam nonummy magna diam, amet, donec. Praesent turpis nisi non euismod ipsum massa molestie feugiat ut non pharetra tincidunt ullamcorper, pulvinar nunc tellus sit ut. Non pharetra tincidunt euismod dolor tincidunt id, ipsum, ante felis, aliquam congue ullamcorper dolor tincidunt id sed massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec mi adipiscing tempus, ante, eget dolor dolor tincidunt volutpat, pulvinar tincidunt id pulvinar nunc tellus feugiat lobortis non pharetra tincidunt euismod pulvinar nunc. Molestie sit lobortis molestie, ac proin at, ac nisi aliquet turpis magna diam elit sed mi felis lorem ante mauris lorem nibh elit erat. Mi felis aliquam proin at nisi sem, turpis nisi tincidunt id ipsum massa tellus feugiat nibh eget sed tincidunt euismod ipsum massa molestie ipsum. Ante mauris lorem nibh elit erat mi nonummy donec praesent, diam elit erat mi felis aliquam proin, consectetur, magna sem consectetur, congue diam nonummy. Aliquam, praesent adipiscing, ac et elit, sed mi id tempus ante et elit erat praesent felis tempus ante mauris sed nibh elit ipsum ante. Mauris feugiat, lobortis non dolor tincidunt, id, pulvinar massa tellus feugiat massa mauris lorem dolore, aliquet turpis nisi aliquet sit ut molestie lorem nibh. Eget lorem et elit donec, diam nonummy dolore aliquet amet nunc non sit ut volutpat pharetra dolore ut non dolor congue ullamcorper, pulvinar nunc. Euismod pulvinar massa mauris tempus praesent turpis nisi non pharetra congue ullamcorper pharetra ipsum ante mauris, ac et elit ac mi, id ipsum ante. Molestie lorem ante at ac diam nonummy erat praesent nonummy aliquam praesent, turpis aliquam sem consectetur adipiscing ac et elit erat et elit tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod dolor nunc tellus volutpat, dolor tincidunt id sed mi felis, tempus proin turpis nisi, non sit ut non. Dolor congue ullamcorper amet dolore tellus sit, ut non euismod ipsum massa tellus, pharetra congue diam nonummy dolore praesent. Adipiscing nisi proin, at ac et nonummy donec ullamcorper, turpis, dolore sem turpis ut sem euismod ipsum massa molestie. Feugiat lobortis volutpat pulvinar nunc euismod pulvinar massa id ipsum ante at ac et, at ac diam nonummy, dolore. Praesent adipiscing, aliquam proin ullamcorper amet nunc tellus, pulvinar, nunc tellus sit ut non dolor tincidunt euismod ipsum laoreet. Molestie ipsum, lobortis molestie lorem nibh eget, sed lorem ante mauris erat et elit donec, praesent adipiscing tempus proin. Adipiscing aliquam proin pharetra ut volutpat sed laoreet eget sed massa felis ipsum ante felis, tempus ipsum ante felis. Lorem nibh mauris magna, diam nonummy donec diam nonummy donec praesent, adipiscing, nisi sem, sit ut volutpat dolor lobortis. Volutpat ipsum, laoreet felis tempus erat et elit donec praesent nonummy dolore aliquet turpis ut non sit lobortis, mauris. Lorem nibh id, ipsum laoreet felis at magna ullamcorper amet congue ullamcorper pulvinar nunc euismod ipsum massa molestie lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut ullamcorper amet donec aliquet adipiscing aliquam proin at magna. Diam, nonummy donec mi mauris tempus et elit erat et. Elit donec praesent adipiscing consectetur magna ullamcorper pulvinar nunc euismod. Pulvinar massa tellus, sit congue ullamcorper amet congue ullamcorper turpis. Nisi proin at ac, et elit tempus ante mauris eget. Tempus ante felis tempus ante mauris lorem nibh eget ipsum. Nunc non sit ut volutpat dolor tincidunt euismod pulvinar nunc. Aliquet sit ut volutpat feugiat erat mi felis tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus pharetra congue diam nonummy dolore praesent et elit. Erat mi, adipiscing aliquam sem turpis nisi non pharetra magna diam. Nonummy, aliquam proin at aliquam proin at ac diam nonummy dolore. Aliquet ullamcorper, amet dolore aliquet turpis nisi sem turpis magna, diam. Elit erat, mi adipiscing aliquam praesent turpis, nisi non pharetra ut. Non pharetra tincidunt proin at aliquam, proin at ac diam consectetur. Congue praesent adipiscing aliquam sem consectetur magna diam nonummy magna ullamcorper. Amet dolore ullamcorper sit nonummy, donec praesent turpis, nunc, tellus sit. Ut non pharetra congue aliquet, pulvinar laoreet, felis tempus mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, pulvinar nunc tellus sit ut ullamcorper, pharetra congue euismod ipsum massa. Molestie sit, lobortis, volutpat, dolor congue ullamcorper dolor tincidunt tellus pulvinar amet. Nunc tellus sit ut, tellus sit congue volutpat dolor congue euismod ipsum. Nunc molestie feugiat lobortis volutpat dolor tincidunt volutpat dolor tincidunt euismod ipsum. Pulvinar dolore, tellus turpis nisi non consectetur ut non amet donec proin. Aliquet turpis nisi, sem consectetur, congue aliquet turpis, nisi aliquet sit nisi. Dolore tellus sit ut molestie feugiat lobortis volutpat dolor congue euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi id feugiat ut, tincidunt euismod, pulvinar nunc non sit lobortis volutpat dolor laoreet id sed laoreet id feugiat. Lobortis volutpat dolor tincidunt euismod pulvinar nunc molestie ipsum massa, mi felis tempus ante felis tempus, proin at, magna. Nibh, eget ipsum, laoreet molestie feugiat lobortis eget sed laoreet id pulvinar massa tellus, feugiat ut laoreet, felis tempus. Ante mauris tempus, ante mauris sed laoreet id sed laoreet id feugiat nibh mauris lorem nibh elit, ac diam. Amet donec aliquet turpis feugiat nibh elit sed mi felis erat mi adipiscing tempus proin consectetur magna, diam, consectetur. Magna, praesent adipiscing aliquam praesent adipiscing aliquam et elit adipiscing nisi proin consectetur nisi sem consectetur magna, ullamcorper nonummy. Dolore aliquet sit nunc tellus feugiat lobortis eget ac, proin at, ac praesent nonummy donec aliquet turpis nonummy donec. Aliquet turpis nisi sem consectetur ut sem pharetra congue euismod pulvinar, tincidunt id sed massa molestie feugiat lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat mi felis lorem, nibh, eget dolor tincidunt id ipsum massa molestie tempus ante consectetur magna sem tellus pulvinar ut tellus sit lobortis volutpat feugiat. Nibh eget erat et, elit erat mi mauris tempus ante at magna sem consectetur magna ullamcorper tellus sit lobortis volutpat sed nibh eget erat mi adipiscing. Aliquam proin mauris aliquam sem, consectetur magna sem consectetur magna ullamcorper pulvinar tincidunt id ipsum ante mauris nonummy erat mi felis aliquam proin adipiscing, aliquam sem. Consectetur magna ullamcorper amet dolore ullamcorper amet dolore aliquet sit ut non pharetra, tincidunt, mi felis tempus proin at ac diam nonummy magna ullamcorper pharetra tincidunt. Ullamcorper pulvinar, nunc molestie ipsum massa mauris lorem et at ac diam nonummy donec praesent, non pharetra congue ullamcorper nonummy aliquam praesent adipiscing aliquam proin consectetur. Ac praesent, adipiscing aliquam praesent adipiscing ac et elit ac diam consectetur congue, ullamcorper turpis dolore tincidunt, euismod amet dolore aliquet turpis nisi sem consectetur, congue. Ullamcorper pharetra tincidunt aliquet amet nunc molestie feugiat lobortis non aliquet consectetur nisi sem, nonummy erat mi felis tempus proin at magna sem pharetra ut volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet donec praesent adipiscing nisi aliquet turpis ut non dolor tincidunt euismod, pulvinar tincidunt euismod pulvinar massa, molestie lorem lobortis, volutpat felis aliquam praesent turpis nisi non sit ut non. Dolor, tincidunt ullamcorper pulvinar, nunc tellus sit lobortis volutpat lorem nibh mauris lorem nibh eget sed nisi, sem consectetur congue ullamcorper pharetra tincidunt ullamcorper ipsum nunc molestie ipsum massa felis. Aliquam et elit ac et nonummy magna, ullamcorper nonummy, donec aliquet, sit ut, laoreet id sed mi adipiscing tempus proin at ac proin consectetur magna diam amet dolore aliquet turpis. Dolore tellus pulvinar, nunc tellus feugiat donec diam, adipiscing, donec praesent adipiscing aliquam proin, consectetur ac et, nonummy, donec praesent adipiscing, aliquam proin consectetur magna sem pharetra tincidunt euismod, dolor. Tincidunt euismod sit lorem et eget erat mi, felis aliquam proin adipiscing ac proin consectetur congue ullamcorper, amet dolore ullamcorper pulvinar nunc molestie feugiat dolor tincidunt euismod sit nunc molestie. Sit ut ullamcorper amet, nunc, tellus sit nunc tellus feugiat lobortis mauris lorem nibh eget erat mi nonummy donec aliquet amet lorem ante at magna, diam nonummy congue, ullamcorper amet. Dolore tellus sit massa molestie feugiat massa mauris felis turpis pharetra tempus ac dolore tincidunt mi volutpat nonummy ullamcorper, mauris consectetur ipsum lorem, dolore ante eget pharetra congue euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, erat ante felis dolor lobortis volutpat dolor nunc tellus turpis magna diam nonummy magna ullamcorper amet congue, ullamcorper, turpis nisi tellus sit lobortis laoreet felis. Tempus ante felis, lorem nibh eget dolor, laoreet felis erat mi felis aliquam proin at ac proin at magna diam nonummy aliquam proin non pharetra tincidunt. Volutpat dolor laoreet id ipsum massa volutpat feugiat nibh eget sed nibh eget sed laoreet id ipsum ante, mauris ac et consectetur ac et sem turpis. Nisi volutpat dolor, tincidunt euismod pulvinar tincidunt euismod pulvinar nunc non sit lobortis volutpat sed nibh elit erat praesent nonummy donec ut ullamcorper, amet, dolore aliquet. Turpis nisi proin consectetur magna diam nonummy donec diam nonummy donec sem consectetur ut non sit ut non dolor tincidunt euismod pulvinar lorem laoreet, id ipsum. Massa, tellus sit, ut non dolor lobortis eget dolor laoreet felis erat mi adipiscing, aliquam praesent adipiscing aliquam, sem pharetra congue ullamcorper amet feugiat lobortis molestie. Feugiat tincidunt euismod pulvinar nunc tellus sit ut volutpat dolor tincidunt euismod dolor tincidunt id ipsum laoreet diam elit donec mi adipiscing aliquam praesent turpis nisi. Sem, consectetur erat et elit donec aliquet turpis aliquam sem at lorem et elit donec diam nonummy feugiat lobortis volutpat sed laoreet, eget erat laoreet id. Ipsum ante molestie ac et elit ac et elit donec praesent turpis nisi sem turpis nisi tellus feugiat donec praesent felis, aliquam proin mauris ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi diam consectetur sit lobortis volutpat dolor tincidunt ullamcorper amet nunc aliquet sit ut non sit ut non dolor tincidunt. Aliquet amet dolore aliquet sit ut non id tempus, mi mauris tempus proin at magna diam consectetur congue ullamcorper amet dolore. Aliquet turpis nisi sem consectetur magna ullamcorper nonummy aliquam ante at amet dolore aliquet felis tempus ante, at ac et, elit. Tempus ante adipiscing aliquam praesent turpis ut tellus sit lobortis volutpat sed laoreet euismod pulvinar massa et elit erat, mi felis. Erat ante felis tempus proin, at ac diam consectetur magna diam adipiscing dolore praesent adipiscing aliquam proin at ac dolore aliquet. Sit ut non pharetra congue euismod dolor laoreet id ipsum ante felis tempus proin consectetur nisi sem consectetur congue diam amet. Dolore aliquet turpis dolore nibh elit erat et nonummy donec praesent adipiscing aliquam proin mauris ac mi elit erat diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus proin mauris lorem et at erat mi felis tempus praesent felis lorem nibh eget ac et elit donec diam amet nunc. Tellus eget ac proin, nonummy magna diam amet, dolore aliquet amet dolore tellus sit lobortis molestie, feugiat lobortis eget, sed tincidunt tellus. Sit ut non id ipsum massa mauris tempus nibh eget sed laoreet euismod pulvinar, massa molestie feugiat massa mauris ac et eget. Erat laoreet id erat, mi felis tempus ante diam amet nunc, euismod pulvinar massa molestie tempus proin adipiscing aliquam proin consectetur magna. Ullamcorper amet congue ullamcorper pulvinar tincidunt euismod feugiat lobortis et nonummy donec diam, amet dolore aliquet turpis ut non sit nibh eget. Lorem, nibh elit erat et elit tempus mi adipiscing aliquam proin at ac, et sem at magna diam elit erat mi mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, praesent adipiscing aliquam proin, at, erat nisi aliquet. Turpis nisi non pharetra congue ullamcorper amet nunc euismod. Pulvinar nunc non pharetra congue non amet tincidunt id. Pulvinar nunc non pharetra congue, laoreet molestie feugiat lobortis. Volutpat dolor tincidunt euismod pulvinar tincidunt tellus pulvinar massa. Tellus feugiat nibh mauris ac proin elit erat mi. Id ipsum magna diam amet dolore, ullamcorper amet dolore. Aliquet, turpis, ut sem, consectetur magna diam pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, donec nisi proin consectetur magna ullamcorper amet dolore aliquet adipiscing aliquam proin at ac. Et elit donec diam amet dolore tellus sit ut, non pharetra pulvinar, massa, molestie feugiat. Massa, volutpat, dolor tincidunt, euismod ipsum massa molestie feugiat massa mauris tempus nibh elit ac. Et elit erat mi adipiscing aliquam congue ullamcorper pharetra tincidunt tellus sit nunc tellus sit. Ut volutpat feugiat et elit ac diam, nonummy donec mi adipiscing nisi proin consectetur magna. Diam consectetur sit nisi sem pharetra, magna diam nonummy donec praesent turpis nunc, molestie feugiat. Massa molestie lorem nibh volutpat dolor laoreet elit tempus mi, felis consectetur magna diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh id ipsum massa molestie feugiat. Ut volutpat, dolor lobortis volutpat felis. Aliquam proin consectetur, magna diam nonummy. Donec, diam nonummy donec praesent turpis. Nisi non pharetra congue non pharetra. Congue ullamcorper amet nunc tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi non, consectetur magna ullamcorper amet dolore tellus sit massa tellus sit ut non dolor, congue ullamcorper pulvinar nunc. Tincidunt ullamcorper amet dolore aliquet turpis, nisi sem elit turpis ac et nonummy donec diam nonummy donec praesent adipiscing. Aliquam proin at magna dolore non pharetra congue ullamcorper pharetra, congue euismod dolor tincidunt euismod ipsum ante mauris tempus. Proin consectetur magna sem nonummy donec praesent adipiscing aliquam, aliquet sit ut, tincidunt euismod, ipsum massa molestie ipsum massa. Mauris lorem nibh elit ac diam consectetur magna ullamcorper nonummy donec aliquet turpis ut sem pharetra congue massa id. Ipsum lobortis, molestie lorem nibh eget ac et elit erat mi felis aliquam proin consectetur magna sem consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing tempus proin mauris lorem laoreet id sed, laoreet id. Tempus massa molestie, feugiat lobortis volutpat erat, laoreet ante mauris lorem. Nibh, eget erat laoreet adipiscing aliquam praesent adipiscing nisi non pharetra. Magna diam nonummy erat praesent turpis nisi sem consectetur magna diam. Tellus turpis nisi sem pharetra congue ullamcorper, amet donec tellus sit. Ut non pharetra ut non pharetra, congue volutpat ipsum laoreet felis. Tempus ante felis tempus magna, ullamcorper amet donec aliquet turpis nisi. Sem consectetur magna praesent adipiscing aliquam proin, mauris ac et at. Ac diam amet congue ullamcorper molestie feugiat ante mauris ac diam. Nonummy donec diam, amet dolore tellus pulvinar massa molestie ipsum nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non amet donec praesent felis lorem nibh elit erat et nonummy magna diam nonummy dolore. Tellus sit nunc tellus sit ut non dolor tincidunt lobortis molestie lorem et elit erat. Mi elit erat mi felis aliquam sem consectetur nisi sem consectetur congue, ullamcorper pulvinar nunc. Euismod, pulvinar, ut non id sed laoreet id ipsum massa mauris lorem, lobortis eget sed. Laoreet felis, erat mi adipiscing aliquam sem turpis nisi non, consectetur magna ullamcorper pharetra congue. Ullamcorper volutpat sed laoreet eget, sed massa tellus ipsum ante felis lorem proin consectetur nisi. Volutpat dolor lobortis volutpat lorem laoreet elit donec praesent sem, pharetra ut non pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ac, et elit tempus ante mauris lorem ante mi felis aliquam ante eget lorem nibh, elit magna diam amet, congue ullamcorper. Turpis nisi non pharetra lobortis volutpat feugiat nibh eget sed laoreet felis ipsum lorem mi elit donec diam, amet donec praesent adipiscing. Aliquam proin at donec praesent adipiscing, aliquam proin, at lorem et elit erat et elit donec nisi non, pharetra tincidunt ullamcorper pulvinar. Nunc aliquet turpis ut non sit lobortis volutpat dolor laoreet id ipsum massa, molestie sit lobortis volutpat, elit donec praesent turpis nisi. Sem at lorem et elit donec ullamcorper pulvinar nunc euismod pulvinar massa id feugiat massa mauris ac proin at ac et nonummy. Sit, lobortis volutpat dolor tincidunt ullamcorper nonummy, nisi sem turpis ut non pharetra, congue, diam, nonummy dolore ullamcorper sit ut non pharetra. Congue diam amet congue, lobortis non pharetra congue ullamcorper amet dolore, aliquet turpis ut non pharetra congue non dolor laoreet elit donec. Praesent adipiscing aliquam proin at elit erat praesent adipiscing aliquam, proin, at ac et elit tempus mi felis aliquam proin turpis nisi. Non consectetur congue ullamcorper amet congue aliquet turpis nisi proin ullamcorper amet, nunc molestie feugiat lobortis molestie lorem proin at ac et. Felis ipsum ante, felis tempus proin at nisi non pharetra congue non, pharetra dolore euismod mauris lorem et at magna, et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod nonummy donec aliquet non pharetra, tincidunt id sed molestie eget pulvinar nisi sem. Elit ipsum massa molestie sit lobortis volutpat pharetra dolore aliquet amet dolore tellus feugiat dolor. Laoreet felis erat mi adipiscing tempus proin mauris ac diam nonummy erat laoreet felis tempus. Ante eget sed laoreet id sed mi felis erat nisi diam consectetur congue euismod pulvinar. Dolore aliquet sit ut tellus sit ut non dolor tincidunt euismod pulvinar, nunc id feugiat. Lobortis non, dolor tincidunt, massa molestie lorem nibh eget erat et elit erat praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, magna praesent felis eget ipsum laoreet. Molestie ipsum massa mauris lorem, et elit. Erat et elit donec praesent nonummy nisi. Sem turpis nisi non, pharetra, congue ullamcorper. Nonummy sit ut, ullamcorper amet dolore, aliquet. Amet dolore molestie sit ut volutpat dolor. Tincidunt euismod pulvinar tincidunt id ipsum massa. Molestie feugiat nibh eget adipiscing aliquam ante. Mauris ac laoreet id ipsum laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod amet dolore aliquet sit nisi dolore tellus sit. Ut sem pharetra ut non pharetra congue euismod pulvinar nunc. Tellus feugiat lobortis volutpat, dolor tincidunt euismod dolor tincidunt id. Ipsum massa et elit donec diam nonummy dolore aliquet sit. Ut non pharetra congue ullamcorper amet congue euismod pulvinar massa. Molestie ipsum massa molestie feugiat, lobortis eget felis tempus, proin. Consectetur ac et, elit, erat laoreet felis aliquam ante at. Lorem et eget sed laoreet felis tempus ante molestie lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt ullamcorper, nonummy donec praesent at ac diam. Nonummy erat praesent adipiscing tempus proin at, ac. Donec praesent adipiscing nisi sem turpis ut non. Pharetra, tincidunt euismod pulvinar, tincidunt tellus pulvinar nunc. Tellus feugiat nibh mauris sed nibh eget erat. Nisi, sem at ac et felis tempus mi. Felis tempus sem at ac diam consectetur congue. Diam nonummy nunc tellus pulvinar nunc molestie ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut diam nonummy donec praesent adipiscing aliquam sem consectetur ac et nonummy, magna diam nonummy dolore tellus. Pulvinar nunc laoreet elit erat mi felis donec praesent, turpis nisi aliquet turpis magna et elit erat. Praesent, turpis, aliquam aliquet turpis nisi non pharetra, lobortis diam amet, dolore, aliquet turpis nisi non consectetur. Congue ullamcorper amet congue euismod pulvinar massa id tempus ante felis aliquam sem, turpis, nisi non pharetra. Congue ullamcorper molestie, feugiat nibh mauris sed laoreet euismod sed mi felis tempus proin adipiscing aliquam et. Elit ac diam pharetra congue, aliquet amet dolore lobortis volutpat, pulvinar tincidunt euismod, pulvinar nunc, tellus feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper turpis aliquam, proin consectetur magna non id tempus ante felis aliquam proin consectetur nisi non sit lobortis volutpat dolor tincidunt id ipsum nunc tellus, feugiat massa. Molestie feugiat nibh id, sed nisi tellus feugiat ante felis tempus ante at magna sem, consectetur, congue ullamcorper amet dolore, aliquet, turpis nisi non, pharetra congue non. Dolor tincidunt id at ac proin at ac et nonummy donec aliquet turpis aliquam ante mauris lorem nibh elit donec praesent adipiscing donec praesent adipiscing aliquam donec. Praesent turpis nisi proin consectetur magna ullamcorper amet dolore aliquet amet dolore tellus sit nunc tellus sit lobortis volutpat sed, laoreet id ipsum laoreet id ipsum magna. Et nonummy congue ullamcorper, amet dolore tellus sit nisi, non pharetra congue euismod amet nunc, euismod ipsum massa mauris lorem, ante mauris sed tincidunt ullamcorper sit pharetra. Tincidunt euismod sed laoreet id erat mi adipiscing aliquam sem consectetur nisi sem consectetur magna diam amet dolore aliquet diam nonummy dolore aliquet, sit ut tellus sit. Ut volutpat feugiat lobortis volutpat ipsum nunc tellus feugiat lobortis non, dolor, lobortis volutpat dolor laoreet id tempus ante diam consectetur magna ullamcorper pharetra tincidunt id ipsum. Massa id tempus massa mauris lorem, nibh volutpat, sed laoreet felis, erat mi adipiscing aliquam proin at ac nibh proin at, lorem laoreet id sed laoreet id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper amet dolor tincidunt euismod pulvinar nunc tellus sit ut non, sit, lobortis volutpat dolor tincidunt euismod ipsum massa id ipsum ante mauris. Feugiat lobortis eget dolor lorem et at ac et elit erat praesent felis aliquam proin, consectetur magna diam pharetra congue non dolor tincidunt id. Ipsum nunc tellus sit ut laoreet felis tempus mi mauris tempus nibh mauris ac mi, elit erat mi felis, tempus proin at nisi sem. Consectetur ac praesent adipiscing donec praesent turpis, nisi, lobortis euismod dolor laoreet felis erat praesent turpis nisi proin, at ac et, nonummy erat praesent. Adipiscing donec aliquet sit ut non sit sed mi felis erat mi adipiscing aliquam proin consectetur magna sem consectetur congue, ullamcorper, amet nunc, euismod. Sit, nunc non sit, congue ullamcorper amet congue euismod pulvinar ac et elit erat et nonummy donec aliquet turpis nisi, sem consectetur magna diam. Consectetur magna diam amet dolore tellus pulvinar massa id, feugiat massa mauris lorem dolore aliquet amet, nunc aliquet turpis nisi sem pharetra, magna aliquet. Turpis nisi aliquet, sit ut tellus sit ut non molestie feugiat lobortis eget sed laoreet eget sed mi felis tempus mi felis, ac nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet dolore praesent turpis nisi sem pharetra ut non pharetra. Congue ullamcorper pulvinar massa molestie ipsum ante molestie feugiat nibh at. Adipiscing, tempus proin, at ac diam nonummy, donec, praesent nonummy dolore. Aliquet turpis nisi et aliquet turpis aliquam sem, at ac diam. Amet dolore, ullamcorper molestie feugiat lobortis eget sed laoreet felis tempus. Ante mauris lorem, ante mauris lorem nibh eget sed, laoreet, id. Ipsum, ante mauris, ac et elit ac et aliquet turpis ut. Sem consectetur, magna diam nonummy dolore praesent adipiscing magna sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat laoreet felis ipsum massa molestie feugiat nibh eget erat laoreet felis erat mi adipiscing tempus ante mauris, lorem, et nonummy donec diam nonummy consectetur magna ullamcorper pharetra. Congue aliquet amet dolore aliquet consectetur nisi, sem consectetur donec aliquet, amet dolore tellus sit ut non consectetur congue non dolor lorem ante at aliquam sem pharetra ut. Volutpat dolor tincidunt volutpat dolor massa molestie ipsum ante mauris tempus ante mauris, lorem nibh elit donec praesent adipiscing lorem ante mauris ac et at, ac, et nonummy. Donec praesent turpis nisi sem consectetur, magna diam consectetur donec praesent nonummy nisi proin at lorem nibh elit donec mi adipiscing ante mauris, ac proin, at ac et. Felis tempus mi felis tempus proin at nisi, sem consectetur congue euismod pulvinar dolore tellus sit, nisi non, pharetra congue, massa tellus, sit ut, non pharetra congue ullamcorper. Amet dolore aliquet sit ut, molestie dolor lobortis volutpat, sed laoreet id ipsum ante mauris lorem nibh eget nonummy aliquam praesent turpis, nisi sem turpis congue non pharetra. Tincidunt ullamcorper pulvinar dolore tellus pulvinar nunc tellus dolor congue ante mauris lorem ante mauris ac nibh eget sed laoreet felis tempus ante at lorem et eget sed. Tincidunt tellus pulvinar massa molestie lorem ante mauris sed tempus ante mauris ac et consectetur magna non pharetra congue ullamcorper amet, dolore aliquet sit ut non dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy donec proin adipiscing nisi sem consectetur congue non amet congue euismod pulvinar dolore molestie, sit ut laoreet id ipsum. Ante felis aliquam proin, consectetur magna sem consectetur congue euismod amet nunc euismod pulvinar nunc molestie feugiat ut non pharetra congue. Ut volutpat dolor tincidunt volutpat dolor laoreet id tempus ante mauris lorem nibh eget sed tincidunt, euismod ipsum massa id ipsum. Ante at aliquam et at magna nunc tellus sit nisi non amet dolore aliquet turpis nisi proin consectetur magna diam nonummy. Donec, praesent adipiscing aliquam proin at aliquam, et aliquet turpis nisi sem, at, magna et elit erat praesent turpis aliquam proin. Consectetur magna diam nonummy donec praesent nonummy donec praesent adipiscing aliquam proin consectetur magna nunc tellus feugiat massa, molestie, feugiat lobortis. Volutpat, sed laoreet, id tempus ante adipiscing tempus sem, consectetur ac sem consectetur magna, diam nonummy dolore aliquet adipiscing aliquam tincidunt. Euismod pulvinar massa aliquet turpis ut, volutpat dolor lobortis volutpat, sed laoreet felis, tempus praesent adipiscing aliquam proin adipiscing nonummy, donec. Praesent adipiscing aliquam proin consectetur magna diam nonummy donec aliquet turpis dolore tellus feugiat lobortis molestie feugiat lobortis volutpat sed tincidunt. Euismod ipsum massa et nonummy donec diam adipiscing, aliquam proin at ac et at magna diam amet congue ullamcorper pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet sit nisi diam elit erat praesent adipiscing, donec proin at. Aliquam proin, consectetur magna et elit dolore aliquet non dolor congue. Ullamcorper amet nunc tellus, sit, ut non pharetra magna ullamcorper amet. Nunc euismod pulvinar, nunc molestie ipsum lobortis volutpat dolor lobortis, ante. Mauris lorem nibh elit ac mi elit donec praesent nonummy donec. Aliquet sit, ut tellus pharetra ut, volutpat pharetra congue ullamcorper amet. Dolore tellus sit lobortis laoreet felis tempus mi felis tempus ante. Eget dolor tincidunt euismod ipsum massa mauris, lorem nibh mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget sed mi elit erat mi felis tempus sem consectetur magna sem consectetur magna diam pulvinar nunc euismod pulvinar nunc laoreet id sed laoreet id tempus ante. Mauris lorem nibh elit ac et, nonummy dolore ullamcorper turpis dolore aliquet turpis nisi non sit tincidunt, mi mauris lorem lobortis non pharetra congue id pulvinar nunc tellus. Sit lobortis non dolor lobortis, eget dolor tincidunt euismod ipsum ante mauris aliquam, proin consectetur, pulvinar nunc euismod erat mi adipiscing aliquam praesent adipiscing nisi sem pharetra ut. Ullamcorper pharetra tincidunt ullamcorper amet dolore tellus sit lobortis, molestie feugiat tempus mi adipiscing aliquam proin at ac, et eget erat laoreet felis tempus proin adipiscing aliquam proin. Consectetur magna diam nonummy donec, aliquet amet nunc tellus praesent nonummy, donec praesent turpis magna sem eget at ac et at erat mi elit donec praesent adipiscing aliquam. Proin at ac et nonummy magna diam amet dolor, lobortis volutpat dolor tincidunt euismod pulvinar massa tellus pharetra congue non pharetra tincidunt id sed laoreet id tempus massa. Et nonummy dolore aliquet amet, nunc tellus sit nunc, mauris feugiat nibh eget sed nibh eget donec, diam, nonummy aliquam proin at ac et at ac, et tellus. Feugiat lobortis non pharetra, magna diam amet dolore, aliquet turpis ut sem pharetra congue non pharetra congue, ullamcorper amet, dolore tellus sit ut molestie, feugiat nibh praesent felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt tellus sit ut non, pharetra congue ullamcorper pharetra pharetra lobortis volutpat dolor nibh eget sed laoreet id ipsum massa molestie feugiat lobortis eget dolor laoreet id, ipsum. Massa mauris tempus ante mauris lorem donec proin mauris ac et elit ipsum laoreet felis erat praesent turpis nisi aliquet turpis nisi non pharetra magna ullamcorper amet nunc. Tellus, sit ut tincidunt euismod ipsum massa tellus sit ut ullamcorper felis tempus massa volutpat feugiat lobortis euismod dolor nunc euismod ipsum ante mauris tempus ante diam amet. Dolore tellus pulvinar nunc tellus ipsum, massa, molestie lorem laoreet, id sed laoreet felis ipsum lobortis, molestie, feugiat lobortis eget erat et nonummy magna, diam non pharetra, magna. Praesent felis tempus ante mauris lorem nibh eget erat mi felis erat praesent turpis nisi, sem turpis magna diam nonummy donec diam amet dolore ut euismod pulvinar nunc. Euismod ipsum, nunc non sit lobortis volutpat pharetra congue ullamcorper ipsum nunc tellus, feugiat lobortis volutpat euismod pulvinar nunc tellus feugiat nibh, eget lorem nibh eget erat praesent. Adipiscing aliquam aliquet turpis nisi proin at erat mi felis tempus praesent adipiscing aliquam proin aliquet, adipiscing aliquam ante, at, ac et elit donec diam nonummy donec, tellus. Turpis ut tellus sit lobortis volutpat pharetra dolore euismod dolor laoreet id ipsum, lobortis et nonummy erat mi felis aliquam praesent sit ut tellus feugiat nibh mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis id ipsum laoreet id ipsum lobortis volutpat dolor congue ullamcorper amet dolore aliquet turpis, nisi non pharetra congue ullamcorper amet. Dolore massa molestie sed laoreet eget erat diam amet congue euismod pulvinar tincidunt euismod pulvinar massa molestie feugiat lobortis volutpat dolor. Laoreet euismod ipsum laoreet molestie, id ipsum mi felis tempus ante, mauris, lorem et euismod pulvinar laoreet id ipsum ante mauris. Lorem nibh eget, lorem nibh eget sed ante felis aliquam proin non dolor congue, euismod amet nunc tellus feugiat massa mauris. Ac et eget erat mi felis erat, mi felis tempus ante at ac nunc euismod pulvinar massa molestie ipsum ante at. Ac et at ac ullamcorper pharetra congue ullamcorper pulvinar nunc, euismod pulvinar ante mauris lorem lobortis eget dolor laoreet proin mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non pharetra congue ullamcorper dolor lobortis, volutpat dolor nunc molestie ipsum pulvinar tincidunt id ipsum massa. Molestie sit nibh eget lorem nibh elit erat praesent nonummy donec aliquet amet nunc tellus feugiat massa. Mauris lorem nibh elit amet nunc tellus ipsum massa mauris aliquam proin, consectetur magna diam nonummy donec. Diam nonummy dolore aliquet turpis dolore sem consectetur congue non dolor lobortis mi felis nisi sem turpis. Nisi sem consectetur magna ullamcorper amet nunc, tellus sit nunc tellus sit ut volutpat dolor, tincidunt euismod. Amet lorem nibh eget dolor mi felis erat mi felis tempus proin at lorem et, nonummy, donec. Praesent nonummy dolore, tellus sit, nunc non sit ut non pharetra sit lobortis molestie ac et at. Ac et elit tempus mi felis tempus proin consectetur ac et elit erat, praesent nonummy donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi proin at, magna sem consectetur donec diam turpis nisi aliquet turpis ut. Sem nonummy magna diam proin at donec praesent adipiscing aliquam praesent turpis nisi sem. Turpis ut non dolor lobortis euismod pulvinar nunc euismod pulvinar massa molestie feugiat, erat. Mi, felis tempus proin adipiscing nisi, sem consectetur magna ullamcorper amet dolore euismod amet. Massa molestie feugiat massa mauris lorem nibh eget lorem, nibh elit erat nisi sem. Pharetra congue diam, amet dolore aliquet amet dolore non pharetra congue ullamcorper amet dolore. Aliquet amet dolore sem turpis nisi sem euismod tempus ante felis aliquam ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc non consectetur, magna diam nonummy dolore aliquet amet feugiat lobortis eget sed et nonummy donec diam nonummy donec tellus sit nunc tellus sit ut non, pharetra congue ullamcorper pulvinar. Dolore sem turpis nisi ullamcorper id ipsum massa volutpat feugiat lobortis volutpat dolor laoreet euismod, pulvinar nunc tellus feugiat lobortis non, pharetra laoreet id ipsum massa molestie ipsum ante mauris. Nonummy donec aliquet turpis nisi aliquet, consectetur, nisi non dolor, tincidunt volutpat sed laoreet eget ipsum, laoreet id tempus proin at, ac et aliquet turpis nisi sem consectetur ac et. Elit tempus ante molestie feugiat, nibh mauris ac, nibh elit erat mi adipiscing tempus nibh eget sed laoreet id ipsum ac et, at ac, et elit donec aliquet turpis nisi. Sem turpis nisi sem consectetur donec praesent adipiscing donec, praesent adipiscing, aliquam sem consectetur congue ullamcorper amet ipsum massa molestie feugiat lobortis volutpat sed laoreet id tempus ante mauris feugiat. Nibh eget sed laoreet id ipsum, nunc laoreet id, sed laoreet id feugiat massa molestie lorem lobortis volutpat sed laoreet felis donec, praesent adipiscing aliquam, proin at magna et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, ut non pharetra congue non dolor. Congue euismod dolor laoreet felis tempus mi. Adipiscing aliquam congue, ullamcorper pulvinar nunc tellus. Sit ut, non pharetra ut ullamcorper amet. Dolore aliquet, turpis nisi tellus sit ut. Non dolor tincidunt, volutpat dolor lorem ante. At ac diam nonummy magna diam amet. Nunc euismod pulvinar, massa id tempus proin. Mauris ac et elit ac mi elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante mauris, feugiat lobortis volutpat sed tincidunt euismod pulvinar, massa molestie lorem lobortis. Eget ac et at magna, ullamcorper aliquet sit, ut non pharetra tincidunt euismod pulvinar. Tincidunt euismod pulvinar massa, tellus sit lobortis eget sed nibh eget erat mi id. Tempus ante diam nonummy donec praesent turpis nisi sem turpis ut, volutpat pharetra congue. Ullamcorper nonummy nisi proin at ac et elit donec mi felis, ipsum massa mauris. Ac dolore ullamcorper pulvinar nunc tellus, sit lobortis non, dolor tincidunt eget erat laoreet. Id ipsum ante felis tempus proin adipiscing aliquam sem consectetur sit ut tellus ipsum. Ante molestie feugiat nibh elit ac et nonummy dolore aliquet turpis nisi sem turpis. Nisi diam, consectetur magna diam pulvinar nunc aliquet turpis dolor congue euismod pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy erat praesent adipiscing aliquam proin at ac diam consectetur mauris ac et nonummy donec diam amet dolore ullamcorper turpis, ut sem pharetra, congue. Ullamcorper, amet, donec, aliquet turpis nisi sem, turpis magna, diam, consectetur pulvinar nunc tellus, feugiat nibh eget lorem, et nonummy magna ullamcorper amet congue. Aliquet amet dolore tellus turpis ut volutpat lorem nibh at ac diam aliquet turpis nisi, non sit ut volutpat dolor laoreet eget sed laoreet. Felis aliquam proin adipiscing aliquam proin, at ac et elit donec ut non pharetra tincidunt volutpat dolor laoreet id ipsum massa mauris tempus nibh. Mauris, ac et at ac diam pharetra tincidunt eget erat mi felis tempus mi, sem, pharetra tincidunt volutpat sed tincidunt id tempus massa molestie. Feugiat lobortis volutpat sed nibh elit erat mi felis tempus, ante, mauris feugiat nibh elit ac et, aliquet sit ut, non dolor nibh eget. Lorem nibh eget sed ante molestie lorem nibh mauris lorem et at ac et amet dolore aliquet amet nunc tellus elit erat diam elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis eget sed turpis dolor nisi nibh, volutpat pulvinar aliquam tincidunt ante et euismod turpis, ac laoreet id ipsum mi felis, tempus proin at, ac, nibh volutpat. Et felis tempus, ante molestie feugiat, nibh eget sed nibh eget erat laoreet mauris tempus ante eget lorem laoreet eget sed laoreet molestie ipsum massa et elit. Donec aliquet turpis dolore euismod pulvinar massa mauris tempus proin consectetur nisi sem nonummy magna ullamcorper, amet congue aliquet, turpis dolore non pharetra ut non felis ipsum. Lobortis volutpat dolor lobortis, volutpat sed laoreet id, ipsum mi felis tempus proin at aliquam sem, consectetur congue ullamcorper amet congue ante, molestie feugiat tincidunt euismod amet. Tincidunt tellus feugiat lobortis molestie lorem, nibh mauris lorem nibh elit erat praesent nonummy dolore aliquet sit ut tellus pharetra ut laoreet, felis tempus ante, at lorem. Lobortis eget dolor nunc tellus pulvinar nunc tellus feugiat ante consectetur nisi non, pharetra magna diam nonummy at ac diam nonummy sit congue non, dolor lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat, id ipsum nunc molestie feugiat nibh mauris ac proin consectetur congue non dolor laoreet. Eget sed laoreet felis erat praesent adipiscing nonummy molestie nonummy ipsum adipiscing sit erat nunc. Et proin volutpat adipiscing sit congue mi aliquet euismod at feugiat congue aliquet felis lorem. Tincidunt praesent tellus consectetur ipsum adipiscing lorem magna laoreet molestie at ipsum, dolore, nibh ullamcorper. At pharetra dolore massa sem felis pulvinar magna laoreet aliquet eget dolor donec lobortis lorem. Dolore massa ullamcorper, id consectetur, sed nisi lobortis praesent molestie consectetur tempus ac tincidunt ante. Euismod mauris nonummy ipsum ac nunc ante ullamcorper id consectetur molestie amet feugiat magna, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed donec ante ullamcorper molestie elit sit ac tincidunt proin, non tincidunt praesent molestie nonummy ipsum magna tincidunt sem ullamcorper molestie. Consectetur sit lorem nunc nibh ullamcorper id pharetra erat nunc, nibh ullamcorper mauris dolor tempus amet feugiat dolore ante diam, id. Consectetur pulvinar tempus ut, praesent non id, adipiscing, amet aliquam lobortis non, amet tincidunt ullamcorper turpis dolore, tellus, feugiat dolor laoreet. Id, tempus ante felis tempus ante consectetur ut non pharetra congue non dolor laoreet eget sed massa tellus feugiat lobortis, molestie. Felis tempus mi adipiscing, nisi aliquet turpis ut, volutpat dolor tincidunt eget lorem et, nonummy, magna diam amet congue aliquet, turpis. Nisi sem at magna diam, nonummy sit ut non consectetur congue ullamcorper amet nunc tellus sit ut, non, pharetra congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit lobortis volutpat pharetra, congue aliquet amet dolore, aliquet sit lobortis molestie lorem nibh eget sed laoreet eget ipsum nunc tellus. Feugiat lobortis volutpat felis aliquam, proin molestie dolor, laoreet id ipsum laoreet felis erat ante mauris tempus ante at ac mi elit. Magna ullamcorper amet, nunc tellus sit, sed, nibh eget, erat praesent nonummy congue ullamcorper, pulvinar massa id tempus, ante felis, lorem ante. At magna sem consectetur magna ullamcorper pulvinar, tincidunt euismod sed mi proin, consectetur congue, non, dolor tincidunt id sed laoreet, id, feugiat. Massa molestie lorem nibh eget erat mi felis tempus praesent adipiscing donec magna diam amet dolore tellus sit ut tellus, sit ut. Non dolor tincidunt id ipsum massa, molestie feugiat, massa mauris tempus ante, at ac et nonummy donec ut non pharetra congue ullamcorper. Nonummy donec aliquet pulvinar ut tellus sit lobortis molestie feugiat lobortis volutpat, sed tincidunt id ipsum massa mauris lorem ante at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id ipsum laoreet id ipsum massa. Volutpat dolor tincidunt volutpat sed ac et. At, sed mi elit, donec diam adipiscing. Aliquam proin adipiscing ac et nonummy donec. Praesent nonummy dolore ullamcorper amet dolore tellus. Pharetra ut volutpat felis erat praesent adipiscing. Aliquam sem turpis ut tellus feugiat nibh. Eget dolor, tincidunt euismod pulvinar, nunc, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At erat et elit tempus ante mauris lorem tincidunt volutpat pulvinar nunc euismod. Pulvinar massa, molestie lorem nibh eget dolor nibh eget donec ut, non sit. Lobortis volutpat feugiat, lobortis volutpat sed laoreet felis tempus ante mauris lorem, nibh. Eget lorem et elit magna ullamcorper pulvinar, nunc lobortis volutpat pharetra congue euismod. Pulvinar nunc tellus sit lobortis volutpat dolor, lobortis volutpat sed laoreet id tempus. Mi felis aliquam sem turpis ut tellus sit, ut mi adipiscing aliquam praesent. Adipiscing, aliquam proin consectetur congue non dolor tincidunt volutpat sed mi elit tempus. Mi adipiscing aliquam sem turpis nisi dolore tellus sit, nunc tellus feugiat ut. Volutpat sed laoreet euismod ipsum massa molestie, feugiat massa molestie feugiat tincidunt volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tempus ante eget, lorem laoreet, id sed laoreet molestie ipsum. Massa molestie, feugiat nibh eget erat mi elit erat praesent sem. Consectetur magna ullamcorper, pulvinar tincidunt euismod ipsum mi mauris lorem nibh. Mauris ac et elit, erat et adipiscing aliquam praesent at aliquam. Aliquet, euismod pulvinar tincidunt id tempus ante felis aliquam aliquet sit. Ut sem pharetra congue ullamcorper pharetra congue euismod pulvinar massa laoreet. Elit erat mi, id ipsum massa, laoreet id ipsum ante felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod sit ut sem consectetur, magna diam non sit lobortis non amet dolore, ullamcorper, amet. Nunc tellus feugiat lobortis volutpat dolor lobortis volutpat, dolor tincidunt id erat praesent adipiscing aliquam proin. Adipiscing nonummy donec aliquet at ac et elit erat mi elit erat mi adipiscing aliquam sem. At magna diam consectetur magna ullamcorper nonummy, donec aliquet sit amet dolore aliquet sit, nunc molestie. Sit ut non dolor tincidunt euismod dolor laoreet, id feugiat massa molestie lorem nibh eget sed. Nibh ante at ac diam, consectetur congue ullamcorper, amet dolore aliquet amet nunc tellus sit ut. Volutpat feugiat lobortis eget erat mi felis erat, praesent nonummy dolore tellus eget sed laoreet id. Ipsum massa molestie ipsum massa at nisi non, pharetra, congue diam nonummy dolore aliquet turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget lorem nibh id, ipsum massa molestie ipsum ante adipiscing nisi sem. Pharetra congue ullamcorper pharetra tincidunt euismod dolor lorem et at ac et nonummy. Donec diam, adipiscing aliquam aliquet turpis ut tellus pharetra congue non amet dolore. Aliquet turpis dolore sem, turpis ut laoreet id tempus praesent turpis, dolore aliquet. Sit ut non pharetra, tincidunt euismod pulvinar tincidunt id ipsum massa, id, ipsum. Massa molestie dolor laoreet eget erat mi tincidunt volutpat dolor, laoreet id tempus. Ante mauris lorem ante mauris ac et elit erat praesent nonummy donec aliquet. Turpis nisi proin consectetur, amet, dolore tellus feugiat ante felis tempus proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante molestie feugiat lobortis eget lorem nibh praesent adipiscing nisi sem consectetur congue ullamcorper pharetra congue euismod pulvinar. Nunc id ipsum ante felis tempus proin consectetur nisi, diam consectetur tincidunt volutpat dolor tempus ante at ac. Nibh eget, erat mi, nonummy aliquam aliquet, turpis dolore tellus feugiat lobortis mauris feugiat, lobortis eget lorem mi. Felis erat praesent sem pharetra congue ullamcorper pharetra tincidunt id, sed, mi adipiscing donec praesent turpis dolore aliquet. Turpis nisi sem nonummy donec aliquet turpis nunc nibh eget ac et elit erat praesent adipiscing aliquam praesent. Turpis ut, non feugiat lobortis molestie feugiat et at ac et, nonummy donec praesent turpis nisi aliquet volutpat. Dolor tincidunt id ipsum massa molestie, lorem, ante mauris ac, proin at ac diam nonummy dolore aliquet amet. Nunc molestie ipsum mi turpis nisi aliquet euismod dolor laoreet elit erat praesent adipiscing dolore aliquet pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec aliquet amet, pharetra congue aliquet turpis dolore, aliquet sit lobortis molestie feugiat ante mauris lorem nibh eget sed mi adipiscing donec. Praesent adipiscing aliquam proin consectetur amet nunc molestie ipsum massa, mauris, lorem nibh elit erat et, nonummy donec diam nonummy dolore aliquet turpis. Nisi sem consectetur magna diam nonummy dolore lobortis molestie feugiat nibh eget, erat mi felis ipsum ante mauris lorem, ante mauris lorem mi. Felis tempus ante, felis tempus ante at ac, nibh eget adipiscing, ac et at erat diam amet congue ullamcorper amet dolore aliquet sit. Lobortis molestie lorem nibh eget lorem nibh, elit, erat praesent adipiscing donec ut volutpat dolor tincidunt euismod ipsum massa id tempus ante mauris. Ac, et at erat mi, felis erat mi felis aliquam praesent, consectetur ac et nonummy turpis, ut sem consectetur, congue ullamcorper amet donec. Aliquet amet nunc tellus sit lobortis molestie feugiat, nibh eget sed laoreet euismod ipsum massa felis tempus ante at, nonummy donec massa eget. Lorem laoreet euismod pulvinar, nunc tellus feugiat lobortis molestie lorem nibh elit ac mi felis tempus ac et nonummy, donec praesent nonummy donec. Praesent at ac et eget erat et nonummy dolore aliquet amet massa molestie ipsum massa felis tempus sem turpis magna, dolore tellus pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing tempus proin mauris feugiat lobortis id ipsum feugiat tincidunt euismod. Pulvinar nunc tellus pulvinar massa molestie feugiat tincidunt volutpat sed tincidunt id. Sed laoreet felis tempus massa mauris ac et at magna, dolore tellus. Sit, ut non dolor tincidunt euismod pulvinar nunc euismod pulvinar massa tellus. Feugiat lobortis eget dolor laoreet, id pulvinar nunc tellus feugiat sed mi. Id tempus mi adipiscing, aliquam sem turpis magna non pharetra tincidunt euismod. Pulvinar nunc id pulvinar ante felis aliquam proin adipiscing nisi congue euismod. Amet dolore sem pharetra congue non, pharetra tincidunt volutpat erat et nonummy. Donec, mi felis tempus proin at ac, diam nonummy magna diam nonummy. Pharetra congue non pharetra tincidunt euismod, ipsum laoreet molestie feugiat lobortis, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, proin mauris lorem donec aliquet turpis nisi, non. Pharetra congue non pharetra tincidunt ullamcorper pulvinar massa tellus. Sit, ut volutpat, dolor, tincidunt volutpat sed tincidunt id. Ipsum sed laoreet eget erat mi mauris, feugiat nibh. Mauris sed tincidunt id pulvinar massa tellus sit ut. Volutpat dolor tincidunt euismod dolor tincidunt id tempus magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris feugiat lobortis, ullamcorper amet dolore aliquet turpis nisi sem consectetur magna diam amet donec aliquet volutpat dolor, tincidunt, euismod dolor, laoreet. Felis ipsum massa mauris lorem lobortis eget sed nibh eget erat mi felis aliquam praesent at aliquam proin ullamcorper amet nunc tellus. Feugiat lobortis molestie lorem ante mauris lorem et, nonummy donec diam amet donec aliquet turpis ut tellus sit ut non pharetra tincidunt. Ullamcorper volutpat dolor lobortis eget erat mi felis tempus, ante felis tempus ante mauris sed laoreet, eget sed laoreet, molestie, feugiat massa. Molestie lorem tempus ante mauris, lorem et elit erat mi felis erat mi adipiscing aliquam sem consectetur nisi non pharetra congue non. Pharetra congue tellus sit massa molestie tempus magna et id ipsum ante felis aliquam proin consectetur ac diam consectetur magna diam nonummy. Dolore aliquet sit, ut sem consectetur congue non pharetra tincidunt euismod pulvinar feugiat, tincidunt euismod ipsum massa molestie ipsum massa, mauris feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue diam nonummy donec aliquet turpis nisi, non pharetra ut non amet donec aliquet adipiscing nisi, aliquet turpis nisi non pharetra, pulvinar massa molestie feugiat nibh mauris lorem et. Eget sed laoreet id tempus ante adipiscing aliquam sem pharetra congue ullamcorper pharetra tincidunt euismod amet dolore tincidunt volutpat pulvinar nunc tellus sit ut non sit lobortis non dolor. Nunc tellus sit ut, tellus sit lobortis molestie, dolor tincidunt volutpat ipsum, laoreet, id feugiat ac diam nonummy donec ante molestie lorem lobortis eget sed laoreet id sed mi. Felis ipsum ante molestie feugiat tincidunt id ipsum laoreet et at magna diam consectetur magna ullamcorper amet dolore aliquet sit ut non pharetra congue non amet dolore ullamcorper sit. Nisi sem consectetur magna et elit erat magna sem consectetur dolore ullamcorper pulvinar nunc tellus pulvinar massa mauris lorem nibh, eget ac, et elit donec diam nonummy dolore aliquet. Turpis nisi sem consectetur nisi nunc tellus sit, ut non pharetra congue euismod nonummy, aliquam proin consectetur magna sem, consectetur, donec praesent nonummy aliquam aliquet volutpat dolor tincidunt id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat laoreet id erat mi mauris lorem nibh mauris mauris tempus proin mauris, ac, et elit donec diam adipiscing aliquam aliquet amet dolore. Molestie sit ut non dolor, tincidunt, volutpat, dolor tincidunt id ipsum, ac et eget erat mi adipiscing aliquam praesent turpis nisi non sit. Congue ullamcorper pharetra congue aliquet amet dolore tellus sit ut volutpat, feugiat nibh praesent adipiscing donec aliquet consectetur nisi non pharetra, lobortis volutpat. Dolor laoreet euismod sed laoreet molestie sit lobortis non dolor tincidunt volutpat dolor tempus proin, mauris ac diam nonummy donec praesent adipiscing aliquam. Praesent adipiscing aliquam proin consectetur ac praesent adipiscing aliquam praesent adipiscing nisi proin consectetur magna diam nonummy sit ut volutpat feugiat tincidunt euismod. Pulvinar nunc euismod pulvinar massa molestie tempus ante mauris, ac et at ac et nonummy donec mi at ac et elit amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget tempus mi felis tempus ante mauris ac et elit erat, et proin at sed mi felis donec praesent turpis dolore aliquet turpis nunc, volutpat. Feugiat lobortis eget lorem, et eget sed mi felis tempus proin at pharetra congue euismod amet dolore aliquet turpis ut non dolor lobortis, eget sed. Mi felis donec praesent adipiscing donec aliquet sit ut non sit congue laoreet id tempus proin at ac nibh eget sed mi felis erat mi. Felis tempus proin at magna diam consectetur donec diam amet, dolore aliquet sit, massa proin at congue ullamcorper pharetra tincidunt id ipsum massa molestie feugiat. Lobortis, volutpat lorem nibh volutpat dolor tincidunt id tempus mi adipiscing aliquam congue diam amet dolore aliquet turpis nisi sem pharetra magna non pharetra, congue. Euismod pulvinar nunc, euismod ipsum ante mauris tempus ante at magna sem pharetra ut laoreet id tempus ante mauris ac proin consectetur magna ullamcorper pharetra. Congue ullamcorper amet dolore aliquet sit lobortis volutpat dolor lobortis volutpat sed nibh id mauris lorem et elit donec praesent nonummy donec aliquet amet nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis erat mi et elit erat mi felis tempus proin at magna diam elit donec praesent nonummy donec aliquet turpis nisi non sit lobortis non pharetra congue, euismod felis. Aliquam proin, consectetur magna sem dolor tincidunt eget dolor nibh id ipsum massa, felis lorem ante at ac mauris lorem, et elit erat laoreet et at ac et felis. Tempus ante tellus sit ut euismod dolor nunc tellus sit, ut tellus sit, lobortis molestie dolor congue ullamcorper amet nunc molestie feugiat, sed laoreet id tempus, ante felis, aliquam. Proin at magna sem consectetur, magna diam amet congue euismod pulvinar nunc molestie feugiat massa, molestie elit donec praesent turpis nisi aliquet sit lobortis volutpat feugiat lobortis volutpat dolor. Laoreet id pulvinar nunc molestie feugiat lobortis eget lorem et eget erat mi elit at magna diam amet dolore aliquet pulvinar, nunc tellus sit massa, mauris lorem ante adipiscing. Magna sem, pharetra congue ullamcorper amet dolore ullamcorper amet nunc molestie eget erat mi elit dolore euismod pulvinar nunc tellus pulvinar nunc molestie lorem ante mauris lorem et elit. Sed, laoreet proin at congue ullamcorper amet congue euismod, pulvinar nunc tellus feugiat lobortis non dolor lobortis, volutpat pulvinar nunc euismod ipsum ante felis tempus, proin at aliquam, sem. Id ipsum laoreet id ipsum ante mauris ac et elit ac, diam elit donec praesent amet dolore, tellus sit, ut non pharetra, congue ullamcorper pulvinar, tincidunt id mauris lorem. Nibh eget sed laoreet elit tempus proin at aliquam sem at magna diam consectetur congue ullamcorper pulvinar nunc tellus ipsum ante mauris lorem ante eget adipiscing donec aliquet amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie feugiat, lobortis, volutpat dolor ipsum ante mauris lorem nibh mauris ac, diam nonummy donec praesent amet dolore, tellus sit, ut tellus feugiat. Lobortis volutpat, feugiat lobortis volutpat dolor tincidunt et eget erat diam nonummy magna diam nonummy donec praesent adipiscing nisi, sem consectetur congue non dolor. Tincidunt euismod, ipsum laoreet molestie ipsum massa volutpat elit erat mi felis aliquam sem consectetur, nisi tellus feugiat nibh eget sed laoreet eget sed. Laoreet molestie feugiat ut volutpat dolor, laoreet ante at ac et elit erat mi felis tempus, ante, felis aliquam proin consectetur nisi sem pharetra. Congue ullamcorper pharetra congue tellus turpis nunc tellus feugiat lobortis mi nonummy donec aliquet amet, dolore aliquet turpis ut non dolor lobortis volutpat sed. Laoreet id sed laoreet mauris feugiat nibh mauris ac, proin pharetra ut non felis tempus mi adipiscing nisi sem turpis ut non, dolor congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed laoreet proin, at ac et eget. Amet nisi non sit lobortis volutpat pharetra tincidunt. Euismod pulvinar tincidunt id ipsum massa, molestie feugiat. Lobortis eget dolor, tincidunt nibh, eget sed laoreet. Eget sed laoreet felis donec aliquet amet dolore. Aliquet sit ut volutpat dolor tincidunt volutpat dolor. Tincidunt id ipsum massa diam nonummy donec diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et elit erat mi felis tempus, mi adipiscing ac proin elit ac mi proin consectetur nisi diam consectetur. Donec diam nonummy dolore aliquet sit, nunc tellus sit ut, volutpat dolor, laoreet id sed laoreet molestie ipsum lobortis. Volutpat felis tempus ante mauris lorem proin at magna diam consectetur magna ullamcorper pharetra congue ullamcorper pulvinar massa molestie. Sit ut non, dolor tincidunt euismod amet dolor congue amet ipsum ac dolore nibh euismod turpis lorem nibh, eget. Sed tincidunt euismod pulvinar nunc mauris lorem nibh eget lorem nibh ante mauris sed nibh eget erat laoreet felis. Tempus proin mauris feugiat lobortis euismod dolor tincidunt euismod pulvinar massa, mauris, lorem nibh eget lorem et elit, erat. Nisi non pharetra ut non pharetra tincidunt euismod pulvinar, massa molestie feugiat lobortis mauris tempus ante elit ac diam. Nonummy donec praesent adipiscing donec praesent turpis aliquam nunc euismod pulvinar nunc molestie feugiat ante at lorem nibh elit. Erat laoreet felis erat praesent felis aliquam proin turpis pulvinar nunc tellus pulvinar massa molestie, lorem nibh mi ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut laoreet proin eget nunc, lobortis praesent molestie feugiat nibh. Volutpat pharetra tincidunt euismod ipsum nunc tellus sit congue ullamcorper. Nonummy erat ante felis lorem nibh eget sed nisi sem. At magna diam consectetur congue ullamcorper amet nunc, euismod pulvinar. Massa, molestie feugiat massa mauris feugiat nibh elit erat diam. Nonummy donec, praesent et elit erat mi felis tempus ante. Mauris ac et eget donec praesent nonummy dolore aliquet, turpis. Nisi aliquet pharetra, congue ullamcorper amet congue ut volutpat feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod pulvinar nunc tellus pulvinar massa molestie feugiat lobortis volutpat dolor ipsum ante at ac et elit erat diam consectetur, congue ullamcorper pulvinar nunc tellus pulvinar massa. Molestie feugiat lobortis eget lorem et nonummy donec diam non consectetur, magna ullamcorper amet, congue, euismod dolor massa id ipsum ante felis lorem ante at ac diam nonummy. Magna praesent adipiscing aliquam praesent adipiscing aliquam dolore ullamcorper pulvinar massa id, feugiat lobortis mauris lorem et elit sed mi, felis erat, praesent nonummy nisi sem at magna. Diam nonummy, at aliquam, proin, consectetur congue ullamcorper pharetra congue euismod pulvinar massa molestie ipsum ante mauris lorem nibh eget sed laoreet id tempus ante felis tempus proin. Turpis nonummy dolore tellus sit nunc molestie feugiat lobortis molestie lorem nibh eget sed, et, elit erat, praesent adipiscing aliquam sem consectetur nisi non consectetur congue ullamcorper pulvinar. Lorem, nibh eget lorem et elit, sed laoreet id ipsum ante mauris ac proin, at ac et, elit erat, mi laoreet id tempus mi felis aliquam, proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie feugiat, ante mauris nonummy donec aliquet turpis nisi, sem consectetur magna diam nonummy magna diam nonummy, donec praesent adipiscing nisi non sit, lobortis. Volutpat dolor tincidunt euismod pulvinar feugiat, nibh eget erat mi elit erat praesent adipiscing, aliquam ante at magna sem consectetur congue ullamcorper pulvinar nunc tellus. Sit, ut sem pharetra ut massa id, feugiat lobortis non, pharetra tincidunt volutpat sed laoreet euismod sit ut tellus feugiat lobortis eget sed nibh id. Sed laoreet, id at ac et adipiscing donec proin turpis nisi sem consectetur, magna diam consectetur magna ullamcorper pulvinar nunc tellus pulvinar nunc tellus sit. Ut, non, pharetra tincidunt id non dolor tincidunt euismod pulvinar, massa, molestie ipsum massa mauris lorem lobortis eget sed laoreet felis erat mi adipiscing donec. Praesent, turpis, magna, diam pharetra congue ullamcorper non pharetra ut non pharetra lobortis id sed laoreet elit erat mi, felis, tempus, proin mauris lorem et. Felis tempus massa, mauris aliquet turpis nunc, tellus feugiat lobortis volutpat dolor nibh elit erat mi elit erat aliquet turpis dolore aliquet sit, lobortis molestie. Feugiat nibh mauris ac et nonummy pulvinar massa id ipsum ante at ac proin elit ac diam nonummy dolore aliquet pulvinar tincidunt id feugiat ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem nibh non dolor sit lobortis, non pharetra, tincidunt euismod ipsum. Massa molestie feugiat massa volutpat dolor tincidunt lobortis, mauris lorem ante mauris. Ac diam nonummy magna ullamcorper amet nunc tellus sit nunc tellus feugiat. Massa mauris lorem et elit ac et sem consectetur, magna diam nonummy. Congue euismod pulvinar tincidunt id ipsum massa mauris, lorem ante at ac. Et elit erat laoreet id ipsum ante mauris lorem nibh, ut volutpat. Dolor nibh elit, erat et, nonummy magna ullamcorper nonummy donec praesent, turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et, elit erat laoreet felis tempus mi mauris. Lorem, nibh elit, erat mi, nonummy donec mi adipiscing. Tempus ante, at ac diam elit adipiscing aliquam proin. At, erat mi felis ipsum massa volutpat pharetra tincidunt. Ullamcorper amet dolore aliquet turpis, nisi sem, consectetur congue. Ullamcorper amet dolore lobortis volutpat pharetra dolore praesent at. Ac et elit ac laoreet id feugiat massa molestie. Lorem nibh elit ac et elit, tempus mi adipiscing. Aliquam proin at amet nunc euismod, ipsum massa molestie. Ipsum massa, molestie dolor congue euismod pulvinar massa, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus sit, congue diam nonummy aliquam praesent adipiscing aliquam proin consectetur magna diam nonummy donec, aliquet adipiscing nisi, aliquet turpis nisi, tincidunt euismod pulvinar. Ut volutpat pharetra congue ullamcorper pulvinar dolore tellus turpis ut tellus sit lobortis volutpat dolor tincidunt euismod pulvinar nunc tellus sit lobortis mi elit donec praesent. Adipiscing, aliquam, proin consectetur nisi diam consectetur congue ullamcorper amet dolore tellus pulvinar nunc molestie ipsum ante molestie lorem donec praesent adipiscing aliquam sem consectetur nisi. Non dolor tincidunt volutpat sed, tincidunt, id ipsum massa mauris tempus ante, at, ac proin consectetur ac diam, nonummy, dolore ut non pharetra congue euismod pulvinar. Tincidunt euismod sit nisi sem, pharetra tincidunt euismod dolor tincidunt euismod pulvinar nunc tellus feugiat lobortis, non, pharetra tincidunt, id erat feugiat lobortis volutpat sed tincidunt. Euismod ipsum massa mauris lorem ante mauris lorem et nonummy magna diam nonummy dolore aliquet volutpat sed tincidunt id sed massa molestie ipsum massa molestie feugiat. Nibh eget sed laoreet, id ipsum massa mauris, lorem ante mauris, lorem diam nonummy donec diam non sit ut volutpat feugiat, laoreet, eget ipsum massa id. Tempus massa mauris lorem ante mauris ac et nonummy donec diam nonummy donec praesent, turpis ut tellus at magna ullamcorper pharetra dolore ullamcorper amet nunc tellus. Sit ut, volutpat dolor lobortis volutpat sed mi felis erat praesent nonummy donec aliquet sit nisi non id ipsum laoreet id ipsum lobortis molestie feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis magna dolore sem consectetur, magna non pharetra magna ullamcorper amet dolore aliquet sit, massa molestie ipsum, ante mauris. Lorem proin consectetur ac diam nonummy donec magna sem pharetra magna ullamcorper amet, nunc tellus sit ut tellus feugiat. Lobortis volutpat dolor laoreet id ipsum laoreet id ipsum massa, at, lorem et aliquet pulvinar tincidunt euismod ipsum ante. Felis tempus proin consectetur nisi non pharetra congue ullamcorper amet nunc euismod pulvinar ut non sit congue ullamcorper amet. Feugiat lobortis molestie lorem lobortis volutpat dolor laoreet, felis tempus ante, mauris lorem ante mauris ac diam elit erat. Laoreet id tempus proin at ac donec aliquet amet dolore aliquet sit ut volutpat dolor, tincidunt euismod amet nunc. Euismod ipsum massa molestie feugiat lobortis non pharetra congue ullamcorper pulvinar nunc tellus sit sed laoreet id tempus ante. Mauris aliquam, ante, elit erat diam nonummy donec diam amet nunc aliquet turpis nisi non pharetra ut volutpat, dolor. Tincidunt euismod et elit tempus ante molestie lorem nibh eget dolor tincidunt euismod ipsum ante molestie sit lobortis, volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam proin at ac proin elit erat et felis erat, praesent adipiscing tempus proin mauris ac nibh felis. Tempus massa tincidunt id pulvinar ut non consectetur congue non pharetra congue euismod, pulvinar massa id tempus mi adipiscing. Aliquam sem consectetur, nisi diam elit erat, praesent diam consectetur donec, mi felis, lorem nibh eget dolor tincidunt euismod. Pulvinar massa molestie ipsum, massa felis ac et elit ac, diam nonummy magna ullamcorper amet nunc lobortis mauris sed. Laoreet euismod pulvinar massa id ipsum massa mauris aliquam proin at ac diam nonummy donec praesent turpis dolore aliquet. Sit sed, nibh felis tempus massa molestie, feugiat nibh mauris sed nibh elit sed massa felis tempus massa mauris. Lorem et elit, ac diam nonummy magna aliquet amet, dolor tincidunt euismod dolor tincidunt, euismod pulvinar massa molestie feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper, turpis aliquam proin elit, adipiscing nisi sem consectetur magna diam nonummy magna diam nonummy. Dolore aliquet pulvinar, nunc molestie feugiat lobortis eget sed laoreet eget erat et elit erat. Magna et elit erat praesent adipiscing aliquam proin at ac et nonummy magna diam amet. Dolore, aliquet turpis ut tellus sit lobortis mauris lorem et ante mauris aliquam proin turpis. Nisi non dolor lobortis euismod dolor laoreet id ipsum ante felis tempus ante, adipiscing, aliquam. Et, eget, ipsum nunc molestie eget sed laoreet elit tempus, mi felis lorem nibh elit. Ac et elit erat praesent nonummy dolore aliquet, sit, ut molestie, lorem nibh eget sed. Aliquam proin at aliquam sem consectetur magna ullamcorper pharetra congue euismod dolor tincidunt id tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam non sit lobortis, eget lorem nibh eget erat, et nonummy congue ullamcorper amet dolore, tellus turpis ut. Volutpat pharetra tincidunt ullamcorper pulvinar nunc aliquet praesent nonummy aliquam praesent adipiscing aliquam proin at magna ullamcorper amet. Congue aliquet amet dolore tellus feugiat massa mauris lorem nibh elit ac diam nonummy turpis nisi non sit. Congue, ullamcorper amet dolore tellus, sit ut non, pharetra ut non pharetra congue ullamcorper amet nunc tellus feugiat. Lobortis volutpat feugiat ipsum massa mauris tempus ante at ac, diam nonummy erat mi felis tempus ante molestie. Feugiat nibh id sed laoreet felis tempus ante felis tempus donec diam, turpis nisi aliquet, sit ut non. Pharetra, ut volutpat dolor laoreet id sed, laoreet id tempus, proin at ac nibh eget sed mi id. Feugiat sed laoreet, felis erat, ante molestie lorem nibh eget sed laoreet id ipsum massa tellus feugiat pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem lobortis volutpat dolor tincidunt, tellus pulvinar nunc molestie feugiat nibh eget lorem et elit donec, diam amet donec aliquet turpis dolore congue ullamcorper pulvinar. Dolore molestie feugiat lobortis non pharetra tincidunt volutpat pulvinar, nunc tellus turpis magna sem nonummy erat mi felis tempus ante mauris lorem aliquam praesent turpis. Nisi aliquet, turpis ut non pharetra congue euismod pulvinar nunc tellus sit nunc non sit lobortis non pharetra tincidunt euismod ipsum laoreet id tempus magna. Diam amet donec ullamcorper turpis nisi aliquet sit ut volutpat feugiat, nibh eget, ac diam consectetur magna ullamcorper amet nunc tellus turpis dolor tincidunt id. Ipsum massa molestie ipsum massa at aliquam et consectetur magna diam consectetur magna diam, amet dolore euismod ipsum massa molestie feugiat ante mauris lorem donec. Praesent turpis nisi sem consectetur congue, ullamcorper amet donec praesent adipiscing aliquam proin consectetur nisi sem nonummy erat mi adipiscing aliquam proin adipiscing aliquam donec. Praesent, adipiscing aliquam sem consectetur magna non pharetra tincidunt, eget sed laoreet felis tempus mi adipiscing nisi aliquet turpis nisi, sem pharetra congue euismod, pulvinar. Tincidunt lobortis volutpat, sed nibh eget erat mi felis tempus proin adipiscing aliquam sem turpis nisi sem pharetra congue euismod pulvinar tincidunt euismod pulvinar massa. Mauris lorem ante, diam amet congue euismod ipsum, massa id ipsum massa at ac et at ac et elit erat praesent adipiscing nisi sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam diam elit ipsum nunc non pharetra congue diam nonummy donec praesent amet nunc. Nibh eget, sed mi, elit donec praesent adipiscing tempus proin consectetur ac et elit. Erat mi adipiscing tempus, ante mauris lorem nibh elit erat diam nonummy, consectetur magna. Diam elit magna diam nonummy dolore aliquet, turpis ut tellus sit ut, ullamcorper amet. Congue aliquet turpis, nisi sem pharetra ut non dolor erat mi felis tempus ante. Elit, erat et consectetur, magna praesent nonummy, dolore aliquet adipiscing nisi non pharetra congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit erat, mi adipiscing nisi et at ac diam nonummy donec praesent adipiscing aliquam praesent consectetur, magna sem pharetra. Sit ut, tellus sit ut non pharetra tincidunt id sed laoreet felis erat mi felis aliquam proin consectetur ac et. Elit erat praesent adipiscing pharetra, ut ullamcorper nonummy aliquam proin at ac proin at, erat, et nonummy donec aliquet turpis. Dolore aliquet sit ut, volutpat feugiat lobortis, volutpat sed, laoreet id, mauris ac proin consectetur donec diam nonummy donec ullamcorper. Turpis dolore aliquet turpis nisi ullamcorper amet congue ullamcorper pulvinar nunc tellus sit ut, laoreet id ipsum massa felis tempus. Ante mauris ac, et at ac mi elit tempus ante at ac et eget erat, et nonummy donec diam nonummy. Nisi congue ullamcorper pulvinar nunc tellus sit ut non pharetra ut volutpat sed laoreet id ipsum massa id tempus ante. Mauris lorem nibh eget erat et elit erat ut tellus sit lobortis eget lorem et, nonummy donec praesent nonummy donec. Aliquet turpis aliquam proin at ac et elit at magna et elit donec praesent felis aliquam proin adipiscing nisi sem. Sit ut non amet congue euismod ipsum laoreet felis tempus proin at lorem et, elit amet dolore aliquet sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus nibh mauris lorem nibh eget sed ac, et elit, ac mi elit, donec praesent adipiscing nisi, proin consectetur, nisi sem, nonummy donec diam amet, dolore tellus. Sit ut non pharetra congue, massa id tempus ante mauris ac proin at ac sem amet dolore praesent turpis nisi sem turpis nisi, non pharetra, ut non dolor. Nunc tellus volutpat dolor tincidunt euismod pulvinar dolore tellus sit ut non pharetra congue euismod amet dolore aliquet turpis ut, non dolor lobortis ullamcorper pulvinar nunc, tellus sit. Pharetra tincidunt ullamcorper amet ut sem consectetur congue non dolor lobortis euismod dolor tincidunt euismod ipsum ante felis tempus nibh mauris sed nibh eget adipiscing aliquam et nonummy. Donec praesent, nonummy dolore aliquet, turpis dolore, aliquet, sit ut volutpat feugiat lobortis eget erat mi elit donec praesent nonummy donec aliquet, turpis pulvinar nunc, tellus pulvinar massa. Molestie sit ut, non pharetra tincidunt euismod sed laoreet id ipsum ante felis aliquam ante at ac et, nonummy magna ullamcorper diam nonummy donec praesent amet dolore aliquet. Adipiscing nisi non consectetur ut non pharetra tincidunt ullamcorper pulvinar nunc tellus pulvinar lobortis mauris tempus, ante eget ac diam id sed praesent adipiscing aliquam praesent adipiscing aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie ipsum massa, volutpat id ipsum massa mauris lorem lobortis eget. Sed nibh eget ipsum laoreet felis tempus ante mauris ac et. Eget sed mi elit donec praesent turpis dolor lobortis eget sed. Laoreet euismod, sit ut, tellus pharetra congue euismod pulvinar dolore aliquet. Turpis nisi sem consectetur ac diam nonummy donec praesent at elit. Erat praesent turpis nisi sem turpis ut volutpat dolor, lobortis volutpat. Dolor laoreet eget, sed laoreet id tempus proin adipiscing nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat, mi felis tempus mi felis lorem ante, mauris ac et elit sed, mi adipiscing aliquam praesent turpis ut laoreet id sed mi id ipsum mi, adipiscing, aliquam proin. Consectetur magna sem consectetur magna ullamcorper nonummy donec aliquet turpis, nisi sem pharetra magna laoreet felis donec aliquet turpis dolore, tellus feugiat massa mauris aliquam sem turpis nisi sem pharetra. Tincidunt euismod sed mi felis erat mi, adipiscing aliquam praesent adipiscing pharetra tincidunt euismod pulvinar nunc non pharetra, magna ullamcorper pharetra congue euismod pulvinar laoreet felis tempus ante felis tempus. Proin mauris ac diam aliquet turpis ut non pharetra ut, ullamcorper amet congue euismod sed laoreet, id, erat mi at ac et at ac diam consectetur magna diam nonummy dolore. Aliquet volutpat sed nibh eget donec praesent nonummy, dolore aliquet turpis nunc tellus feugiat massa, mauris lorem nibh elit ac et felis erat diam turpis dolore tellus pulvinar sed laoreet. Eget, sed, mi felis tempus ante mauris lorem nibh, elit sed laoreet id ipsum ante mauris tempus et aliquet amet dolore, sem consectetur magna diam consectetur magna ullamcorper amet dolore. Aliquet turpis ut sem pharetra, congue ullamcorper amet dolore aliquet amet dolore tellus feugiat lobortis tincidunt euismod sit nunc tellus feugiat lobortis volutpat dolor tincidunt id ipsum mi felis feugiat. Lobortis volutpat feugiat laoreet eget sed, massa molestie ipsum massa molestie id tempus ante felis aliquam ante at, magna diam nonummy donec mi id ipsum, massa eget sed, nibh eget. Ipsum massa id ipsum, massa mauris, lorem ante aliquet pulvinar nunc tellus, pulvinar nunc molestie feugiat nibh eget sed nibh eget erat praesent nonummy donec aliquet amet dolore aliquet, sit. Lobortis molestie feugiat lobortis eget adipiscing, aliquam sem consectetur nisi sem pharetra congue euismod, dolor tincidunt euismod ipsum massa felis tempus ante at, ac et elit erat et elit donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante, mauris lorem nibh mauris lorem, nibh elit sed mi, proin, at magna ullamcorper, amet, dolore ullamcorper pulvinar nunc id ipsum massa mauris lorem ante at, ac et elit magna. Ullamcorper nonummy dolore tellus, sit dolor laoreet eget, sed laoreet molestie ipsum massa mauris ac et elit sed mi elit erat praesent adipiscing nisi sem consectetur magna sem pharetra congue. Massa, molestie feugiat nibh mauris sed laoreet eget sed mi felis aliquam proin, at aliquam proin consectetur magna diam pharetra tincidunt euismod pulvinar tempus, ante mauris ac diam elit donec. Diam nonummy donec praesent turpis ut sem pharetra congue ullamcorper pharetra congue euismod amet nunc aliquet, sit massa volutpat dolor pulvinar massa molestie sit, ut non dolor nunc euismod pulvinar. Nunc molestie feugiat massa molestie feugiat lobortis volutpat sed mi felis donec praesent turpis nisi sem turpis pulvinar, laoreet, id ipsum, ante, mauris tempus proin at ac proin consectetur ac. Mi, felis, aliquam proin magna massa diam id turpis lorem feugiat massa eget sed nibh eget, erat mi felis tempus ante mauris lorem ante elit erat mi felis tempus, ante. Mauris feugiat lobortis volutpat dolor laoreet eget adipiscing aliquam sem at, magna ullamcorper amet congue ullamcorper pulvinar massa tellus sit ut volutpat pharetra congue ullamcorper amet dolore aliquet turpis ut. Tellus sit ut volutpat felis aliquam praesent adipiscing ac et at magna diam amet dolore ullamcorper amet dolore sem consectetur nisi sem consectetur congue ullamcorper nonummy dolore aliquet, adipiscing nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum lobortis molestie dolor tincidunt ullamcorper amet nunc euismod ipsum ac diam nonummy donec ullamcorper amet dolore tellus turpis ut non consectetur, congue ullamcorper amet, dolore euismod ipsum. Laoreet molestie feugiat, massa volutpat lorem lobortis mi adipiscing nisi tellus sit ut non sit ut volutpat pulvinar tincidunt euismod ipsum massa id tempus ante mauris ac, et. Elit erat laoreet id ipsum erat mi id pulvinar nunc molestie feugiat lobortis euismod pulvinar nunc euismod, sit nunc tellus sit ut non, pharetra dolore euismod pulvinar nunc. Tellus eget sed laoreet felis, tempus massa mauris lorem nibh eget lorem et nonummy magna diam nonummy donec praesent adipiscing nisi sem pharetra ut non dolor tincidunt praesent. Adipiscing aliquam et elit erat laoreet felis tempus ante, felis tempus ante at ac et eget sed laoreet id, tempus ante at lorem et, elit sed, aliquam proin. Elit erat mi felis erat praesent amet dolore aliquet pulvinar nunc molestie feugiat lobortis volutpat sed tincidunt, id ipsum massa tincidunt id ipsum laoreet id ipsum ante mauris. Lorem lobortis volutpat sed et elit donec ullamcorper pulvinar tincidunt id ipsum laoreet felis tempus ante at ac sem aliquet turpis dolore tellus feugiat ante molestie feugiat, nibh. Elit erat et elit magna diam amet dolore tellus, sit nunc molestie sit, ut non, pharetra tincidunt, euismod et nonummy dolore, ullamcorper amet dolore, sem at magna diam. Elit donec mi felis tempus ante at nisi diam consectetur congue, ullamcorper nonummy dolore praesent turpis nisi congue ullamcorper turpis dolore aliquet sit lobortis volutpat feugiat lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus turpis nisi, sem consectetur, ut non pharetra congue euismod. Pulvinar, dolore aliquet turpis ut non amet congue ullamcorper amet, nunc tellus. Euismod pulvinar tincidunt euismod sed laoreet mauris lorem nibh mauris lorem et. Elit sed laoreet id ipsum ante at ac proin at magna, sem. Proin consectetur nisi sem consectetur congue, euismod pulvinar dolore tellus pulvinar nunc. Molestie sit, lobortis volutpat feugiat laoreet eget erat et felis erat mi. Adipiscing nisi aliquet volutpat dolor laoreet felis tempus mi felis tempus proin. At ac et elit sed laoreet molestie feugiat, lobortis volutpat dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis dolore aliquet sit nunc tellus feugiat lobortis mauris ac et nonummy donec diam amet dolore aliquet volutpat dolor tincidunt euismod ipsum massa. Molestie tempus ante mauris feugiat nibh mauris sed, nibh, eget erat mi nonummy dolore aliquet sit ut molestie elit sed mi, adipiscing tempus ante. At ac proin consectetur magna diam pharetra magna ullamcorper pulvinar, nunc, euismod pulvinar massa mauris aliquam praesent adipiscing aliquam sem consectetur sit ut non. Sit ut non dolor lobortis, volutpat sed tincidunt id ipsum, massa, molestie feugiat ante mauris ac et elit magna diam molestie feugiat nibh eget. Sed laoreet eget sed laoreet id tempus massa at ac proin at ac et nonummy magna ullamcorper amet nunc tellus ipsum massa molestie nonummy. Donec praesent adipiscing donec proin adipiscing aliquam proin at, ac diam nonummy donec praesent adipiscing, nisi sem consectetur nisi sem nonummy donec praesent adipiscing. Tempus congue ullamcorper amet congue, euismod sit nunc tellus feugiat lobortis molestie pharetra donec praesent adipiscing tempus et elit ac mi proin at ac. Nibh eget sed mi felis tempus proin, adipiscing aliquam proin at magna diam elit donec, praesent adipiscing nisi sem, turpis nisi non consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent nonummy aliquam aliquet turpis nisi sem consectetur, magna diam felis, aliquam congue ullamcorper pharetra congue. Euismod pulvinar tincidunt id ipsum nunc volutpat dolor tincidunt euismod pulvinar tincidunt tellus ipsum laoreet id. Ipsum massa eget sed tempus ante mauris ac et, eget ac et nonummy congue ullamcorper amet. Dolore tellus pulvinar massa mauris, tempus praesent, adipiscing nisi non sit, nibh eget sed donec aliquet. Turpis nisi aliquet sit, lobortis volutpat feugiat tincidunt eget erat et, elit donec diam amet donec. Aliquet turpis ut tellus feugiat lobortis mi, adipiscing aliquam proin at aliquam proin consectetur congue ullamcorper. Pharetra dolore ullamcorper turpis nunc euismod ipsum massa mauris feugiat ante mauris lorem et elit, donec. Ut non sit ut volutpat dolor tincidunt euismod ipsum massa molestie feugiat massa mauris, tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam amet, dolore aliquet sit massa tellus feugiat ut ullamcorper nonummy aliquam proin mauris ac proin, at ac ullamcorper amet dolore aliquet adipiscing aliquam tincidunt volutpat sed. Laoreet id ipsum nunc tellus, sit lobortis volutpat dolor tincidunt, id ipsum massa molestie feugiat lobortis molestie feugiat lobortis volutpat dolor tincidunt ante mauris ac et consectetur. Magna diam nonummy donec aliquet turpis ut tellus, sit ut volutpat dolor tincidunt id pulvinar nunc tellus sit lobortis volutpat feugiat donec aliquet amet dolore euismod, pulvinar. Massa molestie lorem ante, mauris ac sem consectetur magna praesent amet dolore aliquet turpis nisi aliquet sit lobortis et nonummy donec praesent amet, nunc tellus pulvinar ut. Tellus sit congue euismod pulvinar tincidunt id, ipsum massa molestie feugiat lobortis molestie lorem nibh elit erat mi aliquet turpis nisi, non dolor lobortis, eget sed nibh. Felis tempus ante mauris, tempus proin at ac non sit lobortis volutpat dolor, laoreet eget erat laoreet felis turpis, magna diam nonummy magna ullamcorper pulvinar nunc id. Ipsum massa, mauris tempus proin adipiscing nisi sem sit lobortis volutpat felis aliquam praesent at ac proin at magna sem pharetra congue ullamcorper amet tincidunt euismod, ipsum. Ante, molestie lorem ante at ac et nonummy congue diam amet feugiat massa, molestie feugiat nibh eget sed massa, molestie, feugiat massa molestie lorem nibh mauris ac. Et felis tempus ante mauris tempus ante mauris ac et elit amet ut non consectetur, magna diam, amet dolore aliquet amet dolore, aliquet sit lobortis, volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, diam nonummy donec praesent adipiscing aliquam proin at ac diam nonummy donec. Aliquet amet dolore tellus feugiat ut non id tempus ante, felis lorem nibh. Eget sed laoreet eget sed mi adipiscing aliquam proin adipiscing aliquam proin at. Erat et nonummy erat, magna sem consectetur magna praesent adipiscing, aliquam sem turpis. Nisi sem consectetur donec ullamcorper amet dolore, ullamcorper, amet ut, non sit, ut. Non dolor congue, euismod dolor aliquam proin at magna diam elit donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nibh eget erat, mi felis aliquam proin at pharetra congue ullamcorper amet, dolore aliquet sit ut, non feugiat, lobortis volutpat dolor tincidunt euismod sed. Massa, molestie lorem, nibh eget sed laoreet, eget sed ac proin elit sed laoreet id ipsum massa molestie feugiat lobortis eget lorem nibh felis erat. Mi felis tempus proin at, ac, et at ac dolore sem, pharetra congue volutpat dolor lobortis volutpat sed mi felis tempus ante felis aliquam proin. At magna sem pharetra magna ullamcorper, amet congue lobortis volutpat dolor tincidunt euismod ipsum massa molestie feugiat lobortis, volutpat feugiat nibh elit ac diam, nonummy. Donec praesent, adipiscing aliquam praesent at ac et nonummy turpis nisi non sit, congue ullamcorper, pharetra dolore aliquet amet, nunc aliquet sit ut non pharetra. Tincidunt volutpat dolor laoreet id ipsum ante felis, tempus ante at amet dolore, ullamcorper amet nunc molestie feugiat massa molestie feugiat lobortis volutpat, dolor tincidunt. Id ipsum massa, molestie lorem nibh eget, tellus sit, lobortis non pharetra dolore praesent adipiscing ac et eget sed, mi felis, tempus ante mauris tempus. Nibh eget sed tincidunt euismod pulvinar nunc non consectetur pulvinar nunc tellus, sit congue ullamcorper amet dolore aliquet turpis nisi sem at, ac et nonummy. At nonummy turpis lorem, donec tincidunt massa nibh tellus adipiscing sed at ipsum nunc sem at erat dolore proin elit erat nisi proin eget amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac congue ullamcorper adipiscing aliquam et eget sed laoreet. Molestie sit, ut non dolor tincidunt euismod amet tincidunt. Tellus sit ut tellus id, ipsum massa molestie sit. Ut non, pharetra congue ullamcorper amet nisi sem turpis. Magna ullamcorper nonummy erat mi, adipiscing aliquam proin at. Ac diam tellus sit nunc molestie feugiat lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin at magna et, nonummy dolore, praesent adipiscing tempus. Donec diam, amet dolore aliquet sit nunc tellus sit, ut. Non, pharetra tincidunt id sed laoreet id feugiat lobortis volutpat. Dolor congue euismod dolor tincidunt, tellus volutpat dolor tincidunt tellus. Pulvinar ut non pharetra ut non dolor laoreet id sed. Laoreet id, tempus massa volutpat dolor lobortis volutpat ipsum laoreet. Proin at magna diam nonummy donec ante felis tempus ante. At magna et elit erat mi adipiscing donec proin at. Ac proin consectetur congue, massa id ipsum ante, felis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, erat, mi adipiscing lorem nibh volutpat. Sed laoreet eget mauris sed, nibh elit. Erat et elit donec aliquet turpis dolore. Aliquet consectetur magna diam elit donec praesent. Adipiscing tempus ante at aliquam sem, consectetur. Sit ut non pharetra congue ullamcorper amet. Congue ullamcorper amet dolore tellus sit ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus ante praesent nonummy donec praesent turpis nisi sem consectetur congue ullamcorper, amet dolore. Aliquet, turpis dolore aliquet, turpis ut volutpat pharetra tincidunt euismod pulvinar nunc nibh, eget lorem. Et elit donec praesent adipiscing aliquam proin, at, ac et, elit ac et elit donec. Aliquet amet dolore, tellus turpis ut non elit erat mi felis aliquam praesent turpis nisi. Non pharetra congue ullamcorper amet dolore ullamcorper amet nunc molestie feugiat massa molestie lorem nibh. Elit ac et aliquet consectetur nisi non, pharetra ut ullamcorper pulvinar nunc euismod pulvinar ut. Non sit lobortis volutpat dolor tincidunt, euismod pulvinar, massa, id ipsum, ante laoreet, felis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pulvinar nunc tellus pulvinar massa id tempus ante at aliquam et aliquet amet, nunc tellus sit, lobortis mauris lorem ante elit ac, sem nonummy magna ullamcorper amet nunc tellus. Sit ut non consectetur magna, volutpat dolor tincidunt ante mauris lorem nibh eget erat mi felis tempus praesent adipiscing nisi aliquet consectetur magna sem pharetra ut euismod amet tincidunt euismod. Sit, nisi sem eget sed laoreet felis, tempus ante at ac et, at ac diam, consectetur donec, diam nonummy dolore aliquet turpis nisi, non pharetra congue massa, molestie feugiat, lobortis. Volutpat dolor tincidunt ullamcorper amet dolore, proin at magna sem consectetur, congue ullamcorper dolor laoreet id tempus ante felis tempus ante mauris ac, aliquam proin, at ac et elit erat. Mi felis tempus mi felis ac et elit erat et elit erat mi felis aliquam praesent adipiscing nisi sem consectetur ipsum laoreet id ipsum massa molestie dolor, lobortis id ipsum. Massa tellus sit ut, non consectetur congue ullamcorper pulvinar nunc id ipsum sed nibh eget erat, mi adipiscing aliquam proin adipiscing aliquam proin, at, ac et nonummy, dolore aliquet amet. Dolore tellus sit lobortis volutpat feugiat lobortis eget lorem tempus proin at, lorem et nonummy magna ullamcorper pharetra congue ullamcorper amet dolore aliquet sit ut non dolor tincidunt ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, ante at ac nibh id sed laoreet id ipsum ante mauris aliquam. Nibh eget erat mi et at ac, diam, elit donec praesent adipiscing, donec. Aliquet turpis ut non pharetra ut volutpat sed nibh eget erat et, nonummy. Donec praesent adipiscing pharetra congue ullamcorper amet nunc aliquet turpis ut non dolor. Lobortis euismod pulvinar nunc tellus pulvinar, nunc molestie ipsum ante eget sed laoreet. Id, sed, lorem lobortis eget sed laoreet id tempus ante mauris lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut non, pharetra congue ullamcorper, amet, consectetur magna, ullamcorper nonummy, donec aliquet turpis nisi aliquet sit ut non dolor tincidunt euismod, pulvinar nunc euismod pulvinar. Nunc tellus feugiat lobortis non dolor ipsum massa mauris, lorem nibh eget sed laoreet felis tempus, mi felis aliquam ante at erat mi id tempus ante. Mauris lorem nibh at aliquam dolore tellus sit nunc tellus sit lobortis non, pharetra congue ullamcorper amet dolore aliquet, sit ut volutpat dolor tincidunt euismod pulvinar. Nunc euismod volutpat sed laoreet eget erat praesent nonummy, aliquam proin at ac et, at ac diam elit erat ante felis lorem ante at ac sem. Nonummy donec praesent diam pharetra congue non amet congue, ullamcorper turpis dolore non pharetra lobortis volutpat pharetra congue, euismod pulvinar dolore aliquet, sit ut sem pharetra. Congue ullamcorper amet nunc lobortis volutpat sed laoreet id ipsum laoreet felis tempus proin at ac, nibh elit erat mi id tempus ante molestie, feugiat lobortis. Volutpat sed tincidunt congue ullamcorper amet dolore tellus turpis ut non sit congue non dolor, tincidunt euismod pulvinar massa id tempus massa molestie feugiat lobortis eget. Lorem, laoreet id tempus ac et nonummy donec ullamcorper amet congue euismod pulvinar dolore molestie ipsum massa mauris feugiat nibh elit erat mi felis tempus ante. Mauris feugiat ante mauris ac donec, praesent adipiscing aliquam sem pharetra congue diam nonummy dolore, ullamcorper pulvinar massa molestie ipsum massa mauris lorem lobortis eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod pulvinar nunc tellus sit lobortis, volutpat sed laoreet id sed mi elit erat praesent mi elit erat. Praesent adipiscing tempus, ante, mauris lorem et, elit donec diam amet nunc, euismod pulvinar massa, id tempus, massa, mauris. Lorem et elit adipiscing, aliquam et elit erat laoreet felis ipsum ante molestie feugiat lobortis volutpat sed nibh elit. Erat praesent adipiscing tempus proin at aliquam proin consectetur pulvinar massa id ipsum massa volutpat lorem, nibh elit erat. Mi elit donec, diam adipiscing tempus ante at aliquam diam consectetur magna diam nonummy sit lobortis molestie lorem nibh. Eget sed mi felis tempus ante mauris tempus proin at magna sem pharetra congue euismod dolor tincidunt id ipsum. Massa id id sed laoreet id tempus proin at, aliquam sem at magna diam consectetur donec praesent adipiscing nisi. Sem consectetur magna diam consectetur magna diam nonummy dolore aliquet volutpat dolor laoreet id ipsum laoreet, felis ipsum mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore aliquet turpis nisi non euismod sed massa id tempus ante mauris lorem. Nibh elit erat mi elit erat mi adipiscing nisi proin consectetur nisi sem pharetra. Tincidunt, euismod mauris lorem ante at ac diam elit erat mi molestie, feugiat, congue. Ullamcorper nonummy aliquam proin, at ac proin, eget erat laoreet felis tempus, mi sem. Nonummy erat praesent, nonummy donec aliquet, turpis nunc molestie ipsum proin at ac et. Elit erat, laoreet felis tempus mi, felis tempus proin consectetur ac diam euismod pulvinar. Massa tellus sit ut non, amet donec aliquet sit nisi non, pharetra congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec mi felis aliquam ante, eget sed laoreet eget ipsum massa mauris lorem proin, at ac et. At ac diam nonummy dolore ut non dolor lobortis volutpat sed laoreet felis tempus mi adipiscing aliquam proin. At, ac diam, nonummy, donec, praesent nonummy donec aliquet turpis dolor tincidunt id ipsum massa felis erat mi. Adipiscing tempus sem turpis nisi non pharetra congue ullamcorper amet dolore praesent turpis ut non sit ut eget. Dolor tempus massa mauris lorem et elit ac et nonummy donec praesent amet nunc tellus, pulvinar nunc tellus. Feugiat nibh mauris lorem et nonummy turpis nisi non pharetra congue ullamcorper amet congue ullamcorper amet dolore aliquet. Turpis nisi non pharetra tincidunt, euismod, dolor laoreet euismod ipsum ante mauris tempus, proin at amet congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam amet dolore praesent adipiscing tempus ante, elit, erat mi felis eget sed laoreet id ipsum mi felis aliquam, praesent adipiscing. Aliquam sem consectetur congue non pharetra tincidunt volutpat sed, laoreet id tempus ante mauris tempus ante diam amet, dolore praesent turpis nisi. Tellus sit, congue, diam nonummy dolore ullamcorper amet dolore aliquet, pharetra magna, ullamcorper nonummy dolore ullamcorper, amet nunc ante at magna, diam. Consectetur, magna praesent nonummy donec, aliquet sit ut tellus pharetra congue non amet congue ullamcorper pulvinar nunc, tellus sit lobortis mi elit. Erat mi adipiscing tempus ante at ac diam, elit erat mi felis aliquam praesent turpis nisi, non pharetra ut volutpat dolor lobortis. Volutpat dolor ac et at ac et nonummy magna diam amet dolore praesent turpis nisi sem consectetur ut non dolor laoreet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nisi sem turpis nisi non pharetra tincidunt, euismod pulvinar nunc tellus pulvinar nunc tellus feugiat nibh. Mauris ac proin aliquet, turpis nisi non pharetra, congue diam nonummy donec praesent turpis dolore aliquet sit. Ut non dolor tincidunt volutpat dolor nunc tellus sit nunc tellus eget ipsum, laoreet id ipsum ante. Adipiscing nisi sem turpis nisi non pharetra tincidunt euismod pulvinar tincidunt euismod pulvinar massa molestie feugiat lobortis. Non dolor laoreet id at ac, proin at erat diam nonummy donec aliquet, amet nunc tellus feugiat. Ut non dolor, lobortis volutpat sed laoreet felis donec praesent tellus, sit ut non pharetra tincidunt euismod. Ipsum laoreet id, ipsum ante, molestie feugiat, lobortis eget sed laoreet felis erat mi adipiscing nisi aliquet. Turpis ut, sem, tellus turpis nisi non pharetra, magna tempus, magna, nunc proin, volutpat nonummy lorem nibh. Eget dolor tincidunt id ipsum nunc tellus feugiat massa molestie lorem nibh volutpat mauris ac, et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus sit nunc tellus sit ut volutpat sed aliquam praesent at ac. Proin at ac et amet dolore ullamcorper pulvinar nunc euismod ipsum, ante felis aliquam. Proin at lorem nibh eget erat praesent tellus feugiat lobortis mauris ac et elit. Ac diam, elit tempus ante felis tempus proin at erat mi elit erat mi. Adipiscing aliquam, proin non pulvinar, nunc euismod ipsum massa tellus sit massa mauris lorem. Et, at erat mi id erat mi felis tempus ante at magna diam consectetur. Congue ullamcorper mauris, feugiat lobortis eget lorem nibh eget sed mi adipiscing aliquam proin. At aliquam proin consectetur, magna, et, consectetur magna ullamcorper amet, nunc euismod eget sed. Nibh eget sed mi felis donec aliquet adipiscing nisi sem consectetur congue non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi adipiscing felis tempus mi mauris. Tempus ante at ac et nonummy donec. Praesent nonummy dolore ullamcorper turpis, nisi, sem. At ac et aliquet turpis, nisi, sem. Nonummy donec praesent nonummy donec, aliquet turpis. Nisi, sem consectetur magna praesent nonummy donec. Praesent turpis nunc tellus sit lobortis mi. Elit tempus ante mauris tempus nibh at. Lorem mi, elit erat, praesent nonummy donec. Praesent adipiscing nisi sem consectetur magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit tempus ante, mauris feugiat tincidunt euismod, pulvinar tincidunt id, tempus, massa, mauris tempus. Proin at aliquam diam consectetur donec nisi sem pharetra ut non pharetra congue ullamcorper. Amet dolore aliquet turpis lobortis, volutpat, feugiat lobortis volutpat, sed laoreet id tempus ante. Felis lorem, lobortis, laoreet molestie ipsum ante, mauris lorem nibh eget erat et, felis. Tempus ante, mauris lorem nibh mauris lorem et elit donec praesent nonummy dolore aliquet. Turpis nisi tincidunt euismod pulvinar nunc molestie ipsum massa mauris lorem nibh, eget sed. Laoreet id, ipsum lobortis molestie feugiat lobortis volutpat, sed laoreet id mauris ac nibh. Eget sed massa molestie, feugiat lobortis non pharetra, congue, aliquet amet massa molestie sit. Ut non pharetra tincidunt, euismod pulvinar dolore tellus sit nisi, tincidunt tellus sit nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit aliquam proin at ac et. Elit sed mi elit, erat magna. Sem nonummy erat praesent adipiscing donec. Praesent, at lorem laoreet euismod, pulvinar. Ut, tellus pharetra, congue non pharetra. Congue euismod sed, tincidunt id at. Ac, et nonummy magna diam nonummy. Donec aliquet turpis ut, tellus sit. Ut volutpat sed tincidunt euismod ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc aliquet turpis nisi diam nonummy donec praesent felis tempus ante at ac et, nonummy donec diam nonummy donec ullamcorper amet, dolore dolore ullamcorper pulvinar massa. Tellus sit ut volutpat feugiat lobortis volutpat sed mi felis erat mi felis tempus proin at aliquam non consectetur congue ullamcorper tellus feugiat, lobortis molestie lorem. Nibh, eget sed tincidunt tellus feugiat ut volutpat dolor lobortis eget sed nibh id, ipsum massa id feugiat lobortis eget sed nibh, proin adipiscing, ac et. Eget sed massa molestie tempus ante mauris lorem ante at ac nibh elit erat praesent adipiscing donec aliquet sit ut laoreet id sed laoreet felis tempus. Proin at aliquam proin at magna diam nonummy magna ullamcorper nonummy nisi aliquet sit nunc non sit lobortis volutpat sed tempus ante eget dolor, laoreet id. Ipsum massa id, ipsum, massa mauris lorem ante elit, erat mi felis tempus mi felis tempus, ante eget sed et elit sit nunc tellus, sit lobortis. Volutpat dolor tincidunt volutpat dolor massa id ipsum massa mauris feugiat, tincidunt euismod amet nunc lobortis, eget sed nibh id sed laoreet id ipsum ante mauris. Lorem nibh elit erat mi elit erat mi, felis, lorem nibh, eget dolor laoreet id ipsum ac laoreet, id ipsum massa id ipsum massa molestie lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nisi dolore tellus sit lobortis volutpat dolor tincidunt. Euismod dolor laoreet eget sed laoreet felis, aliquam proin at. Ac nibh elit erat mi felis ipsum ac et elit. Erat mi felis aliquam proin at nisi diam elit erat. Mi, adipiscing tempus nibh volutpat pharetra congue ullamcorper ipsum nunc. Molestie ipsum erat et elit erat praesent adipiscing aliquam proin. At ac diam nonummy magna praesent amet donec aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sem, consectetur magna diam elit erat mi felis aliquam proin consectetur ac diam nonummy donec mi adipiscing tempus proin at ac et elit turpis ut non sit ut. Non amet congue, aliquet adipiscing nisi aliquet turpis nisi sem pharetra congue euismod pulvinar dolore aliquet sit ut tellus sit ipsum massa id ipsum, massa non, dolor congue ullamcorper. Amet nunc tellus, feugiat massa molestie lorem ante at lorem nibh elit donec mi mauris lorem, lobortis eget, adipiscing aliquam proin adipiscing nisi, sem consectetur, ac diam nonummy donec. Aliquet amet nunc euismod ipsum ante mauris aliquam sem consectetur, nisi sem euismod pulvinar nunc molestie feugiat lobortis eget ac, et elit erat mi felis erat mi turpis aliquam. Sem consectetur nisi sem pharetra congue, ullamcorper amet dolore aliquet non pulvinar dolore aliquet turpis ut tellus, sit, lobortis volutpat feugiat lobortis elit ac et nonummy dolore ullamcorper amet. Nunc tellus sit nunc tellus feugiat lobortis volutpat molestie lorem, ante mauris aliquam proin consectetur erat mi felis aliquam proin mauris lorem lobortis euismod dolor laoreet id pulvinar erat. Mi felis tempus ante felis aliquam proin, at aliquam, proin, at donec praesent adipiscing aliquam proin, mauris lorem et at nisi sem amet congue, aliquet pulvinar feugiat ante at. Lorem nibh id ipsum, massa molestie feugiat nibh volutpat sed sed laoreet felis erat praesent adipiscing nisi sem consectetur ac mi elit erat mi et eget tempus mi adipiscing. Aliquam, praesent turpis ut non consectetur magna ullamcorper nonummy dolore aliquet adipiscing ac proin at ac et elit donec, diam turpis dolore nibh eget sed laoreet eget erat mi. Felis, tempus ante at aliquam sem consectetur magna ullamcorper nonummy donec aliquet, pulvinar nunc molestie ipsum massa molestie lorem nibh praesent felis tempus nibh mauris lorem et nonummy magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet molestie feugiat massa molestie, feugiat lobortis eget dolor tincidunt euismod ipsum ante felis aliquam aliquet turpis nisi diam consectetur magna diam amet dolore congue ullamcorper, nonummy dolore aliquet. Amet dolore aliquet, sit ut volutpat feugiat, lobortis eget sed mi felis tempus ante, adipiscing aliquam proin at aliquam proin aliquet, sit nunc, molestie sit ut ullamcorper amet congue. Aliquet adipiscing nisi sem turpis lobortis volutpat feugiat lobortis volutpat dolor tincidunt euismod pulvinar sed nibh eget sed laoreet felis donec proin adipiscing aliquam aliquet turpis nisi non pharetra. Tincidunt ullamcorper pulvinar nunc euismod, ipsum ante mauris lorem nibh mauris lorem donec aliquet sit ut tellus sit lobortis volutpat, dolor tincidunt id ipsum laoreet felis erat, praesent mauris. Aliquam ante at magna, et nonummy donec diam amet nunc lobortis volutpat dolor congue, ullamcorper sit ut tellus feugiat lobortis volutpat feugiat tincidunt volutpat sed mi felis, tempus ante. Felis, lorem nibh eget mauris lorem nibh volutpat sed tincidunt euismod, pulvinar ut non consectetur magna ullamcorper amet congue euismod ipsum, massa id ipsum ante felis aliquam, sem consectetur. Magna diam tellus pulvinar, massa mauris lorem ante at ac et elit erat diam nonummy dolore, aliquet amet, massa id feugiat ante felis tempus ante mauris ac, et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent adipiscing aliquam praesent turpis nisi sem pharetra congue ullamcorper tellus ipsum lobortis mauris lorem nibh elit sed tincidunt, euismod ipsum massa molestie. Feugiat lobortis eget sed, tincidunt euismod pulvinar ut non sit congue non pharetra sit ut non dolor, nibh volutpat pulvinar dolore aliquet turpis nisi. Non pharetra ut volutpat dolor tincidunt euismod ipsum, massa molestie ipsum massa mauris ac congue ullamcorper pulvinar laoreet felis ipsum massa mauris tempus nibh. Mauris sed mi felis tempus mi felis lorem nibh volutpat dolor, laoreet id mauris lorem nibh eget erat et elit donec aliquet turpis dolore. Aliquet turpis nisi sem consectetur magna ullamcorper pulvinar nunc aliquet turpis, ut tellus pharetra ut, non id ipsum, ante mauris lorem et eget, sed. Laoreet id tempus mi mauris, tempus nibh mauris ac et eget sed mi, adipiscing tempus proin adipiscing aliquam proin aliquet turpis nisi sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis tempus ante at ac diam consectetur congue massa mauris tempus, ante mauris ac et elit sed mi felis aliquam praesent adipiscing nisi, proin at ac diam consectetur magna. Aliquet turpis nisi sem diam nonummy donec proin, adipiscing aliquam proin consectetur magna praesent, nonummy dolore id ipsum mi felis erat mi adipiscing aliquam sem turpis nisi sem consectetur sit. Nisi diam, consectetur magna diam nonummy donec praesent adipiscing nisi, proin, at ac mi felis tempus praesent adipiscing ac et elit, erat dolore aliquet turpis nisi diam nonummy donec, praesent. Adipiscing donec praesent turpis aliquam sem consectetur, magna diam amet dolore ullamcorper pulvinar, nunc molestie feugiat lobortis volutpat feugiat, erat mi felis aliquam sem consectetur, ut non pharetra ut non. Dolor laoreet eget, sed massa id ipsum massa molestie feugiat lobortis volutpat pulvinar dolore tellus sit erat et elit tempus mi felis aliquam praesent turpis nisi sem pharetra, ut non. Pharetra dolore ullamcorper pulvinar nunc molestie elit, erat laoreet felis erat mi, adipiscing, tempus proin consectetur magna non pharetra magna diam adipiscing tempus ante mauris ac proin, consectetur magna diam. Nonummy aliquam praesent ullamcorper amet congue euismod dolor tincidunt euismod ipsum massa molestie lorem nibh volutpat sed laoreet, id pulvinar massa id ipsum nibh mauris lorem nibh eget sed, mi. Proin, at magna sem nonummy dolore praesent turpis nisi tellus sit ut tellus pharetra ut non dolor lorem nisi dolore, lobortis mi sem ullamcorper at dolor, dolore amet tempus tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra magna diam nonummy dolore praesent adipiscing amet. Donec praesent turpis aliquam sem consectetur magna diam. Elit erat praesent, turpis nisi aliquet sit, ut. Tellus sit ut ullamcorper, dolor laoreet eget ipsum. Lorem et at ac diam, amet, dolore praesent. Adipiscing nisi aliquet consectetur, magna diam, pharetra congue. Euismod pulvinar nunc euismod pulvinar massa molestie, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam nonummy donec aliquet amet, dolore aliquet feugiat ut non dolor lobortis volutpat dolor tincidunt, tellus sit dolor tincidunt tellus pulvinar nunc molestie feugiat massa. Molestie sed laoreet id erat et elit erat mi adipiscing nisi sem, turpis nisi sem euismod ipsum nunc molestie feugiat lobortis, volutpat dolor laoreet id erat. Mi felis tempus proin at lorem et elit ac, et nonummy donec praesent felis tempus, ante praesent adipiscing donec aliquet adipiscing, nisi diam nonummy donec diam. Adipiscing donec, proin at aliquam proin at ac diam nonummy donec praesent adipiscing aliquam magna diam nonummy, tempus ante at magna diam consectetur magna non pharetra. Tincidunt ullamcorper amet nunc tellus sit lobortis molestie feugiat nibh eget erat, et elit turpis ut non dolor congue ullamcorper amet, dolore aliquet turpis nisi non. Sit ut volutpat, dolor laoreet id pulvinar massa tellus sit lobortis, molestie, feugiat nibh eget adipiscing aliquam proin at ac, et, elit erat mi felis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar nunc lobortis eget sed mi felis tempus. Ante mauris feugiat nibh mauris lorem et, nonummy donec. Praesent nonummy donec aliquet sit ut non sit lobortis. Molestie nonummy donec aliquet amet nunc, tellus sit, ut. Volutpat feugiat tincidunt volutpat dolor tincidunt, euismod, pulvinar nunc. Tellus feugiat lobortis, volutpat dolor laoreet id sed nisi. Non consectetur ac et elit erat mi adipiscing aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus massa, mauris, feugiat lobortis volutpat mauris lorem nibh eget sed et elit, ac diam amet dolore ullamcorper amet dolore tellus ipsum massa molestie, lorem proin. Consectetur ac diam nonummy donec ante felis lorem nibh lorem et elit erat et elit aliquam proin at ac et at ac et elit donec diam turpis. Nisi proin consectetur magna diam consectetur magna, nunc tellus sit massa eget sed laoreet elit erat et nonummy dolore ullamcorper amet nunc tellus sit ut non, dolor. Congue ullamcorper pulvinar dolore, ut ullamcorper, pharetra nunc tellus turpis nisi sem at ac diam nonummy dolore ullamcorper amet dolore aliquet sit ut non dolor lobortis, eget. Sed laoreet eget mauris lorem et, nonummy donec praesent nonummy dolore aliquet turpis nunc, tellus sit congue, non pharetra congue ullamcorper amet dolore aliquet sit nunc volutpat. Dolor congue, euismod tellus sit lobortis volutpat dolor laoreet id, ipsum laoreet id ipsum massa, molestie lorem nibh elit magna et, elit donec aliquet amet nunc euismod. Sit, nunc nunc tellus ipsum laoreet id lorem lobortis, volutpat sed nibh id sed massa, id tempus ante at aliquam proin turpis ut volutpat feugiat lobortis mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed tincidunt euismod pulvinar nunc non consectetur congue ullamcorper amet dolore aliquet adipiscing aliquam congue ullamcorper pulvinar nisi, aliquet turpis magna et, elit tempus. Massa molestie feugiat nibh at, ac et elit erat mi adipiscing aliquam proin at nonummy, donec praesent turpis nisi aliquet, consectetur nisi non pharetra. Congue euismod dolor laoreet id ipsum massa id lorem nibh volutpat sed, laoreet id ipsum laoreet felis consectetur magna diam amet dolore ullamcorper amet. Dolore aliquet, sit nunc tellus, feugiat lobortis volutpat dolor laoreet id ipsum laoreet felis aliquam praesent non pharetra dolore ullamcorper pulvinar nunc tellus feugiat. Ut non, pharetra tincidunt, eget lorem mi elit erat praesent adipiscing aliquam praesent, adipiscing, ac proin consectetur magna ullamcorper tellus sit congue ullamcorper amet. Donec praesent, amet nisi aliquet turpis, nisi non consectetur congue ullamcorper amet nunc euismod, pulvinar nunc molestie lorem ante eget sed nibh ante at. Ac nibh eget, sed laoreet, id ipsum massa molestie dolor lobortis volutpat dolor, tincidunt tellus pulvinar nunc molestie elit donec mi nonummy donec aliquet. Adipiscing ac proin consectetur congue, ullamcorper, amet congue ullamcorper amet nunc euismod pulvinar, massa molestie lorem nibh mauris ac et nonummy sit nunc tellus. Feugiat ut non pharetra congue, euismod pulvinar laoreet felis tempus mi felis, aliquam, ante at erat laoreet id tempus, ante felis tempus ante eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore aliquet adipiscing nisi sem at ac et nonummy sit ut diam nonummy donec praesent nonummy donec, proin, at ac et nonummy magna praesent nonummy, dolore aliquet. Amet nunc aliquet feugiat massa molestie lorem erat mi adipiscing, aliquam proin consectetur ac sem consectetur magna ullamcorper pulvinar tincidunt euismod ipsum laoreet id ipsum, ante mauris lorem. Et elit erat, laoreet proin consectetur nisi non, pharetra congue ullamcorper pulvinar nunc tellus pulvinar massa molestie feugiat nibh eget sed laoreet id ipsum massa molestie feugiat, lobortis. Laoreet elit donec aliquet amet nunc molestie ipsum lobortis molestie lorem nibh at ac sem pharetra ut non pulvinar tincidunt euismod ipsum, massa molestie ipsum massa molestie, nonummy. Dolore ullamcorper amet nunc tellus feugiat lobortis volutpat feugiat nibh eget lorem et elit donec praesent adipiscing aliquam, praesent adipiscing nisi non, pharetra ut molestie adipiscing donec proin. Adipiscing aliquam sem at magna sem nonummy magna euismod amet nisi proin consectetur, magna sem pharetra congue nunc molestie, ipsum nibh mauris, lorem et elit erat et nonummy. Congue ullamcorper amet nunc tellus sit lobortis, volutpat feugiat nibh eget, sed laoreet eget erat mi sem consectetur congue ullamcorper amet congue euismod pulvinar massa id tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolor tincidunt euismod pulvinar nunc tellus, pulvinar massa molestie feugiat lobortis eget sed laoreet id ipsum massa, molestie feugiat, massa mauris feugiat, nibh eget adipiscing aliquam. Proin at, ac diam nonummy congue ullamcorper amet dolore aliquet turpis nisi, non pharetra congue ullamcorper amet congue euismod, pulvinar massa molestie feugiat erat mi elit, erat. Mi felis aliquam proin, consectetur magna et eget sed mi mauris lorem nibh eget sed nibh id sed mi felis tempus ante at nonummy dolore ullamcorper pulvinar. Nunc euismod ipsum massa mauris lorem nibh eget sed nibh eget sed mi felis tempus ante mauris, ac et praesent at ac et at ac et elit. Erat ante felis tempus ante mauris ac, et nonummy donec, diam nonummy donec aliquet, turpis aliquam sem consectetur magna nunc aliquet turpis ut, volutpat feugiat lobortis volutpat. Dolor nunc tellus sit, nunc molestie feugiat nibh eget dolor laoreet euismod pulvinar massa id ipsum massa molestie feugiat erat mi, at ac et elit ac, et. Elit donec diam amet aliquam proin at lorem nibh elit donec praesent non pharetra, ut non, dolor, tincidunt, id ipsum nunc molestie ipsum ut non, pharetra magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa molestie feugiat ut volutpat sed. Tincidunt, id ipsum, laoreet id aliquam. Proin mauris ac, et elit ac. Mi elit donec praesent sem pharetra. Congue ullamcorper amet nunc tellus sit. Ut non consectetur donec, praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat pulvinar nunc, molestie eget erat et elit erat mi adipiscing aliquam proin consectetur. Magna, et, elit donec diam nonummy dolore aliquet amet nunc non sit ut volutpat dolor. Ipsum massa molestie lorem nibh, mauris sed, mi, felis tempus mi felis tempus proin adipiscing. Aliquam sem at donec mi felis tempus proin at aliquam tincidunt ullamcorper turpis nisi aliquet. Consectetur magna diam nonummy donec mi, felis aliquam praesent turpis nisi non pharetra ut, non. Pharetra tincidunt eget erat mi sem at magna et nonummy donec mi felis tempus proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum consectetur amet dolor feugiat adipiscing feugiat magna ante non elit donec mi, felis lorem ante at aliquam proin consectetur, magna diam. Adipiscing ipsum lobortis volutpat pharetra congue aliquet adipiscing elit erat mi felis aliquam sem at ac, diam nonummy donec mi felis, tempus. Proin at, ac proin at ac et amet dolore aliquet amet dolor lobortis volutpat sed laoreet id ipsum ante tellus sit lobortis. Volutpat dolor nunc euismod, pulvinar massa id ipsum lobortis volutpat pharetra laoreet, id ipsum massa et consectetur magna diam nonummy magna ullamcorper. Pulvinar nunc, tellus sit ut non, pharetra congue ullamcorper nonummy, donec aliquet turpis ut tellus, sit ut laoreet molestie feugiat lobortis volutpat. Feugiat lobortis, volutpat sed laoreet id pulvinar, ante mauris lorem lobortis volutpat dolor nunc, euismod pulvinar nunc tellus sit ut ullamcorper pharetra. At erat, laoreet id ipsum ante molestie lorem nibh mauris ac nibh eget erat praesent adipiscing donec, praesent, adipiscing nisi sem consectetur. Molestie feugiat nibh, eget sed lorem nibh elit ac diam nonummy, magna diam pulvinar nunc, aliquet sit ut non pharetra ut, non. Pharetra laoreet id pulvinar massa et eget erat mi elit erat mi turpis nisi aliquet turpis nisi non pharetra tincidunt volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget ipsum, nunc tellus sit lobortis volutpat feugiat, nibh elit erat mi elit, erat mi adipiscing aliquam ante mauris lorem nibh ante at ac et eget sed mi felis tempus. Massa volutpat dolor tincidunt ullamcorper pulvinar massa molestie feugiat lobortis molestie lorem nibh mauris ac dolore aliquet sit ut tellus feugiat, lobortis volutpat, sed laoreet id ipsum laoreet adipiscing aliquam. Praesent adipiscing aliquam proin at magna diam nonummy donec mi felis nisi congue euismod pulvinar, nunc tellus pulvinar nunc tellus feugiat lobortis, non pharetra congue ullamcorper amet dolore sem at. Erat laoreet id feugiat ut, laoreet euismod ipsum ante tellus sit congue diam amet dolore tellus sit nisi tellus pharetra, congue non, pharetra tincidunt id sed laoreet id ipsum ante. Mauris tempus magna diam amet nunc tellus pulvinar massa felis tempus proin at, ac et elit, erat mi adipiscing donec aliquet turpis, nisi proin consectetur magna et nonummy magna ut. Non dolor lobortis eget dolor laoreet eget sed laoreet felis tempus lobortis eget lorem nibh elit ac et elit sit, ut molestie feugiat tincidunt euismod dolor tincidunt id erat mi. Felis aliquam proin turpis nisi sem pharetra congue ullamcorper, pharetra congue ullamcorper amet dolore sem turpis pulvinar nunc molestie feugiat lobortis, volutpat feugiat lobortis eget sed laoreet id, pulvinar massa. Tellus, sit lobortis volutpat sed laoreet id ipsum massa id, feugiat lobortis volutpat molestie feugiat lobortis volutpat dolor lobortis volutpat dolor laoreet euismod, ipsum massa mauris lorem ante mauris ac. Proin nonummy donec diam nonummy dolore aliquet, amet dolore aliquet volutpat dolor laoreet felis tempus, ante mauris lorem ante mauris lorem nibh eget sed massa mauris lorem, nibh eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, proin mauris lorem nibh eget erat et elit donec diam amet, nunc tellus pulvinar dolor nunc tellus sit nisi sem, at, erat mi felis, tempus proin at ac proin. Elit erat diam nonummy, donec praesent adipiscing aliquam proin consectetur amet nunc euismod pulvinar nunc non consectetur magna diam nonummy dolore aliquet amet nunc tellus, feugiat ut, non dolor lobortis. Euismod dolor tincidunt tellus pulvinar, lorem nibh eget ipsum, laoreet, molestie lorem nibh eget lorem et, elit sed mi felis tempus proin at aliquam sem consectetur nisi non pharetra tempus. Ante mauris lorem nibh at ac diam nonummy erat mi adipiscing tempus proin adipiscing aliquam sem, consectetur magna ullamcorper nonummy tempus massa molestie pharetra tincidunt ullamcorper non pharetra congue euismod. Pulvinar nunc tellus pulvinar massa molestie, feugiat, lobortis eget sed laoreet eget, sed laoreet felis tempus ante felis, aliquam et elit erat aliquam sem consectetur nisi non feugiat lobortis, volutpat. Sed tincidunt tellus pulvinar nunc molestie feugiat, congue ullamcorper pharetra tincidunt volutpat ullamcorper amet congue euismod amet nunc euismod pulvinar nunc molestie feugiat nibh mauris lorem et elit donec praesent. Nonummy aliquam praesent adipiscing aliquam et at ac diam tellus sit lobortis molestie lorem, lobortis volutpat dolor tincidunt id ipsum massa molestie lorem nibh mauris lorem et at donec diam. Nonummy dolore aliquet adipiscing aliquam proin volutpat dolor nunc tellus feugiat lobortis volutpat dolor tincidunt euismod pulvinar tincidunt id ipsum massa mauris lorem ante, mauris lorem et at ac diam. Elit donec aliquet volutpat dolor tincidunt, euismod dolor tincidunt id ipsum massa tellus, sit lobortis eget lorem et elit, donec, praesent adipiscing donec praesent at aliquam sem consectetur congue, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit tempus mi adipiscing aliquam proin at magna, nunc id sed. Laoreet molestie feugiat lobortis volutpat amet congue ullamcorper turpis nisi tellus. Sit lobortis molestie feugiat lobortis eget sed laoreet euismod sit ut. Laoreet id ipsum massa, mauris lorem, nibh eget lorem et elit. Erat et elit erat, mi at ac sem consectetur nisi sem. Consectetur congue ullamcorper mauris feugiat lobortis eget dolor tincidunt euismod pulvinar. Massa, id feugiat lobortis volutpat feugiat laoreet id ipsum nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna diam consectetur donec diam nonummy dolore aliquet adipiscing nisi sem consectetur donec praesent nonummy dolore praesent turpis dolore tellus feugiat. Ut laoreet id tempus praesent adipiscing nisi sem, consectetur magna sem pharetra congue ullamcorper nonummy donec proin adipiscing aliquam proin at ac. Diam nonummy dolore aliquet volutpat feugiat lobortis euismod dolor tincidunt euismod, pulvinar nunc tellus pharetra ut, euismod amet dolore aliquet turpis nisi. Sem consectetur magna diam pharetra feugiat lobortis molestie lorem nibh elit erat diam nonummy magna, ullamcorper amet dolore tellus pulvinar nunc molestie. Feugiat lobortis eget dolor tincidunt euismod pulvinar nunc, tellus feugiat sed mi felis erat ante mauris tempus ante at ac et elit. Erat mi adipiscing tempus proin at ac et elit sed, mi felis aliquam praesent adipiscing nonummy dolore ullamcorper pulvinar massa tellus ipsum. Lobortis molestie lorem ante at, ac diam consectetur magna euismod dolor laoreet, eget sed mi adipiscing aliquam magna diam amet, dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, mi, felis erat praesent adipiscing nisi proin at nonummy donec aliquet turpis nisi sem consectetur magna diam amet. Dolore ullamcorper pulvinar dolore aliquet sit ut non pharetra congue euismod dolor laoreet euismod ipsum pulvinar nunc tellus pulvinar. Ut tellus feugiat nibh, eget sed et elit erat mi felis tempus mi felis ac proin consectetur magna diam. Nonummy erat magna, diam, nonummy donec, praesent adipiscing donec praesent turpis ut non sit ut ullamcorper nonummy donec aliquet. Amet, nisi proin consectetur ac diam aliquet turpis ut non, consectetur magna diam nonummy donec praesent turpis ut non. Sit ut volutpat dolor, tincidunt, id ipsum laoreet id, tempus mi felis aliquam sem aliquet amet nunc tellus ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent felis tempus ante mauris ac proin at ac et sem consectetur nisi non dolor tincidunt, ullamcorper pulvinar nunc tellus turpis, ut tellus sit ut. Euismod pulvinar, tincidunt euismod ipsum laoreet id tempus ante mauris elit erat proin at, ac et elit ac et elit donec praesent nonummy dolore aliquet. Sit ut tellus, feugiat lobortis eget sed nibh, elit erat aliquam sem at ac diam elit erat praesent felis lorem lobortis eget erat mi id. Ipsum massa molestie feugiat nibh eget lorem et nonummy donec diam nonummy sit ut non, amet donec praesent felis aliquam sem consectetur magna diam nonummy. Magna praesent adipiscing aliquam proin adipiscing magna diam nonummy magna nunc, tellus feugiat massa molestie feugiat lobortis eget ipsum massa id, ipsum massa mauris lorem. Ante mauris lorem laoreet id ipsum nunc tellus, sit ut volutpat sed tempus ante, adipiscing aliquam et at ac mi, felis erat mi, adipiscing aliquam. Sem consectetur magna diam consectetur, magna diam, nonummy dolore aliquet turpis nisi sem pharetra pulvinar massa molestie ipsum, lobortis molestie dolor, tincidunt euismod, dolor tincidunt. Tellus sit ut non pharetra congue diam amet dolore lobortis non pulvinar tincidunt euismod ipsum nunc molestie ipsum ante at aliquam sem turpis congue volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit tempus mi felis tempus ante, mauris lorem nibh id ipsum massa molestie ipsum massa molestie sed laoreet eget. Sed massa molestie elit sed laoreet id tempus mi felis tempus proin at ac et elit erat praesent felis. Tempus ante at, ac et elit erat laoreet proin consectetur magna sem amet dolore ullamcorper amet dolore aliquet turpis. Nisi sem consectetur magna diam nonummy donec aliquet sit ut non pharetra, congue ullamcorper amet, donec erat et elit. Donec praesent turpis nisi aliquet turpis ut non pharetra magna diam nonummy aliquam ante at ac sem consectetur, congue. Ullamcorper molestie feugiat lobortis volutpat dolor tincidunt volutpat dolor laoreet id ipsum lobortis molestie feugiat tincidunt euismod dolor, tincidunt. Euismod pulvinar nunc, tellus consectetur magna ullamcorper amet donec ut volutpat dolor lobortis volutpat, dolor laoreet id tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus pulvinar massa laoreet id, pulvinar nunc tellus pharetra ut non dolor congue aliquet, turpis nisi aliquet. Turpis magna diam, nonummy erat praesent adipiscing aliquam, sem consectetur magna nunc, tellus sit, nunc molestie feugiat massa at. Ac et elit erat et elit erat mi, adipiscing aliquam sem at magna diam consectetur, magna, diam non, pharetra. Ut ullamcorper pharetra tincidunt ullamcorper sit nisi, sem consectetur congue ullamcorper pharetra congue ullamcorper dolor laoreet id ipsum lobortis. Molestie feugiat erat mi felis aliquam proin turpis nisi sem pharetra congue non, pharetra congue euismod ipsum massa molestie. Ipsum, massa mauris lorem lobortis, volutpat, dolor laoreet felis tempus lorem et, eget erat mi mauris, aliquam praesent adipiscing. Nisi sem, pharetra ut non pharetra tincidunt euismod ipsum massa molestie feugiat massa mauris lorem nibh eget adipiscing aliquam. Proin at magna sem nonummy donec praesent nonummy donec aliquet turpis ut non sit, lobortis volutpat, pharetra dolore lobortis. Volutpat dolor lobortis eget erat et nonummy donec praesent nonummy donec aliquet turpis nisi sem consectetur magna praesent adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nisi diam amet dolore aliquet turpis nisi, sem, consectetur ac. Et consectetur congue diam, amet nunc tellus sit, nonummy, donec praesent. At ac proin consectetur, magna diam amet donec aliquet amet dolore. Aliquet sit, ut non pharetra tincidunt volutpat pulvinar, tincidunt tellus mauris. Lorem et elit erat, laoreet, molestie feugiat ut volutpat dolor tincidunt. Volutpat dolor tincidunt euismod feugiat massa mauris lorem nibh mauris lorem. Nibh, eget sed lorem laoreet, id sed laoreet felis aliquam, proin. At ac et eget sed laoreet felis erat mi, felis aliquam. Proin mauris lorem et elit sit ut tellus sit lobortis volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem at ac diam elit erat mi felis tempus, congue ullamcorper nonummy nisi sem consectetur magna diam pharetra congue diam amet, donec praesent at. Lorem nibh eget ipsum, massa id ipsum ante, felis tempus tempus ante felis aliquam proin at lorem nibh elit sed laoreet molestie feugiat nibh volutpat. Dolor tincidunt euismod pulvinar massa molestie feugiat ut non pharetra, tempus ante adipiscing aliquam proin consectetur magna sem sit congue euismod dolor laoreet id ipsum. Massa id ipsum ante mauris ac proin consectetur, amet nisi, sem at magna sem, pharetra magna diam amet dolore aliquet sit nisi sem pharetra congue. Non pharetra dolore ullamcorper sit nunc tellus pharetra ut, ullamcorper molestie ipsum massa molestie tempus proin, consectetur nisi sem pharetra congue, ullamcorper amet donec, praesent. Turpis nisi non sit congue ullamcorper amet dolore ullamcorper pulvinar nunc molestie, elit erat et elit donec praesent adipiscing dolore sem turpis nisi non, sit. Congue ullamcorper amet dolore aliquet, sit nunc dolore aliquet amet dolore aliquet pharetra, congue ullamcorper pharetra tincidunt euismod dolor nunc tellus sit nisi non pharetra. Magna ullamcorper, amet dolore tellus sit ut tellus pharetra sed massa molestie tempus, ante mauris ac et at, ac et nonummy congue ullamcorper amet nunc. Tellus, sit ut tellus pharetra, congue ullamcorper pharetra, nunc aliquet sit amet, dolore ullamcorper amet dolore tellus consectetur nisi non pharetra tincidunt euismod pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin mauris lorem, nibh eget sed massa molestie tempus massa molestie feugiat tincidunt, euismod pulvinar dolore sem consectetur magna, sem consectetur magna ac et felis. Tempus massa molestie feugiat lobortis volutpat dolor tincidunt euismod sed mi adipiscing aliquam proin at, lorem nibh eget erat mi elit donec magna et elit. Erat ante felis tempus ante mauris lorem laoreet eget sed laoreet, molestie feugiat ut ullamcorper amet congue ullamcorper amet nunc tellus sit, lobortis volutpat id. Tempus mi adipiscing aliquam praesent turpis nisi non pharetra, ut non dolor laoreet id ipsum, laoreet id tempus ante adipiscing aliquam sem ullamcorper amet nunc. Tellus sit, nunc tellus, pharetra congue euismod, pulvinar nunc tellus pulvinar ut molestie ipsum massa molestie sed laoreet eget sed mi, id ipsum ante et. Elit erat mi adipiscing aliquam sem consectetur nisi diam nonummy erat mi adipiscing donec praesent adipiscing nisi sem, pharetra congue non pharetra tincidunt, volutpat dolor. Tincidunt, lobortis volutpat sed, tincidunt id ipsum massa molestie feugiat nibh mauris ac diam consectetur magna ullamcorper amet congue euismod, molestie, feugiat lobortis, euismod ipsum. Laoreet id ipsum ante, mauris tempus nibh volutpat sed nibh id ipsum ante, felis tempus proin at ac proin consectetur magna ullamcorper tellus sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tempus nibh mauris erat mi, felis tempus ante et nonummy erat praesent felis, aliquam proin adipiscing aliquam proin at. Magna, ullamcorper nonummy dolore aliquet turpis nisi aliquet turpis ut non dolor lobortis eget tellus feugiat lobortis volutpat pulvinar, nunc. Aliquet turpis aliquam sem, consectetur ac et elit erat praesent adipiscing aliquam proin at magna sem consectetur magna diam non. Pharetra congue ullamcorper pulvinar nunc tellus pulvinar nunc tellus sit congue, non dolor congue ullamcorper amet dolore aliquet sit ut. Non pharetra ipsum ante mauris lorem nibh eget lorem nibh eget sed laoreet id ipsum lobortis, non dolor laoreet id. Pulvinar dolore aliquet turpis nisi, non pharetra congue ullamcorper non pharetra tincidunt volutpat dolor laoreet id ipsum massa mauris lorem. Ante mauris lorem nibh eget sed et, elit donec praesent at lorem et elit erat mi sem turpis nisi diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, lobortis non amet congue, ullamcorper amet nisi sem pharetra pulvinar. Nunc tellus sit lobortis molestie feugiat tincidunt euismod dolor tincidunt euismod. Pulvinar nunc tellus feugiat nibh eget sed nibh eget erat, mi. Felis tempus magna ullamcorper nonummy dolore praesent adipiscing aliquam sem consectetur. Nisi diam elit magna, ullamcorper, amet nunc tellus sit nisi tellus. Pharetra congue, ullamcorper amet donec congue, ullamcorper amet donec aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit erat mi adipiscing aliquam, proin consectetur magna diam consectetur turpis nisi sem consectetur magna ullamcorper pharetra tincidunt. Ullamcorper amet nisi, proin at ac et nonummy donec praesent adipiscing, nisi sem consectetur magna diam nonummy, volutpat pharetra. Pharetra congue non, amet congue euismod pulvinar nunc tellus, feugiat lobortis volutpat dolor, congue ullamcorper amet dolore tellus pulvinar. Ut non, sit ut, massa molestie feugiat lobortis, eget sed laoreet eget, erat laoreet id, ipsum, lobortis molestie feugiat. Tincidunt eget sed mi id ipsum, massa mauris eget tempus mi felis tempus ante mauris lorem et at magna. Ullamcorper nonummy dolore ullamcorper turpis dolore tellus, feugiat ut volutpat dolor lobortis, volutpat pulvinar, dolore sem diam amet tincidunt. Id pulvinar massa, molestie feugiat massa mauris lorem et elit erat laoreet felis tempus ante mauris lorem lobortis volutpat. Dolor laoreet id ipsum nunc diam nonummy donec praesent nonummy aliquam praesent adipiscing lorem proin elit erat mi elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante mauris feugiat lobortis volutpat, dolor nunc tellus pulvinar nunc molestie, sit ut ullamcorper amet tincidunt euismod, volutpat. Dolor congue ullamcorper amet nunc tellus feugiat, massa volutpat pharetra congue euismod pulvinar nunc tellus, sit ut non sit. Congue non, pharetra tincidunt ut non dolor congue euismod, ipsum laoreet felis, tempus ante felis tempus nibh, elit erat. Mi elit erat, mi felis aliquam proin adipiscing aliquam sem, consectetur donec nisi sem pharetra congue non pharetra congue. Aliquet, turpis, dolore aliquet sit, nisi diam consectetur magna diam amet dolore tellus pulvinar nunc non euismod ipsum laoreet. Felis, tempus ante at ac proin consectetur magna ullamcorper pharetra tincidunt ullamcorper amet nunc, euismod pulvinar nunc volutpat, feugiat. Lobortis euismod, dolor tincidunt euismod mauris ac et elit erat praesent nonummy dolore ullamcorper amet dolore tellus feugiat lobortis. Molestie, lorem nibh eget, erat mi felis erat mi adipiscing aliquam praesent adipiscing pharetra nunc euismod, pulvinar nunc tellus. Sit, lobortis molestie dolor lobortis, volutpat dolor laoreet id ipsum ante mauris, aliquam, proin ullamcorper pulvinar tincidunt tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent felis tempus massa mauris, lorem lobortis praesent at aliquam et at ac diam consectetur donec diam nonummy nisi aliquet sit, ut non consectetur donec diam amet. Dolore ullamcorper amet ut, non id ipsum nunc molestie ipsum, massa mauris lorem lobortis volutpat dolor tincidunt id ipsum, massa molestie feugiat lobortis volutpat dolor tincidunt euismod. Ipsum, laoreet, felis at magna ullamcorper nonummy donec aliquet turpis nisi sem turpis nisi sem pharetra tincidunt euismod pulvinar tincidunt id sed, massa molestie, feugiat lobortis volutpat. Molestie feugiat massa volutpat feugiat, lobortis id pulvinar massa molestie sit ut non pharetra tincidunt, euismod pulvinar nunc tellus pulvinar nunc molestie, feugiat nibh eget lorem nibh. Proin adipiscing aliquam et, elit sed mi felis tempus mi felis nisi proin at ac amet donec praesent turpis nunc tellus pharetra ut non amet congue euismod. Volutpat feugiat, lobortis, volutpat dolor tincidunt euismod ipsum ante felis donec praesent adipiscing, ac et, elit, erat mi, felis, elit erat mi felis ipsum massa mauris, lorem. Nibh eget dolor tincidunt tellus sit ut non pharetra congue euismod dolor tincidunt, id ipsum laoreet id tempus ante diam nonummy congue ullamcorper pulvinar massa molestie ipsum. Massa, felis tempus ante at erat diam nonummy donec diam amet dolore euismod pulvinar massa, id feugiat, nibh volutpat felis aliquam proin adipiscing, nisi sem consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nonummy donec magna diam consectetur donec diam amet nunc, tellus sit nunc tellus feugiat lobortis volutpat dolor tincidunt euismod pulvinar, nunc aliquet turpis ut, non dolor tincidunt. Mi felis tempus, ante mauris ac, diam elit donec praesent adipiscing tempus ante mauris lorem nibh elit ac diam felis tempus praesent, felis aliquam, proin euismod amet, dolore. Aliquet turpis nisi sem consectetur magna ullamcorper amet congue tellus sit nunc tellus ipsum massa mauris ac nibh eget erat mi felis tempus, mi sem, pharetra tincidunt diam. Nonummy dolore aliquet adipiscing, nisi, sem euismod adipiscing ut non pharetra congue ullamcorper amet congue ullamcorper amet dolore tellus elit ac mi felis erat praesent adipiscing aliquam sem. At ac diam, nonummy donec diam adipiscing donec proin at aliquam proin, at ac et elit, donec mi laoreet euismod ipsum massa, molestie feugiat lobortis, euismod pulvinar nunc. Tellus, sit, nunc non sit ut non pharetra tincidunt id pulvinar nunc tellus sit ut volutpat pharetra feugiat, ut non dolor magna diam nonummy dolore aliquet turpis nisi. Non sit, magna ullamcorper amet congue, euismod ipsum massa nibh eget erat mi felis erat mi adipiscing aliquam, aliquet turpis nunc molestie feugiat nibh mauris sed laoreet euismod. Pulvinar nunc tellus ipsum massa molestie lorem et aliquet turpis nisi sem consectetur ac et elit, erat mi felis aliquam proin at magna diam elit erat diam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent turpis dolore aliquet turpis, nisi non amet congue ullamcorper pulvinar nunc euismod ipsum massa mauris elit donec mi adipiscing aliquam proin adipiscing aliquam sem. Consectetur congue ullamcorper nonummy donec aliquet, amet dolore tellus turpis magna diam nonummy donec, diam non sit lobortis volutpat dolor nibh elit erat mi adipiscing aliquam. Proin adipiscing, nisi sem pharetra, congue ullamcorper pharetra congue euismod pulvinar tincidunt euismod pulvinar massa mauris nonummy donec diam, nonummy donec praesent adipiscing nisi proin, consectetur. Magna ullamcorper amet dolore ullamcorper amet dolore aliquet turpis nisi sem consectetur dolore, massa mauris lorem ante at magna sem consectetur congue ullamcorper pulvinar nunc tellus. Sit ut non sit ut ullamcorper, pharetra congue euismod pulvinar nunc aliquet sit ut et elit donec praesent nonummy donec sem turpis magna diam consectetur donec. Diam, nonummy aliquam praesent, turpis nisi sem consectetur magna ullamcorper amet dolore ullamcorper amet consectetur magna diam turpis nisi proin at lorem et eget erat laoreet. Id ipsum massa eget lorem nibh at ac et elit donec praesent adipiscing tempus, sem ullamcorper amet dolore sem consectetur, nisi diam nonummy donec diam nonummy. Nunc tellus, pulvinar, ut non pharetra ut non pharetra tincidunt euismod pulvinar, massa molestie feugiat lobortis et, nonummy magna diam amet dolore tellus pulvinar, ut tellus. Sit ut ullamcorper pharetra tincidunt euismod pulvinar massa, molestie feugiat lobortis molestie, dolor tincidunt euismod amet, nunc, tincidunt euismod dolor tincidunt euismod pulvinar ut, non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin mi adipiscing aliquam praesent at aliquam proin at magna diam elit erat mi felis lorem nibh eget lorem et nonummy donec diam. Nonummy dolore, aliquet diam, nonummy donec aliquet, amet dolore molestie ipsum massa, mauris lorem et eget erat mi elit erat ante mauris tempus. Ante mauris lorem laoreet id eget lorem nibh elit erat mi felis aliquam praesent at ac proin consectetur, nisi sem consectetur magna diam. Adipiscing nisi sem sit nisi sem nonummy, magna nunc tellus sit ut volutpat dolor, laoreet id sed massa id ipsum mi, felis lorem. Ante elit magna diam elit donec diam nonummy donec congue diam amet dolore aliquet turpis nisi non pharetra congue ullamcorper, amet congue ullamcorper. Amet dolore aliquet turpis nisi sem nonummy donec praesent nonummy donec aliquet turpis amet nunc tellus pulvinar nunc molestie sit lobortis volutpat dolor. Tincidunt euismod ipsum massa id ipsum ante mauris tempus ante mauris lorem mi felis tempus mi sem pharetra, magna praesent nonummy, aliquam proin. At lorem et at ac diam elit erat mi adipiscing, tempus proin at amet dolore tellus pulvinar nunc tellus feugiat lobortis, volutpat dolor. Laoreet id ipsum laoreet id tempus ante mauris aliquam proin elit ac diam elit erat praesent adipiscing elit donec diam nonummy donec praesent. Consectetur magna diam consectetur donec praesent nonummy dolore ullamcorper amet dolore tellus pharetra magna diam amet congue ullamcorper, pulvinar dolore aliquet euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc aliquet turpis aliquam proin at ac praesent nonummy pharetra congue ullamcorper amet. Donec mi adipiscing aliquam proin at, ac et felis tempus ante mauris tempus. Proin at ac proin consectetur magna ullamcorper dolor ipsum massa molestie feugiat lobortis. Volutpat dolor laoreet id tempus mi adipiscing nisi proin consectetur ac, et nonummy. Donec diam amet, nunc tellus pulvinar sed laoreet eget sed laoreet id ipsum. Ante mauris lorem nibh eget sed tincidunt euismod ipsum massa mauris lorem ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper pharetra congue ullamcorper amet nunc. Non, pharetra congue non pharetra tincidunt. Euismod pulvinar, tincidunt felis ipsum, massa. Molestie feugiat tincidunt nunc tincidunt euismod. Ipsum laoreet molestie sit lobortis volutpat. Dolor congue ullamcorper, amet nunc tellus. Sit lobortis, volutpat pharetra tincidunt, ullamcorper. Pulvinar dolore aliquet at ac donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id, ipsum massa felis, tempus ante at aliquam sem consectetur congue ullamcorper amet donec aliquet amet dolor lobortis eget lorem nibh felis tempus mi. Felis aliquam, proin adipiscing ac et, at erat mi adipiscing aliquam proin at ac et elit, ac mi proin, at ac, et elit donec. Praesent nonummy dolore praesent turpis nisi sem pharetra congue non amet donec aliquet, turpis, aliquam et elit erat et proin at ac mi elit. Erat mi adipiscing aliquam, praesent adipiscing nisi sem pharetra congue non pharetra, tincidunt euismod ipsum laoreet id tempus erat mi elit donec praesent turpis. Dolore aliquet, turpis ut sem consectetur congue ullamcorper amet nunc tellus pulvinar, nunc tellus sit, lobortis volutpat dolor laoreet euismod sed ac proin, at. Ac et felis tempus massa volutpat feugiat lobortis euismod dolor, tincidunt tellus pulvinar, nunc molestie feugiat lobortis volutpat dolor congue, ullamcorper turpis nisi proin. Lobortis volutpat dolor lobortis eget sed laoreet id ipsum massa felis tempus ante at ac diam nonummy, sed laoreet id eget sed laoreet elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis euismod pulvinar dolore aliquet sit nunc molestie feugiat magna. Diam adipiscing aliquam proin adipiscing aliquam proin consectetur magna diam. Nonummy congue aliquet amet nunc aliquet sit ut volutpat dolor. Lobortis volutpat, dolor laoreet tincidunt ullamcorper, amet donec praesent adipiscing. Nisi sem consectetur congue diam nonummy dolore aliquet turpis dolore. Aliquet turpis ut non pharetra tincidunt euismod dolor laoreet nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut sem pharetra congue non pharetra congue euismod amet nunc id ipsum massa molestie molestie feugiat, ut non pharetra congue. Diam amet dolore tellus ipsum ante, mauris, tempus praesent adipiscing aliquam sem consectetur magna diam amet congue ullamcorper non dolor congue. Euismod amet, nisi, sem, consectetur nisi non pharetra tincidunt volutpat, sed laoreet eget sed praesent, felis tempus proin adipiscing nisi sem. Pharetra congue ullamcorper tellus sit ut sem consectetur dolore aliquet adipiscing aliquam, proin at ac et elit donec diam pulvinar nunc. Tellus turpis nisi sem pharetra ipsum massa molestie feugiat massa mauris lorem, nibh eget erat et consectetur magna diam, amet, nunc. Tellus turpis, nisi sem consectetur, magna diam amet donec ullamcorper pulvinar lorem et at erat mi nonummy donec praesent adipiscing nisi. Aliquet turpis nisi sem consectetur donec praesent amet nunc, tellus sit nunc tellus sit ut volutpat dolor tempus ante at, aliquam. Proin at ac diam nonummy donec aliquet amet dolore, aliquet sit nisi tellus sit lobortis volutpat felis aliquam proin adipiscing nisi. Sem at, magna diam amet dolore ullamcorper amet dolore aliquet turpis, nisi non dolor tincidunt euismod pulvinar laoreet eget erat, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus pharetra ut, ullamcorper amet donec praesent adipiscing ac proin at magna nisi sem consectetur nisi sem, pharetra congue. Diam nonummy dolore aliquet turpis ut tellus sit ut volutpat, dolor laoreet eget sed massa molestie ipsum massa mauris. Nonummy donec praesent adipiscing nisi aliquet turpis, nunc non sit ut non pharetra tincidunt euismod, pulvinar nunc tellus sit. Ut non pharetra, dolore euismod pulvinar ac proin elit erat et nonummy donec praesent adipiscing aliquam proin turpis magna. Nibh eget, erat mi id feugiat lobortis molestie feugiat laoreet praesent adipiscing aliquam proin consectetur magna diam nonummy donec. Diam felis nisi aliquet consectetur nisi non pharetra ut non dolor tincidunt euismod ipsum massa id ipsum ante diam. Nonummy donec praesent turpis, dolore aliquet turpis ut, volutpat dolor tincidunt volutpat dolor tincidunt id ipsum massa molestie feugiat. Nibh eget lorem nibh eget ipsum laoreet sem at ac diam nonummy donec aliquet, adipiscing, tempus proin at sed. Tincidunt, euismod sit ut tellus sit lobortis volutpat felis tempus ante, at feugiat, laoreet id ipsum laoreet id ipsum. Ante mauris feugiat nibh, eget lorem mi, id tempus ante felis tempus proin adipiscing nisi, congue ullamcorper sit massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit erat praesent, felis tempus proin eget erat mi tempus ante felis tempus, ante mauris lorem. Laoreet id, sed mi felis tempus ante at ac et elit erat, et felis tempus massa. Mauris lorem magna diam, adipiscing aliquam praesent turpis nisi non sit ut volutpat, dolor laoreet id. Sed laoreet id tempus ante mauris, ac et at magna tempus congue euismod dolor laoreet felis. Tempus ante, mauris lorem proin eget sed laoreet eget, erat, mi felis ipsum proin at, ac. Sem at magna, diam nonummy sit lobortis volutpat, dolor lobortis volutpat dolor laoreet id ipsum, laoreet. Id lorem ante mauris lorem et elit erat, laoreet felis tempus mi felis, elit erat mi. Felis tempus ante at ac et eget sed massa mauris lorem nibh, volutpat sed tincidunt euismod. Pulvinar massa molestie sit, ut non pharetra ipsum massa molestie lorem nibh mauris, ac et elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis non pharetra congue ullamcorper amet pharetra congue ullamcorper turpis aliquam, proin at erat et elit erat mi felis, aliquam proin at nisi. Sem pharetra congue non pharetra congue tellus pulvinar sed laoreet eget sed mi felis erat, mi, adipiscing nisi sem turpis lobortis, molestie feugiat. Lobortis volutpat pulvinar tincidunt euismod ipsum massa molestie feugiat nibh praesent nonummy, donec praesent turpis nisi aliquet pharetra ut non dolor tincidunt, volutpat. Pulvinar, dolore aliquet turpis ut non consectetur magna diam nonummy sit ut non dolor tincidunt euismod ipsum massa felis tempus ante mauris lorem. Nibh eget sed mi elit, erat mi adipiscing aliquam sem consectetur nisi non consectetur pulvinar massa molestie sit lobortis eget lorem laoreet id. Sed laoreet molestie feugiat lobortis molestie, feugiat tincidunt euismod dolor tincidunt euismod pulvinar nunc tellus feugiat ut volutpat felis aliquam proin at aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum ante mauris ac proin at ac et, aliquet sit nisi non pharetra congue euismod pulvinar tincidunt, euismod. Sit ut non consectetur magna diam nonummy, congue euismod pulvinar massa id ipsum massa mauris nonummy donec mi felis. Tempus ante at ac, et eget erat mi felis tempus proin adipiscing, ac nibh, elit ac, et felis tempus. Ante felis amet congue, aliquet amet nunc tellus sit, nisi sem nonummy donec praesent adipiscing aliquam ante, mauris sed. Nibh eget sed laoreet id feugiat massa volutpat lorem nibh praesent adipiscing aliquam proin consectetur magna diam nonummy donec. Praesent adipiscing donec, praesent turpis nisi, non pharetra congue ullamcorper pharetra congue euismod pulvinar lorem nibh elit sed mi. Felis tempus, mi adipiscing, aliquam proin consectetur magna diam nonummy erat praesent nonummy dolore aliquet pulvinar ut tellus sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et nonummy donec praesent adipiscing, aliquam proin at lorem. Laoreet id ipsum laoreet mauris lorem nibh, laoreet felis aliquam. Ante molestie lorem nibh eget ipsum massa id tempus, ante. Molestie feugiat nibh mauris lorem et elit, donec praesent, adipiscing. Aliquam congue ullamcorper pharetra tincidunt ullamcorper turpis nisi proin at. Magna diam amet dolore, aliquet amet nunc euismod pulvinar, massa. Molestie dolor tincidunt volutpat dolor tincidunt eget adipiscing aliquam proin. At magna diam, amet, dolore aliquet, adipiscing aliquam proin at. Ac, et elit erat aliquet amet dolore aliquet sit ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy magna diam nonummy dolore aliquet turpis nunc, tellus turpis congue ullamcorper nonummy donec mi diam nonummy erat. Ante mauris lorem lobortis volutpat dolor tincidunt id ipsum, nunc molestie ipsum lobortis molestie dolor tincidunt euismod ipsum, nunc. Tellus sit erat mi felis tempus ante mauris, lorem ante at ac nibh eget erat mi adipiscing tempus proin. At nisi sem at sed laoreet id ipsum, massa molestie elit tempus mi adipiscing aliquam proin at, ac et. Nonummy donec diam nonummy dolore aliquet turpis, ut non pharetra congue non dolor tincidunt mi at aliquam sem turpis. Nisi sem nonummy donec, ullamcorper nonummy, donec praesent consectetur, magna et, nonummy erat praesent adipiscing tempus ante at ac. Et consectetur magna ac, et elit erat et nonummy donec diam turpis dolore, tellus sit ut, non sit congue. Ullamcorper amet, congue ullamcorper pulvinar nunc felis aliquam praesent turpis dolore lobortis eget sed laoreet id tempus ante mauris. Lorem, nibh mauris lorem nibh id sed massa mauris lorem lobortis volutpat felis tempus ante at ac proin turpis. Magna diam, nonummy donec praesent turpis nisi, sem, mauris lorem et nonummy donec praesent nonummy dolore aliquet turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at magna ullamcorper nonummy dolore. Praesent turpis dolore, aliquet turpis magna. Nunc tellus sit nunc sit nunc. Tellus sit lobortis volutpat, feugiat nibh. Eget sed laoreet euismod, ipsum massa. Felis, tempus ante, volutpat mauris lorem. Ante at nonummy dolore, tellus sit. Nunc tellus feugiat lobortis volutpat pharetra. Dolore ullamcorper amet nunc molestie feugiat. Lobortis volutpat feugiat lobortis, volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam nibh eget dolor ut non amet, donec proin mauris feugiat lobortis, volutpat pulvinar nunc aliquet sit ut, non aliquet sit ut non pharetra ut non pharetra congue. Euismod sit nunc, tellus sit, ut, non amet donec aliquet turpis dolore sem consectetur magna aliquam proin consectetur nisi sem pharetra ut volutpat lorem et elit donec praesent. Nonummy aliquam praesent adipiscing nisi sem consectetur magna diam elit tempus ante adipiscing nisi lobortis volutpat sed laoreet eget erat ante mauris lorem proin mauris lorem nibh eget. Sed laoreet molestie feugiat lobortis molestie lorem nibh eget felis, tempus nibh eget lorem et elit tempus mi felis lorem nibh mauris lorem et elit ac praesent nonummy. Donec praesent turpis nisi sem consectetur ac diam euismod feugiat lobortis volutpat dolor lobortis volutpat pulvinar tincidunt tellus sit nunc tellus sit ut volutpat dolor tincidunt ullamcorper amet. Dolore sem consectetur, magna diam, nonummy donec ut, non pharetra congue ullamcorper amet nunc tellus sit, nisi sem sit ut non pharetra tincidunt id, sed massa id consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis molestie feugiat nibh volutpat dolor, tincidunt, euismod, sit ut tellus eget erat, mi felis aliquam praesent, at aliquam et at ac et elit. Erat mi felis aliquam proin consectetur nisi diam consectetur magna ullamcorper nonummy, donec magna diam amet donec aliquet turpis ut non sit lobortis molestie. Dolor congue euismod pulvinar nunc tellus sit lobortis molestie lorem ante eget lorem nibh praesent turpis ut non pharetra ut volutpat pharetra tincidunt id. Pulvinar nunc molestie feugiat lobortis, volutpat dolor lobortis eget sed nunc tellus, turpis, pulvinar nunc euismod, pulvinar nunc non pharetra ut non dolor tincidunt. Id ipsum massa molestie sit congue ullamcorper pharetra, donec aliquet turpis nisi proin elit erat et aliquet, turpis nisi sem consectetur ut ullamcorper pharetra. Congue tellus sit ut non sit congue non dolor tincidunt euismod dolor tincidunt molestie feugiat lobortis volutpat dolor lobortis mi adipiscing aliquam, praesent adipiscing. Magna diam nonummy donec praesent, felis aliquam proin mauris lorem et elit erat mi id at ac sem, nonummy erat mi felis aliquam proin. At, ac et elit erat laoreet id feugiat lobortis volutpat sed laoreet eget erat mi elit dolore ullamcorper, molestie feugiat lobortis, volutpat sed mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra magna ullamcorper amet congue tellus, eget sed nibh elit ac et nonummy donec aliquet turpis dolore tellus sit lobortis molestie feugiat lobortis eget sed tincidunt, euismod ipsum. Nunc tellus feugiat erat praesent nonummy donec praesent adipiscing aliquam, proin consectetur congue ullamcorper amet congue euismod amet nunc tellus pulvinar nunc tellus pharetra congue euismod pulvinar dolore. Ut non amet congue euismod pulvinar massa molestie feugiat lobortis volutpat dolor tincidunt ullamcorper turpis dolore aliquet turpis nisi non pharetra congue ullamcorper, non pharetra ut non pharetra. Congue tellus sit ut tellus sit ut non, pharetra congue euismod pulvinar tincidunt molestie feugiat lobortis volutpat lorem nibh eget lorem et praesent adipiscing nisi diam nonummy donec. Praesent adipiscing aliquam praesent at ac proin consectetur magna, et elit erat mi, adipiscing aliquam magna nibh proin non felis sit mauris elit, turpis magna laoreet id tempus. Ante, molestie feugiat nibh, eget lorem nibh eget erat nunc tellus sit ut massa id, ipsum lobortis non dolor lobortis euismod, pulvinar tincidunt tellus, feugiat, lobortis molestie dolor. Lobortis volutpat dolor tincidunt id ipsum massa mauris lorem ante at ac donec praesent amet massa id ipsum massa, volutpat feugiat lobortis volutpat sed mi elit erat praesent. Felis lorem, nibh eget sed laoreet eget erat mi adipiscing tempus, magna diam nonummy donec aliquet turpis dolore tellus sit ut non dolor lobortis volutpat erat mi id. Pulvinar massa mauris lorem nibh eget lorem et elit volutpat dolor tincidunt, euismod pulvinar massa molestie ipsum massa volutpat pharetra tincidunt ullamcorper amet nunc tellus sit ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis non pharetra dolore, aliquet turpis nisi aliquet, turpis magna diam nonummy donec aliquet, amet dolore tellus euismod pulvinar dolore aliquet turpis ut non, pharetra magna. Diam nonummy donec proin adipiscing nisi sem at magna ullamcorper amet dolore praesent adipiscing nisi magna ullamcorper turpis consectetur magna ullamcorper amet dolore tellus turpis ut. Sem at erat mi felis tempus ante, mauris lorem nibh eget erat mi elit erat mi diam nonummy donec diam amet dolore congue tempus donec aliquam. Dolore ut diam, id turpis sed dolore lobortis massa sem felis sit ut nunc tellus consectetur magna diam nonummy donec diam nonummy, congue aliquet amet massa. Tellus pharetra congue, non pharetra tincidunt, ullamcorper amet dolore, tellus sit ut sem pharetra pulvinar massa mauris feugiat lobortis volutpat lorem nibh id pulvinar laoreet felis. Tempus ante, mauris lorem, nibh eget sed mi felis tempus ante, molestie dolor congue euismod molestie feugiat lobortis eget sed tincidunt id ipsum laoreet, molestie feugiat. Ut ullamcorper amet dolore aliquet turpis dolore sem sit dolor tincidunt euismod ipsum, massa tellus feugiat, lobortis volutpat sed laoreet id pulvinar massa molestie, sit ut. Non pharetra, tincidunt euismod ipsum nunc molestie ipsum ut dolore aliquet sit ut sem nonummy magna ullamcorper amet nunc tellus pulvinar massa id ipsum ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum massa mauris lorem nibh eget dolor laoreet id ipsum massa molestie feugiat, lobortis, volutpat dolor tincidunt euismod pulvinar dolor congue ullamcorper pulvinar dolore aliquet turpis magna ullamcorper. Pharetra congue ullamcorper dolor tincidunt tellus sit, nunc tellus sit ut, ullamcorper amet nunc tellus ipsum lorem nibh elit ac mi, felis ipsum massa molestie lorem nibh, elit erat. Et felis erat ante mauris tempus, ante at ac diam nonummy magna ullamcorper nonummy feugiat massa, eget lorem laoreet, id sed laoreet felis tempus ante, mauris, feugiat nibh eget. Sed mi id tempus ante mauris lorem ante praesent, adipiscing aliquam, proin at ac proin at, ac mi elit donec aliquet turpis nisi aliquet feugiat lobortis volutpat dolor lobortis. Volutpat, sed laoreet id sed mi non consectetur congue ullamcorper amet dolore ullamcorper amet nunc tellus pharetra ut non pharetra congue ullamcorper amet nunc aliquet turpis nisi sem, pharetra. Congue diam amet dolore, lobortis eget lorem proin at ac praesent adipiscing tempus ante mauris ac, et elit ac mi felis tempus mi felis nonummy magna ullamcorper pulvinar tincidunt. Tellus turpis nisi sem pharetra magna ullamcorper pharetra laoreet, id sed, laoreet id, tempus ante adipiscing ac, et elit ac et nonummy pulvinar massa molestie feugiat lobortis eget sed. Nibh eget ipsum laoreet id tempus ante at ac et at ac, et elit donec praesent adipiscing tempus ante, consectetur amet nunc tellus pulvinar massa mauris lorem ante mauris. Lorem, nibh id sed, laoreet id tempus proin, adipiscing aliquam proin consectetur ac mi id pulvinar lobortis, nisi proin at ac et, nonummy, donec praesent adipiscing aliquam ante mauris. Ac et at congue diam amet dolore ullamcorper, pulvinar dolore tellus feugiat lobortis volutpat dolor tempus mi mauris feugiat lobortis volutpat sed laoreet eget sed mi id ipsum, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non amet dolore euismod pulvinar nunc tellus sit ut non pharetra tincidunt volutpat, dolor laoreet eget sed, mi felis tempus ante nunc molestie ipsum ante mauris lorem nibh eget sed. Mi elit donec praesent turpis, nisi aliquet turpis nisi non consectetur congue diam nonummy dolore ut eget lorem laoreet id ipsum laoreet id ipsum, ante mauris ac et at ac. Et elit, erat mi adipiscing tempus, ante at lorem, nibh, nonummy at ac et elit erat et amet congue euismod ipsum massa id tempus ante adipiscing nisi, sem, sit ut. Non pharetra congue ullamcorper pulvinar lorem ante at ac proin consectetur magna ullamcorper dolor tincidunt euismod ipsum massa id ipsum massa mauris lorem nibh eget sed mi felis ipsum massa. Molestie feugiat erat mi felis aliquam praesent adipiscing, aliquam sem consectetur, congue ullamcorper dolor tincidunt volutpat dolor, laoreet felis erat, praesent adipiscing, nisi, sem consectetur nisi sem consectetur, congue nunc. Tellus, sit lobortis, eget, sed tincidunt id, ipsum nunc tellus feugiat lobortis non dolor congue euismod pulvinar, tincidunt nibh mauris, lorem et elit donec mi adipiscing, tempus nibh eget lorem. Et elit ac ullamcorper nonummy dolore aliquet amet massa molestie feugiat massa molestie feugiat lobortis massa volutpat feugiat nibh mauris sed nibh elit, donec, praesent adipiscing dolore tellus sit ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper turpis nisi, sem consectetur magna. Diam nonummy magna ullamcorper amet donec praesent. Praesent adipiscing aliquam proin turpis ut non. Consectetur pulvinar nunc aliquet, turpis congue ullamcorper. Amet, dolore mi mauris lorem lobortis volutpat. Pulvinar nunc tellus pulvinar nunc tellus sit. Ut non pharetra tincidunt magna diam, nonummy. Dolore aliquet, amet dolore tellus turpis nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam sem turpis nisi sem consectetur magna nisi non pharetra congue ullamcorper amet dolore aliquet turpis nisi sem turpis nisi sem consectetur congue ullamcorper amet dolore. Aliquet turpis nisi sem, consectetur magna nunc, tellus sit congue diam adipiscing tempus proin, at aliquam aliquet turpis congue ullamcorper pharetra dolore aliquet turpis dolore aliquet sit. Nunc tellus sit tincidunt ante mauris, tempus, proin at ac sem pharetra magna diam adipiscing aliquam proin mauris, lorem nibh euismod dolor nunc, tellus sit ut, volutpat. Aliquet turpis nisi non pharetra ut non, pharetra tincidunt euismod pulvinar massa id feugiat lobortis volutpat feugiat tincidunt volutpat dolor laoreet id ipsum ante molestie dolor lobortis. Mi felis tempus ante eget sed tincidunt id sed laoreet, id ipsum massa, mauris lorem, et elit sed laoreet id, ipsum massa molestie, feugiat, ante mauris ac. Tempus proin at ac, et, nonummy donec, diam amet donec praesent, turpis dolore tellus pharetra congue non pharetra congue praesent sem consectetur magna ullamcorper pulvinar nunc euismod. Pulvinar nunc tellus feugiat lobortis eget dolor tincidunt euismod ipsum massa id, feugiat, lobortis molestie feugiat, nibh eget erat mi, sem at nisi, sem consectetur magna ullamcorper. Pulvinar nunc tellus sit nunc, tellus pharetra ut non amet donec aliquet amet nisi proin at magna diam amet congue, lobortis molestie dolor tincidunt volutpat dolor tincidunt. Euismod pulvinar ante felis, aliquam nibh mauris lorem et elit erat mi, nonummy dolore ullamcorper pulvinar nunc molestie feugiat dolor tincidunt euismod pulvinar massa volutpat feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi sem ullamcorper turpis ut non sit, ut non amet dolore praesent amet, dolore aliquet sit nisi non pharetra, congue ullamcorper amet nunc euismod pulvinar nunc nibh eget erat. Praesent adipiscing donec praesent turpis dolore tellus turpis nisi ullamcorper nonummy erat mi felis tempus nibh mauris, lorem et elit donec diam tellus sit ut non amet congue ullamcorper pulvinar. Massa id ipsum proin at, aliquam proin at magna sem pharetra magna, euismod pulvinar nunc tellus ipsum massa, mauris id, ipsum massa molestie tempus ante mauris ac et elit erat. Mi felis erat mi mauris tempus ante at ac diam consectetur magna massa mauris tempus, proin adipiscing ac proin nonummy donec diam nonummy dolore ullamcorper amet, nunc aliquet turpis nisi. Diam felis erat ante mauris tempus, ante mauris ac donec aliquet sit ut tellus sit lobortis eget ac proin elit, erat et elit donec praesent, adipiscing aliquam sem consectetur magna. Sem consectetur magna diam nonummy nisi tincidunt volutpat dolor tincidunt euismod ipsum laoreet tellus feugiat lobortis, volutpat dolor laoreet eget sed mi felis tempus mi adipiscing consectetur tincidunt euismod dolor. Tincidunt euismod ipsum ante adipiscing aliquam praesent turpis aliquam proin consectetur magna ullamcorper amet donec aliquet turpis nisi, aliquet feugiat ut volutpat dolor erat mi felis tempus ante at ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem lobortis volutpat sed, aliquam proin adipiscing ac et, elit erat et elit donec praesent turpis dolore, aliquet, turpis nisi non dolor lobortis volutpat sed, et. Nonummy donec ut sem pharetra, magna ullamcorper nonummy donec ullamcorper amet dolore tellus feugiat lobortis mauris, feugiat lobortis elit erat, mi id ipsum ante molestie lorem ante. Laoreet felis aliquam proin at aliquam sem pharetra, ut volutpat feugiat lobortis eget sed laoreet felis, erat mi felis tempus ante at ac et elit erat praesent. Tellus sit congue ullamcorper nonummy congue, euismod, pulvinar nunc molestie ipsum massa mauris ac, nibh volutpat dolor tincidunt id ipsum massa molestie, lorem donec praesent, adipiscing, donec. Praesent adipiscing nisi non pharetra ut volutpat dolor tincidunt ullamcorper amet dolore aliquet turpis nisi sem consectetur magna ullamcorper amet nunc, tellus pulvinar ac, et elit donec. Praesent, nonummy dolore praesent adipiscing aliquam non consectetur congue ullamcorper pharetra, dolore ullamcorper, pulvinar dolore tellus volutpat dolor nunc, euismod pulvinar nunc molestie feugiat nibh eget, lorem. Laoreet euismod pulvinar, ut non pharetra congue non dolor, tincidunt eget erat laoreet id ipsum ante et nonummy, erat praesent nonummy, donec aliquet turpis ut, non consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at pharetra congue euismod ipsum laoreet felis tempus mi, felis tempus ante mauris, ac et elit donec. Praesent adipiscing donec praesent adipiscing, nisi, tellus sit sed mi felis ipsum massa at, ac nibh at magna. Sem, nonummy dolore, magna diam, nonummy donec diam nonummy donec proin mauris lorem laoreet id mauris ac, nibh. Eget erat mi elit, donec ullamcorper pulvinar nunc tellus sit, ut non dolor lobortis, volutpat sed laoreet felis. Ipsum massa tellus sit lobortis eget, adipiscing aliquam ante at lorem, nibh eget erat laoreet felis, tempus ante. Mauris lorem nibh eget dolor mi elit, erat, mi adipiscing aliquam congue non dolor tincidunt id sed massa. Molestie feugiat massa mauris ac et at ac et nonummy, donec praesent adipiscing tempus ante, eget sed laoreet. Eget sed ac nibh eget sed, laoreet molestie ipsum massa volutpat dolor lobortis volutpat pulvinar massa tellus turpis. Nisi sem pharetra congue euismod pulvinar, tincidunt tellus sit nunc nibh id ipsum laoreet felis tempus proin, at. Ac et at magna mi elit erat mi felis aliquam proin consectetur sed laoreet id tempus ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent at ac, proin, elit erat aliquam proin at ac et elit tempus mi mauris tempus ante at sed laoreet id ipsum laoreet molestie feugiat lobortis eget sed, nibh. Id, ipsum laoreet sem turpis congue non dolor tincidunt euismod dolor laoreet id tempus ante felis tempus ante at lorem et nonummy magna, non, dolor congue ullamcorper turpis amet dolore. Aliquet turpis nisi aliquet sit ut volutpat dolor, lobortis volutpat dolor laoreet id tempus mi adipiscing aliquam ante at aliquam sem at magna diam molestie, feugiat lobortis volutpat dolor lobortis. Volutpat sed mi id erat, mi felis tempus ante, mauris ac et eget erat mi adipiscing aliquam praesent non amet congue ullamcorper amet nunc tellus feugiat lobortis molestie lorem et. Elit ac et elit donec diam amet, donec praesent consectetur nisi diam nonummy donec praesent tellus feugiat massa mauris lorem nibh eget erat mi elit donec praesent turpis, dolore sem. Consectetur ac diam nonummy donec diam nonummy donec praesent turpis nisi congue euismod sit nunc tellus pharetra ut volutpat, dolor lobortis eget, sed laoreet euismod feugiat massa mauris aliquam proin. Consectetur, nonummy dolore aliquet, sit nunc tellus feugiat ut volutpat sed laoreet elit, erat, mi elit erat mi at, ac sem consectetur nisi sem consectetur congue ullamcorper pulvinar lorem nibh. Mauris, lorem et elit erat praesent nonummy dolore aliquet turpis dolore non feugiat ut volutpat dolor lobortis eget sed laoreet id ipsum ante felis aliquam magna praesent nonummy aliquam praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet molestie sit congue non tellus turpis nisi diam consectetur donec aliquet, turpis aliquam nibh eget pulvinar nunc tellus turpis nisi non. Sit ut, non pharetra tincidunt euismod pulvinar nunc nibh eget erat mi felis, tempus massa molestie, dolor lobortis euismod pulvinar tincidunt euismod pulvinar. Massa molestie tempus ante mauris lorem laoreet, id sed lorem, laoreet id ipsum massa tellus, feugiat lobortis volutpat dolor lobortis eget, sed mi. Felis tempus ante felis tempus proin adipiscing aliquam proin consectetur pulvinar ut non pharetra ut non amet, dolore aliquet turpis nisi sem consectetur. Magna diam nonummy magna diam nonummy, dolore aliquet sit nunc tellus sit lobortis mauris nonummy donec aliquet turpis nisi sem consectetur magna ullamcorper. Nonummy donec praesent adipiscing dolore tellus pulvinar ante, mauris lorem nibh eget dolor tincidunt id ipsum massa proin consectetur magna ullamcorper amet dolore. Aliquet turpis dolore aliquet sit lobortis volutpat feugiat tincidunt volutpat dolor tincidunt euismod pulvinar dolor laoreet euismod ipsum laoreet id ipsum ante mauris. Ac et eget sed massa, molestie feugiat lobortis volutpat dolor tincidunt euismod dolor, laoreet, id tempus ante mauris nonummy congue ullamcorper amet nunc. Tellus pulvinar nunc molestie feugiat massa volutpat dolor lobortis euismod, pulvinar massa molestie feugiat ut, volutpat dolor nibh eget, lorem nibh, eget at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus feugiat ut non pharetra, congue ullamcorper amet nisi tincidunt ullamcorper amet, dolore sem consectetur nisi sem consectetur magna ullamcorper pulvinar. Nunc tellus, pulvinar ut non sit lobortis, volutpat dolor tincidunt id pulvinar massa nibh eget erat diam consectetur magna aliquet amet dolore. Tellus turpis ut non consectetur magna, diam nonummy donec praesent turpis, nisi, proin consectetur congue ullamcorper id, ipsum lobortis molestie ac nibh. Elit sed mi felis ipsum massa, molestie, feugiat lobortis, eget lorem et elit donec, mi felis tempus erat mi felis erat praesent. At aliquam aliquet sit ut non, dolor lobortis eget ac tempus proin at ac et elit erat praesent nonummy aliquam proin adipiscing. Pharetra congue euismod pulvinar nunc id ipsum ante felis aliquam proin at ac et nonummy magna diam nonummy dolore, praesent adipiscing aliquam. Proin elit erat mi adipiscing pharetra congue ullamcorper pharetra congue praesent felis aliquam proin at ac et felis erat mi adipiscing aliquam. Proin at lorem donec praesent adipiscing aliquam sem pharetra ut, non pharetra tincidunt euismod pulvinar nunc tellus feugiat lobortis molestie feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pulvinar nunc tellus turpis ut non pharetra congue ullamcorper amet congue ullamcorper pulvinar massa id. Ipsum ante mauris elit donec aliquet adipiscing, nisi sem turpis nisi non sit lobortis eget sed. Laoreet id sed laoreet id aliquam proin adipiscing aliquam sem consectetur nisi laoreet molestie, ipsum ante. Mauris feugiat lobortis eget dolor tincidunt id ipsum, ante felis aliquam ante at ac et, at. Ac, et amet congue ullamcorper pulvinar lorem lobortis, eget sed mi felis erat mi adipiscing aliquam. Proin at nisi sem pharetra ut volutpat, dolor laoreet id, sed laoreet felis tempus congue ullamcorper. Amet congue euismod amet nunc aliquet sit ut volutpat dolor, lobortis volutpat dolor laoreet id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem at magna diam nonummy donec aliquet turpis dolore tellus sit lobortis volutpat dolor, lobortis eget lorem, et, elit donec mi, sem, consectetur congue ullamcorper pharetra. Congue ullamcorper amet nunc molestie feugiat massa mauris feugiat tincidunt euismod pulvinar tincidunt, euismod pulvinar nunc tellus sit, tincidunt euismod felis tempus proin mauris ac nibh elit. Erat mi adipiscing donec aliquet turpis dolore aliquet turpis ut, non pharetra tincidunt volutpat sed nunc euismod pulvinar, nunc tellus euismod, pulvinar nunc molestie feugiat nibh, eget. Lorem laoreet id sed laoreet id tempus mi adipiscing aliquam proin at erat mi id ipsum, lorem et elit erat mi felis, donec, proin mauris lorem nibh. Id ipsum laoreet id tempus mi at aliquam proin consectetur nisi sem nonummy donec, praesent nonummy pharetra tincidunt, euismod dolor tincidunt id ipsum laoreet id tempus ante. Mauris feugiat laoreet id ipsum laoreet id tempus ante mauris lorem nibh at magna diam pharetra tempus massa molestie lorem ante at ac et eget sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet at erat mi id tempus ante mauris lorem nibh. Mauris lorem nibh nonummy donec praesent nonummy dolore euismod ipsum. Laoreet et at, magna et elit tempus mi adipiscing nisi. Proin at magna diam consectetur magna diam, pulvinar tincidunt id. Ipsum ante mauris lorem, ante diam nonummy dolore aliquet amet. Dolore non pharetra congue non amet congue, ullamcorper, amet dolore. Aliquet, sit nisi sem pharetra congue euismod pulvinar tincidunt id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis, aliquam sem consectetur magna diam nonummy dolore praesent turpis aliquam proin turpis nisi non pharetra lobortis eget ac donec aliquet turpis ut molestie feugiat lobortis eget sed laoreet eget. Sed mi felis tempus mi at ac et elit, erat et nonummy donec ut non sit tincidunt euismod dolor tincidunt euismod ipsum massa molestie feugiat massa molestie feugiat laoreet eget. Erat mi, felis, erat praesent adipiscing dolore sem consectetur magna nunc euismod, ipsum, ut tellus feugiat lobortis volutpat sed nibh id erat mi consectetur pulvinar aliquam ut, praesent diam tellus. Mauris amet donec magna diam, elit tempus ante mauris ac et elit, erat mi elit donec praesent adipiscing aliquam praesent at lorem et elit donec praesent adipiscing aliquam praesent turpis. Pharetra dolore praesent adipiscing ac nibh, volutpat erat mi elit, tempus mi adipiscing aliquam aliquet sit, nisi non consectetur magna diam nonummy dolore, aliquet sit, nunc, tellus elit ac, diam. Nonummy donec praesent turpis dolore aliquet, turpis, magna diam consectetur magna diam pulvinar tincidunt id pulvinar massa diam nonummy donec praesent nonummy, donec aliquet turpis nisi, sem consectetur nisi ullamcorper. Amet dolore praesent adipiscing aliquam sem turpis nisi sem, nonummy donec diam nonummy feugiat lobortis volutpat lorem et at magna diam nonummy dolore ullamcorper pulvinar massa molestie feugiat, massa mauris. Tempus proin consectetur nisi sem dolor lobortis eget lorem et aliquet sit nunc id tempus proin at aliquam proin elit erat et elit donec ullamcorper amet dolore aliquet sit ut. Non dolor lobortis, volutpat dolor, tincidunt euismod mauris lorem laoreet euismod ipsum massa adipiscing aliquam, proin turpis nisi aliquet turpis, magna diam nonummy, donec, mi, felis aliquam sem consectetur nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna diam nonummy donec praesent adipiscing. Nisi proin at ac diam tellus feugiat. Massa molestie feugiat lobortis eget sed mi. Felis tempus ante felis tempus ante mauris. Lorem nibh, elit erat laoreet, id ipsum. Massa molestie tellus turpis nisi diam nonummy. Erat mi adipiscing aliquam sem consectetur ac. Et nonummy magna ullamcorper dolor tincidunt id. Sed, laoreet id tempus ante mauris nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et at ac et felis erat mi adipiscing, aliquam proin at ac nibh id pulvinar, nunc laoreet, eget, ipsum massa. Id ipsum massa molestie, feugiat, tincidunt, euismod amet nunc euismod ipsum ante, mauris feugiat tincidunt ullamcorper amet donec aliquet adipiscing. Amet congue ullamcorper amet nunc, tellus sit lobortis volutpat dolor nibh eget dolor tincidunt id ipsum ante, felis tempus ante. Mauris ac et eget erat mi felis, consectetur, congue volutpat pharetra tincidunt euismod pulvinar nunc tellus feugiat massa volutpat dolor. Tincidunt volutpat dolor tincidunt id ipsum massa tellus, sit lobortis ante, felis aliquam proin mauris ac nibh elit erat et. Felis tempus proin adipiscing aliquam proin at ac et elit erat mi felis tempus proin, mauris, lorem dolore aliquet sit. Ut non, consectetur magna diam nonummy donec aliquet amet dolore, aliquet sit nisi, sem elit erat mi, felis tempus proin. Consectetur ac, diam elit adipiscing aliquam sem nonummy magna diam nonummy donec aliquet turpis nisi proin at nisi non pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi adipiscing aliquam praesent adipiscing magna sem consectetur magna, diam amet congue ullamcorper pulvinar nunc nibh id ipsum, massa. Molestie tempus ante mauris tempus proin at magna diam nonummy donec praesent adipiscing aliquam proin at ac proin at ac. Ut sem at ac et, nonummy donec praesent adipiscing aliquam sem, consectetur nisi non pharetra congue ullamcorper amet dolore aliquet. Turpis ut non pharetra congue, non amet feugiat lobortis, molestie, dolor lobortis eget erat, mi felis tempus ante felis tempus. Ante at ac diam consectetur congue non amet nunc tellus, non dolor tincidunt euismod pulvinar nunc, aliquet turpis, lobortis volutpat. Feugiat lobortis eget erat mi felis tempus mi adipiscing aliquam sem consectetur nisi, non consectetur congue ullamcorper, molestie feugiat massa. Volutpat pharetra, congue aliquet amet aliquam sem at magna, diam consectetur, congue, ullamcorper amet nunc, aliquet turpis ut tellus pharetra. Congue ullamcorper pharetra dolore ut, non pharetra, congue ullamcorper pulvinar dolore, aliquet consectetur ac diam elit erat praesent adipiscing aliquam. Sem at lorem nibh praesent adipiscing aliquam diam nonummy donec praesent adipiscing aliquam praesent, at ac nibh at erat diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod ipsum, massa mauris lorem nibh volutpat dolor nunc tellus sit massa molestie ipsum ante, molestie feugiat laoreet. Id pulvinar dolore tincidunt euismod pulvinar, nunc aliquet sit ut non consectetur congue, ullamcorper nonummy dolore aliquet sit. Ut, non pharetra ut non, pharetra tincidunt eget sed laoreet et at ac et elit donec praesent felis. Tempus ante mauris ac et nonummy donec ullamcorper amet dolore, aliquet turpis nisi sem consectetur congue et nonummy. Dolore ut non amet dolore aliquet turpis nisi aliquet, turpis ut tellus feugiat nibh mauris ac diam nonummy. Donec diam nonummy donec aliquet amet feugiat laoreet euismod pulvinar laoreet id ipsum ante mauris aliquam, ante at. Lorem, mi felis erat mi, felis aliquam, praesent turpis nisi sem pharetra congue ullamcorper amet ipsum massa molestie. Feugiat nibh eget, sed laoreet felis ipsum, massa mauris lorem nibh mauris ac nibh eget erat mi mauris. Lorem ante eget lorem nibh eget, adipiscing nisi sem turpis nisi non pharetra tincidunt ullamcorper amet, nisi proin. Turpis nisi non nonummy donec diam amet nunc ut volutpat lorem nibh id sed mi id tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, nunc aliquet ullamcorper turpis aliquam ante consectetur magna sem pharetra congue non pharetra. Congue, ullamcorper turpis nisi, sem pharetra magna ullamcorper amet congue ullamcorper amet, nunc euismod. Elit erat mi felis, tempus, mi felis tempus praesent adipiscing aliquam sem consectetur magna. Diam nonummy donec aliquet turpis dolore sem turpis magna, ullamcorper, tellus sit lobortis, molestie. Dolor tincidunt, euismod amet donec praesent consectetur magna, diam elit donec mi id tempus. Massa molestie lorem, nibh eget sed aliquam proin elit, ac diam elit, erat ante. Molestie feugiat lobortis eget sed laoreet id pulvinar, nunc tellus pharetra ut ullamcorper amet. Donec praesent adipiscing aliquam dolore ullamcorper amet, dolore tellus feugiat, lobortis molestie feugiat lobortis. Volutpat sed laoreet eget sed laoreet id tempus, proin, mauris ac laoreet eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit, lobortis non dolor tincidunt volutpat pulvinar. Nunc aliquet turpis nisi sem pharetra, magna praesent sem. Consectetur magna ullamcorper amet dolore, aliquet amet nunc, molestie. Feugiat lobortis volutpat feugiat nibh volutpat sed nunc, euismod. Pulvinar massa molestie feugiat nibh praesent adipiscing donec aliquet. Adipiscing, nisi sem pharetra ut non pharetra congue euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam consectetur magna ullamcorper tellus feugiat nibh eget sed laoreet id ipsum. Laoreet, felis aliquam praesent adipiscing nisi sem consectetur magna ullamcorper nonummy dolore ullamcorper. Amet dolore tellus volutpat lorem nibh eget erat ante felis lorem nibh mauris. Sed tincidunt eget, sed laoreet felis tempus massa molestie feugiat lobortis, volutpat sed. Laoreet, id mauris ac et elit donec praesent felis aliquam proin adipiscing aliquam. Proin at magna, praesent adipiscing, donec praesent adipiscing aliquam sem turpis ut laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna praesent felis, lorem ut ullamcorper nonummy donec praesent at ac et elit ac nisi, sem turpis ut sem amet congue ullamcorper amet dolore. Aliquet sit, nunc tellus, sit ut, ullamcorper pulvinar tincidunt euismod pulvinar ut tellus feugiat lobortis nisi, sem consectetur magna non pharetra congue ullamcorper amet nisi. Proin at, ac diam consectetur congue euismod pulvinar dolore tellus turpis aliquam proin at, ac praesent tellus feugiat massa molestie feugiat et at erat mi. Id ipsum ante felis tempus, proin at ac diam nonummy erat praesent adipiscing aliquam magna ullamcorper amet dolore ullamcorper adipiscing aliquam proin at ac diam. Nonummy donec, ullamcorper amet dolore tellus sit ut tellus feugiat lobortis volutpat dolor laoreet id, ipsum, lorem laoreet id sed laoreet id ipsum massa mauris. Lorem nibh eget erat et nonummy donec praesent adipiscing aliquam proin mauris sed laoreet id, ipsum massa id eget sed, laoreet, id ipsum lobortis volutpat. Amet dolore aliquet adipiscing aliquam proin mauris ac diam nonummy donec praesent adipiscing consectetur congue ullamcorper pharetra congue tellus, pulvinar nunc molestie, feugiat lobortis volutpat. Dolor congue euismod, pulvinar nunc molestie feugiat lobortis molestie lorem nibh mauris lorem nibh elit adipiscing magna, diam consectetur magna ullamcorper amet dolore aliquet amet. Dolore sem turpis congue non amet dolore praesent turpis nunc tellus pulvinar ut non dolor congue ullamcorper tellus lorem ante at lorem et elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie dolor tincidunt, ante mauris lorem nibh mauris ac et elit erat mi. Felis, lorem lobortis eget sed laoreet id ipsum, laoreet id ipsum ante, molestie. Dolor sit lobortis molestie feugiat lobortis volutpat dolor tincidunt, euismod pulvinar nunc molestie. Feugiat ut volutpat dolor tincidunt euismod, ipsum laoreet molestie feugiat, massa molestie ac. Donec aliquet turpis nisi sem turpis ut non pharetra congue, euismod pulvinar tincidunt. Euismod ipsum massa, molestie sit lobortis volutpat, sed nibh id ipsum lorem nibh. Elit sed massa molestie sit ut non consectetur donec diam, amet nunc aliquet. Turpis ut non pharetra ut, volutpat sed laoreet eget sed laoreet et elit. Erat, laoreet molestie ipsum massa molestie feugiat nibh eget, sed laoreet euismod sit. Nisi sem nonummy magna praesent nonummy donec praesent adipiscing aliquam proin pharetra amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis, tempus ante felis, aliquam ante eget lorem. Nibh id ipsum dolor nibh elit donec praesent adipiscing. Ipsum massa molestie lorem, nibh eget erat, et elit. Tempus ante mauris tempus ante mauris erat mi felis. Erat mi diam nonummy donec praesent adipiscing aliquam proin. Mauris sed laoreet eget erat et nonummy dolore aliquet. Turpis nisi proin at magna diam consectetur magna diam. Tellus, sit, ut eget sed laoreet euismod ipsum laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec mi at lorem nibh eget sed lorem ante volutpat pulvinar nunc aliquet turpis, nisi sem consectetur donec. Diam nonummy donec aliquet turpis dolore tellus feugiat massa mauris lorem et elit erat aliquam proin consectetur nisi sem. Elit erat mi felis tempus proin at ac proin at donec mi felis tempus ante molestie lorem, nibh at. Ac aliquam proin at ac et elit erat mi felis aliquam praesent turpis aliquam diam consectetur donec diam, nonummy. Donec praesent turpis nisi aliquet sit, ut non pharetra sit nisi sem consectetur magna, ullamcorper pulvinar tincidunt tellus pulvinar. Nunc tellus feugiat nibh mauris sed laoreet eget erat et id ipsum ante et amet dolore aliquet amet dolore. Tincidunt euismod pulvinar nisi aliquet consectetur magna diam, elit, sed massa molestie feugiat lobortis, volutpat dolor tincidunt id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit ut sem consectetur donec diam nonummy donec praesent at aliquam diam, nonummy donec nisi sem at magna ullamcorper amet, congue ullamcorper pulvinar massa molestie feugiat. Massa molestie lorem, ante eget lorem nibh, eget erat mi nonummy dolore lobortis, eget dolor laoreet id sed mi felis aliquam praesent adipiscing aliquam proin at magna sem. Nonummy magna praesent adipiscing nisi sem consectetur magna diam elit erat sed laoreet eget erat, mi felis aliquam praesent at ac et, at ac mi elit erat mi. Adipiscing aliquam proin, mauris ac, et praesent adipiscing nisi sem pharetra, congue non pharetra congue euismod pulvinar nunc tellus sit ut, volutpat pharetra tincidunt euismod pulvinar, nunc tellus. Sit nunc tellus sit lobortis ante felis tempus, ante, at aliquam proin pharetra congue ullamcorper amet dolore ullamcorper pulvinar dolore aliquet, turpis ut sem consectetur congue euismod pulvinar. Tincidunt euismod ipsum massa et elit, donec praesent nonummy donec praesent adipiscing, nisi sem consectetur magna diam nonummy dolore ullamcorper turpis dolore sem turpis sed laoreet felis tempus. Ante, felis tempus, proin at ac et nonummy donec praesent nonummy tempus ante mauris ac et elit ac diam, nonummy donec mi felis consectetur congue ullamcorper pulvinar nunc. Tellus pulvinar massa mauris, lorem nibh, volutpat sed laoreet id pulvinar nunc molestie pharetra ut volutpat dolor lobortis eget sed laoreet euismod ullamcorper amet nunc tellus, sit ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id ipsum massa mauris ac donec praesent adipiscing aliquam proin consectetur magna diam. Nonummy magna aliquet amet dolore aliquet turpis magna sem, pharetra lobortis volutpat dolor. Tincidunt id pulvinar sed laoreet eget ipsum laoreet felis ipsum massa mauris ac. Et elit erat mi, felis erat praesent, amet, dolore tellus pulvinar ante mauris. Lorem ante diam nonummy donec aliquet adipiscing ac, proin at erat et nonummy. Donec praesent turpis nisi sem consectetur, nisi non pharetra congue ullamcorper amet donec. Congue ullamcorper nonummy dolore aliquet turpis nisi sem pharetra magna diam nonummy, dolore. Ullamcorper amet nunc tellus sit ut sem consectetur magna diam adipiscing donec aliquet. Ullamcorper amet donec aliquet adipiscing aliquam sem at magna, diam elit donec aliquet. Adipiscing aliquam, proin at, ac et nonummy donec diam amet dolore aliquet, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sem consectetur magna diam nonummy donec aliquet adipiscing, dolore aliquet turpis ut volutpat, lorem erat. Ante tellus feugiat lobortis volutpat, pulvinar nunc tellus pulvinar nunc tellus sit congue ullamcorper amet donec. Ante mauris lorem nibh elit, sed aliquam ante mauris erat mi felis ipsum massa mauris sit. Congue diam, nonummy donec proin mauris ac nibh id, ipsum laoreet felis tempus mi felis ac. Nibh praesent felis aliquam proin at ac diam nonummy, donec praesent nonummy donec aliquet, turpis nunc. Non consectetur congue ullamcorper amet dolore ullamcorper, amet dolore dolore ullamcorper turpis dolore aliquet turpis ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tempus ante adipiscing ac et at ac ullamcorper molestie feugiat massa molestie feugiat nibh elit erat et felis erat praesent adipiscing tempus, nibh volutpat dolor laoreet. Euismod pulvinar massa molestie ipsum ante adipiscing amet dolore ullamcorper amet dolore aliquet sit ut molestie feugiat, lobortis eget dolor tincidunt, euismod pulvinar nunc non pharetra congue. Ullamcorper nonummy donec, proin at nonummy aliquam praesent adipiscing aliquam sem consectetur ac et felis tempus ante mauris lorem nibh volutpat pulvinar, tincidunt tellus, sit nunc non. Sit, sed laoreet id ipsum massa molestie sed laoreet euismod ipsum mi felis tempus mi felis tempus ante mauris, erat mi elit erat praesent felis, tempus ante. Mauris adipiscing aliquam praesent adipiscing aliquam sem at magna ullamcorper amet dolore aliquet amet nisi aliquet turpis ut volutpat dolor congue euismod pulvinar tincidunt euismod pulvinar massa. Tellus id ipsum nunc tellus ipsum massa molestie feugiat lobortis volutpat sed, mi, elit donec praesent felis tempus sem consectetur nisi nunc tellus pulvinar, massa tellus, sit. Ut non dolor tincidunt, euismod pulvinar, dolore, non pharetra congue non amet dolore ullamcorper, turpis nisi aliquet turpis nisi non consectetur, pulvinar nunc tellus sit lobortis volutpat. Dolor tincidunt euismod sit ut non sit ut volutpat dolor nibh eget sed, mi felis, erat praesent adipiscing, aliquam proin euismod dolor nibh eget erat mi, felis. Tempus ante at, aliquam, sem at magna diam elit donec praesent turpis dolore tellus sit ut volutpat dolor lobortis euismod felis tempus proin at magna diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ullamcorper amet feugiat lobortis non pharetra tincidunt euismod pulvinar laoreet id ipsum massa mauris lorem ante mauris, ac nibh eget. Sed mi, felis, aliquam proin at aliquam tincidunt euismod ipsum massa id ipsum massa mauris lorem et eget dolor nunc euismod. Sit nisi non pharetra congue non pulvinar nunc tellus pulvinar, nunc tincidunt id ipsum massa, id ipsum massa mauris ac proin. At ac, et consectetur magna praesent nonummy donec praesent consectetur ac diam elit erat mi felis tempus magna ullamcorper amet dolore. Euismod, pulvinar nunc tellus sit lobortis volutpat lorem ante mauris ac et nonummy donec mi mauris lorem nibh at amet dolore. Ullamcorper, sit massa tellus sit ut volutpat dolor tincidunt volutpat sed mi elit, erat, mi felis tempus proin consectetur nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna diam nonummy dolore ullamcorper amet nunc tellus feugiat lobortis molestie feugiat lobortis, eget, sed mi felis. Volutpat pulvinar tincidunt euismod ipsum nunc, tellus sit ut non dolor laoreet euismod ipsum nunc tellus sit congue. Non pharetra dolore ullamcorper amet dolore lobortis, eget sed mi nonummy donec praesent adipiscing aliquam praesent turpis ut. Sem consectetur magna diam nonummy congue euismod pulvinar laoreet id tempus ante felis, aliquam proin ullamcorper adipiscing nisi. Aliquet consectetur magna sem consectetur magna diam amet dolore tellus pulvinar ut non pharetra congue ullamcorper amet tincidunt. Euismod pulvinar lorem lobortis eget sed tincidunt euismod ipsum ante mauris tempus ante at lorem nibh elit magna. Praesent adipiscing aliquam proin adipiscing aliquam aliquet pharetra congue non pharetra feugiat massa mauris feugiat nibh eget lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit congue diam nonummy dolore aliquet volutpat dolor laoreet id. Sed massa molestie feugiat massa mauris lorem nibh eget erat laoreet. Id ipsum massa tellus feugiat lobortis volutpat sed laoreet, id adipiscing. Aliquam, proin at ac diam amet dolore aliquet turpis nisi, aliquet. Turpis nisi non consectetur, magna, diam amet donec praesent at, ac. Nibh eget turpis, ut non sit ut, volutpat dolor lobortis eget. Sed massa molestie ipsum lobortis volutpat pharetra, congue euismod pulvinar tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at, ac et elit, erat mi id tempus, ante molestie feugiat nibh eget erat et nonummy donec praesent amet nunc tellus pulvinar, sed tincidunt, id. Sed laoreet felis lorem ante mauris lorem nibh eget erat et nonummy tempus ante adipiscing nisi sem consectetur nisi sem nonummy turpis nisi diam nonummy magna. Diam adipiscing aliquam proin at ac nibh elit ac, et nonummy dolore praesent, adipiscing nisi aliquet turpis nisi diam nonummy erat ante diam nonummy, donec praesent. Adipiscing tempus praesent adipiscing aliquam sem pharetra congue volutpat dolor laoreet id ipsum laoreet id feugiat ante felis tempus magna, aliquet, turpis nisi sem turpis ut. Non feugiat, ut non amet congue aliquet sit, ut non sit, ut ullamcorper amet dolore aliquet turpis nisi sem consectetur erat mi id pulvinar nunc sit. Congue, ullamcorper, adipiscing, nonummy, sit erat laoreet euismod ipsum ante, mauris lorem nibh eget lorem laoreet eget ipsum laoreet felis tempus proin adipiscing aliquam sem consectetur. Adipiscing, aliquam et at ac et felis tempus ante mauris tempus nibh at lorem nibh eget erat mi felis, consectetur congue ullamcorper pharetra dolore aliquet turpis. Aliquam proin at ac et nonummy dolore aliquet turpis nisi sem, turpis, nisi diam consectetur, magna ullamcorper amet dolore euismod ullamcorper amet dolore ullamcorper pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit erat, et felis erat, magna et nonummy donec diam adipiscing donec praesent turpis nisi sem, pharetra congue non amet, dolore praesent turpis nisi proin consectetur magna diam. Nonummy congue massa molestie feugiat, lobortis volutpat dolor tincidunt id sed laoreet id ipsum lobortis eget lorem laoreet id ipsum massa, felis ipsum ante, felis ac et praesent adipiscing. Aliquam proin mauris lorem nibh eget sed ante mauris lorem nibh, mauris sed nibh eget sed laoreet felis ipsum massa, volutpat dolor tincidunt ut sem pharetra congue ullamcorper amet. Nunc tellus sit ut sem pharetra congue diam nonummy donec, praesent at ac et elit ac et elit erat magna sem consectetur congue ullamcorper turpis dolore sem consectetur magna. Et elit sed, laoreet id tempus nibh eget dolor tincidunt euismod ipsum massa tellus feugiat lobortis volutpat id feugiat lobortis volutpat dolor tincidunt volutpat pulvinar nunc euismod pulvinar massa. Molestie sit ut non pharetra congue aliquet, adipiscing, aliquam, proin, elit ac et elit volutpat dolor tincidunt, euismod ipsum ante, molestie, lorem ante mauris lorem et elit donec diam. Nonummy dolore aliquet turpis nisi sem pharetra magna diam nonummy donec praesent non consectetur congue, diam adipiscing aliquam proin mauris lorem, laoreet id sed, massa tellus feugiat ut volutpat. Dolor tincidunt euismod ipsum massa molestie feugiat massa molestie feugiat erat mi mauris tempus ante at magna et eget sed laoreet mauris tempus ante at, lorem nibh elit erat. Et elit tempus mi at aliquam proin at, amet dolore aliquet turpis ut non pharetra, congue ullamcorper amet dolore tellus pulvinar ut tellus sit ut non dolor tincidunt euismod. Pulvinar nunc molestie feugiat massa molestie elit erat mi felis lorem ante at, ac et elit erat praesent nonummy dolore praesent, turpis, aliquam proin at ac et nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, mauris, lorem nibh mauris lorem, tincidunt euismod pulvinar ut non euismod sit. Nunc molestie feugiat massa mauris feugiat lobortis eget sed mi felis tempus ante. Mauris tempus, sem turpis nisi non sit tincidunt euismod, dolor, laoreet ut non. Dolor tincidunt euismod ipsum massa molestie ipsum, massa mauris, ac proin consectetur nisi. Sem, consectetur tincidunt ullamcorper pulvinar nunc tellus sit ut non id sit ut. Non pharetra congue ullamcorper amet donec aliquet adipiscing aliquam proin consectetur magna diam. Elit erat ante mauris, tempus ante at pulvinar nunc tellus pulvinar ut tellus. Feugiat, nibh eget sed laoreet id ipsum, laoreet id tempus ante, mauris ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante volutpat dolor tincidunt, euismod, pulvinar massa molestie feugiat nibh, mauris lorem nibh elit ac, et nonummy donec aliquet turpis. Aliquam proin, ullamcorper turpis nisi sem consectetur, nisi diam nonummy magna diam nonummy donec proin volutpat sed nibh, id, sed. Laoreet id, ipsum massa, molestie ac et aliquet, turpis dolore aliquet sit, ut sem consectetur magna praesent adipiscing tempus proin. At lorem nibh id ipsum laoreet felis tempus proin at ac proin elit ac nisi aliquet turpis magna diam, consectetur. Magna diam adipiscing tempus nibh mauris lorem et elit donec praesent adipiscing aliquam praesent at aliquam proin ullamcorper amet dolore. Sem consectetur, magna, diam consectetur donec diam amet dolore aliquet sit ut, non pharetra ut non pharetra tincidunt euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam et eget dolor nunc, tellus sit ut non consectetur magna, mi mauris tempus. Proin laoreet id, lorem donec praesent adipiscing tempus proin at ac proin at, magna. Diam nonummy donec ullamcorper pulvinar nunc euismod pulvinar, massa molestie lorem nibh eget lorem. Aliquam ante mauris sed, nibh eget sed laoreet felis, ipsum massa, volutpat dolor congue. Aliquet turpis dolore, tellus sit ut, tellus dolor tincidunt eget dolor laoreet euismod mauris. Ac et at magna diam nonummy dolore aliquet pulvinar massa tellus feugiat lobortis volutpat. Feugiat lobortis, eget sed laoreet euismod sit nunc et consectetur magna ullamcorper pharetra dolore. Aliquet turpis aliquam proin at ac et nonummy erat mi felis ac proin, at. Ac et consectetur magna diam amet nunc nibh eget felis eget pharetra donec ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod adipiscing, feugiat donec nunc diam euismod nisi nibh euismod turpis nisi sem, consectetur congue diam nonummy donec aliquet turpis dolore aliquet sit lobortis. Molestie, dolor tincidunt euismod pulvinar tincidunt euismod sit dolor tincidunt id ipsum laoreet id tempus ante at ac et elit erat et nonummy donec, praesent. Adipiscing aliquam proin at ac et, elit erat magna et nonummy magna diam nonummy donec tellus sit ut non pharetra magna diam nonummy dolore aliquet. Turpis nisi aliquet turpis ut, volutpat id tempus ante felis tempus nibh eget dolor, tincidunt id ipsum laoreet felis aliquam proin adipiscing, nisi sem pharetra. Ut ullamcorper nonummy dolore ullamcorper, amet dolore euismod eget dolor tincidunt euismod ipsum ante felis, lorem ante, mauris lorem nibh elit erat praesent adipiscing donec. Praesent adipiscing aliquam proin consectetur magna sem, pharetra dolore, ullamcorper volutpat dolor lobortis volutpat sed tincidunt tellus sit ut non pharetra congue non, amet, dolore. Aliquet adipiscing aliquam proin at turpis nisi sem consectetur, nisi sem consectetur congue euismod pulvinar nunc tellus turpis ac diam consectetur magna tincidunt ullamcorper amet. Ut sem pharetra congue ullamcorper amet sit ut non pharetra tincidunt ullamcorper amet dolore tellus pulvinar, nunc, tellus feugiat nibh eget lorem nibh eget erat. Mi id ipsum lobortis molestie feugiat lobortis eget, felis, aliquam proin at ac diam nonummy congue ullamcorper amet, dolore aliquet turpis ut sem consectetur congue. Non pharetra tincidunt ullamcorper amet nunc aliquet sit ut non felis tempus ante mauris, lorem lobortis volutpat dolor laoreet id ipsum ante felis lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit congue, non amet donec praesent adipiscing aliquam. Sem consectetur magna diam nonummy, donec praesent, nonummy donec praesent. Ullamcorper amet congue aliquet sit ut sem consectetur magna, diam. Elit tempus massa, molestie feugiat lobortis eget sed, laoreet id. Tempus mi felis tempus donec praesent nonummy dolore aliquet turpis. Nisi sem pharetra congue ullamcorper pharetra congue, euismod pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec ut non sit tincidunt euismod pulvinar nunc, tellus sit massa molestie ipsum massa molestie dolor nibh. Eget ipsum laoreet id ipsum mi mauris tempus proin diam adipiscing nisi sem turpis magna sem pharetra ut. Volutpat pharetra congue tellus sit ut non consectetur magna, diam elit donec praesent adipiscing tempus proin euismod, pulvinar. Nunc tellus pulvinar ut non sit, ut non dolor, tincidunt euismod pulvinar nunc molestie feugiat lobortis molestie feugiat. Tincidunt euismod pulvinar massa molestie euismod pulvinar dolore tellus pulvinar massa molestie feugiat nibh mauris ac et eget. Ipsum massa molestie feugiat, lobortis volutpat dolor congue ullamcorper turpis dolore aliquet euismod dolor tincidunt euismod pulvinar massa. Non, pharetra congue diam nonummy dolore tellus sit nunc tellus sit congue non dolor congue, aliquet, turpis dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at, ac et felis tempus ante, mauris lorem ante at ac et nonummy congue, non pharetra feugiat ante mauris lorem lobortis volutpat ipsum massa molestie. Feugiat ut sem pharetra congue ullamcorper pulvinar, tincidunt euismod ipsum massa molestie lorem nibh laoreet molestie feugiat ut non pharetra dolore euismod amet, dolore tellus turpis. Nisi sem, consectetur magna ullamcorper, amet nunc euismod ipsum massa mauris lorem ante at aliquam congue ullamcorper pulvinar ut sem consectetur, ac mi felis tempus massa. Volutpat dolor, lobortis volutpat dolor laoreet felis tempus ante molestie lorem nibh at amet nunc euismod sit, ut, tellus, feugiat ut non dolor tincidunt volutpat sed. Laoreet elit erat praesent turpis nunc euismod pulvinar massa molestie lorem, ante at nonummy donec praesent at ac proin eget, sed massa molestie ipsum massa volutpat. Dolor congue ullamcorper amet, nunc tellus turpis nisi sem consectetur magna diam nonummy donec congue ullamcorper, amet dolore ullamcorper turpis ut sem consectetur magna, diam nonummy. Donec aliquet amet nisi sem at sed laoreet sem turpis nisi non pharetra lobortis volutpat sed tincidunt euismod pulvinar nunc tellus sit congue volutpat dolor congue. Euismod pulvinar massa molestie sit lobortis volutpat feugiat lobortis mi adipiscing aliquam ante at lorem et elit, erat mi adipiscing, donec praesent turpis dolore aliquet pharetra. Congue diam nonummy donec aliquet amet nisi, aliquet turpis magna aliquam sem at ac et nonummy donec praesent, adipiscing aliquam praesent at ac et eget sed. Laoreet molestie sit nisi diam nonummy dolore ullamcorper pulvinar nunc tellus, volutpat dolor laoreet id sed mi id lorem nibh mauris lorem et elit ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ipsum lobortis non feugiat lobortis euismod, dolor. Tincidunt euismod pulvinar nunc, non pharetra congue non. Pharetra dolore aliquet non amet, donec praesent turpis. Aliquam nibh, eget dolor laoreet id ipsum ante. Mauris lorem nibh eget sed laoreet, id ipsum. Laoreet id ipsum ac praesent adipiscing tempus massa. Molestie feugiat nibh volutpat dolor laoreet id feugiat. Massa mauris tempus ante mauris lorem nibh eget. Sed mi felis aliquam proin adipiscing, pharetra dolore. Aliquet turpis nisi, aliquet turpis nisi ullamcorper pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, at ac et, proin, eget sed laoreet euismod ipsum massa. Tellus feugiat, lobortis, volutpat, feugiat tincidunt, euismod sed massa id ipsum. Massa mauris tempus proin at ac nisi, aliquet at ac et. Elit erat laoreet id tempus ante mauris lorem nibh, elit ac. Diam nonummy dolore aliquet amet dolore, aliquet sit ut tincidunt euismod. Pulvinar nunc molestie tempus ante mauris sed nibh id ipsum laoreet. Felis tempus proin at nisi proin at magna ullamcorper amet dolore. Aliquet amet nunc nibh mauris lorem, laoreet id ipsum massa, molestie. Sit ut volutpat dolor tincidunt euismod, ipsum laoreet id feugiat lobortis. Molestie, dolor tincidunt volutpat mauris lorem lobortis volutpat sed nibh felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue diam amet dolore aliquet amet nisi. Proin, ullamcorper amet nunc tellus feugiat massa. Mauris lorem lobortis volutpat dolor feugiat dolor. Aliquam magna nunc, proin, id at dolor. Aliquam ut massa et ullamcorper mi, felis. Tempus ante mauris lorem lobortis volutpat sed. Tincidunt euismod sit nunc non consectetur congue. Diam nonummy donec aliquet adipiscing dolore, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing aliquam proin at, lorem nibh. Felis ipsum ante mauris, lorem ante mauris. Sed laoreet eget erat laoreet proin at. Ac et nonummy dolore, ullamcorper amet nunc. Tellus turpis, nisi sem consectetur magna ullamcorper. Nonummy donec proin at aliquam proin elit. Erat aliquam proin elit erat et felis. Tempus ante molestie dolor, tincidunt euismod pulvinar. Dolore aliquet turpis ut sem nonummy erat. Mi mauris feugiat ut non dolor aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, amet nisi sem consectetur ac diam elit erat praesent nonummy donec proin consectetur nisi sem ante mauris lorem nibh elit sed mi felis tempus. Proin adipiscing nisi proin elit ac diam nonummy donec aliquet turpis nisi sem consectetur magna sem consectetur turpis ut non pharetra congue ullamcorper, amet congue. Ullamcorper pulvinar nisi aliquet sit lobortis, volutpat feugiat nibh elit erat mi felis tempus ante felis eget sed mi felis aliquam proin adipiscing nisi, non. Consectetur magna diam nonummy donec ante at aliquam proin at ac et felis erat mi diam nonummy donec diam nonummy dolore tellus sit nisi non. Pharetra magna et adipiscing aliquam praesent adipiscing ac et elit erat et nonummy donec praesent amet, pharetra tincidunt, euismod dolor laoreet id sed laoreet felis. Aliquam proin at ac sem consectetur congue, non dolor lobortis eget erat mi elit erat ante felis lorem sit, ut sem consectetur congue ullamcorper amet. Dolore, aliquet adipiscing nisi sem at ac et nonummy donec aliquet adipiscing aliquam donec praesent mauris lorem nibh volutpat pulvinar tincidunt tellus pulvinar nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec proin ullamcorper nonummy donec proin mauris ac proin consectetur magna, sem consectetur magna diam turpis nisi, sem consectetur magna diam nonummy. Donec diam adipiscing donec ut non dolor congue euismod pulvinar, nunc, tellus sit lobortis molestie lorem et elit, ac et elit, erat. Ante mauris tempus, ante at aliquam diam aliquet sit ut non sit ut volutpat feugiat, lobortis, elit ac et elit erat mi. Adipiscing nisi tellus, turpis nisi sem consectetur congue euismod pulvinar tincidunt, euismod, mauris ac nibh elit erat mi adipiscing aliquam praesent adipiscing. Aliquam, proin at ac sem consectetur congue, ullamcorper amet nisi sem consectetur nisi tincidunt euismod sit ut non pharetra congue ullamcorper pharetra. Congue ullamcorper, amet nunc molestie, feugiat lobortis volutpat feugiat lobortis volutpat sed mi felis tempus ante felis tempus magna diam amet nunc. Tellus sit, nunc tellus ipsum, massa molestie feugiat nibh eget sed laoreet molestie feugiat massa molestie feugiat nibh mauris ac diam, consectetur. Mauris ac diam consectetur congue non dolor laoreet eget erat et felis aliquam praesent turpis, dolore aliquet turpis, ut non pharetra congue. Ullamcorper pulvinar tincidunt tellus sit lorem nibh eget sed laoreet id tempus ante at lorem nibh eget sed mi, felis tempus mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris feugiat lobortis eget sed, tincidunt aliquet adipiscing aliquam sem, consectetur donec mi, id feugiat ut volutpat dolor lobortis eget volutpat dolor nibh volutpat, sed. Mi, id pulvinar massa, molestie lorem nibh mauris ac et elit sed massa molestie feugiat lobortis molestie feugiat tincidunt, euismod mauris ac et elit erat. Tincidunt euismod pulvinar nunc volutpat dolor lobortis euismod dolor tincidunt, euismod ipsum massa molestie ipsum, massa eget sed nibh elit ac diam sem, turpis nisi. Non pharetra tincidunt, euismod dolor nunc euismod sit nunc tellus lorem nibh eget lorem nibh eget sed laoreet id ipsum sed laoreet id feugiat ut. Non dolor tincidunt euismod, dolor tincidunt euismod ipsum nunc molestie feugiat lobortis volutpat sed laoreet elit, erat mi felis ipsum ante at nonummy donec praesent. Adipiscing lorem donec praesent turpis nisi sem consectetur magna diam consectetur magna diam nonummy donec praesent adipiscing aliquam, proin elit sed massa, molestie feugiat sed. Laoreet id ipsum, ante felis feugiat lobortis eget sed laoreet id tempus mi felis aliquam proin adipiscing, nisi sem euismod pulvinar massa molestie feugiat, lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam et at ac et, elit consectetur nisi non, consectetur magna ullamcorper. Nonummy aliquam proin at ac nibh eget erat mi id ipsum ante mauris. Feugiat lobortis volutpat, dolor, nunc nibh eget sed laoreet felis erat, mi mauris. Lorem lobortis eget, sed laoreet eget sed laoreet molestie ipsum massa mauris, lorem. Lobortis volutpat dolor laoreet aliquet sit ut volutpat dolor lobortis, eget, sed nibh. Eget, ipsum laoreet id tempus ante mauris lorem nibh elit, erat et nonummy. Dolore praesent adipiscing amet dolore, aliquet amet dolore aliquet turpis ut sem sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at aliquam et, elit at ac, et elit ac mi elit erat, praesent. Felis lorem nibh eget ac nibh elit erat, mi adipiscing lorem nibh mauris lorem. Nibh eget adipiscing aliquam proin at ac mi felis erat praesent felis aliquam proin. Consectetur ac et nonummy donec, mi mauris lorem nibh volutpat dolor laoreet id mauris. Ac nibh elit erat et felis tempus ante mauris ac et at erat et. Elit tempus mi felis tempus proin at ac, diam consectetur donec praesent tellus feugiat. Lobortis molestie, dolor tincidunt euismod pulvinar, nunc tellus turpis nisi sem consectetur magna ullamcorper. Pulvinar nunc tellus pulvinar nunc molestie feugiat erat laoreet felis aliquam proin adipiscing aliquam. Proin at ac diam nonummy dolore aliquet turpis nisi aliquet sit ut volutpat dolor. Tincidunt volutpat sed laoreet eget at ac proin nonummy donec praesent amet dolore ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi felis tempus ante mauris elit erat praesent nonummy dolore aliquet sit nunc tellus. Sit lobortis volutpat sed laoreet id ipsum massa molestie feugiat lobortis volutpat feugiat, lobortis eget. Erat aliquam, sem consectetur magna diam nonummy, donec diam adipiscing tempus ante mauris, aliquam proin. Elit erat et, adipiscing aliquam praesent amet nisi aliquet turpis magna nunc tellus turpis, ut. Sem consectetur magna, diam adipiscing, aliquam proin at ac proin consectetur magna, ullamcorper pharetra congue. Aliquet adipiscing aliquam, proin ullamcorper turpis dolore aliquet sit lobortis volutpat feugiat lobortis, volutpat, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem consectetur congue ullamcorper nonummy, pharetra congue ullamcorper amet donec aliquet, adipiscing aliquam proin, at magna diam nonummy magna diam amet nunc tellus tempus mi adipiscing tempus. Proin at aliquam congue, ullamcorper amet dolore tellus sit, lobortis volutpat feugiat lobortis euismod pulvinar tincidunt aliquet turpis nisi diam nonummy donec mi felis aliquam praesent at. Ac donec praesent turpis nisi sem consectetur, magna diam nonummy donec aliquet turpis dolore aliquet, sit ut volutpat dolor tincidunt euismod pulvinar tincidunt euismod ipsum ac, et. Elit donec diam nonummy donec aliquet turpis dolore sem, sit ut volutpat dolor lobortis eget erat laoreet id, pulvinar nunc molestie, lorem ante at, ac donec, praesent. At ac et elit sed mi felis tempus ante mauris ac et elit sed laoreet felis adipiscing consectetur sed sed tempus congue et proin mi felis ipsum. Massa diam nonummy, donec praesent, adipiscing donec praesent adipiscing aliquam diam elit donec praesent nonummy dolore aliquet turpis ac volutpat ipsum massa id, feugiat lobortis volutpat dolor. Tincidunt volutpat sed laoreet id, ipsum ante felis lorem ante, mauris, lorem et elit ac diam amet donec praesent non dolor tincidunt euismod sed laoreet id ipsum. Massa molestie feugiat ante mauris sed laoreet eget erat praesent adipiscing aliquam proin turpis aliquam sem consectetur magna ullamcorper proin at, ac et elit donec praesent turpis. Dolore aliquet turpis magna sem, consectetur magna ullamcorper amet nunc euismod, ipsum massa id tempus ante, at ac et praesent adipiscing aliquam sem turpis ut volutpat dolor. Congue ullamcorper amet dolore aliquet turpis ut tellus sit lobortis mauris ac proin consectetur, magna diam amet congue euismod molestie feugiat nibh eget dolor tincidunt id ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna lorem nibh mauris lorem et at erat praesent nonummy donec aliquet amet nunc molestie feugiat lobortis volutpat dolor lobortis. Volutpat dolor tincidunt, euismod, pulvinar sed laoreet id sed laoreet felis tempus ante, eget, lorem proin consectetur, magna diam nonummy. Donec, aliquet turpis nisi nibh euismod amet nunc tellus sit amet dolore tellus sit massa mauris feugiat nibh mauris ac. Nibh elit ac et nonummy donec aliquet turpis aliquam aliquet sit nisi volutpat dolor, nibh eget, lorem aliquam sem consectetur. Nisi sem consectetur congue non amet congue euismod ipsum laoreet, id aliquam praesent at, ac proin at nisi sem consectetur. Dolore, nisi sem pharetra magna diam nonummy donec aliquet sit aliquam nibh elit sed laoreet molestie feugiat ut non pharetra. Congue ullamcorper amet dolore aliquet sit ut laoreet felis tempus mi felis tempus praesent at magna diam, nonummy donec praesent. Felis tempus ante at ac proin consectetur magna ullamcorper pharetra, dolore aliquet amet nunc lobortis, volutpat sed et elit erat. Praesent adipiscing aliquam proin at ac proin at magna praesent, adipiscing donec aliquet turpis dolor tincidunt euismod pulvinar tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue praesent adipiscing aliquam proin at aliquam nunc aliquet sit ut tellus sit lobortis volutpat dolor nibh, elit erat et elit donec praesent adipiscing nisi sem turpis ut tellus sit. Lobortis eget, adipiscing tempus proin at aliquam proin consectetur congue ullamcorper, amet congue euismod pulvinar, nunc tellus feugiat ante felis aliquam sem consectetur, ut non feugiat nibh praesent, adipiscing aliquam. Praesent turpis aliquam sem consectetur magna diam pharetra tincidunt id, ipsum massa id tempus mi felis tempus ante at, erat aliquam sem turpis magna sem pharetra ut non, dolor laoreet. Euismod pulvinar massa tellus feugiat, ante mauris, lorem nibh volutpat sed laoreet id tempus ante mauris lorem erat mi felis aliquam aliquet turpis nisi sem pharetra ut non dolor tincidunt. Euismod, ipsum laoreet felis aliquam ullamcorper amet nunc molestie, ipsum massa felis, tempus nibh praesent adipiscing aliquam, proin at magna diam consectetur magna diam nonummy dolore aliquet amet, nunc tellus. Sit lobortis non dolor, sit ut volutpat pharetra magna aliquet amet dolore aliquet sit ut tellus pharetra ut non dolor laoreet id ipsum massa molestie, ipsum ante at aliquam sem. Turpis amet nunc tellus sit lobortis volutpat dolor lobortis, eget sed nunc euismod ipsum nunc tellus feugiat lobortis eget sed laoreet eget erat mi felis erat praesent adipiscing pharetra tincidunt. Euismod, dolor laoreet id pulvinar nunc tellus feugiat nibh mauris, lorem nibh, id ipsum mi id tempus ante mauris ac nibh at ac et, nonummy feugiat massa molestie, feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ut non pharetra congue non id feugiat nibh at aliquam sem at ac diam elit erat mi mauris aliquam proin consectetur magna sem consectetur magna ullamcorper. Amet dolore aliquet volutpat dolor laoreet, eget erat praesent nonummy donec aliquet, amet nisi sem consectetur magna ullamcorper amet congue, ullamcorper, turpis dolore tellus turpis ut tellus. Feugiat, tempus praesent nonummy donec aliquet turpis nisi non sit, ut non dolor laoreet id erat et, elit tempus ante mauris lorem ante eget erat mi elit. Erat magna sem consectetur magna, ullamcorper pharetra congue, tellus, pulvinar nunc molestie ipsum ante adipiscing ac proin at ac diam amet congue ullamcorper turpis pharetra tincidunt, euismod. Dolor tincidunt euismod pulvinar massa mauris tempus praesent sit ut tellus pharetra congue, non, pharetra congue ullamcorper amet nisi proin consectetur nisi sem pharetra pulvinar ut non. Pharetra tincidunt, euismod dolor, nibh id ipsum massa molestie ipsum lobortis volutpat pharetra tincidunt euismod, ipsum massa molestie, euismod pulvinar nunc tellus sit, ut volutpat dolor tincidunt. Ullamcorper amet dolore aliquet sit ut non sit lobortis volutpat dolor tincidunt euismod ipsum laoreet id ipsum ante diam nonummy congue aliquet pulvinar tincidunt, id ipsum ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolore tellus pulvinar lorem nibh id sed massa tellus feugiat ut non pharetra congue euismod dolor tincidunt tellus pulvinar, nunc tellus sit tincidunt. Euismod amet donec praesent eget lorem laoreet id sed laoreet felis, tempus, ante mauris ac, et eget erat mi elit erat praesent adipiscing tempus. Ante mauris lorem nibh elit turpis ut non consectetur congue diam amet dolore aliquet turpis nunc tellus sit lobortis volutpat feugiat lobortis eget erat. Laoreet id, tempus ante felis tempus, proin adipiscing amet dolore tellus sit nisi non, pharetra ut ullamcorper amet dolore ullamcorper amet nunc aliquet consectetur. Nisi sem pharetra congue ullamcorper nonummy dolore nibh eget sed nibh eget erat laoreet id feugiat, lobortis non dolor laoreet id sed mi felis. Tempus mi felis tempus, nibh eget erat diam elit donec ut non consectetur congue ullamcorper amet congue euismod, pulvinar nunc tellus, feugiat, lobortis molestie. Molestie sit ut non pharetra congue, euismod pulvinar nunc aliquet turpis nisi non id pulvinar nunc tellus, sit ut non, pharetra tincidunt aliquet turpis. Nisi sem consectetur magna et nonummy congue euismod pulvinar lorem ante mauris lorem et elit donec diam nonummy donec praesent adipiscing ac proin at. Ac diam nonummy donec aliquet amet, dolore tellus, feugiat massa molestie, feugiat donec praesent turpis nisi aliquet turpis, ut sem consectetur magna, non, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat ut non dolor congue aliquet, adipiscing aliquam sem turpis ut sem. Pharetra magna ullamcorper nonummy dolore tellus sit ut tellus sit lobortis eget. Adipiscing tempus ante, at aliquam et, at ac diam nonummy dolore ullamcorper. Amet nunc euismod ipsum massa, mauris tempus proin consectetur, magna sem consectetur. Magna nunc tellus feugiat lobortis molestie lorem nibh eget sed mi id. Tempus ante, adipiscing aliquam proin consectetur ut non dolor tincidunt euismod pulvinar. Nunc aliquet turpis lorem et elit sed, mi felis, tempus massa mauris. Lorem et eget, sed mi felis erat mi felis tempus proin at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac diam, nonummy donec praesent nonummy aliquam proin adipiscing aliquam et, at ac et elit. Donec praesent adipiscing, dolor lobortis volutpat sed laoreet id ipsum ante mauris tempus ante mauris. Lorem nibh eget sed laoreet felis donec praesent turpis nisi aliquet, sit, sed mi elit. Donec praesent adipiscing dolore aliquet sit ut non pharetra congue non pharetra congue, ullamcorper sit. Ut sem pharetra ut volutpat dolor tincidunt volutpat, sed tempus ante elit erat laoreet felis. Tempus, ante mauris feugiat nibh eget sed nibh id ipsum massa id aliquam proin adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac et elit, sed mi id ipsum massa molestie feugiat lobortis eget sed nibh eget sed laoreet id euismod pulvinar, nunc. Tellus sit ut non pharetra congue volutpat dolor nunc, tellus pulvinar nunc molestie feugiat nibh, volutpat pulvinar nunc tellus sit nisi. Dolore aliquet turpis ut tellus sit lobortis volutpat feugiat nibh eget erat mi elit, erat ante molestie feugiat tincidunt volutpat dolor. Tincidunt aliquet turpis ut tellus pharetra sit ut non pharetra congue ullamcorper amet dolore aliquet turpis, nisi sem at magna diam. Nonummy magna ullamcorper, amet dolore tellus pulvinar ut tincidunt id ipsum laoreet felis aliquam praesent turpis nisi sem consectetur congue non. Dolor congue aliquet, amet nisi sem consectetur magna sem consectetur magna diam pulvinar dolore magna non pharetra tincidunt id sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue aliquet turpis dolore aliquet turpis ut laoreet id tempus ante felis lorem ante at ac et, elit donec diam pharetra dolore ullamcorper amet. Dolore sem turpis, ut volutpat dolor lobortis eget felis aliquam proin at ac et elit ipsum ante mauris lorem nibh at ac laoreet id ipsum. Nunc molestie ipsum lobortis molestie dolor, lobortis volutpat felis tempus ante, mauris ac et nonummy magna ullamcorper amet nunc tellus ipsum massa molestie ipsum, lobortis. Molestie lorem nibh elit erat, mi elit erat magna, non nonummy magna aliquet turpis, dolore tellus pulvinar ut tellus feugiat lobortis eget lorem nibh elit. Erat mi felis tempus proin at aliquam sem volutpat sed mi elit tempus mi felis tempus ante mauris ac nibh eget sed mi felis tempus. Nibh mauris lorem et elit erat et nonummy donec aliquet molestie ac proin elit erat mi elit donec praesent, adipiscing aliquam, sem consectetur magna diam. Consectetur magna diam, nonummy dolore, ullamcorper amet, nisi non pharetra congue non molestie feugiat massa volutpat dolor tincidunt, ullamcorper amet dolore tellus, pulvinar nunc, mauris. Lorem ante mauris lorem nibh eget adipiscing aliquam proin pharetra congue, non pharetra congue euismod dolor, tincidunt id feugiat lobortis molestie, lorem ante consectetur magna. Diam nonummy magna diam, amet dolore euismod ipsum, ac et, elit erat mi id ipsum ante at, ac et at magna sem pharetra, tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore, aliquet adipiscing aliquam et at ac diam nonummy dolore aliquet, turpis nisi aliquet sit lobortis molestie feugiat nibh mi turpis nisi aliquet sit ut non pharetra congue. Non amet dolore aliquet turpis ut tellus pharetra ut ullamcorper amet, dolore ullamcorper, amet dolore tincidunt eget erat diam consectetur donec praesent adipiscing aliquam proin at ac, nibh eget. Erat laoreet id tempus, massa volutpat feugiat lobortis volutpat sed laoreet felis tempus magna et elit, erat, praesent, nonummy donec proin, consectetur magna aliquam proin mauris lorem nibh id. Ipsum massa, molestie feugiat massa mauris, lorem nibh praesent adipiscing, aliquam proin, consectetur magna et nonummy donec praesent felis aliquam proin adipiscing, nisi proin at magna ullamcorper nonummy dolore. Aliquet adipiscing aliquam sem consectetur pulvinar dolore tellus sit lobortis molestie, lorem nibh mauris sed et, nonummy donec diam nonummy dolore aliquet turpis aliquam non sit ut ullamcorper amet. Tincidunt euismod pulvinar feugiat congue euismod pulvinar tincidunt tellus sit ut non pharetra congue volutpat dolor tincidunt tellus sit ut tellus sit ut nunc molestie feugiat ante mauris ac. Et, consectetur ac diam, consectetur tincidunt volutpat sed laoreet id ipsum ante mauris lorem, nibh mauris, lorem nibh eget, erat mi sem pharetra magna ullamcorper nonummy dolore euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam elit donec diam non pharetra congue, ullamcorper pulvinar tincidunt euismod ipsum massa id feugiat, lobortis molestie feugiat nibh eget. Sed mi felis, erat ante mauris tempus proin consectetur amet dolore sem turpis ut, sem pharetra congue non pharetra congue. Aliquet amet, dolore sem at ac, diam nonummy donec praesent turpis nisi aliquet volutpat pulvinar tincidunt euismod pulvinar nunc, non. Sit, congue ullamcorper amet congue euismod pulvinar ut non pharetra ut non pharetra congue euismod pulvinar nunc lobortis eget sed. Laoreet euismod tempus mi felis donec praesent adipiscing ac diam eget, sed laoreet felis tempus, ante mauris ac et, at. Ac et nonummy sit lobortis volutpat, dolor lobortis volutpat dolor nibh eget tempus ante mauris lorem nibh mauris ac, et. At ac et nonummy donec, praesent, turpis nisi aliquet, consectetur amet nunc, aliquet turpis ut non pharetra tincidunt ullamcorper nonummy. Donec ante at ac et elit erat mi adipiscing, aliquam praesent turpis nisi sem turpis nisi sem euismod ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing donec proin, mauris felis tempus. Ante eget sed laoreet id ipsum. Massa molestie feugiat massa molestie feugiat. Lobortis euismod pulvinar laoreet euismod ipsum. Massa tellus sit tincidunt euismod felis. Lorem nibh eget lorem laoreet id. Ipsum nunc tellus sit ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante mauris felis aliquam proin at ac et nonummy. Magna, ullamcorper nonummy dolore ullamcorper sit nisi non pharetra lobortis. Volutpat dolor tincidunt volutpat dolor laoreet id tempus magna diam. Consectetur magna, ullamcorper pulvinar nunc euismod pulvinar massa id tempus. Proin at ac et elit ac et nonummy, dolore, aliquet. Turpis dolore tellus eget ac diam nonummy magna euismod pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy donec praesent nonummy aliquam aliquet turpis nunc molestie euismod pulvinar nunc tellus feugiat, lobortis volutpat dolor lobortis volutpat, sed tincidunt, tellus sit ut molestie feugiat nibh, eget. Lorem et elit sed mi id at magna et nonummy, congue, ullamcorper, turpis nisi sem consectetur magna sem, nonummy magna diam nonummy donec, praesent at ac et elit erat. Praesent adipiscing pharetra congue ullamcorper, pharetra congue euismod pulvinar laoreet molestie ipsum massa molestie lorem nibh eget sed laoreet eget sed mi adipiscing aliquam, praesent adipiscing pharetra congue euismod. Pulvinar nunc tellus feugiat lobortis molestie feugiat, nibh volutpat dolor laoreet, felis tempus, mi felis tempus, proin at ac diam, consectetur magna ullamcorper pharetra feugiat massa volutpat dolor congue. Euismod pulvinar nunc, id feugiat, lobortis, volutpat feugiat lobortis volutpat pulvinar tincidunt euismod pulvinar, nunc molestie feugiat nibh mauris ac et praesent, sit nunc tellus pharetra ut non pharetra. Tincidunt ullamcorper pulvinar nunc aliquet sit nisi non, dolor tincidunt euismod pulvinar lorem ante mauris ac et consectetur congue ullamcorper amet congue euismod, ipsum massa molestie feugiat, massa, volutpat. Dolor tincidunt eget sed laoreet felis tempus mi mauris lorem donec praesent felis aliquam praesent, adipiscing aliquam et at ac praesent adipiscing dolore ullamcorper amet nunc molestie ipsum lobortis. Molestie dolor nibh eget, erat laoreet felis tempus magna diam consectetur magna diam nonummy aliquam proin at aliquam et elit erat mi elit, donec mi adipiscing aliquam proin at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt euismod pulvinar massa molestie feugiat nibh eget, dolor. Tincidunt euismod pulvinar massa molestie elit sed laoreet id ipsum. Massa mauris lorem nibh mauris lorem, nibh felis donec praesent. Nonummy, donec praesent adipiscing ut non consectetur congue diam tellus. Sit ut volutpat feugiat lobortis volutpat pulvinar nunc euismod pulvinar. Lobortis non dolor tincidunt volutpat dolor laoreet id ipsum nunc. Tellus feugiat nibh mauris sed tempus massa molestie dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis magna sem consectetur consectetur nisi sem, pharetra congue diam amet. Dolore, ut non dolor congue euismod pulvinar nunc molestie, feugiat lobortis. Non pharetra tincidunt euismod sed laoreet felis tempus praesent nonummy, donec. Sem consectetur magna dolore tellus turpis ut non, sit ut non. Dolor tincidunt ullamcorper pulvinar nunc molestie sit ut volutpat dolor, lobortis. Volutpat dolor tincidunt euismod ipsum massa mauris elit donec praesent adipiscing. Aliquam ante at aliquam proin consectetur magna et nonummy donec aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam proin at magna sem, consectetur magna ullamcorper pulvinar nunc. Tellus pulvinar massa felis tempus proin at lorem nibh eget sed. Laoreet nibh volutpat dolor tincidunt euismod ipsum nunc molestie feugiat lobortis. Volutpat, dolor tincidunt euismod ipsum, massa tellus feugiat lobortis volutpat pharetra. Congue, ullamcorper amet dolore lobortis eget sed mi elit erat, mi. Mauris tempus ante mauris lorem et nonummy donec ullamcorper nonummy donec. Praesent turpis nisi sem pharetra congue ullamcorper, aliquet feugiat massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc euismod pulvinar nunc tellus pharetra. Ut volutpat pulvinar tincidunt nibh mauris. Lorem nibh elit erat mi felis. Tempus ante mauris, lorem et elit. Erat et, elit donec ante, mauris. Lorem ante at ac diam praesent. Adipiscing, aliquam, sem at ac mi. Adipiscing tempus ante at ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, lobortis volutpat pharetra pulvinar, nunc tellus sit ut non pharetra dolore aliquet sit ut. Tellus pharetra congue ullamcorper, amet, donec aliquet, adipiscing tempus et at magna sem consectetur, turpis. Nisi sem pharetra congue ullamcorper pulvinar nunc euismod ipsum laoreet felis aliquam proin adipiscing ac. Et at magna diam amet congue euismod amet dolore tincidunt volutpat dolor nunc euismod pulvinar. Nunc non pharetra ut volutpat, pharetra congue ullamcorper amet dolore tellus sit ut, ullamcorper nonummy. Dolore aliquet volutpat feugiat lobortis volutpat dolor tincidunt euismod tempus ante mauris tempus ante eget. Lorem laoreet id, ipsum massa molestie ipsum massa, molestie lorem et at magna diam molestie. Feugiat ut non pharetra tincidunt euismod dolor laoreet id erat praesent adipiscing donec aliquet, sit. Ut tellus sit ut volutpat dolor nibh elit ac diam tellus, feugiat massa mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, sit ut tellus pharetra congue praesent felis tempus massa et, nonummy donec aliquet amet dolore aliquet sit ut. Non consectetur donec praesent adipiscing, dolore, tellus sit ut non sit lobortis, volutpat lorem nibh elit turpis, nisi non. Pharetra congue ullamcorper pharetra congue euismod dolor tincidunt euismod feugiat lobortis non consectetur congue euismod dolor nunc euismod ipsum. Massa molestie, feugiat erat praesent nonummy, donec praesent turpis nisi sem consectetur nisi diam, nonummy donec aliquet turpis dolore. Sem turpis nisi non pharetra, magna diam non pharetra ut non pharetra congue euismod ipsum massa id ipsum massa. Molestie dolor, lobortis euismod pulvinar tincidunt felis tempus ante felis, tempus ante at magna diam tellus pulvinar massa molestie. Sit lobortis mauris, lorem laoreet id ipsum massa aliquet turpis nisi sem consectetur dolore aliquet amet nunc euismod pulvinar. Massa mauris lorem ante mi id lorem ante at ac proin at magna diam amet, dolore aliquet ipsum massa. Molestie lorem lobortis eget felis aliquam praesent, at lorem nibh eget erat mi felis aliquam praesent adipiscing aliquam sem. Consectetur ac diam, nonummy erat, mi mauris lorem nibh mauris mauris volutpat, laoreet proin volutpat nonummy tempus ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor dolore aliquet amet nisi proin praesent nonummy donec proin at, ac et elit erat mi felis aliquam. Proin mauris lorem lobortis eget sed mi elit donec mi, felis, tempus magna praesent adipiscing aliquam ante mauris. Ac et elit donec praesent nonummy, donec praesent adipiscing aliquam proin at magna diam nonummy donec praesent adipiscing. Aliquam congue euismod pulvinar, tincidunt tellus pulvinar nunc, tellus feugiat ut non pharetra congue euismod amet nisi sem. At ac et, elit tempus, mi felis tempus proin aliquet turpis dolore proin at ac et elit erat. Mi felis aliquam proin adipiscing aliquam, sem consectetur magna ullamcorper amet dolore aliquet turpis nisi tempus, ante felis. Tempus ante mauris lorem et elit erat mi felis tempus proin at aliquam sem consectetur magna ullamcorper, nonummy. Dolore aliquet turpis dolore aliquet turpis pulvinar nunc tellus turpis magna, sem consectetur, magna diam, nonummy dolore aliquet. Turpis ut tellus sit lobortis volutpat dolor, laoreet praesent, molestie dolor nibh elit mauris lorem lobortis eget, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et eget sed laoreet molestie lorem nibh volutpat pharetra. Ipsum massa volutpat dolor lobortis, volutpat dolor laoreet id. Ipsum ante molestie lorem nibh mauris ac, nibh, eget. Erat mi felis tempus proin at ac dolore aliquet. Turpis nisi tellus sit lobortis, non pharetra tincidunt euismod. Dolor tincidunt euismod ipsum massa molestie lorem ante at. Ac nibh eget erat, aliquam proin at ac diam. Nonummy dolore ullamcorper amet dolore aliquet sit ut volutpat. Dolor lobortis, eget dolor nunc tellus sit nunc tellus. Sit, turpis nisi proin consectetur magna diam nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget dolor laoreet felis, tempus ante felis tempus. Donec praesent adipiscing aliquam proin adipiscing nisi sem. Consectetur, magna diam nonummy dolore ullamcorper turpis nisi. Et elit ac, et nonummy dolore praesent amet. Dolore congue euismod pulvinar nunc sem, consectetur, magna. Diam consectetur congue ullamcorper amet, dolore aliquet turpis. Ut non sit ut volutpat dolor tincidunt euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, tincidunt euismod pulvinar nunc molestie feugiat, nibh. Volutpat dolor laoreet id ipsum laoreet id tempus. Ante mauris elit erat mi mauris lorem nibh. Eget sed tincidunt euismod ipsum, massa, molestie lorem. Ante mauris lorem et nonummy donec diam amet. Dolore ullamcorper volutpat dolor lobortis elit sed mi. Felis tempus, massa, molestie feugiat lobortis euismod pulvinar. Tincidunt tellus pulvinar nunc tellus, sit congue non. Dolor tincidunt id pulvinar ut tincidunt ullamcorper pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy erat praesent turpis aliquam proin consectetur magna et eget erat mi proin at erat laoreet id ipsum massa molestie, feugiat. Lobortis volutpat dolor, nunc tellus feugiat massa molestie lorem, lobortis eget, sed laoreet eget donec praesent amet feugiat ut ullamcorper amet dolore. Aliquet amet dolore aliquet sit ut volutpat dolor, lobortis volutpat dolor laoreet felis erat praesent adipiscing donec aliquet turpis ut nibh id. Ipsum laoreet felis aliquam proin at ac et elit ac et elit tempus mi felis tempus ante eget, sed laoreet id at. Ac, et, eget sed massa molestie feugiat nibh eget lorem et, elit erat et, elit erat praesent adipiscing nisi sem consectetur nisi. Diam, nonummy erat praesent tellus feugiat lobortis volutpat dolor tincidunt euismod pulvinar nunc, molestie feugiat massa molestie feugiat lobortis volutpat sed massa. Id ipsum ante mauris lorem ante mauris ac et tellus sit nunc molestie lorem, ante mauris aliquam et at ac diam nonummy. Dolore praesent at, aliquam proin turpis nisi, sem consectetur turpis nisi non consectetur donec diam nonummy, donec aliquet sit nunc, molestie sit. Ut non, dolor tincidunt euismod pulvinar massa molestie ipsum massa molestie feugiat nibh elit turpis nisi sem consectetur magna et, nonummy erat. Praesent nonummy dolore aliquet adipiscing nisi non pharetra ut non pharetra congue euismod ipsum massa molestie ipsum lobortis volutpat, felis erat ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nunc tellus turpis ut non feugiat lobortis laoreet id ipsum massa molestie lorem nibh eget erat et nonummy donec praesent adipiscing. Nisi sem consectetur magna diam nonummy, magna, diam, amet dolore ullamcorper non dolor tincidunt euismod pulvinar dolore tellus sit ut non dolor. Congue ullamcorper turpis aliquam proin consectetur, lorem nibh, id ipsum massa molestie, feugiat ut mi adipiscing tempus ante at ac et eget. Sed laoreet molestie sit lobortis volutpat dolor lobortis, eget dolor laoreet id ipsum nunc, molestie elit erat praesent felis, donec praesent, adipiscing. Aliquam proin, at magna diam nonummy donec aliquet amet nunc tellus pulvinar nunc volutpat, dolor tincidunt euismod sed laoreet eget at, aliquam. Proin consectetur magna praesent nonummy, donec praesent, adipiscing aliquam proin elit erat mi felis tempus mi felis tempus proin at magna diam. Consectetur magna diam non consectetur congue, ullamcorper pharetra congue ullamcorper amet nunc tellus sit ut non, dolor, tincidunt euismod dolor tincidunt euismod. Pulvinar sed laoreet eget erat praesent, amet dolore aliquet sit ut tellus sit lobortis molestie lorem et, elit erat et elit donec. Praesent adipiscing nisi sem consectetur nisi nunc euismod, pulvinar ante mauris lorem proin at aliquam sem consectetur congue non pharetra congue, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis, nisi sem turpis nisi sem consectetur magna diam nonummy dolore aliquet turpis, aliquam diam nonummy magna non pharetra, tincidunt, lobortis molestie feugiat nibh eget sed mi felis. Tempus ante felis nisi sem consectetur nisi nibh tellus sit nisi tellus pharetra, congue ullamcorper pharetra congue massa mauris lorem, et, at ac diam amet dolore aliquet amet. Dolore aliquet sit ut tellus dolor lobortis volutpat pulvinar, tincidunt euismod ipsum, laoreet id ipsum ante diam nonummy congue euismod pulvinar massa molestie feugiat lobortis, molestie feugiat lobortis. Volutpat, sed laoreet id ipsum, ante molestie, feugiat nibh eget sed lorem nibh eget lorem laoreet eget sed mi id ipsum massa molestie lorem et elit erat laoreet. Id ipsum, massa, tellus sit lobortis eget sed laoreet id mauris sed laoreet id sed laoreet id ipsum, massa molestie dolor lobortis eget sed laoreet id pulvinar nunc. Tellus dolor congue euismod pulvinar dolore aliquet turpis nisi tincidunt id ipsum massa molestie feugiat ut non dolor tincidunt, euismod pulvinar, nunc euismod ipsum ante mauris tempus ante. Eget adipiscing donec praesent turpis, aliquam sem consectetur magna ullamcorper pharetra congue ullamcorper pulvinar dolore aliquet sit ut volutpat feugiat lobortis volutpat, sed laoreet, felis tempus ante mauris. Nonummy donec diam nonummy donec praesent adipiscing nisi proin at ac diam pharetra tincidunt euismod pulvinar massa tellus feugiat ut volutpat pharetra magna diam, amet nunc tellus ullamcorper. Nonummy donec, praesent adipiscing nisi non sit ut non dolor laoreet euismod ipsum massa molestie feugiat lobortis molestie lorem nibh eget sed laoreet id erat praesent sem pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante eget lorem nibh eget sed mi et. Elit, erat mi elit erat, mi felis aliquam. Sem turpis ut tellus feugiat nibh eget dolor. Tincidunt euismod, pulvinar massa tellus, feugiat ut, non. Tellus feugiat lobortis molestie dolor tincidunt ullamcorper amet. Dolore proin consectetur nisi sem consectetur magna diam. Nonummy donec proin at, aliquam proin at ac. Et sem, at ac mi felis erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed tincidunt euismod, pulvinar ut non sit lobortis eget sed aliquam praesent adipiscing nisi sem consectetur congue non. Dolor tincidunt ullamcorper, pulvinar nunc molestie ipsum ante mauris lorem ante mauris ac et elit erat praesent sem. Consectetur congue ullamcorper amet congue ullamcorper amet nunc molestie ipsum ante at lorem lobortis volutpat sed mi felis. Tempus mi felis aliquam ante mauris amet nunc tellus sit ut tellus ipsum ut non pharetra congue ullamcorper. Turpis nisi sem consectetur nisi sem consectetur donec, aliquet amet nunc euismod volutpat, sed tincidunt euismod ipsum laoreet. Molestie feugiat lobortis volutpat sed nibh, id ipsum massa id, feugiat ut non pharetra congue euismod dolor, tincidunt. Tellus sit dolor nunc tellus, sit nunc tellus feugiat lobortis volutpat dolor laoreet euismod pulvinar massa, id ipsum. Massa molestie feugiat nibh eget erat mi elit donec mi felis consectetur magna diam amet dolore tellus sit. Ut non sit congue ullamcorper amet dolore aliquet amet dolore aliquet turpis nisi tincidunt id ipsum massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin at, aliquam sem consectetur magna diam, nibh, eget, sed laoreet. Id ipsum massa mauris lorem nibh elit erat et felis erat mi. Felis tempus ante eget, sed laoreet id ipsum massa laoreet id sed. Mi felis erat proin turpis nisi sem consectetur nisi et elit donec. Praesent, adipiscing aliquam proin at magna diam, consectetur donec praesent nibh, id. Ipsum massa tellus sit congue ullamcorper amet dolore aliquet amet nunc tellus. Sit ut volutpat dolor, tincidunt volutpat sed nibh nonummy magna diam nonummy. Pharetra congue ullamcorper pharetra congue, euismod pulvinar laoreet id tempus ante mauris. Feugiat tincidunt euismod pulvinar tincidunt tellus pulvinar ut non pharetra ut volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore praesent, adipiscing ac nibh eget erat et elit, dolore aliquet turpis nisi aliquet. Euismod pulvinar nunc euismod pulvinar massa mauris lorem nibh mauris lorem nibh eget erat et. Adipiscing, donec proin at ac proin elit erat et felis erat magna, diam consectetur magna. Ullamcorper amet dolore aliquet turpis aliquam sem at erat mi felis aliquam, praesent adipiscing, nisi. Proin elit erat et nonummy donec magna diam nonummy congue ullamcorper amet tincidunt euismod pulvinar. Nunc tellus feugiat lobortis eget sed tincidunt id sed laoreet molestie ipsum massa molestie elit. Tempus ante molestie feugiat lobortis eget dolor nunc tellus sit nisi non consectetur magna ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy aliquam proin mauris ac nibh volutpat sed laoreet id, tempus massa mauris feugiat. Nibh eget lorem, nibh elit erat mi, adipiscing aliquam praesent turpis dolor nibh eget. Sed massa molestie ipsum massa molestie, lorem nibh volutpat sed laoreet felis tempus mi. Felis aliquam ante mauris ac diam nonummy sit ut sem consectetur, congue ullamcorper amet. Congue ullamcorper turpis aliquam et elit sed laoreet id at dolor tincidunt euismod ipsum. Massa molestie feugiat, lobortis eget, sed, aliquam proin adipiscing, ac et elit erat, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt euismod pulvinar, nunc lobortis volutpat sed laoreet euismod pulvinar. Ut tellus pharetra, magna, ullamcorper nonummy aliquam, proin, at ac proin. At erat et, nonummy donec aliquet turpis nisi lobortis, volutpat pulvinar. Dolore aliquet turpis nisi sem, pharetra, congue ullamcorper amet congue ullamcorper. Pulvinar nunc molestie ipsum massa volutpat feugiat lobortis elit erat mi. Ante at magna, diam nonummy, donec praesent adipiscing donec aliquet turpis. Nisi tellus sit lobortis molestie dolor tincidunt id ipsum massa id. Ipsum erat laoreet elit, tempus massa, molestie feugiat, nibh eget lorem. Et elit, erat praesent adipiscing aliquam ante mauris lorem nibh elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed tincidunt euismod, ipsum massa molestie feugiat nibh volutpat dolor tincidunt id ipsum laoreet molestie feugiat lobortis non, pharetra dolore massa molestie feugiat nibh elit ac mi elit dolore, aliquet. Adipiscing aliquam ante mauris lorem nibh elit donec mi adipiscing, tempus proin adipiscing aliquam sem euismod, ipsum massa molestie, feugiat massa volutpat dolor tincidunt euismod amet nunc tellus sit nisi. Sem consectetur magna ullamcorper nonummy dolore aliquet pulvinar, nunc molestie feugiat, lobortis mi, id tempus, ante molestie feugiat lobortis eget sed, tincidunt euismod feugiat lobortis non consectetur donec praesent felis. Tempus lobortis volutpat dolor laoreet praesent adipiscing aliquam proin, consectetur magna diam nonummy, donec aliquet turpis, nisi sem consectetur magna sem pharetra tincidunt euismod dolor tincidunt euismod sit nisi sem. Consectetur magna massa id ipsum proin at ac nibh eget erat et nonummy donec praesent adipiscing aliquam proin, mauris lorem nibh elit tempus ante molestie feugiat ipsum laoreet id tempus. Ante molestie sed laoreet eget sed laoreet id ipsum massa molestie feugiat lobortis eget sed, laoreet felis tempus ante mauris tempus ante, at pharetra congue aliquet turpis nisi tellus sit. Lobortis non pharetra, tincidunt euismod pulvinar massa id ipsum ante mauris feugiat nibh eget lorem laoreet eget sed massa, mauris eget sed laoreet id feugiat massa, at aliquam proin consectetur. Congue ullamcorper pharetra congue euismod pulvinar, dolore tellus turpis ut non, feugiat nibh volutpat dolor laoreet eget adipiscing aliquam proin consectetur magna ullamcorper, pharetra congue ullamcorper amet dolore tellus feugiat. Lobortis volutpat dolor, tincidunt, euismod dolor tincidunt id, ipsum ante mauris tempus proin at amet congue, aliquet turpis nisi, non pharetra ut ullamcorper amet dolore aliquet turpis nisi aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, diam consectetur donec mi felis tempus ante mauris. Lorem nibh elit ac diam nonummy donec aliquet adipiscing. Pharetra congue euismod pulvinar tincidunt id, tempus ante mauris. Feugiat nibh eget lorem nibh eget erat praesent, felis. Aliquam proin at ac et proin at lorem et. Elit erat, et felis erat mi felis aliquam sem. At ac et elit donec mi id ipsum, nibh. Eget sed laoreet id ipsum feugiat tincidunt volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nonummy donec ante felis lorem ante mauris lorem laoreet. Id, ipsum massa nibh eget sed laoreet felis erat proin. Adipiscing aliquam et, at magna diam consectetur congue diam amet. Nunc tellus pulvinar massa molestie feugiat lobortis non amet feugiat. Ut ullamcorper amet, congue euismod pulvinar nunc tellus sit, ut. Non dolor congue ullamcorper pulvinar nunc tellus pulvinar nunc mauris. Tempus ante eget adipiscing aliquam proin adipiscing, nisi proin pharetra. Congue ullamcorper amet tincidunt euismod, dolor nunc tellus feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy donec mi adipiscing aliquam, ante eget. Sed laoreet id ipsum massa id tempus proin. Adipiscing aliquam proin consectetur nisi nunc tellus pulvinar. Nunc tellus pharetra congue euismod amet dolore tellus. Turpis nisi sem pharetra ut non amet dolore. Praesent turpis nisi, aliquet turpis nisi tincidunt euismod. Ipsum massa molestie feugiat nibh eget sed nibh. Eget ipsum laoreet id ipsum nibh mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh volutpat dolor tincidunt molestie feugiat massa molestie feugiat lobortis, eget sed. Laoreet id ipsum, nunc tellus pharetra, magna, diam, amet donec proin at. Ac dolore aliquet turpis nisi aliquet consectetur nisi, diam, consectetur magna diam. Nonummy aliquam sem, consectetur ac nibh elit, erat diam, nonummy dolore aliquet. Turpis pharetra tincidunt euismod pulvinar massa, molestie feugiat lobortis volutpat feugiat tincidunt. Euismod pulvinar tincidunt tellus sit, ut non sit pharetra congue euismod pulvinar. Massa et elit sed mi elit donec praesent, turpis nisi tellus feugiat. Lobortis non dolor congue euismod pulvinar tincidunt tellus pulvinar massa tellus sit. Ut ullamcorper amet sit ut volutpat dolor tincidunt euismod, ipsum massa molestie. Feugiat lobortis volutpat feugiat nibh mauris lorem nibh eget tempus massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ut ullamcorper amet congue ullamcorper amet dolore tellus feugiat ut non dolor tincidunt euismod pulvinar tincidunt id pulvinar dolor tincidunt id ipsum. Massa id tempus ante adipiscing aliquam, proin elit erat mi felis erat, praesent felis tempus proin at magna diam, consectetur magna ut tellus. Sit ut non pharetra nunc euismod pulvinar nunc tellus sit ut volutpat feugiat lobortis euismod pulvinar nunc tellus feugiat lobortis volutpat, dolor lobortis. Volutpat, pulvinar lorem lobortis volutpat dolor tincidunt tellus sit nisi sem consectetur magna diam pharetra congue euismod pulvinar massa id ipsum mi, mauris. Lorem ante diam nonummy nisi aliquet, consectetur magna et elit erat mi felis aliquam praesent adipiscing ac, et eget erat et, felis erat. Praesent felis tempus ante at ac, nisi sem consectetur magna et, nonummy, magna diam amet nunc euismod pulvinar, nunc id, ipsum lobortis, volutpat. Feugiat nibh eget sed laoreet id feugiat lobortis volutpat dolor ipsum ante, felis tempus proin consectetur, nisi et nonummy donec mi nonummy aliquam. Proin at lorem et eget, sed laoreet proin at ac, diam nonummy magna diam nonummy dolore aliquet turpis ut non pharetra ut volutpat. Dolor tincidunt euismod pulvinar massa molestie ipsum massa mauris lorem erat mi, felis tempus proin turpis nisi sem consectetur magna ullamcorper amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, volutpat sed laoreet id sed massa id feugiat massa molestie lorem et eget sed mi. Id erat praesent adipiscing tempus ante eget dolor tempus ante mauris lorem laoreet eget sed mi. Elit aliquam praesent adipiscing aliquam, sem consectetur ut non dolor tincidunt euismod dolor tincidunt id ipsum. Massa et nonummy donec diam amet donec praesent, turpis nunc tellus sit massa molestie feugiat nibh. Eget sed laoreet felis erat praesent adipiscing aliquam sem consectetur magna sem aliquet turpis nisi tellus. Sit ut non dolor laoreet id sed laoreet felis erat mi felis aliquam et elit erat. Et felis ipsum, lorem diam consectetur magna diam amet, dolore, aliquet sit nisi, sem pharetra congue. Ullamcorper dolor lobortis id sed laoreet id ipsum lobortis, volutpat dolor tincidunt volutpat dolor tempus sem. Consectetur ac, et nonummy donec diam nonummy donec praesent adipiscing nisi sem consectetur congue ullamcorper pharetra. Dolore ullamcorper amet nunc tellus sit ut, sem, aliquet turpis, nisi sem pharetra ut non dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et nonummy dolore aliquet turpis nisi sem consectetur magna diam nonummy, magna praesent adipiscing donec praesent at ac et eget sed laoreet et elit erat et elit donec. Praesent turpis dolore sem, turpis ut non, dolor lobortis volutpat dolor, tincidunt id pulvinar massa mauris lorem nibh volutpat molestie feugiat aliquet turpis ut non pharetra magna aliquet turpis dolore. Tellus turpis nisi sem consectetur congue non pharetra congue tellus turpis aliquam proin at erat et sem consectetur magna diam pharetra dolore aliquet amet, dolore aliquet consectetur nisi sem consectetur. Magna diam nonummy donec aliquet turpis nisi sem consectetur, amet nunc tellus, turpis ut diam nonummy dolore aliquet turpis nisi sem consectetur magna sem nonummy donec, diam adipiscing aliquam praesent. Adipiscing ac proin elit ac, et sem consectetur ac diam amet dolore praesent adipiscing aliquam proin mauris ac mi felis erat mi adipiscing, tempus proin at lorem nibh elit erat. Mi id tempus ac ullamcorper pharetra tincidunt ullamcorper turpis aliquam proin at erat mi elit erat mi mauris lorem lobortis eget dolor laoreet proin mauris, sed tincidunt euismod pulvinar massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis, tempus ante molestie feugiat tincidunt ut, sem nonummy donec praesent adipiscing aliquam proin at aliquam proin, at magna, diam nonummy dolore. Praesent turpis nisi aliquet consectetur, magna diam, nonummy magna ut non consectetur congue euismod amet donec aliquet adipiscing nisi sem consectetur, congue. Diam, amet tincidunt euismod ipsum, nunc molestie, feugiat lobortis molestie lorem nibh ante felis, tempus, nibh mauris lorem nibh eget sed laoreet. Mauris tempus ante at ac et at magna diam nonummy donec praesent, at nonummy donec aliquet amet dolore aliquet consectetur, nisi non. Consectetur congue ullamcorper pulvinar nunc euismod pulvinar massa tellus ipsum, massa, molestie sed nibh eget, sed mi elit turpis, ut, non pharetra. Tincidunt ullamcorper amet, nunc tellus turpis ut non pharetra ut non amet congue euismod pulvinar nunc id tempus ante mauris ac proin. At, turpis dolore aliquet turpis nisi sem consectetur congue euismod amet nunc tellus turpis ut tellus sit lobortis volutpat sed laoreet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, dolore aliquet sit nisi sem pharetra congue ullamcorper amet nunc tellus sit dolor laoreet id pulvinar nunc tellus sit. Congue non, dolor congue euismod, pulvinar nunc lobortis sem aliquet eget adipiscing nonummy turpis sed sit, sed nisi laoreet sed. Lorem donec ante molestie feugiat lobortis volutpat sed laoreet molestie feugiat lobortis molestie feugiat lobortis eget lorem nibh elit, donec. Praesent felis, tempus ante praesent adipiscing aliquam, proin at ac et at ac diam nonummy donec praesent adipiscing nisi aliquet. Turpis nisi, non pharetra congue diam amet pharetra ut volutpat sed nibh eget, sed mi felis tempus ante at ac. Et, elit, sed laoreet id, tempus ante mauris tempus ante at magna diam nonummy pulvinar, massa molestie ipsum massa mauris. Lorem nibh eget sed massa molestie feugiat, lobortis molestie feugiat lobortis elit, ac diam consectetur congue euismod dolor tincidunt id. Ipsum lorem nibh id ipsum laoreet felis aliquam proin adipiscing aliquam proin consectetur nisi diam nonummy donec, mi molestie dolor. Tincidunt ante felis, tempus nibh eget sed laoreet eget erat mi felis aliquam proin adipiscing aliquam non consectetur congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis euismod, pulvinar nunc tellus sit nunc tellus feugiat lobortis, volutpat sed laoreet, id ipsum laoreet felis tempus massa laoreet id tempus, mi felis lorem ante elit erat et elit. Donec praesent, felis tempus proin at ac et, nonummy, donec praesent adipiscing donec ut non pharetra tincidunt, volutpat dolor massa id feugiat lobortis molestie feugiat, nibh mauris lorem nibh eget. Tempus ante mauris lorem lobortis eget, sed laoreet eget sed aliquam sem at magna diam, nonummy dolore aliquet amet dolore tellus turpis magna sem consectetur, donec praesent adipiscing aliquam proin. At ac nibh praesent adipiscing aliquam sem consectetur congue, ullamcorper amet congue ullamcorper amet dolore tellus turpis nisi, et nonummy erat praesent adipiscing, aliquam proin at ac et, eget donec. Ut tellus feugiat lobortis, volutpat dolor tincidunt volutpat sed mi elit erat mi felis tempus ante mauris, lorem et elit donec praesent felis aliquam proin at ac congue ullamcorper amet. Nunc aliquet sit ut non, dolor tincidunt ullamcorper, turpis nisi sem consectetur ac diam elit donec, praesent tellus sit lobortis volutpat dolor laoreet, id, ipsum massa molestie ipsum, ante mauris. Ac et elit erat mi felis erat mi felis aliquam proin consectetur magna diam euismod ipsum laoreet felis, aliquam proin at ac sem consectetur congue non amet dolore ullamcorper amet. Dolore tellus feugiat lobortis volutpat pharetra tincidunt ullamcorper amet nunc euismod, at ac diam consectetur magna diam nonummy donec praesent turpis nisi sem consectetur magna diam nonummy dolore, ullamcorper, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin at magna et nonummy erat, mi adipiscing aliquam aliquet adipiscing aliquam proin at, magna ullamcorper. Molestie feugiat massa molestie feugiat, lobortis volutpat sed mi felis tempus mi felis lorem nibh volutpat dolor. Laoreet id ipsum massa tellus pharetra magna massa molestie ipsum ante mauris lorem, nibh eget dolor nunc. Tellus turpis ut tellus sit ut ullamcorper amet, dolore tellus pulvinar nunc molestie sit lobortis volutpat feugiat. Erat proin at ac proin at ac, et elit tempus mi mauris lorem, ante mauris ac nibh. Eget erat mi felis aliquam proin ullamcorper amet congue, euismod ipsum nunc, tellus sit nisi sem nonummy. Donec, praesent adipiscing aliquam proin at ac nibh eget erat mi felis tempus ante mauris, lorem donec. Proin mauris ac nibh, elit erat mi felis erat mi felis nisi aliquet, turpis, nunc molestie feugiat. Nibh volutpat dolor tincidunt, id pulvinar nunc tellus sit ipsum massa id feugiat massa, molestie, feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At lorem nibh felis tempus, massa et elit donec mi. Felis, tempus ante at ac et elit erat, mi felis. Tempus mi adipiscing aliquam proin mauris erat diam elit magna. Diam, tellus lorem nibh, mauris lorem nibh elit erat mi. Felis ipsum massa molestie feugiat tincidunt aliquet turpis nisi proin. Consectetur magna diam nonummy erat nisi diam consectetur magna diam. Nonummy donec, praesent turpis aliquam proin consectetur magna diam nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget erat nisi sem consectetur nisi sem consectetur magna ullamcorper amet nunc tellus sit nisi sem at magna ullamcorper amet dolore ullamcorper, amet dolore aliquet sit ut mi elit. Tempus, massa, molestie, feugiat, lobortis eget sed et nonummy magna diam nonummy dolore tellus sit nunc molestie feugiat massa molestie lorem nibh eget turpis nisi tellus sit, nisi sem consectetur. Magna, diam amet nunc euismod ipsum nunc tellus feugiat lobortis volutpat dolor congue ullamcorper pulvinar nunc molestie feugiat sed massa id ipsum ante molestie dolor tincidunt volutpat sed nibh felis. Ipsum ante felis tempus ante mauris ac, et at erat, mi felis tempus magna et nonummy dolore, aliquet, amet, dolore aliquet sit nisi non dolor, lobortis ullamcorper amet nunc tellus. Pulvinar nunc, tellus feugiat lobortis, non dolor tincidunt, euismod pulvinar pharetra congue ullamcorper amet dolore tellus sit ut volutpat, dolor tincidunt volutpat dolor laoreet eget erat praesent nonummy donec, praesent. Turpis nisi sem sit, congue non tellus, turpis ut non pharetra lobortis volutpat dolor, tincidunt euismod ipsum massa mauris tempus ante consectetur nisi sem consectetur donec diam adipiscing aliquam proin. At ac et praesent adipiscing, aliquam proin consectetur nisi sem nonummy donec praesent turpis nisi proin at ac et eget sed laoreet molestie ipsum ante mauris lorem et at erat. Dolore sem turpis ut volutpat dolor lobortis volutpat, dolor nunc euismod ipsum mi mauris lorem nibh mauris lorem, laoreet id ipsum laoreet, id feugiat lobortis non dolor tempus ante mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet consectetur ac et elit erat nisi sem, pharetra lobortis volutpat sed laoreet euismod ipsum nunc tellus sit lobortis non pharetra congue aliquet turpis nisi proin consectetur. Magna et elit, erat magna sem nonummy erat mi id ipsum ante eget lorem laoreet id sed laoreet molestie ipsum ante, mauris, lorem, et at erat mi felis. Tempus lorem nibh eget erat mi adipiscing donec praesent at aliquam et at erat mi felis, erat mi at lorem nibh elit ac et, nonummy erat praesent, nonummy. Sit congue euismod pulvinar nunc tellus, sit ut tellus feugiat lobortis volutpat dolor tincidunt euismod ipsum laoreet felis tempus ante mauris lorem ante, mi felis, nisi sem, turpis. Nisi sem pharetra ut, volutpat, dolor tincidunt euismod pulvinar ut non pharetra ut non pharetra congue aliquet turpis nisi sem consectetur magna tincidunt tellus sit ut sem consectetur. Donec praesent adipiscing aliquam ante mauris ac, et eget, erat mi felis tempus praesent at lorem lobortis volutpat dolor tincidunt tellus eget dolor tincidunt tellus sit nisi, sem. Pharetra magna diam adipiscing, tempus lobortis molestie feugiat laoreet id sed mi, felis elit erat et nonummy magna ullamcorper nonummy nisi aliquet turpis ut non sit ut volutpat. Dolor congue, ullamcorper sit ut non pharetra congue ullamcorper amet dolore ullamcorper non pharetra congue ullamcorper amet dolore tellus turpis nisi non pharetra ut non amet donec praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquam nibh elit dolor massa molestie, feugiat lobortis non pharetra, magna, euismod pulvinar, nunc tellus pulvinar nunc tellus feugiat erat, laoreet id ipsum proin adipiscing aliquam. Proin at ac mi, nonummy dolore aliquet amet nunc tellus sit, nisi, sem consectetur congue ullamcorper amet, dolore lobortis non dolor laoreet id sed mi felis, donec. Proin at ac et at magna, sem consectetur magna ullamcorper amet dolore aliquet turpis ut sem consectetur magna nunc tellus feugiat lobortis volutpat dolor tincidunt euismod ipsum. Nunc tellus turpis nisi, ullamcorper amet congue aliquet turpis dolore aliquet turpis, nisi diam aliquet turpis nisi diam consectetur congue ullamcorper pharetra congue, euismod pulvinar nunc molestie. Sit congue ullamcorper amet dolore praesent adipiscing tempus proin consectetur magna diam nonummy donec ut, tellus feugiat nibh eget, sed laoreet id ipsum massa id ipsum ante. Molestie lorem, et at ac et consectetur donec aliquet turpis dolore, tellus sit nunc laoreet, eget sed mi, id tempus ante at aliquam proin consectetur congue non. Dolor tincidunt volutpat dolor massa, molestie feugiat sed laoreet felis erat mi mauris lorem nibh mauris ac et nonummy erat mi felis aliquam praesent turpis nisi, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet nisi sem consectetur magna sem consectetur magna ullamcorper amet nunc tellus pulvinar massa, molestie ipsum ante mi adipiscing donec aliquet. Adipiscing aliquam aliquet turpis ut volutpat feugiat nibh elit ac diam nonummy donec diam nonummy donec tellus ipsum, massa molestie elit donec. Praesent nonummy donec aliquet amet nisi sem turpis nisi non amet, congue, aliquet, turpis nisi sem turpis nisi non pharetra ut ullamcorper. Pulvinar nunc tellus volutpat dolor laoreet eget sed laoreet id ipsum lobortis volutpat feugiat nibh eget, erat, mi, felis tempus ante felis. Tempus ante at lorem donec praesent adipiscing nisi proin consectetur magna diam amet dolore, aliquet, amet dolore aliquet turpis nisi sem consectetur. Donec mi turpis nisi sem at ac nibh eget turpis nisi sem consectetur magna ullamcorper amet congue ullamcorper amet nunc tellus feugiat. Lobortis volutpat dolor congue volutpat sed laoreet euismod, pulvinar massa molestie, feugiat, lobortis volutpat felis lorem nibh eget dolor laoreet, euismod, ipsum. Nunc tellus ipsum massa molestie lorem nibh eget sed laoreet, id tempus magna diam consectetur magna ullamcorper amet dolore aliquet turpis ut. Non consectetur magna diam nonummy donec praesent adipiscing nisi aliquet turpis nisi sem consectetur magna ullamcorper diam consectetur congue euismod pulvinar tincidunt. Euismod pulvinar ut tellus sit congue, ullamcorper amet dolore ullamcorper amet dolore aliquet sit lobortis molestie feugiat lobortis eget sed laoreet proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa, felis lorem nibh eget sed laoreet id sed, ac et at magna ullamcorper amet congue ullamcorper amet, dolore tellus pulvinar nunc, tellus, feugiat lobortis volutpat sed laoreet eget. Erat praesent adipiscing aliquam aliquet, ullamcorper amet congue aliquet, amet dolore tellus sit ut, non pharetra tincidunt ullamcorper turpis dolore, sem, at lorem et elit donec diam amet dolore tellus. Eget sed nibh eget, sed mi felis erat praesent turpis nisi aliquet turpis ut non dolor tincidunt euismod pulvinar tincidunt euismod sit nunc laoreet elit erat praesent adipiscing donec praesent. Turpis nisi tellus feugiat massa molestie feugiat et at erat mi felis tempus ante mauris tempus proin mauris ac diam aliquet turpis ut non pharetra ut ullamcorper nonummy donec praesent. Adipiscing aliquam proin at magna diam, nonummy magna diam turpis nisi sem turpis nisi non pharetra ut laoreet id ipsum nibh eget sed nibh id sed laoreet, molestie sit ut. Volutpat dolor tincidunt, volutpat sed laoreet felis, erat mi felis tempus erat praesent adipiscing donec aliquet adipiscing aliquam proin at ac, et, felis tempus praesent at ac et elit, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod pulvinar ut sem consectetur magna ullamcorper, pharetra congue euismod ipsum nunc, tellus pharetra congue ullamcorper amet dolore ac, et nonummy magna praesent adipiscing tempus ante mauris sed. Tincidunt euismod pulvinar nunc tellus sit ut volutpat dolor laoreet id pulvinar nunc tellus feugiat sed mi elit tempus ante, mauris tempus ante at ac et nonummy donec praesent. Nonummy donec praesent adipiscing nisi sem pharetra ut non pharetra congue ullamcorper amet dolor nibh, eget, sed laoreet felis tempus ante mauris feugiat nibh eget lorem, et elit erat. Mi, felis tempus proin adipiscing ac, et ullamcorper, amet nisi aliquet turpis ut sem pharetra, congue volutpat dolor laoreet felis tempus mi felis, tempus proin adipiscing aliquam proin at. Donec praesent nonummy aliquam praesent non feugiat lobortis volutpat erat mi felis erat mi, mauris tempus ante mauris lorem nibh elit erat diam amet donec aliquet sit nisi non. Pharetra congue, non id tempus mi adipiscing aliquam proin consectetur nisi sem nonummy donec praesent adipiscing aliquam, proin at ac diam nonummy, magna massa molestie tempus proin adipiscing, aliquam. Sem consectetur ac, diam, nonummy congue ullamcorper turpis dolore, aliquet sit nunc volutpat feugiat lobortis eget sed nibh eget sed laoreet sem at ac diam nonummy donec, aliquet amet. Dolore sem consectetur magna diam nonummy dolore ullamcorper pulvinar nunc tellus sit ut tellus sit lobortis volutpat dolor, nunc nibh eget lorem nibh eget sed mi elit, erat mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar consectetur erat praesent felis aliquam proin consectetur magna sem pharetra congue non amet dolore ullamcorper amet nunc aliquet sit ut ullamcorper amet dolore ullamcorper molestie lorem nibh eget sed. Mi id ipsum ante, felis lorem ante mauris lorem laoreet eget pulvinar massa molestie feugiat, lobortis molestie feugiat lobortis euismod mauris, tempus nibh elit erat laoreet id ipsum massa molestie. Feugiat lobortis volutpat dolor laoreet id ipsum mi nibh eget, sed laoreet id ipsum massa volutpat dolor ipsum, massa volutpat pharetra tincidunt euismod amet dolore, aliquet sit ut molestie feugiat. Lobortis volutpat dolor dolore, ullamcorper amet nunc molestie ipsum massa mauris elit erat praesent adipiscing aliquam sem turpis nisi sem consectetur congue euismod, pulvinar nunc tellus, pulvinar ut, non pharetra. Congue non pharetra tincidunt, euismod ipsum massa nibh elit ac et nonummy donec praesent, turpis, nisi aliquet consectetur nisi sem consectetur donec mi felis, lorem nibh mauris, lorem nibh eget. Volutpat dolor congue ullamcorper amet dolore tellus sit ut non pharetra congue euismod pulvinar, dolore tellus sit ut non sit lobortis volutpat pharetra tincidunt id ipsum massa et eget sed. Mi felis tempus ante felis tempus nibh volutpat sed tincidunt id, ipsum ante mauris lorem nibh mauris ac et elit erat mi felis tempus magna diam nonummy donec aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet id pulvinar nunc tellus, feugiat sed laoreet felis tempus ante, mauris, lorem et eget erat mi felis ipsum massa molestie lorem nibh. Elit ac diam nonummy donec diam nonummy, pharetra congue diam amet donec praesent adipiscing nisi sem, at congue diam amet congue ullamcorper turpis. Nisi proin consectetur nisi sem consectetur magna ullamcorper amet pharetra magna, ullamcorper nonummy dolore, praesent, adipiscing aliquam non pharetra congue ullamcorper pharetra congue. Ullamcorper pulvinar nunc tellus feugiat lobortis volutpat pharetra tincidunt euismod volutpat dolor tincidunt volutpat dolor tincidunt tellus sit ut non pharetra ut non. Pharetra tincidunt euismod, ipsum nunc, molestie feugiat lobortis non pharetra tincidunt euismod pulvinar dolor tincidunt volutpat dolor nunc euismod pulvinar massa, mauris feugiat. Nibh volutpat sed tincidunt, id sed mi felis tempus ante mauris lorem nibh elit ac et elit consectetur magna, diam nonummy erat mi. Felis, aliquam proin at lorem nibh eget sed laoreet id ipsum lobortis volutpat pharetra sit ut volutpat dolor lobortis, volutpat dolor tincidunt euismod. Ipsum massa mauris lorem proin, at aliquam sem, consectetur congue volutpat pharetra tincidunt ullamcorper pulvinar nunc molestie ipsum sed mi elit erat praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor tincidunt id ipsum ante, mauris lorem erat praesent nonummy dolore aliquet, amet dolore tellus, feugiat ut non dolor congue euismod dolor laoreet id. Pulvinar nunc molestie feugiat lobortis volutpat sed nibh proin at aliquam et at erat et, felis ipsum ante mauris lorem nibh eget erat et. Elit erat praesent adipiscing, aliquam proin consectetur, magna diam ante at ac proin at magna praesent nonummy donec praesent turpis nunc tellus feugiat, lobortis. Volutpat dolor tincidunt volutpat, sed mi felis tempus sed, laoreet euismod pulvinar ut sem consectetur, donec mi adipiscing tempus proin, at aliquam sem consectetur. Congue ullamcorper pharetra tincidunt volutpat sed laoreet felis donec praesent adipiscing felis erat ante mauris tempus proin mauris ac proin at magna diam amet. Dolore aliquet turpis dolore aliquet turpis ut volutpat feugiat lobortis eget sed laoreet, id at magna diam consectetur magna ullamcorper amet aliquam praesent turpis. Nisi non pharetra ut ullamcorper pharetra tincidunt euismod pulvinar dolore tincidunt volutpat dolor tincidunt id pulvinar nunc molestie, lorem nibh donec congue laoreet proin. Euismod felis, tempus nibh mauris, lorem nibh eget ipsum massa molestie sit ut nunc molestie, feugiat lobortis molestie, feugiat laoreet id pulvinar massa id. Feugiat nisi et elit erat mi felis aliquam ante at magna diam consectetur donec praesent nonummy consectetur congue ullamcorper amet dolore ullamcorper pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit erat nisi proin mauris magna diam consectetur magna diam nonummy donec praesent adipiscing aliquam, proin elit. Erat laoreet felis ipsum lobortis, volutpat, pharetra congue ullamcorper volutpat feugiat lobortis, volutpat, dolor laoreet, id ipsum massa. Molestie sit ut non dolor laoreet id sed, laoreet felis aliquam proin adipiscing, aliquam proin consectetur amet nunc. Tellus turpis nisi volutpat dolor tincidunt euismod pulvinar tincidunt tellus pulvinar nunc non pharetra congue ullamcorper amet dolore. Aliquet turpis nisi congue ullamcorper amet dolore sem, consectetur magna diam nonummy magna praesent adipiscing tempus ante mauris. Ac et nonummy erat laoreet id ipsum massa mauris lorem lobortis volutpat volutpat dolor tincidunt, ullamcorper turpis dolore. Sem at ac et elit donec praesent adipiscing dolore aliquet sit nisi, non pharetra ut non, pharetra tincidunt. Id ipsum laoreet et at magna diam nonummy magna euismod pulvinar nunc tellus pulvinar nunc molestie lorem ante. Mauris ac et elit donec praesent laoreet eget erat mi felis erat mi adipiscing nisi sem consectetur magna. Diam nonummy donec praesent, nonummy, dolore praesent turpis nisi diam nonummy magna diam amet dolore massa volutpat, dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et elit sed tincidunt tellus turpis nisi non pharetra tempus, ante mauris. Lorem nibh at ac et eget sed laoreet felis, tempus ante mauris. Ac proin at ac et nonummy erat praesent adipiscing aliquam proin, praesent. Adipiscing donec aliquet sit ut non sit lobortis non pharetra tincidunt id. Ipsum massa tellus turpis nisi et nonummy dolore ullamcorper amet nunc, congue. Ullamcorper amet dolore aliquet turpis ut tellus, pharetra magna ullamcorper amet congue. Euismod pulvinar nunc tellus sit ut non amet dolore praesent diam consectetur. Donec mi felis tempus ante eget lorem nibh eget erat mi adipiscing. Aliquam ante mauris lorem nibh, id sed massa molestie feugiat massa molestie. Lorem erat mi mauris tempus nibh mauris, lorem, nibh eget, sed massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus massa molestie ac erat praesent adipiscing aliquam proin at ac et elit erat mi felis tempus ante mauris, lorem, et nonummy erat mi, adipiscing tempus praesent adipiscing. Aliquam congue ullamcorper amet nunc molestie ipsum lobortis molestie lorem nibh eget lorem nibh, elit erat mi felis, tempus ante mauris lorem nibh elit erat et aliquet sit lobortis. Volutpat pharetra congue euismod dolor tincidunt euismod ipsum, massa tellus dolor tincidunt volutpat dolor tincidunt euismod pulvinar nunc tellus pharetra, ipsum massa molestie ipsum, ante mauris lorem et eget. Erat mi felis tempus mi mauris tempus ante mauris ac et elit, donec diam amet dolore praesent adipiscing pharetra congue ullamcorper pulvinar nunc tellus turpis magna diam nonummy dolore. Aliquet turpis nisi aliquet turpis magna, sem nonummy donec praesent nonummy donec praesent adipiscing ac, nibh praesent adipiscing dolore aliquet sit congue non pharetra congue ullamcorper amet dolore aliquet. Consectetur ac diam nonummy tempus ante mauris feugiat sed laoreet id, tempus ante mauris ac et elit ac diam nonummy donec praesent, adipiscing dolore sem turpis nisi sem consectetur. Congue ullamcorper nonummy dolore tellus sit sed laoreet eget erat mi felis tempus ante mauris ac et, at ac et felis erat mi felis, lorem nibh mauris lorem nibh. Elit erat, praesent adipiscing pharetra congue volutpat dolor tincidunt id ipsum laoreet id tempus proin adipiscing, ac proin at magna diam nonummy magna ullamcorper amet donec sem at ac. Nibh eget adipiscing aliquam sem consectetur ac diam nonummy donec, praesent adipiscing aliquam proin consectetur nisi sem consectetur congue ullamcorper pulvinar nunc euismod sit ut, non pharetra lobortis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra dolore praesent adipiscing ac nibh elit sed. Tincidunt lobortis eget sed laoreet felis tempus mi. Felis tempus praesent adipiscing nisi sem sit, ut. Non, amet dolore ullamcorper pulvinar massa molestie feugiat. Lobortis volutpat felis, erat mi felis aliquam proin. At magna diam, consectetur donec diam nonummy dolore. Praesent adipiscing ut sem consectetur magna et nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus mi mauris tempus ante mauris ac et nonummy donec diam nonummy dolore praesent, adipiscing aliquam proin consectetur donec, praesent sem consectetur ut. Non pharetra congue ullamcorper dolor tincidunt id tempus ante mauris, tempus ante at ac sem nonummy donec mi adipiscing donec aliquet, volutpat sed. Laoreet, elit erat et nonummy donec aliquet amet nunc molestie feugiat lobortis molestie lorem, nibh, mauris ac diam nonummy donec praesent, nonummy donec. Praesent ullamcorper nonummy donec, aliquet turpis nisi sem pharetra congue non pharetra dolore, ullamcorper pulvinar tincidunt id tempus ante, mauris lorem ante mauris. Lorem, et tellus turpis ut non feugiat lobortis volutpat dolor laoreet id pulvinar, massa molestie feugiat massa felis aliquam proin eget sed laoreet. Id ipsum ante adipiscing tempus magna diam nonummy donec aliquet turpis nisi non pharetra ut non pharetra congue ullamcorper pulvinar nunc aliquet turpis. Nisi sem dolor, congue euismod, pulvinar nunc tellus pulvinar, lorem nibh eget sed laoreet id tempus proin adipiscing nisi proin consectetur magna diam. Nonummy donec praesent adipiscing aliquam sem ullamcorper amet dolore tellus sit ut non sit ut non pharetra dolore ullamcorper pulvinar nunc molestie feugiat. Lobortis molestie feugiat lobortis, euismod amet dolore sem consectetur ac mi felis ipsum massa feugiat lobortis volutpat sed laoreet eget sed laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent adipiscing elit erat ante felis lorem lobortis eget lorem tincidunt euismod ipsum massa felis lorem nibh eget dolor congue ullamcorper amet dolore non. Pharetra magna nunc molestie feugiat lobortis, volutpat dolor nibh eget lorem et elit donec diam nonummy dolore, tellus turpis aliquam, proin consectetur magna ullamcorper amet. Dolore ullamcorper volutpat dolor, tincidunt volutpat sed, laoreet elit erat mi felis aliquam sem consectetur magna diam elit donec praesent nonummy dolore, aliquet adipiscing nisi. Tincidunt, euismod ipsum laoreet felis erat aliquet amet nunc molestie, ipsum massa molestie lorem nibh eget lorem et elit erat diam, nonummy donec, praesent turpis. Aliquam proin ullamcorper pulvinar massa id tempus massa mauris ac proin at magna diam nonummy donec diam turpis dolore aliquet turpis, ut non pharetra congue. Diam nonummy dolore, praesent, diam adipiscing aliquam praesent adipiscing aliquam sem consectetur nisi non consectetur donec praesent turpis, nisi aliquet turpis nisi sem pharetra turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor congue ullamcorper adipiscing ac proin at ac. Et elit donec praesent, sem pharetra congue ullamcorper. Amet, dolore aliquet turpis nisi sem consectetur magna. Diam nonummy donec, praesent turpis, aliquam sem consectetur. Magna et elit donec aliquet amet dolor, tincidunt. Ullamcorper pulvinar tincidunt id, tempus ante felis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, sit nisi sem at ac nisi sem consectetur nisi non feugiat lobortis volutpat dolor tincidunt euismod pulvinar nunc molestie feugiat. Lobortis eget sed laoreet eget, erat mi adipiscing aliquam praesent non amet donec praesent adipiscing aliquam, sem consectetur magna sem consectetur. Magna ullamcorper nonummy dolore praesent consectetur, magna diam, consectetur, magna, diam nonummy dolore ullamcorper volutpat, dolor congue euismod pulvinar massa, id. Ipsum, massa, molestie lorem nibh eget sed, laoreet euismod pulvinar massa molestie feugiat lobortis eget sed, aliquam ante at ac et. Eget sed mi elit donec, aliquet adipiscing tempus proin elit, erat et elit erat mi felis aliquam praesent, adipiscing nisi proin. Nonummy, turpis ut non pharetra congue ullamcorper amet dolore aliquet, turpis, aliquam proin consectetur magna sem pharetra congue ullamcorper pulvinar tincidunt. Id pulvinar nunc tellus sit ut non molestie ipsum ante at lorem nibh, elit ac diam amet donec praesent amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet consectetur magna diam nonummy donec praesent nonummy donec aliquet amet nunc tellus sit ut volutpat feugiat lobortis elit erat mi id tempus ante mauris id, ipsum massa mauris lorem. Nibh volutpat dolor laoreet id ipsum nunc molestie feugiat lobortis volutpat pharetra congue ullamcorper amet nisi aliquet turpis nisi sem aliquet consectetur magna diam nonummy donec praesent nonummy dolore, aliquet. Turpis ut non, sit, ut, non pharetra, congue aliquet pulvinar massa tellus sit lobortis volutpat feugiat pulvinar nunc tellus feugiat nibh eget sed tincidunt euismod ipsum laoreet felis aliquam praesent. Adipiscing aliquam sem at ac diam nonummy erat praesent adipiscing consectetur magna ullamcorper amet, dolore tellus sit nunc molestie lorem nibh eget, sed et, elit erat mi adipiscing aliquam praesent. Adipiscing nisi aliquet, consectetur magna sem tellus sit lobortis volutpat dolor lobortis eget sed tincidunt id, ipsum nunc, molestie feugiat lobortis volutpat dolor nibh elit sed mi felis tempus, proin. Mauris id ipsum mi felis, tempus proin, consectetur nisi sem consectetur congue, diam nonummy dolore aliquet turpis nisi sem, consectetur congue, ullamcorper nonummy, aliquam, ante mauris lorem nibh praesent adipiscing. Aliquam proin at ac et elit tempus ante mauris tempus ante at ac proin consectetur magna ullamcorper amet, tincidunt euismod amet dolore sem turpis nisi nunc, tellus sit ut non. Pharetra congue euismod pulvinar dolore aliquet sit nunc tellus, sit ut volutpat dolor congue euismod pulvinar, nunc, molestie ipsum ante mauris lorem donec mi felis aliquam proin, at ac et. Elit erat praesent adipiscing donec, proin, at ac sem consectetur congue, ullamcorper pharetra congue euismod amet dolore aliquet sit sed laoreet id, ipsum ante mauris lorem nibh eget sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus turpis ut non sit lobortis volutpat feugiat nibh elit ac et elit erat aliquet amet nisi sem consectetur nisi sem pharetra ut massa mauris. Feugiat nibh eget lorem nibh eget erat mi id tempus ante at ac proin at erat et elit donec praesent nonummy donec tincidunt euismod pulvinar. Tincidunt euismod pulvinar ut tellus feugiat ut ullamcorper pharetra tincidunt euismod pulvinar nunc molestie feugiat lobortis volutpat dolor, congue ullamcorper turpis nisi, sem consectetur amet. Dolore aliquet pulvinar massa molestie feugiat ut volutpat, sed nibh eget pulvinar lorem nibh eget erat laoreet id ipsum, ante felis lorem ante, diam nonummy. Donec praesent turpis, nisi non pharetra, ut volutpat dolor tincidunt euismod, pulvinar nunc tellus feugiat lobortis molestie feugiat nibh eget, erat mi id ipsum ac. Et nonummy donec praesent nonummy, dolore aliquet sit massa molestie, feugiat lobortis molestie feugiat laoreet id sed, massa molestie ipsum ante mauris tempus, proin mauris. Erat nisi aliquet turpis nunc molestie feugiat ut non sed tincidunt ullamcorper pulvinar nunc molestie feugiat massa molestie lorem lobortis, eget, felis, tempus et elit. Ac mi felis erat praesent felis tempus proin at sed nibh nonummy magna diam nonummy congue ullamcorper amet dolore sem turpis ac et sem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit lobortis volutpat dolor laoreet euismod pulvinar nunc nibh id ipsum massa. Id ipsum massa molestie, lorem et consectetur magna diam consectetur magna diam turpis nisi. Sem consectetur magna sem nonummy magna diam proin pharetra congue, non amet dolore euismod. Pulvinar nunc aliquet, sit ut volutpat, dolor lobortis volutpat pulvinar laoreet id ipsum massa. Molestie sit ut, ullamcorper molestie feugiat lobortis eget sed laoreet id ipsum laoreet id. Feugiat massa mauris lorem nibh eget, sed laoreet euismod ipsum massa molestie feugiat erat. Praesent felis tempus ante at lorem nibh id pulvinar dolore sem consectetur magna diam. Nonummy, donec aliquet, pulvinar nunc euismod, pulvinar, massa molestie lorem nibh mauris nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed laoreet id ipsum massa molestie, feugiat tincidunt euismod pulvinar laoreet et elit, erat tincidunt euismod pulvinar nunc tellus sit ut volutpat. Dolor nunc tellus sit nunc tellus pharetra ut, volutpat dolor lobortis volutpat ipsum massa tellus elit, erat mi felis donec diam nonummy aliquam. Praesent at magna diam nonummy magna ullamcorper amet dolore ullamcorper amet dolore tellus sit ut non pharetra ipsum massa volutpat dolor lobortis volutpat. Dolor nunc euismod pulvinar nunc tellus sit ut non pharetra congue id sed laoreet id ipsum massa mi id tempus ante mauris, feugiat. Lobortis euismod amet dolore tellus sit nisi sem pharetra ut non pharetra, nunc euismod pulvinar nunc molestie, feugiat lobortis volutpat dolor, ipsum massa. Mauris lorem nibh eget sed laoreet id ipsum massa molestie feugiat nibh eget, lorem et eget ipsum laoreet id ipsum ante molestie pharetra. Congue aliquet diam elit tempus ante mauris tempus proin mauris, lorem mi id ipsum nunc non pharetra magna, ullamcorper nonummy donec aliquet, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem lobortis euismod amet, nunc tellus sit lobortis volutpat, dolor tincidunt volutpat felis tempus ante, at ac et elit erat praesent adipiscing aliquam proin adipiscing. Nisi proin, at magna ullamcorper pharetra congue ullamcorper amet nunc tellus sit ut tincidunt id sed, ante mauris tempus ante at ac, proin consectetur magna. Non amet congue ullamcorper, amet nunc, tellus feugiat massa mauris lorem ante mauris adipiscing aliquam sem turpis nisi non, pharetra ut non dolor tincidunt id. Ipsum mi felis aliquam proin adipiscing aliquam, sem consectetur magna sem tellus sit ut sem consectetur congue ullamcorper amet nunc, tellus sit ut non sit. Congue ullamcorper amet, congue euismod, pulvinar laoreet felis erat mi, felis lorem et, praesent adipiscing aliquam sem at magna diam elit donec praesent nonummy donec. Tellus sit ut sem pharetra ut non amet congue ullamcorper amet dolore, tellus feugiat ut laoreet id ipsum massa mauris lorem ante mauris, sed tincidunt. Euismod pulvinar ut non sit congue, volutpat sed laoreet ullamcorper non, pharetra, lobortis volutpat sed tincidunt euismod pulvinar massa molestie feugiat nibh volutpat sed, tincidunt. Euismod pulvinar, massa tellus feugiat lobortis eget sed nibh eget sed, massa nibh, eget erat mi elit erat mi felis lorem nibh volutpat sed, laoreet. Id, ipsum massa, molestie feugiat lobortis volutpat lorem laoreet id pulvinar massa id ipsum ac mi felis erat mi adipiscing nisi, aliquet turpis, ut, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget ipsum massa non sit congue praesent adipiscing aliquam proin, mauris feugiat lobortis volutpat, sed, laoreet euismod pulvinar lobortis non dolor tincidunt. Volutpat pulvinar, feugiat lobortis mauris lorem, et elit donec diam nonummy donec praesent, adipiscing, aliquam et at ac diam amet, dolore aliquet. Turpis aliquam proin turpis ut laoreet id ipsum, ante felis tempus ante mauris ac et at ac diam elit, erat, proin at. Nisi sem consectetur magna diam consectetur magna ullamcorper pulvinar nunc nibh at ac nibh elit erat laoreet felis tempus proin adipiscing nisi. Sem consectetur congue non nonummy, donec praesent turpis nisi tellus sit sed laoreet id ipsum ante felis tempus nibh eget lorem et. Elit erat mi felis tempus massa volutpat feugiat lobortis volutpat sed mi, felis ipsum lobortis non id ipsum mi felis tempus ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi sem at congue ullamcorper nonummy dolore aliquet volutpat feugiat lobortis volutpat pulvinar. Nunc tellus pulvinar massa, tellus sit tincidunt volutpat dolor tincidunt euismod pulvinar massa, id. Feugiat lobortis volutpat sed laoreet eget, at ac et elit sed tincidunt, tellus sit. Lobortis, volutpat feugiat lobortis eget sed tincidunt, euismod sit ut non pharetra ut non. Pharetra tincidunt euismod diam pharetra congue, euismod pulvinar laoreet molestie ipsum ante mauris lorem. Lobortis euismod dolor, tincidunt id, ipsum, laoreet, felis tempus ante, at ac dolore aliquet. Amet dolore aliquet consectetur congue ullamcorper amet dolore ullamcorper, pulvinar nunc tellus ipsum massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet sit ut volutpat pharetra tincidunt ullamcorper amet nisi sem consectetur congue non pharetra tincidunt eget dolor tincidunt euismod pulvinar lobortis volutpat dolor tincidunt euismod molestie feugiat nibh mauris. Lorem nibh id pulvinar massa id ipsum massa molestie lorem nibh eget sed laoreet felis tempus mi felis aliquam proin, consectetur pulvinar dolore aliquet turpis aliquam diam, nonummy magna. Ullamcorper, nonummy, donec, praesent at aliquam proin consectetur magna diam amet dolore aliquet turpis nisi magna diam, nonummy donec sem consectetur nisi sem consectetur magna praesent nonummy aliquam proin. Adipiscing nisi sem consectetur magna et elit tempus ante mauris tempus ante at amet nisi sem turpis nisi non pharetra magna diam amet dolore ullamcorper sit, ut non sit. Congue non pharetra congue ullamcorper turpis nisi sem consectetur, magna et aliquet, turpis, ut non, pharetra, congue ullamcorper amet, nunc tellus, sit ut tellus pharetra congue ullamcorper amet donec. Praesent turpis dolore sem consectetur felis tempus, ante mauris, ac nibh, eget tempus ante molestie feugiat nibh eget lorem nibh eget erat mi felis aliquam, proin, adipiscing nisi sem. Consectetur nisi sem id ipsum, ante mauris lorem, ante mauris, lorem et nonummy erat mi, adipiscing tempus ante eget sed laoreet eget sed laoreet felis tempus ante mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat dolor laoreet id ipsum, massa, tellus pharetra ut volutpat dolor, aliquam, proin adipiscing aliquam proin at. Ac mi elit erat mi felis tempus proin mauris lorem laoreet eget erat mi adipiscing donec praesent at. Ac et, praesent at aliquam sem at magna ullamcorper, nonummy donec aliquet turpis dolore tellus sit ut volutpat. Dolor tincidunt euismod dolor tincidunt euismod pulvinar laoreet felis pharetra ut non dolor tincidunt euismod pulvinar nunc aliquet. Turpis nisi diam, nonummy donec praesent turpis nisi tellus sit ut non sit ut laoreet molestie feugiat lobortis. Volutpat sed tincidunt ullamcorper pulvinar pharetra congue ullamcorper, amet nunc tellus sit ut volutpat dolor, congue diam amet. Dolore aliquet sit ut non euismod ipsum massa, tellus sit ut non amet donec praesent turpis nisi sem. Turpis magna et elit erat sit erat ut nibh, ullamcorper adipiscing ac, et mi felis tempus proin at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor nunc tellus sit nunc tellus sit ut non, amet pharetra ut ullamcorper amet dolore aliquet adipiscing aliquam et elit. Erat laoreet felis ipsum massa molestie feugiat nibh eget sed laoreet id ipsum laoreet molestie elit, ac diam nonummy, aliquam. Proin at ac proin at erat mi elit tempus ante felis lorem ante at magna sem, consectetur congue ullamcorper pharetra. Tempus ante eget lorem nibh eget sed mi felis donec aliquet amet dolore aliquet sit lobortis molestie, feugiat nibh, eget. Dolor laoreet eget, sed, ac proin nonummy donec diam amet dolore ullamcorper turpis dolore sem at ac et amet, dolore. Ullamcorper amet dolore aliquet consectetur magna sem consectetur magna ullamcorper tellus feugiat nibh eget lorem nibh elit erat, et felis. Donec aliquet amet dolore, aliquet feugiat lobortis volutpat feugiat nibh mauris ac mi felis erat praesent adipiscing sit lobortis, eget. Pharetra, congue, ullamcorper turpis ut tellus pharetra congue, diam nonummy erat, mi molestie dolor tincidunt ullamcorper pulvinar nunc tincidunt euismod. Dolor nunc tellus, pulvinar nunc tellus consectetur magna diam nonummy dolore praesent adipiscing aliquam et elit erat et elit donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing, lorem ante mauris lorem nibh, eget ipsum massa tellus feugiat lobortis volutpat feugiat. Lobortis euismod ullamcorper amet congue euismod pulvinar tincidunt euismod ipsum ante, mauris, lorem nibh eget. Sed laoreet eget erat mi, adipiscing aliquam praesent adipiscing nisi sem praesent turpis, nisi proin. Consectetur, magna et felis tempus ante molestie lorem nibh eget magna sem consectetur magna ullamcorper. Amet donec aliquet, turpis aliquam proin at magna massa molestie, feugiat lobortis volutpat, dolor tincidunt. Ullamcorper turpis nisi sem turpis ut, non sit, congue non pulvinar dolore aliquet sit ut. Non, euismod ipsum massa id tempus ante mauris ac proin at magna sem consectetur congue. Diam pulvinar nunc euismod, ipsum nunc molestie, feugiat ante eget sed laoreet eget at lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus turpis nisi sem euismod consectetur ac mi. Nonummy donec praesent adipiscing pharetra congue ullamcorper amet. Dolore aliquet sit nunc tellus feugiat massa volutpat. Dolor, tincidunt euismod pulvinar nunc aliquet sit ut. Non consectetur congue ullamcorper non, pharetra ut non. Dolor tincidunt tellus sit, ut tellus sit ut. Non amet, congue ullamcorper turpis dolore aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nibh felis tempus massa mauris, tempus ante mauris aliquam proin elit erat mi, adipiscing tempus ante mauris. Lorem et eget erat aliquam proin turpis nisi sem pharetra congue euismod, dolor, tincidunt id ipsum, massa tellus. Sit lobortis eget sed laoreet id sed laoreet elit erat praesent non pharetra congue euismod dolor dolore sem. Consectetur magna diam nonummy erat laoreet molestie lorem nibh eget lorem et elit, erat laoreet elit donec aliquet. Amet dolore lobortis, eget sed mi felis erat ante felis tempus proin consectetur magna diam consectetur congue ullamcorper. Pharetra congue euismod, ipsum massa molestie feugiat sed laoreet id tempus mi felis aliquam sem consectetur, magna sem. Consectetur congue ullamcorper amet nunc tellus sit ut non consectetur magna ullamcorper amet donec, praesent turpis dolor, tincidunt. Ullamcorper amet dolore aliquet, feugiat lobortis molestie feugiat nibh eget sed tincidunt id ipsum laoreet mauris lorem ante. Mauris lorem et, elit erat et elit elit erat mi, felis ipsum ante volutpat dolor lobortis euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore aliquet at ac et at magna diam, nonummy donec aliquet turpis. Aliquam sem consectetur nisi sem consectetur magna euismod, pulvinar feugiat lobortis eget. Dolor laoreet id erat mi felis, tempus ante, eget sed laoreet id. Pulvinar nunc tellus feugiat ut sem consectetur dolore aliquet volutpat dolor congue. Ullamcorper amet dolore tellus sit nunc non pharetra, congue ullamcorper, amet dolore. Ullamcorper amet nunc tellus sit ut ullamcorper pharetra congue ullamcorper, pulvinar dolor. Tincidunt euismod, pulvinar, nunc, euismod pulvinar massa mauris feugiat lobortis volutpat sed. Congue euismod pulvinar massa tellus feugiat lobortis molestie feugiat nibh eget felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore tellus sit nisi sem consectetur magna praesent nonummy donec aliquet adipiscing aliquam proin ullamcorper amet dolore tellus turpis magna sem nonummy donec praesent adipiscing lorem. Nibh volutpat dolor tincidunt, id, ipsum laoreet mauris lorem nibh mauris sed aliquam ante at feugiat nibh volutpat ipsum massa molestie feugiat lobortis mauris tempus ante. Mauris lorem nibh eget ipsum ante mauris lorem ante at ac nibh eget adipiscing aliquam proin elit erat mi id ipsum massa molestie feugiat tincidunt euismod. Pulvinar, tincidunt euismod, pulvinar nunc tellus sit, ut non dolor ipsum lobortis volutpat, dolor tincidunt euismod pulvinar massa, molestie ipsum massa mauris feugiat nibh volutpat dolor. Tincidunt, tellus, pulvinar nunc, tellus sit lobortis eget sed laoreet id at ac et consectetur magna diam, nonummy donec praesent adipiscing nisi proin at ac et. Elit tempus mi felis tempus, nibh, mauris lorem nibh elit erat ut non pharetra ut ullamcorper pharetra congue id ipsum massa id ipsum massa mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod amet, nunc tellus turpis aliquam sem. Elit erat mi adipiscing donec aliquet turpis nisi. Sem consectetur, amet nisi, proin elit erat et. Felis ipsum massa molestie sit ut non pharetra. Dolore aliquet turpis nisi sem at ac et. Felis erat, praesent diam amet dolore aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh id ipsum massa tellus, sit lobortis non pharetra, congue, euismod pulvinar feugiat lobortis euismod ipsum, massa tellus feugiat ut volutpat feugiat lobortis volutpat, sed mi id. Tempus massa molestie lorem lobortis eget dolor, laoreet id ipsum sed, nibh eget erat mi felis tempus ante mauris tempus nibh elit erat et nonummy congue euismod. Pulvinar ipsum nunc molestie feugiat nibh mauris lorem aliquam, praesent adipiscing nisi sem turpis, nisi ullamcorper nonummy donec aliquet, adipiscing tempus ante at magna et id pulvinar. Massa mauris feugiat ut non molestie feugiat lobortis volutpat dolor tincidunt ullamcorper amet, dolore tellus sit lobortis molestie lorem, ante mauris ac et elit tempus, mi mauris. Tempus ante at aliquam, dolore aliquet amet ut tellus ipsum ante mauris lorem et, elit ac et consectetur congue, aliquet amet dolore, aliquet turpis ut, tellus feugiat. Lobortis volutpat sed laoreet proin adipiscing aliquam et elit erat mi felis erat mi felis nisi aliquet turpis ut non pharetra tincidunt volutpat pulvinar lorem ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sem consectetur ac diam nonummy erat praesent adipiscing. Aliquam donec aliquet turpis, dolore sem turpis ut non. Consectetur magna praesent adipiscing tempus proin at, ac proin. At ac praesent, adipiscing aliquam praesent adipiscing ac et. Mi, felis lorem lobortis euismod pulvinar nunc tellus sit. Ut, non pharetra, ut non dolor laoreet, euismod sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nibh eget erat laoreet, id tempus ante felis tempus ante at ac diam consectetur magna ullamcorper. Nonummy aliquam proin adipiscing ac et praesent turpis nisi sem, at ac mi id tempus ante felis. Aliquam proin at magna sem nonummy magna diam pulvinar nunc euismod pulvinar nunc, nibh elit erat et. Adipiscing aliquam proin turpis, nisi aliquet turpis nisi sem consectetur, magna aliquet, amet dolore aliquet consectetur magna. Sem nonummy magna diam amet dolore lobortis volutpat dolor tincidunt euismod pulvinar dolore aliquet, turpis ut volutpat. Dolor tincidunt euismod dolor laoreet, felis tempus, mi felis donec praesent at adipiscing aliquam ante eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet consectetur magna diam nonummy donec praesent turpis aliquam proin at amet dolore aliquet turpis nisi diam, consectetur donec praesent nonummy donec aliquet turpis. Nisi sem consectetur magna diam nonummy donec praesent, adipiscing aliquam proin mauris turpis aliquam proin mauris lorem nibh eget erat mi felis, tempus nibh. Mauris lorem nibh eget, erat, mi felis tempus mi mauris aliquam proin at magna dolore aliquet sit ut non sit congue ullamcorper nonummy donec. Praesent adipiscing aliquam proin, at ac, diam amet dolore aliquet turpis dolore tellus eget sed laoreet euismod ipsum massa molestie feugiat nibh eget sed. Tincidunt euismod turpis aliquam et at magna diam nonummy donec praesent adipiscing aliquam sem at erat nisi, sem mauris, erat laoreet felis ipsum ante. Mauris feugiat lobortis volutpat sed congue, tellus sit ut non pharetra magna ullamcorper pharetra, congue euismod pulvinar nunc nibh eget erat mi elit erat. Mi mauris lorem ante, at ac et elit erat praesent adipiscing tempus ante mauris ac, tempus massa molestie lorem lobortis eget sed laoreet id. Ipsum massa mauris aliquam proin at ac et elit erat mi adipiscing tempus proin, at, aliquam proin at, turpis nisi sem at ac et. Elit donec, praesent adipiscing aliquam ante, mauris lorem laoreet eget sed mi felis tempus ante, at lorem et eget sed mi proin consectetur magna. Sem consectetur dolore ullamcorper, amet nisi aliquet turpis nisi sem pharetra congue ullamcorper amet nunc tellus pulvinar massa molestie ipsum ante mauris, lorem nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod amet dolore aliquet, sit ut sem pharetra. Congue ullamcorper non pharetra ut non dolor dolore. Ullamcorper, amet nunc molestie feugiat ut non amet. Congue ullamcorper amet dolore, tellus turpis nisi non. Consectetur magna diam non sit lobortis, volutpat pharetra. Congue aliquet, turpis nisi sem consectetur, congue diam. Nonummy dolore ullamcorper amet nunc euismod sit nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et eget sed, mi mauris lorem ante mauris sed laoreet euismod pulvinar nunc tellus sit ut non. Pharetra, congue ullamcorper amet lorem nibh eget lorem et elit donec, praesent adipiscing, donec praesent adipiscing nisi. Proin at magna et, nonummy donec praesent adipiscing aliquam et, elit adipiscing, nisi sem, consectetur ac et. Elit erat mi felis tempus ante mauris lorem nibh eget, erat mi felis tempus, proin at, ac. Proin at magna nunc tellus feugiat lobortis molestie feugiat nibh mauris lorem et elit erat praesent nonummy. Donec aliquet turpis nisi non sit ut volutpat dolor lobortis mi adipiscing aliquam tellus, sit ut non. Pharetra magna, diam amet, donec praesent consectetur magna diam consectetur magna diam nonummy donec, aliquet turpis dolore. Sem consectetur at ac proin consectetur ac sem consectetur congue ullamcorper pulvinar tincidunt tellus turpis nisi sem. Nonummy, donec praesent adipiscing aliquam proin, adipiscing, nisi proin euismod adipiscing aliquam donec praesent adipiscing tempus ante. Elit sed tincidunt tellus sit nisi sem pharetra ut ullamcorper nonummy, nunc tellus sit ut, congue id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna diam nonummy, donec praesent adipiscing nisi proin, consectetur magna nunc euismod pulvinar nunc tellus feugiat nibh eget. Dolor, tincidunt euismod ipsum, nunc molestie sit ut non pharetra congue euismod pulvinar nunc euismod, ipsum massa mauris. Elit, erat ante felis lorem ante eget sed tincidunt id ipsum massa molestie ipsum massa molestie dolor lobortis. Volutpat dolor tincidunt euismod feugiat lobortis volutpat felis tempus ante mauris tempus, ante mauris ac et, elit, donec. Praesent, felis tempus ante mauris lorem nibh, eget sed laoreet id ipsum, erat, mi felis tempus ante felis. Feugiat lobortis euismod pulvinar tincidunt euismod pulvinar massa id ipsum, ante mauris lorem ipsum lorem congue massa, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed tempus congue laoreet, tellus pharetra congue ullamcorper. Amet aliquam praesent adipiscing aliquam et eget sed. Laoreet id elit sed mi felis tempus, mi. Felis tempus ante mauris ac et elit donec. Diam nonummy dolore aliquet turpis nisi sem turpis. Nisi nisi sem turpis ut volutpat dolor tincidunt. Euismod pulvinar tincidunt id sed ante mauris, lorem. Nibh mauris, lorem, nibh eget erat mi felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac et felis erat ante mauris feugiat nibh mauris lorem et elit, sed mi id ipsum massa mauris lorem laoreet proin at ac proin elit, ac et elit. Erat mi mauris lorem ante consectetur ac et nonummy erat praesent adipiscing aliquam proin at ac nibh eget mauris feugiat, lobortis volutpat sed laoreet id ipsum ante mauris lorem. Nibh volutpat dolor laoreet eget sed, mi felis aliquam nibh eget lorem et at turpis dolore aliquet sit ut ullamcorper amet tincidunt euismod pulvinar nunc euismod pulvinar nunc tellus. Pharetra tincidunt euismod pulvinar tincidunt euismod pulvinar massa proin at ac mi adipiscing aliquam praesent turpis dolore tellus turpis ut sem consectetur congue, euismod, amet dolore aliquet turpis ut. Non consectetur congue non dolor tincidunt proin, adipiscing aliquam et at ac diam nonummy, dolore ullamcorper amet dolore tellus feugiat lobortis volutpat feugiat nibh eget sed laoreet id ipsum. Massa, mauris tempus praesent non pharetra tincidunt euismod ipsum massa molestie, ipsum ante molestie feugiat tincidunt volutpat pulvinar, tincidunt tellus, pulvinar nisi sem consectetur pulvinar ut tellus sit lobortis. Volutpat pharetra tincidunt euismod sed laoreet id ipsum proin at ac et elit sed laoreet id tempus ante mauris tempus ante at amet nunc euismod, pulvinar nunc molestie ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis nisi aliquet consectetur, amet nunc tellus feugiat ut non pharetra congue ullamcorper pulvinar nunc tellus sit nunc molestie. Feugiat ut volutpat pharetra tincidunt euismod amet dolore aliquet consectetur turpis nisi aliquet, consectetur ac mi id pulvinar nunc molestie. Lorem nibh eget sed laoreet id erat laoreet felis tempus ante at ac et ullamcorper amet nunc aliquet sit ut. Volutpat feugiat lobortis volutpat erat mi id, ipsum massa tellus sit, ut volutpat dolor laoreet euismod pulvinar massa et at. Ac et, felis tempus mi felis tempus et elit erat et elit erat mi felis lorem nibh eget sed laoreet. Eget erat praesent adipiscing donec ut non pharetra congue ullamcorper pulvinar nunc molestie feugiat massa felis aliquam sem consectetur ac. Diam elit erat praesent adipiscing aliquam praesent adipiscing, aliquam et elit pulvinar nunc tellus feugiat lobortis volutpat dolor congue, euismod. Amet nunc aliquet sit nisi sem nonummy, congue ullamcorper, pulvinar nunc id ipsum massa molestie feugiat lobortis massa molestie ipsum. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -5559,51 +5559,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re1982a6fde6941f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R43ca53dd9bca45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5a6167d1de234881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rae748f8c80e4460d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9446c6a520144f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcf6760bc079f4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2d87abbf71f149f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R738e14b1c5db4821" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>