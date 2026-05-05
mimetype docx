--- v9 (2026-03-21)
+++ v10 (2026-05-05)
@@ -1,5043 +1,5043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f0bd1019ecd4d8e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbf1020fc99094a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R737b3c2638f24ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R726998f62f8f4dc8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7697ddcb8b4d4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raf9fef35d1aa4a47" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Diam euismod mauris nonummy ipsum nisi, laoreet aliquet turpis nisi nibh ullamcorper, turpis aliquam nibh volutpat tincidunt aliquet consectetur magna, diam nonummy tempus ante mauris lorem lobortis non. Nonummy, aliquam ante mauris sed tincidunt id ipsum massa tellus, feugiat ut pharetra, congue ullamcorper turpis dolore aliquet consectetur magna et eget ipsum laoreet mauris lorem nibh mauris. Sed congue euismod, ipsum nunc molestie turpis magna ullamcorper nonummy praesent adipiscing aliquam ante, at dolor laoreet euismod pulvinar ut non pharetra congue diam pharetra congue euismod, pulvinar. Dolore sem pharetra magna, diam elit massa volutpat dolor tincidunt euismod pulvinar nunc, euismod pulvinar nunc non sit ut non dolor congue euismod pulvinar nunc, non, pharetra ut. Ullamcorper, amet dolore, praesent adipiscing ante elit erat mi felis ipsum massa tellus sit congue non pharetra tincidunt euismod pulvinar, ut non consectetur magna et, felis ipsum mi. Mauris feugiat tincidunt dolor, tincidunt, id pulvinar massa laoreet tellus sit ut, sem elit erat laoreet, id feugiat lobortis volutpat dolor congue, aliquet, ac et elit ac et. Felis ipsum massa molestie feugiat nibh mauris lorem laoreet id sit ut tellus sit congue diam nonummy donec proin adipiscing nisi sem magna et felis erat mi mauris. Feugiat lobortis volutpat dolor, laoreet eget ipsum massa id tempus nibh eget sed laoreet id pulvinar massa molestie feugiat ante molestie lobortis, volutpat dolor tincidunt tellus ipsum massa. </w:t>
-[...4994 lines deleted...]
-        <w:t xml:space="preserve">Mauris lorem, nibh eget dolor tincidunt euismod ipsum massa molestie sit congue ullamcorper amet. Dolore praesent turpis aliquam proin at ullamcorper, amet congue ullamcorper amet dolore aliquet sit. Ut non dolor tincidunt volutpat dolor laoreet, euismod, pulvinar nunc, molestie feugiat nibh eget. Sed nibh eget laoreet felis donec proin adipiscing aliquam proin at ac diam consectetur. Magna, ullamcorper nonummy, nisi sem consectetur nisi sem consectetur congue diam amet congue ullamcorper. Amet sem consectetur congue diam nonummy erat praesent felis aliquam sem consectetur nisi sem. Nonummy donec praesent nonummy donec praesent at ac et eget sed molestie sit ut. </w:t>
+        <w:t xml:space="preserve">Et ac dolore lobortis magna, mi aliquet volutpat, felis consectetur ipsum ac laoreet praesent eget nonummy tempus ut id turpis sed. Tempus congue, mi non elit pulvinar ut diam, elit, pulvinar nisi et euismod adipiscing, sed congue aliquet at amet donec massa. Elit ipsum magna laoreet tellus consectetur sed nunc aliquet consectetur dolor donec, proin volutpat amet aliquam massa ullamcorper, elit tempus ut. Ullamcorper id consectetur sed dolore ante diam euismod turpis lorem tincidunt aliquet at sed donec proin molestie pharetra tempus massa volutpat. Nonummy feugiat nisi et euismod, turpis magna, mi turpis ac tincidunt praesent at, pharetra aliquam lobortis diam felis sit congue et. Molestie turpis erat massa aliquet consectetur ac laoreet, aliquet, at dolor, nunc proin mauris sit magna praesent id pharetra magna mi. Molestie sit congue et felis ipsum ut sem felis ipsum ut sem, elit tempus nunc sem elit sed massa, non erat. Nunc sem eget pulvinar nisi nibh euismod turpis tempus lobortis aliquet molestie pharetra, pulvinar magna laoreet, tellus at, tincidunt praesent eget. Amet aliquam massa non nonummy, tempus massa non elit, ipsum ut et id turpis ac laoreet tellus adipiscing lorem tincidunt aliquet. At sed congue molestie, dolor donec proin, mauris pharetra donec mi volutpat consectetur tempus ut sem felis sit magna nibh id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat donec ante non nonummy tempus ut diam felis sit nisi et id, sit ac nibh, euismod turpis. Ac, tincidunt adipiscing lorem, tincidunt ante volutpat nonummy donec massa volutpat dolor magna mi molestie sit magna mi. Non, nonummy, ipsum nisi nibh euismod adipiscing feugiat aliquet at feugiat dolore mi volutpat pharetra donec ante tellus. Consectetur erat nunc non nonummy sed massa non at erat nunc non at sed dolore proin elit nisi. Ante euismod amet nisi ante euismod amet aliquam lobortis volutpat nonummy ipsum lobortis diam felis sit congue mi. Tellus turpis ac nunc elit pulvinar nisi ante euismod amet aliquam lobortis ullamcorper adipiscing, lorem ut mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur laoreet aliquet eget pulvinar aliquam nibh euismod adipiscing lorem tincidunt diam molestie pharetra donec mi, molestie consectetur ac laoreet tellus pharetra erat nunc proin. Elit aliquam nibh, euismod, turpis lorem congue praesent mauris sit magna laoreet molestie sit magna mi molestie, pharetra erat massa aliquet at erat laoreet tellus turpis. Aliquam tincidunt diam felis feugiat congue mi mauris pharetra donec mi, tellus pharetra ac mi molestie turpis ac mi tellus at pulvinar aliquam lobortis tempus lobortis. Ullamcorper felis feugiat magna laoreet, non eget pulvinar nisi et id pulvinar ac lobortis, aliquet felis, lorem congue mi mauris pharetra donec mauris feugiat congue mi. Tellus pharetra donec laoreet molestie, consectetur sed massa aliquet, consectetur erat tincidunt sem eget pulvinar nisi ante euismod amet aliquam, ante non nonummy ante eget amet. Donec ante molestie amet erat massa non pharetra erat lobortis sem elit ipsum ut diam, id sit ac tincidunt aliquet mauris, pharetra donec non nonummy ipsum. Lobortis, ullamcorper felis ipsum ut et euismod turpis nisi et felis ipsum ut diam eget sit, aliquam elit ipsum nisi nibh ullamcorper adipiscing feugiat tincidunt aliquet. Felis dolor, donec mi, mauris, pharetra, donec ante tellus consectetur donec laoreet molestie pharetra donec laoreet tellus consectetur mi molestie consectetur ac mi molestie consectetur ac. Tincidunt aliquet at dolor dolore praesent mauris sed nunc aliquet at sed dolore ante, non felis feugiat ut ullamcorper donec ante volutpat nonummy tempus nunc non. Elit pulvinar massa, non nonummy, sed nunc sem at ipsum massa sem elit sed nunc sem elit, dolor, dolore proin sed nunc sem mauris dolor nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc proin eget dolor aliquet at dolor donec lobortis non nonummy tempus massa non nonummy erat nunc non nonummy tempus nunc sem. Eget pulvinar nisi et eget pulvinar aliquet at sed dolore proin elit sed nunc aliquet eget amet tempus lobortis euismod adipiscing lorem. Lobortis diam nonummy ipsum ut diam adipiscing feugiat congue nonummy ipsum ut diam, elit feugiat nisi diam euismod sit nisi nibh id. Turpis ac laoreet tellus, at dolor dolore praesent mauris feugiat tincidunt, aliquet, at, dolor aliquet mauris, pharetra, erat ante tellus, consectetur erat. Massa diam elit ipsum ut et magna massa, sem, felis, ipsum nisi nibh euismod turpis nibh euismod adipiscing ac laoreet aliquet at. Pharetra erat massa non nonummy, tempus lobortis, non elit tempus nunc sem eget ipsum ut et euismod, sit aliquam nibh pulvinar dolore. Proin elit dolor nunc proin eget pulvinar nisi ante volutpat amet aliquam nibh euismod nonummy feugiat lobortis ullamcorper adipiscing feugiat congue diam. Molestie pharetra ac aliquet elit dolor nunc ante eget amet aliquam ante volutpat, amet tempus lobortis ullamcorper adipiscing ipsum lobortis non, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec lobortis sem elit feugiat magna laoreet euismod consectetur sed nunc proin, mauris congue praesent mauris dolor donec. Massa ullamcorper felis turpis ac laoreet molestie, sit ac tincidunt sem at dolor dolore praesent mauris dolor, dolore. Ante ullamcorper ipsum congue et id pharetra erat massa aliquet at, sed nunc sem, at sed nunc, sem. Mauris pulvinar donec ante volutpat nonummy aliquam lobortis ullamcorper felis, ut diam felis sit ac laoreet tellus at. Dolor nisi ante euismod nonummy tempus lobortis ullamcorper felis lorem, congue mi non at ipsum proin eget pulvinar. Aliquam nibh volutpat turpis tempus tincidunt mi molestie feugiat congue, praesent, mauris, sit magna mi molestie, sit, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat nonummy tempus, lobortis, sem elit erat massa tellus. Nonummy ipsum nunc non consectetur donec laoreet non at. Ipsum nunc id amet nisi nibh euismod amet aliquam. Nibh euismod, turpis lorem congue praesent mauris pharetra erat. Massa non nonummy erat nunc non consectetur erat aliquet. At dolor dolore proin eget sed dolore ante volutpat. Nonummy aliquam nibh non nonummy tempus ut ullamcorper adipiscing. Tempus lobortis ullamcorper elit feugiat congue mi, molestie, nisi. Et euismod consectetur, sed tincidunt aliquet consectetur lorem laoreet. Tellus adipiscing lorem tincidunt praesent mauris sed congue aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna mi tellus consectetur sed nisi ante euismod nonummy, tempus magna praesent felis feugiat ut ullamcorper felis tempus ut diam, donec ante volutpat pharetra erat. Massa sem nonummy ipsum nunc sem eget pulvinar ut diam eget sit, ac tincidunt ullamcorper at feugiat, tincidunt turpis ac tincidunt ullamcorper adipiscing lorem tincidunt. Diam, molestie consectetur, erat ante tellus consectetur erat nunc, sem elit pulvinar aliquam nibh euismod adipiscing lorem congue aliquet adipiscing nibh ullamcorper turpis tempus tincidunt. Praesent mauris pharetra, donec laoreet tellus pharetra erat massa sem eget, ipsum dolore proin volutpat amet aliquam, lobortis aliquet, tempus lobortis ullamcorper adipiscing feugiat congue. Praesent tellus, consectetur, erat nunc sem elit amet lorem congue proin volutpat nonummy erat massa, volutpat, nonummy ipsum ut sem tempus nunc diam eget, pulvinar. Nisi nibh id amet aliquam nibh ullamcorper turpis lorem tincidunt ullamcorper adipiscing, feugiat congue praesent molestie consectetur tempus sem elit pulvinar aliquam laoreet euismod adipiscing. Sed congue praesent mauris dolor congue mi volutpat consectetur dolore mi volutpat nonummy erat massa tellus pharetra sed nunc sem congue, diam adipiscing ipsum ut. Diam id turpis ac laoreet, tellus consectetur erat tincidunt aliquet mauris, dolor nunc proin volutpat nonummy tempus, lobortis ullamcorper felis sit, magna adipiscing ipsum ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi volutpat pharetra erat massa volutpat consectetur, erat mauris pharetra erat nunc proin elit ipsum nunc sem eget, ipsum nisi proin eget pulvinar dolore et, ullamcorper adipiscing. Feugiat congue praesent mauris sit donec nonummy lorem lobortis non nonummy feugiat congue et molestie consectetur sed nunc proin volutpat, amet, aliquam nibh, euismod adipiscing lorem tincidunt. Diam adipiscing lorem, ut, dolor dolore, praesent mauris dolor dolore proin non nonummy ipsum nisi et id turpis, ac tincidunt, aliquet mauris amet tempus nibh ullamcorper adipiscing. Magna mi molestie pharetra erat massa aliquet at erat laoreet aliquet elit dolor dolore proin volutpat amet, aliquam lobortis ullamcorper adipiscing lorem, congue mi tellus consectetur erat. Proin volutpat turpis, ac lobortis ullamcorper adipiscing feugiat tincidunt praesent mauris sit donec mi molestie consectetur sed massa non, at sed dolore proin eget pulvinar, nisi et. Erat, nunc sem eget pulvinar, aliquam lobortis, ullamcorper felis lorem congue, praesent tellus consectetur sed ut proin eget pulvinar aliquam at, dolor nisi, nibh aliquet felis feugiat. Tincidunt diam, molestie consectetur sed nunc sem id, adipiscing lorem congue proin molestie amet erat massa ullamcorper nonummy ipsum ut dolor magna ante tellus pharetra erat massa. Tellus consectetur erat massa tellus elit ipsum, nunc proin eget pulvinar aliquam et euismod turpis feugiat congue mi, non elit mi molestie consectetur donec laoreet tellus pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum magna laoreet tellus lobortis sem elit tempus ut, diam felis sit ac laoreet euismod turpis. Ac tincidunt, aliquet at lorem tincidunt praesent mauris pharetra donec ante ullamcorper nonummy, mi molestie consectetur. Erat massa tellus nonummy sed nunc diam eget pulvinar, nisi nibh id amet nisi proin elit. Pulvinar nisi et volutpat amet sem mauris pulvinar dolore ante euismod amet tempus ut diam id. Sit ac massa sem elit sed nunc aliquet elit dolor dolore proin volutpat amet aliquam nibh. Ac laoreet euismod adipiscing lorem laoreet tellus at lorem tincidunt aliquet, mauris feugiat congue praesent molestie. Pharetra, dolore mi volutpat consectetur tempus, ut sit donec massa, diam, eget sit ac tincidunt praesent. Mauris amet erat massa non felis feugiat ut et id pulvinar magna et euismod turpis ac. Nibh euismod nisi nibh ullamcorper adipiscing, lorem tincidunt aliquet at feugiat dolore mi mauris dolor magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante lorem laoreet praesent eget nonummy tempus lobortis ullamcorper felis sit magna, mi. Tellus, turpis ac mi id turpis erat mi euismod turpis nisi diam id. Ut diam eget ipsum ut sem at ipsum dolore proin eget, pulvinar aliquam. Nibh, euismod adipiscing lorem tincidunt diam felis feugiat congue mi, mauris lobortis ullamcorper. Adipiscing ipsum ut praesent molestie pharetra magna mi molestie consectetur erat tincidunt sem. Eget pulvinar dolore, proin, mauris dolor dolore, proin eget amet donec ante sed. Congue, proin molestie amet, donec ante, molestie, pharetra donec lobortis, sem felis pulvinar. Magna laoreet euismod, turpis ac tincidunt tellus at lorem eget pulvinar nisi lobortis. Ullamcorper, adipiscing feugiat congue praesent, felis, feugiat magna massa non nonummy tempus nunc. Sem, id, turpis ac laoreet aliquet mauris sed dolore, proin dolor dolore, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing dolor magna mi mauris sit erat nunc dolore non sit ipsum aliquam donec magna nunc. Tincidunt massa et aliquet at pulvinar tempus congue laoreet sem id adipiscing amet sit pulvinar pharetra ipsum. Sed feugiat dolore mauris consectetur tempus ut, sem elit ipsum, nunc sem nonummy, ipsum, ut et eget. Pulvinar nisi et euismod adipiscing ac nibh ullamcorper felis lorem eget, pulvinar nisi proin euismod, nonummy tempus. Ut, diam felis sit donec laoreet non at ac massa aliquet at dolor dolore sem eget, amet. Lobortis diam felis sit magna mi molestie pharetra donec mi molestie pharetra ac laoreet tellus consectetur magna. Laoreet, tellus consectetur ac laoreet tellus consectetur lorem nunc sit magna, et id sit ac laoreet euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam felis feugiat nisi, et id. Sit sem felis ipsum nisi et eget. Sit aliquam, et id turpis ac et. Euismod adipiscing lorem lobortis aliquet, felis feugiat. Congue praesent mauris feugiat magna amet tempus. Ut praesent mauris feugiat, congue mi tellus. At ipsum dolore et volutpat pulvinar nisi. Et volutpat amet aliquam ante euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit pulvinar aliquam nibh euismod adipiscing feugiat congue proin molestie dolor dolore mi volutpat, consectetur erat ante. Feugiat tincidunt praesent molestie pharetra magna mi, molestie pharetra donec, massa, non consectetur ac massa aliquet, at dolor. Dolore proin, eget, amet aliquam nibh, volutpat nonummy pulvinar ut nibh id, pulvinar nisi nibh ullamcorper turpis ac. Lobortis ullamcorper adipiscing dolor, donec massa sem elit, pulvinar ut diam eget pulvinar nisi diam pulvinar ut sem. Eget pulvinar nisi, laoreet euismod, turpis ac lobortis ullamcorper felis feugiat congue, mi volutpat nonummy tempus ut, diam. Eget turpis ac massa volutpat pharetra donec ante non amet tempus lobortis sem felis feugiat nisi mi tellus. At, sed nunc aliquet adipiscing lorem laoreet tellus adipiscing lorem congue molestie, dolor dolore mi, mauris dolor tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem eget amet aliquam nibh ullamcorper, adipiscing. Feugiat volutpat nonummy tempus lobortis, ullamcorper felis. Sit ac massa sem volutpat pulvinar nisi. Proin volutpat dolor dolore sem mauris dolor. Dolore ante volutpat, amet donec mauris pharetra. Donec massa ullamcorper elit ipsum ut diam. Elit feugiat ut, et id sit magna. Et euismod turpis lorem nunc proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin eget, turpis ac tincidunt. Praesent molestie pharetra donec massa non. Eget sit, magna nibh euismod, turpis. Lorem aliquet, at pharetra congue proin. Molestie pharetra donec massa volutpat, pharetra. Erat, massa sem elit ipsum ut. Diam euismod, turpis sed congue proin. Sed dolore, proin molestie pharetra erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis aliquet, mauris dolor donec, massa sem, elit pulvinar, nisi nibh euismod pharetra dolore ante volutpat amet erat lobortis et id. Sit, magna laoreet, tellus consectetur ac laoreet tellus, turpis ac tincidunt praesent mauris dolor congue proin amet aliquam massa ullamcorper nonummy. Ipsum, nisi mi euismod, turpis lorem nunc sem, mauris pulvinar dolore, proin eget pharetra aliquam massa ullamcorper, adipiscing feugiat ut tellus. Consectetur, sed nunc aliquet eget dolor, dolore ante volutpat nonummy aliquam lobortis non adipiscing tempus lobortis ullamcorper adipiscing ipsum ut diam. Elit feugiat mi molestie, turpis ac tincidunt tellus at lorem nunc ante, euismod adipiscing lorem congue, diam id sit ac laoreet. Aliquet eget amet ac lobortis, aliquet felis tincidunt diam mauris, feugiat congue mi molestie, pharetra erat nunc proin eget pulvinar ut. Proin, eget amet nisi proin euismod turpis tempus lobortis ullamcorper adipiscing tempus nibh mauris, sit donec massa, sem elit pulvinar nisi. Et eget pulvinar aliquam lobortis aliquet adipiscing, lorem tincidunt, aliquet felis dolor, ullamcorper felis feugiat congue praesent mauris, pharetra donec mi. Molestie sit magna et id feugiat congue et molestie, turpis ac laoreet tellus at lorem tincidunt sem eget eget pulvinar nisi. Proin id turpis aliquam et euismod amet, ac tincidunt aliquet, felis feugiat congue aliquet adipiscing feugiat, tincidunt diam felis feugiat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi molestie pharetra erat laoreet tellus at sed ac lobortis laoreet tincidunt nunc. Euismod volutpat felis pharetra erat nunc et ullamcorper molestie elit consectetur ipsum aliquam. Congue massa, et euismod, mauris nonummy pharetra ipsum ac dolore congue ut magna. Ut laoreet aliquet adipiscing lorem, tincidunt praesent molestie pharetra donec ante volutpat consectetur. Erat massa non elit ipsum ut proin elit ipsum nunc sem sed dolore. Proin euismod adipiscing feugiat tincidunt aliquet mauris pharetra magna, mi tellus pharetra donec. Mi mauris feugiat congue praesent id pharetra ac felis sit ac mi tellus. At erat tincidunt aliquet mauris dolor dolore proin mauris dolor dolore praesent eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis pharetra ac laoreet aliquet elit sed. Dolore proin volutpat pulvinar, aliquam, nibh, ullamcorper. Felis sit donec laoreet tellus at sed. Ut et, sed dolore proin eget amet. Aliquam, nibh euismod turpis lorem lobortis euismod. Amet aliquam ante, non nonummy, sit magna. Laoreet tellus consectetur ac laoreet tellus ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa non elit ipsum ut diam felis pulvinar magna et. Euismod turpis ac laoreet ullamcorper adipiscing nibh euismod adipiscing lorem. Tincidunt mi molestie pharetra donec ante volutpat nonummy, tempus ut. Diam eget pulvinar nisi nibh id sit aliquam laoreet aliquet. Lorem congue aliquet felis feugiat congue aliquet adipiscing lorem congue. Diam mauris pharetra donec laoreet tellus pharetra donec nunc sem. Elit ipsum, nisi proin eget pulvinar aliquam at, dolor nunc. Proin eget amet aliquam, nibh euismod, nonummy lorem lobortis ullamcorper. Felis sit ac laoreet tellus at erat massa aliquet at. Tincidunt tellus at dolor, dolore proin volutpat amet, aliquam nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod turpis ac tincidunt praesent mauris lobortis aliquet adipiscing lorem tincidunt aliquet felis feugiat congue diam felis lorem. Congue mi mauris feugiat ut diam, felis, feugiat, magna mi tellus consectetur ac id feugiat, ut et id. Turpis ac tincidunt sem eget amet aliquam, lobortis non amet aliquam massa volutpat nonummy aliquam ante non elit. Sit ac proin volutpat pulvinar aliquam lobortis euismod nonummy lorem, lobortis ullamcorper adipiscing tempus lobortis, ullamcorper adipiscing feugiat. Magna laoreet aliquet elit dolor, dolore et pulvinar aliquam nibh, euismod adipiscing, lorem ut ullamcorper adipiscing tempus lobortis. Diam adipiscing ipsum congue mi, tellus consectetur sed massa tellus, elit sed nunc proin mauris dolor tellus consectetur. Lorem dolore proin eget dolor dolore proin molestie aliquam lobortis ullamcorper, turpis, aliquam nibh euismod nonummy tempus lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus consectetur sed, dolore et eget, pulvinar tempus lobortis ullamcorper adipiscing. Feugiat magna mi tellus consectetur erat, massa, pharetra magna praesent molestie pharetra. Ac massa aliquet at sed dolore et, euismod adipiscing, lorem congue mi. Molestie consectetur erat massa non consectetur ipsum ut eget, pulvinar nisi et. Id amet ac lobortis euismod turpis aliquam ante, euismod, amet aliquam nibh. Euismod felis lorem ut ullamcorper felis ipsum magna, mi molestie pharetra diam. Felis sit, nisi diam id sit magna mi euismod sit ac, laoreet. Tellus at dolor dolore ante eget, dolor dolore ante, non, donec massa. Non elit ipsum ut diam elit ipsum nisi et id turpis ac. Nibh aliquet at, dolor donec ante non elit feugiat ut et molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec massa sem, nonummy tempus nunc sem, elit ipsum nisi et id amet nisi nibh et molestie turpis ac mi tellus, at sed tincidunt sem at sed. Donec, nibh diam adipiscing feugiat congue, praesent tellus at ipsum dolore, proin elit, dolor sem eget dolor nunc sem at dolor, dolore, praesent eget amet, aliquam nibh. Ullamcorper adipiscing sit magna mi tellus at pulvinar aliquam nibh euismod amet proin volutpat amet aliquam, ante, volutpat amet aliquam nibh non adipiscing ipsum lobortis diam molestie. Pharetra erat nunc proin, volutpat turpis, tempus lobortis adipiscing feugiat tincidunt praesent molestie, pharetra donec mi id feugiat congue praesent molestie sit congue diam elit, ipsum lobortis. Diam felis sit ac mi euismod turpis ac euismod turpis ac et, id sit ac laoreet euismod adipiscing lorem tincidunt praesent molestie pharetra donec, mi, volutpat consectetur. Donec ante tellus consectetur donec massa tellus, nonummy massa, non elit ipsum, ut proin id amet aliquam nibh euismod adipiscing lorem lobortis euismod felis feugiat congue diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue aliquet at sed dolore ante volutpat amet tempus lobortis et felis feugiat, non elit ipsum, ut diam elit ipsum ut diam, id pulvinar nisi et id amet nisi. Nibh aliquet mauris dolor donec ante volutpat consectetur erat massa et euismod turpis ac laoreet praesent mauris dolor dolore mi molestie pharetra erat ante volutpat consectetur erat massa non, nonummy. Sed nisi sem eget, sit nibh id turpis ac lobortis aliquet adipiscing dolor dolore, mi volutpat dolor donec massa tellus consectetur sed nunc non nonummy sed nunc proin amet aliquam. Lobortis ullamcorper at lorem congue mi volutpat consectetur tempus ut diam felis sit ac laoreet aliquet mauris dolor dolore ante non adipiscing ipsum ut ullamcorper tempus ut diam felis ipsum. Ut, et euismod turpis ac nibh euismod sit aliquam nibh euismod turpis ac laoreet aliquet at feugiat congue praesent, mauris dolor dolore molestie pharetra magna, praesent molestie sit magna, laoreet. Non elit pulvinar aliquam nibh ullamcorper at dolor donec praesent molestie pharetra massa non pharetra erat, massa non nonummy erat massa tellus nonummy sed nunc non consectetur ipsum nunc non. Elit pulvinar aliquam, lobortis ullamcorper turpis tempus tincidunt ullamcorper nisi proin volutpat dolor, tincidunt aliquet adipiscing sed congue proin volutpat pharetra donec ante volutpat amet erat ut diam nonummy, tempus. Ut, sem id, pulvinar nisi et, pulvinar ut diam elit ipsum ut et id turpis aliquam lobortis euismod at feugiat dolore mi volutpat consectetur ipsum nunc, diam eget pulvinar nisi. Nibh, tellus at laoreet ullamcorper adipiscing feugiat tincidunt praesent mauris feugiat dolore ante volutpat nonummy erat massa, sem nonummy tempus ut diam eget pulvinar nisi nibh euismod adipiscing ac tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet aliquam nibh euismod turpis lorem lobortis ullamcorper aliquam nibh volutpat pulvinar donec ante volutpat pharetra donec. Proin molestie pharetra, dolore mi molestie feugiat congue mi volutpat pharetra erat massa non nonummy erat tellus consectetur. Erat massa, non at sed massa non consectetur erat nunc proin eget amet nisi proin volutpat amet aliquam. Lobortis praesent mauris sit magna felis feugiat magna mi tellus consectetur ac mi molestie turpis ac laoreet euismod. Consectetur ac laoreet tellus consectetur lorem nunc proin eget dolor aliquet mauris pharetra donec ante non nonummy erat. Lobortis, ullamcorper elit feugiat nisi et id turpis ac laoreet tellus turpis lorem tincidunt, aliquet eget pharetra donec. Massa pharetra donec massa volutpat elit ipsum ut, et euismod turpis, lorem tincidunt aliquet at, sed nunc praesent. Eget dolor donec ante volutpat amet aliquam massa, non erat lobortis sem felis feugiat ut diam elit tempus. Ut diam elit pulvinar aliquam nibh id pulvinar aliquam nibh ullamcorper, ac nibh ullamcorper adipiscing lorem, lobortis ullamcorper. Adipiscing feugiat tincidunt ullamcorper, felis feugiat congue praesent felis feugiat, ut ullamcorper adipiscing feugiat ut diam id feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet tellus consectetur sed tincidunt tellus consectetur, lorem nunc, aliquet at sed tincidunt ullamcorper. Ac laoreet aliquet mauris dolor dolore, ante, volutpat consectetur erat lobortis non consectetur erat. Ut, et, euismod turpis ac laoreet tellus adipiscing dolor dolore adipiscing feugiat dolore ante. Molestie pharetra erat massa sem nonummy erat massa tellus consectetur erat massa diam elit. Turpis ac laoreet ullamcorper adipiscing lorem congue praesent, feugiat dolore praesent mauris pharetra magna. Ante non nonummy ipsum ut diam eget pulvinar ut proin id turpis aliquam nibh. Id turpis aliquam eget sed nunc, sem elit, dolor dolore proin mauris amet aliquam. Lobortis diam adipiscing feugiat ut diam felis, feugiat magna massa sem elit erat nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar nisi laoreet euismod at lorem tincidunt tellus turpis lorem laoreet euismod turpis ac lobortis ullamcorper dolore. Proin euismod turpis, nisi ante volutpat nonummy tempus tincidunt praesent, felis sit magna praesent tellus consectetur erat laoreet. Tellus, at, erat laoreet molestie ut diam elit tempus, lobortis sem elit tempus ut diam, id sit aliquam. Nibh tellus turpis lorem nibh ullamcorper adipiscing lorem tincidunt aliquet adipiscing, ac lobortis euismod nisi nibh volutpat pulvinar. Aliquam lobortis ullamcorper, adipiscing lorem ut diam felis ipsum ut ullamcorper elit feugiat, magna laoreet tellus consectetur sed. Tincidunt turpis magna laoreet aliquet at sed nunc praesent mauris dolor dolore proin mauris dolor dolore praesent molestie. Amet erat massa volutpat pharetra magna praesent mauris pharetra congue felis feugiat, congue mi id sit donec massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et molestie turpis erat nunc sem eget mi euismod turpis lorem nunc, proin, eget, dolor dolore proin eget pharetra donec ante. Non felis ipsum congue mi molestie consectetur ac tincidunt tellus lorem tincidunt tellus at lorem, tincidunt aliquet at sed congue proin. Volutpat nonummy tempus lobortis non nonummy, erat lobortis sem nonummy tempus lobortis sem nonummy ante sem nonummy sed ut sem, elit. Pulvinar aliquam nibh aliquet adipiscing lorem tincidunt aliquet adipiscing feugiat congue mi volutpat pharetra, erat nunc consectetur erat ante non consectetur. Donec massa tellus, consectetur erat, laoreet aliquet elit pulvinar nisi et volutpat amet, aliquam nibh, euismod amet, aliquam, lobortis, ullamcorper felis. Feugiat ullamcorper felis sit ut et id sit congue et id sit nisi et id sit magna mi euismod turpis lorem. Laoreet euismod turpis aliquam et id, pulvinar, et eget pulvinar aliquam, nibh aliquet adipiscing ac lobortis ullamcorper adipiscing feugiat magna mi. Molestie sit magna mi molestie sit donec laoreet tellus pulvinar nisi nibh volutpat turpis ac tincidunt aliquet mauris dolor magna mi. Tellus consectetur magna mi molestie pharetra donec laoreet non consectetur sed nunc sem eget pulvinar proin eget amet aliquam ante eget. Pulvinar aliquam nibh euismod amet aliquam nibh non pharetra dolore proin eget sed congue, proin volutpat dolor congue praesent felis dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin euismod, amet tempus ut diam felis sit magna mi tellus. Magna laoreet tellus consectetur erat massa tellus at sed nisi ante. Volutpat nonummy, tempus tincidunt diam adipiscing lorem ut praesent felis feugiat. Congue mi tellus magna laoreet tellus, consectetur erat nunc sem at. Erat tincidunt, sem eget pulvinar donec ante volutpat pharetra donec nibh. Non nonummy ipsum lobortis diam felis lobortis sem elit ipsum lobortis. Non, elit tempus ut, sem elit pulvinar nisi et id sit. Aliquam, nibh euismod pulvinar nisi nibh euismod nisi et, eget dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet aliquet mauris dolor donec ante non adipiscing feugiat magna mi sit magna mi molestie sit ac laoreet tellus consectetur sed dolore proin eget pulvinar aliquam, nibh. Volutpat nonummy donec ante non nonummy tempus lobortis ullamcorper elit massa sem elit ipsum ut et id consectetur dolor dolore proin volutpat pharetra donec, nibh ullamcorper adipiscing ipsum. Ut, diam felis feugiat nisi mi molestie ut et id sit sed aliquet, euismod molestie id at, nonummy sit sed ac dolore lobortis diam molestie euismod sem euismod. Volutpat mauris ipsum dolor lorem sed sed ipsum erat aliquam dolore magna nisi, erat magna nisi, dolore, nisi dolore magna nisi, donec donec aliquam aliquam erat aliquam dolore. Congue, sem aliquet diam aliquet volutpat felis consectetur pulvinar sed lorem tempus ac donec ante volutpat amet aliquam lobortis ullamcorper nonummy tempus massa ullamcorper elit, ipsum nisi diam. Eget amet tempus, lobortis diam felis lorem congue praesent felis sit congue diam id sit magna et molestie, consectetur dolor ante eget amet nisi ante volutpat nonummy tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante eget amet, aliquam, lobortis amet tempus, lobortis ullamcorper felis, feugiat. Nisi et felis sit lorem laoreet aliquet mauris pulvinar nunc praesent. Mauris dolor, congue, proin molestie pharetra donec massa ac nibh volutpat. Amet aliquam nibh volutpat nonummy tempus nibh euismod adipiscing lorem lobortis. Ullamcorper id feugiat, mauris pharetra donec mi molestie dolor donec ante. Non elit ipsum nunc diam id sit aliquam nibh euismod turpis. Lorem tincidunt aliquet adipiscing feugiat tincidunt aliquet feugiat congue mi mauris. Dolor donec ante tellus, nonummy ipsum, ut sem elit ipsum ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod turpis ac lobortis aliquet felis dolor magna praesent molestie pharetra. Donec, massa diam eget pulvinar ut sem elit sed ut sem sed. Massa, aliquet elit dolor nunc proin elit dolor nisi nibh volutpat amet. Aliquam nibh ullamcorper nonummy lorem lobortis non adipiscing tempus lobortis ullamcorper elit. Ut et felis sit ac laoreet tellus consectetur sed tincidunt, praesent eget. Amet tempus lobortis, ullamcorper adipiscing feugiat congue mi molestie pharetra magna mi. Molestie turpis erat tincidunt ullamcorper felis dolor, magna mi mauris feugiat ut. Praesent, molestie sit magna laoreet molestie sit ac laoreet molestie sit magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy erat massa non nonummy sed, massa non elit pulvinar aliquam, nibh euismod, adipiscing ac lobortis amet, nisi nibh euismod adipiscing lorem lobortis euismod nonummy. Tempus, lobortis diam adipiscing lorem ut diam felis sit congue diam id feugiat magna mi turpis erat tincidunt aliquet at, dolor dolore sem mauris dolor donec. Proin mauris amet aliquam massa, non nonummy ipsum congue et, id feugiat nisi et felis pulvinar diam felis pulvinar nisi et id sit aliquam laoreet tellus. Sit ac, laoreet ullamcorper at feugiat dolore mi, mauris pharetra dolore ante non donec massa sem nonummy sed nunc sem eget ipsum ut proin id amet. Aliquam lobortis ullamcorper at feugiat dolore ante volutpat, nonummy pulvinar magna nibh tellus consectetur nibh tellus adipiscing lorem tincidunt praesent molestie dolor donec ante molestie pharetra. Erat lobortis, sem elit tempus, ut diam felis pulvinar magna nibh, euismod adipiscing ac laoreet sit ac laoreet ullamcorper adipiscing dolor donec, ante, non elit feugiat. Nisi mi id turpis lorem nunc, praesent at sed praesent mauris dolor dolore ante volutpat, pharetra erat ante, volutpat amet ipsum lobortis diam felis pulvinar ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pharetra donec laoreet, non elit pulvinar, aliquam nibh id, adipiscing feugiat dolore mi volutpat consectetur tempus lobortis. Sem, elit ipsum non elit pulvinar ut, proin id pulvinar, ut et euismod amet ac nibh ullamcorper felis. Feugiat congue mi molestie nonummy ipsum nisi nibh euismod turpis laoreet tellus adipiscing sed congue aliquet at, lorem. Donec massa volutpat amet tempus lobortis, volutpat, nonummy, pulvinar nisi nibh euismod sit ac nibh euismod turpis ac. Laoreet turpis ac nibh euismod adipiscing lorem lobortis ullamcorper adipiscing tempus tincidunt ullamcorper, felis lorem, congue mi mauris. Sit erat nunc, non at erat non elit ipsum, dolore proin, eget dolor aliquam et euismod amet aliquam. Nibh ullamcorper adipiscing tempus lobortis ullamcorper adipiscing feugiat magna, praesent id, feugiat ut ullamcorper nonummy mi molestie dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi nibh euismod adipiscing tempus congue praesent mauris, sit donec, massa consectetur sed massa sem elit ipsum dolore proin elit dolor dolore, ante eget amet nisi nibh volutpat, amet aliquam. Lobortis ullamcorper felis feugiat congue praesent at sed nisi nibh volutpat, amet nisi nibh volutpat amet aliquam ante volutpat amet donec ante volutpat nonummy tempus nibh ullamcorper adipiscing aliquam, ante. Molestie donec ante molestie pharetra erat massa sem nonummy, erat massa non elit ipsum ut diam eget sit aliquam nibh ullamcorper amet lorem tincidunt aliquet feugiat dolore praesent mauris dolor. Magna massa non elit ipsum nunc diam eget pulvinar, ut et id pulvinar nisi proin elit ipsum nisi proin eget pulvinar tincidunt aliquet, felis tempus lobortis ullamcorper, nonummy aliquam lobortis. Ullamcorper adipiscing, tempus lobortis ullamcorper adipiscing ipsum massa non nonummy tempus, lobortis, non, elit feugiat magna laoreet euismod nisi nibh aliquet at sed, dolore proin volutpat pharetra aliquam, lobortis diam. Molestie consectetur sed dolore proin volutpat adipiscing lorem ullamcorper adipiscing tempus tincidunt praesent mauris pharetra donec laoreet non at sed massa non consectetur sed massa aliquet at erat laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ut et euismod, turpis aliquam laoreet aliquet at dolor dolore ante volutpat amet erat massa ullamcorper tempus ut diam elit tempus ut et id ipsum nunc non. Elit ipsum ut proin id pulvinar aliquam, nibh ullamcorper at dolor dolore mi molestie magna mi volutpat, dolor magna mi molestie pharetra donec massa non elit ipsum ut. Et euismod turpis aliquam et eget pulvinar, tempus tincidunt praesent, felis lobortis ullamcorper adipiscing feugiat, magna, mi molestie sit magna mi felis feugiat congue diam id sit, erat. Massa aliquet at sed nunc sem mauris nunc, praesent mauris sed nunc proin eget dolor dolore proin mauris, dolor donec ante volutpat nonummy tempus lobortis sem elit ipsum. Nunc sem felis pulvinar nisi diam, sit aliquam laoreet aliquet mauris sed congue praesent mauris pharetra donec ante volutpat consectetur tempus ut diam id turpis ac tincidunt tellus. Adipiscing sed nunc proin dolor dolore praesent, molestie pharetra donec mi mauris pharetra donec ante volutpat nonummy donec mi mauris feugiat congue mi, tellus pulvinar aliquam et euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur erat, laoreet sem elit dolor dolore proin eget pulvinar ante eget pulvinar dolore. Praesent eget dolor dolore proin eget pharetra donec ante volutpat pharetra donec mi volutpat. Consectetur erat ante non elit ipsum ut, nonummy sed nunc proin eget sit ac. Laoreet ullamcorper adipiscing ac tincidunt ullamcorper felis feugiat tincidunt praesent molestie consectetur erat ante. Tellus consectetur sed tellus nonummy sed nunc sem eget, pulvinar, aliquam nibh, id, amet. Aliquam nibh aliquet felis dolor donec mi non nonummy ipsum nisi nibh id, nisi. Et eget pulvinar ut proin id amet dolore sem eget dolor dolore proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nibh euismod turpis ac, laoreet aliquet at dolor congue. Praesent mauris dolor donec ante non, nonummy tempus lobortis sem. Id turpis, lorem laoreet, euismod, sit diam eget pulvinar nisi. Et euismod adipiscing dolor dolore proin volutpat nonummy, ipsum nisi. Et euismod turpis, ac laoreet euismod at dolor dolore proin. Eget dolore proin volutpat pharetra donec ante volutpat amet erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis aliquet mauris dolor, donec massa non nonummy ac laoreet aliquet at lorem tincidunt praesent at feugiat congue, praesent mauris dolor donec ante sem nonummy tempus massa sem. Elit ipsum magna, nibh, tellus aliquam nibh euismod turpis aliquam et euismod amet aliquam et volutpat amet aliquam nibh euismod amet aliquam ante volutpat pulvinar, donec proin volutpat. Amet aliquam laoreet non at ipsum dolore proin eget, amet aliquam lobortis ullamcorper adipiscing lorem lobortis, volutpat pulvinar donec proin eget amet donec praesent mauris, nibh ullamcorper adipiscing. Lorem dolore mi molestie amet, erat massa non consectetur tempus nunc sem consectetur, erat laoreet non consectetur erat laoreet tellus consectetur, erat massa tellus congue et felis feugiat. Ut sem consectetur erat, ante tellus nonummy erat massa non elit pulvinar aliquam et id, turpis lorem tincidunt praesent, at dolor dolore, mi dolor donec mi molestie pharetra. Magna mi molestie, pharetra erat massa non elit ipsum nisi nibh euismod adipiscing feugiat donec molestie amet tempus, lobortis et id, pulvinar, ut et euismod adipiscing lorem nunc. Praesent mauris pharetra, dolore ante non amet tempus lobortis non nonummy erat ante volutpat, magna mi molestie consectetur erat ante non elit pulvinar nisi et euismod adipiscing ac. Tincidunt aliquet at tellus consectetur sed dolore sem eget, pulvinar dolore proin dolor nunc praesent, mauris dolor donec, proin volutpat, pharetra dolore praesent at feugiat dolore, praesent, molestie. Pharetra tempus lobortis diam elit tempus nisi diam eget pulvinar nisi eget pulvinar aliquam nibh euismod turpis, ac laoreet aliquet, at feugiat congue aliquet felis feugiat congue, mi. Molestie pharetra erat, massa, non nonummy sed ut sem elit laoreet molestie pharetra ac laoreet molestie, at erat tincidunt aliquet at sed dolore sem at dolor dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet tempus ut et id turpis magna, mi molestie turpis erat laoreet aliquet at dolor aliquet consectetur sed tincidunt aliquet at sed dolore proin mauris pharetra aliquam massa non. Nonummy ipsum nisi et euismod turpis ac laoreet tellus consectetur lorem euismod, sit aliquam nibh euismod turpis lorem laoreet ullamcorper amet aliquam nibh ullamcorper felis dolor donec, ante molestie consectetur. Donec ante tellus nonummy sed nunc diam erat ut sem eget amet aliquam lobortis aliquet mauris lorem tincidunt aliquet molestie, consectetur tempus ut nibh euismod turpis ac nibh euismod adipiscing. Laoreet ullamcorper adipiscing, feugiat, congue, aliquet mauris dolor congue mi molestie, nonummy tempus nunc sem felis pulvinar nisi et euismod adipiscing lorem tincidunt praesent adipiscing lorem congue at lorem lobortis. Praesent mauris dolor donec massa non consectetur erat nunc sem elit ipsum nisi nibh euismod turpis lorem dolore, ante, volutpat, amet erat massa diam erat, lobortis, non elit ipsum ut. Diam euismod turpis dolor, dolore praesent mauris dolor donec ante volutpat, nonummy ipsum ut felis feugiat magna mi tellus, turpis ac tincidunt, sem mauris sed tincidunt aliquet adipiscing lorem tincidunt. Proin eget amet dolore ante, volutpat nonummy, ipsum ut diam felis ut diam felis sit nisi, diam eget, sit nisi nibh, euismod turpis lorem tincidunt aliquet mauris dolor congue praesent. Felis feugiat congue aliquet felis lorem congue diam aliquam nibh ullamcorper, felis sit donec laoreet tellus consectetur sed dolore sem at sed nunc et volutpat, amet tempus lobortis ullamcorper felis. Feugiat magna praesent molestie sit diam id feugiat, congue praesent molestie sit congue mi molestie sit magna mi tellus turpis ac laoreet tellus at dolor donec proin eget amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper mauris pharetra dolore mi molestie pharetra erat ante feugiat. Magna mi tellus consectetur sed nunc sem eget pulvinar aliquam. Laoreet praesent at dolor dolore proin molestie pharetra, donec ante. Non nonummy tempus, ut sem erat massa sem nonummy sed. Nisi proin id turpis aliquam nibh ullamcorper adipiscing lorem lobortis. Praesent molestie pharetra erat massa non consectetur erat ante sem. Erat nunc sem elit ipsum nunc proin id turpis ac. Tincidunt aliquet felis feugiat dolore praesent mauris pharetra donec ante. Tellus, pharetra donec mauris pharetra magna mi id consectetur ac. Massa aliquet at, sed dolore et euismod adipiscing lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar magna, nibh tellus turpis ac, laoreet ullamcorper, adipiscing lorem laoreet ullamcorper adipiscing lorem tincidunt ullamcorper felis, feugiat, tincidunt aliquet mauris pharetra donec massa, pharetra erat. Laoreet sem elit pulvinar nunc sem elit amet nisi et euismod turpis ac lobortis ullamcorper turpis lorem tincidunt mi molestie consectetur, erat massa consectetur erat massa. Non elit sed nunc sem at sed nunc sem elit, dolor dolore ante volutpat, pulvinar aliquam, ante volutpat pulvinar aliquam lobortis felis feugiat congue, laoreet tellus. Consectetur erat laoreet aliquet consectetur erat, tincidunt aliquet at erat, nunc, sem mauris dolor dolore, proin volutpat amet dolore proin, eget congue, ante volutpat amet donec. Ante volutpat nonummy tempus ut diam felis pulvinar, magna nibh eget pulvinar nisi, nibh euismod, turpis ac laoreet ullamcorper, at, feugiat congue non felis, feugiat nisi. Et id turpis sed, dolore proin volutpat amet donec proin volutpat nonummy aliquam massa non nonummy aliquam lobortis molestie consectetur sed dolore ante euismod turpis, aliquam. Lobortis diam felis feugiat congue diam adipiscing, feugiat ut, ullamcorper, felis ipsum congue, ullamcorper elit ipsum lobortis sem nonummy ut diam, euismod sit ac, tincidunt aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id adipiscing lorem congue praesent ac lobortis aliquet adipiscing lorem tincidunt. Mi volutpat, consectetur tempus massa sem elit pulvinar nisi et elit. Sed nisi proin eget pulvinar nisi nibh euismod nisi et volutpat. Amet lorem tincidunt diam mauris dolor magna praesent molestie nonummy sed. Nisi et, eget pulvinar ut proin eget ipsum dolore proin elit. Tincidunt sem eget amet tempus nibh euismod, adipiscing lorem, congue praesent. Mauris pharetra erat massa sem eget pulvinar aliquam lobortis aliquet mauris. Amet massa sem nonummy erat massa sem, nonummy ipsum ut diam. Eget pulvinar nisi et euismod turpis lorem, tincidunt praesent mauris dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus at dolor nisi nibh euismod felis, feugiat congue ullamcorper. Adipiscing ipsum congue praesent molestie consectetur erat dolore proin eget. Dolore proin volutpat turpis tempus, lobortis diam mauris, feugiat donec. Massa non elit ipsum ut proin id amet lorem tincidunt. Aliquet at feugiat congue, praesent feugiat magna massa non elit. Sit ac tincidunt praesent eget pharetra donec, ante molestie dolor. Dolore proin volutpat amet donec ante volutpat consectetur erat ante. Volutpat donec massa non nonummy, sed nisi et id pulvinar. Aliquam laoreet aliquet at dolor dolore praesent mauris dolor dolore. Mi volutpat nonummy tempus nunc consectetur donec mi, mauris sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec ut ullamcorper felis feugiat, ac massa molestie turpis ac laoreet pulvinar magna nibh tellus mauris dolor donec. Nibh ullamcorper felis feugiat magna et id sit ac massa aliquet at dolor nisi proin volutpat amet, tempus. Eget pulvinar donec nibh ullamcorper felis feugiat congue praesent adipiscing ipsum ut diam felis tempus lobortis non elit. Feugiat ac mi euismod, consectetur lorem eget pulvinar nisi et euismod adipiscing ac laoreet aliquet adipiscing feugiat congue. Praesent mauris dolor donec ante, volutpat nonummy ipsum nunc sem elit pulvinar molestie pharetra donec massa non at. Ipsum dolore sem elit sed nunc aliquet at sed nunc proin volutpat amet tempus lobortis euismod nonummy tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam molestie consectetur sed dolore et volutpat amet nisi ante volutpat amet aliquam lobortis ullamcorper, felis lorem non felis feugiat magna praesent molestie. Pharetra ac mi aliquet consectetur sed nunc proin, eget pulvinar nisi ante euismod amet tempus, lobortis ullamcorper, donec ante volutpat amet donec proin molestie. Pharetra dolore proin, mauris dolor congue, aliquet mauris feugiat tincidunt, praesent molestie pharetra magna praesent mauris pharetra, donec mi id ut praesent felis ipsum. Ut et felis feugiat magna laoreet tellus turpis erat laoreet tellus consectetur, lorem nunc praesent mauris dolor dolore proin eget dolore ante molestie pharetra. Congue mi molestie amet donec ante volutpat consectetur tempus massa non consectetur sed ut et id, sit, nisi proin id pulvinar nisi at sed. Dolore et euismod turpis tempus, lobortis euismod adipiscing lorem tincidunt diam, adipiscing, lorem ut praesent id pharetra, ac laoreet non elit ipsum nisi, proin. Eget nunc aliquet at erat tincidunt sem mauris, pulvinar donec, ante, eget amet aliquam nibh volutpat amet aliquam massa non nonummy lobortis diam, felis. Sit magna mi tellus consectetur dolor donec ante volutpat nonummy donec ante volutpat nonummy aliquam massa non amet erat massa ullamcorper, nonummy tempus lobortis. Nonummy tempus nunc sem nonummy, erat massa sem elit sed ut proin id turpis ac et id turpis ac tincidunt aliquet felis dolor, magna. Mi, mauris, pharetra mi mauris pharetra erat nunc proin elit pulvinar nisi proin, euismod adipiscing feugiat tincidunt aliquet felis lorem congue praesent felis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing sed tincidunt, tellus at sed congue praesent at feugiat tincidunt proin molestie amet ullamcorper turpis tempus tincidunt diam. Mauris dolor donec ante molestie consectetur erat massa non at pulvinar ut et eget pulvinar nisi, sem elit pulvinar tincidunt. Aliquet felis dolor congue praesent mauris sit donec laoreet, tellus consectetur donec laoreet tellus consectetur sed nunc tellus at sed. Nunc sem elit dolor dolore proin dolor dolore ante volutpat nonummy aliquam lobortis non nonummy aliquam massa ullamcorper elit ipsum. Ut laoreet id sit magna et felis pulvinar ut pharetra magna mi molestie, pharetra erat, nunc non at sed nunc. Sem eget amet nisi et volutpat turpis tempus lobortis ullamcorper felis tempus nibh euismod, nonummy aliquam at dolor dolore proin. Eget pharetra congue praesent molestie pharetra erat massa non elit ipsum lobortis non elit, ipsum ut sem eget sit magna. Nibh id massa non at erat, nunc proin volutpat pulvinar nisi et euismod turpis tempus nibh euismod, amet lorem congue. Ante tellus donec, laoreet tellus consectetur, erat massa tellus at, sed massa aliquet at sed nunc sem mauris sed tincidunt. Aliquet mauris dolor donec ante eget pharetra tempus congue id pharetra ac massa, aliquet at sed dolore sem eget pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac proin eget, pulvinar donec ante volutpat amet aliquam massa, ullamcorper felis feugiat congue diam felis. Feugiat nisi et id sit ac laoreet aliquet consectetur, ac id sit aliquam nibh ullamcorper adipiscing. Feugiat congue aliquet, at dolor donec mi molestie pharetra erat nunc sem felis sit magna laoreet. Tellus adipiscing tincidunt, aliquet eget pharetra dolore praesent molestie dolor dolore mi volutpat, pharetra donec ante. Volutpat nonummy erat nunc sem elit sed nunc sem elit, ipsum, ut et pulvinar aliquam lobortis. Aliquet at feugiat dolore aliquet, molestie consectetur erat massa non, nonummy erat nunc diam eget sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nibh euismod adipiscing lorem tincidunt. Aliquet felis feugiat congue mi mauris. Dolor donec ante tellus consectetur donec. Mi ipsum congue mi tellus pharetra. Erat nunc, proin volutpat pulvinar nisi. Nibh aliquet felis lorem tincidunt diam. Mauris feugiat congue praesent mauris sit. Donec molestie pharetra ac laoreet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed nunc sem mauris dolor dolore praesent mauris dolor, nunc praesent mauris, tincidunt proin volutpat pharetra, aliquam massa. Ullamcorper felis ipsum, ut diam felis pulvinar nisi et felis, ipsum nisi, nibh euismod pulvinar nisi et eget pulvinar. Proin eget turpis aliquam et euismod turpis lorem tincidunt ullamcorper adipiscing feugiat congue, praesent, tellus nonummy sed, nunc sem. Eget pulvinar nisi nibh euismod turpis nibh volutpat, amet pharetra donec massa non elit pulvinar, magna nibh tellus turpis. Lorem tincidunt aliquet mauris sed tincidunt, praesent mauris pharetra, donec ante amet erat lobortis sem felis, pulvinar nisi et. Euismod at sed tincidunt aliquet at sed dolore proin, volutpat pharetra tempus ut, ullamcorper felis feugiat, magna et sit. Magna laoreet aliquet consectetur lorem nunc proin mauris dolor donec ante non, nonummy aliquam lobortis ullamcorper elit ipsum lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris, consectetur erat massa, non eget, pulvinar nisi et, euismod turpis ac nibh ullamcorper turpis ac tincidunt aliquet at feugiat mi volutpat nonummy. Ipsum nisi, mi tellus at dolor dolore proin eget sed tincidunt aliquet at pharetra dolore proin molestie pharetra, erat massa volutpat, consectetur amet. Tempus tincidunt diam mauris, sit magna mi molestie pharetra donec, laoreet non at sed nunc aliquet at dolor nisi nibh volutpat pulvinar aliquam. Nibh ullamcorper aliquam lobortis diam adipiscing lorem ut mi, tellus elit ipsum dolore sem elit ipsum ac mi sem euismod eget felis nonummy. Turpis amet tempus laoreet non id turpis lorem dolore massa diam tellus elit adipiscing nonummy sit sed aliquam magna massa et proin diam. Sem proin ullamcorper non aliquet non felis sed nunc et volutpat pulvinar, nisi nibh volutpat nonummy lorem ut diam felis sit magna mi. Tellus at sed nunc sem at sed dolore proin volutpat dolore ante ullamcorper felis feugiat congue diam felis lorem ut diam adipiscing tempus. Ut diam felis at erat nunc proin sed, tincidunt, sem elit dolor nunc proin, eget dolor nunc praesent eget dolor donec ante non. Adipiscing ipsum ut et molestie turpis erat nunc aliquet at dolor sem mauris, dolor dolore proin eget pulvinar donec proin eget amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat donec massa non, elit ipsum nisi et felis pulvinar ut, diam id, sit aliquam. Laoreet, ullamcorper at dolor, dolore ante volutpat amet tempus massa pharetra erat ante non nonummy. Tempus nunc diam eget pulvinar nisi et euismod turpis ac nibh euismod adipiscing lorem lobortis. Aliquet mauris pharetra congue mi consectetur donec massa non nonummy sed nunc non consectetur sed. Nunc sem elit ipsum nunc aliquet consectetur erat massa aliquet consectetur sed tincidunt sem mauris. Sed donec eget pulvinar donec ante non adipiscing ipsum, magna laoreet tellus consectetur sed nunc. Aliquet at sed nunc sem mauris sed nunc aliquet mauris tincidunt, aliquet at sed congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et id, amet aliquam nibh, euismod adipiscing lorem congue praesent lorem congue mi tellus nonummy sed ut et id sit aliquam. Laoreet aliquet adipiscing feugiat tincidunt aliquet mauris feugiat dolore mi, molestie, pharetra magna mi tellus pulvinar nisi nibh aliquet adipiscing lorem. Congue praesent mauris dolor congue praesent mauris dolor dolore ante molestie pharetra donec mi volutpat consectetur tempus ut diam ipsum nunc. Sem, at sed, massa proin eget pulvinar aliquam proin volutpat amet tempus tincidunt ullamcorper mauris dolor, congue praesent mauris sit donec. Molestie pharetra donec massa non at ipsum, nisi et volutpat, turpis ac lobortis euismod amet tempus lobortis ullamcorper adipiscing lorem lobortis. Diam felis sit magna mi tellus ac laoreet tellus at sed massa aliquet at dolor dolore ante eget pulvinar aliquam ante. Ullamcorper adipiscing aliquam lobortis non adipiscing tempus ut diam felis sit erat molestie turpis, magna, mi molestie sit ac laoreet tellus. Consectetur dolor donec ante non amet aliquam ut diam felis feugiat et molestie sit, magna massa tellus at erat nunc aliquet. Mauris pulvinar dolore ante, volutpat amet aliquam lobortis ullamcorper nonummy, tempus lobortis non nonummy tempus ut non erat massa non nonummy. Erat massa sem felis sit ac laoreet tellus adipiscing sed congue, praesent mauris dolor donec ante molestie amet erat, lobortis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet feugiat donec ut nibh aliquet volutpat molestie, euismod non proin praesent proin praesent mauris pharetra donec massa, non. Eget, sit ac tincidunt tellus adipiscing sed, congue praesent molestie pharetra aliquam ante non elit, sit magna laoreet tellus. Sed tincidunt sem eget sed nunc praesent mauris sed congue praesent eget, nonummy feugiat ut et id turpis ac. Laoreet aliquet at, sed nunc sem dolor dolore nibh volutpat amet tempus nibh non adipiscing, ipsum ut diam felis. Feugiat ut ullamcorper nonummy tempus ut diam felis sit lorem tellus turpis lorem, laoreet tellus at lorem congue ullamcorper. Adipiscing feugiat dolore proin molestie amet erat massa sem elit pulvinar, magna mi, euismod consectetur lorem tincidunt aliquet tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, sit erat massa sem at erat mi euismod sit nisi et euismod turpis. Aliquam lobortis non adipiscing tempus congue et molestie pharetra magna mi molestie, turpis, ac. Laoreet aliquet mauris dolor dolore proin eget dolor nunc praesent mauris elit ipsum nisi. Et id pulvinar aliquam, nibh volutpat amet nisi ante, volutpat, turpis tempus lobortis ullamcorper. Adipiscing lorem congue praesent felis sit donec laoreet massa non nonummy tempus lobortis non. Elit ipsum ut et, id, sit nisi, et id sit ac laoreet, aliquet eget. Amet donec ante nonummy ipsum congue mi molestie turpis erat nunc, sem mauris, pulvinar. Aliquam tincidunt praesent mauris pharetra donec laoreet tellus at ipsum nunc proin eget ipsum. Nisi et adipiscing tempus, tincidunt aliquet mauris dolor magna, praesent mauris sit congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non adipiscing ipsum turpis feugiat dolore mi molestie amet erat lobortis sem id turpis lorem, laoreet. Aliquet, mauris pharetra, dolore proin volutpat amet erat massa ullamcorper elit feugiat ut et euismod turpis. Lorem laoreet aliquet mauris dolor aliquam diam felis feugiat congue praesent molestie consectetur erat laoreet molestie. At dolor nunc proin volutpat pulvinar aliquam lobortis diam felis sit magna, mi id sit donec. Mi feugiat magna mi, molestie consectetur erat nunc aliquet elit dolor nisi ante volutpat amet tempus. Lobortis ullamcorper adipiscing lorem ut diam id consectetur mi id, sit, magna laoreet tellus consectetur, erat. Tincidunt sem mauris pulvinar dolore proin eget, dolor nunc praesent at sed congue praesent mauris nonummy. Ipsum, ut diam erat, lobortis sem felis pulvinar magna mi tellus at, dolor, dolore, ante volutpat. Nonummy ipsum lobortis, ullamcorper felis ipsum congue et id, turpis erat tincidunt sem eget aliquam ante. Volutpat amet donec praesent mauris pulvinar dolore proin volutpat felis, feugiat congue et id sit magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat consectetur ipsum ut diam felis sit nisi, et euismod turpis lorem tincidunt aliquet at tempus congue et molestie turpis. Ac tincidunt sem at, sed tincidunt aliquet at sed dolore, praesent eget dolor donec proin volutpat amet donec ante volutpat. Erat lobortis volutpat amet erat lobortis et euismod turpis ac laoreet tellus turpis ac et, id sit, ac tincidunt ullamcorper. At feugiat tincidunt praesent molestie tincidunt, aliquet felis dolor congue mi, molestie consectetur erat massa non elit ipsum, nisi nibh. Id turpis aliquam nibh euismod turpis ac nibh euismod dolor magna mi molestie pharetra donec, mi molestie pharetra donec laoreet. Tellus at erat nunc non at ipsum nisi et, volutpat amet tempus lobortis aliquet felis congue diam adipiscing tempus lobortis. Ullamcorper adipiscing lorem congue praesent id sit magna et id turpis magna mi molestie, sit magna, mi tellus consectetur lorem. Nibh aliquet ac laoreet tellus at, dolor dolore proin molestie pharetra donec massa ullamcorper felis, feugiat nisi et tellus, at. Pulvinar nisi eget, pulvinar aliquam ante, volutpat pharetra tempus ut diam felis ipsum ut diam felis sit ac tincidunt tellus. Consectetur, erat nunc sem mauris lorem nibh euismod sit, diam eget pulvinar nisi et eget amet erat magna nisi dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat euismod at nonummy sit erat nisi tincidunt ante ullamcorper molestie elit at, elit elit adipiscing pharetra magna, ante molestie, pharetra, erat, nunc tellus. Consectetur ipsum proin eget pulvinar nisi proin eget ipsum dolore proin elit dolor, dolore proin elit dolor dolore proin eget pulvinar donec nibh eget. Pharetra dolore proin pharetra, dolore praesent mauris dolor congue praesent volutpat pharetra donec massa diam felis sit magna et euismod consectetur lorem tincidunt, aliquet. At sed congue aliquet dolor, donec massa volutpat amet tempus ut sem felis pulvinar, nisi et id sit magna, laoreet tellus adipiscing ac laoreet. Euismod, turpis ac laoreet ullamcorper ac et volutpat amet nisi nibh euismod amet tempus lobortis diam felis lorem ut diam adipiscing feugiat congue praesent. Molestie pharetra ac laoreet tellus turpis ac laoreet volutpat pharetra sit dolor lorem tempus magna tincidunt praesent eget, adipiscing feugiat ac nunc et ullamcorper. At nonummy feugiat erat, aliquam lobortis ante et, proin nibh aliquet volutpat nonummy aliquam massa non nonummy tempus ante molestie pharetra, donec mi volutpat. Pharetra tempus ante molestie dolor donec nunc eget at nonummy consectetur sit tempus congue dolore congue ante non molestie at amet pharetra, sit dolor. Donec, congue massa diam tellus eget adipiscing consectetur turpis pharetra ipsum erat nisi congue massa, tellus ullamcorper volutpat aliquet diam sem proin amet pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor feugiat magna ante eget amet tempus lobortis, ullamcorper felis lorem, congue mi molestie pharetra ac massa aliquet elit dolor. Nisi et volutpat amet aliquam lobortis, euismod nunc proin eget pulvinar, donec, proin mauris dolor donec massa volutpat pharetra donec. Praesent, mauris dolor donec ante molestie consectetur donec ante non consectetur tempus tellus consectetur donec massa tellus at ipsum ut. Proin id ullamcorper, nonummy tempus lobortis diam felis sit magna laoreet tellus turpis ac nibh, tellus aliquam nibh praesent at. Dolor, donec massa non amet erat massa non nonummy erat, massa volutpat consectetur erat massa, sem nonummy ipsum, nunc sem. Elit ipsum, non at, sed dolore proin id amet aliquam nibh euismod adipiscing, tempus tincidunt diam mauris dolor magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id consectetur erat ut et eget pulvinar nisi et eget amet aliquam nibh, ullamcorper adipiscing. Lorem, tincidunt diam felis tempus lobortis ullamcorper, tempus ut diam id, sit magna mi id. Sit ac massa aliquet elit, dolor nunc proin volutpat amet tempus nibh ullamcorper adipiscing lorem. Congue mi pharetra ac laoreet molestie pharetra erat laoreet tellus consectetur erat laoreet tellus consectetur. Lorem nunc, tellus, at sed dolore ante volutpat, pharetra donec, ante molestie dolor congue adipiscing. Lorem congue aliquet mauris lorem tincidunt aliquet mauris pharetra congue praesent, molestie sit donec mi. Tellus nonummy, sed ut proin elit, ipsum aliquet at dolor dolore sem elit, pulvinar dolore. Ante euismod nonummy aliquam nibh, non amet aliquam lobortis, ullamcorper felis, feugiat ut diam nonummy. Erat ut diam felis massa diam felis sit nisi et id turpis ac laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar aliquam laoreet ipsum aliquam, et volutpat, turpis lorem magna praesent mauris, feugiat magna. Mi mauris sit ut diam id sit donec mi id sit ac massa consectetur sed. Tincidunt sem elit dolor nisi nibh, volutpat nonummy tempus nibh ullamcorper adipiscing lorem magna praesent. Molestie, consectetur ipsum dolore proin volutpat pulvinar dolore, at ac laoreet tellus consectetur lorem tincidunt. Aliquet at sed nunc praesent mauris sed donec ante molestie pharetra tempus ut diam felis. Feugiat magna laoreet consectetur sed nunc, aliquet mauris dolor aliquam ante non adipiscing tempus lobortis. Ullamcorper felis ipsum lobortis non nonummy erat, massa sem elit ipsum lobortis et, pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sem elit ipsum nisi et eget pulvinar dolore et euismod. Adipiscing feugiat eget pulvinar dolore nibh ullamcorper adipiscing lorem lobortis ullamcorper. Felis, feugiat ut praesent felis feugiat congue diam felis, feugiat congue. Mi molestie feugiat nisi elit ipsum magna laoreet euismod consectetur ac. Tincidunt aliquet at pharetra donec nibh volutpat nonummy tempus massa ullamcorper. Elit ipsum, nisi mi, tellus consectetur erat tincidunt tellus sed dolore. Proin eget pulvinar aliquam lobortis diam id sit ac massa aliquet. At sed nunc sem eget, pulvinar dolore proin volutpat adipiscing tincidunt. Praesent mauris pharetra magna mi molestie sit ac laoreet molestie pharetra. Erat massa aliquet at dolor aliquam nibh ullamcorper adipiscing, tempus tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing sed dolore praesent at sed congue praesent molestie pharetra, donec ante volutpat consectetur tempus massa non elit ante non elit. Ipsum nisi nibh id turpis lorem tincidunt, aliquet adipiscing lorem tincidunt, aliquet at dolor, dolore ante non nonummy ipsum ut diam. At, sed tincidunt praesent at dolor dolore proin molestie pharetra donec proin at feugiat dolore mi molestie pharetra donec ante, molestie. Dolor donec ante tellus nonummy erat, feugiat magna mi tellus consectetur erat massa tellus consectetur sed dolore et eget pulvinar aliquam. Nibh euismod nonummy aliquam nibh volutpat pharetra dolore ullamcorper felis feugiat congue et molestie, turpis, erat nunc, proin eget dolor dolore. Ante volutpat amet aliquam ante volutpat amet tempus ut praesent, id sit magna, laoreet at sed dolore, et euismod turpis lorem. Congue massa sem, elit ipsum, ut diam eget pulvinar nisi nibh id sit, ac tincidunt ullamcorper adipiscing feugiat lobortis aliquet lorem. Tincidunt ullamcorper, felis feugiat tincidunt mi tellus nonummy sed nunc sem nonummy sed massa proin id amet nisi nibh amet aliquam. Lobortis ullamcorper adipiscing lorem congue diam felis lorem ut diam adipiscing feugiat congue mi id pharetra, ac massa aliquet at sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi id turpis ac mi tellus at dolor donec, nibh ullamcorper felis ipsum, congue laoreet at sed massa aliquet elit. Sed nunc proin elit pulvinar aliquam nibh volutpat amet tempus lobortis diam id feugiat congue diam id sit magna mi. Tellus magna et molestie turpis ac laoreet tellus consectetur ac laoreet, aliquet at dolor dolore proin eget pharetra dolore praesent. Mauris dolor dolore ante molestie dolor praesent felis, feugiat congue mi mauris dolor magna, mi molestie pharetra donec laoreet tellus. Consectetur erat massa molestie pharetra erat mi id turpis et id, turpis magna mi, tellus, mauris, pulvinar aliquam nibh non. Nonummy lorem, lobortis, diam adipiscing feugiat congue mi molestie sit nisi et molestie turpis ac tincidunt eget pulvinar donec ante. Volutpat nonummy, tempus lobortis non adipiscing ipsum ut, et id ipsum ut, et molestie turpis erat tincidunt tellus consectetur lorem. Nunc sem lorem laoreet euismod, adipiscing lorem tincidunt ullamcorper, turpis ac laoreet ullamcorper adipiscing feugiat ac laoreet sem at erat. Tincidunt tellus nisi diam eget ipsum nisi nibh id pulvinar nisi nibh euismod turpis aliquam nibh aliquet felis feugiat congue. Mi volutpat consectetur erat ante non consectetur sed nunc nonummy sed massa sem eget pulvinar nisi, et, id pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante pulvinar nisi, nibh euismod nonummy aliquam nibh ullamcorper. Felis sit magna praesent tellus at ipsum dolore proin volutpat. Amet tempus lobortis ullamcorper turpis aliquam eget pulvinar aliquam nibh. Non, nonummy tempus ut, ullamcorper felis sit magna mi id. Turpis, erat nunc, aliquet, elit pulvinar nisi ante volutpat amet. Aliquam volutpat amet donec ante mauris dolor congue proin molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed dolore proin volutpat turpis, tempus lobortis ullamcorper lorem congue praesent mauris feugiat magna mi molestie pharetra ac. Massa proin eget amet nisi et volutpat amet aliquam, nibh euismod turpis aliquam lobortis, euismod donec nibh diam. Felis sit donec laoreet non eget pulvinar nisi et volutpat amet dolore proin elit sed dolore proin mauris. Dolor dolore praesent eget nunc praesent eget pharetra aliquam massa ullamcorper, nonummy tempus massa non nonummy tempus massa. Volutpat nonummy tempus nunc sem felis pulvinar magna, et tellus ac tincidunt aliquet adipiscing sed congue, praesent mauris. Dolor donec mi volutpat consectetur erat mi molestie consectetur erat ante tellus nonummy ipsum ut sem elit sed. Tellus eget pulvinar dolore sem eget, pulvinar dolore proin euismod adipiscing feugiat congue praesent adipiscing lorem ut diam. Mauris sit donec laoreet tellus pharetra erat nunc aliquet sed massa aliquet consectetur erat nunc aliquet at lorem. Nunc sem eget amet aliquam proin volutpat amet donec ante volutpat feugiat, ut et id feugiat magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy ipsum nisi et eget sit et euismod turpis, ac. Tincidunt proin molestie pharetra, donec ante, volutpat consectetur tempus lobortis sem. Felis sit ac tincidunt, praesent mauris sed nunc aliquet mauris congue. Praesent at, feugiat congue praesent at lorem tincidunt aliquet mauris dolor. Donec nunc sem eget pulvinar magna laoreet tellus turpis ac nibh. Euismod ac nibh ullamcorper turpis lorem congue aliquet adipiscing lorem tincidunt. Praesent mauris pharetra erat ante tellus consectetur, donec massa non consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam felis sit magna mi id turpis nisi, mi euismod consectetur lorem nunc praesent, mauris dolor dolore praesent, sed donec massa ullamcorper felis feugiat magna mi molestie turpis, sed. Nunc ante eget amet donec ante euismod nonummy donec, proin volutpat nonummy tempus volutpat amet tempus lobortis ullamcorper elit, feugiat nisi diam elit sit magna, laoreet tellus consectetur lorem tincidunt. Tellus adipiscing ac tincidunt aliquet at dolor dolore proin feugiat congue mi mauris feugiat congue, aliquet mauris, dolor donec massa non nonummy erat, ut sem eget ipsum ut proin id. Turpis ac lobortis pulvinar aliquam nibh volutpat, amet tempus lobortis euismod nonummy aliquam lobortis euismod, amet, aliquam ante volutpat amet tempus massa, non amet tempus ut ullamcorper felis feugiat nisi. Aliquet eget pulvinar nisi nibh euismod adipiscing lorem ut diam felis, feugiat, magna mi molestie pharetra ac massa aliquet, at, sed nunc sem at sed tincidunt aliquet amet aliquam nibh. Non nonummy tempus lobortis non nonummy ipsum congue mi molestie consectetur erat massa aliquet eget pulvinar proin volutpat nonummy aliquam nibh euismod nonummy tempus lobortis ullamcorper felis feugiat magna, laoreet. Tellus, eget amet ac lobortis, ullamcorper adipiscing lorem tincidunt diam felis tempus tincidunt adipiscing feugiat magna, laoreet non consectetur erat nunc sem eget pulvinar nisi et volutpat turpis tempus tincidunt. Ullamcorper adipiscing lorem congue praesent mauris pharetra sed ut diam ipsum nisi et euismod amet aliquam nibh ullamcorper turpis aliquam lobortis aliquet adipiscing, feugiat tincidunt ullamcorper nonummy aliquam, ante volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed congue, ante, ullamcorper elit ipsum lobortis ullamcorper nonummy, tempus, nisi et id sit magna diam donec, ante. Tellus consectetur ipsum ut sem eget, ipsum nunc, mi volutpat consectetur, tempus massa volutpat nonummy ipsum ut sem. Elit pulvinar aliquam laoreet sit aliquam tincidunt aliquet mauris dolor congue mi, volutpat nonummy tempus lobortis sem elit. Pulvinar magna, laoreet tellus at sed dolore ante non adipiscing tempus massa amet aliquam massa volutpat amet, erat. Massa volutpat nonummy ipsum nisi mi aliquet at sed, nunc praesent, at sed dolore ante volutpat nonummy ipsum. Mi molestie consectetur erat tincidunt aliquet at sed, tincidunt aliquet consectetur, lorem tincidunt tellus at sed congue tellus. Adipiscing ac tincidunt ullamcorper adipiscing feugiat dolore mi feugiat congue aliquet felis feugiat congue praesent mauris pharetra donec. Mi tellus consectetur erat massa sem elit pulvinar nisi et ullamcorper adipiscing feugiat tincidunt aliquet mauris pharetra massa. Non nonummy tempus nunc non elit sit aliquam et euismod turpis aliquam laoreet euismod amet aliquam et volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy sed nunc, proin diam sem euismod molestie elit turpis amet feugiat erat pharetra ipsum magna, nibh euismod turpis aliquam laoreet. Aliquet at lorem congue praesent mauris feugiat tincidunt praesent mauris pharetra magna praesent felis, feugiat congue diam eget ipsum, ut proin elit. Ipsum ut proin eget ipsum dolore proin eget pulvinar nisi ante eget pulvinar nisi ante eget pulvinar donec proin volutpat feugiat congue. Praesent molestie pharetra ac massa tellus consectetur erat nunc sem at sed nunc sem at sed dolore proin, eget dolor donec ante. Felis, pharetra ac massa aliquet, consectetur sed massa aliquet, elit dolor dolore proin eget pulvinar dolore ante euismod, nonummy tempus lobortis ullamcorper. Adipiscing, tempus lobortis diam ipsum ut diam id turpis ac laoreet tellus, at, erat, nunc sem mauris, sed nunc proin at lorem. Tincidunt aliquet at sed laoreet ullamcorper turpis nisi et sed dolore proin eget amet, tempus, tincidunt diam adipiscing lorem lobortis diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit massa aliquet at ipsum dolore, et. Eget turpis aliquam nibh ullamcorper adipiscing feugiat congue. Mi mauris sit congue praesent id sit magna. Laoreet tellus erat massa proin volutpat pulvinar tempus. Lobortis diam adipiscing feugiat congue mi molestie pharetra. Donec laoreet tellus consectetur sed ut sem eget. Ipsum nisi sem amet aliquam nibh euismod, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt proin eget pulvinar donec, nibh volutpat pharetra donec massa non congue mi, mauris dolor donec massa molestie. Consectetur tempus ut et id sit magna laoreet tellus adipiscing ac laoreet ullamcorper adipiscing lorem tincidunt ullamcorper at dolor. Mi volutpat consectetur erat nunc sem elit ipsum nunc diam eget pulvinar ut, proin elit ipsum ut proin eget. Pulvinar aliquam et euismod turpis sem at sed nunc sem at lorem, tincidunt aliquet mauris sed dolore proin, mauris. Pharetra donec ante non amet, tempus lobortis ullamcorper felis feugiat non nonummy ipsum ut diam id sit ut, sem. Elit sit nisi, et euismod turpis aliquam nibh euismod turpis lorem tincidunt mi mauris dolor magna mi molestie tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat amet tempus, lobortis praesent. Id, consectetur ipsum dolore et euismod. Amet aliquet elit erat nunc sem. Mauris dolor donec nibh non, adipiscing. Lorem ut diam felis feugiat, congue. Mi, tellus at sed massa tellus. At sed dolore pulvinar, ut et. Elit ipsum nisi et id sit. Nisi proin elit pulvinar dolore et. Eget turpis ac lobortis ullamcorper amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem felis pulvinar nisi nibh, id sit lorem laoreet ullamcorper at dolor dolore. Proin volutpat amet tempus lobortis sem elit ipsum volutpat consectetur tempus nunc sem. Eget, pulvinar, nisi et euismod turpis ac laoreet aliquet mauris dolor donec ante. Molestie nonummy tempus ut, sem volutpat pulvinar donec, ante eget pulvinar, donec nibh. Volutpat amet donec lobortis non, nonummy ipsum, ut, diam felis feugiat nisi, et. Id turpis ac laoreet aliquet nisi et id pulvinar ut, et id, turpis. Aliquam nibh id amet aliquam nibh volutpat amet nisi ante volutpat amet aliquam. Lobortis ullamcorper mauris ut diam felis sit magna mi id feugiat congue et. Id, consectetur sed dolore sem volutpat amet aliquam nibh volutpat pulvinar aliquam lobortis. Ullamcorper adipiscing lorem ullamcorper, felis ipsum lobortis, ullamcorper elit feugiat ut, diam elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat, ante volutpat nonummy massa. Non elit pulvinar nisi, nibh euismod. Adipiscing lorem tincidunt aliquet mauris amet. Tempus ut sem felis feugiat lobortis. Et, euismod, turpis, ac laoreet euismod. Sed nunc praesent mauris sed tincidunt. Praesent mauris feugiat congue mi mauris. Feugiat congue, praesent volutpat consectetur, erat. Massa non elit sed massa molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue proin molestie amet aliquam massa. Non, nonummy ipsum ut sem felis. Pulvinar magna laoreet tellus consectetur aliquam. Lobortis diam adipiscing feugiat ut diam. Felis sit, ac massa, tellus, elit. Sed dolore sem elit pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ipsum ut, et, euismod turpis. Sed congue praesent, mauris pharetra donec. Ante non amet tempus lobortis diam. Id turpis lorem, laoreet aliquet mauris. Nunc, praesent at, sed dolore ante. Molestie amet erat massa ullamcorper elit. Ipsum ut diam elit ipsum ut. Diam felis ipsum, nisi nibh euismod. Ac tincidunt aliquet at dolor dolore. Proin non elit ipsum ut, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat pharetra, donec massa sem eget. Mi tellus pharetra magna massa tellus. At ipsum nunc aliquet at sed. Dolore proin eget pulvinar nisi nibh. Euismod nonummy tempus nibh ullamcorper felis. Sit diam felis feugiat magna mi. Tellus consectetur sed, massa sem eget. Turpis lorem tincidunt diam mauris dolor. Magna ante, molestie sit donec laoreet. Non sed ut et euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc proin volutpat adipiscing dolor, congue, mi molestie sit magna laoreet, non donec massa non. Elit pulvinar, nisi proin eget amet aliquam nibh euismod amet aliquam lobortis ullamcorper felis lorem congue. Diam mauris feugiat ut, praesent id ut, mi id feugiat congue, et id sit ac laoreet. Tellus turpis ac laoreet euismod, turpis lorem nunc praesent mauris sed dolore proin, molestie, amet ante. Volutpat amet erat massa sem felis ipsum lobortis sem elit tempus nunc non nonummy sed massa. Non nonummy sed ut et id feugiat dolore, praesent, molestie amet, donec, ante volutpat consectetur tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut diam mauris sit donec laoreet tellus ipsum dolore sem eget pulvinar, ac tincidunt, aliquet mauris pharetra donec massa non nonummy ipsum, nisi nibh id sit ac laoreet ullamcorper. Turpis ac tincidunt adipiscing aliquam proin volutpat amet tempus lobortis ullamcorper, adipiscing feugiat tincidunt mi molestie consectetur erat nunc, proin eget sit aliquam nibh, euismod amet aliquam lobortis molestie. Nonummy ipsum ut diam id, sit ac nibh, tellus turpis ac tincidunt aliquet mauris, sed, tincidunt proin molestie dolor dolore proin volutpat erat massa, non nonummy erat massa diam. Felis pulvinar magna nibh euismod adipiscing sed congue praesent at dolor dolore praesent molestie dolor erat ante volutpat pharetra erat molestie pharetra, donec massa sem eget pulvinar nisi et. Id adipiscing aliquam laoreet euismod turpis, ac nibh euismod amet aliquam nibh euismod adipiscing lorem tincidunt diam felis magna praesent mauris sit donec laoreet non, consectetur erat massa aliquet. Elit ipsum dolore proin elit, pulvinar aliquam lobortis ullamcorper tempus nibh euismod adipiscing feugiat congue praesent id pharetra, magna, mi molestie consectetur erat massa aliquet consectetur, erat nunc sem. Eget turpis tempus tincidunt diam adipiscing lorem ullamcorper adipiscing feugiat congue mi tellus at sed nisi proin eget pulvinar aliquam et euismod turpis lorem, tincidunt praesent mauris feugiat congue. Praesent molestie pharetra donec, nibh euismod adipiscing lorem tincidunt ullamcorper turpis lorem tincidunt ullamcorper adipiscing lorem tincidunt diam adipiscing tempus lobortis euismod, nonummy lorem lobortis volutpat nonummy tempus lobortis. Ullamcorper elit erat dolore, nibh euismod turpis lorem tincidunt diam mauris dolor magna mi tellus pharetra donec, massa, tellus elit, sed nisi et id, amet ac, tincidunt mi felis. Dolore mi volutpat consectetur donec mi molestie pharetra magna mi, mauris feugiat magna mi molestie consectetur sed, massa sem elit pulvinar, dolore proin volutpat dolor nunc proin, pulvinar aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat magna mi tellus consectetur, massa tellus consectetur erat nunc sem. Elit pulvinar nunc sem at dolor nisi proin volutpat amet aliquam. Ut praesent felis, feugiat, ut diam felis feugiat diam felis feugiat. Nisi et id feugiat nisi et euismod turpis ac nunc aliquet. Mauris dolor donec, ante eget pharetra donec massa non, nonummy ipsum. Nisi lobortis ullamcorper adipiscing feugiat tincidunt diam felis feugiat, congue mi. Molestie consectetur donec mi, tellus consectetur sed massa, aliquet, at sed. Massa sem sed nunc sem mauris dolor dolore, ante euismod amet. Aliquam lobortis ullamcorper nonummy ipsum lobortis ullamcorper nonummy tempus, lobortis ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus tincidunt praesent felis lorem congue praesent mauris feugiat congue mi non consectetur donec massa tellus elit, pulvinar nisi nibh amet. Nisi et eget dolor dolore proin, mauris pulvinar donec ante mauris dolor donec ante eget nonummy, tempus lobortis non felis, sit. Magna mi id lobortis diam, felis pulvinar nisi et id turpis magna laoreet tellus at sed, congue praesent mauris sed, dolore. Ante, ullamcorper elit feugiat ut diam id sit et id sit magna laoreet tellus turpis, ac nibh tellus adipiscing ac laoreet. Praesent mauris dolor donec massa volutpat, amet erat massa volutpat nonummy lorem laoreet tellus consectetur, sed nunc proin volutpat pharetra donec. Ante volutpat pharetra donec proin mauris feugiat, dolore mi mauris, dolor congue praesent felis feugiat, congue praesent tempus lobortis diam id. Sit magna mi molestie pharetra ac laoreet molestie turpis erat tincidunt sem at sed dolore proin mauris dolor nunc praesent mauris. Dolor, aliquet at dolor dolore praesent molestie dolor donec praesent mauris amet erat massa non nonummy tempus nunc sem elit pulvinar. Sem eget sit aliquam laoreet ullamcorper turpis ac nibh euismod adipiscing lorem, tincidunt aliquet molestie pharetra donec mi tellus consectetur erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc proin id turpis sed dolore proin volutpat pharetra dolore praesent mauris pharetra donec ante. Molestie pharetra donec molestie sit congue mi molestie sit congue diam id sit ac laoreet. Molestie, turpis ac laoreet id feugiat nisi mi id turpis magna nibh ipsum nisi, nibh. Tellus adipiscing sed donec praesent molestie pharetra donec ante non nonummy tempus, lobortis diam id. Turpis, lorem tincidunt aliquet, consectetur sed nunc praesent lorem tincidunt aliquet at sed congue praesent. Mauris pharetra erat lobortis diam elit ipsum ut diam, felis pulvinar nisi et eget pulvinar. Nisi eget sit, aliquam nibh euismod adipiscing feugiat congue aliquet felis lorem tincidunt praesent, mauris. Feugiat congue diam felis, feugiat, congue, praesent molestie consectetur erat laoreet molestie pharetra et id. Sit magna laoreet molestie consectetur erat laoreet, tellus turpis ac laoreet tellus at, sed dolore. Aliquet at, sed congue praesent mauris pharetra donec massa molestie ipsum ut diam elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nisi et id pulvinar nisi et id turpis dolore ante non elit, ipsum nisi. Et molestie, sit magna laoreet euismod turpis ac laoreet tellus adipiscing lorem tincidunt, tellus mauris. Amet, aliquam lobortis diam tempus lobortis diam felis, feugiat nisi et id sit ac laoreet. Tellus consectetur ac laoreet, tellus, turpis aliquam et, id pulvinar nisi et euismod turpis nibh. Ullamcorper adipiscing feugiat congue mi volutpat, pharetra donec ante sem eget pulvinar nisi, nibh ullamcorper. Adipiscing sed congue praesent molestie pharetra, dolore felis feugiat tincidunt aliquet felis feugiat tincidunt, praesent. Mauris pharetra donec, laoreet tellus consectetur erat nunc non consectetur sed dolore proin eget ipsum. Dolore sem eget amet aliquet at sed tincidunt aliquet at, pulvinar dolore, ante non, adipiscing. Ipsum, ut diam felis feugiat congue et felis feugiat nisi diam felis pulvinar nisi diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur erat massa tellus consectetur erat. Massa non elit ipsum dolore proin. Eget pulvinar sem elit sed nunc. Tellus at sed dolore proin eget. Dolor dolore proin eget dolor dolore. Ante non nonummy ipsum ut diam. Elit tempus lobortis dolor, magna, mi. Tellus pharetra erat massa non consectetur. Sed massa sem id pulvinar aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet magna mi, tellus turpis lorem, tincidunt. Aliquet mauris dolor dolore proin eget dolor, dolore. Ante non nonummy ipsum magna mi tellus, at. Erat nunc turpis erat laoreet tellus turpis ac. Tincidunt aliquet at sed nunc praesent, mauris pharetra. Tempus lobortis ullamcorper elit tempus lobortis non nonummy. Erat massa non ipsum, ut et, tellus consectetur. Sed, donec ante non adipiscing feugiat, congue et. Molestie pharetra ac laoreet aliquet, at dolor nunc. Aliquet consectetur ac tincidunt aliquet ac tincidunt tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed massa proin id amet lorem congue praesent molestie pharetra praesent, molestie consectetur erat massa tellus consectetur donec. Laoreet tellus consectetur erat laoreet tellus at, pulvinar nisi et elit dolor dolore nibh volutpat amet nisi, consectetur sed. Tincidunt aliquet mauris sed tincidunt praesent mauris dolor donec ante volutpat amet tempus lobortis ullamcorper nonummy tempus lobortis diam. Felis pulvinar ac tincidunt turpis ac laoreet tellus at lorem congue aliquet mauris pharetra dolore proin molestie nonummy tempus. Lobortis diam felis feugiat magna laoreet tellus, at tincidunt praesent, eget pharetra donec nibh volutpat pharetra dolore massa non. Nonummy feugiat nisi et id feugiat nisi diam elit pulvinar ut et id sit, magna nibh sit ac laoreet. Aliquet, at lorem tincidunt aliquet turpis aliquam nibh euismod amet nisi nibh volutpat nonummy tempus ante volutpat nonummy tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna mi molestie pharetra ac laoreet, tellus consectetur sed nunc. Proin eget amet, lorem tincidunt diam felis lorem volutpat amet. Aliquam lobortis non adipiscing ipsum ut et felis sit magna. Diam, elit ipsum nisi et felis ipsum nisi nibh euismod. Sit magna, eget, sit nisi, et euismod adipiscing feugiat congue. Praesent mauris dolor congue aliquet felis dolor congue mi mauris. Dolor, donec ante non elit ipsum ut sem eget aliquam. Nibh euismod amet, aliquam nibh euismod adipiscing feugiat congue mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus, nonummy ipsum nisi proin erat massa tellus consectetur sed nunc aliquet consectetur. Sed nunc aliquet elit dolor nunc aliquet mauris dolor, dolore ante eget pulvinar donec. Nibh diam id massa ullamcorper, felis pharetra, magna laoreet molestie turpis ac tincidunt sem. Mauris, sed nunc sem mauris dolor dolore ante volutpat pharetra, donec ante molestie congue. Praesent mauris dolor congue praesent adipiscing lorem lobortis volutpat pulvinar aliquam ante, volutpat dolor. Donec nibh non nonummy tempus ut diam felis feugiat ullamcorper nonummy tempus lobortis diam. Id turpis magna mi tellus turpis, lorem nunc praesent mauris pulvinar donec proin volutpat. Dolor, donec ante molestie pharetra dolore proin lorem tincidunt aliquet adipiscing feugiat magna, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie, consectetur sed ut proin eget amet nisi at sed, nunc proin, eget sed tincidunt proin eget pulvinar dolore ante volutpat amet. Aliquam nibh non nonummy, tempus ut diam id, sit ac laoreet feugiat magna laoreet aliquet at sed dolore sem mauris dolor tincidunt praesent. Mauris dolor aliquam ante non nonummy aliquam massa non nonummy, ipsum ut diam erat massa non consectetur donec ante mauris dolor congue, praesent. Felis lorem congue mi molestie consectetur ac laoreet non at erat laoreet tellus magna et id turpis, nisi et euismod turpis ac laoreet. Aliquet eget sed congue proin mauris sed congue aliquet at ac, lobortis euismod turpis tempus tincidunt praesent lorem lobortis ullamcorper mauris pharetra, magna. Laoreet, diam id sit lorem congue proin molestie, nonummy tempus lobortis non elit feugiat, magna laoreet euismod turpis, magna laoreet tellus ac laoreet. Tellus at sed dolore proin molestie pharetra congue, praesent molestie amet ipsum lobortis diam felis, pulvinar magna laoreet aliquet, at dolore, ante non. Amet tempus lobortis diam non elit ipsum ut diam id sit ac laoreet euismod turpis, ac, laoreet id amet nisi et volutpat turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sit magna tincidunt sem mauris. Dolor dolore ante non adipiscing feugiat. Magna felis feugiat congue et id. Turpis erat laoreet tellus consectetur, ac. Laoreet euismod consectetur, lorem nunc praesent. Mauris pharetra donec, ante non, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis aliquet adipiscing lorem, dolore praesent. Molestie, pharetra donec ante molestie pharetra. Magna, mi molestie sit magna mi. Molestie magna mi tellus consectetur sed. Dolore proin, eget pulvinar nisi nibh. Euismod adipiscing feugiat, congue, praesent mauris. Sit magna laoreet, molestie at sed. Nunc sem sed nunc sem eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac tincidunt aliquet at lorem, tincidunt praesent eget, dolor, dolore proin, eget dolore proin mi. Molestie consectetur ac tincidunt, sem, eget amet aliquam lobortis ullamcorper adipiscing tempus ut diam felis feugiat. Magna laoreet molestie consectetur erat molestie consectetur sed dolore proin eget amet aliquam ante eget pulvinar. Dolore proin mauris pulvinar nunc praesent adipiscing lorem, nibh euismod amet aliquam nibh, euismod adipiscing feugiat. Euismod turpis aliquam ante volutpat, pulvinar aliquam lobortis ullamcorper adipiscing lorem ut diam, felis sit, magna. Mi sem eget pulvinar nisi et eget dolore proin eget amet, tempus lobortis diam felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy pulvinar nisi et, eget ipsum nisi elit pulvinar nunc aliquet at sed dolore proin eget pulvinar donec ante volutpat amet donec nibh. Non adipiscing feugiat congue mi tellus pharetra erat massa turpis erat laoreet euismod consectetur, sed, nunc aliquet eget pulvinar dolore ante volutpat nonummy. Ipsum congue praesent id sit ac mi tellus, consectetur, erat laoreet sit nisi diam, id sit ac nibh tellus at lorem tincidunt tellus. Adipiscing, ac tincidunt ullamcorper adipiscing lorem tincidunt praesent at feugiat donec felis dolor donec praesent mauris sit donec mi molestie consectetur erat nunc. Non, elit amet aliquam nibh euismod turpis ac lobortis ullamcorper felis consectetur tempus nunc non ante non nonummy sed massa sem at sed. Nunc proin eget amet aliquam lobortis ullamcorper adipiscing, feugiat magna mi molestie consectetur tempus nunc diam elit ipsum aliquam proin eget pharetra dolore. Ante non nonummy donec massa, non nonummy tempus ut, diam felis pulvinar nunc non, eget pulvinar nisi et id, sit aliquam massa, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper elit ipsum ut et felis, sit, ac tincidunt, aliquet mauris, sit donec laoreet tellus at erat nunc proin id. Amet ac lobortis euismod turpis tempus lobortis, ullamcorper adipiscing, tempus lobortis ullamcorper felis feugiat congue diam felis lobortis diam nonummy. Tempus, massa ullamcorper, elit feugiat ut, sem felis ipsum ut mi, euismod consectetur lorem tincidunt aliquet at, sed nunc praesent. Mauris pharetra proin molestie pharetra erat massa non nonummy tempus massa non elit ipsum ut sem felis ipsum ut diam. Eget sit aliquam et euismod nisi nibh, id, pulvinar, aliquam lobortis ullamcorper mauris dolor magna praesent, felis feugiat magna praesent. Mauris pharetra donec laoreet molestie consectetur erat massa, tellus at, sed dolore ullamcorper felis dolor dolore ante, volutpat consectetur, tempus. Nunc diam id turpis magna laoreet euismod, turpis ac et euismod amet nisi et elit ipsum dolore proin eget aliquam. Lobortis, volutpat nonummy tempus nibh euismod adipiscing lorem lobortis non nonummy aliquam massa ullamcorper, adipiscing feugiat magna mi tellus magna. Mi tellus at sed dolore ante volutpat amet tempus, nibh ullamcorper nonummy ipsum nibh non amet donec ante non nonummy. Tempus ut diam elit ipsum non, nonummy tempus ut, diam elit ipsum nisi et id, pulvinar, ut et euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin volutpat turpis tempus lobortis diam adipiscing lorem congue diam felis feugiat magna laoreet tellus consectetur ac, laoreet non elit ipsum aliquet eget pulvinar nisi proin. Volutpat amet, lorem congue mi, molestie consectetur erat massa non elit pulvinar nisi proin eget ipsum nisi, et volutpat pulvinar aliquet at pulvinar dolore ante eget amet. Aliquam ut praesent mauris, feugiat congue, laoreet non at erat nunc sem elit sed nunc aliquet consectetur erat, nunc sem sed donec ante volutpat amet aliquam, ut. Praesent id sit pharetra feugiat sed aliquam dolore nisi, dolore, tincidunt ante diam aliquet mauris amet erat, nisi, laoreet praesent eget pharetra, ipsum, ac dolore nibh praesent. Volutpat id at amet feugiat donec nunc et aliquet eget, adipiscing pharetra ipsum ac aliquam, magna tincidunt praesent molestie felis sit sed nisi ante diam tellus elit. Turpis pulvinar sit ipsum ac donec magna aliquam tempus, erat ac, erat erat feugiat ipsum, sed magna nisi dolore congue ut congue nibh laoreet nibh massa lorem. Feugiat turpis consectetur turpis turpis, dolor, sit nonummy consectetur ac lorem pulvinar dolor sit pulvinar pharetra ipsum erat, nisi congue nisi tincidunt ante praesent non eget consectetur. Amet elit mauris amet tempus ullamcorper tellus at molestie ipsum ut diam, elit ipsum ut diam felis pulvinar magna laoreet aliquet at sed congue praesent mauris dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi euismod turpis erat nunc aliquet at lorem nunc aliquet at, dolor dolore proin volutpat amet aliquam lobortis non dolore. Mi mauris feugiat dolore mi molestie pharetra donec mi mauris feugiat tincidunt ullamcorper adipiscing lorem congue mi tellus consectetur erat. Massa, sem eget nunc sem eget dolor dolore proin eget pulvinar nisi, proin volutpat pulvinar dolore proin mauris sed, dolore. Proin volutpat pharetra, aliquam massa non, elit ipsum ut diam, turpis erat laoreet aliquet consectetur sed nunc praesent eget amet. Lorem ut diam id feugiat magna mi tellus turpis, erat massa tellus at tempus tincidunt, praesent molestie consectetur, tempus, nunc. Sem elit ipsum nisi et euismod, adipiscing ac nibh euismod adipiscing feugiat dolore mi molestie nonummy tempus nunc sem elit. Ut, et eget sit aliquam laoreet ullamcorper at sed, dolore proin mauris dolor dolore mi molestie pharetra donec massa sem. Elit pulvinar nisi diam eget pulvinar ut nonummy sed, nunc sem elit ipsum nisi proin elit, dolor dolore proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed donec proin mauris pulvinar aliquam nibh non nonummy tempus lobortis non nonummy tempus lobortis non nonummy erat massa non. Magna mi mauris dolor magna ante molestie, pharetra donec massa, tellus, consectetur sed ut et id pulvinar nisi sem eget. Dolor dolore ante, turpis lorem congue diam felis feugiat lobortis ullamcorper, nonummy tempus ut diam felis feugiat magna laoreet molestie. Turpis erat laoreet aliquet turpis nisi mi tellus consectetur lorem lobortis, ullamcorper felis lorem ut diam adipiscing tempus ut ullamcorper. Elit ipsum ut diam id turpis erat nunc sem volutpat amet tempus lobortis ullamcorper sit magna mi id sit ac. Laoreet non elit ipsum aliquam nisi tincidunt proin aliquet sem aliquet eget, felis sit sed nisi nibh aliquet, eget, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet feugiat tincidunt aliquet adipiscing feugiat congue praesent molestie consectetur erat massa non elit ipsum non elit pulvinar aliquam et id, turpis lorem. Tincidunt aliquet felis lorem congue praesent felis lorem tincidunt ullamcorper mauris pharetra magna, laoreet, tellus consectetur laoreet tellus at sed massa aliquet consectetur. Erat laoreet tellus consectetur sed nisi nibh volutpat nonummy tempus lobortis ullamcorper felis lorem congue praesent molestie pharetra, magna mi feugiat, nisi diam. Felis sit magna laoreet euismod sit magna, nibh id sit nisi et id pulvinar nisi et id adipiscing lorem, tincidunt adipiscing feugiat congue. Aliquet mauris dolor donec ante sem elit ipsum ut diam id turpis lorem tincidunt aliquet at dolor dolore massa non nonummy ipsum nisi. Et, turpis, magna tincidunt tellus, at dolor donec nibh, non nonummy, tempus ut diam felis sit congue et id turpis ac laoreet molestie. Sit, magna laoreet tellus consectetur nunc praesent eget pulvinar aliquam nibh ullamcorper adipiscing tempus ut diam felis, feugiat ut diam felis sit magna. Laoreet mauris dolor nunc proin eget amet aliquam nibh non amet tempus lobortis, ullamcorper adipiscing tempus lobortis ullamcorper elit ipsum ut et id. Sit, nisi et id sit nibh euismod adipiscing lorem tincidunt aliquet turpis lorem laoreet ullamcorper at dolor, congue praesent molestie dolor dolore ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nonummy ipsum nisi et id turpis ac tincidunt praesent at feugiat, dolore. Aliquet at feugiat congue ullamcorper adipiscing at dolor dolore, proin euismod amet tempus. Ut diam, felis feugiat congue diam id pharetra erat massa aliquet elit dolor. Nisi nibh euismod turpis tempus euismod nonummy, lorem ut diam, id sit magna. Laoreet tellus, pharetra erat massa tellus consectetur ac, tincidunt tellus consectetur sed tincidunt. Aliquet mauris dolor donec ante adipiscing feugiat ut praesent id sit magna mi. Tellus consectetur, sed massa sem at sed dolore sem at dolor nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet donec ante non adipiscing feugiat magna mi molestie turpis erat laoreet euismod. Turpis erat tincidunt aliquet lorem nunc praesent eget amet, aliquam nibh non, amet donec. Proin molestie pharetra erat, massa non nonummy erat massa non nonummy pulvinar ac laoreet. Mi molestie nonummy sed nunc sem at erat laoreet molestie consectetur erat massa aliquet. At sed, dolore, proin eget, amet lorem tincidunt diam felis lorem ut ullamcorper feugiat. Magna laoreet tellus at ipsum dolore et volutpat pulvinar dolore, sem at sed nunc. Proin eget pulvinar aliquam nibh non amet aliquam eget dolor donec ante volutpat amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor donec massa sem elit ipsum ut diam elit sed felis, sit magna laoreet tellus consectetur erat laoreet aliquet at, ipsum dolore sem elit dolor. Dolore proin volutpat amet donec ante volutpat amet tempus nibh id feugiat magna et molestie pharetra erat massa sem elit dolor nisi ante euismod turpis. Tempus lobortis ullamcorper felis feugiat congue praesent, id, pharetra donec tellus at sed nunc aliquet elit dolor tincidunt sem elit dolor dolore proin mauris, dolor. Dolore proin eget pharetra donec ante non, amet proin molestie dolor dolore mi volutpat amet erat massa non nonummy ipsum nunc non consectetur tempus massa. Non nonummy ipsum ut proin elit, pulvinar aliquam nibh, euismod nisi nibh euismod turpis tempus lobortis ullamcorper adipiscing feugiat tincidunt diam felis sit congue diam. Id sit ac massa, sem elit ipsum nunc sem eget dolor, nisi eget dolor dolore proin eget pulvinar donec proin at sed nunc, praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis lorem, volutpat adipiscing, feugiat dolore praesent molestie nonummy tempus ut diam eget sit magna nibh euismod adipiscing lorem tincidunt aliquet at dolor dolore. Massa non congue praesent mauris dolor magna mi molestie pharetra donec massa, sem eget sit aliquam nibh aliquet at sed donec massa volutpat amet. Erat massa diam tempus lobortis diam euismod, sit ac laoreet tellus adipiscing, sed, nunc aliquet at sed dolore proin volutpat nonummy ipsum ut ullamcorper. Felis turpis erat tincidunt, magna nunc praesent diam euismod mauris amet ipsum, congue mi sem eget, turpis lorem donec lobortis et aliquet, eget adipiscing. Pharetra sit ac nunc ante, felis elit adipiscing adipiscing ipsum congue et molestie turpis erat tincidunt sem elit pulvinar nisi ante volutpat pulvinar donec. Nibh ullamcorper felis lorem congue praesent id feugiat mi tellus at sed nunc sem at sed nunc sem mauris dolor dolore proin mauris dolor. Dolore, proin eget amet aliquam massa non elit ipsum ut diam erat ut diam id pulvinar nisi laoreet tellus sit ac nibh tellus adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur ipsum nisi nibh euismod turpis lorem tincidunt, aliquet felis lorem lobortis ullamcorper felis feugiat congue praesent id lobortis ullamcorper. Adipiscing ipsum ut ullamcorper elit ipsum lobortis non, nonummy erat massa volutpat pharetra magna mi molestie consectetur donec massa non, nonummy. Ipsum laoreet aliquet mauris feugiat lobortis euismod turpis lorem lobortis aliquet mauris dolor magna ante tellus nonummy erat nunc sem eget. Pulvinar nisi proin eget pulvinar ut proin mauris, pharetra erat ante volutpat, consectetur tempus lobortis non nonummy ipsum ut, sem, elit. Ipsum nunc proin euismod sit ac laoreet ullamcorper adipiscing lorem euismod turpis aliquam, nibh euismod pulvinar, aliquam nibh euismod adipiscing lorem. Congue praesent mauris, pharetra, donec massa non at sed nunc aliquet at sed nunc aliquet ut et id, turpis, lorem tincidunt. Sem at, dolor donec ante non adipiscing feugiat congue diam id pharetra ac mi tellus consectetur erat nunc, sem mauris amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et tellus adipiscing lorem congue praesent mauris pharetra dolore massa volutpat. Nonummy ipsum, non felis feugiat ut diam felis pulvinar ut sem. Nonummy pulvinar magna nibh id sit ac laoreet ullamcorper at feugiat. Tincidunt praesent molestie dolor donec ante pharetra donec massa sem nonummy. Tempus ut sem elit ipsum nisi nibh euismod adipiscing lorem laoreet. Ullamcorper at dolor congue praesent felis dolor congue diam aliquam, nibh. Ullamcorper adipiscing tempus, lobortis ullamcorper adipiscing tempus, lobortis ullamcorper adipiscing ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat felis feugiat tincidunt, praesent mauris pharetra erat massa. Non elit ipsum ut diam elit sed massa sem. Eget amet aliquam et euismod amet aliquam at sed. Nunc sem mauris pulvinar donec nibh volutpat amet aliquam. Lobortis ullamcorper adipiscing ipsum ut et felis, feugiat, magna. Et molestie sit ac euismod turpis ac mi euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat massa sem, eget pulvinar, nisi nibh ullamcorper adipiscing feugiat congue praesent lorem congue, praesent felis lorem congue praesent. Molestie pharetra sed massa sem eget, pulvinar nisi proin eget amet, aliquam lobortis ullamcorper mauris feugiat dolore felis feugiat magna. Massa non nonummy, tempus ut diam elit ipsum ut et euismod pulvinar aliquam nibh euismod turpis aliquam lobortis euismod adipiscing. Lorem lobortis ullamcorper tempus lobortis diam, adipiscing feugiat congue praesent id pharetra donec massa non at, sed nunc sem, elit. Dolor nisi et euismod turpis tempus nibh molestie sit magna mi molestie pharetra donec laoreet tellus consectetur erat nunc proin. Volutpat amet aliquam lobortis ullamcorper turpis tempus nibh euismod amet aliquam proin eget pulvinar praesent eget pharetra dolore proin volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis feugiat dolore massa sem nonummy ipsum nisi elit pulvinar ac nibh tellus turpis lorem tincidunt aliquet mauris sed donec ante non nonummy. Tempus lobortis non elit feugiat magna mi tellus consectetur, lorem nunc sit lorem laoreet tellus adipiscing sed dolore praesent mauris dolor congue praesent. Mauris dolor dolore mi volutpat consectetur donec mi tellus consectetur donec massa sit magna mi molestie sit congue et molestie pharetra magna laoreet. Tellus, elit dolor dolore ante volutpat turpis lorem congue ante sem elit ipsum tellus pharetra erat massa sem, at erat nunc sem, eget. Pulvinar nisi ante volutpat pulvinar aliquam ante massa nibh ante non amet tempus ut sem id sit nibh euismod turpis, lorem tincidunt tellus. Adipiscing nonummy tempus lobortis, non nonummy aliquam massa, volutpat pharetra donec praesent felis feugiat congue praesent felis feugiat congue, praesent lorem ut praesent. Molestie pharetra, sed nunc sem eget, ipsum dolore sem eget amet, nisi nibh euismod turpis tempus lobortis diam felis, magna praesent, tellus nonummy. Ipsum ut proin elit, pulvinar dolore proin elit, dolor nisi, nibh ullamcorper adipiscing feugiat congue praesent mauris sit donec ante tellus nonummy ipsum. Non elit sed dolore proin eget pulvinar dolore sem eget pulvinar, dolore proin volutpat amet nisi, nibh euismod amet aliquam nibh non, nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet lorem tincidunt aliquet, mauris dolor magna, mi mauris. Pharetra donec, massa non, pharetra praesent felis feugiat congue mi. Molestie pharetra ac laoreet aliquet consectetur sed nunc proin eget. Dolor dolore proin eget pulvinar aliquam proin eget nunc praesent. Eget dolor donec ante non felis feugiat congue mi aliquet. At sed tincidunt aliquet mauris dolor, dolore ante volutpat nonummy. Tempus lobortis ullamcorper, adipiscing feugiat diam felis feugiat congue mi. Molestie turpis erat laoreet sem elit sed dolore proin mauris. Dolor dolore praesent mauris pharetra dolore proin eget donec ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante volutpat amet ipsum nisi et id sit magna nibh euismod sit nisi et ipsum nunc non at sed massa aliquet consectetur. Erat nunc, proin volutpat pulvinar nisi ante volutpat amet aliquam, nibh euismod amet aliquam nibh non amet tempus volutpat, nonummy tempus lobortis. Ullamcorper elit ipsum ut diam felis pulvinar ut et id pulvinar magna et id, sit ac tincidunt tellus, adipiscing aliquam et ipsum. Dolore proin elit pulvinar nisi, et euismod turpis aliquam lobortis ullamcorper nonummy aliquam nibh euismod nonummy lorem, ut diam id feugiat, congue. Elit feugiat congue diam id feugiat magna mi id turpis ac laoreet tellus at sed nunc proin volutpat amet, tempus ut diam. Adipiscing sit congue et id lobortis sem elit tempus lobortis non elit ipsum ut et id, turpis ac dolore ante volutpat nonummy. Ipsum ut diam id consectetur erat, tincidunt sem elit, laoreet aliquet mauris sed nunc praesent eget dolor, nunc aliquet at sed, dolore. Proin molestie dolor, donec massa diam, id turpis ac mi tellus consectetur lorem, tincidunt consectetur lorem tincidunt aliquet at lorem tincidunt praesent. Mauris sed congue praesent mauris dolor dolore mi molestie pharetra, erat, massa pharetra donec ante tellus consectetur donec massa tellus pharetra donec. Laoreet non at, ipsum nisi proin volutpat dolor dolore praesent molestie dolor congue mi tellus pharetra erat, mauris pharetra donec, mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus at ipsum dolore et, euismod aliquam nibh volutpat amet aliquam lobortis diam mauris feugiat congue praesent felis, feugiat ac massa tellus consectetur ac laoreet. Tellus consectetur, ac tincidunt aliquet at diam, felis sit magna nibh tellus adipiscing dolor dolore praesent mauris pharetra donec massa volutpat amet dolore praesent molestie. Pharetra tempus lobortis diam felis ipsum molestie consectetur, donec, laoreet tellus consectetur, sed ut proin, elit ipsum nisi proin eget pulvinar aliquam lobortis euismod pulvinar. Nisi nibh euismod nonummy ante volutpat amet aliquam, nibh diam felis sit magna laoreet non elit amet aliquam lobortis ullamcorper adipiscing lorem congue praesent molestie. Consectetur erat massa non nonummy sed tellus consectetur sed ut et id pulvinar aliquam nibh euismod amet nisi et volutpat, amet aliquam, ante volutpat, pulvinar. Aliquam, lobortis ullamcorper adipiscing, feugiat magna mi molestie massa diam id turpis ac massa sem volutpat dolor dolore, proin volutpat pulvinar aliquam lobortis ullamcorper mauris. Feugiat congue praesent tempus lobortis ullamcorper adipiscing feugiat congue et molestie sit magna laoreet euismod consectetur erat tincidunt tellus at dolor dolore ante mauris sed. Congue proin eget pharetra aliquam amet donec ante, sem elit feugiat, nisi et id sit lorem laoreet, aliquet at sed tincidunt aliquet mauris sed dolore. Proin molestie pharetra donec massa ullamcorper elit massa volutpat, consectetur erat ante tellus pharetra donec massa non nonummy sed ut proin eget pulvinar nisi et. Id amet aliquam lobortis euismod turpis aliquam nibh pulvinar aliquam ante volutpat, nonummy tempus lobortis ullamcorper adipiscing ipsum ut ullamcorper adipiscing ipsum ut, diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit magna mi id sit magna. Laoreet aliquet mauris dolor dolore praesent. Non nonummy aliquam massa non amet. Ante molestie pharetra erat ante molestie. Consectetur donec ante non elit pulvinar. Nisi et id sit nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id erat nunc sem eget dolor nunc sem mauris dolor nunc proin eget pulvinar aliquam nibh volutpat pharetra. Aliquam massa non nonummy, ipsum congue diam ipsum, ut et id turpis erat laoreet tellus consectetur sed nunc. Proin, eget dolor nunc praesent mauris, dolor dolore ante volutpat felis feugiat nisi et eget pulvinar nisi nibh. Euismod adipiscing lorem ut diam felis sit, ut diam felis feugiat ut et id sit magna mi molestie. Sit ac tincidunt, sem mauris laoreet tellus consectetur sed tincidunt, praesent mauris dolor dolore proin eget amet aliquam. Lobortis ullamcorper, elit, feugiat magna laoreet euismod sit nisi mi ipsum ut sem nonummy ipsum ut sem eget. Sit ac laoreet ullamcorper, adipiscing feugiat congue praesent mauris pharetra donec ante volutpat consectetur tempus nunc sem eget. Sit non elit sed nunc non at sed massa tellus consectetur erat nunc sem elit pulvinar aliquam ante. Euismod adipiscing tempus lobortis ullamcorper adipiscing feugiat ut praesent felis lobortis ullamcorper, adipiscing feugiat congue mi tellus turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus lobortis diam felis, lorem. Magna laoreet non nonummy sed, nunc. Sem eget pulvinar nisi et volutpat. Amet, aliquam nibh ullamcorper adipiscing nibh. Ullamcorper adipiscing feugiat congue mi molestie. Sit donec laoreet, tellus, at sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue et id consectetur erat laoreet. Pulvinar magna nibh euismod sit ac. Laoreet aliquet mauris sed congue praesent. Molestie pharetra aliquam lobortis diam id. Turpis, ac, tincidunt aliquet at erat. Id sit magna nibh euismod sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet tellus consectetur ipsum, dolore et. Euismod adipiscing dolor dolore, mi feugiat magna. Mi mauris sit donec ante molestie, pharetra. Donec laoreet tellus, elit sed dolore, sem. Id amet aliquam nibh, ullamcorper turpis feugiat. Congue praesent felis lobortis ullamcorper felis lorem. Ut praesent id sit magna mi, molestie. Consectetur erat massa aliquet at sed nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar nisi laoreet aliquet at sed congue praesent mauris. Dolor dolore proin molestie pharetra dolore praesent molestie dolor donec. Ante sem magna mi, molestie pharetra erat massa tellus, sit. Magna mi tellus pharetra magna laoreet, tellus at sed nisi. Nibh ullamcorper, turpis tempus lobortis ullamcorper adipiscing ante eget pulvinar. Aliquam, nibh ullamcorper adipiscing tempus lobortis, ullamcorper, adipiscing ipsum ut. Diam felis feugiat nisi, diam, id sit nisi mi euismod. Consectetur ac laoreet tellus nisi et eget, pulvinar ut proin. Eget pulvinar nisi sem, elit dolor nunc sem at sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem elit ipsum ut et euismod turpis. Sed congue proin molestie amet tempus lobortis. Diam elit feugiat ut et id sit. Magna felis sit ac laoreet, aliquet at. Lorem laoreet, euismod turpis ac laoreet ullamcorper. Adipiscing feugiat tincidunt aliquet felis, dolor magna. Massa diam id sit, laoreet tellus at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar aliquam et euismod turpis ac tincidunt aliquet felis feugiat dolore ante molestie feugiat. Magna molestie sit magna mi molestie, pharetra sed nunc non, at erat laoreet, aliquet. Elit ipsum, nisi et volutpat turpis tempus lobortis euismod adipiscing lobortis ullamcorper adipiscing feugiat. Magna laoreet tellus at erat nunc non consectetur, erat nunc et elit dolor nunc. Proin, eget amet, aliquam lobortis euismod amet aliquam lobortis felis feugiat congue mi tellus. Pharetra ac laoreet aliquet elit sed dolore proin elit dolor dolore nibh ullamcorper, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh aliquet mauris dolor donec ante, molestie nonummy ipsum congue mi, molestie consectetur sed, nunc ante mauris. Dolor dolore proin amet tempus lobortis diam, felis feugiat, ut, et molestie pharetra ac massa aliquet consectetur. Dolor dolore proin volutpat amet aliquam ante volutpat dolor donec turpis ac laoreet aliquet at pharetra dolore. Ante non nonummy tempus ut et molestie, consectetur, erat nunc sem eget pulvinar donec nibh volutpat amet. Aliquam nibh ullamcorper donec massa non elit feugiat nisi et id sit magna mi tellus, at lorem. Nunc proin volutpat amet tempus nibh non adipiscing tempus non elit sit magna, laoreet aliquet consectetur sed. Nunc, sem eget amet nisi ante volutpat amet donec ante volutpat amet tempus lobortis ullamcorper, adipiscing ipsum. Ut et eget, dolor nisi proin, elit erat nunc sem mauris dolor nunc aliquet adipiscing, sed dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sed, dolore et volutpat turpis lorem congue praesent, mauris, pharetra donec massa non consectetur tempus massa non nonummy, ipsum ut et. Euismod amet et eget amet nisi sem at, sed nunc sem mauris dolor tincidunt aliquet, at sed dolore praesent at sed donec. Ante non nonummy ipsum lobortis dolor, dolore ante volutpat consectetur erat lobortis, sem nonummy erat massa sem nonummy ipsum nunc diam eget. Pulvinar ac nibh euismod turpis ac, nibh euismod, turpis ac, elit dolor dolore proin mauris dolor dolore ante euismod adipiscing lorem lobortis. Diam id pharetra erat laoreet aliquet consectetur sed massa aliquet consectetur sed euismod turpis lorem, laoreet tellus, turpis, lorem, nunc proin, volutpat. Adipiscing sit ac laoreet non at sed dolore et volutpat amet tempus nibh ullamcorper felis feugiat, volutpat nonummy donec ante volutpat amet. Aliquam lobortis ullamcorper adipiscing, ipsum ut ullamcorper elit ipsum ut ullamcorper felis ipsum ut et elit ipsum nisi nibh euismod turpis et. Euismod, turpis aliquam laoreet, euismod turpis ac tincidunt aliquet at ac lobortis ullamcorper turpis tempus lobortis ullamcorper felis lorem volutpat amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam lobortis, ullamcorper adipiscing feugiat congue et id sit sem elit ipsum ut sem elit. Ipsum ut, sem elit sed nunc sem eget sit aliquam, laoreet aliquet adipiscing dolor, dolore. Mi volutpat pharetra donec mi consectetur, tempus nisi nibh id sit magna laoreet euismod adipiscing. Lorem congue aliquet at dolor congue aliquet, at feugiat tincidunt ullamcorper turpis lorem tincidunt mi. Feugiat congue praesent mauris sit congue diam felis feugiat congue praesent molestie sit ac mi. Tellus consectetur sed tincidunt sem eget pulvinar aliquam eget pulvinar donec ante, volutpat, pharetra tempus. Lobortis diam felis, ipsum congue diam elit, tempus lobortis diam id sit erat tincidunt aliquet. At dolor dolore, praesent, eget nunc praesent mauris, dolor dolore praesent, mauris dolor, dolore, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie pharetra donec ante lorem tincidunt praesent felis sit magna mi molestie pharetra ac laoreet non. At ipsum, dolore proin volutpat amet aliquam nibh volutpat amet tempus tincidunt ullamcorper tempus nibh, non nonummy. Ipsum ut praesent id, sit ac mi molestie sit nisi et molestie turpis magna, mi tellus consectetur. Sed, dolore ante volutpat dolore proin eget pharetra, dolore, praesent at feugiat congue proin molestie pharetra donec. Ante non consectetur tempus nunc diam felis pulvinar nisi diam pulvinar, aliquam et id, amet aliquam nibh. Id amet ac, lobortis aliquet felis feugiat tincidunt ullamcorper felis lorem tincidunt diam mauris feugiat ut diam. Felis ipsum ut, nonummy tempus massa ullamcorper elit ipsum lobortis sem elit ipsum ut diam, id, sit. Ac tincidunt, praesent mauris, pulvinar dolore proin mauris dolor dolore proin volutpat pharetra ante non nonummy ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec massa tellus nonummy ipsum nunc et eget pulvinar nisi elit ipsum dolore et id turpis, ac lobortis ullamcorper turpis lorem congue diam mauris dolor donec, mi molestie sit. Magna laoreet tellus consectetur sed nunc, ullamcorper mauris dolor dolore praesent felis feugiat congue mi molestie consectetur tempus massa non consectetur donec massa non elit sed nunc sem at. Erat nunc elit ipsum nisi nibh volutpat turpis, tempus lobortis volutpat pulvinar aliquam nibh ullamcorper felis feugiat congue mi molestie pharetra magna et molestie sit diam felis feugiat nisi. Et id pulvinar nisi et felis pulvinar nisi diam, id, pulvinar nisi proin eget pulvinar ut et eget amet aliquam nibh aliquet felis dolore, mi molestie feugiat congue praesent. Molestie sit magna mi molestie pharetra, erat massa tellus consectetur sed massa aliquet, at erat laoreet tellus, turpis magna mi id, ac tincidunt aliquet at sed nunc, praesent, mauris. Dolor dolore praesent molestie dolor congue proin molestie pharetra donec ante volutpat consectetur magna mi, euismod consectetur sed dolore proin eget nonummy tempus, lobortis ullamcorper, felis sit ac mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sit magna mi tellus consectetur sed nunc. Praesent, mauris, dolor nunc proin, eget pharetra donec. Massa volutpat pharetra donec, massa non donec massa. Volutpat nonummy ipsum ut diam id, pulvinar nisi. Diam id sit aliquam nibh id pulvinar, dolore. Et id amet ac nibh ullamcorper adipiscing congue. Diam mauris, pharetra erat ante molestie pharetra, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec massa non elit pulvinar dolore proin eget amet feugiat magna tincidunt aliquet mauris sed nunc, proin eget pharetra donec nibh volutpat pharetra donec ante, non nonummy, tempus ut diam. Id turpis magna laoreet pulvinar nisi nibh euismod turpis magna laoreet aliquet adipiscing, sed tincidunt praesent at dolor congue praesent mauris, feugiat congue aliquet felis feugiat, congue mi molestie erat. Massa non nonummy erat nunc sem elit ipsum ut proin id turpis ac congue aliquet mauris, dolor donec mi molestie consectetur erat molestie consectetur erat massa sem, elit pulvinar nisi. Nibh id amet aliquam et euismod, amet aliquam lobortis aliquet adipiscing lorem lobortis, ullamcorper adipiscing feugiat magna praesent mauris lobortis non, amet aliquam, massa ullamcorper, nonummy ipsum ut diam id. Turpis erat laoreet sem mauris dolor dolore proin eget pulvinar donec proin volutpat amet donec massa pharetra donec proin molestie amet donec ante, volutpat nonummy tempus lobortis sem elit pulvinar. Nisi laoreet tellus, mauris pharetra donec, at dolor dolore proin molestie pharetra donec ante, volutpat elit ipsum nisi et id turpis, ac laoreet aliquet at sed, nunc praesent volutpat amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis praesent mauris feugiat, dolore mi volutpat pharetra, donec massa sem elit tempus nunc. Diam erat massa sem elit ipsum ut proin eget ipsum nisi nibh, volutpat amet. Tempus lobortis euismod turpis tempus tincidunt mi molestie pharetra donec laoreet, tellus pulvinar aliquam. Laoreet aliquet mauris pharetra donec praesent molestie pharetra donec massa, volutpat consectetur erat ante. Tellus nonummy sed nunc diam elit ipsum, nunc sem sed nunc aliquet consectetur erat. Nunc et euismod amet aliquam lobortis diam felis feugiat congue diam felis feugiat congue. Praesent id sit ac felis pharetra ac mi molestie turpis ac laoreet, euismod turpis. Sed dolore ante volutpat pulvinar dolore proin volutpat amet aliquam ante eget, nonummy tempus. Massa non nonummy, lorem erat ac dolore lobortis mi sem euismod mauris id elit. Turpis feugiat congue ullamcorper felis feugiat congue diam, felis lorem tincidunt diam nonummy aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam id feugiat congue laoreet aliquet elit dolor nunc sem, elit dolor dolore proin mauris laoreet euismod turpis aliquam nibh euismod adipiscing lorem congue. Praesent mauris pharetra donec, massa diam felis sit magna mi tellus at dolor donec, nibh non adipiscing aliquet, at sed congue proin molestie dolor. Donec ante mauris pharetra dolore ante molestie pharetra magna lorem laoreet tellus, adipiscing, lorem congue praesent at dolor congue praesent at dolor dolore ante. Molestie pharetra erat massa volutpat elit ipsum ut euismod sit, ac laoreet tellus at ac tincidunt ullamcorper amet aliquam lobortis euismod adipiscing, lorem, congue. Mi volutpat consectetur, erat massa sem nonummy, sed massa, non eget, nunc sem eget, ipsum dolore et euismod amet nisi nibh volutpat turpis tempus. Lobortis, diam mauris pharetra magna mi mauris pharetra donec laoreet tellus consectetur erat massa pharetra erat massa sem eget amet aliquam lobortis, ullamcorper adipiscing. Lorem congue diam mauris sit magna mi id, sit, donec massa eget, amet ac tincidunt aliquet felis feugiat congue, ullamcorper turpis aliquam lobortis ullamcorper. Adipiscing feugiat, congue mi mauris sit magna mi molestie sit ac laoreet tellus consectetur mi molestie sit magna mi tellus sit ac laoreet tellus. Consectetur sed tincidunt, aliquet at dolor donec ante non, amet tempus lobortis ullamcorper nonummy erat massa sem erat massa, non elit tempus ut diam. Id sit aliquam, laoreet tellus adipiscing lorem laoreet, ullamcorper adipiscing feugiat congue aliquet felis dolor dolore ante volutpat consectetur erat molestie sit magna praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie consectetur ac laoreet aliquet magna mi aliquet elit dolor dolore ante volutpat pulvinar tempus nibh ullamcorper felis lorem ut ullamcorper adipiscing ipsum, ut diam id, sit magna mi. Tellus, erat tincidunt sem mauris dolor nisi proin volutpat nonummy lorem congue praesent molestie feugiat, ut diam felis sit congue et felis tempus massa non nonummy erat tincidunt tellus at. Sed dolore proin volutpat amet aliquam nibh, non, adipiscing tempus lobortis, ullamcorper nonummy erat lobortis non nonummy, ipsum ut nonummy tempus, nunc diam eget sit nisi nibh tellus turpis, ac. Tincidunt praesent, mauris dolor dolore proin molestie pharetra dolore mi molestie consectetur tempus nunc sem elit massa non nonummy ipsum ut sem eget turpis aliquam laoreet ullamcorper adipiscing lorem tincidunt. Aliquet felis feugiat congue mi, mauris pharetra donec mi molestie consectetur donec laoreet sit, magna laoreet tellus pharetra, magna mi tellus consectetur erat laoreet id feugiat ut diam felis sit. Magna laoreet tellus nonummy tempus ut diam adipiscing ipsum, lobortis diam felis feugiat congue, diam molestie turpis ac mi tellus at lorem, nunc sem eget, pulvinar donec ante volutpat amet. Proin volutpat pharetra donec ante non nonummy ipsum nisi, diam felis ipsum, nisi mi euismod turpis ac tincidunt tellus adipiscing lorem nunc aliquet at, dolor donec ante pharetra dolore mi. Molestie pharetra donec massa non felis pulvinar magna laoreet aliquet, at lorem tincidunt praesent mauris dolor congue ante volutpat nonummy, tempus congue et id ut diam, elit ipsum, nisi et. Id sit nisi, et eget sit ac tincidunt aliquet at, sed dolore ante volutpat nonummy tempus lobortis non, elit sit magna euismod sit ac laoreet euismod adipiscing ac laoreet tellus. Adipiscing ac tincidunt praesent mauris feugiat dolore ante molestie pharetra donec ante non consectetur, erat ante tellus pharetra ante non, nonummy erat massa, non at ipsum dolore proin eget turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy tempus nunc diam felis pulvinar nisi, et eget sit aliquam laoreet euismod turpis aliquam. Et euismod turpis ac tincidunt aliquet consectetur tempus ut diam id turpis ac tincidunt praesent. At sed, nunc praesent mauris dolor, aliquam, ut diam molestie turpis erat massa aliquet turpis. Nisi ante volutpat pulvinar, aliquam lobortis ullamcorper felis feugiat ut diam felis sit magna, mi. Molestie feugiat magna laoreet, tellus turpis erat tincidunt aliquet at dolor dolore diam molestie consectetur. Erat nunc sem eget pulvinar nisi, et id amet, aliquam lobortis euismod turpis tempus nibh. Euismod adipiscing lorem tincidunt praesent lorem congue praesent id pharetra donec, massa non elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa diam elit feugiat, nisi et ipsum nisi diam eget ipsum ut et eget pulvinar nisi proin eget amet ac lobortis euismod turpis. Lorem tincidunt aliquet adipiscing feugiat lobortis ullamcorper adipiscing nibh ullamcorper adipiscing feugiat congue diam id feugiat magna mi tellus pharetra, ac massa aliquet. Consectetur dolor tincidunt aliquet elit dolor nisi proin eget dolor aliquet mauris dolor congue proin volutpat pharetra donec proin molestie dolor dolore mi. Mauris, pharetra donec mi volutpat consectetur erat nunc sem elit ac laoreet aliquet at sed congue proin molestie pharetra donec massa non, nonummy. Tempus ut sem nonummy ipsum ut diam felis pulvinar ut diam, eget ipsum nisi consectetur erat, massa molestie consectetur ac et, felis sit. Nisi mi euismod turpis magna laoreet tellus turpis, lorem dolore proin volutpat amet donec ante volutpat amet aliquam sem eget amet ac nibh. Ullamcorper felis feugiat congue mi molestie consectetur sed nunc diam, eget pulvinar, aliquam tincidunt praesent molestie amet tempus ullamcorper elit, ipsum ut diam. Id sit magna laoreet euismod consectetur sed nunc praesent mauris dolor donec ante non, amet, aliquam lobortis ullamcorper elit tempus ut diam consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt, congue massa proin id adipiscing, amet feugiat ac nunc et, tincidunt proin. Ullamcorper sem euismod mauris adipiscing pharetra sed ac dolore lobortis laoreet proin aliquet. Molestie elit sit erat nisi lobortis mi diam tellus eget feugiat, donec ut. Nunc lobortis praesent sem euismod mauris adipiscing sit erat aliquam congue massa et. Tellus euismod felis elit, sit dolor tempus donec nisi adipiscing amet pharetra amet. Pharetra at felis nonummy consectetur turpis dolor pulvinar pulvinar sit pulvinar nonummy nonummy. Adipiscing nonummy consectetur turpis nonummy elit nonummy turpis amet consectetur consectetur adipiscing elit. At nonummy consectetur adipiscing nonummy consectetur turpis feugiat, tempus ac ac tincidunt massa. Mi nibh praesent laoreet sem mi diam adipiscing ac laoreet euismod adipiscing, lorem. Tincidunt, praesent mauris pharetra dolore, mi volutpat nonummy, tempus lobortis diam felis sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, ut et, euismod volutpat elit sit congue mi id eget dolor nisi, ante volutpat pulvinar. Aliquam nibh volutpat, amet aliquam lobortis molestie consectetur erat massa non at ipsum nunc aliquet, elit. Dolor dolore ante euismod adipiscing lorem congue diam mauris sit congue praesent id, ut praesent felis. Ipsum ut diam felis ipsum ut mi euismod sit magna et id, sit ac tincidunt aliquet. At pharetra donec nibh, ullamcorper adipiscing, tempus congue felis ipsum, ut diam elit ipsum, nisi mi. Euismod at lorem nunc proin volutpat nonummy, tempus ut mi molestie sit, ac, massa non erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis sem felis sit nisi laoreet aliquet consectetur. Lorem nunc, proin mauris, dolor donec massa pharetra. Donec proin molestie amet erat ante volutpat, pharetra. Erat massa sem elit ipsum, nunc non nonummy. Ipsum nisi nibh euismod turpis lorem tincidunt adipiscing. Feugiat dolore mi molestie pharetra dolore mi molestie. Dolor donec nunc sem eget tempus nunc sem. Elit pulvinar nisi nibh euismod turpis, ac tincidunt. Praesent pharetra erat ante volutpat, pharetra donec ante. Volutpat nonummy ipsum ut diam id pulvinar ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing pharetra magna mi tellus at sed nunc tellus consectetur sed nunc sem mauris dolor dolore proin mauris dolor donec lobortis ullamcorper felis feugiat dolore, proin eget. Pulvinar nisi nibh ullamcorper, adipiscing feugiat magna mi molestie sit, donec, ante tellus consectetur sed nunc non consectetur sed nunc aliquet elit nunc sem eget dolor nunc. Aliquet mauris dolor nisi, proin eget, pulvinar, dolore ante, volutpat amet aliquam lobortis diam id, sit, ac laoreet molestie turpis ac aliquet consectetur dolor dolore sem mauris. Pulvinar donec lobortis non adipiscing lorem magna mi molestie consectetur, sed nunc sem at dolor nisi proin eget feugiat, magna mi tellus nonummy sed nisi diam eget. Pulvinar aliquam tincidunt ullamcorper, adipiscing feugiat congue aliquet molestie pharetra donec massa non consectetur ipsum ut diam ipsum ut sem elit, sed nunc, et id turpis lorem. Tincidunt aliquet mauris feugiat congue aliquet mauris feugiat lobortis euismod adipiscing, lorem congue praesent, molestie sit magna tellus id sit aliquam laoreet aliquet mauris pharetra, dolore ante. Ullamcorper elit feugiat ut et id sit magna laoreet tellus pulvinar aliquam nibh non amet aliquam ante non nonummy ipsum lobortis ullamcorper elit ipsum ut diam felis. Sit magna laoreet tellus turpis magna laoreet, aliquet at sed proin volutpat pharetra aliquam massa ullamcorper, elit tempus lobortis non nonummy ipsum ut et euismod turpis ac. Laoreet aliquet adipiscing ac tincidunt aliquet at sed dolore proin nonummy tempus lobortis non id sit magna et id pulvinar ac laoreet tellus at sed nunc praesent. At sed congue, praesent molestie pharetra dolore ante, volutpat nonummy massa volutpat nonummy tempus nunc sem nonummy pulvinar nisi et id sit aliquam nibh euismod turpis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat turpis tempus lobortis euismod turpis, tempus lobortis diam mauris sit magna laoreet non. Consectetur sed ut, proin volutpat nonummy tempus lobortis non elit tempus, massa non elit pulvinar. Nisi et id pulvinar magna nibh euismod turpis ac laoreet aliquet, amet tempus lobortis ullamcorper. Elit, tempus lobortis diam id sit magna laoreet tellus consectetur lorem tincidunt praesent, at lorem. Tincidunt, praesent molestie pharetra donec proin mauris dolor ante volutpat consectetur erat ante volutpat consectetur. Tempus ut diam id pulvinar nisi proin elit pulvinar, nisi proin eget amet nisi et. Volutpat ac lobortis ullamcorper adipiscing feugiat congue praesent mauris sit erat ante non elit pulvinar. Ut proin id amet nisi et volutpat amet, ac tincidunt aliquet adipiscing dolor lorem tincidunt. Euismod consectetur lorem tincidunt aliquet mauris amet aliquam massa non nonummy tempus lobortis diam felis. Feugiat nisi diam felis, sit magna mi euismod turpis, magna ante volutpat amet tempus ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante non nonummy tempus ut sem felis sit magna proin eget. Amet tempus lobortis non amet tempus lobortis non felis feugiat magna. Laoreet tellus consectetur sed dolore proin eget pulvinar aliquam ante volutpat. Nonummy magna ante, molestie pharetra erat massa non at ipsum dolore. Proin eget pulvinar dolore sem, at sed nunc aliquet at dolor. Dolore proin eget aliquam lobortis praesent felis feugiat congue mi id. Consectetur sed dolore sem elit sed dolore proin elit erat tincidunt. Aliquet mauris dolor donec ante molestie sit magna mi tellus pharetra. Erat massa aliquet, at ipsum nisi et euismod turpis tempus tincidunt. Praesent, mauris sit donec mi molestie, sit erat massa at ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, nisi nibh ullamcorper felis feugiat magna ante volutpat pharetra. Erat nunc sem at dolor dolore ante eget pharetra donec. Massa ullamcorper elit ipsum nisi diam, felis sit ac laoreet. Tellus consectetur lorem tincidunt aliquet at dolor nunc praesent sed. Dolore ante non elit ipsum ut et molestie consectetur erat. Tincidunt, proin volutpat amet tempus tincidunt diam, mauris feugiat magna. Mi non, at, dolore, et euismod turpis lorem tincidunt aliquet. Mauris dolor, donec praesent mauris dolor magna ante tellus consectetur. Sed ut proin id turpis aliquam et turpis ac lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem eget, pulvinar nisi nibh euismod. Nonummy, lorem ut praesent mauris feugiat. Mi non at ipsum nisi proin. Euismod turpis, aliquam congue aliquet mauris. Dolor magna mi tellus pharetra magna. Mi molestie pharetra magna mi id. Sit, magna non at sed dolore. Et euismod turpis lorem lobortis ullamcorper. Turpis aliquam nibh euismod nonummy, tempus. Lobortis diam felis, feugiat ut, praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin eget pulvinar nisi nibh volutpat turpis lorem, tincidunt praesent tellus nonummy ipsum ut nibh tellus adipiscing dolor, congue diam felis sit magna et molestie, feugiat magna et id. Ipsum ut diam eget pulvinar nisi diam eget pulvinar, ut et, id pulvinar aliquam proin molestie pharetra donec ante non nonummy, ipsum ut diam elit, pulvinar ac laoreet euismod. Turpis lorem laoreet ullamcorper adipiscing lorem laoreet ullamcorper adipiscing, ac lobortis euismod aliquam nibh, euismod adipiscing lorem, lobortis praesent felis sit magna mi molestie consectetur erat nunc sem elit. Ipsum, nisi et euismod adipiscing lorem ut diam id turpis nisi nibh euismod turpis ac nibh, euismod turpis aliquam nibh, ullamcorper turpis ac lobortis ullamcorper at feugiat, dolore ante. Non elit, tempus massa consectetur tempus ut diam, eget turpis, ac tincidunt proin eget amet aliquam massa ullamcorper felis sit, ac, tincidunt sem eget, pulvinar nisi ante volutpat amet. Lorem ut, nonummy aliquam nibh volutpat, nonummy aliquam massa non elit feugiat nisi diam, elit feugiat ut diam felis ipsum nisi et, turpis lorem laoreet tellus, adipiscing lorem laoreet. Ullamcorper adipiscing lorem lobortis euismod turpis ac tincidunt mi molestie pharetra erat massa tellus pharetra magna, mi, tellus consectetur nunc proin id, pulvinar nisi, nibh euismod adipiscing lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum ut diam ipsum nisi diam elit. Pulvinar aliquam laoreet tellus adipiscing ac nibh. Euismod turpis ac et volutpat amet ac. Lobortis praesent molestie consectetur erat massa sit. Magna ante molestie pharetra, donec laoreet tellus. At ipsum dolore et, id amet lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt sem ac laoreet aliquet mauris, dolor dolore proin eget amet, donec ante molestie pharetra aliquam massa ullamcorper felis ipsum ut, et felis pulvinar ut, diam ipsum nunc. Et eget pulvinar ut sem eget sit ut proin eget pulvinar nisi et volutpat turpis aliquam lobortis ullamcorper turpis aliquam, nibh volutpat pulvinar praesent eget amet, tempus lobortis. Diam id pharetra ac laoreet id turpis ac mi molestie turpis, sed tincidunt sem eget dolor donec lobortis ullamcorper felis feugiat magna id sit, congue mi tellus consectetur. Sed dolore sem eget pulvinar dolore, proin mauris pulvinar nisi ante volutpat amet aliquam lobortis ullamcorper felis, lobortis non nonummy feugiat ut diam felis feugiat nisi mi molestie. Turpis ac tincidunt, aliquet mauris dolor donec nibh volutpat amet aliquam nibh non nonummy, tempus lobortis amet ipsum ut et id consectetur ac tincidunt aliquet at dolor nunc. Sem eget dolor nunc praesent mauris pharetra aliquam lobortis, diam felis, feugiat, congue mi, id nisi mi sem sem id consectetur adipiscing nonummy turpis pharetra ipsum donec nunc. Nibh praesent volutpat felis consectetur pulvinar tempus massa tincidunt lobortis ut tincidunt, ante dolor at ipsum dolore proin eget pulvinar aliquam lobortis ullamcorper nonummy tempus, lobortis diam felis. Pharetra volutpat amet tempus lobortis diam at ipsum nisi nibh euismod turpis nisi proin, eget dolor nunc sem mauris pulvinar donec proin volutpat nonummy tempus lobortis ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc aliquet elit dolor dolore ante, eget, dolor dolore. Proin non adipiscing feugiat ut nonummy tempus ut diam felis. Sit, ac massa tellus turpis erat nunc sem mauris dolor. Nunc ante euismod amet aliquam nibh ullamcorper nonummy tempus lobortis. Adipiscing sit congue et felis feugiat ut diam id turpis. Sed dolore ante volutpat pulvinar tempus lobortis ullamcorper adipiscing tempus. Ut diam felis feugiat, magna felis feugiat nisi et id. Sit, magna, laoreet tellus consectetur sed tincidunt, tellus adipiscing sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin volutpat amet, erat massa non nonummy tempus massa non elit, tempus nunc non elit, ipsum, ut et. Id adipiscing lorem dolore at pharetra donec massa volutpat nonummy ipsum ut et id pulvinar nisi et euismod sit. Magna laoreet tellus adipiscing, lorem congue praesent eget dolor dolore mauris pharetra erat ante volutpat consectetur donec massa sem. Elit sit nisi et id sit lorem tincidunt praesent at sed tincidunt aliquet mauris dolor congue mi mauris nibh. Ullamcorper adipiscing feugiat congue mi molestie consectetur tempus nunc sem elit ipsum nisi nibh id amet nisi, et euismod. Turpis lorem tincidunt, adipiscing feugiat congue, mi volutpat pharetra erat, ante tellus consectetur donec mi molestie pharetra donec laoreet. Tellus consectetur sed nunc, sem volutpat amet aliquam lobortis ullamcorper felis lobortis ullamcorper adipiscing lorem congue praesent molestie consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget pulvinar aliquam nibh euismod adipiscing feugiat volutpat pulvinar aliquam lobortis diam felis feugiat congue praesent. Molestie consectetur sed massa sem, id amet nisi nibh euismod amet aliquam nibh euismod turpis aliquam. Eget amet aliquam, nibh volutpat nonummy lorem ut, non felis, sit magna, mi tellus consectetur sed. Nunc sem elit dolor dolore proin volutpat turpis lorem euismod amet aliquam nibh eget pharetra dolore. Ante volutpat amet aliquam massa non nonummy tempus lobortis ullamcorper, elit feugiat ac laoreet euismod turpis. Diam eget pulvinar magna nibh euismod turpis ac tincidunt praesent at feugiat congue praesent molestie dolor. Donec mi molestie feugiat congue praesent felis lorem magna mi molestie congue praesent molestie sit, ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar aliquam nibh euismod amet lorem congue ante volutpat, consectetur ante tellus pharetra, donec nunc non nonummy. Ipsum ut, proin id amet aliquam nibh euismod, adipiscing lorem tincidunt praesent mauris dolor magna mi molestie. Pharetra mi molestie, sit erat massa sem elit ipsum nunc aliquet at sed dolore, aliquet at dolor. Nunc sem at lorem tincidunt, sem mauris sed tincidunt sit ut et eget pulvinar ut proin id. Amet ac lobortis aliquet felis feugiat congue, aliquet, mauris feugiat congue, diam adipiscing feugiat congue amet donec. Ante non nonummy tempus lobortis diam id feugiat nisi, et tellus consectetur erat tincidunt sem mauris dolor. Dolore ante volutpat nonummy tempus nibh diam, molestie lobortis, ullamcorper elit, ipsum ut ullamcorper nonummy erat lobortis. Non elit ipsum nunc diam elit ipsum nisi et id turpis ac laoreet euismod turpis ac laoreet. Ullamcorper ac nibh euismod amet tempus tincidunt ullamcorper adipiscing tempus, lobortis diam adipiscing lorem congue ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec massa volutpat elit feugiat magna et id, sit nisi et felis turpis ac, tincidunt aliquet at, sed, nunc tellus adipiscing. Dolor aliquet mauris lorem tincidunt aliquet at lorem tincidunt aliquet felis feugiat congue praesent felis dolor magna diam mauris pharetra magna. Mi molestie pharetra ac massa pharetra magna laoreet molestie turpis ac laoreet tellus turpis ac tincidunt, tellus, at dolor nunc aliquet. Mauris dolor dolore ante volutpat amet dolore proin molestie dolor dolore, non elit tempus lobortis sem nonummy pulvinar ut diam, eget. Sit magna nibh id turpis lorem tincidunt proin mauris dolor dolore congue nibh, mauris felis mauris nonummy feugiat erat ut donec. Lobortis praesent, tellus id adipiscing pharetra, tempus, magna massa et ullamcorper molestie nonummy sit erat nisi congue ut nunc volutpat proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat congue mi tellus consectetur ac. Laoreet, tellus at pulvinar nisi ante. Sed dolore proin mauris dolor dolore. Ante, non adipiscing tempus lobortis diam. Felis feugiat magna, mi molestie consectetur. Erat nunc sem eget, pulvinar donec. Ante, volutpat aliquam, nibh non adipiscing. Ipsum congue et molestie pharetra, erat. Nunc aliquet at dolor nisi ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris, dolor dolore proin eget dolor donec proin eget pharetra donec ante non elit ipsum ut sem. Elit feugiat nisi et felis sit ac laoreet sit sed nunc proin mauris pharetra dolore, ante volutpat. Nonummy ipsum ut ullamcorper felis feugiat ut et id sit ac laoreet aliquet at dolor dolore volutpat. Amet tempus lobortis ullamcorper felis sit magna laoreet tellus consectetur erat tincidunt proin, eget pulvinar nisi, ante. Euismod adipiscing tempus lobortis non adipiscing tempus lobortis amet aliquam ante molestie amet tempus ut diam felis. Feugiat ac tincidunt sem eget, amet aliquam ante volutpat amet aliquam ante eget, amet aliquam volutpat nonummy. Ipsum ut et id feugiat nisi, et euismod turpis magna, tincidunt aliquet at dolor dolore proin volutpat. Pharetra donec lobortis diam adipiscing ipsum congue, elit feugiat nisi, diam elit ipsum ut diam id consectetur. Sed tincidunt praesent mauris dolor tincidunt aliquet, at dolor congue praesent molestie, dolor donec massa, volutpat nonummy. Massa non nonummy tempus ante tellus consectetur erat nunc sem nonummy ipsum nunc sem eget turpis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante molestie nonummy erat nunc, sem elit pulvinar nisi et id pulvinar nisi et sed massa sem elit ipsum dolore sem elit dolor nisi ante eget pulvinar nisi. Nibh, ullamcorper nonummy tempus lobortis diam felis ipsum lobortis diam adipiscing, ipsum volutpat, amet tempus ut diam felis feugiat magna mi euismod, consectetur lorem nunc proin eget dolor donec. Proin volutpat pharetra donec ante volutpat amet erat molestie pharetra donec ante volutpat consectetur erat massa sem eget ipsum magna nibh euismod sit, ac laoreet, aliquet mauris pharetra, donec. Massa non donec ante, volutpat consectetur tempus ut diam, nonummy ipsum, ut et id sit ac nibh euismod sit aliquam et id, pulvinar nisi et volutpat turpis tempus lobortis. Pulvinar tempus tincidunt diam, mauris sit donec laoreet, tellus consectetur erat massa, tellus at ipsum nisi proin eget pulvinar dolore, et eget dolor dolore sem eget pulvinar aliquet eget. Amet tempus lobortis non adipiscing feugiat ut non nonummy aliquam ante, molestie amet erat massa volutpat elit, ipsum, molestie dolor donec mi mauris pharetra erat massa tellus consectetur, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc sem magna mi, tellus consectetur dolor dolore sem eget dolor dolore proin eget nonummy tempus lobortis ullamcorper adipiscing, sit ac laoreet, aliquet consectetur sed massa. Consectetur sed tincidunt aliquet, mauris pulvinar donec proin volutpat amet tempus ut praesent, molestie pharetra, erat nunc aliquet at sed nunc aliquet elit pulvinar nisi ante molestie. Pharetra erat mi molestie pharetra erat nunc sem at erat massa sem at ipsum nunc proin eget dolor nunc sem eget pulvinar aliquam, ante volutpat sit magna. Laoreet tellus consectetur, erat massa non consectetur ac laoreet aliquet at sed nunc, proin volutpat amet aliquam lobortis euismod adipiscing lorem diam felis lorem ut praesent id. Sit ac laoreet aliquet, at sed nisi et, volutpat amet tempus lobortis euismod nonummy tempus tincidunt diam mauris pharetra donec laoreet id adipiscing sed congue praesent mauris. Dolor congue praesent mauris dolor, magna, ante volutpat consectetur erat massa, non elit sed massa non, nonummy sed nunc sem, at, nisi et ullamcorper adipiscing lorem congue. Mi, non felis ipsum ut et id turpis lorem laoreet aliquet adipiscing sed proin molestie pharetra erat massa non elit ipsum nisi et id sit ac laoreet. Aliquet mauris dolor dolore proin mauris, sed donec proin, volutpat amet aliquam proin tellus at, erat laoreet tellus at sed nunc sem mauris sed tincidunt aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue proin mauris dolor congue mi mauris dolor congue praesent volutpat pharetra magna mi molestie sit magna mi felis feugiat magna, praesent pharetra, magna laoreet molestie consectetur erat massa. Tellus elit dolor nisi, proin eget amet donec proin volutpat nonummy tempus lobortis ullamcorper felis ipsum ut volutpat aliquam massa non elit ipsum lobortis non nonummy ipsum ut et id. Sit magna laoreet tellus adipiscing ac tincidunt aliquet adipiscing lorem tincidunt aliquet at pharetra donec, et, molestie at sed nunc sem mauris lorem, laoreet aliquet mauris sed tincidunt tellus at. Sed congue praesent mauris feugiat congue aliquet adipiscing congue praesent molestie, consectetur erat nunc sem id sit magna, nibh euismod turpis ac, laoreet aliquet at lorem, tincidunt ullamcorper adipiscing lorem. Tincidunt praesent mauris dolor magna volutpat pharetra magna ante molestie pharetra donec laoreet non at sed nunc sem, elit, sed dolore proin eget pulvinar nisi proin eget dolor dolore sem. At dolor nibh ullamcorper felis lorem ut diam felis ipsum congue, mi molestie turpis ac laoreet tellus consectetur erat laoreet, tellus turpis aliquam, ante eget dolor nunc praesent mauris pharetra. Dolore ante, non nonummy, ipsum congue mi, tellus, consectetur erat nunc sem mauris dolor, nisi nibh, euismod, nonummy erat laoreet tellus pharetra donec, laoreet non consectetur sed, nunc aliquet elit. Pulvinar nisi nibh volutpat amet aliquam nibh ullamcorper adipiscing lorem congue mi molestie consectetur sed sit ac mi tellus turpis erat nunc sem elit dolor nunc sem mauris dolor nunc. Proin eget pulvinar nunc praesent mauris dolor tincidunt aliquet mauris lorem, tincidunt at feugiat tincidunt praesent mauris feugiat donec ante volutpat pharetra magna massa tellus pharetra erat massa non consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et felis feugiat nisi mi molestie turpis. Ac tincidunt tellus turpis lorem, tincidunt praesent mauris. Tincidunt, praesent at dolor donec ante, volutpat amet. Erat lobortis non, nonummy nisi ante volutpat pulvinar. Donec nibh, volutpat nonummy aliquam, ante eget dolor. Ullamcorper adipiscing lorem tincidunt ullamcorper adipiscing lorem lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat turpis aliquam ante euismod amet aliquam nibh, non dolore proin mauris. Pharetra aliquam, lobortis ullamcorper elit feugiat magna mi euismod, turpis, erat nunc sem. Mauris, pulvinar, donec ante eget pharetra donec nibh ullamcorper ipsum lobortis ullamcorper felis. Sit magna laoreet tellus at dolor dolore proin volutpat pulvinar, dolore ante volutpat. Nonummy tempus, lobortis diam felis sit magna laoreet feugiat ut, diam id sit. Magna mi euismod turpis nisi, et id turpis magna et euismod turpis lorem. Congue aliquet at sed dolore turpis ac nibh euismod amet tempus nibh volutpat. Amet tempus lobortis volutpat amet, aliquam nibh ullamcorper felis lorem congue praesent felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, mi volutpat nonummy ipsum ut sem felis ipsum ut sem elit ipsum nisi sem, eget sit aliquam, laoreet, euismod turpis proin id turpis ac. Nibh euismod turpis feugiat, magna ante volutpat consectetur tempus massa non consectetur, erat massa, sem elit pulvinar aliquam laoreet euismod ac lobortis euismod turpis tempus. Ante, volutpat amet aliquam nibh euismod adipiscing feugiat magna mi id sit magna laoreet molestie, consectetur, sed dolore proin eget pulvinar aliquet, elit dolor nisi. Nibh euismod amet aliquam nibh ullamcorper adipiscing lorem congue mi molestie, pharetra ac massa sem elit pulvinar nisi et volutpat aliquam lobortis euismod amet tempus. Lobortis diam mauris feugiat congue praesent id consectetur, erat, nunc tellus consectetur ac massa aliquet, elit, sed, nunc, sem elit pulvinar nisi mauris sed tincidunt. Aliquet at sed nunc praesent eget sed dolore proin molestie pharetra dolore massa non nonummy tempus massa sem felis sit, nisi, nibh euismod nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non eget pulvinar aliquam nibh ullamcorper mauris, pharetra donec ante volutpat nonummy nisi et, id turpis lorem tincidunt praesent volutpat nonummy aliquam massa ullamcorper nonummy aliquam. Massa ullamcorper elit, ipsum ut mi tellus turpis magna mi id magna nibh tellus adipiscing sed tincidunt praesent at sed dolore ante volutpat nonummy ipsum nisi. Mi molestie consectetur sed tincidunt aliquet consectetur lorem tincidunt tellus nisi diam elit pulvinar nisi laoreet ullamcorper turpis lorem tincidunt praesent molestie pharetra erat massa non. Elit sit magna et id sit magna et adipiscing sed congue praesent molestie amet, tempus, massa non nonummy tempus ut diam elit ipsum lobortis et euismod. Turpis sed nunc, proin eget dolor congue praesent ac laoreet euismod adipiscing lorem, lobortis aliquet felis dolor donec ante, non elit ipsum ut et eget turpis. Ac tincidunt, aliquet mauris sed dolore proin molestie pharetra ante molestie amet erat, ut et id consectetur sed nunc aliquet at sed dolore, praesent mauris dolor. Donec lobortis ullamcorper donec massa volutpat, nonummy ipsum nisi, mi euismod turpis ac laoreet tellus consectetur lorem tincidunt aliquet adipiscing lorem congue proin, volutpat amet tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi molestie amet erat lobortis diam, felis sit ac nibh tellus at sed nunc praesent at laoreet. Ullamcorper at, feugiat tincidunt praesent mauris pharetra donec mi mauris pharetra, magna ante non consectetur donec ante. Tellus nonummy sed nunc proin eget pulvinar et euismod amet aliquam, nibh ullamcorper adipiscing lorem lobortis diam. Mauris pharetra magna mi mauris sit donec laoreet tellus consectetur erat laoreet, tellus, consectetur erat tellus, consectetur. Pulvinar aliquam et volutpat turpis tempus nibh ullamcorper felis feugiat congue mi, mauris, sit congue, mi molestie. Pharetra erat nunc proin eget massa aliquet consectetur erat nunc sem, mauris, pulvinar aliquam nibh euismod, nonummy. Lorem congue, praesent molestie consectetur, erat nunc proin elit ipsum nisi et euismod adipiscing lobortis ullamcorper felis. Lorem congue diam molestie pharetra donec laoreet tellus pharetra donec mi molestie sit congue et id turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam elit pulvinar magna nibh euismod turpis lorem nunc, praesent mauris dolor donec massa volutpat nonummy ipsum ut. Mi feugiat magna mi euismod turpis ac laoreet euismod turpis ac, laoreet aliquet at, pharetra aliquam lobortis ullamcorper adipiscing. Ipsum congue et id turpis magna laoreet ipsum ut et id sit nisi et id sit nisi nibh id. Turpis sed congue ullamcorper adipiscing dolor donec ante volutpat consectetur tempus massa non elit, massa non elit ipsum nunc. Diam id turpis lorem laoreet praesent mauris dolor donec massa non, nonummy ipsum nisi diam elit, ipsum ut diam. Tempus massa tellus pharetra, donec laoreet molestie pharetra magna mi id sit magna diam felis ipsum ut diam elit. Ipsum nisi et id, turpis lorem, nunc turpis ac laoreet ullamcorper adipiscing ac laoreet aliquet at dolor donec ante. Non consectetur erat ante volutpat consectetur erat massa non eget sit aliquam laoreet tellus adipiscing nibh, euismod turpis aliquam. Tincidunt praesent mauris lorem tincidunt dolor sit ipsum sed, aliquam erat, nisi tincidunt praesent volutpat felis dolor lorem magna. Ante et, euismod, turpis ac tincidunt aliquet at sed dolore proin, volutpat amet aliquam lobortis ullamcorper elit feugiat nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sit magna et id sit ac laoreet aliquet at sed congue aliquet at feugiat tincidunt praesent ac tincidunt aliquet molestie. Pharetra tempus ut et tellus consectetur sed dolore proin eget pharetra dolore ante volutpat dolor dolore praesent mauris amet erat diam. Felis turpis lorem laoreet tellus consectetur lorem, tincidunt praesent eget pharetra donec ante volutpat amet aliquam massa non nonummy tempus ut. Et, felis sit nisi elit ipsum nunc sem elit ipsum nisi et euismod turpis aliquam nibh, ullamcorper adipiscing lorem tincidunt aliquet. At pharetra dolore praesent mauris feugiat congue felis sit magna ante molestie, sit magna mi tellus pharetra ac massa tellus pharetra. Ac laoreet id feugiat nisi mi euismod turpis ac, laoreet euismod sit ac id sit lorem tincidunt praesent mauris pharetra dolore. Proin non nonummy donec massa non nonummy tempus lobortis sem felis tempus nunc sem elit ipsum nisi et pulvinar nisi proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis turpis ac laoreet sem, elit dolor dolore proin eget sed nunc turpis lorem tincidunt. Aliquet at dolor dolore proin mauris dolor congue, praesent mauris pharetra erat, massa non elit. Ipsum nunc et euismod, turpis ac laoreet pulvinar aliquam et ullamcorper adipiscing sed congue, praesent. Mauris pharetra, dolore mi molestie dolor congue aliquet mauris consectetur erat nunc, non eget pulvinar. Nisi consectetur erat laoreet tellus consectetur ac laoreet aliquet elit pulvinar aliquam et, euismod adipiscing. Feugiat congue praesent, mauris sit donec ante tellus elit pulvinar tellus consectetur ac laoreet tellus. Consectetur sed massa aliquet at dolor nisi nibh volutpat pulvinar dolore proin, euismod adipiscing lorem. Ut diam felis feugiat ut diam ipsum congue et, molestie sit magna mi euismod turpis. Erat dolore sem eget pulvinar dolore proin eget amet donec ante non nonummy tempus, lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pharetra dolore ante volutpat nonummy tempus nisi nibh euismod turpis ac laoreet tellus turpis lorem tincidunt ipsum dolore proin id amet ac nibh, euismod turpis. Tempus tincidunt diam felis feugiat congue praesent mauris pharetra, magna mi molestie pharetra ac laoreet sit magna mi id sit magna mi id, turpis magna mi. Euismod turpis magna laoreet euismod at dolor donec proin eget pharetra dolore ante non nonummy tempus molestie pharetra erat lobortis diam felis pulvinar magna et eget. Pulvinar magna nibh euismod turpis ac nibh euismod amet aliquam nibh euismod turpis, lobortis ullamcorper, felis lorem lobortis ullamcorper felis dolor magna ante non consectetur donec. Laoreet non at sed nunc sem at sed nunc et, eget, amet aliquam ante pulvinar aliquam lobortis euismod adipiscing lorem ut diam adipiscing feugiat congue mi. Molestie at sed nunc sem eget pulvinar aliquam lobortis ullamcorper felis lorem tincidunt praesent molestie donec laoreet molestie consectetur ipsum, nunc proin id amet nisi nibh. Euismod mauris amet donec massa non, elit ipsum et, euismod turpis ac laoreet tellus at sed dolore praesent mauris dolor donec proin, molestie pharetra donec ante. Non nonummy, ipsum ut, diam id, sit ac laoreet sit ac tincidunt euismod turpis lorem tincidunt praesent mauris amet tempus massa sem elit feugiat nisi mi. Tellus, consectetur sed nunc ante volutpat pulvinar aliquam, nibh diam ipsum congue mi id sit ac mi tellus turpis ac tincidunt aliquet at dolor nunc proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac tincidunt praesent molestie amet donec lobortis ullamcorper nonummy tempus, massa. Sem elit ipsum nunc sem elit tempus nunc pharetra donec mi tellus. Consectetur erat massa non consectetur erat massa aliquet, at sed nunc sem. At sed, nunc sem eget amet tempus lobortis, diam lorem lobortis diam. Adipiscing feugiat congue diam felis feugiat magna et id sit ac laoreet. Aliquet mauris pulvinar donec ante euismod amet aliquam nibh ullamcorper, adipiscing proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet ac, lobortis aliquet felis dolor donec ante volutpat nonummy tempus massa non nonummy, sed felis feugiat lobortis ullamcorper adipiscing sit magna mi id sit magna et. Id feugiat nisi mi, euismod turpis lorem tincidunt aliquet at sed nunc praesent mauris tincidunt aliquet adipiscing lorem tincidunt aliquet at lorem tincidunt ullamcorper adipiscing tempus lobortis diam. Felis sit congue mi tellus pharetra donec laoreet tellus consectetur erat felis sit magna et felis feugiat ut diam felis pulvinar nisi et euismod turpis ac laoreet aliquet. Mauris pharetra dolore praesent, mauris pharetra euismod turpis ac nibh volutpat turpis tempus tincidunt praesent mauris dolor magna mi tellus consectetur erat laoreet non nonummy ipsum ut proin. Id amet aliquam lobortis ullamcorper aliquam nibh euismod adipiscing tempus nibh euismod nonummy lorem nibh ullamcorper nonummy lorem lobortis ullamcorper adipiscing feugiat magna laoreet tellus at erat massa. Sem, eget pulvinar nisi consectetur lorem nunc sem eget, pulvinar aliquam ut ullamcorper adipiscing tempus ut diam id pharetra magna mi molestie turpis magna elit tempus lobortis sem. Elit ipsum ut, diam eget sit nisi et eget pulvinar nisi et id amet ac tincidunt ullamcorper adipiscing lorem congue praesent adipiscing feugiat volutpat amet aliquam, ante volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris dolor donec massa volutpat elit ante volutpat, nonummy tempus lobortis sem id sit ac laoreet aliquet at lorem tincidunt, aliquet mauris pharetra donec, massa non, nonummy. Tempus ut diam felis massa non consectetur erat lobortis sem elit tempus massa non elit pulvinar aliquam nibh id, sit aliquam et euismod, turpis ac lobortis praesent. Felis feugiat euismod amet aliquam nibh euismod adipiscing lorem ut praesent felis feugiat magna laoreet tellus pharetra erat massa aliquet eget ipsum nisi proin volutpat amet, proin. Eget pulvinar dolore sem, mauris sed nunc praesent mauris pharetra donec massa volutpat amet donec ante volutpat amet erat, ante volutpat nonummy tempus massa volutpat pharetra ullamcorper. Felis sit magna praesent felis, lorem ut diam adipiscing feugiat magna mi molestie consectetur ac, laoreet molestie turpis magna mi id, turpis magna laoreet aliquet magna, nibh. Id pulvinar aliquam et id turpis ac tincidunt praesent mauris lorem congue praesent volutpat pharetra magna ante molestie pharetra ante sem nonummy sed nunc proin elit erat. Massa sem elit ipsum dolore proin eget pulvinar, nisi nibh ullamcorper turpis lorem, tincidunt praesent mauris pharetra donec laoreet feugiat congue, mi tellus pharetra magna laoreet molestie. At dolor nunc proin eget dolor nisi ante volutpat amet tempus, congue praesent, mauris pharetra magna mi, id sit elit tempus lobortis, ullamcorper, elit ipsum nisi diam. Id sit ac et id sit ac laoreet, tellus at, lorem tincidunt aliquet at lorem congue aliquet, at, feugiat ullamcorper, felis lorem congue aliquet adipiscing, lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut diam consectetur ipsum ut et, id turpis, ac, tincidunt, praesent mauris pharetra erat massa molestie pharetra donec ante tellus. Nonummy ipsum, nunc sem, elit, pulvinar non elit pulvinar dolore sem at sed nunc, aliquet at sed nunc sem at. Sed dolore sem at, pulvinar donec proin mauris dolor dolore ante nonummy aliquam ante non nonummy erat massa non consectetur. Erat massa sem elit ipsum ut sem elit ipsum nisi et, id adipiscing lorem congue praesent molestie pharetra ut diam. Id sit magna mi euismod turpis sed nunc praesent, mauris dolor aliquam nibh volutpat nonummy tempus lobortis non nonummy ipsum. Ut et, elit pulvinar nisi ante volutpat amet tempus lobortis diam nonummy lorem congue diam felis tempus, ut ullamcorper adipiscing. Feugiat congue, et molestie turpis, ac laoreet tellus, mauris consectetur erat massa, non nonummy erat nunc proin id turpis lorem. Congue, ante volutpat elit sit magna mi tellus turpis erat laoreet, aliquet consectetur sed tincidunt non, nonummy aliquam lobortis ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris dolor donec, ante volutpat nonummy erat ut diam erat. Ante sem felis sit nisi, et tellus, at lorem tincidunt. Ullamcorper at dolor congue, praesent at dolor, dolore mi molestie. Pharetra tempus nunc diam erat nunc non nonummy, sed massa. Non consectetur, sed, nunc proin id amet, aliquam lobortis ullamcorper. Felis feugiat congue, praesent mauris dolor magna mi, molestie ipsum. Nunc diam id turpis ac tincidunt praesent mauris dolor dolore. Praesent mauris feugiat congue aliquet mauris, pharetra erat ante sem. Nonummy tempus sem consectetur sed nunc sem at sed, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam id, turpis erat nunc sem mauris dolor lobortis ullamcorper adipiscing feugiat congue praesent id. Sit donec massa sem eget pulvinar nisi proin volutpat amet tempus lobortis euismod, turpis lorem. Lobortis praesent mauris donec laoreet molestie pharetra sed ut et euismod turpis ac lobortis aliquet. Mauris dolor dolore mi volutpat nonummy, tempus massa molestie consectetur tempus ut, diam pulvinar aliquam. Tincidunt aliquet at feugiat dolore praesent mauris dolor dolore mi mauris, dolor donec ante volutpat. Nonummy ipsum nisi sem eget sed sem elit, ipsum nisi et eget amet ac nibh. Ullamcorper adipiscing lorem congue praesent mauris pharetra donec ante non nonummy sed nunc sem eget. Pulvinar, ut proin adipiscing feugiat congue praesent mauris feugiat congue praesent mauris feugiat congue mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing lorem diam, felis sit, magna laoreet tellus at ipsum, massa sem elit dolor dolore ante volutpat amet, aliquam lobortis, diam felis feugiat congue. Mi non elit massa non at pulvinar nisi, et volutpat amet aliquam nibh volutpat amet tempus, tincidunt diam adipiscing lorem congue diam id sit magna. Massa tellus, pharetra laoreet aliquet elit sed nunc, sem eget amet nisi proin volutpat amet, tempus ut praesent, mauris sit magna diam felis feugiat, magna. Mi, tellus, elit amet aliquam praesent mauris feugiat magna mi volutpat consectetur erat massa, sem, eget pulvinar ut et id sit aliquam nibh euismod turpis. Ac lobortis ullamcorper, tempus lobortis ullamcorper, adipiscing feugiat congue praesent felis feugiat magna, praesent molestie sit magna mi molestie pharetra congue diam felis tempus lobortis. Ullamcorper, felis feugiat ut et tempus nunc diam elit ipsum ut et id turpis aliquam nibh ullamcorper turpis, ac tincidunt praesent molestie, amet erat lobortis. Diam felis, sit magna et, id pulvinar sem eget pulvinar nisi et eget pulvinar, nisi, et euismod turpis ac lobortis ullamcorper adipiscing lorem congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing sit congue mi molestie consectetur sed, nunc sem eget pulvinar nisi et euismod nisi et eget amet tempus nibh euismod, nonummy tempus. Ut praesent felis sit magna mi id, sit ac massa tellus consectetur erat, massa aliquet consectetur, erat tellus consectetur sed nisi ante, eget. Nonummy feugiat congue diam adipiscing ipsum lobortis ullamcorper, adipiscing feugiat magna mi id turpis magna mi tellus turpis, magna elit, ipsum nisi nibh. Euismod adipiscing sed congue praesent eget amet donec proin molestie, pharetra, erat massa sem id feugiat nisi diam felis ut diam id sit. Ac tincidunt tellus at sed dolore ante non id sit ac, massa aliquet eget pulvinar nisi ante euismod, amet, aliquam lobortis diam felis. Lobortis ullamcorper felis feugiat congue praesent tellus at ipsum dolore et volutpat pulvinar aliquam nibh ullamcorper adipiscing lorem tincidunt praesent mauris pharetra donec. Laoreet non consectetur laoreet tellus consectetur ac, laoreet aliquet consectetur erat tincidunt aliquet at dolor dolore proin, euismod nonummy, lorem, ut praesent felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante volutpat nonummy erat lobortis diam felis feugiat nisi. Et id sit aliquam nibh ullamcorper felis, sit donec mi. Tellus, consectetur, sed nunc proin elit pulvinar dolore et eget. Pulvinar nisi nibh ullamcorper turpis tempus tincidunt ullamcorper adipiscing erat. Laoreet tellus nonummy sed, laoreet molestie feugiat magna et id. Sit ac laoreet molestie turpis ac tincidunt euismod turpis, ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit sed nunc sem eget pulvinar ac et euismod amet aliquam lobortis ullamcorper, adipiscing lorem lobortis ullamcorper, nonummy sem eget pulvinar donec nibh volutpat pharetra donec. Ante non adipiscing, feugiat magna mi molestie turpis erat laoreet aliquet at, sed, tincidunt aliquet consectetur lorem euismod, turpis ac congue praesent eget dolor donec ante non. Nonummy feugiat ac tincidunt sem eget amet aliquam ante euismod nonummy lorem ut diam felis feugiat congue adipiscing ipsum congue et, felis sit magna mi tellus turpis. Magna laoreet euismod turpis, ac tincidunt proin, eget pulvinar aliquam nibh non nonummy proin mauris pharetra dolore proin molestie pharetra donec massa volutpat consectetur tempus massa diam. Felis pulvinar magna tincidunt aliquet mauris dolor donec, ante non nonummy ipsum lobortis pharetra erat, ante non nonummy erat, ut diam, elit tempus nunc tellus pharetra congue. Mi mauris sit, donec, massa sem elit ipsum nisi proin eget ipsum dolore consectetur sed dolore ante eget pulvinar dolore ante eget, pulvinar donec nibh volutpat nonummy. Aliquam massa non pharetra dolore proin sem eget pulvinar nisi proin, eget amet aliquam nibh volutpat, amet donec ante non amet dolore proin mauris dolor dolore praesent. Mauris feugiat congue praesent, mauris dolor praesent felis dolor magna, ante non, nonummy, ipsum ut nibh euismod, turpis lorem tincidunt proin molestie amet donec mi molestie dolor. Donec ante volutpat consectetur, erat nunc consectetur tempus nunc diam eget pulvinar, nisi nibh ullamcorper adipiscing feugiat dolore praesent molestie dolor dolore praesent mauris, feugiat congue praesent. Adipiscing lorem tincidunt ullamcorper adipiscing tempus praesent id sit magna mi molestie pharetra, ac massa sem eget pulvinar aliquam nibh euismod turpis tempus lobortis ullamcorper felis, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper felis feugiat ut diam felis, sit magna laoreet. Aliquet elit pulvinar tincidunt praesent mauris sit, magna, ante tellus. Elit ipsum nisi proin, eget pulvinar nisi proin eget ipsum. Nisi nibh ullamcorper felis feugiat donec ante non consectetur massa. Sem nonummy sed ut proin id turpis ac laoreet aliquet. At lorem tincidunt ullamcorper adipiscing tempus lobortis aliquet felis lorem. Magna mi tellus nonummy ac tincidunt praesent eget pharetra aliquam. Massa non, nonummy tempus lobortis et, id sit magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit donec massa non nonummy ipsum aliquam, laoreet ullamcorper adipiscing lorem tincidunt praesent at feugiat tincidunt praesent mauris. Pharetra, donec ante molestie magna ante tellus pharetra donec laoreet molestie at ipsum ut, sem eget ipsum nisi. Et, volutpat adipiscing lorem tincidunt praesent molestie consectetur erat massa non donec massa sem elit ipsum ut proin. Eget, turpis ac tincidunt praesent, at dolor donec praesent molestie consectetur tempus ut et eget pulvinar ac nunc. Praesent dolor congue, proin molestie amet aliquam ante volutpat, amet erat massa sem felis sit magna et id. Turpis, sed nunc proin eget pharetra donec diam felis feugiat magna mi molestie turpis ac laoreet tellus at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nisi nibh tellus adipiscing tincidunt aliquet at, sed congue praesent molestie pharetra dolore. Mi volutpat pharetra, donec ante sem elit pulvinar nisi et id, sit ac nibh. Tellus, ac laoreet ullamcorper molestie consectetur tempus ut diam eget sit, aliquam feugiat magna. Massa nibh id amet ac lobortis ullamcorper felis feugiat, magna ante volutpat turpis, ac. Tincidunt aliquet at dolor dolore proin eget pharetra dolore ante volutpat nonummy erat massa. Sem felis ipsum ut et id turpis, ac laoreet, praesent lorem laoreet tellus adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At feugiat congue proin volutpat nonummy tempus ut sem elit magna tincidunt tellus at dolor dolore proin eget pharetra donec massa ullamcorper felis. Feugiat magna mi tellus consectetur erat tincidunt aliquet elit, sed dolore proin amet aliquam ante eget, pharetra donec ante non amet aliquam ante. Non felis feugiat nisi mi tellus consectetur, erat, nunc proin mauris, dolor dolore ante adipiscing feugiat congue praesent id sit ac massa aliquet. Consectetur erat laoreet, aliquet consectetur ac laoreet aliquet, consectetur lorem nibh euismod sit magna laoreet turpis ac tincidunt ullamcorper turpis ac laoreet aliquet. Mauris dolor donec ante volutpat pharetra erat massa non elit ipsum magna laoreet tellus adipiscing lorem laoreet tellus lorem tincidunt aliquet at, feugiat. Dolore ante volutpat nonummy tempus massa sem felis sit nisi nibh, tellus adipiscing sed nunc aliquet at sed dolore proin volutpat amet pulvinar. Aliquam lobortis, euismod turpis aliquam nibh euismod nonummy lorem tincidunt praesent, felis, sit magna, laoreet tellus at erat nunc id amet aliquam nibh. Ullamcorper felis feugiat congue praesent molestie pharetra erat ante tellus consectetur erat nunc proin eget pulvinar nunc et id, turpis ac tincidunt molestie. Pharetra erat massa volutpat consectetur erat massa non, elit pulvinar ut, diam id sit nisi et id amet aliquam tincidunt aliquet adipiscing lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, massa non elit ipsum ut diam eget sit aliquam laoreet ullamcorper adipiscing ac congue et elit feugiat magna et euismod, turpis, erat. Tincidunt aliquet at pulvinar aliquam nibh non nonummy aliquam lobortis volutpat, nonummy, tempus ut diam felis, sit tempus tincidunt praesent felis dolor donec. Massa sem elit pulvinar nisi diam eget ipsum ut proin, elit ipsum dolore proin eget pulvinar aliquam nibh, volutpat, consectetur erat massa tellus. Pharetra magna mi tellus sit donec laoreet non consectetur sed dolore proin elit, pulvinar, nisi proin eget, dolor nisi, euismod adipiscing lorem tincidunt. Diam mauris pharetra magna laoreet molestie sit donec laoreet tellus at sed dolore proin volutpat amet tempus et euismod amet aliquam lobortis euismod. Tempus lobortis diam felis feugiat, ut ullamcorper adipiscing, ipsum ut ullamcorper felis feugiat congue et felis feugiat ut diam, elit ipsum magna et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis, diam felis feugiat congue mi molestie sit ac, mi aliquet at dolor dolore proin. Eget amet lobortis ullamcorper felis, lorem congue diam felis, feugiat, congue mi id feugiat ut. Et id turpis erat tincidunt tellus, consectetur sed nisi ante volutpat tempus nibh non, nonummy. Tempus ut diam, felis ipsum ut et id feugiat nisi diam elit ipsum ut diam. Felis sit ac laoreet euismod consectetur, sed laoreet mauris dolor donec ante non amet aliquam. Ante volutpat nonummy tempus ut diam id sit magna mi tellus at sed tincidunt, aliquet. At, congue, proin volutpat nonummy tempus ut diam felis, ipsum nisi et euismod turpis magna. Laoreet, tellus at, sed nunc, proin volutpat amet, tempus congue diam id sit laoreet tellus. At sed nunc, proin elit amet dolore, proin euismod adipiscing feugiat ut, praesent mauris sit. Donec laoreet non consectetur erat laoreet tellus, at sed proin volutpat turpis tempus lobortis ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet tempus nibh non, adipiscing. Feugiat, congue diam sit magna massa. Tellus elit sed nunc ante euismod. Amet lorem tincidunt praesent, felis sit. Congue praesent id pharetra sed nisi. Et ullamcorper turpis donec massa non. Felis feugiat magna et id pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam felis sit, donec massa non at nunc. Sem eget pulvinar aliquam lobortis ullamcorper felis feugiat tincidunt. Praesent mauris pharetra donec ante tellus nonummy sed nunc. Sem eget pulvinar nisi, nibh euismod ac tincidunt ullamcorper. Felis dolor donec, massa diam, elit ipsum ut et. Euismod turpis ac tincidunt aliquet at sed, congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis dolor dolore mi molestie dolor donec mi tellus consectetur sed nisi et euismod, adipiscing, ac laoreet ullamcorper at dolor praesent molestie pharetra donec, massa non. Nonummy ipsum nisi diam felis pulvinar nisi et id turpis ac, tincidunt aliquet adipiscing sed tincidunt aliquet mauris dolor, mi volutpat pharetra erat ante non nonummy. Erat massa non consectetur sed nunc sem eget pulvinar nisi et id pulvinar aliquam lobortis ullamcorper adipiscing feugiat tincidunt mi consectetur erat massa non nonummy ipsum. Nunc diam eget pulvinar nisi, et id turpis, ac congue praesent, molestie amet donec massa, non nonummy nisi et euismod turpis ac tincidunt aliquet at sed. Dolore ante volutpat amet tempus ut laoreet tellus turpis magna mi euismod sit ac tincidunt sem mauris dolor ante mauris dolor donec nibh non nonummy ipsum. Lobortis ullamcorper felis tempus lobortis sem elit feugiat magna mi, euismod consectetur lorem nunc proin euismod nonummy tempus lobortis amet donec ante volutpat nonummy feugiat congue. Diam tellus elit dolor, nunc sem eget, dolor dolore sem mauris dolor dolore at dolor congue proin molestie amet tempus lobortis ullamcorper elit feugiat nisi et. Euismod consectetur sed, nisi ante eget pulvinar, donec nibh non amet, aliquam lobortis nonummy ipsum ut, et id sit ac laoreet tellus consectetur sed nisi proin. Eget nonummy tempus lobortis ullamcorper felis pharetra magna massa non elit sed, nunc sem amet lorem congue ante non elit pulvinar magna, laoreet aliquet at dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ullamcorper at dolor donec ante non nonummy ipsum, ut diam felis sit nisi mi tellus consectetur sed nunc aliquet at pharetra dolore ante. Molestie consectetur ac massa tellus consectetur dolor nunc proin eget dolor nisi ante euismod nonummy lorem ut praesent mauris sit magna laoreet molestie consectetur. Sed proin eget pulvinar dolore proin volutpat pulvinar nisi nibh ullamcorper felis sit magna ante non elit ipsum nunc sem elit ipsum dolore sem. Eget amet, aliquam nibh amet nisi lobortis ullamcorper felis lorem tincidunt diam adipiscing lorem lobortis ullamcorper felis sit magna laoreet tellus at, ipsum, nisi. Et euismod turpis, nibh volutpat amet nisi nibh volutpat amet tempus nibh volutpat amet tempus lobortis non amet aliquam, massa non nonummy, tempus lobortis. Non felis feugiat ut et felis nunc non elit pulvinar ut, diam eget ipsum ut sem eget pulvinar nisi proin, eget pulvinar nisi et. Eget, dolor nisi proin eget pulvinar nunc sem mauris tempus lobortis non amet tempus lobortis diam felis feugiat magna et id, turpis ac tincidunt. Tellus at dolor nunc mauris dolor donec nibh, non adipiscing sit congue diam id feugiat congue diam felis ipsum ut diam felis ipsum ut. Et felis ipsum nisi, nibh euismod consectetur laoreet tellus adipiscing ac nibh ullamcorper turpis aliquam laoreet ullamcorper adipiscing feugiat dolore praesent felis dolor, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet aliquam lobortis, ullamcorper id sit magna laoreet tellus at sed nunc. Sem elit dolor tincidunt aliquet at sed nunc mauris, dolor donec ante, volutpat. Amet tempus ut diam felis feugiat congue mi molestie turpis ac, mi molestie. Sit magna laoreet tellus at sed praesent at dolor aliquam nibh non nonummy. Aliquam, ut et id feugiat magna et id turpis magna laoreet euismod sit. Magna laoreet tellus at sed lorem donec congue ut congue, ante ullamcorper id. Consectetur amet dolor ipsum erat lorem erat magna nunc congue nisi diam id. Sit ac laoreet adipiscing lorem tincidunt aliquet at feugiat dolore praesent molestie pharetra. Magna ante tellus consectetur erat ante non nonummy, sed ut proin euismod turpis. Ac laoreet ullamcorper turpis nibh euismod, amet aliquam nibh euismod amet nisi ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, nunc non elit, ipsum ut, proin ipsum dolore et volutpat turpis tempus tincidunt aliquet felis feugiat tincidunt praesent felis feugiat magna laoreet molestie pharetra erat nunc. Sem eget turpis lorem ullamcorper adipiscing ac tincidunt praesent mauris pharetra magna ante non nonummy tempus nunc, sem elit ipsum nisi et id amet aliquam laoreet ullamcorper. Adipiscing lorem praesent, mauris, dolor donec nunc, non elit tempus nunc sem eget sit aliquam laoreet ullamcorper at, dolor dolore proin molestie nonummy tempus massa diam euismod. Turpis lorem tincidunt ullamcorper nonummy, feugiat congue mi, id sit magna praesent felis feugiat congue mi molestie turpis magna, mi molestie sit ac laoreet tellus ac laoreet. Euismod turpis ac nunc praesent mauris sed dolore praesent mauris dolor, dolore praesent mauris dolor dolore praesent mauris feugiat congue praesent molestie pharetra donec praesent tempus ut. Praesent felis feugiat magna praesent id feugiat congue et molestie consectetur ac tincidunt aliquet at sed tincidunt proin lorem nunc praesent mauris dolor dolore ante, non amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet erat lobortis ullamcorper elit lobortis diam elit tempus nunc diam, id. Consectetur lorem, tincidunt tellus at sed congue proin volutpat pharetra donec massa. Non amet tempus lobortis non, donec massa diam felis sit, nisi nibh. Euismod, adipiscing, sed donec ante molestie, dolor dolore ante volutpat pharetra donec. Ante molestie dolor congue mi mauris donec mi, molestie feugiat magna praesent. Molestie pharetra donec mi molestie sit magna et molestie sit nisi, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor erat nunc sem, eget pulvinar ut diam id sit ac tincidunt aliquet at feugiat congue aliquet at feugiat dolore praesent mauris dolor magna felis dolor, donec ante. Non, elit ipsum aliquam nibh euismod turpis lorem laoreet ullamcorper at feugiat congue praesent molestie pharetra donec massa volutpat, consectetur tempus diam eget, pulvinar nisi nibh euismod adipiscing. Lorem congue praesent mauris dolor dolore mi molestie pharetra donec, mi volutpat, pharetra tempus massa non nonummy erat nunc non donec laoreet tellus at sed dolore proin eget. Amet aliquam et, volutpat amet nisi ante euismod nonummy lorem tincidunt praesent, felis sit ut id sit magna mi molestie consectetur erat nunc sem volutpat amet aliquam nibh. Euismod adipiscing lorem congue praesent molestie consectetur, erat massa tellus nonummy sed ut sem, pulvinar nisi proin eget dolor dolore, sem eget dolor nunc, aliquet consectetur lorem tincidunt. Praesent at sed nunc proin eget pharetra, tempus lobortis ullamcorper felis feugiat congue nonummy tempus ut et id sit magna nibh euismod turpis, ac laoreet euismod adipiscing lorem. Tincidunt proin, mauris dolor, donec at pharetra, donec massa non nonummy tempus massa sem elit pulvinar magna laoreet aliquet at ac tincidunt tellus turpis aliquam nibh, id amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet consectetur sed dolore proin eget dolor nunc tellus adipiscing lorem laoreet tellus at. Congue aliquet mauris pharetra donec ante molestie pharetra donec ante volutpat consectetur erat massa non. Nonummy ipsum nunc non elit ipsum nunc non elit massa non at sed laoreet molestie. Consectetur, erat tincidunt, aliquet mauris sed dolore proin mauris dolor, dolore proin eget pharetra dolore. Nibh ullamcorper, adipiscing ipsum ut diam ipsum nisi et felis sit nisi et, id sit. Ac tincidunt tellus adipiscing sed dolore, proin mauris dolor dolore proin mauris dolor donec mi. Molestie consectetur ac laoreet aliquet mauris dolor dolore ante volutpat amet tempus lobortis ullamcorper nonummy. Tempus lobortis diam felis, sit ac laoreet aliquet at erat tincidunt mauris sed nunc proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus adipiscing sed dolore proin volutpat amet aliquam massa non erat massa sem elit ipsum ut diam felis sit magna et id, sit nisi. Laoreet tellus turpis ac laoreet euismod turpis ac nibh ullamcorper turpis ac volutpat turpis, aliquam, nibh euismod nonummy tempus, nibh euismod adipiscing tempus nibh. Non adipiscing ipsum congue laoreet euismod volutpat molestie, volutpat, mauris nonummy pulvinar lorem ante diam tellus eget sit, lorem dolore ante mi et praesent. Mi et mi volutpat pharetra donec massa non elit ipsum ut et mauris dolor nunc praesent eget amet aliquam lobortis non nonummy feugiat nisi. Et aliquet consectetur erat laoreet tellus consectetur sed dolore ante euismod nonummy tempus lobortis ullamcorper sit, magna mi molestie pharetra magna mi molestie sit. Magna laoreet, tellus turpis ac tincidunt tellus turpis lorem tincidunt, aliquet, adipiscing sed donec, massa non nonummy ipsum volutpat pharetra dolore, praesent felis dolor. Congue, mi molestie pharetra donec, ante tellus consectetur donec massa nibh id turpis ac id amet ac nibh euismod amet aliquam lobortis ullamcorper, adipiscing. Lorem lobortis ullamcorper felis sit magna mi, molestie sit, congue praesent felis sit magna mi molestie sit diam elit erat ante volutpat, consectetur erat. Ante volutpat dolor congue praesent felis feugiat congue mi tellus pharetra erat nunc sem eget pulvinar nisi nibh volutpat amet ante volutpat pulvinar nisi. Nibh ullamcorper adipiscing sit, magna mi tellus nonummy erat massa, sem elit pulvinar, nisi nibh euismod turpis ac lobortis euismod turpis tempus volutpat adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue, mi, tellus elit pulvinar dolore et pulvinar, nisi lobortis aliquet felis pharetra donec ante tellus nonummy tempus massa diam eget sit aliquam nibh euismod adipiscing. Sed dolore proin mauris, dolor dolore volutpat consectetur tempus, ut diam elit, pulvinar magna nibh euismod at sed nunc aliquet adipiscing sed congue praesent mauris feugiat congue. Aliquet mauris feugiat congue felis feugiat congue diam felis feugiat congue praesent, molestie pharetra donec mi molestie pharetra magna, mi molestie pharetra, ac nunc sem elit dolor. Nisi eget amet tempus nibh, euismod nonummy tempus ut diam felis feugiat, ut, diam felis, feugiat magna mi tellus consectetur erat laoreet tellus consectetur sed laoreet euismod. Consectetur nibh id sit nisi proin eget pulvinar nisi, et id pulvinar nisi proin elit pulvinar dolore proin eget pulvinar, aliquam lobortis euismod, nonummy lorem ut praesent. Lorem magna mi molestie consectetur sed nunc sem id amet nisi nibh volutpat pulvinar aliquam nibh euismod amet aliquam ante amet aliquam lobortis ullamcorper nonummy feugiat, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ullamcorper felis ipsum nisi et id ante non nonummy. Erat massa diam elit ipsum ut nibh tellus at dolor. Congue proin mauris dolor donec mi, volutpat pharetra donec ante. Non tincidunt euismod nonummy lorem ut ullamcorper felis lorem congue. Praesent molestie consectetur sed, nunc proin eget pulvinar dolore et. Volutpat turpis tempus tincidunt ullamcorper adipiscing lobortis, ullamcorper felis lorem. Ut, praesent id feugiat congue et felis feugiat ut, diam. Felis feugiat, ut diam elit pulvinar ut diam felis nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, molestie consectetur erat massa sem elit, sed nunc sem eget pulvinar nisi et volutpat pulvinar ante euismod nonummy lorem congue mi felis sit magna mi tellus at erat. Nunc sem at sed nisi, proin volutpat turpis, aliquam tincidunt praesent felis amet tempus ut et felis sit ac massa proin volutpat amet aliquam, lobortis ullamcorper felis dolor donec. Massa diam eget pulvinar nisi et tellus mauris, nibh ullamcorper adipiscing feugiat, congue praesent mauris pharetra tempus lobortis sem elit ipsum ut et id turpis ac nibh euismod adipiscing. Lorem tincidunt aliquet ac, lobortis euismod amet ac lobortis ullamcorper felis feugiat magna praesent felis feugiat tincidunt diam felis, feugiat congue praesent id sit ac laoreet molestie consectetur erat. Nunc, consectetur, erat tincidunt aliquet consectetur ac et id pulvinar magna et id, sit aliquam, et euismod sit ac laoreet euismod turpis ac lobortis, ullamcorper felis lorem tincidunt felis. Dolor magna ante tellus nonummy sed massa sem, nonummy erat nunc non at sed dolore sem elit ipsum tellus at sed dolore proin eget pulvinar, aliquam lobortis diam felis. Feugiat magna, praesent id sit magna laoreet tellus pharetra ac massa, sem eget pulvinar, aliquam nibh dolor dolore proin volutpat amet donec ante volutpat pharetra dolore ante volutpat nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore mi molestie consectetur tempus lobortis, diam id turpis ac. Tincidunt aliquet turpis aliquam laoreet tellus turpis ac tincidunt aliquet. At feugiat congue mi lorem tincidunt aliquet, mauris dolor, congue. Praesent molestie pharetra donec ante molestie consectetur donec mi molestie. Pharetra ac laoreet molestie pharetra erat nunc sem at, laoreet. Tellus, consectetur sed dolore, sem eget sed nunc praesent at. Pharetra aliquam lobortis diam id feugiat ut, et id sit. Magna laoreet tellus at ac euismod turpis ac laoreet, tellus. Adipiscing lorem tincidunt aliquet adipiscing lorem, laoreet aliquet adipiscing feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis aliquet adipiscing dolor donec massa sem id turpis ac laoreet euismod. Adipiscing lorem congue praesent mauris feugiat congue proin volutpat pharetra erat volutpat. Consectetur erat massa volutpat nonummy tempus nunc diam elit ipsum ut proin. Eget turpis lorem nibh euismod adipiscing, dolor donec massa non elit ipsum. Sem elit tempus nunc diam id pulvinar aliquam nibh aliquet at, dolor. Donec massa molestie pharetra donec ante non, nonummy, tempus lobortis sem elit. Pulvinar nisi nonummy ipsum nisi nibh euismod turpis aliquam laoreet aliquet, molestie. Pharetra tempus congue et molestie turpis magna, laoreet aliquet at sed nunc. Sem sed nunc proin, mauris pharetra donec proin volutpat pharetra dolore praesent. Mauris feugiat tincidunt aliquet felis lorem tincidunt ullamcorper, adipiscing lorem congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed dolore ante non adipiscing feugiat, magna laoreet tellus consectetur sed nunc aliquet elit dolor, dolore, proin mauris dolor proin volutpat amet donec nibh. Non amet tempus lobortis ullamcorper elit, ipsum congue diam felis feugiat nisi et id, amet, tempus lobortis, diam lorem congue mi molestie pharetra ac. Massa sem eget pulvinar dolore sem, elit pulvinar nisi ante euismod turpis, aliquam lobortis euismod nonummy tempus ut diam, felis feugiat, diam id feugiat. Magna et tellus turpis ac nunc sem elit pulvinar aliquam nibh euismod adipiscing, lorem congue praesent molestie consectetur sed nunc non erat laoreet, tellus. Consectetur erat dolore proin elit pulvinar dolore sem mauris dolor nunc, sem eget pulvinar dolore proin eget pharetra dolore proin volutpat amet aliquam volutpat. Elit ipsum ut diam felis feugiat nisi et elit, ipsum nunc sem elit ipsum aliquam nibh euismod sit nisi nibh ullamcorper turpis, aliquam, nibh. Ullamcorper adipiscing nibh ullamcorper adipiscing, lorem tincidunt praesent felis lorem congue ante tellus, pharetra donec laoreet molestie consectetur erat laoreet, aliquet at massa, tellus. Consectetur erat tincidunt tellus turpis, ac, nibh tellus consectetur lorem tincidunt tellus turpis ac tincidunt praesent at, lorem tincidunt, aliquet, at feugiat congue, aliquet. Mauris tincidunt aliquet felis tempus lobortis ullamcorper nonummy tempus lobortis ullamcorper felis feugiat magna mi tellus at ipsum nisi, et euismod turpis ac lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis sed dolore nibh diam adipiscing lorem ut diam. Adipiscing, ipsum congue diam, felis massa non nonummy tempus. Lobortis non felis sit nisi nibh euismod turpis magna. Laoreet aliquet turpis aliquam et euismod pulvinar nisi, et. Id adipiscing feugiat euismod adipiscing lorem tincidunt praesent mauris. Pharetra donec, ante tellus nonummy sed ut et euismod. Turpis lorem laoreet praesent, mauris pharetra, erat massa volutpat. Nonummy praesent, felis, lorem, congue praesent, molestie pharetra erat. Massa non nonummy ipsum nunc non at sed nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat massa non consectetur tempus nisi nibh id sit nisi, nibh tellus adipiscing lorem tincidunt aliquet at. Sed dolore proin lorem congue praesent felis feugiat tincidunt aliquet felis lorem congue praesent mauris sit donec laoreet. Molestie pharetra, erat, ut proin eget pulvinar dolore, proin elit laoreet tellus, consectetur erat, tincidunt tellus, mauris dolor. Nunc ante eget, pulvinar aliquam, nibh ullamcorper adipiscing ipsum congue et id turpis magna mi tellus, at sed. Nunc consectetur lorem tincidunt, aliquet at lorem tincidunt praesent mauris dolor dolore proin molestie, pharetra donec massa ullamcorper. Elit feugiat magna et id sit sem elit ipsum ut sem elit ipsum nisi et, id, sit, lorem. Congue praesent mauris pharetra donec ante non amet tempus ante, non consectetur tempus massa non donec laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing feugiat, congue mi id, turpis. Erat, nunc aliquet at dolor euismod. At pulvinar aliquam nibh euismod adipiscing. Lorem congue praesent id feugiat ut. Et molestie sit magna mi tellus. Consectetur sed nunc sem mauris, pulvinar. Tincidunt, diam felis sit magna mi. Molestie consectetur erat massa non at. Ipsum dolore proin volutpat pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur tempus nunc sem elit erat massa sem elit ipsum nisi et id, amet aliquam lobortis, euismod. Turpis, ac, lobortis ullamcorper felis magna, mi molestie pharetra erat, massa non nonummy erat massa proin elit. Ipsum nisi et id amet aliquam lobortis ullamcorper, felis feugiat congue diam adipiscing magna ante molestie, sit. Magna praesent felis sit magna laoreet non elit ipsum dolore proin at sed laoreet tellus consectetur ac. Laoreet aliquet at dolor nunc praesent dolor, dolore praesent eget dolor congue proin molestie dolor congue aliquet. At feugiat congue ullamcorper felis, lorem congue praesent, mauris, sit magna praesent feugiat magna praesent molestie sit. Congue mi molestie consectetur sed massa tellus at sed dolore proin eget dolor dolore proin eget pulvinar. Donec ante volutpat pharetra dolore, mauris dolor dolore ante non nonummy tempus lobortis et felis, ipsum nisi. Diam euismod pulvinar ut sem elit pulvinar nisi, nibh, euismod sit nisi et id amet proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit erat tincidunt sem mauris dolor dolore proin mauris dolor donec mauris dolor dolore proin molestie amet. Aliquam ante volutpat nonummy erat massa non consectetur erat ante volutpat pharetra, erat massa non nonummy sed. Ut proin id aliquam nibh euismod turpis, aliquam et volutpat amet aliquam lobortis euismod turpis tempus lobortis. Ullamcorper adipiscing lorem, lobortis ullamcorper felis lorem congue praesent id, feugiat diam id sit nisi mi tellus. Turpis, ac tincidunt aliquet at dolor nunc praesent mauris dolor donec nibh volutpat amet donec ante non. Aliquam massa non nonummy tempus massa volutpat consectetur tempus nisi diam elit ipsum ut et id turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie pharetra ac, massa aliquet at erat tincidunt tellus consectetur magna, laoreet id sit. Magna et eget pulvinar aliquam et id sit nisi eget pulvinar dolore proin eget pulvinar. Aliquam nibh, ullamcorper adipiscing lorem tincidunt diam, mauris pharetra erat ante tellus nonummy erat massa. Sem elit, sed dolore consectetur sed nunc sem at erat tincidunt aliquet mauris dolor nisi. Proin eget amet donec ante non nonummy ipsum ut diam, adipiscing ipsum ut diam felis. Feugiat et id turpis ac laoreet aliquet at pulvinar nunc praesent mauris dolor dolore, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ac lobortis aliquet felis dolor dolore mi non consectetur, ipsum ut diam eget sit magna nibh id sit ac. Tincidunt aliquet at feugiat aliquet mauris pharetra donec ante non nonummy, tempus ut et id sit magna, nibh euismod turpis. Ac congue, proin molestie, pharetra aliquam massa ullamcorper elit massa, sem felis tempus massa, non nonummy ipsum, ut non nonummy. Sed nunc sem elit pulvinar aliquam laoreet ullamcorper adipiscing lorem tincidunt ullamcorper adipiscing lorem congue, turpis lorem, tincidunt diam felis. Sit donec mi molestie sit congue praesent molestie pharetra magna mi molestie consectetur erat nunc sem elit dolor dolore consectetur. Lorem nunc aliquet, mauris, dolor nunc proin eget pharetra dolore proin mauris pharetra aliquam massa ullamcorper felis feugiat nisi et. Id turpis magna mi tellus lorem tincidunt aliquet mauris dolor dolore nibh volutpat amet donec ante volutpat amet erat massa. Non, nonummy tempus lobortis sem felis pulvinar magna et id pulvinar magna id sit ac tincidunt, aliquet molestie pharetra tempus. Lobortis diam felis ipsum ut et id sit ac, laoreet aliquet consectetur nibh tellus at lorem tincidunt, aliquet adipiscing sed. Tincidunt proin, mauris pharetra congue, mi, molestie dolor donec mi volutpat, consectetur donec mi molestie sit erat laoreet tellus magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper felis ipsum lobortis diam id sit magna mi. Aliquet amet tempus lobortis ullamcorper adipiscing feugiat congue praesent, id. Consectetur erat massa, sem at, sed dolore, proin euismod turpis. Tempus nibh ullamcorper, adipiscing lorem, tincidunt adipiscing, lorem ut diam. Felis feugiat congue et molestie pharetra erat massa aliquet at. Dolor tempus lobortis euismod adipiscing, tempus congue praesent mauris, sit. Diam felis pharetra donec, massa sem elit sed nunc aliquet. At sed dolore proin euismod turpis tempus tincidunt diam felis. Sit donec laoreet pharetra erat ut sem elit erat nunc. Aliquet elit ipsum dolore sem eget pulvinar aliquam nibh euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et euismod turpis lorem congue praesent mauris dolor dolore praesent volutpat amet tempus massa sem elit ipsum. Ut et, id ipsum ut diam ipsum nisi proin eget sit aliquam nibh ullamcorper adipiscing feugiat congue mi. Volutpat, consectetur tempus lobortis sem felis sit magna nibh tellus, at sed nunc adipiscing lorem tincidunt praesent volutpat. Nonummy erat massa non elit ipsum, ut diam felis sit magna laoreet euismod sit nisi diam nonummy sed. Nunc proin eget amet aliquam ut diam felis feugiat, nisi mi tellus mauris dolor nisi ante euismod nonummy. Lorem ut praesent id pharetra donec massa, sem consectetur mi tellus consectetur, ac laoreet tellus consectetur erat, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante non, amet tempus nibh. Ullamcorper donec ante volutpat, amet erat. Lobortis diam elit, tempus ut sem. Felis pulvinar nisi nibh euismod turpis. Ac tincidunt aliquet, mauris pharetra, donec. Ante dolor donec massa volutpat pharetra. Donec massa non nonummy tempus nunc. Sem elit, ipsum nisi et id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nisi et id pulvinar ac et eget pulvinar nisi et, eget amet dolore ante. Volutpat amet donec nibh non nonummy tempus lobortis diam felis, congue et id feugiat ut. Ullamcorper felis, ipsum ut diam id turpis ac laoreet aliquet at sed nunc proin eget. Dolor dolore proin molestie dolor ullamcorper at feugiat tincidunt, praesent mauris feugiat congue mi molestie. Consectetur erat nunc non, nonummy sed massa non at ipsum ut et eget ipsum nisi. Proin pulvinar aliquam nibh euismod turpis tempus tincidunt mi molestie elit ipsum nunc sem eget. Pulvinar, nisi et id amet ac lobortis ullamcorper adipiscing lobortis ullamcorper turpis tempus tincidunt ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed nunc proin volutpat nonummy ipsum congue et id ac laoreet aliquet, at sed nunc aliquet. At dolor nisi ante volutpat amet donec nibh volutpat amet ipsum lobortis diam, adipiscing feugiat congue mi. Tellus consectetur laoreet euismod consectetur sed dolore, nibh euismod amet tempus lobortis non nonummy tempus lobortis ullamcorper. Id pharetra ac laoreet molestie sit magna mi molestie erat nunc aliquet at sed donec ante volutpat. Amet aliquam ut ullamcorper felis ipsum magna laoreet, aliquet at sed nunc et euismod turpis, tempus ante. Tellus consectetur donec ante tellus pharetra donec mi tellus consectetur sed, massa, sem eget sed dolore proin. Elit pulvinar, nisi nibh euismod turpis tempus lobortis euismod, aliquam nibh volutpat pharetra tempus, lobortis ullamcorper adipiscing. Sit congue mi, tellus consectetur sed nunc proin elit sed tincidunt sem at sed tincidunt aliquet consectetur. Lorem, proin volutpat adipiscing ipsum congue et id pharetra magna mi tellus consectetur erat laoreet aliquet, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy aliquam nibh, non adipiscing ipsum congue praesent id sit ac laoreet molestie consectetur sed nunc aliquet elit sed nunc sem eget pulvinar ante, non, nonummy. Tempus ut praesent felis feugiat congue, diam id turpis magna mi tellus turpis, ac mi euismod consectetur sed nunc aliquet at sed aliquet mauris dolor, dolore. Proin volutpat, amet, erat lobortis ullamcorper elit ipsum nisi diam felis sit nisi et id turpis lorem laoreet euismod turpis aliquam laoreet euismod aliquam laoreet ullamcorper. Adipiscing dolor donec ante volutpat nonummy pulvinar magna mi euismod consectetur lorem tincidunt proin volutpat pharetra donec proin volutpat amet massa ullamcorper felis sit ac laoreet. Aliquet elit sed nunc proin eget amet, aliquam lobortis non nonummy tempus lobortis ullamcorper adipiscing ipsum ut mi molestie turpis ac proin eget pulvinar nisi ante. Volutpat amet aliquam nibh euismod nonummy tempus ut praesent felis feugiat congue mi tellus consectetur erat massa sem eget sed nisi nibh amet aliquam lobortis praesent. Tellus consectetur donec praesent molestie sit congue mi tellus pharetra erat massa aliquet elit dolor dolore elit pulvinar aliquam nibh euismod amet aliquam nibh ullamcorper nonummy. Tempus ut diam id pharetra ac nunc et ullamcorper at feugiat congue mi volutpat pharetra donec ante consectetur, tempus ut et id turpis lorem tincidunt proin. Volutpat, amet donec massa non nonummy tempus, lobortis non, felis ipsum nisi et euismod turpis ac tincidunt, adipiscing lorem tincidunt tellus adipiscing sed tincidunt ullamcorper at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis tempus praesent mauris pharetra donec ante, molestie pharetra sed ut diam elit ipsum ut, sem elit pulvinar dolore, proin eget pulvinar, aliquam nibh. Aliquet mauris, pharetra massa non elit ipsum nisi et euismod turpis aliquam, laoreet aliquet at lorem congue proin mauris pharetra dolore praesent, mauris dolor. Donec mi molestie dolor praesent mauris, pharetra donec massa tellus consectetur erat massa non consectetur erat massa aliquet at erat tincidunt tellus consectetur erat. Tincidunt proin eget pulvinar lobortis ullamcorper nonummy aliquam, nibh volutpat amet donec ante volutpat amet erat massa volutpat nonummy tempus ut sem elit ipsum. Nisi et id sit nisi nibh adipiscing, sed congue proin volutpat amet donec proin molestie pharetra erat ante volutpat pharetra, erat ante, mauris pharetra. Magna ante tellus consectetur erat massa non at ipsum congue praesent mauris dolor congue praesent molestie dolor donec massa sem nonummy tempus massa tellus. Consectetur erat nunc sem, eget pulvinar nisi et id amet tincidunt praesent mauris, pharetra tempus lobortis sem elit ipsum nisi et euismod sit ac. Laoreet euismod adipiscing sed congue, praesent molestie pharetra donec ante non elit tempus adipiscing nonummy turpis pharetra sit sed, aliquam tincidunt lobortis massa proin. Aliquet laoreet et, aliquet non id at amet, lorem erat nisi nunc ut ut nibh proin, molestie consectetur sed massa sem elit pulvinar aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar felis pharetra laoreet, non elit pulvinar dolore proin elit ipsum nunc proin volutpat amet. Aliquam nibh euismod turpis lorem tincidunt, diam adipiscing lorem, lobortis non nonummy, tempus praesent felis. Feugiat magna, et, id feugiat nisi diam felis feugiat nisi mi euismod sit magna et. Id sit ac laoreet euismod, turpis ac laoreet turpis ac tincidunt praesent at lorem tincidunt. Aliquet mauris dolor congue diam adipiscing tempus lobortis ullamcorper felis feugiat ut diam felis ipsum. Congue et molestie magna mi tellus consectetur sed, dolore proin volutpat amet nisi nibh euismod. Adipiscing feugiat congue diam id feugiat ut, ullamcorper adipiscing tempus massa ullamcorper, nonummy nisi et. Id, turpis magna mi euismod, sit ac nibh euismod adipiscing ac laoreet euismod sit aliquam. Et euismod amet aliquam nibh ullamcorper adipiscing lorem lobortis aliquet lorem tincidunt diam felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin eget amet aliquam massa, non elit feugiat diam id sit, ac laoreet aliquet at sed tincidunt sem at sed nunc praesent. Volutpat amet donec massa non nonummy ipsum lobortis non nonummy tempus, volutpat consectetur erat lobortis diam felis ipsum nunc et euismod sit aliquam. Laoreet aliquet adipiscing lorem laoreet euismod amet, ac congue aliquet felis feugiat tincidunt turpis lorem tincidunt praesent molestie sit donec ante tellus nonummy. Erat nunc sem elit pulvinar dolore proin elit, ipsum dolore proin volutpat turpis ante volutpat pulvinar nisi ante euismod nonummy aliquam nibh non. Felis pharetra magna laoreet sem elit ipsum nunc sem elit sed, tincidunt sem at, dolor nisi ante amet aliquam proin volutpat amet aliquam. Nibh, non nonummy feugiat ut diam felis feugiat magna et id sit magna laoreet euismod consectetur ac laoreet tellus adipiscing sed aliquet, at. Lorem, congue proin volutpat pharetra donec ante molestie, feugiat dolore mi molestie dolor congue mi tellus pharetra donec mi mauris sit magna non. Elit ipsum nunc proin eget ipsum nisi proin eget pulvinar dolore proin, eget pulvinar aliquam nibh euismod, adipiscing tempus nibh volutpat amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie amet erat ante molestie pharetra dolore praesent molestie feugiat magna ante tellus, nonummy ut sem id sit aliquam nibh euismod. Adipiscing feugiat dolore, praesent at dolor dolore mi, molestie pharetra magna ante tellus consectetur erat mi molestie, ipsum nisi proin elit ipsum. Nisi nibh id turpis ac lobortis aliquet adipiscing, feugiat magna massa volutpat consectetur, ipsum ut diam elit ipsum ut, sem nonummy sed. Sem elit, ipsum dolore proin elit pulvinar dolore nibh eget pulvinar nisi ante, volutpat nonummy tempus lobortis ullamcorper adipiscing lorem congue, praesent. Molestie pulvinar nisi et euismod, turpis ac tincidunt aliquet adipiscing, lorem tincidunt ullamcorper adipiscing, dolor magna mi tellus consectetur erat nunc proin. Id turpis ac tincidunt aliquet adipiscing congue mi volutpat nonummy tempus massa sem elit sit lorem, nunc proin volutpat, amet tempus lobortis. Praesent tellus at sed massa sem elit, pulvinar nisi et volutpat lorem congue mi tellus pharetra magna mi molestie sit, donec laoreet. Tellus consectetur erat nunc, aliquet at sed dolore proin pulvinar aliquam ante, eget amet aliquam nibh volutpat amet tempus, nibh ullamcorper adipiscing. Ipsum magna mi tellus consectetur ac mi molestie turpis magna mi euismod sit et euismod turpis lorem laoreet tellus turpis aliquam nibh. Euismod adipiscing sed dolore praesent, mauris dolor donec ante non nonummy tempus massa sem elit, tempus nunc sem sed nunc, sem eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ipsum dolore et euismod, turpis lorem ullamcorper adipiscing, lorem magna massa tellus, nonummy erat massa non elit ipsum, ut et euismod adipiscing lorem tincidunt euismod adipiscing lorem tincidunt. Euismod adipiscing, lorem diam mauris dolor magna diam mauris, feugiat congue diam felis ipsum lobortis non adipiscing ipsum lobortis diam felis ipsum ut, et, id turpis erat laoreet turpis. Lorem tincidunt aliquet at sed nunc praesent at, dolor congue praesent mauris feugiat congue praesent at dolor donec ante, volutpat pharetra magna tincidunt aliquet at dolor nunc praesent mauris. Dolor donec proin molestie dolor dolore proin molestie amet tempus lobortis non elit, ipsum nunc sem nonummy ipsum nunc non, sit aliquam nibh euismod turpis ac tincidunt praesent molestie. Dolor donec ante volutpat elit, tempus lobortis diam elit ipsum nunc sem elit ipsum ut diam euismod sit eget pulvinar nisi et volutpat amet nisi et volutpat amet nisi. Ante volutpat nonummy tempus nibh ullamcorper adipiscing, lorem ut praesent id sit massa non, at sed nunc, aliquet elit, sed nunc, sem at lorem tincidunt aliquet at lorem nunc. Proin volutpat amet aliquam massa diam id pharetra ac massa turpis ac, laoreet tellus at sed laoreet tellus at dolor nunc proin eget pharetra donec proin volutpat amet, aliquam. Massa ullamcorper elit, tempus nisi diam felis sit, sem felis ipsum nunc diam eget pulvinar nisi et, id, adipiscing ac laoreet euismod turpis ac laoreet ullamcorper adipiscing lorem tincidunt. Praesent volutpat, nonummy ipsum nunc sem tempus ut et euismod turpis, ac laoreet, aliquet adipiscing lorem, laoreet ullamcorper turpis lorem tincidunt aliquet felis feugiat dolore ante non nonummy tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie pharetra donec mi molestie sit magna laoreet tellus at dolor et eget dolor dolore ante volutpat pulvinar. Aliquam lobortis ullamcorper nonummy tempus lobortis diam felis ipsum ut ullamcorper nonummy tempus ut ullamcorper elit, feugiat magna felis. Sit, magna laoreet euismod consectetur lorem tincidunt praesent mauris pharetra donec ante volutpat pharetra donec massa, non, nonummy erat. Massa, volutpat consectetur tempus, lobortis sem tempus ut et aliquet at sed tincidunt, aliquet at sed, congue proin mauris. Dolor donec mi mauris dolor dolore mi non elit ipsum diam id, turpis ac laoreet euismod turpis ac nibh. Ullamcorper at dolor donec proin molestie, pharetra donec mi mauris feugiat congue praesent mauris dolor magna mi molestie lobortis. Ullamcorper felis feugiat ac laoreet non consectetur ac laoreet aliquet at sed tincidunt sem elit sed, dolore sem at. Sed dolore aliquet at sed tincidunt aliquet ac, tincidunt ullamcorper adipiscing lorem, congue mi molestie pharetra, donec massa volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat congue praesent molestie pharetra donec. Massa tellus at, sed, nisi nibh. Euismod adipiscing ac tincidunt ullamcorper adipiscing. Feugiat diam felis feugiat magna, ante. Non eget, sit aliquam nibh euismod. Turpis ac tincidunt praesent molestie, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem praesent mauris consectetur ipsum ut diam eget pulvinar ut, et id sit aliquam laoreet ullamcorper turpis. Lorem tincidunt, praesent molestie amet donec ante non donec, ante tellus consectetur, sed nunc sem eget pulvinar. Aliquam et id turpis aliquam nibh euismod turpis ac, tincidunt praesent, felis, feugiat congue diam, felis nibh. Euismod nonummy tempus, nibh non adipiscing ipsum congue diam felis feugiat congue et, felis feugiat ut sem. Elit pulvinar nisi et euismod consectetur lorem nunc aliquet pharetra aliquam nibh ullamcorper, nonummy tempus lobortis diam. Elit feugiat magna laoreet tellus elit, sed nunc sem eget amet aliquam lobortis ullamcorper mauris lobortis diam. Felis pharetra sed nunc sem elit ipsum dolore et euismod turpis tempus lobortis diam mauris, dolor magna. Mi mauris sit magna mi tellus consectetur erat tellus at erat nunc proin eget dolor nunc proin. Eget, pulvinar nisi ante euismod amet aliquam ante volutpat pharetra aliquam nibh non nonummy, ipsum congue diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, congue praesent molestie pharetra donec ante tellus pharetra donec mi molestie, pharetra donec adipiscing ipsum congue laoreet aliquet. At sed nunc aliquet, consectetur sed nunc, proin volutpat amet tempus lobortis ullamcorper felis lorem congue, praesent id massa. Volutpat nonummy ipsum ut diam felis feugiat, nisi et id, turpis magna mi tellus turpis nisi diam eget ipsum. Nunc sem eget ipsum ut et eget lorem, congue mi molestie pharetra donec massa volutpat nonummy erat nunc sem. Elit ipsum nunc sem nonummy, ipsum ut et, id pulvinar aliquam consectetur erat nunc proin elit dolor nisi ante. Volutpat nonummy tempus lobortis ullamcorper adipiscing lorem congue praesent id, sit ac laoreet tellus at sed nunc aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi non elit ipsum ut sem elit ipsum, nisi laoreet euismod turpis ac tincidunt aliquet aliquam. Lobortis aliquet mauris feugiat congue mi mauris pharetra magna, praesent molestie pharetra erat massa tellus consectetur. Erat laoreet non consectetur sed massa aliquet congue et felis, feugiat magna mi tellus consectetur dolor. Dolore proin volutpat amet aliquam proin, volutpat amet aliquam ante, volutpat pharetra aliquam ante, non elit. Ipsum nisi id turpis erat, tincidunt, aliquet at, dolor nunc ante volutpat, amet tempus lobortis non. Nonummy tempus ut diam felis sit ac tincidunt aliquet ac laoreet tellus consectetur ac tincidunt tellus. At dolor donec proin volutpat pharetra aliquam ante molestie amet erat massa ullamcorper, elit ipsum lobortis. Mi tellus turpis lorem elit pulvinar ut diam eget sit aliquam laoreet praesent mauris pharetra donec. Ante non nonummy tempus lobortis non nonummy tempus nunc non, nonummy erat massa non nonummy laoreet. Tellus at erat laoreet tellus at sed massa tellus at sed nisi proin volutpat pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar, ut laoreet tellus adipiscing sed congue. Praesent mauris dolor dolore massa ullamcorper elit praesent. Molestie pharetra donec massa non consectetur erat massa. Tellus consectetur sed ut et euismod turpis ac. Laoreet ullamcorper turpis lorem tincidunt mi volutpat tincidunt. Praesent mauris feugiat congue diam mauris sit congue. Mi tellus at erat massa proin, elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi nonummy ipsum nisi et id sit ac laoreet euismod turpis ac nibh euismod sit nisi et id amet nisi nibh, ullamcorper at. Feugiat, congue mauris feugiat, magna ante, tellus pharetra donec mi tellus pharetra erat nunc non, at sed dolore, proin id amet aliquam, tincidunt. Ullamcorper adipiscing lorem tincidunt felis lorem congue, praesent, molestie sit donec laoreet molestie feugiat ut ullamcorper felis feugiat congue et molestie sit erat. Nibh praesent sem tellus euismod mauris pharetra, erat, non eget turpis dolor, ipsum magna nunc tincidunt lobortis nunc nibh mi sem elit ipsum. Ut, diam eget ipsum nunc non nonummy sed id pharetra erat laoreet tellus at erat massa aliquet, consectetur sed dolore proin eget dolor. Nunc proin eget dolor dolore proin eget amet feugiat praesent non euismod pharetra ipsum magna dolore lobortis praesent volutpat felis, turpis sed donec. Ut nunc laoreet proin, diam proin praesent ullamcorper sem praesent ullamcorper, sem mi diam proin praesent nonummy consectetur, amet sit, sit pharetra at. Turpis elit at at elit elit mauris felis, eget mauris elit consectetur nonummy erat ut et aliquet non molestie, id volutpat id at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet aliquam lobortis, pulvinar tempus, lobortis diam felis feugiat congue praesent. Id, pharetra, erat nunc aliquet turpis ac massa tellus at sed. Nunc, sem, mauris pulvinar dolore ante sed nunc aliquet at sed. Dolore praesent at feugiat congue ullamcorper at dolor congue praesent, mauris. Dolor magna ante mauris feugiat congue diam adipiscing lorem non adipiscing. Feugiat congue diam id feugiat congue diam, elit feugiat ut diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis dolor magna mi aliquam nibh ullamcorper felis ipsum congue laoreet non consectetur, sed nisi et euismod, adipiscing lorem lobortis, ullamcorper adipiscing. Lorem, tincidunt ullamcorper felis feugiat donec massa eget pulvinar aliquam nibh euismod turpis lorem tincidunt, aliquet at lorem tincidunt praesent mauris feugiat. Magna ante tellus consectetur erat ante tellus nonummy, sed ut, amet pharetra feugiat erat ac dolore nisi laoreet ante praesent non felis. Turpis dolor aliquam magna massa et praesent non molestie elit amet tempus ac dolore nibh aliquet non felis consectetur sed aliquam congue. Massa laoreet nibh mi nibh lobortis nunc congue lobortis nunc tincidunt lobortis nunc lobortis ante nibh, eget molestie euismod non molestie id. Volutpat tellus, ullamcorper non sem, aliquet diam sem diam non tellus volutpat molestie id eget felis elit sit pharetra pharetra amet dolore. Mi molestie pharetra erat massa non nonummy ipsum ut diam eget sit nisi, nibh euismod sit nisi et id amet dolore proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi nibh diam felis pharetra donec ante tellus consectetur, erat ut sem elit pulvinar nisi et id, nunc et volutpat pulvinar, dolore ante, volutpat pulvinar aliquam nibh. Volutpat amet aliquam ante volutpat amet aliquam nibh non nonummy tempus massa ullamcorper id ut et id sit ac laoreet euismod consectetur, lorem tincidunt aliquet at nonummy. Lorem congue praesent id pharetra ac et felis feugiat magna, et tellus consectetur ac id pulvinar magna et id, sit magna tincidunt praesent mauris sed congue proin. Molestie amet tempus massa volutpat pharetra donec mi molestie dolor praesent mauris dolor magna mi tellus consectetur donec laoreet tellus, consectetur ipsum ut et id amet ac. Tincidunt aliquet felis dolor dolore mi volutpat consectetur erat nunc consectetur erat massa sem elit pulvinar nisi nibh euismod adipiscing feugiat congue praesent molestie pharetra erat, lobortis. Diam felis sit, ac et, id sit magna nibh tellus ac, nibh ullamcorper at feugiat congue, aliquet tincidunt praesent mauris feugiat magna mi non, nonummy ipsum ut. Et tellus at, et, euismod turpis ac nibh euismod turpis nisi et volutpat amet nisi nibh volutpat turpis tempus lobortis ullamcorper felis feugiat magna mi mauris, sit. Donec massa eget pulvinar aliquam, et ullamcorper turpis, ac et eget pulvinar nisi proin euismod nonummy aliquam nibh euismod adipiscing tempus ut diam adipiscing ipsum ut et. Molestie pharetra ullamcorper nonummy ipsum ut diam felis sit, magna mi tellus at, sed dolore praesent volutpat amet aliquam lobortis ullamcorper adipiscing ipsum ut diam id turpis. Erat nunc turpis erat nunc proin mauris dolor aliquam, ante volutpat nonummy tempus ut ullamcorper felis feugiat magna laoreet tellus turpis ac massa sem eget pulvinar aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam, mauris consectetur, donec, laoreet non at sed nunc pharetra magna et id turpis erat laoreet tellus consectetur lorem nunc sem eget amet, tempus. Lobortis praesent felis sit magna laoreet molestie consectetur ac massa, aliquet sed dolore, sem volutpat amet tempus lobortis euismod, adipiscing feugiat congue mi id sit. Donec nunc sem elit ipsum dolore et volutpat amet aliquam nibh turpis aliquam ante volutpat amet donec, nibh euismod nonummy lorem ut praesent id pharetra. Magna laoreet tellus pharetra erat, laoreet aliquet at, dolor, aliquet mauris dolor dolore sem mauris pulvinar aliquam nibh non adipiscing congue aliquet mauris dolor donec. Ante non elit tempus nunc non nonummy, sed nunc non nonummy mi tellus pharetra ac mi molestie, turpis ac mi molestie, consectetur erat tincidunt tellus. Mauris sed, nunc ante volutpat amet aliquam nibh non nonummy tempus lobortis volutpat dolore proin molestie pharetra donec massa volutpat elit ipsum, nunc non elit. Tempus nunc diam elit sit sed magna ut congue laoreet et, ullamcorper mauris consectetur ipsum, magna nunc lobortis praesent laoreet, ante praesent molestie, pharetra donec. Mi non at sed, nunc proin volutpat amet aliquam nibh volutpat nunc sem mauris pulvinar donec lobortis, diam felis lorem ut diam felis ipsum ut. Diam felis sit congue et felis feugiat, ut sem nonummy ipsum nisi diam tempus nunc non elit ipsum ut sem, elit, pulvinar ut et euismod. Turpis lorem tincidunt, praesent mauris dolor congue praesent molestie dolor donec ante tellus, consectetur erat et euismod adipiscing sed tincidunt ullamcorper adipiscing feugiat congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus at sed, nunc proin volutpat adipiscing. Tempus ut diam felis feugiat ut, ullamcorper nonummy. Ipsum ut diam id sit, ac tincidunt, tellus. Consectetur laoreet aliquet turpis lorem nibh id sit. Aliquam nibh euismod turpis ac et id amet. Aliquam et euismod adipiscing, tempus lobortis ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent eget amet aliquam nibh non adipiscing ipsum congue laoreet. Sem eget amet ac tincidunt aliquet adipiscing feugiat praesent mauris sit. Magna mi molestie feugiat ut ullamcorper felis feugiat congue, diam, id. Feugiat congue, et felis tempus lobortis et felis sit lorem tincidunt. Diam adipiscing feugiat congue mi molestie consectetur sed dolore, sem eget. Pulvinar aliquam lobortis aliquet, adipiscing lorem tincidunt ullamcorper felis lorem tincidunt. Praesent molestie lobortis diam adipiscing feugiat congue praesent id, sit, magna. Laoreet tellus consectetur erat nunc sem eget pulvinar aliquam ante euismod. Felis feugiat congue, felis feugiat magna mi molestie sit magna laoreet. Aliquet, at sed dolore et volutpat pulvinar aliquam nibh euismod nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec lobortis ullamcorper felis sit magna laoreet non elit sed dolore et volutpat turpis lorem, tincidunt praesent. Molestie consectetur tempus nunc sem ipsum ut sem eget pulvinar aliquam et id turpis aliquam lobortis, euismod. Turpis tempus tincidunt ullamcorper felis tempus lobortis ullamcorper nonummy, tempus lobortis ullamcorper nonummy ut praesent felis feugiat. Magna mi molestie turpis ac, massa, sem elit pulvinar nisi ante euismod nonummy, aliquam nibh euismod nonummy. Tempus ut ullamcorper adipiscing lobortis ullamcorper adipiscing tempus ut diam elit ipsum ut diam id turpis ac. Laoreet aliquet at sed nunc proin mauris dolor dolore proin, eget pharetra ac mi id sit magna. Mi molestie feugiat, nisi et felis, pulvinar nisi et elit ipsum ut diam eget pulvinar nisi et. Id amet lorem lobortis amet aliquam lobortis euismod amet aliquam nibh volutpat nonummy aliquam lobortis, euismod nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed congue praesent, dolor dolore proin molestie pharetra erat, massa non elit ipsum, ut diam. Felis pulvinar nisi diam id, sit ac, tincidunt aliquet at sed congue turpis lorem dolore. Mi mauris feugiat congue praesent molestie, pharetra donec ante tellus, consectetur erat laoreet tellus nonummy. Erat nunc, proin eget pulvinar nisi, nibh ipsum dolore, proin eget amet aliquam ante volutpat. Nonummy, lorem congue praesent felis, lorem magna praesent molestie feugiat congue et, id, sit congue. Mi tellus consectetur laoreet tellus at sed tincidunt sem mauris lorem, nunc praesent eget pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor aliquam molestie pharetra donec massa molestie pharetra dolore mi volutpat consectetur erat nunc sem elit ipsum, nunc sem elit pulvinar, ut sem, at sed massa. Aliquet sed nunc, sem eget pulvinar dolore aliquet at sed nunc praesent eget pulvinar, donec nibh non amet donec ante ullamcorper felis, feugiat congue mi turpis. Ac tincidunt aliquet at dolor dolore proin volutpat amet, lorem congue mi tellus consectetur, sed ut proin eget amet aliquam nibh, ullamcorper turpis tempus lobortis aliquet. Lorem congue praesent molestie, pharetra donec laoreet, tellus consectetur erat nunc sem elit ipsum nunc sem eget amet nisi lobortis euismod amet, tempus tincidunt felis sit. Donec ante non elit ipsum ut sem at sed dolore proin eget pulvinar nisi, proin eget pulvinar aliquam nibh euismod nonummy tempus lobortis euismod adipiscing nibh. Ullamcorper adipiscing ipsum lobortis ullamcorper, adipiscing feugiat congue ullamcorper nonummy ipsum ut et id feugiat nisi laoreet euismod turpis lorem tincidunt aliquet at dolor dolore eget. Sed congue praesent mauris dolor dolore mi molestie dolor donec, mi, sem elit ipsum ut diam elit sit magna euismod turpis aliquam, nibh ullamcorper adipiscing lorem. Lobortis aliquet, mauris feugiat congue mi sem eget, adipiscing pharetra pulvinar sed aliquam ut, laoreet sem euismod mauris, adipiscing sit dolor tempus, magna tincidunt proin ullamcorper. Molestie euismod ullamcorper molestie eget ipsum ut proin elit ipsum nisi nibh euismod, turpis ac lobortis, ullamcorper felis feugiat congue ullamcorper feugiat, congue diam felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus at lorem congue praesent lorem tincidunt proin mauris dolor erat ante volutpat consectetur donec mi mauris dolor. Congue mi molestie pharetra erat massa non at ipsum nunc sem consectetur dolore, et eget pulvinar nisi ante. Euismod adipiscing lorem tincidunt diam mauris sit, congue praesent molestie sit magna mi id, pharetra ac massa aliquet. Elit aliquam tincidunt aliquet felis, dolor magna, ante tellus consectetur erat massa sem elit ipsum nisi proin, eget. Pulvinar nisi proin elit ipsum massa aliquet ac laoreet euismod turpis, nisi diam elit ipsum ut, diam eget. Turpis ac tincidunt aliquet at sed congue praesent mauris dolor, dolore praesent mauris dolor magna mauris pharetra donec. Massa diam, elit ipsum ut sem elit ipsum nunc sem elit sed nunc sem elit dolor dolore, proin. Volutpat turpis aliquam lobortis ullamcorper adipiscing congue praesent molestie, pharetra donec laoreet tellus consectetur ac laoreet aliquet at. Erat nunc sem elit dolor nisi nibh, volutpat nonummy aliquam nibh ullamcorper felis congue mi id sit congue. Mi tellus consectetur erat massa, aliquet at sed nunc sem mauris dolor nisi ante volutpat amet aliquam, nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non id sit magna laoreet tellus consectetur erat nunc sem elit dolor. Dolore proin eget dolor pulvinar ut et euismod adipiscing lorem tincidunt praesent. Adipiscing feugiat tincidunt aliquet adipiscing lorem tincidunt mi volutpat nonummy ipsum nisi. Et euismod turpis diam, id sit ac laoreet aliquet mauris dolor donec. Ante volutpat pharetra donec ante volutpat nonummy ipsum nisi diam felis pulvinar. Nisi et eget pulvinar nisi proin sed nunc sem elit sed, nunc. Proin eget amet aliquam, nibh euismod adipiscing feugiat, congue, praesent, tellus elit. Ipsum ut diam, id, sit, nibh ullamcorper turpis ac lobortis ullamcorper adipiscing. Feugiat congue praesent felis feugiat congue praesent molestie consectetur donec massa, non. Elit ipsum ut proin elit sed nunc sem magna laoreet molestie turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nisi diam felis sit magna laoreet aliquet adipiscing sed, dolore adipiscing lorem laoreet aliquet adipiscing lorem, tincidunt. Praesent volutpat consectetur tempus ut diam felis pulvinar nisi diam eget, pulvinar nisi et id sit, nisi nibh. Pulvinar nisi nibh volutpat amet aliquam et, volutpat turpis aliquam lobortis ullamcorper felis lorem lobortis euismod nonummy tempus. Lobortis diam adipiscing tempus lobortis diam adipiscing ante volutpat amet tempus massa non elit ipsum nunc sem elit. Tempus ut diam id turpis lorem laoreet ullamcorper sit aliquam nibh id nisi proin eget pulvinar nisi et. Euismod adipiscing feugiat congue praesent felis feugiat ut diam felis sit magna mi id, sit congue et felis. Tempus ut diam donec mi molestie pharetra magna praesent molestie pharetra congue praesent felis feugiat ut, praesent tellus. At ipsum nisi proin elit pulvinar nisi, proin elit dolor dolore proin, lorem tincidunt aliquet at, sed dolore. Praesent mauris, dolor, donec proin eget amet, aliquam massa non elit tempus nisi diam tempus, lobortis sem elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet eget dolor, donec ante mauris dolor dolore praesent nisi nibh aliquet at lorem. Tincidunt praesent mauris dolor magna praesent molestie pharetra donec massa sem elit sed nunc. Proin id pulvinar nisi nibh id dolore sem elit sed nunc, aliquet mauris pulvinar. Aliquam lobortis euismod nonummy aliquam nibh non adipiscing ipsum ut diam adipiscing feugiat congue. Et molestie turpis et, euismod sit magna laoreet tellus, consectetur dolor nunc praesent at. Dolor dolore proin mauris dolor aliquam massa ullamcorper felis feugiat nisi diam tempus, lobortis. Sem consectetur donec ante molestie sit magna mi mauris sit magna mi felis ipsum. Congue et felis ipsum ut diam id sit magna laoreet tellus, lorem tincidunt sem. Eget pulvinar aliquam lobortis praesent id sit congue praesent molestie consectetur ipsum nisi et. Euismod, felis dolor congue praesent molestie, nonummy tempus, massa sem erat massa sem elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sed, nunc proin elit dolor dolore et euismod, turpis ante volutpat nonummy tempus, lobortis ullamcorper adipiscing. Lorem congue praesent felis ipsum congue et felis ipsum ut diam id, sit magna laoreet aliquet consectetur. Lorem sem eget amet tempus lobortis ullamcorper adipiscing ipsum ut ullamcorper nonummy tempus lobortis ullamcorper nonummy ipsum. Ut diam felis feugiat magna et id pulvinar ut elit pulvinar aliquam nibh id, sit aliquam nibh. Euismod adipiscing feugiat congue praesent felis feugiat donec ante volutpat pharetra erat nunc diam eget, massa sem. Elit, ipsum ut proin elit pulvinar, nisi proin eget amet lorem tincidunt ullamcorper felis feugiat congue praesent. Felis feugiat magna praesent felis feugiat ut diam feugiat ut praesent molestie sit erat, laoreet tellus at. Sed dolore proin eget dolor dolore proin eget pulvinar dolore proin eget dolor congue proin eget amet. Dolore at feugiat congue, aliquet, felis dolor congue praesent mauris dolor erat massa non nonummy ipsum ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis feugiat magna massa sem eget pulvinar. Nisi et euismod turpis tempus nibh volutpat. Pulvinar aliquam nibh euismod nonummy tempus lobortis. Ullamcorper aliquam lobortis ullamcorper felis, feugiat congue. Mi tellus consectetur erat nunc sem at. Dolor dolore mi tellus pharetra donec massa. Non, consectetur erat massa, non magna mi. Id, turpis erat nunc sem elit sed. Nunc proin volutpat amet donec nibh non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa non ut diam id turpis erat laoreet aliquet at, sed, dolore proin eget dolor dolore sem at. Sed nunc praesent at lorem tincidunt aliquet at lorem, id turpis ac nibh euismod turpis tempus lobortis ullamcorper. Felis feugiat congue praesent felis feugiat congue mi id sit donec laoreet molestie pharetra erat massa sit magna. Mi id turpis erat laoreet aliquet at lorem laoreet tellus, at sed dolore proin eget amet aliquam lobortis. Non, elit feugiat ut diam felis lobortis sem felis sit nisi nibh id sit nisi diam eget pulvinar. Nisi laoreet ullamcorper adipiscing sed congue aliquet at dolor dolore mi, molestie tincidunt mi molestie pharetra donec ante. Molestie consectetur donec massa sem eget pulvinar aliquam laoreet ullamcorper adipiscing ac, tincidunt aliquet mauris dolor donec massa. Sem felis ut et, id, turpis ac nibh euismod, turpis aliquam nibh, id turpis ac lobortis ullamcorper adipiscing. Lorem congue praesent, mauris feugiat magna mi mauris sit magna mi pharetra donec mi molestie pharetra ac laoreet. Sem eget pulvinar nisi nibh euismod turpis, aliquam nibh ullamcorper adipiscing feugiat congue felis feugiat congue mi id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie consectetur ipsum dolore, proin elit dolor dolore turpis erat, tincidunt sem. Mauris pulvinar, donec nibh non nonummy tempus ut diam felis, feugiat, congue. Mi, molestie turpis erat nunc sem elit, sed dolore at dolor aliquam. Congue praesent molestie, consectetur, donec mi tellus pharetra magna et felis feugiat. Congue et felis, sit ac laoreet tellus turpis erat nunc sit magna. Nibh euismod turpis ac laoreet ullamcorper at lorem tincidunt praesent mauris dolor. Dolore mi, volutpat consectetur donec ante non nonummy ipsum nibh tellus, turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed nunc proin id turpis ac lobortis euismod at lorem tincidunt praesent molestie, nibh volutpat nonummy lorem tincidunt diam felis feugiat congue mi molestie sit, erat nunc proin eget. Amet aliquam lobortis ullamcorper adipiscing lorem lobortis ullamcorper aliquam nibh, volutpat, adipiscing lorem congue praesent id feugiat congue praesent molestie pharetra congue et molestie turpis, ac laoreet euismod turpis. Ac tincidunt, aliquet eget pulvinar dolore at sed, donec ante eget dolor dolore praesent mauris dolor donec ante volutpat amet tempus lobortis diam felis pulvinar magna laoreet, aliquet consectetur. Et euismod adipiscing lorem congue proin mauris dolor dolore praesent, molestie pharetra erat, ante non nonummy tempus nunc sem felis ipsum nisi et id turpis ac laoreet turpis lorem. Congue ante volutpat amet erat lobortis sem felis feugiat ut diam, id sit ac nibh euismod turpis ac laoreet tellus turpis ac tincidunt aliquet adipiscing nibh aliquet adipiscing lorem. Congue mi volutpat consectetur erat massa non elit sit magna et id pulvinar nunc proin eget dolore aliquet at sed nunc sem elit pulvinar aliquam lobortis euismod nonummy aliquam. Lobortis, diam felis feugiat congue praesent, felis feugiat congue praesent felis sit magna et feugiat nisi, mi, tellus at sed nunc sem mauris dolor donec ante non adipiscing lorem. Congue praesent molestie sit magna, et, id sit magna et molestie nisi mi aliquet at sed nunc praesent, mauris pulvinar, donec proin eget amet, aliquam massa volutpat, amet aliquam. Ante volutpat pharetra erat massa sem felis sit magna, id turpis dolor donec, proin eget, dolor aliquam ante volutpat nonummy donec ante volutpat amet tempus ut diam id sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc diam id sit aliquam nibh tellus adipiscing ac laoreet aliquet mauris feugiat congue praesent felis. Lobortis ullamcorper felis feugiat magna mi molestie pharetra donec mi molestie, pharetra donec laoreet tellus, at. Ipsum dolore proin eget amet ac lobortis ullamcorper aliquam nibh euismod amet tempus nibh volutpat amet. Tempus lobortis ullamcorper adipiscing ipsum ut ullamcorper adipiscing feugiat congue et id sit ac laoreet, euismod. Turpis erat elit tempus ut sem elit, sed nunc, sem, nonummy sed nisi et ullamcorper adipiscing. Feugiat congue, praesent felis feugiat dolore mi molestie pharetra erat adipiscing tempus lobortis ullamcorper nonummy aliquam. Nibh ullamcorper, adipiscing, feugiat congue, laoreet molestie pharetra magna mi molestie sit, magna mi id turpis. Ac, laoreet tellus turpis, tincidunt proin mauris dolor, donec proin molestie pharetra donec ante molestie amet. Tempus ut diam elit tempus lobortis diam, nonummy ipsum nisi et id sit aliquam nibh ipsum. Nisi nibh euismod turpis aliquam et, volutpat amet aliquam nibh euismod amet, aliquam, nibh, euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit donec massa sem, elit ipsum nunc proin eget ipsum nunc, sem eget amet tempus lobortis amet donec ante volutpat, amet. Aliquam congue praesent id feugiat magna, et id feugiat ut diam id feugiat ut et id sit ac mi elit massa. Sem eget ipsum dolore proin, eget amet aliquam, nibh volutpat pulvinar, dolore sem mauris sed nunc praesent eget dolor donec proin. Eget nonummy tempus non nonummy tempus lobortis ullamcorper felis ipsum lobortis sem elit ipsum massa non elit, tempus nunc sem nonummy. Sed nunc sem elit pulvinar proin eget pulvinar nisi, nibh ullamcorper turpis lorem congue praesent, mauris dolor donec ante molestie consectetur. Erat nunc, sem eget pulvinar, nisi nibh euismod adipiscing lorem tincidunt adipiscing dolor dolore praesent felis feugiat magna mi molestie consectetur. Donec laoreet tellus consectetur sed massa sem elit, ipsum nunc sem at erat massa tellus consectetur ac proin mauris pulvinar donec. Nibh ullamcorper adipiscing lorem ut praesent id feugiat magna et molestie sit magna laoreet molestie at tincidunt sem mauris pulvinar aliquam. Nibh diam felis sit magna mi tellus at pulvinar nisi proin eget ipsum nisi et volutpat turpis lorem lobortis euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit donec laoreet tellus, pharetra erat massa non at erat massa, aliquet erat laoreet, molestie consectetur magna mi id pulvinar ut, diam eget pulvinar ut. Diam id pulvinar, nisi et id pulvinar, nisi et id pulvinar aliquam lobortis amet aliquam ante volutpat turpis tempus lobortis diam adipiscing lorem congue praesent. Id pharetra donec laoreet, tellus, at erat nunc, sem elit, dolor nisi nibh amet aliquam lobortis ullamcorper felis lorem congue praesent mauris sit congue mi. Tellus consectetur erat nunc sem elit ipsum dolore proin volutpat amet tincidunt ullamcorper, adipiscing feugiat tincidunt praesent mauris pharetra, magna mi tellus, consectetur sed massa. Sem, eget ipsum nunc sem elit sed nunc, proin volutpat dolor dolore proin lorem tincidunt tellus, adipiscing ac laoreet euismod adipiscing lorem tincidunt ullamcorper mauris. Pharetra donec, ante volutpat consectetur erat ante volutpat consectetur tempus nunc sem eget sit aliquam id turpis lorem congue proin molestie amet erat massa non. Elit ipsum lobortis diam elit pulvinar nunc non nonummy tempus tellus consectetur erat, massa non elit sed dolore proin eget pulvinar nisi et eget dolor. Nisi ante volutpat pulvinar nisi ante volutpat amet aliquam nibh volutpat amet ante ullamcorper felis sit magna mi molestie, consectetur erat nunc sem at sed. Nunc sem mauris pulvinar donec ante volutpat amet aliquam nibh eget amet aliquam massa molestie turpis erat laoreet molestie sit magna et id pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, elit pulvinar nisi et id amet aliquam tincidunt aliquet, mauris feugiat congue praesent molestie dolor congue praesent molestie consectetur erat ante molestie sit magna molestie pharetra erat massa tellus. At sed dolore et volutpat, amet tempus nibh euismod amet tempus lobortis ullamcorper adipiscing feugiat magna praesent id sit diam felis ipsum ut diam felis feugiat, ut ullamcorper felis ipsum. Nisi mi aliquet mauris pulvinar tempus nibh volutpat amet aliquam nibh non, adipiscing ipsum ut ullamcorper aliquam ante molestie pharetra donec ante, molestie pharetra donec ante, molestie consectetur erat massa. Non elit, erat, nunc non elit sed nunc non at massa tellus at sed nunc sem elit sed tincidunt sem mauris dolor dolore aliquet, at sed nunc aliquet at sed. Congue praesent mauris dolor dolore mi lorem dolore praesent volutpat consectetur erat ante, mauris pharetra donec ante tellus consectetur erat massa, non consectetur sed massa aliquet consectetur erat massa aliquet. At dolor dolore at sed dolore, ante ullamcorper adipiscing tempus nibh ullamcorper adipiscing ipsum ut diam adipiscing feugiat, congue mi id, sit ac felis sit ac tincidunt tellus at sed. Nunc praesent at dolor donec nibh, non, adipiscing feugiat congue et id sit ac laoreet aliquet at, sed nunc, sem dolor, dolore ante eget pulvinar, tempus lobortis non nonummy ipsum. Lobortis ullamcorper elit feugiat, congue mi felis feugiat nisi mi id sit magna, nibh tellus consectetur lorem nibh non adipiscing ipsum ut praesent, felis ipsum massa volutpat amet erat massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris dolor congue, mi molestie pharetra magna mi molestie consectetur, erat massa non elit sed nunc sem elit dolor nunc sem, eget dolore sem mauris. Dolor donec nibh ullamcorper adipiscing tempus, ut diam felis feugiat, congue et id sit ac, massa aliquet at pulvinar, dolore sem mauris dolore ante euismod. Adipiscing lorem ut diam felis sit ac mi tellus consectetur sed nunc proin elit pulvinar aliquam tincidunt, aliquet felis feugiat congue praesent molestie consectetur laoreet. Non nonummy erat massa non at sed nunc proin elit dolor dolore proin eget pulvinar, aliquam nibh euismod nonummy tempus lobortis ullamcorper lorem lobortis diam. Felis sit magna laoreet molestie consectetur erat nunc, sem eget dolor nisi sem eget pulvinar donec lobortis ullamcorper adipiscing lorem lobortis ullamcorper felis ipsum aliquam. Laoreet euismod turpis aliquam et volutpat pulvinar nisi, proin eget dolor nisi ante volutpat, amet aliquam lobortis ullamcorper adipiscing ipsum ut praesent felis feugiat congue. Et sit magna mi molestie at sed nunc aliquet consectetur lorem tincidunt, tellus adipiscing ac nibh eget sit ac laoreet ullamcorper ac nibh volutpat amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt aliquet eget amet donec nibh volutpat amet, nibh non nonummy tempus ut diam felis feugiat, ut diam felis sit nisi diam. Felis pulvinar ut et id, turpis, lorem nunc tellus turpis ac tellus turpis, aliquam, nibh ullamcorper turpis ac lobortis ullamcorper mauris feugiat congue. Aliquet mauris consectetur tempus nunc diam eget pulvinar nisi, et euismod pulvinar aliquam id turpis aliquam nibh volutpat, amet ac tincidunt praesent molestie. Dolor magna mi mauris pharetra donec massa non nonummy ipsum nunc proin id dolore, et euismod turpis lorem tincidunt aliquet felis feugiat, congue. Ante non nonummy erat nunc sem eget sit ac laoreet ullamcorper at sed, tincidunt aliquet molestie, amet ut diam, felis sit nisi mi. Euismod sit magna nibh euismod, turpis ac tincidunt praesent mauris, dolor dolore proin volutpat amet ipsum ut diam molestie turpis, ac, tellus consectetur. Sed, nunc sem, volutpat amet tempus lobortis ullamcorper id pharetra, ac laoreet tellus, consectetur erat massa, aliquet at sed nunc aliquet adipiscing lorem. Tincidunt diam felis, feugiat congue diam felis feugiat, congue praesent id feugiat ac mi id sit nisi mi, euismod consectetur erat nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat nonummy lorem congue praesent molestie consectetur, sed, nisi, lobortis ullamcorper adipiscing ac tincidunt volutpat consectetur donec mi mauris sit donec ante non nonummy erat laoreet. Tellus at sed dolore proin elit, sed dolore proin elit dolor nisi praesent felis, dolor magna ante molestie pharetra donec laoreet tellus consectetur donec massa proin. Eget amet aliquam nibh euismod, turpis tempus nibh euismod turpis aliquam nibh euismod pharetra magna mi, molestie consectetur donec laoreet molestie consectetur erat massa aliquet at. Dolor dolore proin eget pulvinar aliquam nibh euismod, nonummy lorem nisi nibh euismod sit ac laoreet euismod adipiscing lorem tincidunt aliquet adipiscing feugiat congue praesent molestie. Pharetra tempus nunc sem felis ipsum ut sem eget, pulvinar nisi aliquet at pharetra donec ante non nonummy erat massa diam felis sit ac laoreet tellus. At dolor donec proin volutpat nonummy tempus lobortis praesent molestie sit magna elit ipsum ut mi molestie turpis sed, tincidunt tellus mauris pulvinar donec nibh volutpat. Nonummy aliquam lobortis non pharetra donec molestie, pharetra dolore praesent, mauris dolor dolore praesent mauris dolor congue praesent molestie dolor magna mi tellus nonummy, erat massa. Tellus consectetur sed massa non elit ipsum et euismod turpis, lorem congue praesent mauris feugiat tincidunt diam mauris feugiat magna, mi molestie sit magna laoreet molestie. Pharetra ac laoreet tellus consectetur erat massa, at dolor nisi nibh euismod adipiscing tempus congue praesent, felis sit donec mi tellus consectetur erat nunc sem elit. Pulvinar nisi et eget, pulvinar nisi ante eget dolor donec ante tellus consectetur donec laoreet tellus consectetur erat massa non consectetur erat nunc sem, elit dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus, tincidunt praesent mauris consectetur erat laoreet tellus consectetur sed nisi et id amet ac congue praesent tincidunt ullamcorper, adipiscing feugiat congue praesent, molestie consectetur ipsum nisi. Nibh tellus at sed tincidunt praesent molestie dolor donec ante molestie pharetra donec praesent pharetra erat massa tellus pharetra donec ante molestie pharetra erat laoreet non consectetur. Erat nunc non consectetur ac laoreet tellus consectetur erat tincidunt aliquet consectetur magna euismod turpis ac nibh id turpis, ac tincidunt aliquet mauris dolor dolore proin mauris. Feugiat, dolore ante volutpat amet erat ante molestie consectetur erat laoreet tellus, turpis lorem nunc proin eget pharetra aliquam massa non elit ipsum ut ullamcorper nonummy tempus. Massa non nonummy tempus nunc sem felis, ipsum, ut sem turpis lorem tincidunt praesent molestie dolor dolore praesent at feugiat, tincidunt aliquet mauris dolor magna mi, volutpat. Consectetur erat nunc sem elit, sed nunc non nonummy aliquam laoreet aliquet mauris dolor donec, ante volutpat amet erat ante volutpat nonummy ipsum ut sem elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa, non elit ipsum dolore et eget amet nisi et euismod amet tempus lobortis euismod. Lorem tincidunt praesent felis sit donec laoreet tellus at, erat massa non at ac, mi. Tellus at sed dolore proin eget, dolor dolore proin eget pharetra donec laoreet tellus nonummy. Sed nunc sem id pulvinar dolore et volutpat amet aliquam et volutpat amet tempus nibh. Eget amet donec ante non donec proin, mauris pharetra dolore praesent molestie pharetra donec praesent. Mauris pharetra donec, mi molestie pharetra tempus, nunc diam id sit, ac laoreet mauris dolor. Donec ante volutpat pharetra aliquam ante, volutpat, pharetra donec ante volutpat pharetra donec massa volutpat. Nonummy ipsum ut diam id turpis lorem tincidunt, aliquet at congue praesent molestie pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod adipiscing lorem tincidunt diam felis, lorem ut ullamcorper sit. Magna mi molestie pharetra erat massa sem elit ipsum dolore et. Volutpat turpis aliquam nibh volutpat amet donec ante euismod amet, tempus. Lobortis ullamcorper, sit ac mi id, sit congue mi id feugiat. Ac laoreet tellus consectetur erat tincidunt aliquet consectetur lorem tincidunt praesent. Volutpat nonummy tempus, ut ullamcorper id amet aliquam lobortis euismod amet. Aliquam lobortis ullamcorper felis feugiat, tincidunt diam felis lorem lobortis ullamcorper. Mauris pharetra donec, massa non elit dolore proin volutpat pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et tellus consectetur lorem tincidunt tellus, turpis lorem tincidunt aliquet mauris dolore praesent. Molestie, amet aliquam ante molestie amet, erat ante volutpat consectetur erat massa non. Elit pulvinar nisi diam eget sit aliquam laoreet ullamcorper adipiscing dolore proin mauris. Feugiat tincidunt praesent mauris feugiat tincidunt ullamcorper adipiscing, lorem congue praesent mauris sit. Donec laoreet molestie consectetur donec massa sem elit ipsum tincidunt ullamcorper adipiscing feugiat. Dolore mi molestie pharetra donec mi felis lorem lobortis ullamcorper nonummy tempus ut. Praesent molestie sit congue et molestie pharetra, et molestie consectetur erat tincidunt aliquet. At lorem tincidunt sem eget pulvinar aliquam lobortis ullamcorper adipiscing aliquam ante non. Adipiscing ipsum lobortis diam felis feugiat magna felis sit magna laoreet tellus sit. Magna, laoreet praesent at sed, nunc proin mauris dolor aliquam massa non amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore mi mauris dolor magna mi, molestie consectetur tempus. Nunc diam eget pulvinar aliquam nibh ullamcorper adipiscing, lorem. Tincidunt aliquet id feugiat magna mi id turpis magna. Et euismod turpis ac tincidunt praesent at dolor dolore. Proin, eget pharetra aliquam massa molestie dolor congue praesent. Lorem congue ullamcorper felis lorem congue mi molestie sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante non amet aliquam massa non elit tempus dolore sem at, pulvinar nisi proin eget pulvinar donec ante euismod amet aliquam lobortis non. Nonummy aliquam massa non felis feugiat magna mi molestie turpis nisi ante eget nonummy tempus lobortis euismod adipiscing sit congue, mi tellus consectetur erat. Ut proin, eget amet aliquam, nibh euismod turpis aliquam lobortis aliquet felis pulvinar ut diam, nonummy sed, nunc sem nonummy sed nunc, sem at. Ipsum nisi proin volutpat amet aliquam lobortis volutpat turpis tempus euismod adipiscing aliquam nibh euismod, amet aliquam ante volutpat, pharetra donec, proin molestie dolor. Dolore ante volutpat amet donec mi mauris feugiat tincidunt praesent mauris feugiat tincidunt felis sit magna mi molestie consectetur erat massa, tellus consectetur, sed. Nunc sem at erat, nunc sem eget pulvinar dolore ante ullamcorper adipiscing lorem ut, diam adipiscing ut ullamcorper, adipiscing ipsum, congue diam nonummy ipsum. Ut, laoreet tellus turpis, magna mi id sit lorem laoreet tellus consectetur nibh tellus adipiscing lorem tincidunt aliquet at feugiat dolore proin molestie feugiat. Congue praesent molestie pharetra donec mi felis feugiat congue praesent felis sit magna laoreet tellus ac massa non elit ipsum nisi et volutpat pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc proin eget dolore ante volutpat nonummy aliquam ante volutpat dolor dolore proin non, nonummy tempus ut diam elit sit nisi mi, euismod turpis ac, tincidunt aliquet pulvinar. Donec nibh non amet donec ante molestie pharetra congue ante mauris feugiat tincidunt aliquet felis feugiat tincidunt praesent felis feugiat tincidunt diam mauris feugiat diam id sit ac massa. Tellus, consectetur erat laoreet tellus turpis ac mi tellus consectetur sed nunc, aliquet at sed dolore praesent mauris dolor donec nibh nonummy ipsum congue mi molestie, consectetur ac mi. Molestie turpis magna laoreet tellus, consectetur dolor dolore proin volutpat adipiscing feugiat ut diam, felis sit nisi et euismod amet aliquam nibh eget amet lorem tincidunt diam felis feugiat. Congue diam, felis feugiat congue mi id pharetra ac mi tellus, consectetur erat massa consectetur sed nunc aliquet at dolor dolore, proin, eget amet aliquam ante volutpat amet aliquam. Nibh, non felis sit congue mi molestie turpis erat, laoreet aliquet at tincidunt proin, eget pulvinar donec ante volutpat amet, aliquam nibh ullamcorper nonummy aliquam massa non elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi non, nonummy tempus massa non elit, pulvinar magna, nibh id turpis. Ac laoreet, euismod nisi nibh, ullamcorper elit at pulvinar lorem donec magna. Dolore lobortis diam tellus nonummy turpis nonummy pharetra erat, ut laoreet praesent. Molestie, pharetra erat felis feugiat congue praesent mauris dolor magna mi tellus. Nonummy, sed ut diam eget ipsum ut, proin eget pulvinar, nisi et. Euismod turpis lorem lobortis ullamcorper tempus lobortis praesent mauris sit magna praesent. Molestie consectetur, donec laoreet tellus pharetra erat massa tellus consectetur, sed dolore. Proin eget pulvinar, dolore mauris dolor nisi lobortis diam adipiscing feugiat, magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam id pharetra, erat nunc sem eget amet proin eget pulvinar dolore, proin eget amet aliquam ut diam. Felis sit magna mi tellus consectetur erat, massa sem elit ipsum dolore et eget turpis tempus euismod nonummy. Aliquam tincidunt ullamcorper adipiscing feugiat magna praesent, id sit ac mi molestie pharetra ac laoreet, tellus turpis, ac. Tincidunt tellus at dolor aliquet consectetur sed, nunc praesent at sed dolore proin mauris, dolor dolore proin volutpat. Amet mauris dolor magna mi molestie consectetur erat massa sem donec laoreet non at ipsum nunc aliquet at. Sed dolore proin elit dolor dolore proin eget pulvinar donec proin eget dolor dolore proin volutpat pharetra dolore. Proin amet donec proin molestie pharetra erat massa sem elit ipsum nunc, sem elit pulvinar nisi et id. Sit aliquam nibh ullamcorper adipiscing ac tincidunt, ullamcorper adipiscing nibh ullamcorper turpis tempus lobortis euismod adipiscing tempus nibh. Ullamcorper nonummy tempus nibh non nonummy lorem ut diam id feugiat, ut diam id feugiat massa sem elit. Pulvinar nisi ante volutpat, nonummy lorem lobortis euismod nonummy tempus ut diam felis feugiat ut diam, felis sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nisi nibh euismod turpis tempus nibh volutpat amet dolore, ante volutpat pharetra aliquam massa non amet donec at. Dolor congue mi molestie consectetur donec ante non nonummy, tempus, ut sem elit, sed nunc non nonummy sed nunc. Sem eget ipsum nisi et sed nunc, sem elit pulvinar dolore proin eget, pulvinar donec ante volutpat amet tempus. Lobortis diam felis feugiat ut diam felis feugiat congue mi molestie turpis et euismod sit nisi et id pulvinar. Nisi et id sit nisi proin, elit ipsum ut proin eget, ipsum nisi et volutpat pulvinar sem, elit pulvinar. Aliquam lobortis diam mauris feugiat ut praesent id sit erat massa non elit pulvinar dolore, et volutpat, amet nisi. Et volutpat amet aliquam nibh mauris feugiat congue, praesent molestie consectetur erat massa non at ipsum dolore proin, elit. Pulvinar aliquam lobortis ullamcorper adipiscing lorem tincidunt praesent molestie dolor donec ante tellus donec laoreet non consectetur sed ut. Nibh ullamcorper adipiscing, feugiat congue aliquet mauris dolor donec lobortis sem consectetur tempus nunc nonummy ipsum ut proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar nisi lobortis ullamcorper, felis feugiat congue felis feugiat magna ante non, elit ipsum ut diam eget sit. Aliquam nibh ullamcorper turpis ac lobortis aliquet at feugiat, tincidunt aliquet mauris dolor, magna, felis feugiat magna praesent felis. Sit congue diam felis feugiat congue diam molestie consectetur sed nunc sem elit sed, nunc proin elit sed dolore. Proin sed nunc, praesent at sed donec ante non amet aliquam massa non, amet erat ante volutpat nonummy tempus. Ut diam, felis tempus nunc diam adipiscing sed dolore ante volutpat nonummy tempus lobortis, diam felis feugiat ac laoreet. Aliquet elit dolor dolore proin volutpat amet nisi ante volutpat amet aliquam nibh id consectetur, erat nunc, sem elit. Ipsum nisi, et, volutpat turpis tempus lobortis praesent molestie pharetra magna ante molestie consectetur donec laoreet id, sit donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie nonummy tempus lobortis sem nonummy tempus ut sem felis pulvinar, nisi diam id sit magna elit sed nunc non elit, sed nunc aliquet. Elit ipsum nunc sem elit sed nunc proin volutpat, amet lorem tincidunt diam adipiscing feugiat ut non donec massa non adipiscing ipsum ut diam. Id turpis ac mi, tellus consectetur sed nunc proin eget pulvinar, donec ante volutpat nonummy, aliquam nibh ullamcorper dolore ante, non elit ipsum lobortis. Diam, felis feugiat nisi et felis pulvinar ut diam elit ipsum ut diam eget turpis ac tincidunt praesent feugiat congue praesent at feugiat tincidunt. Aliquet mauris dolor magna mi molestie pharetra donec ante tellus consectetur donec laoreet tellus pharetra, magna et molestie sit, ac aliquet consectetur erat laoreet. Tellus at sed nunc sem at dolor dolore proin volutpat amet aliquam nibh volutpat pharetra donec, ante volutpat amet donec ante molestie pharetra mi. Volutpat nonummy ipsum nisi et euismod turpis magna et euismod turpis ac nibh euismod amet, nisi et, euismod at lorem aliquet, mauris dolor magna. Mi non nonummy ipsum ut et id sit lorem tincidunt aliquet at, dolor dolore praesent mauris dolor donec massa sem nonummy ipsum lobortis consectetur. Tempus, nunc sem, eget, pulvinar nisi nibh euismod sit ac laoreet ullamcorper at dolor donec massa non elit tempus lobortis diam id sit ac. Laoreet aliquet aliquam nibh tellus adipiscing lorem congue, proin molestie pharetra, dolore ante non nonummy tempus massa, volutpat consectetur donec ante non, nonummy ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non id feugiat ut diam felis sit congue et id ipsum nisi et id sit, et felis tempus massa non elit sed, nunc, sem at ipsum nunc sem. Id adipiscing, ac nibh ullamcorper adipiscing tempus lobortis euismod amet aliquam nibh pulvinar aliquam nibh ullamcorper nonummy tempus lobortis, non, nonummy tempus massa non elit ipsum ut diam. Felis feugiat nisi et, id pulvinar nisi nibh id nisi diam eget pulvinar nisi et euismod turpis, ac tincidunt aliquet adipiscing lorem tincidunt ullamcorper adipiscing lorem tincidunt diam. Mauris, pharetra tempus nunc diam, ipsum nunc sem elit ipsum nunc sem elit, ipsum nunc, proin eget pulvinar nisi et elit, dolor nunc, sem mauris pulvinar, dolore ante. Volutpat amet donec, at dolor dolore proin, volutpat amet donec, mi volutpat amet erat mi, volutpat pharetra erat nunc diam eget ipsum ut diam eget ipsum, nunc et. Euismod turpis nibh euismod adipiscing ac, tincidunt aliquet felis lorem tincidunt praesent mauris dolor congue mi tellus consectetur sed, nisi et eget, pulvinar nisi et id amet nibh. Aliquet, felis dolor congue mi non elit, pulvinar magna nibh id turpis, aliquam nibh, euismod turpis aliquam laoreet aliquet mauris dolor donec massa non nonummy tempus volutpat consectetur. Erat, nunc sem nonummy ipsum nunc sem elit pulvinar aliquam tincidunt aliquet at pharetra donec ante molestie, amet, erat ante non nonummy erat massa non donec massa non. Consectetur sed ut, non, at sed ut proin, eget ipsum dolore sem elit dolor dolore proin volutpat amet aliquam ante ullamcorper felis feugiat ut amet tempus lobortis ullamcorper. Felis, pharetra, ac mi molestie sit magna mi molestie, turpis erat nunc proin eget, dolor nunc aliquet consectetur lorem tincidunt aliquet mauris sed euismod turpis ac tincidunt, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat, amet tempus, tincidunt nonummy lorem lobortis ullamcorper adipiscing lorem ut ullamcorper adipiscing feugiat ut praesent id pharetra ac massa aliquet. At erat, tincidunt sem, elit pulvinar nisi ante, sed donec ante volutpat amet tempus nibh, ullamcorper felis ipsum massa volutpat nonummy. Tempus lobortis diam felis feugiat ut sem nonummy ipsum nunc non elit massa non nonummy erat, nunc sem, elit pulvinar nisi. Et euismod turpis ac, lobortis aliquet felis lorem congue praesent felis dolor magna praesent nonummy ipsum ut sem elit ipsum ut. Sem eget amet nisi et euismod turpis tempus, nibh ullamcorper adipiscing, feugiat tincidunt ullamcorper felis feugiat congue praesent molestie feugiat ullamcorper. Adipiscing tempus lobortis, non elit tempus nisi diam felis sit nisi mi euismod consectetur lorem laoreet tellus mauris dolor donec ante. Eget pharetra donec ante lorem lobortis aliquet adipiscing feugiat, lobortis ullamcorper adipiscing, lorem congue praesent, molestie pharetra, donec ante non consectetur. Sed nunc sem erat nunc non at ipsum, nunc sem elit dolor tincidunt, aliquet elit dolor dolore proin eget pulvinar, donec. Ante volutpat amet donec proin volutpat pharetra donec ante pharetra donec lobortis non felis ipsum ut sem id, sit lorem laoreet. Aliquet at dolor donec proin eget pharetra, donec, ante volutpat amet, erat, lobortis, ullamcorper elit massa non nonummy ipsum ut et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem eget sit ac tincidunt praesent lorem tincidunt aliquet mauris pharetra erat massa non elit, ipsum. Nisi laoreet tellus, consectetur lorem laoreet euismod turpis ac tincidunt praesent, eget amet aliquam at dolor. Congue mi molestie pharetra erat massa volutpat nonummy erat massa tellus nonummy sed nunc sem elit. Sed ut proin id, pulvinar nisi sem erat, nunc sem elit pulvinar nisi proin, volutpat amet. Tempus tincidunt ullamcorper, adipiscing lorem ut diam id pharetra erat nunc non elit ipsum dolore proin. Dolor dolore sem eget pulvinar aliquam nibh volutpat nonummy aliquam lobortis ullamcorper adipiscing, tempus congue praesent. Molestie pharetra magna mi id sit ac tincidunt proin ac mi euismod sit ac laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing sed congue aliquet adipiscing ac lobortis euismod nisi proin eget pulvinar nisi. Proin eget pulvinar donec ante, volutpat amet aliquam ante volutpat amet aliquam ante molestie. Pharetra aliquam diam aliquet euismod molestie, ipsum magna tincidunt, nibh diam, molestie nonummy, pulvinar. Sed feugiat pulvinar, lorem, dolore proin volutpat amet erat massa, non nonummy ipsum ut. Sem, felis lorem nunc praesent, mauris pulvinar dolore proin eget pharetra tempus ut, diam. Molestie consectetur ac laoreet aliquet elit pulvinar dolore sem, mauris dolor donec consectetur sed. Dolore praesent, mauris pharetra tempus lobortis diam felis feugiat ac laoreet tellus, consectetur magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet, at dolor dolore ante volutpat amet tempus lobortis diam, nonummy ipsum ut diam elit ipsum ut diam felis ipsum ut, et id nunc sem elit. Sed ut, diam elit sed, nunc non at sed massa tellus turpis ac mi molestie consectetur ac mi id sit ac et, tellus magna nibh id sit. Nisi nibh euismod amet ac laoreet ullamcorper adipiscing lorem congue praesent mauris, feugiat magna mi volutpat consectetur ipsum, ut et id turpis non, elit, ipsum ut et. Euismod adipiscing, ac congue praesent mauris dolor dolore ante, volutpat elit, ipsum ut diam id sit nisi, et id massa proin eget ipsum dolore proin euismod amet. Ac, tincidunt ullamcorper mauris dolor magna mi molestie, nonummy erat massa tellus, pharetra, erat massa sem eget amet sem elit pulvinar nisi et, ullamcorper adipiscing lorem tincidunt. Ullamcorper adipiscing lorem congue praesent molestie pharetra donec laoreet tellus elit ipsum ut proin id amet aliquam nibh erat nunc, proin elit pulvinar dolore sem eget pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam laoreet tellus adipiscing sed euismod turpis lorem tincidunt aliquet at feugiat tincidunt praesent mauris feugiat tincidunt mi, tellus consectetur erat ut diam eget. Sit aliquam nibh id, amet lorem at, sed, dolore proin elit, pulvinar, nisi nibh ullamcorper felis dolor congue mi tellus consectetur sed ut non. At pulvinar ut et eget amet aliquam at sed nunc aliquet at sed tincidunt sem eget sed nunc aliquet at sed tincidunt aliquet at. Sed donec ante molestie, pharetra erat lobortis non nonummy tempus, volutpat nonummy tempus massa tellus nonummy tempus, nunc diam eget pulvinar aliquam nibh id. Turpis nisi proin elit ipsum nunc, sem elit pulvinar tellus turpis magna et euismod turpis lorem, nunc praesent at sed congue praesent at sed. Dolore proin volutpat pharetra donec massa sem felis sit magna laoreet tellus nunc non nonummy erat massa non consectetur sed massa non at ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed dolore proin ac, laoreet, aliquet mauris dolor dolore ante volutpat nonummy tempus, lobortis ullamcorper, adipiscing ipsum ut diam, id sit magna laoreet molestie turpis ac. Tincidunt euismod ut diam felis pulvinar ut diam pharetra erat massa aliquet at sed, nunc proin elit, amet tempus lobortis diam mauris sit donec massa non. Eget aliquam, laoreet aliquet adipiscing feugiat tincidunt praesent molestie pharetra erat mi volutpat, consectetur erat nunc sem eget pulvinar magna et id sit aliquam nibh euismod. Ac lobortis ullamcorper turpis lorem, tincidunt praesent, mauris dolor magna, mi molestie, dolor donec ante tellus consectetur sed ut sem elit pulvinar nisi et id dolore. Et volutpat turpis lorem congue mi volutpat consectetur, tempus, nunc non nonummy, sed nunc sem elit sit, aliquam laoreet ullamcorper adipiscing feugiat donec, ante non nonummy. Massa non ut tempus ante eget pharetra aliquam massa ullamcorper elit sit magna laoreet tellus turpis, magna laoreet tellus consectetur lorem tincidunt sem mauris congue praesent. Non proin molestie pharetra, donec ante volutpat nonummy ipsum, ut diam id mauris sed nunc ante, eget pharetra donec proin at, pharetra, donec proin mauris ullamcorper. Adipiscing, feugiat congue praesent, mauris dolor donec mi molestie consectetur donec nisi aliquet eget adipiscing consectetur ipsum feugiat erat congue, laoreet, et ullamcorper molestie nonummy ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nisi laoreet ante aliquet volutpat id mauris felis elit turpis dolore ante. Ullamcorper tellus euismod volutpat molestie volutpat volutpat felis at felis elit mauris felis. Nonummy adipiscing nonummy consectetur turpis, nonummy consectetur turpis, amet lobortis massa, et ullamcorper. Sem aliquet ullamcorper molestie id at pulvinar aliquam ut, mi non euismod mauris. Felis eget at pharetra, tempus erat nunc ante et aliquet euismod mauris consectetur. Pulvinar dolor feugiat donec nunc nibh proin ullamcorper molestie at turpis pharetra feugiat. Sed feugiat ipsum ac dolore non sem euismod ullamcorper non ullamcorper ullamcorper aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante dolore tincidunt nisi donec congue nunc et, tellus tellus euismod non. Sem praesent non felis sit sed tempus erat erat aliquam, tincidunt praesent. Non eget, turpis dolor donec congue laoreet sem eget turpis tempus erat. Aliquam erat ut nunc nibh ullamcorper mauris consectetur, pulvinar lorem donec lobortis. Massa nibh praesent non felis consectetur pulvinar lorem donec nisi nibh praesent. Non, aliquet euismod mauris elit pulvinar ut et eget pulvinar nisi proin. Elit adipiscing feugiat dolore ante volutpat consectetur erat nunc diam sit ac. Tincidunt praesent at sed, congue aliquet at sed, congue praesent at lorem. Congue aliquet felis dolor dolore mi molestie pharetra magna, mi tellus nonummy. Ut diam id pulvinar aliquam et id turpis ac tincidunt, aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante euismod nonummy, lorem diam felis feugiat congue praesent id sit magna laoreet molestie sit ac laoreet molestie turpis magna laoreet. Aliquet mauris dolor dolore, aliquet tellus magna, mi amet, tempus nibh non amet donec ante non, adipiscing ipsum lobortis aliquam nibh. Aliquet nisi et volutpat pulvinar aliquam nibh euismod nonummy tempus lobortis non nonummy ipsum ut proin elit erat laoreet, non at. Pulvinar nisi proin at sed nunc aliquet consectetur lorem nunc proin mauris sed nunc praesent, at sed ante, non nonummy aliquam. Massa volutpat amet donec mi volutpat pharetra erat massa non consectetur tempus massa non nonummy sed nunc sem nonummy erat, nibh. Ullamcorper, turpis aliquam lobortis euismod turpis aliquam nibh volutpat amet nisi nibh, ullamcorper adipiscing feugiat, congue praesent mauris lorem, congue, diam. Id consectetur sed nunc sed dolore proin eget, pulvinar nisi ante volutpat amet aliquam nibh ullamcorper adipiscing feugiat, congue praesent, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, ante non nonummy tempus lobortis diam felis, pulvinar nisi laoreet aliquet. Mauris amet nisi massa et mi diam euismod at mauris, at sed. Tincidunt praesent mauris sed, congue proin volutpat nonummy tempus massa, non nonummy. Ipsum ut et euismod sit magna mi tellus consectetur ac tincidunt, sit. Ac nibh euismod, amet aliquam et id amet aliquam nibh volutpat pulvinar. Nisi ante volutpat dolor nunc sem mauris sed nunc proin, mauris pharetra. Donec eget amet tempus massa non nonummy ipsum, ut mi molestie feugiat. Magna mi tellus at lorem tincidunt praesent, eget amet, aliquam nibh non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet eget amet ac lobortis ullamcorper felis dolor congue praesent mauris dolor donec ante non elit massa non elit ipsum ut proin eget, sed nunc sem elit sed. Dolore proin volutpat pulvinar, nisi, ante volutpat nonummy aliquam lobortis non nonummy aliquam pulvinar nisi et id amet aliquam lobortis, eget pulvinar nisi sem eget, amet praesent eget. Sed nunc aliquet mauris dolor donec, proin, molestie feugiat, congue proin mauris pharetra erat, massa non elit ipsum ut diam id sit magna, et pulvinar aliquam, nibh ullamcorper. Adipiscing pharetra donec massa, non amet, tempus, lobortis sem elit pulvinar nisi, mi euismod sit magna tincidunt aliquet mauris pharetra praesent, mauris dolor dolore, proin molestie pharetra donec. Massa non amet tempus ut diam id sit ac nibh id sit ac laoreet tellus adipiscing sed congue at lorem lobortis ullamcorper at ac tincidunt aliquet felis dolor. Magna mi mauris pharetra magna praesent, mauris consectetur donec laoreet tellus at erat massa non pharetra ac id feugiat nisi et, felis consectetur ac laoreet aliquet at lorem. Tincidunt, praesent mauris dolor donec proin mauris dolor congue adipiscing ac lobortis ullamcorper felis dolor dolore mi volutpat consectetur donec, massa non nonummy sed nunc, sem eget, ipsum. Nisi et, id amet aliquam lobortis aliquet adipiscing lobortis ullamcorper felis feugiat congue praesent molestie consectetur erat nunc non nonummy ipsum nisi proin eget ipsum dolore proin elit. Ipsum nunc sem, elit, dolor dolore ante pulvinar dolore proin volutpat amet donec ante volutpat amet tempus ante volutpat nonummy tempus massa, volutpat amet erat massa sem amet. Tempus lobortis non consectetur, erat ante consectetur erat massa non nonummy sed massa sem elit ipsum aliquam nibh ullamcorper adipiscing lorem tincidunt aliquet molestie pharetra donec ante non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat, laoreet non at sed dolore proin eget amet, aliquam lobortis turpis. Tempus tincidunt diam adipiscing feugiat magna massa sem eget ipsum ut proin eget. Sit aliquam et id amet nisi et eget dolor nisi sem at, nunc. Proin mauris feugiat magna mi molestie consectetur donec mi id feugiat magna mi. Tellus, consectetur ac laoreet molestie consectetur erat laoreet aliquet consectetur lorem tellus consectetur. Lorem nunc ante non adipiscing tempus lobortis diam, felis feugiat congue, mi tellus. At felis pulvinar magna laoreet, tellus adipiscing, sed aliquet at dolor dolore ante. Non, elit ipsum nisi et id feugiat nisi mi id turpis lorem tincidunt. Praesent at sed nunc proin mauris dolor dolore ante dolor dolore ante ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis massa laoreet tincidunt ante sem id, at pharetra. Ipsum magna congue massa mi sem ullamcorper volutpat nonummy. Turpis amet dolor, tempus, magna nunc, ut massa, donec. Ut ut, proin id amet nisi et eget amet. Proin eget dolor dolore ante eget pulvinar donec, nibh. Non nonummy tempus ut ullamcorper adipiscing, ipsum, ut ullamcorper. Felis feugiat nisi diam felis feugiat magna, elit pulvinar. Nisi, nibh euismod consectetur lorem tincidunt praesent at sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus ut, et molestie turpis laoreet sem mauris dolor nisi nibh ullamcorper felis feugiat congue mi molestie pharetra magna massa sem. Eget pulvinar aliquam et volutpat pulvinar nisi et volutpat, nunc proin eget amet aliquam ante volutpat amet dolore praesent volutpat pharetra donec. Proin molestie dolor donec massa ullamcorper elit ipsum ut sem elit ipsum diam elit tempus nunc sem elit sed nunc sem elit. Ipsum nisi nibh euismod amet aliquam nibh volutpat amet nisi ante volutpat dolor dolore proin mauris nunc praesent eget pharetra dolore ante. Ullamcorper, adipiscing ipsum congue mi tellus consectetur, ac laoreet tellus at sed nunc sem, mauris dolor lorem laoreet proin praesent tellus eget. Turpis dolor donec lobortis et aliquet, volutpat adipiscing dolor pulvinar amet pharetra tempus, ac tincidunt tellus adipiscing ac laoreet ullamcorper at dolor. Dolore at feugiat, congue praesent molestie pharetra magna mi molestie dolor magna praesent, mauris pharetra magna praesent id sit magna mi molestie. Consectetur aliquam nibh euismod adipiscing tempus tincidunt mi volutpat pharetra erat massa tellus, consectetur erat laoreet tellus, nonummy erat mi molestie sit. Ac laoreet molestie consectetur, sed massa euismod adipiscing lobortis ante diam proin, ullamcorper tellus nonummy sit sed donec congue massa nibh massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat nonummy feugiat congue mi molestie consectetur erat nunc non elit ipsum, ut proin eget pulvinar. Nisi et euismod turpis proin eget dolor dolore proin mauris dolor dolore praesent mauris sed congue praesent. Mauris pharetra dolore, proin mauris pharetra donec ante molestie pharetra dolore ante lorem congue praesent mauris feugiat. Magna massa non nonummy ipsum ut proin elit pulvinar dolore, sem, elit pulvinar nisi sem eget sed. Dolore proin at, dolor nunc consectetur lorem nunc praesent eget nonummy tempus lobortis ullamcorper adipiscing feugiat congue. Mi molestie consectetur sed dolore proin eget, pulvinar, nisi nibh ullamcorper nunc praesent mauris dolor congue praesent. Volutpat nonummy tempus lobortis non elit ipsum ut diam felis feugiat magna laoreet euismod sit magna nibh. Tellus adipiscing lorem tincidunt ipsum ut proin eget pulvinar dolore proin, eget pulvinar aliquam et euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar tempus at pulvinar dolore, ante, non nonummy ipsum, ut diam felis sit ac laoreet aliquet consectetur sed laoreet aliquet at sed nunc. Sem volutpat amet proin mauris, dolor donec ante, volutpat nonummy tempus ante volutpat, amet erat ante molestie pharetra donec mi volutpat consectetur donec. Ante non nonummy sed nunc feugiat congue mi felis feugiat magna, diam felis feugiat, congue et id sit magna laoreet, euismod at dolor. Dolore ante volutpat nonummy tempus lobortis ullamcorper adipiscing sit nunc proin elit erat, massa aliquet elit dolor dolore proin mauris dolor nisi, ante. Ullamcorper mauris sit magna mi id sit erat massa sit ac mi molestie turpis ac, laoreet aliquet consectetur ac laoreet aliquet at sed. Dolore ante volutpat pulvinar dolore praesent eget dolor donec ante molestie amet tempus diam felis feugiat magna, tincidunt, proin eget pulvinar dolore sem. Mauris sed nunc ante volutpat nonummy, aliquam massa non nonummy tempus, massa ullamcorper elit tempus lobortis diam magna praesent mauris pharetra donec massa. Tellus consectetur erat massa tellus, consectetur sed nunc, sem eget pulvinar aliquam nibh ullamcorper tempus lobortis ullamcorper felis lorem congue diam nonummy, tempus. Lobortis ullamcorper felis tempus ut ullamcorper felis ipsum ut diam, nonummy ipsum lobortis ullamcorper, elit ipsum ut, non magna mi molestie pharetra erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nisi et euismod turpis ac euismod turpis lorem tincidunt mi volutpat nonummy ipsum nisi et felis, pulvinar nisi diam eget pulvinar aliquam nibh euismod, turpis. Aliquam nibh ullamcorper adipiscing feugiat euismod turpis tempus lobortis ullamcorper felis dolor congue praesent mauris consectetur sed, ut et id sit aliquam laoreet ullamcorper at, feugiat. Congue mi molestie amet praesent, mauris pharetra donec mi tellus consectetur donec mi, molestie pharetra donec praesent felis sit, congue et id pharetra erat laoreet aliquet. At laoreet tellus consectetur sed, tincidunt aliquet at pulvinar donec proin volutpat amet aliquam lobortis ullamcorper adipiscing ipsum ut et molestie, turpis ac laoreet aliquet at. Dolor nisi turpis ac tincidunt aliquet at sed, nunc proin eget pharetra donec proin, mauris pharetra donec ante molestie pharetra dolore mi, mauris dolor magna praesent. Mauris, feugiat congue, adipiscing lorem lobortis diam felis sit magna et id pharetra ac laoreet molestie turpis erat laoreet tellus at sed nisi at dolor donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam lobortis diam, id pharetra erat nunc aliquet at dolor, euismod consectetur sed dolore sem eget pulvinar. Donec nibh diam adipiscing lorem lobortis ullamcorper adipiscing feugiat, ut et id sit magna mi id consectetur. Sed elit ipsum ut sem elit ipsum, nisi nibh euismod sit aliquam nibh id amet aliquam nibh. Euismod turpis lorem tincidunt, ullamcorper adipiscing tempus nibh euismod dolore proin eget pulvinar aliquam ante non nonummy. Ipsum, magna mi molestie at, sed massa sem eget dolor nisi ante volutpat turpis tempus euismod nonummy. Lorem magna mi molestie pharetra donec laoreet non at ipsum nunc sem volutpat dolor nunc sem elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna nibh, euismod turpis sed, tincidunt proin eget dolor congue. Proin mauris dolor, donec ante volutpat amet erat lobortis non. Elit pulvinar tincidunt tellus sit magna nibh euismod turpis ac. Tincidunt ullamcorper mauris sed tincidunt aliquet at dolor donec ante. Volutpat nonummy erat massa non nonummy, tempus, diam eget pulvinar. Aliquam nibh tellus, at dolor dolore massa non elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ante non nonummy tempus mauris consectetur erat ut diam eget turpis, ac tincidunt aliquet at feugiat tincidunt aliquet at feugiat dolore, mi non. Nonummy tempus massa sem, felis ipsum tellus pharetra donec, massa, id at amet pharetra pulvinar ac, donec ut mi tellus eget amet tempus, congue. Massa nibh proin diam tellus id non feugiat erat massa tellus consectetur, erat nunc sem, at dolor dolore proin eget pulvinar, dolore proin, eget. Amet tempus lobortis non nonummy aliquam lobortis diam felis feugiat non amet erat massa non nonummy tempus massa non consectetur erat ante molestie pharetra. Donec massa non at pulvinar aliquam nibh ullamcorper turpis aliquet elit dolor nisi ante volutpat turpis tempus tincidunt, praesent felis feugiat ut diam id. Sit donec, laoreet tellus, consectetur erat, massa sem elit dolor dolore et sed, dolore, ante eget pulvinar donec proin eget pulvinar donec ante eget. Pharetra aliquam massa non nonummy tempus lobortis ullamcorper nonummy erat lobortis, sem elit tempus nunc lorem congue mi mauris, sit magna mi, molestie pharetra. Magna laoreet molestie consectetur sed nunc sem eget pulvinar dolore sem, ac laoreet id, sit ac nibh euismod turpis ac laoreet euismod, sit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis aliquet felis feugiat dolore mi volutpat pharetra donec ante tellus, pharetra donec ante molestie. Consectetur erat massa, proin elit ipsum nisi proin eget nunc aliquet at, sed dolore sem. Mauris sed tincidunt sem mauris dolor dolore ante eget amet tempus lobortis ullamcorper adipiscing ipsum. Congue mi, id sit non nonummy tempus lobortis sem elit ipsum ut diam id sit. Ac laoreet euismod turpis aliquam nibh euismod adipiscing ac tincidunt aliquet felis dolor dolore, mi. Molestie nibh ullamcorper felis feugiat ut praesent mauris pharetra donec mi tellus at erat massa. Molestie consectetur ac mi molestie sit ac tincidunt sem magna et id sit magna et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur sed dolore proin id pulvinar dolore proin eget. Nunc proin mauris dolor dolore sem mauris, sed dolore proin. Mauris amet aliquam ante eget pharetra donec proin volutpat pharetra. Donec ante volutpat pharetra donec amet tempus nibh volutpat amet. Aliquam ante volutpat nonummy aliquam lobortis non adipiscing ipsum nisi. Congue ut nunc nibh praesent volutpat felis consectetur nonummy elit. Lorem dolore proin volutpat amet, tempus ut mi id sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat felis dolor donec massa non nonummy nisi et euismod turpis lorem tincidunt aliquet, at dolor, donec massa ullamcorper nonummy ipsum. Ut mi sem dolor feugiat pulvinar sed, lorem ipsum lorem donec volutpat nonummy aliquam, lobortis non nonummy erat lobortis diam id. Sit erat laoreet tellus, consectetur sed dolore proin mauris dolor dolore proin eget pharetra donec mauris feugiat dolore, proin volutpat amet. Ipsum nisi et id at tincidunt nibh mi diam praesent laoreet proin ullamcorper turpis ac, laoreet ullamcorper tellus elit sed nunc. Sem volutpat pulvinar nisi, nibh euismod adipiscing lorem lobortis ullamcorper nonummy, tempus nibh non nonummy ipsum ut diam elit ipsum ut. Diam id ac tincidunt aliquet at sed ante ante diam praesent praesent laoreet praesent ullamcorper elit ipsum ut diam felis feugiat. Magna tincidunt aliquet mauris dolor tempus nibh euismod aliquam nibh ullamcorper adipiscing ipsum ut praesent molestie pharetra erat massa aliquet at. Sed, tincidunt, aliquet elit dolor, dolore sem consectetur dolore non, tellus id mauris felis id at amet donec ante volutpat amet. Dolore ante non nonummy donec, ante tellus consectetur donec massa sem consectetur sed nunc elit ipsum dolore non at sed nunc. Proin volutpat amet tempus lobortis euismod nonummy tempus lobortis euismod nonummy aliquam ut id eget volutpat molestie id, ullamcorper aliquet turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat nonummy erat massa non nonummy sed ut sem elit mi tellus consectetur erat laoreet tellus consectetur ac massa aliquet, at sed. Dolore proin, mauris pulvinar dolore ante eget pulvinar dolore praesent eget tempus sed, laoreet lobortis dolore lobortis praesent felis dolor congue diam. Felis dolor magna mi molestie, sit donec laoreet tellus at sed nunc non at erat massa ullamcorper adipiscing, lorem, congue praesent molestie. Erat, lorem lorem erat aliquam dolore congue nunc laoreet proin non id consectetur adipiscing amet ipsum magna tincidunt euismod tellus euismod euismod. Mauris nonummy sed nunc et euismod turpis ac tincidunt proin volutpat nonummy tempus ut et id sit magna mi tellus at sed. Tincidunt at sed congue praesent eget dolor dolore ante non nonummy tempus ante molestie dolor magna mi, volutpat consectetur erat massa sem. Eget sit nisi et id nisi nibh id amet ac tincidunt aliquet felis, feugiat congue aliquet adipiscing feugiat tincidunt diam mauris, pharetra. Erat ut diam id turpis ac laoreet non elit tempus lobortis diam felis sit magna mi euismod, turpis ac tincidunt tellus consectetur. Sed nunc aliquet at lorem congue, proin volutpat amet donec ante non donec massa non nonummy, erat ante, volutpat consectetur tempus nunc. Sem elit ipsum nisi et eget sit aliquam, nibh euismod adipiscing feugiat, lobortis aliquet felis feugiat congue turpis lorem lobortis ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet mauris pharetra donec ante dolor dolore praesent mauris dolor dolore ante volutpat pharetra erat, nunc sem. Elit pulvinar ac nibh tellus adipiscing sed dolore ante volutpat amet tempus lobortis felis feugiat nisi mi euismod. Sit ac mi tellus at sed nunc proin eget, pharetra congue proin, mauris amet aliquam massa ullamcorper felis. At dolor aliquet at dolor dolore mi molestie pharetra erat massa non elit ipsum nisi nibh, id turpis. Lorem congue aliquet adipiscing lorem congue praesent molestie tempus lobortis sem, id sit ac laoreet tellus consectetur, lorem. Nunc praesent at dolor dolore proin, eget nonummy ipsum congue diam felis feugiat nisi mi molestie, sed dolore. Proin euismod amet donec, nibh non nonummy aliquam, nibh ullamcorper adipiscing ipsum lobortis ullamcorper, felis ipsum ut et. Felis sit nisi mi euismod consectetur lorem aliquet consectetur lorem tincidunt euismod turpis aliquam et id pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi nibh euismod adipiscing at dolor dolore, ante volutpat nonummy lorem lobortis diam felis. Feugiat congue praesent id sit magna mi molestie turpis ac mi id sit ac. Ante euismod nonummy lorem lobortis ullamcorper nonummy tempus nibh volutpat pharetra donec ante volutpat. Amet tempus lobortis non amet erat massa non nonummy ipsum massa nonummy pulvinar magna. Laoreet aliquet adipiscing lorem dolore, proin volutpat amet tempus lobortis et id consectetur ac. Tincidunt sem at sed nunc proin volutpat amet tempus ullamcorper, adipiscing ipsum lobortis diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At dolor, dolore aliquet mauris dolor, erat lobortis sem pulvinar nisi et id. Turpis lorem tincidunt aliquet at lorem, dolore proin volutpat pharetra dolore praesent at. Dolor dolore mi molestie consectetur tempus ut et, diam mauris feugiat magna mi. Tellus at sed dolore proin eget amet aliquam et volutpat turpis tempus lobortis. Praesent molestie pharetra, erat nunc diam elit aliquam nibh euismod turpis ac tincidunt. Aliquet adipiscing lorem lobortis ullamcorper turpis aliquam lobortis ullamcorper turpis tempus tincidunt ullamcorper. Felis sit magna praesent sit donec laoreet tellus at pulvinar, dolore sem elit. Pulvinar aliquam nibh ullamcorper adipiscing lorem tincidunt praesent felis, sit, congue praesent mauris. Sit magna mi tellus consectetur nunc sem at ipsum nisi et volutpat dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nunc proin volutpat amet donec ante. Felis feugiat magna laoreet, tellus consectetur, erat. Nunc aliquet at sed dolore et volutpat. Turpis lorem, tincidunt praesent mauris sit magna. Mi, tellus pharetra, nunc sem elit, ipsum. Aliquam nibh ullamcorper adipiscing, lorem tincidunt, ullamcorper. Mauris dolor, magna mi non, nonummy tempus. Nunc sem eget ipsum ut nibh id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet tellus consectetur sed nunc sem mauris sed tincidunt aliquet at sed nunc praesent eget pharetra donec nunc, proin. Eget, pulvinar dolore proin eget dolor dolore proin volutpat amet nisi ante volutpat amet aliquam nibh ullamcorper felis lorem ut. Praesent sit magna laoreet aliquet at erat nunc sem eget dolor dolore proin eget dolor dolore praesent eget pulvinar aliquam. Nibh ullamcorper, felis feugiat congue et molestie pharetra laoreet, tellus elit pulvinar, dolore ante volutpat, amet, tempus lobortis ullamcorper adipiscing. Feugiat congue diam nonummy ipsum ut diam adipiscing ipsum lobortis non, tempus ut sem elit ipsum ut et, euismod consectetur. Sed nunc aliquet at dolor nunc proin volutpat pharetra dolore praesent molestie dolor dolore ante molestie amet erat, sem, elit. Pulvinar nisi diam id pulvinar nisi nibh id pulvinar nisi et id amet ac nibh id amet, ac, lobortis euismod. Turpis lorem nibh volutpat, nonummy congue praesent mauris sit magna laoreet tellus consectetur, sed nunc sem elit ipsum ac tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper adipiscing lorem tincidunt mi mauris pharetra magna mi, tellus pharetra erat massa tellus consectetur ac. Laoreet eget pulvinar aliquam et euismod turpis tempus nibh, euismod amet donec ante volutpat pulvinar nunc. Aliquet at sed congue praesent molestie pharetra donec, praesent feugiat dolore mi volutpat nonummy erat nunc. Sem felis ipsum nisi diam id turpis ac laoreet aliquet mauris pharetra dolore ante volutpat amet. Erat lobortis sem elit ut et euismod sit nisi diam id pulvinar aliquam et euismod adipiscing. Sed dolore proin molestie pharetra erat massa non, nonummy tempus lobortis erat nunc non nonummy ipsum. Nisi et id sit nisi nibh euismod turpis ac congue aliquet at feugiat congue praesent mauris. Pharetra erat massa non consectetur nisi laoreet tellus turpis aliquam proin id pulvinar nisi nibh euismod. Turpis ac lobortis ullamcorper felis feugiat magna ante volutpat consectetur erat, nunc sem elit ipsum nisi. Elit sit aliquam et id amet, aliquam nibh ullamcorper turpis ac tincidunt aliquet molestie nonummy tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod felis sit magna laoreet tellus consectetur sed dolore proin euismod. Turpis lorem lobortis euismod amet aliquam mauris dolor aliquam nibh euismod. Pulvinar dolore praesent at sed congue praesent at sed congue, proin. Volutpat nonummy, erat lobortis sem felis pulvinar nisi, euismod turpis ac. Laoreet, aliquet adipiscing lorem tincidunt praesent, mauris dolor dolore ante molestie. Dolor congue mi volutpat amet tempus nisi diam felis pulvinar nisi. Et sit nisi et euismod sit ac nibh id amet nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet tellus at, dolor dolore sem volutpat nunc sem eget amet donec lobortis ullamcorper adipiscing ipsum lobortis diam felis ipsum, congue mi. Id turpis ac laoreet tellus turpis ac tincidunt aliquet mauris nunc aliquet at sed tincidunt, praesent mauris, lorem, congue proin molestie pharetra. Donec massa sem, elit ipsum ut diam felis ipsum nisi diam id sit tincidunt proin eget dolor dolore praesent, volutpat nonummy ipsum. Ut mi aliquet at sed dolore proin eget pulvinar aliquam nibh euismod amet, donec, ante dolor dolore praesent at lorem congue praesent. Molestie amet tempus, lobortis diam nonummy pulvinar lobortis diam felis ipsum nisi et euismod, adipiscing ac, tincidunt praesent, mauris congue aliquet at. Dolor dolore ante volutpat amet tempus nisi, mi id sit ac laoreet tellus at sed nunc aliquet mauris dolor dolore proin molestie. Pharetra dolore at feugiat congue, aliquet, adipiscing feugiat magna mi molestie pharetra donec praesent felis lorem ut diam id pharetra erat massa. Non at sed, dolore sem eget nisi, proin, euismod pulvinar dolore proin volutpat adipiscing feugiat ut praesent, id sit magna mi tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat lobortis sem elit, feugiat nisi mi euismod. Turpis ac laoreet aliquet mauris, dolor dolore ante. Non adipiscing tempus lobortis ullamcorper elit lobortis ullamcorper. Id feugiat nisi et euismod turpis ac laoreet. Tellus consectetur sed dolore ante non pharetra aliquam. Massa non nonummy aliquam lobortis et molestie magna. Tincidunt sem mauris, dolor nisi ante eget pulvinar. Aliquam lobortis ullamcorper, felis, feugiat magna praesent tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra praesent mauris feugiat congue aliquet, felis dolor magna ante tellus consectetur erat massa non nonummy. Ipsum lorem tincidunt praesent mauris dolor donec, mi volutpat congue, ullamcorper felis, feugiat tincidunt praesent mauris. Feugiat magna ante non consectetur erat nunc proin id adipiscing lorem congue praesent mauris dolor dolore. Ante non tempus ut diam felis pulvinar nisi et id, turpis lorem congue praesent eget, pharetra. Donec, lobortis ullamcorper nonummy tempus, lobortis sem elit ipsum lobortis, nonummy ipsum ut diam eget pulvinar. Nisi nibh tellus adipiscing lorem tincidunt, proin molestie pharetra donec mi molestie amet erat, ante volutpat. Dolor magna praesent molestie, congue praesent adipiscing lorem ut praesent molestie pharetra magna mi aliquet consectetur. Sed dolore aliquet consectetur erat tincidunt, aliquet mauris dolor, nisi, ante volutpat amet donec ante lorem. Congue, praesent mauris sed tincidunt praesent mauris dolor dolore mi volutpat pharetra donec mi volutpat pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin eget pharetra donec nibh non adipiscing, ipsum ut diam felis sit ac massa aliquet ipsum ut nibh tellus, consectetur. Sed tincidunt sit aliquam et ullamcorper at feugiat tincidunt aliquet mauris, dolor congue mi volutpat consectetur erat nunc sem felis. Sit ac tincidunt praesent mauris sed congue turpis ac, tincidunt praesent mauris feugiat dolore mi volutpat, elit ipsum magna mi. Aliquet mauris dolor dolore praesent at sed dolore ante volutpat pharetra dolore proin lorem lobortis euismod turpis aliquam lobortis ullamcorper. Turpis tempus lobortis diam, adipiscing lorem lobortis diam felis lorem, lobortis diam felis feugiat magna mi id erat, laoreet aliquet. At pulvinar nisi ante eget amet dolore sem mauris amet aliquam nibh, non adipiscing ipsum ut diam id feugiat congue. Mi tellus at mi, euismod turpis magna et id pulvinar nisi diam eget ipsum nunc sem eget pulvinar ut proin. Id amet aliquam et volutpat pulvinar nisi nibh, euismod adipiscing nibh, euismod nonummy aliquam nibh euismod nonummy aliquam nibh, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac lobortis aliquet adipiscing, feugiat tincidunt ullamcorper adipiscing feugiat magna mi tellus elit tempus nunc diam eget. Ipsum aliquam tincidunt aliquet at tincidunt praesent mauris pharetra, donec ante molestie pharetra erat massa, sem elit. Tempus ut et eget pulvinar nisi proin eget sit nisi nibh euismod turpis nibh, volutpat amet lorem. Tincidunt aliquet felis dolor magna ante tellus consectetur erat, nunc, sem, elit sed nunc sem elit sed. Nunc proin eget, pulvinar nisi nibh dolor nisi nibh euismod nonummy aliquam nibh volutpat amet donec, ante. Ullamcorper id feugiat magna mi molestie sit, ac laoreet id turpis erat euismod turpis ac tincidunt tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sit aliquam, laoreet aliquet mauris pharetra, donec massa non tempus ut, et, id sit ac laoreet aliquet at sed nunc praesent mauris sed donec ante volutpat amet. Tempus lobortis diam, id feugiat magna mi, id lobortis sem felis ipsum nunc non nonummy tempus nunc sem, elit ipsum nisi nibh euismod turpis lorem congue, proin molestie. Amet tempus massa sem elit massa sem felis sit ac, laoreet aliquet at lorem, congue aliquet mauris dolor dolore, proin molestie pharetra erat massa sem elit tempus lobortis. Diam tempus nunc sem elit sed nunc diam eget pulvinar ut et id amet, ac lobortis euismod adipiscing, lorem congue, praesent felis dolor magna praesent mauris sit ullamcorper. Nonummy tempus ut non nonummy ipsum, ut ullamcorper adipiscing ipsum ut diam felis feugiat ut diam elit ipsum nisi, et id sit magna, nibh euismod adipiscing, laoreet euismod. Turpis lorem congue aliquet, at feugiat dolore ante volutpat amet donec massa, non felis pulvinar nisi et euismod turpis ac, nibh, euismod adipiscing sed congue turpis ac tincidunt. Ullamcorper at lorem congue, praesent molestie consectetur erat massa non nonummy, erat ut diam eget ipsum ut, pharetra erat nunc non eget pulvinar nisi et eget pulvinar, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc proin lorem laoreet aliquet turpis, lorem laoreet, aliquet, at, dolor dolore proin, molestie pharetra dolore mi, mauris feugiat dolore. Ante volutpat nonummy erat nunc diam donec mi molestie sit congue mi molestie, sit ac massa tellus turpis ac massa. Sem eget pulvinar nisi, ante eget amet, aliquam nibh euismod nonummy praesent, mauris dolor tincidunt aliquet at feugiat, congue aliquet. At feugiat dolore aliquet felis dolor magna mi mauris pharetra erat ante tellus consectetur erat laoreet non, pharetra diam adipiscing. Feugiat ut et felis sit magna mi tellus consectetur erat laoreet tellus consectetur lorem nunc praesent at dolor donec, ante. Non donec ante volutpat amet donec ante non nonummy erat massa sem felis pulvinar magna laoreet tellus consectetur ac tincidunt. Praesent mauris, sed donec massa non elit ipsum volutpat pharetra donec ante molestie pharetra erat, massa non nonummy erat nunc. Diam id sit ac nibh ullamcorper adipiscing lorem laoreet euismod turpis lorem lobortis euismod turpis proin eget turpis lorem tincidunt. Diam, felis feugiat magna mi molestie sit magna mi id pharetra ac mi aliquet at et, molestie at sed nunc. Sem eget amet aliquam lobortis ullamcorper, adipiscing, lorem congue mi non elit pulvinar, nisi nibh id adipiscing lorem tincidunt praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt sem mauris pulvinar dolore, proin eget. Pharetra aliquam ante non felis massa ullamcorper elit. Ipsum ut diam elit ipsum, nisi diam felis. Turpis ac laoreet euismod sit ac laoreet euismod. Turpis ac nibh ullamcorper amet aliquam eget pulvinar. Ac tincidunt ullamcorper felis dolor magna ante molestie. Pharetra tempus massa sem elit pulvinar nisi et. Euismod amet ac laoreet, euismod turpis aliquam at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sed nunc proin mauris dolor dolore proin volutpat amet tempus lobortis ullamcorper adipiscing tempus massa ac nibh, euismod turpis aliquam nibh euismod turpis tempus lobortis. Ullamcorper felis pharetra donec, massa sem, eget sit nisi et eget pulvinar nisi et sed dolore et volutpat turpis aliquam ante volutpat nonummy lorem lobortis euismod. Nonummy aliquam ut praesent id pharetra ac massa aliquet at ipsum nunc sem at mi, id sit magna mi euismod consectetur sed, tincidunt praesent eget dolor. Dolore massa non amet tempus lobortis ullamcorper elit tempus, ut diam felis massa sem elit tempus ut sem elit ipsum ut, et id turpis, ac laoreet. Aliquet molestie, amet tempus nisi diam felis sit magna et id turpis, lorem id sit nisi et eget sit aliquam nibh aliquet adipiscing, lorem congue praesent. Mauris amet tempus ut diam felis pulvinar magna, laoreet, aliquet at sed, nunc turpis lorem tincidunt aliquet at sed dolore, proin molestie amet erat massa, non. Nonummy tempus massa sem elit ipsum nisi, et, euismod nisi proin eget sit aliquam nibh euismod amet, aliquam nibh euismod turpis ac, lobortis ullamcorper felis dolor. Congue praesent mauris feugiat congue diam felis sit magna mi at ipsum dolore et id pulvinar nisi, et euismod amet tempus lobortis ullamcorper nonummy lorem lobortis. Euismod felis lorem lobortis diam felis ipsum ut diam felis sit nisi et eget pulvinar dolore nibh ullamcorper felis lorem tincidunt diam felis lorem lobortis, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra aliquam ante molestie pharetra donec lobortis sem elit feugiat nisi mi id turpis ac nibh euismod turpis magna nibh. Tellus pharetra donec ante non felis feugiat ut diam felis feugiat nisi et id pulvinar nisi nibh tellus sit magna. Laoreet tellus adipiscing lorem tincidunt adipiscing, lorem congue praesent mauris dolor, dolore mi molestie dolor magna praesent molestie pharetra donec. Ante sem elit ipsum nisi et id adipiscing sed congue praesent molestie donec, ante non nonummy ipsum ut diam, elit. Pulvinar nisi et id sit magna nibh euismod turpis lorem tincidunt aliquet mauris feugiat congue et molestie turpis ac nunc. Sem mauris dolor, nunc sem eget pulvinar, donec ante, volutpat, nonummy ipsum lobortis diam adipiscing feugiat ut et molestie, turpis. Ac laoreet consectetur erat laoreet sem mauris pulvinar donec nibh non, nonummy tempus nibh non amet aliquam ante molestie, pharetra. Erat lobortis, sem elit ipsum, lobortis diam felis, tempus tellus consectetur erat massa sem elit sed ut proin eget pulvinar. Ac tincidunt, ullamcorper adipiscing lorem tincidunt praesent felis feugiat diam felis sit congue, mi felis sit magna, praesent tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit magna tellus consectetur erat nunc sem mauris sed nunc aliquet eget pulvinar dolore. Ante, non adipiscing ipsum ut diam adipiscing feugiat congue, et id sit nisi molestie. Turpis erat nunc sem eget nonummy, aliquam lobortis non felis tincidunt ac aliquam ipsum. Sed sit congue mi molestie pharetra, magna laoreet tellus, volutpat nonummy erat massa volutpat. Nonummy tempus ut et eget pulvinar nisi et id, turpis lorem, tincidunt aliquet at. Feugiat dolore praesent mauris pharetra donec ante molestie pulvinar nisi et euismod sit nisi. Diam eget pulvinar nisi et id amet, aliquam nibh volutpat pulvinar aliquam lobortis ullamcorper. Adipiscing, lorem, tincidunt, diam euismod turpis, magna laoreet tellus adipiscing ac laoreet ullamcorper turpis. Ac laoreet aliquet at dolor congue aliquet felis dolor, magna ante non nonummy ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ipsum nisi nibh euismod adipiscing dolor dolore mi molestie consectetur tempus ut diam. Felis pulvinar euismod adipiscing sed nunc ante eget, amet donec ante non elit ipsum. Nisi mi molestie turpis magna mi euismod turpis lorem tincidunt aliquet consectetur laoreet, euismod. Id id mauris felis elit turpis ac, congue ante volutpat felis turpis dolor lorem. Ipsum, adipiscing, consectetur pulvinar nisi et euismod turpis ac tincidunt molestie amet tempus lobortis. Sem felis feugiat ac tincidunt sem mauris dolor dolore ante volutpat amet aliquam nibh. Ullamcorper felis feugiat ut diam feugiat nisi et id sit magna mi euismod sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam mauris sit donec massa tellus pharetra ac tellus at ipsum, dolore proin. Euismod adipiscing lorem, lobortis diam adipiscing lorem tincidunt diam felis sit magna, mi. Molestie pharetra ac laoreet tellus pharetra erat tellus at dolor nunc, sem elit. Dolor aliquam nibh ullamcorper felis lorem congue diam felis feugiat magna praesent felis. Sit magna mi molestie turpis et tellus consectetur sed nunc, proin volutpat amet. Aliquam ut praesent, mauris sit magna laoreet non at ipsum nunc sem at. Ipsum nisi et eget nunc sem mauris pulvinar nisi nibh volutpat amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue proin volutpat nonummy, donec massa pharetra erat ante molestie pharetra. Magna mi molestie pharetra magna ante tellus nonummy sed nunc sem. Elit pulvinar ac laoreet ullamcorper adipiscing lorem congue mi dolor donec. Mi molestie pharetra magna, massa non elit pulvinar ut nibh euismod. Sit ac laoreet euismod turpis ac tincidunt aliquet at feugiat donec. Mi pharetra magna mi molestie dolor donec mi molestie pharetra erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut ullamcorper adipiscing sit ac laoreet tellus magna mi euismod turpis magna et id pulvinar ut diam, eget pulvinar aliquam nibh tellus adipiscing ac tincidunt aliquet at dolor, congue, aliquet. Felis feugiat congue turpis tempus tincidunt ullamcorper felis feugiat ut praesent mauris pharetra magna mi id, sit erat massa, tellus consectetur sed dolore proin elit sed dolore aliquet, lorem nunc. Sem, eget pulvinar dolore proin mauris sed dolore praesent at sed congue praesent mauris pharetra donec lobortis, non felis pulvinar nisi, nonummy tempus nunc sem eget pulvinar aliquam laoreet tellus. Adipiscing lorem congue aliquet at feugiat congue praesent mauris dolor dolore praesent mauris dolor congue mi mauris pharetra diam adipiscing, feugiat magna mi tellus consectetur, sed massa aliquet, at ipsum. Dolore et volutpat amet aliquam lobortis ullamcorper nonummy, tempus tincidunt praesent felis feugiat congue, praesent pharetra, magna, laoreet tellus consectetur erat massa aliquet at sed tincidunt tellus consectetur ac dolore. Sem eget dolor dolore proin lorem tincidunt aliquet at lorem laoreet aliquet at feugiat congue praesent felis feugiat, tincidunt aliquet, felis feugiat, congue diam felis lorem ut mi molestie consectetur. Erat proin id amet aliquam lobortis, ullamcorper mauris dolor donec ante volutpat, elit ipsum nisi nibh euismod, turpis ac laoreet tellus, adipiscing ac laoreet ullamcorper at lorem tincidunt adipiscing lorem. Tincidunt mi molestie consectetur ipsum ut diam felis ipsum ut, et id sit aliquam nibh id sit aliquam, nibh id, turpis ac lobortis euismod turpis proin eget pulvinar nisi ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing sed tincidunt aliquet lorem congue praesent, molestie amet erat, ante non nonummy tempus lobortis diam felis. Sit nisi, et euismod, turpis magna laoreet tellus sit ac laoreet ullamcorper, aliquam laoreet ullamcorper, adipiscing, feugiat dolore. Ante molestie dolor donec, massa volutpat pharetra congue praesent mauris lorem magna mi, tellus consectetur erat massa non. Elit lorem tincidunt aliquet mauris pharetra donec ante volutpat nonummy ipsum nunc diam, eget pulvinar aliquam nibh euismod. Sit aliquam nibh euismod amet aliquam volutpat amet ac nibh ullamcorper adipiscing feugiat magna praesent mauris pharetra erat. Ante non elit sed nunc sem, elit pulvinar aliquam nibh euismod turpis lorem lobortis ullamcorper aliquam nibh ullamcorper. Adipiscing feugiat tincidunt mi tellus pharetra donec, laoreet tellus pharetra donec massa non consectetur, ac laoreet tellus consectetur. Sed nisi sem elit sed nisi mauris dolor dolore ante volutpat nonummy aliquam nibh, non nonummy aliquam ante. Non nonummy ipsum congue et id sit magna nonummy erat nunc, non elit ipsum ut diam eget pulvinar. Nisi et id amet lorem, tincidunt aliquet at dolor dolore ante molestie pharetra donec ante molestie congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis sit congue, praesent id sit magna mi tellus consectetur tincidunt sem elit dolor nunc ante volutpat, amet aliquam lobortis diam felis feugiat congue praesent id. Sit ac laoreet tellus at sed nunc sem elit mi euismod consectetur lorem tincidunt tellus at lorem tincidunt praesent eget pharetra dolore proin volutpat dolor, dolore, ante. Volutpat nonummy donec ante, molestie pharetra erat mauris dolor donec ante non eget sit aliquam nibh id sit ut proin eget amet aliquam, nibh, aliquet adipiscing feugiat. Lobortis, ullamcorper felis nibh ullamcorper adipiscing feugiat, magna mi id sit magna praesent molestie consectetur, sed massa tellus at erat massa tellus turpis erat tincidunt aliquet at. Sed nunc proin sed nunc praesent mauris sed congue praesent mauris dolor donec ante diam felis sit magna, nunc praesent sem aliquet euismod mauris consectetur ipsum aliquam. Congue sed ac ante diam, id at dolor aliquam dolore ut dolore tincidunt magna tincidunt ante non adipiscing lorem lobortis ullamcorper adipiscing pharetra ullamcorper felis ipsum lobortis. Ullamcorper, id sit nisi et euismod consectetur lorem nunc praesent mauris pulvinar donec praesent, eget pharetra tempus lobortis ullamcorper felis feugiat magna nonummy erat massa volutpat nonummy. Ipsum ut sem felis sit magna nibh id turpis ac congue praesent mauris pharetra aliquam massa ullamcorper felis feugiat ut sem felis lobortis sem elit ipsum nunc. Sem nonummy sed nunc proin eget, pulvinar, aliquam, nibh ullamcorper, turpis ac tincidunt aliquet mauris dolor dolore, mi, molestie, nonummy, erat nunc nonummy, erat massa sem nonummy. Pulvinar nisi et id amet, nisi nibh id amet ac tincidunt aliquet, felis, dolor tincidunt praesent mauris pharetra donec mi, tellus, consectetur mi molestie sit magna praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem dolore praesent volutpat tincidunt aliquet mauris dolor, magna ante tellus consectetur erat nunc sem elit ipsum nunc. Proin id turpis ac tincidunt aliquet molestie pharetra donec mi volutpat erat massa sem elit, pulvinar nisi et. Eget pulvinar nunc sem eget pulvinar dolore proin eget ipsum nisi et volutpat amet aliquam nibh euismod nonummy. Tincidunt praesent felis, lorem ut diam felis tempus lobortis ullamcorper adipiscing feugiat ut diam elit feugiat nisi, mi. Euismod turpis ac tincidunt, tellus at sed praesent eget nonummy lorem, lobortis non nonummy aliquam massa ullamcorper felis. Tempus ut diam felis ipsum ut diam id turpis ac laoreet tellus adipiscing ac, id sit ac laoreet. Ullamcorper adipiscing lorem nibh ullamcorper adipiscing feugiat dolore mi mauris dolor magna praesent tellus pharetra erat ante non. Elit pulvinar ut proin pulvinar aliquam et eget pulvinar nisi et, volutpat amet nisi proin volutpat amet, aliquam. Lobortis diam, nonummy tempus lobortis ullamcorper adipiscing ipsum, ut mi molestie, sed nunc proin eget pulvinar nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet volutpat, pulvinar tempus ut praesent mauris magna laoreet tellus consectetur sed, dolore proin eget, ipsum dolore et volutpat amet aliquam nibh euismod, amet aliquam lobortis. Euismod nonummy tempus ut, diam felis magna mi, tellus consectetur, sed, nunc sem eget pulvinar, nunc sem eget pulvinar nisi nibh diam felis sit magna laoreet. Molestie consectetur, erat massa sem ac laoreet tellus at dolor nisi nibh volutpat turpis tempus tincidunt praesent mauris feugiat ut, ullamcorper adipiscing lorem ut non adipiscing. Feugiat magna felis turpis ac laoreet, aliquet, at, sed tincidunt sem eget pulvinar donec proin volutpat, pulvinar donec proin eget dolor dolore proin molestie, dolor donec. Ante volutpat nonummy praesent mauris dolor magna praesent mauris dolor donec ante non nonummy erat laoreet non at sed nunc non elit ipsum dolore proin, elit. Dolor nisi et volutpat aliquam nibh euismod nonummy tempus nibh non adipiscing tempus lobortis ullamcorper adipiscing tempus lobortis non nonummy tempus massa non nonummy lobortis diam. Id sit magna nibh tellus consectetur lorem tincidunt aliquet mauris dolor donec ante molestie amet, tempus ut et molestie consectetur sed dolore proin volutpat amet aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod turpis ac tincidunt, ullamcorper, mauris dolor congue, proin volutpat amet. Mi molestie elit feugiat nisi, et id turpis ac tincidunt aliquet. At sed nunc proin mauris dolor congue praesent mauris amet erat. Lobortis diam nonummy massa sem felis ipsum nisi et eget, ipsum. Nisi nibh euismod adipiscing lorem congue praesent at lorem tincidunt aliquet. At feugiat congue praesent, felis lorem euismod amet aliquam ante volutpat. Pulvinar aliquam nibh non nonummy, tempus lobortis, ullamcorper adipiscing feugiat magna. Mi id sit magna mi, euismod consectetur ac id turpis lorem. Nunc proin volutpat pharetra aliquam nibh non nonummy aliquam ante volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac elit pulvinar tempus tincidunt diam molestie sit magna praesent mauris sit, magna mi tellus consectetur erat massa sem id, turpis aliquam nibh ullamcorper adipiscing tempus eget amet. Nisi ante volutpat amet aliquam nibh ullamcorper adipiscing ipsum ut diam, id sit magna mi id feugiat magna et felis feugiat magna mi, sit lorem tincidunt aliquet mauris sed. Dolore ante eget dolor donec proin molestie, pharetra dolore mi molestie pharetra dolore mi molestie pharetra donec tincidunt praesent at tincidunt, praesent mauris sed congue proin molestie amet tempus. Ut et molestie sit ac tincidunt aliquet at, dolor nunc ante, euismod adipiscing lorem ut nonummy tempus lobortis diam id sit ac massa sem, at sed nunc aliquet, at. Pulvinar dolore ante eget amet aliquam nibh volutpat, amet aliquam nibh non, adipiscing congue mi, id sit magna laoreet tellus consectetur erat tincidunt aliquet at dolor dolore praesent mauris. Dolor dolore, proin mauris dolor congue aliquet at dolor dolore at feugiat tincidunt aliquet felis dolor, donec ante volutpat consectetur tempus ut diam id turpis lorem tincidunt ullamcorper turpis. Ac aliquet, mauris dolor erat ante volutpat, consectetur donec mi molestie pharetra magna mi tellus nonummy ipsum nisi, et id sit aliquam nibh euismod adipiscing, lorem tincidunt praesent feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus lobortis, diam felis lorem, ut diam adipiscing, lorem. Nibh pharetra donec ante non nonummy tempus lobortis, ullamcorper. Felis feugiat ut diam felis pulvinar ut diam felis. Pulvinar magna laoreet tellus adipiscing lorem congue praesent, mauris. Congue proin molestie amet tempus lobortis non nonummy tempus. Massa sem nonummy tempus massa non nonummy sed massa. Non elit, ipsum nisi et eget pulvinar tincidunt praesent. Molestie amet tempus lobortis diam nonummy tempus nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing feugiat congue laoreet tellus consectetur dolore sem elit sed dolore, proin eget pulvinar nisi ante volutpat, adipiscing, feugiat magna praesent. Mauris sit congue diam id ipsum ut praesent id pharetra laoreet tellus consectetur, erat, laoreet aliquet elit erat nunc, sem mauris. Dolor dolore proin, eget pharetra aliquam ante volutpat pharetra donec massa ullamcorper elit ipsum, non elit ipsum ut et euismod consectetur. Ac tincidunt praesent volutpat amet aliquam proin mauris dolor congue aliquet at dolor dolore ante volutpat erat massa non elit ipsum. Ut diam felis pulvinar nisi et, eget, pulvinar nisi nibh id pulvinar nisi nibh id amet aliquam nibh euismod amet tempus. Nibh amet aliquam lobortis diam mauris pharetra magna mi molestie consectetur erat nunc proin id turpis lorem lobortis ullamcorper adipiscing feugiat. Congue ante sem elit ipsum ut et pulvinar nisi et id sit aliquam laoreet aliquet mauris dolor donec ante volutpat nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt mi, tellus, nonummy ipsum nisi diam eget sit aliquam nibh ullamcorper, adipiscing lorem tincidunt praesent at. Lorem tincidunt, praesent mauris pharetra donec ante volutpat praesent felis feugiat magna mi non nonummy sed massa. Non at ipsum nunc sem elit pulvinar nisi et euismod turpis tempus nibh volutpat nonummy tempus eget. Pulvinar donec nibh non nonummy ipsum congue et id sit magna, mi, tellus at dolor nisi, ante. Volutpat nonummy, tempus lobortis, diam mauris pharetra donec felis sit congue et id feugiat ut, diam felis. Feugiat magna mi tellus consectetur erat tincidunt aliquet at sed dolore proin, eget pharetra praesent eget pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem tincidunt aliquet, mauris dolor donec massa sem elit, tempus, nisi laoreet tellus nisi nibh euismod turpis lorem tincidunt ullamcorper at dolor congue praesent at. Lorem lobortis euismod turpis tempus lobortis euismod adipiscing lorem tincidunt ullamcorper felis lobortis non, adipiscing sit magna laoreet molestie consectetur erat laoreet aliquet at dolor. Nunc proin eget pulvinar nisi proin volutpat amet aliquam nibh diam felis feugiat congue nonummy ipsum ut diam molestie consectetur, sed nunc, sem eget amet. Nisi nibh volutpat amet aliquam nibh non adipiscing lorem ut praesent felis lobortis volutpat amet erat, lobortis non nonummy ipsum ut diam, felis ipsum ut. Diam eget sit magna, nibh euismod turpis, lorem tincidunt, ullamcorper, mauris dolor donec massa pharetra donec mi volutpat nonummy, ipsum ut, diam felis ipsum nunc. Diam id turpis lorem congue, praesent eget pharetra donec massa non nonummy tempus lobortis non consectetur nisi et euismod consectetur sed tincidunt praesent eget pulvinar. Donec lobortis praesent id sit, magna massa tellus turpis erat felis ipsum lobortis sem elit ipsum nisi et id turpis, magna laoreet tellus adipiscing lorem. Tincidunt ullamcorper adipiscing lorem tincidunt praesent at feugiat congue, mi molestie pharetra ante volutpat, consectetur erat, nunc sem elit ipsum ut proin eget, pulvinar ut. Et euismod, turpis ac tincidunt, ullamcorper adipiscing feugiat congue praesent, mauris pharetra congue praesent feugiat lobortis ullamcorper felis, feugiat magna mi molestie, pharetra ac massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra donec mi volutpat nonummy tempus ut et id, pulvinar nisi, nibh id, pulvinar nisi et, id turpis, lorem tincidunt praesent mauris pharetra erat massa pharetra. Erat massa non, consectetur erat, ante molestie consectetur sed nunc sem at erat, nunc non, at sed, massa, aliquet consectetur dolor, tincidunt tellus, erat tincidunt aliquet. Mauris pulvinar, donec lobortis non nonummy tempus ante eget, amet aliquam lobortis non elit ipsum ut diam elit ipsum lobortis euismod amet aliquam nibh pharetra, donec. Massa non, amet aliquam massa non, nonummy ipsum lobortis sem felis pulvinar magna mi id sit magna laoreet, tellus, adipiscing lorem congue turpis ac tincidunt praesent. Molestie amet donec ante volutpat nonummy, tempus lobortis sem nonummy erat massa tellus consectetur donec massa non nonummy sed ut non at dolore et volutpat amet. Nisi et volutpat amet aliquam lobortis ullamcorper adipiscing lorem ut, ullamcorper adipiscing feugiat congue praesent id sit magna laoreet aliquet, consectetur erat massa turpis dolor dolore. Ante euismod, adipiscing dolor magna praesent felis, feugiat congue diam, felis feugiat magna mi, molestie consectetur ac tellus consectetur dolor nunc sem eget pulvinar nisi ante. Volutpat amet aliquam ante volutpat amet aliquam nibh ullamcorper felis feugiat congue, et id sit magna mi molestie nisi mi euismod turpis ac tincidunt, aliquet at. Dolor donec nibh non nonummy ipsum lobortis ullamcorper nonummy tempus lobortis diam felis feugiat nisi et euismod consectetur lorem id turpis lorem tincidunt aliquet adipiscing lorem. Tincidunt praesent mauris sed dolore, proin molestie amet, erat massa diam, felis pulvinar magna laoreet euismod, turpis sed nunc, praesent ac laoreet tellus turpis, ac nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet mauris lobortis praesent felis lorem tincidunt diam felis, lorem ut praesent mauris sit, magna mi id pharetra sed dolore proin eget pulvinar aliquam, nibh volutpat turpis. Ante euismod amet tempus, nibh ullamcorper mauris pharetra erat nunc, sem at erat nunc sem eget pulvinar nisi, nibh euismod pulvinar nisi proin eget dolor tellus consectetur ac. Laoreet, aliquet at sed dolore praesent, at dolor congue praesent at, ac tincidunt praesent mauris feugiat congue aliquet felis feugiat, congue praesent lorem lobortis ullamcorper adipiscing feugiat magna. Laoreet non at ipsum nisi et id amet nisi proin eget dolor dolore proin eget dolor dolore sem mauris laoreet aliquet at sed dolore praesent molestie pharetra donec. Massa volutpat amet tempus lobortis et id pulvinar nisi et, euismod consectetur sed nunc proin mauris sed congue adipiscing lorem laoreet ullamcorper adipiscing lorem tincidunt aliquet adipiscing ac. Nibh volutpat, amet, aliquam ante volutpat amet aliquam nibh non nonummy, lorem ut non, tempus ut diam id turpis ac massa aliquet at erat tincidunt aliquet consectetur lorem. Tincidunt aliquet, at dolor dolore proin eget pharetra donec ante volutpat, amet aliquam molestie pharetra erat ante non felis pulvinar magna mi tellus consectetur sed nunc, praesent eget. Pharetra donec ante eget pharetra donec massa non amet donec ante volutpat feugiat ut et id pulvinar magna nibh id pulvinar nunc et euismod adipiscing lorem dolore proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing lorem dolore praesent mauris dolor donec massa non nonummy donec nunc non consectetur. Erat nunc proin elit ipsum dolore consectetur erat massa aliquet, consectetur ac tincidunt tellus. Consectetur erat dolore ante volutpat amet tempus lobortis ullamcorper felis feugiat ut praesent felis. Ipsum congue, et tempus ut, diam id sit magna mi, tellus at sed dolore. Proin mauris pulvinar aliquam nibh non nonummy aliquam massa volutpat pharetra erat ante, non. Nonummy praesent mauris dolor magna mi molestie consectetur tempus nunc sem, eget, pulvinar, ut. Et ullamcorper, at dolor congue praesent mauris feugiat congue ullamcorper adipiscing, ante volutpat adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, dolore proin eget pharetra pharetra laoreet et, proin et tellus eget tincidunt mi diam tellus eget amet lorem magna massa. Congue congue ac donec congue massa proin volutpat adipiscing consectetur pulvinar lorem aliquam magna massa sem, euismod ac dolore ut laoreet. Sem euismod mauris nonummy feugiat dolor lorem tempus sed lorem tempus lorem lorem sed sed feugiat ipsum sed feugiat sed lorem. Mi mi nibh ante mi ante massa, nibh nibh massa laoreet nibh massa tincidunt lobortis, massa tincidunt lobortis mi proin aliquet. Non tellus nonummy pharetra turpis ac laoreet aliquet turpis ac nibh euismod, adipiscing ac congue praesent, at dolor dolore praesent mauris. Pharetra donec mi molestie dolor magna mi mauris ut diam adipiscing feugiat ut diam tellus at sed, nunc sem eget amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur ipsum sem elit sed nunc diam id at dolor donec proin volutpat nonummy. Tempus ut et felis feugiat ut diam id sit ac laoreet tellus consectetur nibh. Euismod turpis lorem, tincidunt praesent mauris feugiat dolore proin molestie pharetra, donec ante, non. Elit ipsum ut diam felis ipsum ut diam elit, erat sem elit pulvinar aliquam. Nibh euismod turpis ac tincidunt praesent felis feugiat tincidunt ullamcorper felis feugiat tincidunt diam. Mauris pharetra erat nunc sem nonummy ipsum ut at sed massa tellus consectetur erat. Massa aliquet consectetur, ac mi id turpis magna nibh euismod turpis magna laoreet tellus. At sed congue aliquet feugiat, tincidunt aliquet at lorem congue mi, non consectetur erat. Ante tellus consectetur ipsum ut diam id sit aliquam laoreet euismod turpis, ac tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar nisi proin volutpat turpis tempus nibh ullamcorper nonummy tempus lobortis ullamcorper amet tempus ante non, donec massa non nonummy. Tempus, lobortis ullamcorper elit feugiat magna mi euismod ipsum ut, diam id turpis magna et id pulvinar nisi nibh euismod aliquam. Nibh ullamcorper turpis ac lobortis euismod amet aliquam nibh volutpat pulvinar nisi ante euismod amet aliquam, lobortis diam adipiscing feugiat congue. Mi molestie consectetur magna molestie sit magna mi tellus at sed, dolore proin eget amet aliquam nibh, non nonummy tempus nibh. Non adipiscing ipsum massa ullamcorper elit feugiat, non, elit feugiat nisi mi euismod turpis magna nibh euismod sit magna nibh euismod. Adipiscing lorem tincidunt aliquet at dolor congue aliquet, adipiscing lorem congue aliquet felis lobortis diam felis lorem lobortis ullamcorper adipiscing feugiat. Magna massa non consectetur sed massa non at sed dolore sem eget dolor nunc sem elit sed nunc at ac et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur sed ut proin eget amet aliquam lobortis euismod adipiscing nibh aliquet mauris dolor magna praesent felis lorem, congue praesent molestie pharetra, donec mi. Non at sed, nunc sem elit, sed massa sem eget pulvinar, aliquam eget pulvinar donec, nibh euismod nonummy aliquam nibh non adipiscing, ipsum lobortis, ullamcorper. Nonummy, ipsum, lobortis non nonummy ipsum lobortis sem id sit magna, id sit ac tincidunt aliquet at lorem laoreet tellus adipiscing lorem, tincidunt praesent at. Lorem congue mi mauris amet erat, massa sem nonummy erat molestie pharetra donec massa non eget, ipsum nisi et id turpis lorem tincidunt aliquet mauris. Lorem congue aliquet felis dolor magna praesent mauris dolor magna mi tellus congue praesent, id, pharetra ac massa tellus at ipsum dolore proin, eget pulvinar. Nisi proin volutpat pulvinar nisi ante volutpat pulvinar dolore proin mauris pharetra dolore at sed, congue proin molestie dolor donec ante volutpat amet, erat massa. Non nonummy ipsum ut diam eget ipsum ut diam sit ac laoreet ullamcorper turpis aliquam et volutpat, amet aliquam nibh ullamcorper turpis, tempus lobortis, euismod. Adipiscing feugiat tincidunt mi molestie pharetra magna laoreet tellus consectetur sed dolore proin volutpat amet donec ante, volutpat elit ipsum nisi diam felis ipsum nisi. Nibh, aliquet mauris dolor dolore proin eget pharetra dolore ante non, elit feugiat mi aliquet elit pulvinar nisi ante, euismod felis feugiat congue praesent, mauris. Sit donec mi tellus consectetur sed dolore proin eget, amet aliquam et volutpat pulvinar sem, volutpat nonummy tempus lobortis diam felis feugiat congue praesent id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante non elit feugiat nisi mi, id turpis, ac, mi aliquet at sed, nunc proin volutpat pharetra aliquam ante non nonummy tempus, lobortis amet tempus ut. Sem elit ipsum ut et id pulvinar nisi nibh euismod sit aliquam nibh euismod turpis, aliquam et id turpis aliquam lobortis euismod lorem lobortis aliquet felis feugiat. Tincidunt praesent, mauris, sit erat, nunc sem eget ipsum, ut sem at sed nunc proin eget, ipsum dolore proin eget pulvinar nisi praesent mauris dolor, congue, praesent. Felis sit magna mi tellus consectetur erat nunc sem eget pulvinar dolore proin eget, pulvinar aliquam nibh, euismod tempus nibh volutpat amet aliquam ante volutpat amet donec. Ante volutpat amet donec proin volutpat amet erat, massa diam elit tempus, massa volutpat pharetra erat mi molestie, magna mi molestie consectetur donec massa non at pulvinar. Aliquam laoreet, aliquet turpis ac lobortis aliquet adipiscing feugiat tincidunt praesent adipiscing feugiat congue praesent mauris sit donec tellus pharetra erat ut sem at ipsum, ac, lobortis. Praesent molestie pharetra erat, massa non, nonummy tempus nunc non nonummy nunc diam elit, sed massa non elit ipsum dolore proin eget amet nisi et euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus lobortis euismod adipiscing feugiat ut diam id pharetra magna laoreet molestie sit, congue et id, sit, ac tincidunt aliquet mauris feugiat magna. Mi non pharetra erat massa non at sed ut proin eget pulvinar, aliquam lobortis ullamcorper adipiscing feugiat congue praesent mauris dolor magna mi. Consectetur erat laoreet non nonummy sed nunc sem at sed massa aliquet consectetur erat massa, tellus at, sed dolore, ante eget pulvinar donec. Praesent eget, dolor dolore praesent felis feugiat congue diam felis feugiat ut et felis feugiat ut sem nonummy tempus ut non nonummy erat. Massa sem eget ipsum nibh euismod adipiscing sed congue praesent at lorem nibh ullamcorper adipiscing lorem lobortis, euismod, adipiscing feugiat tincidunt, praesent molestie. Nonummy erat massa tellus pharetra donec laoreet tellus sed, dolore et volutpat turpis aliquam nibh volutpat turpis aliquam nibh ullamcorper adipiscing tempus lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed dolore proin molestie, pharetra donec ante volutpat nonummy tempus massa non nonummy tempus nunc sem elit ipsum ut diam id sit ac. Tincidunt at dolor dolore proin molestie feugiat dolore mi, molestie dolor magna mi, molestie consectetur, erat massa non nonummy ipsum, nunc sem id sit. Nisi euismod turpis, ac lobortis aliquet adipiscing lorem tincidunt praesent molestie, pharetra erat nunc non elit sed, nunc diam eget ipsum massa non pharetra. Erat nunc proin id nunc sem eget dolor nisi ante volutpat amet tempus lobortis ullamcorper, adipiscing tempus lobortis ullamcorper felis feugiat magna, laoreet tellus. Consectetur sed nunc sem pulvinar nisi ante volutpat adipiscing lorem tincidunt praesent mauris pharetra donec, laoreet tellus elit ipsum nisi, et ullamcorper at lorem. Dolore mi volutpat nonummy tempus massa nonummy ipsum ut, diam id turpis ac laoreet tellus adipiscing lorem laoreet aliquet at feugiat dolore praesent molestie. Pharetra donec, massa sem id turpis nisi nibh tellus amet tempus, ut praesent molestie pharetra ac laoreet tellus, consectetur sed nunc aliquet, consectetur dolor. Dolore sem eget pulvinar dolore mauris dolor donec ante volutpat amet donec ante eget amet aliquam ante molestie pharetra donec massa sem elit feugiat. Magna laoreet aliquet turpis magna et tellus turpis dolore, proin eget dolor dolore ante molestie pharetra dolore ante volutpat amet donec mi molestie pharetra. Erat massa, non felis pulvinar, nisi diam id adipiscing ac laoreet non nonummy ipsum congue mi id sit magna et id sit nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy ipsum nisi et eget sit, nisi nibh euismod amet aliquam. Nibh euismod, turpis lorem lobortis ullamcorper turpis lorem nibh ullamcorper adipiscing. Ut diam mauris feugiat congue diam felis ipsum lobortis ullamcorper elit. Tempus massa ullamcorper elit, feugiat nisi et id turpis ac laoreet. Tellus consectetur sed aliquet at, dolor dolore praesent mauris, dolor donec. Ante volutpat pharetra donec massa, non elit tempus lobortis et felis. Pulvinar magna nibh euismod adipiscing lorem laoreet, aliquet adipiscing sit congue. Mi molestie sit magna mi tellus consectetur erat laoreet tellus consectetur. Dolor, dolore proin eget pulvinar donec, nibh non nonummy massa volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac nibh ullamcorper felis feugiat magna praesent, felis feugiat, magna mi molestie pulvinar nisi proin eget pulvinar nisi et, ullamcorper adipiscing ac tincidunt aliquet adipiscing. Feugiat donec mi volutpat pharetra magna ante tellus elit ipsum ut proin sed nisi et id amet nisi et ullamcorper turpis lorem tincidunt aliquet felis feugiat. Congue praesent molestie, pharetra erat massa sem consectetur erat massa non amet aliquam lobortis, ullamcorper mauris pharetra dolore mi molestie pharetra magna mi, mauris sit donec. Massa sem nonummy sed nunc sem, eget pulvinar nisi elit sed massa tellus at sed nunc proin eget pulvinar nisi lobortis ullamcorper adipiscing tempus ut praesent. Felis feugiat magna praesent molestie consectetur magna, mi tellus, consectetur laoreet tellus at, sed tincidunt tellus consectetur ac tincidunt aliquet adipiscing ac laoreet tellus adipiscing lorem. Tincidunt praesent, at feugiat dolore ante molestie pharetra, donec ante elit ipsum nisi et id turpis, ac laoreet euismod sit nisi et ullamcorper adipiscing lorem laoreet. Aliquet, mauris amet donec molestie, dolor donec ante volutpat nonummy ipsum nisi et id sit aliquam et id turpis aliquam nibh euismod amet, aliquam et volutpat. Amet tempus lobortis aliquet mauris ipsum ut diam eget ipsum ut sem eget pulvinar ac laoreet ullamcorper turpis lorem lobortis euismod turpis aliquam et volutpat, turpis. Tempus nibh diam felis feugiat magna felis sit congue praesent id sit magna laoreet aliquet consectetur erat mi tellus at sed dolore proin volutpat pulvinar aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus at, lorem tincidunt praesent eget pharetra donec ante molestie amet erat, lobortis diam id, feugiat non elit ipsum nunc sem elit ipsum ut et. Tellus adipiscing, lorem, congue proin volutpat nonummy erat lobortis ullamcorper, nonummy erat lobortis non elit massa sem nonummy tempus nunc sem elit ipsum, nisi nibh. Euismod turpis, ac tincidunt ullamcorper adipiscing ac tincidunt aliquet felis feugiat, congue praesent mauris dolor magna, mi feugiat congue mi molestie, sit magna mi tellus. Consectetur erat massa sem elit sed nunc aliquet elit, pulvinar aliquam nibh volutpat nonummy aliquam volutpat amet donec nibh non nonummy tempus, lobortis non nonummy. Tempus ut non elit, tempus massa volutpat consectetur tempus nunc diam elit pulvinar magna et euismod turpis, et euismod adipiscing lorem congue aliquet at dolor. Dolore mi molestie consectetur erat ante mauris feugiat tincidunt praesent mauris sit magna mi tellus consectetur sed nunc non ac, laoreet tellus at dolor nunc. Sem eget, pulvinar aliquam lobortis euismod felis feugiat magna mi tellus pharetra erat massa at, ipsum, dolore proin volutpat amet nisi et eget amet aliquam. Lobortis, diam adipiscing lorem ut ullamcorper felis feugiat congue, mi id sit magna mi id pharetra diam, molestie turpis magna laoreet tellus mauris dolor nisi. Proin, eget dolor donec ante volutpat pharetra aliquam lobortis non nonummy tempus, ut et id turpis ac laoreet turpis erat laoreet tellus turpis ac laoreet. Euismod turpis ac tincidunt praesent eget amet donec ante volutpat amet, tempus ut diam elit ipsum ut et id massa non elit, ipsum nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id, sit congue et dolor sem eget dolor nisi nibh euismod nonummy aliquam. Ante volutpat, amet tempus lobortis diam adipiscing tempus lobortis ullamcorper elit feugiat ut. Diam elit ipsum volutpat consectetur tempus nunc et euismod turpis aliquam et tellus. At sed donec ante molestie pharetra erat ante sem nonummy tempus massa non. Nonummy tempus tellus nonummy ipsum nisi, et id sit ac, laoreet ullamcorper turpis. Aliquam nibh, euismod turpis aliquam, lobortis euismod, amet nisi ante eget dolor donec. Sem eget dolore nibh ullamcorper felis feugiat, congue et molestie sit, ac mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et felis pulvinar mi felis, ipsum nisi diam eget ipsum nisi proin id turpis ac tincidunt ullamcorper. Adipiscing lorem nibh, euismod turpis aliquam nibh, euismod pulvinar nisi lobortis dolor dolore, ante volutpat amet, donec. Ante eget pharetra, dolore proin, molestie pharetra dolore, proin volutpat pharetra, donec mi molestie pharetra magna mi. Molestie pharetra, mi molestie nonummy sed ut proin eget amet aliquam et euismod turpis aliquam congue praesent. Mauris pharetra erat massa non consectetur ipsum ut sem donec nunc non at sed ut, proin elit. Pulvinar nisi proin at dolor dolore proin volutpat, turpis tempus nibh ullamcorper amet tempus lobortis ullamcorper adipiscing. Lorem non nonummy tempus lobortis ullamcorper, elit tempus, lobortis diam, nonummy erat massa non nonummy tempus nunc. Sem felis pulvinar, ut diam eget ipsum ut proin, id amet, sem elit sed, massa tellus consectetur. Sed dolore sem mauris dolor nisi ante eget pulvinar dolore, ante volutpat amet aliquam lobortis ullamcorper adipiscing. Feugiat mi molestie sit magna et id turpis ac laoreet tellus consectetur lorem, nunc proin mauris pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin euismod turpis ac nibh euismod amet aliquam nibh, ullamcorper adipiscing feugiat congue praesent mauris sit magna mi mauris feugiat, magna mi id ut diam molestie, pharetra. Ac mi, molestie sit magna, et id sit magna mi euismod consectetur ac laoreet euismod adipiscing lorem dolore praesent at tincidunt aliquet at feugiat congue mi mauris. Dolor dolore massa non consectetur erat ut sem elit pulvinar nisi nibh tellus adipiscing lorem laoreet ullamcorper adipiscing ac lobortis amet aliquam et euismod turpis tempus lobortis. Ullamcorper adipiscing tempus tincidunt diam felis lorem ut praesent molestie pharetra congue mi molestie pharetra, erat nunc consectetur, erat tincidunt aliquet consectetur lorem dolore ante volutpat pulvinar. Dolore ante non adipiscing, feugiat congue mi molestie consectetur sed nunc aliquet, consectetur ac laoreet tellus magna laoreet tellus turpis ac nibh euismod turpis ac laoreet id. Sit ac congue praesent at dolor congue praesent mauris feugiat congue praesent felis feugiat, magna diam, sit magna mi molestie sit donec laoreet sem elit ipsum dolore. Et id, pulvinar nisi nibh ullamcorper felis feugiat congue adipiscing, lorem, tincidunt praesent, felis feugiat congue diam felis sit ac mi, molestie pharetra magna et, felis, ipsum. Ut et, euismod turpis ac, mi euismod, turpis, ac, eget pulvinar ut et, id turpis, aliquam nibh id turpis aliquam lobortis euismod turpis, aliquam lobortis ullamcorper felis. Feugiat congue praesent mauris pharetra congue praesent molestie pharetra praesent id pharetra ac laoreet molestie sit, magna laoreet, molestie, sit nisi, diam felis pulvinar nisi laoreet, euismod. Turpis ac tincidunt praesent at, ac, laoreet ullamcorper adipiscing et euismod adipiscing lorem lobortis ullamcorper adipiscing lorem lobortis ullamcorper adipiscing lorem tincidunt diam felis feugiat congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet aliquam proin molestie dolor donec, mi molestie amet, erat ante, non felis tempus massa sem sed nunc sem elit ipsum ut proin eget. Pulvinar, dolore sem elit sed dolore sem elit sed nunc aliquet at sed nunc, sem eget dolor dolore, ullamcorper felis sit ac laoreet non. Consectetur sed nunc aliquet at, dolor dolore proin eget dolor, dolore sem mauris dolor nunc proin eget amet donec eget dolor congue aliquet at. Dolor dolore mi molestie pharetra donec massa non elit ipsum ut, diam eget pulvinar, nisi et id turpis et euismod adipiscing lorem lobortis ullamcorper. Adipiscing lorem, tincidunt aliquet mauris, feugiat congue diam felis, feugiat donec massa tellus consectetur donec praesent felis tempus massa volutpat amet proin molestie amet. Erat lobortis sem felis sit ac tincidunt aliquet at ac laoreet euismod adipiscing ac tincidunt aliquet turpis ac laoreet ullamcorper adipiscing feugiat congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor nisi nibh ullamcorper felis feugiat congue praesent mauris feugiat donec mi tellus congue mi molestie pharetra sed. Dolore sem, eget amet aliquam ante volutpat amet aliquam nibh ullamcorper adipiscing lorem congue diam id sit magna. Mi tellus, consectetur et id consectetur sed nunc sem at dolor dolore ante volutpat amet tempus lobortis non. Adipiscing feugiat, congue diam adipiscing ipsum, ut, diam felis ipsum volutpat nonummy tempus massa sem nonummy tempus ut. Et euismod turpis lorem tincidunt aliquet at sed, tincidunt aliquet at dolor dolore proin volutpat congue mi, mauris. Pharetra erat massa, sem elit ipsum, nisi laoreet tellus adipiscing sed dolore proin non nonummy aliquam lobortis diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem magna ante non nonummy ipsum nunc. Diam id turpis aliquam nibh tellus adipiscing. Ac laoreet ullamcorper at, feugiat, tincidunt pulvinar. Nisi et eget amet nisi, proin volutpat. Amet tempus ante, eget amet tempus ut. Mi tellus consectetur erat massa aliquet at. Sed nunc aliquet magna mi tellus at. Sed nunc, aliquet mauris dolor donec ante. Volutpat nonummy tempus ut, et molestie, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante volutpat, nonummy, ipsum lobortis diam id sit magna nibh euismod adipiscing ac nibh id turpis, aliquam et id turpis lorem tincidunt ullamcorper felis tincidunt aliquet mauris. Pharetra erat ante tellus consectetur erat massa molestie consectetur donec laoreet tellus, at sed massa tellus at, ipsum nunc sem elit dolor tellus consectetur sed nunc proin. Euismod nonummy tempus lobortis, diam adipiscing, ipsum ut diam id sit magna mi molestie sit ac laoreet tellus mauris sed nunc sem lorem tincidunt praesent eget pharetra. Donec nibh volutpat amet donec ante volutpat nonummy tempus lobortis non nonummy tempus ut non elit tempus massa sit donec laoreet tellus, consectetur sed nunc, sem eget. Amet ac nibh, euismod turpis aliquam et ullamcorper adipiscing feugiat congue praesent mauris sit congue mi mauris sit, diam felis feugiat congue et id sit ac laoreet. Aliquet elit pulvinar aliquam nibh euismod amet, tempus nibh volutpat, dolor dolore ante, eget pharetra donec ante eget tincidunt aliquet at dolor donec massa sem felis ipsum. Nisi diam id pulvinar nisi nibh id sit ac et id ut proin eget pulvinar aliquam lobortis ullamcorper adipiscing lorem tincidunt aliquet mauris feugiat tincidunt praesent felis. Lorem congue praesent mauris pharetra donec mi molestie sit ac laoreet consectetur erat nunc aliquet at sed nunc, sem mauris pulvinar nisi ante euismod nonummy lorem ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet aliquam lobortis, ullamcorper felis sit magna mi euismod consectetur ac tincidunt aliquet at sed donec praesent eget pharetra ante, ullamcorper. Nonummy aliquam massa diam id feugiat ut et, molestie turpis ac laoreet aliquet, consectetur lorem nibh tellus consectetur ac nibh euismod turpis. Ac ullamcorper at feugiat dolore proin molestie amet tempus, lobortis, diam felis pulvinar ut diam felis ipsum nunc diam id sit nisi. Et euismod sit aliquam laoreet aliquet nonummy tempus, lobortis sem elit, tempus lobortis sem elit ipsum, magna nibh aliquet at dolor nunc. Proin mauris dolor dolore praesent molestie dolor praesent at feugiat tincidunt ullamcorper felis, lorem congue mi molestie pharetra donec ante molestie pharetra. Donec laoreet non at sed dolore proin at ipsum, nunc aliquet consectetur tincidunt aliquet at sed tincidunt aliquet consectetur, sed, dolore praesent. Mauris pharetra donec ante non felis sit magna laoreet sem elit dolor nunc sem at erat tincidunt at dolor dolore proin, eget. Nonummy tempus ut praesent, id, sit congue et felis, feugiat nisi et felis feugiat nisi aliquet consectetur ac laoreet euismod turpis ac. Laoreet euismod sit ac laoreet, ullamcorper, adipiscing lorem laoreet ullamcorper amet ac nibh aliquet adipiscing, lorem congue diam molestie donec mi non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat nonummy aliquam massa, non elit ipsum. Nisi felis, sit ac, laoreet aliquet, mauris pulvinar. Dolore, proin volutpat, amet aliquam nibh, non nonummy. Aliquam lobortis ullamcorper elit tempus ut non nonummy. Ipsum, lobortis tellus turpis ac tincidunt proin eget. Amet, tempus lobortis diam felis feugiat congue et. Felis sit ac laoreet aliquet at, sed tincidunt. Aliquet at sed proin mauris sed nunc aliquet. Mauris sed congue praesent at sed congue praesent. Mauris dolor congue praesent mauris feugiat, congue, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, tempus lobortis, ullamcorper felis feugiat ut ullamcorper, felis sit magna mi molestie elit dolor aliquam nibh euismod dolore proin eget. Amet tempus, lobortis euismod nonummy aliquam nibh ullamcorper adipiscing ipsum erat et praesent, diam aliquet volutpat volutpat nonummy, pulvinar dolor aliquam. Nisi tempus magna nisi congue massa diam non euismod mauris felis consectetur dolor, lorem donec ut laoreet proin ullamcorper, sem, tellus. At nonummy lorem ut praesent id congue et molestie turpis ac laoreet aliquet at erat tincidunt, aliquet mauris dolor nunc praesent. Eget dolor nunc praesent eget amet aliquam massa elit tempus, lobortis non nonummy tempus ut diam elit ipsum nunc diam felis. Pulvinar nisi et elit pulvinar aliquam nibh euismod, turpis sed dolore proin molestie dolor ante non elit ipsum ut, diam, id. Consectetur lorem nunc tellus adipiscing ac, nibh aliquet at sed tincidunt aliquet adipiscing lorem tincidunt ullamcorper mauris, dolor congue, praesent pharetra. Donec ante tellus pharetra erat massa non elit ipsum ut proin eget pulvinar nisi et id turpis ac euismod turpis lorem. Tincidunt praesent tellus nonummy erat nunc sem elit ipsum ut proin elit erat nunc sem elit ipsum dolore sem elit dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, nisi nibh euismod sit aliquam nibh tellus at sed, tincidunt proin, mauris dolor dolore volutpat. Amet ipsum ut diam elit ipsum nunc sem elit ipsum magna nibh euismod turpis aliquam et. Id, turpis ac lobortis aliquet, adipiscing feugiat congue praesent, consectetur tempus ut et id sit magna. Laoreet tellus adipiscing, lorem tincidunt aliquet at dolor dolore ante non nonummy tempus lobortis sem nonummy. Tempus sem, felis ipsum, ut, sem eget ipsum nisi proin id sit aliquam et euismod amet. Ac nibh euismod turpis aliquam nibh volutpat amet nisi eget nonummy feugiat erat massa sem nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, erat massa aliquet at erat. Dolore proin, elit tincidunt, aliquet at. Dolor aliquam ante volutpat amet donec. Ante eget, amet aliquam ante volutpat. Pharetra aliquam ante volutpat, amet tempus. Massa sem felis sit laoreet, tellus. Consectetur sed nunc praesent, mauris sed. Congue praesent mauris dolor congue aliquet. At dolor tincidunt, aliquet felis, dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, mi molestie pharetra donec massa tellus pharetra erat laoreet non elit ipsum. Nunc aliquet elit, ipsum dolore et volutpat feugiat congue praesent mauris sit, magna. Mi, molestie sit magna laoreet tellus pharetra ac massa, non eget pulvinar nisi. Proin volutpat, pulvinar tempus nibh euismod aliquam nibh, euismod adipiscing feugiat congue laoreet. Sem eget sit dolor ut mi et praesent mi et aliquet molestie nonummy. Sit, dolor aliquam lobortis diam, mauris consectetur nisi tincidunt proin non felis at. Turpis dolor tempus nisi tincidunt ante diam tellus nonummy ipsum ac dolore, nibh. Diam non elit amet congue massa et proin volutpat adipiscing pharetra tempus nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet erat nisi dolore lobortis mi non at. Amet feugiat ac, nunc nibh mi non id. Mauris adipiscing pharetra erat ac dolore lobortis mi. Sem euismod mauris amet, feugiat, erat aliquam dolore. Nunc lobortis ante sem, tellus eget nonummy sit. Donec ut tincidunt massa diam tellus ullamcorper molestie. Elit turpis sed nisi lobortis praesent volutpat felis. Turpis nonummy sit, sed aliquam ut laoreet proin. Euismod mauris nonummy tempus magna tincidunt ante praesent. Volutpat euismod mauris nonummy feugiat erat aliquam dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod non molestie, eget felis nonummy turpis lorem donec, ut. Magna donec congue ut congue massa, aliquet ullamcorper mauris felis. Eget sem tellus eget adipiscing consectetur turpis amet pharetra turpis. Amet pharetra sit nonummy pharetra turpis amet consectetur turpis, nonummy. Volutpat elit sit sed aliquam congue mi non id mauris. Nonummy sit erat dolore et ullamcorper mauris consectetur ipsum ac. Dolore lobortis diam molestie elit pulvinar lorem ut laoreet proin. Ullamcorper volutpat molestie volutpat non id turpis, dolor nisi nibh. Ullamcorper molestie id eget adipiscing sit erat ut congue ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat lorem donec ac lorem, sed, sed lorem magna nunc laoreet proin massa, lobortis ante mi ullamcorper non proin praesent, diam praesent ullamcorper. Diam praesent diam, proin proin et, et proin, mi lobortis ante laoreet nibh mi diam proin praesent sem praesent id id adipiscing pharetra. Tempus ac dolore, lobortis praesent diam tellus eget mauris, nonummy sit pulvinar lorem ut diam adipiscing feugiat ut diam, felis, feugiat diam elit. Sit ac laoreet tellus consectetur erat nunc aliquet at pulvinar aliquam nibh euismod amet tempus, lobortis diam felis feugiat magna, et feugiat ut. Mi tellus turpis ac laoreet tellus consectetur sed nunc proin volutpat mauris ullamcorper tellus euismod molestie adipiscing consectetur pulvinar, aliquam congue ante diam. Tellus eget, dolor tempus ac dolore congue nisi congue lobortis diam felis ipsum lobortis, diam, felis feugiat magna, mi tellus, at sed tincidunt. Aliquet eget dolor dolore, proin non proin volutpat, amet, aliquam massa ullamcorper elit tempus lobortis non nonummy tempus sed dolore proin eget, dolor. Aliquam lobortis nonummy, feugiat congue praesent id pharetra erat nunc sem elit ipsum nisi proin volutpat pulvinar aliquam ante volutpat turpis tempus tincidunt. Ullamcorper felis feugiat congue praesent id mauris pharetra donec proin molestie amet tempus ut et, felis sit ac tincidunt sem, eget pulvinar donec. Ante ullamcorper felis sit magna mi tellus consectetur, ipsum dolore at sed nunc sem elit dolor nunc proin eget amet aliquam nibh volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ullamcorper adipiscing tempus lobortis ullamcorper elit ipsum ut diam felis pulvinar nisi et felis, pulvinar. Nisi nibh euismod turpis ac laoreet tellus ac tincidunt aliquet adipiscing feugiat congue aliquet felis feugiat. Dolore mi molestie pharetra, donec nunc sem eget pulvinar ut sem nonummy sed nunc sem elit. Feugiat tincidunt praesent mauris pharetra donec ante molestie consectetur ipsum ut massa et praesent ullamcorper tellus. Euismod volutpat euismod, eget felis lorem nibh euismod nonummy tempus laoreet non elit, pulvinar nisi laoreet. Ullamcorper, at feugiat congue aliquet mauris feugiat congue praesent, molestie pharetra, erat, ante tellus nonummy erat. Massa, consectetur ipsum ut proin, id adipiscing lorem congue mi mauris dolor dolore praesent mauris pharetra. Magna mi tellus pharetra donec ante, tellus consectetur erat massa sem eget nunc, sem elit ipsum. Nisi nibh ullamcorper felis dolor magna praesent mauris feugiat magna ante molestie consectetur erat nunc non. At ipsum nunc sem at sed nunc elit pulvinar dolore proin eget pulvinar dolore, ante eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit ipsum nisi proin eget pulvinar, aliquam nibh euismod adipiscing dolor donec ante volutpat consectetur tempus massa non pharetra donec mi molestie magna mi molestie pharetra erat. Massa sem elit ipsum dolore sem elit, pulvinar nisi, lobortis ullamcorper, adipiscing lorem tincidunt praesent mauris, feugiat, ut diam feugiat magna mi id sit congue diam elit feugiat. Nisi et, euismod turpis ac, laoreet euismod sit magna et eget pulvinar nisi et id sit aliquam et, pulvinar aliquam nibh euismod adipiscing lorem tincidunt aliquet felis feugiat. Magna ante tellus nonummy tempus nunc sem elit ipsum aliquam nibh euismod turpis ac euismod, turpis lorem congue praesent mauris dolor magna ante molestie consectetur tempus, massa sem. Eget pulvinar nisi et eget ipsum nunc non consectetur ac laoreet tellus magna mi aliquet at sed nunc sem at sed tincidunt, tellus turpis ac tincidunt aliquet at. Dolor, congue proin molestie pharetra, donec ante volutpat nonummy tempus ut felis ipsum nisi et id sit, nisi et id sit aliquam nibh euismod turpis ac congue praesent. Mauris pharetra donec et id consectetur ac laoreet tellus consectetur lorem nunc aliquet adipiscing lorem nibh id pulvinar ut et id turpis aliquam et euismod turpis aliquam lobortis. Ullamcorper mauris magna ante tellus, consectetur sed nunc non nonummy sed, nunc non consectetur sed, massa sem consectetur sed nunc, sem at dolor nunc ante euismod, nonummy, tempus. Ut adipiscing tempus ut diam felis ipsum congue et id sit ac laoreet tellus consectetur, erat nunc proin mauris dolor dolore ante volutpat adipiscing lorem ut diam tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem erat, ut laoreet lobortis, ante laoreet, ante massa et non adipiscing feugiat congue mi, tellus elit ipsum nunc aliquet. At dolor nisi lobortis ullamcorper felis feugiat tincidunt diam felis feugiat congue mi tellus pharetra nunc non at erat nunc. Sem id, turpis aliquam nibh euismod amet, nisi ante molestie consectetur erat ante, molestie feugiat ut diam adipiscing, sit magna. Molestie consectetur erat massa, tellus consectetur sed tincidunt proin, at, sed nunc, sem mauris pulvinar aliquam lobortis diam felis feugiat. Congue praesent felis feugiat dolore mi non amet erat ante volutpat, consectetur, donec ante, molestie consectetur ipsum ut diam eget. Pulvinar, aliquam laoreet aliquet at, feugiat congue praesent mauris dolor mi volutpat pharetra erat nunc sem felis ipsum ut nibh. Id turpis aliquam, nibh id amet aliquam nibh euismod turpis aliquam tincidunt aliquet felis feugiat magna, mi felis pulvinar, nisi. Et id sit ac laoreet euismod, adipiscing sed tincidunt praesent molestie dolor dolore ante non nonummy feugiat diam, felis sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing ac laoreet, aliquet, at dolor donec ante volutpat amet massa volutpat nonummy, ipsum lobortis sem. Nonummy ipsum nunc, diam elit pulvinar nisi et euismod turpis ac nibh, euismod turpis, ac tincidunt. Ullamcorper at feugiat ut et euismod turpis ac laoreet, tellus at, sed nunc aliquet at sed. Dolore proin volutpat amet aliquam massa non elit tempus lobortis diam id, sed nunc sem eget. Amet donec proin volutpat, amet aliquam lobortis diam adipiscing feugiat magna, mi id, turpis ac mi. Tellus at, erat aliquet at pulvinar, dolore proin volutpat pulvinar donec proin eget amet aliquam massa. Non felis ipsum ut ullamcorper, elit ipsum nisi diam id sit magna laoreet id nisi diam. Eget sit nisi et eget sit aliquam et eget amet aliquam, nibh euismod amet aliquam nibh. Ullamcorper turpis tempus lobortis euismod nonummy tempus lobortis ullamcorper aliquam nibh, ullamcorper felis feugiat magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit ipsum ut diam felis pulvinar, nunc sem at dolor donec ante non amet tempus lobortis, volutpat amet donec proin, molestie, amet. Donec ante volutpat nonummy erat lobortis sem elit tempus tincidunt praesent, eget pharetra, aliquam ante, non nonummy donec massa volutpat amet donec ante. Non amet erat massa non consectetur, tempus nunc, sem nonummy ipsum diam id turpis ac laoreet ullamcorper adipiscing feugiat congue aliquet at dolor. Congue mi volutpat nonummy tempus nunc non nonummy tempus nunc non elit nisi nibh euismod adipiscing ac tincidunt ullamcorper at dolor donec lobortis. Diam felis, sit nisi et felis ipsum nisi et eget ipsum, nunc proin elit ipsum proin eget sed nunc sem elit dolor dolore. Proin, volutpat amet nisi ante volutpat amet aliquam, nibh, non amet aliquam lobortis non adipiscing feugiat magna laoreet molestie sed dolore, sem eget. Pulvinar nisi proin volutpat amet aliquam lobortis ullamcorper nonummy tempus lobortis non nonummy, tempus lobortis ullamcorper, elit, ipsum ut ullamcorper feugiat magna mi. Euismod at, sed, dolore ante euismod nonummy lorem congue laoreet non elit sed ut, proin eget amet aliquam, et eget amet, aliquam lobortis. Aliquet tellus turpis magna laoreet tellus adipiscing lorem tincidunt tellus adipiscing lorem laoreet ullamcorper adipiscing ac lobortis euismod turpis ac lobortis, euismod turpis. Lorem tincidunt diam sem elit nunc sem elit, ipsum ut proin id turpis ac nibh euismod turpis lorem lobortis euismod pulvinar aliquam nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet aliquam ut diam adipiscing ipsum ut. Diam, id feugiat magna mi tellus consectetur sed. Nunc proin amet dolore sem eget pulvinar donec. Ante non amet donec nibh non, nonummy tempus. Ut diam id, turpis erat nunc sem elit. Sed nunc proin volutpat aliquam lobortis praesent molestie. Consectetur donec laoreet non at erat massa aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit feugiat, nisi et, id magna laoreet aliquet at, dolor dolore ante non amet aliquam lobortis ullamcorper felis feugiat lobortis diam elit feugiat magna mi tellus turpis, erat nunc mauris. Pulvinar donec ante volutpat dolor dolore praesent eget dolor, donec ante volutpat nonummy tempus lobortis ullamcorper, nonummy erat lobortis diam felis pulvinar nisi et ipsum nunc, sem id turpis, aliquam. Laoreet ullamcorper, turpis lorem congue praesent mauris dolor donec mi, mauris dolor congue praesent mauris dolor magna mauris feugiat congue ullamcorper felis, ipsum, ut diam felis feugiat congue et id. Sit magna mi id consectetur erat tincidunt sem mauris dolor nunc praesent at sed tellus adipiscing dolor congue proin molestie dolor, donec ante molestie dolor dolore mi mauris dolor magna. Mi, mauris sit magna mi tellus consectetur erat ut proin id aliquam nibh id pulvinar, nunc sem at sed dolore proin eget pulvinar nisi ante volutpat amet tempus lobortis ullamcorper. Felis feugiat, congue laoreet tellus consectetur erat lobortis aliquet felis feugiat congue aliquet mauris pharetra magna ante tellus nonummy sed massa tellus, consectetur sed nunc non consectetur ipsum, nunc sem. Volutpat, amet aliquam lobortis non nonummy ipsum ut et id sit magna et euismod turpis ac laoreet euismod turpis ac et euismod amet aliquam congue mi volutpat dolor magna ante. Molestie erat nunc non nonummy sed nunc sem at sed massa, proin eget amet nisi lobortis ullamcorper turpis tempus lobortis euismod turpis tempus lobortis, diam felis feugiat ut, et euismod. Adipiscing sed dolore proin volutpat pharetra, donec lobortis sem nonummy ipsum ut sem elit tempus nunc sem elit ipsum ut diam elit, ipsum ut proin ipsum nisi nibh euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, dolore, ante volutpat aliquam tincidunt praesent mauris pharetra donec massa tellus. At sed nunc, sem at sed massa aliquet consectetur erat laoreet tellus. Consectetur erat tincidunt sem at tincidunt tellus adipiscing lorem congue aliquet adipiscing. Sed congue praesent mauris dolor dolore mi mauris feugiat dolore mi molestie. Pharetra erat massa tellus pharetra donec laoreet aliquet adipiscing, dolor dolore ante. Volutpat nonummy tempus ut ullamcorper elit feugiat nisi, diam felis pulvinar nisi. Et euismod at sed dolore eget amet, donec massa volutpat nonummy ipsum. Ut diam id feugiat nisi et id turpis magna mi, euismod consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ipsum ut, ullamcorper adipiscing ipsum ut diam felis turpis magna mi id turpis erat tincidunt sem eget amet aliquam. Lobortis, ullamcorper aliquam ut diam, molestie, at sed nunc proin eget amet ac lobortis ullamcorper turpis tempus nibh ullamcorper felis. Sit, donec ante non, elit sed nunc consectetur ac mi molestie sit congue mi tellus consectetur, erat laoreet tellus turpis. Magna, mi tellus consectetur sed tincidunt tellus turpis ac, nibh euismod turpis aliquam nibh turpis, ac nibh euismod felis feugiat. Congue mi mauris pharetra donec, praesent mauris consectetur, sed ut diam, nonummy ipsum nisi sem eget ipsum sem elit pulvinar. Nisi et eget pulvinar aliquam nibh euismod adipiscing lorem lobortis diam felis feugiat ut diam, adipiscing aliquam massa volutpat nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper felis dolor magna mi molestie. Consectetur donec, ante tellus pharetra erat massa. Non at, erat massa sit magna laoreet. Aliquet at sed, dolore, sem eget pulvinar. Dolore proin volutpat pulvinar aliquam nibh ullamcorper. Adipiscing lorem congue praesent id pharetra ac. Tellus at erat massa aliquet at sed. Dolore nibh euismod adipiscing lorem congue diam. Mauris pharetra donec massa non consectetur, sed. Nunc, proin, id amet nisi eget amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet, tellus mauris sed nunc, proin volutpat amet, dolore praesent mauris dolor donec ante lorem tincidunt praesent mauris feugiat dolore mi volutpat nonummy erat nunc sem elit pulvinar. Aliquam et id sit, ac laoreet ullamcorper at lorem congue praesent, ac tincidunt aliquet adipiscing tempus, lobortis euismod nonummy lorem congue praesent molestie pharetra erat nunc sem at pulvinar. Dolore et, euismod adipiscing feugiat congue mi lorem tincidunt, diam mauris feugiat congue mi tellus consectetur erat laoreet non at sed nunc sem, elit pulvinar dolore proin eget amet. Nisi, et sed nunc sem mauris sed nunc praesent eget amet aliquam nibh ullamcorper adipiscing ipsum lobortis non amet donec ante non, nonummy ipsum lobortis non nonummy tempus nunc. Consectetur erat massa sem eget pulvinar nisi et id turpis lorem tincidunt aliquet adipiscing feugiat congue, mi molestie pharetra erat massa sem elit pulvinar magna, nibh tellus nisi, laoreet. Aliquet mauris dolor donec ante volutpat nonummy tempus, lobortis sem felis consectetur erat laoreet tellus consectetur sed euismod sit, ac nibh, euismod adipiscing sed congue praesent at dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper aliquam lobortis ullamcorper adipiscing lorem ut praesent mauris, sit magna laoreet tellus pharetra erat nunc sem elit sed nunc proin. Volutpat amet aliquam ante dolor nunc sem at pulvinar dolore proin eget pharetra donec ante volutpat amet tempus, lobortis diam felis sit. Ac laoreet tellus, at dolor nisi nibh dolor dolore proin volutpat dolor dolore proin, eget dolor dolore, proin mauris dolor dolore praesent. Molestie pharetra, erat ante non elit pulvinar nunc sem elit sed, massa pharetra donec laoreet non at ipsum nunc sem eget, pulvinar. Aliquam, lobortis, euismod adipiscing lorem, tincidunt diam adipiscing feugiat, tincidunt diam felis lorem non adipiscing ipsum massa, diam felis feugiat congue ullamcorper. Elit feugiat nisi mi id sit magna et tellus consectetur lorem tincidunt aliquet mauris pharetra nunc praesent eget congue praesent mauris dolor. Erat lobortis ullamcorper elit feugiat nisi diam elit ipsum ut et id pulvinar magna laoreet euismod turpis ac laoreet ullamcorper adipiscing erat. Ut et felis feugiat ut diam felis pulvinar ut sem nonummy erat ante tellus nonummy sed nunc proin eget pulvinar nunc proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac tincidunt sem eget amet tempus tincidunt diam mauris feugiat congue diam adipiscing tempus lobortis dolor dolore proin mauris. Dolor erat massa non amet donec mi volutpat pharetra donec massa sem nonummy sed nunc diam elit pulvinar, ut et. Ullamcorper nisi nibh euismod turpis ac lobortis aliquet mauris dolor magna praesent felis feugiat lobortis euismod adipiscing, tempus lobortis, non. Nonummy ipsum magna et molestie consectetur sed, molestie consectetur erat tincidunt aliquet turpis magna mi felis pulvinar nisi nibh tellus. Adipiscing sed congue praesent mauris dolor donec proin volutpat pharetra massa non nonummy ipsum lobortis diam felis pulvinar nisi et. Euismod turpis ac, nibh euismod turpis ac nibh id amet aliquam lobortis, aliquet, at dolor donec ante lorem magna praesent. Mauris, pharetra magna mi, molestie sit magna praesent molestie sit congue diam felis sit congue et molestie sit, magna mi. Tellus consectetur ac tincidunt, sit nisi nibh id turpis aliquam nibh euismod adipiscing ac tincidunt aliquet mauris feugiat tincidunt aliquet. Felis feugiat dolore praesent aliquam nibh volutpat pulvinar dolore, proin volutpat pulvinar aliquam ante volutpat pharetra aliquam massa, ullamcorper, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante non elit ipsum ut diam id sit ac laoreet tellus turpis ac tincidunt ullamcorper. At dolor dolore proin volutpat pharetra aliquet felis lorem congue praesent mauris dolor congue diam mauris. Sit magna laoreet tellus consectetur sed, laoreet molestie pharetra congue et id turpis nisi elit ipsum. Ut et euismod consectetur lorem nunc proin eget pulvinar aliquam nibh non nonummy, tempus ut, et. Tellus at sed massa sem eget pulvinar aliquam nibh dolor dolore proin mauris, dolor donec ante. Non, nonummy ipsum magna mi tellus at sed massa, aliquet elit dolor nisi ante mauris sed. Aliquet mauris dolor donec proin eget amet, aliquam, nibh, diam felis feugiat congue diam elit tempus. Lobortis sem elit feugiat ut sem nonummy tempus ut sem id nisi diam id turpis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc proin, euismod adipiscing lorem dolore, mi molestie pharetra mi molestie consectetur, tempus. Ut nibh id sit aliquam nibh id, turpis ac laoreet, id pulvinar dolore. Proin elit dolor aliquam lobortis ullamcorper felis feugiat congue nonummy tempus lobortis, non. Adipiscing ipsum ut diam adipiscing feugiat, ut diam felis ipsum nisi diam felis. Sit erat nunc proin eget pulvinar donec ante pharetra, aliquam nibh non adipiscing. Tempus magna et id sit magna laoreet molestie consectetur erat tincidunt aliquet at. Sed nunc, praesent eget pulvinar ut diam adipiscing feugiat, congue et id feugiat. Congue mi, molestie consectetur, sed, nunc proin, eget amet, aliquam tincidunt ullamcorper mauris. Sit magna mi molestie, sit donec id pharetra, ac mi tellus consectetur erat. Laoreet tellus consectetur, erat nunc sem mauris dolor dolore proin eget dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet ac, tincidunt mi molestie, amet erat lobortis sem elit ipsum nisi nibh id sit magna. Nibh euismod at tincidunt praesent, mauris, dolor congue proin molestie nunc proin eget ipsum ut sem id. Ipsum, lorem congue praesent mauris dolor dolore praesent, volutpat consectetur ac laoreet, euismod turpis lorem nunc, aliquet. At dolor congue proin volutpat amet erat lobortis non elit ipsum lobortis sem nonummy erat ante tellus. Nonummy ipsum ut, nonummy ipsum nunc non eget turpis ac tincidunt ullamcorper, adipiscing feugiat congue praesent, felis. Dolor donec mi volutpat nonummy tempus nunc sem consectetur laoreet non at ipsum ut proin id amet. Aliquam lobortis, ullamcorper felis feugiat congue mi volutpat consectetur tempus nunc, sem elit ipsum ut proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper nonummy ipsum nisi mi tellus consectetur dolor dolore ante, euismod adipiscing sit, sed ut et euismod ut et eget amet. Aliquam lobortis ullamcorper at, ac lobortis ullamcorper adipiscing feugiat congue praesent mauris feugiat congue praesent, mauris consectetur donec mi molestie magna. Laoreet, tellus consectetur sed nunc sem elit, pulvinar nisi ante euismod turpis tempus nibh euismod amet aliquam ante mauris dolor dolore. Proin volutpat, nonummy tempus volutpat nonummy erat ante molestie pharetra donec ante volutpat consectetur erat nunc, sem elit sed ut et. Eget sit nisi proin, eget pulvinar dolore at erat massa aliquet consectetur ac laoreet tellus consectetur lorem tincidunt aliquet at dolor. Nunc proin eget pharetra donec ante non, nonummy, tempus lobortis diam felis lobortis, sem id sit magna mi id sit ac. Tincidunt praesent mauris dolor dolore nibh non nonummy aliquam lobortis ullamcorper felis ipsum lobortis sem felis ipsum nisi elit tempus ut. Sem elit sed ut et euismod sit ac laoreet euismod at lorem tincidunt aliquet at lorem tincidunt adipiscing lorem, lobortis diam. Felis, dolor congue praesent mauris sit donec laoreet non at sed nunc sem elit sed nisi et euismod adipiscing lorem congue. Praesent mauris magna praesent mauris feugiat congue praesent id feugiat congue mi molestie pharetra ac massa, tellus at sed dolore et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, dolor dolore ante volutpat amet tempus lobortis non adipiscing ipsum lobortis ullamcorper elit tempus massa non pharetra praesent mauris, feugiat magna mi tellus consectetur tempus ut, diam eget. Sit ac tincidunt aliquet at sed dolore ante volutpat amet, tempus lobortis sem, tempus magna mi aliquet turpis ac laoreet tellus sit aliquam nibh id sit aliquam, et euismod. Adipiscing lorem lobortis ullamcorper adipiscing feugiat tincidunt aliquet felis dolor magna felis feugiat magna massa non nonummy pulvinar ut, proin id pulvinar nisi et id turpis lorem lobortis praesent. Mauris dolor congue praesent mauris sit mi molestie consectetur erat massa, non at pulvinar nisi et id amet aliquam et eget amet tempus nibh ullamcorper adipiscing dolor magna mi. Tellus consectetur donec id sit donec laoreet non at sed dolore, proin, eget amet aliquam nibh euismod turpis tempus lobortis euismod adipiscing lorem lobortis, ullamcorper adipiscing feugiat, ut praesent. Molestie magna mi molestie sit magna mi molestie sit erat laoreet tellus at, dolor, dolore proin euismod amet aliquam nibh, non tempus lobortis diam id pharetra ac laoreet aliquet. At erat tincidunt sem at dolor nunc proin, eget pulvinar donec ante eget amet, donec nibh diam felis feugiat non nonummy tempus ut diam felis feugiat ut et id. Sit, magna nibh tellus turpis aliquam laoreet tellus turpis ac tincidunt praesent mauris pharetra donec ante volutpat tempus lobortis sem elit, pulvinar nisi et id turpis magna, nibh tellus. At sed dolore proin volutpat, amet ipsum, ut diam felis ipsum ut et id pulvinar, non nonummy erat nunc sem elit ipsum, ut proin elit sed nunc sem elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi diam elit feugiat nisi diam felis ipsum nisi sem elit ipsum ut et elit ipsum nisi et eget pulvinar nisi nibh pulvinar aliquam lobortis ullamcorper. Adipiscing feugiat congue praesent molestie pharetra donec ante, molestie pharetra erat nunc sem elit, ipsum dolore et, eget, pulvinar proin elit dolor dolore proin volutpat turpis. Tempus nibh euismod nonummy tempus lobortis ullamcorper adipiscing sit magna mi molestie pharetra, magna laoreet molestie sit magna laoreet sem sed dolore proin mauris dolor dolore. Proin volutpat nonummy tempus ut praesent id pharetra ac massa molestie turpis erat, massa aliquet at sed dolore mauris dolor dolore, ante eget amet lorem lobortis. Diam felis feugiat ut mi id sit magna laoreet aliquet consectetur erat tincidunt aliquet turpis nisi et euismod magna nibh, euismod, turpis ac tincidunt ullamcorper at. Pharetra donec proin molestie amet erat ante volutpat pharetra dolore, ante volutpat consectetur erat, massa non nonummy sed nunc consectetur sed ut proin id turpis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi at pulvinar nisi ante, ullamcorper. Felis sit, magna ante tellus consectetur. Ipsum ut et, id amet ac. Laoreet ullamcorper at feugiat congue praesent. Molestie donec massa volutpat pharetra tempus. Massa non elit, pulvinar ut proin. Eget ipsum nisi et id amet. Ac tincidunt praesent mauris feugiat dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed tincidunt aliquet at lorem nunc praesent mauris dolor dolore proin mauris dolor dolore, mi, volutpat. Pharetra erat molestie, consectetur tempus ut et id sit magna et euismod, sit aliquam laoreet ullamcorper adipiscing. Lorem congue praesent molestie amet tempus nisi aliquet eget nisi magna massa et tellus mauris pharetra, tempus. Magna nunc et aliquet volutpat elit turpis dolor aliquam magna lobortis et, aliquet mauris amet feugiat sed. Dolor feugiat, tellus, consectetur sed massa aliquet at sed nunc proin elit, sed tincidunt sem mauris sed. Nunc praesent mauris dolor dolore ante volutpat nonummy ut diam felis feugiat congue mi molestie turpis magna. Mi, euismod consectetur lorem tincidunt sem mauris dolor dolore proin eget pharetra aliquam ante non adipiscing feugiat. Congue elit ipsum lobortis sem felis ipsum lobortis non elit ipsum ut sem elit pulvinar aliquam nibh. Euismod, turpis sed congue proin volutpat amet tempus massa, sem erat massa sem nonummy tempus nunc, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur erat laoreet non at erat nunc sit congue diam felis ipsum, ut diam, elit ipsum nisi et euismod sit ac tincidunt praesent eget pharetra donec ante ullamcorper. Nonummy ipsum ut et tempus lobortis non elit ipsum ut et id, sit nisi nibh euismod sit lorem tincidunt aliquet adipiscing sed congue proin molestie nonummy tempus ut. Diam, feugiat magna mi tellus at dolor dolore ante ullamcorper adipiscing lorem ut non amet aliquam lobortis ullamcorper elit feugiat lobortis ullamcorper elit tempus, lobortis nonummy, tempus, ut. Et id turpis lorem tincidunt tellus adipiscing lorem laoreet euismod adipiscing lorem laoreet ullamcorper at feugiat tincidunt aliquet molestie, consectetur erat massa non consectetur mi, molestie consectetur sed. Nunc sem elit pulvinar ut et id pulvinar ac tincidunt praesent felis dolor dolore aliquet adipiscing lorem congue praesent felis feugiat congue non elit ipsum nunc sem elit. Ipsum dolore et id amet, aliquam lobortis, euismod felis lorem tincidunt praesent mauris feugiat congue molestie pharetra erat massa, sem elit ipsum nisi et euismod adipiscing feugiat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin dolor, nisi nibh ullamcorper, felis sit magna laoreet, sem elit ipsum aliquam et ullamcorper adipiscing feugiat donec massa, sem, id feugiat magna mi euismod. Sit nibh id sit magna nibh tellus, adipiscing sed congue, proin molestie pharetra erat lobortis et felis sit ac mi tellus consectetur lorem tincidunt sem. Mauris tincidunt aliquet at sed laoreet aliquet mauris dolor dolore proin molestie pharetra, dolore ante volutpat nonummy erat massa volutpat pharetra erat ante sem nonummy. Sed nunc consectetur sed ut proin eget pulvinar nisi et ullamcorper adipiscing lorem tincidunt praesent felis feugiat tincidunt ullamcorper nonummy donec ante volutpat nonummy tempus. Lobortis nonummy ipsum ut et felis feugiat magna, laoreet tellus, at dolor dolore proin mauris pulvinar donec ante eget, pulvinar aliquam ante non nonummy tempus. Lobortis diam aliquam lobortis ullamcorper elit ipsum ut diam felis pulvinar, ut diam felis pulvinar magna nibh euismod turpis lorem tincidunt praesent at lorem tincidunt. Praesent volutpat tempus massa sem elit ipsum nisi diam id sit magna nibh euismod sit aliquam nibh tellus adipiscing lorem tincidunt ullamcorper turpis lorem lobortis. Aliquet at feugiat, congue felis, dolor magna mi, tellus nonummy, tempus ut diam eget pulvinar, ut proin eget amet nisi proin eget amet nisi, et. Euismod turpis lorem tincidunt diam felis lobortis diam felis lorem ut diam id sit erat massa non eget pulvinar nisi et volutpat amet nisi et. Euismod adipiscing tempus tincidunt praesent molestie consectetur sed sem eget, pulvinar aliquam tincidunt aliquet mauris dolor erat massa, non nonummy erat massa sem elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, mauris sit donec, laoreet tellus consectetur erat massa sem eget pulvinar nisi nibh ullamcorper adipiscing, lorem, congue. Felis dolor magna mi molestie pharetra donec massa sem elit ipsum ut proin eget pulvinar nisi et volutpat. Amet tempus proin elit pulvinar aliquam eget amet donec nibh non nonummy, tempus lobortis diam felis feugiat congue. Et id sit magna mi molestie, turpis ac tincidunt, aliquet at dolor, dolore ante euismod donec ante eget. Amet donec proin volutpat pharetra aliquam lobortis non nonummy tempus, nisi et felis pulvinar ut sem felis pulvinar. Magna tincidunt aliquet nisi nibh euismod adipiscing lorem tincidunt aliquet at feugiat congue praesent molestie pharetra, donec massa. Diam felis sit magna nibh euismod adipiscing lorem tincidunt aliquet, mauris tincidunt aliquet at feugiat congue aliquet mauris. Dolor donec ante volutpat nonummy ipsum nisi et id sit magna laoreet tellus turpis ac laoreet, ullamcorper at. Dolor dolore adipiscing ac, tincidunt, aliquet mauris feugiat congue mi molestie nonummy tempus massa non consectetur erat, massa. Non at sed nunc consectetur, erat laoreet molestie turpis ac dolore ullamcorper volutpat felis consectetur nonummy eget turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ut mi, sem euismod, adipiscing amet ipsum magna tincidunt ante diam non id. At pulvinar aliquam congue massa et praesent non aliquet, aliquet molestie turpis ac laoreet. Aliquet at sed dolore sem eget dolor nunc aliquet adipiscing ac tincidunt ullamcorper adipiscing. Sed tincidunt praesent mauris pharetra erat molestie dolor, magna mi molestie, pharetra erat ante. Tellus consectetur donec laoreet, molestie consectetur erat massa non elit ipsum dolore et euismod. Turpis ac tincidunt aliquet mauris tincidunt praesent mauris sit congue praesent felis feugiat magna. Mi non elit ipsum dolore et eget amet nisi nibh euismod amet lorem tincidunt. Adipiscing feugiat, congue mi, molestie consectetur erat nunc proin euismod turpis lorem dolore proin. Volutpat nonummy tempus ut mi euismod sit magna laoreet tellus, consectetur ac laoreet turpis. Lorem tincidunt tellus at lorem congue aliquet at, dolor dolore mi mauris dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi non elit ipsum ut et euismod sit. Ac nibh euismod, adipiscing lorem, congue proin molestie. Pharetra erat ut sem elit ipsum nisi et. Ipsum nisi et id pulvinar nisi proin eget. Pulvinar aliquam nibh aliquet at, dolor dolore mi. Molestie consectetur donec massa non nonummy ipsum magna. Nibh turpis ac laoreet euismod turpis lorem laoreet. Ullamcorper mauris, dolor donec massa non elit, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue praesent molestie donec ante molestie consectetur donec laoreet tellus. Pharetra ac mi molestie turpis magna diam id sit magna. Laoreet aliquet consectetur sed nunc aliquet mauris laoreet aliquet at. Dolor congue proin molestie pharetra donec, ante volutpat amet erat. Massa diam id sit magna laoreet euismod turpis ac laoreet. Aliquet mauris laoreet tellus adipiscing lorem laoreet ullamcorper adipiscing ac. Nibh ullamcorper felis dolor dolore ante molestie consectetur tempus nunc. Diam eget pulvinar nisi diam sed nunc proin, eget amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet tellus consectetur ac, tincidunt aliquet consectetur lorem laoreet tellus lorem tincidunt tellus, adipiscing lorem tincidunt ullamcorper at sed congue praesent mauris, feugiat congue aliquet mauris feugiat magna ante. Volutpat pharetra erat massa non magna mi tellus at sed nisi nibh, euismod turpis ac lobortis, ullamcorper, felis, dolor congue mi molestie dolor magna mi molestie pharetra donec laoreet molestie. Pharetra donec id sit ac mi molestie sit ac laoreet tellus turpis nisi diam felis ipsum ut et felis pulvinar nisi et euismod sit ac id, turpis aliquam et, id. Adipiscing lorem congue praesent mauris dolor congue praesent mauris pharetra, magna ante non nonummy erat laoreet molestie pharetra donec mi tellus at feugiat lobortis ullamcorper, adipiscing feugiat tincidunt mi molestie. Pharetra erat massa tellus elit sed nunc diam eget pulvinar nisi et id, turpis lorem lobortis aliquet mauris lorem ullamcorper mauris dolor magna mi molestie consectetur erat nunc sem eget. Pulvinar aliquam nibh ullamcorper molestie dolor dolore praesent pharetra erat ante non elit ipsum nunc sem, id, sit magna laoreet euismod turpis ac nibh ullamcorper turpis, lorem tincidunt aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nibh, euismod turpis lorem, tincidunt diam adipiscing feugiat congue praesent mauris sit donec mi, molestie pharetra mi tellus consectetur erat massa sem elit sed. Nunc sem eget pulvinar donec ante volutpat, amet aliquam ante volutpat pharetra donec ante volutpat, pharetra ante volutpat amet erat ante non, nonummy tempus ante. Volutpat, consectetur erat, nunc, non nonummy sed ut sem at sed nisi proin eget pulvinar nunc aliquet elit nunc sem elit dolor dolore proin, eget. Pulvinar tempus ut, diam, felis, feugiat congue praesent id, feugiat magna mi molestie turpis, erat massa eget pulvinar nisi ante volutpat amet aliquam lobortis ullamcorper. Felis lorem ut ullamcorper nonummy tempus lobortis ullamcorper felis ipsum lobortis ullamcorper felis feugiat, nisi, mi tellus, at tincidunt, sem eget pulvinar donec ante volutpat. Nonummy tempus lobortis ullamcorper adipiscing feugiat ut et id consectetur erat tincidunt aliquet elit pulvinar nisi proin eget, dolor donec eget pharetra dolore ante volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing feugiat congue aliquet at dolor congue praesent feugiat donec mi molestie sit donec ante tellus pharetra donec, laoreet non at erat laoreet tellus sit. Erat massa tellus, consectetur sed nunc sem eget amet proin eget dolor donec proin eget pharetra tempus, lobortis non adipiscing tempus lobortis ullamcorper nonummy ipsum. Ut et tellus turpis dolor ipsum, sed aliquam ut laoreet aliquet volutpat felis consectetur amet feugiat tempus erat, lorem erat massa non elit ipsum magna. Nibh euismod consectetur lorem tincidunt aliquet mauris congue, proin volutpat amet tempus lobortis non elit ipsum lobortis sem elit ipsum ut diam elit tempus massa. Sem, elit pulvinar nisi et eget amet ac nibh at feugiat dolore mi molestie dolor congue praesent felis feugiat tincidunt diam felis feugiat congue mi. Tellus pharetra, erat, laoreet non at sed massa sem, elit sed et volutpat turpis lorem tincidunt, praesent, felis feugiat congue diam adipiscing feugiat magna praesent. Id sit congue mi molestie consectetur ac, massa aliquet pulvinar aliquam nibh, euismod nonummy lorem magna mi tellus consectetur sed donec magna aliquam congue ante. Volutpat id pulvinar nisi et eget ipsum ut proin eget ipsum proin eget pulvinar dolore et volutpat amet ac tincidunt praesent mauris dolor magna ante. Non elit sed ut sem elit sed nunc proin elit ipsum nunc sem at dolor dolore mi molestie pharetra donec ante tellus consectetur ipsum nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget, turpis lorem congue praesent mauris feugiat congue praesent volutpat pharetra erat lobortis sem felis sit magna et euismod adipiscing sed congue proin mauris congue praesent mauris feugiat congue aliquet. Adipiscing feugiat, dolore praesent mauris pharetra tempus ut sem elit ipsum ut diam eget pulvinar ut et id pulvinar et id pulvinar nisi et eget amet nisi ante eget, pulvinar. Aliquam nibh eget pulvinar donec nibh ullamcorper nonummy aliquam massa nisi nibh euismod, pulvinar nisi proin pulvinar aliquam nibh volutpat amet aliquam lobortis ullamcorper adipiscing tempus lobortis ullamcorper nonummy tempus. Lobortis diam felis feugiat ut et id ipsum nisi felis pulvinar nisi nibh euismod turpis ac tincidunt praesent eget pharetra donec massa non nonummy feugiat magna, et id sit ac. Laoreet euismod turpis ac laoreet euismod nisi et id pulvinar nisi nibh ullamcorper turpis aliquam et eget pulvinar nisi et, euismod amet nisi ante volutpat amet aliquam nibh euismod nonummy. Tempus lobortis diam, tempus ut mi molestie, at sed nunc proin eget, pulvinar nisi et, volutpat amet lorem tincidunt diam felis feugiat ut mauris ipsum ac donec congue massa proin. Ullamcorper molestie elit sit, sed tempus ipsum sed aliquam, lobortis euismod adipiscing, lorem ut diam felis, feugiat magna mi molestie congue et, id sit ac laoreet tellus consectetur erat nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sit sem eget, pulvinar nisi et euismod, amet aliquam nibh. Euismod adipiscing lorem lobortis ullamcorper adipiscing lorem tincidunt diam felis lorem. Lobortis diam, felis feugiat ullamcorper nonummy tempus lobortis non nonummy ipsum. Lobortis, diam elit feugiat magna mi tellus consectetur lorem dolore proin. Eget nonummy, aliquam, nibh non adipiscing, feugiat et molestie sit magna. Laoreet tellus eget pulvinar dolore, proin volutpat pulvinar, nisi nibh euismod. Nonummy tempus lobortis ullamcorper id sit magna massa at, sed nunc. Sem elit sed nunc, sem eget pulvinar, aliquam lobortis volutpat amet. Aliquam nibh non felis lorem ut praesent, felis sit magna, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ipsum ut et id turpis. Ac tincidunt aliquet at, sed dolore. Ante non nonummy ipsum massa feugiat. Congue ante volutpat pharetra erat massa. Non consectetur erat massa non felis. Sit, magna nibh id adipiscing sed. Congue aliquet, eget pharetra donec ante. Dolor, dolore mi felis feugiat tincidunt. Aliquet felis feugiat congue diam adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed dolore proin eget pharetra ullamcorper at feugiat tincidunt aliquet adipiscing lorem tincidunt euismod turpis lorem. Congue diam, felis lorem congue ullamcorper nonummy tempus nibh non, nonummy tempus massa dolor, dolore proin. Molestie pharetra, donec ante non consectetur donec ante molestie, pharetra, donec ante molestie pharetra donec laoreet. Molestie sit congue, praesent id pharetra mi molestie, consectetur erat nunc sem elit dolor nisi proin. Eget pulvinar donec, ante, volutpat pharetra aliquam, donec proin, proin diam, aliquet euismod dolor erat magna. Dolore donec nisi laoreet, aliquet volutpat, adipiscing pharetra ipsum nisi laoreet proin, ullamcorper aliquet ullamcorper diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis lorem, tincidunt ante, volutpat, adipiscing feugiat congue mi tellus at erat massa sem at sed nunc sem, elit amet tempus lobortis turpis tempus tincidunt praesent, mauris. Pharetra magna mi tellus pharetra donec laoreet molestie, pharetra ac, laoreet aliquet at dolor dolore proin elit, dolor nisi proin sed dolore, proin eget pulvinar donec nibh. Non felis ipsum, ut ullamcorper felis feugiat congue, et molestie turpis sed nunc sem eget sed nunc ante eget pulvinar praesent eget pharetra aliquam ut diam adipiscing. Feugiat ac laoreet aliquet elit sed nunc sem, elit sed dolore, sem mauris dolor dolore ante sed nunc praesent at sed, donec ante volutpat, amet erat massa. Ullamcorper felis sit ac tincidunt aliquet at lorem, tincidunt tellus turpis magna, laoreet praesent at sed aliquet mauris pharetra dolore praesent mauris, dolor dolore mi, mauris pharetra. Donec massa non nonummy tempus nunc diam eget pulvinar aliquam laoreet ullamcorper adipiscing ac nibh euismod nisi sem at sed tincidunt aliquet, at sed nunc proin mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc et eget sit, ac laoreet aliquet volutpat pharetra donec ante non nonummy ipsum ut, diam felis ipsum, ut sem elit ipsum laoreet praesent eget. Amet aliquam ante molestie amet erat lobortis ullamcorper elit ipsum ut diam felis pulvinar magna laoreet tellus mauris dolor dolore ante dolor donec ante ullamcorper. Adipiscing feugiat congue et molestie turpis magna, laoreet aliquet eget pulvinar dolore proin volutpat pulvinar, donec nibh ullamcorper felis sit magna mi feugiat magna mi. Molestie consectetur ac massa aliquet elit, pulvinar aliquam lobortis ullamcorper felis lorem ut diam adipiscing lorem, lobortis non nonummy tempus ut nonummy ipsum, lobortis ullamcorper. Elit feugiat nisi, et felis pulvinar ut sem elit ipsum nunc, diam eget pulvinar ut, sem eget pulvinar aliquam nibh ullamcorper adipiscing lorem euismod, turpis. Feugiat congue aliquet felis lorem congue praesent molestie sit magna, praesent id sit magna mi molestie pharetra sed nunc et volutpat turpis ac lobortis adipiscing. Feugiat congue mi molestie consectetur sed, ut, diam eget ipsum, nisi et id turpis ac nibh id pulvinar nisi elit dolor nisi ante, eget amet. Aliquam lobortis ullamcorper mauris, sit congue mi tellus consectetur erat laoreet non consectetur, erat massa aliquet, at, sed, nunc sem at laoreet tellus consectetur lorem. Tincidunt praesent mauris dolor dolore proin eget amet tempus lobortis ullamcorper, elit ipsum lobortis non nonummy tempus, ut diam elit ipsum ut, et, erat laoreet. Tellus consectetur erat laoreet molestie, consectetur sed nunc proin elit sed, nunc sem at sed, nunc, sem mauris dolor dolore proin eget pulvinar aliquam, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non adipiscing ipsum congue, et molestie sit magna, mi pulvinar nisi laoreet. Aliquet at sed nunc ante eget pharetra donec, proin, volutpat amet tempus. Ut, diam, id turpis erat tincidunt tellus consectetur erat tincidunt turpis ac. Tincidunt, aliquet mauris pulvinar, donec ante, eget amet donec, ante volutpat nonummy. Erat massa, volutpat pharetra donec massa non nonummy tempus nunc non donec. Ante, tellus, nonummy sed ut proin elit ipsum nunc et non molestie. Volutpat molestie consectetur, tempus ac dolore lobortis mi sem euismod pharetra feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ac nibh, euismod amet aliquam, et euismod turpis, tempus lobortis ullamcorper felis feugiat. Non adipiscing, tempus ut diam adipiscing ipsum ut diam nonummy, tempus massa non nonummy. Tempus lobortis sem felis ipsum nisi diam eget ipsum ut diam elit massa sem. Elit sed nunc non at adipiscing feugiat dolore mi mauris, feugiat congue mi molestie. Dolor magna ante tellus pharetra donec laoreet molestie sit laoreet non consectetur sed massa. Aliquet at sed, nunc sem elit pulvinar nisi ante volutpat pulvinar donec ante eget. Nonummy tempus lobortis, non donec ante volutpat dolor donec, ante molestie pharetra donec massa. Volutpat nonummy tempus ut sem eget ipsum nisi et euismod turpis aliquam tincidunt praesent. Molestie pharetra dolore at lorem tincidunt praesent, mauris pharetra donec massa sem elit pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nisi nibh euismod aliquam nibh ullamcorper adipiscing feugiat tincidunt aliquet felis feugiat, congue mi molestie consectetur erat massa non nonummy sed nunc. Non elit pulvinar nisi et id aliquam lobortis euismod adipiscing ac lobortis euismod turpis tempus tincidunt euismod nonummy donec ante eget amet aliquam. Ante volutpat amet aliquam ante molestie amet donec et felis sit nisi mi euismod consectetur lorem tincidunt aliquet mauris sed nunc praesent mauris. Pharetra dolore ante volutpat, amet aliquam lobortis, ullamcorper erat massa non nonummy tempus lobortis sem elit, ipsum nisi et id turpis ac nibh. Aliquet mauris pharetra donec ante molestie amet donec, mi molestie pharetra donec sem elit pulvinar magna nibh euismod turpis ac laoreet tellus adipiscing. Sed dolore proin volutpat amet donec ante molestie pharetra erat massa sem felis pulvinar nisi diam ipsum ut, nibh id sit ac nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit pulvinar nisi proin eget turpis, proin eget pulvinar nunc sem mauris sed nunc praesent mauris dolor dolore proin eget. Dolor, dolore praesent mauris feugiat congue aliquet adipiscing lorem tincidunt ullamcorper aliquam lobortis diam mauris pharetra donec ante molestie consectetur donec. Mi molestie pharetra ac, laoreet tellus pharetra erat massa aliquet at, sed dolore ante euismod dolore ante volutpat, amet aliquam ante. Volutpat amet, aliquam ante volutpat, nonummy aliquam ante volutpat, amet erat massa, non nonummy ipsum lobortis diam erat ante sem nonummy. Erat ut sem elit ipsum ut proin eget pulvinar dolore proin eget pulvinar nisi et eget pulvinar dolore ante volutpat amet. Aliquam nibh, pulvinar tempus lobortis ullamcorper, felis feugiat, congue et felis ipsum, ut diam felis feugiat, magna mi euismod, sit ac. Laoreet tellus turpis ac laoreet tellus adipiscing sed id turpis ac laoreet aliquet adipiscing lorem congue mi molestie pharetra magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing proin eget nonummy aliquam nibh non nonummy aliquam lobortis non nonummy ipsum nisi et molestie, sit magna mi. Aliquet, eget pulvinar tempus ut praesent tempus lobortis diam adipiscing ipsum ut ullamcorper nonummy ipsum lobortis diam felis sit magna. Laoreet tellus at ac tincidunt, aliquet, mauris dolor donec proin eget tincidunt aliquet at sed congue proin molestie pharetra donec. Ante non, elit pulvinar ut et felis sit magna nibh, euismod adipiscing sed, tincidunt, praesent mauris dolor, dolore at dolor. Erat massa sem felis feugiat nisi diam euismod turpis ac laoreet euismod adipiscing lorem laoreet tellus at dolor congue aliquet. At lobortis ullamcorper adipiscing ac tincidunt aliquet mauris dolor donec ante non nonummy erat massa non elit sed massa non. Elit amet aliquam nibh ullamcorper turpis ac lobortis dolor nisi ante euismod adipiscing lorem tincidunt et tellus at sed congue. Aliquet mauris sed congue proin, molestie pharetra dolore ante non nonummy tempus lobortis diam felis mi, tellus consectetur erat massa. Non consectetur erat massa non consectetur ac mi, id feugiat congue et molestie sit diam id sit magna laoreet tellus. Turpis ac laoreet euismod sit, aliquam nibh id, pulvinar aliquam, nibh euismod adipiscing lorem congue praesent molestie dolor congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet tellus at sed congue praesent dolore sem eget pulvinar aliquam, lobortis aliquet. Adipiscing, lorem tincidunt diam, adipiscing feugiat ut ullamcorper nonummy aliquam lobortis volutpat amet aliquam. Massa ullamcorper elit lobortis, non nonummy tempus lobortis sem nonummy erat massa non elit. Ipsum nisi diam id pulvinar ac nibh ullamcorper, adipiscing feugiat tincidunt ullamcorper adipiscing lorem. Euismod felis feugiat congue mi volutpat consectetur donec massa sem nonummy sed ut sem. Elit pulvinar nisi, et eget pulvinar nisi et volutpat, dolore proin elit pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet, at sed dolore ante non nonummy ipsum ut et molestie sed nunc proin, elit pulvinar aliquam nibh volutpat nonummy tempus lobortis, diam felis, feugiat. Congue laoreet tellus at sed nunc non at, erat massa sem erat tincidunt aliquet at sed nisi ante volutpat amet, aliquam nibh ullamcorper adipiscing feugiat, magna. Mi tellus at sed nunc proin eget dolor dolore et dolor nisi ante, volutpat pulvinar donec, ante volutpat nonummy tempus nibh volutpat pharetra aliquam, massa ullamcorper. Elit feugiat ac laoreet tellus at sed tellus consectetur sed dolore proin eget pulvinar donec proin volutpat, nonummy tempus massa non pharetra donec proin volutpat amet. Erat lobortis sem elit ipsum ut diam, id nisi laoreet aliquet at sed congue proin eget amet tempus, ut diam elit ipsum, ut diam elit feugiat. Nisi mi euismod turpis lorem, laoreet aliquet at dolor tellus at lorem dolore proin volutpat nonummy ipsum nisi et molestie turpis ac mi euismod, sit magna. Nibh aliquet at dolor donec proin eget amet aliquam non elit ipsum magna mi id turpis magna mi euismod turpis lorem tincidunt sem eget amet tempus. Ut ullamcorper amet ipsum ut diam felis ipsum congue, mi feugiat nisi mi tellus at erat nunc, sem eget pulvinar donec proin eget amet aliquam proin. Mauris pharetra aliquam massa non elit feugiat nisi et tellus consectetur mi, tellus, at, dolor nunc praesent at sed nunc proin eget amet aliquam, massa ullamcorper. Id sit ac laoreet tellus consectetur erat tincidunt tellus consectetur, lorem tincidunt, consectetur ac laoreet euismod turpis ac laoreet aliquet at dolor donec massa non nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ut sem felis sit magna et euismod. Adipiscing lorem tincidunt praesent at dolor, donec massa. Non elit feugiat nisi et molestie nisi et. Euismod consectetur lorem nunc praesent at dolor dolore. Ante volutpat amet aliquam massa, volutpat amet aliquam. Lobortis et id sit ac euismod, ac ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra feugiat erat dolore nibh praesent volutpat, elit feugiat pulvinar lorem donec ut laoreet donec laoreet praesent non felis at amet. Dolor sit sed aliquam donec erat aliquam, congue diam, mauris sit magna mi, mauris pharetra donec mi id sit, magna elit. Ipsum congue et id feugiat nisi diam, felis, turpis lorem laoreet tellus, turpis ac laoreet, aliquet at sed tincidunt aliquet at. Sed tincidunt praesent felis ipsum lobortis diam elit pulvinar nisi et id turpis magna nibh euismod turpis ac tincidunt aliquet mauris. Pharetra tempus, lobortis ullamcorper elit massa, sem elit tempus massa sem elit pulvinar nisi et tellus adipiscing sed nunc proin eget. Pharetra aliquam massa ullamcorper nonummy tempus lobortis diam elit, ipsum ut consectetur erat massa tellus consectetur donec ante tellus, consectetur sed. Nunc, proin, euismod adipiscing ac nibh id amet aliquam, lobortis volutpat pulvinar, nisi ante eget pulvinar nisi mauris pulvinar donec nibh. Non adipiscing, ipsum ut diam felis ipsum ut ullamcorper nonummy sit nisi et felis feugiat nisi euismod sit ac laoreet euismod. Adipiscing lorem tincidunt aliquet at lorem tincidunt aliquet mauris dolor, congue proin molestie pharetra erat massa non elit ipsum ut et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante volutpat amet tempus ut et id sit magna massa aliquet at dolor sem, mauris dolor, nisi ante volutpat, pulvinar aliquam nibh volutpat, adipiscing tempus ut diam adipiscing feugiat congue. Et id feugiat nisi mi molestie turpis magna proin eget nonummy tempus lobortis diam felis pharetra erat massa non at, sed nunc sem at ipsum dolore proin volutpat turpis lorem. Congue praesent mauris congue praesent, felis feugiat congue praesent id pharetra, magna mi molestie at sed massa proin eget pulvinar nisi pulvinar adipiscing, at mauris elit sed, nunc sem, elit. Pulvinar tempus lobortis diam felis, feugiat magna praesent molestie sit donec massa non at, erat, nunc proin elit ipsum nisi, et volutpat turpis tincidunt praesent molestie pharetra donec ante molestie. Pharetra erat nunc sem elit pulvinar, dolore, proin elit pulvinar nisi proin, volutpat pulvinar nisi ante volutpat adipiscing lorem tincidunt adipiscing lorem ut diam adipiscing ipsum, ut diam adipiscing, tempus. Lobortis, diam id, sit magna mi molestie consectetur dolor nisi eget, amet, tempus congue praesent felis sit, donec mi molestie, pharetra ac mi id, sit ac laoreet aliquet, elit dolor. Nisi ante volutpat amet tempus lobortis adipiscing lorem ut ullamcorper nonummy tempus, ut et felis ipsum ut diam id turpis ac laoreet tellus at erat laoreet, euismod consectetur ac nibh. Euismod turpis ac ante ullamcorper, felis feugiat congue et molestie turpis ac laoreet aliquet at erat dolore proin eget amet aliquam lobortis diam felis, lorem ut, diam, id sit magna. Felis feugiat ut ullamcorper elit ipsum ut sem elit tempus massa non elit pulvinar nisi nibh euismod sit, aliquam laoreet ullamcorper adipiscing feugiat congue praesent mauris dolor, aliquet mauris dolor. Donec ante volutpat consectetur erat massa sem elit ipsum nunc proin, elit pulvinar ut proin eget amet aliquam nibh, eget amet nisi et, volutpat aliquam nibh volutpat adipiscing lorem ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, adipiscing ante ullamcorper nonummy ipsum ut ullamcorper elit. Feugiat ut, et euismod sit magna nibh id sit. Magna laoreet euismod sit ac laoreet euismod turpis aliquam. Ullamcorper, at dolor dolore ante volutpat nonummy tempus ut. Diam, id turpis lorem tincidunt aliquet adipiscing, ac laoreet. Aliquet mauris dolor dolore praesent molestie euismod adipiscing lorem. Tincidunt mi volutpat elit pulvinar magna laoreet aliquet, eget. Amet aliquam ante volutpat nonummy tempus ut ullamcorper elit. Feugiat ut et turpis ac laoreet, aliquet mauris dolor. Dolore proin volutpat amet aliquam, nibh, ullamcorper adipiscing ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam diam id, sit erat tincidunt sem eget dolor nisi ante, euismod. Felis, feugiat magna mi non, elit ipsum ut sem elit ipsum nisi. Nibh non pharetra dolore mi volutpat consectetur tempus nunc sem elit, erat. Massa sem nonummy sed nunc sem elit, ipsum nisi et euismod turpis. Ac nibh, turpis tempus, nibh, volutpat nonummy tempus lobortis ullamcorper adipiscing lorem. Ut praesent, id pharetra ac laoreet molestie sit magna mi tellus consectetur. Sed nunc sem eget nunc sem at dolor nunc praesent at dolor. Congue proin mauris pharetra dolore ante molestie dolor congue, praesent, mauris pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem mauris pulvinar aliquam ante non adipiscing. Feugiat ut diam felis sit ac massa. Tellus consectetur ac laoreet molestie nisi diam. Id turpis lorem laoreet tellus turpis ac. Tincidunt aliquet at sed donec proin molestie. Dolor dolore praesent mauris feugiat, dolore praesent. Molestie tincidunt praesent felis lorem, tincidunt praesent. Molestie consectetur sed, nunc sem, at ipsum. Nisi et euismod pulvinar aliquam nibh ullamcorper. Adipiscing lorem tincidunt ullamcorper mauris dolor massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam id sit congue mi, molestie pharetra erat laoreet aliquet, turpis erat massa aliquet elit sed lobortis. Ullamcorper adipiscing feugiat congue praesent mauris, sit magna praesent id sit magna laoreet aliquet at ipsum nunc. Aliquet elit dolor dolore ante volutpat aliquam nibh volutpat nonummy, tempus ut praesent id, feugiat congue praesent. Molestie pharetra ac laoreet tellus consectetur ac laoreet tellus turpis erat, tincidunt sem mauris dolor ut praesent. Felis feugiat ut diam felis ipsum ut ullamcorper felis feugiat magna laoreet tellus turpis, ac laoreet aliquet. At sed nunc aliquet amet aliquam ut praesent id feugiat ut, diam id consectetur ac laoreet tellus. At dolor nisi proin mauris pulvinar aliquam lobortis ullamcorper, nonummy tempus ut diam id magna mi id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus lobortis et euismod sit ac mi euismod, sit magna laoreet. Turpis lorem tincidunt aliquet mauris dolor dolore proin molestie dolor donec ante. Volutpat amet tempus massa sem nonummy tempus ut diam elit pulvinar nisi. Nibh ullamcorper nonummy ipsum magna mi tellus consectetur erat massa tellus consectetur. Sed nisi ante, eget pulvinar donec ante volutpat amet, aliquam lobortis non. Nonummy tempus ullamcorper adipiscing ipsum, lobortis ullamcorper felis turpis magna mi euismod. Turpis erat tincidunt aliquet at dolor donec ante volutpat nonummy tempus lobortis. Ullamcorper consectetur erat laoreet aliquet elit, dolor dolore proin eget amet aliquam. Nibh ullamcorper adipiscing feugiat congue praesent mauris sit donec mi tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue mi tellus consectetur erat tincidunt aliquet at lorem nunc. Proin volutpat pulvinar aliquam nibh, non nonummy, tempus lobortis molestie. Feugiat magna mi molestie sit ac mi euismod pulvinar ut. Sem felis ipsum ut diam elit ipsum nunc non elit. Ipsum nisi et amet, nisi et eget, pulvinar, aliquam, lobortis. Praesent molestie consectetur erat nunc non elit sed nunc sem. Eget ipsum ut, proin eget, pulvinar nunc aliquet elit aliquam. Lobortis aliquet felis dolor magna mi mauris sit erat ante. Tellus, consectetur erat massa, non at pulvinar nisi et id. Adipiscing, ac euismod adipiscing dolor congue praesent mauris dolor magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh non nonummy, ipsum congue mi non elit nunc, proin volutpat amet aliquam tincidunt aliquet felis feugiat congue praesent mauris. Sit donec mi mauris sit congue praesent id sit congue et id sit congue, sem eget pulvinar nisi proin eget. Pulvinar donec ante volutpat nonummy tempus lobortis diam adipiscing ipsum ut ullamcorper elit ipsum ut diam, felis feugiat, nunc, ante. Volutpat turpis tempus tincidunt praesent mauris, sit magna mi tellus consectetur erat nunc non elit pulvinar dolore et volutpat, amet. Aliquam, tincidunt felis dolor magna mi molestie pharetra erat laoreet non consectetur, erat massa non consectetur erat massa, tellus consectetur. Erat massa aliquet at sed nunc sem mauris nunc, praesent mauris lorem tincidunt euismod sit aliquam, nibh euismod turpis, ac. Laoreet ullamcorper, at feugiat dolore ante volutpat consectetur tempus nunc, sem felis tempus, nunc sem pulvinar aliquam nibh ullamcorper adipiscing. Lorem congue proin volutpat amet, erat lobortis diam felis feugiat magna et id sit nisi diam turpis ac, nibh, tellus. Adipiscing sed, congue proin molestie pharetra donec ante molestie nonummy erat ut diam felis pulvinar nisi, laoreet tellus turpis magna. Nibh id turpis, dolore proin volutpat amet erat massa, sem felis pulvinar nisi et euismod turpis ac tincidunt, praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt ullamcorper at feugiat donec massa non elit feugiat magna laoreet euismod, turpis magna nibh euismod, turpis sed dolore eget pharetra donec proin molestie pharetra donec ante volutpat pharetra. Donec ante molestie dolor magna ante molestie pharetra donec ante non nonummy sed nunc sem sed dolore sem at ipsum dolore, et volutpat pulvinar aliquam ante eget pulvinar dolore ante. Volutpat amet, aliquam, nibh non nonummy ipsum ut ullamcorper felis ipsum lobortis molestie, consectetur erat tincidunt euismod turpis, erat nunc sem at, dolor donec ante volutpat amet aliquam nibh non. Felis feugiat congue mi molestie pulvinar dolore et volutpat amet nisi nibh euismod, amet aliquam lobortis ullamcorper adipiscing feugiat congue diam felis pharetra sed nunc proin elit pulvinar dolore proin. Eget, pulvinar nibh volutpat amet tempus lobortis ullamcorper adipiscing lorem ut diam id sit, erat nunc proin eget, ipsum dolore et euismod amet aliquam nibh euismod turpis lorem congue felis. Feugiat congue praesent, id sit erat laoreet tellus consectetur erat massa, aliquet, elit dolor dolore proin elit dolor nunc mauris dolor donec ante eget pulvinar donec nibh non amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet ac, lobortis aliquet mauris pharetra, erat nunc diam id turpis ac nibh id sit aliquam, nibh euismod, turpis ac, nibh ullamcorper adipiscing lorem tincidunt, praesent dolor. Donec massa, sem felis ipsum ut et eget pulvinar nunc proin id pulvinar aliquam nibh id pulvinar nisi et, euismod turpis aliquam, lobortis turpis aliquam, nibh ullamcorper nonummy. Tempus lobortis volutpat amet aliquam nibh volutpat, amet aliquam, massa volutpat pharetra erat ante volutpat pharetra erat massa sem id sit ac felis sit nisi, nibh tellus adipiscing. Lorem tincidunt praesent at pharetra aliquam massa non elit ipsum nisi mi euismod turpis erat laoreet tellus consectetur laoreet tellus sit aliquam proin, id turpis ac laoreet ullamcorper. Turpis ac lobortis ullamcorper mauris, pharetra, erat massa non nonummy ipsum nunc sem eget sit magna id turpis aliquam laoreet, aliquet mauris pharetra erat lobortis diam elit feugiat. Magna laoreet tellus at sed dolore sem at sed dolore, nibh ullamcorper nonummy tempus ut sem elit, ipsum dolore proin eget, dolor dolore ante volutpat amet, tempus lobortis. Diam felis feugiat, congue praesent id sit, ullamcorper felis feugiat congue et felis feugiat nisi diam felis feugiat nisi et, id sit magna, nibh id sit magna, nibh. Euismod turpis aliquam, laoreet ullamcorper adipiscing nibh euismod turpis ac tincidunt praesent mauris, consectetur erat nunc non nonummy tempus massa tellus, sit congue praesent id sit magna, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy tempus lobortis non consectetur tempus ut diam elit pulvinar nisi laoreet, aliquet at, sed aliquet, at. Sed congue, aliquet at feugiat congue mi molestie pharetra donec ante molestie consectetur erat, nunc, diam, eget. Pulvinar nisi et id pulvinar nisi eget pulvinar dolore, et volutpat amet ac lobortis ullamcorper adipiscing feugiat. Congue diam mauris feugiat magna praesent felis sit congue, praesent id feugiat ut diam felis massa ullamcorper. Felis feugiat nisi et id turpis ac laoreet aliquet consectetur pulvinar donec proin, eget pharetra aliquam proin. Eget amet dolore proin dolor erat, massa sem felis sit, magna laoreet tellus turpis magna laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy pulvinar ut at sed nunc sem elit, ipsum nisi lobortis ullamcorper adipiscing, lorem lobortis euismod nonummy. Lorem congue praesent molestie pharetra donec laoreet tellus at sed nunc pharetra ac massa sem eget pulvinar. Aliquam lobortis, diam adipiscing dolor magna mi molestie pharetra donec laoreet non elit erat massa non elit. Erat nunc turpis ac tincidunt sem, eget turpis tempus, nibh ullamcorper mauris sit erat laoreet tellus consectetur. Erat laoreet molestie consectetur, ipsum dolore et euismod nisi et volutpat amet nisi ante volutpat amet tempus. Tincidunt diam, felis sit magna mi id feugiat lobortis ullamcorper nonummy tempus lobortis volutpat, pharetra donec mi. Non magna praesent, mauris dolor magna mi molestie sit magna laoreet tellus at, ipsum nisi proin eget. Pulvinar aliquam nibh ullamcorper turpis tempus tincidunt aliquet felis feugiat, ullamcorper felis, feugiat magna laoreet tellus nonummy. Sed ut proin id, pulvinar nisi nibh, euismod amet nisi, proin, volutpat pulvinar aliquam nibh ullamcorper feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nibh non nonummy ipsum ut ullamcorper elit ipsum congue et id nisi et id sit ac laoreet euismod turpis. Magna laoreet aliquet eget pharetra aliquam massa non nonummy aliquam, massa non elit tempus lobortis diam elit ipsum nunc proin. Volutpat amet tempus lobortis non nonummy tempus lobortis, diam adipiscing, ipsum, congue diam felis ipsum ut ullamcorper elit, tempus lobortis. Diam felis pulvinar, non elit ipsum nisi et euismod turpis, aliquam tincidunt praesent mauris pharetra aliquam lobortis ullamcorper, felis, sit. Magna, laoreet tellus mauris dolor nisi consectetur, lorem nunc praesent, at, sed, congue aliquet mauris pharetra aliquam ante volutpat amet. Tempus ut sem felis feugiat lobortis diam felis pulvinar nisi diam, eget ipsum sem elit ipsum nisi nibh euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nisi et eget amet tempus lobortis ullamcorper tempus, ut praesent mauris feugiat magna laoreet, tellus, pharetra erat massa tellus consectetur ac massa aliquet elit dolor nisi. Nibh ullamcorper, felis dolor magna ante, nonummy sed nunc sem elit ipsum nisi nibh euismod turpis, ac nibh volutpat amet aliquam nibh euismod turpis tempus, lobortis ullamcorper. Adipiscing feugiat congue praesent tempus ut diam felis feugiat magna laoreet aliquet at dolor nisi lobortis ullamcorper turpis lorem lobortis ullamcorper felis feugiat magna ante tellus nonummy. Massa proin id amet ac nibh, id amet aliquam et euismod turpis lorem lobortis volutpat nonummy tempus lobortis ullamcorper mauris sit donec mi non at sed ut. Elit sed nisi sem elit pulvinar nisi lobortis ullamcorper adipiscing feugiat congue mi molestie sit donec laoreet molestie pharetra donec massa non at sed dolore proin eget. Dolore et volutpat turpis lorem tincidunt diam felis, feugiat congue, praesent molestie pharetra congue praesent id, sit magna mi, molestie magna mi molestie turpis erat dolore aliquet. At pulvinar aliquam nibh ullamcorper, felis, sit, donec laoreet tellus, pharetra, magna mi tellus pharetra ac massa tellus consectetur sed sem volutpat amet aliquam ante volutpat amet. Tempus, lobortis ullamcorper adipiscing aliquam nibh volutpat amet donec ante molestie pharetra dolore, ante molestie pharetra erat massa sem, nonummy ante diam id turpis ac laoreet aliquet. At dolor congue praesent at feugiat congue proin volutpat, amet tempus ut diam felis pulvinar nisi nibh tellus turpis magna id ipsum ut, sem elit sed ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi molestie consectetur sem elit ipsum ut et felis pulvinar nisi et, id turpis aliquam laoreet euismod turpis. Lorem, tincidunt ullamcorper adipiscing feugiat congue aliquet felis lorem tincidunt, adipiscing tempus lobortis euismod amet, tempus lobortis ullamcorper. Felis, feugiat congue praesent id sit magna mi molestie turpis ac laoreet, tellus at dolor dolore sem ac. Nibh aliquet consectetur lorem nunc proin volutpat pharetra donec ante volutpat nonummy aliquam lobortis non felis feugiat nisi. Et id turpis sed tellus at sed nunc proin eget pharetra dolore proin volutpat amet tempus ut et. Molestie turpis ac nunc sem elit amet aliquam ante eget, pulvinar aliquam lobortis amet tempus nibh non nonummy. Ipsum lobortis diam felis feugiat congue et felis feugiat lobortis diam felis, ipsum nisi nibh id, turpis lorem. Tincidunt aliquet mauris dolor aliquet mauris pharetra aliquam massa, non nonummy ipsum lobortis diam felis pulvinar nisi mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non erat laoreet non at, ipsum ut et id, amet ac nibh euismod turpis lorem tincidunt ullamcorper felis feugiat congue. Mi molestie pharetra erat, massa sit magna mi id consectetur ipsum nunc aliquet consectetur erat laoreet, aliquet at erat, laoreet. Aliquet eget sed nunc proin, volutpat nonummy lorem lobortis ullamcorper, donec massa, non nonummy tempus massa non, nonummy, tempus ut. Diam id sit magna et felis pulvinar magna nibh euismod sit lorem tincidunt aliquet mauris dolor congue at pharetra erat. Massa diam felis sit magna mi tellus turpis lorem tincidunt tellus adipiscing ac laoreet tellus adipiscing ac laoreet euismod turpis. Proin eget ipsum dolore sem at sed nunc sem mauris dolor dolore proin mauris pulvinar donec ante eget pharetra dolore. Ante non nonummy donec ante, volutpat amet praesent felis lorem tincidunt praesent molestie pharetra donec ante molestie sit congue mi. Molestie consectetur erat, laoreet non nibh, lobortis mi nibh ante sem nonummy sed ut elit ipsum ut, proin id amet. Nisi tincidunt mi, volutpat, nonummy feugiat nisi et id sit magna laoreet euismod nisi, et id turpis aliquam laoreet ullamcorper. Mauris pharetra donec ante volutpat amet tempus, massa sem nonummy tempus, ut et felis sit nisi et euismod turpis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ut diam felis sit ac tincidunt sem at sed dolore proin lorem nunc aliquet. At dolor dolore, ante volutpat nonummy tempus ut mi molestie turpis ac mi molestie turpis. Ac laoreet euismod turpis ac laoreet tellus magna laoreet tellus turpis ac laoreet ullamcorper at. Dolor dolore proin mauris dolor congue aliquet felis lorem congue praesent mauris dolor congue mi. Molestie pharetra praesent id sit magna praesent molestie consectetur erat laoreet tellus at sed, dolore. Ante volutpat amet tempus, nibh euismod nonummy aliquam nibh non donec ante volutpat amet aliquam. Massa non nonummy ipsum lobortis ullamcorper elit feugiat nisi diam felis ipsum ut diam eget. Pulvinar nisi diam eget, pulvinar nisi nibh pulvinar nisi lobortis ullamcorper adipiscing, ac nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat nonummy lorem congue praesent mauris feugiat diam id pharetra magna laoreet tellus consectetur erat massa aliquet consectetur erat, nunc sem elit sed, dolore proin eget amet tempus lobortis ullamcorper. Felis feugiat ullamcorper felis ipsum, ut diam id feugiat ut ullamcorper elit, tempus ut diam felis, sit magna diam elit, ipsum nisi et, eget sit aliquam laoreet euismod aliquam nibh. Ullamcorper at lorem congue praesent molestie pharetra magna mi molestie pharetra magna mi, molestie sit magna, laoreet non elit ipsum nisi, at ipsum dolore et eget, pulvinar nisi, ante, volutpat. Amet, tempus lobortis ullamcorper adipiscing lorem ut diam adipiscing tempus ut volutpat amet aliquam lobortis ullamcorper nonummy erat molestie pharetra donec ante volutpat, consectetur erat nunc, diam eget turpis, lorem. Nunc proin volutpat amet, donec ante volutpat pharetra dolore proin mauris pharetra, donec massa euismod turpis lorem tincidunt sem mauris pulvinar donec ante volutpat nonummy tempus lobortis ullamcorper adipiscing sit. Magna laoreet tellus turpis diam elit, pulvinar nisi laoreet euismod turpis ac laoreet tellus at sed congue praesent at lorem tincidunt praesent mauris, dolor congue praesent mauris dolor dolore mi. Mauris magna mi tellus pharetra magna ante tellus pharetra donec massa sem at erat nunc sem elit sed nunc sem, elit dolor, dolore, ante eget pulvinar aliquam tincidunt adipiscing lorem. Magna laoreet non elit ipsum nisi, et euismod turpis lorem tincidunt aliquet mauris pharetra donec ante volutpat consectetur tempus massa tellus consectetur erat massa non erat massa sem at, ipsum. Nisi, et volutpat amet nisi lobortis aliquet, felis dolor magna ante non nonummy sed ut diam euismod, turpis sed congue proin molestie dolore ante, molestie pharetra donec ante non nonummy. Tempus nunc sem nonummy ipsum nunc sem eget pulvinar ut proin elit ipsum dolore sem elit pulvinar nisi proin sed dolore ante volutpat turpis tempus, lobortis diam felis feugiat lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie at sed dolore proin volutpat amet, tempus nibh euismod, adipiscing tempus tincidunt praesent felis. Feugiat congue, praesent felis feugiat diam id pharetra ac laoreet id sit congue diam molestie turpis. Ac laoreet euismod, turpis lorem tincidunt sem mauris dolor nunc proin eget pharetra dolore at dolor. Dolore proin mauris dolor congue aliquet adipiscing feugiat, magna mi molestie consectetur erat, massa sem nonummy. Erat nunc proin elit ipsum nisi proin eget, pulvinar proin elit dolor dolore proin eget amet. Nisi proin volutpat, amet, tempus lobortis non nonummy lorem ut praesent felis sit congue et id. Ut et felis feugiat magna mi, tellus at dolor dolore sem, mauris pulvinar donec, ante non. Nonummy tempus lobortis ullamcorper adipiscing aliquam ante non amet erat massa consectetur erat massa sem nonummy. Erat massa non elit erat massa tellus at sed laoreet non at sed nunc sem eget. Pulvinar nisi nibh ullamcorper adipiscing tempus volutpat pulvinar, aliquam lobortis ullamcorper nonummy tempus congue praesent felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore massa non nonummy ipsum nisi laoreet. Euismod turpis lorem, laoreet aliquet at pulvinar. Aliquam ut praesent id sit, magna laoreet. Sit congue et, molestie turpis magna laoreet. Sem mauris pulvinar dolore proin volutpat pulvinar. Donec nibh non adipiscing, feugiat magna mi. Tellus consectetur erat massa consectetur erat tincidunt. Sem elit amet nisi proin eget pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam tincidunt praesent, eget dolor donec, proin dolor donec massa non elit ipsum ut diam felis sit magna et euismod turpis magna tincidunt aliquet mauris pharetra donec. Massa, non elit ipsum, ut diam tempus massa volutpat nonummy erat massa diam felis pulvinar magna nibh id, sit aliquam laoreet ullamcorper adipiscing ac laoreet ullamcorper, at. Feugiat dolore mi feugiat tincidunt praesent mauris feugiat magna, praesent, mauris pharetra magna laoreet tellus consectetur donec laoreet non at sed nunc proin euismod amet aliquam lobortis. Amet, lorem congue praesent non consectetur erat, massa non elit sed nunc sem eget pulvinar dolore proin elit ipsum nisi nibh ullamcorper, adipiscing lorem, tincidunt diam adipiscing. Lobortis, praesent mauris pharetra donec mi molestie pharetra ac mi molestie pharetra erat massa aliquet at sed nunc proin eget pulvinar nisi nibh euismod nonummy tempus nibh. Amet tempus lobortis ullamcorper id sit ac laoreet tellus consectetur sed dolore, proin eget dolor dolore proin mauris dolor aliquet eget pulvinar, donec nibh ullamcorper felis ipsum. Ut diam felis, feugiat congue et id sit, magna et felis pulvinar ut sem felis, pulvinar magna et id, aliquam et euismod amet aliquam nibh id amet. Aliquam nibh ullamcorper mauris pharetra erat lobortis sem felis pulvinar ut et euismod turpis ac laoreet tellus adipiscing dolor ullamcorper at dolor dolore ante volutpat nonummy tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt mi molestie magna ante tellus nonummy sed nisi et. Euismod turpis ac lobortis euismod adipiscing ac lobortis, ullamcorper adipiscing. Feugiat, congue mi mauris dolor donec, mi pharetra erat laoreet. Non eget amet ac tincidunt aliquet at lorem tincidunt aliquet. Felis dolor magna mi volutpat consectetur, erat nunc sem eget. Pulvinar aliquam eget sit lorem, laoreet praesent mauris, dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat turpis lorem congue, praesent, felis sit magna praesent lorem ut praesent id sit magna laoreet aliquet at sed nunc. Proin euismod turpis lorem tincidunt ullamcorper felis tempus, tincidunt ullamcorper adipiscing tempus, ut, diam aliquam massa diam felis ipsum ut diam. Elit feugiat magna mi tellus turpis ac, tincidunt, aliquet consectetur lorem tincidunt tellus adipiscing sed tincidunt aliquet adipiscing congue proin volutpat. Amet donec mi mauris, dolor dolore mi mauris feugiat congue praesent tellus nonummy sed nunc, sem elit pulvinar nisi et ipsum. Dolore et eget amet, nisi, nibh volutpat turpis tempus lobortis diam mauris dolor magna mi molestie, pharetra donec laoreet tellus consectetur. Sed ut proin id turpis proin, eget pulvinar nisi ante eget pulvinar nisi ante volutpat nonummy aliquam, nibh ullamcorper, adipiscing feugiat. Congue mi tellus at sed dolore, sem at dolor dolore proin ac laoreet tellus consectetur lorem nunc praesent mauris pulvinar, tempus. Ut laoreet molestie at ipsum dolore et, id amet aliquam, volutpat turpis tempus lobortis diam adipiscing feugiat congue mi molestie pharetra. Magna mi tellus pharetra erat ut et euismod turpis feugiat, congue, praesent felis dolor, magna massa, dolor magna ante non consectetur. Erat nunc sem elit sed, nunc non elit ipsum dolore sem, elit pulvinar nisi proin eget amet aliquam lobortis ullamcorper, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nibh volutpat nonummy tempus ut diam, elit feugiat congue, et feugiat nisi et euismod sit magna. Laoreet tellus consectetur lorem tincidunt aliquet at sed donec massa volutpat nonummy tempus, ut et molestie turpis. Erat laoreet aliquet magna et felis pulvinar nisi diam eget ipsum nisi et id sit aliquam nibh. Euismod mauris feugiat dolore ante non nonummy tempus lobortis diam felis ut diam id sit aliquam nibh. Tellus at sed congue aliquet at dolor dolore ante volutpat amet tempus lobortis sem elit ipsum ut. Euismod consectetur ac tincidunt aliquet adipiscing sed dolore praesent at, feugiat tincidunt ullamcorper turpis ac lobortis ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor dolore proin, mauris, amet tempus ut diam felis feugiat magna. Massa proin eget amet aliquam nibh, euismod turpis lorem, tincidunt praesent. Molestie consectetur nunc sem elit sed nunc non elit ipsum nunc. Proin eget ipsum, dolore et, euismod adipiscing, lorem lobortis euismod turpis. Lorem lobortis ullamcorper nonummy tempus ullamcorper felis tempus nibh non amet. Aliquam lobortis ullamcorper adipiscing tempus lobortis diam felis feugiat lobortis, sem. Felis pulvinar nisi et felis ipsum ut diam, elit ut et. Euismod turpis lorem dolore praesent adipiscing feugiat tincidunt aliquet mauris dolor. Dolore ante volutpat consectetur donec ante tellus nonummy sed nunc nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum congue et, id sit, erat massa aliquet. Elit pulvinar nisi proin volutpat nonummy magna mi. Felis feugiat magna praesent tellus consectetur sed dolore. Proin eget amet ac, tincidunt ullamcorper, felis feugiat. Congue mi volutpat nonummy tempus nunc sem donec. Nunc sem eget pulvinar nisi et euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed nunc proin elit pulvinar aliquam nibh ullamcorper nunc praesent eget, dolor donec praesent et praesent. Et, sem volutpat turpis dolor tempus ac aliquam, erat, nisi tincidunt proin ullamcorper, molestie, consectetur donec. Laoreet, ullamcorper turpis lorem tincidunt aliquet, adipiscing lorem congue mi molestie pharetra magna mi mauris dolor. Donec ante tellus nonummy sed, massa non consectetur erat laoreet consectetur ac laoreet tellus consectetur, erat. Nunc proin eget amet aliquam ante euismod, adipiscing feugiat ut diam adipiscing, feugiat congue mi, id. Id dolore et volutpat turpis lorem congue mi molestie, consectetur tempus nunc diam id pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue adipiscing feugiat dolore, ante volutpat nonummy tempus ut diam elit tempus massa tellus pharetra erat ante tellus consectetur, erat massa tellus at ipsum ut. Proin ipsum dolore et eget pulvinar nisi proin elit dolor dolore proin eget dolor, nunc, proin eget pharetra aliquam nibh ullamcorper adipiscing tempus massa non elit. Sed nunc, sem elit dolor nisi, nibh ullamcorper felis, lorem congue praesent molestie pharetra magna laoreet tellus pharetra magna laoreet molestie consectetur ac massa aliquet adipiscing. Lorem tincidunt diam felis feugiat lobortis, ullamcorper adipiscing tempus, lobortis non amet aliquam ante non nonummy tempus massa volutpat pharetra dolore mi molestie congue aliquet, mauris. Pharetra donec massa non nonummy sed nunc proin eget pulvinar nunc proin eget turpis aliquam nibh euismod turpis aliquam lobortis ullamcorper mauris, feugiat congue nonummy tempus. Ut diam adipiscing lorem ut diam adipiscing ipsum lobortis ullamcorper elit tempus lobortis non elit ipsum, lobortis diam elit nunc sem, elit pulvinar nisi et id. Sit ac tincidunt aliquet mauris pharetra dolore praesent mauris, feugiat congue mi mauris feugiat magna praesent mauris feugiat congue diam tempus ut diam felis sit donec. Laoreet sem eget pulvinar nisi et, volutpat adipiscing lorem congue praesent molestie dolor congue mi molestie nonummy sed ut et euismod nunc, proin eget pulvinar ac. Lobortis ullamcorper adipiscing lorem congue mi volutpat nonummy ipsum nisi diam felis ipsum, ut diam, eget sit, nisi proin, id amet aliquam elit sed nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id sit magna et euismod turpis diam euismod turpis lorem tincidunt praesent eget, pharetra dolore proin molestie pharetra donec ante non nonummy tempus lobortis sem elit ipsum, nisi. Nibh euismod adipiscing et id, pulvinar ut proin, eget pulvinar aliquam nibh ullamcorper at pharetra erat ante volutpat, pharetra magna praesent mauris dolor congue praesent mauris feugiat, ut. Molestie sit magna et id pharetra, ac massa sem elit sed tincidunt sem mauris sed, dolore proin mauris, dolor donec ante volutpat, amet tempus eget pharetra donec ante. Volutpat nonummy tempus lobortis sem nonummy tempus lobortis sem felis pulvinar magna laoreet euismod adipiscing, sed nunc praesent mauris dolor donec massa pharetra donec, massa ullamcorper elit ipsum. Ut et id sit ac laoreet euismod turpis ac, laoreet aliquet at lorem tincidunt aliquet mauris dolor donec, ante volutpat amet aliquet felis feugiat magna mi felis feugiat. Magna ante tellus pharetra erat laoreet tellus consectetur erat laoreet non elit ipsum nisi proin elit sed aliquet at sed dolore, massa sem elit ipsum, ut et id. Sit ac laoreet ullamcorper at dolor congue praesent, molestie pharetra erat lobortis sem felis sit magna id pulvinar nisi nibh euismod turpis aliquam laoreet ullamcorper adipiscing lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin ac laoreet tellus consectetur ac laoreet tellus, turpis, magna, nibh euismod turpis aliquam nibh id sit aliquam laoreet euismod turpis ac tincidunt aliquet mauris congue. Praesent molestie pharetra donec ante, tellus nonummy, ipsum nunc diam elit ipsum ut nibh euismod amet nisi et euismod amet ac tincidunt praesent, mauris magna ante. Non eget pulvinar magna nibh id sit aliquam et id turpis ac nibh euismod, turpis ac tincidunt aliquet mauris pharetra erat ante volutpat nonummy tempus, sem. Elit pulvinar, aliquam et euismod turpis aliquam nibh ullamcorper adipiscing lorem tincidunt ullamcorper adipiscing lorem tincidunt aliquet, felis feugiat magna praesent molestie congue mi, molestie sit. Magna laoreet tellus consectetur, ac laoreet aliquet at sed nunc aliquet at sed nisi nibh volutpat pulvinar donec ante euismod amet aliquam proin sed tincidunt aliquet. Mauris amet aliquam massa ullamcorper felis sit ac tincidunt aliquet mauris dolor, dolore proin mauris dolor donec ante volutpat amet, donec massa non adipiscing sed nunc. Aliquet elit sed, nunc aliquet elit dolor dolore sem mauris dolor, dolore praesent mauris, dolor dolore ante mauris ipsum ut et molestie consectetur ac massa tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, turpis lorem tincidunt, tellus nisi nibh id pulvinar nisi nibh ullamcorper adipiscing lorem. Tincidunt, proin molestie pharetra donec mi volutpat consectetur donec massa non nonummy tempus ut. Diam pulvinar nunc, proin eget pulvinar ut nibh, ullamcorper at pharetra donec lobortis non. Nonummy ipsum, ut, diam felis pulvinar nisi diam euismod turpis lorem tincidunt turpis lorem. Tincidunt praesent molestie dolor dolore ante non nonummy ipsum lobortis sem felis sit nisi. Nibh tellus consectetur lorem tincidunt praesent eget tincidunt, aliquet adipiscing lorem tincidunt, praesent mauris. Feugiat dolore mi, felis eget felis nonummy sit sed donec, ut mi sem id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit feugiat, ut et euismod sit magna laoreet aliquet at dolor, nunc praesent eget amet tempus lobortis, volutpat amet donec, massa. Amet tempus ut et id sit, ac mi euismod sit magna laoreet, tellus at lorem laoreet, aliquet at lorem tincidunt praesent. Mauris dolor dolore adipiscing feugiat dolore ante, molestie, consectetur erat massa molestie consectetur tempus, massa sem elit pulvinar, nisi nibh id. Turpis ac nibh ullamcorper adipiscing, ac tincidunt ullamcorper felis ante eget pulvinar aliquam nibh euismod felis sit, ipsum pharetra sit sed. Aliquam lobortis aliquet felis tempus lobortis ullamcorper felis lorem congue mi eget sit aliquam nibh, euismod turpis ac nibh euismod turpis. Ac tincidunt ullamcorper adipiscing feugiat tincidunt, diam felis lorem congue diam felis feugiat, congue diam felis ipsum non adipiscing ipsum congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar aliquam lobortis euismod adipiscing feugiat congue diam felis feugiat non, nonummy tempus nibh non adipiscing tempus lobortis diam elit, ipsum nisi. Mi tellus turpis erat tincidunt sem mauris sed dolore praesent at dolor dolore praesent ac nibh id amet aliquam et id amet. Aliquam nibh ullamcorper turpis tempus lobortis ullamcorper adipiscing lorem congue mi molestie, pharetra donec laoreet tellus consectetur laoreet tellus consectetur sed nunc. Aliquet at, sed dolore ante, volutpat amet nisi proin euismod nonummy aliquam nibh non nonummy ipsum lobortis ullamcorper tempus lobortis ullamcorper elit. Feugiat magna et molestie sit, magna et id pulvinar nisi diam euismod turpis ac laoreet tellus, adipiscing lorem laoreet aliquet at lorem. Tincidunt volutpat nonummy tempus lobortis diam elit ipsum nunc sem felis pulvinar nisi et, id pulvinar aliquam et id pulvinar aliquam et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac mi euismod consectetur sed nunc. Proin eget pulvinar, nunc praesent mauris dolor. Dolore ante, eget dolor dolore, proin lorem. Dolore, massa volutpat pharetra donec ante molestie. Pharetra, donec massa diam, eget ipsum nisi. Et eget pulvinar nisi laoreet ullamcorper at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sem eget pulvinar nisi ante, euismod adipiscing lorem. Congue praesent felis sit donec massa, sem eget pulvinar. Nisi eget pulvinar dolore sem elit dolor, dolore sem. Eget pulvinar nisi, ante, euismod adipiscing feugiat ut diam. Felis ipsum, ut diam id sit magna nonummy erat. Massa non elit ipsum lobortis sem nonummy erat nunc. Sem elit, ipsum nisi nibh id sit nisi et. Euismod, turpis ac tincidunt ullamcorper at lobortis euismod, adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed dolore sem at sed nunc praesent eget pharetra donec ante volutpat nonummy tempus volutpat pharetra donec ante volutpat consectetur tempus lobortis sem nonummy donec ante tellus, sit. Donec laoreet tellus elit, ipsum nisi proin eget amet ac nibh euismod nisi nibh volutpat amet aliquam lobortis euismod nonummy feugiat congue praesent molestie pharetra donec laoreet tellus. At erat dolore proin eget pulvinar nisi nibh, euismod tempus tincidunt ullamcorper felis feugiat congue praesent mauris lorem ut diam felis ipsum lobortis ullamcorper felis feugiat congue et. Felis turpis nisi et pulvinar magna mi euismod sit magna nibh euismod turpis aliquam nibh ullamcorper mauris pharetra donec ante volutpat pharetra donec ante volutpat, consectetur erat mi. Molestie nonummy ipsum sem nonummy sed aliquam nibh volutpat amet aliquam lobortis ullamcorper felis feugiat magna mi id sit magna et, euismod turpis sed dolore praesent mauris pulvinar. Aliquam, nibh amet tempus lobortis ullamcorper, elit feugiat congue mi molestie eget pulvinar nisi, ante euismod turpis lorem lobortis euismod felis lorem, mi tellus pharetra erat nunc sem. Elit ipsum dolore, proin eget pulvinar nisi, et eget pulvinar nisi ante eget amet aliquam nibh volutpat amet dolore proin non aliquam, lobortis diam felis feugiat nisi et. Molestie turpis, erat tincidunt tellus turpis lorem laoreet tellus at dolor dolore aliquet at, dolor donec ante volutpat nonummy erat, laoreet sem elit sed dolore sem mauris amet. Aliquam tincidunt praesent mauris pharetra donec laoreet tellus pharetra erat massa non, at sed nunc sem at sed euismod turpis ac laoreet tellus turpis ac tincidunt aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et euismod at feugiat, dolore ante volutpat elit ipsum lobortis et felis pulvinar nisi et eget pulvinar magna nibh id turpis. Lorem, congue proin, molestie pharetra magna mi tellus turpis erat laoreet tellus at ac mi euismod turpis magna nibh euismod adipiscing sed. Congue praesent eget amet aliquam massa pharetra, donec ante volutpat pharetra, donec massa volutpat consectetur donec mi tellus pharetra donec laoreet, tellus. Consectetur ipsum, ut et id amet nisi proin volutpat amet ac euismod adipiscing lorem congue praesent mauris sit magna praesent mauris sit. Donec massa tellus pharetra erat laoreet tellus consectetur ac laoreet tellus consectetur laoreet euismod turpis ac mi euismod sit magna nibh id. Turpis ac laoreet ullamcorper adipiscing ac laoreet ullamcorper at, feugiat tincidunt aliquet felis lorem tincidunt aliquet mauris magna mi tellus consectetur erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh ullamcorper felis feugiat congue mi tellus turpis ac tellus consectetur, sed dolore sem eget dolor donec proin, eget dolor. Aliquam lobortis diam felis sit, ac massa sem at ipsum nunc aliquet, consectetur erat sem eget, pulvinar aliquam nibh, ullamcorper. Felis sit congue praesent felis feugiat magna praesent id feugiat congue et id turpis magna et, euismod consectetur ac, lobortis. Ullamcorper felis sit magna mi tellus, pharetra donec nunc sem at ipsum dolore proin eget pulvinar aliquam nibh euismod amet. Tempus tincidunt mauris feugiat congue praesent mauris, sit erat laoreet tellus consectetur sed nunc sem elit ipsum aliquam et euismod. Amet tempus nibh ullamcorper nonummy tempus lobortis ullamcorper felis lobortis diam adipiscing, ipsum congue diam felis feugiat ut diam felis. Sit, ac, tincidunt sem at erat tincidunt aliquet consectetur lorem tincidunt praesent at dolor dolore ante amet tempus ut diam. Id sit, ac laoreet, aliquet at sed nunc sem consectetur lorem nunc proin non amet tempus ut diam felis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet tellus eget amet aliquam nibh ullamcorper nonummy tempus lobortis ullamcorper donec proin volutpat nonummy aliquam ante volutpat, amet, aliquam massa non amet erat massa, volutpat. Consectetur erat massa non nonummy tempus nunc non consectetur, massa tellus consectetur erat massa non, at sed nunc sem consectetur sed tincidunt tellus consectetur sed tincidunt aliquet. Consectetur, lorem tincidunt tellus adipiscing lorem tincidunt tellus turpis laoreet aliquet at feugiat congue aliquet mauris feugiat congue praesent mauris pharetra donec ante tellus consectetur erat massa. Non nonummy erat nunc proin ipsum dolore proin elit pulvinar aliquam lobortis euismod turpis tempus lobortis diam, felis feugiat congue praesent felis feugiat ut diam, molestie pharetra. Erat massa non consectetur erat sem eget amet nisi proin elit pulvinar nisi ante, mauris sed, nunc praesent at dolor dolore ante eget amet aliquam, massa, non. Nonummy tempus massa volutpat pharetra praesent felis feugiat congue praesent mauris pharetra tempus nunc non nonummy sed ut et id turpis ac laoreet euismod turpis nibh euismod. Adipiscing feugiat congue praesent mauris dolor donec massa sem eget ipsum ut proin elit ipsum nisi et id amet ac, lobortis ullamcorper, adipiscing feugiat tincidunt adipiscing lorem. Tincidunt diam felis feugiat congue diam adipiscing lorem, congue mi molestie pharetra sed nunc sem elit pulvinar, nisi nibh euismod adipiscing lorem tincidunt diam felis tincidunt mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non adipiscing ipsum ut et id sit ac felis sit, magna laoreet tellus turpis ac laoreet aliquet consectetur ac laoreet tellus adipiscing. Lorem congue proin, mauris sed congue praesent, at feugiat, tincidunt ullamcorper, lorem lobortis ullamcorper adipiscing feugiat magna mi molestie sit magna praesent. Felis feugiat congue diam, id sit magna laoreet molestie consectetur ac mi molestie sit et euismod turpis ac laoreet euismod turpis ac. Laoreet aliquet at sed congue praesent mauris pharetra, donec proin molestie, nonummy tempus lobortis diam tempus ut sem elit tempus ut sem. Eget, sit aliquam nibh id sit aliquam et id turpis ac lobortis aliquet felis pharetra, erat massa volutpat consectetur erat non nonummy. Ipsum aliquam laoreet tellus at lorem dolore proin volutpat nonummy ipsum lobortis ullamcorper felis ipsum magna, mi tellus consectetur lorem laoreet id. Turpis magna et ac aliquam magna nisi tincidunt, proin ullamcorper id turpis dolor aliquam magna nunc mi sem ullamcorper diam aliquet eget. Amet feugiat, magna proin eget turpis ac lobortis ullamcorper adipiscing dolor, donec massa, sem elit pulvinar ut diam eget, pulvinar ac laoreet. Tellus mauris pharetra donec ante volutpat pharetra donec mauris, pharetra, donec ante volutpat, consectetur erat massa tellus pharetra, donec praesent, mauris feugiat. Magna laoreet non at pulvinar aliquam nibh euismod turpis ac lobortis ullamcorper turpis proin mauris, dolor dolore proin eget pulvinar dolore, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc sem ac, laoreet aliquet elit sed dolore. Proin volutpat amet, aliquam, nibh euismod nonummy tempus lobortis. Ullamcorper felis feugiat congue praesent id, sit magna, laoreet. Sit ac mi id feugiat nisi, et id turpis. Ac tincidunt aliquet mauris pulvinar tempus lobortis praesent id. Pharetra erat massa tellus consectetur erat felis sit, ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sem felis, pulvinar nisi diam euismod adipiscing lorem. Tincidunt proin mauris sed congue praesent nonummy, tempus ut. Sem felis, feugiat magna mi euismod, sit magna laoreet. Id sit ac nibh euismod sit nisi nibh, id. Turpis ac nibh pharetra nisi nunc lobortis massa sem. Tellus non adipiscing pharetra ipsum, aliquam tincidunt ante non. Id turpis sed aliquam magna nisi nunc ante euismod. Felis nonummy lorem, feugiat ipsum ac tincidunt ullamcorper amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus elit pulvinar tempus, tincidunt, diam felis sit magna tellus nonummy sed ut, proin id amet aliquam nibh volutpat pulvinar aliquam et euismod amet tempus. Lobortis ullamcorper nonummy, tempus, nibh, euismod adipiscing sit donec laoreet aliquet at lorem congue, proin volutpat amet erat massa non consectetur tempus massa non pharetra donec. Mi, tellus nonummy, ipsum nunc sem at ipsum molestie sit magna mi aliquet at erat tincidunt tellus consectetur sed dolore ante volutpat amet aliquam, nibh volutpat. Nonummy tempus, lobortis non amet proin mauris dolor dolore mi, molestie nonummy tempus massa sem, elit pulvinar ut diam eget sit ac nibh euismod sit aliquam. Et euismod amet ac tincidunt ullamcorper dolore proin, eget amet aliquam ante euismod adipiscing, feugiat, congue diam mauris pharetra donec massa non at erat massa non. At sed dolore proin eget amet nisi mauris dolor, dolore proin volutpat amet, donec proin eget pharetra dolore proin mauris dolor dolore proin molestie dolor dolore. Praesent mauris dolor ante non consectetur erat ante tellus consectetur donec massa non nonummy sed ut nibh euismod turpis feugiat dolore ante volutpat amet donec, ante. Non nonummy tempus ut nonummy pulvinar nisi et eget pulvinar nisi nibh ullamcorper at sed congue proin molestie feugiat congue praesent mauris feugiat magna praesent mauris. Dolor congue, mi, molestie pharetra turpis ac laoreet tellus turpis, ac laoreet, ullamcorper diam, felis feugiat nisi laoreet tellus turpis ac tincidunt aliquet adipiscing sed nunc. Praesent at sed congue praesent mauris feugiat congue ullamcorper adipiscing lorem tincidunt mi, volutpat congue diam mauris sit magna ante non elit, ipsum nisi, et aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, aliquam tincidunt aliquet felis feugiat tincidunt diam adipiscing lorem tincidunt ullamcorper adipiscing tempus ut diam id sit, erat, nunc non elit massa proin. Volutpat amet aliquam lobortis ullamcorper, adipiscing feugiat congue praesent mauris feugiat magna mi tellus pharetra magna mi tellus consectetur ac, laoreet tellus consectetur massa. Sem eget pulvinar aliquam lobortis praesent mauris pharetra, donec ante molestie sit, donec massa tellus pharetra magna mi tellus, consectetur ac nunc proin volutpat. Dolor erat massa volutpat consectetur tempus nunc sem eget pulvinar nisi et id turpis aliquam nibh euismod turpis lorem congue praesent molestie consectetur, donec. Massa consectetur donec ante, tellus pharetra erat massa tellus consectetur, donec laoreet tellus consectetur erat massa aliquet consectetur ac, laoreet aliquet at dolor, dolore. Sem mauris, dolor dolore at dolor dolore proin mauris dolor congue proin molestie amet, aliquam ante non nonummy ipsum lobortis diam felis ipsum ut. Diam, euismod magna laoreet euismod turpis lorem laoreet ullamcorper adipiscing ac laoreet euismod turpis lorem tincidunt, euismod amet aliquam nibh volutpat amet aliquam nibh. Euismod adipiscing tempus ut diam feugiat congue mi molestie consectetur ac massa aliquet at sed nunc sem elit dolor nunc sem at lorem tincidunt. Tellus consectetur sed dolore praesent mauris sed congue at feugiat tincidunt aliquet at lorem tincidunt aliquet adipiscing lorem congue diam felis feugiat congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor dolore, proin volutpat amet tempus massa non nonummy erat ante non nonummy erat massa non elit ipsum. Nunc sem eget massa diam id sit ac laoreet aliquet molestie amet erat, lobortis ullamcorper nonummy tempus lobortis. Sem, nonummy ipsum nisi diam, id turpis magna nibh eget pharetra dolore proin mauris pharetra donec ante non. Elit ipsum ut diam, felis sit magna, mi euismod sit nisi nibh id sit lorem tincidunt ullamcorper lorem. Tincidunt proin molestie, amet donec massa sem felis sit, magna laoreet tellus, at dolor donec, proin volutpat pharetra. Donec ante volutpat nonummy aliquam diam felis ipsum lobortis ullamcorper felis feugiat magna mi aliquet mauris dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh euismod adipiscing laoreet, ullamcorper at feugiat congue praesent molestie pharetra erat ut et id sit magna mi tellus, turpis sed dolore praesent mauris dolor dolore ante volutpat aliquam massa. Non elit ipsum ut diam id, sit magna mi euismod turpis ac nunc aliquet at dolor donec ante volutpat felis, ipsum lobortis diam sit nisi et felis feugiat nisi et. Felis consectetur sed nunc praesent at lorem, nunc praesent mauris pharetra dolore ante volutpat amet donec ante ullamcorper elit ac mi, tellus consectetur ac, mi euismod turpis ac laoreet euismod. Turpis ac tincidunt, praesent mauris dolor dolore proin molestie dolor dolore mi molestie, congue ante volutpat pharetra donec massa sem elit ipsum aliquam laoreet tellus at dolor dolore proin molestie. Pharetra donec massa non nonummy ipsum nisi et tellus at feugiat congue mi molestie pharetra donec laoreet non consectetur sed nunc sem elit ipsum nisi et volutpat amet aliquam lobortis. Diam adipiscing, feugiat magna mi tellus magna, mi tellus at ipsum ut proin id turpis aliquam, et ullamcorper felis, lorem congue praesent felis lorem tincidunt diam pharetra donec mi molestie. Pharetra donec mi id feugiat congue et id sit, nisi mi id turpis magna laoreet tellus consectetur ac laoreet euismod turpis nisi diam sed ut sem at ipsum nisi nibh. Euismod adipiscing feugiat congue aliquet adipiscing lorem congue praesent mauris pharetra magna mi tellus nonummy sed nunc, non at erat, non, eget pulvinar nisi, et volutpat, turpis, aliquam nibh euismod. Turpis lorem tincidunt, ullamcorper adipiscing feugiat, ut diam adipiscing ipsum nibh non adipiscing tempus lobortis non nonummy magna mi id feugiat nisi et id sit magna nibh, id, sit ac. Laoreet tellus at sed congue aliquet at lorem, congue aliquet at lorem tincidunt aliquet consectetur tempus ut sem elit ipsum nunc sem elit sed ut et ullamcorper at pharetra dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis dolor donec ante, volutpat consectetur donec massa non nonummy sed massa non consectetur erat laoreet molestie ut et. Felis sit magna laoreet aliquet mauris adipiscing pharetra sit sed ipsum erat aliquam tincidunt lobortis laoreet proin ullamcorper diam aliquet. Diam donec ante tellus nonummy, erat nunc sem eget ipsum dolore, et id pulvinar nisi proin eget dolor dolore sem. Eget pulvinar dolore ante eget pulvinar donec proin eget donec proin eget, amet tempus ut diam felis feugiat, nisi et. Tellus turpis, erat mi euismod, turpis ac laoreet aliquet turpis lorem tincidunt eget dolor donec massa non felis feugiat congue. Mi aliquet at, erat tincidunt tellus consectetur lorem tincidunt sem mauris, dolor dolore praesent eget, amet aliquam massa non aliquam. Lobortis diam id sit magna laoreet tellus, consectetur sed nunc proin eget dolor dolore proin mauris sed congue praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis, aliquet mauris dolor congue mi volutpat. Nonummy tempus, ut sem, eget, pulvinar aliquam. Et eget, pulvinar aliquam nibh pulvinar, nisi. Et euismod amet ac lobortis ullamcorper felis. Dolor, magna mi, molestie pharetra magna mi. Mauris pharetra donec nunc proin eget ipsum. Nisi ullamcorper adipiscing ac congue aliquet felis. Feugiat magna praesent mauris feugiat congue diam. Mauris feugiat congue praesent molestie sit, congue. Mi tellus consectetur erat laoreet tellus magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi volutpat consectetur tempus ut sem id pulvinar, nunc diam elit pulvinar aliquam nibh ullamcorper, at tempus massa volutpat amet donec massa non elit ipsum, ut diam. Eget sit ac laoreet tellus, adipiscing lorem tincidunt aliquet at dolor dolore praesent mauris ipsum nisi et euismod, turpis ac tincidunt aliquet at sed nunc aliquet at. Dolor donec praesent adipiscing sed congue praesent at feugiat congue praesent mauris dolor aliquet felis lorem lobortis ullamcorper adipiscing lorem congue mi molestie consectetur sed nunc non. Elit ipsum dolore, et ullamcorper at dolor donec massa dolor tincidunt praesent mauris sit, congue diam, adipiscing lorem congue praesent felis feugiat congue mi molestie pharetra ac. Laoreet aliquet at erat tincidunt aliquet consectetur lorem tincidunt, turpis ac nibh tellus adipiscing ac tincidunt ullamcorper mauris dolor congue praesent mauris dolor donec mi volutpat pharetra. Donec massa non nonummy tempus nunc sem elit ut et euismod adipiscing sed congue proin molestie pharetra, donec, massa ullamcorper felis sit ac mi, euismod turpis magna. Laoreet sit magna et id sit ac laoreet, ullamcorper at dolor congue proin molestie pharetra donec ante volutpat consectetur erat massa sem nonummy ipsum ut diam elit. Ipsum et id pulvinar ut proin eget ipsum nisi et volutpat amet aliquam ante volutpat amet tempus tincidunt diam mauris sit donec mi tellus, nonummy sed ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id sit ac laoreet, aliquet elit. Pulvinar nisi ante eget pulvinar aliquam. Volutpat amet lorem ut mi tellus. Pharetra ac mi molestie consectetur sed. Dolore et, volutpat amet aliquam lobortis. Ullamcorper felis feugiat magna ante, tellus. Nonummy massa non at sed, ut. Et id turpis ac lobortis, euismod. Adipiscing lorem tincidunt praesent, felis dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet volutpat, amet aliquam, nibh ullamcorper adipiscing tempus lobortis diam, felis feugiat lobortis diam id sit erat tincidunt sem mauris dolor nunc proin eget aliquam lobortis. Diam id sit magna laoreet tellus consectetur ac laoreet molestie consectetur sed nunc, proin eget, pulvinar dolore ante volutpat amet tempus nibh volutpat, at erat nunc. Sem eget pulvinar nisi nibh volutpat amet, nisi ante eget pulvinar, dolore ante volutpat nonummy tempus nibh volutpat amet tempus, lobortis ullamcorper felis pharetra mi molestie. Consectetur erat massa, aliquet consectetur erat tincidunt tellus consectetur lorem tincidunt, aliquet at sed nunc praesent mauris dolor donec ante, non tempus lobortis non nonummy erat. Massa diam id sit nisi diam felis pulvinar, nisi nibh id sit, aliquam nibh ullamcorper turpis ac laoreet euismod pulvinar, dolore et adipiscing lorem tincidunt aliquet. Felis dolor congue diam adipiscing lorem ut, diam molestie pharetra magna praesent molestie pharetra erat mi molestie turpis erat, tincidunt consectetur erat tincidunt aliquet, consectetur sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet euismod turpis ac laoreet aliquet at lobortis ullamcorper, adipiscing lorem tincidunt aliquet felis feugiat tincidunt mi, molestie consectetur donec, ante tellus nonummy sed. Ut et id amet, aliquam laoreet aliquet at nibh euismod turpis tempus lobortis aliquet, mauris dolor magna mi molestie, pharetra erat ut proin eget pulvinar. Ut proin eget pulvinar nisi et volutpat amet proin euismod, adipiscing feugiat magna mi molestie pharetra congue praesent mauris sit magna laoreet non elit ipsum. Dolore nibh euismod turpis aliquam et dolor tincidunt, sem eget, dolor donec proin eget amet aliquam lobortis volutpat amet aliquam ante volutpat amet aliquam massa. Ullamcorper felis turpis ac laoreet id sit, ac id sit magna nibh id sit aliquam nibh id sit aliquam laoreet ullamcorper, adipiscing lorem congue praesent. Adipiscing lorem lobortis, ullamcorper felis lorem congue mi molestie pharetra praesent mauris sit, congue praesent molestie consectetur erat massa, sem elit ipsum nisi proin elit. Pulvinar dolore ante euismod donec proin mauris pulvinar donec, ante non nonummy ipsum lobortis diam felis ipsum ut ullamcorper, nonummy erat massa volutpat nonummy tempus. Lobortis sem, elit ipsum ut et adipiscing sed congue praesent eget pharetra donec ante non nonummy ipsum ut et id feugiat magna mi tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et eget sit nisi et euismod turpis lorem tincidunt praesent mauris feugiat congue praesent, mauris pharetra donec ante pharetra donec ante tellus pharetra. Erat nunc, sem elit sed nunc proin, eget pulvinar nisi et eget amet, aliquam lobortis ullamcorper felis feugiat congue, adipiscing lorem, ut, praesent molestie. Pharetra donec nunc non elit, pulvinar, ac lobortis aliquet felis dolor dolore massa volutpat nonummy tempus ut diam euismod turpis ac laoreet sit ac. Congue proin molestie pharetra donec ante volutpat amet erat massa non elit tempus massa, tellus nonummy tempus massa sem elit, ipsum sem at sed. Nunc et euismod turpis ac tincidunt aliquet felis dolor donec ante molestie consectetur erat ante non elit, ipsum nisi nibh euismod turpis ac, laoreet. Adipiscing dolor dolore ante volutpat consectetur tempus ut sem, felis pulvinar ut nibh tellus turpis ac tincidunt aliquet at lorem tincidunt praesent mauris dolor. Donec ante non, donec massa non consectetur erat ante molestie pharetra donec mi tellus pharetra sed massa tellus at sed nunc, non elit nunc. Proin volutpat pulvinar aliquam lobortis euismod turpis tempus lobortis ullamcorper adipiscing lorem congue diam id sit donec massa tellus consectetur, erat nunc sem at. Erat dolore at dolor nunc proin eget pulvinar donec proin eget pharetra dolore praesent adipiscing, sed congue, proin molestie pharetra dolore ante volutpat nonummy. Ipsum nisi et euismod nisi nibh id turpis lorem, tincidunt praesent at sed congue ullamcorper, adipiscing lorem congue, proin volutpat nonummy tempus lobortis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur ipsum nisi, nibh tellus adipiscing ac tincidunt. Aliquet mauris, pharetra dolore ante molestie amet erat. Lobortis nonummy tempus lobortis sem elit tempus nunc. Sem elit sed ut et id, pulvinar aliquam. Et id amet aliquam nibh euismod turpis aliquam. Volutpat turpis aliquam nibh euismod nonummy lorem ut. Ullamcorper mauris pharetra erat massa non, id, turpis. Ac congue, proin molestie pharetra donec massa non. Felis pulvinar magna, felis pulvinar ut et, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed ut, sem eget pulvinar dolore et, ullamcorper felis lorem tincidunt felis. Pharetra donec ante tellus nonummy erat, nunc, non elit ipsum ut et eget. Amet ac nibh euismod amet ac lobortis ullamcorper amet nisi ante dolor donec. Ante volutpat amet tempus ut praesent, molestie pharetra ac mi molestie, pharetra ac. Massa sem elit dolor dolore, ante volutpat amet aliquam ante pulvinar aliquam ante. Ullamcorper adipiscing ipsum ut diam felis feugiat ut et id turpis ac nunc. Sem volutpat turpis tempus tincidunt diam adipiscing ante volutpat amet, aliquam nibh, non. Felis feugiat congue et id sit magna et id sit magna et felis. Sit ac laoreet id turpis ac laoreet tellus nisi nibh ullamcorper adipiscing lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi, et euismod turpis lorem tincidunt diam, felis tempus, tincidunt, nonummy, lorem ut diam adipiscing feugiat congue mi molestie consectetur ac, massa aliquet at sed nunc aliquet. At, sed nunc proin eget pulvinar aliquam lobortis pharetra donec ante, eget pharetra donec proin, volutpat pharetra donec ante volutpat elit ipsum lobortis et euismod sit nisi. Nibh euismod turpis ac laoreet aliquet ac, et ullamcorper, turpis lorem tincidunt aliquet at dolor dolore praesent molestie dolor magna mi molestie dolor magna mi molestie sit. Magna laoreet tellus lobortis non, adipiscing ipsum congue et id ipsum ut diam felis, ipsum ut sem elit ipsum nisi et id turpis ac laoreet tellus turpis. Ac, tincidunt proin ac lobortis ullamcorper, adipiscing, aliquam et eget pulvinar dolore sem mauris sed nunc, praesent mauris dolor tincidunt aliquet mauris dolor, aliquam massa non, elit. Ipsum, ut pharetra donec massa non consectetur erat ut diam felis pulvinar magna nibh tellus adipiscing lorem tincidunt aliquet at dolor dolore ante pharetra donec ante non. Elit pulvinar magna mi euismod turpis ac tincidunt aliquet, at sed congue, aliquet mauris dolor tincidunt, aliquet, mauris feugiat tincidunt praesent mauris, pharetra ullamcorper felis, feugiat congue. Mi mauris sit, magna massa non nonummy erat massa non consectetur ac laoreet tellus at ipsum nisi, proin eget pulvinar nisi ante volutpat, nunc sem mauris dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut nibh euismod turpis, ac nibh euismod massa tellus, consectetur. Sed nunc sem consectetur erat tincidunt, sem, mauris pulvinar donec. Ante, non nonummy ipsum ut praesent id sit ac massa. Aliquet at et id feugiat nisi et euismod, turpis, lorem. Nunc aliquet at pulvinar, aliquam nibh volutpat nonummy tempus congue. Et id turpis ac laoreet aliquet at laoreet tellus at. Sed dolore proin, mauris dolor dolore praesent mauris dolor donec. Ante volutpat nonummy tempus lobortis ullamcorper nonummy, erat, lobortis sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat magna, praesent tellus consectetur erat laoreet tellus consectetur, sed nunc proin eget ipsum nisi proin erat nunc proin eget amet tempus. Nibh ullamcorper nonummy aliquam nibh, non amet tempus lobortis ullamcorper, adipiscing ipsum lobortis ullamcorper, nonummy tempus lobortis, ullamcorper dolore mi mauris dolor. Congue mi tellus consectetur erat nunc sem nonummy sed ut proin elit ipsum nisi et euismod turpis lorem, tincidunt praesent mauris dolor. Magna felis feugiat tincidunt diam felis sit donec nunc non at sed nunc sem elit amet dolore proin volutpat amet aliquam nibh. Euismod turpis ante eget amet aliquam nibh volutpat amet tempus lobortis, ullamcorper felis feugiat ut et molestie consectetur, erat, nunc sem elit. Dolor dolore proin volutpat, amet aliquam nibh pulvinar dolore proin eget pharetra dolore proin molestie, dolor donec proin molestie pharetra donec massa. Volutpat pharetra donec ante volutpat, dolor congue praesent molestie sit donec mi feugiat, magna praesent molestie sit magna mi tellus consectetur erat. Nunc proin eget pulvinar, nisi nibh volutpat amet aliquam nibh pharetra donec ante volutpat adipiscing feugiat, ut ullamcorper felis feugiat magna laoreet. Tellus consectetur erat tincidunt aliquet mauris sed dolore proin eget amet aliquam nibh, non adipiscing, praesent mauris pharetra donec ante non, amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, congue, mi volutpat pharetra praesent mauris feugiat congue mi molestie consectetur sed nunc sem elit. Ipsum, nisi et euismod felis feugiat congue aliquet adipiscing, aliquam lobortis ullamcorper nonummy, nibh ullamcorper adipiscing. Feugiat donec massa tellus at sed nunc sem, elit sed, nunc aliquet at erat mi tellus. Consectetur, dolor dolore praesent, mauris dolor tellus adipiscing ac laoreet aliquet at dolor congue proin mauris. Pharetra donec mi mauris dolor donec mi molestie dolor donec nunc sem elit laoreet sem elit. Pulvinar ac laoreet ullamcorper at lorem congue mi molestie consectetur tempus lobortis sem elit pulvinar nisi. Et euismod, sit ac nibh euismod adipiscing lorem euismod turpis ac lobortis aliquet felis dolor dolore. Praesent volutpat consectetur tempus massa, non nonummy pulvinar ut diam eget pulvinar ut et eget ipsum. Nisi proin id dolor donec lobortis sem felis pulvinar ut diam id turpis ac nibh euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet proin eget, amet, nisi, et volutpat, amet tempus lobortis ullamcorper, felis lorem, tincidunt diam mauris sit donec massa sem eget pulvinar. Nisi nibh id nunc proin eget, sed nunc sem eget, pulvinar nisi ante volutpat nonummy lorem ut diam felis lorem congue praesent felis. Sit ac, laoreet molestie sit non nonummy erat massa non nonummy erat massa sem nonummy erat massa non, nonummy ipsum nunc proin eget. Ipsum nisi nibh ullamcorper, adipiscing feugiat tincidunt aliquet mauris nibh eget pulvinar nisi nibh volutpat pulvinar donec nibh non nonummy, tempus lobortis non. Amet tempus lobortis diam id feugiat nisi mi aliquet nisi diam, felis turpis magna nibh tellus adipiscing lorem dolore proin eget pharetra aliquam. Massa, non elit ipsum, ut et id feugiat nisi mi aliquet at dolor sem, mauris dolor donec ante eget amet, aliquam massa ullamcorper. Adipiscing ipsum congue mi molestie turpis erat tincidunt sem consectetur sed laoreet tellus consectetur lorem nunc proin amet tempus nibh ullamcorper felis feugiat. Magna laoreet aliquet at dolor nunc sem volutpat turpis tempus nibh euismod nonummy, lorem praesent mauris pharetra donec massa tellus consectetur ac laoreet. Aliquet turpis erat massa tellus at dolor, aliquam nibh ullamcorper adipiscing feugiat congue diam molestie pharetra, erat, tellus at ipsum nisi nibh id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sed nunc aliquet, eget pulvinar sem volutpat pulvinar donec nibh non nonummy tempus ut ullamcorper, adipiscing ipsum ut diam felis feugiat nisi et id turpis erat, laoreet tellus turpis. Ac euismod turpis ac laoreet euismod adipiscing aliquam nibh ullamcorper adipiscing feugiat tincidunt ullamcorper adipiscing ac lobortis ullamcorper, amet aliquam lobortis diam felis feugiat, congue praesent aliquam lobortis ullamcorper id. Sit ac laoreet tellus consectetur, ac massa aliquet consectetur erat nunc aliquet mauris dolor dolore ante euismod nonummy tempus volutpat amet aliquam nibh non adipiscing tempus, lobortis, ullamcorper elit feugiat. Ut mi felis feugiat nisi et euismod turpis magna nibh euismod sit ut diam eget pulvinar non elit sed dolore, proin eget pulvinar, nisi et volutpat pulvinar nisi nibh euismod. Amet aliquam, nibh ullamcorper adipiscing lorem ut diam felis feugiat congue laoreet tellus magna et, id turpis ac laoreet tellus consectetur ac laoreet tellus consectetur sed tincidunt aliquet mauris amet. Aliquam nibh ullamcorper donec, proin molestie amet erat massa non elit ipsum ut diam felis sit magna, nibh eget sit aliquam, et, id sit nisi nibh euismod pulvinar dolore, sem. Ipsum dolore, proin volutpat amet aliquam tincidunt praesent mauris sit, magna, ante tellus consectetur erat massa sem elit pulvinar aliquam, laoreet aliquet at, feugiat congue mi molestie ipsum ut et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy sed nunc sem eget ipsum. Ut proin molestie, amet erat lobortis sem. Felis ipsum ut diam felis pulvinar nisi. Nibh euismod adipiscing ac tincidunt aliquet at. Dolor donec, consectetur turpis consectetur adipiscing consectetur. Turpis felis consectetur adipiscing, sed dolore, ante. Volutpat nonummy ipsum ut et felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, nunc proin eget pulvinar donec. Nibh, non adipiscing ipsum ut praesent. Id consectetur erat laoreet molestie consectetur. Erat, nunc proin eget pulvinar nisi. Ante nonummy tempus lobortis ullamcorper adipiscing. Feugiat magna, praesent id sit ac. Laoreet aliquet elit pulvinar nisi et. Volutpat amet, aliquam nibh euismod adipiscing. Lorem nunc diam eget ipsum nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi molestie pharetra erat, massa sem at dolor dolore proin eget dolor aliquet at sed nunc aliquet at sed, congue praesent mauris dolor dolore proin, volutpat nonummy. Tempus, lobortis, sem elit, ipsum ut diam felis pulvinar nisi et ipsum ut diam, eget pulvinar nisi, et elit ipsum dolore proin eget, pulvinar dolore proin volutpat. Pulvinar aliquam nibh euismod amet tempus lobortis, diam mauris ut ullamcorper adipiscing ipsum lobortis non nonummy tempus lobortis ullamcorper felis ipsum nisi, diam elit, pulvinar magna et. Id turpis ac tincidunt praesent lorem congue praesent eget dolor dolore proin mauris feugiat congue mi, molestie consectetur donec ante volutpat consectetur tempus massa, sem elit pulvinar. Nisi nibh id turpis ac id adipiscing feugiat congue ullamcorper adipiscing feugiat congue praesent molestie pharetra erat ante tellus consectetur sed nunc sem, eget ipsum ut, sem. Eget ipsum nisi proin eget nunc proin elit pulvinar nisi ante, euismod adipiscing lorem lobortis diam adipiscing, feugiat ut praesent molestie, consectetur erat ut et ipsum dolore. Et euismod turpis tempus, lobortis ullamcorper adipiscing lorem tincidunt diam felis feugiat magna mi, molestie, pharetra erat nunc, non elit pulvinar aliquam nibh euismod aliquam nibh euismod. Turpis lorem lobortis ullamcorper nonummy, lorem, ut ullamcorper mauris sit magna mi tellus, at erat massa aliquet elit ipsum dolore proin elit, dolor nisi at lorem nunc. Sem mauris dolor dolore, aliquet at sed dolore praesent at lorem tincidunt ullamcorper adipiscing feugiat congue praesent molestie, pharetra erat lobortis, sem elit pulvinar non, elit pulvinar. Ut sem eget dolor feugiat ipsum lorem dolore massa sem id at turpis, pharetra pulvinar lorem donec nibh praesent sem euismod at amet feugiat ac donec congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus erat nunc diam euismod sit nibh tellus at dolor dolore proin molestie pharetra dolore, proin, volutpat amet tempus lobortis, sem nonummy tempus massa. Non nonummy tempus, nunc sem consectetur erat non consectetur sed nunc proin elit ipsum nisi proin eget pulvinar dolore proin elit dolor dolore proin. Volutpat, amet tempus lobortis ullamcorper adipiscing feugiat magna felis feugiat magna mi tellus, consectetur sed dolore proin elit dolor dolore proin mauris dolor nunc. Proin volutpat dolor nunc praesent mauris dolor aliquet, turpis ac laoreet euismod, turpis, aliquam nibh euismod turpis tempus lobortis aliquet felis feugiat congue praesent. Felis feugiat, magna laoreet tellus consectetur sed ut, et euismod lorem congue, ante, volutpat amet, donec lobortis sem elit ipsum nisi et tellus adipiscing. Dolor donec ante volutpat nonummy ipsum congue mi, molestie consectetur erat mi id ut, et id turpis sed nunc, sem volutpat amet tempus nibh. Non nonummy tempus ut diam felis, ipsum, lobortis diam elit ipsum nisi euismod turpis ac nunc sem mauris pulvinar aliquam nibh non adipiscing, ipsum. Congue praesent felis ipsum ut et felis ipsum ut sem felis ipsum nisi et euismod dolor donec, ante volutpat nonummy lorem lobortis non adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet erat massa molestie nibh euismod, adipiscing feugiat congue mi mauris pharetra donec massa tellus consectetur erat laoreet tellus consectetur ipsum dolore sem eget pulvinar aliquam lobortis ullamcorper. Adipiscing congue praesent molestie consectetur donec mi molestie consectetur donec massa non consectetur erat nunc non at sed massa sem eget pulvinar nisi nibh volutpat nisi ante mauris. Dolor aliquam lobortis, ullamcorper felis feugiat ut diam felis feugiat ut et felis ipsum lobortis non elit ipsum magna laoreet tellus dolor dolore ante eget pulvinar aliquam nibh. Non nonummy, aliquam lobortis ullamcorper adipiscing ipsum congue et elit ipsum ut diam felis pulvinar ut diam id sit ac eget pulvinar aliquam nibh euismod, at pharetra dolore. Proin molestie pharetra tempus ut et id sit nisi et elit pulvinar, magna et eget pulvinar aliquam et sit, ac laoreet, ullamcorper at feugiat congue mi molestie dolor. Dolore mi volutpat pharetra erat nunc sem id sit magna nibh id sit nisi et eget pulvinar sem elit sed dolore et eget dolor dolore proin mauris, sed. Nunc aliquet consectetur lorem tincidunt, aliquet, mauris, dolor dolore mauris pharetra donec massa ullamcorper nonummy tempus lobortis et, felis feugiat magna et felis ipsum ut diam eget ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi molestie pharetra erat mi molestie turpis magna laoreet tellus turpis ac laoreet euismod turpis ac nibh euismod sit magna elit pulvinar nisi nibh euismod turpis aliquam laoreet euismod. Adipiscing lorem tincidunt mi molestie pharetra magna ante volutpat consectetur tempus nunc non nonummy, massa non at erat nunc non pharetra, erat laoreet molestie, turpis ac, mi euismod turpis. Magna mi euismod sit ac laoreet id adipiscing sed, laoreet tellus turpis congue praesent, volutpat, amet, tempus lobortis ullamcorper elit ipsum lobortis sem felis, pulvinar nisi diam elit pulvinar. Nisi et euismod pulvinar nisi proin, elit ac tincidunt praesent mauris pharetra donec massa sem nonummy erat, nunc diam elit, ipsum nunc sem elit pulvinar nisi proin id sit. Ac tincidunt praesent, mauris congue praesent molestie pharetra donec ante volutpat nonummy tempus massa non nonummy sed nunc non nonummy sed nunc non, at ipsum dolore proin eget pulvinar. Nisi et dolor dolore ante volutpat, nonummy lorem nibh diam mauris sit congue mi, non at sed dolore proin id ipsum nunc consectetur, erat laoreet tellus consectetur lorem nunc. Sem mauris, dolor tincidunt tellus adipiscing sed tincidunt praesent mauris dolor, congue praesent mauris dolor donec ante volutpat, consectetur erat et id turpis nisi et, eget pulvinar nisi et. Id, turpis ac, tincidunt aliquet mauris, dolor donec ante non nonummy, erat ut sem elit tempus nunc sem erat massa non nonummy ipsum ut proin eget pulvinar nisi lobortis. Ullamcorper at feugiat congue praesent volutpat, nonummy ipsum, nunc diam felis pulvinar nisi et, euismod, adipiscing nibh ullamcorper turpis aliquam et euismod turpis lorem tincidunt praesent molestie dolor magna. Mi molestie pharetra erat massa non nonummy ipsum ut, sem elit pulvinar nisi proin sed nunc proin, eget amet dolore et volutpat amet aliquam lobortis ullamcorper, nonummy, tempus lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nisi laoreet aliquet adipiscing lorem tincidunt praesent mauris dolor donec ante volutpat. Nonummy donec ante non nonummy, erat felis sit congue praesent id sit ac. Praesent molestie sit magna laoreet aliquet at sed nunc tellus at erat laoreet. Euismod, turpis magna laoreet ipsum nunc sem eget ipsum, nunc proin id amet. Aliquam nibh euismod turpis feugiat tincidunt aliquet mauris, feugiat magna mi molestie sit. Donec massa non elit, mi, tellus at sed laoreet tellus, consectetur erat massa. Tellus, at erat tincidunt tellus eget consectetur sit pulvinar feugiat erat nunc proin. Euismod amet feugiat ac, nunc et aliquet diam ante mi mi id turpis. Lorem laoreet tellus adipiscing sed congue proin mauris sed dolore ante non amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sed nunc ante volutpat amet tempus, lobortis, ullamcorper mauris. Sit magna mi molestie consectetur erat laoreet feugiat magna et. Id feugiat ut et id sit magna nibh euismod turpis. Ac tincidunt praesent at pharetra donec ante volutpat amet donec. Ante pharetra donec ante non elit tempus ut, diam id. Sit magna nibh id pulvinar nunc sem elit sed ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor donec ante non elit tempus massa sem, elit ipsum nisi laoreet. Euismod sit magna et id turpis ac tincidunt praesent molestie amet tempus. Mauris dolor donec massa volutpat pharetra donec ante tellus consectetur tempus massa. Tellus eget ipsum ut nibh ullamcorper adipiscing lorem tincidunt aliquet adipiscing lorem. Congue adipiscing feugiat congue praesent mauris, feugiat congue diam felis lorem, ut. Diam, id sit magna mi molestie pharetra ac massa tellus at erat. Laoreet, tellus at et euismod turpis ac nibh euismod sit ac nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit ipsum dolore proin ac mi tellus turpis erat tincidunt. Aliquet, at sed, nunc proin eget dolor nunc praesent eget pharetra. Donec massa non nonummy, aliquam massa ullamcorper dolore ante volutpat, consectetur. Tempus ut diam elit tempus nunc et euismod adipiscing lorem tincidunt. Aliquet at pharetra donec ante volutpat, dolor dolore, mi molestie lobortis. Euismod turpis aliquam lobortis ullamcorper nonummy aliquam ante volutpat, pulvinar, donec. Proin non amet donec proin molestie dolor donec ante volutpat pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem at sed, dolore ante volutpat pulvinar. Aliquam lobortis non nonummy feugiat magna mi. Molestie pharetra ullamcorper nonummy tempus lobortis sem. Id turpis magna mi, euismod consectetur, lorem. Nunc praesent mauris dolor donec, massa non. Nonummy aliquam massa ullamcorper elit mi, mauris. Consectetur erat lobortis sem nonummy erat massa. Non eget ipsum ut, et, id, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat massa turpis sed nunc sem eget amet aliquam nibh. Euismod adipiscing sit donec massa sem nonummy sed ut proin. Id pulvinar nisi laoreet ullamcorper adipiscing ac elit dolor nunc. Proin volutpat pulvinar dolore lobortis, felis consectetur sit dolor, ipsum. Erat nisi tincidunt ante diam aliquet elit turpis feugiat erat. Ut tellus eget adipiscing consectetur sit, lorem tempus pulvinar pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat turpis felis consectetur pulvinar feugiat, erat ut, nunc ante diam, aliquet mauris pharetra dolore proin mauris, feugiat dolore proin, volutpat amet erat ante volutpat. Consectetur tempus ut, diam felis sit ut non elit, nunc sem elit pulvinar nunc sem eget pulvinar nisi nibh euismod turpis aliquam lobortis euismod turpis. Lorem tincidunt, diam felis sit magna diam id feugiat ullamcorper id feugiat ac, laoreet aliquet consectetur ac laoreet molestie turpis ac mi tellus turpis lorem. Laoreet aliquet at sed donec ante volutpat, amet aliquam nibh ullamcorper, adipiscing lorem tincidunt aliquet adipiscing feugiat congue mi non, felis, sit ac tincidunt praesent. Eget amet aliquam massa, non felis ipsum congue et feugiat nisi sem felis feugiat nisi laoreet euismod, sit magna et euismod turpis ac laoreet, tellus. Adipiscing lorem congue praesent at dolor congue praesent mauris dolor dolore felis dolor magna mi molestie, sit, magna praesent tellus consectetur sed massa sem, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper nisi et, volutpat amet tempus nibh, euismod pulvinar aliquam nibh euismod nonummy lorem lobortis, non nonummy tempus ut diam id sit, ac laoreet, tellus pulvinar tempus tincidunt aliquet. Felis pharetra magna mi molestie pharetra donec laoreet non, nonummy erat laoreet molestie pharetra magna, mi molestie consectetur erat massa aliquet pulvinar nisi ante volutpat amet donec ante eget. Amet aliquam nibh non, adipiscing feugiat congue diam nonummy, donec praesent mauris dolor dolore mi molestie pharetra ante, tellus consectetur, erat, nunc et id sit ac laoreet, euismod adipiscing. Sed, dolore, ante, volutpat pharetra donec ante volutpat, consectetur erat massa non nonummy, mi mauris pharetra donec laoreet non nonummy sed nunc sem elit pulvinar aliquam lobortis euismod turpis. Lorem, tincidunt aliquet adipiscing lorem congue praesent felis lorem ut diam tempus ut, diam felis ipsum congue, diam felis feugiat ut et id sit magna mi tellus turpis lorem. Tincidunt aliquet mauris sed dolore proin volutpat, adipiscing magna mi molestie consectetur ac massa sem eget, pulvinar dolore proin volutpat adipiscing lorem congue praesent, felis feugiat magna praesent molestie. Pharetra, sed massa non at ipsum aliquet eget, amet nisi sem at erat tincidunt tellus, at sed, tincidunt aliquet at lorem laoreet aliquet adipiscing lorem tincidunt ullamcorper at feugiat. Tincidunt praesent at feugiat ullamcorper felis feugiat magna mi molestie consectetur magna mi, tellus consectetur sed nunc proin elit ipsum, ut et id amet aliquam, nibh volutpat amet nisi. Ante ullamcorper dolore sem volutpat, amet aliquam lobortis diam id feugiat ut diam id sit congue et, molestie sit magna diam felis feugiat ut sem elit ipsum nunc sem. Magna mi, tellus consectetur erat massa non pharetra ac laoreet tellus consectetur erat massa tellus consectetur ac et, felis pulvinar nisi nibh euismod sit nisi nibh id pharetra aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent molestie pharetra donec molestie pharetra donec ante, molestie pharetra donec mi molestie pharetra magna mi molestie pharetra, magna mi molestie sit magna mi, molestie. Sit magna mi, molestie dolor dolore proin eget pulvinar dolore proin mauris pulvinar donec ante non amet aliquam lobortis ullamcorper felis feugiat magna et, id sit. Ac tincidunt tellus sed dolore proin, volutpat nonummy, lorem ut praesent id sit ac laoreet non elit, ipsum nunc sem eget pulvinar nisi nibh euismod turpis. Aliquam ullamcorper mauris consectetur sed nunc non elit, ipsum nunc non elit sed nunc sem eget pulvinar dolore et volutpat amet nisi sem mauris sed nunc. Praesent eget aliquam nibh non nonummy tempus, massa non amet erat ante non amet dolore mi molestie dolor magna praesent mauris pharetra donec massa sem nonummy. Ipsum ut aliquet at, dolor, dolore proin molestie dolor congue praesent mauris dolor congue diam, felis lorem congue praesent felis feugiat magna praesent id sit donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie pharetra dolore mi molestie consectetur tempus ut et. Id sit ac laoreet aliquet mauris sed proin mauris. Pharetra aliquam lobortis diam id, sit ac, laoreet tellus. Consectetur erat tincidunt aliquet at dolor, nunc praesent volutpat. Pulvinar donec ante eget tempus massa non, nonummy ipsum. Magna et, id sit magna tincidunt, tellus consectetur sed. Nunc, sem mauris sed nunc proin eget dolor dolore. Proin volutpat amet aliquam molestie pharetra dolore ante molestie. Pharetra erat massa, non nonummy tempus nunc diam elit. Ipsum nunc sem elit sed nunc sem elit, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc nibh ullamcorper turpis, lorem, congue, praesent molestie consectetur erat massa, non, eget sit. Ac, laoreet turpis lorem tincidunt aliquet at dolor, donec praesent molestie pharetra magna ante. Non nonummy, tempus ut et euismod turpis ac laoreet ullamcorper, adipiscing laoreet aliquet at. Feugiat dolore mi volutpat consectetur tempus lobortis, sem elit ipsum nisi diam elit ipsum. Nisi nibh euismod turpis lorem laoreet ullamcorper at feugiat dolore, volutpat nonummy, tempus ut. Et euismod consectetur lorem tincidunt praesent mauris sed, dolore ante eget pharetra donec ante. Non nonummy ipsum, lobortis ullamcorper tempus lobortis, sem felis, pulvinar nisi, mi euismod sit. Ac nibh euismod pulvinar ut et eget, pulvinar ut proin id turpis nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget turpis aliquam nibh volutpat amet, lorem ut diam adipiscing feugiat magna. Mi tellus pharetra erat massa aliquet elit dolore proin eget, pulvinar nisi. Ante euismod nonummy tempus consectetur sed massa aliquet consectetur erat nunc proin. Elit pulvinar aliquam nibh euismod nonummy aliquam euismod nonummy tempus lobortis ullamcorper. Nonummy tempus massa non nonummy tempus lobortis ullamcorper, elit ipsum nisi mi. Euismod consectetur, ac tincidunt sem mauris dolor dolore ante nonummy aliquam nibh. Non nonummy tempus lobortis ullamcorper nonummy tempus lobortis ullamcorper elit ipsum ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, nonummy, sed, ut diam euismod turpis ac laoreet. Aliquet mauris pharetra donec massa ullamcorper felis, ipsum lobortis. Sem felis ipsum, ut diam ipsum nunc non nonummy. Sed massa non consectetur erat massa tellus, consectetur sed. Dolore proin eget amet nisi proin volutpat amet, tempus. Lobortis diam adipiscing lobortis diam id feugiat congue mi. Molestie at ipsum, dolore et volutpat turpis ac lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed tempus magna sem aliquet ullamcorper molestie at pulvinar lorem. Donec congue laoreet aliquet eget turpis dolor tempus nisi nibh. Sem volutpat adipiscing pharetra sed aliquam tincidunt non id eget. At elit at mauris nonummy sit erat, nunc lobortis ante. Non eget pulvinar ut et, eget sit aliquam et id. Turpis ac volutpat, turpis ac, et, volutpat amet, aliquam lobortis. Ullamcorper felis feugiat magna mi molestie pharetra donec nunc sem. Eget, pulvinar, aliquam nibh, euismod adipiscing lorem tincidunt aliquet feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet eget pulvinar, aliquam nibh diam felis feugiat, magna mi id erat nunc sem at sed nunc aliquet at. Dolor tincidunt aliquet at dolor dolore proin, eget pharetra donec, ante ullamcorper, adipiscing ipsum ut diam id, sit dolore. Proin volutpat turpis tempus lobortis ullamcorper felis, pharetra donec ante tellus nonummy sed nunc non consectetur sed nunc sem. Volutpat amet ac tincidunt aliquet lorem, tincidunt diam felis feugiat magna ante molestie sit donec massa sem eget amet. Ac laoreet ullamcorper turpis ac nibh volutpat turpis aliquam, ullamcorper turpis tempus nibh euismod nonummy aliquam nibh non adipiscing. Tempus ut diam adipiscing ipsum ut diam felis feugiat nisi mi id sit nisi et id turpis laoreet tellus. Adipiscing sed, tincidunt aliquet mauris dolor dolore ante volutpat amet, erat ante, volutpat, nonummy tempus lobortis, et id sit. Nisi et id sit magna tincidunt eget amet tempus, lobortis et id sit ac massa sem at dolor dolore. Proin volutpat turpis aliquam nibh euismod nonummy, lorem ut mi molestie turpis aliquam nibh euismod turpis lorem tincidunt mi. Molestie consectetur erat ante non consectetur erat massa non, nonummy erat massa, non nonummy sed massa molestie consectetur erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit ipsum, lobortis sem felis ipsum ut et euismod sit magna nibh sit ac nibh eget pulvinar dolore sem elit sed dolore. Et volutpat amet tempus nibh euismod adipiscing lorem tincidunt diam mauris sit donec massa non congue praesent tellus consectetur ac massa sem elit. Pulvinar aliquam nibh ullamcorper adipiscing lorem lobortis euismod adipiscing tempus lobortis ullamcorper adipiscing feugiat congue diam felis massa ullamcorper nonummy ipsum ut et. Felis sit magna et id, pulvinar nisi diam eget ipsum, ut et id sit nisi et id dolore et eget amet ac nibh. Ullamcorper mauris, lorem tincidunt diam felis dolor magna praesent mauris sit, erat massa non elit ipsum ut proin eget ipsum dolore at sed. Nunc aliquet elit, dolor dolore proin mauris pulvinar, aliquam ante non, adipiscing tempus ut praesent id feugiat congue et molestie consectetur sed nunc. Sem ac tincidunt aliquet at sed nunc proin eget pulvinar aliquam, nibh, non adipiscing ipsum, lobortis diam, id pharetra ac laoreet tellus turpis. Erat nunc sem eget nisi proin eget pulvinar aliquam lobortis, non nonummy tempus, lobortis praesent id sit, magna mi molestie turpis ac et. Euismod sit magna laoreet, tellus at sed, dolore mauris dolor donec nibh non adipiscing tempus ut non elit, feugiat nisi et id sit. Ac nunc, proin eget dolor, nunc proin eget pulvinar aliquam lobortis ullamcorper ipsum ut diam felis sit magna mi id sit magna laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt, consectetur dolor nunc proin eget dolor, dolore. Massa, non nonummy ipsum congue et id turpis. Ac laoreet tellus, consectetur sed tincidunt sem, mauris. Dolor, aliquet mauris sed dolore ante volutpat nonummy. Tempus massa, volutpat nonummy ipsum ut et id. Turpis erat tincidunt proin volutpat amet tempus nibh. Ullamcorper felis ut, diam id sit magna massa. Tellus consectetur erat massa sem eget, dolor, dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sem eget amet proin eget amet tempus, massa, ullamcorper adipiscing ipsum massa ullamcorper felis. Ipsum, ut et id sit ac tincidunt aliquet at sed tincidunt tellus at tincidunt aliquet. At dolor congue aliquet at feugiat congue mi molestie pharetra donec ante volutpat consectetur donec. Ante non nonummy ipsum magna nibh tellus at laoreet ullamcorper at feugiat dolore proin volutpat. Amet tempus lobortis, non nonummy donec mi molestie pharetra magna mi molestie sit congue praesent. Id sit congue praesent ipsum congue, mi tellus at erat tincidunt sem elit pulvinar nisi. Lobortis diam felis, sit magna diam felis sit magna mi felis sit magna felis, feugiat. Nisi mi aliquet elit pulvinar, tempus lobortis ullamcorper adipiscing feugiat, congue, mi molestie pharetra magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et molestie pharetra ac, massa tellus, consectetur sed nunc aliquet at lorem nunc proin eget pulvinar dolore proin. Eget pharetra aliquam, ante non, aliquam, lobortis ullamcorper felis ipsum ut, diam elit ipsum nisi et felis ipsum. Nisi diam eget pulvinar aliquam nibh id sit aliquam et euismod, turpis nibh volutpat amet nisi et volutpat. Amet aliquam lobortis ullamcorper felis sit magna mi tellus nonummy ipsum nisi et, id amet ac nibh ullamcorper. Adipiscing lorem lobortis, mauris pharetra donec massa non, elit, ipsum, nisi et id pulvinar ut sem at sed. Nunc sem eget pulvinar dolore sem eget pulvinar sem mauris dolor nisi, ante euismod nonummy tempus lobortis volutpat. Amet tempus ut, diam id pharetra magna mi molestie turpis erat tincidunt aliquet elit, pulvinar nisi nibh adipiscing. Feugiat congue praesent mauris feugiat ut praesent id sit congue et id, feugiat magna mi molestie turpis erat. Tincidunt sem, at dolor dolore ante, euismod nonummy proin mauris sed, congue proin molestie, pharetra donec, proin volutpat. Nonummy ipsum lobortis sem elit ipsum lobortis non consectetur erat non consectetur sed nunc sem elit sed massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, id sit magna laoreet ipsum ut diam felis pulvinar, nisi et eget sit magna nibh tellus turpis, ac tincidunt aliquet mauris, dolor. Donec ante non elit ipsum, ut, et ipsum nisi et felis pulvinar ut diam eget ipsum nisi proin elit ipsum aliquam nibh euismod. At dolor donec ante volutpat nonummy ipsum magna mi pulvinar, ut diam eget ipsum ut sem eget pulvinar nisi proin elit ipsum nunc. Aliquet consectetur erat tincidunt aliquet at dolor dolore, sem mauris dolor dolore proin sed nunc proin eget pharetra aliquam, lobortis diam id consectetur. Ac laoreet aliquet at sed tincidunt aliquet consectetur ac nibh euismod sit magna elit ipsum aliquam laoreet euismod turpis aliquam laoreet euismod adipiscing. Lorem congue praesent mauris dolor magna mi molestie dolor donec ante non consectetur donec massa sem at laoreet tellus consectetur ac laoreet tellus. Consectetur sed dolore, nibh ullamcorper mauris pharetra erat mi, molestie nonummy sed nunc sem eget, pulvinar nisi et id amet aliquam elit, pulvinar. Nisi, et euismod adipiscing feugiat tincidunt praesent tellus, consectetur tempus nunc sem, id turpis aliquam laoreet ullamcorper dolore et eget, amet aliquam nibh. Euismod adipiscing tempus tincidunt ullamcorper felis lorem tincidunt diam, adipiscing feugiat congue diam felis feugiat magna mi tellus, pharetra ac laoreet sit magna. Mi id sit magna mi euismod turpis lorem nunc praesent mauris pharetra, donec ante volutpat, amet tempus lobortis, ullamcorper elit tempus lobortis ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, donec ante sem eget ipsum ut et, id sit, aliquam nibh euismod. Dolore et eget ipsum dolore proin eget amet aliquam ante euismod, turpis lorem. Congue, diam mauris feugiat, congue praesent id, feugiat congue praesent id feugiat et. Molestie consectetur sed nunc proin elit pulvinar nisi nibh volutpat pulvinar, aliquam, ut. Praesent molestie pharetra erat massa, sem, elit sed nunc sem erat nunc, sem. Eget, pulvinar nisi ante volutpat, pulvinar donec nibh ullamcorper felis pharetra erat massa. Non eget pulvinar nisi et id turpis aliquam ullamcorper adipiscing lorem tincidunt diam. Adipiscing lorem tincidunt praesent mauris sit congue diam id feugiat ut ullamcorper nonummy. Tempus lobortis ullamcorper, nonummy tempus massa volutpat consectetur, ante non consectetur tempus ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing, feugiat donec massa non at sed nisi nibh dolor, nisi nibh ullamcorper turpis, tempus tincidunt ullamcorper nonummy lorem ut ullamcorper adipiscing lorem ut non nonummy tempus lobortis diam. Id sit magna mi molestie consectetur diam id sit magna mi tellus turpis lorem tincidunt aliquet at dolor, congue proin eget pharetra donec praesent at, dolor donec mi volutpat consectetur. Tempus non consectetur, donec, massa non consectetur, donec laoreet tellus consectetur erat laoreet tellus consectetur erat massa aliquet consectetur, erat massa tellus consectetur erat, sem eget dolor dolore praesent mauris. Sed donec proin volutpat amet, aliquam lobortis non nonummy tempus, massa ullamcorper nonummy erat massa non nonummy tempus massa non consectetur nonummy feugiat congue laoreet tellus, consectetur erat ut, proin. Id adipiscing lorem congue praesent, mauris dolor magna ante non elit ipsum ut sem nonummy sed massa consectetur sed ut sem eget, amet aliquam lobortis praesent mauris, dolor donec ante. Non felis pulvinar magna laoreet tellus, turpis nibh tellus adipiscing lorem tincidunt praesent mauris dolor dolore proin volutpat amet tempus ut et felis ipsum ut, sem elit ipsum ut, et. Eget sit, nisi et sed nunc non at erat nunc sem elit sed nunc sem at erat nunc sem mauris dolor dolore proin eget pharetra aliquam lobortis ullamcorper id, pharetra. Erat aliquet at dolor dolore et volutpat amet nisi nibh euismod nonummy, tempus lobortis euismod nonummy lorem ut praesent id sit ac massa molestie turpis ac massa sem erat tincidunt. Sem, mauris dolor donec proin volutpat, amet tempus nibh volutpat nonummy tempus lobortis ullamcorper adipiscing tempus massa non, amet tempus massa non, nonummy ipsum ut elit ipsum ut, diam elit. Sed ut proin nonummy ipsum ut sem elit ipsum nunc aliquet elit dolor dolore et volutpat dolor nisi ante volutpat amet aliquam non amet dolore ante eget, amet aliquam massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet tempus lobortis sem elit ipsum ut et felis pulvinar nisi et id turpis, ac, nibh ullamcorper adipiscing sed congue praesent mauris dolor dolore felis. Feugiat congue aliquet felis lorem lobortis ullamcorper felis feugiat ut non nonummy tempus, lobortis ullamcorper adipiscing sit ac, massa tellus turpis ac, mi molestie erat laoreet. Aliquet, consectetur sed laoreet, euismod turpis magna nibh tellus at lorem tincidunt aliquet adipiscing lorem tincidunt, aliquet at dolor congue praesent mauris pharetra, praesent tellus pharetra. Erat massa non elit pulvinar, nisi nibh ullamcorper, adipiscing lorem, tincidunt aliquet, adipiscing feugiat tincidunt praesent molestie pharetra erat lobortis diam id nisi et euismod adipiscing. Sed tincidunt proin eget, amet aliquam massa non elit feugiat nisi laoreet molestie consectetur erat tincidunt tellus consectetur sed nunc proin eget dolor praesent mauris sed. Congue praesent at feugiat congue praesent, molestie pharetra dolore ante non elit ipsum, ut diam id sit magna ipsum ut proin elit ipsum nisi nibh, euismod. Adipiscing feugiat tincidunt aliquet felis feugiat tincidunt diam adipiscing lorem tincidunt mi molestie sit, magna mi molestie sit magna, felis feugiat, congue et id sit nisi. Mi id sit nisi et felis sit ut et id sit aliquam et eget ipsum nisi nibh ullamcorper at feugiat mi mauris pharetra donec ante non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit ipsum magna nibh tellus nisi nibh euismod turpis lorem. Congue, praesent mauris pharetra donec ante volutpat consectetur tempus massa sem. Elit ipsum, nisi diam eget, pulvinar nisi nibh, pulvinar aliquam nibh. Euismod adipiscing lorem congue praesent mauris dolor dolore ante non nonummy. Ipsum, ut diam eget pulvinar ut diam id sit aliquam et. Ipsum aliquam nibh, euismod, turpis ac nibh euismod adipiscing tempus lobortis. Euismod nonummy lorem tincidunt praesent mauris lorem, ut diam felis feugiat. Congue felis feugiat congue mi molestie turpis magna, laoreet euismod consectetur. Lorem dolore sem eget dolor, dolore proin mauris pharetra tempus ut. Diam adipiscing feugiat magna laoreet aliquet amet, aliquam et volutpat amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet aliquet mauris pharetra donec ante volutpat nonummy tempus diam id turpis ac. Massa aliquet at sed nunc sem mauris dolor dolore, ante, euismod amet, aliquam lobortis. Ullamcorper adipiscing feugiat congue diam felis feugiat diam felis ipsum lobortis sem, elit pulvinar. Nisi mi id turpis magna nibh euismod turpis lorem congue praesent at sed congue. Praesent mauris pharetra dolore, felis dolor donec, ante volutpat nonummy ipsum nisi, diam eget. Sit aliquam laoreet aliquet at lorem, congue aliquet, at feugiat dolore ante non tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam mauris sit magna mi, tellus consectetur erat massa non eget amet ac laoreet ullamcorper dolor donec, ante non elit sit magna mi id turpis, ac nibh. Tellus adipiscing lorem laoreet aliquet mauris dolor donec ante volutpat pharetra erat massa pharetra erat massa non nonummy tempus ut sem eget sit aliquam et euismod at sed. Congue proin volutpat pharetra donec, massa, non nonummy, tempus ut elit ipsum ut sem elit ipsum ut et id sit lorem dolore proin molestie dolor donec, ante volutpat. Elit ipsum nisi diam, id sit diam id sit ac tincidunt aliquet mauris, dolor dolore ante, volutpat nonummy tempus lobortis non felis ipsum lobortis sem, elit feugiat nisi. Et tellus consectetur sed praesent mauris, pharetra aliquam lobortis ullamcorper nonummy ipsum, congue et id turpis erat massa sem at dolor nisi ante eget pulvinar aliquam lobortis euismod. Nonummy lorem, congue id consectetur, erat nunc proin id, turpis lorem tincidunt mi mauris pharetra donec, ante non nonummy pulvinar nisi nibh id sit, aliquam, laoreet mauris amet. Tempus lobortis non nonummy tempus lobortis diam elit ipsum ut et id turpis ac laoreet aliquet at sed, dolore ante, volutpat amet aliquam massa non tempus lobortis diam. Elit ipsum nisi et id, sit magna nibh aliquet adipiscing lorem nunc praesent eget amet donec massa non nonummy tempus ut diam felis feugiat dolore, proin eget dolor. Dolore proin eget amet aliquam lobortis, diam adipiscing feugiat congue et id pharetra, ac massa tellus consectetur erat tincidunt aliquet mauris pulvinar nisi, ullamcorper felis sit congue praesent. Molestie pharetra magna laoreet molestie consectetur erat, laoreet molestie turpis erat tincidunt sem eget amet aliquam, nibh ullamcorper nonummy tempus nibh volutpat, dolore proin eget pharetra tempus, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent non nonummy felis turpis sed, nunc proin volutpat amet aliquam lobortis ullamcorper felis feugiat congue et, id ipsum lobortis sem elit ipsum ut mi. Tellus at dolore ante non nonummy ipsum lobortis ullamcorper adipiscing feugiat magna, et molestie turpis ac laoreet molestie turpis erat nunc sem mauris pulvinar dolore. Ante non nonummy sed massa, non elit pulvinar aliquam et volutpat pulvinar aliquam nibh euismod amet aliquam lobortis euismod adipiscing, tempus tincidunt diam mauris sit. Donec laoreet consectetur ipsum, nunc proin eget pulvinar nisi, et, euismod amet nisi ante euismod pulvinar nisi proin volutpat pulvinar dolore praesent mauris dolor dolore. Praesent volutpat nonummy congue et molestie sit magna mi tellus consectetur sed tincidunt, sem mauris pulvinar, dolore proin at sed tincidunt aliquet at lorem tincidunt. Praesent molestie, pharetra, donec mauris pharetra donec ante volutpat pharetra erat ut diam felis pulvinar ut diam eget, pulvinar nisi nibh euismod turpis aliquam et. Euismod amet dolore praesent mauris, pharetra, erat ante volutpat pharetra erat massa non elit ipsum nisi, proin id sit lorem congue praesent molestie amet donec. Ante sem nonummy tempus non felis pulvinar magna nibh euismod turpis lorem laoreet, aliquet mauris pharetra donec, lobortis non nonummy erat massa non nonummy ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc et id pulvinar magna, nibh euismod turpis ac nibh euismod adipiscing lorem congue aliquet, at dolor ullamcorper. Adipiscing feugiat tincidunt diam mauris pharetra magna praesent molestie sit congue praesent molestie pharetra donec mi tellus pharetra. Ac massa aliquet at dolor sem, elit dolor dolore proin eget amet aliquam nibh volutpat nonummy, tempus nibh. Non, adipiscing tempus lobortis diam felis feugiat nisi mi tellus turpis magna laoreet aliquet ac nunc praesent, mauris. Pulvinar aliquam nibh eget amet aliquam massa volutpat pharetra donec, massa non nonummy tempus lobortis, sem elit, ipsum. Nisi nonummy ipsum nunc sem nonummy sed ut proin elit ipsum ut et id turpis ac lobortis aliquet. Mauris pharetra dolore mi molestie dolor donec mi molestie pharetra praesent mauris feugiat congue, praesent molestie sit magna. Mi molestie turpis, magna laoreet tellus consectetur erat, tincidunt aliquet at sed nunc aliquet at sed donec nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ac congue praesent mauris dolor dolore mi volutpat consectetur tempus massa non elit ante tellus pharetra donec mi tellus at ipsum nisi et, euismod turpis aliquam nibh volutpat. Amet tempus lobortis aliquet mauris dolor donec ante non nonummy pulvinar diam, eget pulvinar ut, et eget pulvinar ac nibh ullamcorper adipiscing feugiat congue praesent, felis lorem congue diam. Mauris pharetra donec ante tellus, consectetur erat tellus consectetur sed dolore nibh, ullamcorper adipiscing, lorem congue mi volutpat consectetur tempus ut diam, felis pulvinar, magna nibh euismod adipiscing lorem. Laoreet adipiscing sed dolore proin volutpat amet tempus lobortis et, felis feugiat magna laoreet aliquet at dolor aliquam lobortis diam adipiscing lorem ut praesent id pharetra magna mi sit. Ac massa aliquet elit dolor nunc sem mauris pulvinar donec nibh euismod adipiscing lorem ut, praesent id feugiat, magna mi id sit congue diam felis feugiat laoreet euismod at. Lorem tincidunt, aliquet consectetur lorem tincidunt praesent eget, amet aliquam ante volutpat amet, ipsum ut, diam felis ut et euismod turpis ac nunc aliquet at dolor nunc praesent eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nibh ullamcorper at dolor congue mi mauris pharetra donec massa sem elit pulvinar nunc diam eget. Pulvinar nisi diam elit ipsum ut proin elit ipsum proin eget pulvinar aliquam nibh ullamcorper adipiscing lorem. Tincidunt diam adipiscing, feugiat congue mi mauris sit magna mi tellus consectetur sed nunc proin id feugiat. Tincidunt praesent adipiscing feugiat congue ullamcorper adipiscing feugiat magna ante non nonummy ipsum nisi proin, eget ipsum. Ut, nibh, id amet aliquam lobortis euismod turpis ac volutpat amet nisi proin eget amet tempus lobortis. Ullamcorper adipiscing, lorem congue, mi tellus consectetur erat laoreet tellus consectetur ac laoreet molestie sit diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat massa sem elit pulvinar aliquam. Nibh ullamcorper adipiscing sed congue proin dolor. Donec massa non elit ipsum ut diam. Id pulvinar, nisi et eget ipsum ut. Sem elit pulvinar nisi proin eget ipsum. Dolore proin eget pulvinar proin elit sed. Nunc sem at lorem nunc aliquet at. Dolor tempus lobortis ullamcorper nonummy ipsum congue. Et, id sit, ac laoreet tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tellus nonummy tempus nunc sem eget pulvinar nisi et id pulvinar aliquam nibh. Aliquet adipiscing lorem dolore adipiscing dolor magna mi, volutpat pharetra erat nunc diam eget. Pulvinar ac nibh euismod turpis aliquam nibh id amet aliquam et volutpat turpis ac. Euismod adipiscing feugiat congue mi molestie sit, donec ante non nonummy sed nunc, sem. At erat massa sem, elit ipsum nisi proin eget pulvinar nisi ante pulvinar donec. Nibh volutpat pulvinar donec ante volutpat pharetra dolore, proin, molestie dolor aliquam massa ullamcorper. Felis sit magna et felis ipsum nisi euismod turpis lorem tincidunt tellus at, lorem. Donec nibh non nonummy tempus massa ullamcorper, nonummy tempus lobortis diam id sit erat. Tincidunt tellus at, dolor dolore nibh adipiscing tempus lobortis ullamcorper adipiscing feugiat magna laoreet. Molestie turpis erat laoreet aliquet at dolor tincidunt, aliquet mauris dolor dolore proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue praesent molestie amet aliquam, lobortis ullamcorper felis feugiat nisi et felis pulvinar nisi, mi tellus consectetur laoreet tellus adipiscing lorem tincidunt aliquet at, sed dolore. Ante non amet tempus lobortis diam nonummy ipsum ut et id turpis ac tincidunt aliquet pulvinar dolore nibh ullamcorper adipiscing, ipsum congue et molestie feugiat congue diam. Id consectetur erat nunc, aliquet, at sed nunc, aliquet mauris sed nunc, proin eget pharetra proin molestie, pharetra donec ante molestie dolor erat ante volutpat consectetur tempus. Massa, non, nonummy tempus nunc, non, nonummy erat ut sem elit ipsum tempus, massa diam id feugiat nisi sem nonummy tempus lobortis sem elit ipsum nunc sem. Elit ipsum nisi nibh tellus adipiscing, lorem laoreet ullamcorper turpis ac euismod adipiscing lorem tincidunt aliquet felis dolor magna mi molestie consectetur erat ante non elit sed. Ut proin eget pulvinar nisi et, eget amet aliquam, et euismod, tempus lobortis ullamcorper adipiscing feugiat magna mi mauris pharetra erat massa sem id turpis ac laoreet. Euismod adipiscing feugiat tincidunt felis feugiat congue praesent mauris dolor magna, mi tellus consectetur sed massa non nonummy sed nunc non consectetur erat laoreet aliquet turpis erat. Massa aliquet at sed tellus consectetur sed nunc praesent mauris dolor dolore ante non nonummy tempus ut diam felis feugiat lobortis, non elit ipsum lobortis non nonummy. Tempus ut, diam felis ut diam id pulvinar aliquam et eget sit aliquam nibh ullamcorper adipiscing feugiat tincidunt praesent mauris, dolor dolore mi volutpat nonummy tempus nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis sit donec laoreet non pharetra ac mi tellus consectetur ac massa proin dolor nisi ante, volutpat amet aliquam, ante volutpat amet donec ante eget pharetra aliquam. Massa, non nonummy ipsum ut ullamcorper elit feugiat ac laoreet tellus turpis tincidunt sem, at lorem tincidunt praesent at lorem tincidunt euismod at lorem tincidunt ullamcorper at. Feugiat congue aliquet, felis, dolor congue praesent molestie consectetur erat et euismod turpis ac nibh id sit, ac laoreet ullamcorper adipiscing lorem tincidunt ullamcorper turpis aliquam lobortis. Ullamcorper adipiscing feugiat congue praesent mauris ut praesent mauris sit, magna laoreet molestie consectetur ac laoreet molestie pharetra ac, laoreet tellus consectetur erat nunc sem mauris dolor. Dolore nibh, euismod amet aliquam lobortis adipiscing ipsum ut diam id ipsum ut et id feugiat nisi et id feugiat nisi, mi euismod pulvinar nisi sem elit. Ipsum nisi et eget sit nisi elit sed dolore et eget pulvinar nunc aliquet at erat nunc aliquet at dolor dolore proin mauris pulvinar donec ante tellus. At ipsum dolore et eget ipsum nisi et eget pulvinar nisi nibh ullamcorper felis, feugiat congue mi molestie, pharetra congue mi id pharetra ac mi tellus erat. Dolore et euismod turpis dolor congue ullamcorper adipiscing lorem congue praesent molestie consectetur erat laoreet tellus consectetur, erat massa, non elit ipsum dolore et volutpat feugiat tincidunt. Aliquet mauris dolor donec mi, tellus consectetur erat massa non nonummy sed nunc sem elit ipsum dolore proin id turpis aliquam lobortis ullamcorper turpis, lorem mi mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy feugiat, magna laoreet tellus pharetra ac laoreet feugiat congue et. Tellus elit pulvinar dolore, proin volutpat turpis tempus lobortis euismod nonummy. Tempus congue mi molestie pharetra, magna mi tellus elit ipsum, nisi. Ante, sem id sit ac, tincidunt sem eget amet aliquam nibh. Non adipiscing, lorem lobortis diam, id, sit, magna mi, molestie sit. Ac laoreet consectetur erat tincidunt aliquet eget pulvinar aliquam nibh euismod. Nonummy feugiat congue praesent id consectetur erat nunc non elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod turpis, erat, tincidunt sem. Eget amet aliquam ante eget dolor. Dolore ante non amet donec proin. Molestie pharetra praesent, molestie, pharetra donec. Mi volutpat nonummy tempus ut diam. Eget sit, ac nunc proin non. Pharetra donec ante non, nonummy tempus. Ut, elit feugiat nisi, et euismod. Turpis ac, nibh euismod turpis lorem. Tincidunt praesent eget pharetra aliquam lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet pharetra, erat, lobortis sem elit pulvinar nisi mi id turpis lorem tincidunt aliquet adipiscing sed congue proin eget, amet aliquam lobortis ullamcorper elit ipsum ut elit tempus. Lobortis diam elit ipsum ut diam elit sed massa sem elit ipsum ut proin, id, pulvinar dolore proin eget amet aliquam, lobortis aliquet feugiat congue mi, tellus pharetra. Erat massa non consectetur sed nunc sem eget ipsum aliquam nibh euismod turpis ac tincidunt praesent mauris pharetra erat lobortis sem elit magna, nibh tellus, adipiscing, sed, congue. Lobortis sem ullamcorper non, molestie eget, turpis dolor erat nisi, nunc lobortis nunc et, proin volutpat amet congue, mi molestie consectetur, sed dolore proin, euismod turpis lorem tincidunt. Praesent, volutpat consectetur erat, ut diam elit ipsum ut et id turpis ac tincidunt aliquet at tincidunt, aliquet molestie pharetra donec, ante volutpat consectetur tempus, ut sem consectetur. Tempus nunc sem nonummy erat laoreet tellus consectetur erat massa sem, eget ipsum dolore sem amet, aliquam lobortis ullamcorper adipiscing feugiat congue praesent, mauris pharetra magna mi molestie. Sit magna mi molestie consectetur erat tellus at, erat laoreet tellus turpis erat tincidunt, sem, mauris lorem tincidunt, tellus turpis ac nibh tellus at sed tincidunt praesent mauris. Dolor donec lobortis ullamcorper elit nisi mi id turpis lorem nunc sem, mauris dolor donec ante non adipiscing feugiat congue mi molestie feugiat congue et felis, sit ac. Laoreet sem at sed congue praesent mauris, sit magna mi molestie pharetra, erat nunc sem elit ipsum massa tellus at sed nunc aliquet at sed aliquam euismod molestie. Id euismod non sit sed, aliquam ac nunc, et aliquet, molestie elit sit ac nunc ante diam non felis at amet lorem magna nisi tincidunt massa praesent, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor ipsum ac nunc lobortis praesent sem euismod mauris, adipiscing ipsum dolor feugiat ipsum feugiat feugiat dolor dolor sit turpis nonummy at. Felis, id volutpat tellus id eget id elit mauris felis eget molestie, id dolor feugiat pulvinar pulvinar pharetra sit pulvinar pharetra pulvinar. Pharetra pharetra, sit pharetra feugiat ipsum feugiat ipsum ac dolore, lobortis ante diam aliquet ullamcorper, molestie ipsum, lorem aliquam, magna nisi aliquam. Magna dolore nibh ullamcorper adipiscing feugiat, tincidunt mi, mauris pharetra erat, nunc sem elit ipsum nunc diam erat nunc sem elit pulvinar. Aliquam dolore proin molestie pharetra dolore praesent mauris dolor magna mi, mauris dolor magna mi tellus, pharetra erat laoreet tellus pharetra magna. Adipiscing feugiat congue diam felis sit ac tincidunt tellus, consectetur erat tincidunt, sem at pulvinar aliquam nibh non pharetra donec proin eget. Pharetra donec ante volutpat nonummy aliquet felis lorem lobortis ullamcorper adipiscing lorem tincidunt praesent mauris sit magna ante, tellus nonummy, sed ut. Proin eget ipsum molestie pharetra ac mi aliquet at sed nunc sem, mauris pulvinar nisi nibh euismod, amet aliquam nibh non nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ac massa proin eget pulvinar aliquam nibh. Euismod turpis lorem tincidunt diam felis feugiat magna. Laoreet non nonummy diam id sit magna mi. Tellus at, dolor nunc sem, elit dolor nisi. Ante volutpat amet donec proin eget dolor dolore. Proin eget pharetra praesent at feugiat tincidunt aliquet. Adipiscing dolor donec, praesent molestie pharetra donec ante. Molestie consectetur erat massa non elit ipsum, nunc. Sem eget ipsum nunc sem elit massa, aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sit magna mi euismod consectetur sed nunc. Praesent, mauris, dolor donec ante eget laoreet euismod. Adipiscing lorem lobortis ullamcorper turpis ac lobortis aliquet. Felis feugiat donec mi molestie consectetur sed, ut. Diam eget pulvinar ut non elit ipsum aliquet. Elit ipsum nisi proin volutpat amet aliquam nibh. Volutpat pulvinar donec ante volutpat amet aliquam nibh. Volutpat nonummy tempus massa diam adipiscing ipsum congue. Molestie turpis ac mi euismod turpis, ac tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur sed massa non elit pulvinar ut et. Sed nunc sem elit dolor nisi nibh euismod amet. Aliquam nibh euismod nonummy lorem, congue mi molestie, feugiat. Donec mi molestie sit magna mi tellus magna mi. Molestie, turpis magna et euismod sit nisi laoreet tellus. Consectetur lorem tincidunt tellus adipiscing lorem tincidunt aliquet at. Sed dolore, proin, adipiscing lorem eget dolor, dolore proin. Eget amet aliquam nibh euismod amet, donec proin mauris. Dolor congue praesent mauris dolor dolore, proin volutpat, amet. Donec turpis lorem tincidunt aliquet felis pharetra donec ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis sit donec massa tellus pharetra magna. Nonummy tempus lobortis ullamcorper elit tempus, lobortis, non. Elit ipsum nisi et id pulvinar, ut diam. Elit pulvinar nisi nibh id amet aliquam et. Id nunc aliquet at sed tincidunt proin eget. Pulvinar tempus lobortis ullamcorper felis feugiat congue praesent. Id sit erat massa tellus pharetra ac massa. Tellus at et molestie turpis magna mi id. Sit ac laoreet tellus adipiscing lorem tincidunt aliquet. At sed congue praesent molestie dolor tincidunt aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi mi tellus at dolor, donec, lobortis diam mauris, pharetra magna mi tellus consectetur erat laoreet non ut diam felis feugiat magna laoreet, tellus consectetur sed tincidunt aliquet. At lorem, tincidunt aliquet adipiscing sed, congue aliquet at sed congue proin molestie donec massa non nonummy tempus ut diam, felis pulvinar, nisi et id sit nisi nibh. Tellus adipiscing lorem congue proin mauris dolor donec massa non elit feugiat sem felis pulvinar nisi nibh tellus at pulvinar ipsum sed id elit turpis dolor, pulvinar sed. Lorem mauris felis elit adipiscing amet tempus ut sem eget sed dolore, proin, eget dolor, nisi proin eget amet aliquam proin volutpat pulvinar dolore proin volutpat nonummy aliquam. Nibh diam id, sit ac mi ipsum nisi ullamcorper nonummy ipsum ut, et id pulvinar nisi nibh euismod sit ac laoreet tellus adipiscing sed laoreet id turpis aliquam. Et id amet aliquam et adipiscing feugiat tincidunt praesent mauris dolor donec praesent mauris pharetra donec laoreet non at ipsum nisi, et elit pulvinar ac eget pulvinar dolore. Proin euismod, amet tempus tincidunt diam, felis sit donec laoreet molestie pharetra magna mi id sit magna laoreet molestie turpis ac laoreet tellus at tincidunt aliquet mauris dolor. Donec, nibh ullamcorper adipiscing feugiat, congue praesent felis feugiat congue mi id pharetra ac laoreet molestie consectetur erat mi tellus turpis ac laoreet sit magna nibh tellus turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt aliquet at, lorem tincidunt amet aliquam nibh ullamcorper. Adipiscing feugiat magna mi molestie feugiat, magna mi molestie pharetra. Erat nunc non at ipsum nunc sem elit dolor nisi. Et, dolor dolore proin eget, nonummy tempus lobortis ullamcorper felis. Feugiat magna mi molestie pharetra erat mi tellus pharetra erat. Nunc et eget amet, tempus ullamcorper felis lorem, tincidunt praesent. Mauris sit congue praesent id pharetra erat massa non at. Sed nisi et euismod turpis tempus lobortis ullamcorper adipiscing sem. Mauris pulvinar donec ante eget amet tempus ante non nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat ante volutpat amet euismod turpis tempus lobortis ullamcorper adipiscing pulvinar dolor aliquam donec aliquam congue lobortis et tellus at pulvinar lorem dolore lobortis diam, euismod at. Pulvinar tempus, ullamcorper mauris consectetur ipsum aliquam dolore massa ullamcorper felis pharetra sed dolore lobortis aliquet mauris elit turpis pulvinar pharetra pulvinar ac nunc aliquet, at dolor tellus. At pharetra tempus ut ullamcorper, elit feugiat magna mi id turpis ac laoreet tellus consectetur lorem nunc praesent at sed, nunc praesent lorem laoreet, aliquet at feugiat tincidunt. Praesent mauris feugiat congue praesent mauris dolor magna diam felis dolor magna mi molestie pharetra erat massa non at ipsum ut elit sed nunc aliquet at erat tincidunt. Aliquet at sed nunc proin euismod nonummy, lorem congue praesent id consectetur erat massa, tellus at sed massa aliquet elit laoreet tellus consectetur, erat tincidunt aliquet at sed. Nunc praesent mauris dolor dolore, proin mauris dolor congue aliquet at feugiat proin molestie pharetra donec ante non nonummy erat massa non elit ipsum, ut diam elit sed. Massa proin at ipsum congue aliquet at dolor donec ante molestie congue aliquet adipiscing lorem lobortis ullamcorper adipiscing feugiat congue diam id sit magna, mi tellus pharetra ac. Nunc proin eget amet aliquam nibh euismod adipiscing lorem lobortis amet tempus ut praesent mauris, sit donec massa non, at sed massa aliquet at erat massa aliquet at. Dolor tempus lobortis ullamcorper mauris dolor magna massa non sed nunc sem elit ipsum ut, sem eget ipsum nunc sem eget pulvinar nisi proin mauris dolor dolore sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus nonummy sed ut proin eget. Amet aliquam nibh ullamcorper adipiscing lorem congue. Ante volutpat consectetur massa non elit ipsum. Massa sem nonummy ipsum ut nibh euismod. Adipiscing feugiat donec ante non nonummy tempus. Ut diam elit tempus nunc sem tempus. Ut diam eget ipsum ut proin elit. Pulvinar nisi et id amet nisi proin. Volutpat turpis tempus lobortis ullamcorper adipiscing, tempus. Tincidunt diam, mauris consectetur laoreet non at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac mi tellus at sed nunc, sem volutpat, amet tempus lobortis diam consectetur erat. Massa sem eget pulvinar nisi nibh euismod, adipiscing lorem tincidunt aliquet mauris dolor donec ante. Volutpat consectetur tempus ante tellus consectetur erat nunc sem sed nunc sem elit, sed nisi. Et id turpis lorem, tincidunt praesent molestie dolor magna diam mauris dolor magna mi tellus. Consectetur, erat massa non erat laoreet tellus pharetra ac laoreet aliquet elit dolor nisi nibh. Volutpat amet, aliquam nibh euismod nonummy tempus lobortis diam nonummy tempus lobortis dolor, dolore ante. Volutpat nonummy ipsum lobortis ullamcorper id feugiat ut diam id sit magna et eget pulvinar. Nisi diam eget ipsum nisi proin eget pulvinar nisi euismod adipiscing lorem, tincidunt aliquet, felis. Feugiat congue, praesent mauris dolor magna ante tellus consectetur donec laoreet molestie pharetra donec laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus lobortis et felis feugiat magna mi id turpis, ac tincidunt praesent, eget dolor dolore, proin volutpat amet aliquam molestie amet tempus. Lobortis diam felis feugiat magna mi id turpis, lorem laoreet euismod turpis lorem tincidunt proin volutpat nonummy ipsum ut diam ipsum ut diam. Felis feugiat nisi diam felis ipsum nisi diam felis pulvinar magna nibh tellus adipiscing lorem tincidunt ullamcorper adipiscing lorem tincidunt aliquet, at feugiat. Congue felis feugiat dolore, ante non nonummy tempus ut sem nonummy, sed ut et id turpis aliquam laoreet ullamcorper turpis ac lobortis euismod. Adipiscing congue aliquet, felis lorem lobortis ullamcorper adipiscing lorem congue mi mauris feugiat magna diam id sit congue et molestie, feugiat congue diam. Felis feugiat nisi et id nunc et felis sit nisi nibh euismod turpis, ac laoreet, euismod turpis ac laoreet aliquet at dolor donec. Mi non elit ipsum nisi diam felis pulvinar nisi aliquet mauris, pharetra dolore praesent mauris, dolor tincidunt praesent molestie, pharetra donec, mi volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus tincidunt praesent felis feugiat, congue. Ante tellus consectetur, donec massa proin. Id turpis, ac laoreet ullamcorper mauris. Tincidunt aliquet felis feugiat congue mi. Molestie nonummy tempus nunc sem eget. Pulvinar ut, et id sit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis feugiat nisi mi id sit. Nisi et euismod turpis lorem tincidunt. Aliquet adipiscing ac laoreet aliquet at. Dolor, donec ante non pharetra, donec. Non elit ipsum nisi diam felis. Sit nisi nibh id pulvinar nisi. Et id, sit aliquam nibh euismod. Turpis ac lobortis ullamcorper turpis ac. Lobortis volutpat, nonummy tempus nunc non. Nonummy ipsum, ut, diam id turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed ut sem elit, ipsum aliquam lobortis felis dolor magna mi. Molestie nonummy tempus massa sem elit sed massa tellus consectetur sed. Ut, et ullamcorper at dolor donec ante volutpat nonummy tempus sem. Elit pulvinar magna nibh, euismod turpis magna et id sit ac. Congue proin, volutpat nonummy ipsum ut diam felis turpis ac tincidunt. Tellus lorem laoreet tellus consectetur lorem tincidunt praesent, mauris amet donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt, proin molestie pharetra erat ante volutpat consectetur massa sem, felis pulvinar nisi et euismod sit nisi et euismod, turpis sed donec ante non elit erat lobortis sem elit. Ipsum ut et id ac laoreet tellus at dolor aliquam, lobortis ullamcorper adipiscing feugiat magna laoreet aliquet at erat nunc sem elit sed tincidunt aliquet mauris sed dolore proin. Sed nunc praesent eget pharetra aliquam lobortis ullamcorper, felis feugiat congue diam felis ipsum nisi diam, id pulvinar magna mi tellus consectetur lorem id sit ac laoreet tellus, adipiscing. Sed, congue praesent, molestie dolor, donec ante volutpat nonummy tempus ut sem felis sit ut diam id sit magna laoreet tellus, lorem tincidunt aliquet, adipiscing feugiat tincidunt aliquet at. Feugiat dolore mi molestie dolor magna praesent, mauris feugiat congue, praesent felis feugiat ut praesent molestie, pharetra erat massa id adipiscing dolor dolore mi volutpat nonummy tempus, massa non. Elit, pulvinar, magna et tellus adipiscing lorem tincidunt aliquet at consectetur ipsum dolore proin eget amet aliquam et volutpat pulvinar aliquam nibh ullamcorper nonummy lorem ut ullamcorper adipiscing tempus. Lobortis diam felis ipsum ut diam felis turpis mi molestie turpis ac, laoreet tellus consectetur lorem tincidunt tellus consectetur lorem laoreet tellus turpis, ac laoreet ullamcorper adipiscing ac laoreet. Ullamcorper turpis aliquam nibh ullamcorper turpis ante volutpat amet, aliquam nibh volutpat amet aliquam ante eget amet aliquam nibh non nonummy, tempus ut ullamcorper elit, ipsum nisi, et id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna praesent molestie sit donec massa sem consectetur sed ut proin eget amet, aliquet eget pulvinar aliquam nibh, euismod. Adipiscing feugiat congue diam mauris feugiat congue praesent adipiscing lorem ut, diam, adipiscing ipsum lobortis non adipiscing tempus non. Ut, diam euismod consectetur sed nunc aliquet at sed tincidunt praesent at dolor donec ante molestie dolor, donec massa. Molestie amet erat lobortis non nonummy tempus mauris sit donec laoreet sem eget sit aliquam et id pulvinar nisi. Et ullamcorper at, dolor dolore mi molestie dolor magna mi non erat massa sem elit ipsum nisi et euismod. Adipiscing feugiat congue praesent mauris, lorem tincidunt aliquet felis feugiat congue mi mauris pharetra donec massa, tellus nonummy sed. Non elit, ipsum nisi nibh id adipiscing lorem congue praesent, molestie dolor dolore mi volutpat consectetur tempus nunc diam. Id turpis, ac nibh id turpis ac congue aliquet eget adipiscing amet sit pulvinar dolor erat nunc et aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nonummy sit massa et ullamcorper volutpat elit. Turpis dolor lorem congue mi, sem euismod mauris. Amet pharetra ipsum sed, tempus, ipsum, lorem ipsum. Congue et id turpis sem felis ipsum lobortis. Sem felis ipsum nisi sem elit ipsum nisi. Nibh euismod adipiscing ac tincidunt aliquet mauris feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet felis dolor, magna mi molestie. Consectetur tempus ut sem elit ipsum ut. Et ullamcorper adipiscing feugiat congue praesent mauris. Lobortis ullamcorper felis feugiat congue diam felis. Feugiat congue, praesent molestie pharetra donec massa. Sem eget ipsum, ut et id amet. Nisi proin volutpat dolore sem elit, dolor. Nisi, nibh diam felis, sit donec laoreet. Non consectetur, erat massa tellus consectetur erat. Dolore et euismod pulvinar aliquam et volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna nibh euismod consectetur ac tincidunt tellus mauris dolor dolore, proin molestie dolor donec massa ullamcorper amet erat lobortis tellus at. Dolor dolore proin eget pulvinar donec ante eget amet aliquam massa volutpat amet donec ante volutpat amet erat lobortis sem felis. Erat dolore sem eget dolor dolore proin eget dolor donec ante volutpat nonummy tempus lobortis diam felis feugiat magna mi, id. Turpis ac tincidunt aliquet consectetur lorem id consectetur lorem nunc praesent at lorem, congue praesent mauris dolor dolore, ante, non nonummy. Tempus, lobortis sem nonummy tempus nunc, diam felis nunc sem nonummy erat, massa non at ipsum nunc proin eget pulvinar aliquam. Lobortis ullamcorper adipiscing lorem lobortis euismod amet aliquam ante euismod adipiscing lorem congue diam, tempus lobortis ullamcorper felis sit, magna mi. Tellus at sed massa aliquet at sed, nunc aliquet consectetur lorem nunc praesent at lorem dolore proin volutpat, amet aliquam molestie. Dolor dolore ante non, nonummy, tempus massa non felis ipsum ut sem elit tempus nunc sem elit, ipsum, ut id amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac massa aliquet elit dolor dolore ante volutpat amet tempus congue nonummy tempus nibh non nonummy tempus, nibh non nonummy donec massa non amet donec ante molestie. Amet ipsum ut diam felis pulvinar magna et eget nunc sem elit sed nunc sem at sed massa aliquet at sed, massa aliquet elit, dolor dolore proin. Eget amet nisi ante volutpat nonummy lorem volutpat amet aliquam ante volutpat, nonummy aliquam massa volutpat amet erat massa non elit tempus nisi et felis pulvinar ut. Diam id sit aliquam laoreet tellus nisi sem eget, ipsum dolore et eget pulvinar aliquam et, volutpat pulvinar aliquam lobortis ullamcorper adipiscing feugiat ut, ullamcorper adipiscing feugiat. Congue mi molestie sed dolore et eget amet aliquam nibh volutpat, pulvinar aliquam, nibh euismod amet donec nibh, volutpat, pulvinar, aliquam nibh non nonummy donec, massa ullamcorper. Adipiscing feugiat congue, id, sit magna laoreet euismod turpis, ac tincidunt, tellus at lorem, laoreet tellus adipiscing lorem tincidunt, aliquet mauris dolor dolore mauris pharetra erat lobortis. Diam, id feugiat magna laoreet tellus consectetur, lorem tincidunt aliquet at, sed dolore nibh non nonummy aliquam massa, non nonummy erat massa ullamcorper tempus lobortis sem, id. Consectetur lorem laoreet tellus at dolor donec ante volutpat pharetra dolore proin molestie, amet dolore praesent mauris, dolor, dolore mi molestie consectetur donec molestie pharetra, donec mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy aliquam ante non nonummy tempus molestie amet erat massa non elit, ipsum ut diam felis pulvinar. Nisi et id pulvinar, nisi et tellus sit aliquam et id amet nisi et ipsum nisi et euismod. Adipiscing feugiat magna ante molestie pharetra erat massa diam eget pulvinar nisi et id turpis ac tincidunt aliquet. Mauris pharetra tempus mauris dolor magna praesent mauris, pharetra donec massa tellus, nonummy sed nunc, non elit ipsum. Ut, proin id, amet aliquam proin eget amet aliquam, et, eget pulvinar euismod at sed donec proin volutpat. Pulvinar donec nibh non adipiscing ipsum ut et id ipsum congue et molestie turpis sed tincidunt aliquet magna. Tincidunt aliquet mauris sed dolore, ante volutpat pharetra, dolore proin, molestie amet aliquam ante molestie pharetra erat, ante. Sem felis pulvinar magna mi id consectetur lorem elit pulvinar, nisi et eget ipsum ut proin id pulvinar. Nisi et volutpat amet aliquam lobortis aliquet felis lorem, lobortis diam felis, feugiat congue diam mauris sit ullamcorper. Adipiscing sit magna laoreet id sit ac laoreet sem elit sed dolore ante euismod adipiscing lorem lobortis diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac congue proin volutpat, amet donec ante non nonummy erat lobortis diam elit ante volutpat pharetra donec ante non elit sed. Nunc proin eget pulvinar nisi, et id amet aliquam, nibh euismod adipiscing tempus lobortis ullamcorper adipiscing lorem tincidunt dolor donec ante. Non adipiscing lorem congue diam molestie pharetra magna mi molestie sit magna mi id turpis ac laoreet tellus consectetur sed tincidunt. Turpis, lorem tincidunt aliquet at ac laoreet aliquet at feugiat, tincidunt aliquet at dolor dolore mi volutpat elit ipsum nisi et. Id turpis, lorem tellus adipiscing lorem congue praesent at lorem dolore ante volutpat nonummy, ipsum nisi mi tellus consectetur, dolor nisi. Ante, ullamcorper adipiscing feugiat congue diam felis feugiat congue nonummy tempus massa non elit ipsum, lobortis ullamcorper elit, ipsum ut sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris consectetur erat tellus consectetur sed, massa sem at ipsum dolore proin eget ipsum dolore sem at erat. Tincidunt proin, mauris dolor dolore sem, eget amet aliquam nibh dolor congue aliquet adipiscing dolor donec massa volutpat. Amet erat lobortis sem felis sit nisi mi id sit magna nibh euismod adipiscing lorem tincidunt adipiscing lorem. Congue praesent mauris feugiat dolore mi volutpat nonummy tempus ut et euismod turpis ac nibh euismod turpis, lorem. Nunc proin volutpat amet aliquam massa volutpat dolore, ante non elit feugiat nisi et id turpis ac lorem. Donec massa non consectetur erat massa non nonummy erat nunc sem eget nunc proin elit ipsum nunc proin. Volutpat, adipiscing dolor donec massa sem elit pulvinar ut et euismod consectetur lorem tincidunt praesent eget pharetra donec. Ante volutpat amet, lobortis diam elit feugiat magna et euismod sit magna mi id sit, ac laoreet tellus. At sed congue aliquet at dolor donec proin molestie dolor dolore massa pharetra erat, ut, et euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing sed nunc praesent eget, pharetra, tempus, massa amet, ipsum nisi diam felis sit magna laoreet aliquet. Consectetur, lorem nunc aliquet at sed nunc, praesent mauris dolor dolore proin mauris dolor, dolore ante, pharetra. Donec ante volutpat nonummy, ipsum ut, diam id turpis lorem tincidunt aliquet at sed congue proin molestie. Dolor dolore proin volutpat amet ipsum ut nonummy tempus lobortis sem felis, ipsum ut diam euismod, adipiscing. Lorem, congue praesent at pharetra congue aliquet mauris, dolor donec massa volutpat amet, mi mauris pharetra donec. Massa sem nonummy donec massa non pharetra magna mi molestie pharetra ac mi tellus consectetur erat massa. Sem at sed dolore nibh euismod nisi ante volutpat amet donec ante eget pharetra dolore praesent molestie. Pharetra dolore proin mauris dolor congue aliquet adipiscing lorem tincidunt aliquet felis feugiat tincidunt ullamcorper adipiscing magna. Laoreet tellus consectetur sed ut et euismod adipiscing lorem tincidunt mi volutpat, pharetra erat lobortis sem, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue praesent molestie nonummy ipsum ut proin id, pulvinar aliquam, lobortis ullamcorper turpis, ac volutpat amet tempus congue mi tellus consectetur tempus nunc sem elit ipsum nunc. Sem elit ipsum ut, proin elit ipsum dolore proin elit sed nunc proin sed dolore proin mauris pulvinar dolore ante mauris dolor dolore proin volutpat amet donec. Proin volutpat nonummy erat ante molestie pharetra dolore praesent turpis tempus, euismod adipiscing lorem ut praesent mauris sit donec mi molestie sit ac mi, tellus turpis erat. Massa sem eget dolor nisi ante volutpat dolore nibh, ullamcorper adipiscing lorem lobortis non adipiscing feugiat magna laoreet tellus consectetur erat nunc aliquet elit sed dolore proin. Volutpat amet aliquam ante eget pulvinar donec ut proin eget sit nisi sem eget amet aliquam nibh euismod turpis tempus lobortis, aliquet felis dolor donec ante tellus. Consectetur erat massa, sem elit ipsum ut eget pulvinar aliquam, nibh ullamcorper adipiscing lorem tincidunt praesent molestie consectetur donec nunc, diam elit tempus ut et eget sit. Proin, eget amet nisi nibh id amet, aliquam nibh ullamcorper turpis aliquam nibh ullamcorper, turpis, lorem, tincidunt diam mauris sit magna mi id feugiat ut praesent feugiat. Ut, diam felis feugiat nisi diam elit, ipsum nisi et euismod consectetur lorem nunc tellus turpis lorem nibh id turpis aliquam, nibh ullamcorper adipiscing lorem lobortis adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar aliquam lobortis euismod adipiscing lorem tincidunt diam mauris pharetra ullamcorper adipiscing ipsum ut diam felis sit ac laoreet molestie, turpis, magna laoreet tellus turpis ac. Laoreet, euismod at sed nunc praesent at sed dolore at sed dolore proin volutpat amet, erat ante, non, pharetra, tempus massa sem nonummy, erat ante molestie. Pharetra erat massa tellus, consectetur erat massa proin ac laoreet aliquet at erat mi tellus consectetur, ac tincidunt aliquet consectetur lorem tincidunt praesent eget pulvinar tempus. Nibh, ullamcorper adipiscing, aliquam lobortis et tempus massa ullamcorper felis feugiat nisi diam felis pulvinar ut, et id pulvinar ut et id turpis ac, laoreet euismod. Turpis ac laoreet euismod turpis aliquam, ullamcorper felis dolor dolore praesent felis dolor congue praesent mauris feugiat congue praesent mauris pharetra magna mi tellus elit sed. Massa sem elit ipsum nunc, sem elit tincidunt, sem mauris sed nunc, proin eget dolor donec ante volutpat pharetra donec proin molestie amet ipsum ut et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor donec ante non felis pulvinar. Magna nibh, euismod sit ac laoreet. Aliquet mauris tincidunt aliquet molestie pharetra. Dolore massa non nonummy tempus lobortis. Non nonummy ipsum nunc diam eget. Pulvinar nisi et, id sit nisi. Proin id turpis proin volutpat amet. Lorem tincidunt mi volutpat nonummy tempus. Nunc diam id, sit ac nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pharetra, et id sit congue mi, molestie consectetur erat tincidunt aliquet at sed dolore proin volutpat amet aliquam nibh non adipiscing. Tempus lobortis ullamcorper adipiscing massa non nonummy tempus massa sem felis feugiat nisi mi, id consectetur ac laoreet tellus adipiscing lorem nunc. Praesent, mauris, sed dolore proin, molestie pharetra mi molestie dolor dolore praesent molestie pharetra erat ante molestie sit magna, ante non elit. Ipsum ut proin eget pulvinar nisi et eget, pulvinar, dolore et volutpat nisi nibh, ullamcorper felis lorem tincidunt diam felis feugiat magna. Mi tellus consectetur erat nunc proin eget pulvinar nisi et euismod adipiscing lorem ante volutpat consectetur donec mi molestie, pharetra donec laoreet. Tellus consectetur erat massa sem elit pulvinar tellus at dolor dolore nibh, euismod nonummy aliquam nibh euismod, nonummy lobortis non nonummy, tempus. Massa ullamcorper elit ipsum congue mi aliquet at, dolor nisi proin eget, pulvinar aliquam lobortis euismod nonummy aliquam, lobortis id sit magna. Laoreet non elit, ipsum dolore proin, eget amet, tempus lobortis aliquet felis feugiat congue, praesent mauris pharetra erat laoreet tellus consectetur erat. Massa non sed dolore et elit pulvinar dolore, proin elit dolor tincidunt aliquet at sed nunc proin, eget pulvinar donec nibh, volutpat. Nonummy aliquam massa non nonummy ipsum magna sem, elit dolor dolore proin ullamcorper consectetur sit, sed tempus erat aliquam tincidunt proin volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat erat nisi lobortis mi sem euismod, at adipiscing pharetra, ipsum aliquam tincidunt ante praesent sem aliquet volutpat elit, turpis erat, et aliquet, molestie nonummy sit. Lorem aliquam congue mi non id at adipiscing pharetra, amet feugiat tempus erat feugiat ipsum sed feugiat pulvinar dolor feugiat, ante laoreet nibh massa laoreet ante. Laoreet congue congue, dolore congue nisi nisi donec ut nunc congue, ut tincidunt, lobortis, nunc congue ut ut congue congue nibh mi mi lobortis massa laoreet. Proin diam diam praesent praesent sem id mauris amet donec massa pharetra erat massa volutpat nonummy erat nunc felis, pulvinar magna nibh euismod turpis lorem laoreet. Ullamcorper molestie pharetra aliquam, lobortis diam id turpis ac tincidunt sem consectetur sed nunc proin eget pulvinar dolore praesent ac tincidunt aliquet mauris dolor donec ante. Non, amet ipsum nisi mi molestie turpis erat nunc ante amet pharetra pulvinar sed lorem magna nunc tincidunt proin nibh praesent ullamcorper tellus volutpat, molestie euismod. Volutpat non, tellus eget felis tellus volutpat felis, feugiat magna et molestie pharetra mi id sit magna et id turpis ac mi, euismod consectetur ac laoreet. Tellus adipiscing ac laoreet tellus, turpis ac laoreet aliquet at elit tempus massa non erat lobortis sem felis sit ac laoreet tellus, adipiscing lorem nunc aliquet. Mauris dolor donec massa non nonummy erat massa non elit tempus ut sem elit tempus non elit tempus ut sem eget sit ac, laoreet euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, dolore ante volutpat turpis feugiat congue diam felis lorem ut praesent id sit donec laoreet tellus consectetur erat massa. Aliquet eget pulvinar nisi et, pulvinar dolore proin mauris dolor donec ante volutpat amet tempus lobortis ullamcorper felis feugiat, magna. Laoreet tellus turpis ac massa tellus turpis magna, et consectetur sed nunc aliquet at sed tincidunt praesent, at lorem laoreet. Ullamcorper at feugiat congue ullamcorper mauris feugiat dolore ante molestie, dolor, magna ante volutpat felis pulvinar erat aliquam, dolore massa. Mi non id adipiscing amet tempus magna tincidunt et ullamcorper volutpat nonummy pulvinar, magna tincidunt ante, non mauris nonummy adipiscing. Feugiat ac dolore lobortis mi diam, molestie elit felis id, volutpat mauris consectetur ipsum, nisi nibh, euismod turpis aliquam laoreet. Ullamcorper adipiscing, lorem laoreet ullamcorper, turpis erat massa sem, elit, turpis tincidunt, lobortis nunc tincidunt ante mi nibh massa mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris eget turpis dolor magna mi, consectetur sit amet. Pharetra at adipiscing eget at nonummy ipsum ut ullamcorper. Elit feugiat nisi sem nonummy ipsum nunc nonummy nunc. Tincidunt ut massa et aliquet, molestie, nonummy pharetra sed. Aliquam dolore ut nisi donec ac dolore lobortis diam. Mauris pharetra donec laoreet, molestie erat massa non at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa diam elit ipsum nisi mi tellus at dolor dolore proin eget pharetra, proin non. Nonummy ipsum congue mi tellus consectetur erat massa aliquet at sed nunc, sem eget pulvinar. Donec nibh euismod amet aliquam nibh volutpat amet aliquam ullamcorper felis feugiat congue et id. Sit, magna mi felis pulvinar nisi et id sit magna laoreet tellus turpis lorem tincidunt. Praesent at dolor donec at lorem congue aliquet mauris feugiat tincidunt praesent mauris dolor magna. Mi molestie pharetra donec mi tellus, pharetra erat nunc non at ipsum aliquet at sed. Nunc sem eget dolor nisi nibh ullamcorper felis feugiat ut, diam felis feugiat congue mi. Tellus consectetur sed nisi proin eget amet ac lobortis felis feugiat congue praesent mauris pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus congue praesent, molestie sit magna mi id feugiat nisi, lobortis aliquet. Felis dolor donec, aliquet mauris dolor, magna mi tellus consectetur sed, massa. Non elit pulvinar nisi et id turpis feugiat tincidunt praesent ac tincidunt. Aliquet felis lorem magna mi molestie consectetur erat ante non elit sed. Nunc sem, elit ipsum massa aliquet consectetur ac laoreet tellus consectetur mi. Id sit magna laoreet euismod sit ac tincidunt tellus turpis lorem, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non at ipsum nunc elit dolor nisi nibh euismod turpis, tempus, nibh diam mauris feugiat congue praesent id, feugiat congue praesent. Molestie sit magna laoreet tellus turpis erat nunc eget pulvinar nisi ante, euismod adipiscing lorem ut diam felis sit donec mi. Non eget, pulvinar aliquam et id amet aliquam nibh euismod turpis lorem praesent molestie consectetur, erat massa molestie pharetra donec massa. Non elit ipsum ut sem elit, ipsum nisi et euismod amet nisi nibh, volutpat pulvinar nunc proin mauris nunc proin eget. Pharetra, donec ante, non nonummy ipsum ut diam elit ipsum lobortis non nonummy tempus lobortis non, nonummy ipsum, nisi nibh molestie. Id volutpat molestie eget mauris felis sit sed nisi lobortis mi non tellus volutpat felis consectetur, sit dolor sit pulvinar dolor. Feugiat sed dolor aliquam magna id turpis ac tincidunt aliquet, at sed tincidunt aliquet consectetur lorem nunc praesent eget sed dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed nisi et volutpat adipiscing feugiat tincidunt praesent mauris dolor donec massa sem elit. Ipsum nisi et euismod adipiscing lorem tincidunt, praesent molestie dolore ante, molestie, pharetra donec. Ante volutpat consectetur erat, massa non nonummy, ipsum, ut diam eget pulvinar aliquam nibh. Id, turpis lorem tincidunt praesent adipiscing nibh, ullamcorper felis lorem tincidunt diam felis feugiat. Donec ante tellus, consectetur erat laoreet tellus at sed ut sem elit, sed dolore. Proin volutpat pulvinar, aliquam eget, dolor nisi ante volutpat dolor nunc, praesent eget pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue aliquet at tincidunt praesent. Molestie amet erat massa non consectetur. Erat ut diam elit tempus nunc. Sem, eget pulvinar, aliquam nibh euismod. Turpis ac laoreet ullamcorper ac congue. Mi molestie consectetur donec mi mauris. Pharetra erat massa non elit pulvinar. Ut nibh id, sit aliquam laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac mi id sit ac laoreet tellus, at sed dolore, proin eget amet tempus ut ullamcorper adipiscing ipsum magna et id ipsum. Et id, turpis erat tincidunt tellus, consectetur lorem tincidunt, sem euismod adipiscing feugiat congue praesent felis sit magna, mi non elit ipsum dolore. Proin pulvinar nisi ante volutpat turpis lorem tincidunt diam felis feugiat ut diam felis feugiat congue diam felis sit ac, nunc, proin eget. Amet tempus, lobortis euismod nisi, ante volutpat nonummy feugiat ut praesent adipiscing, lorem congue mi molestie pharetra ac laoreet, molestie consectetur, sed nunc. Aliquet, elit, pulvinar aliquam nibh dolor aliquam lobortis, euismod adipiscing feugiat magna mi tellus pharetra erat nunc, sem eget pulvinar nisi nibh euismod. Turpis tempus lobortis euismod adipiscing lorem congue diam tempus, nibh non adipiscing tempus, lobortis ullamcorper adipiscing ipsum lobortis ullamcorper elit ipsum ut diam. Felis sit nisi, et euismod consectetur lorem tincidunt praesent mauris dolor donec mauris lorem congue praesent mauris dolor dolore mi mauris dolor, donec. Massa sem elit, ipsum nisi et euismod turpis magna id sit aliquam, nibh id amet ac tincidunt aliquet mauris dolor congue mi molestie. Pharetra erat massa volutpat consectetur erat massa non nonummy erat, massa tellus consectetur, mi tellus at ipsum dolore proin euismod turpis tempus tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin eget dolore ante non nonummy lorem nibh volutpat amet, aliquam lobortis diam felis feugiat magna mi molestie sit nisi diam. Elit ipsum nisi et euismod nisi nibh, euismod, adipiscing lorem tincidunt, praesent molestie nonummy ipsum ut et molestie consectetur sed nunc. Proin eget dolor nisi nibh euismod nonummy tempus ut sem eget pulvinar nisi nibh id amet aliquam nibh ullamcorper turpis lorem. Congue, praesent mauris dolor donec, nunc diam euismod pulvinar nisi nibh euismod sit aliquam nibh ipsum dolore proin eget dolor nunc. Proin, elit dolor nisi sem eget pulvinar dolore proin eget pulvinar dolore ante eget dolor donec proin molestie congue praesent molestie. Pharetra donec mi volutpat pharetra donec massa non consectetur, tempus nisi, diam, id, sit aliquam laoreet id pulvinar, nisi et eget. Amet lorem, euismod turpis tempus nibh euismod turpis tempus nibh euismod nonummy tempus congue mi id sit, congue, mi molestie consectetur. Erat nunc sem eget pulvinar dolore proin volutpat nunc sem mauris dolor dolore nibh euismod nonummy tempus, ut praesent felis sit. Ac laoreet molestie pharetra ac laoreet molestie ut sem elit ipsum nisi, et id, sit ac, laoreet tellus adipiscing lorem tincidunt. Praesent molestie dolor dolore proin molestie pharetra erat, lobortis diam elit ipsum nisi elit pulvinar nisi nibh id sit, nisi proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie consectetur erat laoreet sit magna, mi molestie, turpis, ac. Laoreet, tellus mauris sed nunc praesent eget pulvinar donec ante. Volutpat amet tempus lobortis non elit ipsum lobortis amet erat. Ante volutpat pharetra erat, massa non, consectetur donec praesent mauris. Sit donec laoreet tellus consectetur ac felis lorem tincidunt ullamcorper. Felis dolor congue, amet donec ante volutpat amet donec, ante. Non, nonummy tempus massa ullamcorper elit tempus massa sem nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, mi non, nonummy ipsum nunc diam id turpis ac laoreet ullamcorper at feugiat erat massa ullamcorper nonummy tempus lobortis diam felis pulvinar. Nisi nibh pulvinar ut et euismod, sit aliquam, laoreet euismod turpis ac, nibh, ullamcorper at lorem, lobortis aliquet felis feugiat congue, mi molestie. Consectetur ipsum ut et pulvinar, aliquam nibh euismod turpis lorem congue proin mauris dolor donec ante molestie pharetra donec mi volutpat consectetur tempus. Nunc non eget sit ac nibh euismod turpis et, elit pulvinar aliquam lobortis aliquet mauris dolor, erat massa non elit, ipsum ut diam. Elit ipsum ut nibh euismod turpis ac, laoreet amet ac tincidunt ullamcorper adipiscing, lorem congue praesent felis feugiat magna ante non nonummy tempus. Nunc sem elit ipsum ut et euismod at lorem congue praesent mauris tincidunt praesent mauris dolor dolore ante sem elit ipsum ut sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, consectetur sed, nunc sit, ac massa aliquet, at ipsum dolore proin eget, pulvinar tempus nibh euismod amet, aliquam nibh. Ullamcorper mauris sit donec, laoreet tellus consectetur sed nunc at ipsum dolore et volutpat adipiscing lorem tincidunt diam mauris dolor. Donec ante non, nonummy sed ut proin id sit aliquam laoreet ullamcorper adipiscing feugiat aliquet felis dolor donec ante non. Nonummy erat massa sem elit pulvinar aliquam laoreet tellus, adipiscing, lorem congue praesent mauris dolor dolore massa pharetra erat ut. Et tellus at dolor dolore proin eget amet aliquam nibh, non nonummy ipsum ut mi tellus consectetur sed massa aliquet. At sed nisi ante pulvinar nisi ante volutpat amet donec ante non amet aliquam nibh non nonummy ipsum congue diam. Id sit magna mi molestie sit magna et euismod turpis lorem, id turpis aliquam nibh tellus turpis lorem congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat adipiscing lorem dolore mi elit pulvinar magna nibh tellus turpis lorem laoreet, euismod turpis ac tincidunt ullamcorper at lorem tincidunt. Ullamcorper mauris, dolor dolore praesent molestie pharetra erat mauris dolor magna massa non consectetur erat nunc proin eget, sit lorem laoreet. Aliquet at feugiat dolore ante volutpat nonummy ipsum nisi et, felis pulvinar diam elit pulvinar aliquam et euismod, turpis, ac laoreet. Ullamcorper at feugiat tincidunt praesent mauris dolor dolore praesent molestie consectetur tempus nunc, sem erat ante tellus pharetra erat massa tellus. Consectetur ipsum dolore et id amet aliquam nibh ullamcorper amet tempus lobortis euismod nonummy tempus tincidunt tellus eget mauris adipiscing erat. Nisi tincidunt, massa et, sem mi et, tellus consectetur erat tincidunt aliquet, at sed dolore praesent mauris, pharetra, donec, nibh non. Nonummy tempus ut diam elit ante volutpat pharetra donec ante non nonummy pulvinar ut, diam eget, pulvinar nisi et, id turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ipsum lobortis ullamcorper elit feugiat. Magna, mi, euismod turpis, ac tincidunt. Sem volutpat amet lorem ut praesent. Id sit ac massa sem sed. Nunc sem elit pulvinar dolore nibh. Aliquet felis lorem congue mi mauris. Consectetur sed nunc non consectetur erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet erat massa ullamcorper felis sit magna et id turpis sed donec proin volutpat nonummy aliquam nibh non, amet tempus lobortis elit, sit magna et. Tellus turpis ac, mi id sit nisi et id turpis, ac tincidunt aliquet at sed congue praesent, mauris pharetra donec proin dolor donec mi volutpat consectetur. Erat massa sem consectetur donec ante molestie pharetra donec massa non elit pulvinar, nisi nibh euismod amet aliquam, nibh ullamcorper adipiscing feugiat ullamcorper, felis lorem congue. Praesent mauris pharetra erat ut diam id, sit aliquam laoreet ullamcorper adipiscing lorem tincidunt, praesent mauris feugiat congue, mi, dolor magna praesent, mauris, pharetra erat nunc. Sem elit ipsum nisi sem elit ipsum ut proin euismod adipiscing lorem tincidunt ullamcorper turpis tempus lobortis aliquet mauris, feugiat diam felis sit, magna mi molestie. Consectetur erat massa, proin eget sed dolore proin elit, sed dolore proin eget dolor nisi nibh ullamcorper felis feugiat congue diam aliquam lobortis ullamcorper felis pharetra. Erat nunc aliquet, consectetur sed, dolore proin volutpat pulvinar, aliquam lobortis praesent mauris dolor magna, felis, lorem magna laoreet tellus at ipsum nunc sem, elit, amet. Ac nibh euismod turpis tempus nibh euismod pulvinar nisi sem, mauris dolor nunc praesent mauris dolor eget amet aliquam proin molestie pharetra dolore mi molestie, pharetra. Donec lobortis volutpat nonummy tempus massa tellus consectetur erat ut diam elit ipsum massa tellus pharetra, ac congue praesent at feugiat congue praesent mauris dolor magna. Mi tellus pharetra, donec mi molestie pharetra donec mi molestie pharetra ac mi molestie pharetra ac massa elit, dolor nisi ante euismod amet nisi proin mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis tempus lobortis praesent felis sit ac massa aliquet at dolor nisi et volutpat amet, nisi, ante eget dolor aliquam nibh ullamcorper felis lorem ut diam. Aliquam lobortis ullamcorper nonummy tempus, lobortis diam elit ipsum massa non elit tempus massa tellus nonummy ipsum nunc non elit, pulvinar, nisi et id, amet congue. Aliquet mauris dolor dolore ante molestie pharetra magna mi molestie pharetra congue diam, mauris pharetra erat, laoreet, non elit pulvinar, nisi et euismod turpis ac volutpat. Amet aliquam lobortis praesent mauris dolor donec mi mauris sit donec laoreet tellus, pharetra erat nunc sem at, ipsum dolore, sem eget pulvinar proin, eget pulvinar. Dolore ante euismod nonummy, tempus nibh euismod nonummy tempus lobortis praesent id sit congue et molestie pharetra erat nunc proin elit pulvinar, dolore proin felis feugiat. Magna ante non nonummy, ipsum ut et id turpis ac tincidunt aliquet at feugiat congue praesent mauris feugiat dolore mi volutpat consectetur erat nunc, elit sit. Ac tincidunt praesent eget pharetra donec proin, non nonummy ipsum congue et, molestie turpis magna mi euismod at aliquam nibh euismod adipiscing lorem ut praesent felis. Feugiat magna mi molestie pharetra erat massa aliquet at erat tincidunt aliquet mauris dolor nunc proin mauris dolor dolore mauris, pharetra donec, ante volutpat amet, tempus. Ut et felis sit magna mi, tellus turpis magna mi tellus consectetur lorem nunc aliquet mauris dolor dolore proin eget tincidunt aliquet adipiscing lorem, tincidunt aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar dolore ante volutpat donec ante euismod, adipiscing tempus ut praesent id sit ac mi molestie pharetra erat laoreet tellus turpis erat tincidunt tellus mauris sed dolore proin. Eget tempus lobortis ullamcorper adipiscing sit congue mi id pharetra, ac massa aliquet consectetur, ac tincidunt sem elit sed dolore sem eget, dolor dolore praesent mauris nunc praesent eget. Pharetra donec ante volutpat amet erat massa non nonummy ipsum ut diam id sit magna nibh euismod consectetur lorem, tincidunt euismod aliquam nibh euismod turpis lorem tincidunt aliquet at. Dolor donec massa sem elit ipsum nunc sem id sit ac, laoreet tellus adipiscing sed congue, proin, volutpat congue proin mauris pharetra donec, massa non elit tempus lobortis non. Nonummy, ipsum nunc diam eget sit nisi et eget ipsum ut et, id turpis ac volutpat amet aliquam lobortis euismod amet tempus nibh volutpat amet aliquam lobortis ullamcorper adipiscing. Feugiat congue praesent felis feugiat magna, laoreet tellus consectetur sed dolore proin eget dolore sem mauris dolor nunc sem mauris dolor donec ante volutpat amet donec ante volutpat amet. Tempus lobortis, ullamcorper, felis lobortis sem nonummy tempus lobortis non elit ipsum nisi diam, id sit aliquam et id adipiscing, sed dolore proin molestie pharetra dolore praesent molestie amet. Tempus massa pharetra erat massa sem eget ipsum nunc laoreet laoreet nibh ante et tellus elit amet lorem dolore massa mi aliquet volutpat, felis nonummy at amet sit magna. Tellus eget ipsum ut, et id, amet aliquam nibh ullamcorper turpis lorem tincidunt aliquet felis feugiat congue mi molestie, sit magna laoreet tellus consectetur sed nunc, proin ipsum, dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy feugiat nisi, et, id, consectetur lorem id sit ac tincidunt praesent mauris pharetra donec massa non elit tempus lobortis ullamcorper felis sit. Nisi diam felis tempus nunc sem elit ipsum nunc consectetur donec massa non at ipsum, nisi nibh id pulvinar nisi proin volutpat amet. Tempus lobortis euismod adipiscing lorem tincidunt praesent felis sit, magna laoreet feugiat magna mi molestie consectetur magna massa aliquet at, dolor dolore, proin. Volutpat, turpis tempus lobortis euismod nonummy tempus ut, praesent molestie sit mi molestie sit magna mi id sit ac, massa, tellus consectetur, ac. Tincidunt sem eget amet aliquam nibh euismod amet aliquam, lobortis, diam, adipiscing ipsum congue praesent elit ipsum dolore sem, eget, pulvinar dolore proin. Eget pulvinar nisi ante, volutpat nonummy tempus lobortis, ullamcorper, felis sit magna mi molestie pharetra ac massa tellus consectetur laoreet tellus consectetur erat. Tincidunt aliquet at dolor donec, proin eget amet aliquam lobortis ullamcorper felis ipsum magna laoreet tellus ipsum dolore et euismod, adipiscing lorem congue. Mi, tellus nonummy tempus massa non nonummy ipsum nunc sem at erat nunc proin id ipsum nunc proin eget, amet lobortis euismod turpis. Lorem tincidunt diam felis feugiat magna mi id sit magna laoreet tellus consectetur sed nunc sem elit dolor dolore et euismod amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper mauris sit, donec laoreet non consectetur ac laoreet tellus pulvinar dolore et euismod turpis tempus nibh euismod nonummy lorem lobortis. Ullamcorper adipiscing feugiat congue mi id sit ac laoreet, molestie pharetra erat laoreet tellus at laoreet aliquet eget pulvinar nisi ante eget. Pulvinar aliquam ante volutpat amet tempus lobortis, ullamcorper felis ipsum lobortis diam, felis sit magna et felis ipsum, mi tellus consectetur lorem. Tincidunt aliquet at sed nunc praesent volutpat pharetra, aliquam massa volutpat nonummy erat massa non elit tempus lobortis sem at sed dolore. Proin volutpat nonummy, tempus, erat nunc non elit, pulvinar nisi et euismod turpis, ac tincidunt praesent mauris feugiat magna praesent molestie pharetra. Donec massa elit ipsum ut sem elit pulvinar aliquam lobortis ullamcorper, felis turpis erat, laoreet aliquet at, dolor dolore ante euismod, nonummy. Feugiat, magna laoreet tellus consectetur sed nisi id adipiscing feugiat dolore ante non elit, feugiat nisi et euismod consectetur sed tincidunt aliquet. Mauris pulvinar donec nibh ullamcorper feugiat magna et id pharetra ac, laoreet tellus at, dolor nunc, sem volutpat pulvinar aliquam nibh diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra aliquam lobortis praesent felis sit congue mi. Tellus, consectetur dolor dolore proin eget amet, nisi. Proin, euismod nonummy lorem praesent felis lorem congue. Mi molestie pharetra ac, laoreet sem elit ipsum. Nisi nibh volutpat turpis aliquam lobortis praesent felis. Feugiat, magna praesent mauris feugiat mi molestie pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec massa ullamcorper felis feugiat magna laoreet tellus at dolor, dolore proin mauris dolor nibh ullamcorper felis feugiat congue, diam id sit, magna mi molestie consectetur. Sed dolore et volutpat turpis aliquam proin eget pulvinar donec ante eget amet aliquam non nonummy aliquam lobortis non nonummy tempus lobortis ullamcorper felis feugiat magna. Et id sit, magna nibh tellus at lorem laoreet tellus adipiscing lorem congue volutpat amet, tempus ante ullamcorper id feugiat nisi sem elit tempus massa non. Id turpis nisi et eget pulvinar, nisi et id sit tempus lobortis diam elit ipsum, ut, et tellus at sed, nunc aliquet mauris pulvinar donec proin. Volutpat amet aliquam ante, eget pharetra donec ante volutpat amet tempus ullamcorper felis, feugiat magna mi euismod consectetur ac laoreet euismod, sit, magna nibh id pulvinar. Nisi proin id amet aliquam nibh ullamcorper turpis ac tincidunt aliquet mauris tempus nunc sem, felis, pulvinar nisi, et id pulvinar aliquam nibh id turpis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, volutpat amet lorem, congue praesent mauris dolor erat nunc. Diam eget pulvinar aliquam nibh euismod adipiscing, sed congue aliquet. At dolor congue mi molestie, tincidunt, praesent felis tempus tincidunt. Diam felis lorem lobortis ullamcorper adipiscing lorem ut diam felis. Sit magna mi molestie consectetur sed nunc aliquet at aliquam. Ante euismod amet, aliquam lobortis ullamcorper felis lorem congue diam. Felis feugiat congue praesent id sit magna mi molestie turpis. Ac laoreet tellus at, sed dolore, volutpat nonummy lorem lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet mauris dolor aliquam ante ullamcorper id sit magna molestie consectetur erat dolore, ante euismod amet, lorem ut. Ullamcorper mauris lorem, congue praesent id feugiat congue et, id feugiat congue et, id sit ac felis, sit. Magna et euismod sit ac laoreet, euismod turpis ac tincidunt aliquet mauris sed congue proin molestie amet erat. Massa sem nonummy donec massa dolor magna praesent mauris sit magna mi molestie consectetur donec laoreet molestie, pharetra. Erat nunc aliquet consectetur sed nunc sem elit dolor dolore mauris lorem nunc proin eget dolor dolore praesent. Mauris, sed congue, praesent mauris feugiat tincidunt aliquet at dolor dolore mi volutpat pharetra donec mi, molestie dolor. Congue felis sit, donec laoreet non at erat nunc sem elit ipsum nunc sem eget pulvinar nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum magna nibh euismod turpis, aliquam, laoreet aliquet at sed, congue praesent. Molestie, amet erat massa sem nonummy, ipsum ut et id turpis nibh. Aliquet at lorem tincidunt aliquet at sed congue aliquet at feugiat congue. Proin, molestie amet donec, massa sem felis pulvinar nisi et id sit. Diam eget ipsum nunc proin eget pulvinar ut proin eget ipsum dolore. Sem elit dolor dolore sem mauris dolor dolore sem at dolor, dolore. Ante non, amet proin eget dolor dolore praesent molestie dolor donec ante. Volutpat, amet erat massa non nonummy tempus massa tellus pharetra magna mi. Mauris sit mi molestie consectetur sed nunc sem eget pulvinar nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet mauris dolor dolore proin volutpat tempus lobortis ullamcorper adipiscing feugiat congue diam id pharetra ac. Laoreet aliquet at dolor dolore sem, eget, pulvinar aliquam lobortis ullamcorper adipiscing feugiat congue, praesent tempus. Ut praesent felis sit magna mi molestie sit magna mi tellus sit magna, laoreet, tellus consectetur. Sed donec ante volutpat nonummy lorem lobortis diam tempus, ut et molestie turpis ac laoreet, molestie. Turpis, erat tincidunt tellus eget lorem magna, ut dolore congue massa nibh aliquet mauris nonummy congue. Mi et aliquet molestie consectetur ipsum magna laoreet sem volutpat adipiscing lorem donec massa proin euismod. Mauris amet feugiat ac nisi lobortis lobortis nunc lobortis ante, lorem congue praesent mauris sit magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis, ac laoreet ullamcorper adipiscing dolor dolore praesent molestie, dolore. Mi molestie, pharetra magna ante non nonummy, tempus nunc diam. Eget pulvinar nisi, nibh ullamcorper turpis ac laoreet euismod turpis. Aliquam lobortis ullamcorper turpis ante euismod adipiscing lorem, tincidunt, ante. Mauris nibh praesent proin euismod turpis aliquam nibh ullamcorper adipiscing. Lorem congue mi molestie pharetra erat massa sem elit feugiat. Magna mi tellus consectetur, ac massa non at pulvinar nisi. Nibh ullamcorper sem elit ipsum, nisi mi euismod turpis ac. Nibh tellus, nisi nibh, ullamcorper at sed congue praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, lorem, congue mi molestie sit donec laoreet, feugiat magna laoreet tellus, consectetur erat massa aliquet at sed dolore nibh euismod amet aliquam lobortis ullamcorper adipiscing. Lorem ut diam adipiscing tempus lobortis non donec ante non elit tempus ut diam felis sit nisi, mi tellus at lorem laoreet, euismod turpis lorem tincidunt. Ullamcorper at sed congue praesent at lobortis praesent mauris dolor dolore mi, volutpat consectetur ipsum ut et euismod, adipiscing ac tincidunt aliquet at sed congue praesent. Molestie amet donec at dolor dolore praesent felis dolor magna mi tellus consectetur erat massa sem eget pulvinar nisi et id adipiscing feugiat dolore, ante molestie. Amet tempus, ut et ipsum, nisi mi euismod sit magna laoreet euismod adipiscing, sed donec, ante non amet, ipsum ut et id sit ac et id. Feugiat ac mi tellus at laoreet, tellus adipiscing dolor nunc proin eget dolor donec lobortis ullamcorper, elit ipsum ut, et id feugiat ut sem felis ipsum. Nisi laoreet euismod turpis magna laoreet sit sed congue praesent, molestie amet donec ante molestie, amet tempus, lobortis non nonummy ipsum ut sem elit ipsum ut. Nonummy sed massa sem eget pulvinar aliquam nibh euismod turpis aliquam nibh euismod, turpis lorem lobortis aliquet felis feugiat, magna ante sem elit pulvinar, aliquam laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget turpis lorem congue aliquet felis feugiat dolore massa non nonummy tempus non, elit, ipsum ut diam, id sit aliquam et id pulvinar nisi nibh euismod, turpis aliquam lobortis. Euismod adipiscing tempus lobortis ullamcorper felis dolor donec, praesent lorem lobortis ullamcorper adipiscing, tempus lobortis diam felis ipsum lobortis ullamcorper felis feugiat nisi mi tellus elit sed dolore sem. Mauris pulvinar aliquam ante adipiscing feugiat ut ullamcorper id, sit ac laoreet tellus consectetur erat massa aliquet at erat nunc sem, mauris dolor nunc proin eget nonummy tempus, non. Adipiscing elit ipsum nunc proin elit pulvinar nisi proin eget pulvinar aliquam nibh ullamcorper nonummy aliquam lobortis euismod nonummy tempus lobortis diam adipiscing ipsum ut ullamcorper aliquam massa ullamcorper. Elit feugiat nisi et id sit magna, laoreet tellus at lorem nunc aliquet at sed dolore proin eget pharetra donec proin molestie pharetra dolore adipiscing, lorem tincidunt ullamcorper adipiscing. Feugiat donec ante tellus pharetra donec massa diam eget, pulvinar ut proin eget ipsum tellus pharetra erat massa sem eget dolor nisi ante volutpat, pulvinar dolore proin eget pulvinar. Dolore proin mauris sed congue ullamcorper turpis ac laoreet ullamcorper turpis lorem ullamcorper felis pharetra erat massa volutpat pharetra donec massa, sem elit ipsum ut sem eget ipsum ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis sit ac tincidunt aliquet consectetur sed dolore proin volutpat amet aliquam lobortis ullamcorper adipiscing, feugiat congue, praesent molestie, pharetra ullamcorper felis sit magna laoreet aliquet elit, pulvinar aliquam lobortis. Diam mauris pharetra donec massa non nonummy sed massa sem elit sed nunc proin eget nunc sem elit dolor dolore sem at dolor nisi proin volutpat amet donec ante eget. Amet donec, proin eget dolor, tincidunt aliquet adipiscing lorem tincidunt praesent molestie congue praesent felis dolor magna praesent mauris sit magna praesent molestie sit ut diam adipiscing ipsum congue diam. Id turpis erat laoreet tellus magna mi euismod, turpis magna laoreet euismod sit lorem laoreet tellus mauris dolor donec ante volutpat pharetra aliquam, ante non nonummy donec ante volutpat pharetra. Erat massa pharetra donec ante non nonummy erat nunc non, elit pulvinar nisi et euismod turpis, ac lobortis ullamcorper amet tempus, lobortis, ullamcorper felis dolor congue mi molestie pharetra mi. Molestie consectetur ipsum nunc proin euismod adipiscing feugiat, dolore ante molestie dolor, donec ante volutpat consectetur erat ante non erat massa non nonummy ipsum ut proin elit, ipsum aliquam nibh. Id amet aliquam nibh, ullamcorper felis dolor congue praesent, mauris dolor congue praesent, felis pharetra magna felis sit donec massa sem elit ipsum, dolore sem elit dolor nunc, sem at. Sed dolore proin eget pulvinar donec ante non nonummy lorem ut praesent at sed nunc proin volutpat pulvinar aliquam nibh euismod amet nisi proin eget dolor dolore proin, eget amet. Tempus ut praesent molestie sit, ac massa tellus pharetra diam id sit nisi mi euismod turpis ac laoreet, tellus consectetur lorem tincidunt tellus adipiscing lorem congue aliquet at lorem congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet, aliquam lobortis euismod amet, tempus nibh euismod nonummy tempus lobortis ullamcorper nonummy ante non amet, aliquam massa. Non amet erat lobortis ullamcorper elit feugiat nisi mi euismod consectetur lorem tincidunt aliquet mauris, dolor dolore proin volutpat. Congue proin volutpat amet aliquam lobortis ullamcorper felis tempus lobortis, diam felis, pulvinar nisi et id sit magna nibh. Aliquet at sed dolore ante volutpat nonummy aliquam non nonummy ipsum ut diam, id consectetur erat laoreet aliquet at. Sed dolore ante, volutpat pharetra aliquam nibh, volutpat amet aliquam lobortis ullamcorper dolore mi volutpat nonummy erat massa sem. Elit ipsum ut et id turpis magna nibh euismod sit ac tincidunt, aliquet turpis, ac, tincidunt, aliquet at feugiat. Congue amet tempus nibh euismod nonummy tempus ante eget, nonummy feugiat, magna mi id pharetra magna praesent id sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet mauris, dolor donec mi volutpat consectetur erat massa non nonummy sed nunc sem elit, pulvinar nisi et, eget. Pulvinar nisi volutpat adipiscing ac tincidunt aliquet, adipiscing lorem tincidunt diam felis feugiat congue, praesent felis sit magna mi. Non at ipsum dolore proin, eget ipsum nisi elit dolor tincidunt sem, at sed dolore, proin eget dolor dolore. Praesent at sed dolore proin eget amet tempus massa non elit feugiat nisi diam felis feugiat sem felis pulvinar. Ut diam eget pulvinar, aliquam laoreet tellus adipiscing ac laoreet ullamcorper turpis aliquam lobortis euismod turpis ac lobortis euismod. Amet sem mauris dolor dolore proin eget pulvinar tincidunt aliquet mauris dolor dolore proin molestie pharetra donec ante volutpat. Nonummy tempus massa non elit ipsum ut diam felis ante tellus pharetra erat massa non at sed nunc non. At sed nunc tellus at erat tincidunt sem elit sed nunc sem mauris, dolor nunc praesent eget tincidunt, aliquet. Mauris sed congue praesent mauris pharetra erat massa, non amet ipsum ut diam felis pulvinar nisi nibh euismod nunc. Sem, id adipiscing sed donec ante volutpat nonummy, ipsum ut ullamcorper, nonummy ipsum, ut diam euismod turpis ac, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy pulvinar ut proin id turpis aliquam nibh euismod turpis ac tincidunt, mi volutpat consectetur erat ante molestie dolor ullamcorper adipiscing lorem. Congue praesent id sit magna laoreet tellus pharetra magna, et id feugiat ac massa tellus at dolor dolore proin eget nunc ante. Volutpat amet aliquam nibh volutpat amet, aliquam lobortis, ullamcorper felis feugiat ut diam felis feugiat, nisi et, elit, ipsum nunc non nonummy. Erat, massa diam adipiscing ac laoreet aliquet, at sed congue aliquet at lorem tincidunt aliquet molestie dolor donec ante non elit ipsum. Nisi et, euismod turpis nibh tellus at sed donec ante volutpat nonummy, tempus lobortis diam felis feugiat nisi et euismod at dolor. Nunc praesent mauris pulvinar donec nibh non adipiscing feugiat ullamcorper molestie sit ac laoreet tellus consectetur erat tincidunt sem eget dolor dolore. Ante euismod nonummy lorem lobortis diam felis feugiat congue mi tellus pharetra erat nunc consectetur erat nunc aliquet at sed tincidunt sem. Mauris pulvinar dolore nibh non nonummy ipsum lobortis diam, felis pharetra erat molestie, turpis ac laoreet tellus consectetur sed dolore sem, mauris. Dolor, donec ante volutpat pulvinar dolore proin eget dolor congue praesent molestie pharetra erat lobortis ullamcorper elit, massa non elit ipsum nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa non elit ipsum nisi et euismod nisi et euismod, amet lorem congue praesent mauris dolor donec mi. Molestie pharetra erat massa sem elit ipsum ut proin eget sit aliquam proin at laoreet aliquet consectetur erat. Tincidunt sem eget pulvinar dolore proin volutpat pulvinar donec ante non felis lorem congue mi id sit magna. Mi id, turpis et id feugiat, magna, et id pulvinar nisi et euismod turpis magna et id pulvinar. Nisi, et id amet nisi et eget pulvinar nisi et volutpat dolore proin volutpat turpis lorem tincidunt praesent. Felis sit, magna mi tellus consectetur donec laoreet tellus at erat massa sem elit sed nunc sem erat. Tincidunt sem mauris pulvinar donec proin, eget, amet aliquam nibh non adipiscing, tempus ut et tellus consectetur, sed. Dolore et volutpat turpis aliquam nibh, euismod donec nibh euismod amet aliquam proin mauris dolor dolore ante volutpat. Amet aliquam, massa non elit ipsum, ut sem, nonummy tempus nunc sem nonummy tempus nisi diam ipsum nunc. Sem eget ipsum nunc tellus consectetur sed, dolore et elit pulvinar nisi et eget amet nisi nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus lobortis, ullamcorper felis ipsum congue. Et id, sit magna laoreet molestie ut. Mi aliquet at sed donec ante volutpat. Adipiscing feugiat magna mi id pharetra magna. Massa, sem elit ipsum nunc sem elit. Sed dolore proin lorem tincidunt tellus consectetur. Sed nunc proin volutpat amet tempus massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper at pharetra donec ante feugiat dolore ante volutpat consectetur erat ante tellus nonummy erat laoreet tellus, sit magna laoreet, non elit sed nunc aliquet, at sed dolore, et volutpat. Adipiscing lobortis ullamcorper nonummy tempus lobortis euismod nonummy tempus ut, diam id sit congue et id consectetur erat massa aliquet elit sed nunc sem mauris laoreet, tellus at sed nunc. Praesent mauris, dolor dolore praesent at, sed tincidunt ullamcorper adipiscing lorem tincidunt praesent molestie consectetur dolore mi molestie dolor diam, adipiscing feugiat ut praesent molestie pharetra congue mi molestie sit. Ac nunc aliquet at sed nunc proin, elit dolor nunc sem mauris pulvinar aliquam ante euismod tincidunt, euismod turpis ac, tincidunt, praesent, at dolor dolore aliquet, at feugiat, dolore mi. Volutpat consectetur, erat massa diam felis ipsum ut et id sit aliquam at erat nunc proin eget ipsum dolore et volutpat amet nisi ante eget amet aliquam ante, volutpat amet. Aliquam lobortis diam felis sit donec massa at erat laoreet tellus consectetur ac laoreet tellus, consectetur erat tincidunt tellus consectetur sed dolore praesent at, dolor donec ante non nonummy tempus. Lobortis ullamcorper, elit tempus mauris feugiat congue praesent felis feugiat congue diam felis dolor magna ante, non, elit ipsum nunc non elit ipsum nisi et id turpis ac, tempus nisi. Mi tellus consectetur ac nibh, euismod turpis ac laoreet id turpis, ac nibh ullamcorper turpis ac lobortis ullamcorper amet aliquam lobortis ullamcorper turpis aliquam, mauris dolor donec proin euismod amet. Donec ante mauris sed tincidunt praesent molestie amet aliquam, lobortis et elit feugiat nisi et euismod consectetur lorem tincidunt tellus mauris laoreet, aliquet mauris pharetra donec ante volutpat pharetra donec. Ante, non felis, ipsum ut et felis ipsum nisi et felis pulvinar nisi diam eget pulvinar nisi proin erat massa, non consectetur erat massa aliquet at, sed, dolore et volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem dolore, proin eget amet, aliquam nibh non nonummy aliquam massa. Non nonummy erat lobortis ullamcorper elit, ipsum lobortis, diam id ut. Nibh euismod consectetur lorem tincidunt aliquet adipiscing sed dolore proin, molestie. Pharetra aliquam, ante volutpat, amet tempus lobortis sem, elit pulvinar ut. Et pulvinar nisi nibh euismod adipiscing lorem, tincidunt aliquet adipiscing ac. Laoreet ullamcorper adipiscing, ac lobortis ullamcorper adipiscing feugiat dolore mi volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc praesent mauris pulvinar donec nibh non amet aliquam massa volutpat, nonummy tempus, massa non. Amet tempus lobortis non consectetur tempus nunc felis ipsum ut diam elit ipsum laoreet tellus. At ipsum ut proin elit ipsum, nisi nibh euismod turpis, tempus lobortis ullamcorper adipiscing lorem. Tincidunt felis, feugiat ut diam felis ipsum ut ullamcorper adipiscing aliquam massa non amet tempus. Lobortis sem, elit ipsum lobortis sem elit ipsum ut sem elit ipsum nunc consectetur sed. Nunc sem elit ipsum dolore, sem eget pulvinar dolore proin volutpat turpis tempus nibh euismod. Adipiscing feugiat congue euismod adipiscing tempus, non nonummy aliquam massa non nonummy tempus massa ullamcorper. Elit ipsum ut et euismod turpis ac tincidunt aliquet consectetur lorem laoreet tellus at sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante ullamcorper elit feugiat magna laoreet molestie turpis erat laoreet tellus consectetur sed, tincidunt praesent eget, dolor aliquet at, sed tincidunt aliquet mauris. Dolor erat, lobortis ullamcorper, nonummy ipsum ut et id turpis ac laoreet euismod consectetur lorem tincidunt tellus adipiscing nibh aliquet at, sed congue praesent. At pharetra dolore, ante volutpat consectetur, donec, massa volutpat consectetur erat ante tellus nonummy ipsum ut proin id pulvinar, nisi eget amet dolore et. Euismod turpis lorem congue aliquet adipiscing feugiat tincidunt praesent molestie sit magna praesent felis sit magna mi molestie pharetra erat id, sit, magna laoreet. Molestie consectetur erat tincidunt, aliquet at sed nunc sem at sed dolore praesent mauris sed congue praesent mauris feugiat congue praesent, mauris lobortis ullamcorper. Turpis tempus nibh, euismod adipiscing feugiat congue diam adipiscing lorem ut praesent id sit magna mi molestie sit magna laoreet aliquet at, dolor nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id pulvinar nisi et, euismod sit, aliquam nibh tellus turpis ac, nibh ullamcorper turpis. Proin eget pulvinar dolore proin eget, pulvinar nisi, ante euismod nonummy lorem congue praesent. Mauris pharetra erat laoreet molestie pharetra, ac, mi tellus consectetur mi tellus sit ac. Mi euismod turpis erat, tincidunt euismod turpis lorem tincidunt aliquet, adipiscing lorem dolore praesent. Mauris dolor dolore praesent mauris dolor donec ante volutpat tincidunt euismod turpis lorem tincidunt. Diam mauris sit magna laoreet non nonummy, erat nunc non at ipsum massa aliquet. At ipsum dolore, et sed tincidunt aliquet at sed nunc proin eget amet tempus. Congue praesent id sit ac laoreet tellus at sed nunc sem at, sed nisi. Proin volutpat turpis sem, mauris, amet tempus lobortis ullamcorper adipiscing ipsum congue diam, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat massa sem dolore mi molestie dolor congue praesent mauris sit magna praesent molestie. Consectetur erat massa non elit ipsum nunc sem elit sed nunc sem eget pulvinar, aliquet. Consectetur lorem tincidunt aliquet at dolor dolore proin volutpat nonummy tempus lobortis ullamcorper elit ipsum. Ut et molestie turpis ac mi euismod turpis ac felis pulvinar magna nibh id sit. Ac congue proin volutpat amet tempus lobortis ullamcorper felis ipsum nibh aliquet at feugiat dolore. Ante ullamcorper felis ipsum diam felis sit magna nibh tellus turpis ac laoreet euismod sit. Ac tincidunt ullamcorper, at dolor dolore proin mauris dolor congue, mi volutpat consectetur, tempus volutpat. Nonummy tempus ut diam id turpis ac laoreet ullamcorper, adipiscing aliquam et id adipiscing, lorem. Congue aliquet mauris dolor magna mi molestie pharetra magna mi molestie congue praesent molestie consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper felis feugiat magna mi aliquet consectetur sed tellus at sed dolore proin eget amet aliquam. Lobortis ullamcorper molestie consectetur erat massa aliquet consectetur sed, massa aliquet elit, pulvinar aliquam ante ullamcorper, nonummy. Lorem diam molestie, pharetra erat massa, sem eget ipsum, ut, et id turpis aliquam nibh ullamcorper turpis. Aliquam nibh euismod amet, nisi ante volutpat amet aliquam eget amet tempus, lobortis ullamcorper nonummy aliquam lobortis. Ullamcorper, felis feugiat magna mi tellus at erat nunc sem at sed, nunc praesent volutpat, donec proin. Eget nonummy tempus lobortis ullamcorper elit ipsum ut diam id feugiat magna mi euismod consectetur sed tincidunt. Tellus at dolor donec proin eget dolor, dolore mauris pharetra dolore, ante volutpat, amet tempus, ut et. Euismod consectetur erat nunc, sem, eget pulvinar tempus lobortis non adipiscing lorem ut praesent id sit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris amet, erat lobortis sem id consectetur lorem tincidunt aliquet at sed nunc aliquet sed donec lobortis ullamcorper nonummy ipsum ut diam felis sit ac. Laoreet, aliquet consectetur, sed nunc, aliquet at dolor nunc proin, volutpat amet aliquam lobortis diam tempus lobortis, ullamcorper elit ipsum, ut, diam felis turpis ac. Mi euismod, consectetur ac nibh id pulvinar aliquam laoreet aliquet at lorem, tincidunt ullamcorper adipiscing lobortis ullamcorper adipiscing feugiat congue praesent molestie dolor magna massa. Tellus consectetur donec ante, tellus, consectetur erat massa sem elit ipsum dolore, nibh adipiscing lorem nibh ullamcorper, turpis lorem, lobortis ullamcorper felis lorem tincidunt diam. Adipiscing lorem ut diam felis ipsum ut diam felis feugiat ut ullamcorper nonummy erat massa, pharetra erat, lobortis sem elit tempus, nunc, sem id turpis. Sed congue praesent eget pharetra aliquam massa non nonummy erat massa sem elit tempus ut diam, id nisi nibh euismod adipiscing dolor donec ante eget. Pharetra aliquam massa volutpat nonummy tempus, lobortis ullamcorper elit tempus lobortis sem erat massa molestie sit, magna ante tellus pharetra donec laoreet non elit ipsum. Dolore proin eget ipsum dolore et volutpat amet aliquam nibh euismod adipiscing lorem tincidunt felis sit magna mi non consectetur sed nunc sem elit pulvinar. Dolore proin volutpat, turpis aliquam tincidunt praesent mauris pharetra erat nunc sem elit sit nisi, et ipsum nunc sem eget pulvinar nisi sem at ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet pulvinar magna et euismod, consectetur sed nunc. Proin, eget pharetra, dolore proin volutpat amet donec ante. Non elit ipsum ut et id, turpis nisi, felis. Pulvinar, magna et euismod turpis ac nibh, ullamcorper at. Sed congue praesent mauris dolor donec ante non elit. Tempus massa, sem felis pulvinar nisi, nonummy ipsum ut. Et id sit aliquam et euismod turpis lorem congue. Praesent volutpat nonummy erat massa non nonummy tempus massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing sit donec massa sem elit pulvinar nisi et euismod turpis ac lobortis aliquet mauris feugiat, congue mi. Molestie consectetur erat tellus pharetra magna laoreet tellus pharetra, donec massa tellus pharetra ac laoreet tellus at dolor. Nisi et euismod turpis, feugiat congue mi molestie sit, donec nunc proin eget amet donec ante, volutpat elit. Ipsum, nisi et id, sit, ac laoreet tellus consectetur lorem laoreet tellus at lorem nunc praesent adipiscing lorem. Tincidunt amet aliquam, tincidunt aliquet mauris pharetra donec ante volutpat consectetur tempus ut diam felis sit ac laoreet. Aliquet mauris sed congue aliquet mauris tempus massa non nonummy ipsum ut sem felis turpis ac laoreet euismod. Turpis lorem nunc aliquet at lorem nunc praesent eget dolor donec ante molestie pharetra dolore adipiscing lorem tincidunt. Aliquet mauris dolor magna ante, molestie, consectetur erat massa sem elit pulvinar nisi et id amet aliquam nibh. Id amet aliquam lobortis aliquet, aliquam ante euismod adipiscing lorem tincidunt, praesent mauris sit magna mi id pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie dolor congue praesent mauris pharetra donec ante volutpat pharetra erat nunc diam eget. Sit ac tincidunt praesent ac, laoreet aliquet adipiscing ac, lobortis ullamcorper at dolor, donec ante. Molestie pharetra donec ante tellus nonummy tempus massa sem nonummy ipsum, ut proin id, massa. Aliquet elit ipsum nisi proin elit pulvinar nisi ante eget pulvinar dolore proin mauris dolor. Dolore praesent eget dolor congue praesent mauris dolor dolore ante, feugiat dolore praesent molestie pharetra. Erat lobortis, diam elit pulvinar magna, nibh euismod, turpis lorem laoreet aliquet mauris dolor dolore. Ante non amet donec felis feugiat congue aliquet felis, feugiat congue praesent mauris sit magna. Mi molestie pharetra erat laoreet molestie consectetur sed dolore proin eget pulvinar aliquam et, volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet aliquet at pulvinar tempus ut praesent id sit magna, laoreet molestie consectetur sed, id feugiat nisi. Mi euismod consectetur, sed nunc sem mauris dolor donec proin mauris dolor dolore proin mauris dolor dolore proin. Molestie amet erat lobortis amet tempus lobortis, non elit, pulvinar ut et id sit magna nibh euismod turpis. Lorem congue praesent mauris pharetra donec massa non amet tempus lobortis pharetra donec ante tellus, consectetur ipsum nunc. Et euismod sit nisi laoreet ullamcorper adipiscing, sed congue praesent molestie pharetra dolore ante sem, felis, sit sem. Id, turpis ac tincidunt praesent mauris, pharetra aliquam nibh volutpat amet tempus ut et id sit, ac, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra donec nunc non elit sed massa non, nonummy ipsum ut proin eget amet aliquam, et id turpis ac nibh euismod, adipiscing dolor. Mi tellus consectetur tempus nunc sem elit ipsum nunc sem at sed massa non at ipsum nisi et volutpat amet aliquam nibh volutpat. Nisi lobortis diam mauris sit donec mi molestie pharetra donec laoreet non, at erat massa aliquet consectetur sed dolore proin elit pulvinar nisi. Nibh ullamcorper, nonummy tempus volutpat nonummy feugiat magna laoreet non at erat nunc sem, eget pulvinar aliquam lobortis ullamcorper adipiscing, lorem tincidunt diam. Felis dolor magna, mi feugiat congue praesent molestie consectetur erat massa non at ipsum nisi nibh euismod amet tempus nibh ullamcorper felis feugiat. Congue mi tellus pharetra donec laoreet tellus nonummy laoreet tellus at ipsum dolore proin eget pulvinar aliquam et volutpat turpis tempus nibh euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris laoreet tellus at lorem, tincidunt praesent mauris dolor donec proin, volutpat nonummy ipsum lobortis sem felis pulvinar nisi. Nibh, euismod at dolor donec ante, dolor donec ante non, nonummy ipsum lobortis et molestie consectetur erat tincidunt sem. Eget turpis feugiat congue praesent molestie consectetur sed, ut, proin id pulvinar tellus pharetra magna, mi, molestie turpis ac. Laoreet aliquet at dolor dolore proin eget dolor donec proin eget, pulvinar donec ante volutpat amet aliquam, ante volutpat. Dolore proin volutpat amet tempus ut diam, felis pulvinar nisi et felis sit magna nibh euismod adipiscing lorem tincidunt. Ullamcorper at sed congue praesent aliquam lobortis, praesent mauris dolor donec massa sem, elit ipsum nisi nibh euismod sit. Lorem tincidunt praesent mauris dolor dolore ante volutpat amet donec ante volutpat pharetra, aliquet adipiscing feugiat magna ante sem. Elit pulvinar aliquam nibh euismod turpis ac laoreet aliquet mauris feugiat tincidunt mi, molestie dolor congue mi molestie nonummy. Massa, sem nonummy pulvinar nisi nibh tellus adipiscing, lorem tincidunt proin molestie pharetra dolore ante volutpat amet erat ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus lobortis euismod nonummy, tempus lobortis diam, felis, sit donec laoreet non consectetur ac, laoreet. Molestie, consectetur sed tellus at, erat nunc sem at dolor dolore, proin volutpat nonummy tempus ut. Diam id sit magna laoreet, aliquet elit ipsum dolore et euismod, felis ante eget pulvinar donec. Ante eget amet, aliquam nibh, non nonummy aliquam ante molestie dolor aliquam lobortis ullamcorper felis, feugiat. Ut diam id sit nisi diam felis nunc non nonummy ipsum ut sem elit ipsum, nunc. Sem, elit amet ac lobortis, aliquet felis dolor dolore mi volutpat pharetra erat, massa consectetur sed. Nunc sem eget pulvinar ut sem elit ipsum nunc sem, volutpat turpis ac lobortis, ullamcorper adipiscing. Tempus tincidunt diam nonummy aliquam ante volutpat amet donec at dolor donec massa non nonummy tempus. Massa diam id, sit, magna diam id turpis magna mi tellus consectetur sed nunc praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, tellus consectetur ipsum nunc proin volutpat amet tempus, lobortis aliquet mauris dolor erat massa non elit mi molestie sit congue praesent, id. Pharetra, erat massa aliquet at sed massa aliquet at erat tincidunt aliquet, consectetur, lorem nunc aliquet mauris, pulvinar nibh non nonummy, donec ante. Ullamcorper felis pharetra, ac laoreet tellus consectetur sed nunc proin eget pulvinar, aliquam nibh euismod adipiscing feugiat magna mi tellus consectetur, erat id. Pharetra erat nunc sem at, dolor dolore proin volutpat amet nisi ante euismod nonummy tempus lobortis, ullamcorper adipiscing lorem magna mi tellus congue. Mi, molestie, consectetur sed nunc sem elit sed, dolore sem eget amet tempus nibh ullamcorper nonummy tempus nibh non adipiscing feugiat congue et. Molestie, consectetur erat id sit nisi, diam id pulvinar magna mi euismod turpis magna laoreet aliquet mauris sed tincidunt praesent mauris amet aliquam. Massa ullamcorper elit tempus lobortis sem elit ante, molestie consectetur erat massa non nonummy pulvinar ut et id sit nisi et id pulvinar. Nisi nibh volutpat pulvinar tellus elit dolor dolore ante euismod amet aliquam nibh, euismod nonummy, lorem, congue laoreet tellus consectetur, ipsum nisi et. Id turpis ac nibh volutpat amet nisi ante ac mi euismod, sit magna nibh id sit lorem, laoreet aliquet adipiscing lorem congue praesent. Mauris dolor erat massa, volutpat consectetur tempus, massa non consectetur erat massa sit magna mi molestie pharetra, erat nunc sem at ipsum nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sit ac tincidunt sem mauris, sed. Dolore ante eget nonummy tempus ut praesent. Id, sit, ac, laoreet tellus consectetur, sed. Dolore et volutpat dolore, sem mauris dolor. Nunc at dolor dolore ante volutpat nonummy. Aliquam lobortis ullamcorper felis sit, ac laoreet. Aliquet at sed tincidunt sem eget pulvinar. Tellus at dolor congue praesent mauris dolor. Donec ante non elit ipsum lobortis diam. Id turpis erat nunc sem at dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet at lorem congue praesent mauris dolor congue praesent, molestie amet erat lobortis, sem felis, ipsum nisi diam felis sit. Nibh tellus at, sed dolore proin volutpat amet tempus lobortis non elit ipsum, nisi et euismod turpis ac tincidunt aliquet at. Dolor, donec nibh volutpat tempus nibh non nonummy tempus lobortis non nonummy tempus lobortis, diam, felis feugiat nisi diam elit ipsum. Nunc diam id sit nisi, et tellus turpis lorem euismod turpis, ac tincidunt ullamcorper, adipiscing lorem, tincidunt, praesent molestie pharetra magna. Ante tellus pharetra, donec mi molestie pharetra donec, massa non at ipsum laoreet euismod adipiscing ac tincidunt praesent felis lorem tincidunt. Diam, mauris feugiat congue diam adipiscing lorem, ut praesent id, feugiat congue praesent felis tempus ut ullamcorper felis, massa non nonummy. Tempus ut diam nonummy tempus massa non nonummy sed nunc diam id sit ac laoreet euismod adipiscing ac lobortis aliquet at. Lorem congue felis lorem congue diam adipiscing, feugiat magna mi molestie sit donec massa, non at ipsum, dolore proin, id amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sem, at pulvinar, tempus tincidunt ullamcorper, adipiscing lorem congue praesent felis sit congue adipiscing sit magna laoreet tellus, at sed dolore. Sem elit, amet tempus tincidunt ullamcorper felis feugiat congue praesent adipiscing lorem congue, mi tellus at lorem nibh euismod turpis lorem congue. Ante volutpat consectetur tempus nunc non elit ipsum ut, et id sit aliquam, laoreet ullamcorper, at dolor dolore proin molestie amet lobortis. Et id turpis magna tincidunt, aliquet mauris dolor donec nibh diam id sit magna, laoreet, non at sed nunc sem elit pulvinar. Proin euismod adipiscing tempus nibh euismod nonummy lorem congue praesent mauris sit magna laoreet, tellus consectetur erat nunc sem, eget pulvinar dolore. Proin volutpat amet, nisi ante dolor dolore nibh volutpat pulvinar donec ante volutpat pharetra, donec proin molestie pharetra donec ante volutpat nonummy. Donec massa non, elit tempus ut sem elit sit tincidunt aliquet adipiscing dolor congue aliquet adipiscing sed tincidunt aliquet turpis lorem congue. Praesent mauris pharetra erat massa, non, nonummy ante non elit sed nunc sem elit sed nunc, non at erat laoreet aliquet, at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et felis ipsum ut diam. Eget pulvinar ac tincidunt aliquet at. Sed dolore proin molestie amet tempus. Lobortis ullamcorper felis sit magna erat. Nunc non elit tempus massa non. Consectetur sed nunc sem consectetur erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa non amet donec massa volutpat dolore mi volutpat consectetur tempus ut et, id sit ac tincidunt aliquet adipiscing ac tincidunt aliquet mauris feugiat tincidunt praesent at lorem. Tincidunt aliquet pharetra donec mi mauris consectetur ipsum ut et euismod turpis ac nibh ullamcorper, at feugiat, congue ante volutpat amet tempus massa non elit pulvinar ut, tellus. At dolor donec nibh diam felis sit ac nunc sem, at sed massa aliquet at sed, dolore proin eget amet, aliquam nibh euismod pulvinar aliquam ante felis sit. Donec nunc non elit sed dolore, proin elit dolor nisi proin elit sed dolore proin eget dolor donec praesent eget dolor dolore diam felis feugiat magna mi tellus. At sed massa aliquet at sed nunc aliquet mauris sed tincidunt proin eget pulvinar, donec proin volutpat pharetra donec, massa non ipsum ut, diam molestie sit magna mi. Euismod consectetur erat nunc sem eget amet tempus nibh, volutpat amet aliquam nibh ullamcorper nonummy tempus, lobortis non amet lobortis ullamcorper nonummy tempus ut mi tellus at sed. Dolore ante volutpat pulvinar donec ante non nonummy aliquam ante ullamcorper feugiat ac laoreet tellus consectetur erat mi euismod consectetur lorem mi tellus consectetur ac nibh id sit. Ac nibh euismod turpis aliquam nibh euismod turpis ac, lobortis mauris feugiat congue aliquet, felis feugiat magna ante, non elit pulvinar ut proin, eget ipsum massa non consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor nisi et volutpat adipiscing, lorem tincidunt praesent mauris pharetra erat massa sem nonummy sed nunc proin elit pulvinar nisi euismod. Turpis feugiat congue mi mauris dolor magna, ante molestie pharetra donec ante molestie pharetra donec laoreet id feugiat magna mi molestie. Pharetra nunc proin eget pulvinar nisi ante volutpat, pulvinar nisi nibh euismod nonummy tempus lobortis diam adipiscing tempus et, molestie consectetur. Erat nunc sem at, dolor nunc sem felis sit donec ante tellus elit sed massa sem eget ipsum, dolore proin eget. Amet nisi et volutpat pulvinar nisi proin mauris dolor proin eget pulvinar dolore praesent mauris sed dolore proin molestie, amet tempus. Ut et molestie consectetur, ac laoreet tellus consectetur erat tincidunt aliquet at sed tincidunt aliquet sed congue praesent mauris pharetra dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent volutpat elit feugiat nisi diam id sit tincidunt proin volutpat amet aliquam nibh non id sit nisi et euismod sit magna nibh euismod sit ac nibh euismod turpis. Lorem dolore praesent mauris tincidunt ullamcorper turpis aliquam nibh eget amet, lorem lobortis euismod adipiscing lorem, tincidunt praesent mauris feugiat, magna laoreet molestie sit donec laoreet tellus pharetra ac tellus. Consectetur dolor dolore proin eget pulvinar dolore proin volutpat pulvinar donec proin, eget pulvinar dolore, nibh eget amet, donec ante volutpat amet, ante volutpat nonummy tempus lobortis non elit ipsum. Nisi et, id sit, magna laoreet tellus at dolor, donec ante volutpat amet aliquam massa non amet, erat ante consectetur erat ante non nonummy tempus nisi sem elit pulvinar nisi. Nibh euismod sit aliquam, laoreet euismod, turpis nisi proin eget pulvinar nisi sem elit dolor nisi euismod amet, tempus lobortis ullamcorper nonummy aliquam nibh ullamcorper nonummy tempus ut ullamcorper id. Sit ac mi, molestie turpis ac sem eget amet aliquam nibh ullamcorper adipiscing lorem, lobortis diam id pharetra ac mi tellus consectetur ac laoreet aliquet at sed tincidunt aliquet, at. Sed nunc proin pulvinar tempus nibh ullamcorper nonummy ipsum, ut praesent id sit, ac laoreet id sit magna et id sit, nisi diam felis sit magna nibh, id adipiscing sed. Lobortis diam felis sit magna laoreet tellus turpis ac, laoreet tellus consectetur ac laoreet tellus mauris dolor, dolore ante volutpat amet tempus massa diam felis ipsum, lobortis tellus turpis sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, dolore ante euismod nonummy, aliquam lobortis id, pharetra erat massa, tellus at ipsum dolore et volutpat amet tempus nibh ullamcorper mauris, dolor donec. Mi non nonummy, erat nunc sem elit sed, nibh euismod turpis ac lobortis euismod, adipiscing lorem lobortis aliquet felis lorem congue praesent mauris sit. Magna, ante molestie pharetra donec laoreet, molestie pharetra ac laoreet, ullamcorper at feugiat dolore mi mauris, pharetra donec mi molestie pharetra magna ante tellus. Consectetur sed ut sem eget sit aliquam et, at dolor congue aliquet, felis feugiat dolore praesent mauris dolor congue diam mauris feugiat magna mi. Tellus consectetur erat laoreet tellus consectetur aliquam nibh euismod amet aliquam ullamcorper, adipiscing lorem tincidunt diam felis feugiat magna praesent felis sit magna mi. Tellus consectetur sed dolore sem elit ipsum nisi et volutpat, amet aliquam ante volutpat tempus, lobortis diam felis feugiat ut diam felis feugiat magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante non nonummy tempus, lobortis elit, ipsum ut sem. Elit pulvinar magna, nibh id sit aliquam, laoreet tellus. Adipiscing lorem laoreet aliquet adipiscing ac lobortis aliquet at. Feugiat congue felis, lorem congue diam, mauris, sit donec. Ante non elit ipsum ac laoreet, ullamcorper adipiscing lorem. Dolore ante mauris, dolor, dolore ante non elit ipsum. Mi, euismod turpis lorem tincidunt, aliquet mauris dolor dolore. Massa ullamcorper nonummy aliquam, ante non nonummy tempus, ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis dolor donec ante molestie pharetra erat laoreet, molestie consectetur erat nunc sem elit sed dolore et, volutpat turpis, ac tincidunt praesent molestie dolor praesent mauris. Pharetra donec massa, sem nonummy ipsum nisi nibh id turpis, lorem tincidunt ullamcorper, adipiscing feugiat dolore mi mauris feugiat magna praesent mauris dolor sed tincidunt, praesent. Mauris dolor dolore proin mauris pharetra donec ante molestie dolor, dolore praesent mauris dolor magna massa sem elit tempus ut sem elit, sed ut euismod sit. Ac tincidunt praesent at feugiat congue aliquet, felis pharetra dolore mi volutpat consectetur donec mi molestie consectetur erat, ante tellus consectetur laoreet tellus consectetur sed nunc. Aliquet at ipsum dolore proin volutpat amet aliquam nibh volutpat amet, aliquam nibh ullamcorper nonummy lorem lobortis ullamcorper felis feugiat, magna mi pharetra, ac laoreet, molestie. Turpis, erat tincidunt tellus consectetur erat tincidunt sem mauris pulvinar aliquam lobortis non adipiscing tempus lobortis non at sed dolore, proin eget pulvinar nisi proin elit. Sed nisi nibh euismod adipiscing lorem lobortis, ullamcorper, felis sit donec massa tellus consectetur sed nunc, proin adipiscing lorem congue praesent felis pharetra erat massa sem. Elit pulvinar nisi et euismod turpis, ac, tincidunt praesent mauris dolor donec ante, volutpat amet erat massa non tempus lobortis sem elit tempus massa sem elit. Pulvinar ut et euismod turpis, aliquam nibh euismod turpis lorem dolore, mi molestie pharetra erat massa volutpat, consectetur erat donec proin eget pulvinar aliquam nibh non. Adipiscing ipsum magna, mi, molestie sit magna mi id consectetur erat, tincidunt sem, mauris pulvinar tempus nibh, ullamcorper adipiscing tempus mi molestie consectetur ac laoreet non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus elit dolor proin volutpat turpis lorem, congue praesent felis consectetur, erat. Massa, sem elit ipsum nunc sem elit amet aliquam nibh ullamcorper felis. Dolor congue praesent, tellus at sed dolore ante volutpat pulvinar donec proin. Non nonummy, tempus lobortis diam felis turpis erat massa sem, at dolor. Dolore ante eget amet tincidunt, praesent tellus consectetur donec laoreet, tellus at. Sed dolore et euismod turpis lorem congue mi molestie pharetra erat massa. Non nonummy ipsum nunc, sem elit, pulvinar nibh tellus adipiscing lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et, volutpat amet tempus nibh volutpat turpis aliquam nunc sem elit pulvinar nisi et eget, pulvinar aliquam nibh euismod turpis aliquam. Tincidunt praesent mauris, pharetra, donec massa, volutpat consectetur ipsum nunc, diam felis nisi et id turpis nisi proin euismod adipiscing lorem. Tincidunt ullamcorper at feugiat congue aliquet adipiscing lorem lobortis diam felis lorem lobortis, volutpat pulvinar donec volutpat amet tempus lobortis ullamcorper. Adipiscing ipsum ut et felis, ipsum ut sem nonummy, tempus lobortis sem nonummy ipsum, nunc sem nonummy sed nibh euismod sit. Ac tincidunt aliquet mauris dolor donec mi mauris pharetra donec ante molestie pharetra donec massa sem eget, pulvinar magna nibh euismod. At dolor congue at dolor donec ante volutpat pharetra donec ante volutpat consectetur tempus massa sem elit ipsum, ut diam id. Sit nisi nibh ullamcorper adipiscing lorem tincidunt aliquet adipiscing donec ante volutpat, dolor erat mi volutpat nonummy tempus nunc, non nonummy. Sed nunc non nonummy sed nunc et id, aliquam lobortis aliquet at lorem tincidunt, aliquet mauris dolor donec massa non consectetur. Erat massa non nonummy ipsum nisi et id, amet nisi nibh id amet, aliquam euismod turpis tempus nibh euismod turpis tempus. Tincidunt diam adipiscing lorem ut diam id sit donec laoreet molestie pharetra magna mi id sit magna, laoreet tellus consectetur dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet mauris dolor aliquam nibh non nonummy tempus lobortis nonummy ipsum. Nisi, et, id, feugiat, nisi sem elit tempus nunc non consectetur tempus. Ut et id sit nisi et id pulvinar aliquam nibh euismod pharetra. Erat massa non nonummy tempus nunc sem, felis sit, nisi et id. Turpis lorem, laoreet ullamcorper, at dolor congue praesent mauris pharetra erat lobortis. Id feugiat nisi diam felis pulvinar nunc sem elit sed ut diam. Eget pulvinar nisi proin eget ipsum nisi proin eget dolor dolore proin. Volutpat feugiat congue diam felis pharetra donec ante non nonummy sed massa. Sem eget pulvinar nisi et euismod amet ac lobortis ullamcorper felis, lorem. Lobortis, et id turpis magna nibh tellus adipiscing lorem congue praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nisi et volutpat turpis lobortis ullamcorper, felis feugiat tincidunt mi molestie consectetur donec mi id sit magna diam id. Feugiat magna laoreet tellus turpis ac laoreet tellus turpis nisi proin eget pulvinar donec proin volutpat pulvinar, donec, ante eget. Amet aliquam lobortis ullamcorper nonummy tempus massa non amet erat massa, volutpat consectetur erat ante, felis sit nisi et, euismod. Turpis lorem tincidunt aliquet, at ac laoreet ullamcorper, adipiscing, lorem tincidunt aliquet felis feugiat tincidunt aliquet felis, dolor massa sem. Nonummy, ipsum ac laoreet euismod turpis lorem laoreet ullamcorper adipiscing ac tincidunt aliquet felis lorem tincidunt praesent volutpat consectetur donec. Massa non pharetra magna mi consectetur erat massa sem elit sed nunc sem elit ipsum nisi proin eget amet aliquam. Nibh ullamcorper adipiscing lorem lobortis diam felis lorem ut ullamcorper adipiscing ipsum ullamcorper nonummy tempus ut et felis, turpis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna mi tellus consectetur lorem tincidunt eget amet tempus lobortis diam, felis ipsum congue et felis sit erat laoreet aliquet at sed nunc sem at ac. Laoreet tellus adipiscing lorem, nunc mauris dolor donec massa volutpat nonummy tempus massa volutpat amet tempus, lobortis non elit ipsum nisi et id, pulvinar nisi nibh. Euismod adipiscing sed congue molestie dolor dolore ante molestie pharetra dolore mi molestie pharetra donec, massa non nonummy, ipsum massa non consectetur erat massa tellus pharetra. Donec sem at ipsum nisi et eget dolor nunc sem at dolor, nunc proin eget pulvinar dolore proin, volutpat amet tempus lobortis non adipiscing sit magna. Mi molestie pulvinar nisi nibh euismod adipiscing tempus lobortis euismod nonummy lorem tincidunt praesent, molestie sit erat nunc proin elit ipsum ut proin eget pulvinar aliquam. Et volutpat amet nibh volutpat dolor dolore sem at sed nunc praesent mauris dolor dolore proin eget pharetra donec, ante non, amet tempus, lobortis sem, id. Sit ac mi id amet tempus ut diam tellus consectetur sed nunc sem, elit pulvinar nisi nibh id pulvinar dolore et volutpat turpis tempus euismod felis. Feugiat, tincidunt diam mauris, pharetra donec mi molestie, sit ac laoreet tellus consectetur ipsum nunc sem elit dolor nunc aliquet at dolor dolore sem mauris dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh aliquet eget pharetra aliquam massa non nonummy ipsum lobortis amet erat, massa non consectetur erat nunc diam elit. Pulvinar, magna et id sit nisi nibh euismod turpis lorem tincidunt praesent molestie dolor dolore ante pharetra erat, massa. Sem felis sit magna nibh euismod turpis aliquam nibh id amet aliquam tincidunt aliquet adipiscing feugiat tincidunt, ullamcorper adipiscing. Lorem congue diam consectetur tempus massa non, consectetur erat ut proin id pulvinar nisi nibh ullamcorper at lorem, dolore. Massa non nonummy tempus lobortis non elit massa sem nonummy sed nunc diam eget pulvinar nisi sem, at erat. Laoreet tellus turpis ac massa molestie sit ac laoreet tellus consectetur sed nunc sem mauris laoreet euismod turpis ac. Tincidunt praesent mauris feugiat dolore praesent mauris dolor congue praesent felis lorem, lobortis diam felis lorem tincidunt praesent mauris. Pharetra erat, nunc non erat nunc non at, sed dolore sem elit pulvinar nisi et euismod adipiscing feugiat magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At pulvinar aliquam nibh volutpat amet aliquam massa. Non nonummy feugiat congue et id sit magna. Mi tellus sit magna nibh euismod turpis lorem. Id turpis ac laoreet euismod turpis aliquam nibh. Ullamcorper at dolor congue praesent, felis feugiat congue. Ante non elit pulvinar nisi et euismod adipiscing. Lorem aliquet mauris dolor, dolore praesent, volutpat pharetra. Donec massa non elit, tempus lobortis sem elit. Ipsum ut sem eget ipsum nunc diam eget. Sit nisi nibh sed nunc aliquet turpis erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis, sem elit sit, ac tincidunt praesent mauris pulvinar, donec proin aliquam nibh. Ullamcorper, adipiscing, lorem tincidunt praesent mauris dolor donec ante non, consectetur erat massa. Non consectetur erat nunc sem, eget pulvinar aliquam nibh euismod, aliquam nibh id. Turpis lorem tincidunt aliquet mauris feugiat dolore mi molestie pharetra donec ante non. Nonummy sed ut diam elit, sed ut proin eget pulvinar aliquet at dolor. Massa aliquet at dolor aliquam nibh euismod adipiscing tempus lobortis ullamcorper felis sit. Donec massa non consectetur erat massa tellus magna laoreet tellus consectetur erat tincidunt. Aliquet mauris dolor dolore sem mauris sed tincidunt tellus adipiscing dolor congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac congue praesent mauris pharetra erat ante volutpat nonummy tempus ut et euismod adipiscing lorem nunc praesent eget. Pharetra aliquam ante pharetra erat, lobortis, diam id turpis ac tincidunt aliquet at sed, tincidunt aliquet consectetur lorem tincidunt. Proin eget pharetra aliquam massa volutpat amet donec massa amet, erat massa non nonummy tempus massa diam elit ipsum. Nunc sem nonummy erat massa non at pulvinar aliquam, nibh ullamcorper adipiscing ac lobortis ullamcorper adipiscing, nibh euismod felis. Dolor donec massa, non consectetur donec mi tellus pharetra donec laoreet, molestie pharetra magna mi molestie, consectetur sed nunc. Sem elit laoreet tellus, turpis ac laoreet tellus consectetur sed tincidunt praesent mauris lorem tincidunt aliquet at lorem tincidunt. Aliquet adipiscing lorem tincidunt, ullamcorper felis, feugiat congue mi feugiat tincidunt diam, mauris pharetra magna laoreet molestie consectetur sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet tellus at pulvinar, proin eget pulvinar nisi ante volutpat nonummy lorem ut. Ullamcorper adipiscing lorem ut diam id sit ac nunc, sem eget, amet ac nibh. Ullamcorper tempus nibh ullamcorper amet aliquam nibh diam felis sit magna mi molestie sit. Ac massa sem elit pulvinar nisi et euismod adipiscing aliquam lobortis, diam, nonummy erat. Ut nibh id pulvinar nisi et elit ipsum ut proin euismod, turpis lorem tincidunt. Ullamcorper felis dolor magna ante molestie consectetur tempus, ut diam, eget ut nibh tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur erat, massa sem, at pulvinar aliquam lobortis euismod, adipiscing tincidunt mi molestie, consectetur erat massa. Tellus elit ipsum ut et eget ipsum nisi et id amet, ac tincidunt praesent molestie consectetur. Donec, ante tellus magna mi tellus, consectetur sed ut proin elit ipsum ut proin eget pulvinar. Nisi nibh euismod turpis, tempus lobortis aliquet felis feugiat congue praesent mauris ut praesent id consectetur. Erat massa non at pulvinar aliquam nibh euismod adipiscing lorem tincidunt praesent felis feugiat tincidunt praesent. Molestie pharetra erat ante feugiat congue praesent id, pharetra ac massa aliquet, at erat massa aliquet. Eget amet aliquam lobortis euismod nonummy feugiat tincidunt diam molestie consectetur sed nunc sem ac laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non felis ipsum lobortis diam id sit erat laoreet aliquet at dolor donec. At dolor dolore proin eget dolor dolore ante molestie pharetra donec mi molestie. Pharetra, donec lobortis sem elit tempus nunc et id sit ac laoreet tellus. Aliquam et euismod turpis aliquam nibh volutpat amet aliquam lobortis euismod turpis lorem. Tincidunt praesent felis feugiat congue mi molestie consectetur, sed massa non elit laoreet. Molestie consectetur erat laoreet molestie turpis ac mi tellus consectetur sed nunc proin. Eget amet aliquam, lobortis ullamcorper nonummy feugiat congue praesent tempus massa ullamcorper nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus tincidunt praesent molestie nonummy sed nunc praesent mauris dolor dolore mauris feugiat congue proin. Non nonummy tempus massa non nonummy ipsum ut sem elit ipsum ut et eget ipsum. Nunc sem elit ipsum dolore et id massa aliquet at sed nisi proin mauris pulvinar. Nisi nibh ullamcorper adipiscing lorem congue ullamcorper, felis ipsum lobortis ullamcorper, adipiscing feugiat congue et. Molestie sit, et id turpis ac tincidunt sem volutpat amet aliquam proin eget pulvinar donec. Ante non, amet aliquam massa ullamcorper, nonummy tempus ut diam tempus ut diam felis sit. Magna, nibh, tellus at lorem tincidunt tellus adipiscing ac laoreet aliquet adipiscing dolor donec, ante. Non elit feugiat ut, diam felis erat adipiscing lorem congue euismod adipiscing lorem ut mi. Id pharetra donec laoreet non at ipsum nisi et volutpat pulvinar aliquam, lobortis ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi nunc lobortis mi proin id adipiscing pharetra erat nisi laoreet et ullamcorper, molestie nonummy, turpis dolor, tempus ac donec magna nunc dolore ut, mi. Eget molestie, id elit adipiscing nonummy sit dolor aliquam erat lorem, tempus magna massa, non elit nunc et eget pulvinar, nisi nibh euismod amet nisi. Nibh ullamcorper adipiscing feugiat tincidunt diam felis feugiat congue diam mauris feugiat congue praesent id sit magna mi ipsum ut et id sit magna, mi. Euismod turpis magna, et euismod pulvinar nisi et id sit aliquam nibh ullamcorper at feugiat dolore aliquet ac lobortis, ullamcorper adipiscing tempus lobortis euismod, nonummy. Feugiat, tincidunt diam felis sit, donec mi molestie pharetra ac mi id sit congue et felis feugiat ut felis feugiat magna laoreet tellus consectetur lorem. Laoreet tellus adipiscing, lorem tincidunt aliquet mauris sed donec ante volutpat amet erat ante non nonummy ipsum nisi diam id ut, et aliquet consectetur lorem. Nunc praesent mauris dolor, dolore proin molestie pharetra dolore ante volutpat pharetra erat, massa volutpat erat nunc sem nonummy tempus nunc tellus pharetra, donec laoreet. Molestie at erat laoreet tellus consectetur, erat nunc aliquet elit pulvinar nisi ante, volutpat adipiscing lorem tincidunt nonummy aliquam nibh ullamcorper adipiscing lorem lobortis, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem lobortis aliquet felis lobortis, praesent mauris pharetra, magna ante non nonummy, erat nunc non nonummy sed nunc sem at. Sed dolore proin, eget pulvinar nisi nibh euismod, amet sem eget pulvinar nisi ante volutpat nonummy aliquam lobortis ullamcorper adipiscing. Feugiat congue mi id feugiat congue et molestie turpis ac laoreet aliquet consectetur sed euismod, turpis lorem nunc tellus adipiscing. Ac, laoreet euismod turpis lorem tincidunt, aliquet, mauris, dolor congue aliquet mauris feugiat congue aliquet felis feugiat ullamcorper felis lorem. Ut praesent felis, feugiat congue diam felis, ipsum ut ullamcorper felis ipsum ut, ullamcorper elit ipsum nisi mi id turpis. Magna, laoreet aliquet mauris nibh tellus at dolor congue praesent mauris sed congue praesent, mauris dolor donec ante, volutpat, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, praesent molestie pharetra erat massa non nonummy sed massa sem at sed nunc, aliquet elit, sed nunc proin volutpat pulvinar nisi ante, euismod donec ante eget amet, tempus. Lobortis ullamcorper felis ipsum ut mi molestie consectetur erat massa aliquet at sed tincidunt aliquet at dolor nunc sem mauris tincidunt praesent at dolor dolore praesent at sed dolore. Proin volutpat amet, erat massa non nonummy ipsum lobortis diam id, sit magna laoreet, tellus adipiscing sed congue turpis lorem tincidunt, aliquet molestie, dolor dolore mi volutpat, dolor dolore. Ante molestie consectetur erat massa tellus nonummy sed nunc sem eget ipsum non at erat nunc sem at sed massa aliquet at sed nunc sem eget pulvinar donec ante. Volutpat amet donec ante volutpat amet donec ante non amet proin, molestie pharetra dolore mi molestie pharetra donec ante molestie, dolor, magna mi mauris sit magna laoreet tellus nonummy. Sed nunc sem, eget pulvinar, nisi et eget, tincidunt, aliquet, at dolor dolore sem, mauris lorem, tincidunt proin, eget pulvinar donec proin eget pharetra dolore aliquet at lorem euismod. Amet aliquam nibh euismod adipiscing lorem lobortis ullamcorper adipiscing tempus lobortis ullamcorper nonummy tempus ut ullamcorper amet aliquam massa non, nonummy tempus ut diam elit tempus volutpat pharetra donec. Massa diam felis tempus nunc sem elit pulvinar ut sem elit pulvinar ut proin elit ipsum dolore et volutpat turpis tempus, nibh ullamcorper nisi ante, eget pulvinar dolore ante. Non nonummy lorem ut diam, felis feugiat ut et, id sit congue et id sit magna et euismod consectetur lorem nunc, sit nisi nibh euismod turpis aliquam proin, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed proin volutpat turpis tempus. Congue mi mauris, dolor donec massa. Non nonummy ipsum, ut, et id. Turpis, ac tincidunt praesent mauris feugiat. Dolore mi, feugiat congue ante molestie. Dolor donec ante tellus nonummy, sed. Nisi et euismod sit aliquam et. Euismod at feugiat dolore mi molestie. Amet ipsum molestie pharetra erat, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet aliquam lobortis diam molestie pharetra ac nunc sem elit ipsum dolore proin dolor dolore proin mauris. Pulvinar tempus congue praesent mauris sit, donec massa non at sed nunc proin at sed, nunc proin eget. Amet nisi et sed tincidunt aliquet consectetur, lorem tincidunt tellus at sed nunc praesent mauris, pharetra, dolore proin. Non elit ipsum ut, diam felis feugiat ut sem elit, ante non elit ipsum nisi nibh euismod turpis. Ac tincidunt praesent volutpat pharetra tempus massa diam felis ipsum lobortis diam id sit magna mi consectetur lorem. Nunc proin volutpat pharetra donec massa volutpat amet aliquam ante volutpat nonummy erat massa non nonummy ipsum, massa. Sem, nonummy ipsum nunc sem elit, massa non nonummy erat massa non at ipsum nisi nibh euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet aliquet eget tincidunt proin volutpat amet donec ante eget dolor, dolore ante molestie pharetra dolore ante volutpat amet, tempus nisi diam elit ipsum ut sem id, sit, diam. Eget pulvinar nisi et id sit ac nibh, ullamcorper adipiscing feugiat congue praesent mauris dolor dolore mi volutpat consectetur tempus nunc non, nonummy, sed tellus, pharetra donec laoreet molestie pharetra. Ac massa sem at, dolor dolore, proin elit dolor dolore ante volutpat amet aliquam nibh ullamcorper felis feugiat congue praesent, tempus lobortis ullamcorper elit tempus lobortis diam felis feugiat nisi. Et euismod turpis ac nunc aliquet at dolor dolore ante eget, nonummy aliquam lobortis pharetra donec ante volutpat amet erat lobortis sem nonummy tempus lobortis sem nonummy tempus nunc sem. Nonummy ipsum nunc diam eget ipsum ut proin eget pulvinar, dolore consectetur erat nunc sem at dolor nunc proin, mauris, dolor, donec ante volutpat nonummy lorem, ut diam felis sit. Ac massa tellus, consectetur sed dolore proin elit tincidunt sem mauris sed, nunc proin mauris dolor donec ante volutpat amet tempus ut praesent id feugiat magna mi molestie ut et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, felis sit ac nunc praesent, eget amet, lorem ut adipiscing, ipsum congue et id turpis erat nunc proin, volutpat amet aliquam lobortis ullamcorper adipiscing, sit. Magna ante molestie pharetra magna, mi id pharetra erat massa sit ac laoreet tellus, turpis erat tincidunt sem mauris sed dolore, proin, eget dolor dolore ante. Eget dolor congue praesent at sed congue praesent at nibh euismod adipiscing lorem tincidunt ullamcorper felis dolor magna mi molestie consectetur sed nunc sem nonummy erat. Laoreet non elit ipsum dolore sem, erat massa aliquet elit dolor dolore sem mauris dolor donec ante eget nonummy tempus ut diam adipiscing ipsum lobortis diam. Id sit ac massa tellus at sed aliquet consectetur lorem, tincidunt, aliquet consectetur sed nunc praesent mauris dolor dolore proin molestie pharetra aliquam ante volutpat nonummy. Tempus nisi et id sit ac laoreet tellus, ut diam elit ipsum ut et id pulvinar nisi, et eget pulvinar nisi et eget pulvinar nisi proin. Elit pulvinar aliquam nibh euismod nonummy tempus praesent felis feugiat donec massa non elit pulvinar ac lobortis ullamcorper, at dolor dolore ante volutpat consectetur donec mi. Mauris pharetra donec ante tellus nonummy ipsum nisi eget, amet aliquam nibh euismod adipiscing feugiat, congue praesent molestie dolor magna mi volutpat pharetra magna mi molestie. Nonummy, ipsum ut proin id sit ac tincidunt aliquet, aliquam nibh volutpat amet ac lobortis euismod turpis tempus lobortis diam adipiscing, tempus lobortis non pulvinar donec. Ante ullamcorper felis feugiat congue, et tellus turpis magna et ipsum lobortis diam felis pulvinar nisi et, id sit ac laoreet tellus adipiscing dolor congue aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis aliquam nibh ullamcorper felis feugiat congue, praesent felis. Feugiat congue praesent felis feugiat congue praesent felis sit. Diam id sit ac massa sem at sed dolore. Nibh ullamcorper, felis feugiat congue mi molestie pharetra donec. Laoreet tellus consectetur ipsum massa sem eget dolore, proin. Elit pulvinar aliquam et volutpat, amet tempus, nibh ullamcorper. Nonummy tempus lobortis diam felis lorem congue praesent id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante volutpat nonummy tempus lobortis sem nonummy ipsum ut et euismod at lorem nunc praesent mauris pharetra donec proin volutpat. Amet ante volutpat amet erat ante volutpat consectetur erat massa sem elit pulvinar nisi, et id sit aliquam et euismod turpis. Lorem tincidunt ullamcorper at feugiat pulvinar aliquam lobortis ullamcorper adipiscing lorem tincidunt praesent felis feugiat congue, praesent mauris pharetra, magna mi. Molestie pharetra ac laoreet tellus at, sed nunc sem at sed aliquet at erat laoreet aliquet at lorem, laoreet euismod turpis. Aliquam laoreet ullamcorper turpis ac laoreet ullamcorper turpis, ac tincidunt praesent mauris pharetra aliquet mauris feugiat magna praesent mauris sit donec. Laoreet non consectetur erat massa non consectetur erat massa tellus consectetur ac laoreet aliquet consectetur erat tincidunt euismod pulvinar sem nonummy. Tempus nunc diam id sit aliquam laoreet ullamcorper adipiscing feugiat dolore proin, volutpat amet erat ante non consectetur erat, massa non. Elit ut laoreet tellus adipiscing lorem tincidunt aliquet mauris pharetra aliquam lobortis, ullamcorper felis feugiat magna mi, id sit magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra donec mi tellus consectetur, sed, ut proin elit sed massa sem eget. Pulvinar nisi et volutpat, turpis tempus volutpat nonummy tempus nibh volutpat amet lorem. Ut praesent id sit magna et id sit ac laoreet molestie turpis magna. Laoreet tellus, consectetur sed tellus at, sed nunc proin eget amet aliquam lobortis. Ullamcorper adipiscing ipsum congue, mi tellus turpis sed dolore proin, volutpat, amet lorem. Magna mi molestie sit congue id, pharetra erat massa sem eget, pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper elit ipsum nisi et, id turpis ac tincidunt at sed, nunc proin volutpat, nonummy. Tempus lobortis ullamcorper, elit ipsum congue et felis ipsum nisi et, id turpis ac, laoreet. Tellus consectetur sed nunc at sed dolore proin volutpat nonummy aliquam lobortis diam felis ipsum. Ut et id feugiat magna mi euismod consectetur sed tincidunt proin eget dolor dolore mauris. Pharetra donec ante molestie pharetra donec ante molestie pharetra donec ante volutpat consectetur erat massa. Sem, nonummy ipsum ut et, id sit et eget pulvinar nisi et id, ipsum, dolore. Et euismod adipiscing lorem tincidunt diam mauris, dolor erat nunc, diam eget, turpis aliquam laoreet. Ullamcorper at dolor congue mauris dolor donec mi volutpat consectetur erat massa, non elit tempus. Ut, sem elit sed nunc non pharetra magna massa tellus at sed nunc proin elit. Nunc proin eget pulvinar dolore, proin volutpat nonummy aliquam ante euismod nonummy tempus lobortis, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ipsum congue laoreet tellus at sed, nisi ante volutpat amet tempus tincidunt praesent mauris pharetra donec laoreet molestie, consectetur erat massa tellus pharetra ac id sit ac. Mi euismod turpis ac laoreet aliquet mauris pulvinar tempus lobortis non nonummy tempus ut, diam id feugiat congue et molestie turpis, ac molestie turpis ac laoreet aliquet, at. Sed tincidunt aliquet adipiscing sed nunc praesent eget dolor donec proin volutpat pharetra dolore massa non amet erat lobortis non donec ante tellus, consectetur erat nunc et id. Turpis lorem congue aliquet mauris pharetra, aliquam proin, mauris pharetra erat ante volutpat nonummy erat lobortis tellus, mauris pulvinar aliquam nibh ullamcorper adipiscing, lorem congue praesent id consectetur. Sed dolore proin volutpat dolor aliquam lobortis aliquet mauris pharetra donec ante tellus consectetur erat mauris pharetra donec laoreet, tellus at ipsum dolore, proin id pulvinar aliquam, lobortis. Euismod turpis aliquam nibh volutpat amet aliquam nibh euismod pulvinar nibh volutpat amet tempus lobortis ullamcorper, adipiscing tempus massa volutpat amet erat lobortis diam id pulvinar nisi, et. Id sit nisi nibh euismod turpis lorem tincidunt tellus aliquam nibh ullamcorper turpis lorem congue praesent felis feugiat congue ante volutpat consectetur erat massa non, nonummy ipsum ut. Diam eget pulvinar ut non at erat massa sit, magna mi tellus turpis erat laoreet aliquet at sed nunc sem at sed nunc proin mauris, dolor dolore proin. Volutpat pharetra, donec praesent, molestie amet turpis diam felis ipsum magna mi id sit magna nibh id sit aliquam nibh tellus at lorem laoreet aliquet adipiscing dolor dolore. Ante non nonummy ipsum lobortis volutpat magna ante molestie sit magna mi molestie, sit ut diam felis feugiat, ut diam id consectetur, sed dolore proin, eget pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod consectetur sed laoreet tellus adipiscing lorem tincidunt aliquet. Mauris pharetra donec mauris amet tempus lobortis sem elit. Sit ac mi tellus at ac laoreet aliquet, at. Dolor donec ante volutpat nonummy aliquam massa non nonummy. Ipsum ut, elit ipsum magna mi id sit ac. Et euismod sit magna laoreet aliquet mauris sed tincidunt. Praesent, mauris, feugiat dolore ante volutpat amet tempus lobortis. Elit pulvinar ut nibh id consectetur sed nunc aliquet. At sed congue praesent, mauris dolor congue aliquet mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin volutpat pulvinar nisi, ante volutpat amet, tempus lobortis diam felis ipsum ut diam felis. Sit magna et id turpis sem elit tempus lobortis non elit tempus nunc non, nonummy sed. Ut diam eget pulvinar aliquam nibh euismod turpis ac lobortis aliquet at lorem euismod, adipiscing, lorem. Tincidunt praesent mauris sit magna praesent mauris feugiat magna mi molestie, sit ac laoreet tellus consectetur. Erat nunc aliquet, at erat tincidunt aliquet, consectetur tempus lobortis diam felis feugiat congue mi molestie. At erat massa tellus at ipsum nunc proin elit pulvinar aliquam nibh volutpat pulvinar nisi eget. Amet aliquam nibh ullamcorper nonummy lorem lobortis ullamcorper adipiscing feugiat congue et molestie consectetur erat massa. Aliquet at dolor, nunc proin, eget pulvinar dolore proin volutpat donec proin volutpat pharetra dolore ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie pharetra, donec massa non elit ipsum sem nonummy ipsum ut diam id, turpis lorem tincidunt aliquet eget dolor, donec proin mauris amet donec ante. Non nonummy tempus lobortis sem felis, pulvinar et id turpis lorem tincidunt tellus adipiscing sed dolore proin volutpat amet, tempus tellus, consectetur lorem tincidunt aliquet at. Dolor donec nibh non adipiscing feugiat diam molestie consectetur ac massa proin eget, amet tempus nibh ullamcorper felis dolor donec ante sem elit sed nisi et. Euismod adipiscing, sed tincidunt turpis ac lobortis ullamcorper adipiscing lorem tincidunt aliquet felis feugiat magna mi tellus pharetra magna, praesent id pharetra erat laoreet non, elit. Pulvinar aliquam nibh euismod lorem, tincidunt aliquet adipiscing, feugiat magna mi tellus consectetur erat massa non nonummy sed ut proin eget ipsum dolore proin eget ipsum. Dolore, proin volutpat turpis, tempus volutpat amet aliquam lobortis diam felis lorem ut praesent felis feugiat magna laoreet tellus consectetur, ac massa et, euismod adipiscing congue. Praesent molestie pharetra magna mi molestie consectetur, donec laoreet id pharetra erat massa, tellus consectetur sed dolore proin elit dolor, nisi et euismod turpis lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris sed dolore proin eget amet aliquam massa, volutpat, amet donec ante amet erat ut et tellus, consectetur lorem tincidunt aliquet mauris dolor nunc praesent eget dolor congue proin. Volutpat amet, tempus lobortis ullamcorper id, turpis sed, sem eget dolor nisi ante eget pulvinar donec nibh non amet aliquam lobortis ullamcorper adipiscing feugiat congue et id sit magna. Laoreet tellus consectetur sed, tellus, consectetur sed nunc aliquet mauris pulvinar donec ante volutpat nonummy ipsum ut diam id consectetur ipsum, dolore proin eget amet, lorem tincidunt adipiscing, feugiat. Magna mi tellus nonummy, sed nunc sem elit pulvinar nisi et euismod adipiscing ac lobortis, aliquet felis feugiat congue ante non nonummy ipsum ut diam erat massa non elit. Ipsum nisi proin elit pulvinar, nisi proin volutpat pulvinar nisi nibh euismod adipiscing lorem lobortis diam adipiscing sit magna ante non nonummy erat, proin eget turpis aliquam nibh ullamcorper. Adipiscing feugiat congue mi molestie feugiat congue praesent mauris pharetra, magna mi tellus nonummy nunc non at sed, nunc non elit erat massa tellus consectetur erat mi euismod sit. Magna laoreet tellus consectetur lorem, nunc proin eget amet, aliquam nibh volutpat dolore proin volutpat pharetra dolore mi volutpat pharetra donec, ante molestie pharetra donec ante sem elit ipsum. Ut sem id adipiscing ac nibh euismod amet ac id turpis aliquam lobortis euismod turpis tempus tincidunt diam felis feugiat congue ante tellus consectetur donec nunc non consectetur sed. Nunc sem, eget pulvinar, nisi proin volutpat dolore ante volutpat pulvinar aliquam lobortis, euismod adipiscing lorem lobortis non pharetra donec proin mauris sed dolore proin molestie pharetra donec ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis feugiat tincidunt, mi molestie consectetur sed nunc sem eget. Sit aliquam laoreet pulvinar, nisi et volutpat amet nisi, et. Euismod adipiscing lorem lobortis ullamcorper, adipiscing feugiat congue praesent felis. Sit magna, massa tellus consectetur erat, laoreet id pulvinar dolore. Et ullamcorper felis dolor magna, ante volutpat consectetur erat massa. Non elit ipsum ut et id pulvinar aliquam nibh euismod. Adipiscing, feugiat, tincidunt praesent aliquam lobortis, ullamcorper adipiscing, feugiat magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante, non adipiscing feugiat congue praesent felis massa ullamcorper, elit tempus massa non nonummy tempus ut et felis pulvinar nisi nibh tellus consectetur lorem nibh tellus, at dolor dolore. Proin volutpat nonummy ante volutpat nonummy ipsum ut diam, elit ipsum nisi diam felis pulvinar nisi, diam eget pulvinar nisi nibh id turpis ac laoreet aliquet at dolor mi. Volutpat nonummy ipsum ut diam felis turpis, ac nunc praesent mauris dolor donec nibh, non nonummy tempus, lobortis diam, felis feugiat congue diam ipsum ut et id turpis ac. Nunc sem at sed nunc praesent at sed donec ante volutpat amet aliquam lobortis, ullamcorper elit ipsum ut diam felis ac tincidunt aliquet at sed nunc aliquet at sed. Donec ante non nonummy aliquam lobortis ullamcorper elit ipsum ut mi, aliquet at sed nunc sem eget dolor tellus at lorem tincidunt, aliquet, at sed dolore massa non elit. Sit, ac laoreet molestie consectetur sed nunc aliquet consectetur sed tincidunt praesent, at sed tincidunt adipiscing lorem tincidunt praesent molestie amet ipsum congue et id ipsum nisi et euismod. Turpis ac, tincidunt tellus consectetur sed euismod adipiscing lorem tincidunt aliquet at sed dolore ante, mauris lorem lobortis ullamcorper turpis, lorem tincidunt aliquet turpis tempus lobortis diam felis tempus. Lobortis diam felis lorem laoreet tellus consectetur erat massa aliquet at erat massa aliquet elit sed nunc sem eget, dolor nunc praesent mauris dolor dolore proin volutpat nonummy tempus. Ut diam tempus massa non elit ipsum, ut mi euismod turpis lorem tincidunt aliquet at lorem nunc praesent, mauris sed congue praesent, eget pharetra, aliquam lobortis ullamcorper elit feugiat. Sem felis ipsum lobortis non, nonummy erat nunc diam elit sed, massa non nonummy ipsum nunc sem at erat massa aliquet consectetur erat nunc sem eget, pulvinar sem mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sed nunc praesent mauris pharetra, aliquet. Adipiscing pharetra dolore proin molestie pharetra donec. Ante non nonummy ipsum ut et euismod. Consectetur lorem tincidunt aliquet at dolor donec. Ante eget amet aliquet adipiscing, ac lobortis. Euismod turpis aliquam lobortis ullamcorper turpis lorem. Tincidunt praesent mauris sit, donec laoreet non. Nonummy ipsum ut sem elit erat tellus. At erat, massa aliquet at sed tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem eget pulvinar nisi diam id, sit ac tincidunt, aliquet. Dolore proin eget pulvinar nisi et euismod turpis tempus nibh. Volutpat nonummy tempus lobortis diam adipiscing lorem ut ullamcorper adipiscing. Ipsum congue praesent id sit mi, tellus at erat nunc. Proin eget pulvinar, aliquam, ante euismod amet aliquam lobortis ullamcorper. Adipiscing feugiat ut diam molestie sit, magna laoreet tellus consectetur. Laoreet aliquet consectetur sed dolore proin eget pulvinar donec nibh. Ullamcorper felis feugiat congue mi id sit ac massa aliquet. Elit ipsum dolore, consectetur erat nunc, sem eget pulvinar nisi. Nibh volutpat amet tempus nibh non nonummy donec proin molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc proin eget pulvinar aliquam nibh euismod adipiscing lorem tincidunt. Praesent, mauris sit congue praesent, id pharetra donec laoreet tellus. At ipsum nunc consectetur sed dolore proin eget pulvinar dolore. Proin volutpat amet donec nibh euismod nonummy lorem, ut praesent. Id sit congue ullamcorper elit feugiat ut et feugiat nisi. Mi euismod turpis ac tincidunt tellus at lorem, nunc praesent. Mauris pharetra congue aliquet adipiscing lorem tincidunt praesent mauris dolor. Dolore mi molestie, consectetur erat mauris, pharetra erat mi tellus. Consectetur sed, ut et, id sit nisi et euismod turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi aliquet consectetur sed tincidunt sem at dolor nunc praesent eget pulvinar donec ante eget, dolor dolore proin mauris dolor. Donec ante non dolore mi molestie dolor donec ante tellus pharetra erat ante non nonummy sed nunc sem eget pulvinar. Nisi nibh euismod amet ac tincidunt aliquet mauris nibh volutpat amet tempus lobortis ullamcorper amet aliquam nibh, ullamcorper nonummy tempus. Lobortis ullamcorper felis ipsum ut et id sit ac mi aliquet elit pulvinar nisi at sed nunc praesent at lorem. Tincidunt proin eget amet, tempus massa non elit tempus lobortis, ullamcorper elit ipsum ut diam felis pulvinar magna felis sit. Nisi diam elit ipsum ut nibh euismod turpis aliquam nibh ullamcorper adipiscing lorem lobortis ullamcorper adipiscing, feugiat tincidunt diam felis. Lorem lobortis ullamcorper adipiscing nibh, ullamcorper felis sit, ut praesent felis feugiat, congue et id turpis, magna mi molestie, sit. Ac laoreet tellus consectetur ac tincidunt tellus at sed donec proin, pharetra donec ante volutpat amet erat ut diam id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna ante tellus, pharetra donec ante non nonummy sed ut sem eget pulvinar aliquam, laoreet euismod adipiscing lorem tincidunt, aliquet mauris. Dolor magna, felis feugiat congue diam felis lorem nibh volutpat amet donec nibh non nonummy tempus massa non, elit feugiat ac. Laoreet tellus consectetur erat laoreet, aliquet nisi, et eget pulvinar ut diam elit sed ut sem eget ipsum nisi nibh volutpat. Amet lorem lobortis aliquet, felis feugiat congue mi mauris sit congue praesent tempus lobortis ullamcorper adipiscing feugiat congue laoreet id, consectetur. Sed dolore sem at ac laoreet tellus consectetur, erat tincidunt proin mauris, pulvinar dolore adipiscing dolor dolore, ante volutpat amet aliquam. Massa ullamcorper elit sit nisi et id sit ac laoreet tellus consectetur lorem laoreet, euismod adipiscing lorem nunc praesent eget, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat pulvinar nisi et elit pulvinar aliquam lobortis euismod adipiscing tempus lobortis pulvinar, aliquam. Nibh ullamcorper adipiscing ipsum congue mi id sit magna, mi molestie sit magna et, tellus. At sed nunc proin mauris dolor nunc praesent mauris laoreet aliquet adipiscing ac laoreet ullamcorper. Adipiscing feugiat tincidunt, ullamcorper felis feugiat tincidunt praesent mauris dolor congue praesent mauris pharetra, donec. Massa non elit ipsum molestie pharetra ac laoreet, molestie turpis nisi et molestie turpis magna. Mi euismod consectetur lorem nunc praesent eget pulvinar aliquam lobortis diam felis ante volutpat pharetra. Aliquam, massa non elit tempus nisi diam id pulvinar magna et euismod, consectetur lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, sed ut et euismod turpis feugiat, dolore, massa sem, id consectetur sed nunc proin eget pulvinar donec. Ante volutpat nonummy tempus eget dolor, congue proin mauris dolor donec ante non nonummy tempus ut diam felis. Ipsum nisi et id pulvinar magna nibh id pulvinar aliquam et pulvinar nisi proin id amet nisi et. Euismod adipiscing feugiat congue praesent molestie dolor magna mi molestie consectetur erat laoreet non elit ipsum nunc, sem. Eget pulvinar sem, elit pulvinar nisi ante volutpat pulvinar aliquam nibh euismod felis lorem ut, non adipiscing feugiat. Magna mi molestie pharetra ac mi id erat nunc sem elit pulvinar nisi ante, euismod amet aliquam ante. Euismod nonummy, tempus ut praesent molestie pharetra, ac laoreet aliquet at ipsum nunc aliquet at sed, felis, sit. Nisi mi, euismod turpis magna et id sit ac laoreet praesent mauris dolor congue praesent mauris dolor congue. Aliquet mauris, dolor donec massa volutpat consectetur diam mauris sit congue praesent molestie pharetra donec massa tellus elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam felis feugiat nisi, et euismod turpis. Ut diam elit sit nisi diam id sit. Aliquam nibh ullamcorper turpis lorem eget pulvinar, nisi. Mi molestie pharetra donec mi molestie, feugiat magna. Praesent, mauris sit magna laoreet tellus consectetur erat. Nunc et ullamcorper adipiscing lorem volutpat amet tempus. Tincidunt praesent mauris dolor donec massa sem eget. Pulvinar nisi et, eget pulvinar nisi, proin eget. Pulvinar nisi sem elit dolor dolore et euismod. Dolore ante euismod, nonummy tempus nibh, ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra aliquam lobortis diam felis massa volutpat, amet erat massa sem felis ipsum nisi et. Euismod, consectetur sed tincidunt aliquet at sed congue aliquet mauris dolor dolore proin molestie dolor. Aliquet mauris pharetra erat massa non elit pulvinar, ut nibh, euismod sit, aliquam, nibh euismod. At sed tincidunt praesent mauris feugiat tincidunt, praesent mauris pharetra praesent mauris lorem tincidunt diam. Felis sit, donec massa non elit ipsum nunc sem eget ipsum dolore proin id turpis. Lorem tincidunt praesent pharetra erat massa non nonummy, ipsum nisi diam id, turpis lorem, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit ipsum nunc, proin amet aliquam nibh euismod. Adipiscing feugiat magna mi molestie nonummy sed ut proin. Id pulvinar ut, et id pulvinar nisi proin volutpat. Amet, ac volutpat turpis lorem lobortis ullamcorper felis lorem. Congue praesent molestie sit magna mi, molestie pharetra ac. Massa aliquet elit ipsum nisi et euismod turpis, tempus. Volutpat amet donec proin volutpat pulvinar donec ante volutpat. Pharetra, donec, ante, volutpat pharetra aliquam massa non nonummy. Tempus, lobortis sem elit ipsum lobortis pharetra donec ante. Tellus consectetur, erat massa non elit pulvinar ut, et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet eget pulvinar aliquam, at dolor. Aliquam nibh ullamcorper adipiscing feugiat congue. Mi mauris pharetra magna laoreet non. At sed nunc proin elit ipsum. Dolore et volutpat amet aliquet at. Sed dolore nibh ullamcorper felis feugiat. Congue praesent tellus, consectetur sed dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam elit sit sem nonummy tempus lobortis diam felis, ipsum ut et, id at sed congue praesent mauris pharetra dolore proin molestie amet tempus lobortis, sem elit ipsum. Molestie consectetur ipsum ut et eget pulvinar nisi diam eget pulvinar ac laoreet ullamcorper at feugiat dolore mi molestie pharetra, erat massa non nonummy ante tellus pharetra donec. Massa sem eget turpis aliquam nibh euismod turpis lorem tincidunt ullamcorper adipiscing lorem tincidunt aliquet mauris feugiat congue praesent mauris feugiat magna adipiscing sit magna praesent molestie pharetra. Erat laoreet non consectetur erat massa, aliquet consectetur erat laoreet tellus consectetur ac laoreet tellus, at, dolor donec, nibh lorem, tincidunt tellus, adipiscing dolor dolore proin mauris dolor. Dolore mi molestie dolor dolore praesent, felis dolor magna mi tellus pharetra, magna, ante tellus consectetur sed tellus, consectetur sed dolore proin eget pulvinar aliquam nibh euismod amet. Aliquam nibh euismod turpis lorem tincidunt praesent mauris sit praesent molestie pharetra donec laoreet tellus pharetra erat massa sem eget amet aliquam et volutpat dolor, dolore sem mauris. Dolor dolore proin mauris dolor nunc praesent eget dolore proin volutpat amet erat lobortis ullamcorper felis feugiat ut, diam felis sit magna nibh tellus at sed nunc praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, nunc sem eget pulvinar aliquam nibh euismod turpis tempus lobortis euismod turpis aliquam nibh euismod amet aliquam mauris pharetra donec proin eget amet donec ante non elit tempus, ut. Mi euismod consectetur erat nunc sem, eget sed, nunc proin mauris nibh euismod sit aliquam et id turpis, lorem tincidunt, praesent molestie pharetra donec ante molestie, pharetra donec ante tellus. Consectetur tempus ante molestie pharetra magna praesent id lobortis diam elit ipsum, ut et, felis sit magna mi euismod consectetur sed nunc proin volutpat amet tempus lobortis ullamcorper felis ipsum. Congue diam aliquam massa ullamcorper felis feugiat magna laoreet aliquet at sed dolore ante eget dolor donec proin, non, nonummy, tempus ut praesent id sit magna laoreet tellus at mi. Molestie at pulvinar dolore ante euismod nonummy tempus lobortis, ullamcorper nonummy feugiat magna mi tellus pharetra ac laoreet tellus at sed nunc proin elit sed euismod consectetur sed nunc sem. Eget pulvinar donec ante volutpat amet ipsum lobortis diam id pharetra ac massa sem eget, tincidunt tellus consectetur sed dolore proin volutpat amet aliquam nibh volutpat amet, aliquam ante eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam lobortis euismod, turpis aliquam, lobortis ullamcorper. Felis feugiat, magna mi molestie, pharetra donec. Massa non nonummy, ipsum nisi nibh, euismod. Turpis ac elit amet aliquam et volutpat. Amet nisi proin, at lorem laoreet tellus. Turpis sed, dolore ante volutpat amet, aliquam. Massa diam, molestie pharetra ac laoreet sit. Magna laoreet aliquet consectetur erat, tincidunt sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod turpis ac laoreet tellus turpis. Ac tincidunt aliquet, dolore proin elit. Dolor nisi proin eget pulvinar tempus. Nibh diam, felis lorem congue mi. Tellus, consectetur erat feugiat dolore, praesent. Volutpat amet ipsum lobortis dolor congue. Praesent molestie feugiat, tincidunt praesent adipiscing. Tempus, ut diam felis sit magna. Mi, molestie sit magna, et, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat ut diam felis turpis ac tincidunt praesent. At pharetra dolore proin eget dolor donec proin. Mauris dolor donec mi molestie pharetra praesent mauris. Dolor, donec ante non, eget pulvinar ut sem. Eget ipsum nisi proin eget pulvinar nisi proin. Elit ipsum dolore sem eget nonummy erat, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent mauris sit donec massa non elit. Ipsum nisi proin id amet aliquam lobortis. Adipiscing feugiat tincidunt praesent felis feugiat congue. Mi molestie sit congue mi id feugiat. Ut diam id, sit magna laoreet tellus. At dolor nunc sem elit dolore proin. Eget dolor donec nibh non adipiscing lorem. Lobortis praesent id sit, magna mi molestie. Consectetur sed nunc sem eget dolor nunc. Sem dolor dolore ante eget dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod turpis lorem tincidunt aliquet molestie dolor, donec ante non magna, mi molestie pharetra, erat massa non elit ipsum nunc. Et, id turpis, ac laoreet id, amet aliquam lobortis ullamcorper adipiscing feugiat tincidunt praesent, felis feugiat praesent molestie consectetur erat massa. Tellus nonummy erat nunc sem at sed, dolore et, euismod amet nisi et eget dolor dolore proin volutpat amet tempus volutpat. Amet aliquam nibh volutpat amet donec ante volutpat pharetra dolore proin molestie pharetra erat massa non nonummy tempus massa non nonummy. Tempus non nonummy sed nunc non, at sed nunc sem elit sed dolore proin elit dolor dolore proin eget pulvinar dolore. Proin, eget pulvinar donec ante eget dolor lobortis diam felis sit ac laoreet molestie consectetur ipsum dolore proin, elit amet nisi. Ante euismod amet aliquam, ante, volutpat amet tempus lobortis ullamcorper nonummy tempus massa adipiscing feugiat congue et id consectetur sed nunc. Sem mauris pulvinar aliquam nibh volutpat amet, tempus lobortis, ullamcorper felis ipsum praesent tellus pharetra erat nunc sem eget pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet eget pulvinar aliquet at dolor, dolore proin mauris dolor dolore praesent mauris, dolor donec ante, volutpat nonummy erat lobortis sem nonummy ipsum nisi, laoreet euismod. Turpis ac tellus at dolor donec ante volutpat nonummy tempus lobortis ullamcorper elit feugiat nisi et id sit ac tincidunt aliquet mauris dolor dolore proin eget amet. Ante, volutpat, amet aliquam massa diam felis feugiat nisi mi euismod consectetur sed tincidunt aliquet at lorem, laoreet aliquet mauris dolor, dolore proin amet tempus ut diam. Felis ipsum lobortis diam felis sit, ac laoreet euismod turpis ac tincidunt aliquet at dolor donec proin mauris dolor congue proin at feugiat euismod turpis, ac tincidunt. Aliquet mauris dolor tincidunt diam adipiscing feugiat tincidunt, diam adipiscing feugiat congue praesent felis, feugiat magna laoreet non at sed nunc aliquet at laoreet aliquet at sed. Tincidunt aliquet consectetur ac, laoreet aliquet at, sed nunc praesent mauris, dolor aliquam massa, ullamcorper, felis sit, nisi mi at dolor dolore proin euismod, amet aliquam nibh. Ullamcorper adipiscing feugiat ut diam felis feugiat congue et felis sit congue et molestie, consectetur ac tincidunt tellus, at laoreet sem eget, pulvinar dolore, proin mauris pharetra. Aliquam massa, non, amet tempus lobortis non elit ipsum, nisi mi id turpis ac tincidunt aliquet mauris pulvinar dolore mauris pharetra dolore praesent volutpat amet aliquam lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent mauris feugiat aliquet, adipiscing feugiat donec ante tellus consectetur erat nunc non elit sit aliquam laoreet ullamcorper mauris amet. Tempus lobortis ullamcorper nonummy ipsum ut et id nisi et felis pulvinar nisi, et euismod sit aliquam et id sit. Aliquam, laoreet ullamcorper, adipiscing ac lobortis euismod adipiscing lorem congue aliquet mauris dolor diam felis feugiat magna mi, molestie pharetra. Donec mi tellus consectetur erat massa tellus turpis erat laoreet aliquet consectetur erat tincidunt sem eget dolore praesent mauris dolor. Dolore ante non nonummy aliquam massa non nonummy ipsum lobortis diam felis sit magna et id sit magna et euismod. Turpis magna laoreet sit ut et euismod, turpis lorem tincidunt praesent molestie dolor dolore mi molestie dolor magna ante non. Nonummy pulvinar nisi nibh euismod adipiscing sed nunc praesent eget aliquam lobortis non nonummy tempus lobortis ullamcorper elit feugiat ut. Et euismod sit nisi et, id sit magna, diam eget pulvinar nisi proin, id turpis aliquam aliquet turpis feugiat tincidunt. Massa sem elit, tempus ut et euismod consectetur lorem dolore proin volutpat amet aliquam ut, diam felis sit magna, mi. Id turpis erat, aliquet at sed nunc sem, eget pulvinar donec, ante non adipiscing feugiat ut diam id feugiat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy tempus ut diam felis pulvinar magna nibh tellus turpis ac nunc aliquet, mauris dolor congue praesent at feugiat tincidunt molestie pharetra donec ante molestie consectetur tempus nunc sem. Nonummy pulvinar magna nibh, tellus adipiscing sed congue praesent mauris dolor donec proin mauris feugiat ante volutpat consectetur erat mi molestie pharetra, donec mi tellus consectetur sed massa tellus consectetur. Erat massa non at, ipsum nunc proin eget pulvinar aliquam nibh euismod nonummy pulvinar nisi diam id, sit ac tincidunt praesent mauris amet tempus lobortis non nonummy, erat massa ullamcorper. Felis sit nisi, et id magna laoreet, tellus sit magna et id sit aliquam et id amet ac nibh euismod adipiscing, lorem congue praesent felis lorem tincidunt aliquet felis dolor. Magna ante feugiat, ut ullamcorper adipiscing feugiat magna praesent id sit congue mi molestie sit magna laoreet, tellus consectetur ac laoreet aliquet mauris sed dolore praesent mauris pulvinar aliquam eget. Amet tempus ut ullamcorper elit ipsum congue et id feugiat nisi mi euismod consectetur lorem tincidunt tellus consectetur sed praesent mauris dolor dolore aliquet at sed congue aliquet at pharetra. Donec massa volutpat consectetur tempus, massa non elit ipsum nunc sem, elit ipsum ut proin elit, ut et ullamcorper at feugiat dolore mi volutpat amet erat, lobortis non nonummy tempus. Ut et, euismod, adipiscing lorem laoreet tellus, adipiscing, lorem tincidunt praesent molestie dolor ante volutpat amet tempus massa sem felis pulvinar nisi nibh euismod turpis ac laoreet tellus turpis ac. Tincidunt praesent mauris dolor, congue proin molestie amet, erat lobortis nonummy, tempus ut diam felis, pulvinar nisi nibh, tellus adipiscing, sed congue proin mauris, pharetra aliquam massa volutpat pharetra donec. Ante volutpat, nonummy erat massa non donec massa non elit sed nunc sem elit ipsum, ut proin, eget pulvinar aliquam lobortis ullamcorper turpis ac, tincidunt aliquet felis lorem tincidunt diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar tempus congue laoreet non elit ipsum nisi et id turpis congue praesent mauris feugiat congue praesent felis feugiat, congue mi mauris, pharetra donec laoreet tellus consectetur erat massa. Tellus at erat nunc sem eget amet sem at sed nunc aliquet consectetur lorem, tincidunt aliquet adipiscing sed dolore proin eget pharetra donec proin mauris dolor dolore, mi volutpat. Nonummy ipsum, ut, nonummy ipsum, ut nibh euismod at dolor donec proin mauris dolor dolore proin molestie amet donec massa volutpat nonummy erat lobortis non, nonummy massa volutpat, consectetur. Tempus ut et id turpis lorem tincidunt praesent mauris pharetra donec massa non elit feugiat magna mi, euismod at sed nunc sem, eget amet proin eget amet lorem congue. Mi tellus consectetur sed dolore proin eget turpis lorem lobortis ullamcorper turpis lorem tincidunt praesent molestie pharetra, donec massa non nonummy erat sem elit, ipsum dolore non, elit ipsum. Dolore nibh ullamcorper adipiscing, lorem tincidunt diam mauris dolor donec massa non eget nunc sem elit pulvinar nisi et eget amet aliquam nibh ullamcorper turpis aliquam ante eget amet. Nisi nibh euismod nonummy tempus lobortis ullamcorper id sit congue, praesent tempus ut et molestie turpis magna mi molestie sit magna et id pulvinar ut diam nonummy ipsum ut. Et, euismod turpis ac tincidunt aliquet mauris dolor aliquet at dolor congue mi molestie dolor magna mi molestie pharetra donec massa sem eget pulvinar aliquam nibh ullamcorper adipiscing aliquam. Laoreet ullamcorper adipiscing lorem congue, mi consectetur erat massa diam felis turpis ac nibh euismod sit ac tincidunt aliquet mauris dolor donec proin molestie pharetra donec massa ullamcorper felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, ante tellus, elit sed nunc diam elit ipsum nisi et id turpis, lobortis ullamcorper adipiscing lorem. Congue mi molestie consectetur erat massa non consectetur erat ante non nonummy sed massa sem, elit ipsum. Ut sem eget ipsum aliquet at sed tincidunt tellus consectetur ac tincidunt aliquet consectetur lorem tincidunt euismod. Turpis lorem tincidunt aliquet at sed congue praesent molestie pharetra erat ante id turpis ac mi euismod. Turpis ac tincidunt tellus, consectetur ac laoreet tellus adipiscing lorem, tincidunt, aliquet at lorem tincidunt praesent mauris. Feugiat massa non elit, tempus ut et euismod turpis lorem laoreet, tellus turpis sed tincidunt ullamcorper at. Dolor donec ante non elit ipsum lobortis et felis sit nisi felis sit magna, nibh euismod adipiscing. Lorem dolore proin eget pharetra tempus ut ullamcorper felis ipsum lobortis diam felis ipsum ut diam id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec massa sem eget, turpis ac congue praesent volutpat nonummy, tempus lobortis ullamcorper elit ipsum lobortis, sem consectetur ac laoreet tellus consectetur ac tincidunt praesent at lorem tincidunt aliquet adipiscing. Lorem tincidunt praesent mauris pharetra dolore mi non elit ipsum ut diam ipsum nunc non, elit sit, aliquam laoreet tellus at sed, congue praesent volutpat nonummy ipsum ut et id. Sit nisi mi, euismod consectetur sed nunc praesent mauris feugiat congue, praesent molestie sit magna laoreet tellus consectetur sed, nunc sem eget dolor aliquam nibh euismod adipiscing lorem tincidunt, praesent. Molestie consectetur nisi, nibh euismod turpis ac laoreet aliquet at, feugiat dolore mi volutpat elit pulvinar nisi et, id sit magna nibh tellus adipiscing lorem laoreet aliquet adipiscing sed aliquet. Mauris pharetra erat, massa volutpat nonummy tempus lobortis, diam felis, ipsum ut, diam id sit magna nibh, id turpis ac, laoreet ullamcorper adipiscing feugiat congue praesent id turpis ac et. Id turpis lorem dolore proin eget amet aliquam nibh volutpat nonummy, tempus lobortis non pharetra proin, molestie amet donec ante volutpat consectetur donec mi mauris feugiat congue mi molestie pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper felis, sit ac massa sem. Elit dolor dolore, proin eget amet tempus. Tincidunt diam felis feugiat magna laoreet tellus. Consectetur sed, tellus pharetra, ac mi molestie. Turpis, sed nunc aliquet at dolor nunc. Proin, eget pulvinar aliquam lobortis euismod nonummy. Lorem, ut praesent felis, feugiat diam nonummy. Aliquam lobortis ullamcorper elit ipsum ut mi. Euismod consectetur sed nunc sem mauris pulvinar. Donec nibh non adipiscing feugiat congue, diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam nibh euismod adipiscing feugiat dolore ante volutpat consectetur tempus massa, non nonummy erat massa non nonummy sed laoreet consectetur sed. Nunc proin eget pulvinar nisi et euismod amet lorem tincidunt diam mauris feugiat congue praesent mauris sit magna laoreet tellus at. Erat dolore elit sed massa sem at sed tincidunt tellus consectetur, erat nunc aliquet consectetur, sed, tincidunt tellus at sed dolore. Proin mauris pharetra dolore ante molestie pharetra donec non elit ipsum ut diam felis pulvinar ac laoreet tellus, at, sed aliquam. Ante eget pharetra donec massa volutpat amet ipsum lobortis diam ipsum ut diam id consectetur sed nunc aliquet at dolor dolore. Proin mauris pharetra aliquam massa non, elit ipsum ut diam felis feugiat magna mi tellus consectetur mi euismod consectetur lorem tincidunt. Aliquet at, lorem tincidunt aliquet at sed congue praesent at feugiat dolore mi molestie pharetra donec ante molestie dolor magna ante. Tellus magna mi felis feugiat magna mi molestie consectetur erat laoreet aliquet, at ipsum massa aliquet at erat nunc aliquet consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tellus consectetur erat, massa tellus pharetra erat. Massa non at ipsum molestie turpis erat tincidunt. Aliquet eget, dolor nisi lobortis, praesent mauris sit. Donec massa sem at ipsum nunc non at. Ipsum dolore proin euismod amet aliquam eget, pulvinar. Tempus lobortis ullamcorper felis lorem ut praesent, felis. Feugiat congue mi tellus consectetur, ac, nunc proin. Elit pulvinar nisi et volutpat pulvinar nisi eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit magna nibh euismod at, dolor dolore ante volutpat pharetra donec massa non nonummy ipsum sem nonummy ipsum ut sem. Id turpis lorem, tincidunt tellus adipiscing ac laoreet ullamcorper at lorem congue aliquet adipiscing lorem nibh volutpat amet nisi ante. Pulvinar nisi sem mauris dolor nunc praesent mauris, dolor nunc praesent eget, pharetra aliquam massa, non elit ipsum ut ullamcorper. Felis turpis magna mi tellus consectetur nibh euismod turpis ac laoreet tellus turpis ac laoreet euismod turpis lorem congue proin. Mauris dolor donec mi molestie pharetra magna mi molestie donec, ante non nonummy sed nunc sem at ipsum, nunc non. Elit, ipsum, nunc proin eget pulvinar aliquam nibh euismod adipiscing feugiat congue praesent mauris lorem, ut amet aliquam nibh diam. Felis feugiat congue, diam id, turpis ac massa tellus at dolor dolore proin volutpat dolor donec proin volutpat amet aliquam. Nibh volutpat nonummy proin molestie pharetra donec proin mauris dolor, dolore mi molestie dolor, donec massa non nonummy, erat, ut. Diam eget sit proin eget amet aliquam et id, amet lorem, lobortis ullamcorper adipiscing lorem lobortis ullamcorper turpis aliquam ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non adipiscing lorem congue mi tellus pharetra erat laoreet aliquet at sed, nunc sem elit dolor dolore sem mauris. Pulvinar aliquam eget pulvinar donec, ante, non, nonummy tempus massa non nonummy ipsum lobortis non nonummy tempus lobortis diam. Felis turpis ac laoreet tellus consectetur lorem nunc adipiscing sed laoreet, euismod turpis ac laoreet ullamcorper at, dolor dolore. Mi non pharetra erat massa non elit ipsum, nunc diam eget pulvinar aliquam laoreet aliquet dolor dolore praesent mauris. Pharetra dolore, ante volutpat nonummy erat massa sem nonummy ipsum nisi diam id turpis, magna nibh euismod sit ac. Laoreet amet, ac lobortis euismod adipiscing feugiat tincidunt, aliquet adipiscing feugiat tincidunt praesent felis dolor magna ante, molestie, consectetur. Sed ut proin id amet aliquam nibh euismod feugiat tincidunt mi mauris feugiat congue praesent molestie consectetur tempus nunc. Diam euismod pulvinar nisi nibh tellus at sed dolore proin mauris dolor donec, ante, non nonummy massa sem elit. Pulvinar ac tincidunt praesent eget pulvinar donec nibh non amet aliquam lobortis non elit, ipsum ut et eget pulvinar. Nisi nibh volutpat amet aliquam ante volutpat, nonummy tempus nibh non amet donec proin, molestie pharetra aliquam, massa non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue aliquet, mauris feugiat tincidunt praesent, molestie pharetra erat nunc sem eget pulvinar aliquam. Laoreet praesent lorem, dolore ante non nonummy tempus lobortis diam felis pulvinar, nisi, et id. Sit lorem laoreet tellus turpis ac nibh euismod, turpis ac tincidunt turpis, ac tincidunt ullamcorper. Adipiscing dolor magna mi tellus congue mi, non at ipsum dolore et eget pulvinar nisi. Proin volutpat pulvinar nisi ante volutpat amet nisi mauris sed nunc proin volutpat amet donec. Ante volutpat amet tempus lobortis non nonummy, tempus ut sem, felis sit ac laoreet tellus. Consectetur tincidunt aliquet mauris pulvinar aliquam, nibh volutpat amet tempus ut diam felis feugiat magna. Mi molestie turpis ac tincidunt aliquet at dolor, dolore sem mauris, sed dolore adipiscing, lorem. Tincidunt aliquet at dolor dolore ante molestie pharetra donec mi volutpat consectetur, tempus nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue, diam molestie, consectetur sed nunc sem elit pulvinar nisi et euismod turpis tempus tincidunt aliquet mauris dolor. Donec ante tellus magna laoreet molestie consectetur erat laoreet non elit, erat massa sem eget ipsum nunc sem, elit. Sed dolore nibh euismod amet aliquam ante volutpat nonummy, donec massa, non elit ipsum dolore proin id, amet aliquam. Tincidunt aliquet, felis dolor magna mi volutpat consectetur tempus ut et euismod turpis ac laoreet aliquet mauris tincidunt praesent. Molestie pharetra, donec lobortis molestie pharetra erat massa non felis sit magna nibh, euismod, turpis aliquam laoreet, tellus adipiscing. Lorem dolore mauris pharetra donec ante molestie amet tempus massa sem elit ipsum nisi diam eget ipsum ut diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit erat nunc sem eget amet nisi proin euismod amet lorem congue, diam molestie consectetur tempus nunc diam id sit ac laoreet ullamcorper, at. Consectetur ipsum massa sem eget pulvinar, dolore proin, volutpat amet aliquam nibh volutpat nonummy donec ante eget amet aliquam nibh volutpat, nonummy ipsum ut. Mi sit ac laoreet tellus consectetur sed, nunc proin eget pulvinar dolore proin eget amet aliquam ante eget amet, donec proin volutpat pharetra donec. Massa non, nonummy tempus mi, euismod turpis magna mi euismod turpis ac laoreet euismod turpis lorem laoreet ullamcorper at sed congue proin, molestie dolor. Donec massa non donec ante volutpat consectetur tempus, nunc diam eget pulvinar ut diam eget pulvinar nisi et euismod turpis aliquam, nibh euismod at. Feugiat, congue praesent mauris feugiat congue felis feugiat magna mi molestie pharetra magna mi tellus pharetra ac massa, sem eget turpis aliquam, nibh euismod. Amet lorem lobortis diam felis feugiat magna mi molestie ut diam felis feugiat congue praesent molestie elit pulvinar nisi et euismod amet aliquam nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sed, dolore praesent volutpat amet tempus ante non nonummy ipsum, ut mi molestie, at dolor dolore elit pulvinar dolore ante volutpat amet, lorem congue praesent. Mauris sit, donec, laoreet non, at ipsum nisi, et ullamcorper mauris pharetra erat massa non erat ut diam euismod turpis lorem tincidunt aliquet at lorem congue. Praesent volutpat pharetra donec proin volutpat nonummy, tempus lobortis sem elit tempus lobortis non felis sit diam eget sit ac nibh euismod at sed congue proin. Molestie, amet ipsum ut mi molestie at sed nunc proin eget pulvinar donec at lorem tincidunt aliquet, at lorem tincidunt aliquet adipiscing ac lobortis ullamcorper turpis. Feugiat dolore, mi volutpat consectetur erat massa non, nonummy tempus massa non nonummy sed molestie at ipsum nisi proin id amet ac tincidunt aliquet mauris pharetra. Magna ante volutpat dolor magna mi mauris sit donec, mi molestie consectetur donec, massa sem, sed nunc sem, at sed nunc sem, at sed dolore proin. Eget amet donec ante volutpat, nonummy aliquam ut ullamcorper aliquam lobortis non amet donec, ante volutpat pharetra donec massa, sem felis ipsum ut diam felis, tempus. Nunc sem elit sed nunc non at erat laoreet sit magna mi molestie sit, magna mi tellus consectetur erat laoreet aliquet at dolor nunc praesent mauris. Sed tincidunt aliquet, mauris dolor donec proin molestie pharetra dolore felis, ac lobortis ullamcorper, adipiscing, dolor donec ante non nonummy ipsum ut et id turpis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie consectetur erat nunc sem elit, dolor, dolore ante eget pulvinar donec nibh volutpat amet donec proin. Mauris pharetra donec at sed donec massa ullamcorper id, feugiat ac laoreet, euismod consectetur erat tincidunt tellus. Turpis lorem tincidunt praesent, mauris dolor dolore proin eget pharetra donec mauris, dolor dolore ante volutpat amet. Tempus ut diam felis sit nisi nibh euismod sit nisi nibh euismod turpis aliquam, laoreet euismod adipiscing. Lorem tincidunt aliquet mauris nibh euismod adipiscing lorem tincidunt, diam mauris consectetur erat ante tellus consectetur erat. Laoreet, non at erat laoreet non at ipsum dolore et pulvinar, aliquam nibh ullamcorper adipiscing feugiat tincidunt. Diam mauris sit magna mi id sit congue praesent id pharetra magna, et id lorem congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing feugiat magna mi molestie consectetur ac laoreet. Tellus at ipsum nunc proin volutpat turpis aliquam. Lobortis nonummy tempus lobortis ullamcorper nonummy feugiat magna. Mi tellus, consectetur erat nunc proin elit sed. Dolore proin elit dolor nisi ante volutpat turpis. Aliquam eget dolor dolore proin mauris pharetra donec. Nibh ullamcorper adipiscing tempus, lobortis non nonummy erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper felis lobortis ullamcorper, felis sit donec ut tellus eget felis elit turpis feugiat erat ut mi sem ullamcorper non euismod ullamcorper tellus eget. Sit dolor proin volutpat nonummy tempus lobortis ullamcorper felis ipsum ut diam felis ipsum nisi et, id sit, ac mi aliquet at sed tincidunt aliquet. At dolor nibh, non amet aliquam ut diam felis feugiat magna et felis feugiat ut sem elit erat ante, tellus consectetur erat massa tellus nonummy. Ipsum ut proin elit dolore nibh eget pulvinar aliquam nibh euismod turpis aliquam nibh euismod nonummy lorem, tincidunt praesent, molestie sit magna, praesent id, consectetur. Erat nunc elit ipsum nisi nibh, euismod amet dolore, proin eget pulvinar dolore ante mauris dolor donec ante volutpat amet aliquam, lobortis ullamcorper nonummy aliquam. Lobortis diam molestie consectetur tempus lobortis ullamcorper adipiscing feugiat congue praesent mauris lorem congue, praesent molestie pharetra, donec massa non at ipsum dolore proin eget. Pulvinar nisi et volutpat consectetur tempus ut, et euismod turpis ac tincidunt praesent at, dolor donec ante ullamcorper felis ipsum magna et id, feugiat magna. Mi euismod turpis lorem laoreet tellus sed dolore proin, eget dolor dolore, praesent eget pharetra, donec, proin volutpat pharetra, dolore mi molestie consectetur tempus, ut. Diam felis pulvinar, nisi diam elit sed nunc consectetur erat nunc sem eget ipsum nunc aliquet elit dolor nisi et volutpat amet aliquam nibh, ullamcorper. Felis lorem ut praesent, molestie, pharetra, erat nunc et id ac tincidunt ullamcorper mauris pharetra dolore mi mauris consectetur erat ante non nonummy tempus ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat congue praesent id pharetra sed dolore et, volutpat, turpis feugiat congue. Mi volutpat consectetur erat massa non nonummy ipsum dolore praesent eget pharetra. Dolore ante volutpat nonummy tempus ut ullamcorper nonummy tempus lobortis non nonummy. Tempus ut diam eget ipsum ut et eget ut et id amet. Aliquam lobortis aliquet mauris, dolor dolore mi molestie pharetra erat nunc sem. Felis pulvinar magna, nibh tellus adipiscing ac tincidunt ullamcorper, adipiscing ac euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed nunc sem elit pulvinar. Dolore proin eget pulvinar dolore proin. Eget nonummy, tempus mauris dolor donec. Ante non amet donec ante volutpat. Nonummy tempus ut sem elit ipsum. Magna nibh tellus at sed tincidunt. Aliquet adipiscing lorem tincidunt ullamcorper nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, ullamcorper mauris elit turpis nonummy pharetra, erat nisi. Nunc lobortis, praesent tellus elit turpis congue ante diam. Tellus, volutpat felis consectetur ipsum, magna tincidunt proin ullamcorper. Non aliquet praesent non tellus, laoreet non elit ipsum. Nisi proin dolor dolore nibh euismod amet aliquam, nibh. Ullamcorper felis pharetra erat nunc nibh at nonummy consectetur. Turpis pharetra feugiat pulvinar pharetra sit et, proin praesent. Diam sem amet lorem donec ut et euismod at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod non sem praesent mi lobortis nunc tincidunt, lobortis massa id mauris nonummy sit pulvinar dolor consectetur pulvinar lorem donec massa sem elit pulvinar ut diam id pulvinar, magna laoreet. Tellus at sed dolore aliquet aliquam lobortis aliquet, at dolor dolore praesent molestie nonummy tempus massa sem elit ipsum ut, et euismod sit aliquam nibh euismod, pulvinar, aliquam, proin id. Dolore nibh euismod adipiscing lorem lobortis, euismod turpis, aliquam nibh volutpat amet tempus nibh non adipiscing ipsum congue praesent id feugiat congue diam tempus lobortis diam elit feugiat nisi mi. Tellus mauris sed nunc aliquet adipiscing lorem tincidunt tellus adipiscing ac laoreet euismod turpis nisi et id pulvinar nisi et sed, dolore proin mauris dolor dolore proin mauris pulvinar donec. Nibh non nonummy ipsum lobortis ullamcorper adipiscing feugiat, ac, massa sem, elit sed dolore sem eget dolor aliquet at dolor donec proin eget, amet aliquam, nibh ullamcorper nonummy, feugiat ac. Massa aliquet at dolor, nunc sem elit tempus tincidunt diam felis pharetra sed ut diam elit pulvinar, nisi, et id turpis aliquam lobortis ullamcorper adipiscing lorem lobortis praesent mauris pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit, magna et id sit nisi nibh id adipiscing sed, congue, praesent lorem tincidunt. Praesent mauris dolor donec mi volutpat consectetur erat ante tellus sit magna mi molestie. Pharetra donec, mi tellus consectetur erat, laoreet tellus consectetur sed molestie consectetur sed, nunc. Sem eget pulvinar donec ante volutpat nonummy lorem magna praesent, id sit magna mi. Molestie consectetur erat massa tellus consectetur erat id, turpis ac, laoreet tellus consectetur sed. Nunc praesent eget amet aliquam lobortis non amet aliquam massa ullamcorper elit feugiat nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis tempus lobortis diam felis pharetra donec, laoreet. Tellus at pulvinar ut et id pulvinar aliquam. Lobortis aliquet nisi nibh ullamcorper turpis tempus tincidunt. Praesent mauris pharetra erat, massa non nonummy ipsum. Nisi nibh, id turpis lorem tincidunt aliquet mauris. Pharetra mi molestie dolor donec ante non nonummy. Ipsum ut sem nonummy sed nunc, sem elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat nunc aliquet, ac laoreet sem mauris dolor dolore sem eget pulvinar dolore proin volutpat. Amet tempus massa, non adipiscing feugiat ut diam elit tempus lobortis diam donec ante non nonummy. Tempus nunc sem nonummy erat massa non consectetur sed nunc non at ipsum dolore proin elit. Pulvinar aliquam nibh, euismod adipiscing nibh volutpat nonummy tempus tincidunt ullamcorper, adipiscing sit magna mi non. Elit ipsum nisi et euismod turpis aliquam lobortis ullamcorper, adipiscing pharetra magna mi molestie, magna praesent. Felis, sit congue praesent molestie pharetra donec massa tellus at erat nunc et volutpat amet nisi. Ante euismod turpis tempus lobortis euismod nonummy praesent at dolor dolore ante eget, pharetra aliquam ante. Volutpat, nonummy donec mi molestie amet erat ante volutpat dolor tincidunt diam adipiscing lorem congue, ullamcorper. Adipiscing feugiat, praesent id pharetra ac massa aliquet, at ipsum nisi et volutpat, turpis tempus lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet ac laoreet tellus adipiscing lorem tincidunt ullamcorper turpis. Ac laoreet ullamcorper at feugiat congue praesent mauris consectetur. Erat lobortis volutpat consectetur, donec ante non erat nunc. Diam id turpis aliquam laoreet aliquet at dolor, tincidunt. Mi volutpat nonummy tempus, ut diam felis, ipsum nunc. Et, id sit ac laoreet pulvinar nisi et euismod. Adipiscing lorem tincidunt, aliquet mauris dolor dolore mi volutpat. Consectetur tempus ut, sem elit erat massa sem, eget. Pulvinar aliquam, et ullamcorper lorem tincidunt praesent volutpat feugiat. Erat lorem ipsum sed aliquam donec nunc laoreet praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing consectetur adipiscing pharetra turpis turpis amet. Turpis adipiscing elit at molestie, id eget. Mauris eget mauris, id id, volutpat molestie. Euismod non turpis amet nonummy at adipiscing. Elit volutpat tellus tellus non, tellus euismod. Volutpat non ullamcorper non tellus ullamcorper sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus sed tempus ipsum dolor dolore ante, mauris dolor dolore ante non nonummy tempus lobortis diam elit ipsum lobortis non nonummy ipsum ut consectetur erat massa, sem elit pulvinar. Nisi nibh euismod, adipiscing, feugiat tincidunt aliquet adipiscing feugiat congue ante, volutpat nonummy tempus massa sem felis sit, ac euismod adipiscing lorem tincidunt proin mauris pharetra, dolore praesent mauris. Feugiat dolore mi volutpat elit pulvinar ut, diam felis sit magna nibh euismod turpis ac tincidunt tellus aliquam laoreet ullamcorper, at dolor dolore mi molestie pharetra donec mi molestie. Consectetur erat massa non elit sed nunc sem, elit pulvinar nisi elit, ipsum dolore proin eget pulvinar nisi nibh, ullamcorper, adipiscing lorem congue praesent mauris pharetra donec massa non. Nonummy sed ut et, euismod, turpis lorem tincidunt aliquet lorem congue, mi volutpat consectetur erat massa molestie consectetur donec massa non elit, ipsum, ut proin, elit pulvinar nisi et. Euismod turpis, aliquam nibh euismod adipiscing congue praesent mauris consectetur erat, massa non nonummy ipsum ut, et euismod sit amet aliquam lobortis diam felis ipsum ut diam elit feugiat. Ut mi euismod, consectetur diam felis sit magna nibh tellus adipiscing sed congue praesent mauris sed dolore proin volutpat amet tempus lobortis, sem nonummy erat lobortis non nonummy tempus. Nunc, sem ipsum ut et euismod turpis ac tincidunt praesent molestie nonummy tempus lobortis non elit tempus massa non nonummy ipsum ut diam id mauris tempus magna massa et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing amet ipsum ac nisi, tincidunt nunc dolore congue ante pharetra erat massa non at sed nunc sem elit ipsum, dolore proin. Volutpat turpis tempus nibh euismod adipiscing lorem, tincidunt diam felis sit, donec praesent ipsum, lobortis ullamcorper felis feugiat, ut ullamcorper elit tempus. Lobortis molestie volutpat felis felis at felis euismod mauris amet tempus, lobortis diam felis sit magna felis sit ac, laoreet tellus at. Pulvinar nisi nibh ullamcorper adipiscing, lorem tincidunt diam mauris, sit donec massa sem at ipsum dolore proin eget dolore proin volutpat, turpis. Aliquam lobortis adipiscing nonummy at felis nonummy eget id consectetur sit ac laoreet euismod turpis ac nibh euismod turpis tempus nibh ullamcorper. Aliquam tincidunt diam adipiscing sit magna mi molestie consectetur donec massa tellus, pharetra erat massa aliquet at sed massa aliquet, at erat. Nunc proin eget adipiscing magna tellus id, mauris tellus id molestie nonummy tempus lobortis diam felis feugiat magna et euismod turpis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat donec massa non at sed nunc proin id pulvinar nisi lobortis euismod turpis tempus dolore felis feugiat magna ante molestie elit aliquam aliquam erat aliquam donec erat aliquam congue. Aliquet mauris dolor dolore praesent felis feugiat congue diam mauris nunc laoreet praesent non felis consectetur amet, lorem, lorem sit dolor tempus dolore ut tincidunt lobortis massa nibh ante mi. Laoreet donec nibh, proin, mi et aliquet tempus nisi laoreet proin diam non eget, mauris felis nonummy turpis nonummy pharetra, adipiscing amet sit ipsum feugiat, ipsum ac dolore congue massa. Aliquet praesent diam praesent non molestie at at amet sit ipsum ac donec ac aliquam tempus dolor aliquam nibh diam felis feugiat magna laoreet tellus consectetur erat sem elit ipsum. Dolore, et, volutpat amet ac, lobortis ullamcorper adipiscing feugiat tincidunt ullamcorper adipiscing lorem ut, diam adipiscing tempus, ut diam felis feugiat, congue mi tellus magna, laoreet tellus consectetur sed nisi. Lobortis diam mauris feugiat, congue ut diam elit sed nunc proin elit, pulvinar aliquam euismod turpis aliquam tincidunt aliquet felis dolor erat massa sem felis ipsum nisi et id adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet lorem congue mi molestie pharetra donec, massa non. Eget sit, ac tincidunt praesent mauris pharetra donec ante. Volutpat amet aliquam molestie pharetra, erat massa non, consectetur. Tempus, nunc sem elit pulvinar nisi et id, sit. Aliquam nibh euismod amet nisi et eget ipsum dolore. Proin adipiscing lorem tincidunt aliquet mauris, feugiat donec massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus nonummy, pulvinar aliquam laoreet ullamcorper at feugiat ullamcorper mauris pharetra donec mi volutpat, consectetur erat ut sem eget sit, magna nibh tellus adipiscing lorem congue. Aliquet at dolor congue praesent molestie pharetra dolore nisi, nibh ullamcorper adipiscing feugiat magna ante tellus nonummy sed nunc proin elit ipsum, ut proin elit pulvinar aliquam. Lobortis ullamcorper felis feugiat congue mi feugiat congue praesent molestie consectetur erat nunc sem eget ipsum nisi et euismod adipiscing lorem congue praesent felis feugiat congue, praesent. Diam, eget lorem donec ut laoreet proin diam non, ullamcorper molestie, felis pharetra ipsum ac congue ut tincidunt nibh mi sem aliquet diam non eget ipsum, nisi. Et ullamcorper nonummy tempus lobortis non nonummy tempus lobortis non elit, pulvinar nisi mi euismod turpis ac laoreet tellus turpis lorem tincidunt praesent amet sit, pulvinar lorem. Donec adipiscing sit pulvinar feugiat donec massa non, elit erat nunc sem nonummy sed nunc proin eget, pulvinar lorem congue praesent volutpat congue mi volutpat nonummy, ipsum. Ut nibh, euismod consectetur lorem laoreet euismod turpis ac tincidunt ullamcorper adipiscing lorem, tincidunt molestie molestie volutpat mauris felis at mauris elit ac tincidunt aliquet mauris dolor. Donec ante non amet aliquam, lobortis, diam elit feugiat nisi et id sit magna, mi euismod consectetur, ac laoreet tellus adipiscing nunc aliquet at, dolor, donec ante. Volutpat amet erat lobortis et consectetur, adipiscing consectetur turpis pulvinar elit consectetur dolor dolore proin eget, amet aliquam massa non nonummy ante molestie, pharetra donec ante volutpat. Consectetur ipsum ut diam elit pulvinar ut diam id sit aliquam nibh id turpis ac nibh euismod turpis ac nibh euismod dolore sem pulvinar dolor ipsum lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut mi molestie ut et felis sit. Magna laoreet tellus, turpis, ac laoreet tellus. At dolor nunc sem mauris lorem tincidunt. Praesent, mauris pharetra donec ante molestie tincidunt. Aliquet at dolor congue praesent molestie pharetra. Erat ut euismod eget mauris id, eget. Tellus ullamcorper ac aliquam magna dolore dolore. Ut nunc lobortis, volutpat, felis at nonummy. Nonummy adipiscing adipiscing pharetra sed aliquam nibh. Id turpis ac congue, mi molestie pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pulvinar tempus mi et praesent praesent sem aliquet diam non, eget ipsum nunc aliquet at sed nunc aliquet at sed, nunc. Proin euismod dolore, aliquet at dolor congue praesent mauris dolor congue praesent at lorem tincidunt praesent mauris dolor, dolore mi mauris pharetra. Donec ante non nonummy ipsum eget mauris adipiscing at, amet, dolor sit sed nunc sem at erat nunc sem, at lorem tincidunt. Praesent eget dolor dolore ante eget dolor congue aliquet at donec, ante non nonummy tempus ut diam felis, ipsum ac mi euismod. Consectetur lorem nunc praesent mauris sed, tincidunt proin, adipiscing at turpis erat pulvinar dolor dolore mi molestie pharetra magna ante molestie pharetra. Donec massa non nonummy, erat, nunc sem elit pulvinar dolore proin eget amet nisi nibh volutpat dolore sem volutpat pulvinar donec ante. Eget amet tempus lobortis, diam felis, sit magna nunc eget molestie ac mi tellus consectetur lorem tincidunt proin volutpat pharetra tempus, diam. Felis ipsum, ut diam nonummy ipsum ut diam felis feugiat erat, tincidunt sem mauris pulvinar donec nibh volutpat, amet praesent eget dolor. Dolore ante volutpat elit magna nunc lobortis mi diam tellus eget id volutpat id id mauris molestie elit at dolor congue ante. Nonummy at feugiat tempus magna donec ut massa proin ullamcorper eget, nonummy sit sed aliquam congue ante non, felis consectetur pulvinar feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis tellus ut nunc congue massa nunc congue ut dolore magna magna aliquam sed. Dolor sit sit sit amet pharetra sit pulvinar feugiat sit pulvinar pharetra sit pulvinar. Consectetur, consectetur adipiscing elit mauris adipiscing elit mauris felis elit at elit elit, pharetra. Sit turpis dolor ipsum lorem aliquam donec aliquam aliquam donec nisi, et id amet. Nisi lobortis euismod adipiscing lorem tincidunt praesent felis dolor magna mi tellus magna praesent. Molestie pharetra magna praesent molestie sit, ac laoreet tellus consectetur erat nunc sem, elit. Pulvinar, nisi proin eget dolor nunc proin dolor tincidunt aliquet at dolor dolore aliquet. Mauris dolor dolore praesent mauris dolor tincidunt aliquet felis feugiat congue aliquet mauris lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet id pharetra magna mi non at pulvinar nisi et volutpat adipiscing ac lobortis, euismod, turpis feugiat congue praesent lorem ut praesent mauris sit magna. Mi tellus at erat nunc, aliquet, consectetur sed nunc sem elit dolor nunc proin eget pulvinar aliquam nibh dolor donec lobortis ullamcorper nonummy tempus lobortis ullamcorper. Felis sit erat nunc proin eget pulvinar nisi nibh ullamcorper felis, lorem tincidunt praesent mauris pharetra donec laoreet tellus magna massa non at ipsum dolore proin. Volutpat turpis ac lobortis aliquet adipiscing lorem lobortis euismod nonummy tempus lobortis diam felis, feugiat congue adipiscing ipsum ut diam felis ipsum congue diam felis ipsum. Nisi et id sit magna et id sit magna laoreet tellus adipiscing sed dolore ante volutpat, amet ipsum nisi et euismod amet, tempus lobortis volutpat amet. Tempus lobortis ullamcorper nonummy aliquam lobortis volutpat amet aliquam lobortis ullamcorper adipiscing ipsum lobortis et id consectetur erat tellus turpis magna laoreet tellus volutpat amet tempus. Ut, diam felis sit magna mi tellus at ipsum nunc aliquet, erat, massa sem at, erat tincidunt aliquet, at dolor nunc aliquet consectetur dolor, dolore proin. Mauris pharetra dolore proin non nonummy tempus ut diam id sit nisi nonummy tempus lobortis diam elit pulvinar magna nibh euismod turpis ac laoreet tellus adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin at sed nunc sem eget amet, aliquam nibh diam felis lorem ut praesent molestie pharetra donec, laoreet tellus consectetur erat massa. Eget amet aliquam lobortis ullamcorper adipiscing tempus nibh ullamcorper felis feugiat magna ante non nonummy, ipsum nisi et euismod amet aliquam et id. Amet aliquam praesent felis feugiat, tincidunt praesent felis dolor magna mi mauris sit magna mi tellus elit ipsum nisi nibh ullamcorper adipiscing dolor. Dolore ante non nonummy ipsum lobortis ante volutpat amet aliquam nibh non nonummy tempus ut diam felis sit, magna mi molestie consectetur ac. Nunc proin eget amet dolore, proin pulvinar donec ante volutpat amet aliquam lobortis non nonummy ipsum ut diam adipiscing sit magna laoreet molestie. Turpis ac laoreet, tellus consectetur dolor nunc sem mauris sed, proin non, nonummy ipsum congue laoreet molestie pharetra ac, massa tellus at sed. Dolore proin elit dolor nisi ante volutpat amet aliquam nibh volutpat amet aliquam nibh amet aliquam ante non nonummy ipsum massa ullamcorper elit. Ipsum nisi diam id, pulvinar magna nibh, euismod, consectetur lorem euismod sit aliquam, nibh euismod turpis ac laoreet aliquet, at feugiat congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget aliquam, nibh ullamcorper felis sit congue praesent. Id feugiat magna mi id sit magna mi. Molestie turpis, ac mi euismod turpis ac et. Euismod ac tincidunt praesent mauris pharetra aliquam ante. Volutpat amet aliquam massa non amet erat, massa. Ullamcorper, elit feugiat nisi et, id, turpis ac. Laoreet sit ac laoreet tellus turpis ac, tincidunt. Praesent at dolor, donec proin molestie pharetra dolore. Ante non nonummy tempus ut mi tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sem at sed nunc non elit sed dolore et volutpat, amet tempus tincidunt praesent felis dolor magna mi tellus consectetur. Ut et eget pulvinar ut sem id turpis ac lobortis ullamcorper at lorem lobortis ullamcorper adipiscing lorem congue praesent mauris consectetur. Tempus nisi diam turpis ac tincidunt aliquet at dolor dolore proin molestie amet donec massa sem felis pulvinar magna mi euismod. Turpis lorem, laoreet tellus turpis lorem congue praesent lorem congue praesent molestie pharetra donec ante volutpat nonummy feugiat nisi et id. Turpis ac nibh euismod turpis lorem tincidunt proin eget, pharetra aliquam volutpat amet erat massa diam felis feugiat nisi et id. Sit, magna laoreet tellus, turpis, lorem tincidunt praesent mauris pharetra aliquam ut diam felis feugiat, congue et volutpat amet aliquam nibh. Euismod nonummy lorem congue praesent mauris, feugiat, magna mi id, feugiat magna mi id sit magna laoreet tellus consectetur erat tincidunt. Aliquet pulvinar dolore ante volutpat amet aliquam lobortis ullamcorper id pharetra erat nunc et id amet ac lobortis ullamcorper felis feugiat. Mi non elit ipsum nisi diam elit sed ut diam elit ipsum ut, proin eget pulvinar dolore proin eget, ipsum dolore. Sem eget pulvinar dolore nibh volutpat, nisi nibh, euismod nonummy tempus ut mi tellus at ac mi molestie pharetra, erat, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id, turpis ac, tincidunt aliquet at dolor donec nibh non adipiscing. Feugiat donec laoreet tellus pharetra erat massa tellus turpis ac laoreet. Elit pulvinar nisi ante eget pulvinar aliquam ante volutpat nonummy aliquam. Lobortis ullamcorper felis feugiat congue mi molestie consectetur erat nunc sem. Elit dolor sem mauris pulvinar dolore proin volutpat amet tempus lobortis. Diam id sit magna mi id pharetra ac laoreet, tellus consectetur. Erat tincidunt aliquet consectetur, sed nunc proin dolor tincidunt aliquet at. Dolor congue proin at dolor congue praesent molestie pharetra donec ante. Non nonummy ipsum lobortis diam elit tempus, nunc nonummy sed nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus pharetra ac laoreet tellus at ac, mi tellus turpis ac laoreet mauris dolor nunc sem mauris pulvinar, aliquam lobortis. Diam felis feugiat ut ullamcorper id sit magna, laoreet aliquet at dolor nisi ante euismod, adipiscing lorem diam sem nonummy ipsum. Nisi proin id pulvinar nisi et id turpis lorem tincidunt praesent felis dolor congue praesent mauris dolor magna ante non nonummy. Nunc diam elit sed ut sem eget pulvinar nisi et euismod adipiscing lorem congue aliquet, felis feugiat congue mi, molestie consectetur. Ipsum nisi sem adipiscing, sed donec ante molestie pharetra, aliquam massa, volutpat nonummy erat lobortis volutpat consectetur tempus massa non nonummy. Ipsum, ut diam elit, pulvinar, nisi et euismod ac laoreet aliquet at dolor dolore mi molestie, pharetra donec massa, volutpat nonummy. Erat nunc sem eget pulvinar magna nibh id sit ac laoreet, ullamcorper adipiscing feugiat ante volutpat amet erat massa, volutpat consectetur. Ipsum ut et felis pulvinar, nisi nibh euismod turpis ac tincidunt proin mauris dolore proin molestie pharetra, erat massa sem elit. Ipsum ut et id sit ac laoreet tellus at sed congue praesent at pharetra, congue proin mauris, feugiat congue felis feugiat. Congue praesent mauris dolor congue praesent felis sit magna mi molestie pharetra erat massa non elit ipsum dolore proin eget pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante volutpat amet donec nibh ullamcorper, adipiscing sit donec laoreet tellus at sed dolore elit pulvinar aliquam nibh euismod turpis, nisi proin eget dolor nisi proin volutpat. Nonummy tempus lobortis non amet tempus, nibh volutpat nonummy aliquam massa amet erat massa non elit ipsum, ut et id pulvinar nisi, laoreet tellus adipiscing ac laoreet tellus. At sed donec praesent mauris dolor donec massa ullamcorper tempus lobortis sem elit tempus ut diam elit ipsum, nisi nibh, euismod sit aliquam et id amet nisi laoreet. Aliquet at feugiat tincidunt aliquet elit ipsum nunc sem nonummy tempus nunc diam eget ipsum nunc sem eget pulvinar ut proin eget pulvinar dolore proin eget pulvinar nisi. Proin, eget pulvinar dolore eget amet aliquam nibh non nonummy donec nibh ullamcorper nonummy ipsum ut ullamcorper nonummy tempus lobortis non nonummy tempus lobortis diam, felis pulvinar nisi. Nibh tellus ac tincidunt aliquet at sed congue praesent at dolor congue praesent molestie pharetra dolore ante non nonummy erat massa diam tempus, massa sem elit, ipsum ut. Nibh, ullamcorper adipiscing lorem congue, praesent molestie pharetra dolore, mi molestie pharetra dolore ante volutpat consectetur donec massa tellus consectetur sed non consectetur erat nunc proin eget amet. Aliquam, nibh ullamcorper adipiscing ac lobortis aliquet adipiscing tempus nibh volutpat amet dolore ante volutpat amet aliquam ante volutpat pharetra ante volutpat, amet aliquam massa volutpat pharetra tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue mi molestie donec ante non elit sed ut proin eget ipsum ut proin id, pulvinar aliquam nibh, euismod amet, aliquam nibh. Volutpat adipiscing lorem tincidunt ullamcorper adipiscing ut praesent molestie consectetur erat, massa non elit ipsum dolore et eget amet aliquam lobortis ullamcorper. Turpis lorem tincidunt, ullamcorper mauris sit, donec massa non mauris amet, aliquam massa non elit tempus lobortis ullamcorper nonummy ipsum, nisi et. Id turpis ac laoreet euismod turpis magna et id sit ac laoreet euismod dolor dolore praesent at dolor donec massa non consectetur. Erat lobortis diam, elit ipsum, nisi, et id, pulvinar, aliquam laoreet tellus adipiscing lorem tincidunt, mauris dolor dolore mi volutpat pharetra dolore. Ante molestie, consectetur donec, nunc non elit sit ac et eget pulvinar aliquam nibh, ullamcorper turpis ac lobortis ullamcorper turpis et eget. Pulvinar aliquam aliquet at pharetra donec massa volutpat pharetra erat lobortis sem id sit, ac tincidunt aliquet, at sed nunc proin, mauris. Dolor sed nunc, sem eget amet aliquam lobortis euismod turpis lorem congue praesent mauris feugiat, congue mi mauris pharetra donec mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac laoreet, tellus at ipsum nisi proin eget dolor dolore proin volutpat nonummy tempus, nibh euismod adipiscing lobortis ullamcorper, adipiscing feugiat congue mi, tellus pharetra magna mi tellus turpis. Erat nunc, aliquet at sed nunc tellus consectetur dolor dolore praesent mauris, laoreet euismod turpis aliquam et id amet ac lobortis ullamcorper turpis aliquam, nibh, euismod amet tempus lobortis, diam. Felis feugiat magna mi mauris, sit magna mi molestie, congue et, id sit magna mi molestie, turpis, ac tincidunt aliquet mauris dolor nunc proin, eget pulvinar, donec ante non adipiscing. Sit magna tellus at ipsum nisi nibh aliquet felis feugiat tincidunt praesent, molestie pharetra donec massa non elit ipsum, nisi et, id sit nisi nibh euismod turpis lorem dolore sem. Felis sit ac mi tellus consectetur ac laoreet tellus, adipiscing sed, dolore proin volutpat amet aliquam massa non amet erat massa non nonummy ipsum ut sem tempus nunc diam id. Turpis lorem nunc proin eget dolor dolore proin molestie dolor donec lobortis ullamcorper elit ipsum nisi elit ipsum lobortis sem nonummy erat massa tellus consectetur erat massa non consectetur erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper elit feugiat nisi mi tellus turpis erat laoreet euismod turpis ac laoreet tellus at sed tincidunt aliquet at lorem laoreet aliquet mauris dolor, lobortis non elit tempus. Lobortis diam felis sit magna nibh tellus at sed nunc proin volutpat nonummy feugiat, congue et id feugiat magna mi molestie pulvinar nisi lobortis ullamcorper adipiscing, lorem tincidunt. Ullamcorper felis sit congue praesent felis feugiat ut praesent id, ipsum, ut ullamcorper elit feugiat nisi et felis sit diam felis ipsum nunc diam eget pulvinar, ut et. Id sit aliquam, laoreet ullamcorper amet aliquam et euismod turpis lorem tincidunt ullamcorper felis feugiat ullamcorper adipiscing lorem congue praesent molestie consectetur sed massa sem elit, pulvinar dolore. Et id amet aliquam lobortis, euismod turpis lorem tincidunt praesent molestie pharetra donec massa sit congue praesent id pharetra donec massa non, at sed dolore proin eget dolor. Dolore et eget pulvinar nisi ante mauris, dolor donec ante eget amet ante volutpat amet aliquam ut et molestie sit congue mi tellus, at pulvinar dolore sem mauris. Pulvinar aliquam nibh volutpat dolore, praesent mauris pharetra dolore, ante volutpat pharetra dolore proin volutpat amet tempus ut et id sit nisi mi, id sit magna nibh, euismod. Sit aliquam, nibh pulvinar ut, sem, at ipsum nunc sem elit amet aliquam et euismod turpis aliquam nibh volutpat amet aliquam lobortis ullamcorper mauris feugiat congue praesent id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec ante non amet tempus lobortis sem nonummy erat nunc sem elit, ut et id sit. Ac, laoreet ullamcorper adipiscing lorem, tincidunt praesent mauris dolor congue praesent felis feugiat magna ante volutpat. Nonummy tempus ut et id turpis tincidunt proin, eget adipiscing feugiat congue mi id feugiat nisi. Et tellus consectetur erat, nunc sem, at dolor tincidunt aliquet adipiscing dolor dolore proin volutpat donec. Proin molestie nonummy erat lobortis diam molestie consectetur, sed dolore proin, volutpat amet aliquam lobortis ullamcorper. Adipiscing feugiat congue, praesent molestie pharetra et elit feugiat ut et id sit ac laoreet tellus. At sed, tincidunt aliquet mauris pulvinar, donec nibh volutpat adipiscing feugiat congue praesent id, pharetra erat. Nunc turpis magna mi euismod turpis ac laoreet tellus consectetur lorem tincidunt aliquet, at ac, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ut et id sit erat massa aliquet at dolor nisi mi non elit ipsum ut proin eget, amet aliquam laoreet id turpis, nisi, et volutpat amet tempus, lobortis euismod. Nonummy lorem lobortis ullamcorper nonummy lorem ullamcorper adipiscing ipsum congue mi molestie consectetur sed massa sem elit dolor, dolore, ante, eget dolor nisi ante volutpat nonummy tempus lobortis diam felis. Sit praesent molestie feugiat ut diam, id sit ac laoreet tellus, turpis magna, et, felis sit magna laoreet aliquet at sed nunc praesent mauris tincidunt, aliquet at lorem congue praesent. At feugiat, dolore mi volutpat consectetur erat nunc sem elit erat massa non consectetur sed, massa, dolore massa volutpat pharetra dolore, mauris pharetra erat massa sem nonummy ipsum, lobortis diam. Elit ipsum nisi et id sit aliquam et, id turpis lorem tincidunt praesent, mauris dolor congue mi molestie congue aliquet, felis feugiat congue diam, felis feugiat congue diam mauris sit. Magna, laoreet tellus consectetur ac, massa sem elit pulvinar nisi volutpat amet aliquam, nibh ullamcorper felis feugiat magna praesent mauris pharetra erat laoreet tellus consectetur, erat nunc sem eget amet. Ac lobortis praesent mauris, pharetra erat massa feugiat magna praesent, molestie pharetra, erat massa donec massa non elit feugiat magna laoreet aliquet at sed nunc sem mauris dolor donec nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat nonummy tempus lobortis diam elit ipsum, ut diam elit, feugiat magna mi id, sit. Et, tellus consectetur lorem nunc praesent mauris dolor congue praesent molestie dolor dolore proin molestie. Amet ipsum ut mi euismod turpis magna laoreet aliquet at, sed aliquet mauris dolore congue. Nisi dolore ut massa et ullamcorper non felis consectetur sed tempus congue massa diam euismod. Eget, nonummy sit sed aliquam ante et proin ante diam, aliquet eget dolor dolore proin. Eget nonummy, tempus tincidunt ullamcorper, mauris pharetra magna, mi molestie pharetra ac, laoreet non sed. Nunc sem elit dolor dolore proin, mauris sed nunc proin eget pulvinar dolore proin eget. Amet tempus ut praesent id sit magna laoreet aliquet at et ante mi proin, ullamcorper. Mauris elit turpis lorem aliquam lobortis praesent proin praesent et sem praesent ullamcorper aliquet euismod. Volutpat tellus euismod molestie id mauris adipiscing erat ac congue ante diam tellus, elit amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue lobortis laoreet ante diam molestie turpis dolor tempus ut massa nibh praesent ullamcorper. Sem ullamcorper volutpat felis at pulvinar tempus congue mi, non id sit sed feugiat. Sed ac dolore diam, tellus volutpat mauris pharetra tempus ut, laoreet, proin ullamcorper molestie. Nonummy, pulvinar ac nunc nibh mi sem, aliquet, non felis consectetur ipsum, lorem congue. Sem tellus volutpat felis dolor erat ut nibh aliquet non id consectetur pulvinar lorem. Aliquam congue mi sem, euismod volutpat felis consectetur amet tincidunt ante diam euismod adipiscing. Pulvinar pharetra pulvinar ac dolore lobortis et sem euismod mauris elit turpis dolor lorem. Magna ut nibh aliquet volutpat adipiscing sit donec, et euismod adipiscing dolor feugiat erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ipsum ac donec magna nunc, nibh proin diam euismod at pharetra feugiat. Erat nisi tincidunt praesent diam, tellus mauris nonummy sit ipsum lorem, donec, ut. Mi proin ullamcorper molestie, nonummy sit sed nisi ante diam euismod volutpat mauris. Elit, consectetur, adipiscing pharetra ipsum aliquam tincidunt, ante diam, molestie elit, pulvinar feugiat. Erat ac aliquam donec nisi laoreet ante adipiscing nonummy adipiscing nonummy sit erat. Ut congue massa mi aliquet, euismod mauris nonummy feugiat sed nisi congue, nunc. Tincidunt ante non mauris sed nisi ipsum sed, lorem ipsum ipsum pharetra turpis. Turpis nonummy consectetur, nonummy consectetur consectetur adipiscing, nonummy at nonummy consectetur turpis nonummy. At at elit at felis at mauris id volutpat molestie id eget felis. Elit mauris id eget molestie felis at, turpis, consectetur turpis sed nisi tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa nibh aliquet, ullamcorper tellus, eget adipiscing pharetra ipsum erat tempus congue nunc. Laoreet ante diam tellus eget adipiscing euismod at nonummy sit sed nisi, tincidunt. Massa mi aliquet, euismod felis nonummy pulvinar sed lorem donec aliquam congue massa. Praesent proin euismod mauris nonummy magna nunc nibh ante diam tellus eget, adipiscing. Consectetur sit dolor aliquam donec ut laoreet, ante mi proin, aliquet ullamcorper molestie. Volutpat molestie id mauris nonummy donec magna, nunc ut massa nibh massa et. Et ante, ullamcorper felis consectetur pulvinar lorem magna nunc mi, proin, praesent sem. Tellus eget euismod mauris amet ipsum magna dolore lobortis mi non euismod elit. Amet pharetra ipsum ac donec congue nunc tincidunt ut massa tincidunt massa et. Et praesent diam at adipiscing dolor pulvinar sed feugiat ipsum lorem lorem sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nonummy consectetur felis consectetur sed feugiat pulvinar. Dolor pharetra sit pharetra feugiat ipsum sed aliquam. Ac, nisi, dolore erat aliquam donec ac aliquam. Tempus dolor tempus erat aliquam donec dolor pharetra. Amet amet feugiat amet amet turpis amet consectetur. Sit pulvinar lorem sed magna dolore lobortis laoreet. Et massa laoreet et praesent diam elit adipiscing. Elit consectetur, amet pharetra ipsum lorem tempus erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus euismod volutpat tellus ullamcorper diam, proin, praesent ante praesent sem aliquet volutpat, id nonummy at amet pharetra, amet feugiat feugiat dolor pharetra feugiat, dolor. Feugiat pulvinar sed aliquam donec magna donec congue et ante mi et ante mi lobortis ante mi proin diam tellus felis at pulvinar, feugiat, sed. Ac aliquam ac aliquam dolore congue nunc lobortis non euismod eget molestie id eget adipiscing elit at adipiscing elit at nonummy pharetra pulvinar feugiat tempus. Sed aliquam donec nisi nunc magna lorem erat ac dolore congue, massa nibh proin, ullamcorper tellus euismod, molestie felis consectetur amet, consectetur, sit dolor sit. Pulvinar pulvinar tempus magna ut dolore congue nisi ut dolore tincidunt massa, mi ante euismod felis pharetra ipsum magna tincidunt ante diam molestie elit turpis. Amet pharetra amet nonummy consectetur, felis pharetra ipsum magna nunc ullamcorper tellus id at amet lorem donec ut et ullamcorper molestie, nonummy turpis ipsum lorem. Tempus ac, dolore lobortis mi et mi diam praesent, non tellus elit turpis, dolor feugiat sed aliquam donec erat nunc, nibh dolor pulvinar lorem, donec. Ut aliquam donec ut laoreet, laoreet massa nunc praesent molestie pharetra donec mi volutpat consectetur, erat massa sem elit, ipsum nunc et id turpis ac. Congue proin mauris dolor dolore praesent mauris feugiat dolore mi feugiat magna ante tellus consectetur tempus nunc et eget, ipsum ut proin eget pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue mi molestie nonummy tempus ut sem elit ipsum ut, et id turpis lorem tincidunt aliquet adipiscing, ac, dolore non, molestie amet lorem, erat lorem tempus erat nunc diam. Id turpis aliquam nibh id amet aliquam, nibh euismod turpis aliquam lobortis ullamcorper felis feugiat tincidunt diam, tempus lobortis diam, adipiscing lorem lobortis diam felis magna dolore, congue massa. Mi proin ullamcorper molestie felis mauris mauris id ut tincidunt nibh praesent proin aliquet non at at elit consectetur adipiscing id, eget molestie id volutpat molestie id volutpat molestie. Euismod non non ullamcorper ullamcorper aliquet ullamcorper non tellus dolor turpis amet, pharetra turpis felis eget, eget, adipiscing eget mauris tellus ullamcorper volutpat amet tempus lobortis diam felis pulvinar. Magna, laoreet aliquet, mauris dolor donec nibh pharetra aliquam lobortis diam id pharetra erat, massa tellus turpis ac tincidunt aliquet at sed dolore proin, mauris amet donec ante, non. Adipiscing lorem ut praesent sit mi proin praesent mi et, aliquet volutpat euismod at pulvinar tempus congue nunc laoreet ante diam sem aliquet et elit turpis feugiat erat nisi. Laoreet donec massa diam euismod mauris amet feugiat erat nisi laoreet ante ullamcorper tellus id molestie id volutpat mauris elit at adipiscing donec nunc, nibh proin ullamcorper molestie elit. Turpis dolor aliquam ut, nunc nibh praesent, non felis consectetur dolor tempus magna nunc nibh euismod mauris amet lorem, magna sem, euismod at amet feugiat erat aliquam congue massa. Et sem ullamcorper molestie nonummy sit pulvinar, lorem donec nisi tincidunt massa mi laoreet praesent non id at nisi congue nisi nisi tincidunt nunc laoreet praesent, non molestie consectetur. Pulvinar sed aliquam ac massa nibh aliquet volutpat molestie volutpat molestie id eget adipiscing pharetra pulvinar lorem erat ac aliquam ac dolore tincidunt ante ullamcorper felis at, turpis consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed, at, amet, dolor consectetur pulvinar feugiat erat ac. Nisi magna, nunc nibh proin diam tellus eget turpis. Amet sit pulvinar praesent volutpat molestie eget, mauris felis. Mauris adipiscing consectetur turpis sed aliquam magna, nunc tincidunt. Ante ullamcorper molestie elit, turpis pharetra ipsum erat congue. Nunc, tincidunt ante diam non id volutpat felis at. Turpis amet feugiat ac laoreet nibh ullamcorper felis consectetur. Pulvinar, sed dolore tincidunt, praesent sem id, mauris nonummy. Turpis amet pharetra turpis lorem congue massa mi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ut ante sem adipiscing amet sit erat nisi donec. Congue aliquam donec ut tincidunt, lobortis, ante sem euismod eget. Felis eget, adipiscing, nonummy sit pulvinar ac donec ac erat. Sed lorem donec, nisi dolore nibh ante, nibh praesent non. Tellus eget, at nonummy pharetra pulvinar lorem donec, lobortis nunc. Tincidunt ante, et diam non tellus volutpat mauris elit turpis. Dolor sit erat nisi tincidunt ante diam proin ullamcorper turpis. Laoreet donec nisi tincidunt ante diam molestie eget mauris magna. Sed ipsum sed feugiat ipsum, dolor feugiat ipsum dolor dolor. Pulvinar pulvinar feugiat pulvinar dolor feugiat pulvinar pharetra sit amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante nunc congue nunc, nunc ut ut tincidunt lobortis. Laoreet laoreet ante et nibh massa laoreet nibh ullamcorper. Sem ullamcorper tellus eget mauris nonummy at turpis adipiscing. Pharetra at pharetra donec ante volutpat pharetra, dolore massa. Non, felis sit ac laoreet, mauris dolor dolore praesent. Eget pharetra donec massa non, nonummy ipsum congue diam. Felis feugiat nisi et felis sit magna laoreet euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi nibh, euismod adipiscing feugiat dolore ante molestie, amet tempus, ut mi euismod turpis ac nunc aliquet consectetur, lorem. Dolore ante dolor congue proin, volutpat nonummy tempus lobortis ullamcorper elit ipsum nisi et felis sit magna mi euismod. Turpis lorem laoreet aliquet at pulvinar aliquam nibh nonummy tempus ut et id, turpis magna laoreet, aliquet at sed. Nunc sem at, pulvinar dolore proin, eget, dolor dolore ante volutpat amet tempus lobortis diam felis erat, nunc aliquet. Elit sed nunc proin eget pulvinar aliquam nibh, volutpat pulvinar donec ante eget pharetra aliquam massa non adipiscing feugiat. Congue tellus at pharetra ipsum sed, lorem donec nunc nibh ante diam diam proin diam molestie pharetra magna, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat aliquet euismod, molestie euismod euismod molestie consectetur sed nunc proin elit ipsum dolore sem eget amet aliquam, nibh euismod. Turpis lorem ullamcorper turpis tempus, lobortis ullamcorper, adipiscing tempus congue diam adipiscing ipsum congue mi tellus consectetur sed nunc aliquet elit. Pulvinar dolore proin eget amet ante eget amet aliquam nibh ullamcorper, felis feugiat magna mi molestie, pharetra ac laoreet aliquet at. Pulvinar aliquam nibh ullamcorper adipiscing feugiat congue praesent elit pulvinar magna nibh, euismod adipiscing lorem laoreet euismod turpis lorem laoreet ullamcorper. Adipiscing lorem tincidunt aliquet felis feugiat congue praesent felis dolor magna praesent mauris pharetra mi molestie sit ac mi tellus consectetur. Sed, dolore et eget amet aliquam nibh volutpat amet nisi nibh euismod adipiscing lorem ut ullamcorper felis sit magna molestie pharetra. Ac massa aliquet at dolor dolore nibh euismod turpis lorem, tincidunt praesent mauris sit magna mi mauris pharetra donec tincidunt proin. Molestie amet aliquam massa non felis feugiat, ut diam felis ipsum ut sem felis sit nisi et euismod turpis ac laoreet. Ullamcorper at lorem tincidunt adipiscing feugiat congue mi molestie, nonummy tempus ut diam elit ipsum nunc diam eget, ipsum ut proin. Eget pulvinar ut et eget, amet nisi proin eget amet proin volutpat, amet aliquam nibh ullamcorper adipiscing tempus lobortis euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id congue diam elit, feugiat congue et molestie turpis ac laoreet aliquet mauris, pulvinar dolore nibh ullamcorper. Felis sit donec mi non consectetur, sed ut elit ipsum dolore proin eget pulvinar dolore proin volutpat. Amet tempus lobortis diam felis lorem ut praesent id feugiat, ut praesent id feugiat ut ullamcorper erat. Massa volutpat pharetra dolore ante volutpat nonummy tempus massa sem elit sed nunc, non nonummy ipsum ut. Et euismod turpis ac lobortis euismod at lorem tincidunt felis feugiat congue praesent mauris feugiat congue ullamcorper. Felis sit donec laoreet tellus, consectetur, erat nunc et eget pulvinar nisi nibh euismod amet ante volutpat. Amet aliquam nibh euismod nonummy tempus nibh ullamcorper felis sit magna mi molestie consectetur, erat dolore et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At dolor, dolore sem, eget pulvinar donec, nibh euismod adipiscing lorem congue mi molestie pharetra. Ac laoreet tellus consectetur sed nunc at erat, nunc sem mauris dolor dolore proin eget. Pulvinar dolore ante volutpat amet tempus, lobortis diam, felis feugiat magna mi molestie turpis ac. Mi sit ac laoreet aliquet consectetur lorem laoreet tellus, turpis lorem congue aliquet, mauris pharetra. Dolore ante, non nonummy, ipsum nisi diam id sit ac, laoreet tellus turpis nibh id. Turpis ac tincidunt aliquet at dolor dolore proin molestie amet tempus lobortis non felis ipsum. Nisi mi id, sit magna, nibh sit ac laoreet praesent at sed congue praesent adipiscing. Sed dolore proin molestie, pharetra dolore mi mauris dolor magna, praesent mauris dolor magna praesent. Mauris sit magna adipiscing ipsum ut diam felis sit, congue et molestie turpis erat laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam id sit et id sit magna nibh id pulvinar nisi proin id amet nisi nibh euismod. Adipiscing lorem congue praesent felis feugiat congue mi tellus, nonummy ipsum, non elit sed massa non consectetur. Ac laoreet non consectetur erat massa tellus at sed nunc proin volutpat amet, aliquam lobortis euismod nonummy. Feugiat mi tellus consectetur erat massa sem elit ipsum dolore et euismod, turpis aliquam nibh volutpat turpis. Tempus tincidunt praesent molestie sit magna diam mauris sit congue, mi sit magna mi aliquet consectetur sed. Nunc sem at sed tincidunt tellus turpis ac tincidunt aliquet, at sed tincidunt, aliquet adipiscing ac tincidunt. Aliquet ac tincidunt aliquet at dolor dolore, mi volutpat consectetur tempus nunc non, elit ipsum nunc diam. Elit pulvinar aliquam et eget pulvinar ut sem elit, sed tellus at dolor dolore sem elit dolor. Dolore ante euismod nonummy donec proin volutpat amet tempus lobortis ullamcorper adipiscing feugiat lobortis non elit tempus. Ut ullamcorper elit massa, sem nonummy pulvinar ac laoreet aliquet at sed tincidunt praesent eget amet donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget turpis ac lobortis ullamcorper felis, lorem tincidunt praesent. Mauris pharetra donec ante tellus nonummy ipsum massa non. Consectetur mi non, elit ipsum dolore et volutpat turpis. Lorem, tincidunt praesent felis lorem tincidunt ullamcorper adipiscing lorem. Ut diam mauris sit donec laoreet pharetra magna mi. Molestie turpis erat laoreet tellus consectetur sed, nunc aliquet. At dolor nunc praesent mauris sed nunc proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore et id turpis lorem congue, aliquet mauris dolor magna mi molestie pharetra erat ante non. Eget, sit ac laoreet aliquet at lorem ullamcorper at feugiat tincidunt praesent, molestie consectetur donec, mi. Non elit ipsum, nunc diam elit pulvinar nisi laoreet tellus at pharetra aliquam lobortis, ullamcorper feugiat. Nisi et id sit magna mi aliquet mauris dolor dolore ante volutpat nonummy aliquam lobortis diam. Id feugiat magna mi, molestie consectetur sed dolore sem sed nunc aliquet mauris sed, nunc aliquet. Mauris dolor donec proin eget amet aliquam massa non adipiscing ipsum, ut, ullamcorper felis ipsum ut. Diam sit magna et felis ipsum ut sem elit ipsum ut, sem id turpis ac congue. Praesent, molestie amet erat lobortis non nonummy erat mi volutpat pharetra massa non nonummy erat, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam felis, sit ac nunc proin eget pulvinar dolore proin amet lorem. Tincidunt, praesent felis lorem congue diam mauris sit donec laoreet tellus, pharetra. Ac massa non at erat massa sem eget pulvinar aliquam nibh, turpis. Lorem magna praesent mauris sit congue diam id feugiat congue praesent felis. Feugiat magna diam felis feugiat nisi mi molestie turpis nisi et felis. Nunc diam id, sit ac tincidunt proin volutpat amet aliquam ante non. Consectetur, adipiscing nonummy pulvinar lorem donec lobortis praesent sem id adipiscing ullamcorper. Molestie molestie at adipiscing nonummy turpis adipiscing consectetur ipsum, ut diam id. Turpis lorem tincidunt aliquet at dolor, dolore ante, molestie amet erat ante. Non dolore mi molestie dolor magna mi tellus consectetur erat nunc non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam lobortis diam felis feugiat volutpat, amet, erat ante molestie consectetur. Erat nunc non nonummy, donec, ante tellus consectetur erat massa sem. Eget amet aliquam nibh id turpis lorem tincidunt pulvinar tempus tincidunt. Praesent mauris pharetra, erat nunc diam euismod pulvinar nisi et eget. Sit ac, tincidunt aliquet at dolor dolore praesent molestie pharetra praesent. Felis dolor magna praesent molestie, sit donec ante tellus consectetur erat. Nunc tellus consectetur, erat massa aliquet at sed massa sem, at. Dolore proin eget pulvinar, dolore ante, volutpat amet donec, nibh non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pharetra donec ante volutpat nonummy praesent mauris. Pharetra erat, ante molestie pharetra donec mi molestie. Consectetur sed nunc non nonummy sed massa, non. Elit pulvinar dolore proin, euismod turpis ac mi. Mauris pharetra erat nunc, sem elit pulvinar magna. Tincidunt proin, eget amet donec proin volutpat amet. Erat ut ullamcorper elit ipsum ut et ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna ante tellus, elit sed nunc, proin id. Turpis ac, nibh euismod adipiscing lorem tincidunt praesent. Mauris magna mi mauris, pharetra erat massa non. Elit ipsum ut sem elit, ipsum nisi proin. Id turpis lorem tincidunt aliquet, felis feugiat congue. Mi mauris magna ante tellus pharetra donec ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper, felis feugiat magna et tellus sit erat massa, sem erat nunc proin eget. Dolor dolore proin eget dolor, dolore nibh non felis sit magna laoreet tellus consectetur. Erat nunc proin eget dolor dolore proin erat nunc sem, mauris dolor donec nibh. Non, adipiscing ipsum, ut diam, adipiscing ipsum lobortis ullamcorper elit ipsum nisi et felis. Tempus ut sem elit mi molestie sit erat laoreet non nonummy erat nunc proin. Eget pulvinar aliquam nibh, volutpat amet aliquam et euismod adipiscing tempus tincidunt, ullamcorper adipiscing. Ante volutpat nonummy lorem ut praesent id pharetra erat massa non at sed nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam felis massa non, nonummy ipsum ut diam eget pulvinar nisi et id sit nisi et. Id turpis, ac lobortis euismod turpis tempus lobortis ullamcorper adipiscing dolor mi molestie consectetur erat nunc. Sem elit ipsum massa non elit amet nisi et volutpat pulvinar aliquam et volutpat pulvinar dolore. Ante euismod nonummy tempus euismod nonummy tempus lobortis, non nonummy aliquam ante non nonummy tempus lobortis. Diam, euismod amet aliquam lobortis euismod felis lorem congue diam, felis, sit donec, massa non congue. Laoreet tellus consectetur erat massa sem consectetur sed nunc sem at sed, dolore sem eget amet. Aliquam ante eget pulvinar donec ante sed tincidunt praesent mauris dolor dolore ante non nonummy, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec ante non consectetur erat ante nonummy ipsum ut et id turpis lorem congue aliquet adipiscing ac tincidunt aliquet. Mauris pharetra erat massa sem, felis pulvinar nisi et eget pulvinar non, at ipsum ut et euismod amet aliquam. Nibh aliquet felis lorem tincidunt praesent mauris consectetur, erat nunc tellus, nonummy sed massa non elit pulvinar tellus at. Erat nunc aliquet elit sed, nunc sem elit erat tincidunt aliquet eget dolor donec ante volutpat amet, aliquam ante. Volutpat amet aliquam, massa non, elit ante non nonummy erat ante non nonummy donec, mi molestie dolor donec ante. Non, eget ipsum ut sem, elit pulvinar nisi nibh id massa aliquet at erat nunc, sem elit dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh tellus at lorem nunc praesent, volutpat tincidunt aliquet mauris dolor dolore ante volutpat. Dolor donec massa, non elit ipsum, nisi et id sit nisi, sem elit pulvinar. Nisi nibh euismod pulvinar molestie consectetur erat nunc sem elit dolor dolore proin volutpat. Pulvinar nisi ante euismod amet aliquam lobortis diam, id pharetra erat massa sem elit. Amet sem at, sed dolore proin eget pulvinar lorem mi sem, euismod volutpat, id. Eget adipiscing pharetra aliquam ut laoreet, sem euismod mauris amet feugiat mi aliquet eget. Nonummy sit pulvinar dolor tempus congue laoreet sem ullamcorper volutpat sem aliquet non elit. Ipsum nisi et id sit ac laoreet tellus at nunc praesent at, dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ac laoreet tellus at dolor nisi ante, volutpat amet aliquam. At sed nunc, praesent mauris sed nunc proin mauris sed, tincidunt. Aliquet at dolor congue mi volutpat pharetra, donec, massa sem nonummy. Pulvinar, nisi, diam erat, massa, sem elit pulvinar aliquam et id. Amet aliquam et elit ipsum dolore proin eget dolor dolore proin. Eget amet tempus tincidunt diam eget pulvinar, aliquam, nibh ullamcorper at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed aliquam lobortis ullamcorper turpis tempus lobortis euismod. Adipiscing, dolor euismod, amet aliquam, ante non nonummy. Lorem, magna praesent id feugiat magna, et id. Sit ac laoreet tellus, turpis erat tincidunt, tellus. At dolor nunc aliquet ac nibh, tellus, adipiscing. Sed dolore proin, mauris pharetra dolore, proin molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus tincidunt diam felis proin volutpat amet, donec ante non felis feugiat congue mi molestie, consectetur sed nisi nibh euismod adipiscing lorem. Tincidunt aliquet felis feugiat magna, mi lorem lobortis diam adipiscing lorem lobortis volutpat amet aliquam ante ullamcorper elit ipsum, ut et id turpis. Erat tincidunt aliquet at sed dolore praesent mauris nibh euismod, turpis, lorem tincidunt aliquet, at feugiat tincidunt proin volutpat pharetra, dolore praesent mauris. Feugiat magna praesent mauris feugiat, congue praesent mauris, lobortis ullamcorper felis feugiat congue, mi id sit magna mi molestie sit nisi mi, tellus. At sed, tincidunt sem mauris sed nunc praesent at lorem, tincidunt praesent nisi et euismod amet aliquam nibh euismod turpis lorem tincidunt aliquet. Mauris pharetra magna mi molestie pharetra donec, massa sem elit, sed ut proin elit ipsum nunc, sit erat nunc, sem elit pulvinar nisi. Nibh ullamcorper felis, lorem tincidunt diam felis feugiat magna mi molestie pharetra ac mi, id, pharetra nunc proin eget pulvinar nisi ante volutpat. Pulvinar nisi ante euismod adipiscing feugiat congue mi molestie sit magna, laoreet, tellus consectetur, sed dolore proin elit pulvinar, nisi eget pulvinar nisi. Ante euismod nonummy tempus lobortis, diam adipiscing lorem ut diam adipiscing, feugiat congue et id turpis erat, massa aliquet elit dolor dolore, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod nonummy lorem ut diam id, feugiat magna laoreet tellus, consectetur sed molestie sit magna mi, tellus consectetur ac laoreet sem eget pulvinar donec proin volutpat amet. Aliquam, nibh, ullamcorper adipiscing feugiat ut diam felis feugiat nisi, nonummy ipsum lobortis diam id turpis ac nibh euismod turpis aliquam laoreet tellus turpis ac laoreet euismod. Turpis lorem tincidunt ullamcorper adipiscing, lorem dolore mi feugiat, magna mi molestie, consectetur erat nunc non pharetra donec massa non elit sed nunc proin, id amet ac. Tincidunt aliquet mauris feugiat, congue mauris pharetra magna mi tellus consectetur erat mi, molestie sit magna laoreet tellus pharetra ac mi molestie turpis ac tincidunt, aliquet consectetur. Ac laoreet tellus consectetur nibh euismod adipiscing lorem, nunc praesent eget pharetra aliquam massa volutpat amet, erat, massa diam elit ipsum ut, diam id sit magna et. Eget sit magna nibh ipsum turpis adipiscing elit consectetur magna laoreet tellus at sed nunc proin mauris, sed congue ante praesent molestie pharetra erat, molestie turpis erat. Tincidunt sem at sed nunc sem mauris amet aliquam nibh volutpat nonummy tempus lobortis ullamcorper, adipiscing ipsum lobortis diam id sit magna laoreet molestie nisi et id. Sit ac, laoreet tellus turpis ac laoreet, aliquet mauris dolor dolore praesent mauris dolor dolore praesent molestie dolor donec ante volutpat pharetra erat ante dolor congue praesent. Mauris feugiat ut praesent, id, sit congue laoreet tellus at sed nunc aliquet turpis ac laoreet tellus at erat tincidunt, aliquet mauris, dolor, donec adipiscing aliquam laoreet. Praesent eget pharetra dolore proin volutpat pharetra donec ante non nonummy, ipsum nisi diam felis pulvinar magna et, id sit, ac laoreet euismod turpis sem elit sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy tempus nisi et euismod ut et id turpis ac. Tincidunt praesent eget nonummy tempus lobortis ullamcorper nonummy tempus lobortis ullamcorper. Felis feugiat nisi et euismod sit magna, mi ipsum ut et. Euismod adipiscing lorem tincidunt tellus, at sed congue proin volutpat amet. Erat massa volutpat nonummy feugiat ut diam felis ipsum ut diam. Turpis lorem tincidunt aliquet at dolor dolore proin volutpat nonummy feugiat. Magna mi tellus consectetur sed dolore, proin, eget pulvinar, nisi nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis lorem tincidunt praesent at dolor aliquam, massa ullamcorper id sit erat nunc proin eget dolor dolore proin, eget pulvinar proin. Eget pharetra aliquam, ante volutpat amet, aliquam lobortis ullamcorper felis feugiat ut et id turpis ac tincidunt, sem, mauris sed dolore. Ante euismod, nonummy nibh non nonummy aliquam massa non nonummy tempus lobortis diam felis feugiat ac mi tellus turpis ac tincidunt. Tellus at dolor dolore proin at sed tincidunt aliquet aliquam nibh euismod turpis ac nibh euismod amet aliquam nibh euismod turpis. Aliquam lobortis diam felis feugiat magna mi molestie pharetra donec laoreet pharetra ac massa tellus consectetur sed dolore proin volutpat turpis. Tempus lobortis ullamcorper nonummy aliquam lobortis diam felis feugiat ut diam felis feugiat ut diam elit ipsum ullamcorper felis ipsum nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus nonummy tempus ut sem nonummy sed nunc sem at massa non, elit pulvinar aliquam lobortis aliquet felis tempus tincidunt aliquet mauris pharetra magna. Praesent molestie consectetur erat massa, tellus, nonummy ipsum ut proin elit massa aliquet at sed, nunc sem, elit pulvinar nisi, proin eget pulvinar donec nibh. Euismod nonummy donec nibh non nonummy ipsum ut diam felis pharetra diam id turpis ac tincidunt sem mauris dolor dolore proin eget, amet aliquam nibh. Non nonummy tempus lobortis mi tellus consectetur sed nunc sit magna mi id pulvinar nisi diam felis pulvinar magna diam eget pulvinar ut, et euismod. Sit ac nibh ullamcorper adipiscing ac lobortis aliquet felis lorem congue felis dolor magna mi molestie pharetra donec massa tellus, consectetur donec laoreet tellus at. Ipsum nisi et euismod adipiscing lorem tincidunt aliquet adipiscing feugiat congue diam, mauris tincidunt praesent mauris sit magna diam felis ipsum ut ullamcorper adipiscing ipsum. Ut non elit ipsum nisi et id sit nisi et id consectetur, nunc praesent at dolor dolore proin mauris dolor congue proin, mauris dolor dolore. Praesent molestie dolor dolore aliquet felis lorem lobortis praesent felis sit donec laoreet tellus congue mi molestie pharetra magna laoreet tellus consectetur ac laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur tincidunt aliquet at ac tincidunt praesent at lorem, tincidunt proin, mauris dolor donec ante volutpat amet donec massa non nonummy tempus massa, volutpat consectetur ullamcorper, adipiscing lorem lobortis. Ullamcorper adipiscing aliquam ante non amet tempus lobortis ullamcorper nonummy, tempus ut diam felis sit, nisi et felis sit ac nibh pulvinar nisi et id, pulvinar, nisi et euismod amet. Ac tincidunt ullamcorper adipiscing ac lobortis aliquet felis, dolor, erat ante tellus consectetur erat felis feugiat, ut praesent felis sit magna laoreet non elit pulvinar ac, lobortis, euismod adipiscing lorem. Lobortis diam felis dolor donec ante molestie pharetra donec mi molestie congue mi molestie, sit magna mi tellus consectetur, erat laoreet aliquet elit dolor dolore proin mauris sed nunc, proin. Eget pulvinar donec ante, volutpat amet aliquam lobortis nonummy tempus, massa ullamcorper elit feugiat ut diam id pulvinar magna nibh euismod sit, magna nibh tellus adipiscing ac tincidunt ullamcorper adipiscing. Dolore ante volutpat nonummy tempus ut sem elit pulvinar nisi diam id turpis magna nibh id turpis ac, tincidunt ullamcorper adipiscing, ac tincidunt aliquet at lorem lobortis amet, tempus congue. Aliquet molestie dolor magna mi, molestie pharetra donec massa diam id sit aliquam nibh ullamcorper adipiscing lorem tincidunt, aliquet mauris dolor congue mi mauris congue praesent molestie pharetra magna, mi. Molestie pharetra erat nunc sem eget pulvinar dolore non, elit ipsum nunc sem elit pulvinar nunc sem eget amet aliquam lobortis, pulvinar, dolore, aliquam dolore congue nisi tincidunt mi non. Id elit adipiscing pharetra tempus magna nunc, proin volutpat adipiscing sit erat massa proin euismod mauris pharetra tempus laoreet aliquet volutpat turpis feugiat donec ut laoreet, proin ullamcorper tellus euismod. Volutpat proin id turpis, lorem dolore ante non felis sit magna laoreet aliquet at lorem proin mauris dolor dolore proin eget pharetra donec ac mi molestie, pharetra erat, dolore et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nunc sem mauris amet aliquam nibh volutpat amet, aliquam. Lobortis ullamcorper adipiscing, tempus ut diam felis feugiat mauris, dolor. Dolore ante molestie pharetra, tempus nunc sem, elit sit magna. Nibh aliquet at dolor dolore proin molestie pharetra donec lobortis. Diam tempus ut diam felis pulvinar magna mi id, consectetur. Lorem dolore, ante eget dolor donec ante, non amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sem elit ipsum ut diam felis turpis magna, nibh tellus adipiscing lorem nunc, aliquet, mauris dolor congue, aliquet, at feugiat congue aliquet felis nibh. Volutpat amet aliquam ante volutpat nonummy aliquam nibh euismod nonummy, aliquam lobortis ullamcorper, adipiscing ipsum congue, et molestie pharetra erat laoreet tellus consectetur sed euismod. At dolor nisi proin volutpat amet aliquam lobortis diam id pharetra erat massa tellus at sed dolore proin volutpat amet aliquam nibh euismod adipiscing lorem. Diam, felis feugiat magna mi id, sit donec laoreet molestie pharetra congue mi molestie sit magna mi molestie, consectetur, erat nunc sem mauris dolor tellus. Consectetur dolor dolore praesent mauris sed congue praesent molestie, amet tempus massa, ullamcorper elit tempus lobortis sem elit ipsum ut diam id sit, magna et. Euismod ut et id turpis ac tincidunt ullamcorper mauris feugiat dolore mi volutpat pharetra erat lobortis sem, elit pulvinar magna nibh tellus adipiscing lorem tincidunt. Aliquet at lorem ante volutpat pharetra donec mi, mauris feugiat congue praesent mauris pharetra erat nunc sem nonummy, sed ut et euismod adipiscing laoreet aliquet. At dolor dolore praesent molestie, pharetra dolore ante volutpat pharetra donec massa non nonummy tempus massa, sem nonummy sed nunc non at erat massa non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed dolore proin volutpat amet tempus lobortis euismod adipiscing feugiat diam, id sit donec, mi tellus consectetur erat massa aliquet at sed, dolore proin elit. Pulvinar dolore ante volutpat pulvinar, donec, ante volutpat amet, aliquam ullamcorper nonummy ipsum congue et molestie sit ac laoreet tellus turpis erat laoreet euismod turpis lorem. Laoreet tellus consectetur sed, nunc praesent eget pharetra donec, volutpat, amet ipsum ut et felis sit, nisi et id turpis erat tincidunt tellus at sed tincidunt. Praesent mauris pharetra dolore proin eget, congue, praesent at feugiat dolore ante volutpat nonummy ipsum nisi mi tellus consectetur sed donec nibh ullamcorper adipiscing feugiat congue. Praesent felis sit congue et, molestie sit et id ipsum nisi mi euismod turpis ac laoreet euismod consectetur, sed nunc praesent mauris, dolor dolore proin molestie. Pharetra tempus ut ullamcorper id sit magna mi pulvinar magna laoreet sem at dolor donec proin volutpat, pharetra aliquam nibh ullamcorper adipiscing tempus lobortis et id. Turpis sed tellus turpis ac tincidunt tellus at dolor dolore proin eget pulvinar, donec ante volutpat amet aliquam lobortis non elit ipsum ut non amet erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy tempus lobortis diam felis feugiat congue praesent molestie pharetra ac laoreet tellus at erat id sit magna mi euismod turpis erat, laoreet. Tellus consectetur sed laoreet euismod adipiscing ac tincidunt ullamcorper adipiscing sed congue praesent mauris pharetra donec volutpat nonummy tempus lobortis sem felis ipsum. Ut et euismod sit aliquam nibh euismod adipiscing, lorem congue praesent mauris dolor congue praesent mauris dolor congue ante volutpat magna mi molestie. Consectetur tempus nunc non elit ipsum, nisi nibh ullamcorper, adipiscing lorem tincidunt praesent molestie dolor dolore praesent mauris pharetra erat molestie pharetra erat. Massa, non nonummy sed nunc sem elit, pulvinar ut proin elit ipsum, dolore et eget amet nisi et eget pulvinar nisi proin mauris. Dolor tellus adipiscing lorem nunc aliquet mauris dolor donec ante volutpat amet erat massa non elit ipsum lobortis, non elit pulvinar nisi nibh. Euismod, at sed nunc mi id sit magna mi tellus, at sed nunc proin, eget dolor nunc proin eget turpis tempus, nibh, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra tempus lobortis diam felis feugiat ac laoreet aliquet at. Sed, tincidunt aliquet sed dolore ante volutpat pulvinar donec proin. Mauris amet donec proin eget dolor donec, massa ullamcorper elit. Ipsum nisi diam felis feugiat nisi et id sit et. Id pulvinar magna laoreet aliquet at dolor aliquam massa non. Felis sit ac laoreet tellus at, sed dolore proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac, tincidunt proin eget pharetra aliquam massa non nonummy tempus lobortis ullamcorper elit feugiat. Nisi laoreet, euismod sit ac tincidunt at dolor dolore ante non adipiscing feugiat congue. Praesent id consectetur sed massa proin eget amet aliquam lobortis, ullamcorper adipiscing feugiat congue. Mi tellus consectetur ut sem elit ipsum ut proin eget pulvinar, nisi nibh euismod. Turpis ac tincidunt ullamcorper adipiscing lorem congue mi molestie consectetur donec massa non consectetur. Erat nunc elit sed, nunc, sem elit amet aliquam tincidunt aliquet mauris dolor dolore. Ante, volutpat nonummy ipsum nisi diam, eget ipsum nunc sem nonummy ut proin eget. Pulvinar ac nibh euismod, turpis ac tincidunt aliquet adipiscing tempus lobortis ullamcorper nonummy, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin mauris dolor donec, ante volutpat nonummy aliquam massa, non elit sit magna et euismod turpis sed nunc aliquet. At lorem tincidunt proin, dolor donec massa eget pharetra donec ante non elit feugiat nisi et, id turpis ac. Laoreet tellus at sed tincidunt aliquet mauris dolor dolore proin pharetra donec ante volutpat nonummy ipsum ut mi molestie. Consectetur sed dolore proin eget amet aliquam nibh euismod nonummy tempus ut praesent felis feugiat magna laoreet tellus magna. Diam felis, feugiat, nisi, mi tellus consectetur ac laoreet euismod turpis ac tincidunt aliquet mauris dolor dolore praesent mauris. Pharetra aliquam proin dolor, congue mi mauris dolor congue praesent mauris pharetra magna ante tellus sit magna, mi tellus. Elit ipsum ut nibh euismod turpis ac tincidunt praesent felis feugiat, massa, volutpat pharetra magna mi mauris feugiat, magna. Ante non nonummy ipsum ut proin, eget pulvinar aliquam nibh ullamcorper adipiscing ac lobortis ullamcorper adipiscing feugiat, congue praesent. Consectetur tempus ut et id turpis nisi et id turpis ac congue, aliquet at dolor dolore ante volutpat consectetur. Tempus diam elit ipsum nisi et id turpis ac tincidunt tellus adipiscing lorem nibh euismod, turpis ac lobortis euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar aliquam tincidunt ullamcorper felis feugiat congue diam mauris, pharetra donec massa sem eget. Ipsum, dolore proin, elit pulvinar nibh ullamcorper adipiscing lorem lobortis ullamcorper nonummy lorem lobortis. Euismod adipiscing tempus lobortis, ullamcorper felis, sit ac laoreet tellus consectetur ipsum nunc sem. Euismod tempus tincidunt praesent, volutpat, pharetra erat massa non nonummy sed nunc sem eget. Sit aliquam et euismod turpis ac tincidunt praesent felis feugiat congue mi, mauris pharetra. Nisi et eget pulvinar magna nibh tellus turpis lorem laoreet euismod amet aliquam nibh. Euismod amet aliquam nibh euismod adipiscing lorem lobortis ullamcorper lorem, tincidunt ullamcorper felis feugiat. Congue, diam id sit magna et id pharetra magna et molestie consectetur erat nunc. Proin volutpat amet aliquam nibh, ullamcorper, adipiscing tempus ullamcorper adipiscing tempus lobortis non nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, tincidunt aliquet mauris dolor erat. Ut et sit ac tincidunt aliquet. Mauris dolor donec ante eget pharetra. Donec ante non elit, ipsum lobortis. Ullamcorper felis feugiat magna mi euismod. Turpis lorem laoreet consectetur lorem laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin id adipiscing lorem laoreet ullamcorper. Adipiscing feugiat congue mi molestie dolor. Magna mi volutpat sit lorem tincidunt. Praesent volutpat pharetra donec praesent mauris. Sed donec ante non amet, tempus. Lobortis sem felis, feugiat nisi mi. Tellus consectetur sed, ante non amet. Aliquam lobortis ullamcorper, adipiscing feugiat ut. Et molestie consectetur erat massa proin. Volutpat adipiscing, lorem tincidunt diam, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec proin eget pharetra donec massa diam, nisi congue massa et euismod mauris amet lorem donec ut tincidunt ut massa et, ullamcorper amet sit, erat nunc proin eget pulvinar nisi. Nibh ullamcorper adipiscing lorem ut diam felis lorem congue praesent molestie pharetra erat laoreet tellus turpis nunc proin eget pulvinar aliquam tincidunt ullamcorper felis lorem lobortis diam felis feugiat congue. Praesent tellus pharetra erat laoreet non, at, sed massa sem eget pulvinar, nisi volutpat adipiscing, feugiat congue mi mauris feugiat ut diam felis, feugiat ut diam, nonummy tempus massa ullamcorper. Felis tempus massa sem nonummy donec molestie, pharetra erat massa tellus consectetur donec massa non consectetur erat laoreet tellus consectetur, sed, nunc, aliquet at sed nunc sem elit dolor dolore. Ante volutpat amet ante volutpat pulvinar dolore proin eget amet, aliquam lobortis, non nonummy tempus lobortis diam elit ipsum nisi mi tellus turpis ac, mi tellus at dolor dolore, proin. Dolor donec massa volutpat amet aliquam ut diam at sed nunc sem mauris dolor dolore proin volutpat, amet aliquam nibh amet tempus ut diam felis feugiat ut diam felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis sit mi, non nonummy sed. Nunc sem at sed nunc, proin, id. At feugiat, tincidunt aliquet felis dolor magna. Ante sem elit pulvinar nisi nibh turpis. Aliquam nibh euismod turpis ac tincidunt aliquet. Mauris pharetra, donec massa sem, nonummy ipsum. Ut et id turpis lorem laoreet euismod. Turpis sed, tincidunt mauris pharetra dolore ante. Molestie pharetra donec ante, molestie pharetra dolore. Ante molestie pharetra magna mi non consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut praesent molestie at sed nunc, sem eget pulvinar dolore proin eget. Dolor aliquam ante laoreet congue ut, laoreet sem ullamcorper mauris pharetra donec. Sem elit feugiat magna mi euismod, turpis lorem tincidunt, tellus turpis sed. Nunc proin eget, pharetra donec ante volutpat pharetra erat massa ullamcorper elit. Feugiat diam id consectetur sed tincidunt praesent at dolor donec proin volutpat. Pharetra tempus, massa non amet tempus lobortis non nonummy erat massa sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus consectetur lorem nibh, aliquet mauris dolor donec proin eget pharetra dolore praesent adipiscing, ac congue praesent felis feugiat aliquet mauris dolor congue praesent. Mauris, pharetra donec laoreet tellus nonummy ipsum nunc sem elit ipsum nisi, et volutpat amet nisi et ullamcorper adipiscing tempus diam felis sit magna. Mi molestie pharetra donec massa, tellus pharetra ac laoreet molestie consectetur sed dolore sem, eget amet tempus nibh ullamcorper adipiscing lorem tincidunt praesent, elit. Ipsum, nisi et euismod turpis aliquam et id pulvinar dolore proin eget amet tempus lobortis ullamcorper adipiscing lorem lobortis ullamcorper felis feugiat nunc sem. Elit ipsum nunc tellus at erat nunc proin eget pulvinar aliquam lobortis ullamcorper turpis tempus nibh euismod adipiscing lorem, ut praesent felis lorem lobortis. Ullamcorper tempus lobortis diam nonummy tempus ut et felis feugiat nisi et id turpis lorem tincidunt aliquet at sed tincidunt aliquet at dolor donec. Massa, non id pharetra dolore sem eget turpis tempus lobortis aliquet felis feugiat congue praesent felis pharetra erat nunc sem elit sed massa non. Volutpat amet erat massa non nonummy tempus massa sem elit ipsum nunc non eget pulvinar magna et eget sit nisi proin elit pulvinar dolore. Proin eget lorem tincidunt aliquet adipiscing feugiat magna, ante molestie pharetra, donec massa non, elit pulvinar nisi nibh id amet ac nibh euismod, turpis. Ac tincidunt aliquet felis dolor aliquet adipiscing lorem lobortis diam felis lorem ut diam, felis sit congue mi id pharetra ac laoreet aliquet elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi mi euismod turpis ac laoreet euismod adipiscing sed dolore proin eget dolor donec ante volutpat. Pharetra massa non amet erat ut et id, turpis lorem tincidunt aliquet mauris lorem tincidunt praesent. Mauris amet aliquam massa non nonummy aliquam massa ullamcorper at erat tincidunt tellus at dolor nisi. Ante volutpat amet lorem ut ullamcorper felis sit ut diam felis sit magna, laoreet aliquet consectetur. Sed nunc sem eget nunc, sem, at dolor nunc aliquet adipiscing sed nunc praesent eget amet. Aliquam lobortis diam id sit ac massa tellus consectetur sed nunc ullamcorper adipiscing sit magna, ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper, id pharetra sed massa, non at ipsum dolore proin at ac aliquet consectetur sed dolore sem mauris. Pulvinar aliquam nibh diam, felis sit magna mi molestie pharetra ac mi id, sit nisi mi molestie turpis. Ac tellus consectetur lorem nunc proin eget pulvinar aliquam nibh non nonummy tempus lobortis ullamcorper nonummy tempus massa. Ullamcorper felis feugiat nisi mi, id turpis nibh euismod at, dolor dolore ante eget amet donec ante volutpat. Amet aliquam lobortis diam felis, feugiat magna et id sit magna mi euismod magna laoreet tellus mauris sed. Congue praesent mauris sed congue proin molestie amet donec mi molestie consectetur tempus lobortis non consectetur donec massa. Non nonummy sed nunc, nonummy sed nunc sem elit sed dolore proin eget ipsum nunc proin at dolor. Nisi ante volutpat pulvinar donec ante euismod adipiscing, feugiat congue ullamcorper adipiscing congue, et molestie consectetur erat nunc. Sem eget pulvinar, dolore proin volutpat amet, aliquam nibh euismod nonummy lorem congue, mi tellus ipsum nisi et. Id amet dolore proin elit dolor dolore et volutpat amet, tempus tincidunt diam mauris pharetra donec, mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit, ac laoreet tellus at erat nunc sem, elit pulvinar nisi ante mauris dolor dolore proin mauris dolor, ante volutpat amet donec massa. Non felis feugiat congue mi aliquet at dolor nunc proin eget nonummy lorem congue, praesent felis feugiat magna praesent feugiat congue praesent id. Sit magna mi, molestie, turpis ac tincidunt tellus at pulvinar dolore ante, volutpat amet tempus nibh, ullamcorper felis tempus lobortis ullamcorper id pharetra. Laoreet tellus at dolor dolore et eget amet tempus lobortis diam felis feugiat magna mi molestie consectetur donec laoreet non consectetur sed nunc. At sed massa sem eget pulvinar aliquam nibh volutpat amet, nisi ante volutpat amet aliquam nibh ullamcorper, adipiscing ipsum ut diam felis feugiat. Magna et id feugiat et euismod turpis ac mi euismod turpis sed nunc aliquet mauris sed dolore proin volutpat adipiscing ipsum lobortis diam. Felis ipsum ut, diam id sit erat tincidunt at dolor dolore ante volutpat pulvinar donec ante eget pharetra donec massa ullamcorper elit tempus. Congue, mi tellus consectetur erat euismod consectetur, lorem nunc aliquet mauris sed dolore ante volutpat amet tempus ante, eget amet aliquam ante non. Elit feugiat magna mi euismod turpis ac, tincidunt aliquet ac laoreet, tellus adipiscing sed tincidunt praesent at sed congue aliquet, at dolor donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis feugiat tincidunt diam mauris sit magna mi tellus consectetur donec laoreet, tellus consectetur erat nunc et. Eget ipsum nisi et pulvinar aliquam ante volutpat pulvinar nunc proin mauris dolor nunc aliquet at sed, tincidunt. Aliquet at dolor donec ante volutpat, nonummy erat massa non nonummy massa non elit tempus nisi et euismod. Turpis ac laoreet euismod sit aliquam nibh, id turpis lorem congue, praesent molestie dolor congue aliquet mauris dolor. Donec ante pharetra donec massa non eget pulvinar aliquam nibh, id amet aliquam et euismod, amet, lorem congue. Praesent mauris dolor congue diam felis feugiat nisi diam id sit aliquam nibh euismod turpis aliquam nibh euismod. Adipiscing feugiat congue praesent felis, dolor congue aliquet mauris pharetra donec ante, non consectetur sed, nunc consectetur, erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et id sit magna mi, tellus consectetur sed nunc proin eget, pulvinar euismod mauris pulvinar nunc. Proin volutpat amet donec lobortis et molestie sit, ac mi, aliquet at, sed dolore sem mauris felis. Lorem ut diam id pharetra magna et id feugiat, ut et id turpis ac laoreet tellus at. Sed dolore proin mauris, nonummy tempus congue, felis ipsum congue, mi tellus consectetur erat massa sem eget. Pulvinar nisi et eget amet aliquam lobortis ullamcorper felis sit, donec massa tellus nonummy sed massa at. Ipsum nisi proin volutpat amet aliquam nibh volutpat amet tempus lobortis ullamcorper adipiscing tempus congue diam mauris. Feugiat congue praesent id sit magna adipiscing feugiat ut diam felis, sit nisi et id sit magna. Mi, euismod sit ac laoreet tellus at sed congue praesent, mauris sed, tincidunt praesent mauris tincidunt aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget pulvinar nisi nibh diam adipiscing feugiat congue praesent, mauris sit magna mi, pharetra magna mi molestie consectetur sed massa aliquet elit dolor. Dolore ante volutpat amet aliquam lobortis ullamcorper adipiscing aliquam ante non adipiscing ipsum congue felis sit magna laoreet aliquet at sed, nunc, sem. Eget pulvinar nisi, ante ullamcorper nonummy lorem congue, diam id feugiat congue praesent molestie pharetra erat nunc consectetur sed nunc, sem at sed. Tincidunt aliquet mauris dolor dolore proin mauris dolor dolore proin eget amet donec ante molestie pharetra erat, lobortis pharetra donec mi molestie pharetra. Erat massa non consectetur erat massa non elit sed ut proin euismod turpis aliquam tincidunt praesent mauris dolor donec ante non erat massa. Volutpat consectetur donec, mi tellus consectetur erat ut sem elit pulvinar nisi et euismod turpis, ac lobortis aliquet felis dolor dolore mi volutpat. Consectetur erat mauris sit donec laoreet tellus consectetur erat massa sem, eget pulvinar, dolore et euismod mauris dolor dolore aliquet mauris feugiat mi. Tellus elit tempus nunc diam eget sit aliquam nibh euismod adipiscing lorem laoreet ullamcorper adipiscing dolor, dolore ante non consectetur pulvinar magna mi. Euismod consectetur sed euismod turpis ac laoreet ullamcorper at sed, congue praesent at lorem, congue praesent molestie, pharetra tempus lobortis non nonummy tempus. Nunc, diam id sit aliquam nibh euismod aliquam laoreet aliquet at lorem lobortis, euismod adipiscing lorem, tincidunt ullamcorper adipiscing tempus tincidunt diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nibh non nonummy tempus lobortis diam felis feugiat ut et id turpis ac laoreet, tellus mauris. Pulvinar nisi ante dolor donec, nibh non adipiscing tempus lobortis ullamcorper adipiscing ipsum ut et felis feugiat. Magna mi euismod turpis ac laoreet id turpis ac laoreet mauris sed dolore ante volutpat amet tempus. Massa non elit ipsum lobortis ullamcorper, id sit magna laoreet euismod consectetur, lorem tincidunt proin volutpat amet. Tempus ut amet donec, ante volutpat amet tempus, lobortis ullamcorper felis feugiat nisi diam elit pulvinar magna. Mi, euismod consectetur sed dolore ante non adipiscing feugiat ut et id turpis aliquam et volutpat pharetra. Ipsum pulvinar, lorem donec ut laoreet proin ullamcorper, molestie elit ipsum aliquam tincidunt massa mi proin praesent. Diam proin laoreet, ante, diam non id, adipiscing dolor ipsum magna dolore lobortis lobortis mi tellus turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus elit pulvinar nisi nibh id turpis lorem. Tincidunt praesent eget pharetra donec ante volutpat amet. Erat lobortis sem nonummy ipsum ut diam, euismod. Laoreet aliquet, at dolor donec proin molestie pharetra. Donec massa non elit feugiat magna et felis. Sit magna nibh tellus consectetur lorem tincidunt praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar aliquam nibh euismod turpis lorem lobortis euismod turpis. Lorem tincidunt diam, felis dolor congue praesent mauris feugiat. Eget amet donec, ante volutpat amet aliquam massa volutpat. Amet erat ante, volutpat nonummy tempus massa non, nonummy. Erat, ut diam elit ipsum nunc elit ipsum, nisi. Nibh ullamcorper adipiscing feugiat congue praesent mauris pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh euismod felis feugiat donec ante sit magna mi id sit ac laoreet aliquet elit pulvinar dolore et volutpat amet dolore ante euismod adipiscing lorem lobortis. Euismod adipiscing lorem lobortis ullamcorper donec proin, volutpat pharetra donec ante ullamcorper elit feugiat nisi et euismod turpis magna tincidunt tellus turpis lorem tincidunt, aliquet mauris. Sed donec ante non ipsum lobortis diam elit feugiat nisi mi molestie turpis erat tincidunt sem at dolor donec ante volutpat amet, lorem ut praesent id. Pharetra et id turpis erat nunc aliquet at sed dolore proin mauris dolor dolore ante, volutpat nonummy lorem lobortis, ullamcorper felis, ipsum congue et molestie sit. Magna, mi ipsum ut sem, felis pulvinar magna mi id sit magna nibh tellus adipiscing, dolor dolore nibh non nonummy ipsum, magna laoreet tellus consectetur ac. Nunc sem elit tincidunt sem eget pulvinar aliquam lobortis non nonummy tempus ut praesent id consectetur erat massa aliquet, elit ipsum nunc sem, elit, dolor dolore. Proin eget amet sem euismod nonummy aliquam, ante non nonummy ipsum congue ullamcorper adipiscing ipsum lobortis ullamcorper elit ipsum, ut, et felis pulvinar diam elit pulvinar. Nisi nibh euismod adipiscing sed, dolore proin eget pharetra donec lobortis ullamcorper felis sit ac laoreet tellus at pulvinar nisi ante euismod nonummy lorem non amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue proin volutpat nonummy feugiat ut. Et tellus turpis et felis sit ac. Nibh euismod turpis lorem laoreet aliquet at. Sed donec ante molestie pharetra donec ante. Volutpat, amet erat lobortis sem elit ipsum. Molestie, consectetur tempus, ut diam eget sit. Aliquam et id sit ac laoreet, id. Turpis lorem tincidunt aliquet felis dolor dolore. Ante volutpat nonummy diam felis, sit congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent eget amet donec ante, molestie amet donec ante, non elit feugiat, ut consectetur tempus nunc non nonummy erat nunc sem consectetur sed ut proin eget turpis nisi proin. Euismod turpis aliquam et, volutpat amet, aliquam nibh euismod amet aliquet, consectetur lorem nunc aliquet adipiscing, ac nibh ullamcorper turpis ac, laoreet ullamcorper adipiscing feugiat tincidunt praesent mauris pharetra. Erat ante molestie pharetra magna, massa pharetra erat massa sem id turpis lorem laoreet euismod turpis nisi et euismod, turpis ac, nibh euismod turpis, aliquam nibh volutpat amet aliquam. Mauris pulvinar donec nibh non, nonummy tempus ut ullamcorper elit tempus, massa, non amet erat, massa volutpat pharetra donec massa volutpat nonummy ipsum ut nibh id turpis sem elit. Pulvinar aliquam tincidunt, aliquet mauris pharetra dolore mi volutpat, consectetur donec mi volutpat consectetur erat massa molestie consectetur, erat, nunc non elit ipsum nunc sem ac massa tellus at. Sed nunc sem elit sed dolore ante mauris pulvinar tempus nibh ullamcorper adipiscing lorem ut ullamcorper tempus lobortis diam felis ipsum ut diam elit tempus lobortis diam, elit ipsum. Nunc sem elit ipsum, ut diam eget at dolore ut, massa et ante diam sit sed dolore lobortis, praesent molestie nonummy ipsum nisi tincidunt proin, ullamcorper tellus elit turpis. Pharetra pharetra pulvinar ac congue praesent volutpat elit sit sed lorem, magna sem tellus, mauris felis elit turpis sed tempus ac aliquam congue ante et tellus elit turpis lorem. Erat magna, nunc lobortis nunc nibh, proin diam proin at nonummy tempus lobortis ullamcorper felis feugiat lobortis, non nonummy tempus massa non nonummy ipsum ut, diam eget sit ac. Nibh aliquet at dolor dolore ante volutpat sit magna et id sit magna laoreet tellus turpis magna laoreet aliquet at dolor nunc praesent mauris pharetra donec ante molestie pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi tincidunt tellus at dolor dolore proin eget laoreet tellus at pharetra donec massa non. Amet ipsum congue, mi aliquet at dolor nisi, ante volutpat amet nisi ante volutpat amet. Tempus, lobortis diam nonummy sed massa, sem eget pulvinar nisi, et euismod adipiscing lorem congue. Mi molestie dolor magna mi molestie, sit congue praesent, mauris, feugiat magna mi ipsum congue. Et, id sit magna mi molestie, consectetur sed nunc aliquet mauris sed nunc proin volutpat. Adipiscing feugiat, congue, praesent id pharetra ac felis sit magna laoreet sem, eget pulvinar dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet tellus at dolor dolore praesent mauris sed id sit aliquam nibh euismod turpis ac lobortis. Aliquet adipiscing feugiat tincidunt, aliquet mauris dolor magna ante, non nonummy, sed massa non nonummy ipsum. Ut ullamcorper adipiscing lorem lobortis ullamcorper adipiscing lorem tincidunt praesent molestie pharetra donec mi molestie pharetra. Tempus nisi et euismod turpis aliquam nibh ullamcorper adipiscing lorem euismod turpis ac lobortis, ullamcorper felis. Dolor congue mi molestie dolor donec massa non nonummy sed ut et id pulvinar aliquam nibh. Id, dolore et eget pulvinar nisi et eget, pulvinar nisi proin, eget, pulvinar aliquam nibh volutpat. Nonummy tempus lobortis ullamcorper felis ipsum ut et molestie consectetur sed nunc consectetur sed nunc ante. Euismod adipiscing lorem congue mi molestie nonummy erat laoreet tellus consectetur sed laoreet sem mi nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent proin aliquet volutpat felis elit adipiscing amet ipsum, ac nisi, lobortis praesent tellus nonummy, pulvinar lorem, aliquam magna laoreet praesent volutpat, elit sit erat nisi nibh. Aliquet non felis consectetur dolor, aliquam tincidunt diam tellus elit sit sed, donec lobortis mi proin id at donec magna nunc tincidunt massa et aliquet eget non. Tellus volutpat id eget at pharetra donec massa et et ante laoreet et aliquet sem tellus ullamcorper tellus sit amet lorem magna, nunc proin, aliquet volutpat felis. At turpis pharetra feugiat sed tempus erat sed tempus erat lorem lorem erat ac massa nunc donec congue nisi erat ac lorem pulvinar ac aliquam congue nunc. Laoreet ut nunc tincidunt nibh mi sem proin laoreet nibh mi sem sem aliquet nonummy consectetur, adipiscing elit mauris molestie euismod, ullamcorper et proin et sem aliquet. Non id eget mauris nonummy euismod mauris nonummy turpis pulvinar lorem sed, aliquam dolore laoreet et praesent non molestie elit felis consectetur turpis pulvinar lorem, donec magna. Donec magna, nunc nibh proin ullamcorper consectetur adipiscing elit consectetur pulvinar tempus tempus ac dolore tincidunt massa et proin praesent non, eget at amet feugiat, pulvinar lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet ac donec magna nisi nunc ut, nunc laoreet massa laoreet sem ullamcorper volutpat felis at. Adipiscing nonummy, lorem, aliquam congue, ut nunc lobortis nunc nibh proin ullamcorper molestie, elit adipiscing amet. Turpis pulvinar pharetra sit dolor feugiat ipsum ac, aliquam sed et proin, diam proin aliquet molestie. Nonummy sit ipsum, feugiat feugiat dolor feugiat tempus ac donec magna ut tincidunt lobortis laoreet, et. Praesent diam, sem praesent, elit at adipiscing elit mauris mauris elit mauris mauris id mauris id. Eget volutpat molestie euismod, molestie id eget felis elit turpis amet dolor nunc laoreet ante laoreet. Nibh ante praesent, proin aliquet non tellus volutpat mauris felis, at, adipiscing, consectetur turpis dolor lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam et proin diam sem ullamcorper volutpat molestie, volutpat felis nonummy consectetur nonummy pharetra ipsum sed lorem donec nisi congue non. Ullamcorper, sem aliquet diam aliquet volutpat mauris elit at nonummy pharetra sit amet lorem congue laoreet tellus elit ipsum nunc aliquet. Consectetur, pulvinar nisi at sed nunc, tellus consectetur lorem laoreet ante adipiscing pharetra sit sed aliquam magna dolore nibh proin ullamcorper. Id euismod volutpat felis, at pulvinar feugiat tempus nisi tellus eget id elit at amet sit sed ac congue lobortis laoreet. Ante mi et, magna, nisi donec magna nisi nunc lobortis mi, eget mauris elit consectetur, amet dolor ipsum ac dolore, lobortis. Ante laoreet ante ante, et praesent diam sem ullamcorper volutpat, id eget, at, nonummy, sit pulvinar feugiat massa laoreet ante praesent. Sem aliquet volutpat, tellus id at nonummy consectetur pulvinar feugiat, tempus erat, tempus magna magna, aliquam ipsum ac nunc praesent eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa mi tellus turpis erat nunc aliquet, at sed tincidunt aliquet at sed nunc, proin lorem tincidunt aliquet. Mauris dolor dolore massa volutpat amet tempus congue diam elit, tempus, ut mi euismod turpis ac tincidunt sem. Eget, pulvinar aliquam, ante volutpat, donec ante non amet tempus congue diam felis ipsum ut, diam id pulvinar. Magna et id sit nisi, nibh, euismod turpis ac tincidunt proin, mauris, donec proin molestie dolor erat massa. Non elit ipsum ut diam id sit ac tincidunt aliquet at, sed, nunc ante eget amet aliquam molestie. Amet, erat lobortis ullamcorper felis sit magna laoreet tellus consectetur ac laoreet tellus, consectetur sed dolore proin eget. Amet tempus lobortis ullamcorper, felis feugiat, congue et ipsum massa diam felis sit magna et, euismod sit magna. Nibh euismod adipiscing sed congue aliquet at, dolor dolore massa volutpat pharetra donec ante volutpat amet tempus mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet lorem ut, diam felis pharetra erat, nunc proin id turpis aliquam id amet aliquam, tincidunt ullamcorper adipiscing, tempus lobortis ullamcorper amet tempus nibh euismod nonummy lorem ut diam felis. Feugiat ac laoreet molestie consectetur ac laoreet tellus ac tincidunt sem mauris sed dolore proin eget dolor dolore ante volutpat nonummy aliquam, lobortis ullamcorper felis ipsum ut ullamcorper elit, tempus. Lobortis diam id ut diam felis pulvinar nisi diam id sit magna nibh tellus adipiscing lorem congue praesent at feugiat tincidunt ullamcorper adipiscing feugiat congue praesent feugiat tincidunt diam, felis. Sit, donec ante molestie, pharetra erat nunc sem elit sed nunc non consectetur, sed dolore sem elit sed dolore ante volutpat, amet nisi mauris, dolor dolore praesent mauris dolor congue. Ante non nonummy aliquam massa non nonummy tempus lobortis sem felis sit magna et id turpis lorem tincidunt praesent at laoreet aliquet at sed, dolore proin, mauris, pharetra dolore ante. Volutpat nonummy tempus massa non elit pulvinar magna laoreet aliquet pulvinar donec nibh volutpat pharetra aliquam massa non adipiscing feugiat ut diam id sit ac laoreet aliquet at sed dolore. Ante volutpat dolor nunc aliquet at dolor ullamcorper at sed dolore proin volutpat amet donec ante volutpat consectetur, tempus massa sem elit ipsum ut et euismod, adipiscing sed nunc proin. Volutpat nonummy, aliquam ante pharetra dolore ante volutpat amet erat massa non nonummy erat massa non nonummy tempus ante sem elit pulvinar nisi nibh ullamcorper at feugiat congue praesent mauris. Dolor aliquet mauris pharetra donec ante non nonummy tempus ut sem eget pulvinar nisi nibh euismod sit, ac tincidunt aliquet molestie pharetra donec massa volutpat consectetur tempus massa dolor congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis, praesent mauris sit magna mi feugiat ac massa aliquet at ipsum nunc proin. Eget dolor nunc proin volutpat amet aliquam nibh diam adipiscing feugiat, magna mi molestie. At sed, dolore euismod turpis lorem congue praesent mauris pharetra erat massa sem felis. Pulvinar magna nibh euismod sit aliquam et euismod turpis lorem congue aliquet mauris dolor. Aliquet mauris pharetra donec ante molestie pharetra donec ante tellus nonummy erat laoreet non. Nonummy sed ut sem at sed, massa aliquet at ipsum, dolore at dolor dolore. Ante euismod amet aliquam ante volutpat amet tempus, nibh non adipiscing ipsum ut, et. Tellus, consectetur, sed, dolore, proin elit dolor aliquet mauris sed dolore nibh ullamcorper adipiscing. Feugiat congue ullamcorper felis feugiat congue diam id sit, congue mi molestie consectetur, erat. Nunc sem elit dolor aliquam, nibh amet tempus nibh volutpat pharetra donec ante non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pharetra erat lobortis diam id sit et euismod turpis sed nunc praesent mauris sed nunc aliquet adipiscing dolor congue, proin non nonummy tempus. Lobortis ullamcorper elit feugiat nisi et euismod turpis diam elit, ipsum ut diam eget pulvinar ut proin eget ipsum ut proin id amet aliquam. Nibh aliquet felis feugiat congue praesent molestie pharetra magna molestie sit donec mi molestie sit magna praesent felis feugiat congue et felis feugiat lobortis. Diam id sit ac mi tellus consectetur lorem tincidunt tellus magna et eget sit ac, laoreet aliquet at, lorem lobortis ullamcorper adipiscing lorem, congue. Praesent mauris dolor magna mi molestie pharetra donec massa diam elit massa sem id turpis lorem tincidunt aliquet adipiscing feugiat tincidunt ullamcorper, felis tempus. Magna, mi molestie dolor donec mi molestie pharetra erat massa, sem, elit sed nisi elit sed dolore, et volutpat amet ac tincidunt aliquet turpis. Lorem tincidunt diam mauris sit, donec massa, non elit pulvinar, aliquam, laoreet euismod turpis lobortis ullamcorper adipiscing lorem congue, praesent molestie pharetra donec ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie nonummy erat molestie consectetur ac mi tellus consectetur erat, laoreet tellus at sed dolore sem. Elit, dolor nunc proin at sed, nunc praesent eget dolor dolore mauris sed dolore ante volutpat pharetra. Erat massa non felis, sit, magna, laoreet tellus turpis lorem tincidunt tellus at lorem tincidunt aliquet, at. Lorem tincidunt pulvinar nisi et, id amet ac tincidunt, aliquet, felis feugiat tincidunt diam felis dolor congue. Praesent felis feugiat ut, praesent id sit congue, praesent tellus diam felis feugiat magna mi euismod turpis. Ac nunc proin volutpat nonummy aliquam lobortis non adipiscing ipsum congue, praesent, molestie pharetra ac mi id. Ut sem elit ipsum nisi diam felis pulvinar nisi et euismod adipiscing lorem tincidunt, aliquet at sed. Donec praesent molestie dolor congue aliquet at feugiat congue aliquet tempus lobortis, ullamcorper felis dolor magna ante. Tellus consectetur erat massa non, consectetur erat, massa, non at ipsum dolore et volutpat turpis aliquam lobortis. Ullamcorper lorem lobortis ullamcorper adipiscing lorem nibh non adipiscing ipsum, ut diam adipiscing ipsum congue diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante molestie nonummy, tempus nunc, diam eget pulvinar ut et eget pulvinar nisi. Proin euismod turpis, ac lobortis euismod adipiscing ac ullamcorper mauris dolor magna mi molestie. Consectetur, erat massa sem, elit pulvinar, nunc sem, elit pulvinar dolore nibh euismod, adipiscing. Feugiat congue mi mauris pharetra, diam, mauris dolor, donec massa, non nonummy sed nunc. Sem eget ipsum ut proin, eget amet nisi nibh, euismod felis feugiat dolore mi. Molestie consectetur erat, ante sit erat laoreet molestie, sit donec laoreet sem elit sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis mi molestie ut diam felis. Sit ac laoreet tellus consectetur sed. Nunc proin volutpat pharetra donec ante. Non amet aliquam massa non, nonummy. Ipsum nisi, et id massa sem. Felis, pulvinar magna nibh id sit. Ac laoreet aliquet at sed congue. Praesent molestie pharetra donec ante, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi ante eget pulvinar aliquam, lobortis ullamcorper, adipiscing feugiat magna laoreet tellus, pharetra erat massa sem elit ipsum nisi nibh euismod tincidunt, proin, volutpat, nonummy tempus. Tincidunt mi molestie consectetur erat massa non eget pulvinar nisi et id turpis ac lobortis aliquet adipiscing, feugiat congue diam lorem tincidunt diam felis sit magna. Laoreet sem eget sit aliquam laoreet, aliquet at feugiat dolore praesent felis feugiat, congue mi volutpat pharetra magna ante tellus sit praesent tellus consectetur erat nunc. Proin id, pulvinar aliquam nibh volutpat, amet nisi, proin elit dolor dolore, proin, volutpat, pulvinar donec ante euismod lorem congue mi id pharetra ac laoreet tellus. At sed nunc sem elit dolor dolore proin, volutpat amet aliquam, nibh ullamcorper felis feugiat ut praesent molestie pharetra mi molestie sit ac massa aliquet elit. Pulvinar aliquam nibh ullamcorper adipiscing feugiat magna mi, molestie consectetur erat nunc sem elit ipsum ut et eget pulvinar ac volutpat turpis ac congue mi mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tincidunt mi, tellus pharetra erat massa sem. Elit, pulvinar nisi nibh euismod amet ac tincidunt. Aliquet felis, dolor donec mi volutpat consectetur erat. Massa consectetur erat massa, non elit sed nunc. Proin eget, pulvinar nunc proin eget dolor, nisi. Proin volutpat amet nisi ante euismod nonummy tempus. Lobortis non aliquam ante non, nonummy aliquam lobortis. Non nonummy tempus lobortis ullamcorper elit feugiat, nisi. Mi tellus at lorem tincidunt aliquet at sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit ipsum nisi nibh ullamcorper at dolor dolore mi. Mauris consectetur tempus ut et euismod turpis ac tincidunt aliquet. Mauris donec, massa non amet tempus ut diam felis ipsum. Lobortis sem felis feugiat nisi et euismod turpis ac laoreet. Aliquet eget pharetra donec proin sed dolore ante, mauris dolor. Donec ante non elit tempus, ut mi id, turpis ac. Tincidunt aliquet mauris dolor donec nibh non, nonummy tempus lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet aliquam lobortis ullamcorper adipiscing tempus lobortis diam felis feugiat magna ante molestie consectetur erat laoreet molestie lobortis ullamcorper felis sit magna mi molestie turpis ac laoreet tellus at dolor. Dolore proin eget pulvinar dolore ante volutpat nonummy tempus lobortis ullamcorper, adipiscing proin molestie, pharetra donec ante molestie, pharetra dolore mi molestie dolor congue mi molestie consectetur erat massa non. Elit pulvinar ut proin elit sed nunc aliquet at mi molestie turpis ac laoreet aliquet at sed nunc proin volutpat amet aliquam nibh volutpat amet tempus massa, ullamcorper adipiscing ipsum. Congue mi ipsum, lobortis diam felis, sit ac tincidunt aliquet at sed dolore praesent mauris dolor dolore proin mauris pharetra aliquam ante volutpat elit feugiat nisi et id consectetur mi. Id turpis lorem laoreet euismod turpis ac laoreet euismod adipiscing lorem laoreet aliquet mauris dolor donec proin volutpat amet tempus massa sem elit, ipsum nisi nibh tempus ut sem elit. Ipsum ut sem eget turpis lorem congue proin molestie pharetra donec mi volutpat, consectetur erat lobortis feugiat, lobortis diam mauris feugiat congue mi molestie consectetur sed nunc sem elit, sed. Dolore et euismod turpis ac lobortis ullamcorper adipiscing lorem tincidunt praesent molestie consectetur diam nonummy tempus nibh non nonummy ipsum ut diam felis turpis erat laoreet aliquet at sed nunc. Sem eget pulvinar donec ante volutpat nonummy tempus nibh non dolore, ante non felis feugiat magna laoreet tellus at sed dolore ante volutpat, amet, aliquam lobortis diam molestie pharetra magna. Praesent molestie sit, congue praesent id consectetur et felis feugiat magna mi, molestie turpis, ac, laoreet aliquet mauris pulvinar donec ante eget pulvinar aliquam nibh non amet, aliquam ante molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac lobortis ullamcorper felis feugiat magna praesent. Felis dolor donec ante lorem, ut diam. Id pharetra, erat massa non at, sed. Dolore proin volutpat pulvinar dolore proin eget. Pulvinar aliquam ante euismod nonummy, tempus lobortis. Diam felis nibh ullamcorper adipiscing sit magna. Laoreet aliquet consectetur erat tincidunt aliquet elit. Pulvinar nisi, ante volutpat dolor donec proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit aliquam nibh euismod turpis ac congue ante non elit ipsum magna mi euismod, consectetur ac nibh euismod sit magna et euismod turpis proin. Euismod adipiscing lorem tincidunt aliquet at lorem tincidunt praesent mauris feugiat magna ante volutpat consectetur tempus nunc, non elit ipsum nisi et id, nunc. Proin eget pulvinar nisi nibh aliquet mauris dolor erat ante non felis, sit ac laoreet tellus adipiscing lorem laoreet tellus adipiscing sed, dolore ante. Volutpat congue mi molestie dolor donec massa non nonummy erat ante molestie sit magna massa non consectetur donec massa non at sed nunc sem. Id dolore sem elit pulvinar nisi, ante ut, laoreet et praesent, ullamcorper aliquet ullamcorper, non id euismod molestie consectetur sit magna laoreet tellus at. Sed dolore proin pharetra donec massa, volutpat amet tempus lobortis ullamcorper felis feugiat ut et id turpis ac laoreet aliquet at lorem, laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam tincidunt praesent mauris feugiat congue aliquet adipiscing feugiat congue, praesent volutpat elit ipsum ut et. Id, pulvinar aliquam elit, ipsum ut sem elit ipsum dolore et volutpat pulvinar aliquam et euismod. Adipiscing lorem lobortis ullamcorper adipiscing lorem ut ullamcorper adipiscing feugiat lobortis ullamcorper aliquam, lobortis non nonummy. Tempus, ut diam felis feugiat ut et felis pulvinar magna laoreet tellus at lorem dolore ante. Eget dolor dolore ante non amet aliquet mauris pharetra donec massa volutpat consectetur erat, ante non. Elit ipsum ut sem elit pulvinar nisi laoreet euismod adipiscing lorem congue praesent molestie tempus, lobortis. Non nonummy tempus ut et id turpis ac nunc proin eget dolor donec, ante eget pharetra. Donec lobortis ullamcorper nonummy ipsum ut diam elit, feugiat laoreet tellus consectetur lorem laoreet tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nisi et euismod turpis lorem, tincidunt, adipiscing feugiat donec ante volutpat nonummy ipsum nisi et id turpis sed nunc, proin eget amet aliquam. Lobortis ullamcorper id ipsum ut diam id sit diam felis sit ac mi id sit magna et id sit aliquam nibh tellus turpis lorem. Tincidunt ullamcorper adipiscing ac nibh euismod adipiscing feugiat tincidunt adipiscing lorem lobortis diam felis feugiat congue praesent felis feugiat congue praesent id sit magna. Mi molestie consectetur erat mi molestie turpis ac laoreet sit magna laoreet euismod turpis lorem tincidunt aliquet adipiscing lorem laoreet euismod turpis aliquam nibh. Id adipiscing feugiat congue mi volutpat, consectetur tempus massa non consectetur mi tellus consectetur erat, laoreet non nonummy erat nunc non consectetur sed massa. Sem eget pulvinar nisi et volutpat amet aliquam nibh volutpat nonummy lorem lobortis, diam tempus ut diam adipiscing ipsum, ut diam felis, sit magna. Mi molestie consectetur ac mi tellus consectetur lorem nunc sem mauris dolor proin eget pharetra aliquam massa ullamcorper, adipiscing feugiat congue et id, sit. Magna, laoreet aliquet at dolor dolore ante volutpat amet tempus lobortis non adipiscing lorem ut adipiscing ipsum ut et id sit ac massa sem. Elit pulvinar nisi ante volutpat amet aliquam ante euismod nonummy lorem ut diam felis feugiat congue mi molestie congue mi molestie, consectetur erat nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, felis pulvinar magna nibh euismod ut proin elit sed nunc proin ullamcorper adipiscing feugiat congue, praesent. Molestie consectetur erat massa non nonummy tempus nunc et euismod turpis ac laoreet sit aliquam nibh id. Turpis ac, lobortis ullamcorper adipiscing lorem lobortis ullamcorper amet aliquam nibh euismod amet donec ante euismod, nonummy. Lorem, ut diam felis lobortis diam id sit magna, et id turpis ac et, id turpis ac. Laoreet, tellus at sed dolore proin eget pharetra donec proin molestie, pharetra praesent molestie dolor donec massa. Non elit tempus lobortis non elit ipsum ut, et id pulvinar nisi proin eget sit nisi et. Id turpis ac, ullamcorper mauris pharetra dolore mi molestie feugiat congue praesent mauris pharetra donec mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id consectetur massa sem eget turpis lorem lobortis euismod felis feugiat magna mi mauris. Pharetra magna ante tellus consectetur sed nunc non eget pulvinar nisi nibh ipsum nisi. Et volutpat pulvinar nisi ante volutpat amet, aliquam nibh euismod nonummy tempus, ut praesent. Id pharetra erat nunc sem elit pulvinar nisi et dolor nisi et eget pulvinar. Aliquam lobortis ullamcorper adipiscing lorem, lobortis ullamcorper adipiscing feugiat congue praesent id pharetra erat. Massa aliquet at ipsum dolore proin eget dolore sem eget pulvinar donec ante, eget. Amet tempus lobortis diam id sit, ac laoreet molestie consectetur ipsum dolore proin volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed nisi proin eget amet aliquam nibh ullamcorper, adipiscing tempus congue mi, molestie consectetur erat, massa, sem elit mi molestie turpis, ac, mi tellus consectetur lorem tincidunt aliquet at. Sed tincidunt aliquet adipiscing lorem laoreet ullamcorper adipiscing ac lobortis euismod turpis ac elit sed nunc sem mauris pulvinar dolore proin volutpat amet donec nibh, volutpat nonummy tempus ut. Ullamcorper felis ipsum congue et felis feugiat nisi mi tellus mauris et id turpis ac tincidunt, praesent mauris pharetra aliquam lobortis diam, id pharetra ac massa tellus consectetur ac. Laoreet, tellus at sed nunc sit, ac laoreet tellus at dolor donec ante, volutpat nonummy tempus lobortis ullamcorper elit feugiat magna mi molestie turpis erat laoreet euismod turpis sed. Nunc sem mauris laoreet aliquet at, sed tincidunt aliquet adipiscing feugiat congue proin, mauris dolor dolore praesent mauris dolor tincidunt, diam felis dolor donec massa non nonummy erat massa. Non magna laoreet tellus consectetur sed nunc et euismod, felis feugiat congue, praesent molestie consectetur donec massa non nonummy ipsum ut pharetra sed nisi et id turpis ac nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem eget amet tempus lobortis sed dolore ante euismod felis feugiat magna laoreet, molestie pharetra erat nunc proin eget ipsum dolore et eget pulvinar aliquam ante volutpat, amet aliquam. Lobortis amet tempus, nibh non nonummy tempus ut ullamcorper adipiscing pharetra erat massa, tellus at erat nunc aliquet consectetur dolor dolore proin eget pulvinar donec ante sed nunc proin. Eget amet donec proin molestie dolor dolore praesent mauris feugiat congue mi mauris, pharetra donec, mi tellus consectetur erat massa nibh ullamcorper adipiscing, feugiat congue mi, tellus consectetur ipsum. Dolore proin eget pulvinar dolore proin eget pulvinar aliquam lobortis diam adipiscing feugiat congue praesent, sit magna mi molestie pharetra ac massa sem eget pulvinar nisi ante elit, dolor. Nisi nibh euismod amet aliquam nibh, ullamcorper adipiscing, feugiat magna laoreet tellus consectetur massa sem at sed nunc proin elit, dolor nisi proin at dolor dolore praesent eget pulvinar. Dolore ante, non adipiscing mauris elit consectetur molestie elit turpis feugiat donec nunc mi, proin praesent sem, praesent ullamcorper tellus consectetur erat massa tellus, at, ipsum, nisi nibh euismod. Turpis lorem congue praesent mauris magna mi tellus consectetur sed nunc non nonummy, ipsum nisi et id amet aliquam lobortis ullamcorper adipiscing lorem tincidunt aliquet mauris pharetra donec ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet mauris sed dolore ante volutpat nonummy tempus ut et, id turpis erat tellus at sed. Dolore, ante, euismod adipiscing feugiat congue diam id feugiat congue praesent molestie pharetra ac et id consectetur. Sed dolore proin eget amet nibh ullamcorper felis, sit magna praesent molestie consectetur erat nunc sem elit. Pulvinar, aliquam lobortis ullamcorper, turpis, lorem congue praesent felis, feugiat magna massa sem erat, nunc sem nonummy. Ipsum, ut et id amet aliquam nibh, aliquet at feugiat dolore mi molestie pharetra magna ante non. Nonummy tempus sem elit ipsum ut proin eget pulvinar ac, laoreet ullamcorper adipiscing ac lobortis ullamcorper felis. Dolor donec ante non consectetur erat massa, sem elit sed nisi et adipiscing sed donec ante ullamcorper. Felis feugiat ut diam felis tempus lobortis diam felis sit magna laoreet praesent, mauris, pulvinar aliquam lobortis. Diam id sit ut diam consectetur, sed nunc proin eget dolor, nisi ante eget amet aliquam ante. Volutpat nonummy aliquam ante eget sed dolore praesent, adipiscing sit magna laoreet molestie consectetur sed tincidunt aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus eget, amet tempus mauris dolor dolore, proin, eget amet, donec ante volutpat nonummy ipsum nisi, et. Molestie consectetur sed nunc sem eget amet donec ante non nonummy tempus ullamcorper felis feugiat congue, et. Id consectetur erat massa aliquet consectetur dolor nisi ante volutpat amet aliquam nibh ullamcorper, felis feugiat magna. Laoreet molestie consectetur laoreet non at ipsum nisi proin volutpat turpis tempus, nibh euismod felis dolor donec. Ante non nonummy sed nunc non nonummy erat nunc, sem elit ac, tincidunt, aliquet adipiscing lorem congue. Praesent felis lorem tincidunt diam, felis feugiat ut ullamcorper mauris feugiat ut ullamcorper adipiscing feugiat congue diam. Felis feugiat et molestie turpis ac, laoreet proin, eget dolor dolore proin eget amet dolore proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet nibh euismod at lorem tincidunt praesent felis feugiat magna ante volutpat nonummy erat, massa sem, elit ipsum ut proin, eget turpis lorem tincidunt aliquet aliquam. Lobortis, aliquet felis feugiat congue praesent felis feugiat magna, mi tellus consectetur erat massa tellus elit ipsum nisi et id, amet ac lobortis aliquet elit tempus. Ut et id turpis ac tincidunt sem mauris dolor dolore ante volutpat nonummy tempus lobortis non adipiscing ipsum, lobortis diam felis sit nisi et id nunc. Sem felis ipsum nisi nibh eget pulvinar nisi, et id sit ac tincidunt praesent molestie pharetra erat massa non elit tempus ut elit pulvinar nisi et. Euismod adipiscing, sed nunc ante volutpat amet donec ante molestie dolor dolore mi molestie amet tempus lobortis sem elit sit magna nibh euismod magna, et euismod. Turpis lorem laoreet aliquet at feugiat congue praesent molestie dolor dolore praesent mauris consectetur, tempus ut diam elit ipsum ut diam id sit aliquam eget sit. Ac tincidunt praesent at feugiat, congue mi mauris consectetur erat massa sem felis ipsum nisi et elit ipsum non nonummy sed, nunc sem, elit ipsum, dolore. Proin elit pulvinar dolore et volutpat, amet tempus lobortis ullamcorper adipiscing tempus lobortis ullamcorper adipiscing feugiat, congue praesent felis congue, et id pharetra erat nunc sem. At sed tincidunt tellus, consectetur ac, laoreet, tellus at dolor nunc aliquet mauris, pharetra, donec massa non nonummy tempus lobortis molestie turpis erat dolore et volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nonummy tempus ut diam lorem lobortis ullamcorper nonummy tempus, ut diam, felis sit magna laoreet tellus turpis. Magna laoreet tellus at sed nunc proin eget pulvinar donec proin sed dolore, praesent molestie, pharetra tempus congue. Et molestie turpis erat nunc aliquet at sed nunc proin eget pulvinar aliquam nibh non nonummy tempus lobortis. Adipiscing ipsum magna mi tellus consectetur erat nunc sem eget pulvinar nisi proin eget dolor donec nibh non. Amet tempus lobortis diam felis sit magna laoreet tellus sed dolore nibh ullamcorper adipiscing feugiat congue praesent mauris. Feugiat, magna ante tellus nonummy, sed ut, proin id, amet, aliquam laoreet ullamcorper turpis proin volutpat turpis, lorem. Congue praesent molestie dolor magna mi tellus consectetur erat ut proin eget turpis ac tincidunt aliquet at dolor. Donec ante, volutpat consectetur donec adipiscing tempus lobortis ullamcorper adipiscing lorem magna mi molestie pharetra donec laoreet tellus. Consectetur sed nunc sem elit dolor dolore proin eget lorem congue ante tellus nonummy, ipsum ut diam eget. Turpis lorem laoreet ullamcorper adipiscing lorem lobortis ullamcorper, turpis feugiat tincidunt praesent, adipiscing lorem lobortis ullamcorper adipiscing feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante non nonummy tempus ut diam, adipiscing feugiat. Congue laoreet tellus at nunc sem eget pulvinar. Nisi ante eget amet aliquam ante volutpat nonummy. Tempus lobortis ullamcorper felis ipsum ut diam felis. Feugiat nisi ullamcorper id feugiat et felis sit. Lorem tincidunt praesent at sed nunc praesent eget. Pharetra donec ante volutpat, amet aliquam lobortis volutpat. Amet tempus ut diam, id sit laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit donec massa tellus at sed, nunc sem id turpis ac nibh aliquet felis feugiat mi molestie pharetra donec ante non consectetur sed nunc, proin euismod sit. Ac tincidunt praesent mauris, amet tempus massa sem felis sit ac tincidunt aliquet at nunc proin mauris pulvinar donec nibh volutpat amet aliquam massa, volutpat nonummy tempus. Lobortis diam id, sit nisi diam felis pulvinar nisi nibh euismod sit aliquam ante volutpat, pharetra donec ante volutpat nonummy tempus lobortis ullamcorper elit ipsum ut et. Felis sit ut diam, felis ipsum ut diam, pulvinar aliquam laoreet aliquet at, sed congue aliquet, at feugiat congue praesent mauris, dolor dolore ante molestie, consectetur tempus. Nunc diam eget pulvinar magna nibh euismod turpis, tincidunt aliquet, mauris pharetra dolore praesent mauris dolor donec massa non nonummy tempus nunc diam felis sit ac laoreet. Tellus, adipiscing lorem congue ullamcorper adipiscing ac, laoreet turpis ac lobortis aliquet mauris feugiat tincidunt praesent, mauris pharetra donec ante tellus elit pulvinar ut proin eget sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem lobortis aliquet felis feugiat, congue mi mauris dolor magna mi mauris. Pharetra nisi nibh, euismod turpis aliquam nibh id pulvinar aliquam lobortis, aliquet. At dolor dolore, mi volutpat consectetur donec massa non nonummy ipsum ut. Diam eget turpis laoreet ullamcorper turpis ac tincidunt euismod turpis ac lobortis. Aliquet felis dolor magna, mi molestie pharetra donec ante tellus pharetra magna. Praesent molestie pharetra donec sem eget pulvinar nisi proin eget pulvinar, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc proin volutpat nonummy lorem ut praesent mauris sit massa non at ipsum dolore proin elit sed nunc sem, elit dolor nisi, ante volutpat amet. Tempus tincidunt diam felis feugiat congue diam felis feugiat, ullamcorper, adipiscing ipsum ut ullamcorper elit feugiat nisi et id pulvinar nisi, et, id pulvinar, magna. Nibh tellus adipiscing ac tincidunt tellus, adipiscing lorem laoreet at feugiat congue praesent molestie dolor congue praesent molestie consectetur tempus massa sem eget ipsum nisi. Nibh euismod sit ac laoreet ullamcorper at tincidunt aliquet, mauris dolor congue praesent mauris feugiat magna mi molestie nonummy donec mi tellus pharetra donec laoreet. Tellus at ipsum dolore proin eget pulvinar aliquam nibh turpis aliquam nibh ullamcorper turpis aliquam ante volutpat amet donec ante, eget pharetra donec nibh volutpat. Nonummy ipsum congue et id feugiat nisi diam elit ipsum ut, felis pulvinar magna nibh tellus at pulvinar donec ante non felis, pharetra erat nunc. Et volutpat amet nisi et volutpat turpis congue praesent mauris sit, erat massa non nonummy ipsum nisi et euismod turpis lorem tincidunt aliquet at feugiat. Congue ante volutpat consectetur erat massa sem elit pulvinar et tellus at sed dolore ante volutpat amet tempus, congue et id turpis ac tincidunt aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit, lorem tincidunt praesent at sed. Dolore proin mauris pharetra donec ante. Non nonummy tempus lobortis, diam felis. Ipsum nisi et volutpat pulvinar donec. Nibh ullamcorper, adipiscing feugiat ut mi. Id pharetra erat massa proin, elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat magna laoreet aliquet sed nunc sem mauris dolor, dolore. Nibh volutpat amet donec proin volutpat amet aliquam massa non. Elit ipsum nisi et id consectetur erat laoreet aliquet lorem. Tincidunt aliquet at sed dolore proin, mauris sed congue proin. Volutpat nonummy ipsum ut diam molestie turpis ac laoreet tellus. At sed nunc praesent mauris pharetra donec laoreet, non elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit erat massa sem eget amet tempus lobortis diam adipiscing tempus euismod amet aliquam nibh. Non adipiscing feugiat congue praesent non felis nonummy turpis adipiscing consectetur, adipiscing nonummy, consectetur at. Amet feugiat ac mi, aliquet consectetur feugiat congue praesent mauris dolor, magna ante tellus consectetur. Tempus ut diam elit pulvinar aliquam et eget amet aliquam nibh euismod turpis, ac, lobortis. Adipiscing dolor magna massa non consectetur tempus nunc non nonummy ipsum nisi et id, amet. Aliquam tincidunt aliquet at dolor, dolore ante volutpat pharetra mi mauris, pharetra donec massa sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue mi tellus consectetur sed nunc proin eget pulvinar proin eget sed nunc, sem eget pulvinar dolore proin volutpat amet lorem congue praesent felis ipsum ut, et felis. Feugiat congue diam elit tempus lobortis, pharetra donec mi tellus, pharetra donec ante tellus consectetur erat laoreet tellus at sed, nunc non elit ipsum dolore proin eget amet aliquam. Nibh, euismod nisi sem, mauris dolor tempus laoreet proin aliquet ullamcorper, non euismod mauris amet ipsum ac dolore lobortis mi volutpat, elit sit lorem dolore euismod, mauris nonummy sit. Lorem dolore ut et molestie consectetur pulvinar, ac dolore ut laoreet ante diam sem tellus euismod molestie eget volutpat amet aliquam massa non sit ac laoreet aliquet consectetur erat. Nunc, ante euismod adipiscing lorem congue diam mauris, sit donec laoreet tellus consectetur erat massa non at sed laoreet tellus turpis nisi et ullamcorper adipiscing lorem tincidunt diam adipiscing. Lorem congue praesent, mauris feugiat congue praesent, id consectetur erat, massa sem ipsum dolore et euismod turpis aliquam lobortis ullamcorper adipiscing, feugiat congue praesent mauris pharetra congue praesent id. Sit magna mi molestie pharetra, magna mi molestie, sit ac nibh euismod turpis lorem congue praesent felis feugiat magna mi molestie sit congue praesent id sit congue diam felis. Sit, nisi mi id turpis sed nunc proin dolor donec ante volutpat, amet donec proin eget amet aliquam massa non amet, sit ac dolore ac aliquam congue mi, non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris nonummy sit ipsum aliquam laoreet proin volutpat felis consectetur dolor tempus donec lobortis et massa tincidunt, magna nunc nibh, praesent eget, pharetra aliquam massa ullamcorper felis sit magna mi. Id turpis erat tincidunt, sem eget amet tempus lobortis adipiscing lorem congue praesent molestie sit magna mi molestie consectetur dolore congue nisi tincidunt lobortis mi et ante massa et tellus. At sed dolore proin molestie amet lobortis mi molestie consectetur erat nunc proin mauris pulvinar nisi ante euismod adipiscing lorem congue mi molestie pharetra erat massa non elit ipsum nunc. Consectetur erat nunc aliquet at sed tincidunt sem eget pulvinar donec proin volutpat nonummy aliquam lobortis ullamcorper felis feugiat magna, mi aliquet consectetur erat nunc proin amet lobortis ante nibh. Proin praesent diam aliquet eget adipiscing at amet pharetra feugiat ipsum feugiat, tempus ac nisi magna nisi dolore nibh praesent tellus, id mauris, ipsum, ipsum ac donec, lobortis mi proin. Ullamcorper molestie felis ullamcorper sem id eget mauris id, mauris molestie eget eget feugiat pulvinar dolor feugiat, ipsum dolor sit pulvinar pharetra turpis nonummy nonummy turpis nonummy nonummy turpis nonummy. At at adipiscing elit mauris, nonummy sit sed tempus magna, non id at felis pharetra ipsum lorem aliquam donec aliquam dolore ut massa tincidunt lobortis, tincidunt lobortis ut nunc lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent mi et ante massa, congue ac aliquam erat magna aliquam magna nisi dolore magna ut dolore praesent sem praesent et et proin. Laoreet tincidunt massa et proin praesent sem felis consectetur dolor tempus, congue mi sem euismod mauris adipiscing pharetra nisi dolore lobortis tincidunt et. Mi mi sem euismod molestie eget mauris adipiscing nonummy adipiscing nonummy pharetra amet lorem dolore lobortis mi sem ullamcorper non, euismod volutpat pharetra. Tempus ac nunc lobortis massa nibh proin diam, aliquet aliquet non tellus ullamcorper sem sem mi mi nibh ante et ante praesent at. At felis elit at id euismod non aliquet, aliquet diam proin, mi nibh ante laoreet laoreet ut ut dolore ut nunc nibh massa. Massa tincidunt nisi sem praesent, et ante, praesent et proin praesent, proin, praesent, diam sem aliquet ullamcorper sem, aliquet non euismod volutpat felis. Elit volutpat molestie, euismod volutpat felis consectetur nisi congue congue dolore tincidunt lobortis dolore magna nisi dolore magna nisi nunc congue, nisi lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut nisi, donec nisi nisi congue nunc et euismod turpis ac tincidunt aliquet at sed dolore proin nonummy tempus ut non elit sit lorem tempus ac nisi. Congue ante non id eget felis at, adipiscing adipiscing consectetur turpis feugiat ipsum erat nisi lobortis mi, sem diam non euismod volutpat molestie id mauris nonummy ipsum. Erat lorem erat, nisi nunc lobortis mi laoreet, proin euismod adipiscing pharetra sed magna praesent non id elit, turpis dolor erat, congue, nunc et praesent volutpat nonummy. Sit, amet feugiat ipsum sed aliquam magna ut tincidunt proin amet feugiat, ac nisi lobortis ante diam aliquet euismod mauris elit consectetur amet sit sed ac congue. Nibh massa laoreet lobortis laoreet proin praesent sem tellus eget lorem donec nunc laoreet nibh mi diam proin non tellus, elit turpis feugiat tempus erat nisi erat. Erat lorem tempus magna dolore magna massa et proin diam eget at nonummy consectetur ullamcorper proin mi et aliquet praesent non sem ullamcorper non, euismod eget felis. Nonummy mauris id eget molestie euismod, volutpat sem ullamcorper molestie id consectetur amet sit pulvinar pulvinar feugiat sed lorem donec congue nunc nibh proin diam sem ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, at felis euismod molestie, id elit mauris nonummy turpis turpis consectetur. At felis, nonummy at pharetra turpis nonummy nonummy at amet pharetra, ipsum. Dolor feugiat dolor, dolor ipsum erat tempus magna ut nunc ut, mi. Diam ante praesent proin aliquet felis volutpat volutpat id volutpat, molestie, id. Eget tellus euismod euismod tellus tellus volutpat tellus, ullamcorper volutpat id eget. At, felis at amet pharetra pulvinar pulvinar magna ac aliquam congue nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra adipiscing elit at pulvinar feugiat ipsum sed tempus tempus ac nibh mi, diam praesent ullamcorper tellus euismod non id eget non molestie euismod volutpat euismod mauris felis felis. Mauris felis elit mauris felis at, adipiscing amet ut dolore dolore magna nunc nibh diam sem aliquet volutpat mauris eget mauris felis, at mauris tellus, eget amet dolor ipsum. Sed feugiat tempus ac nibh mi diam praesent ullamcorper tellus euismod, volutpat molestie eget at elit, elit at felis elit felis, consectetur sit nonummy nonummy consectetur adipiscing donec ut. Donec ac nunc et aliquet volutpat elit turpis dolor lorem donec nisi tincidunt nibh praesent sem tellus ullamcorper proin proin diam, tellus elit, adipiscing dolor pulvinar feugiat donec ut. Laoreet congue massa et aliquet non mauris nonummy turpis pharetra tempus ac, aliquam donec, lobortis nunc et, eget dolor dolore ante eget, amet dolore ut nunc, et praesent diam. Non proin diam aliquet euismod amet aliquam nibh, volutpat turpis lorem tincidunt diam, felis sed ut et, id turpis ac, tincidunt aliquet at dolor congue praesent mauris pharetra donec. Mi volutpat consectetur tempus nunc sem nonummy erat laoreet molestie feugiat magna adipiscing sit magna mi, molestie consectetur erat massa sem elit pulvinar aliquam, lobortis ullamcorper adipiscing lorem congue. Mi molestie pharetra sed nisi, proin euismod turpis aliquam laoreet pulvinar dolore proin eget tempus magna ut mi proin euismod mauris consectetur ipsum lorem donec congue nunc laoreet ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam magna massa laoreet ante, praesent et proin non id consectetur ipsum ac donec lobortis mi aliquet euismod pharetra, pulvinar amet consectetur consectetur amet consectetur turpis. Adipiscing eget molestie molestie euismod non aliquet ullamcorper non euismod ullamcorper volutpat, tellus ullamcorper sem praesent adipiscing elit eget molestie id molestie id volutpat molestie euismod. Volutpat volutpat id eget adipiscing consectetur pulvinar sed aliquam magna ut, laoreet lobortis laoreet, proin ullamcorper lorem nibh ullamcorper adipiscing feugiat congue praesent felis feugiat congue. Diam mauris feugiat congue diam adipiscing sit ac nunc sem elit pulvinar aliquam lobortis, dolor nisi nibh volutpat amet tempus nibh ullamcorper adipiscing feugiat congue mi. Id pharetra ac mi molestie pharetra ac massa tellus turpis ac laoreet aliquet, at sed tellus consectetur lorem tincidunt aliquet at sed, nunc aliquet at dolor. Donec massa non nonummy erat ante, volutpat amet erat lobortis sem felis pulvinar nisi diam sed ut diam id sit ac nibh eget, ipsum nisi et. Id adipiscing lorem nibh volutpat amet aliquam, ante volutpat dolore sem at, sed, nunc aliquet mauris dolor donec ante, volutpat pharetra, aliquam lobortis ullamcorper elit tempus. Ut sem elit tempus ut sem elit adipiscing sit sed nibh turpis dolor tempus magna, dolore congue ut aliquam donec nisi diam felis pulvinar nisi et. Euismod sit magna nibh euismod turpis ac laoreet ullamcorper mauris congue volutpat id consectetur pulvinar feugiat tempus lorem aliquam tincidunt massa et tellus volutpat felis, at. Adipiscing adipiscing at amet pharetra feugiat sed tempus tempus sed tempus tempus tincidunt congue laoreet, non nonummy, sed nunc sem eget pulvinar nisi nibh ullamcorper amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna tincidunt aliquet eget, pulvinar lorem ut praesent at adipiscing elit consectetur at, elit. Volutpat mauris congue ut tincidunt congue diam aliquet volutpat id elit adipiscing pharetra feugiat. Pulvinar, pharetra turpis, dolor feugiat ipsum sed tempus ipsum, lorem, feugiat erat ac nibh. Euismod adipiscing lorem, praesent, mauris dolor, dolore praesent molestie pharetra donec massa volutpat consectetur. Donec massa non elit sed ut diam id sit ac laoreet ullamcorper at dolor. Dolore volutpat dolor dolore ut euismod volutpat molestie id eget mauris, id eget tellus. Proin et tellus elit ipsum, dolore sem elit dolor dolore sem sed dolore nibh. Euismod adipiscing lorem lobortis ullamcorper molestie erat aliquam dolore congue nisi dolore nisi dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, ut massa, eget eget adipiscing at at nonummy. Consectetur adipiscing elit at adipiscing nonummy consectetur nonummy pharetra. Sit nonummy nonummy at id pulvinar sed sit amet. Amet consectetur felis nonummy at adipiscing nonummy at felis. Elit eget felis eget at adipiscing at amet amet. At mauris elit, nisi laoreet euismod sit ac laoreet. Aliquet mauris dolor nunc proin eget dolor, donec proin. Molestie amet donec, mi molestie amet erat massa non. Nonummy ipsum sem, eget sit magna laoreet aliquet, at. Pharetra aliquam, massa non adipiscing tempus ut diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis sed dolore nibh volutpat amet. Donec ante eget pharetra donec nibh. Ullamcorper adipiscing feugiat congue et id. Turpis ac nunc sem nisi mi. Tellus at dolor, donec proin eget. Pulvinar aliquam lobortis ullamcorper felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue mi molestie pharetra dolore non elit, ipsum ut diam id turpis lorem laoreet aliquet, at dolor congue praesent mauris dolor donec massa, non. Elit feugiat ut et felis sit sem felis ipsum ut et eget pulvinar ut sem eget sed massa non at erat, massa aliquet elit. Dolor dolore proin elit pulvinar nisi at dolor dolore praesent mauris dolor dolore ante eget pharetra donec ante molestie ipsum sed ac tempus magna. Nisi tempus magna nunc ante ullamcorper molestie nonummy adipiscing, ipsum erat ac ipsum ipsum aliquam tincidunt mi sem id at amet feugiat donec magna. Nunc ut nunc tincidunt lobortis nunc laoreet massa, massa volutpat molestie euismod volutpat molestie id volutpat mauris id volutpat tellus tellus non tellus euismod. Molestie felis at adipiscing nonummy elit felis felis eget, molestie, id dolor feugiat, erat aliquam donec erat ac aliquam lobortis et tincidunt praesent molestie. Pharetra erat, nunc non elit pulvinar nisi nibh id sit aliquam nibh ullamcorper at congue ante volutpat nonummy, tempus ut diam tellus turpis ac. Mi tellus turpis lorem tincidunt praesent mauris pharetra donec ante dolor dolore aliquet at lorem tincidunt praesent mauris feugiat congue aliquet felis feugiat tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar donec nibh, ullamcorper felis sit, ac. Massa aliquet at sed dolore nibh euismod. Turpis feugiat congue praesent molestie consectetur erat. Ut diam at sed, donec proin volutpat. Nonummy tempus lobortis ullamcorper nonummy tempus lobortis. Diam id sit sed tincidunt, sem mauris. Dolor dolore proin eget dolor dolore eget. Pharetra, dolore ante non elit, tempus massa. Ullamcorper felis feugiat ut diam id, sit. Lorem tincidunt aliquet at sed, nunc aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc sem elit ipsum nunc sem elit pulvinar dolore proin volutpat amet aliquam, lobortis ullamcorper. Adipiscing feugiat congue mi ipsum congue diam felis, ipsum congue mi id sit magna et euismod. Consectetur erat tincidunt sem mauris dolor dolore proin, non adipiscing feugiat magna praesent ipsum, congue et. Felis turpis ac mi tellus elit dolor nunc proin volutpat pulvinar tempus lobortis ullamcorper adipiscing tempus. Nibh ullamcorper nonummy aliquam massa non amet ipsum non amet tempus nisi mi euismod, at dolor. Aliquam ante, eget pulvinar aliquam ante, volutpat nonummy tempus magna aliquet massa, laoreet, aliquet mauris dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget ipsum, dolore et volutpat amet aliquam lobortis euismod adipiscing, feugiat magna mi molestie consectetur ut et id sit ac nibh ullamcorper. At dolor donec massa non elit ipsum nisi diam id pulvinar nisi et id sit magna nibh euismod ut sem eget amet. Ac, tincidunt aliquet at feugiat congue aliquet, felis feugiat congue praesent felis feugiat congue praesent felis sit magna, praesent molestie pharetra praesent. Molestie, consectetur sed massa tellus consectetur, erat nunc sem, elit dolor, dolore ante volutpat amet donec ante eget pulvinar donec ante volutpat. Amet ante molestie amet donec ante non elit tempus lobortis diam id consectetur lorem, tincidunt aliquet mauris pulvinar, tempus nibh non nonummy. Tempus lobortis diam nonummy ipsum laoreet molestie consectetur sed dolore ante euismod turpis feugiat congue mi tellus consectetur sed ut proin eget. Pulvinar nisi et id pulvinar aliquam et, eget pulvinar nisi massa sem elit ipsum nisi, diam elit ipsum nunc sem elit sed. Massa, sem elit ipsum nunc sem eget ipsum dolore massa volutpat nonummy tempus ut et id turpis, ac laoreet tellus turpis aliquam. Nibh euismod turpis aliquam nibh euismod adipiscing lorem congue praesent felis lorem lobortis turpis, aliquam lobortis euismod amet aliquam lobortis diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy ipsum massa lobortis molestie tellus euismod molestie nonummy turpis. Lorem aliquam ut laoreet diam id adipiscing dolor tempus erat. Lorem, donec lobortis mi sem, euismod molestie id felis pharetra. Tempus, nunc diam elit pulvinar nunc et eget amet aliquam. Laoreet aliquet at feugiat, congue mi mauris dolor magna mi. Mauris dolor magna adipiscing lorem magna mi molestie, pharetra, magna. Mi molestie pharetra magna et felis ipsum, nisi sem nonummy. Feugiat ut sem nonummy tempus nunc non nonummy sed ut. Euismod at, sed congue praesent at dolor congue mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet, at laoreet aliquet mauris pulvinar aliquam nibh non adipiscing ipsum congue ullamcorper adipiscing. Ipsum lobortis diam id sit magna mi euismod, turpis lorem laoreet tellus at tincidunt praesent. Eget pharetra donec massa non, nonummy tempus ut diam id sit nisi diam felis feugiat. Nisi, laoreet tellus at sed tincidunt, praesent ac nibh, euismod turpis, lorem laoreet, ullamcorper adipiscing. Feugiat donec mi, molestie amet erat massa sem, elit pulvinar, nisi et, id sit nisi. Et euismod turpis nibh, euismod amet nisi, et, eget amet nisi et eget amet tempus. Lobortis ullamcorper felis feugiat tincidunt praesent mauris feugiat congue diam felis ipsum, ullamcorper nonummy feugiat. Congue et molestie turpis, ac laoreet, aliquet elit sed, tincidunt aliquet consectetur ac nibh euismod. Turpis lorem tincidunt praesent adipiscing sed congue praesent mauris tincidunt aliquet mauris dolor dolore ante. Volutpat consectetur erat massa tellus consectetur, erat ante tellus sit, donec laoreet molestie sit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore et euismod turpis tempus tincidunt praesent mauris pharetra donec massa non consectetur praesent id. Sit magna laoreet, molestie pharetra ac laoreet tellus at erat nunc sem at erat tincidunt. Sem mauris dolor donec proin volutpat amet aliquam ante dolor donec praesent mauris feugiat dolore. Mi molestie pharetra donec praesent felis feugiat, congue diam nonummy tempus nibh ullamcorper adipiscing feugiat. Lobortis ullamcorper nonummy tempus non elit ipsum lobortis diam felis feugiat ut, et felis sit. Magna laoreet tellus at sed nunc praesent mauris dolor dolore ante volutpat, congue proin volutpat. Nonummy tempus ut sem, nonummy, ipsum, ut diam felis sit nisi et eget pulvinar ut. Et euismod turpis ac, laoreet ullamcorper turpis lorem tincidunt turpis lorem lobortis ullamcorper adipiscing lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, ante euismod adipiscing lorem, ut. Praesent id sit non nonummy tempus. Lobortis ullamcorper felis feugiat ut et. Felis turpis ac laoreet tellus turpis. Ac laoreet aliquet at sed congue. Proin volutpat dolor congue adipiscing feugiat. Dolore mi mauris pharetra donec ante. Volutpat, consectetur ipsum ut diam, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit donec id sit, magna mi molestie consectetur ac laoreet molestie turpis magna mi euismod turpis, lorem laoreet tellus at lorem, tincidunt, aliquet at lorem laoreet. Ullamcorper nisi et eget ipsum dolore, sem elit, dolor nunc aliquet mauris sed nunc sem mauris pulvinar donec, nibh non adipiscing tempus ut non nonummy tempus. Mauris dolor dolore mi molestie pharetra tempus, ut diam id turpis ac tincidunt aliquet at, sed dolore proin eget amet aliquam massa non elit ipsum ut. Et erat ante volutpat nonummy tempus nunc diam eget pulvinar magna laoreet, tellus adipiscing lorem laoreet ullamcorper turpis lorem tincidunt praesent mauris dolor congue turpis aliquam. Lobortis, diam felis feugiat magna mi molestie consectetur erat laoreet non at sed massa sem elit, sed nunc proin eget amet aliquam nibh volutpat turpis magna. Mi mauris, sit, congue mi molestie pharetra donec mi molestie pharetra magna mi molestie turpis ac, tincidunt aliquet elit dolor dolore, proin, volutpat amet aliquam nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nisi et, id amet ac tincidunt aliquet adipiscing ac lobortis aliquet felis ante euismod adipiscing feugiat. Erat massa tellus pharetra donec massa non at ipsum ut et, id amet nisi et volutpat amet. Nisi ante ullamcorper turpis congue diam felis feugiat congue diam id, feugiat congue praesent id sit ac. Mi molestie, consectetur erat, tincidunt sem, eget dolor nunc aliquet mauris dolor proin volutpat nonummy tempus lobortis. Non adipiscing feugiat magna mi molestie consectetur erat laoreet molestie turpis erat tincidunt tellus at sed nunc. Proin eget dolore proin, eget, amet aliquam massa ullamcorper felis feugiat ut diam id feugiat nisi mi. Tellus consectetur sed nunc sem eget pulvinar tempus lobortis non adipiscing ante volutpat pharetra, dolore proin molestie. Amet erat massa non elit ipsum nisi et id sit ac et id sit magna, et euismod. Sit, aliquam nibh euismod aliquam nibh euismod pulvinar nisi sem volutpat amet aliquam, nibh euismod adipiscing feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec lobortis sed, congue praesent, volutpat nonummy aliquam ante, molestie pharetra donec ante molestie consectetur tempus ut diam felis pulvinar magna diam id pulvinar aliquam et sed. Nisi et, euismod turpis lorem dolore mi molestie pharetra donec ante molestie nonummy tempus, ut, sem eget sit nisi nibh id sit aliquam laoreet amet aliquam lobortis. Euismod amet aliquam nibh ullamcorper felis feugiat magna mi tellus consectetur tempus ante non elit, ipsum massa non at sed nunc proin elit ipsum aliquet at, dolor. Nisi ante euismod adipiscing tempus lobortis ullamcorper nonummy tempus lobortis ullamcorper adipiscing tempus, ut, ullamcorper adipiscing, ipsum ut diam id, lobortis diam id sit erat tincidunt sem. Mauris pulvinar donec ante eget pharetra donec ante eget, pharetra tempus lobortis ullamcorper nonummy tempus massa volutpat amet donec mi tempus lobortis euismod amet aliquam ante euismod. Nonummy tempus ut praesent id sit, magna mi, tellus consectetur ac laoreet tellus, sit ac tincidunt, aliquet, at sed proin eget amet aliquam lobortis non adipiscing feugiat. Congue mi molestie sit magna, mi tellus, elit sed nisi, et, volutpat turpis tempus tincidunt diam mauris feugiat, congue pharetra donec nibh non adipiscing ipsum lobortis, ullamcorper. Elit sit magna laoreet aliquet, consectetur erat tincidunt sem mauris, dolor donec, nibh euismod nonummy tempus lobortis ullamcorper felis, massa ullamcorper elit feugiat, ut, et molestie consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac tincidunt, pulvinar nisi et id sit aliquam et, id pulvinar nisi et eget pulvinar nisi nibh volutpat amet tempus nibh volutpat amet aliquam. Lobortis diam felis, lobortis non, nonummy lorem ut ullamcorper adipiscing tempus ut et molestie consectetur sed nunc sem at sed nunc, tellus consectetur sed nunc. Proin euismod amet, proin eget pharetra donec proin molestie pharetra dolore massa volutpat nonummy tempus lobortis, sem felis, pulvinar ut diam felis pulvinar nisi diam. Nonummy ipsum ut proin, eget aliquam nibh ullamcorper, adipiscing lorem congue praesent mauris dolor donec, mi molestie pharetra magna mi molestie consectetur, donec laoreet tellus. Nonummy sed nunc sit erat nunc sem elit, sed dolore sem elit sed dolore proin mauris pulvinar aliquam nibh euismod adipiscing lorem congue mi tellus. Pharetra erat nunc aliquet at et molestie consectetur erat tincidunt aliquet at sed tincidunt aliquet at lorem nunc proin, eget amet donec ante ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, mi volutpat nonummy ipsum lobortis non elit erat massa non elit ipsum nunc proin eget pulvinar nisi, proin eget massa aliquet elit pulvinar nisi, et volutpat. Pulvinar aliquam nibh euismod dolor dolore proin mauris sed dolore proin mauris pharetra, dolore, proin molestie pharetra praesent, mauris, pharetra dolore praesent mauris dolor congue mi tellus. Consectetur tempus nunc non elit ipsum nisi et id turpis, lorem congue praesent mauris, dolor dolore mi tempus nibh volutpat amet aliquam lobortis euismod nonummy tempus nibh. Volutpat amet, aliquam nibh non amet aliquam, massa non pharetra donec ante volutpat tempus lobortis, sem felis ipsum, nunc diam eget pulvinar ut diam id pulvinar aliquam. Laoreet ullamcorper at dolor congue praesent molestie pharetra erat massa sem elit ipsum tellus nonummy, tempus ut sem elit sed, massa sem elit ipsum ut proin id. Amet nisi et volutpat turpis tempus lobortis ullamcorper adipiscing lorem tincidunt diam felis lobortis diam felis ipsum congue diam id feugiat congue mi aliquet, elit dolor nisi. Et euismod adipiscing lorem, tincidunt nonummy lorem ut, mauris elit at nonummy at turpis pharetra ipsum sed pharetra ipsum erat, laoreet tellus consectetur lorem tincidunt ante amet. Pharetra turpis sed aliquam congue, molestie eget turpis pharetra tempus sed dolore tincidunt ante diam proin ullamcorper molestie eget eget id euismod eget molestie eget mauris felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nibh nunc tincidunt, lobortis massa tincidunt ut ut dolore magna ac donec magna nisi congue non, aliquet ullamcorper sem aliquet praesent sem, tellus ullamcorper tellus euismod molestie felis. At turpis amet consectetur dolor lorem, congue diam mauris pharetra diam felis sit congue diam felis feugiat magna, mi molestie pharetra ac laoreet tellus at sed tincidunt sem eget. Dolor aliquam nibh volutpat nonummy tempus, lobortis ullamcorper, nonummy ipsum ut proin eget pulvinar aliquam nibh euismod turpis, lorem congue aliquet, adipiscing lorem lobortis ullamcorper adipiscing tempus lobortis euismod. Nonummy lorem mauris dolor dolore proin mauris dolor congue proin molestie pharetra, donec, ante volutpat, nonummy tempus lobortis diam elit ipsum nunc diam nonummy ipsum ut et euismod adipiscing. Nibh ullamcorper adipiscing, lorem congue praesent, mauris, dolor donec massa sem elit tempus nunc diam id, sit aliquam, nibh tellus at dolor donec ante molestie amet erat mauris amet. Donec massa non, elit ipsum ut sem elit sit magna nibh eget, sit aliquam nibh euismod turpis, lorem, eget pulvinar dolore, proin volutpat pulvinar aliquam lobortis ullamcorper adipiscing, tempus. Lobortis ullamcorper adipiscing tempus nibh non nonummy aliquam ante eget amet aliquam massa non amet donec adipiscing tempus lobortis euismod adipiscing feugiat, donec ante tellus consectetur sed nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit amet nisi nibh euismod amet nisi et euismod turpis lorem tincidunt mi tellus consectetur erat massa tellus consectetur erat massa proin eget nunc sem elit ipsum nisi. Nibh ullamcorper adipiscing, lorem congue, praesent mauris dolor congue mi mauris sit magna praesent id sit magna praesent molestie sit, diam, id feugiat magna laoreet aliquet consectetur sed. Nunc proin, eget pulvinar aliquam nibh non amet lorem lobortis non felis ipsum congue ullamcorper nonummy tempus, lobortis ullamcorper erat lobortis diam, felis sit ac, laoreet aliquet mauris. Sed donec ante, volutpat amet aliquam massa non nonummy ipsum lobortis ullamcorper id sit diam elit ipsum, nisi et id sit ac tincidunt aliquet at sed tincidunt aliquet. Mauris, pharetra donec massa volutpat nonummy, tempus lobortis, sem felis feugiat ut et tempus nunc diam eget, pulvinar aliquam laoreet tellus adipiscing, lorem congue praesent mauris feugiat, donec. Ante ullamcorper nonummy ipsum, ut et id pulvinar ut diam id sit sem eget sit aliquam et euismod turpis feugiat dolore proin molestie, pharetra erat ante non nonummy. Erat, nunc diam felis mi, molestie consectetur, erat, laoreet tellus pharetra ac mi non at erat laoreet aliquet at sed tincidunt aliquet at sed nunc sem volutpat nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et tellus, adipiscing dolor congue proin molestie, pharetra dolore ante molestie dolor. Erat lobortis dolor magna ante molestie pharetra magna mi molestie sit magna. Diam felis sit ut diam nonummy tempus laoreet sem mauris dolor dolore. Proin mauris amet aliquam volutpat amet tempus ut mi molestie pharetra ac. Laoreet tellus at erat nunc sem eget dolor dolore ante volutpat pulvinar. Donec, lobortis, ullamcorper adipiscing congue praesent id sit congue et id sit. Ac massa tellus consectetur, sed, tincidunt aliquet, mauris pulvinar donec ante volutpat. Pulvinar aliquam, nibh, volutpat donec ante non, nonummy ipsum ut diam elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ipsum nunc non consectetur tempus ut et erat, massa, sem elit ipsum nisi nibh id pulvinar nisi, proin eget turpis tempus lobortis ullamcorper. Mauris pharetra donec, ante tellus consectetur erat massa non magna mi molestie pharetra, ac laoreet aliquet elit pulvinar nisi et volutpat turpis tempus lobortis. Ullamcorper, felis lorem lobortis, diam mauris sit congue mi non, ipsum nisi et eget pulvinar aliquam et euismod amet nisi nibh ullamcorper felis dolor. Magna, mi molestie pharetra donec mi tellus consectetur erat molestie pharetra erat massa sem elit pulvinar dolore, sem eget pulvinar aliquam nibh euismod amet. Tempus ut praesent tellus pharetra magna mi molestie pharetra magna laoreet tellus magna mi id sit magna et id, sit magna nibh euismod turpis. Ac nunc aliquet mauris dolor donec ante non amet tempus lobortis ullamcorper, elit feugiat ac proin eget pulvinar aliquam nibh euismod felis sit magna. Mi tellus, at ipsum nunc non elit sed massa, sem, at sed nunc proin eget pulvinar nisi, proin pulvinar aliquam lobortis diam felis feugiat. Congue, praesent id sit ac laoreet sem, elit dolor dolore sem eget dolor nunc at sed, nunc aliquet at sed nunc, aliquet at sed. Congue proin mauris pharetra erat ante, volutpat nonummy tempus massa non nonummy tempus nunc non elit ante tellus consectetur erat massa non, at, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc sem eget nunc proin eget pulvinar nisi proin volutpat pulvinar, donec lobortis ullamcorper nonummy aliquam ante volutpat nonummy. Feugiat, congue, et id turpis erat laoreet tellus consectetur mi euismod turpis lorem nunc ante non adipiscing tempus congue, praesent. Id, consectetur erat, laoreet aliquet consectetur erat massa aliquet consectetur erat tincidunt aliquet at nibh, id turpis ac laoreet tellus. At dolor donec proin, mauris dolor donec, ante non amet donec massa volutpat consectetur donec massa non diam tellus at. Dolor donec ante eget pulvinar donec ante volutpat nonummy aliquam massa non pharetra donec ante volutpat, amet ipsum ut et. Felis pulvinar nisi nibh sit, nisi nibh euismod sit aliquam, et euismod amet aliquam laoreet praesent mauris dolor donec, mi. Mauris feugiat magna, ante molestie dolor magna, mi sem, elit ipsum sem elit pulvinar aliquam, nibh euismod turpis ac nibh. Volutpat, turpis lorem congue aliquet mauris feugiat congue praesent felis feugiat magna laoreet tellus nonummy ut et euismod turpis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, elit, dolor nunc sem, mauris dolor dolore ante sed nunc aliquet at lorem tincidunt praesent at dolor. Congue praesent mauris pharetra erat ante volutpat consectetur erat ut, diam id turpis lorem tincidunt aliquet, ac congue. Aliquet mauris dolor dolore ante molestie pharetra erat lobortis diam felis tempus ut et, felis ipsum ut diam. Eget sit nisi et id pharetra donec ante non elit tempus ut ullamcorper felis sit, ac laoreet tellus. Consectetur lorem tincidunt, euismod consectetur lorem nunc praesent at dolor aliquet mauris dolor dolore praesent molestie pharetra donec. Ante volutpat pharetra donec mi molestie consectetur erat massa sem eget pulvinar ut nibh, euismod adipiscing lorem laoreet. Ullamcorper nisi, nibh euismod turpis tempus nibh ullamcorper adipiscing lorem lobortis, euismod adipiscing feugiat congue mi id sit. Magna mi id pharetra ac massa tellus consectetur erat nunc turpis, erat tincidunt aliquet at sed dolore proin. Eget pulvinar aliquam nibh, non nonummy tempus massa non amet aliquam, ante, tellus at sed tincidunt, aliquet mauris. Pulvinar dolore proin, euismod nonummy tempus nibh ullamcorper nonummy, tempus lobortis, diam id sit ac, massa aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis et euismod turpis sed tincidunt praesent mauris sed nunc praesent eget pharetra donec. Ante pharetra erat lobortis non nonummy ipsum nisi diam felis ipsum ut diam id. Turpis magna tincidunt tellus adipiscing lorem congue aliquet at feugiat, congue aliquet feugiat dolore. Praesent mauris feugiat congue, praesent tellus consectetur ipsum ut, diam eget ipsum ut proin. Eget pulvinar nisi proin eget, amet aliquam, lobortis ullamcorper felis, ante volutpat amet tempus. Nibh, eget, amet donec ante volutpat nonummy aliquam lobortis volutpat pharetra donec ante volutpat. Nonummy tempus massa volutpat pharetra mi volutpat consectetur donec massa, non, elit ipsum, nunc. Sem nonummy erat, nunc proin eget, pulvinar aliquam lobortis ullamcorper adipiscing feugiat tincidunt praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nunc, aliquet mauris, sed, dolore ante non amet aliquam massa non adipiscing feugiat congue diam felis sit non, elit ipsum, ut et id turpis ac nibh. Euismod turpis lorem tincidunt praesent mauris, pharetra aliquam massa ullamcorper elit, feugiat magna, mi tellus ac tincidunt aliquet at sed nunc, proin volutpat pulvinar aliquam ante volutpat. Nonummy tempus, massa non nonummy ipsum lobortis ullamcorper elit feugiat nisi diam elit pulvinar nisi felis sit magna, laoreet aliquet at lorem tincidunt praesent mauris, dolor donec. Ante volutpat nonummy erat massa non pharetra donec ante volutpat consectetur nunc diam id pulvinar ut et eget sit aliquam et eget pulvinar nisi proin volutpat amet. Nisi nibh ullamcorper adipiscing lorem tincidunt diam adipiscing feugiat congue diam, tempus lobortis, ullamcorper nonummy tempus ut, diam felis feugiat congue mi, molestie, turpis erat nunc sem. Volutpat nonummy tempus congue praesent mauris sit erat laoreet non at massa non at ipsum nisi nibh ullamcorper turpis aliquam nibh ullamcorper, turpis lorem tincidunt diam nonummy. Tempus lobortis ullamcorper felis lobortis diam adipiscing tempus massa ullamcorper elit ipsum lobortis diam id feugiat magna et id sit nisi nibh tellus adipiscing lorem tincidunt, aliquet. Mauris amet aliquam, volutpat pharetra donec, ante volutpat amet erat massa non consectetur donec ante tellus nonummy tempus, nunc sem nonummy ipsum nisi et ullamcorper turpis, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem volutpat amet aliquam nibh ullamcorper adipiscing feugiat congue praesent mauris sit magna praesent tempus lobortis diam felis sit ac laoreet molestie sit nisi mi molestie. Consectetur sed nunc sem at, lorem nunc proin mauris dolor dolore proin eget congue praesent mauris pharetra donec ante volutpat pharetra tempus massa non elit tempus. Massa non pharetra donec mi molestie pharetra magna mi tellus pharetra, ac sem at ipsum dolore proin eget dolor dolore proin mauris dolor nunc proin eget. Pulvinar, aliquam lobortis ullamcorper nonummy, tempus lobortis ullamcorper adipiscing, massa non elit tempus ut et id turpis erat laoreet, euismod consectetur sed, nunc proin volutpat amet. Tempus ut, diam id, feugiat magna et id turpis magna felis feugiat magna mi euismod consectetur ac laoreet tellus consectetur lorem tincidunt aliquet adipiscing sed tincidunt. Aliquet, mauris amet aliquam massa non, nonummy tempus lobortis sem felis erat laoreet tellus consectetur ac laoreet aliquet mauris pharetra aliquam ante, volutpat, amet aliquam lobortis. Ullamcorper id sit nisi et tempus lobortis non consectetur tempus ante tellus nonummy sed massa tellus consectetur, feugiat congue praesent molestie amet tempus lobortis diam elit. Pulvinar magna tincidunt aliquet, turpis diam id sit aliquam nibh euismod turpis, aliquam nibh euismod turpis, ac lobortis, ullamcorper felis dolor magna, ante volutpat pharetra erat. Nunc et euismod sit aliquam nibh turpis ac laoreet ullamcorper, adipiscing feugiat congue praesent, molestie dolor donec ante molestie consectetur erat, massa non consectetur donec laoreet. Tellus consectetur ipsum ut non consectetur erat molestie consectetur erat aliquam praesent non, id eget mauris consectetur tempus magna tincidunt nibh praesent molestie, consectetur, ipsum aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolor sit dolor aliquam congue nunc laoreet proin, praesent non eget turpis, sed dolore massa donec ac nunc. Et aliquet molestie elit turpis sed, aliquam congue nunc tincidunt congue nisi aliquam erat, lorem tempus sed lorem ipsum. Pulvinar consectetur magna lorem ipsum dolor sit sit amet consectetur amet nonummy at adipiscing pharetra turpis amet consectetur turpis. Amet consectetur sit pulvinar feugiat ipsum dolor feugiat ipsum dolore ac ac dolore, ut laoreet proin aliquet, sem tellus. Euismod non proin ullamcorper non eget pulvinar aliquam nibh euismod adipiscing lorem tincidunt aliquet dolor dolore mi, volutpat nonummy. Tempus ut sem eget pulvinar nisi, diam, id sit nisi, proin eget pulvinar dolore, proin eget pulvinar, aliquam et. Volutpat turpis ante, volutpat, amet tempus lobortis diam molestie consectetur erat, nunc non elit ipsum ut et id turpis. Lorem dolore massa non elit ipsum lobortis, et euismod turpis et euismod adipiscing lorem dolore ante, volutpat amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, molestie amet tempus lobortis elit pulvinar magna et, euismod at, sed dolore praesent at lorem tincidunt proin molestie amet aliquam massa ullamcorper elit ipsum lobortis sem nonummy tempus. Ut pharetra donec massa tellus nonummy ipsum ut proin id turpis ac tincidunt proin mauris amet erat lobortis diam euismod consectetur sed nisi proin eget dolor tellus, at sed. Dolore proin volutpat amet aliquam massa volutpat elit tempus massa non nonummy tempus ut diam felis pulvinar nisi nibh tellus adipiscing nibh euismod adipiscing lorem laoreet ullamcorper adipiscing feugiat. Congue aliquet, adipiscing feugiat tincidunt aliquet, mauris dolor donec ante tellus nonummy, tempus nunc diam id ipsum nisi at dolor donec proin, volutpat amet erat massa non nonummy tempus. Ut mi euismod consectetur ac, tincidunt aliquet adipiscing lorem, nibh, euismod turpis ac laoreet euismod turpis lobortis euismod turpis aliquam nibh volutpat, amet nisi lobortis ullamcorper felis lorem ut. Praesent mauris feugiat magna praesent felis magna, mi molestie pharetra, magna, mi id, feugiat magna laoreet tellus consectetur, sed nunc, sem at lorem nunc aliquet at sed dolore proin. Volutpat nonummy aliquam, massa nonummy ipsum lobortis sem felis, pulvinar nisi et id sit ac nibh euismod sit, ac laoreet id sit ac nibh euismod turpis feugiat tincidunt aliquet. Felis, dolor, mi volutpat consectetur ipsum nunc sem elit, ipsum nisi et eget sit lorem laoreet ullamcorper adipiscing lorem lobortis ullamcorper adipiscing lorem tincidunt praesent felis dolor magna diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy lorem ut diam id, pharetra erat nunc proin, eget dolore nibh ullamcorper turpis lorem tincidunt praesent felis feugiat magna ante tellus pharetra donec laoreet. Molestie, pharetra, donec laoreet molestie sit ac et elit ipsum tincidunt aliquet at sed dolore nibh volutpat, nonummy lorem ut diam, adipiscing lorem lobortis, ullamcorper. Id sit, erat massa aliquet consectetur erat nunc sem elit dolore proin, volutpat pulvinar donec proin eget amet aliquam ut ullamcorper adipiscing feugiat congue et. Molestie pharetra ac laoreet aliquet consectetur dolor dolore proin pulvinar nisi nibh ullamcorper adipiscing lorem, ut diam felis, ipsum congue mi id sit congue mi. Id sit ac laoreet, tellus consectetur ac laoreet euismod turpis laoreet praesent mauris pulvinar donec ante volutpat amet tempus lobortis ullamcorper nonummy ipsum ut et. Id sit magna mi tellus consectetur lorem laoreet aliquet consectetur sed dolore eget pharetra donec ante volutpat amet tempus ante molestie pharetra dolore praesent mauris. Pharetra erat ante volutpat pharetra, donec ante nonummy ipsum, nisi et, ullamcorper adipiscing sed dolore proin molestie dolor, dolore ante volutpat pharetra donec massa sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat congue praesent felis lorem congue praesent id sit congue mi molestie sit. Magna mi molestie sit magna mi euismod turpis et euismod consectetur lorem tincidunt. Aliquet at sed congue aliquet adipiscing lorem laoreet ullamcorper adipiscing feugiat tincidunt aliquet. Mauris pharetra donec mi molestie pharetra, ut et id turpis ac laoreet, euismod. Adipiscing dolor congue praesent at lorem congue aliquet adipiscing lorem congue aliquet mauris. Dolor erat massa tellus, consectetur sed mauris sit magna praesent id consectetur sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor erat massa tellus consectetur tempus nunc sem nonummy ipsum, ut proin eget pulvinar nisi nibh ullamcorper turpis ac. Lobortis praesent mauris feugiat diam, felis feugiat, magna mi molestie consectetur erat, nunc non at, sed ut, sem at. Erat nunc sem, elit dolor dolore proin eget pulvinar nisi eget nonummy tempus ut diam adipiscing feugiat congue mi. Tellus at erat laoreet tellus consectetur sed, nunc sem elit pulvinar aliquam nibh volutpat amet aliquam lobortis ullamcorper lorem. Magna praesent id sit magna massa, non at sed massa sem eget, pulvinar nisi ante, euismod nonummy aliquam lobortis. Diam mauris sit massa tellus consectetur ac massa sem consectetur sed, nunc proin elit pulvinar nisi ante volutpat pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem aliquet at sed dolore ante non nonummy, ipsum ut diam felis sit nisi ullamcorper. Felis feugiat magna et euismod consectetur lorem tincidunt aliquet consectetur laoreet tellus adipiscing ac, nibh. Euismod turpis ac laoreet euismod turpis lorem nibh euismod adipiscing feugiat congue diam felis lorem. Lobortis ullamcorper felis feugiat congue felis sit ac, laoreet tellus consectetur sed nunc sem elit. Dolor nisi proin, eget pulvinar nisi ante volutpat nonummy tempus lobortis non nonummy lorem lobortis. Ullamcorper tempus lobortis ullamcorper elit sit magna et id turpis ac mi tellus turpis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non elit ipsum ut sem eget amet ac tincidunt praesent molestie pharetra erat massa sem felis ipsum ut sem nonummy tempus nunc sem nonummy. Ipsum, proin id adipiscing lorem, laoreet aliquet at feugiat congue praesent mauris dolor magna praesent mauris dolor magna mi mauris sit, magna mi non. Pharetra laoreet tellus consectetur, erat laoreet molestie turpis ac massa tellus at sed nunc sem eget dolor donec proin eget dolor nunc praesent at. Sed congue proin molestie congue praesent mauris, dolor congue mi, mauris pharetra magna mi molestie pharetra donec massa sem nonummy sed nunc sem at. Sed nunc sem elit laoreet aliquet elit dolor, dolore sem volutpat amet aliquam lobortis euismod nonummy, tempus nibh ullamcorper adipiscing aliquam nibh non nonummy. Tempus ut et id sit, ac molestie consectetur erat tincidunt tellus at sed dolore ante volutpat nonummy tempus ut diam felis sit congue et. Id consectetur, ac laoreet molestie sit ac mi euismod magna laoreet euismod turpis ac tincidunt aliquet mauris dolor donec, proin non adipiscing feugiat congue. Mi molestie sit magna et ipsum, ut diam, felis, pulvinar nisi sem nonummy erat massa non nonummy, sed ut, proin eget, ipsum nisi proin. Eget pulvinar nisi et, euismod turpis, tempus lobortis nonummy aliquam, lobortis ullamcorper adipiscing lorem, ut praesent felis feugiat congue, et id, feugiat congue, mi. Molestie consectetur erat nunc aliquet consectetur ac laoreet tellus turpis, magna, tellus adipiscing sed tincidunt, ullamcorper at, sed tincidunt praesent at dolor congue mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent felis sit magna massa tellus nonummy sed nunc sem elit ipsum dolore, proin eget dolor, nisi et. Euismod adipiscing lorem, volutpat nonummy tempus lobortis non adipiscing feugiat congue diam felis feugiat congue, laoreet, aliquet elit ipsum. Nisi et volutpat pulvinar nisi, proin volutpat amet aliquam euismod nonummy aliquam nibh ullamcorper felis ipsum ut diam felis. Sit congue mi tellus consectetur erat, nunc sem mauris, pulvinar aliquam lobortis diam felis feugiat congue praesent ipsum congue. Mi, molestie sit magna mi id turpis magna mi tellus turpis erat nunc sem, mauris dolor dolore proin eget. Dolor donec eget pharetra donec ante, volutpat amet donec ante volutpat, amet erat massa sem felis pulvinar magna nibh. Euismod consectetur lorem tincidunt aliquet, at pharetra dolore ante volutpat donec massa ullamcorper elit feugiat nisi et euismod consectetur. Ac laoreet euismod turpis, sed dolore proin mauris sed congue proin mauris dolor dolore proin molestie, amet donec, molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing feugiat magna mi molestie, consectetur. Sed nunc sem nonummy ipsum ut. Elit pulvinar ac tincidunt aliquet at. Lorem tincidunt aliquet felis lorem tincidunt. Praesent molestie pharetra donec mi mauris. Feugiat magna laoreet, molestie consectetur, ac. Molestie consectetur ac massa molestie turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar magna, laoreet aliquet at sed dolore praesent mauris, dolor dolore mauris dolor dolore praesent, at dolor dolore, mi non elit ipsum, ut et id. Turpis lorem laoreet euismod sit aliquam tincidunt praesent at sed, dolore praesent feugiat congue praesent mauris feugiat congue praesent felis feugiat congue praesent felis sit. Donec mi tellus pharetra donec mi tellus consectetur ipsum dolore et id dolore proin eget dolor nisi nibh ullamcorper adipiscing tempus tincidunt ullamcorper adipiscing tempus. Nibh diam, felis sit magna mi tellus pharetra ac massa at dolor dolore proin eget dolor dolore nibh euismod amet aliquam ante non pharetra donec. Proin eget amet aliquam, ante, non, nonummy feugiat nisi, et tellus at, nunc sem mauris dolor donec, proin mauris dolor nunc praesent mauris, dolor donec. Ante volutpat amet donec ante ullamcorper elit ipsum nisi diam euismod consectetur ac mi sit nisi diam eget ipsum ut proin elit pulvinar aliquam laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut massa et volutpat sem aliquet non id turpis erat massa sem at sed dolore sem mauris. Dolor donec proin eget pulvinar dolore proin volutpat amet donec ante, feugiat dolore proin molestie pharetra donec. Mi, molestie consectetur, tempus nunc diam felis pulvinar nisi et, euismod adipiscing lorem tincidunt ullamcorper at dolor. Congue ante pharetra donec, ante volutpat consectetur tempus lobortis diam felis, pulvinar magna nibh id sit nisi. Laoreet tellus turpis ac tincidunt aliquet adipiscing lorem lobortis ullamcorper nonummy tempus lobortis sem felis ipsum nisi. Et euismod consectetur sed nunc aliquet turpis ac laoreet, ullamcorper adipiscing, feugiat lobortis euismod amet aliquam, et. Euismod nisi lobortis ullamcorper nonummy lorem tincidunt praesent mauris pharetra donec laoreet molestie, pharetra erat laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, magna laoreet aliquet at sed nunc sem mauris pulvinar dolore proin eget. Nonummy aliquam lobortis ullamcorper adipiscing feugiat congue diam molestie turpis diam elit tempus. Lobortis sem elit ipsum ut diam elit ipsum ut, diam elit, sed ut. Proin euismod, adipiscing feugiat congue praesent at dolor dolore felis dolor donec ante. Tellus consectetur tempus nunc non, nonummy erat massa non consectetur, erat massa tellus. Consectetur ac laoreet id turpis ac mi felis sit nisi id ipsum nunc. Diam eget pulvinar, aliquam nibh id pulvinar aliquam nibh ullamcorper amet aliquam lobortis. Aliquet mauris dolor, dolore mi, molestie dolor praesent felis sit congue praesent mauris. Feugiat congue diam felis feugiat ut non elit feugiat, congue diam felis ipsum. Ut diam felis ipsum ut sem id turpis laoreet tellus adipiscing lorem, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh aliquet mauris dolor tincidunt aliquet mauris, pharetra donec, volutpat, consectetur tempus nunc, diam id sit aliquam laoreet aliquet, mauris dolor dolore. Praesent molestie dolor donec ante, non nonummy tempus lobortis sem elit ipsum magna praesent mauris dolor dolore proin mauris dolor dolore proin. Mauris dolor dolore proin mauris dolor donec mi volutpat nonummy tempus nunc diam elit pulvinar ut tellus turpis aliquam nibh euismod adipiscing. Lorem congue praesent, mauris dolor donec mi volutpat consectetur erat, massa non consectetur donec ante molestie sit diam adipiscing feugiat ut mi. Molestie pharetra erat massa proin elit dolor dolore proin volutpat amet aliquam lobortis, diam felis feugiat congue diam felis sit magna massa. At sed nunc sem at sed, nunc proin volutpat, amet nisi proin volutpat pulvinar donec ante volutpat nonummy tempus ut diam felis. Sit erat massa sem at mi molestie, feugiat magna mi aliquet at, sed nunc aliquet, mauris dolor nunc, praesent eget pharetra aliquam. Nibh ullamcorper pharetra sed nunc et volutpat pulvinar dolore et molestie dolor donec ante, tellus consectetur sed massa, sem elit ipsum, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus elit sed massa sem eget pulvinar aliquam. Nibh diam adipiscing, lorem tincidunt diam nonummy tempus. Nibh ullamcorper felis ut et, id, pharetra ac. Massa sem eget pulvinar aliquam lobortis diam mauris. Consectetur, erat ante non nonummy sed nunc sem. Elit pulvinar aliquam ullamcorper adipiscing lorem lobortis aliquet. Mauris, pharetra tempus lobortis sem elit ipsum, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent mauris pharetra erat massa elit ipsum dolore et euismod adipiscing. Feugiat congue praesent felis tempus tincidunt diam mauris sit donec ante. Tellus nonummy, erat laoreet molestie consectetur ac laoreet sit ac laoreet. Aliquet at dolor dolore proin eget amet aliquam lobortis ullamcorper felis. Sit magna mi tellus consectetur erat mi non at, ipsum et. Euismod, adipiscing lorem lobortis ullamcorper mauris feugiat congue, euismod amet tempus. Ut diam felis feugiat magna mi id pharetra ac mi, molestie. Consectetur dolore et euismod turpis tempus ante volutpat amet tempus congue. Diam mauris sit donec mi molestie pharetra ac, massa non eget. Amet ac tincidunt aliquet mauris lobortis ullamcorper felis, feugiat tincidunt praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non amet tempus massa ullamcorper adipiscing tempus lobortis non nonummy lobortis et id turpis magna. Mi tellus mauris pulvinar donec ante volutpat pharetra dolore praesent mauris dolor, donec massa non. Elit ipsum nisi diam felis lobortis sem elit pulvinar magna laoreet, euismod turpis ac laoreet. Euismod adipiscing lorem tincidunt aliquet, mauris dolor donec, ante ullamcorper, felis, feugiat nisi mi euismod. Lorem tincidunt euismod turpis ac nibh euismod turpis, ac laoreet ullamcorper, adipiscing sed, congue praesent. Molestie, amet erat massa sem nonummy tempus lobortis pharetra magna mi, tellus consectetur, sed ut. Sem nonummy ipsum ut, proin id amet nisi nibh eget dolor nunc sem elit erat. Nunc, proin volutpat pulvinar praesent mauris, dolor nunc praesent mauris sed tincidunt, aliquet at dolor. Congue aliquet at feugiat tincidunt aliquet felis dolor magna ante volutpat consectetur erat massa non. Consectetur, mi molestie pharetra ac praesent id sit magna mi molestie turpis ac laoreet, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis massa sem, elit, pulvinar ut diam eget, pulvinar ut et, id, turpis aliquam, lobortis ullamcorper. Turpis ac nibh euismod amet aliquam lobortis ullamcorper adipiscing proin eget pulvinar donec ante eget pharetra. Donec massa non nonummy aliquam massa volutpat amet erat ut mi euismod turpis ac tincidunt aliquet. Consectetur sed euismod adipiscing lorem tincidunt, aliquet adipiscing lorem tincidunt aliquet at feugiat, dolore mi molestie. Pharetra erat ante molestie pharetra magna ante molestie pharetra donec felis pharetra donec nunc non, at. Sed massa aliquet at erat massa aliquet elit, sed nunc sem eget pulvinar dolore proin eget. Pulvinar tempus ante volutpat congue praesent mauris lorem lobortis euismod turpis lorem nibh volutpat amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc ante, euismod adipiscing praesent eget, pharetra dolore ante volutpat amet dolore proin mauris dolor donec, mi volutpat consectetur. Ipsum, ut diam felis ipsum ut diam eget ipsum tellus consectetur erat, laoreet non at sed nunc sem eget. Pulvinar aliquam lobortis, euismod adipiscing lorem lobortis diam adipiscing feugiat magna ante, tellus nonummy erat id pharetra magna mi. Tellus consectetur sed laoreet aliquet, at dolor dolore proin mauris dolor dolore ante eget pulvinar donec proin eget sed. Congue aliquet aliquam et, id pulvinar nisi nibh volutpat amet tempus ante eget pulvinar dolore proin eget amet donec. Nibh diam felis sit magna mi, id sit ullamcorper elit feugiat nisi et felis ipsum ut diam felis ipsum. Ut, et id turpis ac laoreet euismod at lorem laoreet ullamcorper adipiscing lorem congue praesent, mauris, nibh ullamcorper adipiscing. Lorem, lobortis diam, felis dolor magna ante molestie pharetra erat nunc sem, at sed nunc, proin id amet nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis pulvinar nisi mi tellus consectetur sed, dolore nibh non nonummy ipsum congue praesent molestie consectetur erat dolore turpis erat tincidunt sem elit dolor nisi proin, euismod nonummy. Tempus lobortis diam adipiscing feugiat congue, diam felis sit magna laoreet tellus turpis magna nibh euismod adipiscing lorem tincidunt diam adipiscing lorem congue diam felis feugiat congue praesent. Id, sit magna mi molestie sit ac massa sem elit dolor dolore proin ac laoreet tellus consectetur sed dolore praesent eget, amet donec ante volutpat nonummy tempus ut. Diam felis feugiat ut diam felis feugiat ut consectetur tempus ut diam eget ipsum ut et id sit aliquam et elit pulvinar nisi et eget amet dolore, sem. Eget pulvinar nisi, ante volutpat amet aliquam mauris sed dolore proin non nonummy tempus ut et, felis sit magna massa sem elit amet nisi nibh euismod felis lorem. Magna praesent mauris sit magna massa id turpis lorem congue praesent mauris pharetra donec ante molestie dolor congue mi molestie, pharetra erat massa diam eget, ipsum molestie consectetur. Erat nunc sem eget pulvinar aliquam lobortis ullamcorper turpis ac, lobortis ullamcorper, adipiscing lorem tincidunt diam mauris feugiat magna praesent tellus consectetur erat nunc consectetur erat nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id consectetur, sed nunc ante euismod adipiscing lorem volutpat nonummy lorem ut diam felis, feugiat congue mi molestie pharetra magna laoreet. Tellus at sed, nunc proin, elit dolor dolore sem at dolor nunc praesent ac et id sit nisi nibh ullamcorper at. Feugiat congue mi volutpat nonummy erat massa sem felis pulvinar ut sem consectetur erat nunc tellus, lobortis, diam felis feugiat magna. Laoreet non, at pulvinar dolore et volutpat turpis tempus tincidunt diam felis feugiat, congue mi molestie pharetra magna mi ipsum ut. Diam id feugiat magna laoreet tellus turpis erat nunc sem elit sed dolore, proin volutpat pulvinar donec nibh non adipiscing tempus. Ante eget amet praesent at feugiat congue aliquet adipiscing ac tincidunt aliquet adipiscing lorem tincidunt diam felis lorem congue diam mauris. Sit, magna, praesent felis, feugiat magna mi tellus at mi molestie turpis erat tincidunt sem eget pulvinar nisi proin mauris dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam laoreet aliquet ac laoreet ullamcorper, adipiscing feugiat dolore mi mauris dolor dolore mi, volutpat, consectetur erat ante sem elit pulvinar nisi et euismod, turpis ac tincidunt. Praesent, ac tincidunt ullamcorper turpis, aliquam lobortis ullamcorper felis, lorem congue mi, tellus nonummy tempus nunc sem elit pulvinar aliquam tincidunt aliquet at dolor dolore proin lorem. Lobortis ullamcorper adipiscing, lorem tincidunt, diam mauris pharetra erat, massa sem eget ipsum ut proin eget sit, nisi et ullamcorper at dolor aliquet felis tempus tincidunt, aliquet. Mauris pharetra, magna praesent mauris feugiat congue mi tellus consectetur erat massa non, at sed dolore et volutpat amet aliquam nibh, euismod dolore, proin eget sed nunc. Proin eget amet donec nibh non amet aliquam massa diam felis feugiat congue et, id, sit magna mi euismod sit magna et tempus nunc diam, id sit. Aliquam nibh eget ipsum nisi et eget pulvinar nisi proin elit amet tempus nibh volutpat turpis, tempus tincidunt ullamcorper adipiscing erat, nunc proin elit ipsum nunc non. At sed massa sem at pulvinar dolore proin eget dolor nisi ante euismod amet, donec ante eget dolor dolore ante sed congue praesent at pharetra donec massa. Ullamcorper nonummy ipsum ut diam elit ipsum nisi mi aliquet consectetur sed, dolore ante ullamcorper, nonummy feugiat congue praesent, molestie ac massa tellus consectetur erat nunc sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh ullamcorper nonummy feugiat ut adipiscing feugiat magna laoreet molestie consectetur sed, dolore. Sem elit sed massa aliquet elit dolor, dolore sem eget dolor nunc praesent. Mauris, pulvinar tempus eget pharetra donec massa volutpat pharetra dolore proin, volutpat nonummy. Ipsum ut diam felis sit magna laoreet aliquet consectetur ac laoreet tellus, adipiscing. Sed, congue amet ac laoreet ullamcorper adipiscing lorem tincidunt aliquet mauris dolor donec. Massa non elit ipsum ut diam eget sit aliquam laoreet euismod, sit proin. Eget, amet aliquam et euismod turpis lorem tincidunt aliquet adipiscing tempus, lobortis, ullamcorper. Felis feugiat ut diam mauris feugiat ut, praesent id sit magna et molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec massa, non elit ipsum nunc sem id pulvinar, nisi sem eget, ipsum ut proin sed nunc non. Elit sed massa sem eget pulvinar nisi ante volutpat, pulvinar, aliquam nibh volutpat amet aliquam, ante volutpat nonummy. Tempus lobortis, ullamcorper nonummy, aliquam molestie dolor donec ante molestie pharetra, dolore mi mauris, feugiat congue diam felis. Pharetra magna mi tellus nonummy sed massa non, at ipsum dolore proin erat laoreet tellus turpis, magna et. Euismod consectetur sed tincidunt aliquet at dolor donec nibh ullamcorper id consectetur sed nunc proin eget ipsum aliquet. Elit pulvinar nisi ante euismod adipiscing lorem tincidunt praesent molestie, sit donec laoreet tellus consectetur erat massa non. At sed nisi proin volutpat pulvinar, nisi nibh pulvinar aliquam lobortis ullamcorper adipiscing sit donec massa, sem, elit. Pulvinar aliquam laoreet aliquet at lorem dolore ante non elit tempus lobortis diam felis pulvinar nisi nonummy tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut praesent molestie at, erat nunc proin elit, pulvinar dolore sem, eget nunc sem eget amet aliquam. Nibh ullamcorper adipiscing feugiat congue praesent, molestie pharetra magna laoreet non consectetur, ac mi, molestie turpis erat. Nunc proin elit sed aliquet at dolor nunc aliquet mauris dolor, donec ante, volutpat adipiscing feugiat magna. Et id sit ac massa aliquet at dolor dolore, proin at sed aliquet consectetur dolor nunc aliquet. Adipiscing dolor donec, proin molestie amet dolore proin, mauris pharetra donec ante volutpat, consectetur erat lobortis sem. Felis massa tellus consectetur sed ut proin eget pulvinar, nisi et id turpis ac lobortis aliquet molestie. Consectetur tempus lobortis et felis pulvinar ac laoreet, aliquet mauris dolore, praesent volutpat amet aliquam massa et. Id turpis erat laoreet molestie sit magna et id sit magna et id pulvinar nisi et id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac massa non at ipsum aliquam nibh euismod turpis tempus lobortis diam. Molestie, consectetur erat nunc non, erat massa non at ipsum nisi proin. Eget amet aliquam nibh euismod turpis tempus lobortis euismod turpis nisi ante. Eget pulvinar donec proin eget amet lobortis diam id sit magna mi. Molestie consectetur, ipsum dolore proin elit pulvinar dolore proin volutpat amet aliquam. Ante volutpat nonummy aliquam ante, non adipiscing ipsum volutpat amet aliquam ante. Volutpat nonummy tempus massa sem elit ipsum, nunc diam felis pulvinar magna. Nibh tellus adipiscing ac congue aliquet mauris tincidunt, aliquet at, dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod turpis lorem congue praesent felis feugiat ut, diam felis congue mi molestie, pharetra, ac massa sem at ipsum dolore proin elit dolor, nisi. Ante volutpat amet donec ante volutpat amet aliquam nibh ullamcorper, adipiscing massa ullamcorper elit tempus ut diam elit tempus lobortis sem id turpis ac nunc. Proin volutpat amet aliquam nibh non adipiscing ipsum magna mi molestie congue mi tellus turpis erat tincidunt sem elit dolor nunc sem mauris pulvinar aliquam. Lobortis diam adipiscing feugiat ut ullamcorper felis feugiat magna felis feugiat nisi et felis sit nisi diam felis pulvinar nisi diam elit pulvinar nisi, et. Euismod turpis lorem laoreet aliquet at feugiat dolore proin molestie pharetra praesent mauris pharetra erat ante molestie pharetra erat nunc sem elit ipsum ut proin. Eget sit ac tincidunt aliquet at dolor dolore ante non felis feugiat ac felis sit ac tincidunt aliquet at dolor donec nibh non nonummy aliquam. Lobortis diam felis, feugiat nisi mi molestie turpis erat laoreet euismod consectetur et id sit ut diam eget ipsum nisi proin, id amet aliquam nibh. Euismod adipiscing, lorem tincidunt praesent molestie pharetra congue diam mauris dolor erat, massa non magna diam felis sit ac laoreet non at, sed nunc, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus at laoreet aliquet at sed nunc praesent mauris. Dolor dolore ante eget pharetra tempus lobortis ullamcorper elit. Sit ac laoreet aliquet elit dolor nunc sem sed. Dolore ante volutpat nonummy tempus congue diam felis, ipsum. Magna et id pharetra ac laoreet sem elit dolor. Dolore sem eget, pulvinar, dolore sem, lorem tincidunt praesent. Eget pharetra, dolore proin, volutpat nonummy tempus, ut diam. Id sit nisi et id ipsum ut diam, felis. Sit magna et id, sit, aliquet pulvinar dolor erat. Nisi tincidunt, proin mi sem id turpis pulvinar aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolore ut massa nibh mi, et sem massa nibh aliquet, eget mauris consectetur sit sed aliquam, congue nisi dolore lobortis laoreet, et massa diam. Aliquet sed, dolore proin mauris sed tincidunt tellus adipiscing lorem laoreet tellus, at, sed dolore praesent molestie pharetra erat ante volutpat amet tempus ut non. Nonummy mi molestie sit donec nunc non elit pulvinar nisi proin, id turpis lorem tincidunt, aliquet adipiscing, lorem lobortis ullamcorper turpis lorem lobortis ullamcorper adipiscing. Feugiat mi molestie pharetra erat nunc sem at ipsum massa non consectetur erat massa tellus consectetur erat tincidunt aliquet mauris dolor dolore proin mauris dolor. Nunc at dolor congue praesent, volutpat pharetra dolore proin mauris dolor dolore ante volutpat nonummy, ipsum nisi et id, sit magna nibh tellus turpis ac. Laoreet tellus turpis, et id amet, nisi nibh id pulvinar nisi et volutpat amet nisi, proin eget pulvinar donec nibh ullamcorper felis feugiat congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis pharetra ac laoreet tellus, consectetur erat. Tincidunt sem at erat nunc aliquet at. Dolor dolore proin eget consectetur erat nunc. Non elit ipsum nunc sem eget amet. Aliquam lobortis ullamcorper adipiscing feugiat congue praesent. Mauris pharetra erat massa non consectetur mi. Tellus consectetur erat laoreet molestie, turpis ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi volutpat nonummy donec massa tellus consectetur tempus nunc, sem adipiscing, lorem, nibh. Ullamcorper at, dolor donec proin molestie amet tempus ut et id sit magna. Mi euismod turpis lorem tincidunt proin mauris, sed dolore mauris, dolor donec proin. Volutpat nonummy ipsum ut et id turpis ac mi euismod turpis lorem, tincidunt. Aliquet eget amet tempus nibh ullamcorper adipiscing sit diam id consectetur erat massa. Sem elit pulvinar nisi proin volutpat amet aliquam nibh ullamcorper adipiscing tempus, ut. Diam molestie feugiat congue et tempus magna et molestie turpis ac tincidunt tellus. Consectetur sed nunc tellus at lorem, tincidunt tellus, adipiscing lorem tincidunt aliquet mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin eget amet aliquam nibh euismod turpis aliquam, lobortis diam. Felis sit, congue praesent molestie pharetra donec laoreet, sem, amet, ac. Tincidunt aliquet, adipiscing lorem congue aliquet mauris lorem tincidunt ullamcorper mauris. Sit magna mi tellus consectetur donec mi molestie pharetra ac massa. Tellus pulvinar aliquam nibh euismod turpis tempus nibh volutpat turpis tempus. Nibh ullamcorper felis lorem ut ullamcorper adipiscing ipsum ut, diam id. Pharetra sed nunc sem elit nunc sem volutpat amet tempus lobortis. Diam mauris sit, congue mi tellus pharetra, donec mi molestie sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi volutpat pharetra donec massa sem elit pulvinar, nisi et euismod consectetur lorem tincidunt aliquet adipiscing lorem congue proin volutpat amet ut mi tellus. Consectetur sed, nunc aliquet mauris pulvinar, nisi nibh, euismod amet tempus lobortis diam adipiscing feugiat ut praesent id feugiat magna massa aliquet ac laoreet. Euismod consectetur sed dolore proin mauris pulvinar dolore proin eget pharetra dolore ante volutpat nonummy ipsum congue et, felis feugiat lobortis diam felis feugiat. Nisi id turpis ac laoreet tellus consectetur sed dolore praesent eget amet donec ante non nonummy tempus massa non nonummy erat ante non elit. Nisi mi euismod consectetur lorem tincidunt aliquet, at sed donec proin volutpat nonummy tempus, massa non elit ipsum, lobortis, diam, felis sit nisi mi. Euismod consectetur lorem, tellus adipiscing ac laoreet tellus at lorem tincidunt praesent, mauris dolor dolore, mi volutpat, amet erat massa sem elit pulvinar, magna. Nibh euismod consectetur sed dolore proin nonummy ipsum ut et molestie at sed, dolore proin volutpat turpis tempus lobortis ullamcorper felis feugiat congue praesent. Felis feugiat ullamcorper adipiscing, feugiat congue mi tellus consectetur ac massa aliquet consectetur erat, tincidunt, aliquet at erat tincidunt sem mauris dolor, donec proin. Eget, amet donec nibh volutpat donec ante non elit feugiat magna mi molestie consectetur sed tincidunt aliquet mauris sed nunc praesent mauris dolor dolore. Proin eget pharetra dolore, praesent mauris, dolor donec et felis feugiat magna et euismod sit magna et felis ipsum nunc diam euismod adipiscing ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod adipiscing feugiat congue praesent mauris feugiat magna ante sem elit ipsum ut sem eget sed ut sem elit mi molestie pharetra magna et molestie sit magna et. Molestie consectetur erat tincidunt aliquet at, lorem laoreet tellus turpis lorem, tincidunt praesent at nibh id turpis aliquam lobortis ullamcorper at, feugiat dolore mi volutpat, consectetur erat ante non. Consectetur erat, nunc sem elit ipsum ut proin eget ipsum massa non sed massa tellus at sed nunc sem elit dolor, dolore ante euismod pulvinar aliquam lobortis non adipiscing. Lorem, ut diam adipiscing ipsum ut, mi sit nisi mi molestie sit ac laoreet euismod turpis ac laoreet aliquet at lorem tincidunt aliquet adipiscing lorem tincidunt, ullamcorper turpis, ac. Tincidunt aliquet at feugiat ullamcorper felis feugiat, congue mi molestie, pharetra erat massa non nonummy sed nunc non consectetur, sed ut sem, elit pulvinar aliquam nibh volutpat pulvinar aliquam. Nibh volutpat dolore proin eget pulvinar donec nibh non, nonummy aliquam nibh, ullamcorper felis sit congue et id sit ac laoreet tellus erat tincidunt aliquet, at, dolor dolore proin. Volutpat nonummy tempus, nibh ullamcorper felis feugiat congue diam elit tempus ut diam felis sit ac laoreet tellus consectetur ac id turpis ac tincidunt proin eget, amet ipsum congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper felis ante non felis sit magna mi id sit magna tincidunt aliquet at, dolor. Donec ante volutpat amet donec massa ullamcorper nonummy tempus lobortis sem nonummy aliquet mauris dolor magna. Mi tellus elit pulvinar nunc non nonummy erat nunc proin eget pulvinar nisi lobortis ullamcorper adipiscing. Dolor donec massa non nonummy praesent mauris pharetra erat nunc sem eget ipsum ut et eget. Amet aliquam nibh ullamcorper, adipiscing feugiat congue, praesent molestie dolor congue praesent felis lobortis ullamcorper felis. Feugiat magna mi tellus, consectetur donec massa non, at, pulvinar nisi et, elit dolor dolore proin. Eget pulvinar aliquam, nibh euismod adipiscing feugiat non adipiscing feugiat congue praesent id feugiat, magna laoreet. Tellus consectetur erat laoreet molestie consectetur erat laoreet aliquet at lorem nunc sem mauris dolor donec. Ante non congue praesent molestie amet aliquam massa non amet tempus lobortis sem id sit ac. Et, id sit magna laoreet tellus adipiscing lorem tincidunt, eget pharetra dolore ante molestie pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis aliquet mauris dolor magna ante tellus, congue praesent felis feugiat ut diam felis, feugiat magna. Laoreet tellus at, sed dolore sem elit dolor dolore sem eget pulvinar dolore ante, eget amet. Aliquet at sed congue praesent, molestie pharetra aliquam ante non nonummy tempus ut, sem consectetur erat. Massa sem elit ipsum ut non elit, ipsum non elit ipsum ut, sem elit ipsum nunc. Aliquet, elit dolor dolore et eget pulvinar nisi nibh diam felis feugiat magna, laoreet, molestie consectetur. Donec laoreet sit magna et id turpis erat laoreet tellus, at sed dolore proin eget dolor. Dolore proin volutpat, amet tempus nibh, volutpat nonummy aliquam massa pharetra tempus lobortis diam elit erat. Ut et, id sit magna laoreet euismod turpis magna et id sit nisi nibh euismod adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin eget pulvinar, aliquam lobortis aliquet mauris lorem congue, praesent felis feugiat lobortis ullamcorper adipiscing, lorem ut, praesent, ipsum congue et felis feugiat. Ut et molestie sit nisi et felis pulvinar magna nibh euismod mauris dolor nunc praesent eget dolor dolore ante, non dolore ante volutpat pharetra. Donec ante molestie, pharetra donec, ante non nonummy tempus nunc sem, elit ipsum ut et eget sit nisi nibh euismod adipiscing ac nibh dolor. Nunc proin eget pulvinar dolore ante eget amet tempus ut praesent id, sit erat laoreet non elit pulvinar nisi proin eget amet, sem elit. Amet tempus lobortis, diam mauris feugiat congue mi mauris pharetra, donec praesent molestie pharetra ac massa, aliquet, elit pulvinar, aliquam lobortis aliquet adipiscing lorem. Congue volutpat dolor donec ante non consectetur sed ut proin id turpis ac laoreet euismod turpis aliquam nibh ullamcorper felis, feugiat congue, praesent felis. Dolor magna praesent feugiat congue, mi, molestie pharetra erat nunc non at sed nisi proin eget pulvinar dolore proin elit pulvinar nisi nibh, dolor. Donec lobortis diam mauris sit magna, mi molestie sit congue diam, elit feugiat congue, et molestie turpis magna laoreet euismod pulvinar magna mi euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ac tincidunt aliquet mauris dolor donec ante non nonummy tempus lobortis non nonummy massa sem elit ipsum ut, diam. Id, sit lorem tincidunt aliquet at sed dolore praesent, mauris dolor congue aliquet felis ac lobortis aliquet turpis aliquam nibh. Nonummy lorem ut praesent mauris pharetra erat nunc sem eget pulvinar dolore, et id turpis ac lobortis volutpat pulvinar tempus. Tincidunt praesent mauris feugiat mi mauris consectetur donec laoreet, molestie sit ac, laoreet tellus at sed massa aliquet consectetur sed. Nunc sem elit, dolor nunc sem eget pulvinar praesent, eget pharetra donec ante non nonummy ipsum ut diam id turpis. Magna, mi aliquet at sed nunc proin, eget amet donec nibh ullamcorper adipiscing, feugiat congue adipiscing ipsum congue mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus massa sem felis pulvinar nisi, diam elit pulvinar tellus consectetur erat massa non consectetur erat nunc, sem eget turpis lorem tincidunt aliquet adipiscing lorem tincidunt, aliquet adipiscing lorem. Lobortis ullamcorper felis lorem ut amet, donec ante volutpat amet aliquam ante non amet, erat massa non amet, donec massa volutpat pharetra magna ante molestie pharetra donec ante, tellus nonummy. Praesent id pharetra, erat nunc sem elit, sed dolore et ullamcorper mauris feugiat magna mi tellus pharetra donec ante non consectetur sed ut consectetur erat massa sem eget pulvinar aliquam. Lobortis praesent molestie pharetra erat, massa sem nonummy tempus nunc sem elit pulvinar nisi et elit pulvinar ut proin id massa sem elit dolor dolore et volutpat amet, tempus tincidunt. Diam felis sit congue diam mauris sit magna praesent felis ipsum congue mi, molestie sit magna mi erat lobortis non nonummy erat ante non nonummy ipsum ut diam id turpis. Lorem dolore proin volutpat nonummy tempus lobortis diam felis ipsum sem elit tempus lobortis sem felis, pulvinar magna nibh id sit aliquam nibh euismod sit ac laoreet ullamcorper adipiscing feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod turpis tempus tincidunt mi mauris pharetra donec massa tellus nonummy erat nunc proin eget pulvinar nunc sem erat nunc et volutpat amet aliquam nibh. Ullamcorper adipiscing, feugiat magna, mi molestie pharetra donec massa tellus consectetur, sed, nunc sem at, sed dolore consectetur ac tincidunt aliquet at dolor, dolore, ante euismod. Nonummy feugiat congue mi molestie sit donec mi molestie sit ac laoreet tellus consectetur ac laoreet molestie, sit diam id pulvinar, ut et id adipiscing dolor. Dolore lobortis non nonummy tempus, lobortis diam, felis, feugiat ut, diam molestie turpis ac laoreet pulvinar magna et eget ipsum ut, et id turpis aliquam tincidunt. Aliquet molestie pharetra aliquam lobortis non elit feugiat ut diam id sit magna mi tellus turpis donec ante ullamcorper, nonummy aliquam nibh non nonummy aliquam massa. Ullamcorper elit feugiat ut diam felis, feugiat ut et id ipsum ut nibh euismod sit ac laoreet ipsum ut et eget amet, nisi nibh, aliquet, mauris. Pharetra donec ante volutpat consectetur erat nunc non nonummy tempus nunc, sit magna praesent felis sit magna mi tellus consectetur ac laoreet molestie turpis magna, laoreet. Tellus at sed tincidunt tellus consectetur lorem nunc praesent mauris dolor aliquam at dolor dolore ante volutpat nonummy ipsum lobortis diam felis feugiat, nisi mi euismod. Sit ac laoreet euismod sit nisi et id, turpis aliquam, nibh euismod amet sem elit ipsum nunc, proin eget pulvinar dolore sem eget dolor donec, nibh. Euismod nonummy tempus ut ullamcorper adipiscing ipsum lobortis ullamcorper nonummy, tempus massa ullamcorper donec ante molestie pharetra, erat, ante volutpat pharetra magna mi molestie pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis feugiat magna mi molestie consectetur sed nunc sem elit dolor dolore sem mauris sed dolore proin eget dolor donec lobortis dolor, dolore ante non elit feugiat ut diam. Felis turpis ac mi tellus, turpis ac nibh euismod consectetur lorem tincidunt proin mauris dolor donec massa lorem tincidunt praesent, at dolor dolore mi molestie consectetur tempus nunc, sem, elit. Ipsum, nisi diam id sit aliquam nibh euismod turpis ac laoreet euismod adipiscing lorem eget pulvinar dolore sem eget pulvinar nisi lobortis diam mauris sit donec, laoreet tellus, consectetur sed. Massa proin eget pulvinar, nisi et volutpat laoreet tellus at dolor nisi nibh euismod nonummy lorem congue mi molestie consectetur sed ut et euismod, at feugiat congue aliquet mauris pharetra. Erat massa non elit nunc sem felis pulvinar ac laoreet, aliquet at, dolor dolore proin at pharetra donec proin volutpat amet erat ante volutpat, pharetra donec ante molestie pharetra donec. Ante pharetra, donec massa tellus consectetur, erat nunc sem id turpis ac nibh euismod turpis ac lobortis ullamcorper felis dolor magna nonummy, tempus ut diam felis sit, magna laoreet non. At erat nunc sem eget amet aliquam, nibh euismod, amet aliquam nibh euismod nonummy lorem, lobortis diam tempus ut praesent id, pharetra erat, nunc proin eget pulvinar nisi et eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna laoreet aliquet at, dolor dolore praesent at dolor donec. Ante ullamcorper adipiscing ipsum congue et id sit ac massa. Proin volutpat pulvinar nisi consectetur lorem, laoreet aliquet mauris pulvinar. Aliquam lobortis, ullamcorper adipiscing, tempus ut diam molestie pharetra ac. Massa sem at sed nunc, aliquet at dolor nunc, sit. Lorem tincidunt praesent at dolor congue praesent molestie dolor donec. Ante volutpat amet tempus, lobortis non elit tempus ut diam. Felis pulvinar magna laoreet tellus at laoreet tellus adipiscing sed. Dolore ante non amet erat massa non, elit ipsum ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, aliquam ut diam felis lorem congue praesent molestie pharetra sed massa aliquet consectetur sed nunc aliquet elit dolor nisi lobortis ullamcorper nonummy proin volutpat. Amet tempus lobortis praesent id, pharetra ac laoreet non at ipsum dolore et volutpat adipiscing, lorem congue mi, molestie pharetra donec, mi tellus lobortis diam. Felis feugiat magna praesent molestie pharetra ac laoreet tellus at erat dolore, sem eget, pulvinar aliquam nibh euismod amet donec proin eget pulvinar aliquam nibh. Pharetra, aliquam massa non nonummy tempus massa non nonummy erat lobortis sem elit tempus ut diam felis sit lorem tincidunt aliquet at, pharetra donec adipiscing. Sed tincidunt praesent at dolor, dolore mi molestie consectetur, erat lobortis sem, felis, ipsum magna diam eget pulvinar nisi et id sit nisi et id. Nunc sem elit dolor dolore, et volutpat turpis adipiscing adipiscing consectetur pulvinar aliquam, nibh euismod amet aliquam et volutpat turpis tempus lobortis diam, felis feugiat. Donec massa id pulvinar nisi nibh ullamcorper adipiscing lorem laoreet, aliquet mauris dolor dolore mi molestie, consectetur erat lobortis diam elit pulvinar molestie pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis sed dolore proin molestie amet erat. Lobortis non elit, pulvinar dolore proin eget. Nonummy lorem ut diam felis feugiat congue. Laoreet non eget amet ac lobortis euismod. Adipiscing feugiat congue praesent, felis feugiat mi. Molestie consectetur tempus nunc diam id sit. Aliquam nibh ullamcorper, adipiscing feugiat congue, praesent. Molestie pharetra donec mi volutpat consectetur erat. Ante non, nonummy nunc, diam eget pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed ut proin eget pulvinar nisi nibh ullamcorper adipiscing feugiat donec ante non ipsum nisi et euismod. Turpis, sed dolore, praesent, eget amet donec ante non, elit ipsum ut et, id feugiat lobortis sem. Felis ipsum nunc diam pulvinar, nisi laoreet, tellus at sed dolore massa ullamcorper felis, ipsum congue mi. Aliquet at dolor dolore proin mauris, dolor nisi ante volutpat pulvinar donec eget pharetra donec proin eget. Amet aliquam massa volutpat nonummy erat ante volutpat consectetur erat lobortis diam felis pulvinar ut diam, euismod. Adipiscing lorem id sit nisi sem elit, sed dolore proin, elit pulvinar ac, nibh, aliquet felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc turpis lorem dolore praesent eget pharetra aliquam lobortis diam molestie pharetra ac, laoreet aliquet at pulvinar dolore, ante euismod turpis lorem tincidunt diam adipiscing lorem ullamcorper. Id sit magna, mi id pharetra ac laoreet id feugiat magna mi euismod turpis erat tincidunt aliquet at sed, laoreet praesent mauris pharetra, tempus non nonummy tempus. Lobortis ullamcorper id turpis erat massa sem elit dolor nisi proin euismod amet aliquam nibh euismod nonummy feugiat, ut, ullamcorper adipiscing feugiat, et molestie consectetur erat massa. Aliquet elit sed, tincidunt aliquet mauris sed tincidunt sem eget pulvinar donec ante volutpat pharetra aliquam massa volutpat amet aliquam mauris dolor dolore, mi non nonummy tempus. Massa sem elit ipsum ut diam eget pulvinar ut diam eget pulvinar nisi, et, euismod adipiscing ac tincidunt aliquet at, tempus lobortis sem nonummy tempus massa sem. Eget pulvinar ut et, eget pulvinar nisi nibh euismod turpis ac nibh ullamcorper turpis ac lobortis ullamcorper adipiscing magna massa tellus consectetur tempus nunc sem elit sed. Nunc, proin id amet ac laoreet aliquet adipiscing dolor erat massa volutpat nonummy tempus, nisi mi tellus consectetur tincidunt, proin eget pharetra tempus ut, diam id sit. Ac massa tellus at dolor nisi nibh ullamcorper mauris pharetra erat massa non nonummy sed nunc sem eget ut sem elit, sed nunc aliquet at sed massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet tellus consectetur nunc aliquet mauris, pulvinar aliquam nibh ullamcorper adipiscing feugiat ut ullamcorper adipiscing tempus lobortis non elit feugiat nisi diam. Id sit ac tincidunt aliquet lorem, tincidunt aliquet adipiscing sed dolore praesent mauris pharetra aliquam ante volutpat amet tempus lobortis sem felis. Sit nisi mi tellus mauris dolor nunc praesent ac nibh tellus adipiscing ac laoreet, ullamcorper, at dolor congue praesent at, dolor donec. Ante volutpat consectetur, erat massa non nonummy tempus, nunc diam ipsum ut sem eget pulvinar nisi, et id, amet aliquam lobortis aliquet. Felis dolor congue praesent mauris dolor magna praesent, felis lorem ut, praesent id pharetra laoreet molestie sit magna laoreet tellus elit sed. Dolore et eget pulvinar aliquam ante euismod amet tempus, lobortis ullamcorper adipiscing feugiat congue mi molestie consectetur, erat massa, euismod adipiscing feugiat. Congue mi molestie pharetra magna mi tellus consectetur tempus nisi et eget sit aliquam laoreet ullamcorper, at dolore proin molestie amet erat. Ante volutpat nonummy donec massa non elit tempus ut et id sit aliquam nibh, euismod turpis aliquam nibh id amet, aliquam et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat magna mi, euismod turpis, magna. Nibh euismod adipiscing, ac nunc aliquet. Adipiscing feugiat congue et felis feugiat. Magna massa aliquet elit sed nunc. Sem eget amet aliquam ante eget. Amet aliquam lobortis ullamcorper nonummy ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis, ullamcorper elit sit magna laoreet tellus turpis ac laoreet aliquet mauris dolor dolore proin eget, amet aliquam ante tellus. Elit pulvinar dolore et volutpat pulvinar aliquam lobortis ullamcorper adipiscing feugiat magna mi mauris feugiat congue mi tellus, consectetur sed. Ut sem, elit aliquam nibh euismod adipiscing lorem congue praesent mauris, pharetra donec massa non consectetur erat ante tellus nonummy. Sed ut proin elit ipsum nisi et euismod turpis lorem aliquet, felis feugiat donec, ante non nonummy ipsum nisi et. Eget, sit lorem tincidunt praesent mauris dolor dolore proin volutpat amet tempus massa elit ipsum ut diam id turpis lorem. Dolore proin volutpat, amet aliquam nibh non adipiscing tempus lobortis ullamcorper elit ipsum ut diam id feugiat nisi et id. Ac laoreet euismod sit nisi, et euismod adipiscing lorem tincidunt aliquet at dolor dolore, proin mauris dolor dolore mi molestie. Pharetra, erat massa non nonummy tempus nunc nonummy sed nunc non at sed nunc proin elit sed, nunc aliquet, eget. Pulvinar, nisi, et volutpat amet, aliquam nibh nonummy tempus lobortis, ullamcorper adipiscing lorem, ut ullamcorper adipiscing ipsum ut mi molestie. Consectetur sed dolore proin eget pulvinar nisi proin volutpat amet tempus nibh diam lorem ut diam molestie pharetra ac massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus consectetur ac mi euismod sed nunc sem at sed tincidunt. Praesent volutpat pharetra donec ante volutpat nonummy ipsum ut et, id turpis. Ac laoreet tellus consectetur ac, laoreet consectetur dolor nunc praesent eget pharetra. Dolore ante, volutpat nonummy, tempus ut diam felis feugiat nisi diam felis. Tempus nisi diam felis ipsum, nisi et pulvinar magna et euismod turpis. Ac tincidunt aliquet at lorem, tincidunt aliquet at dolor congue praesent molestie. Consectetur erat massa non elit ipsum nisi et adipiscing, sed congue proin. Eget pharetra donec proin molestie amet erat massa sem nonummy, tempus lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non consectetur ipsum nisi et eget pulvinar nisi et eget pulvinar aliquam nibh volutpat amet nisi nibh ullamcorper turpis tempus tincidunt ante tellus consectetur ante non nonummy erat nunc proin. Eget turpis ac tincidunt praesent mauris dolor congue praesent felis feugiat congue mi molestie, pharetra donec nunc sem elit nunc proin eget sit ac laoreet ullamcorper adipiscing feugiat, congue praesent. Mauris dolor dolore mi volutpat pharetra donec ante molestie pharetra erat massa tellus pharetra magna molestie pharetra ac laoreet tellus turpis ac, laoreet aliquet at erat tincidunt sem mauris pulvinar. Dolore proin, eget pulvinar dolore proin eget pharetra aliquam volutpat amet aliquam massa diam elit ipsum ut, sem felis sit magna mi euismod consectetur ac tincidunt tellus adipiscing ac tincidunt. Aliquet eget amet donec ante volutpat tempus ut mi euismod turpis erat tincidunt sem mauris dolor dolore proin volutpat, amet tempus nibh ullamcorper adipiscing tempus ut mi aliquet at sed. Dolore et turpis feugiat congue ante non nonummy sed ut et eget pulvinar nisi nibh ullamcorper adipiscing, feugiat tincidunt praesent mauris dolor mi mauris dolor magna praesent molestie dolor magna. Praesent, mauris sit donec laoreet tellus, at sed massa tellus at sed, nisi et volutpat amet aliquam ante volutpat, lorem lobortis ullamcorper felis lorem magna, praesent id pharetra donec laoreet. Non elit ipsum nunc aliquet at sed dolore proin volutpat pulvinar nisi ante euismod amet aliquam ullamcorper adipiscing lorem ut ullamcorper felis ipsum, ut ullamcorper felis feugiat congue, et id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam mauris, dolor donec massa non elit pulvinar, nisi nibh euismod adipiscing lorem, congue praesent at feugiat donec, ante molestie consectetur. Massa sem id consectetur lorem nunc proin volutpat nonummy, tempus lobortis ullamcorper adipiscing ipsum lobortis, diam id sit magna laoreet aliquet. At pulvinar aliquam nibh adipiscing lorem ut diam mauris, feugiat magna mi molestie pharetra ac laoreet molestie at ipsum massa aliquet. At dolor nunc ante volutpat amet tempus lobortis euismod nonummy ut diam adipiscing ipsum, ut, et id pharetra ac laoreet tellus. Consectetur dolor nunc sem volutpat turpis tempus lobortis euismod nonummy tempus ut, id sit magna mi molestie at sed nunc sem. Eget amet ac, lobortis aliquet adipiscing lorem tincidunt ullamcorper amet tempus nibh, non nonummy lorem ut, diam felis lobortis ullamcorper felis. Feugiat congue diam id sit ac tincidunt, aliquet at dolor nunc aliquet mauris pulvinar donec ante ullamcorper adipiscing ipsum ut et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis sit nisi mi euismod consectetur pulvinar dolore proin eget dolor donec lobortis, non felis ipsum ullamcorper felis feugiat ut diam, felis feugiat ut non nonummy. Tempus lobortis sem elit ipsum nisi diam eget, pulvinar magna tincidunt aliquet at lorem tincidunt, amet ac tincidunt aliquet at, dolor, dolore ante non nonummy tempus. Massa sem elit ipsum nunc diam eget pulvinar aliquam nibh euismod turpis ac tincidunt aliquet lorem lobortis ullamcorper felis lorem lobortis diam, felis lorem tincidunt ullamcorper. Adipiscing lorem congue diam felis sit congue diam id pharetra magna, laoreet elit pulvinar nisi et euismod turpis lorem congue mi molestie sit erat massa, tellus. Nonummy sed ut proin eget ipsum nisi et volutpat amet ac lobortis euismod, dolore proin eget dolor dolore proin mauris pulvinar donec, ante non nonummy ipsum. Ut mi tellus, pharetra erat massa sem eget dolor dolore proin volutpat amet tempus volutpat nonummy tempus lobortis ullamcorper felis sit congue praesent, id sit ac. Massa, sem at, dolor nisi et volutpat amet proin eget dolor nunc aliquet at lorem nunc, praesent mauris dolor congue proin molestie pharetra dolore mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi proin eget pulvinar donec nibh euismod amet aliquam lobortis praesent id pharetra ac laoreet, non consectetur. Erat laoreet tellus, adipiscing feugiat congue praesent mauris, dolor congue, praesent mauris, sit donec laoreet tellus at. Erat massa sem eget amet nisi et volutpat turpis tempus elit dolor nisi ante volutpat amet aliquam. Ante ullamcorper felis sit, magna laoreet tellus pharetra magna, et molestie consectetur, sed nisi sem eget, pulvinar. Nisi ante eget lobortis praesent mauris sit magna mi molestie at sed massa non at sed massa. Tellus, turpis magna mi, felis, turpis, ac laoreet tellus nisi et eget sit nisi et euismod turpis. Lorem tincidunt aliquet adipiscing feugiat tempus lobortis diam, felis feugiat nisi mi id sit magna et, eget. Pulvinar ut pharetra donec laoreet tellus consectetur, ac massa sem elit ipsum dolore et eget amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt volutpat nonummy lorem, ut praesent molestie sit magna mi, tellus, at sed nunc proin at, dolor dolore. Aliquet at dolor nisi ante mauris dolor tellus adipiscing ac nibh, ullamcorper adipiscing sed congue praesent, mauris, dolor. Dolore ante volutpat elit ipsum lobortis sem elit pulvinar magna laoreet aliquet adipiscing lorem euismod turpis lorem congue. Praesent molestie pharetra dolore mi mauris dolor congue praesent adipiscing feugiat congue praesent mauris pharetra donec ante mauris. Pharetra, magna, id feugiat ac laoreet molestie consectetur sed dolore, sem eget dolor nisi ante volutpat amet, aliquam. Tincidunt ullamcorper adipiscing feugiat congue mi molestie pharetra erat massa consectetur ac massa aliquet, elit dolor dolore proin. Euismod turpis tempus tincidunt diam mauris sit magna mi id pharetra erat massa non at pulvinar nisi et. Eget, dolore, proin volutpat turpis lorem lobortis euismod amet tempus lobortis ullamcorper adipiscing lorem congue diam adipiscing ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id turpis ac tincidunt praesent mauris pharetra erat massa sem elit pulvinar nisi, et id pulvinar. Aliquam nibh id amet nisi et pulvinar, ac lobortis, euismod turpis aliquam ante volutpat pulvinar nisi. Ante euismod nonummy tempus lobortis ullamcorper, adipiscing feugiat ut, diam felis feugiat congue diam ipsum ut. Diam id sit magna mi euismod turpis, magna laoreet euismod, turpis lorem nunc aliquet at dolor. Donec massa et felis sit congue et, id sit sem felis ipsum nunc et, id sit. Ac tincidunt praesent mauris dolor donec ante volutpat, nonummy ipsum congue diam felis sit ac tincidunt. Consectetur dolor nisi nibh, euismod amet donec ante eget amet aliquam lobortis diam felis feugiat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa amet tempus nisi diam id sit lorem nibh ullamcorper adipiscing. Sit erat nunc sem eget amet ac lobortis euismod amet aliquam. Lobortis, diam felis proin euismod, adipiscing lorem lobortis ullamcorper, felis sit. Magna laoreet tellus consectetur sed massa sem eget, pulvinar nisi, ante. Euismod adipiscing lorem congue praesent mauris nibh volutpat amet tempus congue. Diam felis feugiat ut diam id, sit magna mi tellus, turpis. Erat laoreet aliquet at lorem laoreet euismod, pulvinar ac tincidunt turpis. Ac tincidunt aliquet at feugiat congue praesent, mauris feugiat congue praesent. Felis pharetra donec ante tellus consectetur erat massa sem elit, ipsum. Nunc consectetur erat massa sem elit, ipsum dolore sem eget amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt aliquet volutpat nonummy proin eget pharetra donec ante volutpat amet donec. Massa non amet erat lobortis sem elit tempus ut et id, sit magna. Laoreet euismod turpis ac id sit lorem tincidunt aliquet mauris, pharetra donec proin. Molestie amet tempus, lobortis mi id sit ac nibh euismod sit magna nibh. Id turpis, ac ullamcorper adipiscing sed congue praesent molestie dolor dolore mi volutpat. Consectetur tempus lobortis sem felis sit magna nibh euismod adipiscing ac congue proin. Eget dolor donec mauris dolor donec ante volutpat amet donec ante volutpat pharetra. Donec massa non consectetur erat massa non nonummy sed nunc sem at sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et molestie turpis erat, tincidunt, proin eget dolor dolore ante euismod adipiscing lorem ut, diam felis lobortis diam felis, ipsum congue et id turpis ac mi euismod. Sit magna mi aliquet consectetur lorem laoreet euismod turpis aliquam et eget sit, aliquam, id amet aliquam nibh euismod amet, lorem lobortis euismod amet nisi, ante mauris. Dolor aliquam, nibh, ullamcorper adipiscing lorem congue praesent id sit magna et id congue et, molestie turpis magna mi tellus consectetur sed dolore, proin mauris dolor nunc. Praesent, eget nonummy aliquam massa non adipiscing ipsum lobortis amet tempus lobortis sem elit ipsum magna mi tellus turpis ac tincidunt aliquet at, sed dolore proin eget. Amet tempus lobortis non felis, feugiat magna mi id, lobortis sem elit tempus nunc sem consectetur sed nunc sem nonummy erat massa non elit sed massa aliquet. At ipsum dolore et volutpat pulvinar nisi ante euismod feugiat magna mi molestie consectetur erat massa sem elit sed massa non consectetur sed nunc sem elit dolor. Dolore aliquet dolor nisi, nibh diam, felis sit ut praesent id feugiat magna praesent felis feugiat congue et id feugiat, nisi et, felis sit nisi mi euismod. Turpis ac elit, ipsum ut diam eget sit ac laoreet euismod adipiscing nunc sem eget turpis ac nunc, praesent, volutpat amet tempus lobortis ullamcorper nonummy ipsum congue. Diam molestie lobortis sem felis sit ac tincidunt tellus consectetur sed tincidunt praesent at pharetra, donec ante non amet tempus massa, ullamcorper elit ipsum, lobortis diam nonummy. Ipsum nisi nonummy ipsum ut sem elit ipsum nunc diam eget ipsum nisi et id ipsum, nunc aliquet, at dolor dolore proin, eget dolor dolore proin eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pharetra sed nunc, proin elit pulvinar nisi et id turpis aliquet at erat tincidunt aliquet mauris. Dolor nisi ante, volutpat amet aliquam nibh non nonummy tempus lobortis non adipiscing ipsum, congue mi molestie. Turpis ac felis feugiat ut sem elit tempus massa tellus consectetur erat nunc sem elit ipsum, nisi. Nibh ullamcorper at dolor congue, mi mauris pharetra donec mi dolor donec ante molestie consectetur sed ut. Et id sit ac, tincidunt aliquet mauris pharetra, donec ante non, amet erat, ut et euismod nisi. Mi id turpis ac laoreet tellus at sed congue praesent mauris pharetra donec ante volutpat elit ipsum. Ut diam felis ipsum ut sem elit ipsum ut elit sed ut et eget, sit nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet elit dolor dolore proin eget amet, aliquam at lorem, tincidunt, praesent eget. Pulvinar donec proin eget dolor dolore proin molestie, amet, aliquam massa non nonummy. Ipsum ut, diam id sit magna tincidunt consectetur lorem tincidunt praesent mauris sed. Congue proin mauris pharetra aliquam lobortis non amet erat ante volutpat consectetur erat. Lobortis sem felis ipsum massa tellus magna mi molestie consectetur erat nunc proin. Eget pulvinar nisi nibh volutpat amet ac congue praesent molestie dolor magna mi. Non nonummy sed non nonummy sed ut, proin eget pulvinar, nisi et eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac mi tellus consectetur sed nunc, consectetur dolor nunc proin volutpat amet aliquam ut, praesent id feugiat magna et molestie consectetur erat tincidunt sem at. Erat nunc sem mauris dolor donec non nonummy lorem ut diam adipiscing ipsum lobortis ullamcorper felis feugiat ut diam felis feugiat nisi et id sit nisi. Nibh euismod turpis lorem aliquet mauris pharetra donec ante non felis feugiat congue mi molestie consectetur erat, tincidunt aliquet mauris sed dolore, sem, eget, amet tempus. Ut praesent molestie magna mi molestie pharetra ac laoreet tellus at pulvinar nisi nibh volutpat amet tempus nibh euismod amet aliquam ante, volutpat amet donec proin. Eget pharetra donec adipiscing lorem congue aliquet, felis feugiat congue mi volutpat pharetra erat massa sem eget pulvinar nisi et euismod, turpis ac laoreet euismod adipiscing. Ac tincidunt aliquet at nibh euismod adipiscing lorem congue diam adipiscing lorem lobortis diam felis feugiat congue diam felis feugiat ut et id sit magna laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor erat lobortis sem, elit ipsum, magna, laoreet tellus adipiscing sed congue ante eget pharetra dolore ante molestie, tincidunt, ullamcorper mauris dolor donec, ante non nonummy tempus massa. Non nonummy sed massa tellus consectetur erat massa tellus pharetra sed massa aliquet congue mi, molestie consectetur erat tincidunt sem at dolor donec ante eget nonummy lorem ut. Ullamcorper adipiscing ipsum lobortis ullamcorper adipiscing tempus ut et felis feugiat nisi, elit, ipsum nisi diam elit tempus nunc diam euismod sit aliquam nibh euismod turpis ac tincidunt. Aliquet mauris pharetra erat, massa sem felis lobortis diam euismod sit magna laoreet id sit magna et euismod sit ac laoreet aliquet at lorem lobortis aliquet at dolor. Donec massa volutpat consectetur erat ut nonummy tempus ante tellus nonummy ipsum nisi et euismod turpis ac laoreet ullamcorper adipiscing feugiat, congue mi molestie pharetra donec ante volutpat. Nonummy tempus nunc non nonummy mi, id pharetra magna diam id sit magna mi tellus, consectetur dolor nisi nibh euismod turpis, aliquam ante volutpat, amet ante volutpat nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed donec massa volutpat nonummy tempus massa volutpat, amet erat molestie consectetur erat massa non eget pulvinar nisi et, id sit aliquam, nibh euismod adipiscing feugiat laoreet. Aliquet adipiscing dolor dolore praesent mauris dolor donec, molestie pharetra erat nunc, diam id sit aliquam laoreet euismod sit aliquam nibh ullamcorper at dolor dolore mi molestie. Pharetra, erat massa non consectetur erat, tellus nonummy sed, nunc sem elit, ipsum ut, proin id turpis aliquam nibh ullamcorper adipiscing lorem lobortis aliquet felis feugiat congue. Mi molestie magna praesent mauris feugiat, congue praesent molestie pharetra ac laoreet sem at sed nunc aliquet consectetur erat laoreet aliquet, mauris sed nunc sem at dolor. Dolore proin ac tincidunt ullamcorper adipiscing sed congue praesent at feugiat dolore ante molestie pharetra erat massa non nonummy, tempus ut diam id turpis ac laoreet euismod. Turpis ac euismod adipiscing feugiat congue praesent molestie pharetra dolore mi molestie pharetra donec ante molestie consectetur tempus nunc diam id pulvinar sem eget, amet aliquam nibh. Euismod at dolor donec ante volutpat consectetur erat nunc sem elit ipsum ut diam elit, ipsum nunc sem eget, pulvinar nisi nibh sed dolore sem at erat. Tincidunt, aliquet consectetur sed nunc sem mauris dolor nunc proin eget dolor donec proin mauris pharetra donec proin volutpat nonummy erat massa pharetra dolore ante volutpat nonummy. Tempus, ut et id sit magna nibh euismod adipiscing sed dolore proin volutpat pharetra donec proin mauris dolor congue, praesent mauris pharetra diam mauris feugiat congue diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget pharetra, aliquam lobortis ullamcorper tempus lobortis diam elit feugiat nisi mi euismod consectetur erat tincidunt. Tellus consectetur sed donec ante non, nonummy, tempus ut diam felis feugiat magna, mi, sit ac. Laoreet sem at, dolor dolore ante volutpat, amet lorem ut praesent mauris, sit erat nunc, sem. Eget amet ac lobortis ullamcorper mauris, erat massa non nonummy ipsum ut et felis pulvinar magna. Nibh tellus at sed tincidunt praesent eget amet donec ante volutpat nonummy tempus lobortis sem, nonummy. Lobortis, diam, felis ipsum ut diam elit ipsum nunc sem nonummy sed nunc sem at ipsum. Nunc proin eget dolor dolore et volutpat turpis, ante euismod nonummy tempus lobortis diam felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, tempus lobortis ullamcorper felis feugiat ut sem magna mi molestie pharetra donec nunc diam eget, turpis ac laoreet aliquet mauris pharetra donec. Proin non nonummy tempus massa, non elit ipsum lobortis sem donec mi tellus consectetur, erat, nunc non nonummy pulvinar aliquam nibh euismod turpis. Lorem congue aliquet felis lorem congue aliquet mauris dolor donec ante tellus congue ante non nonummy ipsum ut et eget pulvinar nunc sem. Elit ipsum nisi nibh, ullamcorper adipiscing tempus nibh volutpat pulvinar, aliquam, lobortis amet aliquam nibh ullamcorper nonummy ipsum lobortis ullamcorper adipiscing ipsum, ut. Mi id sit ac laoreet, tellus turpis ac laoreet tellus consectetur ac laoreet aliquet mauris sed tellus turpis ac laoreet aliquet at feugiat. Congue aliquet felis lorem, tincidunt, aliquet felis dolor magna diam felis sit congue praesent molestie consectetur, erat nunc sem elit nunc sem, at. Sed nunc, sem at sed nunc sem, eget, amet aliquam, nibh, ullamcorper adipiscing feugiat congue mi, molestie pharetra nunc sem at sed nunc. Proin eget, dolor dolore aliquet mauris pulvinar aliquam nibh euismod nonummy lorem ut, diam id sit magna mi molestie pharetra erat, massa turpis. Ac mi aliquet, at sed dolore proin eget amet donec ante volutpat amet, donec nibh non nonummy tempus lobortis diam elit ipsum congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis dolor magna mi mauris lorem tincidunt praesent mauris feugiat magna mi id pharetra, volutpat nonummy tempus lobortis diam id sit ac. Tincidunt sem at, sed, dolore ante euismod adipiscing tempus ut praesent id sit congue praesent molestie pharetra ac felis sit ac laoreet. Molestie consectetur sed nunc sem mauris pulvinar dolore proin mauris pulvinar donec ante non adipiscing feugiat, magna mi molestie turpis erat, id. Turpis ac tincidunt aliquet consectetur lorem tincidunt sem mauris pulvinar donec proin volutpat, pharetra aliquam massa non adipiscing feugiat magna mi, molestie. Ut et euismod consectetur sed nunc, sem mauris dolor donec proin volutpat amet tempus nibh non adipiscing feugiat ut diam felis, ipsum. Nisi, et felis feugiat nisi pharetra donec massa non nonummy erat laoreet tellus nonummy erat massa non, consectetur erat nunc sem at. Ipsum, nisi, proin elit dolor nisi ante eget amet aliquam consectetur lorem laoreet, tellus at dolor congue, ante volutpat nonummy ipsum massa. Ullamcorper elit feugiat nisi et id sit diam, id sit magna et eget pulvinar, ut sem eget ipsum ut proin id pulvinar. Nisi, et euismod adipiscing lorem lobortis aliquet felis lorem, tincidunt ullamcorper adipiscing nibh non adipiscing tempus, ut praesent id sit magna et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et id sit laoreet tellus consectetur dolor dolore proin volutpat. Adipiscing feugiat donec, laoreet non eget pulvinar aliquam proin id. Turpis lorem, tincidunt aliquet felis lorem lobortis amet nisi nibh. Diam, felis feugiat congue diam, id sit donec, laoreet non. Eget pulvinar nisi et volutpat amet aliquam et volutpat amet. Tempus lobortis adipiscing, lorem magna mi tellus pharetra sed nunc. Sem elit ipsum dolore aliquet at sed nunc aliquet consectetur. Ac laoreet aliquet at sed dolore proin eget nibh euismod. Turpis ac laoreet aliquet at feugiat dolore praesent molestie pharetra. Dolore massa, sem elit tempus ut et id turpis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis pharetra ac nunc proin elit pulvinar, nisi proin volutpat amet lorem. Congue praesent felis feugiat congue nonummy tempus lobortis diam felis lorem congue. Praesent id feugiat magna laoreet tellus, consectetur sed, massa sem elit dolor. Nisi nibh diam mauris lorem volutpat amet, aliquam ut ullamcorper adipiscing ipsum. Ut ullamcorper elit feugiat congue et molestie sit nisi mi tellus consectetur. Lorem nunc proin eget dolor aliquam nibh non aliquam lobortis diam felis. Feugiat magna mi, molestie turpis ac laoreet euismod turpis, ac tincidunt aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit, magna et molestie sit ac laoreet tellus turpis ac, tincidunt aliquet mauris dolor nunc proin volutpat pulvinar aliquam nibh non adipiscing. Ante, non elit ipsum massa, volutpat amet donec mi volutpat consectetur, donec massa tellus consectetur erat mi mauris pharetra donec laoreet molestie. Pharetra ac molestie sit congue et molestie euismod adipiscing lorem tincidunt aliquet adipiscing lorem, lobortis ullamcorper adipiscing, lorem congue praesent felis, feugiat. Magna massa non at sed massa, aliquet felis pharetra donec ante volutpat pharetra donec mi, molestie consectetur donec massa tellus consectetur erat. Nunc proin eget pulvinar dolore sem id amet nisi eget amet nisi nibh volutpat pulvinar nisi nibh euismod amet tempus lobortis ullamcorper. Felis sit ac laoreet, tellus consectetur erat massa sem consectetur sed dolore sem ac mi euismod consectetur lorem laoreet aliquet at lorem. Dolore ante volutpat amet, donec lobortis ullamcorper nonummy ipsum nisi et molestie consectetur ac tincidunt aliquet at sed tellus turpis, ac laoreet. Tellus at sed, dolore proin volutpat amet tempus lobortis, ullamcorper felis feugiat nisi mi euismod, sit sem, elit ipsum ut non elit. Sed nisi et ullamcorper at sed congue proin molestie amet erat massa sem nonummy ipsum ut sem felis, pulvinar magna et ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec laoreet tellus consectetur, ac massa aliquet at dolor. Dolore, consectetur dolor dolore ante euismod nonummy tempus lobortis. Ullamcorper felis feugiat donec massa, sem elit sed nunc. Sem id amet aliquam nibh ullamcorper amet aliquam lobortis. Amet donec lobortis ullamcorper adipiscing, lorem lobortis diam adipiscing. Tempus ut ullamcorper adipiscing ipsum ut diam felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat adipiscing dolor donec ante sem eget pulvinar nisi proin eget, pulvinar nisi et id amet nisi nibh, euismod adipiscing lorem tincidunt. Praesent tempus lobortis, praesent mauris pharetra donec ante non, elit ipsum ut, proin eget amet nisi nibh, ullamcorper adipiscing, feugiat tincidunt ullamcorper. Mauris dolor magna nonummy tempus, lobortis ullamcorper adipiscing lorem ut mi, felis ipsum congue et, id pharetra erat laoreet aliquet, consectetur sed. Tincidunt proin, volutpat amet nisi, ante eget amet aliquet adipiscing sed congue, praesent eget dolor donec ante volutpat nonummy tempus ut, diam. Nonummy tempus lobortis diam felis, pulvinar nisi nibh id nunc non nonummy sed massa non elit sed nunc, sem, elit ipsum nunc. Sem at dolor dolore ante, volutpat nonummy aliquam nibh ullamcorper nonummy tempus nibh, non dolore ante volutpat amet aliquam, lobortis diam id. Consectetur, ac tincidunt aliquet consectetur, ac tincidunt sem at sed nunc praesent mauris pharetra donec nibh non nonummy aliquam at lorem congue. Mi volutpat nonummy tempus lobortis, sem nonummy ipsum nisi diam, elit, ipsum, ut et id turpis ac at, ipsum, dolore proin eget. Amet ac lobortis ullamcorper, adipiscing lorem lobortis, ullamcorper felis feugiat congue praesent adipiscing tempus ut diam adipiscing aliquam lobortis ullamcorper adipiscing tempus. At feugiat congue praesent molestie, pharetra, donec mi molestie pharetra donec massa non nonummy sed ut proin id sit nisi proin id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet tellus at dolor, nunc sem eget amet aliquam nibh non, nonummy tempus lobortis sed congue praesent, at. Feugiat congue mi non, nonummy ipsum lobortis non nonummy tempus ut sem eget pulvinar nisi diam eget ipsum, nisi. Nibh euismod dolor, dolore ante non nonummy ipsum ut diam felis ipsum ut, diam felis, ipsum ut sem elit. Pulvinar aliquam nibh euismod adipiscing sed dolore proin feugiat congue mi molestie consectetur tempus ut diam felis sit, nisi. Laoreet, praesent eget amet donec ante eget, pharetra donec ante volutpat pharetra erat molestie dolor dolore mi molestie pharetra. Erat massa diam elit ipsum ut diam eget sit aliquam laoreet ullamcorper, adipiscing feugiat tincidunt euismod, adipiscing lorem lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar magna mi aliquet at sed dolore proin, volutpat, amet tempus lobortis ullamcorper adipiscing ipsum congue elit ipsum ut diam id sit magna laoreet tellus consectetur lorem laoreet euismod turpis. Lorem tincidunt praesent at sed dolore ante ullamcorper elit tempus mauris feugiat congue praesent molestie pharetra erat massa non nonummy tempus nunc diam eget, pulvinar nisi nibh aliquet mauris dolor. Dolore ante volutpat, nonummy ipsum ut diam donec, massa, sem nonummy ipsum ut diam elit ipsum nunc sem elit ipsum ut proin euismod turpis lorem tincidunt aliquet felis pharetra donec. Mauris dolor magna mi molestie pharetra donec massa molestie pharetra donec laoreet, non at sed nunc proin eget pulvinar nisi, et volutpat turpis tempus, lobortis euismod nonummy donec ante molestie. Sit erat massa sem elit ipsum aliquam et eget amet ac lobortis aliquet, mauris dolor donec mi molestie elit ipsum nunc sem elit ipsum sem eget pulvinar aliquam nibh ullamcorper. At, pharetra donec massa volutpat consectetur, tempus lobortis mi euismod turpis, ac laoreet tellus aliquam, nibh id sit nisi et id amet aliquam et euismod turpis aliquam, nibh euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod, consectetur sed congue laoreet aliquet at ipsum dolore sem elit pulvinar, dolore proin mauris amet dolore proin mauris. Dolor donec non adipiscing feugiat congue, mi molestie at sed nunc aliquet, at sed nunc proin elit dolor dolore proin. Mauris pulvinar dolore, praesent mauris pharetra donec mauris lorem tincidunt aliquet at feugiat congue aliquet felis feugiat tincidunt, praesent molestie. Pharetra donec ante molestie consectetur sed ut diam id, pulvinar ut et euismod amet sem elit ipsum, nisi et volutpat. Pulvinar tempus, lobortis, diam, felis lorem tincidunt praesent mauris sit magna mi molestie sit magna mi tellus ut diam felis. Sit ac laoreet euismod consectetur erat tincidunt, tellus, consectetur lorem nunc proin eget amet aliquam lobortis ullamcorper adipiscing feugiat congue. Mi molestie consectetur, erat id sit magna mi, euismod consectetur, ac tincidunt praesent mauris dolor aliquam lobortis non nonummy ipsum. Congue mi, molestie consectetur, erat laoreet molestie, turpis, sed nunc proin sed, donec ante volutpat nonummy tempus nibh non nonummy. Ipsum ut diam felis feugiat congue diam id turpis erat nunc sit magna mi euismod turpis ac laoreet euismod adipiscing. Ac nibh, euismod at sed tincidunt praesent mauris, pharetra dolore ante volutpat amet donec, mi volutpat, nonummy nisi et id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sit nisi et eget, pulvinar aliquam tincidunt ullamcorper aliquam lobortis aliquet felis dolor congue mi, tellus pharetra, donec massa non elit ipsum nisi. Et id amet aliquam et eget pulvinar dolore et volutpat laoreet aliquet at, dolor nisi ante euismod felis feugiat congue mi molestie sit donec. Laoreet tellus consectetur sed massa aliquet consectetur, ac laoreet aliquet at nisi, ante euismod amet aliquam lobortis ullamcorper felis tempus lobortis, ullamcorper felis sit. Magna mi molestie turpis erat nunc proin eget pulvinar nisi mauris, dolor aliquam nibh euismod adipiscing lorem lobortis, ullamcorper adipiscing feugiat magna mi id. Pharetra erat nunc, proin eget amet tempus tincidunt diam adipiscing lorem tincidunt praesent, pharetra magna mi id pharetra erat massa non elit, pulvinar nisi. Et ullamcorper adipiscing tempus lobortis ullamcorper adipiscing lorem tincidunt ullamcorper nonummy lorem ut, diam mauris sit diam felis sit congue mi, molestie consectetur ac. Massa tellus at sed nunc sem mauris pulvinar aliquam, ante, volutpat amet praesent at sed congue praesent mauris dolor, dolore praesent mauris dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat nunc proin eget, pulvinar aliquam lobortis ullamcorper amet tempus lobortis ullamcorper adipiscing feugiat magna mi id turpis erat tincidunt, aliquet consectetur erat. Nunc proin lorem, nunc praesent at, pulvinar aliquam lobortis ullamcorper felis feugiat ut diam felis ipsum, ut diam id feugiat nisi et id sit. Ac laoreet tellus ac nibh euismod adipiscing sed congue praesent mauris feugiat tincidunt, aliquet, at dolor dolore mi mauris dolor magna ante, volutpat nonummy. Erat massa non nonummy, sed sem elit ipsum nunc, sem eget, amet aliquam nibh, volutpat amet aliquam lobortis aliquet adipiscing dolor magna, mi molestie. Consectetur erat massa non consectetur laoreet tellus consectetur erat laoreet molestie, consectetur sed, massa, aliquet elit sed dolore proin mauris sed dolore, proin eget. Amet tempus nibh non adipiscing ipsum lobortis diam tempus lobortis ullamcorper elit ipsum, nisi et euismod sit magna mi id sit magna nibh euismod. Turpis lorem tincidunt praesent at dolor dolore proin mauris tincidunt aliquet felis lorem tincidunt aliquet felis dolor magna mi molestie pharetra magna mi id. Pharetra erat nunc sem, elit pulvinar nisi proin elit dolor nunc aliquet ac tincidunt aliquet at sed, nunc praesent at lorem tincidunt praesent at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tincidunt, praesent molestie, amet tempus massa non consectetur tempus ut et, felis pulvinar ut diam eget pulvinar aliquam, laoreet aliquet at dolor dolore, ante feugiat congue. Mi, sem elit ipsum ut et id turpis magna, nibh id sit, aliquam laoreet aliquet, adipiscing lorem laoreet euismod turpis lorem tincidunt aliquet et id feugiat nisi. Et felis pulvinar nonummy tempus ut diam felis sit magna mi aliquet elit ipsum dolore proin volutpat turpis lorem lobortis ullamcorper adipiscing tempus, lobortis diam felis, nibh. Non adipiscing ipsum lobortis ullamcorper adipiscing tempus lobortis et, id turpis ac mi euismod consectetur erat nunc aliquet consectetur sed dolore proin volutpat pharetra nunc proin lorem. Tincidunt aliquet adipiscing lorem tincidunt aliquet felis lorem nibh aliquet mauris pharetra erat nunc diam eget ipsum ut sem elit sed ut sem elit sed nunc pharetra. Ac nunc sem eget pulvinar dolore ante euismod pulvinar nisi ante eget amet aliquam nibh non nonummy tempus massa non nonummy tempus lobortis felis feugiat nisi et. Euismod turpis ac laoreet euismod turpis ac nibh, euismod turpis aliquam, laoreet aliquet at dolor dolore proin molestie amet erat massa diam felis massa sem elit ipsum. Nunc diam eget ipsum nunc sem nonummy erat nunc non elit pulvinar nisi nibh euismod turpis ac nibh volutpat turpis, tempus lobortis, ullamcorper dolor magna mi molestie. Pharetra erat massa non elit sed ut et euismod adipiscing lorem tincidunt praesent, felis, feugiat magna ante, volutpat nonummy pulvinar ac tincidunt praesent lorem tincidunt aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At dolor dolore praesent mauris dolor euismod. Turpis lorem lobortis diam felis lorem lobortis. Ullamcorper felis lorem ut diam id pharetra. Erat massa aliquet at sed massa tellus. Consectetur dolor nisi at dolor dolore ante. Euismod nonummy tempus, ut, ullamcorper felis sit. Magna mi tellus consectetur erat massa aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec ante volutpat consectetur tempus ut et id sit ac laoreet tellus mauris dolor. Congue praesent, mauris dolor congue praesent, molestie amet erat non consectetur erat nunc non. Nonummy pulvinar ut diam eget pulvinar aliquam, nibh ullamcorper adipiscing lorem tincidunt ullamcorper, at. Dolor dolore praesent molestie consectetur erat donec proin mauris dolor nunc praesent eget pharetra. Donec massa ullamcorper, adipiscing feugiat, magna, et id sit, magna mi tellus consectetur erat. Laoreet, aliquet consectetur laoreet tellus at sed tincidunt proin eget pharetra aliquam ante non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing feugiat dolore mi lorem, tincidunt diam felis feugiat congue mi molestie, pharetra sed ut proin eget pulvinar nisi et volutpat amet aliquam lobortis ullamcorper turpis lorem tincidunt mauris pharetra. Erat ut diam, eget ipsum nisi proin id amet ac laoreet, aliquet mauris feugiat tincidunt aliquet adipiscing feugiat congue ante non felis pulvinar non elit ipsum nunc non at ipsum. Ut et eget amet nisi nibh, euismod turpis nisi et euismod turpis lorem tincidunt ullamcorper adipiscing feugiat congue mi pharetra donec praesent id feugiat magna laoreet, molestie consectetur erat massa. Tellus, at sed, laoreet aliquet consectetur lorem nunc proin eget pulvinar aliquam nibh nonummy tempus, lobortis diam adipiscing feugiat magna diam elit feugiat nisi et id pulvinar nisi diam elit. Ipsum nunc non nonummy sed nunc, sem elit ipsum ut at sed dolore proin elit pulvinar nisi et eget dolor dolore, proin volutpat amet aliquam nibh ullamcorper felis sit congue. Praesent id sit, congue diam felis feugiat, diam felis feugiat nisi et id sit nisi et euismod turpis ac laoreet tellus adipiscing sed congue ullamcorper adipiscing lorem praesent, at feugiat. Congue mi molestie dolor donec, mi molestie, pharetra erat massa sem eget pulvinar aliquam nibh euismod adipiscing ac laoreet ullamcorper at feugiat donec massa, nonummy ipsum ut, et id sit. Ac tincidunt praesent at lorem tincidunt praesent mauris dolor aliquam lobortis diam felis, feugiat nisi mi molestie consectetur erat tincidunt, tellus pulvinar donec, ante euismod amet donec ante non nonummy. Tempus massa non nonummy tempus lobortis diam felis feugiat, ut diam felis sit magna mi euismod consectetur lorem praesent mauris dolor dolore proin mauris dolor dolore proin mauris pharetra, dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget pulvinar nisi nibh, euismod amet, tempus congue praesent molestie. Consectetur erat nunc sem elit ipsum nisi et eget amet. Ac tincidunt adipiscing lorem congue diam mauris sit congue praesent. Mauris pharetra erat, massa non elit pulvinar, aliquam nibh euismod. Turpis, ac tincidunt aliquet mauris dolor diam mauris pharetra erat. Nunc sem elit ipsum nisi et id sit aliquam nibh. Euismod adipiscing dolor donec lobortis volutpat consectetur ipsum ut diam. Felis pulvinar, nisi id turpis aliquam et euismod pulvinar ac. Tincidunt ullamcorper at lorem tincidunt praesent at feugiat congue praesent. Felis lorem magna mi molestie pharetra mi molestie pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue mi aliquet id turpis lorem congue ante volutpat consectetur tempus diam felis pulvinar magna et, euismod. Turpis lorem laoreet aliquet adipiscing lorem dolore proin mauris dolor erat massa sem elit tempus lobortis, non. Elit tempus nunc consectetur erat massa sem eget, sit aliquam et eget pulvinar aliquam nibh euismod adipiscing. Ac tincidunt aliquet, adipiscing, lorem congue mi tellus consectetur sed nunc consectetur sed nunc sem elit sed. Dolore nibh id turpis ac lobortis euismod felis feugiat congue praesent molestie consectetur tempus nunc, sem eget. Dolor donec ante volutpat amet tempus lobortis non nonummy erat massa, sem felis feugiat nisi et id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat ut et id turpis ac nibh ullamcorper adipiscing dolor congue praesent mauris dolor donec ante non nonummy tempus nunc non nonummy erat massa pharetra, donec mi tellus consectetur erat. Massa aliquet elit pulvinar nisi nibh euismod amet tempus lobortis diam felis feugiat magna ante tellus nonummy ipsum ut eget pulvinar nisi nibh ullamcorper turpis ac lobortis aliquet mauris dolor. Erat massa sem nonummy tempus ut sem elit sed massa non consectetur sed nunc sem elit nunc et eget amet lorem tincidunt ullamcorper, felis dolor magna mi tellus pharetra magna. Ante non nonummy sed laoreet tellus consectetur sed massa pharetra, ac laoreet tellus consectetur sed nunc sem mauris, dolor dolore proin volutpat amet aliquam nibh ullamcorper adipiscing ipsum congue mi. Molestie, at, ipsum dolore proin elit nunc sem mauris pulvinar nisi proin mauris, dolor, donec nibh ullamcorper adipiscing ipsum congue praesent, felis sit congue mi molestie consectetur sed nunc sem. Eget, amet tempus volutpat nonummy tempus lobortis ullamcorper felis feugiat ut diam id sit ac laoreet tellus consectetur erat massa, aliquet at sed tellus at lorem nunc proin volutpat amet. Tempus ut diam id sit erat nunc, non at ipsum nisi proin volutpat dolor dolore ante, euismod felis lorem congue adipiscing lorem congue mi molestie consectetur erat nunc proin elit. Pulvinar aliquam nibh euismod, amet aliquam lobortis ullamcorper adipiscing feugiat magna mi tellus nonummy ipsum ut diam ipsum nunc sem, eget pulvinar dolore, proin eget turpis ac lobortis, aliquet felis. Feugiat congue praesent felis sit donec massa non nonummy erat laoreet tellus pharetra erat et id turpis ac tincidunt ullamcorper, felis feugiat congue diam, adipiscing lorem lobortis ullamcorper adipiscing lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet mauris pharetra aliquam massa ullamcorper nonummy ipsum nisi mi molestie turpis ac, laoreet, tellus mauris dolor, nunc. Praesent ac laoreet euismod turpis ac tincidunt aliquet mauris pharetra dolore ante volutpat pharetra dolore mi mauris dolor. Magna mi tellus consectetur donec ante non donec laoreet tellus consectetur sed massa non eget pulvinar aliquam nibh. Ullamcorper felis feugiat tincidunt diam felis feugiat congue diam felis lorem nibh non adipiscing feugiat, eget amet aliquam. Massa ullamcorper id turpis magna mi molestie turpis erat, tincidunt aliquet consectetur lorem tincidunt aliquet at dolor donec. Ante volutpat pharetra ac laoreet aliquet elit ipsum nisi lobortis euismod turpis aliquam nibh euismod nonummy aliquam nibh. Euismod adipiscing tempus nibh volutpat amet donec lobortis ullamcorper adipiscing feugiat, volutpat nonummy, erat lobortis, sem elit ipsum. Ut et id sit magna, laoreet, tellus adipiscing lorem, congue praesent at dolor dolore praesent mauris amet tempus. Lobortis diam erat, lobortis diam elit tempus nunc diam eget pulvinar nisi nibh id sit aliquam nibh ullamcorper. Adipiscing feugiat dolore praesent lorem lobortis euismod turpis lorem tincidunt praesent molestie pharetra erat ante non nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, elit tempus ut diam molestie, consectetur erat mi tellus at sed nunc proin eget pulvinar donec proin eget amet donec ante non. Donec ante volutpat amet erat ante volutpat consectetur erat ante volutpat pharetra donec ante non elit sed nunc sem elit sed nunc non. Elit ipsum aliquet elit pulvinar nisi lobortis, aliquet molestie pharetra erat nunc sem elit ipsum ut et id turpis ac laoreet id turpis. Lorem tincidunt aliquet at feugiat tincidunt amet aliquam nibh euismod adipiscing lorem tincidunt ullamcorper adipiscing lorem congue praesent id ipsum ut praesent id. Sit ac massa proin, eget pulvinar tellus at sed dolore, proin, volutpat nonummy tempus ut praesent molestie pharetra donec laoreet tellus consectetur erat. Massa sem eget amet aliquam et euismod adipiscing feugiat magna mauris sit erat nunc sem, elit ipsum ut sem elit ipsum, nunc sem. Elit pulvinar nunc sem elit dolor dolore proin eget dolor dolore ante volutpat dolor aliquet at sed congue aliquet adipiscing lorem laoreet aliquet. Mauris, dolor donec massa sem elit tempus lobortis, sem, elit ipsum sem elit, sed, nunc non consectetur ipsum, ut proin eget ipsum nisi. Nibh euismod turpis lorem tincidunt aliquet felis feugiat tincidunt ullamcorper adipiscing tempus lobortis ullamcorper, felis erat nunc sem eget pulvinar aliquam lobortis praesent. Mauris pharetra donec ante volutpat, nonummy ipsum ut diam felis, pulvinar ut et, id sit aliquam et eget amet sem elit pulvinar dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet tellus consectetur, sed nunc sem ac laoreet aliquet at sed nunc, praesent mauris dolor donec proin molestie pharetra donec lobortis non nonummy, erat lobortis, non. Felis, ipsum ut et id nunc sem elit ipsum nisi et id amet aliquam et id, pulvinar nisi lobortis ullamcorper adipiscing feugiat congue praesent mauris dolor. Donec massa tellus pharetra, diam molestie pharetra ac mi non eget pulvinar, ac tincidunt praesent molestie consectetur erat ante volutpat consectetur erat nunc, non elit pulvinar. Ut et at sed dolore proin molestie pharetra donec ante molestie pharetra, erat lobortis non felis sit magna et id adipiscing lorem, nunc praesent, eget pharetra. Aliquam massa feugiat tincidunt praesent mauris feugiat congue praesent mauris pharetra magna, ante, tellus nonummy tempus ut diam id pulvinar aliquam laoreet ullamcorper adipiscing ac nibh. Ullamcorper adipiscing feugiat ante volutpat nonummy donec mi, molestie pharetra magna ante tellus nonummy sed massa sem elit ipsum ut proin eget pulvinar nisi proin dolor. Nisi nibh volutpat amet, tempus nibh euismod nonummy tempus nibh diam mauris feugiat, magna mi molestie pharetra ac laoreet aliquet at erat massa aliquet consectetur erat. Id sit ac tincidunt tellus consectetur lorem laoreet, tellus adipiscing lorem tincidunt aliquet at lorem tincidunt aliquet, at feugiat dolore ante molestie pharetra, donec massa non. Nonummy praesent mauris feugiat congue laoreet molestie pharetra donec laoreet molestie pharetra ac laoreet tellus turpis erat nunc, sem eget pulvinar nisi ante eget pulvinar, aliquam. Lobortis non donec, ante eget, pharetra, aliquam lobortis, ullamcorper felis ipsum congue et, id sit magna laoreet euismod volutpat pulvinar nisi, lobortis ullamcorper felis feugiat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, ipsum ut diam tellus consectetur, sed dolore proin eget pulvinar sem eget pulvinar donec nibh ullamcorper adipiscing, feugiat magna mi, tellus, pharetra erat dolore et volutpat. Turpis, lorem congue praesent felis dolor magna praesent felis feugiat diam felis, feugiat congue praesent id sit ac nunc non consectetur sed nunc sem eget amet tempus. Lobortis diam adipiscing lorem tincidunt diam mauris sit diam felis feugiat ut praesent id pharetra ac laoreet tellus, consectetur dolor, dolore proin elit dolor dolore nibh euismod. Felis sit donec, laoreet feugiat congue praesent felis feugiat congue, et molestie sit magna mi molestie at sed nunc proin volutpat amet, tempus nibh euismod, nonummy tempus. Lobortis diam id feugiat et id sit ac massa, sem at pulvinar aliquam lobortis diam felis feugiat, congue praesent molestie sit donec mi non, consectetur sed nunc. Sem elit ipsum dolore at, erat tincidunt aliquet at sed tincidunt tellus consectetur sed dolore proin mauris sed nunc, aliquet at sed laoreet ullamcorper dolor dolore ante. Ullamcorper felis sit, magna laoreet aliquet mauris pulvinar donec nibh ullamcorper adipiscing lorem congue praesent tellus, pharetra erat massa non at, sed, dolore, proin felis dolor magna. Ante, volutpat pharetra erat massa, tellus, consectetur sed massa non elit ipsum nunc proin id pulvinar nisi nibh euismod adipiscing lorem dolore mi molestie erat nunc, non. Nonummy ipsum, ut nibh euismod adipiscing lorem tincidunt ullamcorper amet, nisi et, euismod amet aliquam lobortis euismod adipiscing lorem, tincidunt diam adipiscing tempus nibh tellus elit, sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac massa tellus elit pulvinar dolore proin dolor dolore proin mauris, pulvinar aliquam nibh ullamcorper adipiscing lorem congue mi molestie pharetra donec mi. Molestie consectetur erat massa sem elit dolor, dolore, ante dolor nisi ante, euismod, amet tempus nibh non nonummy tempus nibh non nonummy tempus. Lobortis non elit feugiat ut mi molestie turpis ac laoreet aliquet pulvinar nunc ante volutpat amet tempus lobortis ullamcorper adipiscing ipsum lobortis ullamcorper. Felis feugiat ut et molestie turpis erat laoreet aliquet at sed, aliquet at dolor dolore proin mauris sed congue aliquet adipiscing lorem tincidunt. Praesent molestie dolor congue mi mauris pharetra dolore praesent molestie pharetra donec mi molestie nonummy lorem laoreet tellus at lorem tincidunt praesent mauris. Dolor donec ante non amet donec mi molestie consectetur erat massa tellus pharetra donec massa non nonummy sed, nunc, elit ipsum dolore et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus at sed dolore ante volutpat nonummy tempus lobortis ullamcorper massa sem elit ipsum ut proin eget amet nisi proin elit sed nunc sem eget amet aliquam nibh. Ullamcorper mauris feugiat congue diam felis tempus laoreet tellus consectetur sed massa tellus at, dolor nisi et euismod turpis tempus lobortis euismod nonummy, tempus ut diam mauris sit. Magna, mi non at, aliquam lobortis euismod adipiscing lorem tincidunt praesent mauris feugiat congue mi mauris feugiat congue mi mauris sit magna, mi tellus at erat nunc at. Erat nunc, sem elit sed nunc sem, at dolor dolore ante volutpat amet aliquam, lobortis diam id sit magna, mi tellus consectetur erat laoreet aliquet elit lorem congue. Mi volutpat consectetur donec massa, non nonummy sed nunc sem eget sit nisi nibh aliquet adipiscing lorem congue aliquet adipiscing lorem, tincidunt aliquet, mauris pharetra nisi et id. Turpis lorem nunc proin mauris dolor congue proin, volutpat amet tempus lobortis non nonummy ipsum lobortis sem elit ipsum lobortis sem elit tempus diam eget pulvinar aliquam laoreet. Euismod at sed congue praesent mauris pharetra erat massa, sem felis feugiat nisi diam elit pulvinar magna laoreet tellus adipiscing lorem tincidunt turpis ac laoreet aliquet mauris pharetra. Erat ante volutpat amet erat massa non nonummy ipsum nunc diam elit ipsum, ut sem eget, pulvinar nisi et, eget ipsum non elit ipsum, aliquam nibh volutpat amet. Aliquam nibh euismod turpis lorem lobortis ullamcorper adipiscing lorem ut praesent id sit magna, praesent felis feugiat magna laoreet molestie magna laoreet molestie turpis erat laoreet sem at. Dolor, donec ante non amet tempus lobortis, ullamcorper adipiscing ipsum congue et felis sit magna laoreet tellus turpis ac felis pulvinar nisi et felis ipsum ut sem nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa et, id pharetra sed dolore proin eget pulvinar nisi nibh, volutpat turpis aliquam nibh ullamcorper nonummy lorem lobortis diam. Molestie, consectetur sed massa sit ac mi molestie turpis erat tincidunt aliquet at dolor nunc aliquet consectetur lorem nunc, praesent. Eget nonummy lorem ut diam adipiscing feugiat magna mi feugiat ut et id feugiat ut sem elit pulvinar magna laoreet. Tellus at dolor nunc praesent eget pharetra donec ante volutpat, amet tempus ut diam elit ipsum non nonummy erat lobortis. Sem id sit, magna laoreet tellus, adipiscing, lorem tincidunt aliquet at sed, congue ante volutpat nonummy erat ante molestie dolor. Praesent molestie consectetur tempus massa diam id sit magna, nibh euismod, at sed, congue praesent, mauris dolor dolore mi molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi nibh ullamcorper mauris sit magna ante tellus nonummy sed ut proin id, pulvinar aliquam et. Id amet aliquam lobortis volutpat, dolore ante volutpat turpis lorem, tincidunt diam adipiscing lorem lobortis, non. Felis ipsum congue diam adipiscing ipsum congue et molestie consectetur erat tincidunt molestie nisi, et euismod. Consectetur lorem tincidunt aliquet mauris dolor dolore proin non, nonummy ipsum congue et molestie sit magna. Et molestie turpis erat tincidunt sem mauris tincidunt aliquet mauris dolor aliquam nibh non nonummy aliquam. Lobortis et, molestie pharetra ac massa sem, elit pulvinar nisi ante euismod, amet aliquam nibh nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor aliquam massa ullamcorper, felis feugiat ut diam felis feugiat ut diam felis. Tempus sem felis sit ac tincidunt aliquet at, dolor donec ante volutpat amet. Tempus lobortis ullamcorper id turpis ac laoreet aliquet at, erat tincidunt aliquet mauris. Pulvinar proin, eget pulvinar donec, ante eget amet donec massa non nonummy tempus. Lobortis diam elit ipsum nisi mi, euismod, turpis, ac tincidunt aliquet mauris dolor. Lobortis diam, felis feugiat congue mi molestie consectetur ipsum dolore sem elit amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus nibh ullamcorper aliquam ut diam felis feugiat congue laoreet tellus at sed. Massa aliquet eget amet nisi, et ullamcorper felis lorem tincidunt mi tellus nonummy tempus. Massa eget pulvinar nisi et id amet, nisi nibh euismod turpis ac lobortis aliquet. Mauris pharetra donec ante volutpat, consectetur donec ante tellus pharetra donec molestie consectetur erat. Massa, sem eget turpis aliquam nibh euismod, turpis lorem, tincidunt praesent molestie pharetra donec. Massa, non elit ipsum ut diam id sit laoreet ullamcorper adipiscing ac nibh aliquet. Mauris pharetra erat massa non, elit sit magna et id turpis magna nibh euismod. Adipiscing sed tincidunt praesent molestie dolore proin volutpat amet donec massa sem nonummy tempus. Massa non elit tempus nunc sem elit ipsum ut et euismod turpis ac tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi volutpat consectetur erat massa sem elit ipsum nisi diam eget, pulvinar aliquam nibh, id pulvinar. Aliquam tincidunt non nonummy ipsum ut, ullamcorper amet tempus lobortis diam felis pulvinar, nisi diam elit. Pulvinar magna nibh euismod turpis ac tincidunt proin mauris dolor massa ullamcorper elit ipsum ut, et. Felis pulvinar ut, mi euismod turpis magna nibh tellus turpis ac nibh euismod amet aliquam et. Eget pulvinar aliquam nibh volutpat tempus, lobortis aliquet mauris feugiat donec massa non elit sed massa. Et euismod sit ac tincidunt ullamcorper at dolor donec ante molestie pharetra mi molestie nonummy tempus. Nunc sem elit pulvinar ut sem elit ipsum nunc tellus at erat massa aliquet at sed. Massa, tellus at dolor nisi ante volutpat nisi, ante volutpat amet tempus, lobortis ullamcorper id sit. Magna laoreet tellus consectetur ac massa tellus at sed nisi ante volutpat amet aliquam nibh euismod. Nonummy tempus diam adipiscing tempus ut diam adipiscing feugiat congue et molestie consectetur erat nunc proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sed dolore nibh, diam, molestie pharetra erat nunc. Proin id turpis ac tincidunt aliquet mauris dolor dolore. Non elit pulvinar nisi, nibh euismod consectetur lorem nunc. Praesent eget pharetra donec ante non amet aliquam, ante. Volutpat, amet erat lobortis, diam, id magna mi euismod. Turpis lorem tincidunt, tellus at, sed congue praesent, adipiscing. Lorem, congue praesent mauris dolor dolore ante molestie dolor. Congue mi volutpat, nonummy ipsum nisi eget ipsum nisi. Nibh tellus turpis lorem tincidunt, aliquet adipiscing lorem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem dolor dolore proin mauris dolor dolore ante volutpat nonummy aliquam nibh non, nonummy tempus massa ullamcorper amet aliquam. Lobortis non elit, ipsum ut sem elit sed tincidunt, aliquet consectetur ac tincidunt aliquet mauris dolor donec ante non. Amet, tempus ut ullamcorper elit tempus lobortis sem elit tempus lobortis sem nonummy ante tellus consectetur erat, laoreet tellus. Nonummy ipsum nunc, proin eget pulvinar aliquam et euismod turpis, ac lobortis ullamcorper felis lorem, tincidunt praesent mauris congue. Diam molestie pharetra donec mi molestie, consectetur ac laoreet tellus pharetra ac, laoreet, molestie turpis erat laoreet aliquet consectetur. Erat nunc sem consectetur lorem nunc adipiscing sed congue praesent mauris sed dolore ante volutpat, amet donec ante non. Elit sit ac laoreet tellus consectetur lorem laoreet euismod turpis lorem tincidunt aliquet mauris congue, praesent molestie pharetra erat. Lobortis diam id, sit nisi diam, felis sit magna et euismod turpis ac nibh euismod sit aliquam nibh turpis. Ac tincidunt aliquet at, feugiat dolore ante volutpat consectetur ipsum ut diam felis sit, magna, nibh euismod at lorem. Tincidunt aliquet mauris dolor congue praesent molestie, tincidunt aliquet felis, feugiat congue aliquet turpis tempus lobortis ullamcorper adipiscing feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus laoreet sem eget pulvinar dolore et. Eget pulvinar dolore proin eget pulvinar nisi. Ante euismod nonummy lorem congue mi tellus. Elit ipsum ut, proin sed nunc sem. Euismod molestie tempus magna nunc nibh mi. Et ante praesent non, eget turpis dolor. Aliquam congue laoreet sem eget turpis feugiat. Amet feugiat erat lobortis et tellus at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit laoreet et, aliquet volutpat amet, tempus massa ullamcorper elit ipsum sem elit tempus ut diam elit pulvinar. Magna laoreet, praesent eget pharetra donec, massa non felis feugiat ut mi tellus consectetur erat tincidunt tellus consectetur. Lorem aliquet mauris dolor dolore, praesent mauris, pharetra dolore proin eget amet aliquam massa non nonummy tempus lobortis. Sem elit ipsum lobortis sem nonummy tempus laoreet aliquet at dolor, dolore ante volutpat, amet aliquam, massa non. Amet tempus lobortis et, id turpis magna laoreet, tellus at, ac tincidunt praesent sed tincidunt, praesent eget amet. Aliquam lobortis, diam felis, feugiat congue diam, felis sit magna mi euismod turpis ac laoreet, tellus consectetur sed. Dolore proin mauris congue praesent mauris dolor aliquam lobortis non nonummy tempus, lobortis sem nonummy, donec ante volutpat. Nonummy erat nunc non elit ipsum nunc non elit sed nunc non amet ac lobortis euismod turpis, ac. Lobortis aliquet felis dolor, congue diam, mauris, feugiat magna ante non eget turpis ac euismod turpis ac, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh ullamcorper felis feugiat congue praesent, molestie pharetra, erat felis sit congue praesent. Id, consectetur sed nunc proin, eget amet lorem tincidunt aliquet, mauris dolor dolore. Mi mauris, dolor magna mi molestie pharetra erat tellus, nonummy erat, massa sem. Id amet aliquam et volutpat pulvinar nisi proin elit dolor dolore proin eget. Dolor aliquam ante eget pulvinar aliquam, lobortis amet ipsum, ut et molestie pharetra. Erat, nunc aliquet consectetur ac laoreet aliquet at sed tincidunt aliquet at dolor. Dolore ante, volutpat amet aliquam non amet tempus ut diam felis sit nisi. Et id turpis ac tincidunt tellus consectetur lorem nunc aliquet at sed dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing, feugiat congue praesent molestie amet tempus, lobortis sem elit ipsum nunc. Non elit ipsum ut et id sit et euismod adipiscing lorem congue proin. Volutpat amet erat, lobortis non consectetur tempus nunc non nonummy ipsum ut et. Tellus, at sed, dolore ante sed congue praesent mauris dolor dolore ante mauris. Pharetra donec mi molestie consectetur erat massa non consectetur erat laoreet sem nonummy. Sed nunc proin elit ipsum dolore euismod turpis lorem, tincidunt praesent mauris feugiat. Congue mi molestie pharetra, donec ante non nonummy erat nunc sem, eget, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet consectetur erat tincidunt aliquet, mauris pulvinar aliquam nibh euismod adipiscing tempus nibh non pharetra donec ante lorem tincidunt aliquet at. Feugiat dolore ante molestie dolor donec ante volutpat consectetur erat massa sem elit, pulvinar aliquam, nibh tellus turpis lorem congue volutpat pharetra. Donec ante, volutpat amet erat massa non elit tempus, massa, tellus nonummy sed nunc sem elit ipsum ut proin eget, amet ac. Lobortis ullamcorper adipiscing nibh ullamcorper adipiscing, feugiat magna mi molestie dolor donec ante tellus nonummy sed, nunc sem elit sed nunc proin. Eget pulvinar dolore et dolor dolore proin eget amet nisi ante volutpat pulvinar donec, nibh ullamcorper, adipiscing feugiat magna praesent molestie consectetur. Erat laoreet aliquet elit pulvinar aliquam et euismod adipiscing nibh euismod amet aliquam nibh non nonummy tempus lobortis non adipiscing ipsum ut. Diam id turpis, erat laoreet, tellus at dolor dolore ante, volutpat, amet aliquam nibh pulvinar, donec nibh volutpat nonummy aliquam massa non. Adipiscing ipsum ut diam id sit, nisi et id, sit magna laoreet sit lorem laoreet tellus at sed congue, aliquet at lorem. Tincidunt ullamcorper adipiscing feugiat tincidunt, aliquet mauris dolor congue ullamcorper adipiscing lorem tincidunt ullamcorper, adipiscing, lorem ut nonummy aliquam nibh volutpat amet. Aliquam lobortis ullamcorper elit tempus lobortis ullamcorper elit sit magna mi tellus turpis, ac, laoreet euismod turpis ac laoreet euismod turpis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem eget, pulvinar aliquam et volutpat amet nisi ante euismod nunc proin eget amet aliquam ante volutpat amet dolore proin volutpat amet, aliquam massa volutpat pharetra erat ante. Volutpat, nonummy tempus ut diam id sit sem elit ipsum nunc sem, elit pulvinar nisi et id turpis ac lobortis euismod adipiscing feugiat lobortis aliquet felis feugiat magna. Mi tellus consectetur erat mauris sit magna mi id, sit ac laoreet tellus pharetra ac laoreet tellus turpis erat nunc aliquet at, sed nunc proin eget pulvinar donec. Mauris pharetra donec nibh ullamcorper nonummy aliquam, massa volutpat pharetra erat massa volutpat consectetur erat massa non elit ipsum ut, diam id sit nisi diam eget laoreet molestie. Consectetur erat massa aliquet elit erat nunc aliquet consectetur ac laoreet tellus at lorem nunc tellus turpis ac nibh, euismod sit ac laoreet aliquet adipiscing turpis lorem tincidunt. Diam mauris, feugiat magna ante molestie pharetra congue mi tellus consectetur donec laoreet tellus at ipsum nunc proin at dolor nisi euismod adipiscing lorem tincidunt diam felis feugiat. Congue praesent molestie pharetra donec massa, tellus at sed massa aliquet consectetur erat massa molestie consectetur erat nunc, sem at nibh tellus turpis lorem nunc, aliquet at dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sit ac mi tellus ac tincidunt sem eget pulvinar nisi nibh ullamcorper, adipiscing lorem lobortis non nonummy ipsum lobortis ullamcorper, adipiscing feugiat. Magna mi molestie consectetur erat laoreet sit, ac laoreet aliquet at dolor nunc, proin mauris pharetra, donec ante volutpat, amet aliquam massa non. Amet tempus lobortis ullamcorper felis sit magna mi ipsum ut diam eget, pulvinar magna nibh tellus adipiscing dolor dolore ante volutpat nonummy tempus. Lobortis et id turpis magna mi id sit magna laoreet consectetur sed nunc praesent mauris dolor tincidunt aliquet mauris sed dolore ante volutpat. Elit ipsum, nisi mi euismod turpis magna mi euismod turpis, ac tincidunt, turpis ac tincidunt aliquet mauris dolor donec massa ullamcorper felis ipsum. Nisi mi tellus turpis ac laoreet euismod turpis magna nibh id sit ac tincidunt aliquet at laoreet aliquet at feugiat dolore proin molestie. Amet erat, lobortis sem elit, ipsum, nisi diam felis ipsum nunc sem elit pulvinar ut proin euismod turpis aliquam laoreet amet, ac congue. Praesent volutpat consectetur tempus massa volutpat nonummy ipsum ut sem elit pulvinar nisi, proin eget sit ac ullamcorper at dolor dolore mi felis. Dolor donec ante molestie consectetur erat massa, tellus consectetur sed nunc sem, eget pulvinar nisi, sem eget pulvinar aliquam nibh euismod, nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet eget, amet tempus lobortis, diam felis feugiat congue congue proin molestie amet. Ipsum congue diam id sit, ac tincidunt sem elit pulvinar dolore proin volutpat. Amet aliquam, nibh non nonummy tempus ante eget nibh euismod turpis aliquam nibh. Euismod turpis feugiat dolore mi volutpat pharetra donec praesent mauris feugiat magna mi. Tellus, consectetur ipsum ut proin eget amet congue proin mauris amet donec mi. Volutpat consectetur erat nunc non elit tempus ut diam elit sed nisi et. Euismod adipiscing sed dolore at feugiat dolore ante volutpat pharetra, donec massa, non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis sit, donec laoreet tellus consectetur sed felis ipsum ut et tellus at dolor nisi proin volutpat. Turpis lorem tincidunt ullamcorper mauris pharetra donec ante molestie pharetra donec mi molestie consectetur erat lobortis, euismod. Adipiscing feugiat, congue mi molestie consectetur, donec mi molestie pharetra magna mi molestie pharetra magna laoreet non. At sed nunc sem elit pulvinar aliquet consectetur sed dolore aliquet mauris dolor dolore proin volutpat nonummy. Aliquam lobortis ullamcorper nonummy tempus, nibh non nonummy tempus massa volutpat amet praesent mauris feugiat congue praesent. Mauris consectetur donec ante mauris, feugiat, magna, praesent molestie pharetra donec laoreet, id pharetra erat laoreet tellus. At sed nunc proin elit, tincidunt, aliquet mauris dolor dolore proin eget pulvinar dolore ante praesent euismod. Non non ullamcorper volutpat, elit turpis dolor nisi nibh diam mauris nonummy sit lorem dolore aliquam congue. Ut ut nibh praesent laoreet sem ante diam molestie consectetur amet feugiat tincidunt ullamcorper felis feugiat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit adipiscing nonummy, at amet, feugiat donec magna, nunc nibh praesent non. Euismod, nonummy pharetra sed ac donec lobortis mi non id mauris nonummy. Sit, dolor tempus, congue, lobortis laoreet nibh mi et ante mi et. Proin praesent non adipiscing amet, feugiat, amet dolor erat ac dolore lobortis. Massa nibh praesent volutpat felis consectetur sit lorem donec ut laoreet, aliquet. Euismod mauris elit elit dolor pulvinar pulvinar sit pulvinar dolor sit ipsum. Sed feugiat pulvinar pharetra pharetra at elit elit volutpat euismod volutpat molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin ante, laoreet tincidunt, ut dolore dolore ut nunc congue, ut dolore tincidunt ante diam praesent ullamcorper, molestie elit adipiscing, at turpis, pharetra turpis amet feugiat donec ante volutpat. Nonummy pulvinar nisi nibh euismod consectetur ac nibh tellus adipiscing, ac tincidunt aliquet mauris congue praesent at lorem tincidunt aliquet mauris dolor donec praesent mauris feugiat congue praesent mauris. Sit magna mi id sit magna, mi, molestie, feugiat congue et id sed dolore sem elit dolor nisi proin euismod amet tempus lobortis non amet aliquam nibh volutpat amet. Aliquam lobortis non nonummy ipsum ut amet erat massa sem elit tempus nunc sem eget pulvinar magna nibh id turpis ac laoreet ullamcorper adipiscing ac laoreet euismod turpis, ac. Congue mi volutpat pharetra ante molestie pharetra magna praesent felis lorem lobortis diam felis ipsum, lobortis non adipiscing tempus lobortis ullamcorper id sit ac et euismod sit magna mi. Tellus at laoreet, tellus adipiscing lorem nunc praesent, mauris, sed dolore, massa, volutpat pharetra donec ante volutpat amet erat massa volutpat consectetur nunc, sem nonummy erat nunc sem eget. Ipsum nisi proin id, pulvinar aliquam laoreet euismod turpis, lorem lobortis praesent mauris feugiat, tincidunt ullamcorper felis feugiat magna mi feugiat congue diam felis sit congue, diam felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis et euismod, nisi mi tellus consectetur lorem, nunc aliquet at dolor dolore proin non nonummy ipsum ut diam felis feugiat magna laoreet aliquet elit. Dolor nisi mauris dolor dolore praesent eget pulvinar donec nibh volutpat nonummy ipsum ut diam id sit, magna laoreet tellus consectetur erat laoreet tellus sit. Magna et tempus nunc sem elit ipsum nisi, proin eget pulvinar nisi, nibh euismod turpis ac lobortis euismod turpis aliquam nibh euismod adipiscing tempus lobortis. Ullamcorper, adipiscing lorem non amet aliquam ante volutpat, pharetra tempus lobortis ullamcorper elit ipsum massa, volutpat nonummy, erat lobortis diam elit pulvinar ut et eget. Ipsum ut consectetur sed nunc, proin, eget amet ac tincidunt aliquet at, feugiat dolore mi molestie pharetra, magna mi molestie pharetra donec ante tellus consectetur. Erat nunc sem at mi tellus pharetra erat laoreet tellus consectetur erat tincidunt tellus turpis, magna laoreet tellus turpis lorem tincidunt tellus mauris sed congue. Ante non adipiscing tempus dolore, et volutpat amet ac lobortis ullamcorper, adipiscing lorem congue praesent mauris sit donec ante, non, nonummy ipsum nunc proin eget. Pulvinar ac lobortis aliquet at feugiat ullamcorper amet nisi ante volutpat pulvinar nisi lobortis euismod nonummy, tempus congue diam id, feugiat, congue mi molestie, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut diam id sit, ac laoreet euismod consectetur lorem tincidunt aliquet mauris, dolor, donec ante volutpat, amet aliquam, ante dolor dolore. Ante non, elit ipsum nisi mi id turpis lorem, tincidunt aliquet, adipiscing lorem tincidunt praesent mauris sed congue proin molestie, pharetra. Donec ullamcorper elit ipsum nisi et id sit ac tincidunt tellus at, sed nunc proin eget amet donec massa ullamcorper adipiscing. Feugiat ut, diam id feugiat nisi mi at dolor nunc, proin, volutpat amet aliquam lobortis diam id pharetra erat, massa non. Consectetur sed massa aliquet at pulvinar nisi nibh, ullamcorper aliquam nibh euismod nonummy, lorem congue diam felis feugiat, ut diam, id. Sit erat laoreet tellus consectetur erat nunc sem elit dolor, dolore proin eget dolor donec consectetur sed, dolore proin eget dolor. Tincidunt proin molestie pharetra aliquam ante volutpat amet tempus lobortis, sem consectetur tempus, ut, sem elit ipsum ut diam eget ipsum. Non elit ipsum ut sem id amet aliquam nibh euismod turpis lorem congue ullamcorper felis lorem congue mi mauris ut diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget pharetra tempus ut, ullamcorper, elit ipsum. Lobortis, diam felis feugiat non consectetur erat. Ante non elit ipsum nunc non, consectetur. Erat nunc sem eget amet dolore proin. Eget ipsum nisi et volutpat pulvinar dolore. Proin pulvinar, dolore ante ullamcorper adipiscing lorem. Ut diam adipiscing tempus, ut diam adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor, donec ante volutpat congue praesent mauris dolor congue praesent mauris pharetra donec, mi molestie pharetra magna praesent. Molestie pharetra ac laoreet, id, turpis ac mi molestie turpis erat tellus consectetur sed nunc sem eget dolor. Dolore praesent mauris dolor donec, ante volutpat pharetra donec proin volutpat amet donec ante molestie dolor donec mi. Consectetur tempus ut et id, sit aliquam nibh id sit ac laoreet aliquet at feugiat congue, praesent molestie. Pharetra donec massa non elit tempus nunc elit pulvinar nisi nibh euismod pulvinar, ut proin eget amet aliquam. Nibh euismod turpis, aliquam tincidunt aliquet felis feugiat congue diam felis feugiat congue praesent feugiat magna massa tellus. At, sed dolore proin id amet ac tincidunt praesent mauris dolor magna praesent molestie pharetra donec ante molestie. Consectetur erat massa, proin, mauris, dolor congue praesent at feugiat congue praesent felis feugiat congue mi molestie pharetra. Erat nunc sem elit ipsum nunc diam eget sit ac laoreet euismod pharetra dolore praesent molestie pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent, mauris, pharetra erat nunc diam eget laoreet molestie consectetur sed, nisi et, id amet nisi proin volutpat amet tempus lobortis ullamcorper turpis tempus nibh euismod nonummy lorem ut. Diam id feugiat non adipiscing ipsum congue et id sit magna, mi id turpis ac laoreet, aliquet at lorem laoreet aliquet adipiscing lorem nunc praesent, mauris dolor dolore at lorem. Tincidunt aliquet adipiscing, feugiat dolore mi molestie dolor magna mi molestie pharetra, tempus nunc sem nonummy ipsum ut proin, id adipiscing proin eget pulvinar dolore et, euismod adipiscing tempus tincidunt. Diam mauris feugiat congue diam felis feugiat ut praesent molestie pharetra magna laoreet non, at sed nunc proin erat nunc sem elit pulvinar nisi sem mauris sed nunc praesent at. Dolor donec ante volutpat amet dolore praesent molestie pharetra donec mi molestie pharetra, dolore ante pharetra donec mi felis feugiat ut diam, adipiscing lorem ut ullamcorper nonummy ipsum ut diam. Felis sit ac mi molestie consectetur erat, nunc mauris pulvinar, aliquam ante eget amet aliquam, nibh non adipiscing tempus massa non nonummy tempus ut, ullamcorper nonummy erat massa non nonummy. Tempus lobortis diam felis sit diam eget sit aliquam nibh euismod turpis ac tincidunt aliquet adipiscing lorem lobortis ullamcorper turpis lorem lobortis ullamcorper adipiscing aliquam, tincidunt diam, felis, sit donec. Ante tellus magna mi molestie pharetra ac mi molestie sit ac laoreet tellus consectetur erat nunc aliquet, at dolor dolore proin eget amet aliquam, nibh non nonummy, ipsum ut felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra donec massa sem nonummy, tempus lobortis sem elit praesent mauris feugiat congue mi tellus nonummy. Ipsum nisi nibh id turpis feugiat, congue, praesent mauris dolor dolore mi molestie consectetur erat nunc. Diam elit ante tellus consectetur erat laoreet tellus consectetur erat laoreet, tellus consectetur erat massa tellus. Consectetur erat mi euismod, consectetur lorem laoreet tellus consectetur lorem tincidunt sit ac laoreet euismod adipiscing. Lorem tincidunt praesent molestie pharetra donec mi, volutpat nonummy, tempus, lobortis sem elit tempus nunc sem. Elit ipsum laoreet euismod turpis aliquam laoreet ullamcorper adipiscing feugiat congue praesent volutpat dolor dolore mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing proin mauris dolor nunc praesent at dolor, congue proin molestie amet donec, ante non amet erat ante volutpat, nonummy tempus, massa sem. Felis pulvinar, ut, consectetur erat nunc sem eget, pulvinar nisi, proin id turpis ac lobortis ullamcorper, adipiscing feugiat, tincidunt praesent mauris pharetra donec massa. Non elit sed nunc sit donec mi id sit ac laoreet tellus consectetur erat tincidunt aliquet turpis ac laoreet tellus consectetur ac tincidunt aliquet. Mauris, pulvinar donec ante non dolore praesent mauris dolor congue praesent at dolor, congue mi mauris feugiat, magna mi felis feugiat congue mi molestie. Pharetra donec laoreet tellus pharetra magna felis sit ac mi molestie sit magna laoreet euismod sit magna mi tellus turpis ac tincidunt aliquet mauris. Dolor dolore proin volutpat amet aliquam lobortis, diam, felis, massa sem elit feugiat magna laoreet tellus at lorem laoreet aliquet mauris dolor dolore proin. Eget amet donec ante non amet erat lobortis ullamcorper felis feugiat ut, pharetra, tempus nunc diam id sit, ac nunc proin, eget, pharetra aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id adipiscing, feugiat dolore, mi molestie consectetur erat. Ante non, elit pulvinar nisi nibh, euismod turpis. Ac laoreet aliquet, aliquam nibh euismod adipiscing feugiat. Congue mi molestie pharetra, dolore ante molestie consectetur. Erat nunc diam eget ipsum ut diam euismod. Turpis sed congue proin amet tempus lobortis ullamcorper. Felis sit ac laoreet aliquet, consectetur sed, nunc. Sem eget amet donec, ante eget pharetra donec. Ante volutpat amet, aliquam massa ullamcorper donec ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod felis lorem congue mi molestie pharetra donec massa non, at pulvinar nisi et elit massa aliquet consectetur sed dolore et volutpat amet tempus nibh ullamcorper adipiscing lorem ut diam. Adipiscing feugiat magna mi molestie pharetra ac mi molestie sit diam nonummy tempus lobortis sem elit, ipsum nunc sem elit ipsum ut diam elit ipsum nisi proin eget pulvinar nisi. Et, id amet aliquam et dolor, nunc proin eget pulvinar nisi ante volutpat nonummy tempus ut ullamcorper adipiscing ipsum ut diam felis ipsum congue diam elit ipsum ut, diam erat. Massa sem elit, ipsum, nunc diam eget sit aliquam et id pulvinar nisi et, euismod adipiscing feugiat dolore, mi volutpat pharetra congue praesent felis feugiat congue laoreet aliquet at dolor. Donec, ante volutpat pharetra aliquam lobortis non elit ipsum ut diam felis ipsum, ut et id sit magna et id, sit magna et sed nunc sem elit sed ut sem. Elit ipsum dolore, proin eget, pulvinar nisi proin volutpat, turpis lorem tincidunt, diam adipiscing lorem ut diam adipiscing sit diam felis ipsum lobortis ullamcorper elit tempus lobortis, diam elit feugiat. Ac mi tellus turpis ac tincidunt aliquet consectetur sed tellus, adipiscing lorem congue proin non nonummy aliquam, massa ullamcorper felis ipsum, ut diam id sit nisi laoreet tellus consectetur lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh praesent mauris dolor dolore proin volutpat amet erat massa non elit tempus, ut. Diam felis pulvinar tellus consectetur sed nunc, sem elit, pulvinar nisi proin elit ipsum. Dolore, et euismod adipiscing aliquam nibh euismod turpis tempus nibh euismod amet lorem eget. Pulvinar aliquam ante non amet tempus, massa non elit ipsum, lobortis ullamcorper nonummy ipsum. Ut et id sit magna mi euismod turpis magna, laoreet aliquet adipiscing et id. Pulvinar nisi, nibh id amet nisi et euismod amet nisi nibh, euismod amet aliquam. Nibh euismod amet tempus lobortis diam felis lobortis ullamcorper, nonummy tempus ut diam id. Sit, ac massa tellus at ac laoreet aliquet at dolor nunc praesent eget pulvinar. Aliquam ut diam id pharetra ac elit ipsum lobortis ullamcorper felis tempus ut diam. Felis pulvinar nisi diam felis sit pulvinar nisi, ante euismod amet aliquam ante volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet elit ipsum nunc, proin id amet ac. Lobortis ullamcorper mauris, pharetra dolore mi volutpat, pharetra. Tempus nunc feugiat congue praesent mauris pharetra erat. Nunc proin id amet aliquam et id amet. Aliquam lobortis euismod amet nisi ante eget dolor. Aliquam, nibh mauris sit congue mi id sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue proin molestie, amet, erat, ante volutpat consectetur erat lobortis, sem felis massa non nonummy ipsum nunc, sem elit ipsum aliquam laoreet ullamcorper. At dolor dolore mi molestie, amet, erat ante non consectetur tempus nunc sem nonummy massa sem eget sit ac tincidunt ullamcorper at dolor. Donec massa diam felis feugiat ut diam, felis sit, nisi et euismod turpis ac laoreet tellus ac tincidunt aliquet adipiscing sed dolore praesent. Molestie pharetra erat massa volutpat elit ipsum ut diam felis ipsum ut, sem eget ipsum aliquam nibh adipiscing, sed dolore praesent mauris dolor. Congue praesent felis feugiat tincidunt aliquet molestie pharetra tempus massa tellus consectetur erat massa sem elit ipsum nisi et id amet, et ullamcorper. Adipiscing feugiat dolore mi mauris dolor congue mi mauris dolor magna praesent molestie consectetur donec mi non at erat massa non at sed. Dolore praesent mauris dolor magna ante non nonummy ipsum ut, diam id pulvinar aliquam proin id sit, aliquam laoreet ullamcorper adipiscing tincidunt praesent. Molestie pharetra donec ante non nonummy ipsum ut diam eget pulvinar nisi et eget pulvinar ut et, id amet nisi nibh euismod amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet tellus turpis ac nibh, euismod. Consectetur lorem laoreet aliquet, at sed. Tincidunt praesent aliquam laoreet ullamcorper at. Lorem congue praesent, mauris, lorem, tincidunt. Diam adipiscing lorem congue diam mauris. Feugiat congue praesent molestie at sed. Nunc, pharetra erat, massa sem volutpat. Turpis tempus lobortis ullamcorper adipiscing feugiat. Lobortis ullamcorper felis, lorem congue praesent. Molestie consectetur erat laoreet non at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis diam molestie turpis ac mi tellus consectetur sed dolore. Ante euismod nonummy tempus ut diam felis ipsum lobortis ullamcorper. Aliquam massa ullamcorper elit, tempus, ut diam felis pulvinar nisi. Mi tellus consectetur sed dolore proin volutpat dolor, dolore proin. Eget pharetra tempus ut amet erat massa volutpat consectetur erat. Ante, volutpat nonummy tempus ut sem elit, sed ut et. Euismod turpis ac laoreet ullamcorper at lorem tincidunt praesent molestie. Amet aliquet molestie consectetur tempus ut sem eget pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent molestie consectetur erat id sit congue mi molestie sit ac nunc aliquet consectetur sed nunc proin eget. Amet tempus lobortis diam id sit magna laoreet molestie sit magna elit tempus massa sem elit ipsum lobortis. Diam id, pulvinar nisi nibh id adipiscing sed nunc aliquet, mauris dolor, dolore proin molestie dolor, dolore aliquet. Aliquam tincidunt aliquet adipiscing lorem lobortis, ullamcorper mauris sit congue diam felis feugiat, congue diam id feugiat, congue. Mi molestie pharetra magna mi molestie ut sem nonummy pulvinar nisi diam felis pulvinar nisi et id sit. Lorem, laoreet euismod turpis aliquam nibh, id turpis ac lobortis ullamcorper turpis tempus lobortis, amet aliquam lobortis diam. Felis feugiat congue praesent mauris sit magna praesent id pharetra magna mi id sit nisi et molestie sit. Ac tincidunt sem mauris sed id turpis lorem tincidunt aliquet adipiscing lorem tincidunt praesent at feugiat dolore, proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper turpis ante ullamcorper, adipiscing feugiat tincidunt, praesent felis feugiat congue praesent id pharetra erat nunc. Et id turpis, feugiat congue praesent mauris pharetra dolore praesent feugiat congue praesent mauris feugiat congue. Diam felis lorem ut diam id feugiat congue diam felis feugiat nisi et id feugiat ut. Sem elit ipsum non pharetra donec, ante sem eget pulvinar nisi nibh id turpis ac laoreet. Ullamcorper adipiscing lorem lobortis aliquet mauris dolor magna ante volutpat pharetra donec tellus nonummy pulvinar ut. Et euismod turpis lorem congue praesent at dolor dolore praesent felis lorem congue praesent felis lorem. Congue diam felis tempus lobortis amet tempus lobortis ullamcorper adipiscing feugiat magna laoreet molestie turpis erat. Nunc sem elit erat tincidunt tellus consectetur sed laoreet tellus consectetur lorem dolore ante volutpat pharetra. Praesent mauris dolor dolore proin volutpat amet erat lobortis sem felis pulvinar nisi et euismod consectetur. Lorem tincidunt praesent mauris donec proin eget dolor, donec, ante volutpat amet erat ante molestie consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, tincidunt nonummy, tempus ut, praesent molestie consectetur. Erat massa non consectetur erat laoreet tellus consectetur. Ac dolore proin eget pulvinar aliquam nibh euismod. Nonummy lorem mauris dolor dolore praesent mauris dolor. Dolore praesent mauris pharetra donec ante volutpat nonummy. Tempus lobortis diam id, sit magna et, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut praesent felis sit, congue praesent molestie sit congue mi tellus at sed dolore proin eget amet aliquam lobortis euismod amet praesent eget amet donec nibh. Non, adipiscing feugiat congue et id sit magna et molestie turpis erat, laoreet aliquet at dolor nunc proin lorem nunc proin, eget sed donec massa non. Elit ipsum ut ullamcorper elit, ipsum nisi diam felis pulvinar magna nibh euismod turpis ac nibh, id pulvinar, nisi pharetra ac massa non elit, sed, nunc. Sem elit pulvinar aliquam nibh volutpat amet tempus tincidunt praesent felis sit congue laoreet molestie pharetra, donec felis feugiat congue diam elit ipsum ut diam id. Feugiat nisi et felis pulvinar ut diam elit pulvinar nisi et id turpis aliquam nibh ullamcorper adipiscing dolore proin molestie pharetra donec ante molestie pharetra donec. Mi, tellus, consectetur erat ante tellus, consectetur erat laoreet non consectetur, sed ut nibh, id pulvinar aliquam et pulvinar aliquam lobortis ullamcorper adipiscing feugiat congue mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis sit donec mi tellus ut diam, felis feugiat ut, diam molestie sit nisi mi euismod consectetur lorem tincidunt aliquet at dolor dolore proin volutpat amet donec massa non. Amet aliquet adipiscing, feugiat dolore praesent molestie consectetur erat massa tellus nonummy tempus nunc non eget sit nisi nibh euismod turpis ac laoreet euismod turpis lorem eget amet nisi ante. Euismod adipiscing feugiat congue praesent mauris sit congue, praesent felis sit, donec massa sem elit ipsum dolore sem eget, pulvinar aliquet at sed dolore proin, mauris pulvinar dolore ante volutpat. Nonummy lorem ut diam felis ipsum congue diam id sit, magna mi molestie turpis magna et tempus nisi et id sit magna nibh id pulvinar ac et euismod turpis, lorem. Tincidunt proin molestie, dolor dolore ante molestie consectetur donec, massa volutpat pharetra erat non nonummy pulvinar, ut sem elit pulvinar ut proin elit ipsum dolore proin volutpat pulvinar nisi et. Euismod felis dolor magna praesent mauris, feugiat congue diam felis nibh praesent felis sit magna mi molestie turpis ac laoreet, molestie turpis, sed, nunc ante, euismod nonummy tempus lobortis ullamcorper. Donec ante eget pharetra dolore, ante volutpat nonummy ipsum magna mi molestie sit magna laoreet aliquet at sed tincidunt sem eget dolor dolore proin eget dolor donec turpis ac laoreet. Aliquet at feugiat tincidunt aliquet molestie pharetra donec ante volutpat nonummy, tempus ut, sem eget pulvinar nisi et, id sit, ac laoreet id turpis et volutpat turpis lorem tincidunt aliquet. Adipiscing dolor magna mi molestie, pharetra erat massa molestie pharetra erat massa non at sed nunc proin eget pulvinar nisi proin sed, nunc sem at erat nunc, sem consectetur lorem. Nunc, praesent, mauris sed, dolore praesent eget dolor dolore ante, molestie dolor, donec ante volutpat nonummy, tempus non consectetur tempus, massa non elit sed ut diam eget ipsum ut proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis erat laoreet sem, eget, amet lorem lobortis ullamcorper adipiscing lorem tincidunt diam felis sit congue praesent. Id pharetra ac tellus pharetra erat massa, tellus at sed, nisi nibh ullamcorper felis feugiat, congue praesent. Mauris pharetra donec laoreet tellus consectetur erat massa tellus consectetur erat aliquet at sed nunc proin eget. Dolor nisi ante euismod nonummy tempus lobortis ullamcorper nonummy lorem ut praesent, id sit congue et id. Sit, magna mi ipsum nisi diam elit ipsum nunc, diam, eget ipsum nunc sem consectetur erat massa. Sem at ipsum dolore proin id pulvinar aliquam nibh ullamcorper dolore ante euismod amet lorem nibh euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing lorem tincidunt aliquet at sed congue aliquet mauris lobortis aliquet mauris dolor donec mi felis feugiat congue ante molestie. Pharetra donec, mi tellus pharetra donec laoreet tellus pharetra magna mi molestie turpis ac felis, ipsum ut diam felis pulvinar. Ut nibh id, sit ac nibh euismod turpis ac laoreet aliquet at dolor dolore proin molestie pharetra dolore mi tempus. Tincidunt praesent molestie feugiat tincidunt diam mauris pharetra erat massa non elit, ipsum ut et eget pulvinar nisi sem at. Sed dolore at sed nunc sem mauris dolor dolore praesent at lorem tincidunt aliquet mauris sed dolore ante volutpat amet. Tempus, ut non, elit ipsum, lobortis sem felis sit, non elit ipsum ut diam id sit aliquam nibh id turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat nunc proin elit pulvinar euismod, turpis. Ac laoreet tellus at sed nunc aliquet. Mauris dolor, donec ante eget amet, aliquam. Ut diam id sit ac, laoreet aliquet. At laoreet tellus consectetur lorem nunc proin. Eget pharetra, tempus, nibh ullamcorper, felis, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec lobortis non elit praesent felis dolor donec nunc sem elit pulvinar, nisi nibh id turpis lorem laoreet praesent at dolor dolore proin molestie pharetra donec. Ante non elit praesent molestie consectetur erat massa sem nonummy ipsum nunc sem elit, pulvinar aliquam, nibh id amet nisi et euismod amet aliquam ante volutpat. Amet tempus eget pulvinar aliquam ante non nonummy tempus lobortis diam id, sit magna mi, molestie sit ac massa tellus elit sed nunc sem mauris dolor. Dolore proin eget nunc praesent mauris pharetra aliquam lobortis non amet tempus lobortis, diam molestie consectetur sed nunc sem eget dolor dolore proin at sed nunc. Adipiscing sed congue praesent mauris pharetra aliquam massa, non amet erat lobortis diam id turpis magna laoreet sem mauris sed nunc proin eget pharetra donec aliquam. Laoreet lorem tincidunt ullamcorper adipiscing lorem lobortis ullamcorper adipiscing tempus nibh volutpat amet aliquam nibh volutpat nonummy aliquam nibh non, adipiscing tempus ante molestie amet, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis dolor congue praesent tellus. Consectetur tempus massa non, nonummy sed. Massa sem congue mi id pharetra. Ac massa aliquet at sed dolore. Proin eget turpis aliquam lobortis ullamcorper. Adipiscing lorem, ut ullamcorper adipiscing feugiat. Ut praesent, tempus congue et id. Feugiat, magna mi molestie turpis ac. Laoreet aliquet mauris dolor nunc praesent. Eget nonummy aliquam nibh ullamcorper nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue praesent molestie pharetra erat massa volutpat, consectetur ipsum magna laoreet euismod. Sit ac nibh tellus adipiscing ac tincidunt aliquet aliquam nibh euismod turpis. Ac tincidunt ullamcorper felis feugiat magna praesent mauris dolor magna mi non. Elit pulvinar, nisi et euismod turpis ac laoreet ullamcorper pharetra donec ante. Molestie pharetra erat massa non nonummy ipsum nisi nibh tellus at sed. Dolore ante volutpat amet aliquam massa non amet donec ante volutpat pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh ullamcorper adipiscing sit magna mi tellus nonummy sed ut sem eget pulvinar nisi nibh ullamcorper nisi nibh euismod amet aliquam ante volutpat turpis tempus lobortis diam adipiscing sit donec. Laoreet, non elit pulvinar nisi, et euismod turpis lorem lobortis amet aliquam nibh, volutpat amet aliquam nibh ullamcorper adipiscing lorem ut diam adipiscing tempus nibh volutpat, amet aliquam massa volutpat. Amet tempus lobortis ullamcorper nonummy tempus lobortis elit ipsum nisi nibh tellus turpis nisi, nibh tellus, at dolor tincidunt aliquet mauris dolor dolore massa ullamcorper nonummy ipsum lobortis, sem felis. Nunc diam elit, ipsum ut sem elit ipsum ut proin eget sit ac tincidunt euismod adipiscing ac et euismod adipiscing, feugiat dolore mi molestie consectetur, erat nunc id sit ac. Laoreet tellus at sed congue praesent molestie pharetra erat massa ullamcorper nonummy ipsum ut diam felis pulvinar magna nibh tellus consectetur lorem tincidunt aliquet ac, nibh euismod turpis ac, nibh. Id turpis ac tincidunt aliquet molestie pharetra magna ante volutpat pharetra donec, massa non erat, massa non consectetur erat laoreet, non eget amet aliquam et volutpat, amet aliquam lobortis aliquet. Mauris consectetur erat ante tellus consectetur magna mi, molestie pharetra erat, id, consectetur, erat nunc aliquet elit pulvinar nisi, proin volutpat amet tempus lobortis praesent mauris pharetra erat, massa sem. Elit ipsum nunc non elit ipsum dolore proin pulvinar, aliquam lobortis ullamcorper adipiscing, tempus congue praesent, mauris pharetra donec ante tellus consectetur sed ut nibh ullamcorper, at sed congue proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor dolore proin eget pulvinar nisi ante eget pulvinar donec ante volutpat amet aliquam mauris sed tincidunt, praesent molestie, pharetra erat. Massa non elit tempus massa non nonummy ipsum ut diam id turpis ac laoreet tellus turpis aliquam tincidunt mauris pharetra donec. Ante non nonummy ipsum nisi, et tellus consectetur lorem tincidunt, tellus consectetur, lorem tincidunt aliquet adipiscing sed congue proin eget, pharetra. Donec mauris feugiat congue aliquet felis lorem tincidunt ullamcorper adipiscing dolor congue praesent, mauris sit congue mi molestie pharetra donec laoreet. Molestie pharetra ac molestie turpis erat laoreet aliquet consectetur sed dolore proin, volutpat amet tempus lobortis, ullamcorper, adipiscing feugiat, congue mi. Molestie pharetra ac mi tellus at sed, massa aliquet, sed dolore proin mauris pulvinar aliquam nibh, euismod nonummy, donec, nibh volutpat. Nonummy, tempus lobortis ullamcorper adipiscing tempus lobortis non nonummy erat massa non elit tempus lobortis, euismod sit magna laoreet praesent mauris. Dolor dolore proin mauris dolor dolore ante volutpat pharetra erat massa non nonummy tempus mauris dolor congue mi, molestie consectetur sed. Nunc diam eget sit nisi nibh ullamcorper turpis lorem congue proin volutpat nonummy erat lobortis sem felis pulvinar ut, et erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut praesent id pharetra ac massa sem elit sed massa aliquet pulvinar, tempus lobortis ullamcorper adipiscing lorem tincidunt praesent molestie consectetur erat, massa proin. Eget sit aliquam nibh id turpis ac lobortis ullamcorper adipiscing ac lobortis pulvinar tempus lobortis ullamcorper felis feugiat ut praesent, molestie pharetra magna mi. Id pharetra erat, nunc sem id amet aliquam lobortis euismod adipiscing lorem congue felis dolor magna ante, tellus consectetur erat, massa non elit sed. Massa sem eget pulvinar nisi et ullamcorper, mauris, dolor magna praesent felis ante volutpat amet aliquam nibh non amet tempus ut praesent id ipsum. Ut ullamcorper felis ipsum ut diam felis feugiat ut et felis sit magna et id ut et id turpis lorem laoreet aliquet at lorem. Tincidunt aliquet at feugiat dolore mi molestie pharetra erat massa sem elit pulvinar nisi nibh euismod at dolor, praesent mauris dolor dolore ante volutpat. Amet erat ante lorem tincidunt praesent mauris sit magna mi tellus consectetur donec laoreet molestie ipsum dolore proin eget pulvinar nisi nibh euismod adipiscing. Feugiat magna mi tellus pharetra erat, ante tellus, consectetur sed ut et id, amet, nisi nibh euismod adipiscing nibh, euismod turpis tempus nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget pulvinar, donec proin volutpat nonummy. Magna laoreet tellus consectetur erat massa. Sem eget dolor, nunc sem at. Erat tincidunt sem mauris sed nunc. Praesent mauris dolor dolore proin eget. Dolor praesent mauris pharetra erat, massa. Volutpat amet erat lobortis non nonummy. Sit ac, laoreet aliquet at lorem. Tincidunt praesent mauris sed dolore proin. Volutpat elit magna laoreet tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum nisi, nibh euismod, consectetur sed nunc praesent mauris dolor dolore proin. Mauris, donec massa volutpat elit tempus, lobortis diam elit ipsum ut mi. Euismod sit ac laoreet, tellus turpis ac laoreet euismod turpis ac tincidunt. Praesent mauris donec mi non consectetur erat ante molestie pharetra magna mi. Mauris sit donec laoreet tellus consectetur sed nunc sem elit erat massa. Aliquet consectetur erat, aliquet at dolor dolore proin, eget pulvinar aliquam ante. Euismod adipiscing lorem ut ullamcorper nonummy aliquam lobortis diam felis feugiat congue. Mi tellus sed, tincidunt proin volutpat amet nisi nibh euismod, adipiscing feugiat. Magna mi molestie pharetra magna mi molestie, pharetra, ac massa aliquet, eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi mi tellus consectetur lorem laoreet tellus turpis ac laoreet tellus adipiscing. Lorem tincidunt euismod, amet nisi et volutpat aliquam lobortis aliquet adipiscing dolor. Donec ante molestie consectetur erat, ante, tellus nonummy sed ut sem, elit. Pulvinar ac laoreet ullamcorper adipiscing, lorem tincidunt turpis, tempus lobortis ullamcorper turpis. Tempus nibh euismod, nonummy feugiat ut diam id sit donec laoreet molestie. Pharetra, erat massa sem elit dolor, nunc sem eget amet, tincidunt diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non adipiscing lorem magna mi molestie consectetur, sed dolore et. Euismod turpis ac nibh amet, nisi nibh euismod nonummy aliquam. Nibh, ullamcorper felis feugiat ut diam felis feugiat ut diam. Elit feugiat magna, mi, molestie turpis, ac, laoreet tellus consectetur. Nisi, nibh ullamcorper felis feugiat magna praesent id sit donec. Laoreet tellus consectetur sed nunc proin elit sed laoreet aliquet. Consectetur erat tincidunt tellus at aliquam nibh ullamcorper adipiscing tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ante non, nonummy tempus lobortis, diam, felis sit ac laoreet. Sit ac nibh euismod turpis ac nibh euismod turpis, lorem tincidunt. Ante non nonummy, tempus lobortis non, amet erat ante volutpat consectetur. Ipsum nisi et felis ante tellus consectetur, ipsum nisi et eget. Turpis lorem laoreet ullamcorper at feugiat dolore, mi, volutpat pharetra erat. Massa sem consectetur erat nunc non nonummy mi molestie sit magna. Mi id sit, ac laoreet molestie sit magna diam felis feugiat. Magna, et euismod consectetur pulvinar aliquam lobortis ullamcorper feugiat magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper elit tempus ut et, id consectetur erat nunc sem eget pulvinar. Dolore at pulvinar donec nibh ullamcorper adipiscing feugiat congue mi, tellus consectetur. Erat laoreet tellus consectetur erat dolore proin eget dolor nunc sem, eget. Pulvinar donec at pharetra donec ante non nonummy tempus ut diam id. Feugiat, magna, mi tellus, at sed dolore sem, mauris sed nunc praesent. At, sed, dolore eget pharetra donec ante volutpat nonummy tempus, lobortis diam. Felis ipsum nisi diam elit ipsum nisi et id turpis magna laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum congue mi molestie pharetra erat massa aliquet at, erat tincidunt aliquet elit dolor dolore. Sem eget amet aliquet eget dolor donec ante, eget pharetra donec ante non nonummy tempus. Massa non nonummy tempus lobortis non nonummy erat massa non consectetur sed mauris, sit donec. Laoreet non at sed laoreet aliquet, pharetra erat laoreet tellus, at pulvinar aliquam lobortis ullamcorper. Nonummy lorem tincidunt diam felis, sit magna praesent, felis massa non adipiscing ipsum ut et. Felis sit magna et id sit ac nunc proin, volutpat, amet aliquam lobortis non adipiscing. Feugiat congue amet, donec massa ullamcorper elit ipsum lobortis diam, felis feugiat ut mi, euismod. Turpis ac tincidunt aliquet at dolor dolore proin eget amet donec ante molestie amet ut. Et id consectetur sed nunc, sem mauris dolor, dolore sem mauris dolor dolore nibh volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa et euismod amet nisi, nibh, ullamcorper adipiscing lorem tincidunt mi molestie pharetra donec ante tellus nonummy sed ut proin, eget sit nisi et erat laoreet sem. Elit pulvinar, nisi et ullamcorper turpis aliquam lobortis diam felis feugiat magna mi molestie consectetur donec laoreet non elit ipsum dolore sem erat nunc sem eget amet. Nisi nibh euismod nonummy tempus ante volutpat pulvinar, donec, ante volutpat nonummy tempus lobortis ullamcorper adipiscing ipsum congue diam felis feugiat ut elit ipsum nisi diam id. Sit magna laoreet aliquet at dolor dolore, ante non adipiscing feugiat ut diam elit ipsum lobortis, sem elit massa non nonummy, ipsum nisi diam eget pulvinar magna. Laoreet aliquet adipiscing aliquam nibh id amet nisi, nibh euismod amet aliquam nibh, euismod turpis aliquam nibh euismod donec proin, eget pulvinar, donec ante eget, pharetra aliquam. Massa non nonummy tempus ut, diam molestie turpis erat laoreet aliquet mauris pulvinar nisi nibh euismod adipiscing lorem laoreet non eget ipsum ut proin euismod adipiscing lorem. Dolore, mi volutpat nonummy donec massa non consectetur erat massa sem at lorem tincidunt aliquet turpis aliquam et id turpis ac lobortis euismod amet ac nibh volutpat. Pulvinar aliquam nibh euismod nonummy tempus lobortis ullamcorper nonummy tempus eget pharetra aliquam massa ullamcorper, adipiscing ipsum lobortis, ullamcorper elit, ipsum ut, sem elit ipsum nisi, et. Felis sit nisi diam eget pulvinar nisi et id sit proin id amet nisi et volutpat amet tempus lobortis, euismod adipiscing tempus lobortis ullamcorper adipiscing lorem lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris amet aliquam lobortis non elit ipsum ut diam felis ipsum, ut et id, sit ac laoreet, euismod consectetur laoreet tellus adipiscing. Sed, donec massa volutpat pharetra donec massa, non felis tempus lobortis non elit ipsum ut et id sit ac laoreet tellus ut. Et, id sit aliquam proin eget amet aliquam nibh volutpat amet aliquam, nibh, ullamcorper adipiscing tempus nibh euismod, nonummy aliquam nibh non. Amet tempus nibh non, dolore proin volutpat amet ipsum lobortis ullamcorper elit, feugiat magna, mi euismod turpis magna laoreet aliquet at dolor. Dolore nibh non nonummy tempus mauris dolor dolore, proin mauris feugiat congue mi molestie, consectetur tempus nisi diam, elit ipsum nisi diam. Elit ipsum nunc sem, elit pulvinar nisi et id pulvinar aliquet consectetur erat tincidunt tellus at sed nunc aliquet at lorem laoreet. Euismod adipiscing aliquam nibh euismod, turpis, aliquam et euismod adipiscing, lorem tincidunt praesent molestie pharetra, aliquet molestie dolor, magna, mi molestie pharetra. Donec ante tellus nonummy ipsum nisi et eget ipsum dolore, sem elit, ipsum, tellus turpis magna mi tellus turpis ac laoreet tellus. Consectetur, lorem dolore ante non felis sit ac massa sem elit ipsum dolore et eget pulvinar nisi sem, erat nunc sem eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pharetra aliquam nibh non nonummy ipsum ut amet erat ante, non elit feugiat nisi et euismod turpis lorem tincidunt praesent eget pulvinar aliquam lobortis ullamcorper. Adipiscing feugiat congue, et id sit, magna felis feugiat nisi mi tellus at sed, nunc proin mauris pulvinar, donec nibh non amet, aliquam massa non, amet. Tempus ut, ullamcorper elit feugiat nisi consectetur erat, massa non elit, ipsum nisi et id sit ac tincidunt tellus at sed, congue aliquet at feugiat congue. Mi molestie dolor, congue amet aliquam ante volutpat nonummy tempus ut, ullamcorper felis feugiat congue mi molestie pharetra ac, massa tellus consectetur, erat massa aliquet consectetur. Erat tincidunt aliquet at et, felis pulvinar nisi diam eget pulvinar nisi, proin id pulvinar aliquam et id adipiscing feugiat dolore mi mauris dolor donec ante. Non nonummy erat massa sem adipiscing ac laoreet tellus turpis ac laoreet, aliquet mauris feugiat congue mi molestie, dolor dolore mi mauris dolor magna mi molestie. Pharetra donec mi tellus donec, massa non consectetur sed, nunc proin elit sed massa aliquet at dolor nunc sem mauris sed nunc aliquet consectetur sed, tincidunt. Praesent mauris dolor congue ante dolor dolore ante volutpat amet erat massa diam nonummy ipsum lobortis non nonummy tempus ut diam elit erat massa, non nonummy. Sed nunc sem at sed nunc turpis ac massa aliquet elit pulvinar aliquam nibh euismod adipiscing tempus lobortis ullamcorper nonummy lorem ut diam felis feugiat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing feugiat dolore mi molestie, consectetur erat massa non elit tempus massa non nonummy donec, laoreet molestie lobortis, ullamcorper. Id pharetra ac massa aliquet, consectetur sed dolore proin eget pulvinar nisi nibh euismod nonummy aliquam, lobortis diam adipiscing. Sit erat nunc pharetra ac laoreet molestie turpis ac laoreet tellus at erat tincidunt aliquet mauris dolor, donec proin. Eget pulvinar aliquam lobortis non adipiscing ipsum, congue mi id sit ullamcorper elit tempus massa non elit tempus ut. Sem elit ipsum ut et eget, ipsum ut sem elit ipsum, nisi et id amet et, volutpat turpis lorem. Tincidunt aliquet felis feugiat magna ante molestie pharetra donec laoreet molestie pharetra, donec laoreet non at pulvinar aliquam et. Volutpat amet aliquam lobortis volutpat nonummy tempus nunc non consectetur erat nunc sem eget pulvinar aliquam nibh euismod adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, id turpis ac tincidunt aliquet at. Lorem nunc proin mauris, pulvinar aliquam nibh. Ullamcorper adipiscing tempus massa non nonummy tempus. Lobortis ullamcorper elit lobortis et id sit. Erat nunc sem eget pulvinar, donec nibh. Volutpat pharetra, donec, proin eget amet tempus. Ut et id sit magna laoreet molestie. Ut et id sit nisi, diam id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur ipsum ut proin id amet nisi et euismod turpis lorem eget pulvinar tempus lobortis euismod, nonummy aliquam, nibh volutpat adipiscing lorem ut diam. Id sit ac massa proin eget amet aliquam nibh euismod amet aliquam mauris dolor dolore, ante volutpat nonummy tempus nibh non nonummy ipsum lobortis. Ullamcorper felis sit magna mi tellus at dolor dolore proin volutpat amet tempus eget amet aliquam nibh, non nonummy tempus lobortis non felis ipsum. Ut, diam felis sit magna mi id turpis magna et, euismod at mauris feugiat magna ante molestie nonummy sed ut proin id dolore, proin. Euismod amet aliquam nibh diam adipiscing lorem tincidunt diam felis, lorem congue praesent, tellus consectetur erat nunc, non eget pulvinar dolore et euismod turpis. Tempus, volutpat turpis nisi ante eget amet aliquam nibh, ullamcorper, nonummy tempus nibh ullamcorper adipiscing ipsum congue diam felis feugiat magna mi tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa non nonummy ipsum ut et euismod turpis lorem tincidunt praesent molestie dolor, donec ante volutpat. Amet praesent mauris dolor donec ante molestie consectetur erat massa tellus consectetur donec, laoreet tellus at. Ipsum nunc proin, eget ipsum dolore sem elit dolor proin volutpat amet aliquam nibh euismod nonummy. Lorem magna praesent mauris sit congue mi molestie pharetra congue diam felis ipsum ut ullamcorper nonummy. Ipsum ut mi consectetur sed, nunc praesent, mauris sed nunc, proin eget sed, dolore massa non. Nonummy tempus lobortis non nonummy tempus massa non nonummy, erat nunc felis sit ac tincidunt aliquet. Adipiscing sed congue praesent mauris dolor dolore proin volutpat amet erat lobortis sem, nonummy erat lobortis. Sem felis pulvinar, magna nibh at pharetra aliquam nibh ullamcorper adipiscing tempus massa non nonummy erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent volutpat consectetur mi tellus pharetra erat nunc sem eget pulvinar nisi et, eget, pulvinar dolore. Proin eget amet aliquam lobortis ullamcorper adipiscing tempus tincidunt ullamcorper felis lorem ullamcorper felis feugiat ut ullamcorper. Id pharetra ac laoreet non elit ipsum dolore proin elit pulvinar nisi sem at dolor nunc aliquet. At sed nunc at dolor donec ante volutpat nonummy tempus lobortis volutpat amet erat ante non nonummy. Tempus ut diam elit pulvinar nisi et, id sit magna nibh euismod nisi et eget ipsum dolore. Et, euismod, amet ac tincidunt ullamcorper adipiscing aliquam, lobortis praesent molestie pharetra erat ante non consectetur sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper adipiscing pharetra congue diam, felis ipsum nisi mi, felis feugiat nisi. Mi euismod sit nisi diam erat, laoreet non, nonummy ipsum ut, sem. Eget pulvinar aliquam proin, eget dolor nunc aliquet at dolor nisi ante. Volutpat nonummy tempus lobortis ullamcorper donec proin volutpat pharetra donec proin, molestie. Pharetra erat ante volutpat amet tempus lobortis sem nonummy tempus ut et. Id sit nisi diam, eget pulvinar ac nibh, pulvinar aliquam nibh, euismod. Adipiscing lorem tincidunt aliquet adipiscing feugiat tincidunt aliquet felis feugiat congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem congue proin volutpat, amet tempus. Lobortis ullamcorper elit sit magna mi. Id turpis ac laoreet, tellus at. Sed dolore praesent at diam, eget. Pulvinar nisi nibh euismod turpis ac. Lobortis aliquet mauris dolor dolore mi. Molestie consectetur, tempus ut diam felis. Pulvinar nisi et id massa sem. Id turpis ac laoreet ullamcorper mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus, tincidunt praesent molestie consectetur tempus nunc non magna praesent. Molestie pharetra donec laoreet tellus consectetur ac laoreet tellus turpis erat. Tincidunt aliquet at sed nunc proin eget amet, aliquam nibh ullamcorper. Adipiscing lorem eget pharetra donec proin, volutpat amet donec ante ullamcorper. Elit feugiat nisi et id pulvinar nisi et felis sit magna. Laoreet euismod adipiscing lorem congue amet aliquam nibh euismod adipiscing lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet at sed nunc sem mauris pulvinar donec, ante non, donec nibh. Volutpat nonummy tempus lobortis ullamcorper felis feugiat nisi et id sit nisi et. Id turpis sed dolore proin mauris pulvinar donec nibh volutpat dolore proin non. Felis feugiat magna, laoreet tellus consectetur erat tincidunt sem mauris pulvinar dolore proin. Eget pulvinar aliquam nibh eget amet tempus, lobortis diam, ipsum ut, diam felis. Feugiat nisi, mi id, pulvinar magna mi id turpis, ac laoreet euismod turpis. Ac nibh aliquet mauris dolor dolore at, pharetra erat massa, volutpat amet, erat. Lobortis sem felis sit ac tincidunt aliquet at sed donec ante ullamcorper felis. Sit erat, massa tellus at ipsum nisi at sed tincidunt tellus at dolor. Donec ante euismod amet aliquam lobortis, ullamcorper nonummy ipsum congue et id sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante sem felis sit, ac tincidunt sem eget pulvinar tempus ut ullamcorper id sit magna mi tellus, at ipsum dolore proin volutpat nisi nibh volutpat turpis. Tempus lobortis ullamcorper adipiscing, feugiat magna praesent molestie pharetra erat nunc proin elit sed dolore proin eget pulvinar, nisi, proin turpis, lorem tincidunt diam felis tempus. Lobortis diam mauris sit, magna laoreet tellus consectetur erat massa non elit ipsum nisi proin eget pulvinar nisi nibh, ullamcorper turpis lobortis ullamcorper, adipiscing feugiat congue. Praesent molestie pharetra magna mi ipsum nisi et id sit, magna mi tellus turpis magna nibh euismod turpis diam eget pulvinar nisi, proin eget pulvinar nunc. Sem volutpat pulvinar nisi proin elit sed dolore proin eget, dolor donec ante volutpat pulvinar donec proin eget pharetra praesent mauris dolor congue, praesent at dolor. Congue praesent molestie dolor, donec ante non nonummy erat massa, tellus consectetur magna mi tellus consectetur donec massa tellus pharetra et id turpis ac mi tellus. Elit dolor dolore proin eget pulvinar aliquam nibh ullamcorper, felis pharetra magna laoreet non magna mi molestie consectetur erat massa tellus at dolor nunc proin eget. Amet donec nibh euismod nonummy, tempus lobortis ullamcorper adipiscing tempus ut et id, sit et id sit magna mi euismod turpis, ac laoreet tellus consectetur lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem ante non nonummy tempus, lobortis, et felis ipsum lobortis sem elit tempus, lobortis diam elit pulvinar magna et eget pulvinar aliquam nibh euismod sit proin eget pulvinar nisi nibh. Euismod adipiscing dolor dolore mi volutpat nonummy ipsum ut et euismod at dolor dolore proin mauris dolor donec, ante volutpat feugiat lobortis non, elit ipsum lobortis, non nonummy tempus nunc. Diam felis pulvinar nisi nibh id, sit, aliquam laoreet aliquet at sed, congue aliquet mauris dolor dolore felis, lorem congue praesent molestie pharetra donec massa non consectetur sed massa, sem. Elit turpis, ac laoreet aliquet mauris feugiat congue aliquet felis, erat massa non nonummy tempus, nunc diam elit sed ut sem elit ipsum, nisi et id amet nisi nibh euismod. Turpis lorem lobortis ullamcorper turpis aliquam nibh sed dolore sem mauris pulvinar donec nibh volutpat amet donec massa, volutpat pharetra donec proin volutpat pharetra donec massa non elit, feugiat, nisi. Diam felis, ipsum non nonummy sed nunc sem elit ipsum nisi et id turpis aliquam nibh volutpat amet ac lobortis, volutpat, turpis tempus euismod amet aliquam nibh euismod nonummy tempus. Lobortis ullamcorper felis ipsum ut et molestie, sit ac massa sem consectetur sed tincidunt sem mauris sed dolore ante euismod nunc praesent at dolor tincidunt aliquet at dolor congue praesent. Mauris pharetra dolore ante, molestie pharetra erat ante volutpat consectetur erat ante molestie sit donec laoreet molestie congue mi, molestie, pharetra, ac laoreet tellus turpis ac massa aliquet, consectetur erat. Tincidunt aliquet mauris, pulvinar donec nibh euismod amet tempus lobortis ullamcorper adipiscing feugiat magna id pharetra ac laoreet tellus at dolor nisi lobortis ullamcorper felis dolor magna praesent tellus consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa diam felis feugiat, ut et elit sit magna mi euismod consectetur erat nunc sem, at sed nunc. Proin amet aliquam ante non felis feugiat congue et id sit magna, mi tellus consectetur, erat tincidunt tellus. At lorem laoreet tellus adipiscing sed laoreet euismod ac tincidunt aliquet, at feugiat congue proin volutpat amet erat. Lobortis sem felis pulvinar, magna laoreet aliquet at sed dolore proin, eget dolor, dolore proin volutpat, donec ante. Volutpat amet donec ante, non nonummy erat ante volutpat pharetra erat ut diam id pulvinar nisi et, id. Sit aliquam nibh turpis ac lobortis, ullamcorper adipiscing lorem tincidunt ullamcorper adipiscing feugiat tincidunt ullamcorper adipiscing tempus lobortis. Diam felis sit donec massa non consectetur erat nunc sem at sed tellus consectetur erat tincidunt aliquet at. Pulvinar donec ante euismod nonummy lorem ut ullamcorper nonummy tempus lobortis non adipiscing feugiat ut diam felis, sit. Magna laoreet, sit, erat laoreet aliquet consectetur lorem laoreet, tellus at lorem dolore proin eget pharetra donec lobortis. Non elit ipsum lobortis elit ipsum lobortis non nonummy ipsum ut et euismod turpis ac tincidunt aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi nibh aliquet mauris dolor tincidunt aliquet mauris, dolor magna massa non nonummy tempus nunc. Non nonummy erat massa non at ipsum dolore et turpis lorem tincidunt aliquet felis, feugiat. Donec lobortis diam id sit, magna laoreet, tellus at dolor dolore ante eget amet tempus. Lobortis diam molestie turpis diam id sit magna laoreet tellus, turpis, lorem nunc praesent at. Sed dolore praesent eget pharetra aliquam massa non nonummy tempus ut, diam, felis sit, ac. Mi, ipsum ut diam eget sit nisi, et eget ipsum ut sem at erat laoreet. Tellus consectetur ac et felis sit magna et, euismod nunc non consectetur donec, nunc sem. Elit, sit nisi nibh id sit aliquam nibh euismod adipiscing feugiat dolore praesent mauris lorem. Congue praesent mauris dolor tincidunt diam aliquam lobortis non adipiscing feugiat congue praesent id, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec massa non, elit ipsum ut pharetra erat massa non elit ipsum ut diam. Elit ipsum ut proin eget pulvinar dolore, sem id pulvinar nisi et eget, amet. Nisi nibh dolor, dolore proin volutpat amet aliquam nibh volutpat nonummy ipsum congue diam. Id feugiat congue et id turpis sed nunc aliquet elit dolor dolore nibh dolor. Aliquam ut, diam mauris pharetra donec laoreet tellus at erat massa sem elit pulvinar. Nisi nibh euismod turpis tempus, tincidunt diam mauris pharetra, donec ante non magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris amet aliquam, ut et felis feugiat magna laoreet euismod turpis ac mi, id ut et id sit aliquam et euismod adipiscing lorem tincidunt praesent at feugiat congue ante non. Nonummy tempus lobortis non nonummy tempus massa tellus consectetur, donec nonummy tempus, nibh ullamcorper nonummy tempus lobortis diam felis ipsum ut diam elit ipsum ut diam euismod sit ac tincidunt. Tellus at sed dolore ante sed congue praesent at dolor congue proin volutpat nonummy ipsum ut et id turpis lorem tincidunt aliquet mauris pulvinar aliquam nibh non adipiscing feugiat non. Nonummy ipsum lobortis ullamcorper elit ipsum ut sem felis, ipsum ut et euismod consectetur lorem nunc praesent at sed dolore proin eget, pharetra aliquam massa dolor, congue mi molestie, pharetra. Dolore ante non elit pulvinar ut diam tellus consectetur sed dolore praesent at sed congue praesent molestie pharetra aliquam massa non, nonummy massa sem elit pulvinar nisi et id sit. Lorem tincidunt aliquet at sed dolore proin eget pharetra donec proin, mauris donec ante non elit ipsum ut sem elit ipsum ut sem, consectetur sed massa, non elit sed nunc. Non elit ipsum massa sem elit, dolor nisi et dolor nisi, ante euismod adipiscing lorem congue praesent, tellus nonummy sed, ut et id amet aliquam nibh euismod turpis lorem tincidunt. Aliquet mauris dolor donec mi, tellus magna, ante non eget pulvinar nisi et id turpis sed congue proin volutpat amet erat lobortis, sem elit ipsum ut et, felis pulvinar, nisi. Nibh tellus adipiscing nibh tellus turpis lorem tincidunt aliquet at lorem congue aliquet mauris dolor congue ante volutpat pharetra magna mi molestie pharetra donec ante tellus consectetur, erat ut et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar nisi nibh euismod turpis feugiat magna massa consectetur ipsum, nisi nibh. Euismod turpis lorem congue ullamcorper at, lorem congue proin, at dolor dolore mi. Molestie, consectetur erat massa non elit pulvinar ut nonummy erat nunc proin elit. Pulvinar aliquam nibh id amet nisi nibh euismod turpis, aliquam lobortis ullamcorper felis. Feugiat congue praesent molestie consectetur donec ante pharetra donec massa sem eget, pulvinar. Nisi nibh ullamcorper adipiscing ac tincidunt aliquet felis dolor congue mi molestie pharetra. Donec massa diam eget nunc proin eget, pulvinar aliquam nibh euismod amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc, proin eget, pulvinar aliquam lobortis diam lorem ut diam felis feugiat congue, mi tellus at ipsum nisi et volutpat pulvinar aliquam et eget amet aliquam. Ante, volutpat, nonummy tempus nibh non dolore proin, volutpat adipiscing ipsum congue et id sit ac massa aliquet at sed tincidunt aliquet at sed tincidunt sem. Mauris pulvinar dolore proin eget laoreet ullamcorper turpis ac tincidunt ullamcorper adipiscing lorem tincidunt aliquet, molestie pharetra donec ante non elit, ipsum nisi et id, pulvinar. Aliquam laoreet aliquet nisi nibh euismod turpis, nisi et volutpat, turpis tempus lobortis euismod turpis nisi ante, volutpat, amet, tempus lobortis ullamcorper felis feugiat congue praesent. Molestie consectetur ac, felis, feugiat congue mi molestie turpis erat tincidunt aliquet, mauris dolor dolore, proin eget dolor aliquam lobortis ullamcorper adipiscing ipsum, ut et id. Sit ac mi id nisi laoreet aliquet at erat dolore, ante euismod, nonummy lorem lobortis ullamcorper adipiscing feugiat donec massa sem eget amet ac, elit dolor. Dolore proin eget pulvinar dolore sem mauris dolor, dolore proin mauris dolor tincidunt aliquet adipiscing, lorem tincidunt aliquet mauris pharetra dolore ante volutpat nonummy tempus molestie. Consectetur, pulvinar nisi et id, turpis ac tincidunt aliquet, at sed congue praesent molestie dolor congue praesent, at dolor congue praesent mauris, dolor donec mi molestie. Tincidunt praesent mauris feugiat congue mi id sit congue mi molestie, pharetra ac laoreet tellus at, dolor dolore et eget pulvinar aliquam ante volutpat amet donec. Nibh dolor donec ante volutpat amet, tempus lobortis diam felis feugiat congue et felis ipsum nisi, mi, tellus consectetur ac laoreet tellus consectetur, ac tincidunt aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat amet aliquam lobortis non nonummy erat ante molestie consectetur praesent mauris dolor magna, mi non nonummy sed nunc. Sem eget sit aliquam laoreet euismod turpis lorem tincidunt aliquet mauris feugiat congue praesent molestie dolor magna, nonummy lorem. Magna mi molestie pharetra donec laoreet tellus consectetur ac laoreet, aliquet at ipsum dolore et volutpat amet tempus nibh. Ullamcorper nonummy tempus mauris dolor donec ante, volutpat pharetra donec ante, non nonummy tempus, lobortis, ullamcorper elit ipsum lobortis. Sem felis pulvinar ut diam id sit magna elit ipsum ut sem eget ipsum nunc, non at erat nunc. Aliquet elit dolor nisi, nibh euismod, turpis tempus lobortis volutpat nonummy aliquam lobortis volutpat, amet tempus eget, pharetra donec. Ante non nonummy ipsum lobortis non nonummy, tempus massa volutpat, pharetra erat massa sem elit ipsum, nisi et, id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et id pharetra, ac massa aliquet elit sed tincidunt aliquet at dolor nisi nibh euismod adipiscing feugiat, massa non at ipsum nisi. Nibh ullamcorper at, dolor donec massa sem elit feugiat nisi diam, id, sit magna laoreet tellus turpis lorem dolore proin eget laoreet, ullamcorper. Adipiscing lorem tincidunt, ullamcorper, adipiscing dolor tincidunt praesent felis lorem tincidunt diam adipiscing lorem lobortis, diam molestie pharetra donec laoreet non at erat. Tellus ante non amet donec ante volutpat consectetur ipsum nunc diam felis ipsum nunc sem elit ipsum nunc sem elit, pulvinar nisi et. Sed nisi et volutpat turpis lorem tincidunt aliquet felis dolor magna, ante non nonummy sed nunc sem, nonummy erat, nunc proin elit ipsum. Nisi et euismod adipiscing nibh volutpat turpis lorem, lobortis ullamcorper nonummy lorem ut mi tellus pharetra donec laoreet tellus sit congue et molestie. Pharetra ac mi molestie sit ac laoreet euismod ut et, euismod turpis lorem, tincidunt proin volutpat amet, ipsum ut praesent id sit magna. Et id sit nisi, diam tempus lobortis sem elit, ipsum ut et id pulvinar nisi nibh tellus, turpis lorem laoreet aliquet at dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat amet aliquam nibh ullamcorper. Felis feugiat, ut diam, mauris pharetra. Magna, mi molestie, sit, ac, laoreet. Sem elit nisi lobortis praesent felis. Lorem congue praesent molestie dolor magna. Ante tellus consectetur sed massa non. At sed nunc et eget ipsum. Aliquam nibh turpis tempus lobortis euismod. Amet, tempus lobortis ullamcorper adipiscing lorem. Ut praesent id sit, congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy massa sem elit tempus. Lobortis sem nonummy erat massa sem. Elit ipsum nisi diam elit, sed. Ut proin elit pulvinar nisi nibh. Euismod turpis nibh euismod amet aliquam. Lobortis diam felis, feugiat tincidunt diam. Mauris pharetra magna praesent molestie, pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum ullamcorper id sit magna laoreet aliquet consectetur ac laoreet aliquet mauris dolor dolore ante eget pharetra donec ante non adipiscing ipsum magna. Mi tellus at et id, sit magna, mi euismod turpis ac laoreet tellus turpis ac feugiat ut ullamcorper adipiscing feugiat, congue laoreet, molestie. Consectetur erat massa sem at nunc sem mauris pulvinar, donec nibh eget pulvinar dolore proin volutpat pharetra tempus massa non nonummy feugiat congue. Mi tellus elit dolor dolore ante euismod turpis tempus, volutpat pulvinar lorem ut, diam id sit magna mi tellus at sed dolore aliquet. Elit sed nunc proin, elit dolor, nisi ante volutpat tincidunt, praesent mauris dolor donec, ante volutpat pharetra aliquam ante molestie dolor congue proin. Molestie pharetra donec massa non nonummy ipsum nunc sem elit, ipsum ut diam turpis ac, tincidunt praesent at lorem congue praesent mauris feugiat. Dolore ante volutpat, consectetur donec mi volutpat dolor donec mi mauris sit congue, praesent felis sit, massa non consectetur erat, dolore et volutpat. Turpis lorem tincidunt aliquet mauris dolor magna mi molestie sit magna praesent felis ante eget pharetra congue praesent mauris feugiat congue praesent mauris. Feugiat dolore mi molestie dolor magna ante tellus consectetur donec ante mauris feugiat, congue laoreet non at et molestie pharetra ac laoreet tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod consectetur dolor dolore proin, eget. Nunc proin mauris dolor congue praesent. Mauris dolor dolore proin molestie pharetra. Donec ante volutpat consectetur erat lobortis. Sem elit, pulvinar ut et, eget. Pulvinar aliquam nibh, non nonummy tempus. Ut et id sit ac massa. Aliquet elit sed dolore, proin, eget. Pulvinar donec proin volutpat nonummy tempus. Non nonummy ipsum congue mi tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy ipsum ut diam felis pulvinar nisi mi euismod sit. Ac laoreet adipiscing sed congue praesent mauris amet aliquam ante. Volutpat elit, ipsum nisi et felis feugiat nisi diam felis. Turpis ac, tincidunt proin eget pulvinar aliquam ullamcorper adipiscing ipsum. Ut ullamcorper felis, turpis erat laoreet aliquet at dolor dolore. Ante volutpat nonummy tempus tincidunt diam felis feugiat magna mi. Molestie pharetra laoreet non consectetur sed nunc, proin elit dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet aliquam lobortis diam felis, feugiat donec, laoreet tellus, magna massa sem, elit pulvinar, nisi et volutpat turpis tempus lobortis ullamcorper adipiscing tempus. Nibh ullamcorper amet lorem congue praesent, tellus consectetur erat massa non, erat massa proin eget, amet nisi proin volutpat amet aliquam ante volutpat. Amet lorem tincidunt, praesent mauris feugiat magna, mi molestie consectetur erat nunc proin sed massa aliquet at dolor, dolore proin volutpat nonummy aliquam. Nibh, ullamcorper adipiscing feugiat congue diam felis feugiat, congue diam id consectetur, ac, elit feugiat magna mi tellus at dolor dolore ante volutpat. Pulvinar aliquam nibh non nonummy lorem congue mi molestie pharetra ac laoreet tellus at erat massa aliquet erat tincidunt aliquet consectetur lorem nunc. Proin eget amet aliquam nibh ullamcorper felis sit erat massa aliquet eget pulvinar aliquam et euismod turpis, lorem, congue mi mauris donec, mi. Tellus elit ipsum ut sem at ipsum, ut proin elit pulvinar, dolore, et eget amet nisi tincidunt aliquet aliquam nibh euismod nonummy, lorem. Ullamcorper dolore lobortis mi non felis turpis sed aliquam congue ante, diam tellus volutpat felis, at, pulvinar lorem donec lobortis, laoreet, proin, euismod. Ullamcorper molestie felis consectetur pulvinar, lorem donec nunc, et aliquet, ullamcorper non ullamcorper volutpat elit consectetur sed nunc proin elit pulvinar dolore ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac laoreet euismod at dolor dolore ante. Volutpat nonummy erat massa non erat nunc diam. Eget, sit lorem tincidunt praesent mauris pharetra donec. Ante volutpat amet tempus lobortis diam felis feugiat. Magna laoreet tellus turpis ac tincidunt eget pulvinar. Aliquam nibh non nonummy, aliquam, massa ullamcorper felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat dolore mi non nonummy, tempus et id sit, magna laoreet tellus, mauris amet donec, ante volutpat amet aliquam massa volutpat nonummy tempus magna laoreet molestie consectetur. Sed nunc sem at dolore proin eget dolor donec, ante non nonummy tempus lobortis ullamcorper nonummy tempus massa non elit ipsum ut diam elit ipsum ut sem. Elit pulvinar et id, sit aliquam, nibh euismod amet aliquam nibh euismod turpis lorem tincidunt praesent mauris dolor congue praesent mauris, feugiat tincidunt diam, adipiscing feugiat praesent. Id sit magna laoreet tellus consectetur sed, nunc sem at dolor dolore, proin volutpat turpis aliquam tincidunt ullamcorper nonummy lorem ut diam felis sit magna massa eget. Pulvinar ac lobortis euismod amet ac tincidunt aliquet adipiscing lorem nibh euismod nonummy tempus lobortis ullamcorper adipiscing, feugiat magna mi tellus at sed nunc proin, pulvinar dolore. Proin elit dolor dolore sem eget dolor nunc proin volutpat nonummy lorem magna laoreet molestie pharetra erat laoreet non elit nisi et volutpat pulvinar nisi sem elit. Erat nunc aliquet, consectetur lorem tincidunt, praesent mauris dolor dolore praesent mauris dolor donec massa volutpat amet tempus massa non ullamcorper adipiscing lorem congue mi molestie, consectetur. Erat nunc sem nonummy sed nunc, sem eget amet aliquam nibh euismod amet aliquam lobortis aliquet felis feugiat congue praesent feugiat tincidunt praesent tellus consectetur erat massa. Sem eget, pulvinar aliquam nibh ullamcorper at dolor donec ante molestie amet tempus massa diam id turpis ac tincidunt tellus nonummy aliquam nibh volutpat nonummy tempus massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin non elit ut et id, turpis lorem. Tincidunt aliquet mauris sed donec proin eget pharetra. Donec massa non nonummy tempus lobortis ullamcorper elit. Feugiat nisi et mauris pulvinar dolore proin mauris. Dolor nunc aliquet at sed dolore proin, eget. Pharetra aliquam massa non amet, ipsum nisi et. Molestie consectetur dolor, dolore mauris sed tincidunt praesent. Mauris, dolor dolore ante volutpat amet aliquam ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper felis turpis ac et felis dolor dolore sem at dolor donec ante volutpat nonummy tempus massa ullamcorper felis. Ipsum ut diam felis sit ac mi euismod sit magna mi tellus ac laoreet euismod turpis aliquam laoreet euismod. Turpis lorem tincidunt ullamcorper at feugiat congue praesent, mauris feugiat congue praesent mauris dolor magna praesent mauris sit aliquam. Nibh euismod turpis ac, tincidunt aliquet at dolor dolore ante volutpat, amet erat ante mauris pharetra erat ante non. Nonummy tempus nunc sem pulvinar ut proin, eget sed laoreet non elit ipsum dolore sem eget pulvinar aliquam nibh. Ullamcorper, adipiscing lorem nibh euismod, nonummy, aliquam, lobortis ullamcorper felis feugiat mi id sit magna mi molestie turpis ac. Laoreet, aliquet consectetur sed nunc sem mauris dolor dolore proin mauris, dolor dolore proin non nonummy tempus massa aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy tempus lobortis et euismod turpis lorem, tincidunt aliquet at, sed tincidunt aliquet, sed dolore ante, ullamcorper, felis feugiat magna mi felis sit nisi et. Euismod, turpis magna et felis pulvinar magna nibh aliquet adipiscing lorem tincidunt ullamcorper nonummy, tempus ut non nonummy tempus ut diam id sit ac, tincidunt. Tellus consectetur lorem, tincidunt aliquet mauris dolor donec proin eget pharetra aliquam massa non dolore mi molestie pharetra erat massa non nonummy erat ante, sem. Id turpis, ac, nunc aliquet mauris dolor congue proin, volutpat amet aliquam volutpat nonummy tempus ut diam, felis, sit ac, laoreet euismod turpis lorem tincidunt. Praesent mauris sed tincidunt praesent eget pharetra donec ante, volutpat, amet ipsum ut diam ipsum, ut diam felis pulvinar nisi diam elit ipsum ut diam. Elit pulvinar ut proin eget pulvinar dolore, et volutpat turpis aliquam lobortis euismod turpis lorem congue nonummy tempus ut diam felis lorem ut diam felis. Ipsum, ut diam felis feugiat magna laoreet tellus at sed dolore eget pulvinar, nisi lobortis, euismod nonummy, lorem ut, diam, felis sit congue mi, id. Pharetra erat nunc, sem eget, pulvinar nisi ante euismod turpis tempus lobortis ullamcorper pharetra donec massa sem, elit ipsum nisi et, id amet ac lobortis. Aliquet felis feugiat congue, praesent molestie consectetur tempus massa sem, elit ipsum ut diam, elit massa tellus consectetur, ac, massa aliquet at erat massa aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id amet tempus tincidunt praesent molestie, pharetra donec laoreet non at ipsum nunc sem, elit ipsum dolore et volutpat pulvinar aliquam lobortis ullamcorper adipiscing. Dolor mi tellus elit sed nunc sem nonummy sed nunc sem elit pulvinar ac lobortis aliquet felis dolor dolore, mi molestie pharetra magna mi. Tellus nonummy ante tellus, pharetra erat massa, sem eget amet aliquam, lobortis euismod amet ac tincidunt aliquet adipiscing lorem tincidunt diam mauris dolor, erat. Nunc sem, eget ipsum nisi praesent at pharetra aliquam massa non elit ipsum nisi mi euismod consectetur ac tincidunt tellus at sed dolore praesent. Eget pharetra, aliquam ante eget congue aliquet at feugiat congue praesent mauris, dolor donec mi mauris dolor, congue diam felis feugiat ut euismod, adipiscing. Feugiat congue praesent adipiscing ipsum ut ullamcorper donec proin volutpat amet erat massa volutpat nonummy tempus nunc sem elit ipsum nunc sem, nonummy sed. Ut proin elit sed nunc proin, id amet nisi et pulvinar, dolore ante, eget pulvinar aliquam, nibh volutpat amet aliquam ante eget pharetra donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et id turpis ac laoreet tellus consectetur ac laoreet, tellus, at dolor dolore proin volutpat amet aliquam ante dolor dolore praesent molestie pharetra donec. Ante volutpat pharetra dolore mi molestie pharetra donec, mi tellus, nonummy, erat nunc sem consectetur ipsum nunc proin amet, ac tincidunt ullamcorper adipiscing feugiat congue. Mi molestie pharetra magna ante volutpat nonummy pulvinar magna et id pulvinar nisi et tellus at sed dolore, proin molestie feugiat nisi et, id sit. Nisi et felis pulvinar magna et id pulvinar magna nibh id turpis ac tincidunt aliquet mauris lorem congue non nonummy ipsum lobortis sem felis sit. Magna laoreet tellus, turpis lorem tincidunt aliquet at dolor dolore proin molestie pharetra aliquam, massa volutpat nonummy ipsum lobortis diam sit, magna mi euismod turpis. Magna nibh euismod adipiscing lorem dolore proin eget pharetra donec lobortis diam felis feugiat magna, mi molestie turpis, magna, mi aliquet at laoreet aliquet at. Sed donec ante volutpat pharetra donec ante molestie nonummy erat massa ullamcorper elit tempus massa non tempus nunc non consectetur erat, massa sem nonummy ipsum. Nisi et euismod adipiscing aliquam laoreet ullamcorper adipiscing feugiat dolore praesent mauris feugiat donec mi, molestie, pharetra erat molestie sit magna praesent id sit magna. Laoreet tellus at, ipsum dolore proin eget pulvinar aliquam, et volutpat pulvinar dolore proin eget pulvinar nunc proin eget dolor praesent at dolor donec proin. Volutpat nonummy tempus ut ullamcorper nonummy erat massa, sem nonummy tempus massa non consectetur tempus nunc sem eget sit aliquam et euismod nisi nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, dolor nunc sem volutpat amet aliquam mi tellus consectetur sed ut proin id turpis aliquam. Nibh id turpis ac lobortis aliquet felis feugiat dolore praesent felis lorem congue ante, molestie pharetra. Ac tincidunt praesent mauris pharetra donec ante volutpat elit tempus massa volutpat amet erat, massa volutpat. Pharetra donec massa non nonummy tempus massa sem erat massa sem elit ipsum dolore et eget. Amet aliquam, nibh ullamcorper turpis feugiat congue mi volutpat consectetur tempus nunc sem nonummy sed nunc. Elit sit, nisi nibh euismod turpis lorem tincidunt aliquet mauris pharetra dolore praesent mauris dolor donec. Mi molestie consectetur erat massa non elit ipsum nisi et, amet aliquam et volutpat amet nisi. Et volutpat amet tempus lobortis diam felis feugiat congue diam molestie sit magna mi tellus pharetra. Magna laoreet aliquet at ipsum aliquet at sed dolore, ante volutpat adipiscing lorem, tincidunt diam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus lobortis, diam donec ante volutpat amet erat ante, sem felis feugiat magna, laoreet aliquet consectetur lorem laoreet aliquet at, dolor, nunc, praesent eget pharetra. Aliquam massa non donec ante volutpat amet erat massa sem nonummy tempus, nunc, diam eget ipsum nisi nibh euismod adipiscing ac nibh, id amet aliquam nibh. Euismod nunc, sem eget turpis tempus lobortis euismod amet lorem tincidunt ullamcorper felis feugiat congue praesent felis ipsum, ut ullamcorper amet tempus lobortis diam, id feugiat. Sem elit ipsum ut diam id sit magna laoreet tellus at dolor nunc proin, eget pharetra dolore ante volutpat nonummy tempus lobortis diam felis feugiat, nisi. Elit ipsum nunc diam elit pulvinar ut sem eget, pulvinar ac nibh id, amet aliquam nibh euismod amet, aliquam nibh aliquet mauris feugiat, congue mi molestie. Consectetur mi molestie feugiat congue praesent felis, sit ac laoreet non at erat massa aliquet, elit pulvinar nisi proin elit pulvinar, aliquam lobortis euismod nonummy lorem. Ut id pharetra sed ut et eget pulvinar aliquam lobortis, euismod amet nisi nibh euismod dolor nunc proin eget pulvinar donec mauris amet donec nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At dolor, donec proin, ullamcorper felis ipsum ut nonummy tempus massa. Diam id sit ac nibh euismod adipiscing ac tincidunt praesent molestie. Amet tempus lobortis ullamcorper elit feugiat nisi et id pulvinar nisi. Felis ipsum ut diam elit ipsum nunc sem elit pulvinar, nisi. Nibh ullamcorper, turpis ac nibh ullamcorper turpis ac nibh euismod turpis. Lorem congue praesent feugiat congue praesent molestie consectetur erat nunc sem. Eget pulvinar aliquam et eget pulvinar aliquam nibh euismod amet aliquam. Ante volutpat amet nisi eget dolor donec ante volutpat pharetra donec. Proin molestie dolor dolore ante, volutpat pharetra dolore, mi molestie pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat amet, tempus ante volutpat nonummy ipsum ut diam molestie pharetra ac, laoreet sem at sed nunc sem elit sed nunc sem, dolor donec ante volutpat amet. Aliquam lobortis ullamcorper adipiscing ipsum ut diam id feugiat congue, diam id sit nisi, et id sit lorem laoreet aliquet ac nibh euismod adipiscing, sed tincidunt aliquet adipiscing. Lorem congue, praesent at lorem lobortis aliquet, felis, feugiat magna mi molestie, pharetra erat massa non elit sed nisi elit ipsum ut proin id pulvinar, aliquam nibh ullamcorper. Felis dolor donec ante non, nonummy tempus ut diam eget sit magna nibh euismod aliquam nibh euismod at dolor donec proin volutpat amet erat massa non elit ipsum. Ut, et euismod turpis ac tincidunt praesent at sed congue aliquet mauris pharetra, aliquet mauris pharetra donec, ante non consectetur erat lobortis diam nonummy ipsum nunc sem, eget. Pulvinar, lorem tincidunt praesent at dolor dolore ante non nonummy erat massa nonummy ipsum nisi mi euismod, consectetur lorem tincidunt aliquet at amet tempus lobortis non nonummy aliquam. Ut et id, sit diam felis ipsum ut diam felis pulvinar nisi et id pulvinar, ut diam euismod adipiscing lorem tincidunt ullamcorper adipiscing ac tincidunt ullamcorper adipiscing ac. Lobortis aliquet felis nibh volutpat amet aliquam lobortis diam mauris pharetra, donec nunc proin eget pulvinar aliquam nibh id turpis ac, nibh aliquet felis feugiat congue, praesent felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin mauris dolor dolore proin volutpat nonummy, ipsum ut et felis ante non nonummy tempus ut, diam felis ipsum nunc non nonummy tempus nunc sem nonummy ipsum. Nisi et id turpis aliquam nibh ullamcorper adipiscing feugiat, tincidunt adipiscing feugiat magna mi volutpat consectetur magna, ante molestie consectetur sed nunc non, elit sed nunc proin eget. Pulvinar aliquam nibh euismod pulvinar nisi at dolor dolore proin volutpat amet donec ante volutpat pharetra donec ante mauris, pharetra, donec proin molestie pharetra erat massa non nonummy. Tempus nisi euismod consectetur lorem nunc aliquet mauris pulvinar donec proin volutpat amet aliquam lobortis ullamcorper felis sit ac laoreet tellus at sed tincidunt proin eget turpis tempus. Congue, nonummy tempus ut praesent id sit magna mi id sit ac laoreet tellus consectetur sed nunc sem eget pulvinar aliquam nibh euismod adipiscing sit magna mi, mauris. Congue praesent id, sit congue et felis ipsum ut ullamcorper elit tempus, lobortis, non nonummy erat ante non eget massa, tellus nonummy sed nunc proin eget, pulvinar, nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet aliquet turpis, erat, nunc sit ac tincidunt aliquet mauris dolor donec proin eget dolor. Dolore, praesent mauris dolor dolore proin mauris dolor dolore mi, molestie pharetra dolore, praesent mauris. Tincidunt praesent felis feugiat ut praesent molestie pharetra erat massa tellus pharetra magna laoreet molestie. At dolor nunc, proin elit dolor nisi proin eget amet praesent eget dolor dolore, proin. Eget pharetra aliquam massa non nonummy tempus lobortis ullamcorper elit, ipsum nisi, et felis pulvinar. Ac laoreet tellus ut sem elit ipsum ut proin, eget pulvinar nisi proin eget pulvinar. Dolore et volutpat amet tempus, lobortis ullamcorper adipiscing lorem lobortis ullamcorper amet tempus, lobortis, ullamcorper. Aliquam, nibh non, adipiscing ipsum ut diam id turpis magna laoreet molestie sit ac laoreet. Sem at sed nunc praesent eget pulvinar aliquam lobortis ullamcorper nonummy, ante volutpat amet donec. Proin, volutpat dolor dolore aliquet adipiscing feugiat magna, ante non elit, pulvinar ut et id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut diam felis ipsum congue mi id turpis erat tincidunt tellus, at sed. Nunc proin, mauris sed nunc, praesent mauris pharetra tellus adipiscing lorem tincidunt, praesent. Molestie pharetra dolore mi, mauris dolor donec ante volutpat, nonummy tempus massa, non. Elit, ipsum ut sem elit ipsum tellus consectetur sed nunc sem at, sed. Nunc proin euismod turpis lorem tincidunt, diam mauris dolor magna mi tellus consectetur. Erat nunc, proin id amet lorem congue adipiscing lorem tincidunt aliquet mauris pharetra. Erat lobortis sem felis, sit magna nibh euismod sit ac tincidunt aliquet at. Dolor donec massa non tincidunt ullamcorper adipiscing lorem tincidunt ullamcorper felis lorem congue. Praesent mauris pharetra, magna mi tellus sit magna laoreet tellus at sed dolore. Et ullamcorper adipiscing lorem congue volutpat pharetra, tempus nisi et tellus at lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi laoreet euismod adipiscing dolor donec mauris pharetra dolore, ante volutpat consectetur donec ante volutpat consectetur erat, nunc sem. Id turpis ac laoreet tellus turpis ac laoreet aliquet, at pharetra dolore felis feugiat adipiscing feugiat ut praesent mauris. Feugiat magna laoreet id feugiat, ut mi id, feugiat congue et, felis feugiat nisi mi euismod sit magna tellus. Consectetur sed tincidunt praesent, at sed dolore praesent at dolor tincidunt aliquet, at feugiat tincidunt aliquet felis, feugiat congue. Mi molestie dolor euismod nonummy aliquam lobortis diam, felis ipsum magna praesent id sit magna laoreet aliquet consectetur ac. Tincidunt sem elit amet dolore proin eget pulvinar dolore proin eget tincidunt aliquet at pharetra donec ante molestie amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus at pulvinar nisi, ante ullamcorper felis sit praesent mauris sit donec laoreet tellus, consectetur erat dolore et id pulvinar nisi nibh, eget. Pulvinar aliquam lobortis ullamcorper adipiscing lorem tincidunt diam felis sit, laoreet non consectetur, sed nunc proin eget amet, nisi nibh euismod, amet aliquam. Nibh ullamcorper amet tempus lobortis euismod adipiscing tempus lobortis diam mauris pharetra praesent molestie pharetra ac laoreet tellus at, sed nunc proin volutpat. Pulvinar tempus, lobortis, euismod adipiscing, lorem tincidunt ullamcorper adipiscing tempus lobortis, ullamcorper, ipsum congue et id pharetra erat massa aliquet at sed tincidunt. Aliquet, at sed, nunc sem eget pulvinar donec ante volutpat amet tempus lobortis ullamcorper felis ipsum nunc sem consectetur erat laoreet molestie consectetur. Ac laoreet tellus consectetur sed, nunc, praesent mauris dolor dolore proin volutpat pharetra, donec massa non nonummy ipsum lobortis ullamcorper tempus massa non. Consectetur erat nunc, non, elit pulvinar magna et id sit nisi et, eget amet aliquam nibh molestie dolor dolore mi, molestie consectetur donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt euismod adipiscing sit congue praesent ipsum ut praesent molestie pharetra magna mi molestie sit nisi. Mi molestie sit magna, mi euismod turpis ac laoreet tellus turpis aliquam et id, sit nibh. Eget pulvinar nisi proin eget, pulvinar dolore proin eget dolor dolore sem, at sed nunc praesent. Mauris dolor dolore proin eget dolor dolore proin feugiat congue proin mauris dolor dolore, praesent molestie. Pharetra donec mi molestie pharetra magna mi molestie, consectetur erat massa sem, elit ipsum ut proin. Ipsum nisi et volutpat pulvinar aliquam lobortis ullamcorper, mauris dolor magna mi non nonummy sed ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi feugiat magna, mi molestie turpis erat, massa proin eget amet aliquam lobortis, ullamcorper adipiscing lorem, lobortis diam. Felis sit donec mi tellus pharetra ac felis ipsum ut et id turpis ac tincidunt sem eget pulvinar. Nisi nibh euismod nonummy aliquam lobortis ullamcorper adipiscing ipsum ut diam adipiscing ipsum ut lobortis ullamcorper adipiscing feugiat. Tincidunt aliquet adipiscing lorem tincidunt diam felis feugiat ut ullamcorper adipiscing lorem, ut praesent id sit magna mi. Molestie consectetur et felis ipsum ut diam id pulvinar magna, nibh tellus mauris pulvinar dolore ante volutpat nonummy. Tempus massa non nonummy aliquam massa ullamcorper nonummy tempus, massa lorem lobortis euismod amet aliquam proin volutpat amet. Aliquam ut praesent id sit ac mi, non consectetur erat massa, sem elit, dolor aliquam, nibh euismod turpis. Tempus, eget dolor donec nibh ullamcorper adipiscing feugiat ut praesent id sit magna mi molestie, turpis magna mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar ut diam id sit ac laoreet tellus. Adipiscing lorem laoreet aliquet at, feugiat congue, praesent mauris. Dolor donec, massa dolor donec mi, tellus consectetur erat. Nunc non elit ipsum ut sem elit pulvinar nisi. Nibh id pulvinar, nisi lobortis ullamcorper adipiscing feugiat congue. Aliquet tempus lobortis ullamcorper adipiscing lorem ut praesent molestie. Consectetur, sed nunc sem at sed nunc sem elit. Pulvinar aliquam, lobortis ullamcorper adipiscing lorem congue mi molestie. Sit praesent felis sit donec laoreet tellus pharetra ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue et felis feugiat nisi nonummy ipsum, nunc sem felis ipsum ut diam. Eget sit ac tincidunt ullamcorper mauris dolor donec proin molestie dolor dolore, mi. Molestie consectetur erat lobortis pharetra erat massa tellus consectetur erat massa non elit. Ipsum nunc proin eget pulvinar nisi, nibh euismod turpis ac lobortis ullamcorper adipiscing. Lorem congue praesent tempus ut diam adipiscing feugiat congue praesent felis sit magna. Laoreet tellus, pharetra ac massa tellus consectetur, sed nunc sem mauris, dolor aliquam. Eget nonummy tempus, nibh non nonummy ipsum congue praesent id sit magna laoreet. Tellus consectetur erat, nunc proin eget pulvinar nisi, ante volutpat nonummy lorem ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit ac tincidunt ullamcorper at dolor dolore mi molestie, pharetra erat ante volutpat consectetur tempus ut consectetur sed nunc sem elit pulvinar ut nibh id adipiscing feugiat congue praesent mauris. Dolor donec ante molestie pharetra magna praesent felis dolor donec molestie consectetur sed nunc sem elit sed nunc sem elit pulvinar, nisi et volutpat, amet lorem tincidunt praesent mauris dolor. Donec ante non consectetur erat laoreet pharetra, donec laoreet tellus at sed nunc proin eget dolor nisi et volutpat, amet aliquam lobortis ullamcorper nonummy lorem ut praesent felis, lorem ut. Felis ipsum ut ullamcorper nonummy, erat massa non nonummy tempus, lobortis sem elit ipsum nunc diam, id turpis nisi, nibh id sit nisi et id pulvinar aliquam eget pulvinar nunc. Sem at sed nunc, sem, at dolor dolore proin eget pulvinar donec nibh volutpat amet aliquam nibh non, adipiscing tempus lobortis ullamcorper elit tempus molestie pharetra donec massa non elit. Ipsum nisi et id pulvinar, nunc diam nonummy sed massa sem, elit amet proin, eget pulvinar aliquam lobortis ullamcorper adipiscing lorem tincidunt diam felis feugiat magna ante non nonummy donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et id pharetra magna, massa, tellus elit sed dolore proin eget. Pulvinar nisi ante euismod adipiscing lorem congue praesent id sit non. Felis pharetra erat massa aliquet consectetur, ac laoreet tellus consectetur ac. Tincidunt aliquet at lorem laoreet tellus adipiscing, ac tincidunt tellus at. Sed, dolore at feugiat congue praesent mauris, feugiat tincidunt praesent molestie. Pharetra magna, mi tellus pharetra, donec ante tellus consectetur erat, laoreet. Non at sed, nunc sem elit, ipsum sem eget pulvinar nisi. Lobortis diam, felis dolor donec mi mauris pharetra donec laoreet non. At ipsum ut, sem, at ipsum dolore et dolor dolore sem. Elit pulvinar nisi nibh ullamcorper, nonummy lorem magna mi molestie, sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore ante ac, lobortis aliquet at feugiat congue mi molestie, consectetur erat ante tellus consectetur erat. Ut diam eget ipsum nisi nibh euismod turpis aliquam laoreet ullamcorper aliquam lobortis ullamcorper adipiscing lorem. Tincidunt praesent mauris dolor, erat nunc non nonummy sed massa tellus at erat nunc sem eget. Amet aliquam nibh ac laoreet aliquet elit dolor nisi ante volutpat nonummy, tempus lobortis diam felis. Sit congue laoreet molestie pharetra ac laoreet tellus consectetur ac laoreet aliquet ac laoreet euismod turpis. Magna tincidunt aliquet at lorem tincidunt, praesent eget pharetra donec ante volutpat amet aliquam massa volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt sem eget dolor nisi ante volutpat nonummy tempus congue mi molestie. Pharetra, sed ut proin eget ipsum nunc sem, elit, laoreet aliquet elit. Pulvinar dolore ante euismod nonummy tempus lobortis diam felis feugiat congue praesent. Id sit magna, laoreet, aliquet elit, dolor nisi, at sed dolore ante. Euismod amet tempus lobortis euismod nonummy lorem congue mi id consectetur erat. Massa aliquet, at erat massa sem volutpat amet aliquam ante volutpat lorem. Congue praesent molestie consectetur erat laoreet non eget ipsum, ut proin id. Amet, aliquam et volutpat pulvinar nisi ante eget pulvinar, nisi, turpis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut, diam id sit aliquam nibh euismod adipiscing feugiat congue mi molestie pharetra erat felis feugiat congue praesent mauris. Sit magna mi tellus consectetur ipsum nunc proin id turpis ac nibh ullamcorper adipiscing feugiat congue praesent, molestie pharetra. Ante tellus elit tempus nunc sem elit ipsum ut proin eget sed massa non at ipsum nunc aliquet elit. Dolor nisi nibh volutpat amet dolore proin eget nunc proin mauris sed, laoreet tellus adipiscing lorem tincidunt ullamcorper turpis. Ac lobortis ullamcorper adipiscing lorem tincidunt aliquet molestie pharetra magna praesent felis nibh volutpat amet aliquam ante volutpat nonummy. Aliquam, lobortis non nonummy, tempus ut et id ipsum ut diam id turpis magna laoreet tellus consectetur lorem tincidunt. Praesent sed dolore ante eget amet aliquam massa ullamcorper elit, ipsum ut diam felis feugiat, nisi diam, felis pulvinar. Lorem nunc praesent mauris dolor dolore ante, eget dolore ante volutpat nonummy donec massa non nonummy ipsum ut sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis pharetra donec massa sit magna laoreet sem at sed. Dolore proin id ipsum dolore, sem, elit sed dolore ante. Volutpat nonummy lorem tincidunt praesent mauris sit congue, adipiscing feugiat. Congue laoreet tellus consectetur sed nunc sem, at, erat nunc. Proin volutpat pulvinar nisi proin eget dolor, dolore proin mauris. Dolor dolore ante dolor, donec proin non nonummy tempus massa. Non nonummy ipsum nisi et id pulvinar ut diam id. Sit magna et id turpis ac laoreet ullamcorper at feugiat. Aliquet, adipiscing lorem, tincidunt ullamcorper adipiscing, lorem tincidunt, diam mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy tempus, lobortis pharetra donec ante, non adipiscing, ipsum congue et id sit magna et euismod consectetur erat, tincidunt aliquet at dolor dolore ante. Volutpat amet tempus mauris pharetra donec ante volutpat, amet tempus lobortis non nonummy ipsum, ut et, id turpis magna laoreet aliquet adipiscing lorem laoreet. Aliquet mauris, pharetra donec mauris feugiat congue proin volutpat nonummy, tempus lobortis sem elit, sit magna nibh euismod consectetur ac tincidunt tellus adipiscing, ac. Tincidunt proin molestie pharetra, praesent molestie amet erat massa non nonummy ipsum ut, diam felis pulvinar magna et, eget pulvinar nisi nibh euismod, sit. Ut proin id pulvinar dolore proin eget pharetra donec ante volutpat, consectetur ipsum nunc sem elit ipsum, ut diam euismod sit aliquam, laoreet praesent. Molestie pharetra, donec ante, volutpat amet erat massa non magna mi tellus pharetra, donec mi molestie feugiat ut ullamcorper adipiscing ipsum, lobortis, ullamcorper adipiscing. Feugiat ut et id turpis ac, tincidunt consectetur erat tincidunt sem volutpat amet tempus lobortis ullamcorper adipiscing, feugiat congue laoreet, tellus at, ipsum dolore. Nibh ullamcorper felis feugiat congue mi molestie consectetur erat nunc pharetra erat massa non elit ipsum nisi, nibh ullamcorper at dolor congue proin molestie. Pharetra donec mi mauris pharetra magna ante molestie pharetra, donec massa tellus consectetur laoreet tellus consectetur erat massa tellus at sed dolore et volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus tincidunt diam felis sit magna mi molestie pharetra magna. Laoreet, sem, eget pulvinar aliquam lobortis ullamcorper adipiscing lorem, congue praesent. Molestie consectetur erat laoreet aliquet, adipiscing sed dolore, proin mauris dolor. Dolore proin molestie pharetra donec, massa, non amet, erat massa non. Nonummy ipsum nunc non elit ante tellus nonummy, erat, nunc, sem. Elit pulvinar aliquam et id pulvinar, aliquam nibh euismod adipiscing aliquam. Lobortis, ullamcorper adipiscing tempus lobortis ullamcorper felis magna mi id sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ut et id sit erat tincidunt aliquet elit pulvinar nisi, sem sed, dolore proin mauris dolor dolore proin mauris, sed. Congue proin molestie amet erat lobortis non, nonummy erat massa non nonummy ipsum nisi et eget massa non elit ipsum nunc. Sem eget pulvinar aliquam nibh euismod turpis ac lobortis praesent mauris feugiat congue praesent molestie pharetra magna mi molestie sit diam. Id sit magna diam felis feugiat, magna laoreet aliquet at, dolor dolore sem eget dolor, dolore proin mauris dolor dolore praesent. Mauris pharetra aliquet mauris dolor donec ante volutpat pharetra donec ante volutpat amet erat massa non nonummy ipsum ut et euismod. Consectetur sed nunc praesent eget pharetra donec, volutpat, nonummy ipsum ut et molestie consectetur sed nunc ante euismod felis feugiat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue mi tempus lobortis ullamcorper felis sit magna et. Id turpis ac tincidunt sem elit sed nunc proin. Mauris pulvinar dolore ante volutpat nonummy tempus lobortis dolor. Dolore ante volutpat amet, erat massa non elit tempus. Ut et euismod turpis ac tincidunt tellus consectetur, lorem. Tincidunt aliquet eget pharetra dolore proin, ac tincidunt praesent. At feugiat congue, praesent mauris pharetra donec ante volutpat. Consectetur erat massa, sem id sit aliquam nibh id. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -5559,51 +5559,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R82190a45a973464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rccc75db675404fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc867cd05a5774677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R295c394e75ff4c6f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R64b9ee5596134656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb53943a9d5964f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R336a1fe3008545a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7bc57fcbe6cf49d9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>