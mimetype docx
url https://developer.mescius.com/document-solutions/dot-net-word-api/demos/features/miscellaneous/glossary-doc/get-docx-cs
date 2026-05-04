--- v9 (2026-03-20)
+++ v10 (2026-05-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2a3526313d3e4ad7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra8aa1750d845492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdf16f8ea718f490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R02502777a36a43ea" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7dda56f7305c4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfbcd6863a2e840ef" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>This sample demonstrates adding building blocks (custom headers and footers in this case) to the document's glossary. They do not show in the generated document. To use the building blocks, open the document in MS Word and explore the document's glossary.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -567,90 +567,90 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reab8046280e54fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2dae31ee6aca466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra67769c5d99c44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R33387e0abaa14908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re69bd4aa3f4543ca" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reb541f324a1b4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8b8391c358a748cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R57c20bf8b9d843bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R890fd3617cff4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5f0eb0a9f35e448f" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R09f74d72189b49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R6904a6afd9dd41a5" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rb34aca6499454f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rea7e94baaa59423b" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="New cool header"/>
         <w:category>
           <w:name w:val="2019 collection"/>
           <w:gallery w:val="custHdrs"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6B0ABEE4-AAF2-4DEE-8E53-96848418CE18}"/>
+        <w:guid w:val="{B47344BD-9861-4CB5-930B-B75D3A3FB56A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:t>New cool building block neader</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="New cool footer"/>
         <w:category>
           <w:name w:val="2019 collection"/>
           <w:gallery w:val="custFtrs"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FAB2416C-45B9-4374-8F12-D45D561BB4C8}"/>
+        <w:guid w:val="{C014C255-B0E8-4B60-B3EE-B287A834D696}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:t>New cool building block footer</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>