--- v10 (2026-05-04)
+++ v11 (2026-06-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R02502777a36a43ea" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7dda56f7305c4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfbcd6863a2e840ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5550a39a81a6498f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R46da102a8d8b4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rae0ff4ea6f454a26" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>This sample demonstrates adding building blocks (custom headers and footers in this case) to the document's glossary. They do not show in the generated document. To use the building blocks, open the document in MS Word and explore the document's glossary.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -567,90 +567,90 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reb541f324a1b4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8b8391c358a748cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R57c20bf8b9d843bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R890fd3617cff4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5f0eb0a9f35e448f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2313441d56fd4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7435b357b9ec4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R25ed5bbba84f4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rca0aa598cb674231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3a53bb2b6f724292" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rb34aca6499454f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rea7e94baaa59423b" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R2daca8a971314cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R3a112aec93244e8f" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="New cool header"/>
         <w:category>
           <w:name w:val="2019 collection"/>
           <w:gallery w:val="custHdrs"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B47344BD-9861-4CB5-930B-B75D3A3FB56A}"/>
+        <w:guid w:val="{C4C0F82D-776F-4EC5-AAB7-AC53B1FD0241}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:t>New cool building block neader</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="New cool footer"/>
         <w:category>
           <w:name w:val="2019 collection"/>
           <w:gallery w:val="custFtrs"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C014C255-B0E8-4B60-B3EE-B287A834D696}"/>
+        <w:guid w:val="{EE1157AE-CECD-430E-B1FC-3DBBECED4258}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:t>New cool building block footer</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>