--- v11 (2026-06-18)
+++ v12 (2026-06-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5550a39a81a6498f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R46da102a8d8b4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rae0ff4ea6f454a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R42648b7677144fd7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R54c8ea6390ed4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1c0d4d4276544d6a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>This sample demonstrates adding building blocks (custom headers and footers in this case) to the document's glossary. They do not show in the generated document. To use the building blocks, open the document in MS Word and explore the document's glossary.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -567,90 +567,90 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2313441d56fd4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R7435b357b9ec4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R25ed5bbba84f4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rca0aa598cb674231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3a53bb2b6f724292" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd56b2aae023247ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5944868c925a4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd616b56726fb4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R2a37bb3e66cd4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2af317aada3149bc" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R2daca8a971314cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R3a112aec93244e8f" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R7dd9451434504261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R8551a55174624782" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="New cool header"/>
         <w:category>
           <w:name w:val="2019 collection"/>
           <w:gallery w:val="custHdrs"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C4C0F82D-776F-4EC5-AAB7-AC53B1FD0241}"/>
+        <w:guid w:val="{DA2E0DAE-D7F2-43EB-B3CE-0FEAB9698D3A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:t>New cool building block neader</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="New cool footer"/>
         <w:category>
           <w:name w:val="2019 collection"/>
           <w:gallery w:val="custFtrs"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EE1157AE-CECD-430E-B1FC-3DBBECED4258}"/>
+        <w:guid w:val="{FB66F241-43C9-4DDA-8F15-2C459792060C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:t>New cool building block footer</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>