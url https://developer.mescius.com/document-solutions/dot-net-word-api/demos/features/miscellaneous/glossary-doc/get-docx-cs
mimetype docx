--- v12 (2026-06-18)
+++ v13 (2026-08-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R42648b7677144fd7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R54c8ea6390ed4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1c0d4d4276544d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R174b892fe69a4cc8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf7f3bc058e354d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbe4a4c9f23404bb6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:t>This sample demonstrates adding building blocks (custom headers and footers in this case) to the document's glossary. They do not show in the generated document. To use the building blocks, open the document in MS Word and explore the document's glossary.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -567,90 +567,90 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd56b2aae023247ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5944868c925a4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd616b56726fb4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R2a37bb3e66cd4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2af317aada3149bc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2dce10d18f6e4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra4feab7e032b4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8438b5fa21f54063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rc9b6e2b826dc423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra499d2ff27bf4cfa" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R7dd9451434504261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R8551a55174624782" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Reddbba179f074ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R11f63887cc794bda" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="New cool header"/>
         <w:category>
           <w:name w:val="2019 collection"/>
           <w:gallery w:val="custHdrs"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DA2E0DAE-D7F2-43EB-B3CE-0FEAB9698D3A}"/>
+        <w:guid w:val="{E764FE1E-9F28-47C6-9D0E-A628C49C7951}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:t>New cool building block neader</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="New cool footer"/>
         <w:category>
           <w:name w:val="2019 collection"/>
           <w:gallery w:val="custFtrs"/>
         </w:category>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FB66F241-43C9-4DDA-8F15-2C459792060C}"/>
+        <w:guid w:val="{143E41D2-0B93-4989-BF8C-6F7F5F53A614}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:t>New cool building block footer</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>