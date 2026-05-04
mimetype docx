--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/item.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra6034b886cd14c18" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9a4d2f064a7d470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R120a731c24cf40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7410c0444a0e437d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8dc85c069fe64bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd81bb964aad44067" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:id w:val="-796430"/>
+          <w:id w:val="98311845"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:To"/>
           <w:text/>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The first shipment of equipment from AMA Ltd has arrived. We are delighted with every piece. Therefore, we decided to make our initial purchase larger than anticipated. I am attaching our purchase order No. 8393 for additional goods. Since you already have a copy of our Procurement Guidelines, I shall not attach them to this order. Current Shipping date is </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
-          <w:id w:val="988507433"/>
+          <w:id w:val="296220969"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p>
       <w:r>
         <w:t>If you want to change it, select checkbox below and change Date, then send this letter back to me</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-517194019"/>
+          <w:id w:val="-491687329"/>
           <w:dataBinding w:xpath="//*[local-name()='Delivery']"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
             <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">Delivery should be done before </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-598835108"/>
+          <w:id w:val="-520666118"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Re4e18b98ae6a4477"/>
-      <w:footerReference w:type="default" r:id="Rb8015d9d6306428e"/>
+      <w:headerReference w:type="default" r:id="Rfe176ddfa82945bb"/>
+      <w:footerReference w:type="default" r:id="Raad59ef3de314d1a"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -190,68 +190,68 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Sincerely yours, </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-29137496"/>
+        <w:id w:val="-704914014"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="678183612"/>
+        <w:id w:val="-864880944"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://developer.mescius.com' " w:xpath="/ns0:Order[1]/ns0:Department[1]"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -704,99 +704,99 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R55c525d32f094dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf467cbc1147d4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6c49bcaf90e7453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc4d0fbbc01cd4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R0a3a30a46ae943ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re4e18b98ae6a4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rb8015d9d6306428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R53e6fead3366476b" /></Relationships>
-[...2 lines deleted...]
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R76b95c297b60444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Ra0f1001fa79a4618" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rfe68a616d5c443ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R102b307cc83646ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R772627206d30445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbaf8520527c64201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R8169309ff9754fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rfe176ddfa82945bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Raad59ef3de314d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R216f74cef2c74487" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R615b72fc66ef4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R5cb74d908f564601" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CFB78E17-C416-4E2C-8488-4480006FA73F}"/>
+        <w:guid w:val="{4E04649F-BF11-4AD2-AB0D-65631086D3B0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BFB112E0-D114-41FF-880D-931E530D34F6}"/>
+        <w:guid w:val="{88A4B253-D2FC-460C-A048-07CB30E52B9E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1562,53 +1562,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R977ef74b1fa1492d" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Re097c2a3689e4743" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <Order xmlns="http://developer.mescius.com">
   <To>Mark Donahue</To>
   <Department>Shipping department</Department>
   <Delivery DeliveryDate="12.04.2019">true</Delivery>
 </Order>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="ba81ab91-8cb7-4832-9aab-03a0b0eb976b">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="cb07eaf0-e443-4298-b40c-42e80c60e113">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="'http://developer.mescius.com'"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nancy Davolio</dc:creator>
 </cp:coreProperties>
 </file>