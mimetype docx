--- v11 (2026-05-04)
+++ v12 (2026-05-04)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/item.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7410c0444a0e437d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8dc85c069fe64bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd81bb964aad44067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0129e8c6fde44849" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Red83cce956dd417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R17d5f29ff59f4ce1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:id w:val="98311845"/>
+          <w:id w:val="-863985630"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:To"/>
           <w:text/>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The first shipment of equipment from AMA Ltd has arrived. We are delighted with every piece. Therefore, we decided to make our initial purchase larger than anticipated. I am attaching our purchase order No. 8393 for additional goods. Since you already have a copy of our Procurement Guidelines, I shall not attach them to this order. Current Shipping date is </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
-          <w:id w:val="296220969"/>
+          <w:id w:val="-193077495"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p>
       <w:r>
         <w:t>If you want to change it, select checkbox below and change Date, then send this letter back to me</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-491687329"/>
+          <w:id w:val="-403312780"/>
           <w:dataBinding w:xpath="//*[local-name()='Delivery']"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
             <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">Delivery should be done before </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-520666118"/>
+          <w:id w:val="750628906"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rfe176ddfa82945bb"/>
-      <w:footerReference w:type="default" r:id="Raad59ef3de314d1a"/>
+      <w:headerReference w:type="default" r:id="R5604c95f26db4faa"/>
+      <w:footerReference w:type="default" r:id="R2488830defe44dea"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -190,68 +190,68 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Sincerely yours, </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-704914014"/>
+        <w:id w:val="25977902"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-864880944"/>
+        <w:id w:val="953959160"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://developer.mescius.com' " w:xpath="/ns0:Order[1]/ns0:Department[1]"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -704,99 +704,99 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rfe68a616d5c443ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R102b307cc83646ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R772627206d30445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbaf8520527c64201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R8169309ff9754fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rfe176ddfa82945bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Raad59ef3de314d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R216f74cef2c74487" /></Relationships>
-[...2 lines deleted...]
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R615b72fc66ef4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R5cb74d908f564601" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R1d3ade1427824c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reebe906b85874748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbbffeab4e3ca48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd55d353681f443bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R6c484d595109466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R5604c95f26db4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R2488830defe44dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6191585eb21a408f" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R9a9c5aea666942d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R2970309c07cd422b" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4E04649F-BF11-4AD2-AB0D-65631086D3B0}"/>
+        <w:guid w:val="{8BDF35C3-A162-4198-A3EC-B89F2072D02A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{88A4B253-D2FC-460C-A048-07CB30E52B9E}"/>
+        <w:guid w:val="{6B436BD5-7BF2-4F4C-B23C-208956E29CAF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1562,53 +1562,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Re097c2a3689e4743" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R66412274c1db4fec" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <Order xmlns="http://developer.mescius.com">
   <To>Mark Donahue</To>
   <Department>Shipping department</Department>
   <Delivery DeliveryDate="12.04.2019">true</Delivery>
 </Order>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="cb07eaf0-e443-4298-b40c-42e80c60e113">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="cf4c7c94-6604-4ea0-88fe-c86a225c932c">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="'http://developer.mescius.com'"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nancy Davolio</dc:creator>
 </cp:coreProperties>
 </file>