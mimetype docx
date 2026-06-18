--- v12 (2026-05-04)
+++ v13 (2026-06-18)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/item.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0129e8c6fde44849" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Red83cce956dd417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R17d5f29ff59f4ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3a0a13dd9c244d3c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reb2a1aa0f0944a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1bddfde809024b96" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:id w:val="-863985630"/>
+          <w:id w:val="-419766528"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:To"/>
           <w:text/>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The first shipment of equipment from AMA Ltd has arrived. We are delighted with every piece. Therefore, we decided to make our initial purchase larger than anticipated. I am attaching our purchase order No. 8393 for additional goods. Since you already have a copy of our Procurement Guidelines, I shall not attach them to this order. Current Shipping date is </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
-          <w:id w:val="-193077495"/>
+          <w:id w:val="485765472"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p>
       <w:r>
         <w:t>If you want to change it, select checkbox below and change Date, then send this letter back to me</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-403312780"/>
+          <w:id w:val="685579980"/>
           <w:dataBinding w:xpath="//*[local-name()='Delivery']"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
             <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">Delivery should be done before </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="750628906"/>
+          <w:id w:val="418675056"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R5604c95f26db4faa"/>
-      <w:footerReference w:type="default" r:id="R2488830defe44dea"/>
+      <w:headerReference w:type="default" r:id="Rf07a2c6815434f52"/>
+      <w:footerReference w:type="default" r:id="R3339efab4d184fd9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -190,68 +190,68 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Sincerely yours, </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="25977902"/>
+        <w:id w:val="432252349"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="953959160"/>
+        <w:id w:val="-961056227"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://developer.mescius.com' " w:xpath="/ns0:Order[1]/ns0:Department[1]"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -704,99 +704,99 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R1d3ade1427824c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Reebe906b85874748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbbffeab4e3ca48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd55d353681f443bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R6c484d595109466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R5604c95f26db4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R2488830defe44dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6191585eb21a408f" /></Relationships>
-[...2 lines deleted...]
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R9a9c5aea666942d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R2970309c07cd422b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R1cf30c1e858d439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R737360dbd2834f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R25df00947f5146ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2501166fa14b4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R3627a0acf27b40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rf07a2c6815434f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R3339efab4d184fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd9f3e66d9c454699" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R0aab55e287454b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rb3415e5dd1f9443f" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8BDF35C3-A162-4198-A3EC-B89F2072D02A}"/>
+        <w:guid w:val="{7B0B608C-E36F-48F0-BE49-427C516892B8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6B436BD5-7BF2-4F4C-B23C-208956E29CAF}"/>
+        <w:guid w:val="{103E8840-5B72-4E9C-883F-25DED113824F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1562,53 +1562,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R66412274c1db4fec" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R39aefdaf0db5434c" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <Order xmlns="http://developer.mescius.com">
   <To>Mark Donahue</To>
   <Department>Shipping department</Department>
   <Delivery DeliveryDate="12.04.2019">true</Delivery>
 </Order>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="cf4c7c94-6604-4ea0-88fe-c86a225c932c">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="491a53d5-41f4-44a1-9b0d-6384e2120a33">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="'http://developer.mescius.com'"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nancy Davolio</dc:creator>
 </cp:coreProperties>
 </file>