--- v13 (2026-06-18)
+++ v14 (2026-06-18)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/item.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3a0a13dd9c244d3c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reb2a1aa0f0944a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1bddfde809024b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Racb564c0fd5d4102" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R441c8eaec0fc4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R80b83ef37f714b57" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:id w:val="-419766528"/>
+          <w:id w:val="-18925905"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:To"/>
           <w:text/>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The first shipment of equipment from AMA Ltd has arrived. We are delighted with every piece. Therefore, we decided to make our initial purchase larger than anticipated. I am attaching our purchase order No. 8393 for additional goods. Since you already have a copy of our Procurement Guidelines, I shall not attach them to this order. Current Shipping date is </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
-          <w:id w:val="485765472"/>
+          <w:id w:val="600651025"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p>
       <w:r>
         <w:t>If you want to change it, select checkbox below and change Date, then send this letter back to me</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="685579980"/>
+          <w:id w:val="-666453806"/>
           <w:dataBinding w:xpath="//*[local-name()='Delivery']"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
             <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">Delivery should be done before </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="418675056"/>
+          <w:id w:val="-13877631"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rf07a2c6815434f52"/>
-      <w:footerReference w:type="default" r:id="R3339efab4d184fd9"/>
+      <w:headerReference w:type="default" r:id="R03106409f974451a"/>
+      <w:footerReference w:type="default" r:id="Re8f6b562004543e8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -190,68 +190,68 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Sincerely yours, </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="432252349"/>
+        <w:id w:val="31609306"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-961056227"/>
+        <w:id w:val="69114477"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://developer.mescius.com' " w:xpath="/ns0:Order[1]/ns0:Department[1]"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -704,99 +704,99 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R1cf30c1e858d439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R737360dbd2834f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R25df00947f5146ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2501166fa14b4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R3627a0acf27b40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rf07a2c6815434f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R3339efab4d184fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd9f3e66d9c454699" /></Relationships>
-[...2 lines deleted...]
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R0aab55e287454b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rb3415e5dd1f9443f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R41aa7f7f92954bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf3a9ccbc6a0d4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra4d7f9946b224378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re253e84713b14cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R22dc2245411d4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R03106409f974451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Re8f6b562004543e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5a949135f7f54b8a" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rff006b8c01fd4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R3703704379a94f81" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7B0B608C-E36F-48F0-BE49-427C516892B8}"/>
+        <w:guid w:val="{2B4121EC-D052-46C4-85BC-B806BAECA029}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{103E8840-5B72-4E9C-883F-25DED113824F}"/>
+        <w:guid w:val="{BAD6B630-602E-4B99-8065-97A3DDA497F3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1562,53 +1562,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R39aefdaf0db5434c" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R53ca3329b62c44bf" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <Order xmlns="http://developer.mescius.com">
   <To>Mark Donahue</To>
   <Department>Shipping department</Department>
   <Delivery DeliveryDate="12.04.2019">true</Delivery>
 </Order>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="491a53d5-41f4-44a1-9b0d-6384e2120a33">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="80881d9c-167f-4b93-83fc-dee0f5165bbd">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="'http://developer.mescius.com'"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nancy Davolio</dc:creator>
 </cp:coreProperties>
 </file>