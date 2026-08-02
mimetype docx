--- v14 (2026-06-18)
+++ v15 (2026-08-02)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/item.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Racb564c0fd5d4102" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R441c8eaec0fc4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R80b83ef37f714b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc54a43949abd47a2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R679a0d93174a42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R72185795b9af45d4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:id w:val="-18925905"/>
+          <w:id w:val="711134105"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:To"/>
           <w:text/>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The first shipment of equipment from AMA Ltd has arrived. We are delighted with every piece. Therefore, we decided to make our initial purchase larger than anticipated. I am attaching our purchase order No. 8393 for additional goods. Since you already have a copy of our Procurement Guidelines, I shall not attach them to this order. Current Shipping date is </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
-          <w:id w:val="600651025"/>
+          <w:id w:val="163400482"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p>
       <w:r>
         <w:t>If you want to change it, select checkbox below and change Date, then send this letter back to me</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-666453806"/>
+          <w:id w:val="768962546"/>
           <w:dataBinding w:xpath="//*[local-name()='Delivery']"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
             <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">Delivery should be done before </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-13877631"/>
+          <w:id w:val="-44139610"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R03106409f974451a"/>
-      <w:footerReference w:type="default" r:id="Re8f6b562004543e8"/>
+      <w:headerReference w:type="default" r:id="R6f70a9373437422e"/>
+      <w:footerReference w:type="default" r:id="R5dca3ffb0ed0458d"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -190,68 +190,68 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Sincerely yours, </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="31609306"/>
+        <w:id w:val="-106904921"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="69114477"/>
+        <w:id w:val="101189158"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://developer.mescius.com' " w:xpath="/ns0:Order[1]/ns0:Department[1]"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -704,99 +704,99 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R41aa7f7f92954bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf3a9ccbc6a0d4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra4d7f9946b224378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re253e84713b14cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R22dc2245411d4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R03106409f974451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Re8f6b562004543e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R5a949135f7f54b8a" /></Relationships>
-[...2 lines deleted...]
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rff006b8c01fd4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R3703704379a94f81" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rfaaefc0a45ba4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7462db27194b4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc43909de98a2432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra69d9f5a68d9490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rd087e047977e43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R6f70a9373437422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R5dca3ffb0ed0458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3a4b20037f174d35" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R7b895c7ae36541cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rd3875e164c54434e" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2B4121EC-D052-46C4-85BC-B806BAECA029}"/>
+        <w:guid w:val="{E09D7DF0-86CF-4B07-BFAD-AF986D58E5B4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BAD6B630-602E-4B99-8065-97A3DDA497F3}"/>
+        <w:guid w:val="{4C8BE804-8DA4-4087-AFAD-4B7ACFC6D947}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1562,53 +1562,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R53ca3329b62c44bf" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R008bcd945df54a04" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <Order xmlns="http://developer.mescius.com">
   <To>Mark Donahue</To>
   <Department>Shipping department</Department>
   <Delivery DeliveryDate="12.04.2019">true</Delivery>
 </Order>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="80881d9c-167f-4b93-83fc-dee0f5165bbd">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="dc76a338-7567-4727-8d85-9d2484eec5b4">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="'http://developer.mescius.com'"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nancy Davolio</dc:creator>
 </cp:coreProperties>
 </file>