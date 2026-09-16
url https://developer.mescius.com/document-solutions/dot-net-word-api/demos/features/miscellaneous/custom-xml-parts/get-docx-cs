--- v15 (2026-08-02)
+++ v16 (2026-09-16)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/item.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc54a43949abd47a2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R679a0d93174a42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R72185795b9af45d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7b9cc02b96f44174" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R329a4043f7404d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R477d19679355416c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:id w:val="711134105"/>
+          <w:id w:val="337968714"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:To"/>
           <w:text/>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The first shipment of equipment from AMA Ltd has arrived. We are delighted with every piece. Therefore, we decided to make our initial purchase larger than anticipated. I am attaching our purchase order No. 8393 for additional goods. Since you already have a copy of our Procurement Guidelines, I shall not attach them to this order. Current Shipping date is </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
-          <w:id w:val="163400482"/>
+          <w:id w:val="981646284"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p>
       <w:r>
         <w:t>If you want to change it, select checkbox below and change Date, then send this letter back to me</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="768962546"/>
+          <w:id w:val="-750712344"/>
           <w:dataBinding w:xpath="//*[local-name()='Delivery']"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
             <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">Delivery should be done before </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-44139610"/>
+          <w:id w:val="-780232804"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R6f70a9373437422e"/>
-      <w:footerReference w:type="default" r:id="R5dca3ffb0ed0458d"/>
+      <w:headerReference w:type="default" r:id="R066103351b934b69"/>
+      <w:footerReference w:type="default" r:id="Rc92a1485345e4014"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -190,68 +190,68 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Sincerely yours, </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-106904921"/>
+        <w:id w:val="955714379"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="101189158"/>
+        <w:id w:val="-159670257"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://developer.mescius.com' " w:xpath="/ns0:Order[1]/ns0:Department[1]"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -704,99 +704,99 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="Rfaaefc0a45ba4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7462db27194b4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc43909de98a2432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra69d9f5a68d9490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rd087e047977e43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R6f70a9373437422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R5dca3ffb0ed0458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3a4b20037f174d35" /></Relationships>
-[...2 lines deleted...]
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R7b895c7ae36541cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rd3875e164c54434e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R5c3ecc26bc5642a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R75d5766696d04cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2a64451ab9614601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R83013d56f848469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rb9f2ce54461445b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R066103351b934b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rc92a1485345e4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc83e3a63147c4b36" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R7b899a3be34646a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rbf0c706accae4500" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E09D7DF0-86CF-4B07-BFAD-AF986D58E5B4}"/>
+        <w:guid w:val="{8364FFFA-F9DA-4F39-930E-852139199400}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4C8BE804-8DA4-4087-AFAD-4B7ACFC6D947}"/>
+        <w:guid w:val="{E1E0B9DA-D685-4F1D-97C4-2ED015564917}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1562,53 +1562,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R008bcd945df54a04" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R99c2ded797a14be8" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <Order xmlns="http://developer.mescius.com">
   <To>Mark Donahue</To>
   <Department>Shipping department</Department>
   <Delivery DeliveryDate="12.04.2019">true</Delivery>
 </Order>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="dc76a338-7567-4727-8d85-9d2484eec5b4">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="7ddbbed3-6030-4ef8-b6f2-f1d0631b1953">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="'http://developer.mescius.com'"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nancy Davolio</dc:creator>
 </cp:coreProperties>
 </file>