--- v16 (2026-09-16)
+++ v17 (2026-11-01)
@@ -1,154 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/item.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7b9cc02b96f44174" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R329a4043f7404d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R477d19679355416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra53ac94127eb4eb4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4e13c78bf9e34f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb14c77024d06424c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:id w:val="337968714"/>
+          <w:id w:val="419125473"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:To"/>
           <w:text/>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The first shipment of equipment from AMA Ltd has arrived. We are delighted with every piece. Therefore, we decided to make our initial purchase larger than anticipated. I am attaching our purchase order No. 8393 for additional goods. Since you already have a copy of our Procurement Guidelines, I shall not attach them to this order. Current Shipping date is </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i/>
           </w:rPr>
-          <w:id w:val="981646284"/>
+          <w:id w:val="101062574"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p>
       <w:r>
         <w:t>If you want to change it, select checkbox below and change Date, then send this letter back to me</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-750712344"/>
+          <w:id w:val="655770157"/>
           <w:dataBinding w:xpath="//*[local-name()='Delivery']"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
             <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
           </w14:checkbox>
         </w:sdtPr>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">Delivery should be done before </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-780232804"/>
+          <w:id w:val="-67332763"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:mescius='http://developer.mescius.com'" w:xpath="//mescius:Delivery/@DeliveryDate"/>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:t/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R066103351b934b69"/>
-      <w:footerReference w:type="default" r:id="Rc92a1485345e4014"/>
+      <w:headerReference w:type="default" r:id="R6366b382620146ff"/>
+      <w:footerReference w:type="default" r:id="R173abe2ea0c24817"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -190,68 +190,68 @@
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Sincerely yours, </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="955714379"/>
+        <w:id w:val="504227323"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-159670257"/>
+        <w:id w:val="-751414440"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://developer.mescius.com' " w:xpath="/ns0:Order[1]/ns0:Department[1]"/>
         <w:text/>
       </w:sdtPr>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -704,99 +704,99 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R5c3ecc26bc5642a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R75d5766696d04cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2a64451ab9614601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R83013d56f848469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rb9f2ce54461445b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R066103351b934b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rc92a1485345e4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc83e3a63147c4b36" /></Relationships>
-[...2 lines deleted...]
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R7b899a3be34646a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rbf0c706accae4500" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item.xml" Id="R7a3f8a3a34224b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7330a318eb064d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6198fd498ee444cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdb3eb4e2ad274e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Raba4822cda1f4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R6366b382620146ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R173abe2ea0c24817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd55745901ef44d9c" /></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R70e0ed4d66f04468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Ra30ae6d9f0e84732" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8364FFFA-F9DA-4F39-930E-852139199400}"/>
+        <w:guid w:val="{DE29233C-0D19-4AFC-B494-9F99B696D630}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E1E0B9DA-D685-4F1D-97C4-2ED015564917}"/>
+        <w:guid w:val="{4E627D00-B9B7-4A54-838D-8E00BD371658}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1562,53 +1562,53 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="R99c2ded797a14be8" /></Relationships>
+<file path=customXml/_rels/item.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps1.xml" Id="Rd627bbb0aa7e4f32" /></Relationships>
 </file>
 
 <file path=customXml/item.xml><?xml version="1.0" encoding="utf-8"?>
 <Order xmlns="http://developer.mescius.com">
   <To>Mark Donahue</To>
   <Department>Shipping department</Department>
   <Delivery DeliveryDate="12.04.2019">true</Delivery>
 </Order>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="7ddbbed3-6030-4ef8-b6f2-f1d0631b1953">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="17bb9fc9-2056-400c-ba16-08af8d99af07">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="'http://developer.mescius.com'"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nancy Davolio</dc:creator>
 </cp:coreProperties>
 </file>