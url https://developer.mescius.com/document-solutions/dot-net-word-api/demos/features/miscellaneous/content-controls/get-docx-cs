--- v10 (2026-03-19)
+++ v11 (2026-05-04)
@@ -1,165 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbad80fa9d36e482c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc0844d629dc943ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R256a10d25db84a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R92dd5bdafcc0439e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7ce227d07a3f477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3ce2d0eee7214c74" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.DropdownList</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="625094799"/>
+          <w:id w:val="702589392"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="671297015"/>
+        <w:id w:val="-906519974"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="940713651"/>
+        <w:id w:val="-450688863"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,140 +172,140 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="100193935"/>
+        <w:id w:val="-946555398"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows creating groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="260749962"/>
+        <w:id w:val="-662902769"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="-873044071"/>
+              <w:id w:val="-780886971"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="985816897"/>
+            <w:id w:val="-168061386"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-03-19T23:00:46.93+00:00">
+            <w:date w:fullDate="2026-05-04T10:20:52.47+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
-                <w:t>2026-03-19 00:00:00Z</w:t>
+                <w:t>2026-05-04 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R822fd16c34584567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd9f55ffe21d9492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7746303c98a44e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rc533e67b6ae14d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3bbcefa024b34b13" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd60379e234834bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb8a6f1c06af347d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1438203d1bef4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R8d59e6b2c15246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9d884a0c445c4499" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R293850c07ea94979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Re34de3dd90cc4dd4" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Reb164c5d752d4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rf1d4867be26f4975" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7C90523E-EFDD-451B-A04C-ADA5E32A19FE}"/>
+        <w:guid w:val="{7ABE1037-C31B-4B41-8B69-D43C00019CFC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7DB59CE3-72DB-4BCF-AC4A-E502CE57379A}"/>
+        <w:guid w:val="{4C00B452-A81E-4AA0-B55A-1A46A59E570F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2E284B7A-E10B-4A28-AF4F-8CFF0288D019}"/>
+        <w:guid w:val="{6F2C7485-093C-40F3-8B33-9F1027B452C8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7DF8DB4D-18B9-40D7-9704-C38A02C18D5F}"/>
+        <w:guid w:val="{10BC59A5-28DD-4879-9717-62F7908CA064}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E949FBD2-E50C-4060-BBD7-443CA8F8DD68}"/>
+        <w:guid w:val="{B5665AA5-9954-451A-9C99-4216B456BF8E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>