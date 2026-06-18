--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,165 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R92dd5bdafcc0439e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7ce227d07a3f477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3ce2d0eee7214c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8c1b80da44f84a1c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R97ff62daa03748a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0b96b33d98214036" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.DropdownList</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="702589392"/>
+          <w:id w:val="-48590074"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-906519974"/>
+        <w:id w:val="230368382"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-450688863"/>
+        <w:id w:val="-245758322"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,140 +172,140 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-946555398"/>
+        <w:id w:val="-515452347"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows creating groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-662902769"/>
+        <w:id w:val="263699624"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="-780886971"/>
+              <w:id w:val="180854222"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-168061386"/>
+            <w:id w:val="-955835457"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-05-04T10:20:52.47+00:00">
+            <w:date w:fullDate="2026-06-18T11:44:11.22+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
-                <w:t>2026-05-04 00:00:00Z</w:t>
+                <w:t>2026-06-18 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd60379e234834bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb8a6f1c06af347d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1438203d1bef4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R8d59e6b2c15246a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9d884a0c445c4499" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4031dc1395644d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5cb237409721439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8a0dbe95f5ef4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rfb5d077caf71411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0266ffd7dfd2461a" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Reb164c5d752d4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rf1d4867be26f4975" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R6d7eb3ebe3544b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Ra0569de1d8554ea1" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7ABE1037-C31B-4B41-8B69-D43C00019CFC}"/>
+        <w:guid w:val="{DEB459D2-4BBF-4543-9DBF-F3CED6DFBA5A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4C00B452-A81E-4AA0-B55A-1A46A59E570F}"/>
+        <w:guid w:val="{AF742458-E753-4040-864D-784228C54F86}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6F2C7485-093C-40F3-8B33-9F1027B452C8}"/>
+        <w:guid w:val="{CD9316D9-3785-4591-82E9-0AAEC02729AD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{10BC59A5-28DD-4879-9717-62F7908CA064}"/>
+        <w:guid w:val="{2C937E1B-3126-4F3F-ACEA-78F67E2EDA47}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B5665AA5-9954-451A-9C99-4216B456BF8E}"/>
+        <w:guid w:val="{64AC6D79-617D-4CC8-8A6E-456F448EEA61}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>