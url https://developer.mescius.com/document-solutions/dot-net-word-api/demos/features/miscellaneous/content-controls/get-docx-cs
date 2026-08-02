--- v12 (2026-06-18)
+++ v13 (2026-08-02)
@@ -1,165 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8c1b80da44f84a1c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R97ff62daa03748a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0b96b33d98214036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R74a9d80355c341e3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R561c37c53bf842f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R95325c20d3d44ce9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.DropdownList</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="-48590074"/>
+          <w:id w:val="660742054"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="230368382"/>
+        <w:id w:val="401972282"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-245758322"/>
+        <w:id w:val="-769950509"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,140 +172,140 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-515452347"/>
+        <w:id w:val="-953032432"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows creating groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="263699624"/>
+        <w:id w:val="-393358570"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="180854222"/>
+              <w:id w:val="162852787"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-955835457"/>
+            <w:id w:val="-644513043"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-06-18T11:44:11.22+00:00">
+            <w:date w:fullDate="2026-08-02T19:30:50.19+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
-                <w:t>2026-06-18 00:00:00Z</w:t>
+                <w:t>2026-08-02 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4031dc1395644d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5cb237409721439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8a0dbe95f5ef4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rfb5d077caf71411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0266ffd7dfd2461a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re7bd274a1e08498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Raf71c99f322b4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5d76548deb3142c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R0f968cccd2d84d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R635959e192fe4fa3" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R6d7eb3ebe3544b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Ra0569de1d8554ea1" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R9ae985d9f8eb43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R28ac5e9738284452" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DEB459D2-4BBF-4543-9DBF-F3CED6DFBA5A}"/>
+        <w:guid w:val="{28430335-661E-4C42-90FE-F1CB04AE058E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AF742458-E753-4040-864D-784228C54F86}"/>
+        <w:guid w:val="{499E8E97-017E-4EB0-998D-214D53B2D5C9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CD9316D9-3785-4591-82E9-0AAEC02729AD}"/>
+        <w:guid w:val="{E2385E00-4786-462A-A5AE-67CEE830A2D0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2C937E1B-3126-4F3F-ACEA-78F67E2EDA47}"/>
+        <w:guid w:val="{318A83BD-9526-4673-B51B-CB4AC53A3195}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{64AC6D79-617D-4CC8-8A6E-456F448EEA61}"/>
+        <w:guid w:val="{E95CB03F-80DA-4870-B70C-2CB276527427}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>