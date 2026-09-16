--- v13 (2026-08-02)
+++ v14 (2026-09-16)
@@ -1,165 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R74a9d80355c341e3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R561c37c53bf842f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R95325c20d3d44ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Raf8fe83797e143c0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3accfbd20ea240c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R56696634896a4f43" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.DropdownList</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="660742054"/>
+          <w:id w:val="337899563"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="401972282"/>
+        <w:id w:val="-167286410"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-769950509"/>
+        <w:id w:val="-908447249"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,140 +172,140 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-953032432"/>
+        <w:id w:val="616395489"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows creating groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-393358570"/>
+        <w:id w:val="219589126"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="162852787"/>
+              <w:id w:val="-609173781"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-644513043"/>
+            <w:id w:val="-523515076"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-08-02T19:30:50.19+00:00">
+            <w:date w:fullDate="2026-09-16T23:28:38.24+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
-                <w:t>2026-08-02 00:00:00Z</w:t>
+                <w:t>2026-09-16 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re7bd274a1e08498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Raf71c99f322b4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5d76548deb3142c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R0f968cccd2d84d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R635959e192fe4fa3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd266652f06e847f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5d086d9904964bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6c887ac917a24d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rbd820e8442944aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc9b5b76cf94b4b59" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R9ae985d9f8eb43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R28ac5e9738284452" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rbdc9435e7fb14a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rfa1c43b92b964947" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{28430335-661E-4C42-90FE-F1CB04AE058E}"/>
+        <w:guid w:val="{64322F22-CFAA-4FE6-8BC8-D7151A8A09E6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{499E8E97-017E-4EB0-998D-214D53B2D5C9}"/>
+        <w:guid w:val="{CC9B3617-4069-41FD-91A1-A19AC3C589BA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E2385E00-4786-462A-A5AE-67CEE830A2D0}"/>
+        <w:guid w:val="{1A8CC507-249D-4011-B135-0F4F647BFFD8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{318A83BD-9526-4673-B51B-CB4AC53A3195}"/>
+        <w:guid w:val="{0E8719EA-BF21-4501-BC6F-8099C29D56BD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E95CB03F-80DA-4870-B70C-2CB276527427}"/>
+        <w:guid w:val="{41271502-7B76-411B-86B3-E665832FADCD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>