--- v9 (2026-03-19)
+++ v10 (2026-05-04)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8bdf187ade614518" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3cf46684eb47408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rab3facb42ff246b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R672e2bf464d84b87" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re90d05247d534286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R516085dc313f46e9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="-901516546"/>
+          <w:id w:val="578463771"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
@@ -80,86 +80,86 @@
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="621035410"/>
+        <w:id w:val="-334032801"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-956026690"/>
+        <w:id w:val="-240455119"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,140 +172,140 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-488808730"/>
+        <w:id w:val="388906986"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows createing groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="100264825"/>
+        <w:id w:val="-779585181"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="-726226147"/>
+              <w:id w:val="-236604729"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-467897052"/>
+            <w:id w:val="465490855"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-03-19T23:00:51.44+00:00">
+            <w:date w:fullDate="2026-05-04T08:43:20.89+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
-                <w:t>2026-03-19 00:00:00Z</w:t>
+                <w:t>2026-05-04 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R07d97d550dd34198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3a8cd4256e404b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rbaea89dcd475456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R03846f9b8749447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3c2233887d3b4546" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R84a061321d014abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R063eaef1d6a044ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R97450c8819db489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rbcfc1c55cc7d4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Racfd462b44604c06" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R62b680e7544c460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rd84e8c2c62fe45de" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R572b79452dab4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rb63fc2120db24817" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8BB7C237-FFF6-45AA-B771-1D5F9F95C7DF}"/>
+        <w:guid w:val="{784D417C-8319-4DA3-995C-D82D9E5945D9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ABE54EA4-B7B0-4B82-9642-22B9363F7A33}"/>
+        <w:guid w:val="{99E6D5F1-A19A-4271-98B7-798FC87903C7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C01583EC-9692-431D-8755-3D19E0235FB5}"/>
+        <w:guid w:val="{6A4047C2-B62F-4145-993B-4A38122141AA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0E7B02A5-54A9-4C1C-8351-EF5A8DE0D29B}"/>
+        <w:guid w:val="{B128D844-4BE0-418C-8802-4AEEC3E0F375}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E9A167AD-C1E4-40C5-82B6-9569002FA867}"/>
+        <w:guid w:val="{97944134-23BD-45B0-B07D-0C87CA9C2E1C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>