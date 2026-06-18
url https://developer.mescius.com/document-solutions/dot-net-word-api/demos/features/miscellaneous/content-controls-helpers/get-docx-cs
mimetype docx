--- v10 (2026-05-04)
+++ v11 (2026-06-18)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R672e2bf464d84b87" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re90d05247d534286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R516085dc313f46e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1775799975ba460c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c9350ffe37249a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfbf20072bcb4440c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="578463771"/>
+          <w:id w:val="-444329478"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
@@ -80,86 +80,86 @@
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-334032801"/>
+        <w:id w:val="-654848716"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-240455119"/>
+        <w:id w:val="-701306658"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,140 +172,140 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="388906986"/>
+        <w:id w:val="-333166068"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows createing groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-779585181"/>
+        <w:id w:val="-265993774"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="-236604729"/>
+              <w:id w:val="274918568"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="465490855"/>
+            <w:id w:val="-367717223"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-05-04T08:43:20.89+00:00">
+            <w:date w:fullDate="2026-06-18T11:45:14.82+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
-                <w:t>2026-05-04 00:00:00Z</w:t>
+                <w:t>2026-06-18 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R84a061321d014abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R063eaef1d6a044ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R97450c8819db489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rbcfc1c55cc7d4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Racfd462b44604c06" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6f7e1bdfe0074ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rca22689c08fa41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0a65ef112880477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rb90e3a71fd804820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R78dabd6bd13c45f6" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R572b79452dab4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rb63fc2120db24817" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rf56c02beaf314935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Re37803c7c7f649d2" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{784D417C-8319-4DA3-995C-D82D9E5945D9}"/>
+        <w:guid w:val="{BB28BC3D-26DD-4FAC-A996-CF1CD9E3E161}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{99E6D5F1-A19A-4271-98B7-798FC87903C7}"/>
+        <w:guid w:val="{C6575A59-4F1A-4E31-8B20-8F6D470E6191}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6A4047C2-B62F-4145-993B-4A38122141AA}"/>
+        <w:guid w:val="{465675F1-DB0A-43AD-B507-F2163B4FA6EE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B128D844-4BE0-418C-8802-4AEEC3E0F375}"/>
+        <w:guid w:val="{2805DD4C-6242-41BD-AE1B-744AD8A2796A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{97944134-23BD-45B0-B07D-0C87CA9C2E1C}"/>
+        <w:guid w:val="{0BD11F65-A33E-4762-85D5-2AB10DBC5C6B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>