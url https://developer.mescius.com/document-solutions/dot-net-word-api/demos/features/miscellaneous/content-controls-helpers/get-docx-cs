--- v11 (2026-06-18)
+++ v12 (2026-06-18)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1775799975ba460c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2c9350ffe37249a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfbf20072bcb4440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd5b7f909a8834db8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R04a21b44b65c40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R65431550f1d4471e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="-444329478"/>
+          <w:id w:val="529864687"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
@@ -80,86 +80,86 @@
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-654848716"/>
+        <w:id w:val="186873228"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-701306658"/>
+        <w:id w:val="-63418006"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,130 +172,130 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-333166068"/>
+        <w:id w:val="732502404"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows createing groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-265993774"/>
+        <w:id w:val="899113551"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="274918568"/>
+              <w:id w:val="187115698"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-367717223"/>
+            <w:id w:val="46134711"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-06-18T11:45:14.82+00:00">
+            <w:date w:fullDate="2026-06-18T13:12:29.53+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
                 <w:t>2026-06-18 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6f7e1bdfe0074ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rca22689c08fa41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0a65ef112880477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rb90e3a71fd804820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R78dabd6bd13c45f6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R49690c8229144827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9dcec2629d4f40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R46e09d5c9e0c438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R0512d59a064943c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb19cb9b64d1242aa" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rf56c02beaf314935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Re37803c7c7f649d2" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R770c5d3c03d74ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R543cee33054e42fa" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BB28BC3D-26DD-4FAC-A996-CF1CD9E3E161}"/>
+        <w:guid w:val="{046E5B0D-87F4-496F-A736-16D2DC5A2244}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C6575A59-4F1A-4E31-8B20-8F6D470E6191}"/>
+        <w:guid w:val="{69FD3EBD-5E28-448D-AC28-9A5BACF85AF3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{465675F1-DB0A-43AD-B507-F2163B4FA6EE}"/>
+        <w:guid w:val="{E2379FF7-14EF-4016-8E03-EFF8180DEA00}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2805DD4C-6242-41BD-AE1B-744AD8A2796A}"/>
+        <w:guid w:val="{51B257BB-446F-4D32-A08E-45EC7822A8C8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0BD11F65-A33E-4762-85D5-2AB10DBC5C6B}"/>
+        <w:guid w:val="{CB20885C-2401-4439-B849-17C88325FAA8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>