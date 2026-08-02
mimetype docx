--- v12 (2026-06-18)
+++ v13 (2026-08-02)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd5b7f909a8834db8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R04a21b44b65c40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R65431550f1d4471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re55f65fd5a85428b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8d82182ce434f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6a2c5ad809c144dc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="529864687"/>
+          <w:id w:val="893247031"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
@@ -80,86 +80,86 @@
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="186873228"/>
+        <w:id w:val="681349072"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-63418006"/>
+        <w:id w:val="67141720"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,140 +172,140 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="732502404"/>
+        <w:id w:val="-572568195"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows createing groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="899113551"/>
+        <w:id w:val="825851269"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="187115698"/>
+              <w:id w:val="435625496"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="46134711"/>
+            <w:id w:val="-681134010"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-06-18T13:12:29.53+00:00">
+            <w:date w:fullDate="2026-08-02T20:47:29.10+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
-                <w:t>2026-06-18 00:00:00Z</w:t>
+                <w:t>2026-08-02 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R49690c8229144827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R9dcec2629d4f40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R46e09d5c9e0c438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R0512d59a064943c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb19cb9b64d1242aa" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9ec942f86da64a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R30583e0bcb84484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1913aba32bb041de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R034d149f27d84226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf60235b97a934bce" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R770c5d3c03d74ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R543cee33054e42fa" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rd8f212be9e044382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rb34984dabd964734" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{046E5B0D-87F4-496F-A736-16D2DC5A2244}"/>
+        <w:guid w:val="{CC46CE4B-8FDD-434A-9ECA-5706763A5AF1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{69FD3EBD-5E28-448D-AC28-9A5BACF85AF3}"/>
+        <w:guid w:val="{738F70E2-D5D8-4E7A-945B-3FE50D99539D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E2379FF7-14EF-4016-8E03-EFF8180DEA00}"/>
+        <w:guid w:val="{1644C441-C213-481E-8236-803A3F356DCF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{51B257BB-446F-4D32-A08E-45EC7822A8C8}"/>
+        <w:guid w:val="{47F8BB8A-270A-4326-989A-D754334E5D87}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CB20885C-2401-4439-B849-17C88325FAA8}"/>
+        <w:guid w:val="{44D0D468-9259-4034-B4F3-D11EFE0A38BB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>