--- v13 (2026-08-02)
+++ v14 (2026-09-16)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re55f65fd5a85428b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf8d82182ce434f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6a2c5ad809c144dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1bf3177f5eda4cf2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3ec6d54f0cbd4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R848c9ab9fb1842b6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Content Control Examples</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>Below are some examples of content controls. Open the document in MS Word to see the controls in action.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF8C00"/>
           </w:rPr>
-          <w:id w:val="893247031"/>
+          <w:id w:val="491304194"/>
           <w:placeholder>
             <w:docPart w:val="dropdownlist-placeholder"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF4500"/>
           <w:dropDownList>
             <w:listItem w:displayText="Apples" w:value="apple"/>
             <w:listItem w:displayText="Oranges" w:value="orange"/>
             <w:listItem w:displayText="Bananas" w:value="banana"/>
             <w:listItem w:displayText="Pears" w:value="pear"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> The green 'Click to pick' text on the left is a placeholder, replaced with the picked fruit when you've selected one.</w:t>
       </w:r>
@@ -80,86 +80,86 @@
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a fruit from the dropdown list control: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Text allows entering a single run of text in the control. All text in a Text control has the same formatting. In this case we use 'Block Text' paragraph style.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="681349072"/>
+        <w:id w:val="370578183"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="BlockText"/>
           </w:pPr>
           <w:r>
             <w:t>This is the default content of the only run in the only paragraph in a Text content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.RichText allows having multiple paragraphs, with multiple runs, in a single RichText content control.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="67141720"/>
+        <w:id w:val="-894964126"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:t xml:space="preserve">First paragraphs in the </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:t xml:space="preserve">RichText </w:t>
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="IntenseQuote"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Second paragraphs in the </w:t>
@@ -172,140 +172,140 @@
           </w:r>
           <w:r>
             <w:t>content control.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.BuildingBlockGallery allows selecting items from building block galleries. Here we allow to select an equation from the built-in Word equations gallery.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-572568195"/>
+        <w:id w:val="-314271682"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013436"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:docPartList>
           <w:docPartGallery w:val="Equations"/>
           <w:docPartCategory w:val="Built-In"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>ContentControlType.Group allows createing groups with modifiable and constant (non-modifiable) content. Here we create a checkbox with a non-modifiable label on its right.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="825851269"/>
+        <w:id w:val="-660027937"/>
         <w:lock w:val="contentLocked"/>
         <w:group/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Grouped checkbox"/>
-              <w:id w:val="435625496"/>
+              <w:id w:val="-822509566"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                 <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtContent>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r>
             <w:t xml:space="preserve"> Text to the right of the checkbox</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:r>
             <w:t>Finally, we add a ContentControlType.Date control that shows the current date.</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-681134010"/>
+            <w:id w:val="650263724"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
-            <w:date w:fullDate="2026-08-02T20:47:29.10+00:00">
+            <w:date w:fullDate="2026-09-16T23:50:14.48+00:00">
               <w:dateFormat w:val="u"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:p>
               <w:r>
-                <w:t>2026-08-02 00:00:00Z</w:t>
+                <w:t>2026-09-16 00:00:00Z</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -959,178 +959,178 @@
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9ec942f86da64a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R30583e0bcb84484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1913aba32bb041de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R034d149f27d84226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf60235b97a934bce" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6e109e3c5b814dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R86c6641add374873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R61f8f0f2ef18486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R1b4dd884ad614648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra4de430054fb453b" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rd8f212be9e044382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Rb34984dabd964734" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rf3b55ca020a84450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="Re313b97eaea54486" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CC46CE4B-8FDD-434A-9ECA-5706763A5AF1}"/>
+        <w:guid w:val="{4FC7D29E-92CC-48D3-9F30-E3EE9CBBB72E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="dropdownlist-placeholder"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="default"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{738F70E2-D5D8-4E7A-945B-3FE50D99539D}"/>
+        <w:guid w:val="{643BFD95-FA7C-4FC2-A12F-8A464C48510B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
               <w:color w:val="8FBC8F"/>
             </w:rPr>
             <w:t>Click to pick</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1644C441-C213-481E-8236-803A3F356DCF}"/>
+        <w:guid w:val="{AEC31873-D76B-47AD-B14C-7FC8399FAFC8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013436"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{47F8BB8A-270A-4326-989A-D754334E5D87}"/>
+        <w:guid w:val="{CCFCF396-88AC-474A-B9FE-E0572BEAFEB5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose a building block.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{44D0D468-9259-4034-B4F3-D11EFE0A38BB}"/>
+        <w:guid w:val="{A3C943DC-ED2B-4711-A2C9-CF5F671028F6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>