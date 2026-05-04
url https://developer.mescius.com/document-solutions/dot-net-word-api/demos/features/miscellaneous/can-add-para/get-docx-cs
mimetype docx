--- v10 (2026-03-20)
+++ v11 (2026-05-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R602e0ce2d75f40eb" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6cf77bf62504414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0a3e19fe427f4305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfe38c56d7fad4ec1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a17d88f64eb4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcc5f4e5b6b5e44c8" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-997334810"/>
+          <w:id w:val="97788543"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
           <w:r>
             <w:t>Run added to Rich Text Content Control.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
@@ -593,73 +593,73 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd46e20853af045ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Reca186e720cc4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re633b75298444cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Reac40166400340eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf77c945013aa4198" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R480f9b9a4fc74c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2bc586a706fc42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R630ce0b7189e4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R7e8cdec07df94129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R48c20db417834f63" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R33273139e140410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R308bb9f348304fdd" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R0d65043cb8be46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R44d95e1202d24a27" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{14E16F4D-4EE1-4761-A3E2-EF16FEA44978}"/>
+        <w:guid w:val="{1AD5155A-0B35-4CDB-A19D-C52D1D439944}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>