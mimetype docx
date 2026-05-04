--- v11 (2026-05-04)
+++ v12 (2026-05-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfe38c56d7fad4ec1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a17d88f64eb4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcc5f4e5b6b5e44c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f9f4b808a114452" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8af53a288dec418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R80dff8721be44bf2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="97788543"/>
+          <w:id w:val="-130827400"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
           <w:r>
             <w:t>Run added to Rich Text Content Control.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
@@ -593,73 +593,73 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R480f9b9a4fc74c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2bc586a706fc42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R630ce0b7189e4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R7e8cdec07df94129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R48c20db417834f63" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R759821d1fcbb4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8b8617a53b444c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd60fd10f0adc48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rb75f224b065947b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1a735754f0b3486b" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R0d65043cb8be46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R44d95e1202d24a27" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R36a6f9957c194b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R03c626a711e7473d" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1AD5155A-0B35-4CDB-A19D-C52D1D439944}"/>
+        <w:guid w:val="{246CFB8C-EF9F-4246-B6DE-E917ECB02FB5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>