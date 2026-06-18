--- v12 (2026-05-04)
+++ v13 (2026-06-18)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f9f4b808a114452" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8af53a288dec418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R80dff8721be44bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4a76666324ca4e37" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5eed18716fca428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfa70d4f938e7452a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-130827400"/>
+          <w:id w:val="-551355562"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
           <w:r>
             <w:t>Run added to Rich Text Content Control.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
@@ -593,73 +593,73 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R759821d1fcbb4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8b8617a53b444c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rd60fd10f0adc48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rb75f224b065947b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1a735754f0b3486b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R27228fa3a1794d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3f2b82d84e954b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R43a5cdf5622a4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R669cb23528ab44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4456d46dd75243be" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R36a6f9957c194b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R03c626a711e7473d" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R9952882a7d584655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R0c33f71a7dfb41d7" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{246CFB8C-EF9F-4246-B6DE-E917ECB02FB5}"/>
+        <w:guid w:val="{326B5004-CCD0-4EB5-886F-B7A94FBE1EAD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>