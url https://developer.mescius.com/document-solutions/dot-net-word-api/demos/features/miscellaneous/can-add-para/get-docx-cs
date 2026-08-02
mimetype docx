--- v13 (2026-06-18)
+++ v14 (2026-08-02)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/fontTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4a76666324ca4e37" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5eed18716fca428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfa70d4f938e7452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdb6f102c09034855" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5e1b1c68825e4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rea0646c0ceed4596" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-551355562"/>
+          <w:id w:val="636433915"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
           <w:r>
             <w:t>Run added to Rich Text Content Control.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
@@ -593,73 +593,73 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R27228fa3a1794d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3f2b82d84e954b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R43a5cdf5622a4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="R669cb23528ab44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4456d46dd75243be" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7292162654374305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R090f3a95ed2644bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rccc998e40ac347ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="/word/glossary/document.xml" Id="Rb30218ec314d46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R549128f94f6644f9" /></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="R9952882a7d584655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R0c33f71a7dfb41d7" /></Relationships>
+<file path=word/glossary/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/glossary/styles2.xml" Id="Rfce5de13ec1f447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/glossary/fontTable2.xml" Id="R0d29afa031d94bc2" /></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{326B5004-CCD0-4EB5-886F-B7A94FBE1EAD}"/>
+        <w:guid w:val="{E16FADF3-F03D-49B1-A72D-D1B33AE6F948}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>