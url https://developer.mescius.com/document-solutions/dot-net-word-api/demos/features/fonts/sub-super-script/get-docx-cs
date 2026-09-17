--- v15 (2026-08-02)
+++ v16 (2026-09-17)
@@ -1,237 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb3ea27361d8f43a0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb5535af2897a4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd5dbd335ef27449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R89ddb3107a054d23" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6a609a511df640ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Refc35cad88f449ee" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Adipiscing erat nunc tincidunt ullamcorper, mauris feugiat, lobortis euismod pulvinar nunc euismod </w:t>
+        <w:t xml:space="preserve">Euismod nunc congue, nunc erat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> nunc molestie, sit ut mi tellus sit ut. Diam amet dolore aliquet amet nisi et, elit ac mi, id </w:t>
+        <w:t xml:space="preserve"> amet mauris ullamcorper et nisi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> massa molestie feugiat nibh eget </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> tincidunt id </w:t>
+        <w:t xml:space="preserve"> eget proin nunc sed, consectetur non, mi ut tempus. Lorem congue dolor molestie mi donec pharetra felis mi donec, pharetra volutpat proin donec amet volutpat, nibh aliquam amet non lobortis. Lorem adipiscing praesent congue, nunc pulvinar euismod lobortis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> molestie ante tempus, elit diam ut sit tellus massa sed eget et. Ac pulvinar id et magna turpis aliquet nunc dolor volutpat euismod tincidunt erat elit nonummy volutpat, massa lobortis donec </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, pulvinar. Pharetra nonummy eget praesent tincidunt ac </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Sed tincidunt, euismod, pulvinar nunc molestie </w:t>
+        <w:t xml:space="preserve"> consectetur mauris volutpat proin nunc massa donec pharetra non lobortis aliquam nonummy ullamcorper ut. Tempus amet ullamcorper, congue sit molestie, massa tempus, nonummy sem ut pulvinar id mi erat at tellus massa lobortis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ante eget, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et elit sed mi felis erat. Mi adipiscing aliquam proin consectetur nisi sem euismod sit ut tellus feugiat nibh mauris ac diam consectetur magna ullamcorper amet, congue. Euismod pulvinar massa id </w:t>
+        <w:t xml:space="preserve"> id. Laoreet erat consectetur, non, nunc pulvinar id, nibh ac, consectetur tellus tincidunt sed, at sem dolore pulvinar euismod lobortis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mauris. Proin tempus nonummy erat, consectetur non nunc sed pharetra, tellus ante erat nonummy et nisi turpis, tellus nunc, dolor eget et. Ac sed elit et nisi turpis aliquet congue pharetra volutpat nibh tempus felis mi erat nonummy sem nisi, sit, tellus tincidunt. Erat at sem dolore pulvinar euismod tincidunt ac at praesent aliquam felis diam, congue, pharetra non nunc </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ante mauris aliquam proin turpis, magna et ante at ac diam consectetur congue, ullamcorper pulvinar nunc. Tellus pulvinar, massa molestie feugiat lobortis eget sed nibh elit ac diam nonummy dolore praesent turpis dolore, tellus, eget sed et. Elit donec diam amet nunc euismod pulvinar massa id tempus, proin adipiscing aliquam proin, at ac dolore tellus sit lobortis mauris. Feugiat nibh eget erat mi felis donec praesent nonummy donec aliquet turpis nisi diam consectetur, magna diam amet congue euismod pulvinar. Dolore tincidunt euismod </w:t>
+        <w:t xml:space="preserve"> eget diam magna. Turpis tellus tincidunt dolor volutpat lobortis, feugiat mauris mi erat nonummy ullamcorper ut, lobortis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at proin tempus adipiscing praesent donec. Pharetra non ut pulvinar, euismod laoreet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at proin, nisi pulvinar volutpat lobortis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mauris ante donec nonummy diam, ullamcorper laoreet. Ac adipiscing aliquet tincidunt sed, at proin donec pulvinar volutpat lobortis feugiat felis mi donec pharetra volutpat massa tempus elit diam. Ut pharetra tellus nunc magna pharetra id mi erat elit sem nunc tempus elit mi ac at aliquet, nunc, dolor elit. Proin nisi, amet id nibh </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, adipiscing aliquet tincidunt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> massa molestie </w:t>
+        <w:t xml:space="preserve"> id nibh </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at praesent, dolore amet, ullamcorper tincidunt feugiat. Mauris ante congue pharetra molestie massa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> massa felis, aliquam, proin at ac, diam consectetur magna ullamcorper amet nunc tellus sit. Nunc, tellus sit lobortis eget dolor tincidunt ante adipiscing, nisi sem turpis lobortis molestie feugiat nibh at, magna sem consectetur magna. Praesent adipiscing aliquam proin at nisi, non sit lobortis volutpat sed nibh eget amet dolore tellus feugiat lobortis mauris </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> et. Elit, sed laoreet id </w:t>
+        <w:t xml:space="preserve"> elit diam congue pharetra tellus massa erat elit proin aliquam adipiscing praesent donec amet. Volutpat nibh </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, adipiscing praesent donec nonummy sem aliquet dolore amet, volutpat massa tempus adipiscing diam congue pharetra tellus nunc </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ante mauris </w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> et elit ac et nonummy dolore, ullamcorper amet dolore tellus sit lobortis molestie feugiat lobortis praesent adipiscing donec praesent. </w:t>
+        <w:t xml:space="preserve">. Elit sem ut pulvinar id mi ac at, proin nisi amet euismod tincidunt feugiat ac at lobortis ac amet euismod nibh. Aliquam turpis tellus laoreet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mauris ante aliquam amet euismod lobortis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> felis mi donec consectetur sem lobortis feugiat massa sed. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -765,51 +756,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1f2cb2d9f9d04f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra2e7ed2a71494704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1e61a4395a28479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R24a21544703140c2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9c9a8770771a4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R07475f9b7328443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rac2c1f56ecb9447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb7091d36aca740a0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>