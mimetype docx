--- v16 (2026-09-17)
+++ v17 (2026-11-01)
@@ -1,228 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R89ddb3107a054d23" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6a609a511df640ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Refc35cad88f449ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcc652fa7a1e44b4d" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R66f50744aa0f429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcf8758efb64349e5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Euismod nunc congue, nunc erat </w:t>
+        <w:t xml:space="preserve">Donec eget proin mi nisi turpis aliquet, laoreet erat consectetur nonummy tempus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sit nonummy tellus, mi congue feugiat, amet volutpat. Tellus et ante magna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> adipiscing, euismod amet volutpat proin congue sed adipiscing, euismod proin nunc sed nonummy tellus ante, donec. Pharetra mauris, diam lobortis tincidunt nisi pulvinar eget diam, eget praesent mauris praesent, congue </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> turpis euismod et nisi amet elit. Sem massa magna sit felis diam lobortis, aliquam amet eget praesent nunc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, consectetur dolor felis mi dolore dolor mauris mi. Donec pharetra mauris proin dolore dolor eget praesent dolore dolor eget proin donec amet volutpat nibh, aliquam amet volutpat felis et. Magna sit id, et congue pharetra molestie et, ut, feugiat felis ullamcorper, ut feugiat molestie mi, donec sit molestie praesent magna. Dolor mauris ante erat ac adipiscing euismod lobortis aliquam amet id proin nunc, erat nonummy sem ut pulvinar eget et magna. Sit id et ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> amet mauris ullamcorper et nisi </w:t>
+        <w:t xml:space="preserve">, elit diam nisi feugiat aliquam turpis euismod laoreet ut sed consectetur, tellus laoreet donec sit, molestie. Praesent, tincidunt tempus nonummy ullamcorper lobortis tempus, adipiscing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> eget proin nunc sed, consectetur non, mi ut tempus. Lorem congue dolor molestie mi donec pharetra felis mi donec, pharetra volutpat proin donec amet volutpat, nibh aliquam amet non lobortis. Lorem adipiscing praesent congue, nunc pulvinar euismod lobortis </w:t>
+        <w:t xml:space="preserve">, elit, diam lobortis tempus pharetra volutpat massa aliquam pharetra eget proin dolore. Dolor consectetur euismod nibh ac, pulvinar elit sem massa erat amet, volutpat ante dolore et ut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nonummy volutpat ante donec. Pharetra eget, praesent laoreet, ac sit id mi nisi feugiat felis diam nisi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> elit non ante dolore sed at sit. Felis ullamcorper nibh aliquam pulvinar, eget sem, nunc sed consectetur euismod laoreet ac sit felis diam ut aliquam pharetra molestie proin. Congue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> molestie ante tempus, elit diam ut sit tellus massa sed eget et. Ac pulvinar id et magna turpis aliquet nunc dolor volutpat euismod tincidunt erat elit nonummy volutpat, massa lobortis donec </w:t>
+        <w:t xml:space="preserve"> adipiscing euismod nibh praesent, congue feugiat mauris diam congue feugiat mauris aliquet tincidunt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, pulvinar. Pharetra nonummy eget praesent tincidunt ac </w:t>
+        <w:t xml:space="preserve">, amet volutpat et, nisi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> consectetur mauris volutpat proin nunc massa donec pharetra non lobortis aliquam nonummy ullamcorper ut. Tempus amet ullamcorper, congue sit molestie, massa tempus, nonummy sem ut pulvinar id mi erat at tellus massa lobortis </w:t>
+        <w:t xml:space="preserve">. Elit non, massa sed nonummy tellus mi, congue feugiat adipiscing ullamcorper id diam ut tempus consectetur volutpat ante, donec dolor at. Ullamcorper nibh nisi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> id. Laoreet erat consectetur, non, nunc pulvinar id, nibh ac, consectetur tellus tincidunt sed, at sem dolore pulvinar euismod lobortis </w:t>
+        <w:t xml:space="preserve"> consectetur molestie praesent, ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> mauris. Proin tempus nonummy erat, consectetur non nunc sed pharetra, tellus ante erat nonummy et nisi turpis, tellus nunc, dolor eget et. Ac sed elit et nisi turpis aliquet congue pharetra volutpat nibh tempus felis mi erat nonummy sem nisi, sit, tellus tincidunt. Erat at sem dolore pulvinar euismod tincidunt ac at praesent aliquam felis diam, congue, pharetra non nunc </w:t>
+        <w:t xml:space="preserve"> nonummy volutpat ante, nisi pulvinar at aliquet tincidunt volutpat proin massa ac. Consectetur id et ut, feugiat felis non proin donec diam lobortis aliquam nonummy diam tincidunt tempus turpis, euismod nibh nisi pulvinar. Eget proin nisi pulvinar id et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at aliquet dolore pulvinar volutpat lobortis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ut, turpis tellus nunc pulvinar, euismod tincidunt. Dolor felis praesent erat nonummy diam ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> eget diam magna. Turpis tellus tincidunt dolor volutpat lobortis, feugiat mauris mi erat nonummy ullamcorper ut, lobortis </w:t>
+        <w:t xml:space="preserve">, id praesent ut aliquam pharetra at praesent, donec nonummy ullamcorper tincidunt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> at proin tempus adipiscing praesent donec. Pharetra non ut pulvinar, euismod laoreet </w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> felis mi donec consectetur sem lobortis feugiat massa sed. </w:t>
+        <w:t xml:space="preserve"> erat. Mauris aliquet laoreet ac, consectetur id laoreet sed elit proin nisi amet id nibh ac turpis tellus laoreet, magna donec pulvinar. Eget aliquet tincidunt ac, sit felis, ullamcorper massa donec pharetra mauris aliquet, laoreet ac pulvinar eget sem nunc erat consectetur molestie. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -756,51 +729,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9c9a8770771a4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R07475f9b7328443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rac2c1f56ecb9447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb7091d36aca740a0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R73500d66033842e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rcfb0912083824049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R90cc7f209f844699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R22a2ba6c03b94cf5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>