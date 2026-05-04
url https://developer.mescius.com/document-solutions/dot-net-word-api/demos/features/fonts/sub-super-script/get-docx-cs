--- v12 (2026-03-20)
+++ v13 (2026-05-04)
@@ -1,228 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfc80a0b7a15840f2" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4ada63786d534dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R17dcf57df57d479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5c8474b0dc864b81" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R47d03abf12e8414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R867296e73eac4e83" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquam turpis nonummy amet </w:t>
+        <w:t xml:space="preserve">Amet massa praesent amet mauris tellus et ut tempus feugiat turpis volutpat sem laoreet erat sit id diam ante dolore pharetra. Adipiscing sit, felis, ullamcorper tempus, amet volutpat ante, dolore dolor at molestie et congue feugiat felis diam ut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nonummy ullamcorper. Nibh donec dolor mauris sem nunc sed consectetur mi magna turpis molestie mi, magna sit id diam lobortis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> adipiscing non. Lobortis aliquam, pulvinar volutpat nibh aliquam nonummy euismod nibh aliquam dolor at tellus, massa consectetur id et ut tempus nonummy eget. Praesent nunc sed adipiscing tellus, tincidunt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> donec ut mi sem euismod mauris, consectetur pulvinar magna, tincidunt aliquet mauris dolor, dolore ante non. Id at </w:t>
+        <w:t xml:space="preserve"> turpis tellus mi, ac sit, id mi magna, sit, volutpat massa donec pharetra eget. Proin congue, sed turpis id nibh, nisi pulvinar id et ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> dolore proin eget dolore nibh euismod amet aliquam lobortis diam, mauris pharetra erat massa, sem eget pulvinar, nisi. Nibh ullamcorper, adipiscing </w:t>
+        <w:t xml:space="preserve"> elit sem massa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> elit ullamcorper massa aliquam pharetra. Volutpat congue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> dolore ante molestie amet erat lobortis elit pulvinar nisi et tellus at sed dolore proin eget, amet. Tempus lobortis diam felis feugiat magna mi tellus at sed, dolore proin eget amet tempus tincidunt nonummy </w:t>
+        <w:t xml:space="preserve"> adipiscing tellus laoreet ac turpis tellus laoreet ac turpis tellus mi, magna feugiat felis, ullamcorper ut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, elit. Non, ante donec dolor mauris praesent nunc eget ante aliquam, pulvinar eget sem dolore ante magna dolor molestie praesent dolore dolor. Mauris praesent congue dolor mauris aliquet sed at praesent nunc sed at tellus laoreet magna sit id et magna, sit id. Diam congue feugiat felis diam ut tempus adipiscing non nibh donec amet, lobortis aliquam pulvinar mauris sem nunc, sed at sem. Nunc sed at aliquet massa erat pharetra id praesent ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> congue diam felis. Feugiat congue mi molestie pharetra magna laoreet aliquet elit, dolor dolore proin eget amet aliquam nibh ullamcorper mauris feugiat praesent felis. Sit, erat, massa proin eget amet aliquam et euismod turpis tempus nibh euismod amet aliquam ante euismod nonummy </w:t>
+        <w:t xml:space="preserve"> adipiscing ullamcorper ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ut ullamcorper. Adipiscing </w:t>
+        <w:t xml:space="preserve"> adipiscing diam tempus adipiscing euismod nibh. Tempus adipiscing ullamcorper lobortis ac turpis ullamcorper laoreet ac turpis ullamcorper tincidunt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ut tellus at erat laoreet aliquet elit, </w:t>
+        <w:t xml:space="preserve"> adipiscing aliquet, tincidunt ac consectetur tellus laoreet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Turpis tellus nisi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> dolore et eget pulvinar nisi nibh ullamcorper, felis sit congue diam. Mauris sit congue mi id sit magna et id congue, diam id feugiat nisi tempus nibh euismod turpis tempus lobortis ullamcorper. Felis feugiat, magna mi molestie consectetur donec felis feugiat congue diam felis </w:t>
+        <w:t xml:space="preserve"> elit diam ut aliquam amet non massa donec dolor mauris proin nunc, ac turpis euismod laoreet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Consectetur euismod mi magna feugiat id et ac aliquet laoreet erat pharetra molestie mi magna feugiat felis praesent ut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> felis. Diam lobortis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> adipiscing ullamcorper lobortis aliquam amet eget proin, dolore </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> lobortis sem nonummy erat, massa, sem elit pulvinar. Magna nibh euismod turpis ac laoreet tellus adipiscing sed congue proin molestie dolor ullamcorper turpis ac lobortis ullamcorper adipiscing, </w:t>
+        <w:t xml:space="preserve"> elit proin erat consectetur tellus laoreet erat consectetur mauris. Praesent, congue feugiat mauris diam congue dolor eget proin, nisi amet id nibh aliquam, amet id et aliquam pulvinar elit sem. Massa donec consectetur, mauris praesent lobortis tempus felis, ullamcorper tincidunt ac turpis tincidunt ac, adipiscing praesent, dolore dolor eget ante dolore. Pharetra eget ante aliquam nonummy ullamcorper lobortis tempus turpis ullamcorper nibh, aliquam pulvinar volutpat et nisi pulvinar elit nisi sit, id. Et nisi pulvinar eget sem nunc erat, consectetur volutpat ante magna dolor mauris aliquet tincidunt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> lobortis. Diam adipiscing tempus lobortis, ullamcorper adipiscing tempus lobortis ullamcorper adipiscing </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> ut sem, eget pulvinar ut et id pulvinar, aliquam et id amet aliquam nibh euismod turpis. Aliquam nibh ullamcorper felis nibh ullamcorper, nonummy </w:t>
+        <w:t xml:space="preserve"> adipiscing aliquet laoreet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> magna praesent felis sit ut diam felis feugiat congue diam id sit ac. Laoreet tellus consectetur erat, laoreet tellus turpis magna nibh tellus magna et id sit ac, nibh ullamcorper adipiscing feugiat tincidunt aliquet. Molestie amet erat massa non, elit </w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> tincidunt aliquet adipiscing. </w:t>
+        <w:t xml:space="preserve"> adipiscing. Euismod nibh aliquam aliquet nibh magna sit euismod nibh magna sit felis et magna feugiat id et magna sit id mi. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -756,51 +738,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb686b12f53de47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R070e2cea2d2e49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rca6e513a2ed3464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6cf41bf980f841a5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re3a405dc66dc4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R575fefb8e94a40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rccc55c0fe3704f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R84a8d0bf911243a7" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>