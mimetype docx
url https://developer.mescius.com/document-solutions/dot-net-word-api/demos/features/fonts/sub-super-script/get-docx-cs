--- v13 (2026-05-04)
+++ v14 (2026-06-18)
@@ -1,210 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5c8474b0dc864b81" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R47d03abf12e8414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R867296e73eac4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra9cc53a6146b4aea" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re92f009ff4d645c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd741fc56c1a84bce" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet massa praesent amet mauris tellus et ut tempus feugiat turpis volutpat sem laoreet erat sit id diam ante dolore pharetra. Adipiscing sit, felis, ullamcorper tempus, amet volutpat ante, dolore dolor at molestie et congue feugiat felis diam ut </w:t>
+        <w:t xml:space="preserve">Nisi sit amet at id id, diam nibh nibh euismod, lobortis dolore erat pulvinar consectetur mauris ullamcorper proin nisi, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> nonummy ullamcorper. Nibh donec dolor mauris sem nunc sed consectetur mi magna turpis molestie mi, magna sit id diam lobortis </w:t>
+        <w:t xml:space="preserve"> at. Nonummy molestie proin congue </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> turpis, id sem nunc donec </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> amet mauris pharetra mauris ullamcorper et dolore sed consectetur molestie. Et ante aliquam pharetra at aliquet nibh nisi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> adipiscing non. Lobortis aliquam, pulvinar volutpat nibh aliquam nonummy euismod nibh aliquam dolor at tellus, massa consectetur id et ut tempus nonummy eget. Praesent nunc sed adipiscing tellus, tincidunt </w:t>
+        <w:t xml:space="preserve"> nonummy tellus, mi, congue feugiat felis ullamcorper tincidunt mi nisi feugiat elit. Non proin congue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> turpis tellus mi, ac sit, id mi magna, sit, volutpat massa donec pharetra eget. Proin congue, sed turpis id nibh, nisi pulvinar id et ut </w:t>
+        <w:t xml:space="preserve"> turpis id proin nunc erat pharetra mauris ullamcorper lobortis aliquam pulvinar at aliquet laoreet nisi, et dolore. Sed, pharetra id diam lobortis, donec sed, at tellus nibh nisi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> elit sem massa </w:t>
+        <w:t xml:space="preserve"> nonummy tellus mi congue tempus pulvinar elit tellus et. Ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> elit ullamcorper massa aliquam pharetra. Volutpat congue </w:t>
+        <w:t xml:space="preserve">, felis ullamcorper eget proin nunc erat pharetra mauris, diam nibh tempus nonummy eget sem dolore dolor elit aliquet laoreet. Magna sit id, diam ut aliquam amet mauris praesent tincidunt laoreet donec sit adipiscing euismod ante, dolore sed at tellus mi. Ut feugiat elit non ante dolore sed adipiscing euismod nibh nisi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nonummy tellus congue tempus nonummy, eget aliquet tincidunt, erat. Sit, felis non ante dolore feugiat adipiscing ullamcorper laoreet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> adipiscing tellus laoreet ac turpis tellus laoreet ac turpis tellus mi, magna feugiat felis, ullamcorper ut </w:t>
+        <w:t xml:space="preserve"> sit eget non ante magna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> adipiscing euismod nibh nisi massa. Donec feugiat adipiscing euismod et, nisi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, elit. Non, ante donec dolor mauris praesent nunc eget ante aliquam, pulvinar eget sem dolore ante magna dolor molestie praesent dolore dolor. Mauris praesent congue dolor mauris aliquet sed at praesent nunc sed at tellus laoreet magna sit id et magna, sit id. Diam congue feugiat felis diam ut tempus adipiscing non nibh donec amet, lobortis aliquam pulvinar mauris sem nunc, sed at sem. Nunc sed at aliquet massa erat pharetra id praesent ut </w:t>
+        <w:t xml:space="preserve"> consectetur, molestie praesent, ut, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> adipiscing ullamcorper ut </w:t>
+        <w:t xml:space="preserve"> amet volutpat proin nunc ac consectetur tellus mi nisi. Ipsum consectetur molestie praesent tincidunt et, ut tempus amet molestie aliquet laoreet aliquam sit, elit non ante donec feugiat adipiscing volutpat. Proin nunc sed consectetur id et ut, tempus pharetra at ullamcorper, id ullamcorper nibh aliquam pulvinar eget praesent, tincidunt magna, pulvinar. Consectetur, molestie, aliquet tincidunt ac amet, volutpat et dolore sed at molestie praesent lobortis aliquam pharetra mauris consectetur tellus mi, magna. Dolor, adipiscing euismod nibh aliquam pulvinar eget, aliquet laoreet magna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nonummy ullamcorper ante dolore sed adipiscing euismod et nisi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Nonummy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> adipiscing diam tempus adipiscing euismod nibh. Tempus adipiscing ullamcorper lobortis ac turpis ullamcorper laoreet ac turpis ullamcorper tincidunt </w:t>
+        <w:t xml:space="preserve"> turpis euismod, mi ut tempus pharetra at aliquet lobortis ac turpis, eget sem mauris, tellus laoreet magna pulvinar elit. Non, praesent congue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> adipiscing aliquet, tincidunt ac consectetur tellus laoreet </w:t>
+        <w:t xml:space="preserve"> amet eget et dolore dolor at aliquet laoreet ac feugiat id ullamcorper lobortis aliquam, pharetra mauris aliquet. Adipiscing, volutpat sem, nunc sed turpis euismod diam ut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nonummy volutpat proin congue ac sed consectetur non mi ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Turpis tellus nisi </w:t>
+        <w:t xml:space="preserve">. Nonummy euismod nibh nisi, amet tempus, nonummy non massa donec feugiat mauris proin donec pharetra volutpat proin congue </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at euismod. Nibh, ut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> elit diam ut aliquam amet non massa donec dolor mauris proin nunc, ac turpis euismod laoreet </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> adipiscing ullamcorper lobortis aliquam amet eget proin, dolore </w:t>
+        <w:t xml:space="preserve"> elit molestie praesent tincidunt, tempus amet volutpat proin volutpat praesent tincidunt ac pulvinar id proin, ut, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> elit proin erat consectetur tellus laoreet erat consectetur mauris. Praesent, congue feugiat mauris diam congue dolor eget proin, nisi amet id nibh aliquam, amet id et aliquam pulvinar elit sem. Massa donec consectetur, mauris praesent lobortis tempus felis, ullamcorper tincidunt ac turpis tincidunt ac, adipiscing praesent, dolore dolor eget ante dolore. Pharetra eget ante aliquam nonummy ullamcorper lobortis tempus turpis ullamcorper nibh, aliquam pulvinar volutpat et nisi pulvinar elit nisi sit, id. Et nisi pulvinar eget sem nunc erat, consectetur volutpat ante magna dolor mauris aliquet tincidunt </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> adipiscing. Euismod nibh aliquam aliquet nibh magna sit euismod nibh magna sit felis et magna feugiat id et magna sit id mi. </w:t>
+        <w:t xml:space="preserve"> nonummy. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -738,51 +765,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re3a405dc66dc4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R575fefb8e94a40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rccc55c0fe3704f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R84a8d0bf911243a7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rde4f7bee6ab44794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5cea7218650c4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4480ab4714a94d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7de42c32a5264d0b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>