--- v14 (2026-06-18)
+++ v15 (2026-08-02)
@@ -1,237 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra9cc53a6146b4aea" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re92f009ff4d645c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd741fc56c1a84bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb3ea27361d8f43a0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb5535af2897a4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd5dbd335ef27449b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nisi sit amet at id id, diam nibh nibh euismod, lobortis dolore erat pulvinar consectetur mauris ullamcorper proin nisi, </w:t>
+        <w:t xml:space="preserve">Adipiscing erat nunc tincidunt ullamcorper, mauris feugiat, lobortis euismod pulvinar nunc euismod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> at. Nonummy molestie proin congue </w:t>
+        <w:t xml:space="preserve"> nunc molestie, sit ut mi tellus sit ut. Diam amet dolore aliquet amet nisi et, elit ac mi, id </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> massa molestie feugiat nibh eget </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> turpis, id sem nunc donec </w:t>
+        <w:t xml:space="preserve"> tincidunt id </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Sed tincidunt, euismod, pulvinar nunc molestie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ante eget, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> amet mauris pharetra mauris ullamcorper et dolore sed consectetur molestie. Et ante aliquam pharetra at aliquet nibh nisi </w:t>
+        <w:t xml:space="preserve"> et elit, ac diam amet congue, ullamcorper pulvinar, nunc euismod feugiat. Lobortis volutpat feugiat nibh diam nonummy dolore aliquet, sit nunc tellus feugiat nibh mauris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et elit sed mi felis erat. Mi adipiscing aliquam proin consectetur nisi sem euismod sit ut tellus feugiat nibh mauris ac diam consectetur magna ullamcorper amet, congue. Euismod pulvinar massa id </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> nonummy tellus, mi, congue feugiat felis ullamcorper tincidunt mi nisi feugiat elit. Non proin congue </w:t>
+        <w:t xml:space="preserve"> ante mauris aliquam proin turpis, magna et ante at ac diam consectetur congue, ullamcorper pulvinar nunc. Tellus pulvinar, massa molestie feugiat lobortis eget sed nibh elit ac diam nonummy dolore praesent turpis dolore, tellus, eget sed et. Elit donec diam amet nunc euismod pulvinar massa id tempus, proin adipiscing aliquam proin, at ac dolore tellus sit lobortis mauris. Feugiat nibh eget erat mi felis donec praesent nonummy donec aliquet turpis nisi diam consectetur, magna diam amet congue euismod pulvinar. Dolore tincidunt euismod </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> massa molestie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Superscript"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> massa felis, aliquam, proin at ac, diam consectetur magna ullamcorper amet nunc tellus sit. Nunc, tellus sit lobortis eget dolor tincidunt ante adipiscing, nisi sem turpis lobortis molestie feugiat nibh at, magna sem consectetur magna. Praesent adipiscing aliquam proin at nisi, non sit lobortis volutpat sed nibh eget amet dolore tellus feugiat lobortis mauris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> turpis id proin nunc erat pharetra mauris ullamcorper lobortis aliquam pulvinar at aliquet laoreet nisi, et dolore. Sed, pharetra id diam lobortis, donec sed, at tellus nibh nisi </w:t>
+        <w:t xml:space="preserve"> et. Elit, sed laoreet id </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> nonummy tellus mi congue tempus pulvinar elit tellus et. Ut </w:t>
+        <w:t xml:space="preserve"> ante mauris </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ante mauris ac et elit donec praesent nonummy dolore, ullamcorper amet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> et. Elit magna diam amet dolore, ullamcorper pulvinar nunc euismod, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, felis ullamcorper eget proin nunc erat pharetra mauris, diam nibh tempus nonummy eget sem dolore dolor elit aliquet laoreet. Magna sit id, diam ut aliquam amet mauris praesent tincidunt laoreet donec sit adipiscing euismod ante, dolore sed at tellus mi. Ut feugiat elit non ante dolore sed adipiscing euismod nibh nisi </w:t>
+        <w:t xml:space="preserve">, massa molestie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nibh, eget </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="My Subscript"/>
+        </w:rPr>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nibh, elit erat praesent nonummy. Donec praesent turpis nisi nibh eget sed mi felis erat mi adipiscing aliquam aliquet consectetur nisi sem consectetur, congue volutpat sem. Pharetra congue non dolor laoreet elit donec diam amet dolore, aliquet amet nunc tellus sit lobortis volutpat dolor tincidunt euismod pulvinar. Nunc euismod </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Superscript"/>
         </w:rPr>
         <w:t>ipsum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> nonummy tellus congue tempus nonummy, eget aliquet tincidunt, erat. Sit, felis non ante dolore feugiat adipiscing ullamcorper laoreet </w:t>
+        <w:t xml:space="preserve"> ante molestie elit magna diam, amet nunc, tellus pulvinar nunc tellus feugiat massa mauris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> sit eget non ante magna </w:t>
+        <w:t xml:space="preserve"> et consectetur magna. Ullamcorper, amet dolore ullamcorper amet dolore tellus, sit nunc molestie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> adipiscing euismod nibh nisi massa. Donec feugiat adipiscing euismod et, nisi </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> consectetur, molestie praesent, ut, </w:t>
+        <w:t xml:space="preserve"> magna ullamcorper amet, nunc euismod sit, nunc tellus feugiat massa. Molestie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="My Subscript"/>
         </w:rPr>
         <w:t>lorem</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> amet volutpat proin nunc ac consectetur tellus mi nisi. Ipsum consectetur molestie praesent tincidunt et, ut tempus amet molestie aliquet laoreet aliquam sit, elit non ante donec feugiat adipiscing volutpat. Proin nunc sed consectetur id et ut, tempus pharetra at ullamcorper, id ullamcorper nibh aliquam pulvinar eget praesent, tincidunt magna, pulvinar. Consectetur, molestie, aliquet tincidunt ac amet, volutpat et dolore sed at molestie praesent lobortis aliquam pharetra mauris consectetur tellus mi, magna. Dolor, adipiscing euismod nibh aliquam pulvinar eget, aliquet laoreet magna </w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> nonummy. </w:t>
+        <w:t xml:space="preserve"> et elit ac et nonummy dolore, ullamcorper amet dolore tellus sit lobortis molestie feugiat lobortis praesent adipiscing donec praesent. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -765,51 +765,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rde4f7bee6ab44794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R5cea7218650c4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4480ab4714a94d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7de42c32a5264d0b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1f2cb2d9f9d04f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra2e7ed2a71494704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1e61a4395a28479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R24a21544703140c2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>