--- v8 (2026-03-20)
+++ v9 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R60217e438f76420a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R50f1a0efe5be415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf2fb8686baef4444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R88753888408a4d48" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a0097be3f7544ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rec58ed1ff52c4edb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="My Font 1" w:hAnsi="My Font 1" w:eastAsia="My Font 1" w:cs="My Font 1"/>
         </w:rPr>
         <w:t>Text rendered using embedded font "My Font 1".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="My Font 2" w:hAnsi="My Font 2" w:eastAsia="My Font 2" w:cs="My Font 2"/>
         </w:rPr>
         <w:t>Text rendered using embedded font "My Font 2".</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -94,59 +94,59 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="My Font 1">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00" w:characterSet="iso-8859-1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{0CDBA416-3214-46EE-9131-99FC1EA08BA7}" r:id="Rf77e435bc0e7433f"/>
+    <w:embedRegular w:fontKey="{8761F1C6-EA83-4225-85FE-AAD87FFE3730}" r:id="Rcf14bd3632294f1f"/>
   </w:font>
   <w:font w:name="My Font 2">
     <w:panose1 w:val="020B0803020203020304"/>
     <w:charset w:val="00" w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBoldItalic w:fontKey="{F33C6439-1E41-409E-B5EF-7E12D1239D60}" r:id="R1d3487c3076d4eae"/>
+    <w:embedBoldItalic w:fontKey="{21BE9F07-64AF-4D75-83C2-94A9A581F5BF}" r:id="R144c77c4586c4de1"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -592,54 +592,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6042bc05c7f34505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb6b899b711ad4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R20103dce3e3d4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R94b0d9c4229b4faf" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="Rf77e435bc0e7433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="R1d3487c3076d4eae" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5a664f15c67d4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdaddeef382d5429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rac005872f86645d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf7895f68361845eb" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="Rcf14bd3632294f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="R144c77c4586c4de1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>