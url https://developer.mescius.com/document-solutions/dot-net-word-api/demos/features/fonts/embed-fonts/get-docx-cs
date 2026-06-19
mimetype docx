--- v9 (2026-05-04)
+++ v10 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R88753888408a4d48" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a0097be3f7544ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rec58ed1ff52c4edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R97a469e5b1d847a4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raa39226f222b4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf7a19ee75d974018" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="My Font 1" w:hAnsi="My Font 1" w:eastAsia="My Font 1" w:cs="My Font 1"/>
         </w:rPr>
         <w:t>Text rendered using embedded font "My Font 1".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="My Font 2" w:hAnsi="My Font 2" w:eastAsia="My Font 2" w:cs="My Font 2"/>
         </w:rPr>
         <w:t>Text rendered using embedded font "My Font 2".</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -94,59 +94,59 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="My Font 1">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00" w:characterSet="iso-8859-1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{8761F1C6-EA83-4225-85FE-AAD87FFE3730}" r:id="Rcf14bd3632294f1f"/>
+    <w:embedRegular w:fontKey="{A08F1CEC-4112-4A93-A634-1508453F5F51}" r:id="R392812ef535f4466"/>
   </w:font>
   <w:font w:name="My Font 2">
     <w:panose1 w:val="020B0803020203020304"/>
     <w:charset w:val="00" w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBoldItalic w:fontKey="{21BE9F07-64AF-4D75-83C2-94A9A581F5BF}" r:id="R144c77c4586c4de1"/>
+    <w:embedBoldItalic w:fontKey="{13335C67-D638-462F-BB82-8BAFE63C5BD3}" r:id="Rbb80f1d29fb34e7c"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -592,54 +592,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5a664f15c67d4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rdaddeef382d5429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rac005872f86645d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rf7895f68361845eb" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="Rcf14bd3632294f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="R144c77c4586c4de1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R960a9873ce6c46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb9dfea036e8d47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R172d41f695014e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R902e464ac8464a10" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="R392812ef535f4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="Rbb80f1d29fb34e7c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>