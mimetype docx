--- v10 (2026-06-19)
+++ v11 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R97a469e5b1d847a4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raa39226f222b4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf7a19ee75d974018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R69fd3ba1bc4b4595" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R136e58da16bf413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb98fae6a830f420d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="My Font 1" w:hAnsi="My Font 1" w:eastAsia="My Font 1" w:cs="My Font 1"/>
         </w:rPr>
         <w:t>Text rendered using embedded font "My Font 1".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="My Font 2" w:hAnsi="My Font 2" w:eastAsia="My Font 2" w:cs="My Font 2"/>
         </w:rPr>
         <w:t>Text rendered using embedded font "My Font 2".</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -94,59 +94,59 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="My Font 1">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00" w:characterSet="iso-8859-1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{A08F1CEC-4112-4A93-A634-1508453F5F51}" r:id="R392812ef535f4466"/>
+    <w:embedRegular w:fontKey="{08429EA8-594F-4AF0-9087-7D1D9808EE84}" r:id="R42501606bec64ca8"/>
   </w:font>
   <w:font w:name="My Font 2">
     <w:panose1 w:val="020B0803020203020304"/>
     <w:charset w:val="00" w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBoldItalic w:fontKey="{13335C67-D638-462F-BB82-8BAFE63C5BD3}" r:id="Rbb80f1d29fb34e7c"/>
+    <w:embedBoldItalic w:fontKey="{CE7FF91B-F066-4A19-9872-48C25B75C667}" r:id="R563b38eaa2a44056"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -592,54 +592,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R960a9873ce6c46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb9dfea036e8d47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R172d41f695014e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R902e464ac8464a10" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="R392812ef535f4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="Rbb80f1d29fb34e7c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R96ee91abc8c94bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra1869ddbb1ea4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R18ac0153fe1f466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R46b117f1f7934117" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="R42501606bec64ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="R563b38eaa2a44056" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>