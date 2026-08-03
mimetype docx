--- v11 (2026-06-19)
+++ v12 (2026-08-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R69fd3ba1bc4b4595" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R136e58da16bf413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb98fae6a830f420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R267203e544e04d0e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R14701c7d7667415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R89e12e526dcb4230" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="My Font 1" w:hAnsi="My Font 1" w:eastAsia="My Font 1" w:cs="My Font 1"/>
         </w:rPr>
         <w:t>Text rendered using embedded font "My Font 1".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="My Font 2" w:hAnsi="My Font 2" w:eastAsia="My Font 2" w:cs="My Font 2"/>
         </w:rPr>
         <w:t>Text rendered using embedded font "My Font 2".</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -94,59 +94,59 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="My Font 1">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00" w:characterSet="iso-8859-1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular w:fontKey="{08429EA8-594F-4AF0-9087-7D1D9808EE84}" r:id="R42501606bec64ca8"/>
+    <w:embedRegular w:fontKey="{4F410AD9-A155-4C91-8E47-9B6F6F539C6D}" r:id="R3398ef14fc8b4ddf"/>
   </w:font>
   <w:font w:name="My Font 2">
     <w:panose1 w:val="020B0803020203020304"/>
     <w:charset w:val="00" w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBoldItalic w:fontKey="{CE7FF91B-F066-4A19-9872-48C25B75C667}" r:id="R563b38eaa2a44056"/>
+    <w:embedBoldItalic w:fontKey="{860ADE04-F92D-4141-9BDA-1F7D9280D734}" r:id="Rdaa080741e524903"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -592,54 +592,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R96ee91abc8c94bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Ra1869ddbb1ea4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R18ac0153fe1f466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R46b117f1f7934117" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="R42501606bec64ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="R563b38eaa2a44056" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R939bf8a6442d491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb06089caa5d84817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdc779f0da4864235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd9090b016e574ecb" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.odttf" Id="R3398ef14fc8b4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font2.odttf" Id="Rdaa080741e524903" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>