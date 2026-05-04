--- v7 (2026-03-20)
+++ v8 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="ttf" ContentType="application/x-font-ttf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd279c4e7e57c4bf5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9eb0596242894c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7ab05cfed02b4da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R89c7c9f0de41486c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb7ecf6aa3eb64b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbbb1f067b6374bc8" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SEGA LOGO FONT" w:hAnsi="SEGA LOGO FONT" w:eastAsia="SEGA LOGO FONT" w:cs="SEGA LOGO FONT"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>the quick brown fox jumps over the lazy dog</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -85,51 +85,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SEGA LOGO FONT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="R9fb6a209e0ac46ef"/>
+    <w:embedRegular r:id="R060cb14342024d44"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -575,54 +575,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rebac98cd56464fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc8fba7903ab34734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9eb8d8eb7b134127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc70a18b128ab4a03" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="R9fb6a209e0ac46ef" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2e627a25336e47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8258df2599784c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc19228bb41194171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R35614294f2234e7e" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="R060cb14342024d44" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>