--- v8 (2026-05-04)
+++ v9 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="ttf" ContentType="application/x-font-ttf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R89c7c9f0de41486c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb7ecf6aa3eb64b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbbb1f067b6374bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R31ccd535042245c6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R434d1b20c533466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0f8c92a6130540da" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SEGA LOGO FONT" w:hAnsi="SEGA LOGO FONT" w:eastAsia="SEGA LOGO FONT" w:cs="SEGA LOGO FONT"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>the quick brown fox jumps over the lazy dog</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -85,51 +85,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SEGA LOGO FONT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="R060cb14342024d44"/>
+    <w:embedRegular r:id="Re5e1005585ff4c26"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -575,54 +575,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R2e627a25336e47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8258df2599784c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc19228bb41194171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R35614294f2234e7e" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="R060cb14342024d44" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4e26797662eb4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0d42086f49984200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3356f6b6bed54fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7da0c314671f4bf5" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="Re5e1005585ff4c26" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>