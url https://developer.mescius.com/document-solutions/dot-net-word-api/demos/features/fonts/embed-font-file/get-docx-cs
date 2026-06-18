--- v9 (2026-06-18)
+++ v10 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="ttf" ContentType="application/x-font-ttf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R31ccd535042245c6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R434d1b20c533466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0f8c92a6130540da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R02872f1c85f149dd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd6c8fef618bb4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd216bc04fc954bc3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SEGA LOGO FONT" w:hAnsi="SEGA LOGO FONT" w:eastAsia="SEGA LOGO FONT" w:cs="SEGA LOGO FONT"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>the quick brown fox jumps over the lazy dog</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -85,51 +85,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SEGA LOGO FONT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="Re5e1005585ff4c26"/>
+    <w:embedRegular r:id="R8f7f37dcac244d53"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -575,54 +575,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4e26797662eb4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0d42086f49984200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3356f6b6bed54fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7da0c314671f4bf5" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="Re5e1005585ff4c26" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb3c8363976874348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R706a14276de849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9ce3a101f6084e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0a9fa10698f2455f" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="R8f7f37dcac244d53" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>