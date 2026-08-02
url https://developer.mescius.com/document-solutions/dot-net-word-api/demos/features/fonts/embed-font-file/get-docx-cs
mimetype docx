--- v10 (2026-06-18)
+++ v11 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="ttf" ContentType="application/x-font-ttf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R02872f1c85f149dd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd6c8fef618bb4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd216bc04fc954bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra36d8288ccee4766" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5ff69e9d88a14f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2f94f8502d8941bc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SEGA LOGO FONT" w:hAnsi="SEGA LOGO FONT" w:eastAsia="SEGA LOGO FONT" w:cs="SEGA LOGO FONT"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>the quick brown fox jumps over the lazy dog</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -85,51 +85,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SEGA LOGO FONT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="R8f7f37dcac244d53"/>
+    <w:embedRegular r:id="R4cdf5d2a927140ab"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -575,54 +575,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb3c8363976874348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R706a14276de849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9ce3a101f6084e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0a9fa10698f2455f" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="R8f7f37dcac244d53" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6e849c4e8a20450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R60f73287255b42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7a241e3d39124336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R88ad09c05e35494a" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="R4cdf5d2a927140ab" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>