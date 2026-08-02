--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="ttf" ContentType="application/x-font-ttf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra36d8288ccee4766" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5ff69e9d88a14f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2f94f8502d8941bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R421f74ad8d79427e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8c2d836905374c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75c9cdc1cac74e8d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SEGA LOGO FONT" w:hAnsi="SEGA LOGO FONT" w:eastAsia="SEGA LOGO FONT" w:cs="SEGA LOGO FONT"/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>the quick brown fox jumps over the lazy dog</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -85,51 +85,51 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SEGA LOGO FONT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="R4cdf5d2a927140ab"/>
+    <w:embedRegular r:id="R138f0ac57434430e"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
     <w:rsid w:val="000567D4"/>
     <w:rsid w:val="00184797"/>
     <w:rsid w:val="00577C46"/>
     <w:rsid w:val="005C5B1D"/>
@@ -575,54 +575,54 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6e849c4e8a20450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R60f73287255b42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7a241e3d39124336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R88ad09c05e35494a" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="R4cdf5d2a927140ab" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4b04f018e82d4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3a908d93470b45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6c9133f4896d4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7289056a8e9f4b0d" /></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="/word/fonts/font.ttf" Id="R138f0ac57434430e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>