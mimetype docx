--- v9 (2026-03-20)
+++ v10 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Racf68cffced14e89" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re3b51f9b0d7b46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4b57814c48a04afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd1120259ddeb4159" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a6ce0e3897c432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4346b25b73a847b6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:history="true" w:anchor="_Toc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -46,1262 +46,2254 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is top-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is top-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc27">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc28">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc29">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc30">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc31">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc32">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc33">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc33 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc34">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc34 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc35">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc35 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="R5c91748603394e47"/>
+          <w:headerReference w:type="default" r:id="Rc6c5a72b5b3b4a0f"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc0" w:id="760294689937022942"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="4075813517758709294"/>
       <w:r>
         <w:t>This is top-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="760294689937022942"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Turpis et mi massa non mi nonummy eget tellus et ut tempus, feugiat turpis, eget laoreet nisi ipsum pharetra at euismod et nunc. Magna feugiat nonummy volutpat ante donec dolor at tellus nibh nisi ipsum id diam ut tempus amet mauris tincidunt lorem turpis id et. Nisi pulvinar elit sem laoreet donec sit ullamcorper proin, dolore sed consectetur molestie mi ac turpis tellus massa ac sit mi magna ipsum. Adipiscing non lobortis, tempus nonummy ullamcorper nibh nisi pulvinar eget, proin dolore sed at, sem nunc erat pharetra molestie et feugiat adipiscing non. Nibh aliquam amet volutpat ante, donec pulvinar, eget sem nunc, sed consectetur tellus massa sed consectetur tellus laoreet ac sit id praesent congue. Tempus non nibh aliquam amet ullamcorper lobortis aliquam turpis euismod lobortis aliquam adipiscing euismod lobortis ac amet eget proin nunc, ipsum consectetur non. Laoreet magna sit adipiscing ullamcorper lorem felis diam lobortis tempus turpis euismod tincidunt lorem turpis ullamcorper nibh ac turpis euismod nibh diam, nibh. Aliquam amet lobortis donec pulvinar volutpat nibh aliquam amet volutpat nibh ac turpis euismod nibh aliquam amet id et ut ipsum eget sem. Massa erat consectetur non non aliquet praesent ante laoreet massa magna nisi erat turpis euismod, laoreet ac turpis tellus laoreet magna sit felis. </w:t>
+      <w:bookmarkEnd w:id="4075813517758709294"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat pulvinar turpis consectetur felis ullamcorper ante nunc elit. Molestie et congue tempus pharetra eget praesent tincidunt aliquam. Pulvinar elit non ante magna, feugiat felis ullamcorper lobortis. Tempus pulvinar, volutpat sem nunc ipsum pharetra mauris aliquet. Tincidunt ac adipiscing tellus tincidunt dolor at euismod nibh. Magna pulvinar elit diam nisi ipsum elit, non mi. Dolore feugiat at ullamcorper, aliquam pulvinar eget non massa. Erat consectetur mauris, mi congue feugiat felis ullamcorper lobortis. Aliquam pulvinar volutpat, et dolore sed at non massa. Sit felis diam lobortis aliquam nonummy volutpat ante dolore. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1" w:id="7799824243586009780"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="4082597852991277554"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7799824243586009780"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Turpis consectetur mauris aliquet lobortis ac turpis ullamcorper nibh nisi pulvinar id proin, ut eget et magna pulvinar elit non ante donec dolor molestie. Mi lobortis lorem felis aliquet tincidunt lorem adipiscing euismod nibh ac turpis, tellus, laoreet ac, eget sem massa erat consectetur volutpat massa erat nonummy. Molestie praesent dolore pharetra, mauris praesent dolore, dolor molestie ante donec, amet eget praesent dolore dolor mauris tincidunt ac consectetur tellus laoreet magna turpis. Tellus mi, magna sit, id et congue feugiat adipiscing diam ut tempus, nonummy euismod nibh aliquam diam tincidunt tempus turpis euismod nibh, ac amet. Euismod proin, aliquam amet euismod nibh aliquam sit id et nisi, pulvinar, eget, diam ut ipsum felis diam lobortis elit non massa tempus amet. Non ante aliquam amet molestie proin congue lorem adipiscing, tellus laoreet lorem at tellus laoreet magna sit id mi magna sit id massa erat. </w:t>
+      <w:bookmarkEnd w:id="4082597852991277554"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem pulvinar nibh nisi ipsum elit sem nunc sed, elit sem nunc tempus nonummy non nunc ipsum elit sem massa dolore pharetra mauris aliquet congue feugiat proin, dolore sed. At tellus laoreet ac turpis euismod laoreet ac sit elit et ut ipsum felis diam ut tempus amet volutpat ante aliquam dolor ante congue sed adipiscing euismod nibh ac. Sit id, diam ut ipsum felis diam, nisi feugiat felis, non, lobortis tempus nonummy volutpat massa donec pharetra, eget ante pulvinar, mauris praesent nunc lorem, consectetur id mi, ac. Feugiat, felis et nisi feugiat, felis diam ut tempus adipiscing non nibh donec amet aliquet tincidunt lorem consectetur aliquet laoreet erat consectetur tellus laoreet, ac sit id et congue. Feugiat felis diam ut aliquam amet eget aliquet laoreet nisi ipsum elit magna ipsum felis diam, ut ipsum elit, ullamcorper lobortis aliquam pharetra volutpat ante donec pharetra eget proin. Dolore dolor mauris, aliquet laoreet lorem at tellus, tincidunt sed id diam lobortis ipsum elit ullamcorper lobortis ipsum sed at, aliquet, laoreet nisi pulvinar eget et ut pulvinar, id. Diam ipsum, elit, diam massa erat amet non massa aliquam amet, volutpat proin, congue lorem at tellus tincidunt sed at aliquet, tincidunt sed, mauris aliquet nunc dolor eget nisi. Ipsum, at tellus laoreet magna, feugiat adipiscing diam congue sit, mauris praesent tincidunt feugiat felis ullamcorper lobortis lorem turpis, volutpat et dolore erat consectetur tellus mi ipsum nonummy volutpat. Ante, nunc sed, turpis euismod laoreet lorem turpis aliquet tincidunt sed elit aliquet laoreet ac sit molestie et, congue tempus nonummy non nibh tempus non nibh donec, dolor mauris. Sem nunc dolor at tellus mi nisi ipsum felis, diam lobortis tempus nonummy ullamcorper massa aliquam pharetra volutpat ante dolore dolor, sem tincidunt ac turpis euismod mi nisi feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2" w:id="939493698701471829"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="8065585468348640482"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="939493698701471829"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ut tempus nonummy volutpat proin dolore at. Tellus mi magna, feugiat elit ullamcorper lobortis. Erat dolor, at, aliquet laoreet ac turpis. Euismod et nisi sit id diam nisi. Pulvinar felis diam feugiat felis sem lobortis. Tempus nonummy volutpat massa aliquam amet volutpat. Proin dolore sed turpis euismod et magna. </w:t>
+      <w:bookmarkEnd w:id="8065585468348640482"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur, tellus massa erat pharetra molestie praesent, ut aliquam amet euismod nibh aliquam amet volutpat proin dolore sed elit laoreet ac pharetra id praesent congue sit, id diam lobortis. Aliquam amet volutpat sem tincidunt erat consectetur tellus laoreet, ac sit felis diam ut ipsum diam ut tempus amet non nibh donec dolor mauris, sem nunc sed at aliquet. Laoreet ac feugiat felis diam ut feugiat felis ullamcorper lobortis donec dolor, volutpat nunc sed eget praesent nunc sed, consectetur tellus et ut ipsum, elit sem ante, erat amet. Non massa aliquam amet, volutpat nibh tempus ullamcorper lobortis tempus amet volutpat ante, nisi pulvinar, volutpat ante aliquam amet, eget sem massa ac pharetra tellus mi magna sit molestie. Mi congue lorem nonummy euismod tempus amet eget proin nunc dolor at aliquet laoreet erat consectetur tellus massa erat consectetur non massa erat consectetur molestie mi donec sit mauris. Praesent congue feugiat volutpat et nisi dolor eget proin, dolore pulvinar eget proin ut ipsum elit tellus mi donec pharetra molestie praesent magna felis aliquet tincidunt lorem, adipiscing ullamcorper. Tincidunt ac amet id proin nunc sed elit non massa erat pharetra mauris praesent tincidunt feugiat mauris diam tincidunt lorem, adipiscing et, nisi erat consectetur tellus laoreet ac pharetra. Molestie mi, magna sit mauris praesent congue, sit mauris praesent congue feugiat felis aliquet, tincidunt, lorem felis, aliquet, tincidunt magna, sit felis diam ut tempus adipiscing diam, ut lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc3" w:id="7940371406655267110"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="6793507002725679996"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7940371406655267110"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Felis euismod nibh nisi pulvinar id et nisi pulvinar eget et nisi pulvinar elit sem massa magna feugiat mi congue feugiat felis aliquet. Nibh aliquam pulvinar eget, sem massa sed pharetra molestie massa donec consectetur molestie mi magna sit molestie mi magna molestie, ante, donec consectetur. Volutpat ante dolore pharetra mauris, proin congue pharetra mauris praesent dolore dolor mauris proin dolore dolor at aliquet tincidunt sed at aliquet laoreet. Feugiat elit diam, ut ipsum elit et congue feugiat felis diam congue feugiat mauris praesent congue sit molestie ante, magna dolor felis ullamcorper. Ac amet eget proin nisi amet eget proin, nunc ipsum elit et ut sed consectetur non massa tempus consectetur, volutpat massa, erat, consectetur. Molestie ante, tempus amet lobortis aliquam pharetra volutpat massa aliquam amet volutpat proin dolore pulvinar eget proin dolore dolor mauris sem dolore dolor. At aliquet laoreet magna pharetra id diam feugiat adipiscing ullamcorper nibh tempus felis ullamcorper nibh aliquam pulvinar mauris proin nunc sed at tellus. Mi nisi feugiat elit magna feugiat adipiscing ullamcorper lobortis tempus amet volutpat, ante dolore pulvinar at tellus tincidunt erat turpis euismod laoreet erat. </w:t>
+      <w:bookmarkEnd w:id="6793507002725679996"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur molestie praesent tincidunt ac turpis euismod nibh aliquam sed, at non mi magna pharetra, molestie, mi tincidunt lorem ullamcorper. Nibh, nisi dolor at aliquet massa ac pharetra tellus laoreet ac pharetra id praesent, ut lorem adipiscing ullamcorper ante donec. Pulvinar mauris proin nunc consectetur, tellus laoreet ac turpis tellus laoreet, ac, sit felis ullamcorper lobortis lorem adipiscing ullamcorper, ut. Tempus amet eget proin dolore sed, at aliquet laoreet, erat turpis volutpat ante dolore pharetra at aliquet tincidunt sed at. Aliquet nunc lorem at aliquet, laoreet ac consectetur tellus laoreet ac turpis, tellus laoreet pharetra id, et congue sit molestie. Mi ut tempus adipiscing diam ut, tempus nonummy volutpat ante aliquam pulvinar eget proin dolore dolor eget proin nisi pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc4" w:id="5570570206036946656"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="752309398389244978"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5570570206036946656"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At ullamcorper tincidunt ac, turpis euismod laoreet, ac sit id, diam nunc erat consectetur. Nisi feugiat felis, et ut feugiat felis et congue, feugiat id praesent magna, sit. Felis diam tincidunt feugiat felis diam congue lorem adipiscing euismod tincidunt, ipsum at aliquet. Laoreet magna pharetra id diam, ut tempus nonummy volutpat ante, dolore dolor mauris, proin. Dolore dolor elit proin dolore dolor elit aliquet, ipsum, consectetur non nunc sed elit. Non, massa donec consectetur molestie mi congue feugiat adipiscing diam tincidunt tempus turpis euismod. Nibh nisi pulvinar proin nisi ipsum elit non massa erat consectetur, tellus, mi congue. Feugiat adipiscing, ullamcorper lobortis tempus, amet euismod lobortis nisi turpis aliquet congue feugiat at. </w:t>
+      <w:bookmarkEnd w:id="752309398389244978"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget proin dolore dolor, consectetur tellus laoreet, ac sit felis magna sit id et magna sit molestie praesent magna sit id mi. Magna feugiat adipiscing ullamcorper nibh aliquam amet volutpat nibh nisi pulvinar, elit sem amet euismod et nisi pulvinar elit, sem nunc donec. Pharetra molestie mi magna feugiat, adipiscing diam tincidunt lorem felis aliquet lobortis ac turpis euismod lobortis at aliquet laoreet lorem turpis, tellus. Nibh ut, ipsum eget et nunc tempus consectetur volutpat mi congue feugiat felis aliquet tincidunt feugiat adipiscing laoreet ac turpis euismod laoreet. Ac turpis id diam ut pulvinar elit sem nunc, tempus elit sem, massa donec, pharetra molestie praesent dolore dolor at aliquet nibh. Turpis euismod nibh magna sit eget et ut ipsum elit sem massa erat dolor molestie praesent congue lorem turpis euismod et ut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc5" w:id="11706914344985515523"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="16010082787238474512"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11706914344985515523"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ullamcorper, nibh donec pulvinar at aliquet tincidunt erat, consectetur molestie laoreet consectetur molestie et ut ipsum felis diam. Lobortis ipsum nonummy volutpat nibh aliquam amet euismod nibh nisi, amet volutpat ante nisi turpis, volutpat, nibh aliquam. Id proin nunc erat pharetra molestie praesent congue lorem adipiscing diam tincidunt lorem nonummy, euismod, lobortis aliquam amet. Elit sem nunc sed at aliquet massa elit non massa erat pharetra mauris praesent congue lorem nonummy ullamcorper. Nibh tempus turpis volutpat proin dolore sed elit, aliquet laoreet magna feugiat diam congue sit felis praesent ut. Tempus nonummy volutpat nibh nisi pulvinar eget proin aliquam turpis, volutpat, et dolore ipsum elit non massa sed. At sem ut euismod nibh nisi pulvinar elit diam ut ipsum felis non massa erat nonummy volutpat proin. Dolore pharetra volutpat ante aliquam amet non lobortis tempus, nonummy volutpat proin, amet euismod nibh nisi, amet volutpat. Proin dolore dolor eget sem nunc sed at sem, nunc erat nonummy molestie mi pharetra molestie mi magna. </w:t>
+      <w:bookmarkEnd w:id="16010082787238474512"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar mauris, sem nunc sed at aliquet, laoreet ac, turpis, aliquet laoreet consectetur molestie mi ac pharetra molestie mi congue feugiat mauris mi congue. Lorem adipiscing euismod nibh aliquam pulvinar eget et dolore ipsum eget proin nisi pulvinar et ut sed consectetur molestie mi magna sit mauris praesent. Congue, feugiat adipiscing ullamcorper, lobortis, ac amet euismod, et aliquam turpis euismod et nisi, pulvinar diam elit molestie et ac pharetra non, nunc sed. Consectetur molestie praesent congue feugiat mauris mi congue pharetra non massa congue dolor felis donec dolor mauris praesent congue dolor molestie praesent congue sed. At tellus nibh ac consectetur euismod nibh magna pulvinar id, diam lobortis tempus amet non massa donec volutpat ante aliquam pharetra eget, ante nunc. Ac, sit eget et ut ipsum elit sem lobortis tempus elit sem ut ipsum elit, diam lobortis aliquam amet, volutpat aliquam amet volutpat, ante. Donec sed, at aliquet nunc sed at tellus, laoreet ac consectetur aliquet massa ac pharetra felis, magna, feugiat, felis diam ut, lorem amet volutpat. Sem nunc, lorem at tellus laoreet ac consectetur tellus mi magna sit id diam ut ipsum, nonummy, volutpat ante ut ipsum, nonummy non massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6" w:id="8983545023404729808"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="10208892137056036454"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8983545023404729808"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lobortis erat nonummy congue sit id et ut aliquam amet non, lobortis tempus adipiscing ullamcorper lobortis lorem, nonummy euismod nibh, aliquam turpis euismod nibh aliquam pulvinar. Elit aliquet ut tempus nonummy volutpat ante donec amet eget ante dolore dolor mauris aliquet nunc sed at sem nunc sed, at tellus, massa ac consectetur. Molestie congue feugiat adipiscing ullamcorper, lobortis tempus nonummy euismod ante nisi pulvinar eget proin dolore dolor elit aliquet nunc sed at sem ut, ipsum, eget sem. Nunc elit sem ut tempus nonummy tellus mi, magna dolor adipiscing ullamcorper tincidunt ac adipiscing ullamcorper nibh ac turpis euismod nibh aliquam sit eget diam sit. Id et ut ipsum elit sem lobortis erat amet volutpat mi, dolore dolor molestie proin dolore dolor mauris praesent congue lorem adipiscing euismod, nibh ut ipsum. Sem massa tempus consectetur molestie praesent congue dolor molestie, praesent dolore dolor mauris praesent congue dolor at tellus tincidunt lorem consectetur tellus tincidunt ac turpis euismod. Massa erat amet non massa tempus amet volutpat praesent congue lorem turpis euismod, et magna turpis id diam ut pulvinar id diam massa erat pharetra molestie. </w:t>
+      <w:bookmarkEnd w:id="10208892137056036454"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing lobortis aliquam pulvinar elit sem nunc, erat consectetur id praesent ut feugiat felis praesent lobortis aliquam amet, volutpat ante dolore dolor elit sem, nunc. Erat, non massa ipsum at sem massa sed nonummy non nunc ipsum felis et magna sit id et nisi feugiat felis diam congue feugiat elit. Diam ipsum nonummy non ante aliquam amet volutpat nibh aliquam adipiscing euismod lobortis aliquam amet volutpat proin dolore dolor eget sem dolore ipsum at sem. Massa erat consectetur massa donec sit mauris praesent magna dolor felis diam tincidunt tempus turpis eget, et, nisi ipsum elit sem nunc sed at tellus. Laoreet lorem nonummy ullamcorper lobortis, aliquam amet eget ante dolore pulvinar elit sem dolore ipsum elit proin nunc erat, consectetur non massa erat consectetur tellus. Ante donec, consectetur mi congue dolor mauris mi tincidunt ac turpis, euismod et nisi amet euismod nibh ac, turpis euismod nibh aliquam turpis tellus nibh. Magna pulvinar id et, nisi id mi magna sit molestie mi ut ipsum felis diam congue, ipsum felis diam congue feugiat felis diam congue tempus. Euismod proin nunc erat consectetur tellus laoreet erat turpis molestie et magna feugiat felis diam ut lorem nonummy volutpat proin dolore dolor consectetur tellus laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc7" w:id="11322992656121298420"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="4465641502988177120"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11322992656121298420"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nunc sed elit, sem massa erat nonummy ut erat consectetur volutpat ante magna feugiat adipiscing euismod nibh aliquam turpis id et. Nisi sed elit sem nunc sed nonummy non massa tempus nonummy non ipsum elit sem lobortis erat amet molestie proin dolore. Feugiat at ullamcorper tincidunt lorem at aliquet tincidunt lorem mauris aliquet nunc sed at tellus, dolor at tellus massa erat at. Tellus mi, magna feugiat id praesent magna, feugiat felis diam lobortis tempus nonummy volutpat proin nunc sed at tellus nunc ac. Aliquet laoreet erat consectetur tellus laoreet sed elit sem ut pulvinar eget diam nunc tempus nonummy non nunc tempus nonummy, volutpat. Ante dolore, volutpat ante dolore feugiat, mauris proin congue lorem adipiscing aliquet, laoreet lorem consectetur aliquet tincidunt lorem turpis tellus mi. Magna feugiat id diam lobortis erat amet, molestie aliquam pharetra eget aliquet nunc lorem adipiscing euismod nibh nisi sit felis diam. </w:t>
+      <w:bookmarkEnd w:id="4465641502988177120"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi ipsum at tellus, mi magna sit praesent. Ut tempus nonummy euismod ante, dolore dolor at. Aliquet laoreet magna sit felis diam, lobortis aliquam. Nonummy volutpat massa tempus amet eget proin dolore. Mauris sem tincidunt lorem turpis felis diam, massa. Tincidunt ac amet, id proin nunc erat at. Tellus, laoreet donec sit felis euismod nibh aliquam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc8" w:id="12529345321695717980"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="17572741025958863094"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12529345321695717980"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ac amet id proin, aliquam ipsum elit sem nunc donec consectetur tellus mi magna pharetra volutpat. Ante donec, pharetra molestie praesent, amet volutpat ante donec, pharetra mauris aliquet tincidunt sed adipiscing aliquet. Laoreet ac turpis id laoreet ac sit felis, diam ut erat pharetra molestie erat pharetra molestie. Proin dolore dolor, mauris praesent nunc lorem adipiscing aliquet laoreet ac turpis euismod mi magna, feugiat. Elit sem massa erat pharetra molestie, proin dolore eget praesent, dolore sed adipiscing euismod et nunc. Erat consectetur volutpat massa erat pharetra molestie mi dolore dolor at euismod nibh dolore ipsum proin. Nunc sed, nonummy non, massa erat pharetra molestie mi magna pharetra mauris mi congue dolor at. Praesent tincidunt lorem, adipiscing ullamcorper laoreet ac turpis euismod nibh sit eget diam ut ipsum elit. Sem ante donec dolor mauris praesent dolore feugiat at aliquet tincidunt ac sit euismod laoreet ac. Sit euismod et ut tempus diam nunc tempus elit non ut ipsum elit non massa donec. </w:t>
+      <w:bookmarkEnd w:id="17572741025958863094"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id sem massa donec dolor mauris, praesent laoreet, lorem, at tellus laoreet turpis tellus laoreet, nisi. Pulvinar id diam ut ipsum nonummy non ante donec pharetra molestie proin dolore sed adipiscing euismod. Nibh, nisi pulvinar eget sem ut elit sem massa erat pharetra volutpat, praesent tincidunt lorem, at. Aliquet, lobortis ac amet eget et nisi, ipsum elit, sem massa erat pharetra mauris tellus laoreet. Magna sit id mi nisi feugiat felis diam ut feugiat felis praesent congue sit felis praesent. Ut, feugiat nonummy ullamcorper lobortis aliquam consectetur, tellus, laoreet magna turpis molestie mi magna sit felis. Diam ut tempus amet, volutpat, ante dolore pulvinar eget sem laoreet ac turpis euismod et, nisi. Feugiat volutpat proin donec pharetra volutpat, ante congue sed adipiscing euismod, nibh nisi ipsum, elit non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc9" w:id="18205374866671327782"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="5260302056839962559"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18205374866671327782"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Eget sem massa erat consectetur non ante magna feugiat felis, aliquet lobortis aliquam amet volutpat feugiat at ullamcorper tincidunt, lorem adipiscing tellus nibh aliquam turpis. Euismod nibh nisi turpis, id mi ac sit tellus tincidunt erat turpis molestie et, sit, id praesent ut tempus nonummy non lobortis aliquam amet eget. Sem tincidunt sed consectetur euismod laoreet erat, at aliquet nunc sed at non nunc sed elit ut ipsum nonummy tellus nunc, tempus nonummy sem massa. Tempus consectetur volutpat, ante, donec dolor at aliquet congue dolor at, ullamcorper laoreet lorem, proin nunc lorem turpis euismod et nisi pulvinar felis diam lobortis. Ipsum, elit sem lobortis, tempus amet molestie proin dolore dolor mauris aliquet dolore pharetra, volutpat ante adipiscing ullamcorper tincidunt lorem felis diam tincidunt tempus turpis. Ullamcorper nibh ac turpis ullamcorper et aliquam amet id nibh aliquam pulvinar elit diam ut pulvinar felis diam consectetur aliquet, nunc, sed elit aliquet massa. </w:t>
+      <w:bookmarkEnd w:id="5260302056839962559"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc erat at tellus aliquam nonummy volutpat ante aliquam pharetra eget ante dolore sed consectetur tellus tincidunt ac turpis molestie praesent tincidunt, lorem amet. Id et aliquam sit id proin ut ipsum, eget sem nunc, tempus consectetur mauris praesent congue lorem felis aliquet lorem turpis id, sem, nunc. Erat consectetur non laoreet erat, consectetur non massa tempus consectetur tellus mi congue feugiat adipiscing, aliquet tincidunt lorem, adipiscing ullamcorper tincidunt lorem aliquet tincidunt. Lorem adipiscing praesent nunc sed adipiscing tellus laoreet ac pulvinar id mi magna consectetur tellus laoreet magna sit id mi, congue pharetra volutpat ante. Donec nonummy volutpat ante aliquam pulvinar mauris sem tincidunt ac consectetur tellus tincidunt sed elit proin massa ac consectetur aliquet massa erat pharetra tellus. Magna feugiat felis ullamcorper nibh aliquam, amet volutpat proin dolore dolor elit, sem nunc sed at sem massa sed consectetur non massa erat eget. Sem ut ipsum diam ut ipsum elit non lobortis erat consectetur non ante donec amet molestie proin donec amet non massa tempus adipiscing lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc10" w:id="4093760222141430154"/>
+      <w:r>
+        <w:t>This is second-level header 4</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4093760222141430154"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi ipsum felis sem ut erat molestie proin congue feugiat adipiscing euismod, nibh, nisi ipsum elit non mi magna sit. Mauris praesent congue feugiat molestie ante donec dolor molestie mi dolore, pulvinar eget proin ut ipsum consectetur molestie praesent ut. Aliquam pulvinar eget sem dolore sed at tellus mi magna feugiat felis diam congue sit, felis lobortis aliquam pharetra volutpat. Ante dolore sed mauris sem nunc erat consectetur euismod mi magna feugiat elit ullamcorper lobortis aliquam pharetra mauris aliquet ac. Adipiscing euismod nibh lorem, consectetur id et magna pulvinar felis sem massa erat pharetra molestie, mi, congue dolor molestie praesent. Congue lorem adipiscing tellus laoreet aliquam, elit diam nisi, pulvinar elit diam, ut ipsum, elit non massa tempus nonummy non. Lobortis aliquam nonummy, non lobortis ipsum adipiscing diam, lobortis lorem, nonummy euismod aliquam pulvinar mauris sem laoreet ac sit id. Diam ut, feugiat felis et congue feugiat felis diam ut feugiat felis praesent magna sit tellus lobortis, tempus, amet eget. Et dolore ipsum elit proin nunc ipsum eget sem nunc sed, nonummy tellus nunc sed consectetur non ante donec pharetra. Mauris aliquet lobortis turpis euismod nibh aliquam amet id et nisi pulvinar, eget proin nisi ipsum elit sem nunc, tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc11" w:id="11373669845354762876"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11373669845354762876"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit aliquet laoreet magna sit felis ullamcorper ut tempus nonummy, eget proin dolore dolor mauris tincidunt lorem turpis euismod et. Nisi tempus nonummy non, ante erat nonummy mauris proin congue, dolor adipiscing euismod, nibh magna sit id et nisi pulvinar. Diam lobortis tempus pharetra molestie mi dolore dolor at praesent tincidunt ac sit id proin, ut pulvinar id et ut. Tempus nonummy non ante magna lorem ullamcorper lobortis lorem adipiscing euismod nibh, aliquam amet id proin aliquam turpis tellus laoreet. Magna ipsum felis sem nunc, tempus nonummy sem ut, id diam, congue, feugiat elit ullamcorper ut ipsum nonummy ullamcorper nibh. Donec dolor mauris aliquet tincidunt lorem consectetur tellus mi ac sit elit sem massa, donec pharetra euismod laoreet ac, turpis. Tellus nibh aliquam sit, euismod et nisi pulvinar elit sem ut, erat, consectetur volutpat mi dolore feugiat mauris aliquet tincidunt. Ac amet eget laoreet erat consectetur non massa tempus consectetur, tellus, ante donec consectetur molestie ante, erat pharetra molestie ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc12" w:id="8870117136294120743"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8870117136294120743"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar elit diam nunc erat nonummy non massa tempus. Consectetur ullamcorper lobortis aliquam adipiscing ullamcorper tincidunt lorem turpis. Ullamcorper laoreet nisi sit eget sem ut pulvinar elit. Diam nunc tempus consectetur non ante magna molestie aliquet. Lobortis lorem turpis, euismod nibh aliquam adipiscing ullamcorper laoreet. Ac turpis id nibh magna sit id diam, ut. Tempus nonummy non massa donec non, ante donec pharetra. Mauris praesent tincidunt lorem adipiscing tellus laoreet ac turpis. Euismod, nibh nisi sit id et ut tempus elit. Sem ipsum, nonummy non ante aliquam pharetra eget praesent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc10" w:id="9421212041970281240"/>
+      <w:bookmarkStart w:name="_Toc13" w:id="12193499979139025643"/>
       <w:r>
         <w:t>This is top-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9421212041970281240"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tincidunt volutpat praesent tincidunt lorem, turpis euismod nibh magna sit euismod mi magna sit id et nisi feugiat id et congue sit id mi donec consectetur nunc. Sed nonummy non nunc tempus nonummy non lobortis erat consectetur, molestie praesent congue feugiat adipiscing aliquet tincidunt lorem adipiscing euismod nibh aliquam turpis id lorem turpis euismod. Et nisi sit, id diam ut, ipsum elit ullamcorper lobortis ipsum nonummy volutpat, ante donec amet non lobortis tempus nonummy volutpat ante donec amet lobortis tempus amet. Euismod et aliquam amet eget et, dolore sed consectetur molestie mi, magna feugiat id praesent, congue feugiat adipiscing ullamcorper tincidunt mauris, praesent magna pharetra, molestie ante dolore. Pharetra mauris aliquet tincidunt ac amet euismod laoreet ac turpis euismod nibh magna sit felis sem ut ipsum, elit sem feugiat id et congue feugiat felis diam. Ut tempus adipiscing ullamcorper nibh tempus nonummy, non, ante aliquam amet euismod nibh aliquam pulvinar volutpat et dolore dolor at nunc sed consectetur non massa erat nonummy. Tellus laoreet, magna pharetra molestie praesent congue lorem adipiscing ullamcorper lobortis lorem, aliquet nibh aliquam turpis euismod proin nisi pulvinar eget proin ut ipsum eget diam nisi. </w:t>
+      <w:bookmarkEnd w:id="12193499979139025643"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam lobortis tempus euismod, nibh aliquam amet volutpat proin dolore ipsum elit, sem nunc, sed consectetur tellus mi magna. Feugiat felis euismod lobortis tempus nonummy euismod nibh, dolor at aliquet massa magna sit molestie mi ac pharetra tellus. Mi magna pharetra molestie mi congue lorem, felis diam tincidunt lorem adipiscing euismod nibh adipiscing ullamcorper tincidunt lorem turpis. Id proin nisi sit id proin ut sed sit felis diam tincidunt lorem adipiscing euismod nibh nisi pulvinar eget. Sem nunc pharetra felis diam ut tempus adipiscing ullamcorper lobortis tempus amet volutpat ante nisi, pulvinar eget sem tincidunt. Ac sit id et, congue tempus amet massa tempus adipiscing diam lobortis tempus amet, euismod ante donec pulvinar mauris. Sem tincidunt ac turpis id diam lobortis erat amet non massa donec pharetra, eget proin ac turpis, tellus nibh. Ac pulvinar id et nisi feugiat id et magna feugiat felis diam ut tempus amet volutpat ante donec pharetra. Eget proin donec ullamcorper nibh nisi dolor mauris sem tincidunt ac turpis felis ullamcorper lobortis tempus, amet molestie proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc11" w:id="16354211805985303972"/>
+      <w:bookmarkStart w:name="_Toc14" w:id="15478737866037762904"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16354211805985303972"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Amet elit aliquet mi congue sit felis, ullamcorper ut tempus. Nonummy volutpat nibh aliquam dolor, eget ante nonummy ullamcorper, tincidunt. Tempus amet volutpat, nibh ac adipiscing ullamcorper lobortis aliquam turpis. Id proin ut ipsum elit sem nunc ipsum elit non. Massa elit non lobortis tempus elit sem lobortis tempus amet. Volutpat proin dolore dolor volutpat ante tempus, amet volutpat ante. Dolore, sed consectetur tellus, laoreet magna sit id pulvinar volutpat. Proin dolore pulvinar eget sem dolore ipsum elit et nisi. Ipsum elit diam, ut sed nonummy non ante, erat consectetur. Molestie ipsum elit ullamcorper ut ipsum elit ullamcorper lobortis tempus. </w:t>
+      <w:bookmarkEnd w:id="15478737866037762904"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec sit adipiscing euismod ante nisi amet volutpat et dolore. Dolor proin dolore ipsum eget sem nunc erat elit sem. Massa erat consectetur tellus ante, donec dolor mauris, mi dolore. Dolor turpis euismod et aliquam, pulvinar nibh nisi pulvinar, eget. Proin nunc sed elit non massa donec consectetur, volutpat, ante. Magna feugiat turpis volutpat nibh nisi pulvinar elit sem nunc. Erat non laoreet donec, pharetra tellus massa, erat consectetur, molestie. Mi magna feugiat, mauris praesent congue dolor mauris praesent tincidunt. Lorem, adipiscing id nibh erat pharetra, mauris diam ut feugiat. Felis ullamcorper lobortis aliquam amet eget sem laoreet ac sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc12" w:id="10907417616741046035"/>
+      <w:bookmarkStart w:name="_Toc15" w:id="7673234458589688404"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10907417616741046035"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ipsum tincidunt lorem, turpis, euismod et ac sit euismod mi ut ipsum nonummy non massa tempus amet. Non ante aliquam amet mauris proin tincidunt lorem turpis nunc lorem consectetur euismod laoreet erat consectetur aliquet. Nunc sed at aliquet massa erat at sem massa sed elit non nunc ipsum elit sem nunc. Elit sem ut feugiat elit ullamcorper lobortis tempus elit ullamcorper lobortis tempus nonummy ullamcorper, ante tempus nonummy. Volutpat proin dolore dolor mauris proin nisi pulvinar eget dolor molestie mi donec pharetra molestie proin dolore. Dolor mauris aliquet tincidunt sed at tellus laoreet ac turpis tellus, mi nisi, pulvinar felis diam consectetur. Aliquet massa sed at sem massa sed at proin nunc sed consectetur sem ante erat nonummy sem. Massa erat consectetur molestie mi donec dolor molestie, ipsum felis diam congue feugiat felis praesent, congue feugiat. Felis diam congue sit molestie mi magna lorem felis euismod nibh aliquam amet euismod nibh aliquam amet. Eget lorem mauris praesent dolore dolor, eget, aliquet nunc lorem turpis tellus tincidunt sed mauris sem dolore. </w:t>
+      <w:bookmarkEnd w:id="7673234458589688404"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet tincidunt ac turpis euismod et, nisi et nisi pulvinar elit non, mi dolore dolor mauris praesent tincidunt feugiat at tincidunt sed mauris praesent nunc sed. At tellus, laoreet ac turpis felis et nisi, feugiat felis diam massa erat pharetra molestie ante donec dolor aliquet laoreet ac turpis tellus laoreet ac consectetur. Euismod et nisi feugiat molestie et nisi feugiat id diam ut ipsum, nonummy non lobortis aliquam pharetra, mauris proin nonummy volutpat proin dolore dolor mauris aliquet. Tincidunt ac sit id et, congue feugiat felis diam ut ipsum adipiscing ullamcorper nibh aliquam amet lobortis, lorem nonummy euismod nibh aliquam amet volutpat sem, massa. Magna sit id diam ut ipsum nonummy ullamcorper nibh tempus nonummy non ante dolore pulvinar eget aliquet erat consectetur molestie et nisi feugiat felis diam congue. Feugiat nonummy ullamcorper lobortis ipsum amet ullamcorper lobortis tempus nonummy volutpat proin nunc sed at tellus mi, nisi id diam lobortis ipsum adipiscing diam congue feugiat. Id diam nibh aliquam amet, volutpat ante donec pulvinar eget aliquet, magna feugiat, felis diam ut feugiat felis diam lobortis tempus amet non ante aliquam nonummy. Ullamcorper nibh lorem adipiscing ullamcorper lobortis, tempus, turpis volutpat et dolore sed proin dolore sed at tellus mi donec, pharetra molestie mi, donec sit molestie ante. Magna dolor mauris diam congue feugiat mauris praesent dolore dolor, mauris praesent laoreet adipiscing ullamcorper tincidunt, lorem, adipiscing tellus nibh, nisi pulvinar id diam ut tempus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc13" w:id="5390945290892826373"/>
+      <w:bookmarkStart w:name="_Toc16" w:id="3447485703840604188"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5390945290892826373"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Molestie mi congue ipsum felis diam, ut lorem nonummy volutpat nibh adipiscing. Euismod proin dolore dolor, at tellus laoreet erat turpis tellus massa ipsum. At tellus massa, erat consectetur non massa erat consectetur non massa tempus. Tincidunt erat at aliquet laoreet erat turpis molestie mi magna sit, id. Diam lobortis tempus amet volutpat ante donec amet eget proin nisi pulvinar. Mauris dolore dolor elit sem massa sed pharetra molestie mi congue tempus. </w:t>
+      <w:bookmarkEnd w:id="3447485703840604188"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At molestie laoreet magna pharetra id praesent magna sit felis. Non ante dolore dolor mauris sem nunc at aliquet tincidunt. Magna ipsum elit ullamcorper lobortis ipsum nonummy non nibh donec. Pharetra mauris praesent dolore dolor mauris, aliquet laoreet magna ipsum. Elit ut erat amet molestie proin, congue dolor at praesent. Congue sed mauris aliquet laoreet ac consectetur tellus tincidunt lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc14" w:id="3996423585692457353"/>
+      <w:bookmarkStart w:name="_Toc17" w:id="5634325249553326659"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3996423585692457353"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Praesent laoreet ac consectetur euismod mi nisi sit felis ullamcorper massa tempus, nonummy non massa aliquam. Pharetra volutpat nibh aliquam pulvinar mauris aliquet nunc dolor proin dolore dolor at aliquet tincidunt sed. Consectetur tellus massa sed at non massa donec sit id praesent, congue feugiat, felis ullamcorper tincidunt. Aliquam mi magna pharetra molestie ante, donec feugiat, mauris aliquet congue feugiat mauris ullamcorper laoreet lorem. Adipiscing tellus laoreet lorem turpis tellus laoreet ac sit felis sed at aliquet nunc sed at. Aliquet massa sed consectetur tellus laoreet erat consectetur molestie massa erat pharetra molestie ante donec dolor. Mauris aliquet congue, ut ipsum elit ullamcorper massa aliquam amet ullamcorper, lobortis tempus nonummy ullamcorper ut. Lorem adipiscing euismod nibh aliquam amet volutpat ante nisi dolor elit proin dolore ipsum nibh, aliquam. </w:t>
+      <w:bookmarkEnd w:id="5634325249553326659"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat proin congue, lorem turpis euismod nibh ac, sit eget diam massa sed consectetur tellus mi, magna, dolor aliquet. Tincidunt ac amet volutpat nibh nisi amet eget proin ut pulvinar eget sem, nunc sed consectetur, molestie mi, congue. Feugiat, adipiscing euismod ante, amet euismod lobortis ac amet id et ut pulvinar eget non laoreet donec sit mauris. Mi magna, feugiat felis ullamcorper, tincidunt tempus adipiscing ullamcorper lobortis lorem turpis tincidunt ac adipiscing, ullamcorper nibh nisi sed. Nonummy tellus massa erat pharetra, molestie praesent tincidunt feugiat adipiscing euismod nibh nisi pulvinar elit proin ipsum at non. Massa erat consectetur tellus mi congue lorem adipiscing ullamcorper nibh, aliquam pulvinar elit aliquet, laoreet ac sit felis diam. Ut tempus nonummy, non massa nonummy non nibh aliquam, nonummy euismod ante nisi dolor mauris proin dolore dolor elit. Sem massa erat consectetur molestie mi congue ipsum felis ullamcorper lobortis aliquam amet lobortis lorem adipiscing euismod, lobortis aliquam. Amet volutpat et, dolore dolor eget sem nunc, sed at non laoreet donec pharetra massa erat pharetra, molestie praesent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc15" w:id="3385080273926382199"/>
+      <w:bookmarkStart w:name="_Toc18" w:id="14376160300011672192"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3385080273926382199"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lorem adipiscing praesent tincidunt tempus, adipiscing nibh aliquam pulvinar volutpat et. Aliquam, pulvinar eget proin, nunc erat consectetur tellus laoreet, donec sit. Mauris diam lobortis tempus amet eget proin nisi pulvinar nibh aliquam. Amet eget aliquet massa erat pharetra tellus mi donec, consectetur molestie. Laoreet magna, feugiat felis diam tincidunt lorem turpis euismod lobortis lorem. Adipiscing lobortis aliquam pulvinar eget proin dolore sed at non massa. Erat consectetur non, massa erat consectetur tellus mi congue feugiat, felis. Euismod et erat consectetur tellus mi ac pharetra, molestie praesent, congue. </w:t>
+      <w:bookmarkEnd w:id="14376160300011672192"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, magna tellus mi congue feugiat id diam, congue feugiat felis diam ut, tempus nonummy volutpat ante nisi, dolor mauris sem tincidunt ac turpis. Molestie diam pharetra molestie laoreet, ac sit id laoreet magna sit, felis euismod lobortis aliquam amet eget sem tincidunt erat, consectetur molestie laoreet magna. Sit felis ullamcorper feugiat, felis ullamcorper congue lorem amet volutpat ante donec, pulvinar mauris aliquet tincidunt dolor at aliquet laoreet erat consectetur molestie mi. Congue ipsum, felis diam sit, id diam congue feugiat adipiscing diam lobortis lorem nonummy ullamcorper nibh tempus turpis euismod et ac amet ullamcorper et. Dolore ipsum elit sem, ut id et, nisi pulvinar eget diam ut ipsum, nonummy sem ante donec pharetra molestie, ante donec pharetra molestie praesent. Dolore dolor at aliquet tincidunt lorem turpis euismod sed consectetur aliquet laoreet ac turpis id et magna sit elit, non proin congue pharetra eget. Proin aliquam nonummy non, nibh tempus, amet ullamcorper lobortis tempus turpis ante aliquam amet eget proin nunc ac pharetra molestie, et, ut feugiat adipiscing. Ullamcorper lobortis tempus amet volutpat proin dolore eget proin dolore sed consectetur id et nisi ipsum elit non massa aliquam nonummy, volutpat proin dolore. Sed adipiscing tellus tincidunt magna sit id et nisi feugiat et lobortis erat pharetra at aliquet tincidunt lorem, turpis eget sem, massa donec pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc16" w:id="12539458138782153172"/>
+      <w:bookmarkStart w:name="_Toc19" w:id="6301433941907733086"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12539458138782153172"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nisi tellus laoreet magna sit id et ut ipsum nonummy non lobortis tempus nonummy, ullamcorper ut, ipsum, adipiscing, ullamcorper nibh donec dolor, mauris sem. Nunc sed proin, dolore pulvinar eget proin nunc ipsum elit non nunc sed elit proin ut pulvinar elit, diam nunc tempus nonummy tellus ante. Donec dolor mauris dolore pharetra mauris praesent dolore dolor mauris aliquet, congue lorem mauris proin dolore sed at aliquet nunc dolor, at aliquet, laoreet. Erat turpis molestie et ut felis ullamcorper lobortis tempus nonummy volutpat ante dolore dolor eget proin dolore pulvinar volutpat proin nisi dolor eget proin. Dolore dolor at aliquet, massa at, tellus laoreet erat, at molestie mi congue lorem adipiscing ullamcorper lobortis tempus, nonummy euismod, nibh aliquam pulvinar volutpat. Et aliquam turpis euismod nibh nisi amet id ac sit eget nibh magna ipsum nonummy tellus mi donec, nonummy non, lobortis tempus amet non. Massa erat pharetra volutpat proin, congue sed mauris aliquet tincidunt turpis id et ut ipsum elit non ante magna dolor felis aliquet tincidunt lorem. </w:t>
+      <w:bookmarkEnd w:id="6301433941907733086"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id diam ut ipsum nonummy volutpat praesent congue feugiat mauris proin dolore dolor, mauris praesent dolore dolor proin donec nonummy euismod, lobortis aliquam turpis, euismod nibh aliquam pulvinar eget sem. Nunc, erat at non laoreet donec pharetra molestie mi, ut lorem praesent congue feugiat felis praesent congue dolor molestie praesent congue lorem turpis euismod nibh lorem adipiscing euismod proin ut. Ipsum elit sem nunc erat consectetur molestie praesent aliquam amet volutpat et dolore ipsum at, non laoreet ac sit adipiscing non, lobortis tempus, nonummy euismod lobortis tempus amet eget proin. Dolore erat amet mauris aliquet tincidunt aliquam amet eget proin nisi ipsum eget sem nunc erat nonummy non mi donec pharetra volutpat mi congue feugiat felis ullamcorper nibh amet id. Et nunc sed, consectetur id praesent ut lorem adipiscing euismod lobortis aliquam amet volutpat ante nisi dolor eget sem massa ipsum at tellus, et congue felis diam ut tempus nonummy. Euismod nibh, aliquam dolor, mauris sem nunc erat sit felis diam, congue sit id diam laoreet ac sit id et ut pulvinar eget, sem nunc erat pharetra, mauris praesent congue. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc17" w:id="627646827658059932"/>
+      <w:bookmarkStart w:name="_Toc20" w:id="18087930952492406537"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="627646827658059932"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Molestie praesent lobortis aliquam amet eget aliquet tincidunt, ac sit id et nisi id et, congue tempus nonummy diam lobortis tempus amet. Volutpat ante donec sed at praesent tincidunt lorem consectetur tellus laoreet ac sit felis diam lobortis nonummy ullamcorper dolor ipsum pharetra, mauris. Volutpat id, mauris volutpat aliquet et, massa laoreet, laoreet congue aliquam lorem adipiscing tellus laoreet ac turpis aliquet tincidunt congue feugiat, mauris. Aliquet lobortis aliquam amet id proin nisi ipsum elit non massa erat pharetra tellus ante erat pharetra tellus mi donec pharetra ante. Dolore dolor, molestie praesent, congue feugiat at proin dolore sed at tellus tincidunt lorem at praesent nunc, lorem consectetur tellus laoreet ac. Consectetur aliquet, laoreet at tellus laoreet ac sit molestie mi magna pharetra molestie mi magna sit molestie mi magna, dolor mauris diam. </w:t>
+      <w:bookmarkEnd w:id="18087930952492406537"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc ut magna lorem pulvinar consectetur elit molestie ullamcorper sem mi ut donec dolor turpis elit tellus sem nibh ut. Donec lorem, dolor turpis elit mauris id sem laoreet lobortis donec lorem sit elit felis eget aliquet diam massa magna. Lorem pulvinar eget nunc sed at molestie mi, magna pharetra non massa erat consectetur tellus massa sed elit, diam ut. Tempus consectetur non massa, erat dolor adipiscing ullamcorper nisi pulvinar eget et nisi amet eget et, nisi ipsum, elit sem. Ante magna dolor molestie praesent tincidunt lorem mauris aliquet tincidunt lorem ullamcorper, lobortis ac amet euismod et, aliquam sit eget. Sem massa sed nonummy, non massa erat, consectetur, molestie, mi dolore dolor mauris mi erat pharetra mauris praesent sed at. Praesent laoreet ac sit id et, magna pulvinar felis diam nisi pulvinar elit diam lobortis erat amet non lobortis aliquam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc18" w:id="1036528633162120281"/>
+      <w:bookmarkStart w:name="_Toc21" w:id="265464276654853985"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1036528633162120281"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Sem nunc erat consectetur molestie praesent congue tempus adipiscing euismod ante aliquam amet volutpat, proin. Nunc eget sem nunc sed at non massa sed, elit diam ut sed nonummy non. Massa magna pharetra molestie mi dolore feugiat felis aliquet tincidunt lorem praesent congue sed at. Praesent tincidunt, lorem turpis tellus, nibh nisi, sit felis sem, nunc erat nonummy non massa. Donec pharetra mauris praesent dolore dolor proin dolore, dolor at, praesent nunc, sed mauris proin. Nunc lorem consectetur tellus mi nisi feugiat felis, ullamcorper lobortis ipsum nonummy, molestie proin donec. Non proin, dolore dolor mauris aliquet nunc sed at aliquet laoreet erat consectetur tellus mi. Nisi feugiat felis diam ut ipsum nonummy, non massa aliquam amet proin nunc, lorem turpis. Id mi nisi pulvinar elit diam ut ipsum nonummy ullamcorper lobortis tempus amet volutpat massa. </w:t>
+      <w:bookmarkEnd w:id="265464276654853985"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur euismod et ut ipsum elit non. Mi dolore pharetra molestie proin donec molestie. Praesent congue sed at, aliquet laoreet nisi. Pulvinar elit sem nunc tempus consectetur volutpat. Mi congue lorem adipiscing euismod lobortis aliquam. Amet id proin ipsum elit proin nunc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc19" w:id="7670065713239041041"/>
+      <w:bookmarkStart w:name="_Toc22" w:id="5184328162445970674"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7670065713239041041"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Erat pharetra molestie mi magna lorem. Felis ullamcorper tincidunt ac turpis volutpat. Et nisi pulvinar at nunc sed. Consectetur molestie praesent, ut lorem adipiscing. Ullamcorper lobortis aliquam amet, volutpat et. Nisi dolor elit, aliquet massa ac. Pharetra felis ullamcorper tempus amet eget. Proin nunc sed turpis euismod mi. Magna sit felis sem, ante dolore. Dolor at ullamcorper laoreet, ac turpis. </w:t>
+      <w:bookmarkEnd w:id="5184328162445970674"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus amet volutpat proin dolore erat felis. Diam massa aliquam amet volutpat ante congue. Lorem turpis tellus nibh ac sit euismod. Nibh magna pulvinar elit sem massa erat. Pharetra molestie proin feugiat at aliquet tincidunt. Ac pulvinar elit sem ut ipsum nonummy. Non ante erat consectetur volutpat aliquet et. Massa feugiat dolor adipiscing euismod proin massa. Nibh, laoreet donec, sit mauris diam, tincidunt. Lorem adipiscing ullamcorper lobortis aliquam amet euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc23" w:id="13330381185735913975"/>
+      <w:r>
+        <w:t>This is second-level header 4</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13330381185735913975"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit felis diam ut tempus nonummy euismod ante aliquam amet euismod ante nisi pulvinar. Eget sem nunc sed at tellus laoreet ac pharetra at tellus laoreet nisi pulvinar. Elit sem nunc tempus nonummy volutpat massa dolore dolor molestie ante donec dolor mauris. Praesent tincidunt sed at aliquet lorem at tellus nibh magna sit felis diam lobortis. Erat, consectetur volutpat mi dolore dolor at praesent, tincidunt lorem, turpis id et nisi. Ipsum nonummy non congue feugiat adipiscing, diam tincidunt lorem turpis ullamcorper lobortis, lorem adipiscing. Ullamcorper nibh aliquam pulvinar id, et nisi ipsum elit diam ut, ipsum et nunc. Tempus nonummy volutpat massa, erat nonummy volutpat ante donec pharetra molestie ante dolore sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc24" w:id="3497047079317544099"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3497047079317544099"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, nunc, tempus nonummy volutpat ante dolore consectetur molestie aliquet tincidunt, lorem. Turpis euismod nibh aliquam sit id proin adipiscing tellus laoreet nisi pulvinar. Felis et magna sit id et, nisi feugiat, id diam, congue ipsum. Nonummy non massa donec pharetra eget ante donec volutpat ante donec pulvinar. Eget proin nunc sed consectetur tellus massa ac, turpis molestie et magna. Sit molestie laoreet magna sit, felis diam ut lorem felis congue feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc25" w:id="17514509168004924688"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17514509168004924688"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur id et lobortis ipsum felis diam ut ipsum. Praesent ut, tempus adipiscing, ullamcorper nibh aliquam amet volutpat. Ante tincidunt erat sit id, diam lobortis ipsum elit. Ullamcorper massa donec amet non nibh aliquam diam tincidunt. Lorem adipiscing ullamcorper nibh tempus, turpis euismod et nisi. Pulvinar at tellus, laoreet ac pharetra molestie praesent ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc26" w:id="3863598795922555906"/>
+      <w:r>
+        <w:t>This is top-level header 3</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3863598795922555906"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat pharetra felis aliquet, lobortis aliquam pulvinar, elit sem. Laoreet magna pharetra molestie praesent ut ipsum diam, lobortis. Aliquam adipiscing diam tincidunt feugiat, mauris praesent congue feugiat. Turpis ullamcorper et, dolore ipsum elit non massa ac. Pharetra molestie mi, consectetur tellus ante donec pharetra mauris. Diam tincidunt tempus turpis euismod nibh dolore ipsum elit. Sem massa erat, consectetur molestie praesent, donec, nonummy at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc27" w:id="6321437067233065409"/>
+      <w:r>
+        <w:t>This is second-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6321437067233065409"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet at id ullamcorper proin, tincidunt nisi ipsum pharetra nonummy at. Id adipiscing ante tincidunt ac sit felis diam ut ipsum nonummy. Volutpat proin dolore pharetra molestie proin dolore dolor at aliquet dolore. Lorem consectetur aliquet tincidunt ac, consectetur et nisi ipsum, felis diam. Lobortis tempus nonummy ullamcorper lobortis ipsum, adipiscing, non lobortis tempus adipiscing. Non nibh donec pulvinar volutpat nibh, nisi pulvinar eget laoreet ac. Sit molestie et congue feugiat id praesent, magna sit tellus laoreet. Donec pharetra molestie ante erat pharetra molestie praesent tincidunt tempus ullamcorper. Et nisi pulvinar elit proin dolore erat pharetra molestie, mi magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc28" w:id="5815791233640698565"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5815791233640698565"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet tincidunt ac turpis molestie diam congue feugiat felis diam lobortis ipsum. Nonummy, ullamcorper lobortis aliquam amet volutpat nibh, tempus amet volutpat tempus turpis. Volutpat et, dolore dolor elit, sem nunc sed at non massa sed. Consectetur molestie mi magna sit felis ullamcorper tincidunt aliquam pulvinar at volutpat. Ante dolore feugiat mauris praesent congue ac turpis euismod et ut sed. Nonummy, non massa erat pharetra tellus mi donec dolor felis aliquet tincidunt. Lorem adipiscing tincidunt lorem at aliquet tincidunt sed adipiscing tellus tincidunt ac. Turpis id sem massa tempus nonummy sem, lobortis tempus nonummy non massa. Donec volutpat ante, donec pharetra eget proin dolore dolor mauris praesent nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc29" w:id="15644074635505798731"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15644074635505798731"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor felis praesent lobortis ac amet eget sem, massa sed consectetur tellus massa donec consectetur tellus ante magna pharetra tellus. Mi donec dolor ante donec pharetra mauris praesent congue lorem adipiscing ullamcorper laoreet ac sit id nibh nisi pulvinar eget. Sem ut, tempus nonummy sem lobortis erat elit nisi feugiat elit non massa tempus nonummy non nibh, aliquam amet non. Nibh donec nonummy euismod nibh, tempus amet euismod ante, nisi pulvinar eget proin nunc erat non laoreet ac consectetur tellus. Massa erat, consectetur molestie mi magna feugiat, molestie, mi magna feugiat mauris praesent congue feugiat, adipiscing ullamcorper lobortis turpis ullamcorper. Nibh aliquam turpis euismod diam ut ipsum id, et ut ipsum felis non, massa erat pharetra volutpat massa, erat amet. Volutpat ante dolore, sed, adipiscing tincidunt, ac sit id et magna sit euismod mi nisi feugiat id diam ut ipsum. Nonummy molestie proin donec, pharetra mauris praesent tincidunt lorem turpis euismod, laoreet at aliquet tincidunt sed, at id et ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc30" w:id="13501887762976067036"/>
+      <w:r>
+        <w:t>This is second-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13501887762976067036"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum at non mi congue, sit mauris diam, ut lorem, adipiscing euismod ante nisi amet euismod et. Aliquam at aliquet laoreet magna feugiat felis praesent congue feugiat id praesent ut lorem adipiscing, ullamcorper lobortis. Tempus, turpis eget, proin nunc sed consectetur molestie magna sit molestie mi, magna sit id diam lobortis. Tempus adipiscing ullamcorper nibh aliquam nonummy volutpat ante nisi dolor elit sem nunc ipsum eget proin nunc. Erat, id mi, congue sit adipiscing ullamcorper, nibh aliquam pulvinar mauris aliquet laoreet ac sit id diam. Lobortis tempus amet volutpat proin donec sed feugiat adipiscing diam ut lorem adipiscing diam congue, lorem adipiscing. Ullamcorper nibh aliquam, pulvinar elit aliquet nunc erat consectetur non, laoreet magna pharetra molestie mi magna pharetra. Mi congue, lorem nonummy eget proin dolore sed at tellus laoreet magna sit felis ullamcorper lobortis ipsum. Amet mauris praesent nunc sed at tellus laoreet, lorem tellus laoreet ac turpis felis diam ut ipsum. Elit ullamcorper ante dolore dolor mauris proin donec pharetra, eget praesent, tincidunt at euismod et ut tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc31" w:id="17524610064269675171"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17524610064269675171"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut donec amet ante congue sed. At tellus, laoreet ac turpis euismod. Diam, nunc erat consectetur mauris aliquet. Tincidunt ac, amet eget proin nisi. Pulvinar eget proin pulvinar elit tellus. Mi congue, tempus, amet, volutpat proin. Dolore dolor, elit sem massa ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc32" w:id="17706718812600252164"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17706718812600252164"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam, ut tempus nonummy non nibh. Donec pulvinar volutpat ante dolore sed. At tellus tincidunt erat, consectetur molestie. Mi magna nonummy non massa aliquam. Pharetra volutpat proin dolore pulvinar, eget. Sem, tincidunt, ac turpis tellus laoreet. Ac sit id diam congue tempus. Nonummy non tincidunt lorem turpis id. Diam nunc erat elit sem nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc33" w:id="6193557021688534698"/>
+      <w:r>
+        <w:t>This is second-level header 3</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6193557021688534698"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat turpis euismod dolor mauris aliquet tincidunt lorem adipiscing euismod et aliquam. Sit id diam nisi sit id mi magna, turpis molestie mi magna. Turpis id et consectetur tellus laoreet donec sit id mi congue sit. Felis ullamcorper lobortis lorem dolor mauris proin nisi, pulvinar eget proin nisi. Pulvinar id et, nisi euismod et aliquam pulvinar, id et ut ipsum. Elit non massa, erat pharetra volutpat mi donec pharetra mauris aliquet tincidunt. Lorem adipiscing euismod et nisi pulvinar elit massa erat consectetur, molestie ante. Magna, feugiat adipiscing ullamcorper lobortis aliquam pulvinar elit proin aliquam turpis euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc34" w:id="8459990399794058505"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8459990399794058505"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, feugiat adipiscing volutpat proin dolore, dolor, mauris aliquet tincidunt erat consectetur, tellus mi ac non massa erat at sem massa erat nonummy non massa. Donec, consectetur molestie ante magna pharetra mauris praesent tincidunt lorem at ullamcorper lobortis feugiat praesent tincidunt ac turpis euismod nibh magna, pulvinar elit diam nisi. Pulvinar id diam nisi feugiat id et nisi feugiat elit ullamcorper ante donec amet volutpat ante sed at tellus nibh ut ipsum elit non ante. Donec dolor mauris praesent, dolore dolor, at aliquet tincidunt lorem, adipiscing id et ut elit sem ut tempus, consectetur molestie mi congue feugiat, adipiscing volutpat. Et dolore pulvinar eget proin dolore ipsum elit non massa donec sit felis diam lobortis tempus euismod nibh nisi dolor elit proin nisi dolor eget. Et nisi amet id et nisi, ipsum, elit non nunc, ipsum elit sem nunc tempus nonummy volutpat massa elit diam ut ipsum elit diam ut. Ipsum adipiscing diam ut aliquam, amet eget proin nunc sed at aliquet laoreet ac consectetur molestie praesent congue feugiat, mauris aliquet tincidunt lorem adipiscing euismod. Et ut ipsum eget diam nunc ipsum consectetur molestie praesent, tincidunt lorem felis ullamcorper tincidunt lorem adipiscing tincidunt ac turpis id nibh ut pulvinar elit. Proin nunc donec feugiat felis mi congue feugiat adipiscing ullamcorper lobortis, aliquam amet eget proin dolore ipsum, elit sem erat elit proin, ut ipsum nonummy. Tellus, mi donec pharetra mauris praesent tincidunt lorem turpis volutpat et nisi ipsum at aliquet massa ac pharetra molestie, mi magna mauris praesent ut lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc35" w:id="5114843320706280988"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5114843320706280988"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit non massa erat dolor, molestie proin dolore sed. Mauris, praesent tincidunt sed, at tellus laoreet lorem turpis. Felis diam lobortis ipsum, elit sem congue feugiat, at. Praesent congue sed at aliquet nibh nisi pulvinar elit. Non ante donec consectetur tellus ante, donec feugiat adipiscing. Ullamcorper tincidunt lorem turpis lobortis ac turpis, ullamcorper nibh. Ac sit eget diam ut sed nonummy non ante. Erat, dolor mauris praesent tincidunt ac turpis euismod nibh. Aliquam pulvinar eget proin sit, eget sem, ut ipsum. Elit tellus ante donec consectetur non massa tempus, consectetur. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1354,51 +2346,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 8</w:t>
+      <w:t>Page 12</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -1977,51 +2969,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc71e2dc0a6214101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R41af6101b73143e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7e0f4aeebb5d4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R5c91748603394e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0c2b449deded45bc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R90983f5fd1bc4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R45117d4fc17e4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R19ceac420a414a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc6c5a72b5b3b4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R07ac9f7c9e4c4004" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>