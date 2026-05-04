--- v10 (2026-05-04)
+++ v11 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd1120259ddeb4159" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a6ce0e3897c432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4346b25b73a847b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6daaabd9eb244ea9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdd77d2aea5d94503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Red4e486d42454c09" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:history="true" w:anchor="_Toc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -46,2254 +46,1448 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is top-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
-[...9 lines deleted...]
-          <w:t>This is second-level header 4</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
-[...46 lines deleted...]
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>This is second-level header 1</w:t>
+          <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>This is second-level header 2</w:t>
+          <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>This is second-level header 3</w:t>
+          <w:t>This is second-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
-[...609 lines deleted...]
-      <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="Rc6c5a72b5b3b4a0f"/>
+          <w:headerReference w:type="default" r:id="R7faeeebaaf644905"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc0" w:id="4075813517758709294"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="2465984576230765964"/>
       <w:r>
         <w:t>This is top-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4075813517758709294"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Erat pulvinar turpis consectetur felis ullamcorper ante nunc elit. Molestie et congue tempus pharetra eget praesent tincidunt aliquam. Pulvinar elit non ante magna, feugiat felis ullamcorper lobortis. Tempus pulvinar, volutpat sem nunc ipsum pharetra mauris aliquet. Tincidunt ac adipiscing tellus tincidunt dolor at euismod nibh. Magna pulvinar elit diam nisi ipsum elit, non mi. Dolore feugiat at ullamcorper, aliquam pulvinar eget non massa. Erat consectetur mauris, mi congue feugiat felis ullamcorper lobortis. Aliquam pulvinar volutpat, et dolore sed at non massa. Sit felis diam lobortis aliquam nonummy volutpat ante dolore. </w:t>
+      <w:bookmarkEnd w:id="2465984576230765964"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, sem ut aliquam tempus dolor tempus. Magna nunc et, euismod eget amet, tempus. Congue mi aliquet elit amet lorem dolore. Massa euismod consectetur lorem tincidunt sem mauris. Amet tempus ut praesent id sit congue. Mi tellus consectetur ipsum dolore proin eget. Amet aliquam, tincidunt praesent ante euismod adipiscing. Lorem ut ullamcorper, nonummy feugiat donec massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1" w:id="4082597852991277554"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="9425362225645949244"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4082597852991277554"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lorem pulvinar nibh nisi ipsum elit sem nunc sed, elit sem nunc tempus nonummy non nunc ipsum elit sem massa dolore pharetra mauris aliquet congue feugiat proin, dolore sed. At tellus laoreet ac turpis euismod laoreet ac sit elit et ut ipsum felis diam ut tempus amet volutpat ante aliquam dolor ante congue sed adipiscing euismod nibh ac. Sit id, diam ut ipsum felis diam, nisi feugiat felis, non, lobortis tempus nonummy volutpat massa donec pharetra, eget ante pulvinar, mauris praesent nunc lorem, consectetur id mi, ac. Feugiat, felis et nisi feugiat, felis diam ut tempus adipiscing non nibh donec amet aliquet tincidunt lorem consectetur aliquet laoreet erat consectetur tellus laoreet, ac sit id et congue. Feugiat felis diam ut aliquam amet eget aliquet laoreet nisi ipsum elit magna ipsum felis diam, ut ipsum elit, ullamcorper lobortis aliquam pharetra volutpat ante donec pharetra eget proin. Dolore dolor mauris, aliquet laoreet lorem at tellus, tincidunt sed id diam lobortis ipsum elit ullamcorper lobortis ipsum sed at, aliquet, laoreet nisi pulvinar eget et ut pulvinar, id. Diam ipsum, elit, diam massa erat amet non massa aliquam amet, volutpat proin, congue lorem at tellus tincidunt sed at aliquet, tincidunt sed, mauris aliquet nunc dolor eget nisi. Ipsum, at tellus laoreet magna, feugiat adipiscing diam congue sit, mauris praesent tincidunt feugiat felis ullamcorper lobortis lorem turpis, volutpat et dolore erat consectetur tellus mi ipsum nonummy volutpat. Ante, nunc sed, turpis euismod laoreet lorem turpis aliquet tincidunt sed elit aliquet laoreet ac sit molestie et, congue tempus nonummy non nibh tempus non nibh donec, dolor mauris. Sem nunc dolor at tellus mi nisi ipsum felis, diam lobortis tempus nonummy ullamcorper massa aliquam pharetra volutpat ante dolore dolor, sem tincidunt ac turpis euismod mi nisi feugiat. </w:t>
+      <w:bookmarkEnd w:id="9425362225645949244"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi aliquet sed nunc ante euismod nonummy tempus ut ullamcorper adipiscing lorem ut diam molestie sit ac laoreet molestie. Consectetur sed nunc sem elit dolor, nunc eget pulvinar aliquam nibh euismod nonummy lorem ut diam id sit erat. Massa non at turpis, ac, lobortis praesent felis pharetra donec massa sem elit ut, et id sit lorem tincidunt. Aliquet, at sed dolore proin mauris pharetra donec massa non elit ipsum, ut et euismod turpis ac tincidunt praesent. Eget pulvinar proin volutpat amet aliquam massa non nonummy feugiat congue et molestie sit magna et euismod turpis magna. Nibh euismod consectetur, lorem dolore proin non at ipsum nunc proin id amet ac lobortis euismod turpis lorem tincidunt. Praesent molestie pharetra donec ante non nonummy sed massa non, consectetur, ipsum ut proin ipsum, nisi, proin eget amet. Aliquam et eget amet aliquam nibh euismod nonummy feugiat ut diam mauris, feugiat congue praesent molestie sit magna mi. Id consectetur ac molestie sit magna mi, id sit nisi diam eget pulvinar ut diam aliquet at dolor dolore. Ante volutpat amet donec mauris feugiat congue, aliquet molestie dolor magna mi molestie pharetra donec massa sem id sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2" w:id="8065585468348640482"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="16419752936602521028"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8065585468348640482"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Consectetur, tellus massa erat pharetra molestie praesent, ut aliquam amet euismod nibh aliquam amet volutpat proin dolore sed elit laoreet ac pharetra id praesent congue sit, id diam lobortis. Aliquam amet volutpat sem tincidunt erat consectetur tellus laoreet, ac sit felis diam ut ipsum diam ut tempus amet non nibh donec dolor mauris, sem nunc sed at aliquet. Laoreet ac feugiat felis diam ut feugiat felis ullamcorper lobortis donec dolor, volutpat nunc sed eget praesent nunc sed, consectetur tellus et ut ipsum, elit sem ante, erat amet. Non massa aliquam amet, volutpat nibh tempus ullamcorper lobortis tempus amet volutpat ante, nisi pulvinar, volutpat ante aliquam amet, eget sem massa ac pharetra tellus mi magna sit molestie. Mi congue lorem nonummy euismod tempus amet eget proin nunc dolor at aliquet laoreet erat consectetur tellus massa erat consectetur non massa erat consectetur molestie mi donec sit mauris. Praesent congue feugiat volutpat et nisi dolor eget proin, dolore pulvinar eget proin ut ipsum elit tellus mi donec pharetra molestie praesent magna felis aliquet tincidunt lorem, adipiscing ullamcorper. Tincidunt ac amet id proin nunc sed elit non massa erat pharetra mauris praesent tincidunt feugiat mauris diam tincidunt lorem, adipiscing et, nisi erat consectetur tellus laoreet ac pharetra. Molestie mi, magna sit mauris praesent congue, sit mauris praesent congue feugiat felis aliquet, tincidunt, lorem felis, aliquet, tincidunt magna, sit felis diam ut tempus adipiscing diam, ut lorem. </w:t>
+      <w:bookmarkEnd w:id="16419752936602521028"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat nonummy erat, lobortis sem elit tempus massa sem, nonummy tempus massa tellus, nonummy sed nunc sem sed nunc sem, at sed nunc aliquet elit ipsum nisi, et volutpat. Amet tempus lobortis, ullamcorper felis feugiat congue mi molestie pharetra donec mi at sed nunc proin eget amet nisi, sem elit dolor, nisi ante eget dolor nunc aliquet eget. Dolor aliquam nibh ullamcorper adipiscing ipsum lobortis diam, adipiscing tempus non nonummy erat massa volutpat pharetra, donec mi molestie consectetur erat nunc, diam id turpis lorem tincidunt praesent at. Sed donec ante molestie dolore ante volutpat nonummy erat massa non nonummy tempus nunc sem elit tempus nunc non elit ipsum nunc non at sed nunc sem eget pulvinar. Nisi lobortis amet aliquam nibh diam, mauris dolor, magna mi molestie pharetra donec, massa sem eget sit aliquam laoreet ullamcorper adipiscing lorem lobortis ullamcorper turpis aliquam nibh ullamcorper felis. Pulvinar ut sem elit, ipsum nunc non elit sed massa, non at erat massa tellus consectetur sed, nunc, et volutpat lorem tincidunt euismod amet aliquam nibh euismod adipiscing lorem. Ut diam felis, feugiat ut diam felis tempus massa non amet donec massa volutpat pharetra donec ante mauris, magna praesent felis lorem ut praesent id feugiat congue praesent id. Pharetra, ac laoreet sem at pulvinar nisi proin, eget pulvinar dolore proin mauris dolor donec ante pharetra donec ante volutpat adipiscing ipsum lobortis diam felis, feugiat nisi et felis. Feugiat magna et id consectetur ac laoreet aliquet consectetur lorem, laoreet tellus turpis lorem aliquet mauris feugiat congue proin volutpat amet donec ante volutpat consectetur tempus massa non nonummy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc3" w:id="6793507002725679996"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="9587594098370969255"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6793507002725679996"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Consectetur molestie praesent tincidunt ac turpis euismod nibh aliquam sed, at non mi magna pharetra, molestie, mi tincidunt lorem ullamcorper. Nibh, nisi dolor at aliquet massa ac pharetra tellus laoreet ac pharetra id praesent, ut lorem adipiscing ullamcorper ante donec. Pulvinar mauris proin nunc consectetur, tellus laoreet ac turpis tellus laoreet, ac, sit felis ullamcorper lobortis lorem adipiscing ullamcorper, ut. Tempus amet eget proin dolore sed, at aliquet laoreet, erat turpis volutpat ante dolore pharetra at aliquet tincidunt sed at. Aliquet nunc lorem at aliquet, laoreet ac consectetur tellus laoreet ac turpis, tellus laoreet pharetra id, et congue sit molestie. Mi ut tempus adipiscing diam ut, tempus nonummy volutpat ante aliquam pulvinar eget proin dolore dolor eget proin nisi pulvinar. </w:t>
+      <w:bookmarkEnd w:id="9587594098370969255"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin volutpat amet tempus lobortis ullamcorper elit tempus massa non nonummy tempus lobortis non erat ante. Tellus nonummy erat massa sem eget pulvinar ut proin id turpis ac, tincidunt mi molestie pharetra. Donec ante volutpat consectetur erat massa non nonummy massa non nonummy sed nunc sem elit sed. Nunc sem elit, sed dolore sem elit dolor dolore sem, mauris, dolor dolore aliquet nibh euismod. Sit laoreet aliquet adipiscing sed congue proin mauris dolor dolore, praesent mauris dolor magna praesent felis. Dolor donec, ante non nonummy sed ut proin erat, massa tellus pharetra ac laoreet molestie sit. Nisi mi molestie turpis ac laoreet euismod consectetur sed dolore ante non adipiscing lorem ut diam. Adipiscing feugiat ullamcorper elit ipsum ut, ullamcorper felis feugiat ut diam id turpis ac laoreet aliquet. Consectetur, sed donec ante volutpat pharetra donec proin mauris pharetra donec massa non erat lobortis non. Consectetur tempus ut diam felis, pulvinar nisi nibh eget pulvinar nisi et id pulvinar aliquam nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc4" w:id="752309398389244978"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="7583485399409054351"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="752309398389244978"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Eget proin dolore dolor, consectetur tellus laoreet, ac sit felis magna sit id et magna sit molestie praesent magna sit id mi. Magna feugiat adipiscing ullamcorper nibh aliquam amet volutpat nibh nisi pulvinar, elit sem amet euismod et nisi pulvinar elit, sem nunc donec. Pharetra molestie mi magna feugiat, adipiscing diam tincidunt lorem felis aliquet lobortis ac turpis euismod lobortis at aliquet laoreet lorem turpis, tellus. Nibh ut, ipsum eget et nunc tempus consectetur volutpat mi congue feugiat felis aliquet tincidunt feugiat adipiscing laoreet ac turpis euismod laoreet. Ac turpis id diam ut pulvinar elit sem nunc, tempus elit sem, massa donec, pharetra molestie praesent dolore dolor at aliquet nibh. Turpis euismod nibh magna sit eget et ut ipsum elit sem massa erat dolor molestie praesent congue lorem turpis euismod et ut. </w:t>
+      <w:bookmarkEnd w:id="7583485399409054351"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie consectetur sed dolore sem eget dolor dolore at dolor nunc proin eget pharetra donec massa ullamcorper felis feugiat lobortis ullamcorper, felis feugiat ut sem nonummy. Tempus massa non elit ipsum nisi sem ipsum, nisi et elit ipsum nunc proin elit, ipsum dolore et volutpat amet nisi nibh euismod adipiscing tempus tincidunt. Diam felis feugiat ut diam id, magna laoreet molestie sit erat nunc sem at dolor dolore proin volutpat, amet tempus nibh euismod nonummy, tempus lobortis ullamcorper. Adipiscing lorem lobortis ullamcorper feugiat, lobortis ullamcorper felis feugiat congue et felis feugiat, nisi et id pulvinar ut et id sit magna et id turpis lorem. Laoreet, aliquet at, lorem ullamcorper at, dolor, dolore ante volutpat nonummy erat massa non nonummy tempus ut diam, eget pulvinar ac laoreet euismod turpis ac nibh. Ullamcorper, at dolor donec mi feugiat dolore praesent mauris lorem congue praesent felis sit ut praesent adipiscing tempus nibh non nonummy, ipsum ut et felis sit. Magna laoreet aliquet at dolor erat ut et id sit ac nunc praesent mauris pharetra dolore proin molestie pharetra congue, praesent molestie amet donec, lobortis sem. Elit ipsum ut et id sit, tincidunt aliquet at, dolor dolore proin eget dolor tincidunt, proin molestie pharetra donec massa non elit tempus lobortis et id. Turpis lorem laoreet aliquet at sed nunc non nonummy aliquam, massa volutpat amet erat massa non, nonummy tempus massa non consectetur erat ante non consectetur tempus. Ut et eget sit aliquam laoreet ullamcorper adipiscing, laoreet praesent mauris dolor donec mi molestie, feugiat congue diam felis dolor congue praesent mauris pharetra erat laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc5" w:id="16010082787238474512"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="15769052730572604375"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16010082787238474512"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Pulvinar mauris, sem nunc sed at aliquet, laoreet ac, turpis, aliquet laoreet consectetur molestie mi ac pharetra molestie mi congue feugiat mauris mi congue. Lorem adipiscing euismod nibh aliquam pulvinar eget et dolore ipsum eget proin nisi pulvinar et ut sed consectetur molestie mi magna sit mauris praesent. Congue, feugiat adipiscing ullamcorper, lobortis, ac amet euismod, et aliquam turpis euismod et nisi, pulvinar diam elit molestie et ac pharetra non, nunc sed. Consectetur molestie praesent congue feugiat mauris mi congue pharetra non massa congue dolor felis donec dolor mauris praesent congue dolor molestie praesent congue sed. At tellus nibh ac consectetur euismod nibh magna pulvinar id, diam lobortis tempus amet non massa donec volutpat ante aliquam pharetra eget, ante nunc. Ac, sit eget et ut ipsum elit sem lobortis tempus elit sem ut ipsum elit, diam lobortis aliquam amet, volutpat aliquam amet volutpat, ante. Donec sed, at aliquet nunc sed at tellus, laoreet ac consectetur aliquet massa ac pharetra felis, magna, feugiat, felis diam ut, lorem amet volutpat. Sem nunc, lorem at tellus laoreet ac consectetur tellus mi magna sit id diam ut ipsum, nonummy, volutpat ante ut ipsum, nonummy non massa. </w:t>
+      <w:bookmarkEnd w:id="15769052730572604375"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie amet erat massa, non nonummy ipsum ut sem elit erat. Massa eget ipsum ut sem elit sed ut sem at, sed. Dolore proin, eget turpis aliquam lobortis praesent molestie consectetur, tempus nisi. Nibh id turpis ac, erat massa sem id amet ac tincidunt. Ullamcorper mauris dolor donec ante volutpat consectetur erat massa non nonummy. Tempus massa non nonummy ipsum ut proin pulvinar ut proin, id. Amet aliquam lobortis euismod turpis tempus lobortis euismod pulvinar nisi ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6" w:id="10208892137056036454"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="1562319522945114621"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10208892137056036454"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adipiscing lobortis aliquam pulvinar elit sem nunc, erat consectetur id praesent ut feugiat felis praesent lobortis aliquam amet, volutpat ante dolore dolor elit sem, nunc. Erat, non massa ipsum at sem massa sed nonummy non nunc ipsum felis et magna sit id et nisi feugiat felis diam congue feugiat elit. Diam ipsum nonummy non ante aliquam amet volutpat nibh aliquam adipiscing euismod lobortis aliquam amet volutpat proin dolore dolor eget sem dolore ipsum at sem. Massa erat consectetur massa donec sit mauris praesent magna dolor felis diam tincidunt tempus turpis eget, et, nisi ipsum elit sem nunc sed at tellus. Laoreet lorem nonummy ullamcorper lobortis, aliquam amet eget ante dolore pulvinar elit sem dolore ipsum elit proin nunc erat, consectetur non massa erat consectetur tellus. Ante donec, consectetur mi congue dolor mauris mi tincidunt ac turpis, euismod et nisi amet euismod nibh ac, turpis euismod nibh aliquam turpis tellus nibh. Magna pulvinar id et, nisi id mi magna sit molestie mi ut ipsum felis diam congue, ipsum felis diam congue feugiat felis diam congue tempus. Euismod proin nunc erat consectetur tellus laoreet erat turpis molestie et magna feugiat felis diam ut lorem nonummy volutpat proin dolore dolor consectetur tellus laoreet. </w:t>
+      <w:bookmarkEnd w:id="1562319522945114621"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, pulvinar nisi laoreet ullamcorper adipiscing feugiat congue mi molestie, amet erat massa, diam id turpis ac, laoreet aliquet at dolor proin mauris pharetra donec massa ullamcorper nonummy, aliquam massa. Volutpat amet erat, massa non nonummy donec massa, non felis pulvinar ut sem, eget pulvinar nisi id turpis ac laoreet ullamcorper turpis ac lobortis ullamcorper adipiscing lorem tincidunt ullamcorper felis. Dolor donec mi, molestie pharetra magna mi molestie sit congue laoreet molestie pharetra laoreet aliquet at sed nunc aliquet, consectetur, erat laoreet aliquet at dolor donec ante, volutpat pulvinar donec. Ante eget amet tempus ut et aliquam massa ullamcorper felis feugiat nisi et id sit ac laoreet tellus consectetur, lorem tincidunt tellus, turpis lorem congue praesent at sed congue praesent. Molestie pharetra donec non elit ipsum ut sem, elit, ipsum nunc sem, elit ipsum ut et eget pulvinar nisi et id pulvinar nisi proin eget pulvinar nisi et volutpat turpis. Lobortis praesent mauris lorem ut diam felis pharetra donec nunc sem elit, ipsum dolore et euismod turpis, aliquam nibh adipiscing tempus, lobortis ullamcorper felis feugiat tincidunt diam felis, feugiat, magna. Mi tellus consectetur ac mi molestie, sit magna et felis ipsum ut diam elit ipsum lobortis euismod consectetur lorem dolore, proin eget pharetra dolore praesent eget pharetra, dolore praesent mauris. Pharetra donec ante volutpat amet erat, massa non elit ipsum ut et eget nisi nibh tellus adipiscing lorem tincidunt aliquet adipiscing feugiat congue aliquet at, feugiat congue ullamcorper adipiscing lorem. Magna ante, tellus consectetur tempus massa non nonummy erat nunc, ante volutpat amet aliquam ante volutpat amet erat massa sem elit tempus lobortis sem nonummy erat ante tellus consectetur sed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc7" w:id="4465641502988177120"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="15194479581226981261"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4465641502988177120"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nisi ipsum at tellus, mi magna sit praesent. Ut tempus nonummy euismod ante, dolore dolor at. Aliquet laoreet magna sit felis diam, lobortis aliquam. Nonummy volutpat massa tempus amet eget proin dolore. Mauris sem tincidunt lorem turpis felis diam, massa. Tincidunt ac amet, id proin nunc erat at. Tellus, laoreet donec sit felis euismod nibh aliquam. </w:t>
+      <w:bookmarkEnd w:id="15194479581226981261"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper felis ipsum, lobortis sem felis ipsum nisi tellus consectetur ac laoreet euismod turpis. Ac tincidunt aliquet mauris dolor donec ante molestie pharetra donec ante molestie pharetra erat massa. Sem felis, ipsum ut felis, pulvinar magna nibh id sit nisi proin elit ipsum nunc. Proin eget ipsum nunc sem, at erat, tincidunt, aliquet consectetur sed, nisi ante euismod aliquam. Lobortis diam, felis feugiat ut, praesent id sit congue diam felis feugiat ut diam felis. Feugiat nisi et euismod consectetur sed nunc adipiscing lorem tincidunt praesent at dolor congue aliquet. Adipiscing dolor dolore proin mauris feugiat congue aliquet adipiscing lorem tincidunt diam felis lorem, congue. Ante sem eget ipsum non consectetur sed, dolore sem elit ipsum dolore proin volutpat amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc8" w:id="17572741025958863094"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="2310956490328898682"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17572741025958863094"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Id sem massa donec dolor mauris, praesent laoreet, lorem, at tellus laoreet turpis tellus laoreet, nisi. Pulvinar id diam ut ipsum nonummy non ante donec pharetra molestie proin dolore sed adipiscing euismod. Nibh, nisi pulvinar eget sem ut elit sem massa erat pharetra volutpat, praesent tincidunt lorem, at. Aliquet, lobortis ac amet eget et nisi, ipsum elit, sem massa erat pharetra mauris tellus laoreet. Magna sit id mi nisi feugiat felis diam ut feugiat felis praesent congue sit felis praesent. Ut, feugiat nonummy ullamcorper lobortis aliquam consectetur, tellus, laoreet magna turpis molestie mi magna sit felis. Diam ut tempus amet, volutpat, ante dolore pulvinar eget sem laoreet ac turpis euismod et, nisi. Feugiat volutpat proin donec pharetra volutpat, ante congue sed adipiscing euismod, nibh nisi ipsum, elit non. </w:t>
+      <w:bookmarkEnd w:id="2310956490328898682"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut et id turpis ac laoreet aliquet mauris sed congue proin at dolor. Erat lobortis diam id feugiat nisi mi id sit magna nibh, turpis ac. Nunc praesent mauris pharetra donec ante volutpat amet erat lobortis ullamcorper elit feugiat. Nisi, mi euismod consectetur sed nunc aliquet at sed aliquet at sed congue. Praesent molestie dolor donec, proin mauris dolor donec ante volutpat consectetur tempus massa. Sem felis sit magna nibh euismod, adipiscing lorem congue praesent dolor dolore proin. Mauris pharetra donec ante non nonummy ipsum ut mi euismod turpis, lorem tincidunt. Praesent, mauris dolor donec ante mauris dolor adipiscing feugiat congue mi non felis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc9" w:id="5260302056839962559"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="6539786854502184415"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5260302056839962559"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nunc erat at tellus aliquam nonummy volutpat ante aliquam pharetra eget ante dolore sed consectetur tellus tincidunt ac turpis molestie praesent tincidunt, lorem amet. Id et aliquam sit id proin ut ipsum, eget sem nunc, tempus consectetur mauris praesent congue lorem felis aliquet lorem turpis id, sem, nunc. Erat consectetur non laoreet erat, consectetur non massa tempus consectetur tellus mi congue feugiat adipiscing, aliquet tincidunt lorem, adipiscing ullamcorper tincidunt lorem aliquet tincidunt. Lorem adipiscing praesent nunc sed adipiscing tellus laoreet ac pulvinar id mi magna consectetur tellus laoreet magna sit id mi, congue pharetra volutpat ante. Donec nonummy volutpat ante aliquam pulvinar mauris sem tincidunt ac consectetur tellus tincidunt sed elit proin massa ac consectetur aliquet massa erat pharetra tellus. Magna feugiat felis ullamcorper nibh aliquam, amet volutpat proin dolore dolor elit, sem nunc sed at sem massa sed consectetur non massa erat eget. Sem ut ipsum diam ut ipsum elit non lobortis erat consectetur non ante donec amet molestie proin donec amet non massa tempus adipiscing lobortis. </w:t>
+      <w:bookmarkEnd w:id="6539786854502184415"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy feugiat, tincidunt praesent, elit pulvinar aliquam laoreet praesent volutpat amet aliquam lobortis diam id sit magna mi euismod at dolor. Nisi ante ullamcorper felis, feugiat magna laoreet pharetra donec laoreet tellus pharetra erat massa pulvinar donec magna dolore proin volutpat pulvinar. Donec tincidunt praesent mauris sit magna mi tellus consectetur erat laoreet ut ullamcorper felis feugiat magna mi euismod turpis, ac mi. Euismod turpis ac, laoreet aliquet at lorem donec massa non adipiscing, feugiat magna, et sit magna laoreet, aliquet, elit dolor dolore. Sem at sed nunc praesent eget pharetra dolore proin volutpat pharetra dolore ante molestie amet donec mi mauris pharetra erat molestie. Consectetur ipsum nunc sem nonummy tempus massa non, nonummy sed nunc sem eget amet nisi proin eget pulvinar aliquam et euismod. Turpis lorem congue mi feugiat congue praesent mauris, feugiat magna praesent id sit donec, laoreet molestie pharetra ac massa aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc10" w:id="9956169766434046499"/>
+      <w:r>
+        <w:t>This is top-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9956169766434046499"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed ut et eget ipsum aliquam laoreet euismod at feugiat dolore mi molestie pharetra erat ante. Molestie magna praesent mauris sit congue praesent molestie sit magna mi molestie sit magna et id. Feugiat magna laoreet aliquet at erat tincidunt tellus, at lorem aliquet consectetur sed, nunc praesent mauris. Dolor donec proin non adipiscing feugiat congue et felis, sit magna et felis feugiat lobortis diam. Felis pulvinar ut diam, sed nunc sem elit ipsum nunc sem eget pulvinar nisi nibh volutpat. Pulvinar aliquam lobortis, ullamcorper adipiscing aliquam nibh euismod nonummy aliquam ante amet aliquam lobortis non, nonummy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc10" w:id="4093760222141430154"/>
+      <w:bookmarkStart w:name="_Toc11" w:id="7951169952957297520"/>
+      <w:r>
+        <w:t>This is second-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7951169952957297520"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ac lobortis euismod amet proin mauris pulvinar aliquam nibh ullamcorper adipiscing tempus nibh volutpat nonummy ipsum ut diam felis sit. Ac laoreet tellus turpis ac laoreet euismod turpis ac euismod sit magna nibh euismod pulvinar nisi, laoreet tellus adipiscing sed congue. Aliquet mauris, dolor congue praesent mauris pharetra congue praesent felis feugiat magna mi elit, pulvinar magna laoreet, tellus at sed congue. Praesent mauris pharetra dolore ante molestie dolor donec ante, volutpat consectetur erat nunc non consectetur mi molestie pharetra erat, nunc sem. Eget pulvinar ut et id amet aliquam, nibh ullamcorper adipiscing lorem tincidunt aliquet adipiscing lorem congue ullamcorper felis sit donec mi. Feugiat donec laoreet non at ipsum massa sem, elit dolor nunc sem elit dolor dolore, sem mauris lorem tincidunt aliquet turpis. Ac et euismod adipiscing lorem congue volutpat amet erat massa volutpat, amet erat massa volutpat pharetra donec, massa, non elit ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc12" w:id="10431895020568994572"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10431895020568994572"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue laoreet non eget amet aliquam lobortis aliquet felis dolor magna ante molestie consectetur, erat. Nunc sem elit sed sem id adipiscing lorem congue, aliquet mauris pharetra donec mi molestie. Pharetra donec massa volutpat consectetur donec ante tellus consectetur donec ante tellus sit ac laoreet. Ullamcorper at lorem dolore proin, mauris pharetra dolore praesent mauris feugiat, magna ante tellus nonummy. Erat nunc sem nonummy ipsum ut et eget pulvinar tellus at sed nunc aliquet at. Dolor dolore proin eget amet aliquam nibh ullamcorper nonummy tempus, lobortis, diam, adipiscing ipsum lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc13" w:id="18204316383690034255"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18204316383690034255"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar, ac lobortis ullamcorper felis lorem lobortis ullamcorper adipiscing lorem nibh pulvinar nunc aliquet mauris sed tincidunt praesent, at dolor dolore. Ante non amet dolore praesent felis feugiat magna mi tellus, dolor magna mi molestie, consectetur praesent felis sit, congue mi, id pharetra. Magna mi id turpis ac tincidunt aliquet mauris, pulvinar aliquam lobortis ullamcorper felis sit congue praesent id, sit donec id pharetra ac. Laoreet tellus consectetur sed dolore sem elit dolor dolore sem at sed nunc praesent, mauris dolor nunc aliquet at dolor ullamcorper adipiscing. Lorem tincidunt praesent molestie dolor congue mi mauris dolor magna mi mauris sit congue praesent mauris pharetra donec laoreet tellus at erat. Nunc et eget dolore proin, volutpat amet tempus nibh euismod pulvinar nisi proin volutpat nonummy aliquam nibh non pharetra donec proin eget. Pharetra donec ante molestie amet erat massa nonummy tempus lobortis sem elit ipsum nunc, sem elit ipsum nunc sem nonummy erat, nunc. Non consectetur ipsum dolore, proin sed massa, aliquet at erat tincidunt, aliquet at dolor tincidunt aliquet at lorem, laoreet aliquet adipiscing lorem. Congue proin molestie pharetra donec ante volutpat amet donec, massa nonummy tempus nunc diam nonummy tempus ut diam elit sed nunc, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc14" w:id="368352663187275481"/>
+      <w:r>
+        <w:t>This is second-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="368352663187275481"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sit magna, laoreet molestie turpis, ac tincidunt aliquet. At dolor nunc praesent mauris dolor, donec nibh non. Felis sit ullamcorper id turpis sed laoreet molestie consectetur. Sed tincidunt aliquet mauris sed nunc sem mauris dolor. Dolore proin eget dolor dolore, proin molestie congue praesent. Mauris pharetra donec mi molestie dolor donec, ante volutpat. Nonummy tempus ut diam id sit aliquam et euismod. Adipiscing, lorem tincidunt aliquet at feugiat congue amet aliquam. Et euismod turpis tempus lobortis ullamcorper adipiscing lorem ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc15" w:id="5157621337251921872"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5157621337251921872"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar nisi proin elit ipsum dolore proin eget pulvinar aliquam nibh volutpat amet aliquam proin, eget pulvinar donec ante volutpat, congue proin. Mauris pharetra, aliquam massa non amet erat lobortis non elit ipsum, nisi et id sit nisi, nibh euismod adipiscing ac laoreet ullamcorper, adipiscing. Nibh ullamcorper turpis ac lobortis, aliquet felis feugiat tincidunt praesent felis lorem congue praesent mauris feugiat magna praesent molestie consectetur erat nunc, proin. Id turpis feugiat congue, non nonummy tempus lobortis non elit tempus nunc sem elit, ipsum nisi diam elit ipsum, ut et euismod pulvinar. Nisi et id amet proin eget dolor nunc sem mauris sed nunc sem mauris dolor nunc, praesent eget dolor congue aliquet mauris dolor. Dolore ante volutpat amet erat lobortis sem felis lobortis sem elit pulvinar nisi nibh id sit nisi, et euismod turpis ac tincidunt ullamcorper. Mauris feugiat congue mi molestie pharetra donec mi mauris, feugiat magna diam lorem lobortis ullamcorper adipiscing feugiat magna mi id, consectetur sed nunc. Sem eget pulvinar dolore, proin eget, dolor dolore proin dolor nunc proin volutpat amet donec, ante eget amet aliquam ante eget amet donec. Proin volutpat amet erat massa non consectetur, erat ut diam elit tempus nunc, consectetur sed, massa non nonummy sed nunc proin elit pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc16" w:id="15292680100974640502"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15292680100974640502"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi volutpat nonummy tempus, nisi et id turpis, magna laoreet, tellus. At sed congue praesent molestie feugiat dolore ante volutpat dolore mi. Molestie nonummy tempus nunc sem elit ipsum nisi et eget sit. Aliquam nibh euismod turpis aliquam laoreet praesent at feugiat congue praesent. Mauris lobortis aliquet mauris pharetra, donec praesent felis lorem ut diam. Adipiscing lorem ut diam id sit magna, mi molestie sit ac. Mi molestie turpis ac, tincidunt, turpis magna nibh id sit magna. Nibh euismod turpis lorem laoreet aliquet mauris dolor congue praesent mauris. Dolor donec ante volutpat consectetur donec mi dolor magna mi molestie. Sit donec laoreet, non at sed nunc et id amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc17" w:id="7627551525730530660"/>
+      <w:r>
+        <w:t>This is second-level header 3</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7627551525730530660"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris dolor magna, mi mauris sit donec massa non elit ipsum nunc. Sem elit sed nunc tellus at erat, nunc turpis, magna tincidunt sem. Volutpat amet aliquam nibh euismod amet aliquam nibh non adipiscing ipsum ut. Ullamcorper id sit ac mi molestie feugiat magna felis pulvinar nisi nibh. Id sit ac laoreet tellus adipiscing sed congue praesent mauris sed congue. Praesent molestie, pharetra donec mi molestie, dolor donec praesent, mauris dolor volutpat. Nonummy aliquam lobortis diam adipiscing feugiat ut diam, felis feugiat congue et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc18" w:id="8109988012526301377"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8109988012526301377"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar nisi nibh ullamcorper adipiscing sit magna ante, non, nonummy ipsum nisi. Et eget pulvinar dolore proin elit ipsum, nunc volutpat turpis tempus lobortis. Ullamcorper adipiscing lorem lobortis diam adipiscing lorem lobortis, ullamcorper adipiscing feugiat congue. Et molestie pharetra magna laoreet aliquet at tincidunt sem mauris pulvinar aliquam. Nibh euismod amet, donec ante non nonummy ipsum ut praesent felis feugiat. Lobortis diam felis sit nisi et molestie consectetur erat nunc turpis lorem. Laoreet praesent mauris dolor nunc praesent mauris pharetra donec ante, volutpat amet. Tempus ut diam felis ipsum ut et euismod turpis diam felis pulvinar. Ut, et id sit nisi et id turpis ac tincidunt aliquet mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc19" w:id="10541024706055971687"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10541024706055971687"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi mi tellus consectetur, lorem tincidunt, praesent mauris, dolor aliquam nibh ullamcorper adipiscing ipsum ut, diam, felis, ipsum magna et erat lobortis non nonummy tempus nunc diam. Eget, pulvinar nisi nibh euismod adipiscing ac laoreet ullamcorper adipiscing lorem tincidunt proin molestie, amet, donec massa sem, donec massa tellus consectetur, erat massa tellus pharetra sed. Nunc proin elit ipsum dolore proin id amet nisi et volutpat pulvinar aliquam nibh euismod turpis tempus lobortis pulvinar donec ante volutpat amet aliquam, lobortis, ullamcorper adipiscing. Feugiat, turpis aliquam lobortis, ullamcorper mauris feugiat dolore mi volutpat consectetur, erat, massa non pulvinar, nisi et, id sit nisi nibh id amet aliquam lobortis ullamcorper adipiscing. Lorem tincidunt aliquet mauris feugiat congue mi tellus consectetur donec ante non consectetur erat molestie consectetur sed nunc non consectetur erat massa tellus turpis, erat, laoreet tellus. At dolor nisi proin mauris sed dolore nibh non amet tempus lobortis id feugiat ut et felis feugiat magna laoreet tellus at sed tincidunt aliquet mauris, dolor. Nunc proin mauris sed nunc proin eget pharetra donec, ante volutpat amet mi molestie amet, erat, ante volutpat, elit ipsum ut, sem eget sit magna laoreet tellus. Adipiscing, lorem congue praesent mauris dolor dolore praesent mauris amet donec ante consectetur erat massa non consectetur tempus nunc diam eget pulvinar nunc proin eget pulvinar nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc20" w:id="2961130036406195771"/>
       <w:r>
         <w:t>This is second-level header 4</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4093760222141430154"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nisi ipsum felis sem ut erat molestie proin congue feugiat adipiscing euismod, nibh, nisi ipsum elit non mi magna sit. Mauris praesent congue feugiat molestie ante donec dolor molestie mi dolore, pulvinar eget proin ut ipsum consectetur molestie praesent ut. Aliquam pulvinar eget sem dolore sed at tellus mi magna feugiat felis diam congue sit, felis lobortis aliquam pharetra volutpat. Ante dolore sed mauris sem nunc erat consectetur euismod mi magna feugiat elit ullamcorper lobortis aliquam pharetra mauris aliquet ac. Adipiscing euismod nibh lorem, consectetur id et magna pulvinar felis sem massa erat pharetra molestie, mi, congue dolor molestie praesent. Congue lorem adipiscing tellus laoreet aliquam, elit diam nisi, pulvinar elit diam, ut ipsum, elit non massa tempus nonummy non. Lobortis aliquam nonummy, non lobortis ipsum adipiscing diam, lobortis lorem, nonummy euismod aliquam pulvinar mauris sem laoreet ac sit id. Diam ut, feugiat felis et congue feugiat felis diam ut feugiat felis praesent magna sit tellus lobortis, tempus, amet eget. Et dolore ipsum elit proin nunc ipsum eget sem nunc sed, nonummy tellus nunc sed consectetur non ante donec pharetra. Mauris aliquet lobortis turpis euismod nibh aliquam amet id et nisi pulvinar, eget proin nisi ipsum elit sem nunc, tempus. </w:t>
+      <w:bookmarkEnd w:id="2961130036406195771"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non felis feugiat nisi et felis sit ac laoreet tellus at lorem nunc praesent adipiscing ac euismod adipiscing lorem tincidunt aliquet mauris dolor congue ante volutpat pharetra magna ante. Molestie consectetur erat massa sem elit sed massa non, consectetur ac tellus consectetur erat massa aliquet at sed laoreet sem mauris pulvinar nisi ante euismod amet donec ante volutpat. Amet tempus massa diam, felis feugiat ac, laoreet turpis erat tincidunt sem elit dolor nisi ante volutpat amet, tempus ut, diam felis, sit magna mi molestie consectetur sed nunc. Proin eget pulvinar et euismod adipiscing dolor magna ante tellus pharetra erat massa non consectetur erat nunc non elit ipsum nisi proin id turpis aliquam nibh ullamcorper, adipiscing lorem. Magna adipiscing lorem tincidunt diam mauris sit magna, mi id ipsum ut ullamcorper felis feugiat magna laoreet aliquet, at sed nunc sem elit erat tincidunt aliquet at pulvinar proin. Eget amet tempus nibh ullamcorper felis sit congue mi molestie sit magna laoreet aliquet elit dolor nisi ante dolor dolore proin mauris dolor dolore proin mauris, dolor dolore proin. Molestie nonummy, aliquam massa non amet erat massa sem elit tempus nunc sem nonummy ipsum nunc, consectetur erat, nunc sem, eget pulvinar, nisi et euismod turpis lorem congue praesent. Adipiscing tempus ante volutpat, amet aliquam lobortis euismod nonummy feugiat lobortis ullamcorper adipiscing lorem volutpat amet aliquam massa ullamcorper elit ipsum ut diam, elit tempus ut sem elit tempus. Ut sem elit, ipsum ut diam eget pulvinar nisi et id turpis proin id turpis lorem lobortis ullamcorper adipiscing lorem lobortis ullamcorper nonummy tempus tincidunt praesent mauris sit donec. Massa proin elit pulvinar nunc sem at sed dolore sem ac tincidunt aliquet, consectetur erat laoreet tellus consectetur ac tincidunt aliquet adipiscing, lorem tincidunt aliquet mauris dolor, dolore proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc11" w:id="11373669845354762876"/>
+      <w:bookmarkStart w:name="_Toc21" w:id="3145874968231893245"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11373669845354762876"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit aliquet laoreet magna sit felis ullamcorper ut tempus nonummy, eget proin dolore dolor mauris tincidunt lorem turpis euismod et. Nisi tempus nonummy non, ante erat nonummy mauris proin congue, dolor adipiscing euismod, nibh magna sit id et nisi pulvinar. Diam lobortis tempus pharetra molestie mi dolore dolor at praesent tincidunt ac sit id proin, ut pulvinar id et ut. Tempus nonummy non ante magna lorem ullamcorper lobortis lorem adipiscing euismod nibh, aliquam amet id proin aliquam turpis tellus laoreet. Magna ipsum felis sem nunc, tempus nonummy sem ut, id diam, congue, feugiat elit ullamcorper ut ipsum nonummy ullamcorper nibh. Donec dolor mauris aliquet tincidunt lorem consectetur tellus mi ac sit elit sem massa, donec pharetra euismod laoreet ac, turpis. Tellus nibh aliquam sit, euismod et nisi pulvinar elit sem ut, erat, consectetur volutpat mi dolore feugiat mauris aliquet tincidunt. Ac amet eget laoreet erat consectetur non massa tempus consectetur, tellus, ante donec consectetur molestie ante, erat pharetra molestie ante. </w:t>
+      <w:bookmarkEnd w:id="3145874968231893245"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod felis feugiat magna mi mauris pharetra magna praesent feugiat magna praesent molestie consectetur erat, laoreet tellus consectetur, erat laoreet aliquet at erat nunc aliquet at sed. Dolore proin euismod nonummy lorem, congue, praesent felis congue mi id, sit ac laoreet molestie sit nisi et euismod sit magna mi tellus at lorem laoreet aliquet. At sed, congue, praesent mauris nibh euismod, adipiscing feugiat tincidunt, ullamcorper adipiscing feugiat tincidunt aliquet felis dolor congue praesent molestie pharetra magna mi molestie sit magna mi. Molestie pharetra diam elit, feugiat congue et id sit magna, et felis pulvinar nisi et tellus, consectetur lorem nunc proin eget sed congue praesent mauris dolor dolore. Proin volutpat tincidunt, aliquet felis, feugiat congue aliquet mauris pharetra magna, praesent molestie sit magna praesent id sit ut diam adipiscing tempus lobortis non nonummy ipsum ut. Et, tempus ut mi tellus consectetur lorem laoreet tellus, at dolor dolore praesent mauris amet aliquam massa non felis, feugiat magna felis feugiat nisi laoreet euismod consectetur. Sed nunc aliquet at sed dolore proin eget pharetra dolore proin molestie, pharetra, donec ante volutpat amet erat massa non consectetur ante sem felis sit ac nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc12" w:id="8870117136294120743"/>
+      <w:bookmarkStart w:name="_Toc22" w:id="6973465709894033377"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8870117136294120743"/>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">Elit non massa erat dolor, molestie proin dolore sed. Mauris, praesent tincidunt sed, at tellus laoreet lorem turpis. Felis diam lobortis ipsum, elit sem congue feugiat, at. Praesent congue sed at aliquet nibh nisi pulvinar elit. Non ante donec consectetur tellus ante, donec feugiat adipiscing. Ullamcorper tincidunt lorem turpis lobortis ac turpis, ullamcorper nibh. Ac sit eget diam ut sed nonummy non ante. Erat, dolor mauris praesent tincidunt ac turpis euismod nibh. Aliquam pulvinar eget proin sit, eget sem, ut ipsum. Elit tellus ante donec consectetur non massa tempus, consectetur. </w:t>
+      <w:bookmarkEnd w:id="6973465709894033377"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent feugiat, congue mi tellus elit dolor aliquam lobortis ullamcorper felis feugiat congue mi. Molestie nonummy erat massa tellus nonummy sed nisi nibh euismod, turpis proin volutpat amet. Ac lobortis ullamcorper adipiscing lorem lobortis ullamcorper nonummy lorem tincidunt ullamcorper adipiscing lorem lobortis. Ullamcorper nonummy aliquam massa volutpat amet tempus lobortis pharetra donec praesent mauris feugiat congue. Praesent mauris pharetra magna praesent, felis feugiat congue praesent felis ipsum lobortis ullamcorper nonummy. Donec ante volutpat dolore mi, volutpat consectetur tempus ut diam felis pulvinar nisi et. Id turpis aliquam et eget pulvinar nisi nibh euismod turpis ac lobortis aliquet at. Dolor, donec felis feugiat congue diam felis feugiat tincidunt praesent molestie sit congue mi. Id pharetra ac, laoreet tellus pharetra erat laoreet tellus consectetur ac laoreet tellus at. Ac id, turpis ac laoreet tellus turpis lorem laoreet ullamcorper at lorem, congue aliquet. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -2346,51 +1540,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 12</w:t>
+      <w:t>Page 9</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2969,51 +2163,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R90983f5fd1bc4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R45117d4fc17e4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R19ceac420a414a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc6c5a72b5b3b4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R07ac9f7c9e4c4004" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rabb4b95815bb4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R249b95d4fd5c47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R66d62bd38b634adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R7faeeebaaf644905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra2da1d38661e4801" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>