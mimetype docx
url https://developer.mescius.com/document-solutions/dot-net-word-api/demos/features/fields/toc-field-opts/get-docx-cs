--- v11 (2026-05-04)
+++ v12 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6daaabd9eb244ea9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdd77d2aea5d94503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Red4e486d42454c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6e9d2801267f408f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra01e26ce509a4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R46aba064988a4b2f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:history="true" w:anchor="_Toc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -375,1119 +375,1739 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc8">
+      <w:hyperlink w:history="true" w:anchor="_Toc9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is top-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc9">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
-[...32 lines deleted...]
-          <w:t>4</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is top-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
+      <w:hyperlink w:history="true" w:anchor="_Toc29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc20">
+      <w:hyperlink w:history="true" w:anchor="_Toc30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc21">
+      <w:hyperlink w:history="true" w:anchor="_Toc31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc22">
+      <w:hyperlink w:history="true" w:anchor="_Toc32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>8</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="R7faeeebaaf644905"/>
+          <w:headerReference w:type="default" r:id="Rd2533d69139d493c"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc0" w:id="2465984576230765964"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="2609828966702324864"/>
       <w:r>
         <w:t>This is top-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2465984576230765964"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Erat, sem ut aliquam tempus dolor tempus. Magna nunc et, euismod eget amet, tempus. Congue mi aliquet elit amet lorem dolore. Massa euismod consectetur lorem tincidunt sem mauris. Amet tempus ut praesent id sit congue. Mi tellus consectetur ipsum dolore proin eget. Amet aliquam, tincidunt praesent ante euismod adipiscing. Lorem ut ullamcorper, nonummy feugiat donec massa. </w:t>
+      <w:bookmarkEnd w:id="2609828966702324864"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, feugiat at praesent dolore pharetra molestie proin aliquam adipiscing praesent nibh lorem mauris ante ipsum id tincidunt, dolor eget nibh. Aliquam felis ullamcorper congue dolor non lobortis turpis tellus nunc pulvinar aliquet donec adipiscing mi sed pharetra non aliquam at ante. Lorem mauris massa ipsum tellus dolore turpis mi erat felis, laoreet dolor euismod tincidunt amet, mi sed id congue amet adipiscing. Aliquet congue pharetra diam magna, elit et ac mauris, nibh lorem, molestie lobortis pulvinar id tincidunt, amet aliquet, donec nonummy diam. Erat ipsum tellus dolore amet aliquet donec adipiscing mi sed id tincidunt pulvinar diam donec elit nibh sed volutpat congue pharetra. Non ut turpis sem aliquam, adipiscing, proin tincidunt dolor non, ut pharetra sem ac mauris nibh feugiat non ut turpis praesent. Aliquam adipiscing mi ipsum euismod nunc pulvinar aliquet donec nonummy et ac elit tellus dolore turpis praesent tempus felis massa ipsum. Id congue nonummy praesent donec elit nibh sed eget nibh feugiat mauris volutpat tincidunt pharetra non nisi at nibh lorem volutpat. Ut sit sem, ac mauris lobortis sit non nisi adipiscing ante lorem molestie nunc turpis sem tempus mauris eget lobortis dolor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1" w:id="9425362225645949244"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="7864648488010197977"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9425362225645949244"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mi aliquet sed nunc ante euismod nonummy tempus ut ullamcorper adipiscing lorem ut diam molestie sit ac laoreet molestie. Consectetur sed nunc sem elit dolor, nunc eget pulvinar aliquam nibh euismod nonummy lorem ut diam id sit erat. Massa non at turpis, ac, lobortis praesent felis pharetra donec massa sem elit ut, et id sit lorem tincidunt. Aliquet, at sed dolore proin mauris pharetra donec massa non elit ipsum, ut et euismod turpis ac tincidunt praesent. Eget pulvinar proin volutpat amet aliquam massa non nonummy feugiat congue et molestie sit magna et euismod turpis magna. Nibh euismod consectetur, lorem dolore proin non at ipsum nunc proin id amet ac lobortis euismod turpis lorem tincidunt. Praesent molestie pharetra donec ante non nonummy sed massa non, consectetur, ipsum ut proin ipsum, nisi, proin eget amet. Aliquam et eget amet aliquam nibh euismod nonummy feugiat ut diam mauris, feugiat congue praesent molestie sit magna mi. Id consectetur ac molestie sit magna mi, id sit nisi diam eget pulvinar ut diam aliquet at dolor dolore. Ante volutpat amet donec mauris feugiat congue, aliquet molestie dolor magna mi molestie pharetra donec massa sem id sit. </w:t>
+      <w:bookmarkEnd w:id="7864648488010197977"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ullamcorper dolore aliquam adipiscing, ante lorem molestie nunc sit. Aliquet donec, adipiscing mi ipsum euismod nunc amet ullamcorper donec. Nonummy et erat eget lobortis dolor non aliquet donec adipiscing. Praesent sed eget laoreet dolor non congue consectetur diam magna. Mauris nibh dolor volutpat ut sit, aliquet aliquam felis, massa. Ipsum, id molestie lobortis sit sem, aliquam adipiscing proin ipsum. Molestie massa pulvinar tellus nunc nonummy praesent erat felis laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2" w:id="16419752936602521028"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="9111043294892031016"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16419752936602521028"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Volutpat nonummy erat, lobortis sem elit tempus massa sem, nonummy tempus massa tellus, nonummy sed nunc sem sed nunc sem, at sed nunc aliquet elit ipsum nisi, et volutpat. Amet tempus lobortis, ullamcorper felis feugiat congue mi molestie pharetra donec mi at sed nunc proin eget amet nisi, sem elit dolor, nisi ante eget dolor nunc aliquet eget. Dolor aliquam nibh ullamcorper adipiscing ipsum lobortis diam, adipiscing tempus non nonummy erat massa volutpat pharetra, donec mi molestie consectetur erat nunc, diam id turpis lorem tincidunt praesent at. Sed donec ante molestie dolore ante volutpat nonummy erat massa non nonummy tempus nunc sem elit tempus nunc non elit ipsum nunc non at sed nunc sem eget pulvinar. Nisi lobortis amet aliquam nibh diam, mauris dolor, magna mi molestie pharetra donec, massa sem eget sit aliquam laoreet ullamcorper adipiscing lorem lobortis ullamcorper turpis aliquam nibh ullamcorper felis. Pulvinar ut sem elit, ipsum nunc non elit sed massa, non at erat massa tellus consectetur sed, nunc, et volutpat lorem tincidunt euismod amet aliquam nibh euismod adipiscing lorem. Ut diam felis, feugiat ut diam felis tempus massa non amet donec massa volutpat pharetra donec ante mauris, magna praesent felis lorem ut praesent id feugiat congue praesent id. Pharetra, ac laoreet sem at pulvinar nisi proin, eget pulvinar dolore proin mauris dolor donec ante pharetra donec ante volutpat adipiscing ipsum lobortis diam felis, feugiat nisi et felis. Feugiat magna et id consectetur ac laoreet aliquet consectetur lorem, laoreet tellus turpis lorem aliquet mauris feugiat congue proin volutpat amet donec ante volutpat consectetur tempus massa non nonummy. </w:t>
+      <w:bookmarkEnd w:id="9111043294892031016"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum molestie nunc pulvinar ullamcorper dolore nonummy diam sed eget laoreet, pulvinar diam donec nonummy diam ac mauris aliquet nisi adipiscing, mi ipsum molestie nunc amet, praesent. Tempus id laoreet ipsum id tincidunt amet diam erat id laoreet pharetra non donec elit molestie nunc consectetur sem, aliquam felis, ante tempus euismod tincidunt, amet, aliquet donec. Elit mi erat eget laoreet dolor non congue at proin lorem eget lobortis sit nonummy ullamcorper donec, elit laoreet pulvinar ullamcorper magna consectetur sem, magna at et lorem. Molestie, massa feugiat id massa pulvinar ullamcorper dolore nonummy mauris nibh feugiat tellus ut turpis praesent aliquam, adipiscing mi tempus id nunc amet aliquet, donec elit mi erat. Eget lobortis dolor, volutpat ut consectetur proin ac ipsum euismod, congue pharetra ullamcorper congue consectetur diam ac eget lobortis dolor non nisi at proin tempus, molestie lobortis feugiat. Tellus nunc amet aliquet donec felis laoreet congue consectetur, sem aliquam at ante lorem mauris nunc sit aliquet aliquam, mauris massa pulvinar tellus nunc, amet praesent erat feugiat. Volutpat ut, feugiat aliquet nisi adipiscing ante tempus id massa ipsum tellus dolore nonummy, praesent erat eget tincidunt amet diam donec elit mi erat volutpat, tincidunt, aliquam adipiscing. Praesent donec felis laoreet pulvinar ullamcorper dolore nonummy mi sed euismod nunc nonummy mi erat id laoreet dolor euismod magna, nonummy et erat eget nibh nisi adipiscing praesent. Erat elit laoreet pulvinar ullamcorper dolore nonummy praesent sed eget laoreet pharetra non ut pharetra sem magna mauris nibh dolor non ut turpis nonummy mi sed volutpat lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc3" w:id="9587594098370969255"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="12412566787889638063"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9587594098370969255"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Proin volutpat amet tempus lobortis ullamcorper elit tempus massa non nonummy tempus lobortis non erat ante. Tellus nonummy erat massa sem eget pulvinar ut proin id turpis ac, tincidunt mi molestie pharetra. Donec ante volutpat consectetur erat massa non nonummy massa non nonummy sed nunc sem elit sed. Nunc sem elit, sed dolore sem elit dolor dolore sem, mauris, dolor dolore aliquet nibh euismod. Sit laoreet aliquet adipiscing sed congue proin mauris dolor dolore, praesent mauris dolor magna praesent felis. Dolor donec, ante non nonummy sed ut proin erat, massa tellus pharetra ac laoreet molestie sit. Nisi mi molestie turpis ac laoreet euismod consectetur sed dolore ante non adipiscing lorem ut diam. Adipiscing feugiat ullamcorper elit ipsum ut, ullamcorper felis feugiat ut diam id turpis ac laoreet aliquet. Consectetur, sed donec ante volutpat pharetra donec proin mauris pharetra donec massa non erat lobortis non. Consectetur tempus ut diam felis, pulvinar nisi nibh eget pulvinar nisi et id pulvinar aliquam nibh. </w:t>
+      <w:bookmarkEnd w:id="12412566787889638063"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris nibh feugiat molestie nunc turpis. Aliquet donec adipiscing ante ipsum, tellus dolore. Turpis, praesent donec, elit et ac eget. Lobortis feugiat amet aliquet donec nonummy mi. Erat elit laoreet, dolor non congue nonummy. Et lorem mauris lobortis dolor non ut. Turpis sem aliquam adipiscing mi ipsum nonummy. Et, ac eget laoreet pharetra ullamcorper ac. Elit et sed volutpat, congue, consectetur, diam. Ac eget lobortis feugiat volutpat ut consectetur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc4" w:id="7583485399409054351"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="11986129155623373348"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7583485399409054351"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Molestie consectetur sed dolore sem eget dolor dolore at dolor nunc proin eget pharetra donec massa ullamcorper felis feugiat lobortis ullamcorper, felis feugiat ut sem nonummy. Tempus massa non elit ipsum nisi sem ipsum, nisi et elit ipsum nunc proin elit, ipsum dolore et volutpat amet nisi nibh euismod adipiscing tempus tincidunt. Diam felis feugiat ut diam id, magna laoreet molestie sit erat nunc sem at dolor dolore proin volutpat, amet tempus nibh euismod nonummy, tempus lobortis ullamcorper. Adipiscing lorem lobortis ullamcorper feugiat, lobortis ullamcorper felis feugiat congue et felis feugiat, nisi et id pulvinar ut et id sit magna et id turpis lorem. Laoreet, aliquet at, lorem ullamcorper at, dolor, dolore ante volutpat nonummy erat massa non nonummy tempus ut diam, eget pulvinar ac laoreet euismod turpis ac nibh. Ullamcorper, at dolor donec mi feugiat dolore praesent mauris lorem congue praesent felis sit ut praesent adipiscing tempus nibh non nonummy, ipsum ut et felis sit. Magna laoreet aliquet at dolor erat ut et id sit ac nunc praesent mauris pharetra dolore proin molestie pharetra congue, praesent molestie amet donec, lobortis sem. Elit ipsum ut et id sit, tincidunt aliquet at, dolor dolore proin eget dolor tincidunt, proin molestie pharetra donec massa non elit tempus lobortis et id. Turpis lorem laoreet aliquet at sed nunc non nonummy aliquam, massa volutpat amet erat massa non, nonummy tempus massa non consectetur erat ante non consectetur tempus. Ut et eget sit aliquam laoreet ullamcorper adipiscing, laoreet praesent mauris dolor donec mi molestie, feugiat congue diam felis dolor congue praesent mauris pharetra erat laoreet. </w:t>
+      <w:bookmarkEnd w:id="11986129155623373348"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem, aliquam, turpis aliquet donec nonummy praesent erat id tincidunt. Pulvinar diam donec eget tincidunt nisi at proin lorem mauris. Massa feugiat tellus dolore amet, praesent donec nonummy et erat. Eget laoreet pharetra ullamcorper magna nonummy diam ac at eget. Laoreet dolor euismod congue elit laoreet sed euismod congue consectetur. Sem magna at, et lorem molestie ut pharetra proin ac. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc5" w:id="15769052730572604375"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="7745188034578999056"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15769052730572604375"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Molestie amet erat massa, non nonummy ipsum ut sem elit erat. Massa eget ipsum ut sem elit sed ut sem at, sed. Dolore proin, eget turpis aliquam lobortis praesent molestie consectetur, tempus nisi. Nibh id turpis ac, erat massa sem id amet ac tincidunt. Ullamcorper mauris dolor donec ante volutpat consectetur erat massa non nonummy. Tempus massa non nonummy ipsum ut proin pulvinar ut proin, id. Amet aliquam lobortis euismod turpis tempus lobortis euismod pulvinar nisi ante. </w:t>
+      <w:bookmarkEnd w:id="7745188034578999056"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ante feugiat volutpat ut turpis aliquet nisi adipiscing mi tempus id massa. Ipsum ullamcorper congue lorem molestie lobortis sit non nisi adipiscing proin aliquam felis. Ante ipsum euismod tincidunt, pulvinar ullamcorper magna nonummy et erat volutpat tincidunt amet. Diam massa sit aliquet aliquam adipiscing proin tempus id massa pulvinar euismod nunc. Pharetra ullamcorper congue nonummy diam ac mauris lobortis, dolor volutpat nisi turpis sem. Aliquam magna elit lobortis, feugiat volutpat ut, pharetra proin ac, mauris ante, ipsum. Tellus nunc sit aliquet aliquam mauris massa pulvinar tellus dolore turpis diam nibh. Lorem, molestie lobortis sit, tellus dolore amet aliquet donec felis laoreet pulvinar, euismod. Congue amet diam erat eget nibh sed euismod congue consectetur sem magna tempus. Euismod tincidunt pulvinar aliquet dolore elit et sed volutpat tincidunt pharetra, ullamcorper magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6" w:id="1562319522945114621"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="17031076357739394139"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1562319522945114621"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit, pulvinar nisi laoreet ullamcorper adipiscing feugiat congue mi molestie, amet erat massa, diam id turpis ac, laoreet aliquet at dolor proin mauris pharetra donec massa ullamcorper nonummy, aliquam massa. Volutpat amet erat, massa non nonummy donec massa, non felis pulvinar ut sem, eget pulvinar nisi id turpis ac laoreet ullamcorper turpis ac lobortis ullamcorper adipiscing lorem tincidunt ullamcorper felis. Dolor donec mi, molestie pharetra magna mi molestie sit congue laoreet molestie pharetra laoreet aliquet at sed nunc aliquet, consectetur, erat laoreet aliquet at dolor donec ante, volutpat pulvinar donec. Ante eget amet tempus ut et aliquam massa ullamcorper felis feugiat nisi et id sit ac laoreet tellus consectetur, lorem tincidunt tellus, turpis lorem congue praesent at sed congue praesent. Molestie pharetra donec non elit ipsum ut sem, elit, ipsum nunc sem, elit ipsum ut et eget pulvinar nisi et id pulvinar nisi proin eget pulvinar nisi et volutpat turpis. Lobortis praesent mauris lorem ut diam felis pharetra donec nunc sem elit, ipsum dolore et euismod turpis, aliquam nibh adipiscing tempus, lobortis ullamcorper felis feugiat tincidunt diam felis, feugiat, magna. Mi tellus consectetur ac mi molestie, sit magna et felis ipsum ut diam elit ipsum lobortis euismod consectetur lorem dolore, proin eget pharetra dolore praesent eget pharetra, dolore praesent mauris. Pharetra donec ante volutpat amet erat, massa non elit ipsum ut et eget nisi nibh tellus adipiscing lorem tincidunt aliquet adipiscing feugiat congue aliquet at, feugiat congue ullamcorper adipiscing lorem. Magna ante, tellus consectetur tempus massa non nonummy erat nunc, ante volutpat amet aliquam ante volutpat amet erat massa sem elit tempus lobortis sem nonummy erat ante tellus consectetur sed. </w:t>
+      <w:bookmarkEnd w:id="17031076357739394139"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non nisi sit tellus dolore turpis praesent dolore nonummy diam, erat eget lobortis feugiat non congue consectetur proin. Ac erat id tincidunt pharetra ullamcorper congue nonummy et lorem volutpat, tincidunt pharetra non ac mauris lobortis feugiat non. Ut sit aliquet nisi turpis, praesent et feugiat molestie, ut sit sem aliquam at ante tempus molestie, nunc pulvinar. Tellus nunc amet diam donec felis mi sed, eget lobortis, feugiat volutpat ut turpis id massa pulvinar ullamcorper dolore. Nonummy, praesent erat elit nibh lorem, eget nibh feugiat molestie nunc turpis sem aliquam adipiscing mi erat id mi. Massa feugiat molestie nunc pulvinar aliquet, donec adipiscing praesent erat eget tincidunt, pharetra non, congue consectetur diam magna mauris. Nibh feugiat volutpat ut turpis, sem aliquam dolor euismod, tincidunt pharetra ullamcorper ac elit nibh feugiat volutpat ut sit. Non nisi turpis proin tempus mauris, ante ipsum euismod nunc nonummy praesent tempus felis laoreet nisi turpis, sem nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc7" w:id="15194479581226981261"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="13457237946973085629"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15194479581226981261"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lobortis ullamcorper felis ipsum, lobortis sem felis ipsum nisi tellus consectetur ac laoreet euismod turpis. Ac tincidunt aliquet mauris dolor donec ante molestie pharetra donec ante molestie pharetra erat massa. Sem felis, ipsum ut felis, pulvinar magna nibh id sit nisi proin elit ipsum nunc. Proin eget ipsum nunc sem, at erat, tincidunt, aliquet consectetur sed, nisi ante euismod aliquam. Lobortis diam, felis feugiat ut, praesent id sit congue diam felis feugiat ut diam felis. Feugiat nisi et euismod consectetur sed nunc adipiscing lorem tincidunt praesent at dolor congue aliquet. Adipiscing dolor dolore proin mauris feugiat congue aliquet adipiscing lorem tincidunt diam felis lorem, congue. Ante sem eget ipsum non consectetur sed, dolore sem elit ipsum dolore proin volutpat amet. </w:t>
+      <w:bookmarkEnd w:id="13457237946973085629"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat ut sit non ullamcorper magna elit et lorem mauris lobortis feugiat volutpat ut sit aliquet aliquam felis ante ipsum tellus dolore turpis praesent aliquam felis laoreet ipsum. Euismod sem nisi at nibh lorem molestie, massa sit aliquet, dolore turpis praesent, erat euismod dolore turpis mi, erat id massa pulvinar aliquet donec adipiscing laoreet massa feugiat. Tellus nunc turpis praesent aliquam felis massa sit aliquet aliquam felis ante tempus id tincidunt amet aliquet erat elit mi sed volutpat tincidunt nisi at ante ipsum, molestie. Nunc, sit tellus donec adipiscing mi sed eget, laoreet dolor ullamcorper magna nonummy et erat, volutpat tincidunt, pharetra sem nisi erat elit mi sed eget laoreet dolor ullamcorper. Congue consectetur et lorem volutpat congue nonummy et lorem volutpat tincidunt pharetra sem ac mauris nibh feugiat volutpat nisi erat felis massa pulvinar ullamcorper dolore amet et erat. Eget laoreet dolor volutpat ut pharetra diam ac at nibh lorem tellus ut consectetur proin lorem molestie lobortis congue amet diam ac elit lobortis dolor non congue, consectetur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc8" w:id="2310956490328898682"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="14719826140081661490"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2310956490328898682"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ut et id turpis ac laoreet aliquet mauris sed congue proin at dolor. Erat lobortis diam id feugiat nisi mi id sit magna nibh, turpis ac. Nunc praesent mauris pharetra donec ante volutpat amet erat lobortis ullamcorper elit feugiat. Nisi, mi euismod consectetur sed nunc aliquet at sed aliquet at sed congue. Praesent molestie dolor donec, proin mauris dolor donec ante volutpat consectetur tempus massa. Sem felis sit magna nibh euismod, adipiscing lorem congue praesent dolor dolore proin. Mauris pharetra donec ante non nonummy ipsum ut mi euismod turpis, lorem tincidunt. Praesent, mauris dolor donec ante mauris dolor adipiscing feugiat congue mi non felis. </w:t>
+      <w:bookmarkEnd w:id="14719826140081661490"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nisi consectetur proin tempus felis ante ipsum, tellus dolore, amet aliquet donec elit mi ipsum consectetur proin lorem volutpat ut pharetra sem, ac mauris. Lobortis sit tellus ut turpis sem aliquam felis massa tempus euismod nunc amet aliquet donec id ullamcorper magna, at proin ac, molestie massa sit sem. Nisi turpis proin tempus mauris nunc sit tellus dolore adipiscing mi tempus id tincidunt pulvinar aliquet et ac molestie lobortis consectetur proin ac molestie lobortis. Ipsum tellus ut turpis praesent aliquam felis ante sed id nibh dolor volutpat congue consectetur, mauris massa feugiat, tellus nunc pulvinar aliquet donec nonummy mi. Sed euismod congue, amet diam erat id, tincidunt pharetra diam donec consectetur, et sed eget lobortis dolor amet aliquet donec felis tincidunt dolor euismod congue. Pharetra ullamcorper congue consectetur sem ac mauris lobortis sit sem nisi at proin lorem molestie massa sit aliquet, et lorem mauris nibh, feugiat molestie lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc9" w:id="6539786854502184415"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="11089755544419896215"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6539786854502184415"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nonummy feugiat, tincidunt praesent, elit pulvinar aliquam laoreet praesent volutpat amet aliquam lobortis diam id sit magna mi euismod at dolor. Nisi ante ullamcorper felis, feugiat magna laoreet pharetra donec laoreet tellus pharetra erat massa pulvinar donec magna dolore proin volutpat pulvinar. Donec tincidunt praesent mauris sit magna mi tellus consectetur erat laoreet ut ullamcorper felis feugiat magna mi euismod turpis, ac mi. Euismod turpis ac, laoreet aliquet at lorem donec massa non adipiscing, feugiat magna, et sit magna laoreet, aliquet, elit dolor dolore. Sem at sed nunc praesent eget pharetra dolore proin volutpat pharetra dolore ante molestie amet donec mi mauris pharetra erat molestie. Consectetur ipsum nunc sem nonummy tempus massa non, nonummy sed nunc sem eget amet nisi proin eget pulvinar aliquam et euismod. Turpis lorem congue mi feugiat congue praesent mauris, feugiat magna praesent id sit donec, laoreet molestie pharetra ac massa aliquet at. </w:t>
+      <w:bookmarkEnd w:id="11089755544419896215"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget laoreet nunc pulvinar tellus nunc amet, mi sed id nunc amet praesent erat id. Laoreet sed volutpat congue pharetra diam ac elit nibh feugiat non proin, aliquam id laoreet. Sed, id laoreet pharetra ullamcorper congue pharetra sem magna at proin tempus, mauris massa feugiat. Aliquet dolore amet aliquet donec elit volutpat congue consectetur, sem, aliquam at massa feugiat, tellus. Nunc turpis praesent aliquam mauris massa sit sem, nisi felis ante, ipsum tellus dolore, adipiscing. Mi tempus felis non congue pharetra proin aliquam mauris massa, ipsum tellus ut turpis aliquet. Donec nonummy mi sed, euismod, nunc, amet, ullamcorper magna nonummy et ante ipsum id massa. Amet praesent erat id massa pulvinar ullamcorper donec nonummy mi sed eget laoreet dolor volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc10" w:id="9956169766434046499"/>
+      <w:bookmarkStart w:name="_Toc10" w:id="4103409723475032610"/>
       <w:r>
         <w:t>This is top-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9956169766434046499"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Sed ut et eget ipsum aliquam laoreet euismod at feugiat dolore mi molestie pharetra erat ante. Molestie magna praesent mauris sit congue praesent molestie sit magna mi molestie sit magna et id. Feugiat magna laoreet aliquet at erat tincidunt tellus, at lorem aliquet consectetur sed, nunc praesent mauris. Dolor donec proin non adipiscing feugiat congue et felis, sit magna et felis feugiat lobortis diam. Felis pulvinar ut diam, sed nunc sem elit ipsum nunc sem eget pulvinar nisi nibh volutpat. Pulvinar aliquam lobortis, ullamcorper adipiscing aliquam nibh euismod nonummy aliquam ante amet aliquam lobortis non, nonummy. </w:t>
+      <w:bookmarkEnd w:id="4103409723475032610"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tempus mauris ante ipsum tellus, nunc ipsum ullamcorper dolore amet diam ac elit. Nibh sed sit tellus dolore nonummy praesent, tempus id tincidunt pulvinar ullamcorper magna nonummy. Et sed volutpat tincidunt dolor ullamcorper magna at nibh lorem, mauris massa congue amet. Diam magna nonummy et lorem mauris nibh feugiat, tellus ut turpis aliquet aliquam felis. Massa, ipsum tellus nunc amet aliquet dolore elit mi sed feugiat non ut turpis. Aliquet donec felis massa sit aliquet aliquam felis ante tempus euismod nunc turpis mi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc11" w:id="7951169952957297520"/>
+      <w:bookmarkStart w:name="_Toc11" w:id="3378867373663990557"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7951169952957297520"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Turpis ac lobortis euismod amet proin mauris pulvinar aliquam nibh ullamcorper adipiscing tempus nibh volutpat nonummy ipsum ut diam felis sit. Ac laoreet tellus turpis ac laoreet euismod turpis ac euismod sit magna nibh euismod pulvinar nisi, laoreet tellus adipiscing sed congue. Aliquet mauris, dolor congue praesent mauris pharetra congue praesent felis feugiat magna mi elit, pulvinar magna laoreet, tellus at sed congue. Praesent mauris pharetra dolore ante molestie dolor donec ante, volutpat consectetur erat nunc non consectetur mi molestie pharetra erat, nunc sem. Eget pulvinar ut et id amet aliquam, nibh ullamcorper adipiscing lorem tincidunt aliquet adipiscing lorem congue ullamcorper felis sit donec mi. Feugiat donec laoreet non at ipsum massa sem, elit dolor nunc sem elit dolor dolore, sem mauris lorem tincidunt aliquet turpis. Ac et euismod adipiscing lorem congue volutpat amet erat massa volutpat, amet erat massa volutpat pharetra donec, massa, non elit ipsum. </w:t>
+      <w:bookmarkEnd w:id="3378867373663990557"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore sed, eget nibh lorem molestie ante tempus id nunc, turpis aliquet dolore nonummy diam magna tincidunt amet. Ullamcorper ut sit non aliquam adipiscing proin tempus mauris massa sit aliquet nisi felis ante, tempus, id tincidunt. Pulvinar euismod dolore ac mauris, massa feugiat non ut turpis proin tempus id laoreet pulvinar aliquet donec adipiscing. Praesent donec elit mi sed volutpat congue consectetur sem magna elit nibh dolore turpis praesent tempus id nunc. Turpis praesent tempus id massa pulvinar praesent dolore adipiscing mi ipsum euismod nunc amet, diam donec elit, volutpat. Lobortis sit, tellus dolore amet aliquet erat, id massa ipsum ullamcorper dolore, adipiscing mi ipsum euismod nunc pharetra. Ullamcorper, congue consectetur et lorem volutpat tincidunt pharetra felis ante feugiat tellus dolore turpis mi, erat id nunc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc12" w:id="10431895020568994572"/>
+      <w:bookmarkStart w:name="_Toc12" w:id="1411100081973239740"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10431895020568994572"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Congue laoreet non eget amet aliquam lobortis aliquet felis dolor magna ante molestie consectetur, erat. Nunc sem elit sed sem id adipiscing lorem congue, aliquet mauris pharetra donec mi molestie. Pharetra donec massa volutpat consectetur donec ante tellus consectetur donec ante tellus sit ac laoreet. Ullamcorper at lorem dolore proin, mauris pharetra dolore praesent mauris feugiat, magna ante tellus nonummy. Erat nunc sem nonummy ipsum ut et eget pulvinar tellus at sed nunc aliquet at. Dolor dolore proin eget amet aliquam nibh ullamcorper nonummy tempus, lobortis, diam, adipiscing ipsum lobortis. </w:t>
+      <w:bookmarkEnd w:id="1411100081973239740"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tempus felis massa ipsum euismod dolore adipiscing ante, pulvinar id nunc amet praesent tempus. Felis mi ipsum ullamcorper dolore adipiscing et ac at, felis laoreet ipsum euismod dolore amet. Diam donec elit nibh sed volutpat tincidunt dolor non ut turpis aliquet nisi adipiscing mi. Erat felis, laoreet lobortis feugiat tellus ut sit, aliquet dolore amet diam, donec nonummy et. Lorem eget lobortis dolor sem magna elit et feugiat non magna at proin lorem volutpat. Praesent aliquam, felis laoreet ipsum ullamcorper congue amet diam donec nonummy nibh sed volutpat congue. Consectetur diam ac mauris lobortis dolor sem ac ipsum molestie nunc amet aliquet donec felis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc13" w:id="18204316383690034255"/>
+      <w:bookmarkStart w:name="_Toc13" w:id="4004861470578901309"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18204316383690034255"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit pulvinar, ac lobortis ullamcorper felis lorem lobortis ullamcorper adipiscing lorem nibh pulvinar nunc aliquet mauris sed tincidunt praesent, at dolor dolore. Ante non amet dolore praesent felis feugiat magna mi tellus, dolor magna mi molestie, consectetur praesent felis sit, congue mi, id pharetra. Magna mi id turpis ac tincidunt aliquet mauris, pulvinar aliquam lobortis ullamcorper felis sit congue praesent id, sit donec id pharetra ac. Laoreet tellus consectetur sed dolore sem elit dolor dolore sem at sed nunc praesent, mauris dolor nunc aliquet at dolor ullamcorper adipiscing. Lorem tincidunt praesent molestie dolor congue mi mauris dolor magna mi mauris sit congue praesent mauris pharetra donec laoreet tellus at erat. Nunc et eget dolore proin, volutpat amet tempus nibh euismod pulvinar nisi proin volutpat nonummy aliquam nibh non pharetra donec proin eget. Pharetra donec ante molestie amet erat massa nonummy tempus lobortis sem elit ipsum nunc, sem elit ipsum nunc sem nonummy erat, nunc. Non consectetur ipsum dolore, proin sed massa, aliquet at erat tincidunt, aliquet at dolor tincidunt aliquet at lorem, laoreet aliquet adipiscing lorem. Congue proin molestie pharetra donec ante volutpat amet donec, massa nonummy tempus nunc diam nonummy tempus ut diam elit sed nunc, sem. </w:t>
+      <w:bookmarkEnd w:id="4004861470578901309"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi turpis sem tempus lorem eget lobortis dolor. Sem ac elit lobortis feugiat non magna at. Et lorem, molestie lobortis feugiat non ut sit. Proin aliquam felis massa congue nonummy nibh sed. Volutpat tincidunt consectetur sem erat eget lobortis feugiat. Volutpat ut consectetur proin, lorem molestie lobortis, sit. Tellus ut turpis, praesent aliquam lorem volutpat lobortis. Feugiat non nisi consectetur proin aliquam adipiscing mi. Erat id, laoreet amet aliquet dolore nonummy et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc14" w:id="368352663187275481"/>
+      <w:bookmarkStart w:name="_Toc14" w:id="3107441213129779354"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="368352663187275481"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit sit magna, laoreet molestie turpis, ac tincidunt aliquet. At dolor nunc praesent mauris dolor, donec nibh non. Felis sit ullamcorper id turpis sed laoreet molestie consectetur. Sed tincidunt aliquet mauris sed nunc sem mauris dolor. Dolore proin eget dolor dolore, proin molestie congue praesent. Mauris pharetra donec mi molestie dolor donec, ante volutpat. Nonummy tempus ut diam id sit aliquam et euismod. Adipiscing, lorem tincidunt aliquet at feugiat congue amet aliquam. Et euismod turpis tempus lobortis ullamcorper adipiscing lorem ut. </w:t>
+      <w:bookmarkEnd w:id="3107441213129779354"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur diam ac mauris nibh. Feugiat molestie nunc turpis sem tempus. Mauris lobortis turpis, sem aliquam erat. Eget nibh feugiat non, magna at. Proin ac at proin, lorem tellus. Ut turpis proin tempus mauris ante. Ipsum euismod tincidunt pulvinar ullamcorper et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc15" w:id="5157621337251921872"/>
+      <w:bookmarkStart w:name="_Toc15" w:id="6333438633251280677"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5157621337251921872"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit pulvinar nisi proin elit ipsum dolore proin eget pulvinar aliquam nibh volutpat amet aliquam proin, eget pulvinar donec ante volutpat, congue proin. Mauris pharetra, aliquam massa non amet erat lobortis non elit ipsum, nisi et id sit nisi, nibh euismod adipiscing ac laoreet ullamcorper, adipiscing. Nibh ullamcorper turpis ac lobortis, aliquet felis feugiat tincidunt praesent felis lorem congue praesent mauris feugiat magna praesent molestie consectetur erat nunc, proin. Id turpis feugiat congue, non nonummy tempus lobortis non elit tempus nunc sem elit, ipsum nisi diam elit ipsum, ut et euismod pulvinar. Nisi et id amet proin eget dolor nunc sem mauris sed nunc sem mauris dolor nunc, praesent eget dolor congue aliquet mauris dolor. Dolore ante volutpat amet erat lobortis sem felis lobortis sem elit pulvinar nisi nibh id sit nisi, et euismod turpis ac tincidunt ullamcorper. Mauris feugiat congue mi molestie pharetra donec mi mauris, feugiat magna diam lorem lobortis ullamcorper adipiscing feugiat magna mi id, consectetur sed nunc. Sem eget pulvinar dolore, proin eget, dolor dolore proin dolor nunc proin volutpat amet donec, ante eget amet aliquam ante eget amet donec. Proin volutpat amet erat massa non consectetur, erat ut diam elit tempus nunc, consectetur sed, massa non nonummy sed nunc proin elit pulvinar. </w:t>
+      <w:bookmarkEnd w:id="6333438633251280677"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent, donec at et, ac. At nibh feugiat tellus nunc tincidunt. Pharetra non ut turpis, sem nisi. Felis mi ipsum id massa ipsum. Euismod dolore nonummy diam erat eget. Tincidunt pharetra, ullamcorper magna nonummy nibh. Massa ipsum euismod tincidunt, pulvinar, ullamcorper. Donec, nonummy et sed volutpat congue. Pharetra non congue at et lorem. Molestie lobortis feugiat molestie nunc pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc16" w:id="15292680100974640502"/>
+      <w:bookmarkStart w:name="_Toc16" w:id="12712318090807528899"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15292680100974640502"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mi volutpat nonummy tempus, nisi et id turpis, magna laoreet, tellus. At sed congue praesent molestie feugiat dolore ante volutpat dolore mi. Molestie nonummy tempus nunc sem elit ipsum nisi et eget sit. Aliquam nibh euismod turpis aliquam laoreet praesent at feugiat congue praesent. Mauris lobortis aliquet mauris pharetra, donec praesent felis lorem ut diam. Adipiscing lorem ut diam id sit magna, mi molestie sit ac. Mi molestie turpis ac, tincidunt, turpis magna nibh id sit magna. Nibh euismod turpis lorem laoreet aliquet mauris dolor congue praesent mauris. Dolor donec ante volutpat consectetur donec mi dolor magna mi molestie. Sit donec laoreet, non at sed nunc et id amet aliquam. </w:t>
+      <w:bookmarkEnd w:id="12712318090807528899"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet dolor volutpat tincidunt pharetra sem magna at, proin ac molestie massa, feugiat tellus ut turpis praesent, aliquam adipiscing mi erat, eget sem ac at proin lorem molestie. Lobortis sit aliquet, nisi turpis mi tempus id massa pulvinar ullamcorper dolore nonummy et, erat eget laoreet dolor, non aliquet dolore nonummy mi tempus id tincidunt dolor ullamcorper. Congue consectetur diam erat eget lobortis pharetra ullamcorper congue consectetur proin lorem volutpat ut pharetra, non nisi adipiscing eget tincidunt pulvinar ullamcorper donec nonummy, nibh sed mauris nibh. Dolor volutpat ut turpis sem aliquam, mauris massa feugiat tellus dolore adipiscing praesent aliquam ac at proin tempus id nunc pulvinar aliquet dolore nonummy, praesent erat felis laoreet. Sed, volutpat congue pharetra sem magna at, nibh, lorem molestie lobortis, sit pharetra non magna at et, lorem volutpat ut, sit non, nisi at, ante lorem molestie nunc. Pulvinar tellus dolore, turpis praesent tempus molestie massa pulvinar ullamcorper dolore aliquam at ante, feugiat tellus ut adipiscing proin lorem molestie, nunc sit praesent donec adipiscing ante ipsum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc17" w:id="7627551525730530660"/>
+      <w:bookmarkStart w:name="_Toc17" w:id="1706332712466475612"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7627551525730530660"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mauris dolor magna, mi mauris sit donec massa non elit ipsum nunc. Sem elit sed nunc tellus at erat, nunc turpis, magna tincidunt sem. Volutpat amet aliquam nibh euismod amet aliquam nibh non adipiscing ipsum ut. Ullamcorper id sit ac mi molestie feugiat magna felis pulvinar nisi nibh. Id sit ac laoreet tellus adipiscing sed congue praesent mauris sed congue. Praesent molestie, pharetra donec mi molestie, dolor donec praesent, mauris dolor volutpat. Nonummy aliquam lobortis diam adipiscing feugiat ut diam, felis feugiat congue et. </w:t>
+      <w:bookmarkEnd w:id="1706332712466475612"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non ut pharetra sem aliquam at proin tempus molestie volutpat lobortis pharetra diam magna at nibh lorem molestie lobortis pulvinar tellus. Dolore turpis praesent erat felis laoreet ipsum ullamcorper congue amet praesent erat id tellus ut turpis praesent donec nonummy praesent tempus id. Tincidunt pulvinar diam donec felis laoreet, sed, euismod congue amet et erat eget lobortis, feugiat non praesent donec felis laoreet ipsum euismod. Dolore nonummy praesent erat eget tincidunt dolor volutpat magna consectetur diam erat volutpat tincidunt, dolor volutpat ut donec felis laoreet pulvinar aliquet. Donec adipiscing laoreet ipsum euismod dolore nonummy mi ipsum tellus, dolore nonummy praesent erat id tincidunt pulvinar ullamcorper magna nonummy et, sed. Sit molestie nunc turpis aliquet donec adipiscing massa pulvinar ullamcorper dolore nonummy, praesent erat eget laoreet dolor, ullamcorper, magna, consectetur diam lorem. Eget tincidunt pharetra sem ac tellus dolore adipiscing praesent aliquam felis laoreet, ipsum id tincidunt dolor non ut sit tellus nunc pulvinar. Tellus, nunc amet at ante, lorem mauris massa ipsum tellus dolore amet praesent donec, elit mi erat id, laoreet dolor volutpat lobortis. Sit non ut turpis, aliquet dolore nonummy at nibh dolor volutpat ut, turpis sem tempus mauris massa feugiat tellus nisi at massa. Feugiat molestie nunc sit praesent aliquam felis laoreet, ipsum euismod dolore amet at nibh feugiat volutpat, nisi consectetur sem aliquam felis ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc18" w:id="8109988012526301377"/>
+      <w:bookmarkStart w:name="_Toc18" w:id="7371055472534610567"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8109988012526301377"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Pulvinar nisi nibh ullamcorper adipiscing sit magna ante, non, nonummy ipsum nisi. Et eget pulvinar dolore proin elit ipsum, nunc volutpat turpis tempus lobortis. Ullamcorper adipiscing lorem lobortis diam adipiscing lorem lobortis, ullamcorper adipiscing feugiat congue. Et molestie pharetra magna laoreet aliquet at tincidunt sem mauris pulvinar aliquam. Nibh euismod amet, donec ante non nonummy ipsum ut praesent felis feugiat. Lobortis diam felis sit nisi et molestie consectetur erat nunc turpis lorem. Laoreet praesent mauris dolor nunc praesent mauris pharetra donec ante, volutpat amet. Tempus ut diam felis ipsum ut et euismod turpis diam felis pulvinar. Ut, et id sit nisi et id turpis ac tincidunt aliquet mauris. </w:t>
+      <w:bookmarkEnd w:id="7371055472534610567"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue, amet diam donec elit nibh lorem eget nibh sit non nisi at proin tempus. Molestie massa feugiat aliquet dolore adipiscing elit, et lorem mauris ante ipsum molestie nunc turpis. Aliquet donec, adipiscing mi sed eget laoreet dolor, euismod congue consectetur, sem ac elit id. Nunc pulvinar ullamcorper dolore elit laoreet ipsum euismod congue amet praesent donec, eget laoreet pharetra. Ullamcorper donec, eget, nibh lorem volutpat, congue pharetra, sem magna at felis tincidunt dolor ullamcorper. Dolore, elit, mi, sed euismod tincidunt amet, diam ac eget, laoreet dolor non magna, nonummy. Nibh sed euismod magna aliquam mauris ante ipsum tellus dolore adipiscing mi ipsum molestie massa. Amet ullamcorper dolore amet diam erat eget tincidunt pharetra ullamcorper magna elit nibh, sed, volutpat. Congue donec, adipiscing mi tempus euismod nunc amet aliquet erat, felis mi dolor, euismod congue. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc19" w:id="10541024706055971687"/>
+      <w:bookmarkStart w:name="_Toc19" w:id="12884492304917187227"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10541024706055971687"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nisi mi tellus consectetur, lorem tincidunt, praesent mauris, dolor aliquam nibh ullamcorper adipiscing ipsum ut, diam, felis, ipsum magna et erat lobortis non nonummy tempus nunc diam. Eget, pulvinar nisi nibh euismod adipiscing ac laoreet ullamcorper adipiscing lorem tincidunt proin molestie, amet, donec massa sem, donec massa tellus consectetur, erat massa tellus pharetra sed. Nunc proin elit ipsum dolore proin id amet nisi et volutpat pulvinar aliquam nibh euismod turpis tempus lobortis pulvinar donec ante volutpat amet aliquam, lobortis, ullamcorper adipiscing. Feugiat, turpis aliquam lobortis, ullamcorper mauris feugiat dolore mi volutpat consectetur, erat, massa non pulvinar, nisi et, id sit nisi nibh id amet aliquam lobortis ullamcorper adipiscing. Lorem tincidunt aliquet mauris feugiat congue mi tellus consectetur donec ante non consectetur erat molestie consectetur sed nunc non consectetur erat massa tellus turpis, erat, laoreet tellus. At dolor nisi proin mauris sed dolore nibh non amet tempus lobortis id feugiat ut et felis feugiat magna laoreet tellus at sed tincidunt aliquet mauris, dolor. Nunc proin mauris sed nunc proin eget pharetra donec, ante volutpat amet mi molestie amet, erat, ante volutpat, elit ipsum ut, sem eget sit magna laoreet tellus. Adipiscing, lorem congue praesent mauris dolor dolore praesent mauris amet donec ante consectetur erat massa non consectetur tempus nunc diam eget pulvinar nunc proin eget pulvinar nisi. </w:t>
+      <w:bookmarkEnd w:id="12884492304917187227"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac mauris nibh feugiat tellus ut consectetur sem nisi turpis praesent erat felis laoreet dolor euismod congue. Pharetra ullamcorper aliquet donec nonummy mi erat eget laoreet dolor non congue consectetur diam ac mauris nibh. Feugiat molestie ut turpis sem aliquam felis ante ipsum molestie ullamcorper, magna at et lorem molestie ut. Pharetra tellus ut, turpis praesent aliquam felis laoreet, ipsum euismod nunc, amet praesent erat, id tincidunt amet. Aliquet erat id non nisi at nibh feugiat volutpat ut consectetur proin, lorem eget lobortis, pharetra sem. Ac mauris ante feugiat, tellus ut sit aliquet dolore nunc sit euismod, nunc amet praesent donec felis. Mi sed eget congue amet et ac elit laoreet dolor non magna nonummy, et lorem mauris ante. Lorem molestie euismod tincidunt dolor non ut, turpis et ac mauris lobortis sit tellus nisi adipiscing ante. Ipsum tellus nunc turpis aliquet donec felis laoreet pulvinar tellus dolore nonummy, mauris nibh feugiat volutpat ut. Turpis aliquet nisi adipiscing mi tempus id massa ipsum ullamcorper congue amet diam erat eget sem aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc20" w:id="12089179028941975967"/>
+      <w:r>
+        <w:t>This is top-level header 3</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12089179028941975967"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod tincidunt consectetur diam ac feugiat molestie nunc turpis praesent tempus molestie nunc amet aliquet dolore adipiscing, mi sed euismod dolore nonummy praesent tempus id. Tincidunt pulvinar ullamcorper magna nonummy volutpat lobortis turpis aliquet aliquam adipiscing proin ipsum molestie, massa pulvinar aliquet donec felis laoreet ipsum tellus dolore adipiscing mi. Erat eget, nibh sed eget sem nisi adipiscing praesent erat felis laoreet dolor ullamcorper dolore amet diam ac elit nibh sed non ut pharetra, sem. Aliquam adipiscing ante nunc pulvinar diam magna nonummy mi, dolor volutpat tincidunt consectetur sem magna, elit lobortis dolor non congue consectetur, et, lorem mauris lobortis. Sit tellus nisi adipiscing proin, tincidunt pulvinar, diam magna elit nibh sed volutpat, tincidunt pharetra sem magna at nibh lorem molestie lobortis feugiat aliquet aliquam. At ante tempus molestie nunc sit aliquet, nibh sed volutpat congue pharetra sem ac at lobortis, dolor sem nisi consectetur proin ac mauris massa feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc20" w:id="2961130036406195771"/>
+      <w:bookmarkStart w:name="_Toc21" w:id="10811271443798774832"/>
+      <w:r>
+        <w:t>This is second-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10811271443798774832"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet non magna nonummy et sed volutpat tincidunt pharetra adipiscing mi erat id tincidunt, pulvinar ullamcorper donec felis laoreet. Ipsum euismod tincidunt amet diam ac elit nibh sed non congue pharetra sem magna at elit et lorem mauris. Nibh feugiat volutpat ut turpis sem nisi, at ante sit sem aliquam mauris lobortis sit non nisi turpis proin. Tempus molestie non congue pharetra, diam ac mauris lobortis consectetur, et sed volutpat, tincidunt amet diam ac eget lobortis. Feugiat volutpat ut pharetra sem aliquam sed tellus dolore, adipiscing mi erat id tincidunt amet praesent, erat felis laoreet. Sed, eget lobortis pharetra diam ac eget lobortis pharetra ullamcorper magna consectetur et lorem amet aliquet aliquam felis massa. Sit, tellus donec adipiscing mi ipsum euismod nunc amet praesent erat elit laoreet pulvinar, ullamcorper dolore, nonummy mi, erat. Elit, nibh, aliquam mauris massa feugiat non aliquam at ante sit non nisi, at nibh sit non magna at. Nibh dolor sem magna elit lobortis pharetra, sem magna elit felis massa amet, aliquet donec felis mi sed euismod. Congue nonummy praesent sed euismod nunc amet diam donec elit mi lobortis sit aliquet aliquam, felis, ante ipsum tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc22" w:id="14543278570369938269"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14543278570369938269"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc turpis, praesent donec adipiscing mi erat id tincidunt pulvinar diam donec elit laoreet pulvinar ullamcorper dolore nonummy et sed euismod lobortis pharetra adipiscing ante ipsum molestie nunc. Sit tellus dolore adipiscing, praesent, erat, elit laoreet dolor euismod magna nonummy et erat eget nibh, feugiat molestie ut sit nonummy diam erat eget tincidunt dolor non ut. Consectetur sem, aliquam at proin lorem, tellus ut sit aliquet aliquam felis mi ipsum euismod dolore turpis aliquet donec feugiat non congue consectetur sem aliquam mauris massa sit. Tellus nunc, sit praesent aliquam, adipiscing, ante tempus, id tincidunt amet ullamcorper magna consectetur diam ante ipsum id massa ipsum ullamcorper dolore nonummy et erat elit nibh dolor. Non congue pharetra sem magna, consectetur proin tempus molestie nunc, sit sem tempus magna at et lorem non magna consectetur, et ac mauris massa, feugiat tellus ut, sit. Aliquet nunc amet praesent erat elit laoreet sed ullamcorper magna nonummy et ante ipsum euismod, nunc pulvinar euismod, dolore nonummy diam ac elit et sed volutpat ut, consectetur. Et ac eget lobortis dolore, amet diam magna elit mi dolor, euismod magna elit mi sed volutpat tincidunt pharetra ullamcorper, congue consectetur sem ac molestie, ut consectetur sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc23" w:id="5496787869937813633"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5496787869937813633"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi consectetur sem, aliquam felis ante ipsum molestie nunc ut sit sem aliquam mauris. Lobortis sit tellus ut turpis praesent aliquam adipiscing laoreet sed id nunc nonummy praesent. Donec felis, mi sed volutpat tincidunt aliquam adipiscing ante feugiat tellus dolore amet praesent. Aliquam id massa pulvinar ullamcorper congue nonummy praesent sed, euismod nunc amet praesent donec. Felis, laoreet ut consectetur, proin, aliquam felis massa, feugiat tellus nunc turpis proin tempus. Id massa amet aliquet donec felis mi erat eget laoreet pulvinar ullamcorper proin lorem. Molestie ut consectetur sem aliquam felis massa ipsum tellus dolore adipiscing praesent erat id. Mi sed ullamcorper dolore adipiscing mi sed euismod nunc, pharetra ullamcorper proin tempus mauris. Ante, pulvinar tellus nunc amet praesent erat felis mi sed volutpat lobortis feugiat volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc24" w:id="4587672694892718043"/>
+      <w:r>
+        <w:t>This is second-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4587672694892718043"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem molestie massa ipsum tellus nunc turpis praesent donec elit mi dolor ullamcorper donec nonummy et lobortis sit sem nisi turpis aliquet aliquam felis laoreet ipsum euismod nunc amet. Diam donec elit nibh sed euismod, magna, consectetur diam ac elit molestie dolore amet, aliquet erat felis laoreet pulvinar ullamcorper congue nonummy praesent erat eget laoreet dolor ullamcorper magna nonummy. Diam ac at ante lorem molestie lobortis turpis nonummy diam magna at nibh dolor ullamcorper magna at et sed volutpat ut consectetur proin ac mauris lobortis sit non nisi at. Ante et sed volutpat tincidunt, pharetra sem ac, elit nibh feugiat molestie lobortis sit sem nisi, adipiscing proin tempus id, laoreet pulvinar tellus dolore adipiscing ante pulvinar tellus diam, lorem. Eget lobortis, pharetra sem ac, elit lobortis feugiat volutpat lobortis sit tellus nunc amet praesent aliquam id, laoreet ipsum euismod nunc amet ullamcorper magna elit molestie, ut turpis, aliquet nisi. Adipiscing, mi erat felis laoreet dolor ullamcorper congue amet diam magna at nibh sed eget euismod congue amet diam donec elit et sed volutpat tincidunt dolor sem nisi turpis aliquet. Aliquam felis ante tempus id massa pulvinar ullamcorper dolore amet mi sed feugiat id laoreet ipsum, id tincidunt pulvinar ullamcorper, magna elit nibh sed euismod congue consectetur diam ac eget. Nibh dolor non ut turpis sem aliquam mauris, eget tincidunt dolor non ut pharetra sem, magna at ante feugiat tellus ut turpis sem aliquam felis massa feugiat aliquet nisi turpis. Mi erat felis laoreet sed, pharetra non nisi adipiscing proin tempus felis mi, erat eget tincidunt amet ullamcorper donec elit, mi erat euismod tincidunt pharetra sem ac, elit nibh lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc25" w:id="14729197333867516850"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14729197333867516850"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin lorem molestie massa tincidunt, pharetra sem, magna consectetur proin aliquam, adipiscing praesent donec nonummy et erat volutpat nibh dolor non, magna consectetur. Et ac, mauris nibh feugiat, tellus praesent donec elit nibh sed volutpat congue, consectetur sem, ac at nibh feugiat, volutpat nisi turpis sem nisi. Adipiscing praesent aliquam felis mi erat eget non nisi at ante feugiat tellus ut sit aliquet aliquam turpis mi tempus id tincidunt pulvinar, aliquet. Dolore nonummy et sed elit nibh sed molestie ullamcorper dolore amet praesent donec elit et ac at nibh feugiat tellus nunc, sit sem aliquam. Felis, ante tempus id laoreet ipsum euismod dolore nonummy molestie, lobortis sit sem aliquam at, ante feugiat tellus, ut turpis, praesent aliquam adipiscing mi. Ipsum euismod, nunc turpis mi, ipsum id nunc pulvinar ullamcorper congue nonummy molestie ut pharetra sem aliquam mauris nibh ipsum molestie ut turpis proin. Aliquam felis ante ipsum, id nunc amet ullamcorper congue consectetur diam erat eget nibh, dolor amet aliquet donec felis laoreet pulvinar, euismod congue amet. Ullamcorper magna consectetur et lorem eget lobortis pharetra sem magna at id tincidunt pulvinar ullamcorper dolore nonummy et sed euismod congue nonummy et erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc26" w:id="9878404639908508029"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9878404639908508029"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur sem nisi turpis proin, aliquam felis ante ipsum molestie massa amet aliquet. Dolore nonummy mi sed id laoreet nisi adipiscing proin tempus molestie nunc sit. Aliquet aliquam mauris massa sit, aliquet dolore adipiscing mi ipsum id laoreet sed. Volutpat lobortis amet mauris, massa, ipsum molestie nunc amet aliquet donec adipiscing, mi. Ipsum, id nunc pulvinar diam donec felis nibh sed, volutpat tincidunt pharetra sem. Magna elit nibh feugiat amet aliquet donec elit mi sed eget nibh sed. Volutpat lobortis sit tellus nisi adipiscing ante lorem tellus ut turpis sem aliquam. Felis at et feugiat ullamcorper nisi at et lorem molestie lobortis, pharetra sem. Nisi adipiscing proin lorem felis laoreet ipsum euismod nunc pulvinar diam donec elit. Et ac ipsum euismod nunc amet aliquet donec elit mi, ipsum ullamcorper dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc27" w:id="10783618379082743715"/>
+      <w:r>
+        <w:t>This is second-level header 3</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10783618379082743715"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar, ullamcorper tincidunt pharetra sem nisi consectetur, proin aliquam felis ante tempus id massa amet, aliquet aliquam id laoreet ipsum. Euismod, dolore amet at ante feugiat molestie ut turpis proin tempus mauris massa sit aliquet nisi adipiscing mi tempus felis. Laoreet dolor euismod tincidunt pharetra diam magna congue amet praesent sed id nunc adipiscing mi ipsum euismod nunc amet diam. Donec consectetur diam ac elit ante feugiat volutpat, ut turpis, sem aliquam at massa tincidunt pharetra diam magna at proin. Ac mauris nibh, feugiat tellus ut, sit tellus nisi nonummy praesent erat felis laoreet sed volutpat congue, amet mauris massa. Feugiat tellus, dolore turpis proin tempus id nunc sit aliquet, donec felis massa sit, aliquet donec felis massa pulvinar aliquet. Dolore turpis mi tempus feugiat non ac elit nibh feugiat non ut consectetur proin ac mauris nibh feugiat, non ut. Adipiscing aliquet aliquam adipiscing mi, tempus elit mi, sed volutpat tincidunt dolore, turpis praesent tempus felis laoreet, ipsum id, laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc28" w:id="13306561243890645436"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13306561243890645436"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac, at ante lorem molestie nunc sit tellus, dolore adipiscing mi ipsum id massa ipsum euismod congue pharetra turpis praesent dolore amet diam magna nonummy nibh dolor. Euismod congue consectetur sem magna at proin tempus molestie lobortis sit sem nisi at mi nibh feugiat non congue pharetra sem aliquam mauris, nibh feugiat molestie ut. Turpis praesent, tempus mauris nunc sit tellus nisi, adipiscing ante ipsum euismod dolore turpis eget tincidunt pharetra, ullamcorper ac elit nibh sed volutpat ut pharetra proin ac. At nibh feugiat, molestie nunc pulvinar tellus dolore adipiscing ante erat dolor non magna at et lorem volutpat lobortis, sit tellus dolore turpis proin tempus id laoreet. Pulvinar id tincidunt pulvinar ullamcorper congue consectetur diam ac, at ante nunc amet aliquet donec, nonummy, et sed volutpat tincidunt amet ullamcorper ac elit nibh sed non. Congue consectetur sem aliquam, at nibh feugiat tellus nisi at felis tincidunt, amet ullamcorper donec elit laoreet pulvinar ullamcorper congue amet diam erat elit nibh dolor ullamcorper. Magna at et mi, sed id nunc amet ullamcorper congue, consectetur sem magna at proin lorem mauris lobortis feugiat tellus dolore turpis praesent donec felis laoreet sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc29" w:id="9634133789548687960"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9634133789548687960"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit et lorem volutpat tincidunt pharetra sem magna consectetur, felis laoreet pulvinar ullamcorper, dolore nonummy et erat id laoreet dolor volutpat ut pharetra diam ac at, nibh lorem tellus. Magna at nibh feugiat volutpat ullamcorper dolore nonummy mi erat at et lorem molestie lobortis, sit sem aliquam at ante ipsum molestie nunc turpis praesent tempus mauris massa pulvinar. Aliquet sem magna mauris nibh lorem, volutpat lobortis sit aliquet aliquam at massa feugiat tellus, nisi adipiscing ante feugiat tellus nunc sit praesent tempus mauris eget lobortis pharetra sem. Magna at ante feugiat volutpat donec sit, felis diam ut tempus dolor at sem dolore pulvinar aliquet donec elit et sed volutpat tellus nisi adipiscing praesent ipsum molestie nunc. Sit tellus dolore, amet ullamcorper magna nonummy diam ac at ante, feugiat non nisi consectetur, proin tempus molestie lobortis sit pharetra ullamcorper, congue consectetur non nisi turpis proin, ipsum. Id laoreet ipsum euismod dolore nonummy praesent tempus id tincidunt sed ipsum id tincidunt pulvinar, ullamcorper, congue pharetra ullamcorper magna at et feugiat volutpat ut consectetur proin aliquam mauris. Nibh lorem molestie ut adipiscing praesent tempus molestie nunc congue, consectetur non nisi consectetur proin tempus mauris massa feugiat tellus nisi, turpis praesent donec adipiscing mi erat eget nibh. Dolor volutpat ut pharetra diam ac at felis mi erat volutpat tincidunt dolor non nisi at nibh feugiat ullamcorper magna consectetur, et ac molestie massa feugiat tellus ut adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc30" w:id="933876912337721806"/>
       <w:r>
         <w:t>This is second-level header 4</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2961130036406195771"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Non felis feugiat nisi et felis sit ac laoreet tellus at lorem nunc praesent adipiscing ac euismod adipiscing lorem tincidunt aliquet mauris dolor congue ante volutpat pharetra magna ante. Molestie consectetur erat massa sem elit sed massa non, consectetur ac tellus consectetur erat massa aliquet at sed laoreet sem mauris pulvinar nisi ante euismod amet donec ante volutpat. Amet tempus massa diam, felis feugiat ac, laoreet turpis erat tincidunt sem elit dolor nisi ante volutpat amet, tempus ut, diam felis, sit magna mi molestie consectetur sed nunc. Proin eget pulvinar et euismod adipiscing dolor magna ante tellus pharetra erat massa non consectetur erat nunc non elit ipsum nisi proin id turpis aliquam nibh ullamcorper, adipiscing lorem. Magna adipiscing lorem tincidunt diam mauris sit magna, mi id ipsum ut ullamcorper felis feugiat magna laoreet aliquet, at sed nunc sem elit erat tincidunt aliquet at pulvinar proin. Eget amet tempus nibh ullamcorper felis sit congue mi molestie sit magna laoreet aliquet elit dolor nisi ante dolor dolore proin mauris dolor dolore proin mauris, dolor dolore proin. Molestie nonummy, aliquam massa non amet erat massa sem elit tempus nunc sem nonummy ipsum nunc, consectetur erat, nunc sem, eget pulvinar, nisi et euismod turpis lorem congue praesent. Adipiscing tempus ante volutpat, amet aliquam lobortis euismod nonummy feugiat lobortis ullamcorper adipiscing lorem volutpat amet aliquam massa ullamcorper elit ipsum ut diam, elit tempus ut sem elit tempus. Ut sem elit, ipsum ut diam eget pulvinar nisi et id turpis proin id turpis lorem lobortis ullamcorper adipiscing lorem lobortis ullamcorper nonummy tempus tincidunt praesent mauris sit donec. Massa proin elit pulvinar nunc sem at sed dolore sem ac tincidunt aliquet, consectetur erat laoreet tellus consectetur ac tincidunt aliquet adipiscing, lorem tincidunt aliquet mauris dolor, dolore proin. </w:t>
+      <w:bookmarkEnd w:id="933876912337721806"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non ut turpis, sem aliquam at ante tempus id, volutpat lobortis pharetra sem aliquam at ante tempus. Felis, ante ipsum id nunc amet diam donec felis laoreet pulvinar aliquet donec felis laoreet dolor euismod. Aliquet dolore turpis aliquet donec felis, mi sed eget tincidunt pharetra ullamcorper congue, consectetur et ac at. Proin aliquam mauris massa pulvinar euismod nunc turpis at et feugiat molestie lobortis, consectetur sem ac at. Ante, tempus, id massa pulvinar euismod nunc amet, praesent erat elit laoreet pulvinar ullamcorper ante lorem, volutpat. Lobortis sit aliquet, nisi adipiscing proin tempus id nunc, amet aliquet aliquam felis, laoreet, ipsum euismod nunc. Nonummy praesent, donec elit, nibh sed eget tellus nunc amet aliquet erat id massa pulvinar ullamcorper dolore. Amet ullamcorper magna, at et lorem eget lobortis sit non ut turpis praesent aliquam mauris massa pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc21" w:id="3145874968231893245"/>
+      <w:bookmarkStart w:name="_Toc31" w:id="12061197153226668118"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3145874968231893245"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Euismod felis feugiat magna mi mauris pharetra magna praesent feugiat magna praesent molestie consectetur erat, laoreet tellus consectetur, erat laoreet aliquet at erat nunc aliquet at sed. Dolore proin euismod nonummy lorem, congue, praesent felis congue mi id, sit ac laoreet molestie sit nisi et euismod sit magna mi tellus at lorem laoreet aliquet. At sed, congue, praesent mauris nibh euismod, adipiscing feugiat tincidunt, ullamcorper adipiscing feugiat tincidunt aliquet felis dolor congue praesent molestie pharetra magna mi molestie sit magna mi. Molestie pharetra diam elit, feugiat congue et id sit magna, et felis pulvinar nisi et tellus, consectetur lorem nunc proin eget sed congue praesent mauris dolor dolore. Proin volutpat tincidunt, aliquet felis, feugiat congue aliquet mauris pharetra magna, praesent molestie sit magna praesent id sit ut diam adipiscing tempus lobortis non nonummy ipsum ut. Et, tempus ut mi tellus consectetur lorem laoreet tellus, at dolor dolore praesent mauris amet aliquam massa non felis, feugiat magna felis feugiat nisi laoreet euismod consectetur. Sed nunc aliquet at sed dolore proin eget pharetra dolore proin molestie, pharetra, donec ante volutpat amet erat massa non consectetur ante sem felis sit ac nibh. </w:t>
+      <w:bookmarkEnd w:id="12061197153226668118"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc turpis aliquet donec adipiscing praesent ac sit non nisi adipiscing ante feugiat tellus ut turpis sem nisi adipiscing praesent. Erat elit mi sed euismod congue amet et erat eget tincidunt amet adipiscing praesent aliquam felis laoreet pulvinar aliquet donec, felis. Ante ipsum euismod dolore nonummy praesent tempus id tincidunt pulvinar ullamcorper congue nonummy, diam ac eget tellus, dolore adipiscing proin ipsum. Molestie nunc turpis praesent aliquam id laoreet pulvinar, tellus aliquam adipiscing mi, erat felis mi sed volutpat congue tempus, felis ante. Tempus id nunc, amet, aliquet donec nonummy praesent sed id tincidunt pharetra diam magna, consectetur et ac at ante lorem tellus. Nunc sit aliquet tincidunt dolor euismod congue pharetra diam ac at et feugiat non, congue, consectetur sem nisi adipiscing proin, lorem. Mauris massa pulvinar euismod dolore nonummy praesent erat id sem magna elit lobortis, dolor volutpat ut turpis proin, ac at ante. Ipsum molestie ut turpis proin tempus id massa pulvinar, feugiat, tellus nisi consectetur sem, aliquam felis mi ipsum euismod nunc pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc22" w:id="6973465709894033377"/>
+      <w:bookmarkStart w:name="_Toc32" w:id="3898575706336900881"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6973465709894033377"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Praesent feugiat, congue mi tellus elit dolor aliquam lobortis ullamcorper felis feugiat congue mi. Molestie nonummy erat massa tellus nonummy sed nisi nibh euismod, turpis proin volutpat amet. Ac lobortis ullamcorper adipiscing lorem lobortis ullamcorper nonummy lorem tincidunt ullamcorper adipiscing lorem lobortis. Ullamcorper nonummy aliquam massa volutpat amet tempus lobortis pharetra donec praesent mauris feugiat congue. Praesent mauris pharetra magna praesent, felis feugiat congue praesent felis ipsum lobortis ullamcorper nonummy. Donec ante volutpat dolore mi, volutpat consectetur tempus ut diam felis pulvinar nisi et. Id turpis aliquam et eget pulvinar nisi nibh euismod turpis ac lobortis aliquet at. Dolor, donec felis feugiat congue diam felis feugiat tincidunt praesent molestie sit congue mi. Id pharetra ac, laoreet tellus pharetra erat laoreet tellus consectetur ac laoreet tellus at. Ac id, turpis ac laoreet tellus turpis lorem laoreet ullamcorper at lorem, congue aliquet. </w:t>
+      <w:bookmarkEnd w:id="3898575706336900881"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id tincidunt, dolor volutpat lobortis pharetra, sem nisi consectetur proin tempus. Felis ante ipsum euismod nunc turpis aliquet erat elit non ut. Pharetra tellus dolore adipiscing praesent donec adipiscing, mi sed id tincidunt. Pulvinar ullamcorper magna nonummy nibh lorem eget, lobortis feugiat non ut. Turpis elit mi erat volutpat lobortis dolor non magna at et. Lorem eget ut consectetur diam aliquam mauris nibh sit, non, ut. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -1540,51 +2160,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 9</w:t>
+      <w:t>Page 11</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2163,51 +2783,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rabb4b95815bb4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R249b95d4fd5c47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R66d62bd38b634adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R7faeeebaaf644905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra2da1d38661e4801" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb0396a5d96424968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R19fa24b908914c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Raaf01949d55341c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rd2533d69139d493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R724be84752b74e44" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>