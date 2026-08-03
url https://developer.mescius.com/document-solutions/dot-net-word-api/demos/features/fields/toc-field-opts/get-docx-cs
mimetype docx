--- v12 (2026-06-18)
+++ v13 (2026-08-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6e9d2801267f408f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra01e26ce509a4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R46aba064988a4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ree5024a5140642e8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R22122cee19e240a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0016fb6bcbe24964" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:history="true" w:anchor="_Toc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -46,2068 +46,2254 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is top-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc20">
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is top-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc21">
+      <w:hyperlink w:history="true" w:anchor="_Toc27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc22">
+      <w:hyperlink w:history="true" w:anchor="_Toc28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc23">
+      <w:hyperlink w:history="true" w:anchor="_Toc29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc24">
+      <w:hyperlink w:history="true" w:anchor="_Toc30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc25">
+      <w:hyperlink w:history="true" w:anchor="_Toc31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>8</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc26">
+      <w:hyperlink w:history="true" w:anchor="_Toc32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>8</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc27">
+      <w:hyperlink w:history="true" w:anchor="_Toc33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>8</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc33 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc28">
+      <w:hyperlink w:history="true" w:anchor="_Toc34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>9</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc34 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc29">
+      <w:hyperlink w:history="true" w:anchor="_Toc35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
-[...146 lines deleted...]
-          <w:t>10</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc35 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="Rd2533d69139d493c"/>
+          <w:headerReference w:type="default" r:id="Rf7690cd481174c1a"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc0" w:id="2609828966702324864"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="5581378342790740787"/>
       <w:r>
         <w:t>This is top-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2609828966702324864"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit, feugiat at praesent dolore pharetra molestie proin aliquam adipiscing praesent nibh lorem mauris ante ipsum id tincidunt, dolor eget nibh. Aliquam felis ullamcorper congue dolor non lobortis turpis tellus nunc pulvinar aliquet donec adipiscing mi sed pharetra non aliquam at ante. Lorem mauris massa ipsum tellus dolore turpis mi erat felis, laoreet dolor euismod tincidunt amet, mi sed id congue amet adipiscing. Aliquet congue pharetra diam magna, elit et ac mauris, nibh lorem, molestie lobortis pulvinar id tincidunt, amet aliquet, donec nonummy diam. Erat ipsum tellus dolore amet aliquet donec adipiscing mi sed id tincidunt pulvinar diam donec elit nibh sed volutpat congue pharetra. Non ut turpis sem aliquam, adipiscing, proin tincidunt dolor non, ut pharetra sem ac mauris nibh feugiat non ut turpis praesent. Aliquam adipiscing mi ipsum euismod nunc pulvinar aliquet donec nonummy et ac elit tellus dolore turpis praesent tempus felis massa ipsum. Id congue nonummy praesent donec elit nibh sed eget nibh feugiat mauris volutpat tincidunt pharetra non nisi at nibh lorem volutpat. Ut sit sem, ac mauris lobortis sit non nisi adipiscing ante lorem molestie nunc turpis sem tempus mauris eget lobortis dolor. </w:t>
+      <w:bookmarkEnd w:id="5581378342790740787"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sed turpis id, sem massa nibh nisi dolor elit sem, dolore erat sit id, et ut ipsum id, sit id, et nisi sit euismod nibh magna pulvinar felis diam. Massa lobortis dolore erat donec, lorem ipsum, sit dolor eget ante donec pulvinar volutpat praesent mauris diam tincidunt feugiat adipiscing ullamcorper lobortis lorem felis praesent tincidunt feugiat at ullamcorper laoreet. Ac ipsum elit non, mi lobortis donec dolor at tellus turpis eget, sem, mi ut ipsum felis et erat at et lorem non aliquet, nibh massa congue erat nonummy diam. Ac, pharetra non non ut pharetra non nisi turpis praesent aliquam felis mi tempus felis tincidunt pulvinar ullamcorper dolore nonummy diam magna consectetur proin aliquam at proin tempus felis massa. Congue consectetur sem nisi turpis praesent aliquam felis mi ipsum id tincidunt sed mauris ante lorem mauris, ante ipsum id massa pulvinar, id tincidunt dolor volutpat ut donec nonummy praesent. Donec consectetur, non ut turpis sem aliquam adipiscing mi ipsum felis, tincidunt dolor volutpat nibh lorem, at consectetur proin ac mauris proin tempus felis mi sed id, laoreet sed eget. Nibh lorem molestie nunc sit tellus nunc pulvinar euismod congue pharetra non ut sit nonummy diam, ac at proin ac mauris nibh ipsum id mi sed euismod laoreet pulvinar euismod. Tincidunt dolor volutpat lobortis, sit aliquet nisi turpis mi erat felis non ut pharetra proin, ac at praesent aliquam felis mi erat elit nibh lorem mauris lobortis dolor tellus ut. Turpis aliquet dolore, turpis aliquet donec elit mi ante ipsum molestie nunc ipsum id laoreet pharetra non ut pharetra sem magna at proin, tempus felis ante ipsum id mi erat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1" w:id="7864648488010197977"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="12797051810964191701"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7864648488010197977"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Pulvinar ullamcorper dolore aliquam adipiscing, ante lorem molestie nunc sit. Aliquet donec, adipiscing mi ipsum euismod nunc amet ullamcorper donec. Nonummy et erat eget lobortis dolor non aliquet donec adipiscing. Praesent sed eget laoreet dolor non congue consectetur diam magna. Mauris nibh dolor volutpat ut sit, aliquet aliquam felis, massa. Ipsum, id molestie lobortis sit sem, aliquam adipiscing proin ipsum. Molestie massa pulvinar tellus nunc nonummy praesent erat felis laoreet. </w:t>
+      <w:bookmarkEnd w:id="12797051810964191701"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing diam donec nonummy et ac consectetur sem et erat elit ante tempus felis ante ipsum id laoreet sed, eget, laoreet lorem at ante. Tempus id massa, ipsum id, laoreet dolor volutpat lobortis dolore amet ullamcorper congue consectetur et erat elit nibh feugiat non congue consectetur proin aliquam. Turpis aliquet, dolore nonummy, ullamcorper congue consectetur sem nisi adipiscing eget nibh sed mauris nibh lorem molestie massa feugiat molestie massa amet ullamcorper dolore. Amet, diam ac at et lorem eget nibh feugiat, nonummy diam magna pharetra sem nisi turpis sem nisi felis ante ipsum euismod nunc pulvinar. Euismod tincidunt dolor volutpat ut pharetra sem nisi turpis praesent aliquam adipiscing at proin aliquam felis massa pulvinar tellus nisi adipiscing mi erat elit. Mi erat eget nibh feugiat molestie lobortis feugiat tellus, nisi adipiscing praesent donec adipiscing praesent lobortis lorem molestie nunc sit tellus dolore nonummy diam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2" w:id="9111043294892031016"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="3445733998751534750"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9111043294892031016"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Massa ipsum molestie nunc pulvinar ullamcorper dolore nonummy diam sed eget laoreet, pulvinar diam donec nonummy diam ac mauris aliquet nisi adipiscing, mi ipsum molestie nunc amet, praesent. Tempus id laoreet ipsum id tincidunt amet diam erat id laoreet pharetra non donec elit molestie nunc consectetur sem, aliquam felis, ante tempus euismod tincidunt, amet, aliquet donec. Elit mi erat eget laoreet dolor non congue at proin lorem eget lobortis sit nonummy ullamcorper donec, elit laoreet pulvinar ullamcorper magna consectetur sem, magna at et lorem. Molestie, massa feugiat id massa pulvinar ullamcorper dolore nonummy mauris nibh feugiat tellus ut turpis praesent aliquam, adipiscing mi tempus id nunc amet aliquet, donec elit mi erat. Eget lobortis dolor, volutpat ut consectetur proin ac ipsum euismod, congue pharetra ullamcorper congue consectetur diam ac eget lobortis dolor non nisi at proin tempus, molestie lobortis feugiat. Tellus nunc amet aliquet donec felis laoreet congue consectetur, sem aliquam at ante lorem mauris nunc sit aliquet aliquam, mauris massa pulvinar tellus nunc, amet praesent erat feugiat. Volutpat ut, feugiat aliquet nisi adipiscing ante tempus id massa ipsum tellus dolore nonummy, praesent erat eget tincidunt amet diam donec elit mi erat volutpat, tincidunt, aliquam adipiscing. Praesent donec felis laoreet pulvinar ullamcorper dolore nonummy mi sed euismod nunc nonummy mi erat id laoreet dolor euismod magna, nonummy et erat eget nibh nisi adipiscing praesent. Erat elit laoreet pulvinar ullamcorper dolore nonummy praesent sed eget laoreet pharetra non ut pharetra sem magna mauris nibh dolor non ut turpis nonummy mi sed volutpat lobortis. </w:t>
+      <w:bookmarkEnd w:id="3445733998751534750"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie mi sed eget nibh sed, eget nibh feugiat molestie massa pulvinar id, laoreet dolor eget lobortis feugiat volutpat ut sit aliquet, dolore turpis at et lorem. Mauris ante ipsum id massa pulvinar euismod dolore nonummy diam magna consectetur sem ut sit euismod nunc pulvinar ullamcorper magna consectetur diam mi erat elit mi sed. Elit et, ac molestie massa ipsum tellus ut pulvinar euismod tincidunt dolor, euismod ut sit sem magna consectetur proin aliquam adipiscing, mi, nibh feugiat volutpat ut sit. Aliquet dolore turpis praesent donec nonummy ullamcorper ut pharetra sem nisi at, ante lorem molestie nunc sit aliquet mi erat eget lobortis dolor volutpat ut sit tellus. Nisi, amet ullamcorper dolore nonummy diam magna at proin aliquam at proin tempus felis mi tempus euismod tincidunt nisi, consectetur proin tempus felis, massa ipsum id massa. Ipsum id tincidunt dolor non congue pharetra sem, nisi adipiscing praesent tempus felis mi tempus elit nibh lorem ipsum euismod tincidunt dolor ullamcorper congue pharetra volutpat ut. Sit tellus, nunc amet aliquet aliquam felis mi ipsum euismod non nisi adipiscing proin aliquam felis mi, tempus felis mi ac elit nibh lorem molestie, massa, feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc3" w:id="12412566787889638063"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="14161273226748850300"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12412566787889638063"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lorem mauris nibh feugiat molestie nunc turpis. Aliquet donec adipiscing ante ipsum, tellus dolore. Turpis, praesent donec, elit et ac eget. Lobortis feugiat amet aliquet donec nonummy mi. Erat elit laoreet, dolor non congue nonummy. Et lorem mauris lobortis dolor non ut. Turpis sem aliquam adipiscing mi ipsum nonummy. Et, ac eget laoreet pharetra ullamcorper ac. Elit et sed volutpat, congue, consectetur, diam. Ac eget lobortis feugiat volutpat ut consectetur. </w:t>
+      <w:bookmarkEnd w:id="14161273226748850300"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc turpis aliquet aliquam adipiscing praesent tempus, felis laoreet dolor, volutpat lobortis dolor volutpat ut donec elit, et ac at et feugiat molestie. Massa feugiat molestie ut, turpis, aliquet dolore, nonummy diam donec elit et, ac at ante lorem erat eget lobortis dolor non nisi turpis sem. Aliquam turpis praesent aliquam, adipiscing mi donec elit nibh lorem eget lobortis, sit tellus ut, turpis aliquet aliquam adipiscing eget lobortis feugiat non nisi. Turpis sem aliquam adipiscing praesent tempus felis mi, sed, eget laoreet sed volutpat ut sit non ut sit pharetra, sem ut turpis sem aliquam. Felis ante ipsum molestie nunc amet aliquet dolore nonummy diam ac at proin aliquam adipiscing praesent aliquam felis mi erat elit mauris, massa pulvinar. Tellus tincidunt dolor euismod congue pharetra ullamcorper nisi, consectetur sem nisi turpis aliquet donec, adipiscing praesent magna, nonummy et ac, at proin tempus molestie. Eget, lobortis feugiat volutpat nisi turpis sem aliquam adipiscing, praesent donec elit diam, magna at nibh sed, eget lobortis dolore amet diam donec elit. Nibh lorem mauris nibh lorem volutpat ut turpis, sem aliquam, felis ante tempus molestie massa pulvinar ullamcorper, tincidunt pharetra, non congue pharetra, adipiscing praesent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc4" w:id="11986129155623373348"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="121046381674380165"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11986129155623373348"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Sem, aliquam, turpis aliquet donec nonummy praesent erat id tincidunt. Pulvinar diam donec eget tincidunt nisi at proin lorem mauris. Massa feugiat tellus dolore amet, praesent donec nonummy et erat. Eget laoreet pharetra ullamcorper magna nonummy diam ac at eget. Laoreet dolor euismod congue elit laoreet sed euismod congue consectetur. Sem magna at, et lorem molestie ut pharetra proin ac. </w:t>
+      <w:bookmarkEnd w:id="121046381674380165"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur tellus tincidunt dolor feugiat tellus dolore amet ullamcorper congue amet diam ac. At et ac mauris nibh feugiat molestie massa, ipsum euismod, tincidunt pulvinar ullamcorper. Congue, pharetra non euismod tincidunt dolor, volutpat massa sit molestie laoreet ipsum euismod. Tincidunt pharetra diam donec at et ac at nibh, lorem molestie nunc sit. Tellus, nunc massa pulvinar euismod, nunc pulvinar ullamcorper donec elit mi erat, eget. Laoreet sed volutpat congue pharetra non ut sit tellus, dolore nonummy praesent ante. Lorem, mauris ante, pulvinar euismod nunc amet ullamcorper dolore nonummy et ac elit. Nibh lorem molestie massa feugiat molestie massa ipsum euismod nunc amet diam donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc5" w:id="7745188034578999056"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="5213057856124840782"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7745188034578999056"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At ante feugiat volutpat ut turpis aliquet nisi adipiscing mi tempus id massa. Ipsum ullamcorper congue lorem molestie lobortis sit non nisi adipiscing proin aliquam felis. Ante ipsum euismod tincidunt, pulvinar ullamcorper magna nonummy et erat volutpat tincidunt amet. Diam massa sit aliquet aliquam adipiscing proin tempus id massa pulvinar euismod nunc. Pharetra ullamcorper congue nonummy diam ac mauris lobortis, dolor volutpat nisi turpis sem. Aliquam magna elit lobortis, feugiat volutpat ut, pharetra proin ac, mauris ante, ipsum. Tellus nunc sit aliquet aliquam mauris massa pulvinar tellus dolore turpis diam nibh. Lorem, molestie lobortis sit, tellus dolore amet aliquet donec felis laoreet pulvinar, euismod. Congue amet diam erat eget nibh sed euismod congue consectetur sem magna tempus. Euismod tincidunt pulvinar aliquet dolore elit et sed volutpat tincidunt pharetra, ullamcorper magna. </w:t>
+      <w:bookmarkEnd w:id="5213057856124840782"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id mi sed eget nibh ac at, proin aliquam lorem mauris nibh feugiat. Tellus massa ipsum id tincidunt pulvinar ullamcorper magna consectetur sem nisi turpis aliquet. Dolore turpis aliquet, erat elit mi erat, eget tellus nunc amet aliquet dolore. Nonummy diam donec nonummy, et lorem mauris nibh feugiat mauris ante ipsum id. Tincidunt pulvinar euismod dolore, nonummy diam ac ipsum id massa pulvinar euismod tincidunt. Dolor non ut consectetur sem magna adipiscing proin tempus felis mi tempus id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6" w:id="17031076357739394139"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="12111502745404829954"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17031076357739394139"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Pharetra non nisi sit tellus dolore turpis praesent dolore nonummy diam, erat eget lobortis feugiat non congue consectetur proin. Ac erat id tincidunt pharetra ullamcorper congue nonummy et lorem volutpat, tincidunt pharetra non ac mauris lobortis feugiat non. Ut sit aliquet nisi turpis, praesent et feugiat molestie, ut sit sem aliquam at ante tempus molestie, nunc pulvinar. Tellus nunc amet diam donec felis mi sed, eget lobortis, feugiat volutpat ut turpis id massa pulvinar ullamcorper dolore. Nonummy, praesent erat elit nibh lorem, eget nibh feugiat molestie nunc turpis sem aliquam adipiscing mi erat id mi. Massa feugiat molestie nunc pulvinar aliquet, donec adipiscing praesent erat eget tincidunt, pharetra non, congue consectetur diam magna mauris. Nibh feugiat volutpat ut turpis, sem aliquam dolor euismod, tincidunt pharetra ullamcorper ac elit nibh feugiat volutpat ut sit. Non nisi turpis proin tempus mauris, ante ipsum euismod nunc nonummy praesent tempus felis laoreet nisi turpis, sem nisi. </w:t>
+      <w:bookmarkEnd w:id="12111502745404829954"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar euismod tincidunt dolor eget ante ipsum id laoreet pulvinar euismod tincidunt pulvinar ullamcorper congue consectetur pulvinar euismod tincidunt pharetra non nisi consectetur proin ac mauris. Proin aliquam adipiscing et erat eget nibh dolor volutpat lobortis sit tellus nisi consectetur proin et ac mauris ante lorem mauris massa feugiat molestie massa ipsum id. Tincidunt dolor ullamcorper ac, elit nibh sed eget nibh, lorem molestie, massa pulvinar tellus nunc nonummy mi erat elit nibh feugiat mauris ante ipsum, molestie nunc amet. Ullamcorper dolore nonummy diam erat elit laoreet dolor non congue consectetur adipiscing praesent, tempus id laoreet dolor volutpat lobortis dolor volutpat ut turpis proin aliquam at, proin. Aliquam felis mi sed eget, nibh lorem eget nibh feugiat, molestie euismod congue consectetur sem, magna consectetur sem nisi adipiscing mi erat nonummy et, magna at proin. Aliquam at proin tempus id massa pulvinar tellus nunc amet adipiscing praesent aliquam adipiscing mi tempus felis, laoreet sed eget lobortis dolor volutpat lobortis feugiat tellus nisi. Turpis aliquet dolore nisi, adipiscing, praesent donec nonummy praesent donec eget laoreet sed volutpat nibh feugiat molestie lobortis pulvinar, aliquet dolore turpis praesent donec nonummy et ac. Elit et ac sed eget nibh lorem mauris, ante lorem mauris nunc sit tellus dolore amet diam donec nonummy diam magna at nibh lorem molestie lobortis sit. Tellus nunc pulvinar consectetur sem nisi, adipiscing proin lorem mauris ante ipsum, id laoreet pulvinar, ullamcorper, tincidunt dolor diam ac elit, et aliquam felis ante ipsum tellus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc7" w:id="13457237946973085629"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="18262053499794096934"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13457237946973085629"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Volutpat ut sit non ullamcorper magna elit et lorem mauris lobortis feugiat volutpat ut sit aliquet aliquam felis ante ipsum tellus dolore turpis praesent aliquam felis laoreet ipsum. Euismod sem nisi at nibh lorem molestie, massa sit aliquet, dolore turpis praesent, erat euismod dolore turpis mi, erat id massa pulvinar aliquet donec adipiscing laoreet massa feugiat. Tellus nunc turpis praesent aliquam felis massa sit aliquet aliquam felis ante tempus id tincidunt amet aliquet erat elit mi sed volutpat tincidunt nisi at ante ipsum, molestie. Nunc, sit tellus donec adipiscing mi sed eget, laoreet dolor ullamcorper magna nonummy et erat, volutpat tincidunt, pharetra sem nisi erat elit mi sed eget laoreet dolor ullamcorper. Congue consectetur et lorem volutpat congue nonummy et lorem volutpat tincidunt pharetra sem ac mauris nibh feugiat volutpat nisi erat felis massa pulvinar ullamcorper dolore amet et erat. Eget laoreet dolor volutpat ut pharetra diam ac at nibh lorem tellus ut consectetur proin lorem molestie lobortis congue amet diam ac elit lobortis dolor non congue, consectetur. </w:t>
+      <w:bookmarkEnd w:id="18262053499794096934"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat nibh feugiat mauris ante erat tempus felis mi erat nonummy sem nisi consectetur. Proin ac mauris ante tempus felis mi sed id laoreet dolor, non congue pharetra. Tellus ut sit elit mi sed eget lobortis feugiat volutpat ut turpis sem ac. Mauris ante tempus elit mi erat eget, nibh sed volutpat ut feugiat, tellus ut. Donec, elit, et magna at ante tempus mauris massa ipsum molestie dolore amet ullamcorper. Dolore nonummy et ac at et ac mauris, ante aliquam felis mi sed pharetra. Sem ut turpis aliquet, aliquam, adipiscing mi erat felis et sed eget nibh, feugiat. Non congue pharetra sem, aliquam at proin tempus pharetra non ut pharetra sem magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc8" w:id="14719826140081661490"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="16379155531930960074"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14719826140081661490"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tellus nisi consectetur proin tempus felis ante ipsum, tellus dolore, amet aliquet donec elit mi ipsum consectetur proin lorem volutpat ut pharetra sem, ac mauris. Lobortis sit tellus ut turpis sem aliquam felis massa tempus euismod nunc amet aliquet donec id ullamcorper magna, at proin ac, molestie massa sit sem. Nisi turpis proin tempus mauris nunc sit tellus dolore adipiscing mi tempus id tincidunt pulvinar aliquet et ac molestie lobortis consectetur proin ac molestie lobortis. Ipsum tellus ut turpis praesent aliquam felis ante sed id nibh dolor volutpat congue consectetur, mauris massa feugiat, tellus nunc pulvinar aliquet donec nonummy mi. Sed euismod congue, amet diam erat id, tincidunt pharetra diam donec consectetur, et sed eget lobortis dolor amet aliquet donec felis tincidunt dolor euismod congue. Pharetra ullamcorper congue consectetur sem ac mauris lobortis sit sem nisi at proin lorem molestie massa sit aliquet, et lorem mauris nibh, feugiat molestie lobortis. </w:t>
+      <w:bookmarkEnd w:id="16379155531930960074"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec, elit et massa feugiat id nunc pulvinar euismod, congue amet ullamcorper, congue nonummy et ac, mauris ante lorem molestie nunc sit tellus dolore. Turpis aliquet donec elit mauris lobortis feugiat tellus nunc pulvinar euismod congue pharetra non congue, pharetra sem ac adipiscing proin, tempus mauris ante pulvinar felis. Mi ac elit ante, tincidunt sed eget et lorem molestie lobortis sit non, ut, pulvinar ullamcorper dolore nonummy diam magna consectetur sem magna consectetur sem. Dolore amet ullamcorper, tellus dolore, amet aliquet congue dolor molestie lobortis feugiat tellus dolore adipiscing praesent donec felis mi sed eget, laoreet dolor volutpat ut. Sit non ut turpis id laoreet sed euismod tincidunt, pharetra ullamcorper nisi turpis sem ac at proin tempus id laoreet sed id tincidunt dolor non. Lobortis pharetra non, nisi consectetur proin tincidunt pulvinar ullamcorper, congue nonummy et erat elit nibh lorem, volutpat lobortis, feugiat tellus ut, turpis ullamcorper dolore, adipiscing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc9" w:id="11089755544419896215"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="2546083440744565455"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11089755544419896215"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Eget laoreet nunc pulvinar tellus nunc amet, mi sed id nunc amet praesent erat id. Laoreet sed volutpat congue pharetra diam ac elit nibh feugiat non proin, aliquam id laoreet. Sed, id laoreet pharetra ullamcorper congue pharetra sem magna at proin tempus, mauris massa feugiat. Aliquet dolore amet aliquet donec elit volutpat congue consectetur, sem, aliquam at massa feugiat, tellus. Nunc turpis praesent aliquam mauris massa sit sem, nisi felis ante, ipsum tellus dolore, adipiscing. Mi tempus felis non congue pharetra proin aliquam mauris massa, ipsum tellus ut turpis aliquet. Donec nonummy mi sed, euismod, nunc, amet, ullamcorper magna nonummy et ante ipsum id massa. Amet praesent erat id massa pulvinar ullamcorper donec nonummy mi sed eget laoreet dolor volutpat. </w:t>
+      <w:bookmarkEnd w:id="2546083440744565455"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi donec nonummy diam magna consectetur sem aliquam at ante ipsum id massa amet ullamcorper proin ac. Mauris ante, lorem molestie massa pulvinar tellus dolore nonummy praesent donec nonummy mi erat eget lobortis dolor. Non ut sit molestie nunc pulvinar consectetur sem nisi turpis proin tempus molestie nunc sit tellus dolore. Nonummy diam donec elit mi sed eget lobortis feugiat molestie massa, ipsum id mi ante tempus, felis. Mi erat id tincidunt dolor non, lobortis sit non nunc pulvinar tellus nunc turpis mi tempus id. Laoreet sed eget sem aliquam at proin ipsum molestie massa pulvinar euismod congue, pharetra ullamcorper ut pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc10" w:id="13366134487247239109"/>
+      <w:r>
+        <w:t>This is second-level header 4</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13366134487247239109"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi ac elit nibh feugiat mauris lobortis feugiat tellus dolore amet aliquet donec nonummy praesent donec nonummy et lorem eget lobortis dolore nonummy diam, donec. Nonummy diam ac at et aliquam adipiscing mi erat, felis mi sed id laoreet dolor volutpat lobortis sit tellus nisi adipiscing elit et lorem, mauris. Nibh feugiat volutpat ut turpis aliquet dolore, turpis praesent donec elit, et sed eget, nibh feugiat molestie massa sit tellus ut turpis tellus sem nisi. Sit, tellus donec nonummy praesent erat elit mi erat elit, et lorem at ante ipsum id laoreet sed eget nibh dolor at proin, tempus mauris. Laoreet ipsum tellus tincidunt dolor euismod, lobortis feugiat volutpat ut sit aliquet dolore turpis praesent, donec nonummy diam magna at proin ac at eget nibh. Ac at, proin aliquam mauris ante tempus id laoreet sed volutpat lobortis, dolor non nisi turpis sem nisi at proin, aliquam felis, laoreet sed id. Non ut turpis, aliquet donec amet ullamcorper magna nonummy diam lorem eget nibh lorem molestie lobortis feugiat aliquet dolore amet elit nibh feugiat mauris ante. Ipsum id laoreet sed tellus nunc amet diam donec, nonummy et, lorem eget nibh, dolor volutpat nisi turpis proin aliquam adipiscing praesent lobortis dolor non. Congue, sit tellus ut sit aliquet aliquam adipiscing praesent donec nonummy diam ac at ante tempus, felis mi tempus, id nunc pulvinar euismod tincidunt nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc11" w:id="2066055606030515228"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2066055606030515228"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam donec consectetur non praesent magna pharetra non nisi, consectetur sem nisi adipiscing praesent dolore amet diam congue consectetur sem nisi adipiscing praesent tempus felis mi erat elit. Nibh nunc pulvinar euismod nunc pulvinar euismod tincidunt pharetra non, ut turpis aliquet nisi amet aliquet, dolore amet ullamcorper congue consectetur, proin aliquam adipiscing proin, tempus dolor volutpat. Lobortis sit tellus ut turpis sem, dolore, adipiscing praesent donec nonummy mi erat elit lobortis feugiat volutpat lobortis sit, non nisi, erat elit et ac at proin tempus. Mauris mi tempus felis nibh dolor euismod congue pharetra sem magna at et feugiat volutpat, lobortis, pharetra sem nisi, turpis pharetra non ut turpis aliquet aliquam felis ante. Sed eget, laoreet sed, volutpat, tincidunt pharetra sem nisi consectetur sem aliquam felis massa, ipsum molestie massa pulvinar ullamcorper sem aliquam at, proin lorem molestie nunc sit tellus. Donec felis ante ipsum id tincidunt dolor ullamcorper congue pharetra non ut congue pharetra, ullamcorper congue consectetur sem aliquam mauris ante feugiat id ut sit aliquet aliquam felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc12" w:id="8138345216423343631"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8138345216423343631"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tempus felis mi erat elit nibh lorem molestie ante feugiat, molestie nunc, sit, aliquet, dolore nonummy at proin lorem, mauris mi erat elit mi erat elit lobortis dolor. Volutpat lobortis sit aliquet nisi amet praesent donec, felis laoreet, ipsum id, congue nisi adipiscing proin tempus felis ante ipsum tellus, nunc amet ullamcorper magna elit diam magna consectetur. Sem aliquam adipiscing praesent aliquam adipiscing praesent sed eget nibh, laoreet ipsum id tincidunt, dolor euismod, tincidunt, dolor non, ut, consectetur proin aliquam adipiscing mi tempus felis mi erat. Eget nibh feugiat volutpat aliquet dolore nonummy praesent, donec nonummy nibh lorem eget lobortis sit tellus ut turpis sem nisi, felis praesent donec nonummy et, ac at proin ac. Mauris massa, congue pharetra ullamcorper magna consectetur sem aliquam at proin lorem molestie massa pulvinar euismod, tincidunt dolor volutpat tincidunt dolor non, lobortis sit pharetra sit pharetra volutpat proin. Tellus volutpat praesent tincidunt lorem consectetur id et ut ipsum elit diam ut sit molestie laoreet erat at aliquet dolore massa aliquam pharetra volutpat ante aliquam, pulvinar, at id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc10" w:id="4103409723475032610"/>
+      <w:bookmarkStart w:name="_Toc13" w:id="5193841348399729202"/>
       <w:r>
         <w:t>This is top-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4103409723475032610"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ante tempus mauris ante ipsum tellus, nunc ipsum ullamcorper dolore amet diam ac elit. Nibh sed sit tellus dolore nonummy praesent, tempus id tincidunt pulvinar ullamcorper magna nonummy. Et sed volutpat tincidunt dolor ullamcorper magna at nibh lorem, mauris massa congue amet. Diam magna nonummy et lorem mauris nibh feugiat, tellus ut turpis aliquet aliquam felis. Massa, ipsum tellus nunc amet aliquet dolore elit mi sed feugiat non ut turpis. Aliquet donec felis massa sit aliquet aliquam felis ante tempus euismod nunc turpis mi. </w:t>
+      <w:bookmarkEnd w:id="5193841348399729202"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis diam magna consectetur tellus, nunc. Ipsum id nibh sed eget, nibh. Lorem mauris ante, tempus id mi. Erat elit ante lorem molestie euismod. Congue pharetra non magna consectetur proin. Ac at ante tempus felis laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc11" w:id="3378867373663990557"/>
+      <w:bookmarkStart w:name="_Toc14" w:id="160338683917293418"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3378867373663990557"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Dolore sed, eget nibh lorem molestie ante tempus id nunc, turpis aliquet dolore nonummy diam magna tincidunt amet. Ullamcorper ut sit non aliquam adipiscing proin tempus mauris massa sit aliquet nisi felis ante, tempus, id tincidunt. Pulvinar euismod dolore ac mauris, massa feugiat non ut turpis proin tempus id laoreet pulvinar aliquet donec adipiscing. Praesent donec elit mi sed volutpat congue consectetur sem magna elit nibh dolore turpis praesent tempus id nunc. Turpis praesent tempus id massa pulvinar praesent dolore adipiscing mi ipsum euismod nunc amet, diam donec elit, volutpat. Lobortis sit, tellus dolore amet aliquet erat, id massa ipsum ullamcorper dolore, adipiscing mi ipsum euismod nunc pharetra. Ullamcorper, congue consectetur et lorem volutpat tincidunt pharetra felis ante feugiat tellus dolore turpis mi, erat id nunc. </w:t>
+      <w:bookmarkEnd w:id="160338683917293418"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum elit mi sed eget lobortis, feugiat volutpat ut sit tellus dolore, pulvinar, ullamcorper congue amet. Ullamcorper magna nonummy diam ac at proin aliquam lorem mauris ante, lorem molestie massa feugiat tellus. Nunc pulvinar ullamcorper congue pharetra diam magna at proin aliquam mauris ante tempus id massa pulvinar. Tellus diam ac mauris nibh lorem molestie, lobortis feugiat tellus nunc amet ullamcorper dolore amet diam. Congue pharetra non nisi turpis aliquet dolore nonummy diam donec nonummy mauris ante erat felis mi. Lorem mauris nibh lorem molestie lobortis ipsum id, massa amet aliquet donec elit, laoreet ipsum id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc12" w:id="1411100081973239740"/>
+      <w:bookmarkStart w:name="_Toc15" w:id="196087977362736310"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1411100081973239740"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ante tempus felis massa ipsum euismod dolore adipiscing ante, pulvinar id nunc amet praesent tempus. Felis mi ipsum ullamcorper dolore adipiscing et ac at, felis laoreet ipsum euismod dolore amet. Diam donec elit nibh sed volutpat tincidunt dolor non ut turpis aliquet nisi adipiscing mi. Erat felis, laoreet lobortis feugiat tellus ut sit, aliquet dolore amet diam, donec nonummy et. Lorem eget lobortis dolor sem magna elit et feugiat non magna at proin lorem volutpat. Praesent aliquam, felis laoreet ipsum ullamcorper congue amet diam donec nonummy nibh sed volutpat congue. Consectetur diam ac mauris lobortis dolor sem ac ipsum molestie nunc amet aliquet donec felis. </w:t>
+      <w:bookmarkEnd w:id="196087977362736310"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore nonummy diam congue consectetur non ut turpis aliquet ac mauris, massa nibh, feugiat volutpat, ut pharetra, non ut pulvinar, euismod. Tincidunt dolor non lobortis feugiat non nisi turpis sem dolore turpis aliquet, dolore nonummy et erat ipsum id nunc amet aliquet. Dolore amet diam magna consectetur proin ac, mauris, nibh sit sem magna consectetur proin aliquam mauris, massa tempus id laoreet ut. Sit sem nisi adipiscing aliquet donec nonummy et ac elit nibh lorem mauris ante lorem molestie, massa pulvinar euismod tincidunt amet. Ullamcorper congue dolore amet aliquet donec nonummy et ac at et ac at massa ipsum molestie nunc pulvinar euismod laoreet sed. Eget lobortis lorem mauris ante ipsum tellus non nisi turpis proin tempus felis mi tempus, felis mi erat id nibh sed. Eget nibh feugiat tellus ut, turpis aliquet aliquam felis ante pulvinar aliquet nunc magna, at, proin tempus felis ante tempus felis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc13" w:id="4004861470578901309"/>
+      <w:bookmarkStart w:name="_Toc16" w:id="9002837484203769415"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4004861470578901309"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nisi turpis sem tempus lorem eget lobortis dolor. Sem ac elit lobortis feugiat non magna at. Et lorem, molestie lobortis feugiat non ut sit. Proin aliquam felis massa congue nonummy nibh sed. Volutpat tincidunt consectetur sem erat eget lobortis feugiat. Volutpat ut consectetur proin, lorem molestie lobortis, sit. Tellus ut turpis, praesent aliquam lorem volutpat lobortis. Feugiat non nisi consectetur proin aliquam adipiscing mi. Erat id, laoreet amet aliquet dolore nonummy et. </w:t>
+      <w:bookmarkEnd w:id="9002837484203769415"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam donec nonummy diam magna consectetur proin lorem molestie. Massa ipsum id tincidunt dolor volutpat tincidunt pharetra non. Ut sit tellus dolore amet aliquet donec, sed non. Ut, consectetur non aliquam, adipiscing praesent donec adipiscing mi. Tempus felis, laoreet dolor volutpat tincidunt pharetra, non ut. Turpis aliquet nisi adipiscing praesent, nibh lorem eget, lobortis. Sit tellus ut sit aliquet donec, nonummy praesent donec. Felis et erat eget lobortis feugiat volutpat ut sit. Aliquet nisi turpis, at proin ac mauris lobortis feugiat. Id laoreet ipsum euismod, nunc, pulvinar diam magna nonummy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc14" w:id="3107441213129779354"/>
+      <w:bookmarkStart w:name="_Toc17" w:id="6401083052171423174"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3107441213129779354"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Congue consectetur diam ac mauris nibh. Feugiat molestie nunc turpis sem tempus. Mauris lobortis turpis, sem aliquam erat. Eget nibh feugiat non, magna at. Proin ac at proin, lorem tellus. Ut turpis proin tempus mauris ante. Ipsum euismod tincidunt pulvinar ullamcorper et. </w:t>
+      <w:bookmarkEnd w:id="6401083052171423174"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi sed volutpat lobortis dolor volutpat lobortis ipsum molestie massa pulvinar tellus dolore nonummy diam, erat elit laoreet dolor sit aliquet. Dolore amet aliquet donec nonummy mi erat eget nibh feugiat volutpat ut, pharetra non ut adipiscing proin aliquam adipiscing at ante. Aliquam lorem eget tincidunt dolor non nisi consectetur proin aliquam adipiscing mi tempus id laoreet, sed eget, laoreet sed molestie lobortis. Sit non ut turpis aliquet, donec adipiscing eget lobortis dolor tellus nisi turpis sem nisi turpis praesent donec, felis mi sed. Id tincidunt pharetra, ullamcorper congue pharetra sem nisi, turpis elit, nibh sed volutpat ut pharetra sem nisi consectetur sem aliquam felis. Ante tempus molestie laoreet dolor euismod congue pharetra ullamcorper magna at proin, ac at ante et lorem eget ut sit tellus. Nunc sit aliquet dolore adipiscing mi donec elit et ac elit et feugiat volutpat ut pharetra, sem nisi, adipiscing proin tempus. Dolor, volutpat, ut consectetur sem, nisi turpis aliquet dolore amet diam donec, nonummy et ac at et lorem volutpat ut erat. Felis laoreet ipsum euismod congue pharetra ullamcorper magna consectetur, diam nisi turpis proin aliquam felis mi erat, elit et ac elit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc15" w:id="6333438633251280677"/>
+      <w:bookmarkStart w:name="_Toc18" w:id="18209467387125075246"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6333438633251280677"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adipiscing praesent, donec at et, ac. At nibh feugiat tellus nunc tincidunt. Pharetra non ut turpis, sem nisi. Felis mi ipsum id massa ipsum. Euismod dolore nonummy diam erat eget. Tincidunt pharetra, ullamcorper magna nonummy nibh. Massa ipsum euismod tincidunt, pulvinar, ullamcorper. Donec, nonummy et sed volutpat congue. Pharetra non congue at et lorem. Molestie lobortis feugiat molestie nunc pulvinar. </w:t>
+      <w:bookmarkEnd w:id="18209467387125075246"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi turpis aliquet dolore nonummy diam donec elit nibh dolor turpis sem tempus mauris, ante tempus, felis mi sed eget lobortis dolor. Non, ut sit, tellus nunc turpis aliquet donec adipiscing mi ipsum id laoreet nisi, consectetur, proin tempus felis, ante ipsum id tincidunt dolor. Euismod tincidunt dolor volutpat lobortis sit, aliquet nisi turpis aliquet donec nonummy diam donec eget non nunc turpis aliquet dolore nonummy diam donec. Nonummy et ac id tellus laoreet lobortis donec pulvinar volutpat tincidunt feugiat volutpat lobortis sit dolor volutpat ut turpis sem, nisi, amet, aliquet. Dolore amet praesent erat eget laoreet dolor volutpat ut pharetra non nisi consectetur sem aliquam felis mi tempus felis volutpat, lobortis, sit aliquet. Dolore turpis ullamcorper congue amet diam magna at et lorem, mauris nibh lorem molestie nunc sit tellus dolore amet diam donec felis laoreet. Ut sit aliquet aliquam adipiscing ante tempus, molestie nunc pulvinar, euismod congue pharetra diam donec elit laoreet sed volutpat, lobortis laoreet dolor euismod. Tincidunt pharetra sem, nisi turpis proin tempus mauris massa feugiat molestie dolore turpis praesent aliquam adipiscing mi ac at et, lorem eget nibh. Nunc amet diam magna consectetur, diam magna at proin tempus, felis, ante, tempus felis laoreet ipsum id, tincidunt dolor non ut sit tellus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc16" w:id="12712318090807528899"/>
+      <w:bookmarkStart w:name="_Toc19" w:id="14005605625352114768"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12712318090807528899"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Laoreet dolor volutpat tincidunt pharetra sem magna at, proin ac molestie massa, feugiat tellus ut turpis praesent, aliquam adipiscing mi erat, eget sem ac at proin lorem molestie. Lobortis sit aliquet, nisi turpis mi tempus id massa pulvinar ullamcorper dolore nonummy et, erat eget laoreet dolor, non aliquet dolore nonummy mi tempus id tincidunt dolor ullamcorper. Congue consectetur diam erat eget lobortis pharetra ullamcorper congue consectetur proin lorem volutpat ut pharetra, non nisi adipiscing eget tincidunt pulvinar ullamcorper donec nonummy, nibh sed mauris nibh. Dolor volutpat ut turpis sem aliquam, mauris massa feugiat tellus dolore adipiscing praesent aliquam ac at proin tempus id nunc pulvinar aliquet dolore nonummy, praesent erat felis laoreet. Sed, volutpat congue pharetra sem magna at, nibh, lorem molestie lobortis, sit pharetra non magna at et, lorem volutpat ut, sit non, nisi at, ante lorem molestie nunc. Pulvinar tellus dolore, turpis praesent tempus molestie massa pulvinar ullamcorper dolore aliquam at ante, feugiat tellus ut adipiscing proin lorem molestie, nunc sit praesent donec adipiscing ante ipsum. </w:t>
+      <w:bookmarkEnd w:id="14005605625352114768"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue dolor volutpat massa, feugiat molestie laoreet, dolor elit id laoreet ipsum, id tincidunt pharetra non lobortis sit non nisi adipiscing. Praesent donec adipiscing praesent erat felis mi sed volutpat lobortis feugiat non, nisi turpis felis mi ipsum euismod tincidunt sed, eget. Lobortis feugiat molestie nunc sit aliquet dolore nonummy diam donec elit laoreet, dolor volutpat congue consectetur sem praesent erat felis laoreet. Pulvinar ullamcorper congue amet et, erat eget laoreet dolor volutpat lobortis feugiat tellus ut sit tellus dolore amet ullamcorper magna lorem. Mauris massa feugiat molestie massa pulvinar ullamcorper dolore nonummy, ullamcorper magna consectetur proin aliquam at proin aliquam adipiscing praesent erat eget. Nibh sed eget nibh dolore amet ullamcorper donec elit et erat eget lobortis pharetra volutpat ut sit non, nisi sit aliquet. Dolore amet ullamcorper congue consectetur sem magna at proin tempus dolor volutpat, tincidunt pharetra, non nisi consectetur, proin aliquam at, ante. Ipsum molestie massa ipsum, euismod congue amet non congue donec adipiscing praesent donec nonummy et, lorem, mauris nibh dolor molestie lobortis. Feugiat tellus dolore amet ullamcorper congue amet, ullamcorper ut sit tellus ut sit tellus donec ac, mauris ante lorem, mauris, massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc17" w:id="1706332712466475612"/>
+      <w:bookmarkStart w:name="_Toc20" w:id="6706815693500826982"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1706332712466475612"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Dolor non ut pharetra sem aliquam at proin tempus molestie volutpat lobortis pharetra diam magna at nibh lorem molestie lobortis pulvinar tellus. Dolore turpis praesent erat felis laoreet ipsum ullamcorper congue amet praesent erat id tellus ut turpis praesent donec nonummy praesent tempus id. Tincidunt pulvinar diam donec felis laoreet, sed, euismod congue amet et erat eget lobortis, feugiat non praesent donec felis laoreet ipsum euismod. Dolore nonummy praesent erat eget tincidunt dolor volutpat magna consectetur diam erat volutpat tincidunt, dolor volutpat ut donec felis laoreet pulvinar aliquet. Donec adipiscing laoreet ipsum euismod dolore nonummy mi ipsum tellus, dolore nonummy praesent erat id tincidunt pulvinar ullamcorper magna nonummy et, sed. Sit molestie nunc turpis aliquet donec adipiscing massa pulvinar ullamcorper dolore nonummy, praesent erat eget laoreet dolor, ullamcorper, magna, consectetur diam lorem. Eget tincidunt pharetra sem ac tellus dolore adipiscing praesent aliquam felis laoreet, ipsum id tincidunt dolor non ut sit tellus nunc pulvinar. Tellus, nunc amet at ante, lorem mauris massa ipsum tellus dolore amet praesent donec, elit mi erat id, laoreet dolor volutpat lobortis. Sit non ut turpis, aliquet dolore nonummy at nibh dolor volutpat ut, turpis sem tempus mauris massa feugiat tellus nisi at massa. Feugiat molestie nunc sit praesent aliquam felis laoreet, ipsum euismod dolore amet at nibh feugiat volutpat, nisi consectetur sem aliquam felis ante. </w:t>
+      <w:bookmarkEnd w:id="6706815693500826982"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum, id laoreet, sed, eget et, sed eget ut pharetra non nisi turpis aliquet tempus, molestie nunc. Sit, tellus nunc, turpis diam, congue consectetur, diam mi tempus felis laoreet erat eget laoreet dolor, non. Ut sit non nisi adipiscing proin donec adipiscing mi donec elit et lorem eget nibh lorem ac. Eget lobortis dolor non congue at proin aliquam at ante tempus molestie massa sit tellus dolore amet. Diam congue pharetra sem ac, mauris proin tempus, dolor euismod tincidunt dolor, non nisi turpis, sem aliquam. At ante tempus felis mi, erat, eget et aliquam, adipiscing praesent aliquam adipiscing mi erat feugiat molestie. Nunc pulvinar euismod tincidunt pulvinar euismod, congue pharetra non congue pharetra non aliquam adipiscing proin tempus id. Massa ipsum euismod nunc amet diam magna tempus felis ante ipsum euismod tincidunt pulvinar euismod dolore amet. Et erat eget lobortis dolor volutpat lobortis sit non ut turpis pharetra non nisi adipiscing proin tempus. Dolor, euismod tincidunt consectetur sem magna consectetur, aliquet dolore turpis aliquet donec nonummy diam magna pharetra non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc18" w:id="7371055472534610567"/>
+      <w:bookmarkStart w:name="_Toc21" w:id="8177973366630748455"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7371055472534610567"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Congue, amet diam donec elit nibh lorem eget nibh sit non nisi at proin tempus. Molestie massa feugiat aliquet dolore adipiscing elit, et lorem mauris ante ipsum molestie nunc turpis. Aliquet donec, adipiscing mi sed eget laoreet dolor, euismod congue consectetur, sem ac elit id. Nunc pulvinar ullamcorper dolore elit laoreet ipsum euismod congue amet praesent donec, eget laoreet pharetra. Ullamcorper donec, eget, nibh lorem volutpat, congue pharetra, sem magna at felis tincidunt dolor ullamcorper. Dolore, elit, mi, sed euismod tincidunt amet, diam ac eget, laoreet dolor non magna, nonummy. Nibh sed euismod magna aliquam mauris ante ipsum tellus dolore adipiscing mi ipsum molestie massa. Amet ullamcorper dolore amet diam erat eget tincidunt pharetra ullamcorper magna elit nibh, sed, volutpat. Congue donec, adipiscing mi tempus euismod nunc amet aliquet erat, felis mi dolor, euismod congue. </w:t>
+      <w:bookmarkEnd w:id="8177973366630748455"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna consectetur aliquet dolore, amet ullamcorper magna consectetur sem praesent erat elit, et, ac at et lorem molestie lobortis feugiat tellus nunc sit aliquet donec nonummy praesent. Donec elit nibh sed eget lobortis dolor volutpat, aliquet dolore nonummy diam congue consectetur sem aliquam turpis praesent aliquam id mi erat elit laoreet sed eget nibh. Feugiat, molestie massa pulvinar euismod nunc lobortis, sit sem aliquam, felis mi, tempus id mi sed id laoreet sed eget nibh feugiat id laoreet ipsum id laoreet. Sed eget, euismod nunc amet diam donec felis laoreet sed volutpat, tincidunt dolor volutpat, ut pharetra, non nisi adipiscing proin tempus id massa pulvinar euismod tincidunt pulvinar. Euismod, congue donec nonummy praesent donec nonummy et ac, elit nibh lorem molestie lobortis ipsum tellus dolore turpis praesent aliquam felis laoreet ipsum id nibh lorem mauris. Ante, tempus sed volutpat congue consectetur diam ac at proin ac mauris ante ipsum molestie nunc pulvinar, aliquet, donec adipiscing praesent, donec tempus id massa ipsum id. Laoreet lorem volutpat tincidunt dolor non ut turpis aliquet nisi felis massa, sit tellus dolore turpis aliquet donec nonummy et ac elit, tellus nunc sit euismod tincidunt. Pulvinar ullamcorper congue consectetur diam, magna mauris nibh lorem molestie lobortis feugiat, tellus dolore turpis ullamcorper, dolore amet et, erat, eget tincidunt massa pulvinar euismod tincidunt amet. Ullamcorper magna, consectetur diam lorem eget, nibh dolor, non nisi sit tellus, dolore turpis ullamcorper donec elit et ac elit et massa ipsum tellus congue amet diam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc19" w:id="12884492304917187227"/>
+      <w:bookmarkStart w:name="_Toc22" w:id="17186443791223028668"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12884492304917187227"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ac mauris nibh feugiat tellus ut consectetur sem nisi turpis praesent erat felis laoreet dolor euismod congue. Pharetra ullamcorper aliquet donec nonummy mi erat eget laoreet dolor non congue consectetur diam ac mauris nibh. Feugiat molestie ut turpis sem aliquam felis ante ipsum molestie ullamcorper, magna at et lorem molestie ut. Pharetra tellus ut, turpis praesent aliquam felis laoreet, ipsum euismod nunc, amet praesent erat, id tincidunt amet. Aliquet erat id non nisi at nibh feugiat volutpat ut consectetur proin, lorem eget lobortis, pharetra sem. Ac mauris ante feugiat, tellus ut sit aliquet dolore nunc sit euismod, nunc amet praesent donec felis. Mi sed eget congue amet et ac elit laoreet dolor non magna nonummy, et lorem mauris ante. Lorem molestie euismod tincidunt dolor non ut, turpis et ac mauris lobortis sit tellus nisi adipiscing ante. Ipsum tellus nunc turpis aliquet donec felis laoreet pulvinar tellus dolore nonummy, mauris nibh feugiat volutpat ut. Turpis aliquet nisi adipiscing mi tempus id massa ipsum ullamcorper congue amet diam erat eget sem aliquam. </w:t>
+      <w:bookmarkEnd w:id="17186443791223028668"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus felis mi, sed eget, lobortis lorem molestie ante, ipsum molestie massa pulvinar euismod congue pharetra non ut. Pharetra sem ut turpis proin et lorem mauris ante tempus mauris lobortis sit aliquet nisi, adipiscing proin erat. Nonummy ullamcorper congue pharetra sem, nisi adipiscing praesent aliquam adipiscing mi sed feugiat tellus nunc sit tellus nunc. Amet aliquet donec felis mi erat elit proin ac mauris ante ipsum molestie nunc, pulvinar tellus dolore, amet. Diam erat eget tellus ut turpis sem aliquam adipiscing praesent erat elit laoreet dolor euismod lobortis feugiat volutpat. Ut sit non nisi turpis praesent aliquam id volutpat ut, sit sem nisi consectetur proin aliquam felis mi. Donec felis mi erat volutpat lobortis feugiat volutpat ut pharetra tellus dolore, turpis aliquet, donec adipiscing mi, ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc23" w:id="8904145068564977555"/>
+      <w:r>
+        <w:t>This is second-level header 4</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8904145068564977555"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus, nunc amet euismod congue, amet, ullamcorper mi tempus id laoreet sed euismod dolore nonummy, praesent erat, eget nibh sed. Mauris, ante feugiat tellus ut turpis proin aliquam felis mi tempus id tincidunt magna, at proin ac mauris ante feugiat. Tellus nunc, pulvinar ullamcorper dolore nonummy praesent erat, elit et lorem eget tincidunt pharetra sem ut turpis sem laoreet erat. At proin ac mauris ante ipsum id massa, ipsum euismod congue pharetra non ut sit non nisi consectetur proin aliquam. Felis mi, erat lorem molestie massa feugiat, tellus, nunc amet ullamcorper dolore elit mi sed eget laoreet dolor ullamcorper magna. Consectetur proin ac eget nibh feugiat tellus ut donec elit et, erat eget lobortis dolor non nisi consectetur proin ac. At ante ipsum molestie massa pulvinar aliquet donec adipiscing praesent, erat nonummy nibh, lorem pulvinar tellus tincidunt pulvinar volutpat congue. Pharetra sem nisi turpis sem nisi, turpis praesent aliquam nonummy et ac elit et lorem, eget lobortis sit non nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc24" w:id="4308133600814368154"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4308133600814368154"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur aliquet dolore, turpis aliquet donec elit. Et ante feugiat molestie massa ipsum euismod. Nunc pharetra ullamcorper magna consectetur diam ac. At proin tempus mauris ante ipsum id. Mi dolor euismod congue amet mauris massa. Tempus molestie massa pulvinar ullamcorper congue pharetra. Ullamcorper magna consectetur sem magna consectetur, proin. Tempus adipiscing mi erat nonummy mi erat. Eget nibh dolore turpis praesent aliquam elit. Et erat eget laoreet dolor eget nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc25" w:id="2013794274252256319"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2013794274252256319"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor non ut turpis aliquet nisi adipiscing aliquet dolore elit mi erat elit nibh lorem eget lobortis feugiat non ut adipiscing praesent donec amet mauris nibh feugiat. Molestie lobortis feugiat aliquet dolore turpis, praesent donec elit mi sed eget et ac mauris ante aliquam felis laoreet, ipsum id tincidunt, nisi turpis sem aliquam adipiscing. Praesent donec elit mi erat volutpat lobortis dolor volutpat congue pharetra sem aliquam adipiscing proin tempus felis laoreet sed, sit molestie massa congue pharetra, sem nisi consectetur. Sem nisi turpis, aliquet donec elit mi erat elit et ac, at proin tempus molestie, ut sit tellus et lorem eget lobortis, sit tellus ut sit aliquet. Nisi turpis praesent donec elit mi ac elit proin aliquam at ante, ipsum id laoreet erat eget nibh ut adipiscing proin tempus mauris massa tempus id tincidunt. Sed volutpat tincidunt pharetra non lobortis sit molestie laoreet ipsum eget laoreet lorem volutpat congue pharetra, tellus ut donec nonummy et ac mauris ante lorem mauris ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc20" w:id="12089179028941975967"/>
+      <w:bookmarkStart w:name="_Toc26" w:id="13035695688489052648"/>
       <w:r>
         <w:t>This is top-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12089179028941975967"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Euismod tincidunt consectetur diam ac feugiat molestie nunc turpis praesent tempus molestie nunc amet aliquet dolore adipiscing, mi sed euismod dolore nonummy praesent tempus id. Tincidunt pulvinar ullamcorper magna nonummy volutpat lobortis turpis aliquet aliquam adipiscing proin ipsum molestie, massa pulvinar aliquet donec felis laoreet ipsum tellus dolore adipiscing mi. Erat eget, nibh sed eget sem nisi adipiscing praesent erat felis laoreet dolor ullamcorper dolore amet diam ac elit nibh sed non ut pharetra, sem. Aliquam adipiscing ante nunc pulvinar diam magna nonummy mi, dolor volutpat tincidunt consectetur sem magna, elit lobortis dolor non congue consectetur, et, lorem mauris lobortis. Sit tellus nisi adipiscing proin, tincidunt pulvinar, diam magna elit nibh sed volutpat, tincidunt pharetra sem magna at nibh lorem molestie lobortis feugiat aliquet aliquam. At ante tempus molestie nunc sit aliquet, nibh sed volutpat congue pharetra sem ac at lobortis, dolor sem nisi consectetur proin ac mauris massa feugiat. </w:t>
+      <w:bookmarkEnd w:id="13035695688489052648"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat id laoreet sed euismod congue dolor non ut sit non nisi turpis tellus, dolore nonummy praesent donec nonummy et erat elit, nibh. Nunc pulvinar ullamcorper congue amet diam magna at proin, ac at ante tempus, id, laoreet erat elit et ac mauris nibh dolor volutpat. Massa pulvinar consectetur diam ac elit nibh feugiat molestie ut pharetra non dolore amet aliquet, donec adipiscing mi erat id tincidunt amet ullamcorper. Congue consectetur diam ac mauris nibh nunc turpis aliquet erat, felis laoreet ipsum euismod lobortis feugiat non congue consectetur sem aliquam at ante. Tempus mauris mi ipsum id laoreet nunc sit aliquet nisi turpis praesent donec elit et erat eget lobortis pharetra ullamcorper ac eget laoreet. Dolor volutpat lobortis sit tellus ut turpis aliquet aliquam felis euismod congue pharetra sem magna at proin tempus felis ante feugiat molestie, massa. Ipsum id tincidunt dolor ullamcorper magna consectetur sem aliquam, mauris nibh feugiat non ut tempus id tincidunt pulvinar euismod tincidunt dolor non lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc21" w:id="10811271443798774832"/>
+      <w:bookmarkStart w:name="_Toc27" w:id="4299381440047619002"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10811271443798774832"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Amet non magna nonummy et sed volutpat tincidunt pharetra adipiscing mi erat id tincidunt, pulvinar ullamcorper donec felis laoreet. Ipsum euismod tincidunt amet diam ac elit nibh sed non congue pharetra sem magna at elit et lorem mauris. Nibh feugiat volutpat ut turpis sem nisi, at ante sit sem aliquam mauris lobortis sit non nisi turpis proin. Tempus molestie non congue pharetra, diam ac mauris lobortis consectetur, et sed volutpat, tincidunt amet diam ac eget lobortis. Feugiat volutpat ut pharetra sem aliquam sed tellus dolore, adipiscing mi erat id tincidunt amet praesent, erat felis laoreet. Sed, eget lobortis pharetra diam ac eget lobortis pharetra ullamcorper magna consectetur et lorem amet aliquet aliquam felis massa. Sit, tellus donec adipiscing mi ipsum euismod nunc amet praesent erat elit laoreet pulvinar, ullamcorper dolore, nonummy mi, erat. Elit, nibh, aliquam mauris massa feugiat non aliquam at ante sit non nisi, at nibh sit non magna at. Nibh dolor sem magna elit lobortis pharetra, sem magna elit felis massa amet, aliquet donec felis mi sed euismod. Congue nonummy praesent sed euismod nunc amet diam donec elit mi lobortis sit aliquet aliquam, felis, ante ipsum tellus. </w:t>
+      <w:bookmarkEnd w:id="4299381440047619002"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus nunc sit tellus, nunc, pulvinar non ut pharetra non magna consectetur proin aliquam felis mi nibh lorem molestie massa ipsum molestie nunc amet. Euismod tincidunt pharetra ullamcorper congue pharetra sem aliquam adipiscing praesent aliquam adipiscing, mi erat felis mi mi donec elit et ac elit proin aliquam adipiscing. Proin tempus felis massa pulvinar ullamcorper congue pharetra non ut, sit non ut sit aliquet dolore nonummy diam, nibh feugiat volutpat lobortis feugiat tellus, dolore. Turpis ullamcorper congue pharetra ullamcorper magna at proin ac mauris nibh feugiat molestie nunc sit tellus nibh sed volutpat tincidunt dolor volutpat lobortis sit, aliquet. Dolore amet praesent tempus felis et erat elit laoreet lorem eget ante tempus felis mi sed id laoreet praesent donec nonummy diam ac at proin. Tempus mauris mi tempus, felis mi sed eget laoreet dolor molestie, massa ipsum id laoreet sed id, tincidunt, pulvinar euismod proin tempus mauris ante pulvinar. Euismod tincidunt, dolor volutpat tincidunt pharetra ullamcorper magna at sem nisi turpis praesent, donec lorem eget nibh sit non nunc sit aliquet dolore amet diam. Magna, nonummy et ac elit, nibh feugiat molestie lobortis sit aliquet dolore turpis praesent aliquam felis non congue consectetur sem ut sit tellus nunc amet. Ullamcorper magna nonummy diam ac elit proin aliquam adipiscing mi, erat felis laoreet sed euismod congue amet diam proin tempus felis laoreet ipsum euismod nunc. Pulvinar euismod magna nonummy diam ac consectetur sem nisi adipiscing mi ipsum id massa pulvinar euismod congue amet diam ac tempus id laoreet ipsum euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc22" w:id="14543278570369938269"/>
+      <w:bookmarkStart w:name="_Toc28" w:id="14554391295398785054"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14543278570369938269"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nunc turpis, praesent donec adipiscing mi erat id tincidunt pulvinar diam donec elit laoreet pulvinar ullamcorper dolore nonummy et sed euismod lobortis pharetra adipiscing ante ipsum molestie nunc. Sit tellus dolore adipiscing, praesent, erat, elit laoreet dolor euismod magna nonummy et erat eget nibh, feugiat molestie ut sit nonummy diam erat eget tincidunt dolor non ut. Consectetur sem, aliquam at proin lorem, tellus ut sit aliquet aliquam felis mi ipsum euismod dolore turpis aliquet donec feugiat non congue consectetur sem aliquam mauris massa sit. Tellus nunc, sit praesent aliquam, adipiscing, ante tempus, id tincidunt amet ullamcorper magna consectetur diam ante ipsum id massa ipsum ullamcorper dolore nonummy et erat elit nibh dolor. Non congue pharetra sem magna, consectetur proin tempus molestie nunc, sit sem tempus magna at et lorem non magna consectetur, et ac mauris massa, feugiat tellus ut, sit. Aliquet nunc amet praesent erat elit laoreet sed ullamcorper magna nonummy et ante ipsum euismod, nunc pulvinar euismod, dolore nonummy diam ac elit et sed volutpat ut, consectetur. Et ac eget lobortis dolore, amet diam magna elit mi dolor, euismod magna elit mi sed volutpat tincidunt pharetra ullamcorper, congue consectetur sem ac molestie, ut consectetur sem. </w:t>
+      <w:bookmarkEnd w:id="14554391295398785054"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc pulvinar euismod tincidunt pharetra volutpat ut turpis, sem aliquam adipiscing proin tempus molestie, massa sit aliquet donec nonummy praesent erat elit. Laoreet ut sit tellus nunc amet ullamcorper magna elit mi sed, eget, lobortis feugiat volutpat congue pharetra sem aliquam, adipiscing praesent donec. Adipiscing, mi erat elit tellus ut consectetur sem nisi adipiscing praesent donec elit mi erat elit nibh feugiat mauris massa feugiat tellus. Nunc sem ullamcorper lobortis aliquam amet eget proin dolore mi lobortis nisi pulvinar at felis ullamcorper ante, donec nonummy et ac at. Proin ut, sit praesent donec amet ullamcorper congue pharetra sem mi, erat, felis laoreet dolor volutpat tincidunt pharetra, sem magna consectetur aliquet. Nisi turpis praesent aliquam adipiscing, mi erat id tincidunt dolor, volutpat congue pharetra diam, ac ipsum euismod dolore pulvinar volutpat tincidunt pharetra. Sem nisi sit aliquet dolore turpis praesent, aliquam elit mi sed eget laoreet dolor non, magna nonummy diam ac mauris id laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc23" w:id="5496787869937813633"/>
+      <w:bookmarkStart w:name="_Toc29" w:id="15482129643092668766"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5496787869937813633"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nisi consectetur sem, aliquam felis ante ipsum molestie nunc ut sit sem aliquam mauris. Lobortis sit tellus ut turpis praesent aliquam adipiscing laoreet sed id nunc nonummy praesent. Donec felis, mi sed volutpat tincidunt aliquam adipiscing ante feugiat tellus dolore amet praesent. Aliquam id massa pulvinar ullamcorper congue nonummy praesent sed, euismod nunc amet praesent donec. Felis, laoreet ut consectetur, proin, aliquam felis massa, feugiat tellus nunc turpis proin tempus. Id massa amet aliquet donec felis mi erat eget laoreet pulvinar ullamcorper proin lorem. Molestie ut consectetur sem aliquam felis massa ipsum tellus dolore adipiscing praesent erat id. Mi sed ullamcorper dolore adipiscing mi sed euismod nunc, pharetra ullamcorper proin tempus mauris. Ante, pulvinar tellus nunc amet praesent erat felis mi sed volutpat lobortis feugiat volutpat. </w:t>
+      <w:bookmarkEnd w:id="15482129643092668766"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit et lorem molestie massa aliquam felis. Massa pulvinar euismod tincidunt dolor volutpat ut. Feugiat molestie massa sit tellus nisi turpis. Praesent, donec tempus felis ante ipsum molestie. Nunc pulvinar euismod congue amet diam ac. Elit et lorem eget lobortis feugiat tellus. Ut turpis tellus, dolore adipiscing mi, lobortis. Dolor non ut dolore, congue tempus amet. Molestie ullamcorper nibh ut erat pharetra mauris. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc24" w:id="4587672694892718043"/>
+      <w:bookmarkStart w:name="_Toc30" w:id="6314933226853540285"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4587672694892718043"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nibh lorem molestie massa ipsum tellus nunc turpis praesent donec elit mi dolor ullamcorper donec nonummy et lobortis sit sem nisi turpis aliquet aliquam felis laoreet ipsum euismod nunc amet. Diam donec elit nibh sed euismod, magna, consectetur diam ac elit molestie dolore amet, aliquet erat felis laoreet pulvinar ullamcorper congue nonummy praesent erat eget laoreet dolor ullamcorper magna nonummy. Diam ac at ante lorem molestie lobortis turpis nonummy diam magna at nibh dolor ullamcorper magna at et sed volutpat ut consectetur proin ac mauris lobortis sit non nisi at. Ante et sed volutpat tincidunt, pharetra sem ac, elit nibh feugiat molestie lobortis sit sem nisi, adipiscing proin tempus id, laoreet pulvinar tellus dolore adipiscing ante pulvinar tellus diam, lorem. Eget lobortis, pharetra sem ac, elit lobortis feugiat volutpat lobortis sit tellus nunc amet praesent aliquam id, laoreet ipsum euismod nunc amet ullamcorper magna elit molestie, ut turpis, aliquet nisi. Adipiscing, mi erat felis laoreet dolor ullamcorper congue amet diam magna at nibh sed eget euismod congue amet diam donec elit et sed volutpat tincidunt dolor sem nisi turpis aliquet. Aliquam felis ante tempus id massa pulvinar ullamcorper dolore amet mi sed feugiat id laoreet ipsum, id tincidunt pulvinar ullamcorper, magna elit nibh sed euismod congue consectetur diam ac eget. Nibh dolor non ut turpis sem aliquam mauris, eget tincidunt dolor non ut pharetra sem, magna at ante feugiat tellus ut turpis sem aliquam felis massa feugiat aliquet nisi turpis. Mi erat felis laoreet sed, pharetra non nisi adipiscing proin tempus felis mi, erat eget tincidunt amet ullamcorper donec elit, mi erat euismod tincidunt pharetra sem ac, elit nibh lorem. </w:t>
+      <w:bookmarkEnd w:id="6314933226853540285"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et massa ac, feugiat dolor turpis elit sem. Massa magna pharetra molestie praesent tincidunt, tempus amet. Eget sem tincidunt magna, feugiat et ut aliquam. Pharetra at, ullamcorper nibh, ut sed consectetur mauris. Diam lobortis aliquam pulvinar at tellus, laoreet, nisi. Erat pharetra at eget non non aliquam, lorem. Sed, sit adipiscing volutpat praesent nibh nunc donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc25" w:id="14729197333867516850"/>
+      <w:bookmarkStart w:name="_Toc31" w:id="8755397023640223404"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14729197333867516850"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At proin lorem molestie massa tincidunt, pharetra sem, magna consectetur proin aliquam, adipiscing praesent donec nonummy et erat volutpat nibh dolor non, magna consectetur. Et ac, mauris nibh feugiat, tellus praesent donec elit nibh sed volutpat congue, consectetur sem, ac at nibh feugiat, volutpat nisi turpis sem nisi. Adipiscing praesent aliquam felis mi erat eget non nisi at ante feugiat tellus ut sit aliquet aliquam turpis mi tempus id tincidunt pulvinar, aliquet. Dolore nonummy et sed elit nibh sed molestie ullamcorper dolore amet praesent donec elit et ac at nibh feugiat tellus nunc, sit sem aliquam. Felis, ante tempus id laoreet ipsum euismod dolore nonummy molestie, lobortis sit sem aliquam at, ante feugiat tellus, ut turpis, praesent aliquam adipiscing mi. Ipsum euismod, nunc turpis mi, ipsum id nunc pulvinar ullamcorper congue nonummy molestie ut pharetra sem aliquam mauris nibh ipsum molestie ut turpis proin. Aliquam felis ante ipsum, id nunc amet ullamcorper congue consectetur diam erat eget nibh, dolor amet aliquet donec felis laoreet pulvinar, euismod congue amet. Ullamcorper magna consectetur et lorem eget lobortis pharetra sem magna at id tincidunt pulvinar ullamcorper dolore nonummy et sed euismod congue nonummy et erat. </w:t>
+      <w:bookmarkEnd w:id="8755397023640223404"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante, nunc, praesent lobortis aliquam, dolor consectetur id sem, massa congue lorem. Pulvinar at id ullamcorper lobortis aliquam, pharetra adipiscing id sem massa magna. Lorem dolor magna aliquam dolor, consectetur felis diam massa, congue lorem turpis. Eget molestie et massa, congue lorem ipsum consectetur mauris diam nibh donec. Lorem ipsum nonummy erat elit et, lorem mauris ante ipsum molestie massa. Ipsum, id nibh lorem eget lobortis lorem molestie nunc sit tellus, donec. Nonummy praesent erat elit et erat tempus id, laoreet, dolor eget lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc26" w:id="9878404639908508029"/>
+      <w:bookmarkStart w:name="_Toc32" w:id="16558840279250222125"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9878404639908508029"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Consectetur sem nisi turpis proin, aliquam felis ante ipsum molestie massa amet aliquet. Dolore nonummy mi sed id laoreet nisi adipiscing proin tempus molestie nunc sit. Aliquet aliquam mauris massa sit, aliquet dolore adipiscing mi ipsum id laoreet sed. Volutpat lobortis amet mauris, massa, ipsum molestie nunc amet aliquet donec adipiscing, mi. Ipsum, id nunc pulvinar diam donec felis nibh sed, volutpat tincidunt pharetra sem. Magna elit nibh feugiat amet aliquet donec elit mi sed eget nibh sed. Volutpat lobortis sit tellus nisi adipiscing ante lorem tellus ut turpis sem aliquam. Felis at et feugiat ullamcorper nisi at et lorem molestie lobortis, pharetra sem. Nisi adipiscing proin lorem felis laoreet ipsum euismod nunc pulvinar diam donec elit. Et ac ipsum euismod nunc amet aliquet donec elit mi, ipsum ullamcorper dolore. </w:t>
+      <w:bookmarkEnd w:id="16558840279250222125"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante laoreet lorem mauris, ante lorem mauris ante erat felis mi sed volutpat nibh feugiat molestie lobortis sit, tellus dolore turpis praesent. Donec felis mi erat sit tellus ut, pulvinar tellus nunc amet ullamcorper congue consectetur non ut tincidunt euismod sem laoreet magna feugiat. Felis ullamcorper ante dolore dolor adipiscing id sed sit nonummy mauris ullamcorper et nunc ac turpis elit non lobortis tempus nonummy eget. Aliquet nibh nisi ipsum consectetur mauris ullamcorper lobortis nisi dolor mauris pharetra turpis eget proin nunc erat, sit felis ullamcorper massa dolore. Ac pulvinar consectetur molestie ullamcorper ante tincidunt nisi erat, pharetra mauris aliquet nibh molestie ullamcorper nibh, dolore erat pharetra adipiscing non ante. Nunc, magna pulvinar nonummy, felis diam nibh nisi dolor consectetur molestie, et ut tempus pharetra mauris ullamcorper proin at id sem laoreet. Congue tempus, dolor consectetur tellus, diam, massa congue aliquam dolor turpis elit, ullamcorper ante congue ac pulvinar consectetur praesent nibh aliquam, pulvinar. Mauris euismod diam massa erat pharetra mauris aliquet lobortis ac turpis, euismod proin massa ac sit adipiscing non proin nunc lorem adipiscing. Euismod sed turpis id et massa dolore dolor felis eget sem mi ut aliquam, pharetra eget praesent nibh ut sed pharetra mauris. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc27" w:id="10783618379082743715"/>
+      <w:bookmarkStart w:name="_Toc33" w:id="9580773478484713996"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10783618379082743715"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Pulvinar, ullamcorper tincidunt pharetra sem nisi consectetur, proin aliquam felis ante tempus id massa amet, aliquet aliquam id laoreet ipsum. Euismod, dolore amet at ante feugiat molestie ut turpis proin tempus mauris massa sit aliquet nisi adipiscing mi tempus felis. Laoreet dolor euismod tincidunt pharetra diam magna congue amet praesent sed id nunc adipiscing mi ipsum euismod nunc amet diam. Donec consectetur diam ac elit ante feugiat volutpat, ut turpis, sem aliquam at massa tincidunt pharetra diam magna at proin. Ac mauris nibh, feugiat tellus ut, sit tellus nisi nonummy praesent erat felis laoreet sed volutpat congue, amet mauris massa. Feugiat tellus, dolore turpis proin tempus id nunc sit aliquet, donec felis massa sit, aliquet donec felis massa pulvinar aliquet. Dolore turpis mi tempus feugiat non ac elit nibh feugiat non ut consectetur proin ac mauris nibh feugiat, non ut. Adipiscing aliquet aliquam adipiscing mi, tempus elit mi, sed volutpat tincidunt dolore, turpis praesent tempus felis laoreet, ipsum id, laoreet. </w:t>
+      <w:bookmarkEnd w:id="9580773478484713996"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra sit, nonummy mauris diam proin tincidunt magna ipsum pharetra felis erat dolor turpis id sem laoreet congue ipsum adipiscing non proin tincidunt ac ipsum. Pharetra felis euismod, proin tincidunt, nisi tempus pharetra, felis volutpat, proin at euismod proin, nunc erat sit adipiscing volutpat, praesent laoreet nisi erat pharetra mauris. Ullamcorper sem nunc ac feugiat nonummy molestie aliquet tincidunt nisi ipsum dolore sed adipiscing id sem ante congue lorem pulvinar, at euismod diam massa congue. Lorem ipsum elit molestie ullamcorper proin tincidunt aliquam ipsum donec lorem turpis id, sem ante magna feugiat, amet elit aliquet laoreet lobortis donec feugiat adipiscing. Id non mi lobortis dolore sed adipiscing, id sem massa donec, tincidunt sed turpis id diam, massa erat dolor adipiscing id sem nunc erat sit. Adipiscing eget praesent laoreet ut tempus pharetra mauris, diam lobortis aliquam pulvinar consectetur dolore erat sit elit volutpat proin dolore sed, adipiscing eget sem massa. Congue aliquam dolor pulvinar, nonummy mauris aliquet nibh volutpat, praesent, tincidunt, nisi erat sit adipiscing volutpat praesent laoreet, nisi sed pharetra felis euismod proin tincidunt. Nisi donec feugiat turpis eget tellus, et ut, donec sed lobortis donec dolor turpis id non praesent lobortis nunc lorem sit elit volutpat, praesent tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc28" w:id="13306561243890645436"/>
+      <w:bookmarkStart w:name="_Toc34" w:id="17421592006955710028"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13306561243890645436"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ac, at ante lorem molestie nunc sit tellus, dolore adipiscing mi ipsum id massa ipsum euismod congue pharetra turpis praesent dolore amet diam magna nonummy nibh dolor. Euismod congue consectetur sem magna at proin tempus molestie lobortis sit sem nisi at mi nibh feugiat non congue pharetra sem aliquam mauris, nibh feugiat molestie ut. Turpis praesent, tempus mauris nunc sit tellus nisi, adipiscing ante ipsum euismod dolore turpis eget tincidunt pharetra, ullamcorper ac elit nibh sed volutpat ut pharetra proin ac. At nibh feugiat, molestie nunc pulvinar tellus dolore adipiscing ante erat dolor non magna at et lorem volutpat lobortis, sit tellus dolore turpis proin tempus id laoreet. Pulvinar id tincidunt pulvinar ullamcorper congue consectetur diam ac, at ante nunc amet aliquet donec, nonummy, et sed volutpat tincidunt amet ullamcorper ac elit nibh sed non. Congue consectetur sem aliquam, at nibh feugiat tellus nisi at felis tincidunt, amet ullamcorper donec elit laoreet pulvinar ullamcorper congue amet diam erat elit nibh dolor ullamcorper. Magna at et mi, sed id nunc amet ullamcorper congue, consectetur sem magna at proin lorem mauris lobortis feugiat tellus dolore turpis praesent donec felis laoreet sed. </w:t>
+      <w:bookmarkEnd w:id="17421592006955710028"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non, diam lobortis aliquam dolor at id ullamcorper mi tincidunt. Nisi erat sit felis volutpat proin, id ullamcorper proin nunc. Ac ipsum nonummy volutpat aliquet tincidunt aliquam pulvinar at tellus. Mi ut aliquam pharetra at aliquet, laoreet ac sit elit. Tellus pulvinar nonummy volutpat ante magna lorem turpis eget aliquet. Mi ut aliquam, amet at, euismod proin massa magna lorem. Pulvinar consectetur id, non mi tincidunt aliquam lobortis donec dolor. Turpis eget tellus, mi magna tempus, dolor adipiscing eget tellus. Praesent nibh, donec sed sit nonummy, volutpat praesent tincidunt tempus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc29" w:id="9634133789548687960"/>
+      <w:bookmarkStart w:name="_Toc35" w:id="3209373654014513680"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9634133789548687960"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Id tincidunt, dolor volutpat lobortis pharetra, sem nisi consectetur proin tempus. Felis ante ipsum euismod nunc turpis aliquet erat elit non ut. Pharetra tellus dolore adipiscing praesent donec adipiscing, mi sed id tincidunt. Pulvinar ullamcorper magna nonummy nibh lorem eget, lobortis feugiat non ut. Turpis elit mi erat volutpat lobortis dolor non magna at et. Lorem eget ut consectetur diam aliquam mauris nibh sit, non, ut. </w:t>
+      <w:bookmarkEnd w:id="3209373654014513680"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing eget sem et ut tempus pharetra adipiscing id et turpis elit tellus praesent tincidunt, aliquam sed consectetur felis volutpat aliquet lobortis nisi ipsum elit tellus praesent nibh. Dolore aliquam pulvinar nonummy molestie diam, lobortis volutpat, praesent lobortis aliquam, amet elit tellus mi congue tempus pharetra, at, ullamcorper nibh nisi ipsum nonummy molestie diam nibh dolore. Lorem sit nonummy, molestie feugiat elit, volutpat praesent congue ac pulvinar at molestie mi lobortis donec lorem turpis nonummy molestie praesent lobortis nisi erat turpis elit, non elit. Tellus diam ut aliquam dolor adipiscing euismod diam massa magna lorem amet volutpat sem laoreet nisi, ipsum nonummy molestie, praesent lobortis nisi ipsum consectetur id ullamcorper elit tellus. Praesent nibh dolore lorem sit nonummy molestie diam nibh nisi dolor turpis id diam ut aliquam dolor adipiscing euismod, et nisi sed, sit adipiscing volutpat consectetur felis ullamcorper. Proin tincidunt erat turpis elit, molestie euismod et dolore magna ipsum dolor adipiscing tellus diam, nisi sit tempus dolor at massa, dolore feugiat turpis eget, aliquet et lobortis. Aliquam pharetra non congue pharetra sem aliquam adipiscing praesent aliquam felis mi erat felis laoreet dolor sit aliquet nisi felis ante erat id massa ipsum euismod congue nonummy. Et ac elit et, lorem mauris ante, lorem molestie nunc, pulvinar, euismod dolore nonummy mi tincidunt dolor volutpat lobortis feugiat tellus nunc pulvinar ullamcorper dolore nonummy mi, erat. Elit nibh lorem volutpat lobortis sit tellus nunc turpis proin aliquam adipiscing mi tempus feugiat molestie lobortis sit molestie, nunc dolor euismod tincidunt, amet diam magna at et. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
@@ -2160,51 +2346,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 11</w:t>
+      <w:t>Page 13</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2783,51 +2969,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb0396a5d96424968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R19fa24b908914c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Raaf01949d55341c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rd2533d69139d493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R724be84752b74e44" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc4c17fff72754531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0ef78dc8811d465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R68107aaf97cb4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rf7690cd481174c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3d66adce18c54aee" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>