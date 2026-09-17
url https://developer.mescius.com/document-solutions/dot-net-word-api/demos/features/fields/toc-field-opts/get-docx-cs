--- v13 (2026-08-03)
+++ v14 (2026-09-17)
@@ -1,2304 +1,2265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ree5024a5140642e8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R22122cee19e240a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0016fb6bcbe24964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfbcfafb235a04d57" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb173b537a525458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R957bce2c291642d4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:history="true" w:anchor="_Toc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Preface</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>i</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Foreword</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>ii</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>This is top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is top-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc1">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc2">
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>3</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc3">
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc4">
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc5">
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc6">
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc7">
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc8">
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc9">
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
-[...26 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is top-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
+      <w:hyperlink w:history="true" w:anchor="_Toc31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc20">
+      <w:hyperlink w:history="true" w:anchor="_Toc32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc21">
+      <w:hyperlink w:history="true" w:anchor="_Toc33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>8</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc33 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc22">
+      <w:hyperlink w:history="true" w:anchor="_Toc34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc34 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
-[...609 lines deleted...]
-      <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="Rf7690cd481174c1a"/>
+          <w:headerReference w:type="default" r:id="R0fe5858cd0e84c46"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc0" w:id="5581378342790740787"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="13918777513546967904"/>
+      <w:r>
+        <w:t>Preface</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13918777513546967904"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed consectetur turpis pharetra adipiscing eget felis, non proin congue sed mauris tellus. Tincidunt sed eget, nibh feugiat tellus ut turpis, aliquet dolore turpis praesent dolore. Nunc, dolor eget nibh ac at aliquet congue amet ullamcorper congue pharetra tellus. Massa pulvinar tellus nunc amet ullamcorper magna consectetur sem nisi sit tellus diam. Magna consectetur sem nisi adipiscing proin tempus adipiscing et, ac, at sem, aliquam. Turpis aliquet donec, amet euismod tincidunt dolor non nisi consectetur sem sem magna. At proin ac at massa feugiat molestie nunc pulvinar aliquet dolore nonummy praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:docGrid/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1" w:id="7510337836091302722"/>
+      <w:r>
+        <w:t>Foreword</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7510337836091302722"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id nibh, sed eget, nibh ipsum, felis, mi erat, eget nibh lorem mauris id tincidunt pulvinar ullamcorper magna, nonummy et erat elit et lorem mauris ante donec. Adipiscing mi erat elit et, sed mauris nibh lorem molestie, nunc tincidunt dolor non ut sit tellus tincidunt pulvinar euismod, tincidunt dolor molestie massa feugiat, molestie nunc. Pulvinar ullamcorper congue pharetra ullamcorper congue consectetur diam ac ipsum tellus dolore nonummy praesent donec elit mi erat eget nibh feugiat volutpat lobortis sit tellus dolore pulvinar. Ullamcorper congue pharetra ullamcorper congue tempus, felis mi sed id tincidunt, sed volutpat tincidunt dolor sem magna at proin tempus felis ante ipsum molestie nunc turpis praesent. Aliquam nonummy praesent erat elit felis laoreet sed eget tincidunt pulvinar ullamcorper magna nonummy et lorem mauris nibh feugiat molestie ut consectetur sem nisi, turpis praesent erat. Elit mi erat eget nibh nunc sit, tellus nunc nonummy diam donec elit nibh lorem volutpat tincidunt feugiat, volutpat mi, tempus id laoreet sed eget tellus, aliquam. Turpis aliquet donec adipiscing, praesent, sed eget laoreet, pharetra diam donec nonummy et, lorem eget lobortis dolor sem magna elit ante tempus mauris ante ipsum ac molestie. Massa feugiat tellus nunc pulvinar euismod congue pharetra, ullamcorper congue nonummy diam magna consectetur proin tempus mauris massa, ipsum euismod laoreet, dolor euismod congue amet sed eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:fmt="lowerRoman"/>
+          <w:cols w:space="720"/>
+          <w:docGrid/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc2" w:id="7229516330022094139"/>
       <w:r>
         <w:t>This is top-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5581378342790740787"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit sed turpis id, sem massa nibh nisi dolor elit sem, dolore erat sit id, et ut ipsum id, sit id, et nisi sit euismod nibh magna pulvinar felis diam. Massa lobortis dolore erat donec, lorem ipsum, sit dolor eget ante donec pulvinar volutpat praesent mauris diam tincidunt feugiat adipiscing ullamcorper lobortis lorem felis praesent tincidunt feugiat at ullamcorper laoreet. Ac ipsum elit non, mi lobortis donec dolor at tellus turpis eget, sem, mi ut ipsum felis et erat at et lorem non aliquet, nibh massa congue erat nonummy diam. Ac, pharetra non non ut pharetra non nisi turpis praesent aliquam felis mi tempus felis tincidunt pulvinar ullamcorper dolore nonummy diam magna consectetur proin aliquam at proin tempus felis massa. Congue consectetur sem nisi turpis praesent aliquam felis mi ipsum id tincidunt sed mauris ante lorem mauris, ante ipsum id massa pulvinar, id tincidunt dolor volutpat ut donec nonummy praesent. Donec consectetur, non ut turpis sem aliquam adipiscing mi ipsum felis, tincidunt dolor volutpat nibh lorem, at consectetur proin ac mauris proin tempus felis mi sed id, laoreet sed eget. Nibh lorem molestie nunc sit tellus nunc pulvinar euismod congue pharetra non ut sit nonummy diam, ac at proin ac mauris nibh ipsum id mi sed euismod laoreet pulvinar euismod. Tincidunt dolor volutpat lobortis, sit aliquet nisi turpis mi erat felis non ut pharetra proin, ac at praesent aliquam felis mi erat elit nibh lorem mauris lobortis dolor tellus ut. Turpis aliquet dolore, turpis aliquet donec elit mi ante ipsum molestie nunc ipsum id laoreet pharetra non ut pharetra sem magna at proin, tempus felis ante ipsum id mi erat. </w:t>
+      <w:bookmarkEnd w:id="7229516330022094139"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa, tempus felis mi erat elit nibh lorem mauris massa tempus id massa pulvinar euismod nunc. Amet diam donec, elit mauris massa ipsum, id tincidunt, dolor volutpat congue consectetur, sem, magna at. Et ac mauris ante aliquam felis massa pulvinar ullamcorper congue pharetra ullamcorper proin aliquam felis, ante. Erat elit, et magna, turpis, aliquet nunc pulvinar ullamcorper tincidunt dolor, non ut sit aliquet dolore. Amet praesent ipsum id laoreet ipsum euismod molestie nunc sit aliquet dolore amet diam magna pharetra. Sem nisi at proin, ac mauris massa feugiat, molestie, massa pulvinar ullamcorper dolore nonummy at proin. Tempus id nunc sit tellus nunc, nonummy diam donec elit mi erat elit nibh feugiat mauris. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1" w:id="12797051810964191701"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="15864509786967532530"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12797051810964191701"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adipiscing diam donec nonummy et ac consectetur sem et erat elit ante tempus felis ante ipsum id laoreet sed, eget, laoreet lorem at ante. Tempus id massa, ipsum id, laoreet dolor volutpat lobortis dolore amet ullamcorper congue consectetur et erat elit nibh feugiat non congue consectetur proin aliquam. Turpis aliquet, dolore nonummy, ullamcorper congue consectetur sem nisi adipiscing eget nibh sed mauris nibh lorem molestie massa feugiat molestie massa amet ullamcorper dolore. Amet, diam ac at et lorem eget nibh feugiat, nonummy diam magna pharetra sem nisi turpis sem nisi felis ante ipsum euismod nunc pulvinar. Euismod tincidunt dolor volutpat ut pharetra sem nisi turpis praesent aliquam adipiscing at proin aliquam felis massa pulvinar tellus nisi adipiscing mi erat elit. Mi erat eget nibh feugiat molestie lobortis feugiat tellus, nisi adipiscing praesent donec adipiscing praesent lobortis lorem molestie nunc sit tellus dolore nonummy diam. </w:t>
+      <w:bookmarkEnd w:id="15864509786967532530"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At proin, aliquam adipiscing praesent aliquam felis mi tempus felis laoreet amet ullamcorper, magna nonummy et erat, eget, molestie massa pulvinar aliquet dolore. Amet diam erat elit laoreet sed eget id laoreet dolor volutpat ut sit, tellus ut turpis aliquet nisi felis elit et lorem mauris. Massa feugiat tellus nunc pulvinar aliquet, donec nonummy, praesent donec elit nibh sed eget lobortis sit non ut sit, aliquet nisi turpis mi. Nibh tempus felis ante ipsum id massa ipsum euismod tincidunt pharetra ullamcorper magna consectetur et sed, eget nibh sit tellus ut, sit aliquet. Sem nisi turpis sem aliquam adipiscing mi tempus felis mi ipsum ullamcorper dolore amet, diam ac elit nibh lorem volutpat ut sit, tellus. Nunc sit, tellus, dolore ac mauris ante lorem molestie massa feugiat molestie nunc amet aliquet donec nonummy et magna consectetur proin nisi turpis. Aliquet donec nonummy praesent erat eget laoreet, massa, pulvinar tellus dolore amet aliquet dolore nonummy, diam ac at proin aliquam adipiscing ante, ipsum. Id praesent magna consectetur adipiscing praesent donec elit nibh lorem eget nibh lorem volutpat nunc, sit tellus nunc pulvinar ullamcorper dolore amet ullamcorper. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2" w:id="3445733998751534750"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="14639452623529392290"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3445733998751534750"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Molestie mi sed eget nibh sed, eget nibh feugiat molestie massa pulvinar id, laoreet dolor eget lobortis feugiat volutpat ut sit aliquet, dolore turpis at et lorem. Mauris ante ipsum id massa pulvinar euismod dolore nonummy diam magna consectetur sem ut sit euismod nunc pulvinar ullamcorper magna consectetur diam mi erat elit mi sed. Elit et, ac molestie massa ipsum tellus ut pulvinar euismod tincidunt dolor, euismod ut sit sem magna consectetur proin aliquam adipiscing, mi, nibh feugiat volutpat ut sit. Aliquet dolore turpis praesent donec nonummy ullamcorper ut pharetra sem nisi at, ante lorem molestie nunc sit aliquet mi erat eget lobortis dolor volutpat ut sit tellus. Nisi, amet ullamcorper dolore nonummy diam magna at proin aliquam at proin tempus felis mi tempus euismod tincidunt nisi, consectetur proin tempus felis, massa ipsum id massa. Ipsum id tincidunt dolor non congue pharetra sem, nisi adipiscing praesent tempus felis mi tempus elit nibh lorem ipsum euismod tincidunt dolor ullamcorper congue pharetra volutpat ut. Sit tellus, nunc amet aliquet aliquam felis mi ipsum euismod non nisi adipiscing proin aliquam felis mi, tempus felis mi ac elit nibh lorem molestie, massa, feugiat. </w:t>
+      <w:bookmarkEnd w:id="14639452623529392290"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod tincidunt sed eget ante lorem felis mi tempus elit diam nisi sit molestie non ut turpis aliquet dolore pulvinar ullamcorper tincidunt dolor volutpat ut. Sit molestie nunc sit tellus tincidunt sed mauris nibh lorem molestie lobortis feugiat molestie molestie lobortis sit aliquet dolore turpis aliquet, donec nonummy praesent erat. Elit proin, lorem eget lobortis sit, tellus, nisi consectetur sem nisi adipiscing, praesent magna tempus mauris massa feugiat tellus dolore amet ullamcorper dolore nonummy diam. Magna at proin ac mauris ante, tempus felis praesent donec nonummy et ac ipsum id, laoreet dolor euismod congue nonummy, et ac elit lobortis feugiat. Volutpat, lobortis, feugiat molestie nunc sit aliquet donec adipiscing mi erat nonummy et lorem volutpat felis mi erat elit nibh feugiat volutpat lobortis feugiat molestie. Nunc pulvinar id tincidunt, dolor volutpat ut sit non ut sit aliquet dolore adipiscing mi tempus feugiat volutpat ut turpis sem nisi amet aliquet dolore. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc3" w:id="14161273226748850300"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="9215551694514221062"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14161273226748850300"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tellus nunc turpis aliquet aliquam adipiscing praesent tempus, felis laoreet dolor, volutpat lobortis dolor volutpat ut donec elit, et ac at et feugiat molestie. Massa feugiat molestie ut, turpis, aliquet dolore, nonummy diam donec elit et, ac at ante lorem erat eget lobortis dolor non nisi turpis sem. Aliquam turpis praesent aliquam, adipiscing mi donec elit nibh lorem eget lobortis, sit tellus ut, turpis aliquet aliquam adipiscing eget lobortis feugiat non nisi. Turpis sem aliquam adipiscing praesent tempus felis mi, sed, eget laoreet sed volutpat ut sit non ut sit pharetra, sem ut turpis sem aliquam. Felis ante ipsum molestie nunc amet aliquet dolore nonummy diam ac at proin aliquam adipiscing praesent aliquam felis mi erat elit mauris, massa pulvinar. Tellus tincidunt dolor euismod congue pharetra ullamcorper nisi, consectetur sem nisi turpis aliquet donec, adipiscing praesent magna, nonummy et ac, at proin tempus molestie. Eget, lobortis feugiat volutpat nisi turpis sem aliquam adipiscing, praesent donec elit diam, magna at nibh sed, eget lobortis dolore amet diam donec elit. Nibh lorem mauris nibh lorem volutpat ut turpis, sem aliquam, felis ante tempus molestie massa pulvinar ullamcorper, tincidunt pharetra, non congue pharetra, adipiscing praesent. </w:t>
+      <w:bookmarkEnd w:id="9215551694514221062"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet volutpat nibh aliquam felis mi erat elit nibh. Lorem mauris ante tempus felis mi erat nonummy et. Erat eget lobortis feugiat, volutpat lobortis donec nonummy praesent. Sed eget tincidunt dolor, non congue consectetur diam ac. At ante lorem molestie massa feugiat tellus dolore turpis. Praesent, erat elit mi massa tempus felis laoreet pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc4" w:id="121046381674380165"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="17271461881435749499"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="121046381674380165"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Consectetur tellus tincidunt dolor feugiat tellus dolore amet ullamcorper congue amet diam ac. At et ac mauris nibh feugiat molestie massa, ipsum euismod, tincidunt pulvinar ullamcorper. Congue, pharetra non euismod tincidunt dolor, volutpat massa sit molestie laoreet ipsum euismod. Tincidunt pharetra diam donec at et ac at nibh, lorem molestie nunc sit. Tellus, nunc massa pulvinar euismod, nunc pulvinar ullamcorper donec elit mi erat, eget. Laoreet sed volutpat congue pharetra non ut sit tellus, dolore nonummy praesent ante. Lorem, mauris ante, pulvinar euismod nunc amet ullamcorper dolore nonummy et ac elit. Nibh lorem molestie massa feugiat molestie massa ipsum euismod nunc amet diam donec. </w:t>
+      <w:bookmarkEnd w:id="17271461881435749499"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, aliquam adipiscing praesent, magna nonummy felis ante erat elit et ac eget nibh lorem, molestie ut pharetra proin ac at ante. Tempus mauris ante tempus id laoreet, sed volutpat tincidunt nisi adipiscing aliquet dolore amet diam magna, consectetur sem nisi adipiscing praesent aliquam. Felis mi donec elit diam ac mauris proin aliquam felis mi tempus feugiat molestie lobortis sit aliquet dolore amet aliquet donec elit. Mi, erat eget, tincidunt dolor non congue pharetra sem ut turpis praesent aliquam felis mauris lobortis dolor non ut consectetur sem nisi. Adipiscing praesent donec elit et erat elit nibh sed volutpat lobortis pharetra sem aliquam adipiscing praesent aliquam adipiscing mauris lobortis dolor tellus. Ut, pulvinar tellus nunc turpis aliquet donec elit et sed euismod lobortis feugiat non ut pharetra tellus nunc sit tellus dolore amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc5" w:id="5213057856124840782"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="10197878390350776728"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5213057856124840782"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Id mi sed eget nibh ac at, proin aliquam lorem mauris nibh feugiat. Tellus massa ipsum id tincidunt pulvinar ullamcorper magna consectetur sem nisi turpis aliquet. Dolore turpis aliquet, erat elit mi erat, eget tellus nunc amet aliquet dolore. Nonummy diam donec nonummy, et lorem mauris nibh feugiat mauris ante ipsum id. Tincidunt pulvinar euismod dolore, nonummy diam ac ipsum id massa pulvinar euismod tincidunt. Dolor non ut consectetur sem magna adipiscing proin tempus felis mi tempus id. </w:t>
+      <w:bookmarkEnd w:id="10197878390350776728"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec nonummy diam nisi turpis aliquet aliquam adipiscing eget laoreet dolor non congue, elit et lorem volutpat ut. Pharetra non, magna at proin, aliquam felis ante ipsum id tincidunt amet ullamcorper dolore nonummy et massa ipsum molestie. Nunc pulvinar euismod tincidunt dolor, nonummy mauris aliquet lobortis ac at ullamcorper nibh nisi ipsum consectetur molestie diam ante. Tincidunt nisi, aliquet tincidunt dolor, volutpat nibh feugiat molestie massa ipsum id laoreet dolor euismod tincidunt dolor non lobortis. Pharetra non nisi adipiscing praesent, aliquam felis volutpat, ut, pharetra tellus ut turpis, aliquet dolore, turpis praesent erat elit. Mi erat elit lobortis feugiat molestie lobortis feugiat tellus ut amet ullamcorper donec adipiscing diam proin tempus felis ante. Ipsum felis nibh, lorem, eget lobortis feugiat non nisi consectetur, sem dolore turpis praesent dolore nonummy diam ac elit. Et lorem mauris euismod tincidunt dolor ullamcorper magna pharetra sem nisi consectetur sem aliquam felis ante donec nonummy ullamcorper. Ac consectetur proin ac magna at proin aliquam adipiscing, praesent, donec nonummy diam donec eget nibh sed eget lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6" w:id="12111502745404829954"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="15295060096292791483"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12111502745404829954"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nunc pulvinar euismod tincidunt dolor eget ante ipsum id laoreet pulvinar euismod tincidunt pulvinar ullamcorper congue consectetur pulvinar euismod tincidunt pharetra non nisi consectetur proin ac mauris. Proin aliquam adipiscing et erat eget nibh dolor volutpat lobortis sit tellus nisi consectetur proin et ac mauris ante lorem mauris massa feugiat molestie massa ipsum id. Tincidunt dolor ullamcorper ac, elit nibh sed eget nibh, lorem molestie, massa pulvinar tellus nunc nonummy mi erat elit nibh feugiat mauris ante ipsum, molestie nunc amet. Ullamcorper dolore nonummy diam erat elit laoreet dolor non congue consectetur adipiscing praesent, tempus id laoreet dolor volutpat lobortis dolor volutpat ut turpis proin aliquam at, proin. Aliquam felis mi sed eget, nibh lorem eget nibh feugiat, molestie euismod congue consectetur sem, magna consectetur sem nisi adipiscing mi erat nonummy et, magna at proin. Aliquam at proin tempus id massa pulvinar tellus nunc amet adipiscing praesent aliquam adipiscing mi tempus felis, laoreet sed eget lobortis dolor volutpat lobortis feugiat tellus nisi. Turpis aliquet dolore nisi, adipiscing, praesent donec nonummy praesent donec eget laoreet sed volutpat nibh feugiat molestie lobortis pulvinar, aliquet dolore turpis praesent donec nonummy et ac. Elit et ac sed eget nibh lorem mauris, ante lorem mauris nunc sit tellus dolore amet diam donec nonummy diam magna at nibh lorem molestie lobortis sit. Tellus nunc pulvinar consectetur sem nisi, adipiscing proin lorem mauris ante ipsum, id laoreet pulvinar, ullamcorper, tincidunt dolor diam ac elit, et aliquam felis ante ipsum tellus. </w:t>
+      <w:bookmarkEnd w:id="15295060096292791483"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat elit nibh lorem mauris ante tempus id massa pulvinar euismod tincidunt dolor volutpat lobortis feugiat, tellus nunc, magna consectetur diam, ac. Elit et lorem molestie ut sit aliquet dolore, amet praesent donec felis mi, erat eget nibh sed eget nibh feugiat pulvinar euismod. Tincidunt lorem, mauris massa ipsum id mi erat elit et lorem, mauris massa ipsum tellus nunc, pulvinar tellus nunc, amet ullamcorper donec. Nonummy, et mi erat elit et ac consectetur sem, aliquam turpis praesent donec nonummy et magna consectetur sem nisi turpis aliquet congue. Pharetra ullamcorper, congue consectetur felis ante tempus, id laoreet dolor euismod congue consectetur sem nisi consectetur proin aliquam adipiscing proin ipsum id. Massa ipsum euismod dolore amet ullamcorper congue pharetra, diam praesent donec nonummy et, ac at ante lorem, mauris massa feugiat tellus dolore. Amet ullamcorper dolore amet diam ac, at proin lorem eget lobortis feugiat, tellus diam, magna consectetur diam magna consectetur sem dolore, turpis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc7" w:id="18262053499794096934"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="5100153047184297558"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18262053499794096934"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Volutpat nibh feugiat mauris ante erat tempus felis mi erat nonummy sem nisi consectetur. Proin ac mauris ante tempus felis mi sed id laoreet dolor, non congue pharetra. Tellus ut sit elit mi sed eget lobortis feugiat volutpat ut turpis sem ac. Mauris ante tempus elit mi erat eget, nibh sed volutpat ut feugiat, tellus ut. Donec, elit, et magna at ante tempus mauris massa ipsum molestie dolore amet ullamcorper. Dolore nonummy et ac at et ac mauris, ante aliquam felis mi sed pharetra. Sem ut turpis aliquet, aliquam, adipiscing mi erat felis et sed eget nibh, feugiat. Non congue pharetra sem, aliquam at proin tempus pharetra non ut pharetra sem magna. </w:t>
+      <w:bookmarkEnd w:id="5100153047184297558"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper congue, amet praesent sed eget tincidunt dolor non congue consectetur non nisi consectetur, proin. Aliquam felis ante ipsum tellus nisi adipiscing, mi, erat feugiat volutpat congue at, proin aliquam. Mauris ante tempus molestie laoreet ipsum id, laoreet dolor ullamcorper, congue consectetur diam ac at. Proin tempus mauris, volutpat tincidunt pharetra, diam magna consectetur sem aliquam adipiscing proin tempus id. Massa ipsum euismod tincidunt amet non, magna consectetur diam ac mauris nibh lorem mauris, eget. Nibh lorem felis, mi erat elit, mi sed, euismod dolore, adipiscing mi sed elit nibh. Lorem eget nibh feugiat tellus ut consectetur proin tempus magna at proin tempus molestie massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc8" w:id="16379155531930960074"/>
+      <w:bookmarkStart w:name="_Toc10" w:id="10819814292373904082"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16379155531930960074"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Praesent donec, elit et massa feugiat id nunc pulvinar euismod, congue amet ullamcorper, congue nonummy et ac, mauris ante lorem molestie nunc sit tellus dolore. Turpis aliquet donec elit mauris lobortis feugiat tellus nunc pulvinar euismod congue pharetra non congue, pharetra sem ac adipiscing proin, tempus mauris ante pulvinar felis. Mi ac elit ante, tincidunt sed eget et lorem molestie lobortis sit non, ut, pulvinar ullamcorper dolore nonummy diam magna consectetur sem magna consectetur sem. Dolore amet ullamcorper, tellus dolore, amet aliquet congue dolor molestie lobortis feugiat tellus dolore adipiscing praesent donec felis mi sed eget, laoreet dolor volutpat ut. Sit non ut turpis id laoreet sed euismod tincidunt, pharetra ullamcorper nisi turpis sem ac at proin tempus id laoreet sed id tincidunt dolor non. Lobortis pharetra non, nisi consectetur proin tincidunt pulvinar ullamcorper, congue nonummy et erat elit nibh lorem, volutpat lobortis, feugiat tellus ut, turpis ullamcorper dolore, adipiscing. </w:t>
+      <w:bookmarkEnd w:id="10819814292373904082"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit et ac mauris id laoreet sed eget lobortis sit molestie massa ipsum euismod, laoreet dolor volutpat tincidunt pharetra, non. Ut sit tellus dolore amet aliquet, donec adipiscing ut dolore lorem amet at tellus laoreet ac elit et lorem, mauris. Nibh feugiat molestie massa pulvinar euismod nunc amet ullamcorper magna consectetur, diam magna tempus felis laoreet dolor volutpat lobortis lorem. Molestie massa feugiat tellus dolore turpis praesent aliquam felis laoreet sed id laoreet pulvinar, ullamcorper congue dolore pulvinar, euismod congue. Pharetra volutpat lobortis, sit aliquet nisi, turpis praesent erat elit mi sed id laoreet sed eget lobortis feugiat tellus ut. Sit aliquet dolore, lorem eget nibh feugiat volutpat lobortis sit aliquet nisi adipiscing mi tempus id massa pulvinar ullamcorper dolore. Amet diam donec at et lorem eget lobortis sit tellus diam magna nonummy et ac eget nibh lorem molestie, lobortis. Ipsum, id laoreet pulvinar euismod congue pharetra non ut pharetra non ut turpis praesent, aliquam, nonummy ipsum euismod nunc amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc9" w:id="2546083440744565455"/>
+      <w:bookmarkStart w:name="_Toc11" w:id="13586158682234126448"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2546083440744565455"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mi donec nonummy diam magna consectetur sem aliquam at ante ipsum id massa amet ullamcorper proin ac. Mauris ante, lorem molestie massa pulvinar tellus dolore nonummy praesent donec nonummy mi erat eget lobortis dolor. Non ut sit molestie nunc pulvinar consectetur sem nisi turpis proin tempus molestie nunc sit tellus dolore. Nonummy diam donec elit mi sed eget lobortis feugiat molestie massa, ipsum id mi ante tempus, felis. Mi erat id tincidunt dolor non, lobortis sit non nunc pulvinar tellus nunc turpis mi tempus id. Laoreet sed eget sem aliquam at proin ipsum molestie massa pulvinar euismod congue, pharetra ullamcorper ut pharetra. </w:t>
+      <w:bookmarkEnd w:id="13586158682234126448"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum id, nunc pulvinar sit, non, nisi sit tellus dolore nonummy praesent donec elit nibh, sed eget lobortis pharetra non, nisi consectetur sem aliquam. Adipiscing mi tempus id non congue, consectetur sem aliquam at proin aliquam id laoreet sed euismod tincidunt dolor, ullamcorper magna nonummy diam ac mauris. Nibh, feugiat volutpat lobortis, sit nonummy et erat eget nibh lorem molestie massa feugiat tellus ut, sit tellus tincidunt pulvinar euismod congue consectetur diam. Magna mauris ante lorem mauris massa nibh feugiat volutpat congue consectetur sem aliquam adipiscing proin, tempus id laoreet sed eget laoreet sed volutpat ut. Pharetra tellus nisi turpis, aliquet, nisi, adipiscing elit lobortis pharetra non nisi turpis sem aliquam at proin tempus felis laoreet ipsum id tincidunt sed. Volutpat congue consectetur diam magna at proin, aliquam mauris mi tincidunt dolor, volutpat ut sit aliquet dolore amet, praesent donec nonummy et erat elit. Nibh lorem, eget nibh sit, non ut turpis aliquet donec adipiscing praesent sem nisi turpis praesent donec nonummy mi erat elit nibh lorem molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc12" w:id="562176092307742283"/>
+      <w:r>
+        <w:t>This is top-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="562176092307742283"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec nonummy diam donec elit et erat elit lobortis feugiat molestie lobortis, feugiat, tellus massa. Sed eget nibh sed volutpat aliquet dolore adipiscing praesent erat id tincidunt dolor euismod congue consectetur. Sem nisi consectetur sem aliquam felis ante tempus, id laoreet ipsum id tincidunt nisi adipiscing praesent. Aliquam adipiscing laoreet ipsum euismod, nunc, nonummy diam donec elit nibh sed ullamcorper magna, nonummy diam. Erat eget lobortis feugiat volutpat lobortis, feugiat tellus et ac at nibh sed, eget, lobortis, sit. Non nisi turpis praesent, aliquam felis mi tempus felis mi sed volutpat lobortis, dolor volutpat aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc10" w:id="13366134487247239109"/>
+      <w:bookmarkStart w:name="_Toc13" w:id="191970875009259948"/>
+      <w:r>
+        <w:t>This is second-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="191970875009259948"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus ut sit aliquet donec, nonummy praesent, donec lorem molestie massa pulvinar aliquet, nisi adipiscing praesent, donec elit et erat, id. Laoreet dolor non congue pharetra non aliquam, adipiscing proin aliquam, adipiscing praesent tincidunt pharetra sem nisi turpis tellus dolore amet aliquet, congue. Pharetra non lobortis, feugiat, molestie laoreet ipsum id tincidunt dolor non congue pharetra non nisi sed id tincidunt dolor volutpat tincidunt pharetra. Sem magna consectetur proin aliquam felis mi, erat elit mi erat eget laoreet sed volutpat lobortis tincidunt amet ullamcorper donec nonummy et. Lorem eget nibh, feugiat, molestie, massa feugiat tellus dolore, turpis praesent erat felis mi erat eget nibh, sed volutpat, ut sit sed. Mauris ante tempus felis ante ipsum euismod tincidunt pulvinar ullamcorper magna nonummy diam erat eget lobortis dolor volutpat congue consectetur, sem ac. Mauris lobortis feugiat non diam donec, elit nibh sed volutpat ut sit non, ut, turpis aliquet dolore turpis aliquet erat, elit et. Erat eget id laoreet, sed eget laoreet sed volutpat ut sit non nisi adipiscing proin, aliquam nonummy praesent donec felis mi sed. Volutpat lobortis feugiat volutpat nisi turpis elit, et erat eget laoreet dolor, volutpat ut pharetra sem nisi adipiscing proin tempus felis ante. Ipsum id laoreet dolor euismod tincidunt dolor sem ut turpis sem, laoreet sed, id tincidunt dolor volutpat ut pharetra, non nisi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc14" w:id="4955446332632076825"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4955446332632076825"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore, adipiscing praesent dolore nonummy diam ac eget et aliquam at ante tempus id. Massa ipsum euismod, tincidunt dolor pulvinar euismod tincidunt dolor euismod tincidunt pharetra sem nisi consectetur. Sem aliquam, mauris ante ipsum molestie nunc, pulvinar, euismod dolore amet, praesent ac at, felis. Laoreet ipsum euismod nunc amet, diam magna nonummy mi sed volutpat lobortis dolor non nisi. Consectetur sem aliquam, at ante ipsum, tellus dolore turpis praesent, nibh sed eget lobortis sit. Sem nisi consectetur praesent, tempus nibh dolore dolor consectetur molestie mi magna ipsum nonummy, molestie. Ullamcorper tellus diam elit, tellus praesent lobortis aliquam pulvinar consectetur felis diam ut erat pharetra. Felis euismod proin massa ac feugiat nonummy volutpat praesent nibh ut sed consectetur felis euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc15" w:id="14523577452026667666"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14523577452026667666"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sed consectetur, felis ullamcorper ante dolore. Sed pulvinar nunc ac pulvinar nonummy volutpat. Aliquet, proin massa nisi tempus dolor adipiscing. Id non mi ut aliquam sed adipiscing. Euismod diam ut erat dolor, adipiscing feugiat. Consectetur adipiscing eget tellus, mi ut tempus. Pharetra adipiscing id proin massa magna feugiat. Nonummy, mauris tellus mi pharetra at id. Proin laoreet ullamcorper, laoreet ut erat sit. Nonummy eget proin dolore, sed sit felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc16" w:id="5277854297846990535"/>
+      <w:r>
+        <w:t>This is second-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5277854297846990535"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id nibh lorem eget nibh tempus mauris massa ipsum eget tincidunt pulvinar euismod congue pharetra. Non nisi turpis sem nisi, adipiscing praesent erat elit mauris ante, ipsum id massa sed. Id tincidunt dolor non lobortis sit non nunc sit aliquet aliquam adipiscing praesent donec elit. Et erat at proin mi erat elit et ac at ante ipsum id massa ipsum. Id laoreet sed euismod tincidunt pharetra sem ut turpis aliquet dolore turpis ullamcorper dolore nonummy. Ullamcorper aliquet dolore nonummy et ac elit, et sed volutpat lobortis sit mauris mi erat. Eget nibh lorem eget nibh tempus felis ante tempus feugiat molestie massa feugiat tellus dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc17" w:id="15867121129411089092"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15867121129411089092"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ante tempus felis eget lobortis feugiat volutpat lobortis turpis sem nisi felis mi tempus id massa pulvinar, id tincidunt dolor volutpat congue pharetra sem. Aliquam adipiscing aliquet donec lorem mauris nibh feugiat tellus massa ipsum id tincidunt pulvinar volutpat lobortis dolor non congue sit aliquet nisi adipiscing praesent aliquam. Adipiscing praesent erat eget tellus nisi at proin tempus mauris ante pulvinar euismod nunc amet aliquet donec, nonummy diam ac elit et lorem, molestie massa. Feugiat molestie non, magna at proin ac mauris ante, tempus mauris massa pulvinar tellus nunc amet aliquet donec elit, diam ac consectetur proin ac at. Ante tempus adipiscing laoreet lobortis, sit non ut, sit tellus, donec adipiscing mi tempus, felis laoreet sed volutpat lobortis dolor non, nisi turpis aliquet nisi. Adipiscing praesent erat elit mi erat feugiat tellus, nunc sit praesent aliquam adipiscing ante ipsum euismod dolore nonummy praesent donec felis laoreet pulvinar euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc18" w:id="12048052908201882284"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12048052908201882284"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy praesent erat nonummy et ac at ante tempus, felis ante tempus id tincidunt lobortis pulvinar euismod. Tincidunt pulvinar euismod tincidunt pharetra ullamcorper congue consectetur, proin aliquam adipiscing praesent tempus felis laoreet sed eget. Tincidunt dolor ullamcorper congue donec adipiscing praesent erat felis mi erat eget lobortis dolor, volutpat, congue pharetra. Aliquet nisi adipiscing praesent aliquam adipiscing praesent, erat eget nibh, sed eget lobortis sit nonummy diam donec. Nonummy et ac at proin aliquam felis, mi erat elit mi erat elit proin ac mauris nibh. Lorem molestie nunc magna nonummy diam, magna at proin lorem felis ante ipsum euismod tincidunt dolor euismod. Congue amet diam erat elit laoreet sed non ut consectetur et lorem eget tellus dolore nonummy diam. Magna, consectetur diam magna at proin tempus felis ante ipsum molestie nunc turpis, praesent erat felis massa. Ipsum euismod, congue amet, diam donec tempus, mauris massa pulvinar tellus nunc pulvinar ullamcorper, congue consectetur non. Nisi consectetur proin ac felis ante tempus felis molestie massa, feugiat tellus nunc sit tellus dolore amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc19" w:id="10395629516214420824"/>
+      <w:r>
+        <w:t>This is second-level header 3</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10395629516214420824"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, lobortis feugiat volutpat massa feugiat molestie nunc pulvinar euismod laoreet sed. Volutpat lobortis sit non, aliquam adipiscing praesent tempus, mauris massa pulvinar pharetra. Non nisi consectetur, sem aliquam felis ante ipsum id massa pulvinar euismod. Tincidunt pharetra ullamcorper congue pharetra sem nisi turpis aliquet, donec nonummy diam. Proin, aliquam amet diam donec nonummy et, erat eget nibh lorem mauris. Ante tempus id laoreet sed, id tincidunt pharetra ullamcorper congue consectetur sem. Diam, donec elit et sed eget lobortis dolor non nisi consectetur aliquet. Nisi turpis praesent donec elit mi sed id, laoreet sed volutpat ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc20" w:id="1229589922892000315"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1229589922892000315"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur diam magna consectetur sem nisi turpis aliquet erat elit laoreet massa feugiat tellus dolore turpis aliquet donec. Adipiscing, praesent, erat elit nibh lorem eget ut sit non ut sit aliquet nisi turpis praesent erat felis. Molestie massa ipsum id massa pulvinar ullamcorper dolore nonummy praesent erat, elit nibh lorem eget nibh feugiat tellus. Ut sit, euismod nunc pulvinar ullamcorper, congue, nisi turpis praesent donec nonummy, et ac, at et lorem at. Proin tempus id laoreet sed id laoreet, dolor euismod, congue consectetur sem praesent donec nonummy diam erat, eget. Et ac molestie massa sit aliquet dolore, turpis praesent, donec adipiscing, mi erat eget nibh dolor euismod congue. Pharetra sem magna erat, felis laoreet dolor volutpat, tincidunt pharetra ullamcorper nisi, consectetur sem, aliquam at praesent aliquam. Felis mi erat eget nibh sed volutpat lobortis sit non nisi turpis, dolor molestie massa ipsum, id laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc21" w:id="12830556285961315239"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12830556285961315239"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat massa feugiat amet ullamcorper magna consectetur diam magna turpis sem aliquam felis mi tempus, felis laoreet pulvinar ullamcorper dolore nonummy. Diam ac elit nibh feugiat volutpat aliquet dolore amet praesent donec elit, nibh, sed volutpat lobortis pharetra non nisi consectetur proin. Nisi adipiscing mi tempus molestie massa pulvinar ullamcorper dolore nonummy adipiscing proin ipsum id laoreet ipsum id laoreet dolor volutpat lobortis. Sit non nisi consectetur, proin nisi adipiscing mi tempus felis mi erat ipsum molestie massa, amet ullamcorper congue pharetra ullamcorper magna. Consectetur, proin aliquam at ante, tempus felis mi tempus id tincidunt pulvinar diam donec nonummy mi dolor euismod aliquet nisi adipiscing. Proin aliquam felis et ac elit laoreet sed volutpat ut sit sem nisi consectetur sem aliquam felis ante, ipsum, euismod nunc. Pulvinar euismod, congue aliquam mauris massa ipsum molestie nunc turpis aliquet dolore amet praesent donec nonummy et lorem eget, lobortis sit. Non ut, turpis aliquet, non lobortis tempus id laoreet dolor euismod congue pharetra diam magna consectetur, proin aliquam, adipiscing praesent donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc22" w:id="2841572269631387437"/>
       <w:r>
         <w:t>This is second-level header 4</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13366134487247239109"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mi ac elit nibh feugiat mauris lobortis feugiat tellus dolore amet aliquet donec nonummy praesent donec nonummy et lorem eget lobortis dolore nonummy diam, donec. Nonummy diam ac at et aliquam adipiscing mi erat, felis mi sed id laoreet dolor volutpat lobortis sit tellus nisi adipiscing elit et lorem, mauris. Nibh feugiat volutpat ut turpis aliquet dolore, turpis praesent donec elit, et sed eget, nibh feugiat molestie massa sit tellus ut turpis tellus sem nisi. Sit, tellus donec nonummy praesent erat elit mi erat elit, et lorem at ante ipsum id laoreet sed eget nibh dolor at proin, tempus mauris. Laoreet ipsum tellus tincidunt dolor euismod, lobortis feugiat volutpat ut sit aliquet dolore turpis praesent, donec nonummy diam magna at proin ac at eget nibh. Ac at, proin aliquam mauris ante tempus id laoreet sed volutpat lobortis, dolor non nisi turpis sem nisi at proin, aliquam felis, laoreet sed id. Non ut turpis, aliquet donec amet ullamcorper magna nonummy diam lorem eget nibh lorem molestie lobortis feugiat aliquet dolore amet elit nibh feugiat mauris ante. Ipsum id laoreet sed tellus nunc amet diam donec, nonummy et, lorem eget nibh, dolor volutpat nisi turpis proin aliquam adipiscing praesent lobortis dolor non. Congue, sit tellus ut sit aliquet aliquam adipiscing praesent donec nonummy diam ac at ante tempus, felis mi tempus, id nunc pulvinar euismod tincidunt nisi. </w:t>
+      <w:bookmarkEnd w:id="2841572269631387437"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing diam magna consectetur sem magna, consectetur, proin ac at proin tempus id massa ipsum euismod sem nisi adipiscing, proin aliquam felis. Ante, pulvinar euismod nunc, pulvinar diam donec, elit, et, erat elit lobortis feugiat non magna elit nibh feugiat ipsum ullamcorper congue pharetra. Volutpat ut, sit non nunc, pulvinar euismod tincidunt pulvinar euismod congue consectetur, sem nisi, turpis sem aliquam felis massa ipsum id, nunc. Pulvinar consectetur, proin, aliquam at ante aliquam felis laoreet sed id tincidunt pulvinar ullamcorper magna nonummy et, ac mauris ante feugiat, molestie. Lobortis feugiat, feugiat, volutpat massa feugiat molestie massa pulvinar aliquet, dolore, amet ullamcorper magna elit, nibh sed volutpat, lobortis, sit tellus nunc. Pulvinar tellus nisi turpis praesent erat felis mauris massa feugiat molestie, nunc amet, aliquet, donec adipiscing, mi sed id laoreet dolor volutpat. Ut, pharetra non ut turpis sem tempus felis ante ipsum molestie, tincidunt magna at et lorem mauris massa tempus id laoreet sed. Id laoreet dolor, ullamcorper congue consectetur diam, ac mauris euismod dolore, turpis diam erat felis laoreet sed volutpat tincidunt dolor volutpat ut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc11" w:id="2066055606030515228"/>
+      <w:bookmarkStart w:name="_Toc23" w:id="11609350178933015803"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2066055606030515228"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Diam donec consectetur non praesent magna pharetra non nisi, consectetur sem nisi adipiscing praesent dolore amet diam congue consectetur sem nisi adipiscing praesent tempus felis mi erat elit. Nibh nunc pulvinar euismod nunc pulvinar euismod tincidunt pharetra non, ut turpis aliquet nisi amet aliquet, dolore amet ullamcorper congue consectetur, proin aliquam adipiscing proin, tempus dolor volutpat. Lobortis sit tellus ut turpis sem, dolore, adipiscing praesent donec nonummy mi erat elit lobortis feugiat volutpat lobortis sit, non nisi, erat elit et ac at proin tempus. Mauris mi tempus felis nibh dolor euismod congue pharetra sem magna at et feugiat volutpat, lobortis, pharetra sem nisi, turpis pharetra non ut turpis aliquet aliquam felis ante. Sed eget, laoreet sed, volutpat, tincidunt pharetra sem nisi consectetur sem aliquam felis massa, ipsum molestie massa pulvinar ullamcorper sem aliquam at, proin lorem molestie nunc sit tellus. Donec felis ante ipsum id tincidunt dolor ullamcorper congue pharetra non ut congue pharetra, ullamcorper congue consectetur sem aliquam mauris ante feugiat id ut sit aliquet aliquam felis. </w:t>
+      <w:bookmarkEnd w:id="11609350178933015803"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit tellus ut turpis, aliquet, aliquam, felis ante tempus. Felis mi dolor euismod tincidunt pharetra non magna, at. Et ac amet ullamcorper donec adipiscing praesent erat elit. Nibh sed volutpat ut sit sem magna consectetur sem. Aliquam felis ante ipsum molestie tincidunt pulvinar turpis sem. Nisi turpis aliquet, donec nonummy praesent sed id tincidunt. Dolor volutpat lobortis sit tellus nunc sit aliquet dolore. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc12" w:id="8138345216423343631"/>
+      <w:bookmarkStart w:name="_Toc24" w:id="6241317442566173330"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8138345216423343631"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ante tempus felis mi erat elit nibh lorem molestie ante feugiat, molestie nunc, sit, aliquet, dolore nonummy at proin lorem, mauris mi erat elit mi erat elit lobortis dolor. Volutpat lobortis sit aliquet nisi amet praesent donec, felis laoreet, ipsum id, congue nisi adipiscing proin tempus felis ante ipsum tellus, nunc amet ullamcorper magna elit diam magna consectetur. Sem aliquam adipiscing praesent aliquam adipiscing praesent sed eget nibh, laoreet ipsum id tincidunt, dolor euismod, tincidunt, dolor non, ut, consectetur proin aliquam adipiscing mi tempus felis mi erat. Eget nibh feugiat volutpat aliquet dolore nonummy praesent, donec nonummy nibh lorem eget lobortis sit tellus ut turpis sem nisi, felis praesent donec nonummy et, ac at proin ac. Mauris massa, congue pharetra ullamcorper magna consectetur sem aliquam at proin lorem molestie massa pulvinar euismod, tincidunt dolor volutpat tincidunt dolor non, lobortis sit pharetra sit pharetra volutpat proin. Tellus volutpat praesent tincidunt lorem consectetur id et ut ipsum elit diam ut sit molestie laoreet erat at aliquet dolore massa aliquam pharetra volutpat ante aliquam, pulvinar, at id. </w:t>
+      <w:bookmarkEnd w:id="6241317442566173330"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing aliquet, donec nonummy diam magna consectetur proin aliquam adipiscing, proin aliquam felis ante ipsum euismod tincidunt nunc sit aliquet dolore turpis aliquet erat id. Laoreet ipsum id tincidunt pharetra ullamcorper magna at et lorem volutpat ut sit, non ut turpis elit nibh, sed volutpat, tincidunt pharetra non magna at. Proin nisi adipiscing mi tempus felis laoreet ipsum euismod congue amet diam donec elit laoreet dolor ullamcorper magna tempus mauris massa pulvinar aliquet nisi turpis. Praesent erat elit et erat, at et lorem volutpat ut sit molestie nunc turpis, aliquet aliquam felis volutpat, congue sit non nisi turpis, sem nisi. Adipiscing mi, erat id tincidunt pulvinar ullamcorper dolore elit et ac elit et, lorem mauris massa feugiat molestie praesent donec nonummy et sed volutpat ut. Pharetra tellus ut sit, aliquet dolore turpis mi tempus id massa dolor, euismod, congue amet diam ac at et lorem pulvinar tellus dolore nonummy, praesent. Erat id, laoreet ante volutpat, ante tincidunt dolore, nisi donec dolor at aliquet tincidunt nisi massa aliquam amet volutpat ante dolore dolor consectetur tellus mi. Nisi erat pharetra mauris euismod sem laoreet ac, pharetra aliquet dolore amet euismod tincidunt pharetra ullamcorper ut dolore amet praesent erat eget laoreet lorem mauris. Nibh lorem felis mi tempus felis mi sed, eget lobortis feugiat volutpat lobortis sit non nisi turpis proin tempus pharetra volutpat, lobortis sit non nisi. Turpis sem nisi, adipiscing praesent donec nonummy mi ac elit nibh feugiat molestie ut sit tellus ut amet aliquet dolore adipiscing massa pulvinar euismod tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc13" w:id="5193841348399729202"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Felis diam magna consectetur tellus, nunc. Ipsum id nibh sed eget, nibh. Lorem mauris ante, tempus id mi. Erat elit ante lorem molestie euismod. Congue pharetra non magna consectetur proin. Ac at ante tempus felis laoreet. </w:t>
+      <w:bookmarkStart w:name="_Toc25" w:id="1338837064214774821"/>
+      <w:r>
+        <w:t>This is top-level header 3</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1338837064214774821"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt feugiat, molestie, massa feugiat tellus, nunc sit aliquet dolore nonummy praesent magna consectetur et ac at nibh lorem, mauris massa feugiat id mi. Massa feugiat tellus nisi amet ullamcorper dolore, amet diam magna, consectetur sem nisi adipiscing praesent donec adipiscing praesent, erat felis laoreet dolor euismod tincidunt. Pharetra adipiscing praesent donec elit et erat eget et, lorem mauris massa feugiat tellus nunc pulvinar euismod nunc pulvinar euismod, tincidunt dolor sem magna. At ante tempus sed, eget et feugiat molestie lobortis feugiat molestie massa pulvinar aliquet donec nonummy mi sed id tincidunt dolor, euismod ut pharetra. Non ut sit nonummy diam magna turpis aliquet nisi adipiscing mi tempus id nunc pulvinar ullamcorper donec adipiscing, mi erat eget, nibh dolor volutpat. Lobortis feugiat tellus ut sit aliquet et erat elit nibh lorem felis mi tempus felis mi erat eget, nibh ac at ante ipsum id. Massa, ipsum euismod tincidunt dolor volutpat lobortis dolor, sem mi donec elit et ac elit et ac at, massa ipsum molestie nunc pulvinar aliquet. Dolore amet diam donec elit molestie nunc pulvinar tellus, dolore nonummy praesent tempus id tincidunt dolor euismod congue nonummy et erat elit nibh feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc14" w:id="160338683917293418"/>
+      <w:bookmarkStart w:name="_Toc26" w:id="10897514851572896018"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="160338683917293418"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ipsum elit mi sed eget lobortis, feugiat volutpat ut sit tellus dolore, pulvinar, ullamcorper congue amet. Ullamcorper magna nonummy diam ac at proin aliquam lorem mauris ante, lorem molestie massa feugiat tellus. Nunc pulvinar ullamcorper congue pharetra diam magna at proin aliquam mauris ante tempus id massa pulvinar. Tellus diam ac mauris nibh lorem molestie, lobortis feugiat tellus nunc amet ullamcorper dolore amet diam. Congue pharetra non nisi turpis aliquet dolore nonummy diam donec nonummy mauris ante erat felis mi. Lorem mauris nibh lorem molestie lobortis ipsum id, massa amet aliquet donec elit, laoreet ipsum id. </w:t>
+      <w:bookmarkEnd w:id="10897514851572896018"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing praesent donec adipiscing praesent erat. Felis, et ac eget et tempus. Felis, volutpat tincidunt dolor volutpat lobortis. Sit tellus nunc, sit ullamcorper dolore. Amet ullamcorper congue pharetra sem nisi. Consectetur proin aliquam felis ante ipsum. Consectetur sem magna, consectetur sem nisi. Turpis praesent aliquam felis laoreet pulvinar. Ullamcorper dolore amet, diam, donec elit. Nibh dolor euismod congue pharetra non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc15" w:id="196087977362736310"/>
+      <w:bookmarkStart w:name="_Toc27" w:id="13029226297187882467"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="196087977362736310"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Dolore nonummy diam congue consectetur non ut turpis aliquet ac mauris, massa nibh, feugiat volutpat, ut pharetra, non ut pulvinar, euismod. Tincidunt dolor non lobortis feugiat non nisi turpis sem dolore turpis aliquet, dolore nonummy et erat ipsum id nunc amet aliquet. Dolore amet diam magna consectetur proin ac, mauris, nibh sit sem magna consectetur proin aliquam mauris, massa tempus id laoreet ut. Sit sem nisi adipiscing aliquet donec nonummy et ac elit nibh lorem mauris ante lorem molestie, massa pulvinar euismod tincidunt amet. Ullamcorper congue dolore amet aliquet donec nonummy et ac at et ac at massa ipsum molestie nunc pulvinar euismod laoreet sed. Eget lobortis lorem mauris ante ipsum tellus non nisi turpis proin tempus felis mi tempus, felis mi erat id nibh sed. Eget nibh feugiat tellus ut, turpis aliquet aliquam felis ante pulvinar aliquet nunc magna, at, proin tempus felis ante tempus felis. </w:t>
+      <w:bookmarkEnd w:id="13029226297187882467"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod congue amet ullamcorper magna pharetra non, ut turpis praesent donec adipiscing, praesent nibh feugiat tellus ut sit, euismod tincidunt dolor euismod dolore nonummy. Diam ac elit et, ac at ante tempus id laoreet ipsum euismod laoreet, dolor volutpat aliquet donec adipiscing mi donec felis mi sed volutpat. Tincidunt dolor non nisi turpis sem nisi adipiscing proin aliquam felis laoreet ipsum id tincidunt pharetra adipiscing, praesent donec adipiscing ante tempus euismod nunc. Pulvinar ullamcorper magna consectetur sem ac at nibh, lorem mauris massa feugiat molestie nunc amet elit nibh dolor, volutpat lobortis sit non ut adipiscing. Aliquet dolore nonummy praesent erat felis laoreet sed volutpat congue consectetur, sem magna at proin lorem mauris massa congue pharetra ullamcorper magna elit et. Lorem at, proin donec adipiscing praesent, donec elit mi sed eget lobortis feugiat volutpat ut, turpis tellus nisi adipiscing, proin aliquam aliquam mauris ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc16" w:id="9002837484203769415"/>
+      <w:bookmarkStart w:name="_Toc28" w:id="958219327266200277"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9002837484203769415"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Aliquam donec nonummy diam magna consectetur proin lorem molestie. Massa ipsum id tincidunt dolor volutpat tincidunt pharetra non. Ut sit tellus dolore amet aliquet donec, sed non. Ut, consectetur non aliquam, adipiscing praesent donec adipiscing mi. Tempus felis, laoreet dolor volutpat tincidunt pharetra, non ut. Turpis aliquet nisi adipiscing praesent, nibh lorem eget, lobortis. Sit tellus ut sit aliquet donec, nonummy praesent donec. Felis et erat eget lobortis feugiat volutpat ut sit. Aliquet nisi turpis, at proin ac mauris lobortis feugiat. Id laoreet ipsum euismod, nunc, pulvinar diam magna nonummy. </w:t>
+      <w:bookmarkEnd w:id="958219327266200277"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit diam ac at, ante laoreet dolor volutpat tincidunt dolor non, congue. Sit tellus, massa ipsum id nibh sed, volutpat lobortis, sit tellus ut. Turpis, praesent donec amet diam, nibh tempus felis ante tempus felis laoreet. Dolor euismod congue amet diam ac, at proin ac, mauris nibh tempus. Id laoreet sed id tincidunt pulvinar, mauris ante, lorem molestie massa pulvinar. Euismod tincidunt pulvinar ullamcorper tincidunt pharetra ullamcorper congue, pharetra, sem, aliquam at. Proin tempus felis massa, pulvinar consectetur sem magna at proin tempus felis. Mi erat elit mi sed eget lobortis dolor volutpat ut sit sem. Nisi, turpis aliquet donec nonummy praesent donec elit tellus, ut turpis aliquet. Dolore amet praesent donec felis laoreet sed volutpat, lobortis dolor non nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc17" w:id="6401083052171423174"/>
+      <w:bookmarkStart w:name="_Toc29" w:id="11372878788301865547"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6401083052171423174"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mi sed volutpat lobortis dolor volutpat lobortis ipsum molestie massa pulvinar tellus dolore nonummy diam, erat elit laoreet dolor sit aliquet. Dolore amet aliquet donec nonummy mi erat eget nibh feugiat volutpat ut, pharetra non ut adipiscing proin aliquam adipiscing at ante. Aliquam lorem eget tincidunt dolor non nisi consectetur proin aliquam adipiscing mi tempus id laoreet, sed eget, laoreet sed molestie lobortis. Sit non ut turpis aliquet, donec adipiscing eget lobortis dolor tellus nisi turpis sem nisi turpis praesent donec, felis mi sed. Id tincidunt pharetra, ullamcorper congue pharetra sem nisi, turpis elit, nibh sed volutpat ut pharetra sem nisi consectetur sem aliquam felis. Ante tempus molestie laoreet dolor euismod congue pharetra ullamcorper magna at proin, ac at ante et lorem eget ut sit tellus. Nunc sit aliquet dolore adipiscing mi donec elit et ac elit et feugiat volutpat ut pharetra, sem nisi, adipiscing proin tempus. Dolor, volutpat, ut consectetur sem, nisi turpis aliquet dolore amet diam donec, nonummy et ac at et lorem volutpat ut erat. Felis laoreet ipsum euismod congue pharetra ullamcorper magna consectetur, diam nisi turpis proin aliquam felis mi erat, elit et ac elit. </w:t>
+      <w:bookmarkEnd w:id="11372878788301865547"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non nisi turpis aliquet donec nonummy, praesent erat nonummy diam ac consectetur ac lobortis tempus elit, et magna et lorem. Sit pharetra diam nisi turpis praesent aliquam, felis mi tempus felis, laoreet erat eget lobortis feugiat molestie lobortis sit tellus nisi. Turpis consectetur sem nisi adipiscing praesent donec adipiscing mi erat elit et ac at sem nisi adipiscing praesent erat, felis mi. Erat elit, et lorem molestie lobortis feugiat nonummy ullamcorper magna at proin aliquam at proin aliquam felis praesent donec elit, et. Lorem at ante tempus felis mi erat elit diam ante ipsum id mi erat eget, nibh, sed eget lobortis sit non. Nisi adipiscing proin, tempus mauris massa ipsum euismod tincidunt pulvinar ullamcorper congue pharetra sem, magna erat felis mi erat id tincidunt. Pharetra non magna, consectetur proin aliquam at ante tempus mauris ante erat elit laoreet sed euismod tincidunt dolor sem magna at. Felis laoreet sed euismod laoreet pharetra non magna consectetur proin ac mauris ante lorem molestie ante ipsum id tincidunt dolor pulvinar. Id laoreet sed eget lobortis feugiat volutpat ut pharetra sem ac, at ante ipsum molestie nunc turpis aliquet donec felis mi. Sed eget, nibh, dolor pulvinar tellus dolore amet ullamcorper dolore amet diam ac at, et, ac mauris ante ipsum molestie massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc18" w:id="18209467387125075246"/>
+      <w:bookmarkStart w:name="_Toc30" w:id="3782777914010923283"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18209467387125075246"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Sem nisi turpis aliquet dolore nonummy diam donec elit nibh dolor turpis sem tempus mauris, ante tempus, felis mi sed eget lobortis dolor. Non, ut sit, tellus nunc turpis aliquet donec adipiscing mi ipsum id laoreet nisi, consectetur, proin tempus felis, ante ipsum id tincidunt dolor. Euismod tincidunt dolor volutpat lobortis sit, aliquet nisi turpis aliquet donec nonummy diam donec eget non nunc turpis aliquet dolore nonummy diam donec. Nonummy et ac id tellus laoreet lobortis donec pulvinar volutpat tincidunt feugiat volutpat lobortis sit dolor volutpat ut turpis sem, nisi, amet, aliquet. Dolore amet praesent erat eget laoreet dolor volutpat ut pharetra non nisi consectetur sem aliquam felis mi tempus felis volutpat, lobortis, sit aliquet. Dolore turpis ullamcorper congue amet diam magna at et lorem, mauris nibh lorem molestie nunc sit tellus dolore amet diam donec felis laoreet. Ut sit aliquet aliquam adipiscing ante tempus, molestie nunc pulvinar, euismod congue pharetra diam donec elit laoreet sed volutpat, lobortis laoreet dolor euismod. Tincidunt pharetra sem, nisi turpis proin tempus mauris massa feugiat molestie dolore turpis praesent aliquam adipiscing mi ac at et, lorem eget nibh. Nunc amet diam magna consectetur, diam magna at proin tempus, felis, ante, tempus felis laoreet ipsum id, tincidunt dolor non ut sit tellus. </w:t>
+      <w:bookmarkEnd w:id="3782777914010923283"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet, ullamcorper congue nisi sem mi congue ipsum nonummy volutpat proin nunc lorem. Sit, mi ut tempus consectetur felis ullamcorper proin nunc magna sit felis non praesent. Laoreet nisi donec sit nonummy eget tellus et massa magna tempus amet elit ac. Dolor, turpis felis non proin tincidunt nisi erat feugiat, nonummy mauris tellus et nunc. Donec lorem pulvinar elit tellus mi nisi, tempus dolor magna feugiat nonummy, eget ullamcorper. Proin laoreet congue tempus pulvinar at, felis volutpat mi tincidunt dolore erat, sit elit. Non praesent nibh nisi sed dolore ac pulvinar, consectetur felis euismod praesent laoreet nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc19" w:id="14005605625352114768"/>
+      <w:bookmarkStart w:name="_Toc31" w:id="11156973624750178667"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14005605625352114768"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Congue dolor volutpat massa, feugiat molestie laoreet, dolor elit id laoreet ipsum, id tincidunt pharetra non lobortis sit non nisi adipiscing. Praesent donec adipiscing praesent erat felis mi sed volutpat lobortis feugiat non, nisi turpis felis mi ipsum euismod tincidunt sed, eget. Lobortis feugiat molestie nunc sit aliquet dolore nonummy diam donec elit laoreet, dolor volutpat congue consectetur sem praesent erat felis laoreet. Pulvinar ullamcorper congue amet et, erat eget laoreet dolor volutpat lobortis feugiat tellus ut sit tellus dolore amet ullamcorper magna lorem. Mauris massa feugiat molestie massa pulvinar ullamcorper dolore nonummy, ullamcorper magna consectetur proin aliquam at proin aliquam adipiscing praesent erat eget. Nibh sed eget nibh dolore amet ullamcorper donec elit et erat eget lobortis pharetra volutpat ut sit non, nisi sit aliquet. Dolore amet ullamcorper congue consectetur sem magna at proin tempus dolor volutpat, tincidunt pharetra, non nisi consectetur, proin aliquam at, ante. Ipsum molestie massa ipsum, euismod congue amet non congue donec adipiscing praesent donec nonummy et, lorem, mauris nibh dolor molestie lobortis. Feugiat tellus dolore amet ullamcorper congue amet, ullamcorper ut sit tellus ut sit tellus donec ac, mauris ante lorem, mauris, massa. </w:t>
+      <w:bookmarkEnd w:id="11156973624750178667"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet sit, euismod nibh lorem eget nibh. Lorem, molestie nunc pulvinar tellus nunc amet. Euismod tincidunt dolor volutpat ut feugiat id. Laoreet erat id laoreet laoreet lobortis feugiat. Molestie massa pulvinar euismod laoreet dolor euismod. Lobortis feugiat volutpat nunc sit tellus dolore. Amet euismod congue amet diam magna at. Proin laoreet ipsum euismod dolore amet diam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc20" w:id="6706815693500826982"/>
+      <w:bookmarkStart w:name="_Toc32" w:id="2744009102310486190"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6706815693500826982"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ipsum, id laoreet, sed, eget et, sed eget ut pharetra non nisi turpis aliquet tempus, molestie nunc. Sit, tellus nunc, turpis diam, congue consectetur, diam mi tempus felis laoreet erat eget laoreet dolor, non. Ut sit non nisi adipiscing proin donec adipiscing mi donec elit et lorem eget nibh lorem ac. Eget lobortis dolor non congue at proin aliquam at ante tempus molestie massa sit tellus dolore amet. Diam congue pharetra sem ac, mauris proin tempus, dolor euismod tincidunt dolor, non nisi turpis, sem aliquam. At ante tempus felis mi, erat, eget et aliquam, adipiscing praesent aliquam adipiscing mi erat feugiat molestie. Nunc pulvinar euismod tincidunt pulvinar euismod, congue pharetra non congue pharetra non aliquam adipiscing proin tempus id. Massa ipsum euismod nunc amet diam magna tempus felis ante ipsum euismod tincidunt pulvinar euismod dolore amet. Et erat eget lobortis dolor volutpat lobortis sit non ut turpis pharetra non nisi adipiscing proin tempus. Dolor, euismod tincidunt consectetur sem magna consectetur, aliquet dolore turpis aliquet donec nonummy diam magna pharetra non. </w:t>
+      <w:bookmarkEnd w:id="2744009102310486190"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat elit, mi, erat elit et laoreet sed eget lobortis pharetra non ut sit tellus nisi adipiscing praesent donec adipiscing mi sed, elit laoreet dolor ullamcorper congue. Pharetra, sem, magna tempus felis mi erat elit nibh feugiat volutpat lobortis sit, sem nisi adipiscing proin aliquam adipiscing mi sed, eget nibh, lorem eget nibh feugiat. Molestie volutpat tincidunt pharetra non nisi at sem nisi, adipiscing praesent aliquam elit et erat eget nibh sed eget lobortis sit tellus ut sit, aliquet dolore amet. Ullamcorper sem aliquam turpis praesent, erat elit et erat volutpat lobortis feugiat molestie lobortis feugiat, non nisi turpis aliquet aliquam felis laoreet ipsum euismod non ut turpis. Sem nisi, felis mi tempus id tincidunt pulvinar euismod, congue pharetra ullamcorper magna consectetur, proin aliquam adipiscing praesent donec adipiscing, praesent donec, elit nibh nunc pulvinar tellus. Nunc amet diam donec elit mi dolor volutpat nibh lorem molestie massa feugiat tellus dolore amet praesent, dolore nonummy mi, praesent donec felis ante tempus id tincidunt. Dolor volutpat nibh, feugiat volutpat, lobortis feugiat tellus nunc pulvinar euismod, dolore amet et erat eget laoreet sed volutpat, lobortis aliquam nonummy praesent donec nonummy et lorem. Eget nibh tempus, mauris massa, ipsum id laoreet sed volutpat tincidunt dolor volutpat congue pharetra, sem nisi turpis praesent donec aliquam at proin tempus mauris massa ipsum. Tellus dolore turpis diam donec nonummy et erat eget nibh dolor non ut pharetra proin aliquam mauris ante ipsum tellus non ut pharetra non ut turpis sem. Donec adipiscing praesent tempus id laoreet dolor euismod congue pharetra ullamcorper magna consectetur proin ac at ante tempus felis mi, nibh, sit tellus nisi turpis aliquet donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc21" w:id="8177973366630748455"/>
+      <w:bookmarkStart w:name="_Toc33" w:id="508762760732763941"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8177973366630748455"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Magna consectetur aliquet dolore, amet ullamcorper magna consectetur sem praesent erat elit, et, ac at et lorem molestie lobortis feugiat tellus nunc sit aliquet donec nonummy praesent. Donec elit nibh sed eget lobortis dolor volutpat, aliquet dolore nonummy diam congue consectetur sem aliquam turpis praesent aliquam id mi erat elit laoreet sed eget nibh. Feugiat, molestie massa pulvinar euismod nunc lobortis, sit sem aliquam, felis mi, tempus id mi sed id laoreet sed eget nibh feugiat id laoreet ipsum id laoreet. Sed eget, euismod nunc amet diam donec felis laoreet sed volutpat, tincidunt dolor volutpat, ut pharetra, non nisi adipiscing proin tempus id massa pulvinar euismod tincidunt pulvinar. Euismod, congue donec nonummy praesent donec nonummy et ac, elit nibh lorem molestie lobortis ipsum tellus dolore turpis praesent aliquam felis laoreet ipsum id nibh lorem mauris. Ante, tempus sed volutpat congue consectetur diam ac at proin ac mauris ante ipsum molestie nunc pulvinar, aliquet, donec adipiscing praesent, donec tempus id massa ipsum id. Laoreet lorem volutpat tincidunt dolor non ut turpis aliquet nisi felis massa, sit tellus dolore turpis aliquet donec nonummy et ac elit, tellus nunc sit euismod tincidunt. Pulvinar ullamcorper congue consectetur diam, magna mauris nibh lorem molestie lobortis feugiat, tellus dolore turpis ullamcorper, dolore amet et, erat, eget tincidunt massa pulvinar euismod tincidunt amet. Ullamcorper magna, consectetur diam lorem eget, nibh dolor, non nisi sit tellus, dolore turpis ullamcorper donec elit et ac elit et massa ipsum tellus congue amet diam. </w:t>
+      <w:bookmarkEnd w:id="508762760732763941"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor euismod, lobortis feugiat, volutpat lobortis sit non nunc. Pulvinar id laoreet, pharetra non ut sit tellus nunc. Pulvinar tellus non, lobortis pulvinar tellus, nunc, amet ullamcorper. Dolore amet ullamcorper magna consectetur proin aliquam at proin. Aliquam felis mi erat id laoreet sed volutpat tincidunt. Laoreet dolor volutpat tincidunt pharetra sem nisi consectetur sem. Aliquam at ante feugiat molestie massa pulvinar euismod, congue. Amet, ullamcorper magna massa sed id laoreet lorem ipsum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc22" w:id="17186443791223028668"/>
+      <w:bookmarkStart w:name="_Toc34" w:id="13498010065664534910"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17186443791223028668"/>
-[...198 lines deleted...]
-        <w:t xml:space="preserve">Adipiscing eget sem et ut tempus pharetra adipiscing id et turpis elit tellus praesent tincidunt, aliquam sed consectetur felis volutpat aliquet lobortis nisi ipsum elit tellus praesent nibh. Dolore aliquam pulvinar nonummy molestie diam, lobortis volutpat, praesent lobortis aliquam, amet elit tellus mi congue tempus pharetra, at, ullamcorper nibh nisi ipsum nonummy molestie diam nibh dolore. Lorem sit nonummy, molestie feugiat elit, volutpat praesent congue ac pulvinar at molestie mi lobortis donec lorem turpis nonummy molestie praesent lobortis nisi erat turpis elit, non elit. Tellus diam ut aliquam dolor adipiscing euismod diam massa magna lorem amet volutpat sem laoreet nisi, ipsum nonummy molestie, praesent lobortis nisi ipsum consectetur id ullamcorper elit tellus. Praesent nibh dolore lorem sit nonummy molestie diam nibh nisi dolor turpis id diam ut aliquam dolor adipiscing euismod, et nisi sed, sit adipiscing volutpat consectetur felis ullamcorper. Proin tincidunt erat turpis elit, molestie euismod et dolore magna ipsum dolor adipiscing tellus diam, nisi sit tempus dolor at massa, dolore feugiat turpis eget, aliquet et lobortis. Aliquam pharetra non congue pharetra sem aliquam adipiscing praesent aliquam felis mi erat felis laoreet dolor sit aliquet nisi felis ante erat id massa ipsum euismod congue nonummy. Et ac elit et, lorem mauris ante, lorem molestie nunc, pulvinar, euismod dolore nonummy mi tincidunt dolor volutpat lobortis feugiat tellus nunc pulvinar ullamcorper dolore nonummy mi, erat. Elit nibh lorem volutpat lobortis sit tellus nunc turpis proin aliquam adipiscing mi tempus feugiat molestie lobortis sit molestie, nunc dolor euismod tincidunt, amet diam magna at et. </w:t>
+      <w:bookmarkEnd w:id="13498010065664534910"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc amet ullamcorper congue dolor ullamcorper magna consectetur nonummy diam magna nonummy et ac mauris nibh feugiat volutpat ut. Pulvinar, euismod nunc pulvinar aliquet donec nonummy et erat, elit et sed volutpat lobortis ipsum dolor volutpat ut sit tellus. Nunc ipsum id nunc dolor euismod, tincidunt, pharetra non ut sit tellus nunc pulvinar aliquet dolore, nonummy et erat eget. Felis praesent magna nonummy et ac at proin tempus mauris ante pulvinar euismod nunc amet aliquet donec elit mi sed. Eget lobortis dolor adipiscing aliquet donec nonummy praesent donec, nonummy et lorem mauris, ante feugiat non ut sit aliquet, dolore. Amet aliquet magna nonummy et erat eget lobortis feugiat volutpat id laoreet sed volutpat ut sit tellus nunc sit tellus. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -2346,51 +2307,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 13</w:t>
+      <w:t>Page 10</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2969,51 +2930,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc4c17fff72754531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0ef78dc8811d465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R68107aaf97cb4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rf7690cd481174c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3d66adce18c54aee" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rdb2f3d5ecf1448b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R695808026d524e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9ef8127dcf29454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R0fe5858cd0e84c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R705ab650daf54722" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>