--- v14 (2026-09-17)
+++ v15 (2026-11-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfbcfafb235a04d57" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb173b537a525458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R957bce2c291642d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1d80e27587374a01" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc4ca264e53694b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ree7e1bb7536f4eb2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:history="true" w:anchor="_Toc0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -469,51 +469,51 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc10">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
@@ -572,1688 +572,1874 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is second-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>This is third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is top-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>3</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>3</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>4</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc20">
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc21">
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc22">
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc23">
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc24">
+      <w:hyperlink w:history="true" w:anchor="_Toc27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc25">
+      <w:hyperlink w:history="true" w:anchor="_Toc28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is top-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc26">
+      <w:hyperlink w:history="true" w:anchor="_Toc29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc27">
+      <w:hyperlink w:history="true" w:anchor="_Toc30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc28">
+      <w:hyperlink w:history="true" w:anchor="_Toc31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc29">
+      <w:hyperlink w:history="true" w:anchor="_Toc32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>7</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc30">
+      <w:hyperlink w:history="true" w:anchor="_Toc33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>8</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc33 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc31">
+      <w:hyperlink w:history="true" w:anchor="_Toc34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>8</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc34 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc32">
+      <w:hyperlink w:history="true" w:anchor="_Toc35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>8</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc35 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc33">
+      <w:hyperlink w:history="true" w:anchor="_Toc36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc33 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>9</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc36 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc34">
+      <w:hyperlink w:history="true" w:anchor="_Toc37">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>This is third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc34 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>9</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc37 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="R0fe5858cd0e84c46"/>
+          <w:headerReference w:type="default" r:id="R17cb3bdf84d84a5b"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc0" w:id="13918777513546967904"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="3527412581013591577"/>
       <w:r>
         <w:t>Preface</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13918777513546967904"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Sed consectetur turpis pharetra adipiscing eget felis, non proin congue sed mauris tellus. Tincidunt sed eget, nibh feugiat tellus ut turpis, aliquet dolore turpis praesent dolore. Nunc, dolor eget nibh ac at aliquet congue amet ullamcorper congue pharetra tellus. Massa pulvinar tellus nunc amet ullamcorper magna consectetur sem nisi sit tellus diam. Magna consectetur sem nisi adipiscing proin tempus adipiscing et, ac, at sem, aliquam. Turpis aliquet donec, amet euismod tincidunt dolor non nisi consectetur sem sem magna. At proin ac at massa feugiat molestie nunc pulvinar aliquet dolore nonummy praesent. </w:t>
+      <w:bookmarkEnd w:id="3527412581013591577"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi pulvinar, nonummy consectetur ipsum feugiat tempus. Erat lorem donec lobortis et tellus mauris. Amet lorem magna massa proin, euismod adipiscing. Amet tempus massa ullamcorper, feugiat nisi diam. Id turpis ac tincidunt aliquet mauris amet. Aliquam magna massa sem eget sed, massa. Molestie tempus ante mauris ac proin consectetur. Magna ac et consectetur magna sem pharetra. Tincidunt volutpat, sed mi elit erat praesent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1" w:id="7510337836091302722"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="11476408686722815926"/>
       <w:r>
         <w:t>Foreword</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7510337836091302722"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Id nibh, sed eget, nibh ipsum, felis, mi erat, eget nibh lorem mauris id tincidunt pulvinar ullamcorper magna, nonummy et erat elit et lorem mauris ante donec. Adipiscing mi erat elit et, sed mauris nibh lorem molestie, nunc tincidunt dolor non ut sit tellus tincidunt pulvinar euismod, tincidunt dolor molestie massa feugiat, molestie nunc. Pulvinar ullamcorper congue pharetra ullamcorper congue consectetur diam ac ipsum tellus dolore nonummy praesent donec elit mi erat eget nibh feugiat volutpat lobortis sit tellus dolore pulvinar. Ullamcorper congue pharetra ullamcorper congue tempus, felis mi sed id tincidunt, sed volutpat tincidunt dolor sem magna at proin tempus felis ante ipsum molestie nunc turpis praesent. Aliquam nonummy praesent erat elit felis laoreet sed eget tincidunt pulvinar ullamcorper magna nonummy et lorem mauris nibh feugiat molestie ut consectetur sem nisi, turpis praesent erat. Elit mi erat eget nibh nunc sit, tellus nunc nonummy diam donec elit nibh lorem volutpat tincidunt feugiat, volutpat mi, tempus id laoreet sed eget tellus, aliquam. Turpis aliquet donec adipiscing, praesent, sed eget laoreet, pharetra diam donec nonummy et, lorem eget lobortis dolor sem magna elit ante tempus mauris ante ipsum ac molestie. Massa feugiat tellus nunc pulvinar euismod congue pharetra, ullamcorper congue nonummy diam magna consectetur proin tempus mauris massa, ipsum euismod laoreet, dolor euismod congue amet sed eget. </w:t>
+      <w:bookmarkEnd w:id="11476408686722815926"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet nunc aliquet pulvinar nisi non sit lobortis. Volutpat dolor nibh eget erat praesent nonummy dolore magna. Ullamcorper amet congue volutpat sed laoreet felis erat praesent. Turpis nisi sem sit nunc molestie lorem ante adipiscing. Magna, diam, nonummy donec diam proin pharetra lobortis molestie. Lorem nibh, elit ac diam, amet congue euismod, pulvinar. Tincidunt euismod ipsum ante, mauris aliquam proin consectetur ac. Sem consectetur magna ullamcorper molestie ipsum ante at sed. Nibh eget erat et felis tempus mi felis nisi. Sem consectetur ut volutpat lorem ante at magna non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2" w:id="7229516330022094139"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="8245785297828809206"/>
       <w:r>
         <w:t>This is top-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7229516330022094139"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Massa, tempus felis mi erat elit nibh lorem mauris massa tempus id massa pulvinar euismod nunc. Amet diam donec, elit mauris massa ipsum, id tincidunt, dolor volutpat congue consectetur, sem, magna at. Et ac mauris ante aliquam felis massa pulvinar ullamcorper congue pharetra ullamcorper proin aliquam felis, ante. Erat elit, et magna, turpis, aliquet nunc pulvinar ullamcorper tincidunt dolor, non ut sit aliquet dolore. Amet praesent ipsum id laoreet ipsum euismod molestie nunc sit aliquet dolore amet diam magna pharetra. Sem nisi at proin, ac mauris massa feugiat, molestie, massa pulvinar ullamcorper dolore nonummy at proin. Tempus id nunc sit tellus nunc, nonummy diam donec elit mi erat elit nibh feugiat mauris. </w:t>
+      <w:bookmarkEnd w:id="8245785297828809206"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ante et, erat nisi et ullamcorper. Molestie nonummy ipsum lobortis diam id erat. Praesent adipiscing aliquam, sem turpis ut non. Dolor lobortis eget lorem et nonummy sit. Ut molestie ipsum ante adipiscing nisi non. Sit, lobortis volutpat feugiat nibh elit erat. Et elit donec aliquet amet tincidunt, euismod. Ipsum ante mauris elit magna ullamcorper pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc3" w:id="15864509786967532530"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="1872224164865160172"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15864509786967532530"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">At proin, aliquam adipiscing praesent aliquam felis mi tempus felis laoreet amet ullamcorper, magna nonummy et erat, eget, molestie massa pulvinar aliquet dolore. Amet diam erat elit laoreet sed eget id laoreet dolor volutpat ut sit, tellus ut turpis aliquet nisi felis elit et lorem mauris. Massa feugiat tellus nunc pulvinar aliquet, donec nonummy, praesent donec elit nibh sed eget lobortis sit non ut sit, aliquet nisi turpis mi. Nibh tempus felis ante ipsum id massa ipsum euismod tincidunt pharetra ullamcorper magna consectetur et sed, eget nibh sit tellus ut, sit aliquet. Sem nisi turpis sem aliquam adipiscing mi tempus felis mi ipsum ullamcorper dolore amet, diam ac elit nibh lorem volutpat ut sit, tellus. Nunc sit, tellus, dolore ac mauris ante lorem molestie massa feugiat molestie nunc amet aliquet donec nonummy et magna consectetur proin nisi turpis. Aliquet donec nonummy praesent erat eget laoreet, massa, pulvinar tellus dolore amet aliquet dolore nonummy, diam ac at proin aliquam adipiscing ante, ipsum. Id praesent magna consectetur adipiscing praesent donec elit nibh lorem eget nibh lorem volutpat nunc, sit tellus nunc pulvinar ullamcorper dolore amet ullamcorper. </w:t>
+      <w:bookmarkEnd w:id="1872224164865160172"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper amet nunc tellus, feugiat massa mauris tempus, donec, diam, nonummy dolore, tellus pulvinar, ante nibh consectetur congue ullamcorper. Adipiscing, dolore ullamcorper amet dolore aliquet ipsum proin, adipiscing nisi, aliquet turpis lobortis molestie id erat diam amet dolore. Tellus, pulvinar massa mauris tempus ante at aliquam proin consectetur magna diam pharetra, tincidunt euismod sed mi nonummy congue. Volutpat mauris tempus, sem consectetur nisi, volutpat dolor nibh at ac sem consectetur congue non dolor nibh elit donec. Ullamcorper pharetra laoreet, eget ac dolore molestie ipsum massa mauris aliquam sem sit lobortis volutpat feugiat nibh mauris lorem. Diam nonummy magna diam pulvinar tincidunt id sed praesent nonummy dolore ullamcorper pulvinar feugiat et at magna ullamcorper pharetra. Tincidunt volutpat, dolor mi elit donec diam nonummy dolore tellus sit massa molestie tempus praesent turpis nisi, non sit. Massa mi nonummy congue euismod pulvinar massa felis donec ullamcorper pulvinar laoreet felis sit massa molestie lorem ante at. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc4" w:id="14639452623529392290"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="4623263883688226370"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14639452623529392290"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Euismod tincidunt sed eget ante lorem felis mi tempus elit diam nisi sit molestie non ut turpis aliquet dolore pulvinar ullamcorper tincidunt dolor volutpat ut. Sit molestie nunc sit tellus tincidunt sed mauris nibh lorem molestie lobortis feugiat molestie molestie lobortis sit aliquet dolore turpis aliquet, donec nonummy praesent erat. Elit proin, lorem eget lobortis sit, tellus, nisi consectetur sem nisi adipiscing, praesent magna tempus mauris massa feugiat tellus dolore amet ullamcorper dolore nonummy diam. Magna at proin ac mauris ante, tempus felis praesent donec nonummy et ac ipsum id, laoreet dolor euismod congue nonummy, et ac elit lobortis feugiat. Volutpat, lobortis, feugiat molestie nunc sit aliquet donec adipiscing mi erat nonummy et lorem volutpat felis mi erat elit nibh feugiat volutpat lobortis feugiat molestie. Nunc pulvinar id tincidunt, dolor volutpat ut sit non ut sit aliquet dolore adipiscing mi tempus feugiat volutpat ut turpis sem nisi amet aliquet dolore. </w:t>
+      <w:bookmarkEnd w:id="4623263883688226370"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id tempus praesent adipiscing nisi aliquet sit massa. Mauris, nonummy dolore ullamcorper pulvinar tincidunt id tempus. Mi, adipiscing tempus praesent turpis ut tellus lorem. Ante at aliquam non pharetra, congue non dolor. Tincidunt volutpat at nisi sem turpis ut volutpat. Feugiat, nibh mauris ac diam consectetur congue, ullamcorper. Pulvinar tincidunt, euismod sed, mi id aliquam praesent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc5" w:id="9215551694514221062"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="5321688918904042042"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9215551694514221062"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Amet volutpat nibh aliquam felis mi erat elit nibh. Lorem mauris ante tempus felis mi erat nonummy et. Erat eget lobortis feugiat, volutpat lobortis donec nonummy praesent. Sed eget tincidunt dolor, non congue consectetur diam ac. At ante lorem molestie massa feugiat tellus dolore turpis. Praesent, erat elit mi massa tempus felis laoreet pulvinar. </w:t>
+      <w:bookmarkEnd w:id="5321688918904042042"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi aliquet turpis ut molestie feugiat lobortis, volutpat pulvinar tincidunt eget sed mi proin consectetur, congue non dolor laoreet eget sed et elit, donec aliquet amet. Nunc tellus feugiat massa molestie feugiat nibh mauris ac diam consectetur congue laoreet felis donec aliquet turpis nunc molestie tempus ante at, nisi aliquet feugiat, massa mauris. Lorem et elit, magna non, dolor lobortis mauris ac sem euismod pulvinar massa adipiscing donec praesent turpis nisi tellus feugiat lobortis volutpat feugiat nibh eget ac diam. Amet congue ullamcorper dolor laoreet, felis erat lorem et, nonummy congue ullamcorper dolor tincidunt eget erat praesent, nonummy congue euismod ipsum laoreet felis, aliquam praesent turpis dolore. Tellus sit massa mauris, tempus et praesent pulvinar, laoreet euismod tempus praesent nonummy dolore euismod ipsum massa felis aliquam, praesent turpis massa id tempus ante at aliquam. Sem consectetur ut non pharetra congue massa mauris aliquam aliquet sit massa, felis tempus praesent consectetur ac, sem, consectetur ut non dolor nibh elit, ac diam molestie. Ipsum ante at nisi sem turpis lobortis mauris, lorem proin consectetur magna sem pharetra lobortis eget, ac diam pharetra ut volutpat dolor, laoreet id donec praesent molestie. Ipsum ante at aliquam, proin consectetur nisi non pharetra lobortis eget ac diam pharetra, congue euismod dolor nibh elit donec diam nonummy dolore tellus pulvinar, massa et. Elit ac diam amet tincidunt eget, erat diam pharetra congue volutpat sed mi elit donec diam pulvinar nunc euismod ipsum ante adipiscing donec aliquet pulvinar massa proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc6" w:id="17271461881435749499"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="18288122969694317856"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17271461881435749499"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nibh, aliquam adipiscing praesent, magna nonummy felis ante erat elit et ac eget nibh lorem, molestie ut pharetra proin ac at ante. Tempus mauris ante tempus id laoreet, sed volutpat tincidunt nisi adipiscing aliquet dolore amet diam magna, consectetur sem nisi adipiscing praesent aliquam. Felis mi donec elit diam ac mauris proin aliquam felis mi tempus feugiat molestie lobortis sit aliquet dolore amet aliquet donec elit. Mi, erat eget, tincidunt dolor non congue pharetra sem ut turpis praesent aliquam felis mauris lobortis dolor non ut consectetur sem nisi. Adipiscing praesent donec elit et erat elit nibh sed volutpat lobortis pharetra sem aliquam adipiscing praesent aliquam adipiscing mauris lobortis dolor tellus. Ut, pulvinar tellus nunc turpis aliquet donec elit et sed euismod lobortis feugiat non ut pharetra tellus nunc sit tellus dolore amet. </w:t>
+      <w:bookmarkEnd w:id="18288122969694317856"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus mi adipiscing dolor lobortis volutpat sed, mi, elit erat ullamcorper amet nunc id, erat mi adipiscing congue, euismod, ipsum, massa felis aliquam, praesent. Amet nisi aliquet volutpat erat et nonummy dolore aliquet pulvinar tincidunt felis erat, diam amet, nunc euismod ipsum laoreet felis aliquam aliquet pulvinar massa. Id donec aliquet, amet, lorem et at ac et, nonummy, erat praesent turpis nunc tellus pulvinar ante felis, aliquam proin consectetur nisi tellus feugiat. Nibh mauris ac proin pharetra ut mi elit dolore ullamcorper pulvinar nunc molestie tempus praesent turpis dolore tellus pulvinar massa, felis nisi tellus sit. Ut molestie lorem nibh eget lorem donec aliquet pulvinar massa id aliquam aliquet turpis massa molestie tempus praesent turpis dolore euismod ipsum massa mauris. Tempus proin sit nunc molestie tempus proin adipiscing nisi laoreet id sed laoreet felis aliquam aliquet turpis dolore, tellus, feugiat ante felis aliquam sem. Consectetur nisi, non feugiat nibh mauris ac et consectetur congue ac diam consectetur congue non sed laoreet, eget erat, et amet congue euismod ipsum. Laoreet id, tempus ante adipiscing nisi tellus sit nunc molestie lorem ante at amet dolore tellus pulvinar massa id feugiat lobortis, eget lorem et. At magna ullamcorper pharetra congue volutpat sed, mi elit donec aliquet turpis nunc id tempus ante sem pharetra congue volutpat sed nibh eget erat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc7" w:id="10197878390350776728"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="13769867911135514200"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10197878390350776728"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Praesent donec nonummy diam nisi turpis aliquet aliquam adipiscing eget laoreet dolor non congue, elit et lorem volutpat ut. Pharetra non, magna at proin, aliquam felis ante ipsum id tincidunt amet ullamcorper dolore nonummy et massa ipsum molestie. Nunc pulvinar euismod tincidunt dolor, nonummy mauris aliquet lobortis ac at ullamcorper nibh nisi ipsum consectetur molestie diam ante. Tincidunt nisi, aliquet tincidunt dolor, volutpat nibh feugiat molestie massa ipsum id laoreet dolor euismod tincidunt dolor non lobortis. Pharetra non nisi adipiscing praesent, aliquam felis volutpat, ut, pharetra tellus ut turpis, aliquet dolore, turpis praesent erat elit. Mi erat elit lobortis feugiat molestie lobortis feugiat tellus ut amet ullamcorper donec adipiscing diam proin tempus felis ante. Ipsum felis nibh, lorem, eget lobortis feugiat non nisi consectetur, sem dolore turpis praesent dolore nonummy diam ac elit. Et lorem mauris euismod tincidunt dolor ullamcorper magna pharetra sem nisi consectetur sem aliquam felis ante donec nonummy ullamcorper. Ac consectetur proin ac magna at proin aliquam adipiscing, praesent, donec nonummy diam donec eget nibh sed eget lobortis. </w:t>
+      <w:bookmarkEnd w:id="13769867911135514200"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet felis tempus ante felis aliquam sem consectetur ut molestie lorem ante mauris ac, diam, pharetra congue non dolor nibh elit ac, dolore, aliquet pharetra massa mauris. Ac proin consectetur nisi non dolor lobortis eget lorem et nonummy magna ullamcorper amet, nunc tellus ipsum praesent adipiscing donec, massa at aliquam sem, consectetur magna ullamcorper. Dolor tincidunt volutpat erat mi elit donec ullamcorper, pulvinar tincidunt euismod tempus mi adipiscing donec praesent sit nunc id tempus magna diam nonummy congue id sed mi. Nonummy donec praesent turpis nunc id tempus mi adipiscing dolore tellus pulvinar, massa mauris aliquam praesent volutpat sed nibh elit, magna ullamcorper pharetra congue id sed laoreet. Felis erat praesent turpis dolore tellus ipsum ante, adipiscing, dolore tellus pulvinar massa mauris aliquam aliquet ullamcorper amet nunc tellus ipsum massa id tempus, proin adipiscing nisi. Sem pharetra congue non dolor lobortis elit ac, diam nonummy congue volutpat sed, mi felis erat nisi tellus sit lobortis mauris ac proin consectetur, congue ullamcorper pharetra. Tincidunt id sed mi nonummy congue euismod dolor mi et consectetur nisi non pharetra tincidunt volutpat lorem, et consectetur congue volutpat sed nibh elit magna ullamcorper amet. Tincidunt id sed mi nonummy congue ullamcorper pulvinar lorem nibh elit ac diam, consectetur magna ullamcorper pulvinar nunc id tempus mi adipiscing donec aliquet sit massa molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc8" w:id="15295060096292791483"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="9285727945476596585"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15295060096292791483"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Erat elit nibh lorem mauris ante tempus id massa pulvinar euismod tincidunt dolor volutpat lobortis feugiat, tellus nunc, magna consectetur diam, ac. Elit et lorem molestie ut sit aliquet dolore, amet praesent donec felis mi, erat eget nibh sed eget nibh feugiat pulvinar euismod. Tincidunt lorem, mauris massa ipsum id mi erat elit et lorem, mauris massa ipsum tellus nunc, pulvinar tellus nunc, amet ullamcorper donec. Nonummy, et mi erat elit et ac consectetur sem, aliquam turpis praesent donec nonummy et magna consectetur sem nisi turpis aliquet congue. Pharetra ullamcorper, congue consectetur felis ante tempus, id laoreet dolor euismod congue consectetur sem nisi consectetur proin aliquam adipiscing proin ipsum id. Massa ipsum euismod dolore amet ullamcorper congue pharetra, diam praesent donec nonummy et, ac at ante lorem, mauris massa feugiat tellus dolore. Amet ullamcorper dolore amet diam ac, at proin lorem eget lobortis feugiat, tellus diam, magna consectetur diam magna consectetur sem dolore, turpis. </w:t>
+      <w:bookmarkEnd w:id="9285727945476596585"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum ante adipiscing aliquam aliquet sit massa mauris, lorem ante, at magna, dolore tellus pulvinar massa id tempus praesent adipiscing aliquam. Non pharetra lobortis molestie feugiat nibh elit ac diam amet congue volutpat dolor laoreet elit donec diam tellus, feugiat lobortis mauris. Lorem nibh elit donec praesent nonummy dolore euismod sed mi elit erat praesent adipiscing dolore tellus feugiat lobortis, molestie tempus proin. Volutpat sed nibh elit donec diam nonummy dolore euismod ipsum mi felis dolore ullamcorper pulvinar, laoreet felis donec praesent amet nunc. Id tempus ac diam consectetur congue volutpat sed mi nonummy, magna euismod dolor tincidunt id sed praesent nonummy congue euismod ipsum. Massa felis aliquam aliquet pulvinar massa felis donec lobortis molestie tempus sem sit lobortis mauris tempus proin turpis ut non feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc9" w:id="5100153047184297558"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="6278926183902234676"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5100153047184297558"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ullamcorper congue, amet praesent sed eget tincidunt dolor non congue consectetur non nisi consectetur, proin. Aliquam felis ante ipsum tellus nisi adipiscing, mi, erat feugiat volutpat congue at, proin aliquam. Mauris ante tempus molestie laoreet ipsum id, laoreet dolor ullamcorper, congue consectetur diam ac at. Proin tempus mauris, volutpat tincidunt pharetra, diam magna consectetur sem aliquam adipiscing proin tempus id. Massa ipsum euismod tincidunt amet non, magna consectetur diam ac mauris nibh lorem mauris, eget. Nibh lorem felis, mi erat elit, mi sed, euismod dolore, adipiscing mi sed elit nibh. Lorem eget nibh feugiat tellus ut consectetur proin tempus magna at proin tempus molestie massa. </w:t>
+      <w:bookmarkEnd w:id="6278926183902234676"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante at ac et at magna non. Feugiat nibh elit ac sem pharetra tincidunt. Euismod dolor nibh elit magna ullamcorper pulvinar. Lorem nibh mauris aliquam proin consectetur ut. Volutpat feugiat nibh elit erat et amet. Dolore aliquet turpis dolore tellus pulvinar ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc10" w:id="10819814292373904082"/>
+      <w:bookmarkStart w:name="_Toc10" w:id="9746099187141490468"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10819814292373904082"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit et ac mauris id laoreet sed eget lobortis sit molestie massa ipsum euismod, laoreet dolor volutpat tincidunt pharetra, non. Ut sit tellus dolore amet aliquet, donec adipiscing ut dolore lorem amet at tellus laoreet ac elit et lorem, mauris. Nibh feugiat molestie massa pulvinar euismod nunc amet ullamcorper magna consectetur, diam magna tempus felis laoreet dolor volutpat lobortis lorem. Molestie massa feugiat tellus dolore turpis praesent aliquam felis laoreet sed id laoreet pulvinar, ullamcorper congue dolore pulvinar, euismod congue. Pharetra volutpat lobortis, sit aliquet nisi, turpis praesent erat elit mi sed id laoreet sed eget lobortis feugiat tellus ut. Sit aliquet dolore, lorem eget nibh feugiat volutpat lobortis sit aliquet nisi adipiscing mi tempus id massa pulvinar ullamcorper dolore. Amet diam donec at et lorem eget lobortis sit tellus diam magna nonummy et ac eget nibh lorem molestie, lobortis. Ipsum, id laoreet pulvinar euismod congue pharetra non ut pharetra non ut turpis praesent, aliquam, nonummy ipsum euismod nunc amet. </w:t>
+      <w:bookmarkEnd w:id="9746099187141490468"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy donec aliquet nibh elit magna ullamcorper pharetra tincidunt volutpat dolor laoreet id ipsum massa mauris tempus ante at nisi sem consectetur, ut non, dolor. Nibh eget at nisi non sit lobortis, molestie lorem et elit ac et amet dolore euismod, dolor tincidunt felis tempus ante felis aliquam aliquet, sit. Massa molestie elit donec ullamcorper pharetra, congue id, erat et amet, tincidunt euismod ipsum laoreet elit dolore ullamcorper dolor laoreet elit donec diam pulvinar tincidunt. Id tempus mi adipiscing sit lobortis eget lorem et at congue volutpat dolor, laoreet eget ac diam pharetra lobortis eget erat diam pharetra tincidunt volutpat. Sed mi proin consectetur nisi tellus feugiat nibh mauris aliquam, non sit lobortis eget ac et consectetur magna non dolor lobortis, eget, erat et nonummy. Dolore, euismod pulvinar tincidunt congue euismod, dolor nibh elit donec diam, nonummy nunc euismod, ipsum laoreet felis aliquam aliquet turpis dolore tellus feugiat, lobortis volutpat. Feugiat nibh elit, ac diam consectetur sit, nunc mauris tempus proin turpis ut tellus lorem nibh eget lorem proin pharetra ut non pharetra tincidunt id. Erat ac proin turpis ut volutpat feugiat et elit ac diam pharetra tincidunt, volutpat lorem diam pharetra ut non dolor, laoreet elit donec ullamcorper pharetra. Congue euismod ipsum lorem proin turpis lobortis molestie feugiat nibh at magna sem pharetra congue eget lorem, et consectetur congue euismod, sed nibh elit donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc11" w:id="13586158682234126448"/>
+      <w:bookmarkStart w:name="_Toc11" w:id="9316129779095512818"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13586158682234126448"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ipsum id, nunc pulvinar sit, non, nisi sit tellus dolore nonummy praesent donec elit nibh, sed eget lobortis pharetra non, nisi consectetur sem aliquam. Adipiscing mi tempus id non congue, consectetur sem aliquam at proin aliquam id laoreet sed euismod tincidunt dolor, ullamcorper magna nonummy diam ac mauris. Nibh, feugiat volutpat lobortis, sit nonummy et erat eget nibh lorem molestie massa feugiat tellus ut, sit tellus tincidunt pulvinar euismod congue consectetur diam. Magna mauris ante lorem mauris massa nibh feugiat volutpat congue consectetur sem aliquam adipiscing proin, tempus id laoreet sed eget laoreet sed volutpat ut. Pharetra tellus nisi turpis, aliquet, nisi, adipiscing elit lobortis pharetra non nisi turpis sem aliquam at proin tempus felis laoreet ipsum id tincidunt sed. Volutpat congue consectetur diam magna at proin, aliquam mauris mi tincidunt dolor, volutpat ut sit aliquet dolore amet, praesent donec nonummy et erat elit. Nibh lorem, eget nibh sit, non ut turpis aliquet donec adipiscing praesent sem nisi turpis praesent donec nonummy mi erat elit nibh lorem molestie. </w:t>
+      <w:bookmarkEnd w:id="9316129779095512818"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis tempus mi felis nisi aliquet turpis ut nunc euismod ipsum massa mauris tempus, praesent adipiscing nisi, sem pharetra congue ullamcorper amet congue euismod pulvinar massa molestie. Ipsum ante felis nisi sem turpis pulvinar, tincidunt id pulvinar, ante molestie, tempus ante at aliquam sem, feugiat nibh eget lorem nibh elit ac et nonummy dolore ullamcorper. Pulvinar nunc molestie, eget erat diam consectetur congue euismod dolor, laoreet eget erat diam nonummy dolore tellus pulvinar massa, molestie ipsum massa mauris aliquam sem consectetur ipsum laoreet. Felis erat, aliquet turpis tincidunt id, tempus mi adipiscing nisi, aliquet, pulvinar massa mauris lorem ante at aliquam proin pharetra ut, volutpat sed nibh at pulvinar massa, id. Tempus mi turpis dolore euismod tempus ante adipiscing nisi euismod, ipsum, ante felis aliquam praesent turpis ut tellus feugiat nibh mauris, aliquam sem consectetur pulvinar, massa id, tempus. Mi felis aliquam tellus feugiat massa felis, aliquam sem turpis ut molestie lorem nibh mauris, lorem, dolore tellus, pulvinar massa id, ipsum ante at aliquam, sem pharetra congue. Non dolor tincidunt volutpat sed mi felis donec diam nonummy dolore tellus sit nunc, mauris elit erat praesent nonummy dolore ullamcorper amet laoreet adipiscing dolore euismod ipsum massa. Id, tempus mi, adipiscing nisi aliquet feugiat massa molestie lorem ante consectetur nisi molestie nonummy magna ullamcorper pharetra tincidunt id ipsum mi adipiscing dolore ullamcorper ipsum laoreet felis. Erat praesent turpis dolore tellus feugiat, ante felis aliquam aliquet pulvinar, ante felis consectetur, congue euismod dolor laoreet eget erat praesent nonummy dolore euismod ipsum laoreet felis erat. Praesent turpis nisi aliquet feugiat massa molestie lorem proin at magna dolore tellus pulvinar massa molestie lorem ante mauris, ac proin consectetur congue ullamcorper, pharetra tincidunt, id sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc12" w:id="8896209941136808585"/>
+      <w:r>
+        <w:t>This is second-level header 4</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8896209941136808585"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy magna diam nonummy nunc, tellus, pulvinar massa id aliquam magna ullamcorper pharetra tincidunt id sed mi nonummy dolore aliquet amet massa id erat praesent, turpis dolore tellus pulvinar. Massa mauris tempus proin adipiscing ut tellus euismod pulvinar massa, id aliquam praesent turpis dolore tellus ipsum ante at aliquam sem turpis ut molestie lorem nibh mauris magna sem consectetur. Congue volutpat nonummy dolore tellus ipsum, laoreet felis aliquam aliquet amet massa id tempus, proin at nisi, aliquet sit ut volutpat dolor nibh mauris ac nisi tellus, sit massa molestie. Lorem nibh mauris aliquam et consectetur congue non dolor, laoreet eget erat laoreet nonummy dolore aliquet amet nunc molestie ipsum mi adipiscing pharetra congue euismod dolor tincidunt id erat, ante. Adipiscing, aliquam praesent adipiscing ut tellus sit lobortis mauris aliquam aliquet sit lobortis mauris, aliquam sem turpis, lobortis volutpat, nonummy donec ullamcorper dolor nibh elit magna ullamcorper pulvinar nunc id. Sed, laoreet id tempus proin turpis ut tellus feugiat erat et nonummy dolore euismod dolor tincidunt felis erat praesent, turpis dolore euismod ipsum, massa, felis aliquam praesent turpis nisi non. Sit lobortis mauris aliquam proin at amet nunc molestie, feugiat massa, felis nisi tellus feugiat lobortis molestie lorem nibh at nisi sem pharetra lobortis mauris ac diam nonummy magna diam. Amet congue ante at aliquam aliquet sit massa mauris aliquam sem consectetur nisi non dolor tincidunt eget sed et elit donec ullamcorper pulvinar laoreet elit donec diam amet congue lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc13" w:id="5507134885912578687"/>
+      <w:r>
+        <w:t>This is third-level header 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5507134885912578687"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet, dolore, tellus eget erat et elit donec diam amet nunc. Id sed mi adipiscing donec praesent sit ut tellus feugiat massa. Mauris lorem et consectetur nisi non felis erat aliquet amet tincidunt. Euismod ipsum ante felis donec, praesent turpis ut tellus lorem ante. At aliquam, sem consectetur congue non feugiat nibh elit amet nunc. Tellus feugiat ante felis nisi sem turpis nisi non pharetra lobortis. Eget lorem et nonummy magna ullamcorper pharetra laoreet, id ipsum laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc14" w:id="4406542720357103418"/>
+      <w:r>
+        <w:t>This is third-level header 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4406542720357103418"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy magna ullamcorper, amet tincidunt euismod ipsum ante mauris tempus ante adipiscing aliquam congue euismod sed praesent amet dolore ullamcorper ipsum et elit donec aliquet, amet. Nunc molestie tempus praesent adipiscing dolore tellus pulvinar massa mauris nonummy congue volutpat sed et nonummy magna, non dolor laoreet id sed et, nonummy donec aliquet. Amet nunc molestie, ipsum ante felis nisi, tellus pulvinar, ante adipiscing pharetra congue euismod dolor laoreet eget donec, diam pharetra tincidunt euismod pulvinar massa, felis tempus. Proin adipiscing nisi sem, feugiat massa felis aliquam aliquet eget erat diam pharetra turpis, feugiat congue praesent molestie pharetra erat lobortis, et euismod at sed laoreet. Eget ipsum laoreet mauris tempus proin at aliquam sem, euismod pulvinar massa molestie tempus praesent at nisi aliquet sit lobortis molestie lorem nibh mauris ac sem. Consectetur congue volutpat dolor laoreet, eget, erat, diam amet congue lobortis molestie feugiat nibh elit ac et amet congue euismod pulvinar tincidunt id tempus mi felis. Nisi sem volutpat id massa sem euismod at lorem laoreet eget erat et nonummy, dolore ullamcorper amet tincidunt id ipsum massa adipiscing aliquam sem consectetur magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc12" w:id="562176092307742283"/>
+      <w:bookmarkStart w:name="_Toc15" w:id="16097200026042717067"/>
       <w:r>
         <w:t>This is top-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="562176092307742283"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Praesent donec nonummy diam donec elit et erat elit lobortis feugiat molestie lobortis, feugiat, tellus massa. Sed eget nibh sed volutpat aliquet dolore adipiscing praesent erat id tincidunt dolor euismod congue consectetur. Sem nisi consectetur sem aliquam felis ante tempus, id laoreet ipsum id tincidunt nisi adipiscing praesent. Aliquam adipiscing laoreet ipsum euismod, nunc, nonummy diam donec elit nibh sed ullamcorper magna, nonummy diam. Erat eget lobortis feugiat volutpat lobortis, feugiat tellus et ac at nibh sed, eget, lobortis, sit. Non nisi turpis praesent, aliquam felis mi tempus felis mi sed volutpat lobortis, dolor volutpat aliquet. </w:t>
+      <w:bookmarkEnd w:id="16097200026042717067"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa id ipsum massa mauris ac proin consectetur ut volutpat felis erat mi nonummy, dolore tellus pulvinar massa felis aliquam proin turpis nisi, non sit lobortis mauris. Lorem et at magna ullamcorper pharetra tincidunt volutpat mauris tempus, proin mauris ac sem, consectetur magna euismod dolor tincidunt id ipsum laoreet id tempus proin adipiscing aliquam sem. Pharetra ut volutpat lorem et aliquet amet tincidunt id tempus ante felis aliquam proin turpis nunc tellus feugiat ipsum laoreet felis tempus, praesent adipiscing ut non sit lobortis. Mi elit donec mi turpis nunc felis tempus, mi adipiscing aliquam aliquet sit nunc mauris lorem nibh eget lorem et consectetur congue, ullamcorper dolor nibh eget ac, nunc. Molestie feugiat ante, mauris lorem, et at nisi, sem pharetra tincidunt euismod sed mi elit donec, ullamcorper pulvinar tincidunt euismod sed mi, adipiscing donec aliquet sit sed nibh. Elit erat et, nonummy dolore ullamcorper amet nunc euismod ipsum ante felis aliquam proin at ut tellus feugiat nibh massa molestie tempus proin, adipiscing ut non sit lobortis. Non feugiat nibh elit ac diam amet congue euismod dolor mi nonummy magna ullamcorper pulvinar laoreet eget erat nisi non sit lobortis mauris ac sem, pharetra lobortis mauris. Ac proin consectetur congue ullamcorper pharetra lobortis eget erat mi felis, erat praesent, nonummy dolore tellus pulvinar ac diam consectetur magna ullamcorper pharetra congue euismod, pulvinar, nunc molestie. Ipsum ante at ac sem sit lobortis molestie feugiat ante elit ac sem dolor nibh mauris amet dolore tellus pulvinar laoreet felis donec tellus, pulvinar massa felis aliquam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc13" w:id="191970875009259948"/>
+      <w:bookmarkStart w:name="_Toc16" w:id="8409297160478197743"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="191970875009259948"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Sit tellus ut sit aliquet donec, nonummy praesent, donec lorem molestie massa pulvinar aliquet, nisi adipiscing praesent, donec elit et erat, id. Laoreet dolor non congue pharetra non aliquam, adipiscing proin aliquam, adipiscing praesent tincidunt pharetra sem nisi turpis tellus dolore amet aliquet, congue. Pharetra non lobortis, feugiat, molestie laoreet ipsum id tincidunt dolor non congue pharetra non nisi sed id tincidunt dolor volutpat tincidunt pharetra. Sem magna consectetur proin aliquam felis mi, erat elit mi erat eget laoreet sed volutpat lobortis tincidunt amet ullamcorper donec nonummy et. Lorem eget nibh, feugiat, molestie, massa feugiat tellus dolore, turpis praesent erat felis mi erat eget nibh, sed volutpat, ut sit sed. Mauris ante tempus felis ante ipsum euismod tincidunt pulvinar ullamcorper magna nonummy diam erat eget lobortis dolor volutpat congue consectetur, sem ac. Mauris lobortis feugiat non diam donec, elit nibh sed volutpat ut sit non, ut, turpis aliquet dolore turpis aliquet erat, elit et. Erat eget id laoreet, sed eget laoreet sed volutpat ut sit non nisi adipiscing proin, aliquam nonummy praesent donec felis mi sed. Volutpat lobortis feugiat volutpat nisi turpis elit, et erat eget laoreet dolor, volutpat ut pharetra sem nisi adipiscing proin tempus felis ante. Ipsum id laoreet dolor euismod tincidunt dolor sem ut turpis sem, laoreet sed, id tincidunt dolor volutpat ut pharetra, non nisi adipiscing. </w:t>
+      <w:bookmarkEnd w:id="8409297160478197743"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi diam pharetra, tincidunt, volutpat, sed, et nonummy magna ullamcorper dolor laoreet eget sed mi, nonummy dolore ut volutpat feugiat nibh, eget ac, diam pharetra congue euismod sed. Laoreet id tempus mi felis tempus proin turpis ut molestie lorem nibh mauris amet, tincidunt, euismod sed mi adipiscing donec aliquet pulvinar massa id, tempus praesent amet dolore. Euismod tempus mi adipiscing nisi aliquet sit massa molestie lorem proin adipiscing pharetra tincidunt eget sed praesent adipiscing donec ullamcorper amet nunc id ipsum, ante mauris ac et. Elit ac et nonummy donec diam amet feugiat ante at magna diam pharetra ut volutpat lorem proin consectetur congue non feugiat nibh elit ac ullamcorper pharetra congue volutpat. Sed mi elit, donec diam, pulvinar feugiat ante at, nisi sem pharetra congue non dolor tincidunt id erat praesent nonummy, dolore ullamcorper volutpat eget amet tempus tincidunt praesent. Molestie consectetur erat, nunc et erat ut proin id turpis ac laoreet aliquet mauris pharetra donec, massa, nunc sem at pulvinar aliquam tincidunt praesent tellus nibh ullamcorper dolor. Laoreet id, ipsum laoreet adipiscing aliquam praesent amet nunc molestie ipsum ante, at ac proin at nisi non dolor nibh mauris ac diam pharetra ipsum ante mauris lorem. Ante at aliquam proin pharetra ut non dolor nibh elit magna diam, pharetra tincidunt volutpat sed mi elit magna ullamcorper dolor mi elit, turpis ut tellus feugiat nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc14" w:id="4955446332632076825"/>
+      <w:bookmarkStart w:name="_Toc17" w:id="989664828015430199"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4955446332632076825"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Aliquet dolore, adipiscing praesent dolore nonummy diam ac eget et aliquam at ante tempus id. Massa ipsum euismod, tincidunt dolor pulvinar euismod tincidunt dolor euismod tincidunt pharetra sem nisi consectetur. Sem aliquam, mauris ante ipsum molestie nunc, pulvinar, euismod dolore amet, praesent ac at, felis. Laoreet ipsum euismod nunc amet, diam magna nonummy mi sed volutpat lobortis dolor non nisi. Consectetur sem aliquam, at ante ipsum, tellus dolore turpis praesent, nibh sed eget lobortis sit. Sem nisi consectetur praesent, tempus nibh dolore dolor consectetur molestie mi magna ipsum nonummy, molestie. Ullamcorper tellus diam elit, tellus praesent lobortis aliquam pulvinar consectetur felis diam ut erat pharetra. Felis euismod proin massa ac feugiat nonummy volutpat praesent nibh ut sed consectetur felis euismod. </w:t>
+      <w:bookmarkEnd w:id="989664828015430199"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis amet ullamcorper molestie nonummy ipsum nisi et euismod adipiscing dolor dolore nibh volutpat, id sit ac massa sem eget. Adipiscing pharetra donec mi diam consectetur tincidunt volutpat lorem nibh elit erat diam amet, tincidunt tellus ipsum laoreet felis, aliquam. Praesent amet nunc tellus ipsum ante at aliquam sem volutpat erat et, consectetur magna, ullamcorper amet nunc id erat diam. Nonummy dolore aliquet sit ut molestie ipsum ante adipiscing nisi non sit, lobortis molestie lorem proin ullamcorper pulvinar nunc id. Ipsum massa mauris tempus proin turpis nunc mauris lorem ante at magna non, sit lobortis, mauris ac et at amet. Dolore aliquet turpis ut volutpat lorem et at, ac et nonummy magna euismod dolor nibh elit donec ullamcorper pulvinar laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc15" w:id="14523577452026667666"/>
+      <w:bookmarkStart w:name="_Toc18" w:id="4671361527600126127"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14523577452026667666"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nisi sed consectetur, felis ullamcorper ante dolore. Sed pulvinar nunc ac pulvinar nonummy volutpat. Aliquet, proin massa nisi tempus dolor adipiscing. Id non mi ut aliquam sed adipiscing. Euismod diam ut erat dolor, adipiscing feugiat. Consectetur adipiscing eget tellus, mi ut tempus. Pharetra adipiscing id proin massa magna feugiat. Nonummy, mauris tellus mi pharetra at id. Proin laoreet ullamcorper, laoreet ut erat sit. Nonummy eget proin dolore, sed sit felis. </w:t>
+      <w:bookmarkEnd w:id="4671361527600126127"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra tincidunt euismod dolor tincidunt id ipsum massa molestie, feugiat lobortis eget lorem aliquam praesent sit, massa molestie, tempus proin adipiscing nisi non sit lobortis mauris. Ac proin at magna sem pharetra tincidunt volutpat dolor tincidunt id at magna sem consectetur congue non dolor, laoreet, eget erat praesent amet congue euismod sed mi. Elit erat ullamcorper pulvinar massa id tempus praesent turpis nunc euismod eget ac diam sit, tincidunt volutpat sed nibh nonummy congue volutpat sed nibh elit ac et. Nonummy donec, praesent amet nunc molestie feugiat magna sem pharetra tincidunt, euismod sed, laoreet elit donec diam amet nunc euismod ipsum massa felis donec aliquet sit nunc. Id aliquam praesent turpis nunc molestie tempus nisi non dolor lobortis eget ac et, nonummy magna ullamcorper amet tincidunt euismod sed praesent amet dolore tellus pulvinar massa. Id tempus, proin adipiscing nisi molestie feugiat erat mi elit donec aliquet amet nunc euismod ipsum mi adipiscing donec praesent, consectetur nisi sem pharetra lobortis eget lorem. Donec aliquet amet, nunc tellus feugiat lobortis molestie lorem et at erat, diam consectetur magna ut volutpat dolor tincidunt eget, sed et nonummy magna ullamcorper, dolor laoreet. Proin, at aliquam non feugiat massa mauris ac nibh elit, erat diam pharetra congue euismod dolor laoreet id, tempus, praesent felis, donec aliquet turpis ut tellus feugiat. Erat mi adipiscing dolore aliquet turpis nunc tellus feugiat, massa mauris ac aliquet turpis lobortis volutpat lorem ante consectetur nisi tellus feugiat ante at magna sem, sit. Adipiscing nisi sem pharetra ut volutpat feugiat et at magna non dolor tincidunt volutpat dolor mi felis donec diam amet tincidunt id tempus, praesent adipiscing dolore euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc16" w:id="5277854297846990535"/>
+      <w:bookmarkStart w:name="_Toc19" w:id="5562366665832198473"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5277854297846990535"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Id nibh lorem eget nibh tempus mauris massa ipsum eget tincidunt pulvinar euismod congue pharetra. Non nisi turpis sem nisi, adipiscing praesent erat elit mauris ante, ipsum id massa sed. Id tincidunt dolor non lobortis sit non nunc sit aliquet aliquam adipiscing praesent donec elit. Et erat at proin mi erat elit et ac at ante ipsum id massa ipsum. Id laoreet sed euismod tincidunt pharetra sem ut turpis aliquet dolore turpis ullamcorper dolore nonummy. Ullamcorper aliquet dolore nonummy et ac elit, et sed volutpat lobortis sit mauris mi erat. Eget nibh lorem eget nibh tempus felis ante tempus feugiat molestie massa feugiat tellus dolore. </w:t>
+      <w:bookmarkEnd w:id="5562366665832198473"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At lorem proin aliquet, turpis dolore tellus ipsum ante felis aliquam ante, at magna diam consectetur congue, non pharetra nunc euismod pulvinar nunc. Molestie feugiat ante at elit donec ullamcorper pulvinar laoreet id tempus mi adipiscing aliquam, aliquet turpis ut non lorem, proin, consectetur ut tellus. Feugiat lobortis eget ac proin at pulvinar, massa felis aliquam aliquet amet nunc id tempus praesent turpis dolore tellus ipsum, ante felis nisi. Sem turpis nunc molestie lorem ante adipiscing aliquam sem pharetra pulvinar, laoreet felis aliquam praesent turpis dolore molestie ipsum massa felis nisi tellus. Feugiat massa felis aliquam aliquet pulvinar massa, molestie lorem proin non sed nibh nonummy magna, ullamcorper pharetra tincidunt eget erat et nonummy congue. Euismod pulvinar massa id tempus mi adipiscing nisi aliquet sit nunc mauris tempus proin ullamcorper pulvinar nunc, id ipsum laoreet, felis tempus proin. Adipiscing nisi aliquet sit ut molestie ac et consectetur nisi non, dolor lobortis eget sed mi lobortis euismod sed nibh, elit donec, mi. Felis aliquam praesent turpis ut tellus feugiat massa molestie ac proin turpis ut non feugiat lobortis volutpat erat, mi felis consectetur nisi sem. Consectetur magna ullamcorper amet tincidunt eget sed mi, felis donec aliquet amet massa id tempus mi adipiscing nisi aliquet sit massa mauris aliquam. Proin diam pulvinar laoreet id sed mi adipiscing aliquam aliquet turpis ut molestie, ipsum ante, adipiscing nisi aliquet feugiat ante mauris, aliquam aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc17" w:id="15867121129411089092"/>
+      <w:bookmarkStart w:name="_Toc20" w:id="9219780805737491909"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15867121129411089092"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Mauris ante tempus felis eget lobortis feugiat volutpat lobortis turpis sem nisi felis mi tempus id massa pulvinar, id tincidunt dolor volutpat congue pharetra sem. Aliquam adipiscing aliquet donec lorem mauris nibh feugiat tellus massa ipsum id tincidunt pulvinar volutpat lobortis dolor non congue sit aliquet nisi adipiscing praesent aliquam. Adipiscing praesent erat eget tellus nisi at proin tempus mauris ante pulvinar euismod nunc amet aliquet donec, nonummy diam ac elit et lorem, molestie massa. Feugiat molestie non, magna at proin ac mauris ante, tempus mauris massa pulvinar tellus nunc amet aliquet donec elit, diam ac consectetur proin ac at. Ante tempus adipiscing laoreet lobortis, sit non ut, sit tellus, donec adipiscing mi tempus, felis laoreet sed volutpat lobortis dolor non, nisi turpis aliquet nisi. Adipiscing praesent erat elit mi erat feugiat tellus, nunc sit praesent aliquam adipiscing ante ipsum euismod dolore nonummy praesent donec felis laoreet pulvinar euismod congue. </w:t>
+      <w:bookmarkEnd w:id="9219780805737491909"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed nibh elit erat mi nonummy donec praesent. Diam amet congue ullamcorper amet nunc molestie tempus ante. Adipiscing nisi aliquet sit massa molestie tempus proin consectetur. Magna sem pharetra congue volutpat sed nibh proin, adipiscing. Ut tellus feugiat lobortis, molestie lorem et, at ac. Diam pharetra tincidunt volutpat sed mi elit, magna diam. Amet nunc euismod ipsum ac sem pharetra ut volutpat. Sed, laoreet eget erat et nonummy donec aliquet pulvinar. Massa molestie feugiat, massa, molestie feugiat nibh mauris lorem. Et tellus pulvinar massa felis aliquam praesent turpis nunc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc18" w:id="12048052908201882284"/>
+      <w:bookmarkStart w:name="_Toc21" w:id="14957261154120860968"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12048052908201882284"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nonummy praesent erat nonummy et ac at ante tempus, felis ante tempus id tincidunt lobortis pulvinar euismod. Tincidunt pulvinar euismod tincidunt pharetra ullamcorper congue consectetur, proin aliquam adipiscing praesent tempus felis laoreet sed eget. Tincidunt dolor ullamcorper congue donec adipiscing praesent erat felis mi erat eget lobortis dolor, volutpat, congue pharetra. Aliquet nisi adipiscing praesent aliquam adipiscing praesent, erat eget nibh, sed eget lobortis sit nonummy diam donec. Nonummy et ac at proin aliquam felis, mi erat elit mi erat elit proin ac mauris nibh. Lorem molestie nunc magna nonummy diam, magna at proin lorem felis ante ipsum euismod tincidunt dolor euismod. Congue amet diam erat elit laoreet sed non ut consectetur et lorem eget tellus dolore nonummy diam. Magna, consectetur diam magna at proin tempus felis ante ipsum molestie nunc turpis, praesent erat felis massa. Ipsum euismod, congue amet, diam donec tempus, mauris massa pulvinar tellus nunc pulvinar ullamcorper, congue consectetur non. Nisi consectetur proin ac felis ante tempus felis molestie massa, feugiat tellus nunc sit tellus dolore amet. </w:t>
+      <w:bookmarkEnd w:id="14957261154120860968"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat nibh aliquet amet tincidunt id ipsum praesent turpis dolore aliquet, pulvinar nunc molestie, lorem ante mauris aliquam proin nonummy donec diam nonummy congue euismod. Pulvinar dolore, lobortis eget, erat mi elit donec aliquet turpis, dolore, tellus sit nunc molestie lorem ante at ac diam consectetur congue non pharetra tincidunt. Euismod ipsum feugiat nibh elit erat et, elit donec, ullamcorper, amet, tincidunt id ipsum ante felis aliquam aliquet sit nunc molestie, lorem ante at aliquam. Sem consectetur pulvinar massa id aliquam aliquet amet nunc molestie ipsum ante felis aliquam sem sit lobortis molestie lorem nibh at nisi sem, sit nibh. Mauris ac congue id ipsum mi felis aliquam praesent turpis nisi aliquet turpis lobortis molestie lorem et elit, magna diam consectetur, congue ullamcorper pulvinar tincidunt. Id ipsum ante adipiscing pharetra nibh eget sed laoreet eget, erat et nonummy dolore aliquet amet dolore molestie ipsum ante felis aliquam sem turpis nunc. Molestie tempus sed laoreet eget adipiscing ac proin, consectetur magna diam nonummy dolore ullamcorper ipsum laoreet elit dolore, ullamcorper pulvinar tincidunt id tempus mi adipiscing. Pharetra tincidunt volutpat dolor nibh elit donec diam amet congue euismod sed, mi adipiscing dolore aliquet adipiscing dolore molestie ipsum, ante felis aliquam sem sit. Lobortis molestie felis tempus mi adipiscing donec aliquet, sit nunc molestie lorem nibh at, aliquam non sit massa molestie ac sem turpis lobortis molestie, ac. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc19" w:id="10395629516214420824"/>
+      <w:bookmarkStart w:name="_Toc22" w:id="4811692652120187860"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10395629516214420824"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Euismod, lobortis feugiat volutpat massa feugiat molestie nunc pulvinar euismod laoreet sed. Volutpat lobortis sit non, aliquam adipiscing praesent tempus, mauris massa pulvinar pharetra. Non nisi consectetur, sem aliquam felis ante ipsum id massa pulvinar euismod. Tincidunt pharetra ullamcorper congue pharetra sem nisi turpis aliquet, donec nonummy diam. Proin, aliquam amet diam donec nonummy et, erat eget nibh lorem mauris. Ante tempus id laoreet sed, id tincidunt pharetra ullamcorper congue consectetur sem. Diam, donec elit et sed eget lobortis dolor non nisi consectetur aliquet. Nisi turpis praesent donec elit mi sed id, laoreet sed volutpat ut. </w:t>
+      <w:bookmarkEnd w:id="4811692652120187860"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis eget lorem et nonummy donec diam amet sit. Lobortis molestie sed, nibh at ac diam, pharetra tincidunt. Volutpat sed, mi elit erat diam amet tincidunt euismod. Tempus ante felis aliquam praesent turpis dolor nibh elit. Magna diam amet dolore ullamcorper pulvinar nunc molestie ipsum. Ante mauris aliquam sem turpis ut volutpat feugiat nibh. Eget lorem et nonummy sit ut tellus feugiat nibh. At aliquam proin consectetur congue volutpat dolor lobortis eget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc20" w:id="1229589922892000315"/>
+      <w:bookmarkStart w:name="_Toc23" w:id="3897548261532220060"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1229589922892000315"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Consectetur diam magna consectetur sem nisi turpis aliquet erat elit laoreet massa feugiat tellus dolore turpis aliquet donec. Adipiscing, praesent, erat elit nibh lorem eget ut sit non ut sit aliquet nisi turpis praesent erat felis. Molestie massa ipsum id massa pulvinar ullamcorper dolore nonummy praesent erat, elit nibh lorem eget nibh feugiat tellus. Ut sit, euismod nunc pulvinar ullamcorper, congue, nisi turpis praesent donec nonummy, et ac, at et lorem at. Proin tempus id laoreet sed id laoreet, dolor euismod, congue consectetur sem praesent donec nonummy diam erat, eget. Et ac molestie massa sit aliquet dolore, turpis praesent, donec adipiscing, mi erat eget nibh dolor euismod congue. Pharetra sem magna erat, felis laoreet dolor volutpat, tincidunt pharetra ullamcorper nisi, consectetur sem, aliquam at praesent aliquam. Felis mi erat eget nibh sed volutpat lobortis sit non nisi turpis, dolor molestie massa ipsum, id laoreet. </w:t>
+      <w:bookmarkEnd w:id="3897548261532220060"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis aliquam aliquet sit nunc mauris lorem, ante adipiscing nisi sem sit lobortis mauris. Aliquam sem sit, lobortis molestie lorem proin consectetur sed, mi elit magna euismod dolor. Tincidunt id ipsum ante adipiscing, donec tellus pulvinar massa id aliquam proin adipiscing, ut. Tellus feugiat ante mauris, nonummy donec ullamcorper pulvinar tincidunt, id ipsum mi adipiscing nisi. Tellus pulvinar massa felis aliquam proin turpis ut tellus feugiat ante at aliquam, sem. Pharetra ut volutpat elit dolore ullamcorper amet nunc tellus ipsum ante felis, tempus ante. At magna diam pharetra lobortis mauris lorem diam pharetra, congue, diam amet ipsum ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc21" w:id="12830556285961315239"/>
+      <w:bookmarkStart w:name="_Toc24" w:id="17751113006741474233"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12830556285961315239"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Volutpat massa feugiat amet ullamcorper magna consectetur diam magna turpis sem aliquam felis mi tempus, felis laoreet pulvinar ullamcorper dolore nonummy. Diam ac elit nibh feugiat volutpat aliquet dolore amet praesent donec elit, nibh, sed volutpat lobortis pharetra non nisi consectetur proin. Nisi adipiscing mi tempus molestie massa pulvinar ullamcorper dolore nonummy adipiscing proin ipsum id laoreet ipsum id laoreet dolor volutpat lobortis. Sit non nisi consectetur, proin nisi adipiscing mi tempus felis mi erat ipsum molestie massa, amet ullamcorper congue pharetra ullamcorper magna. Consectetur, proin aliquam at ante, tempus felis mi tempus id tincidunt pulvinar diam donec nonummy mi dolor euismod aliquet nisi adipiscing. Proin aliquam felis et ac elit laoreet sed volutpat ut sit sem nisi consectetur sem aliquam felis ante, ipsum, euismod nunc. Pulvinar euismod, congue aliquam mauris massa ipsum molestie nunc turpis aliquet dolore amet praesent donec nonummy et lorem eget, lobortis sit. Non ut, turpis aliquet, non lobortis tempus id laoreet dolor euismod congue pharetra diam magna consectetur, proin aliquam, adipiscing praesent donec. </w:t>
+      <w:bookmarkEnd w:id="17751113006741474233"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi nonummy congue euismod dolor laoreet elit. Consectetur nisi non pharetra lobortis volutpat, sed nibh. Eget erat diam amet dolore ullamcorper pulvinar nunc. Molestie ipsum ante, felis aliquam aliquet turpis lobortis. Volutpat elit donec praesent pulvinar nunc euismod ipsum. Massa mauris tempus ante adipiscing nisi sem sit. Lobortis molestie feugiat nibh elit magna ullamcorper pharetra. Congue euismod felis aliquam aliquet sit nunc molestie. Lorem, ante at magna sem consectetur ut volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc22" w:id="2841572269631387437"/>
+      <w:bookmarkStart w:name="_Toc25" w:id="15004475726584335755"/>
       <w:r>
         <w:t>This is second-level header 4</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2841572269631387437"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adipiscing diam magna consectetur sem magna, consectetur, proin ac at proin tempus id massa ipsum euismod sem nisi adipiscing, proin aliquam felis. Ante, pulvinar euismod nunc, pulvinar diam donec, elit, et, erat elit lobortis feugiat non magna elit nibh feugiat ipsum ullamcorper congue pharetra. Volutpat ut, sit non nunc, pulvinar euismod tincidunt pulvinar euismod congue consectetur, sem nisi, turpis sem aliquam felis massa ipsum id, nunc. Pulvinar consectetur, proin, aliquam at ante aliquam felis laoreet sed id tincidunt pulvinar ullamcorper magna nonummy et, ac mauris ante feugiat, molestie. Lobortis feugiat, feugiat, volutpat massa feugiat molestie massa pulvinar aliquet, dolore, amet ullamcorper magna elit, nibh sed volutpat, lobortis, sit tellus nunc. Pulvinar tellus nisi turpis praesent erat felis mauris massa feugiat molestie, nunc amet, aliquet, donec adipiscing, mi sed id laoreet dolor volutpat. Ut, pharetra non ut turpis sem tempus felis ante ipsum molestie, tincidunt magna at et lorem mauris massa tempus id laoreet sed. Id laoreet dolor, ullamcorper congue consectetur diam, ac mauris euismod dolore, turpis diam erat felis laoreet sed volutpat tincidunt dolor volutpat ut. </w:t>
+      <w:bookmarkEnd w:id="15004475726584335755"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem, et at ac diam elit donec praesent adipiscing nisi aliquet sit ut, tellus lorem ante adipiscing. Aliquam non sit massa mauris nonummy donec ullamcorper pulvinar laoreet felis erat praesent turpis nisi tellus feugiat. Ante felis, nisi, aliquet sit nunc tellus, sit lobortis eget lorem diam tellus ipsum mi felis dolore. Ullamcorper amet dolore tellus feugiat lobortis mauris aliquam sem turpis lobortis volutpat feugiat nibh mauris magna diam. Pharetra lobortis volutpat sed laoreet ante at aliquam, sem pharetra congue ullamcorper amet congue ullamcorper pulvinar massa. Molestie ipsum mi, adipiscing nisi tellus pulvinar massa mauris aliquam sem volutpat sed nibh eget donec diam. Pharetra congue euismod sed laoreet id aliquam praesent turpis dolore tellus, feugiat massa molestie lorem proin at. Magna diam consectetur tincidunt massa mauris lorem nibh mauris ac diam consectetur ut volutpat sed laoreet eget. Ac diam nonummy dolore volutpat, sed laoreet elit donec, ullamcorper amet nunc euismod ipsum magna sem consectetur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc23" w:id="11609350178933015803"/>
+      <w:bookmarkStart w:name="_Toc26" w:id="16497173197522365773"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11609350178933015803"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Sit tellus ut turpis, aliquet, aliquam, felis ante tempus. Felis mi dolor euismod tincidunt pharetra non magna, at. Et ac amet ullamcorper donec adipiscing praesent erat elit. Nibh sed volutpat ut sit sem magna consectetur sem. Aliquam felis ante ipsum molestie tincidunt pulvinar turpis sem. Nisi turpis aliquet, donec nonummy praesent sed id tincidunt. Dolor volutpat lobortis sit tellus nunc sit aliquet dolore. </w:t>
+      <w:bookmarkEnd w:id="16497173197522365773"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non dolor, nibh eget ac diam nonummy dolore, euismod dolor laoreet id ipsum ante felis. Aliquam sem, sit nunc molestie tempus ante diam amet congue id ipsum mi adipiscing donec praesent. Adipiscing dolore tellus ipsum ante adipiscing nisi aliquet turpis lobortis molestie tempus proin consectetur ut nibh. Elit, sed praesent nonummy donec aliquet turpis nunc molestie feugiat massa at, ac sem sit lobortis. Mauris ac proin at nisi non pharetra lobortis eget lorem nunc euismod ipsum mi adipiscing donec. Aliquet turpis ut tellus feugiat massa mauris lorem proin pharetra lobortis molestie lorem et at magna. Sem euismod ipsum ante adipiscing nisi aliquet sit, massa mauris aliquam praesent sit nunc molestie tempus. Proin adipiscing aliquam tellus feugiat massa molestie lorem, et consectetur, magna sem euismod ipsum ante adipiscing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc24" w:id="6241317442566173330"/>
+      <w:bookmarkStart w:name="_Toc27" w:id="6720316837307687377"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6241317442566173330"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adipiscing aliquet, donec nonummy diam magna consectetur proin aliquam adipiscing, proin aliquam felis ante ipsum euismod tincidunt nunc sit aliquet dolore turpis aliquet erat id. Laoreet ipsum id tincidunt pharetra ullamcorper magna at et lorem volutpat ut sit, non ut turpis elit nibh, sed volutpat, tincidunt pharetra non magna at. Proin nisi adipiscing mi tempus felis laoreet ipsum euismod congue amet diam donec elit laoreet dolor ullamcorper magna tempus mauris massa pulvinar aliquet nisi turpis. Praesent erat elit et erat, at et lorem volutpat ut sit molestie nunc turpis, aliquet aliquam felis volutpat, congue sit non nisi turpis, sem nisi. Adipiscing mi, erat id tincidunt pulvinar ullamcorper dolore elit et ac elit et, lorem mauris massa feugiat molestie praesent donec nonummy et sed volutpat ut. Pharetra tellus ut sit, aliquet dolore turpis mi tempus id massa dolor, euismod, congue amet diam ac at et lorem pulvinar tellus dolore nonummy, praesent. Erat id, laoreet ante volutpat, ante tincidunt dolore, nisi donec dolor at aliquet tincidunt nisi massa aliquam amet volutpat ante dolore dolor consectetur tellus mi. Nisi erat pharetra mauris euismod sem laoreet ac, pharetra aliquet dolore amet euismod tincidunt pharetra ullamcorper ut dolore amet praesent erat eget laoreet lorem mauris. Nibh lorem felis mi tempus felis mi sed, eget lobortis feugiat volutpat lobortis sit non nisi turpis proin tempus pharetra volutpat, lobortis sit non nisi. Turpis sem nisi, adipiscing praesent donec nonummy mi ac elit nibh feugiat molestie ut sit tellus ut amet aliquet dolore adipiscing massa pulvinar euismod tincidunt. </w:t>
+      <w:bookmarkEnd w:id="6720316837307687377"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et, elit erat diam nonummy sit lobortis molestie ac et. At magna non pharetra tincidunt eget erat et consectetur magna. Ullamcorper amet nunc id sed praesent nonummy dolore tellus mauris. Ac proin consectetur congue ullamcorper pharetra tincidunt id erat diam. Amet congue volutpat sed laoreet elit donec praesent nonummy dolore. Tellus sit nunc molestie elit erat praesent amet congue euismod. Ipsum laoreet felis aliquam aliquet amet nunc molestie erat mi. Felis, tempus proin consectetur nisi, non pharetra tincidunt ante felis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc25" w:id="1338837064214774821"/>
+      <w:bookmarkStart w:name="_Toc28" w:id="3992993847556615411"/>
       <w:r>
         <w:t>This is top-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1338837064214774821"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tincidunt feugiat, molestie, massa feugiat tellus, nunc sit aliquet dolore nonummy praesent magna consectetur et ac at nibh lorem, mauris massa feugiat id mi. Massa feugiat tellus nisi amet ullamcorper dolore, amet diam magna, consectetur sem nisi adipiscing praesent donec adipiscing praesent, erat felis laoreet dolor euismod tincidunt. Pharetra adipiscing praesent donec elit et erat eget et, lorem mauris massa feugiat tellus nunc pulvinar euismod nunc pulvinar euismod, tincidunt dolor sem magna. At ante tempus sed, eget et feugiat molestie lobortis feugiat molestie massa pulvinar aliquet donec nonummy mi sed id tincidunt dolor, euismod ut pharetra. Non ut sit nonummy diam magna turpis aliquet nisi adipiscing mi tempus id nunc pulvinar ullamcorper donec adipiscing, mi erat eget, nibh dolor volutpat. Lobortis feugiat tellus ut sit aliquet et erat elit nibh lorem felis mi tempus felis mi erat eget, nibh ac at ante ipsum id. Massa, ipsum euismod tincidunt dolor volutpat lobortis dolor, sem mi donec elit et ac elit et ac at, massa ipsum molestie nunc pulvinar aliquet. Dolore amet diam donec elit molestie nunc pulvinar tellus, dolore nonummy praesent tempus id tincidunt dolor euismod congue nonummy et erat elit nibh feugiat. </w:t>
+      <w:bookmarkEnd w:id="3992993847556615411"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet eget erat et nonummy, dolore. Aliquet non dolor, lobortis volutpat erat. Et, elit, donec, diam nonummy nunc. Euismod pulvinar massa mauris aliquam praesent. Adipiscing, ut non sit lobortis volutpat. Lorem et euismod ipsum mi elit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc26" w:id="10897514851572896018"/>
+      <w:bookmarkStart w:name="_Toc29" w:id="12002334449355425206"/>
       <w:r>
         <w:t>This is second-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10897514851572896018"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Adipiscing praesent donec adipiscing praesent erat. Felis, et ac eget et tempus. Felis, volutpat tincidunt dolor volutpat lobortis. Sit tellus nunc, sit ullamcorper dolore. Amet ullamcorper congue pharetra sem nisi. Consectetur proin aliquam felis ante ipsum. Consectetur sem magna, consectetur sem nisi. Turpis praesent aliquam felis laoreet pulvinar. Ullamcorper dolore amet, diam, donec elit. Nibh dolor euismod congue pharetra non. </w:t>
+      <w:bookmarkEnd w:id="12002334449355425206"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin at magna diam, consectetur magna non, dolor ipsum massa volutpat, sed laoreet, id erat, et elit donec aliquet, amet, nunc euismod. Ipsum massa mauris lorem ante mauris ac diam nonummy magna diam amet ipsum ante at, aliquam sem pharetra ut volutpat lorem et. Elit nisi, non dolor nibh eget erat diam nonummy magna diam nonummy donec aliquet sit dolor laoreet elit erat diam amet dolore. Euismod ipsum laoreet elit erat praesent at, nisi aliquet sit massa mauris tempus sem turpis nunc non feugiat lobortis praesent felis donec. Aliquet sit nunc id, tempus ante adipiscing aliquam proin pharetra ut, volutpat feugiat et at magna diam pharetra lobortis eget ac dolore. Aliquet turpis ut molestie lorem proin, at ac sem pharetra lobortis volutpat sed et elit ac diam nonummy dolore euismod dolor laoreet. Id erat erat nisi sem turpis ut molestie lorem nibh at magna non pharetra ut volutpat sed laoreet eget ac et, amet. Dolore ullamcorper pulvinar laoreet felis erat praesent turpis dolor, nibh mauris ac diam consectetur congue euismod dolor laoreet nonummy donec diam amet. Congue, euismod ipsum mi nonummy congue lobortis volutpat feugiat nibh elit ac diam consectetur congue, euismod sed laoreet id tempus mi adipiscing. Aliquam praesent sit ut tellus feugiat nibh mauris aliquam non sit sed mi nonummy dolore ullamcorper amet tincidunt felis, tempus praesent amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc27" w:id="13029226297187882467"/>
+      <w:bookmarkStart w:name="_Toc30" w:id="4318145172660073719"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13029226297187882467"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Euismod congue amet ullamcorper magna pharetra non, ut turpis praesent donec adipiscing, praesent nibh feugiat tellus ut sit, euismod tincidunt dolor euismod dolore nonummy. Diam ac elit et, ac at ante tempus id laoreet ipsum euismod laoreet, dolor volutpat aliquet donec adipiscing mi donec felis mi sed volutpat. Tincidunt dolor non nisi turpis sem nisi adipiscing proin aliquam felis laoreet ipsum id tincidunt pharetra adipiscing, praesent donec adipiscing ante tempus euismod nunc. Pulvinar ullamcorper magna consectetur sem ac at nibh, lorem mauris massa feugiat molestie nunc amet elit nibh dolor, volutpat lobortis sit non ut adipiscing. Aliquet dolore nonummy praesent erat felis laoreet sed volutpat congue consectetur, sem magna at proin lorem mauris massa congue pharetra ullamcorper magna elit et. Lorem at, proin donec adipiscing praesent, donec elit mi sed eget lobortis feugiat volutpat ut, turpis tellus nisi adipiscing, proin aliquam aliquam mauris ante. </w:t>
+      <w:bookmarkEnd w:id="4318145172660073719"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore tellus pulvinar nunc, molestie ipsum ante adipiscing aliquam proin turpis ut volutpat, feugiat nibh, elit erat et nonummy magna nunc mauris aliquam aliquet sit nunc tellus tempus ante at. Aliquam sem, sit ut volutpat lorem et at ut non, dolor nibh elit ac, nunc id ipsum mi adipiscing aliquam sem turpis ut molestie lorem proin adipiscing nisi tellus ipsum. Ante at aliquam sem sit lobortis molestie ac proin consectetur nisi tincidunt id tempus mi adipiscing dolore tellus ipsum ante felis aliquam praesent at aliquam non, sit ut volutpat lorem. Proin consectetur congue volutpat elit erat aliquet adipiscing aliquam aliquet sit lobortis molestie, lorem nibh at, magna diam pharetra, tincidunt volutpat sed nibh elit magna diam amet, congue euismod ipsum. Massa proin at magna ullamcorper amet tincidunt volutpat dolor, laoreet id erat praesent amet tincidunt felis tempus, mi adipiscing aliquam aliquet turpis nunc tellus ipsum ante adipiscing nisi tincidunt eget. Erat et nonummy congue euismod dolor laoreet elit erat praesent turpis dolore euismod ipsum ante adipiscing aliquam aliquet eget, sed, nibh elit donec ullamcorper pharetra tincidunt id sed laoreet elit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc28" w:id="958219327266200277"/>
+      <w:bookmarkStart w:name="_Toc31" w:id="15394479559986010242"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="958219327266200277"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Elit diam ac at, ante laoreet dolor volutpat tincidunt dolor non, congue. Sit tellus, massa ipsum id nibh sed, volutpat lobortis, sit tellus ut. Turpis, praesent donec amet diam, nibh tempus felis ante tempus felis laoreet. Dolor euismod congue amet diam ac, at proin ac, mauris nibh tempus. Id laoreet sed id tincidunt pulvinar, mauris ante, lorem molestie massa pulvinar. Euismod tincidunt pulvinar ullamcorper tincidunt pharetra ullamcorper congue, pharetra, sem, aliquam at. Proin tempus felis massa, pulvinar consectetur sem magna at proin tempus felis. Mi erat elit mi sed eget lobortis dolor volutpat ut sit sem. Nisi, turpis aliquet donec nonummy praesent donec elit tellus, ut turpis aliquet. Dolore amet praesent donec felis laoreet sed volutpat, lobortis dolor non nisi. </w:t>
+      <w:bookmarkEnd w:id="15394479559986010242"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent adipiscing dolore aliquet, sit nunc molestie feugiat nibh mauris aliquam sem sit ut volutpat feugiat nibh at, magna nisi tellus ipsum, ante. Mauris aliquam sem sit nunc molestie feugiat nibh at magna sem pharetra ut volutpat sed, nibh at donec diam amet, sit lobortis mauris ac. Proin consectetur ut volutpat dolor lobortis eget erat et elit erat praesent amet nunc tellus pulvinar massa molestie tempus proin at aliquam sem id. Ipsum massa id tempus praesent amet nunc molestie ipsum ante adipiscing sem praesent, mauris amet ipsum magna massa sem euismod, turpis feugiat praesent molestie. Consectetur eget amet tempus congue diam, id sit magna praesent felis sit magna laoreet sem elit dolor dolore et euismod turpis lorem tincidunt, mi. Non ipsum magna laoreet aliquet, mauris pharetra dolore massa, non felis sit, erat laoreet aliquet at dolor dolore ante euismod felis feugiat congue praesent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc29" w:id="11372878788301865547"/>
+      <w:bookmarkStart w:name="_Toc32" w:id="10653148998869794490"/>
       <w:r>
         <w:t>This is second-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11372878788301865547"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Pharetra non nisi turpis aliquet donec nonummy, praesent erat nonummy diam ac consectetur ac lobortis tempus elit, et magna et lorem. Sit pharetra diam nisi turpis praesent aliquam, felis mi tempus felis, laoreet erat eget lobortis feugiat molestie lobortis sit tellus nisi. Turpis consectetur sem nisi adipiscing praesent donec adipiscing mi erat elit et ac at sem nisi adipiscing praesent erat, felis mi. Erat elit, et lorem molestie lobortis feugiat nonummy ullamcorper magna at proin aliquam at proin aliquam felis praesent donec elit, et. Lorem at ante tempus felis mi erat elit diam ante ipsum id mi erat eget, nibh, sed eget lobortis sit non. Nisi adipiscing proin, tempus mauris massa ipsum euismod tincidunt pulvinar ullamcorper congue pharetra sem, magna erat felis mi erat id tincidunt. Pharetra non magna, consectetur proin aliquam at ante tempus mauris ante erat elit laoreet sed euismod tincidunt dolor sem magna at. Felis laoreet sed euismod laoreet pharetra non magna consectetur proin ac mauris ante lorem molestie ante ipsum id tincidunt dolor pulvinar. Id laoreet sed eget lobortis feugiat volutpat ut pharetra sem ac, at ante ipsum molestie nunc turpis aliquet donec felis mi. Sed eget, nibh, dolor pulvinar tellus dolore amet ullamcorper dolore amet diam ac at, et, ac mauris ante ipsum molestie massa. </w:t>
+      <w:bookmarkEnd w:id="10653148998869794490"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat dolore proin euismod nonummy lorem ut praesent tellus nonummy ipsum, sem elit amet ac congue aliquam congue proin molestie pharetra erat massa sem felis sit. Dolor pharetra tempus ut et euismod mauris pharetra aliquam massa ullamcorper sit ac massa aliquet eget turpis lorem tincidunt praesent mauris pharetra erat ut et euismod. Adipiscing, pharetra donec, lobortis ullamcorper adipiscing feugiat ut diam nonummy at magna diam pharetra, congue ullamcorper dolor laoreet, id erat praesent sem, euismod laoreet proin ullamcorper. Id elit sed dolore et euismod amet, felis consectetur erat mi id tempus mi felis, tempus proin consectetur magna sem pharetra ut volutpat sed nibh at. Ac, praesent amet congue ullamcorper ipsum, laoreet felis consectetur magna sem dolor lobortis eget erat diam consectetur, tincidunt volutpat dolor, laoreet id ipsum massa felis aliquam. Praesent sit nunc molestie tempus praesent turpis dolore tellus eget erat et nonummy dolore ullamcorper amet tincidunt id ipsum, massa molestie lorem nibh eget lorem et. Nonummy magna diam molestie tempus proin adipiscing, nisi aliquet, feugiat, massa mauris, ac sem consectetur, nisi non pharetra lobortis eget sed nibh, elit erat praesent amet. Nunc id sed mi sem pharetra, ut molestie ac proin consectetur, magna diam pharetra tincidunt volutpat erat, mi nonummy magna aliquet pulvinar tincidunt id, ipsum ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc30" w:id="3782777914010923283"/>
+      <w:bookmarkStart w:name="_Toc33" w:id="8021991407735791936"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3782777914010923283"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Dolore amet, ullamcorper congue nisi sem mi congue ipsum nonummy volutpat proin nunc lorem. Sit, mi ut tempus consectetur felis ullamcorper proin nunc magna sit felis non praesent. Laoreet nisi donec sit nonummy eget tellus et massa magna tempus amet elit ac. Dolor, turpis felis non proin tincidunt nisi erat feugiat, nonummy mauris tellus et nunc. Donec lorem pulvinar elit tellus mi nisi, tempus dolor magna feugiat nonummy, eget ullamcorper. Proin laoreet congue tempus pulvinar at, felis volutpat mi tincidunt dolore erat, sit elit. Non praesent nibh nisi sed dolore ac pulvinar, consectetur felis euismod praesent laoreet nisi. </w:t>
+      <w:bookmarkEnd w:id="8021991407735791936"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor laoreet felis erat mi adipiscing aliquam, aliquet turpis adipiscing dolore tellus ipsum ante felis aliquam proin, turpis ut tellus feugiat, massa at. Aliquam sem consectetur congue ullamcorper pharetra tincidunt euismod sed laoreet felis consectetur nisi non dolor lobortis eget lorem et consectetur magna ullamcorper amet tincidunt. Id sed mi nonummy dolore aliquet ipsum massa felis erat praesent amet feugiat nibh, at magna, non dolor, lobortis eget lorem et nonummy congue. Ullamcorper pharetra laoreet eget sed mi adipiscing donec aliquet pulvinar massa et at magna non dolor lobortis, eget ac et nonummy donec, ullamcorper amet. Nunc, tellus pulvinar massa felis dolore tellus pulvinar laoreet, felis aliquam, praesent, turpis dolore donec ullamcorper, amet, dolore aliquet sit lobortis volutpat feugiat ante. At magna sem pharetra lobortis mauris ac diam consectetur congue volutpat sed laoreet elit ac diam amet ipsum massa mauris ac sem consectetur nisi. Sem dolor, nibh mauris ac sem pharetra tincidunt euismod sed laoreet eget sed sed laoreet, elit erat praesent nonummy congue euismod ipsum laoreet felis. Tempus praesent amet tincidunt, felis tempus, praesent turpis, nisi aliquet sit ut molestie tempus proin ullamcorper pulvinar tincidunt id ipsum laoreet felis, aliquam praesent. Turpis nisi tellus feugiat, massa at aliquam sem consectetur nisi non pharetra, congue euismod dolor tincidunt euismod tempus, sed diam nonummy magna, ullamcorper pharetra. Laoreet eget erat et adipiscing dolore ullamcorper pulvinar massa felis tempus mi adipiscing nisi aliquet pulvinar massa mauris aliquam sem turpis dolor laoreet eget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc31" w:id="11156973624750178667"/>
+      <w:bookmarkStart w:name="_Toc34" w:id="7402962331036566535"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11156973624750178667"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Amet sit, euismod nibh lorem eget nibh. Lorem, molestie nunc pulvinar tellus nunc amet. Euismod tincidunt dolor volutpat ut feugiat id. Laoreet erat id laoreet laoreet lobortis feugiat. Molestie massa pulvinar euismod laoreet dolor euismod. Lobortis feugiat volutpat nunc sit tellus dolore. Amet euismod congue amet diam magna at. Proin laoreet ipsum euismod dolore amet diam. </w:t>
+      <w:bookmarkEnd w:id="7402962331036566535"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, ac proin turpis nisi volutpat pharetra tincidunt volutpat sed laoreet elit donec diam, amet tincidunt. Id ipsum laoreet felis aliquam proin, adipiscing nisi molestie id sed mi elit dolore ullamcorper pulvinar. Laoreet id erat praesent amet dolore tellus pulvinar massa mauris aliquam proin consectetur ut tellus feugiat. Nibh mauris amet congue euismod ipsum laoreet felis tempus praesent turpis dolore tellus feugiat ante adipiscing. Aliquam aliquet pulvinar massa felis aliquam sem turpis, ut tellus feugiat erat mi adipiscing, donec ullamcorper. Pulvinar laoreet felis aliquam praesent turpis nisi tellus sit lobortis mauris tempus proin consectetur nisi volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc32" w:id="2744009102310486190"/>
+      <w:bookmarkStart w:name="_Toc35" w:id="4782058392819173667"/>
       <w:r>
         <w:t>This is second-level header 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2744009102310486190"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Erat elit, mi, erat elit et laoreet sed eget lobortis pharetra non ut sit tellus nisi adipiscing praesent donec adipiscing mi sed, elit laoreet dolor ullamcorper congue. Pharetra, sem, magna tempus felis mi erat elit nibh feugiat volutpat lobortis sit, sem nisi adipiscing proin aliquam adipiscing mi sed, eget nibh, lorem eget nibh feugiat. Molestie volutpat tincidunt pharetra non nisi at sem nisi, adipiscing praesent aliquam elit et erat eget nibh sed eget lobortis sit tellus ut sit, aliquet dolore amet. Ullamcorper sem aliquam turpis praesent, erat elit et erat volutpat lobortis feugiat molestie lobortis feugiat, non nisi turpis aliquet aliquam felis laoreet ipsum euismod non ut turpis. Sem nisi, felis mi tempus id tincidunt pulvinar euismod, congue pharetra ullamcorper magna consectetur, proin aliquam adipiscing praesent donec adipiscing, praesent donec, elit nibh nunc pulvinar tellus. Nunc amet diam donec elit mi dolor volutpat nibh lorem molestie massa feugiat tellus dolore amet praesent, dolore nonummy mi, praesent donec felis ante tempus id tincidunt. Dolor volutpat nibh, feugiat volutpat, lobortis feugiat tellus nunc pulvinar euismod, dolore amet et erat eget laoreet sed volutpat, lobortis aliquam nonummy praesent donec nonummy et lorem. Eget nibh tempus, mauris massa, ipsum id laoreet sed volutpat tincidunt dolor volutpat congue pharetra, sem nisi turpis praesent donec aliquam at proin tempus mauris massa ipsum. Tellus dolore turpis diam donec nonummy et erat eget nibh dolor non ut pharetra proin aliquam mauris ante ipsum tellus non ut pharetra non ut turpis sem. Donec adipiscing praesent tempus id laoreet dolor euismod congue pharetra ullamcorper magna consectetur proin ac at ante tempus felis mi, nibh, sit tellus nisi turpis aliquet donec. </w:t>
+      <w:bookmarkEnd w:id="4782058392819173667"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit lobortis eget lorem et elit magna ullamcorper amet lobortis elit erat, et sem turpis ut molestie tempus proin. Turpis ut tellus feugiat ante consectetur nisi non, feugiat lobortis eget lorem et at magna, ullamcorper pharetra congue euismod. Pulvinar ac proin, consectetur nisi sem consectetur, tincidunt eget ac et consectetur magna ullamcorper amet dolore euismod sed praesent. Nonummy congue eget, donec praesent amet congue, ante mauris ac proin turpis, ut, molestie, feugiat, nibh elit magna non. Feugiat nibh mauris ac diam consectetur congue volutpat dolor laoreet, eget adipiscing nisi sem pharetra ut, volutpat feugiat nibh. Elit ac diam pharetra congue volutpat erat et nonummy magna ullamcorper dolor nibh elit magna ullamcorper, pulvinar tincidunt id. Mauris lorem et at magna volutpat dolor nibh, at congue volutpat feugiat nibh at, magna sem, consectetur congue volutpat. Lorem et elit, magna euismod dolor laoreet, eget turpis nunc non sit lobortis eget lorem et at, magna diam. Nonummy dolore ullamcorper pulvinar nunc euismod ipsum ante diam consectetur tincidunt volutpat lorem et nonummy magna diam amet dolore. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc33" w:id="508762760732763941"/>
+      <w:bookmarkStart w:name="_Toc36" w:id="14373844269026818331"/>
       <w:r>
         <w:t>This is third-level header 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="508762760732763941"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Dolor euismod, lobortis feugiat, volutpat lobortis sit non nunc. Pulvinar id laoreet, pharetra non ut sit tellus nunc. Pulvinar tellus non, lobortis pulvinar tellus, nunc, amet ullamcorper. Dolore amet ullamcorper magna consectetur proin aliquam at proin. Aliquam felis mi erat id laoreet sed volutpat tincidunt. Laoreet dolor volutpat tincidunt pharetra sem nisi consectetur sem. Aliquam at ante feugiat molestie massa pulvinar euismod, congue. Amet, ullamcorper magna massa sed id laoreet lorem ipsum. </w:t>
+      <w:bookmarkEnd w:id="14373844269026818331"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet, turpis dolore aliquet feugiat ut molestie feugiat nibh at magna sem sit lobortis volutpat sed nibh elit magna non dolor. Ipsum, massa mauris ac proin pharetra massa mauris aliquam aliquet, feugiat massa felis aliquam proin turpis nunc molestie lorem proin consectetur. Magna non feugiat nibh mi nonummy dolore ullamcorper pulvinar laoreet adipiscing dolore aliquet pulvinar massa id tempus ante felis tempus sem. Turpis magna non, pharetra, congue ullamcorper pulvinar tincidunt id sed ac diam consectetur magna non pharetra congue euismod sed mi elit. Donec ullamcorper pulvinar massa felis erat aliquet, amet nunc euismod, tempus ante diam pharetra ut eget lorem et, elit donec praesent. Nonummy donec aliquet, amet nunc, tellus ipsum ante at nonummy turpis tempus, tincidunt, diam felis lorem tincidunt diam nibh euismod adipiscing. Lorem, tincidunt praesent volutpat nonummy feugiat ac massa aliquet at dolor tincidunt aliquet at sed nunc sem eget amet aliquam nibh. Ullamcorper felis feugiat mauris sed dolore proin et, id feugiat turpis aliquam nibh at amet pulvinar magna, laoreet aliquet at pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc34" w:id="13498010065664534910"/>
+      <w:bookmarkStart w:name="_Toc37" w:id="16013938045537278455"/>
       <w:r>
         <w:t>This is third-level header 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13498010065664534910"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tellus nunc amet ullamcorper congue dolor ullamcorper magna consectetur nonummy diam magna nonummy et ac mauris nibh feugiat volutpat ut. Pulvinar, euismod nunc pulvinar aliquet donec nonummy et erat, elit et sed volutpat lobortis ipsum dolor volutpat ut sit tellus. Nunc ipsum id nunc dolor euismod, tincidunt, pharetra non ut sit tellus nunc pulvinar aliquet dolore, nonummy et erat eget. Felis praesent magna nonummy et ac at proin tempus mauris ante pulvinar euismod nunc amet aliquet donec elit mi sed. Eget lobortis dolor adipiscing aliquet donec nonummy praesent donec, nonummy et lorem mauris, ante feugiat non ut sit aliquet, dolore. Amet aliquet magna nonummy et erat eget lobortis feugiat volutpat id laoreet sed volutpat ut sit tellus nunc sit tellus. </w:t>
+      <w:bookmarkEnd w:id="16013938045537278455"/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor laoreet felis erat mi adipiscing aliquam donec mi nonummy pharetra tellus. At, ipsum ut, et id amet aliquam tincidunt praesent felis feugiat nibh elit. Ac et consectetur, congue euismod sed nibh, ante at ac proin consectetur magna. Ullamcorper amet, donec aliquet amet dolore tellus ipsum mi turpis nunc id, tempus. Magna magna praesent tellus sit congue ac diam consectetur magna non sed nibh. At magna ullamcorper pharetra, tincidunt id erat, et nonummy dolore euismod dolor mi. Nonummy magna ullamcorper molestie tempus proin consectetur nisi tellus, lorem ante adipiscing nisi. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -2307,51 +2493,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 10</w:t>
+      <w:t>Page 12</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2930,51 +3116,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rdb2f3d5ecf1448b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R695808026d524e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9ef8127dcf29454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R0fe5858cd0e84c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R705ab650daf54722" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rdab5d988a9314304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R61bd452a979c490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5510a7a2c5534bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R17cb3bdf84d84a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb4ee2cd597bb4ec7" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>