--- v6 (2026-03-17)
+++ v7 (2026-05-01)
@@ -1,351 +1,441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R626870299ae94344" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R42a3db488dfc4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re220f43762614f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R87d095b3b6b34bb7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd48be1a163434bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re1cfa2c6a51c4b5b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nunc ante nibh, aliquet euismod nonummy, lorem ut ullamcorper adipiscing feugiat ut ullamcorper nonummy aliquam, massa, molestie dolor, praesent turpis aliquam ante mauris lorem. Tempus nibh eget sed tincidunt tellus, pulvinar nunc tellus feugiat lobortis volutpat dolor tincidunt euismod ipsum, massa tellus ut sem pharetra dolore aliquet turpis. Dolore aliquet turpis nisi diam consectetur, donec praesent adipiscing tempus ante eget sed laoreet euismod pulvinar, nunc aliquet sit nisi non, dolore, praesent felis. Lorem, lobortis eget, dolor, laoreet id pulvinar nunc, tellus sit congue diam amet dolore aliquet, turpis nisi, sem at sed laoreet turpis magna diam. Felis ipsum, ante, mauris feugiat tincidunt ullamcorper amet dolore aliquet sit nisi non sit ut, non pharetra dolore ullamcorper amet, nunc aliquet consectetur et. Felis feugiat lobortis molestie dolor congue ullamcorper nonummy, dolore praesent adipiscing aliquam proin elit, erat laoreet molestie sit, ut ullamcorper nonummy dolore praesent turpis. Aliquam praesent adipiscing aliquam, proin, at, ac diam consectetur, magna diam nonummy dolore aliquet turpis nisi non pharetra congue diam amet donec aliquet turpis. Aliquam proin at erat id ipsum massa molestie dolor tincidunt ullamcorper nonummy donec aliquet at lorem laoreet id sed mi felis ipsum massa molestie. Pharetra, dolore aliquet adipiscing lorem ante at tincidunt euismod turpis nisi sem consectetur magna diam nonummy donec praesent adipiscing ac et, eget erat, mi. </w:t>
+        <w:t xml:space="preserve">Aliquet nibh, praesent, nunc ante diam mauris nonummy pulvinar lorem congue proin laoreet molestie consectetur adipiscing feugiat dolore massa non elit feugiat nisi congue nisi. Ipsum ac, nisi lobortis, mi ullamcorper aliquet aliquet volutpat, id mauris adipiscing nonummy turpis nonummy sit erat ac laoreet ullamcorper at nonummy aliquam diam id. Turpis erat nunc aliquet consectetur ac laoreet aliquet consectetur lorem nunc aliquet adipiscing lorem laoreet euismod adipiscing ac et id pulvinar nisi aliquet, molestie euismod. Volutpat sem nunc tincidunt nibh, ullamcorper adipiscing lorem lobortis ullamcorper felis feugiat ut et tellus consectetur erat nunc sem eget, dolor dolore proin nonummy tempus. Tincidunt ullamcorper felis, feugiat, congue praesent molestie sit congue diam felis feugiat congue et id turpis dolore tincidunt massa et proin volutpat adipiscing, pharetra sed. Nibh ante diam sem ullamcorper mauris felis, consectetur ipsum magna nunc nibh diam molestie nonummy erat nunc et aliquet, mauris amet tempus, feugiat tempus ac. Ac dolore lobortis mi nibh nunc, tincidunt proin diam felis feugiat congue praesent id sit ac mi molestie sit ac laoreet volutpat mauris elit adipiscing. Nonummy mauris molestie nonummy pulvinar nisi laoreet id adipiscing, congue ut laoreet sem euismod adipiscing pharetra erat magna nunc congue mi sem eget turpis lorem. Tempus nisi laoreet, aliquet, volutpat id eget mauris amet feugiat, sed feugiat tempus lorem lorem erat magna tincidunt proin volutpat nonummy feugiat magna massa et. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Asato v. Procurement Policy Bd..</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
 132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Massa tellus consectetur, ac mi, felis ipsum massa molestie feugiat. Tincidunt ullamcorper adipiscing, aliquam, ante mauris sed, nibh, pulvinar ut. Sem consectetur donec praesent adipiscing donec proin at lorem, laoreet. Eget ipsum massa molestie sit ut non pharetra magna aliquet. Amet nisi sem ac et elit sed mi felis tempus. Proin volutpat dolor congue euismod pulvinar dolore aliquet consectetur magna. Sem nonummy erat praesent adipiscing, aliquam ante mauris lorem elit. Ipsum massa molestie sit ut non pharetra congue ullamcorper, pulvinar. Dolore aliquet turpis congue diam nonummy donec praesent adipiscing aliquam. Proin mauris ac id ipsum massa tellus pharetra congue ullamcorper. </w:t>
+        <w:t xml:space="preserve">Amet id elit amet dolor tempus ac nisi, lobortis praesent non euismod pulvinar tempus ut, laoreet proin ullamcorper mauris amet ipsum ac nunc et aliquet non tellus volutpat volutpat. Euismod, mauris pulvinar tempus, magna ut laoreet ante, diam euismod at nonummy feugiat ac nunc lobortis mi sem id at nonummy nonummy sit pulvinar lorem erat ut laoreet proin. Ullamcorper tellus id at pharetra nisi tincidunt lobortis ante et sem euismod felis consectetur sit ac donec lobortis et non euismod at amet sit dolor aliquam congue mi euismod. Eget mauris nonummy adipiscing amet sit pulvinar dolor ipsum magna laoreet lobortis ante mi et, ante mi sem ullamcorper sem aliquet ullamcorper sem aliquet diam tellus pulvinar feugiat erat. Magna nisi congue ut nunc tincidunt nunc tincidunt tincidunt massa nunc ut nunc dolore ut massa laoreet ante mi lorem lorem sed lorem tempus ac tempus erat ac tempus. Sed dolor, feugiat dolor feugiat ipsum lorem tempus donec ut tincidunt lobortis laoreet mi et praesent et et mi diam sem ullamcorper euismod volutpat tellus euismod volutpat molestie, id. Volutpat molestie eget mauris felis elit, felis elit at adipiscing, elit consectetur adipiscing sed dolor feugiat ipsum lorem aliquam congue dolore, tincidunt lobortis, tincidunt et mi mi proin praesent. Molestie eget, turpis, sed feugiat erat aliquam donec, congue nisi, praesent et molestie, sit magna mi id, pulvinar nisi diam elit ipsum, ut diam eget ipsum ut proin eget. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem sem eget pulvinar aliquam nibh, non nonummy lorem magna praesent id pharetra magna mi id magna laoreet tellus turpis ac, mi id sit magna laoreet tellus turpis. Lorem nunc praesent mauris dolor dolore praesent at dolor congue praesent mauris feugiat dolore mauris pharetra donec ante non elit tempus nunc sem elit sed ut proin eget. Pulvinar aliquam, nibh, id turpis aliquam lobortis ullamcorper adipiscing lorem tincidunt non nonummy tempus ut sem elit ipsum, nunc diam id turpis lorem, tincidunt aliquet at feugiat dolore. Mi volutpat nonummy tempus lobortis sem praesent molestie pharetra donec mi molestie, sit, donec, massa tellus at sed dolore proin eget pulvinar dolore et volutpat amet nisi ante. Euismod nonummy, tempus, lobortis ullamcorper consectetur erat ut et id sit aliquam laoreet aliquet at lorem, congue mi molestie, pharetra dolore praesent mauris dolor tincidunt diam mauris sit. Donec laoreet tellus, erat massa non, eget pulvinar dolore aliquet at dolor nunc, tellus at sed nunc sem eget pulvinar dolore lobortis euismod tempus nibh volutpat amet aliquam. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar lorem nunc, proin eget pharetra ante volutpat amet erat massa non elit ipsum lobortis et. Id sit magna et euismod turpis lorem tincidunt tellus turpis ac laoreet ullamcorper adipiscing ac praesent. Volutpat, nonummy ipsum ut diam felis pulvinar nisi mi euismod turpis ac laoreet tellus at sed. Congue proin eget pharetra tempus lobortis ullamcorper, donec ante non elit feugiat ut diam elit sit. Magna, et id turpis, ac nibh euismod turpis aliquam tincidunt diam sem ullamcorper non id at. Turpis feugiat nisi laoreet praesent volutpat adipiscing pharetra, sed nisi laoreet, praesent molestie nonummy feugiat, erat. Nisi tincidunt massa diam, id at amet aliquam donec ut donec ut et praesent volutpat felis. Consectetur pulvinar lorem dolore lobortis, et aliquet eget felis pharetra tempus ac nunc lobortis praesent non. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra elit eget tellus euismod ullamcorper sem aliquet sem tellus ullamcorper, non aliquet, ullamcorper sem eget sed, donec lobortis, massa et aliquet volutpat felis, sit. Ipsum feugiat erat nisi tincidunt nibh ante et tellus volutpat molestie nonummy ipsum sed aliquam ac donec, lobortis massa nibh praesent et ante praesent non. Id consectetur pulvinar lorem erat ut congue congue massa tincidunt massa et tellus eget turpis dolor ipsum nisi tincidunt nunc et praesent volutpat tellus eget. Turpis amet sit ipsum feugiat tempus congue nunc nibh ante et proin diam molestie, consectetur nisi, tincidunt proin non id consectetur sed aliquam tincidunt proin. Non id consectetur, dolor tempus congue massa mi aliquet eget, nonummy lorem magna massa proin tellus mauris donec ut, mi sem euismod felis pharetra tempus. Magna nunc lobortis, mi non id mauris nonummy, feugiat donec ut nibh praesent volutpat felis consectetur ipsum aliquam congue diam tellus eget nonummy felis turpis. Lorem donec ut praesent tellus id at nonummy, eget adipiscing dolor tempus, nisi, laoreet euismod felis pharetra ipsum ac, nunc lobortis, mi non eget, sit. Sed tempus ac, dolore tincidunt praesent non id turpis sed aliquam congue ante non eget sit tempus donec nisi congue massa, mi sem volutpat adipiscing. Dolor, tempus magna tincidunt ante ullamcorper molestie id consectetur sed tempus donec nisi laoreet proin diam non id lorem ipsum sed lorem donec nunc, mi. Ante praesent tellus id at amet, ipsum, donec aliquam congue, ut massa lobortis, mi diam id elit amet lorem mi sem euismod at amet feugiat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Awakuni v. Awana.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
+115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget nibh ante, mi proin ullamcorper tellus euismod, molestie felis at adipiscing consectetur, turpis pulvinar feugiat sed lorem ipsum, ipsum sed ipsum. Ipsum dolor ipsum ac nisi dolore ut sem praesent nibh ante mi nibh ante, mi et proin diam sem aliquet volutpat tellus. Ullamcorper sem, sem, mi diam praesent mi diam praesent praesent elit, at elit at adipiscing elit at adipiscing nonummy turpis amet dolor. Ipsum dolor, lorem sed lorem ipsum sed lorem aliquam ac aliquam dolore nisi nisi dolore diam proin, praesent laoreet nibh massa nibh. Ante, laoreet nibh ante mi et ante mi nibh ante et proin euismod tellus euismod eget pharetra turpis nonummy pharetra amet amet. Pharetra amet pharetra turpis, turpis pharetra sit pulvinar lorem congue nunc, laoreet ante diam tellus id mauris, felis at adipiscing amet amet. Dolor tempus magna, mi aliquet at lorem tincidunt tellus adipiscing lorem tincidunt aliquet mauris dolor congue praesent, molestie, pharetra donec mi molestie. Dolor dolore ante molestie tincidunt euismod amet lorem ut diam, felis feugiat congue mi id sit magna mi molestie sit magna et. Tellus consectetur dolore sem at sed, tincidunt aliquet, at sed dolore praesent mauris dolor dolore praesent mauris dolor dolore proin molestie amet. Donec massa non felis pulvinar magna mi tempus massa non nonummy sed, ut proin elit pulvinar ut proin elit pulvinar nisi et. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper id turpis ac laoreet aliquet elit dolor dolore proin volutpat nonummy. Feugiat congue, praesent id feugiat, ut praesent feugiat congue mi molestie, consectetur. Sed dolore nibh, euismod felis feugiat, congue mi tellus, nonummy sed ut. Nibh euismod adipiscing sed congue praesent, at tincidunt aliquet mauris feugiat congue. Mi mauris dolor congue, mi tellus consectetur, erat massa non, eget pulvinar. Aliquam laoreet ullamcorper at sed laoreet aliquet adipiscing ac elit sit ac. Laoreet aliquet at sed congue proin mauris pharetra donec ante volutpat amet. Erat lobortis volutpat nonummy tempus nunc diam eget, ipsum sem eget ipsum. Nunc non at erat massa aliquet consectetur ac mi, tellus, at sed. Laoreet tellus at dolor donec ante, volutpat pulvinar donec proin eget congue. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Anderson v. United States.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
 612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ipsum ut, sem consectetur donec, mi molestie lorem eget sed tincidunt ullamcorper amet nisi sem consectetur ac diam nonummy erat ante. Volutpat pharetra congue ullamcorper amet nunc, tellus sit ut non consectetur congue adipiscing tempus ante mauris sed laoreet euismod pulvinar dolore. Sem at erat mi felis ipsum massa molestie feugiat lobortis volutpat pulvinar nunc tellus sit ut consectetur donec praesent adipiscing tempus. Proin at ac et elit sed, laoreet felis tempus ante mauris lorem ante mauris lorem nibh id, sit, non pharetra magna. Diam adipiscing tempus massa mauris feugiat nibh elit sed massa molestie sit ut non pharetra congue euismod pulvinar dolore sem consectetur. Ac nibh eget laoreet id feugiat lobortis non pharetra tincidunt euismod amet, nisi sem turpis magna sem consectetur donec, diam amet. </w:t>
+        <w:t xml:space="preserve">Dolor donec ante volutpat nonummy lorem ut. Praesent, id pharetra erat massa aliquet sed. Dolore et eget, amet aliquam ante volutpat. Nonummy, tempus lobortis ullamcorper nonummy tempus lobortis. Diam id feugiat congue et id pharetra. Erat massa tellus consectetur laoreet euismod consectetur. Sed dolore proin mauris sed dolore ante. Volutpat amet donec, lobortis diam felis feugiat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At dolor dolore ante volutpat amet tempus massa non nonummy aliquam. Ut diam id sit ac mi euismod consectetur, ac, mi, euismod. Magna laoreet tellus adipiscing ac laoreet ullamcorper adipiscing sed, tincidunt aliquet. Mauris feugiat congue aliquet, felis dolor congue, praesent felis feugiat tincidunt. Praesent felis lobortis diam adipiscing lorem ut praesent molestie elit sed. Dolore et euismod at feugiat congue mi volutpat consectetur erat nunc. Sem elit ipsum nunc sem elit sed nibh euismod turpis ac. Tincidunt aliquet adipiscing feugiat congue praesent mauris, dolor magna ante mauris. Feugiat, congue praesent felis sit donec mi id donec laoreet, tellus. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam euismod consectetur, lorem tincidunt aliquet at dolor dolore proin feugiat congue aliquet adipiscing. Lorem, dolore praesent mauris feugiat magna mi mauris feugiat congue diam felis sit congue. Praesent id sit magna praesent felis ipsum mi tellus consectetur sed nunc sem at. Sed dolore proin mauris sed tincidunt tellus turpis ac laoreet euismod turpis ac tincidunt. Euismod, amet, ac tincidunt pulvinar nisi et euismod adipiscing lorem lobortis diam felis feugiat. Congue praesent mauris sit donec, laoreet non elit sed nunc proin elit ipsum tellus. At erat tincidunt sem mauris pulvinar nisi nibh volutpat pulvinar donec nibh volutpat amet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat felis sit magna laoreet tellus at lorem tincidunt aliquet mauris pharetra donec praesent molestie pharetra aliquam massa non nonummy tempus massa. Non nonummy, massa sem felis sit nisi diam euismod adipiscing sed congue praesent eget dolor congue praesent molestie pharetra dolore praesent mauris. Feugiat, donec ante volutpat consectetur ut diam elit, ipsum ut proin, elit ipsum ut, proin elit ipsum dolore et eget pulvinar nisi. Et euismod turpis lorem, tincidunt diam felis lorem ut diam lorem congue praesent id pharetra congue, diam id pharetra magna, et molestie. Sit magna laoreet tellus, turpis ac laoreet tellus consectetur ac laoreet pulvinar aliquam et id, turpis aliquam, laoreet ullamcorper, turpis ac lobortis. Praesent molestie dolor magna ante sem nonummy pulvinar ut, diam eget pulvinar nisi sem elit ipsum, proin, id turpis aliquam nibh, ullamcorper. Adipiscing lorem tincidunt aliquet adipiscing tempus, nibh ullamcorper nonummy lorem lobortis euismod nonummy tempus lobortis ullamcorper adipiscing ac, laoreet tellus at sed. Massa aliquet consectetur ac laoreet euismod, sit magna nibh, felis pulvinar magna laoreet, id sit aliquam nibh ullamcorper adipiscing ac nibh euismod. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue mi tellus nonummy ipsum ut et id amet ac eget pulvinar aliquam nibh ullamcorper adipiscing lorem tincidunt praesent mauris dolor. Magna mi, molestie consectetur donec mi molestie sit ac, laoreet tellus at sed massa turpis ac laoreet tellus at sed nunc. Proin euismod nonummy, tempus, lobortis non amet aliquam lobortis ullamcorper nonummy ipsum, ut ullamcorper amet erat ante volutpat tempus, ut sem. Elit pulvinar nisi, et id sit magna et tellus turpis lorem congue aliquet adipiscing lorem congue praesent at, feugiat tincidunt ullamcorper. Pharetra magna praesent felis dolor magna mi molestie sit donec laoreet molestie consectetur erat massa non consectetur ac massa tellus at. Erat tincidunt sem volutpat dolor aliquet at dolor dolore proin eget pharetra dolore proin mauris dolor congue aliquet at feugiat lobortis. Mi turpis pulvinar lorem erat nisi nunc lobortis praesent tellus euismod non id amet nisi et, eget sed dolore sem elit. Erat tincidunt tellus turpis magna laoreet euismod sit magna nibh euismod turpis aliquam ante molestie amet donec proin molestie pharetra dolore. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit magna felis sit ac massa tellus at sed dolore sem, eget pulvinar aliquam ante. Volutpat nonummy, lorem ut diam felis feugiat congue et molestie pharetra mi molestie, sit ac. Laoreet tellus turpis magna laoreet, id sit magna et id pulvinar ut proin elit, sed. Ut proin elit pulvinar dolore proin adipiscing lorem lobortis, ullamcorper adipiscing tempus lobortis diam adipiscing. Lorem congue diam mauris sit, donec massa tellus consectetur sed nunc sem elit ipsum lorem. Lorem erat ac magna nisi laoreet proin non, molestie eget amet feugiat tempus magna dolore. Nibh mi sem euismod adipiscing amet sit sed nisi tincidunt ante, molestie volutpat volutpat felis. Consectetur turpis tempus tincidunt diam adipiscing, tempus nibh ullamcorper felis, sit magna mi tellus consectetur. Erat massa aliquet at ipsum dolore proin eget tincidunt sem, at, dolor nunc, praesent eget. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat, felis feugiat donec mi, sit, magna laoreet. Sem elit ipsum nisi et euismod adipiscing tempus. Tincidunt praesent felis, feugiat magna ante molestie, pharetra. Erat mi molestie at sed sem at ipsum. Nunc sem elit pulvinar, nisi nibh euismod amet. Aliquam tincidunt ullamcorper adipiscing lorem ut diam adipiscing. Feugiat magna praesent id feugiat congue id, feugiat. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sem volutpat, pulvinar dolore, sem at magna diam elit tempus nunc tellus aliquam massa molestie dolor congue aliquet turpis aliquam nibh eget nunc euismod tempus mi. Mauris feugiat tincidunt, ullamcorper amet dolore tellus turpis aliquam, proin elit donec praesent adipiscing ipsum massa volutpat dolor tincidunt ullamcorper amet proin at ac et elit. Erat mi felis lorem, ante mauris lorem, laoreet id sed laoreet molestie feugiat massa molestie feugiat, lobortis volutpat ipsum nunc tellus sit non consectetur erat mi. Mauris, lorem, nibh eget dolor laoreet id ipsum massa, tellus pharetra congue ullamcorper amet dolore aliquet adipiscing, aliquam proin magna et consectetur donec praesent adipiscing aliquam. Nibh eget dolor tincidunt tellus sit ut sem at donec diam nonummy donec praesent turpis nisi sem at ac diam dolore praesent adipiscing aliquam sem at. Ac nibh id, sed laoreet mauris tempus ante at ac et at ac mi felis, erat, ante mauris dolor tincidunt volutpat tincidunt tellus sit nisi non. Consectetur magna diam adipiscing tempus ante mauris sed tincidunt euismod pulvinar massa molestie feugiat ut pharetra congue ullamcorper turpis nisi aliquet, consectetur nisi sem consectetur magna. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Tincidunt praesent felis proin elit dolor tincidunt tellus, turpis magna et elit, sed, massa id feugiat. Lobortis non amet dolore praesent at lorem, et elit, erat mi id, ac mi magna praesent. Felis feugiat lobortis volutpat dolor congue euismod amet nunc tellus turpis nisi sem consectetur magna ullamcorper. Nonummy nisi aliquet, turpis, et elit erat laoreet molestie ipsum massa molestie dolor tincidunt euismod pulvinar. Dolore sem consectetur ac et felis ipsum ante felis aliquam proin at lorem laoreet id ac. Et eget ipsum, laoreet tellus, pharetra congue ullamcorper amet dolore praesent felis aliquam proin consectetur magna. Diam nonummy donec praesent nonummy aliquam mauris lorem laoreet id sed laoreet molestie sit ut volutpat. Dolor congue euismod ipsum massa id ipsum massa mauris feugiat nibh volutpat dolor tincidunt, euismod pulvinar. </w:t>
+        <w:t xml:space="preserve">Erat ut sem elit ipsum dolore sem elit pulvinar aliquam lobortis, ullamcorper adipiscing lorem tincidunt adipiscing feugiat congue praesent, mauris pharetra donec laoreet molestie sit, magna praesent, tellus. Consectetur erat, laoreet sem elit pulvinar nisi ante volutpat amet nisi euismod nonummy lorem lobortis ullamcorper felis sit congue praesent id feugiat magna mi molestie consectetur sed dolore. Proin volutpat amet aliquam nibh euismod amet tempus lobortis diam pharetra donec laoreet id, sit congue et felis feugiat magna mi molestie sit magna, mi euismod pulvinar nunc. Non nonummy tempus ut non, donec mi tellus consectetur erat nunc sem id amet nisi et eget, amet aliquam proin eget dolor nunc proin mauris amet aliquam, nibh. Non adipiscing lorem congue amet aliquam lobortis non amet erat ante volutpat pharetra donec ante molestie, consectetur erat ante molestie sit, donec ante tellus consectetur erat nunc non. Euismod, tellus elit ac erat magna nunc nibh praesent non felis, consectetur amet, feugiat erat ac aliquam magna nunc laoreet ante diam tellus turpis dolor ipsum dolor tempus. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa et euismod consectetur lorem aliquet mauris sed congue praesent mauris pharetra dolore praesent molestie pharetra donec mi molestie consectetur erat massa non elit. Tempus massa non nonummy sed massa, non adipiscing lorem tincidunt ullamcorper turpis aliquam lobortis ullamcorper turpis feugiat dolore praesent molestie pharetra magna mi molestie. Sit donec mi molestie pharetra donec mi tellus ac massa sem elit ipsum nunc proin elit dolor nunc sem at dolor nunc sem at. Dolor dolore proin eget dolor dolore proin, pharetra aliquam massa volutpat amet tempus massa non nonummy erat massa non nonummy tempus nunc sem id. Pulvinar aliquam nibh tellus adipiscing, lorem laoreet ullamcorper adipiscing feugiat praesent mauris dolor dolore, ante molestie dolor magna praesent mauris, sit, magna ante tellus. Consectetur sed nunc proin eget pulvinar dolore sem eget ipsum nunc aliquet sed dolore sem mauris, sed, dolore sem mauris dolor donec nibh non. Amet aliquam massa, non adipiscing feugiat magna et felis sit, magna mi euismod, mauris consectetur amet pharetra ipsum lorem dolore nibh laoreet non id. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Anderson v. United States.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
 612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
-      </w:r>
-[...88 lines deleted...]
-89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>TABLE OF AUTHORITIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOA \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Alejado v. City &amp; Cty. of Honolulu, 89 Hawai'i 221, 971 P.2d 310 (App. 1998)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>2, 3</w:t>
+        <w:t>1, 2, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Anderson v. United States, 612 F.2d 1112 (9th Cir.1980)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1, 2, 3</w:t>
+        <w:t>3, 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Asato v. Procurement Policy Bd., 132 Hawai'i 333, 322 P.3d 228 (2014)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1, 2, 3</w:t>
+        <w:t>1, 2, 3, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Awakuni v. Awana, 115 Hawai'i 126, 165 P.3d 1027 (2007)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1, 2</w:t>
+        <w:t>2, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -883,51 +973,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R65be8b3c3ff44b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6f9d85bd662742df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdd9fac5d2f3c48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R2d192762de224b51" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9c31ee93b6344b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8c8afb32a32a414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ree3b1caa51e149e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R77b07f8e0af34999" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>