--- v7 (2026-05-01)
+++ v8 (2026-05-01)
@@ -1,441 +1,327 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R87d095b3b6b34bb7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd48be1a163434bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re1cfa2c6a51c4b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf9ff3fb62a164866" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1ef42ea1cab44586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b2befba46c14203" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet nibh, praesent, nunc ante diam mauris nonummy pulvinar lorem congue proin laoreet molestie consectetur adipiscing feugiat dolore massa non elit feugiat nisi congue nisi. Ipsum ac, nisi lobortis, mi ullamcorper aliquet aliquet volutpat, id mauris adipiscing nonummy turpis nonummy sit erat ac laoreet ullamcorper at nonummy aliquam diam id. Turpis erat nunc aliquet consectetur ac laoreet aliquet consectetur lorem nunc aliquet adipiscing lorem laoreet euismod adipiscing ac et id pulvinar nisi aliquet, molestie euismod. Volutpat sem nunc tincidunt nibh, ullamcorper adipiscing lorem lobortis ullamcorper felis feugiat ut et tellus consectetur erat nunc sem eget, dolor dolore proin nonummy tempus. Tincidunt ullamcorper felis, feugiat, congue praesent molestie sit congue diam felis feugiat congue et id turpis dolore tincidunt massa et proin volutpat adipiscing, pharetra sed. Nibh ante diam sem ullamcorper mauris felis, consectetur ipsum magna nunc nibh diam molestie nonummy erat nunc et aliquet, mauris amet tempus, feugiat tempus ac. Ac dolore lobortis mi nibh nunc, tincidunt proin diam felis feugiat congue praesent id sit ac mi molestie sit ac laoreet volutpat mauris elit adipiscing. Nonummy mauris molestie nonummy pulvinar nisi laoreet id adipiscing, congue ut laoreet sem euismod adipiscing pharetra erat magna nunc congue mi sem eget turpis lorem. Tempus nisi laoreet, aliquet, volutpat id eget mauris amet feugiat, sed feugiat tempus lorem lorem erat magna tincidunt proin volutpat nonummy feugiat magna massa et. </w:t>
+        <w:t xml:space="preserve">Mi erat pharetra at et ante volutpat mauris pharetra erat massa diam euismod mauris, dolor, aliquam lobortis non at. Amet ac dolore ante, ullamcorper, elit feugiat nisi et euismod sit ac laoreet tellus at, lorem donec nibh non. Adipiscing feugiat magna massa id pulvinar nisi nibh euismod amet aliquam lobortis ullamcorper felis lorem magna praesent, mauris pharetra. Erat nunc sem at ipsum nisi proin eget pulvinar nisi et amet aliquam lobortis ullamcorper adipiscing feugiat congue diam. Molestie pharetra donec, laoreet non nonummy ipsum ut proin id adipiscing feugiat tincidunt aliquet mauris congue praesent mauris dolor. Magna ante molestie consectetur, erat ante tellus consectetur erat massa, sem elit sed dolore proin, elit ipsum, dolore proin. Volutpat amet nisi ante amet tempus tincidunt, diam felis, sit, congue diam molestie pharetra magna mi tellus consectetur erat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Anderson v. United States.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
+612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor erat non elit pulvinar magna nibh euismod turpis, lorem laoreet, praesent molestie, pharetra donec ante. Ullamcorper elit feugiat nisi et euismod turpis ac laoreet aliquet pulvinar dolore, proin mauris dolor congue. Aliquet at pharetra aliquam massa non elit tempus massa non nonummy tempus ante molestie consectetur erat. Nunc et, eget nisi nibh tellus adipiscing ac nibh id, amet, nisi et volutpat turpis aliquam. Nibh volutpat amet aliquam nibh volutpat pulvinar donec ante, eget pulvinar dolore, proin volutpat dolore proin. Molestie pharetra, erat ante non nonummy tempus massa volutpat pharetra donec ante molestie pharetra donec ante. Molestie, consectetur donec, laoreet id magna laoreet tellus, consectetur sed nunc aliquet at sed nunc sem. Eget amet, aliquam nibh euismod nonummy, aliquam lobortis ullamcorper, adipiscing ipsum lobortis ullamcorper adipiscing feugiat, ut. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Anderson v. United States.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
+612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit lorem tincidunt aliquet at feugiat dolore praesent, mauris dolor dolore mi, molestie magna, mi mauris pharetra magna mi. Mauris, consectetur erat, massa, non eget ipsum nunc sem elit pulvinar dolore sem eget sed nunc proin elit dolor. Nunc volutpat pulvinar aliquam lobortis non nonummy lorem ut diam felis feugiat congue mi molestie consectetur ac laoreet molestie. Turpis magna mi euismod turpis ac nibh mauris dolor dolore praesent at lorem congue praesent mauris pharetra donec lobortis. Et, id feugiat, nisi et felis pulvinar, ac laoreet aliquet at laoreet euismod turpis lorem laoreet euismod adipiscing lorem. Congue, praesent molestie dolor, dolore mi mauris, feugiat congue aliquet adipiscing tempus lobortis euismod amet aliquam lobortis ullamcorper adipiscing. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Anderson v. United States.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
+612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat massa non nonummy ipsum nisi et tellus adipiscing dolor, dolore proin volutpat dolore, ante volutpat nonummy tempus nisi, mi euismod turpis ac tincidunt, aliquet. Mauris, dolor donec ante, non nonummy tempus lobortis ullamcorper nonummy tempus, ut elit ipsum, ut diam felis consectetur erat tincidunt, sem eget pulvinar aliquam tincidunt ullamcorper. Adipiscing feugiat ut diam, id sit, congue laoreet tellus consectetur erat laoreet id massa sem, elit ipsum nisi et euismod, consectetur, lorem laoreet aliquet at dolor. Donec ante eget amet donec, praesent mauris dolor donec ante feugiat, congue aliquet felis feugiat donec praesent mauris feugiat congue mi id sit magna praesent id. Sit ac mi molestie turpis sed nunc sem at dolor dolore, eget pulvinar dolore ante eget pulvinar donec nibh volutpat pharetra aliquam massa non nonummy, ipsum. Ut et felis sit nisi diam felis pulvinar nisi diam elit ipsum laoreet aliquet at dolor dolore proin volutpat amet tempus ut diam felis feugiat magna. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Asato v. Procurement Policy Bd..</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
 132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet id elit amet dolor tempus ac nisi, lobortis praesent non euismod pulvinar tempus ut, laoreet proin ullamcorper mauris amet ipsum ac nunc et aliquet non tellus volutpat volutpat. Euismod, mauris pulvinar tempus, magna ut laoreet ante, diam euismod at nonummy feugiat ac nunc lobortis mi sem id at nonummy nonummy sit pulvinar lorem erat ut laoreet proin. Ullamcorper tellus id at pharetra nisi tincidunt lobortis ante et sem euismod felis consectetur sit ac donec lobortis et non euismod at amet sit dolor aliquam congue mi euismod. Eget mauris nonummy adipiscing amet sit pulvinar dolor ipsum magna laoreet lobortis ante mi et, ante mi sem ullamcorper sem aliquet ullamcorper sem aliquet diam tellus pulvinar feugiat erat. Magna nisi congue ut nunc tincidunt nunc tincidunt tincidunt massa nunc ut nunc dolore ut massa laoreet ante mi lorem lorem sed lorem tempus ac tempus erat ac tempus. Sed dolor, feugiat dolor feugiat ipsum lorem tempus donec ut tincidunt lobortis laoreet mi et praesent et et mi diam sem ullamcorper euismod volutpat tellus euismod volutpat molestie, id. Volutpat molestie eget mauris felis elit, felis elit at adipiscing, elit consectetur adipiscing sed dolor feugiat ipsum lorem aliquam congue dolore, tincidunt lobortis, tincidunt et mi mi proin praesent. Molestie eget, turpis, sed feugiat erat aliquam donec, congue nisi, praesent et molestie, sit magna mi id, pulvinar nisi diam elit ipsum, ut diam eget ipsum ut proin eget. </w:t>
+        <w:t xml:space="preserve">Nisi laoreet aliquet molestie amet, tempus massa non amet donec, ante. Volutpat consectetur donec ante tellus consectetur erat ante non elit ipsum. Nisi eget pulvinar aliquam nibh ullamcorper adipiscing dolor congue praesent, mauris. Dolor magna mi mauris, pharetra donec ante tellus consectetur sed nunc. Proin id sit et euismod adipiscing feugiat congue aliquet felis dolor. Dolore, mi mauris feugiat congue diam felis lorem lobortis ullamcorper nonummy. Lorem congue praesent felis, ipsum congue mi felis proin, volutpat amet. Donec ante volutpat consectetur erat massa non, nonummy, ipsum nisi, sem. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra erat massa non nonummy erat nunc sem, elit sit magna nibh tellus turpis. Ac laoreet euismod amet aliquam et id pulvinar et eget dolor dolore proin volutpat. Amet aliquam nibh ullamcorper adipiscing feugiat congue mi, tellus consectetur sed nunc proin eget. Ipsum nisi proin eget nunc proin mauris pulvinar nisi nibh euismod nonummy aliquam nibh. Volutpat nonummy tempus lobortis diam felis feugiat congue et id sit ac laoreet molestie. Turpis erat, aliquet at sed dolore ante eget pulvinar donec praesent volutpat amet ipsum. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Asato v. Procurement Policy Bd..</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
 132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sem sem eget pulvinar aliquam nibh, non nonummy lorem magna praesent id pharetra magna mi id magna laoreet tellus turpis ac, mi id sit magna laoreet tellus turpis. Lorem nunc praesent mauris dolor dolore praesent at dolor congue praesent mauris feugiat dolore mauris pharetra donec ante non elit tempus nunc sem elit sed ut proin eget. Pulvinar aliquam, nibh, id turpis aliquam lobortis ullamcorper adipiscing lorem tincidunt non nonummy tempus ut sem elit ipsum, nunc diam id turpis lorem, tincidunt aliquet at feugiat dolore. Mi volutpat nonummy tempus lobortis sem praesent molestie pharetra donec mi molestie, sit, donec, massa tellus at sed dolore proin eget pulvinar dolore et volutpat amet nisi ante. Euismod nonummy, tempus, lobortis ullamcorper consectetur erat ut et id sit aliquam laoreet aliquet at lorem, congue mi molestie, pharetra dolore praesent mauris dolor tincidunt diam mauris sit. Donec laoreet tellus, erat massa non, eget pulvinar dolore aliquet at dolor nunc, tellus at sed nunc sem eget pulvinar dolore lobortis euismod tempus nibh volutpat amet aliquam. </w:t>
+        <w:t xml:space="preserve">Elit sit magna nibh tellus adipiscing ac laoreet tellus. At sed dolore proin, molestie pharetra, erat massa volutpat. Amet erat massa non nonummy tempus molestie pharetra erat. Massa, non consectetur, erat massa tellus at sed nunc. Sem at erat laoreet tellus consectetur, erat laoreet aliquet. Consectetur lorem tincidunt aliquet ac laoreet tellus turpis ac. Tincidunt praesent mauris sed tincidunt aliquet at feugiat congue. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Anderson v. United States.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
+612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris sit magna mi feugiat magna massa sem elit ipsum dolore, nibh volutpat adipiscing feugiat, tincidunt ullamcorper adipiscing lorem tincidunt. Mi mauris feugiat ut praesent felis feugiat congue, sem elit sed dolore, aliquet at, sed dolore proin volutpat amet aliquam. Lobortis diam, mauris, sit donec massa tellus at erat, massa sem eget ipsum nibh euismod adipiscing lorem tincidunt praesent molestie. Pharetra tempus ut et id turpis lorem, tincidunt aliquet eget pharetra donec proin mauris dolor dolore ante pharetra donec ante. Volutpat consectetur tempus massa non nonummy tempus massa sem nonummy sed massa proin eget sed nunc non elit, ipsum nunc. Sem elit, dolor proin mauris amet nisi lobortis diam felis, sit magna mi molestie pharetra erat, massa proin id amet. Aliquam nibh euismod amet nisi nibh euismod turpis aliquam ante pulvinar aliquam nibh ullamcorper nonummy tempus nibh non adipiscing ipsum. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus at, nibh aliquet adipiscing sed donec ante volutpat nonummy. Ipsum congue et molestie consectetur, ac nunc aliquet, consectetur sed nunc. Sem eget pulvinar donec nibh dolor dolore praesent at sed congue. Proin volutpat amet erat ante non amet donec massa, non nonummy. Erat massa non nonummy tempus ut diam elit massa tellus at. Erat, nunc non, consectetur erat, massa tellus consectetur sed nunc aliquet. At sed dolore ante eget amet donec ante volutpat nonummy aliquam. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
 89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pulvinar lorem nunc, proin eget pharetra ante volutpat amet erat massa non elit ipsum lobortis et. Id sit magna et euismod turpis lorem tincidunt tellus turpis ac laoreet ullamcorper adipiscing ac praesent. Volutpat, nonummy ipsum ut diam felis pulvinar nisi mi euismod turpis ac laoreet tellus at sed. Congue proin eget pharetra tempus lobortis ullamcorper, donec ante non elit feugiat ut diam elit sit. Magna, et id turpis, ac nibh euismod turpis aliquam tincidunt diam sem ullamcorper non id at. Turpis feugiat nisi laoreet praesent volutpat adipiscing pharetra, sed nisi laoreet, praesent molestie nonummy feugiat, erat. Nisi tincidunt massa diam, id at amet aliquam donec ut donec ut et praesent volutpat felis. Consectetur pulvinar lorem dolore lobortis, et aliquet eget felis pharetra tempus ac nunc lobortis praesent non. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Eget nibh ante, mi proin ullamcorper tellus euismod, molestie felis at adipiscing consectetur, turpis pulvinar feugiat sed lorem ipsum, ipsum sed ipsum. Ipsum dolor ipsum ac nisi dolore ut sem praesent nibh ante mi nibh ante, mi et proin diam sem aliquet volutpat tellus. Ullamcorper sem, sem, mi diam praesent mi diam praesent praesent elit, at elit at adipiscing elit at adipiscing nonummy turpis amet dolor. Ipsum dolor, lorem sed lorem ipsum sed lorem aliquam ac aliquam dolore nisi nisi dolore diam proin, praesent laoreet nibh massa nibh. Ante, laoreet nibh ante mi et ante mi nibh ante et proin euismod tellus euismod eget pharetra turpis nonummy pharetra amet amet. Pharetra amet pharetra turpis, turpis pharetra sit pulvinar lorem congue nunc, laoreet ante diam tellus id mauris, felis at adipiscing amet amet. Dolor tempus magna, mi aliquet at lorem tincidunt tellus adipiscing lorem tincidunt aliquet mauris dolor congue praesent, molestie, pharetra donec mi molestie. Dolor dolore ante molestie tincidunt euismod amet lorem ut diam, felis feugiat congue mi id sit magna mi molestie sit magna et. Tellus consectetur dolore sem at sed, tincidunt aliquet, at sed dolore praesent mauris dolor dolore praesent mauris dolor dolore proin molestie amet. Donec massa non felis pulvinar magna mi tempus massa non nonummy sed, ut proin elit pulvinar ut proin elit pulvinar nisi et. </w:t>
+        <w:t xml:space="preserve">Lorem donec mi tellus elit pulvinar, ut et id pulvinar ut et. Id amet aliquam, euismod adipiscing lorem congue aliquet, mauris dolor donec ante. Molestie consectetur erat massa tellus consectetur, erat massa tellus consectetur ipsum ut. Sem elit ipsum nisi nibh dolor nisi proin eget pulvinar nisi, ante. Euismod adipiscing lorem, congue mi id sit magna praesent id sit ac. Laoreet aliquet consectetur erat laoreet sit ac mi euismod, sit ac tincidunt. Aliquet at sed, nunc praesent mauris sed congue proin mauris dolor donec. Massa diam felis feugiat nisi felis sit magna mi euismod sit ac. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
 89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ullamcorper id turpis ac laoreet aliquet elit dolor dolore proin volutpat nonummy. Feugiat congue, praesent id feugiat, ut praesent feugiat congue mi molestie, consectetur. Sed dolore nibh, euismod felis feugiat, congue mi tellus, nonummy sed ut. Nibh euismod adipiscing sed congue praesent, at tincidunt aliquet mauris feugiat congue. Mi mauris dolor congue, mi tellus consectetur, erat massa non, eget pulvinar. Aliquam laoreet ullamcorper at sed laoreet aliquet adipiscing ac elit sit ac. Laoreet aliquet at sed congue proin mauris pharetra donec ante volutpat amet. Erat lobortis volutpat nonummy tempus nunc diam eget, ipsum sem eget ipsum. Nunc non at erat massa aliquet consectetur ac mi, tellus, at sed. Laoreet tellus at dolor donec ante, volutpat pulvinar donec proin eget congue. </w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">Congue mi tellus nonummy ipsum ut et id amet ac eget pulvinar aliquam nibh ullamcorper adipiscing lorem tincidunt praesent mauris dolor. Magna mi, molestie consectetur donec mi molestie sit ac, laoreet tellus at sed massa turpis ac laoreet tellus at sed nunc. Proin euismod nonummy, tempus, lobortis non amet aliquam lobortis ullamcorper nonummy ipsum, ut ullamcorper amet erat ante volutpat tempus, ut sem. Elit pulvinar nisi, et id sit magna et tellus turpis lorem congue aliquet adipiscing lorem congue praesent at, feugiat tincidunt ullamcorper. Pharetra magna praesent felis dolor magna mi molestie sit donec laoreet molestie consectetur erat massa non consectetur ac massa tellus at. Erat tincidunt sem volutpat dolor aliquet at dolor dolore proin eget pharetra dolore proin mauris dolor congue aliquet at feugiat lobortis. Mi turpis pulvinar lorem erat nisi nunc lobortis praesent tellus euismod non id amet nisi et, eget sed dolore sem elit. Erat tincidunt tellus turpis magna laoreet euismod sit magna nibh euismod turpis aliquam ante molestie amet donec proin molestie pharetra dolore. </w:t>
+        <w:t xml:space="preserve">Feugiat, magna laoreet sem elit pulvinar ante euismod adipiscing feugiat magna mi. Tellus consectetur donec laoreet tellus consectetur erat laoreet aliquet at sed massa. Aliquet at dolor dolore sem mauris, dolor tellus turpis ac laoreet tellus. Turpis, ac laoreet ullamcorper turpis lorem tincidunt praesent, mauris dolor erat massa. Sem, nonummy ipsum lobortis sem nonummy tempus, massa consectetur erat, massa non. Nonummy sed nunc sem elit sed nunc sem eget dolor nisi et. Eget amet nisi nibh, ullamcorper adipiscing feugiat ut diam elit erat mi. Molestie pharetra erat massa tellus at sed nunc aliquet at, erat tincidunt. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
 89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
-      </w:r>
-[...70 lines deleted...]
-612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>TABLE OF AUTHORITIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOA \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Alejado v. City &amp; Cty. of Honolulu, 89 Hawai'i 221, 971 P.2d 310 (App. 1998)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1, 2, 4</w:t>
+        <w:t>2, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Anderson v. United States, 612 F.2d 1112 (9th Cir.1980)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>3, 5</w:t>
+        <w:t>1, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Asato v. Procurement Policy Bd., 132 Hawai'i 333, 322 P.3d 228 (2014)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1, 2, 3, 4</w:t>
-[...23 lines deleted...]
-        <w:t>2, 4</w:t>
+        <w:t>1, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -973,51 +859,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9c31ee93b6344b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8c8afb32a32a414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ree3b1caa51e149e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R77b07f8e0af34999" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rddfa002a981d4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R380e7efeb973440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4d0a32e49d3b4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rda1c825062f5491b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>