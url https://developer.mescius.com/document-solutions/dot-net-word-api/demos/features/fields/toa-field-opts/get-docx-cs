--- v8 (2026-05-01)
+++ v9 (2026-06-18)
@@ -1,327 +1,441 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf9ff3fb62a164866" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1ef42ea1cab44586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1b2befba46c14203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R48e4688435074299" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9e1bd0e4ae6641e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R02942a480fd34d69" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mi erat pharetra at et ante volutpat mauris pharetra erat massa diam euismod mauris, dolor, aliquam lobortis non at. Amet ac dolore ante, ullamcorper, elit feugiat nisi et euismod sit ac laoreet tellus at, lorem donec nibh non. Adipiscing feugiat magna massa id pulvinar nisi nibh euismod amet aliquam lobortis ullamcorper felis lorem magna praesent, mauris pharetra. Erat nunc sem at ipsum nisi proin eget pulvinar nisi et amet aliquam lobortis ullamcorper adipiscing feugiat congue diam. Molestie pharetra donec, laoreet non nonummy ipsum ut proin id adipiscing feugiat tincidunt aliquet mauris congue praesent mauris dolor. Magna ante molestie consectetur, erat ante tellus consectetur erat massa, sem elit sed dolore proin, elit ipsum, dolore proin. Volutpat amet nisi ante amet tempus tincidunt, diam felis, sit, congue diam molestie pharetra magna mi tellus consectetur erat. </w:t>
+        <w:t xml:space="preserve">Congue, mauris praesent lobortis tincidunt, erat at tellus, dolore ac at proin nisi turpis praesent aliquam felis et erat elit nibh. Aliquam adipiscing aliquet dolore nonummy diam donec nonummy felis massa pulvinar aliquet nisi adipiscing mi erat felis massa ipsum volutpat tincidunt. Amet volutpat ut pharetra, proin aliquam at ante lorem molestie massa pulvinar pharetra non, nisi, consectetur proin, tempus mauris massa sit. Tellus dolore turpis praesent erat felis mi sed id laoreet dolor non magna at, proin lorem ipsum id nunc pulvinar ullamcorper. Magna nonummy et ac at ante, feugiat volutpat lobortis turpis, sem aliquam at ante tempus molestie, nunc pulvinar ullamcorper congue ac. At ante, feugiat tellus ut turpis aliquet aliquam felis ante ipsum euismod nunc, amet praesent erat id massa pulvinar ullamcorper dolore. Nonummy et, erat eget non ut turpis praesent tempus mauris massa pulvinar tellus donec adipiscing mi tempus euismod nunc turpis, praesent. Erat felis tincidunt pulvinar euismod dolore, elit mi sed, aliquam felis laoreet pulvinar euismod congue nonummy praesent sed euismod dolore adipiscing. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Awakuni v. Awana.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
+115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus tincidunt pulvinar turpis sem aliquam mauris ante ipsum tellus nunc turpis proin, tempus id nunc turpis, praesent, aliquam felis mi erat elit nibh lorem volutpat lobortis pharetra felis. Ante ipsum id tincidunt pulvinar ullamcorper congue amet diam, magna at proin lorem, non, congue consectetur proin lorem eget lobortis pharetra, sem aliquam mauris euismod tincidunt pulvinar, diam erat. Id tincidunt dolor ullamcorper magna, felis laoreet pulvinar, ullamcorper dolore elit mi sed euismod congue nonummy praesent ac ipsum tellus ut, adipiscing, proin tempus, molestie nunc turpis sem aliquam. Mauris, massa pulvinar aliquet aliquam adipiscing mi ipsum tellus dolore amet praesent erat felis massa pulvinar consectetur proin ac at nibh lorem tellus ut sit aliquet aliquam felis ante. Pulvinar tellus dolore adipiscing praesent erat id, massa dolor volutpat tincidunt amet diam ac ipsum non aliquam at ante feugiat tellus nisi turpis proin, tempus felis ante tempus euismod. Dolore amet aliquet donec felis, mi, erat eget nonummy diam ac elit et lorem volutpat congue consectetur, et ac, eget nibh feugiat non nisi consectetur, proin aliquam felis massa. Sit aliquet, aliquam mauris ante ipsum pharetra ullamcorper magna at proin ac mauris massa pharetra sem aliquam mauris ante feugiat, non nisi at, ante tempus molestie massa ipsum tellus. Nunc, amet aliquet donec dolore adipiscing mi tempus felis massa pulvinar euismod congue amet diam erat eget, laoreet dolor, non magna consectetur et lorem volutpat lobortis pharetra sem, magna. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Awakuni v. Awana.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
+115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem aliquam mauris, ante lorem tellus nunc sit tellus. Dolore nonummy consectetur proin, tempus molestie lobortis feugiat aliquet. Nisi turpis praesent erat felis massa pulvinar aliquet aliquam. Felis mi sed id tincidunt pharetra diam erat, eget. Tincidunt massa pulvinar tellus nisi adipiscing ante ipsum euismod. Tincidunt, pulvinar euismod dolore nonummy mi erat eget laoreet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Awakuni v. Awana.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
+115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem molestie nunc ipsum, id tincidunt pulvinar euismod congue consectetur diam magna. Elit, nibh feugiat volutpat ut pharetra proin lorem mauris massa sit amet. Ullamcorper, magna nonummy nibh sed volutpat tincidunt sit non nisi at ante. Lorem molestie ut sit tellus dolore, turpis aliquet donec felis mi ipsum. Pharetra non aliquam adipiscing proin lorem molestie ut turpis praesent aliquam mauris. Massa pulvinar tellus, aliquam adipiscing mi ipsum euismod nunc turpis praesent tempus. Id laoreet ipsum sit, non nisi at proin, tempus id massa pulvinar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Awakuni v. Awana.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
+115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed eget nibh, feugiat ac elit nibh feugiat volutpat lobortis sit tellus ut turpis praesent aliquam felis laoreet, pulvinar tellus nunc amet praesent donec, felis tincidunt. Amet ullamcorper magna lorem volutpat nisi at et, lorem molestie lobortis sit sem nisi, adipiscing proin aliquam id massa pulvinar, tellus dolore, amet diam donec elit. Nibh sed pulvinar tellus dolore amet aliquet donec, felis laoreet sed, euismod congue amet diam sed id, congue amet diam donec elit et, lorem, eget lobortis. Sit sem praesent donec felis laoreet dolor volutpat congue amet diam erat elit nibh dolor non magna elit et sed, volutpat congue at et sed volutpat. Tellus dolore adipiscing mi, erat id laoreet dolor ullamcorper donec, nonummy et erat, volutpat congue, pharetra non, magna consectetur proin ac molestie lobortis sit sem aliquam. At id nunc amet, praesent tempus id, tincidunt amet diam donec felis tincidunt pulvinar ullamcorper dolore nonummy mi, sed volutpat tincidunt, pharetra, ullamcorper congue at proin. Lorem pulvinar euismod tincidunt pulvinar ullamcorper donec eget, tincidunt pulvinar euismod magna felis tincidunt pulvinar aliquet dolore, amet diam ac elit molestie nunc amet praesent aliquam. Id laoreet pulvinar, tellus dolore nonummy laoreet pulvinar tellus dolore amet diam donec elit mi dolor euismod magna elit laoreet pulvinar praesent tincidunt dolor non congue. Consectetur et ac molestie ut pharetra proin aliquam at ante lorem, tellus ut turpis consectetur diam ac mauris nibh, dolor non nisi at molestie nunc turpis. Praesent erat felis, massa pulvinar ullamcorper donec adipiscing, praesent donec eget laoreet dolor non congue consectetur, sem magna at ante lorem volutpat nisi consectetur felis tincidunt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis laoreet sed eget laoreet nunc pulvinar euismod tincidunt pulvinar euismod congue consectetur, sem magna elit nibh dolor non ut turpis proin aliquam mauris. Lobortis sit non, ut turpis aliquet nibh sed volutpat congue, consectetur et sed euismod, congue pharetra sem erat eget lobortis feugiat volutpat nisi consectetur. Sem nisi adipiscing proin aliquam felis laoreet lobortis feugiat molestie nunc turpis proin tempus mauris, massa pulvinar tellus, nisi adipiscing mi tempus id tincidunt. Pulvinar ullamcorper donec elit mi, erat pharetra aliquet aliquam adipiscing proin ipsum tellus ut turpis, proin tempus molestie nunc turpis praesent, aliquam felis mi. Tempus, felis laoreet dolor ullamcorper donec elit mi sed tempus, id nunc turpis praesent tempus, id massa pulvinar tellus donec, felis mi sed euismod. Nunc pulvinar ullamcorper donec elit, mi sed volutpat tincidunt consectetur diam massa feugiat aliquet aliquam adipiscing ante ipsum, tellus, nunc amet praesent aliquam felis. Massa pulvinar tellus, dolore nonummy praesent donec dolor tellus magna consectetur proin lorem molestie massa sit sem, aliquam at ante ipsum tellus, dolore turpis. Praesent aliquam felis laoreet ipsum euismod nunc amet praesent erat sit sem magna at nibh feugiat volutpat, ut turpis sem aliquam, felis ante feugiat. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Anderson v. United States.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
 612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor erat non elit pulvinar magna nibh euismod turpis, lorem laoreet, praesent molestie, pharetra donec ante. Ullamcorper elit feugiat nisi et euismod turpis ac laoreet aliquet pulvinar dolore, proin mauris dolor congue. Aliquet at pharetra aliquam massa non elit tempus massa non nonummy tempus ante molestie consectetur erat. Nunc et, eget nisi nibh tellus adipiscing ac nibh id, amet, nisi et volutpat turpis aliquam. Nibh volutpat amet aliquam nibh volutpat pulvinar donec ante, eget pulvinar dolore, proin volutpat dolore proin. Molestie pharetra, erat ante non nonummy tempus massa volutpat pharetra donec ante molestie pharetra donec ante. Molestie, consectetur donec, laoreet id magna laoreet tellus, consectetur sed nunc aliquet at sed nunc sem. Eget amet, aliquam nibh euismod nonummy, aliquam lobortis ullamcorper, adipiscing ipsum lobortis ullamcorper adipiscing feugiat, ut. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Pharetra erat massa non nonummy ipsum nisi et tellus adipiscing dolor, dolore proin volutpat dolore, ante volutpat nonummy tempus nisi, mi euismod turpis ac tincidunt, aliquet. Mauris, dolor donec ante, non nonummy tempus lobortis ullamcorper nonummy tempus, ut elit ipsum, ut diam felis consectetur erat tincidunt, sem eget pulvinar aliquam tincidunt ullamcorper. Adipiscing feugiat ut diam, id sit, congue laoreet tellus consectetur erat laoreet id massa sem, elit ipsum nisi et euismod, consectetur, lorem laoreet aliquet at dolor. Donec ante eget amet donec, praesent mauris dolor donec ante feugiat, congue aliquet felis feugiat donec praesent mauris feugiat congue mi id sit magna praesent id. Sit ac mi molestie turpis sed nunc sem at dolor dolore, eget pulvinar dolore ante eget pulvinar donec nibh volutpat pharetra aliquam massa non nonummy, ipsum. Ut et felis sit nisi diam felis pulvinar nisi diam elit ipsum laoreet aliquet at dolor dolore proin volutpat amet tempus ut diam felis feugiat magna. </w:t>
+        <w:t xml:space="preserve">Ut, pharetra non, nisi turpis proin aliquam felis mi tempus euismod, tincidunt dolor euismod congue nonummy laoreet dolor euismod tincidunt amet. Diam, ac ipsum id massa, pulvinar tellus nunc amet, praesent sed, id tincidunt pulvinar ullamcorper congue pharetra sem magna at nibh. Dolor non ut at et lorem turpis proin tempus id massa pulvinar aliquet aliquam felis mi sed euismod dolore, adipiscing mi. Tempus euismod nisi felis ante ipsum tellus nisi, felis mi tempus felis ullamcorper, congue pharetra sem ac mauris proin ipsum molestie. Nunc sit aliquet dolore adipiscing ante ipsum euismod donec adipiscing ante pulvinar tellus ut praesent laoreet ac, turpis euismod sem praesent. Tincidunt aliquam amet euismod congue amet, diam ac elit, nibh, sed eget lobortis sit non nisi adipiscing praesent aliquam felis volutpat. Tincidunt pharetra sem ac at ante dolor, non nisi consectetur aliquet nisi turpis proin ipsum tellus dolore turpis praesent aliquam felis. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra volutpat massa feugiat molestie nunc turpis praesent donec nonummy mi. Erat eget, laoreet dolor consectetur praesent aliquam felis, massa pulvinar tellus. Nisi adipiscing mi ipsum molestie massa amet, praesent erat felis laoreet. Ipsum ullamcorper donec adipiscing mi ut pharetra sem aliquam at, ante. Lorem molestie nunc sit tellus nisi adipiscing mi tempus felis laoreet. Dolor volutpat congue amet ullamcorper ac elit laoreet dolor ullamcorper ante. Tempus id massa sit praesent aliquam mauris nunc sit aliquet nisi. Adipiscing, mi tempus id tincidunt pulvinar aliquet donec elit mi sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis lorem, molestie nunc pulvinar tellus nunc amet diam congue. Pharetra sem magna tempus, molestie nunc pulvinar aliquet, donec adipiscing. Et erat euismod dolore amet praesent sed id tincidunt pulvinar. Ullamcorper magna nonummy et lorem eget lobortis dolore adipiscing mi. Tempus id laoreet pulvinar ullamcorper dolore nonummy mi sed, id. Laoreet pharetra ullamcorper donec elit nibh sed non ut, pharetra. Sem magna at tellus, dolore turpis praesent erat molestie nunc. Amet praesent erat felis laoreet ipsum euismod congue, amet diam. Erat eget nibh dolor ullamcorper magna lorem molestie nunc turpis. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa tempus molestie nunc, amet aliquet, aliquam, felis eget nibh sit non. Nisi at ante feugiat tellus ut sit aliquet nisi adipiscing, mi tempus euismod. Laoreet pulvinar aliquet donec elit laoreet pulvinar ullamcorper sem aliquam at massa feugiat. Molestie, nunc adipiscing proin feugiat tellus, ut consectetur proin tempus mauris ante pulvinar. Euismod nunc amet aliquet donec felis laoreet, ut turpis proin, ac molestie massa. Ipsum eget tincidunt pulvinar ullamcorper, magna elit nibh dolor euismod congue consectetur diam. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
+89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie lobortis feugiat molestie nunc turpis aliquet. Donec adipiscing mi sed id tincidunt amet praesent. Erat feugiat non magna elit nibh dolor diam. Ac elit nibh feugiat volutpat congue consectetur proin. Lorem eget lobortis sit non aliquam at ante. Lorem dolor ullamcorper magna nonummy diam ac elit. Nibh dolor non nisi consectetur proin ac mauris. Massa feugiat tellus nisi adipiscing massa ipsum tellus. Nunc pulvinar tellus et lorem, eget lobortis dolor. Tellus nisi consectetur proin tempus mauris massa feugiat. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Asato v. Procurement Policy Bd..</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
 132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nisi laoreet aliquet molestie amet, tempus massa non amet donec, ante. Volutpat consectetur donec ante tellus consectetur erat ante non elit ipsum. Nisi eget pulvinar aliquam nibh ullamcorper adipiscing dolor congue praesent, mauris. Dolor magna mi mauris, pharetra donec ante tellus consectetur sed nunc. Proin id sit et euismod adipiscing feugiat congue aliquet felis dolor. Dolore, mi mauris feugiat congue diam felis lorem lobortis ullamcorper nonummy. Lorem congue praesent felis, ipsum congue mi felis proin, volutpat amet. Donec ante volutpat consectetur erat massa non, nonummy, ipsum nisi, sem. </w:t>
+        <w:t xml:space="preserve">Pulvinar ullamcorper, tincidunt dolor volutpat ut pharetra sem nisi turpis sem aliquam felis. Ante ipsum, euismod nunc turpis praesent, erat felis massa ipsum feugiat tellus dolore. Turpis proin ipsum molestie nunc sit, praesent tempus molestie ut consectetur praesent tempus. Felis mi, ipsum id nunc amet aliquet erat id ullamcorper magna elit nibh. Lorem mauris lobortis pharetra proin ac eget lobortis feugiat non aliquam adipiscing praesent. Donec adipiscing ante ipsum euismod dolore turpis mi tempus felis non lobortis feugiat. Sem nisi mauris massa sit non aliquam adipiscing praesent, tempus felis massa ipsum. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet aliquet dolore nonummy sem magna, at proin ac mauris massa pharetra sem. Aliquam at proin tempus felis laoreet sed feugiat non ut turpis sem aliquam. Adipiscing ante tempus euismod, nunc, amet praesent donec felis, laoreet, sed id congue. Amet diam, magna at et, ut turpis proin aliquam felis ante, ipsum id. Tincidunt pulvinar ullamcorper congue nonummy et sed euismod congue nonummy et ac eget. Nibh feugiat volutpat ut pharetra felis laoreet pulvinar aliquet donec felis mi sed. Eget laoreet dolor euismod tincidunt consectetur diam magna consectetur proin tempus mauris massa. Feugiat tellus nunc magna at et sed volutpat ut pharetra proin lorem eget. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lobortis sit pharetra sem ac, at proin, lorem, molestie congue sit sem aliquam at ante ipsum, molestie nunc sit aliquet donec adipiscing ante ipsum euismod nisi adipiscing mauris. Nibh lorem, volutpat lobortis turpis sem aliquam, at ante feugiat, tellus dolore turpis aliquet aliquam id massa, sit aliquet donec felis massa sit sem laoreet sed euismod congue nonummy. Mi sed, ullamcorper congue amet ullamcorper ac at, et ac at, ante ipsum molestie ut turpis, praesent, donec felis laoreet sit aliquet, sem magna, eget nibh dolor sem magna. Consectetur proin aliquam, felis ante tempus id massa pulvinar ullamcorper dolore adipiscing praesent sed euismod congue ac mauris ante lorem molestie nunc sit aliquet tempus felis ante pulvinar tellus. Dolore pulvinar ullamcorper dolore nonummy diam ac elit, nibh sed non magna at, et nunc sit aliquet aliquam felis ante ipsum tellus donec adipiscing, praesent erat elit laoreet pulvinar. Ullamcorper dolore nonummy et sed, volutpat tincidunt amet diam ac eget laoreet ut sit praesent donec felis laoreet ipsum tellus dolore nonummy mi erat id laoreet pulvinar, aliquet erat. Felis laoreet dolor turpis proin ac at ante ipsum molestie, nunc sit aliquet aliquam id massa pulvinar aliquet donec felis ante ipsum euismod dolore adipiscing mi ipsum tellus nunc. Amet elit, nibh lorem molestie, lobortis, sit sem ac, molestie ut, pharetra sem aliquam at ante feugiat non ut consectetur proin lorem tellus nisi consectetur sem lorem, molestie aliquet. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
 89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pharetra erat massa non nonummy erat nunc sem, elit sit magna nibh tellus turpis. Ac laoreet euismod amet aliquam et id pulvinar et eget dolor dolore proin volutpat. Amet aliquam nibh ullamcorper adipiscing feugiat congue mi, tellus consectetur sed nunc proin eget. Ipsum nisi proin eget nunc proin mauris pulvinar nisi nibh euismod nonummy aliquam nibh. Volutpat nonummy tempus lobortis diam felis feugiat congue et id sit ac laoreet molestie. Turpis erat, aliquet at sed dolore ante eget pulvinar donec praesent volutpat amet ipsum. </w:t>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat tellus ut adipiscing eget, laoreet sed volutpat lobortis dolor non ut turpis, proin aliquam felis. Mi, tempus molestie dolore turpis praesent donec felis mi sed eget tincidunt sed sit aliquet aliquam mauris massa. Ipsum id nunc pulvinar diam donec id laoreet pulvinar ullamcorper congue nonummy diam ac at et lorem, molestie. Ut sit adipiscing mi, erat elit nibh sed eget lobortis sit tellus nunc sit aliquet nisi felis mi. Erat felis tincidunt pulvinar aliquet donec elit mi erat id congue aliquam at ante ipsum tellus nisi at. Ante tempus mauris massa pulvinar tellus dolore adipiscing mi ipsum tellus aliquam adipiscing ante feugiat aliquet mi erat. Eget lobortis pharetra ullamcorper magna elit laoreet dolor, non congue nonummy et lorem, eget lobortis pharetra diam ac. Mauris, lobortis dolor, non ut turpis, sem laoreet dolor euismod, dolore nonummy diam erat, id, tincidunt dolor non. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Asato v. Procurement Policy Bd..</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
 132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elit sit magna nibh tellus adipiscing ac laoreet tellus. At sed dolore proin, molestie pharetra, erat massa volutpat. Amet erat massa non nonummy tempus molestie pharetra erat. Massa, non consectetur, erat massa tellus at sed nunc. Sem at erat laoreet tellus consectetur, erat laoreet aliquet. Consectetur lorem tincidunt aliquet ac laoreet tellus turpis ac. Tincidunt praesent mauris sed tincidunt aliquet at feugiat congue. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Mauris sit magna mi feugiat magna massa sem elit ipsum dolore, nibh volutpat adipiscing feugiat, tincidunt ullamcorper adipiscing lorem tincidunt. Mi mauris feugiat ut praesent felis feugiat congue, sem elit sed dolore, aliquet at, sed dolore proin volutpat amet aliquam. Lobortis diam, mauris, sit donec massa tellus at erat, massa sem eget ipsum nibh euismod adipiscing lorem tincidunt praesent molestie. Pharetra tempus ut et id turpis lorem, tincidunt aliquet eget pharetra donec proin mauris dolor dolore ante pharetra donec ante. Volutpat consectetur tempus massa non nonummy tempus massa sem nonummy sed massa proin eget sed nunc non elit, ipsum nunc. Sem elit, dolor proin mauris amet nisi lobortis diam felis, sit magna mi molestie pharetra erat, massa proin id amet. Aliquam nibh euismod amet nisi nibh euismod turpis aliquam ante pulvinar aliquam nibh ullamcorper nonummy tempus nibh non adipiscing ipsum. </w:t>
+        <w:t xml:space="preserve">Et ac tempus felis laoreet dolor euismod tincidunt pharetra diam ac at nibh, lorem molestie lobortis pharetra sem ac mauris nibh, feugiat tellus. Ut, turpis aliquet et ac mauris lobortis feugiat volutpat ut feugiat aliquet aliquam felis ante ipsum molestie dolore adipiscing proin ipsum molestie nunc. Turpis aliquet aliquam id nunc donec nonummy nibh sed volutpat tincidunt consectetur sem ac at nibh dolor, sem ac elit lobortis dolor non. Magna at et lorem molestie lobortis pharetra sem ac ipsum euismod dolore nonummy praesent sed eget tincidunt pulvinar ullamcorper donec elit mi sed. Volutpat tincidunt pharetra diam erat eget lobortis pharetra non ante feugiat molestie nunc turpis praesent aliquam felis massa pulvinar tellus donec adipiscing, mi. Tempus id tincidunt amet aliquet donec elit laoreet pulvinar, ullamcorper dolore nonummy et lobortis feugiat non ut turpis, praesent aliquam id massa sit. Praesent, tempus, felis, massa sit tellus nisi adipiscing ante pulvinar tellus nisi turpis praesent tempus, molestie, molestie ut pharetra sem, aliquam mauris lobortis. Feugiat tellus massa sit praesent donec adipiscing mi tempus id, nibh sed volutpat tincidunt pharetra diam erat elit nibh dolor turpis praesent erat. Id laoreet pulvinar euismod, congue amet diam erat eget laoreet dolor ullamcorper magna nonummy et sed euismod congue, nonummy et erat eget tincidunt. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Asato v. Procurement Policy Bd..</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
 132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
-      </w:r>
-[...52 lines deleted...]
-89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>TABLE OF AUTHORITIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOA \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Alejado v. City &amp; Cty. of Honolulu, 89 Hawai'i 221, 971 P.2d 310 (App. 1998)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>2, 3</w:t>
+        <w:t>2, 3, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Anderson v. United States, 612 F.2d 1112 (9th Cir.1980)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1, 2</w:t>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Asato v. Procurement Policy Bd., 132 Hawai'i 333, 322 P.3d 228 (2014)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1, 2</w:t>
+        <w:t>2, 3, 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TableofAuthorities"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Awakuni v. Awana, 115 Hawai'i 126, 165 P.3d 1027 (2007)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -859,51 +973,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rddfa002a981d4f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R380e7efeb973440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4d0a32e49d3b4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rda1c825062f5491b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R63f18f6209e34c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4504c85eca7a4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R137315a4191042b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8fdc0719dd8a4274" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>