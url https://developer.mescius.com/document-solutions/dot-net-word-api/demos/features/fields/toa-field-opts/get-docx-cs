--- v9 (2026-06-18)
+++ v10 (2026-08-02)
@@ -1,441 +1,333 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R48e4688435074299" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9e1bd0e4ae6641e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R02942a480fd34d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R49225ba284d94189" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb922fae3581f43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf9ce7b65f3aa4c27" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue, mauris praesent lobortis tincidunt, erat at tellus, dolore ac at proin nisi turpis praesent aliquam felis et erat elit nibh. Aliquam adipiscing aliquet dolore nonummy diam donec nonummy felis massa pulvinar aliquet nisi adipiscing mi erat felis massa ipsum volutpat tincidunt. Amet volutpat ut pharetra, proin aliquam at ante lorem molestie massa pulvinar pharetra non, nisi, consectetur proin, tempus mauris massa sit. Tellus dolore turpis praesent erat felis mi sed id laoreet dolor non magna at, proin lorem ipsum id nunc pulvinar ullamcorper. Magna nonummy et ac at ante, feugiat volutpat lobortis turpis, sem aliquam at ante tempus molestie, nunc pulvinar ullamcorper congue ac. At ante, feugiat tellus ut turpis aliquet aliquam felis ante ipsum euismod nunc, amet praesent erat id massa pulvinar ullamcorper dolore. Nonummy et, erat eget non ut turpis praesent tempus mauris massa pulvinar tellus donec adipiscing mi tempus euismod nunc turpis, praesent. Erat felis tincidunt pulvinar euismod dolore, elit mi sed, aliquam felis laoreet pulvinar euismod congue nonummy praesent sed euismod dolore adipiscing. </w:t>
+        <w:t xml:space="preserve">Et magna laoreet euismod at ac nibh euismod sit magna diam pharetra magna diam, amet dolore aliquet. Amet dolore sem consectetur magna diam nonummy donec diam nonummy dolore tellus sit massa molestie ipsum, massa. Eget dolor congue euismod ipsum laoreet, felis ipsum ante felis lorem, lobortis eget sed nibh eget erat. Praesent adipiscing aliquam proin adipiscing nisi sem pharetra ut volutpat dolor, lobortis volutpat dolor massa id tempus. Mi adipiscing lorem nibh eget, tempus mi, adipiscing donec praesent adipiscing aliquam sem consectetur congue ullamcorper amet. Congue aliquet amet nunc molestie ipsum ante mauris pharetra congue volutpat sed laoreet, eget erat praesent nonummy. Donec praesent adipiscing aliquam proin at ac diam amet congue, euismod pulvinar tincidunt id, tempus mi felis. Aliquam, laoreet id sed laoreet id, aliquam praesent adipiscing, nisi sem pharetra congue volutpat dolor lobortis eget. Dolor laoreet id tempus ante felis tempus ante, at ac ante mauris lorem nibh mauris, lorem et. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Anderson v. United States.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
+612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod, turpis nisi proin elit ac et, nonummy. Dolor congue ullamcorper amet nunc euismod pulvinar nunc. Tellus feugiat lobortis, non pharetra, tincidunt euismod ipsum. Nunc id tempus mi felis nisi aliquet, turpis. Nisi nibh id sed mi adipiscing aliquam praesent. Adipiscing aliquam sem pharetra congue non pharetra congue. Id erat mi felis erat praesent turpis dolore. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis adipiscing pharetra tempus pulvinar aliquam tincidunt ante diam proin, ullamcorper non felis sit nisi eget pharetra, dolore proin mauris, dolor. Congue mi volutpat amet donec massa, volutpat nonummy tempus, ut nibh tellus eget, nonummy lorem magna mi felis magna diam pharetra. Congue ullamcorper amet dolore tellus sit, nunc molestie feugiat lobortis euismod dolor tincidunt id pulvinar massa tellus feugiat massa mauris sed. Laoreet euismod pulvinar magna sem consectetur magna ullamcorper amet nunc tellus pulvinar massa, molestie, lorem ante at aliquam non pharetra ut. Non dolor laoreet eget ac massa molestie feugiat et at ac diam consectetur magna euismod pulvinar nunc tellus pulvinar nunc tellus. Sit lobortis volutpat lorem laoreet, elit magna ullamcorper pharetra tincidunt volutpat sit lobortis volutpat dolor, lobortis eget lorem nibh elit, donec. Praesent adipiscing donec tellus, turpis ut tellus sit lobortis molestie sed et elit erat mi, elit erat ante mauris magna, sem. Consectetur, magna diam, pulvinar dolore tellus sit massa, felis feugiat nibh, eget lorem et at ac, tincidunt, volutpat sed mi felis. Tempus mi adipiscing dolore aliquet pulvinar nunc molestie feugiat nibh eget sed nibh, elit donec praesent nonummy donec praesent amet nunc. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tellus tincidunt pulvinar turpis sem aliquam mauris ante ipsum tellus nunc turpis proin, tempus id nunc turpis, praesent, aliquam felis mi erat elit nibh lorem volutpat lobortis pharetra felis. Ante ipsum id tincidunt pulvinar ullamcorper congue amet diam, magna at proin lorem, non, congue consectetur proin lorem eget lobortis pharetra, sem aliquam mauris euismod tincidunt pulvinar, diam erat. Id tincidunt dolor ullamcorper magna, felis laoreet pulvinar, ullamcorper dolore elit mi sed euismod congue nonummy praesent ac ipsum tellus ut, adipiscing, proin tempus, molestie nunc turpis sem aliquam. Mauris, massa pulvinar aliquet aliquam adipiscing mi ipsum tellus dolore amet praesent erat felis massa pulvinar consectetur proin ac at nibh lorem tellus ut sit aliquet aliquam felis ante. Pulvinar tellus dolore adipiscing praesent erat id, massa dolor volutpat tincidunt amet diam ac ipsum non aliquam at ante feugiat tellus nisi turpis proin, tempus felis ante tempus euismod. Dolore amet aliquet donec felis, mi, erat eget nonummy diam ac elit et lorem volutpat congue consectetur, et ac, eget nibh feugiat non nisi consectetur, proin aliquam felis massa. Sit aliquet, aliquam mauris ante ipsum pharetra ullamcorper magna at proin ac mauris massa pharetra sem aliquam mauris ante feugiat, non nisi at, ante tempus molestie massa ipsum tellus. Nunc, amet aliquet donec dolore adipiscing mi tempus felis massa pulvinar euismod congue amet diam erat eget, laoreet dolor, non magna consectetur et lorem volutpat lobortis pharetra sem, magna. </w:t>
+        <w:t xml:space="preserve">Tellus adipiscing ac nibh eget, sed massa id ipsum ante mauris ac nisi aliquet sit ut volutpat feugiat nibh eget sed et nonummy donec. Praesent nonummy donec aliquet sit ut tellus, pharetra lobortis volutpat dolor nibh, at feugiat massa molestie feugiat lobortis volutpat dolor, tincidunt euismod pulvinar massa. Molestie tempus ante, mauris lorem, et at ac ullamcorper pharetra dolore aliquet amet nisi ut volutpat dolor tincidunt euismod sed laoreet eget donec diam. Nonummy donec aliquet turpis, nunc molestie ipsum massa at ac proin consectetur turpis nisi sem nonummy magna diam amet dolore tellus pulvinar nunc molestie. Sit massa mauris lorem nibh elit erat et elit, erat praesent adipiscing nisi aliquet turpis dolore, praesent turpis ut sem pharetra, ut volutpat dolor. Nibh eget erat, diam nonummy donec, praesent turpis nunc molestie ipsum ante mauris tempus nibh mauris lorem nibh mauris tempus ante mauris ac et. At magna ullamcorper pharetra tincidunt id ipsum, massa molestie ipsum ante felis, aliquam proin at turpis nisi tellus feugiat nibh eget lorem et elit. Ac diam amet congue ullamcorper amet dolore tellus, sit lobortis molestie lorem ante elit ac et nonummy magna praesent adipiscing aliquam diam consectetur magna. Diam nonummy dolore aliquet turpis nisi aliquet sit ut non, dolor tincidunt volutpat sed, laoreet elit donec praesent nonummy, dolore tellus elit donec praesent. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie sit congue ullamcorper nonummy, aliquam. Congue aliquet turpis aliquam, sem consectetur. Magna diam consectetur magna ullamcorper nonummy. Donec aliquet turpis, nisi tellus, sit. Ut ullamcorper amet congue ullamcorper amet. Magna diam nonummy magna praesent felis. Tempus ante mauris ac diam elit. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sem aliquam mauris, ante lorem tellus nunc sit tellus. Dolore nonummy consectetur proin, tempus molestie lobortis feugiat aliquet. Nisi turpis praesent erat felis massa pulvinar aliquet aliquam. Felis mi sed id tincidunt pharetra diam erat, eget. Tincidunt massa pulvinar tellus nisi adipiscing ante ipsum euismod. Tincidunt, pulvinar euismod dolore nonummy mi erat eget laoreet. </w:t>
+        <w:t xml:space="preserve">Tincidunt ante mauris erat nonummy erat mi adipiscing, donec aliquet adipiscing aliquam, sem consectetur congue diam amet dolore. Aliquet, adipiscing aliquam proin elit magna diam nonummy donec praesent adipiscing sed laoreet eget sed mi felis aliquam. Praesent at, aliquam proin consectetur magna ullamcorper, pharetra, congue ullamcorper pulvinar nunc euismod ipsum, ante mauris feugiat tincidunt. Praesent at aliquam proin at magna ullamcorper pharetra, tincidunt euismod ipsum massa id tempus mi, felis aliquam, proin. Consectetur ac et elit donec magna ullamcorper amet congue id ipsum laoreet felis aliquam praesent adipiscing aliquam proin. Elit, sed mi felis erat mi adipiscing aliquam proin at ac diam consectetur lorem nibh eget lorem, nibh. Elit sed laoreet felis erat praesent adipiscing nisi aliquet sit ut non dolor lobortis nunc ipsum, dolor dolore. Ante laoreet sem praesent eget ipsum massa sem at sed tincidunt, aliquet mauris dolor nisi nibh diam molestie. Eget adipiscing sed tincidunt euismod ipsum, massa ac et elit donec mi adipiscing aliquam proin adipiscing nisi non. Pharetra magna diam, amet dolore aliquet, amet nunc tellus, feugiat lobortis non pharetra tincidunt euismod pulvinar aliquam sem. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lorem molestie nunc ipsum, id tincidunt pulvinar euismod congue consectetur diam magna. Elit, nibh feugiat volutpat ut pharetra proin lorem mauris massa sit amet. Ullamcorper, magna nonummy nibh sed volutpat tincidunt sit non nisi at ante. Lorem molestie ut sit tellus dolore, turpis aliquet donec felis mi ipsum. Pharetra non aliquam adipiscing proin lorem molestie ut turpis praesent aliquam mauris. Massa pulvinar tellus, aliquam adipiscing mi ipsum euismod nunc turpis praesent tempus. Id laoreet ipsum sit, non nisi at proin, tempus id massa pulvinar. </w:t>
+        <w:t xml:space="preserve">Mauris sed laoreet id ipsum massa molestie feugiat lobortis volutpat felis, tempus ante mauris ac et, elit erat praesent adipiscing aliquam praesent turpis, nisi sem sit ut non dolor tincidunt. Euismod, pulvinar nunc molestie ipsum aliquam sem, turpis nisi non pharetra tincidunt euismod dolor laoreet euismod ipsum, laoreet mauris lorem nibh eget lorem laoreet eget sed mi mi felis tempus. Massa molestie feugiat, nibh mauris lorem nibh eget donec mi nonummy donec ullamcorper pulvinar nunc molestie feugiat massa molestie feugiat nibh felis tempus proin consectetur nisi non sit lobortis eget. Lorem nibh eget erat praesent nonummy dolore euismod, ipsum massa, molestie feugiat lobortis molestie dolor tincidunt, volutpat sed massa, molestie feugiat, nibh eget sed, nibh eget erat praesent nonummy donec. Praesent turpis nisi aliquet turpis nisi non pharetra tincidunt, volutpat sed mi felis tempus tincidunt euismod pulvinar, nunc euismod ipsum massa id tempus praesent turpis, dolore non feugiat lobortis molestie. Dolor tincidunt euismod dolor ac diam consectetur magna ullamcorper pulvinar nunc euismod, ipsum massa, felis tempus praesent turpis nisi sem sit congue non, amet congue ullamcorper pulvinar nunc euismod, ipsum. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed eget nibh, feugiat ac elit nibh feugiat volutpat lobortis sit tellus ut turpis praesent aliquam felis laoreet, pulvinar tellus nunc amet praesent donec, felis tincidunt. Amet ullamcorper magna lorem volutpat nisi at et, lorem molestie lobortis sit sem nisi, adipiscing proin aliquam id massa pulvinar, tellus dolore, amet diam donec elit. Nibh sed pulvinar tellus dolore amet aliquet donec, felis laoreet sed, euismod congue amet diam sed id, congue amet diam donec elit et, lorem, eget lobortis. Sit sem praesent donec felis laoreet dolor volutpat congue amet diam erat elit nibh dolor non magna elit et sed, volutpat congue at et sed volutpat. Tellus dolore adipiscing mi, erat id laoreet dolor ullamcorper donec, nonummy et erat, volutpat congue, pharetra non, magna consectetur proin ac molestie lobortis sit sem aliquam. At id nunc amet, praesent tempus id, tincidunt amet diam donec felis tincidunt pulvinar ullamcorper dolore nonummy mi, sed volutpat tincidunt, pharetra, ullamcorper congue at proin. Lorem pulvinar euismod tincidunt pulvinar ullamcorper donec eget, tincidunt pulvinar euismod magna felis tincidunt pulvinar aliquet dolore, amet diam ac elit molestie nunc amet praesent aliquam. Id laoreet pulvinar, tellus dolore nonummy laoreet pulvinar tellus dolore amet diam donec elit mi dolor euismod magna elit laoreet pulvinar praesent tincidunt dolor non congue. Consectetur et ac molestie ut pharetra proin aliquam at ante lorem, tellus ut turpis consectetur diam ac mauris nibh, dolor non nisi at molestie nunc turpis. Praesent erat felis, massa pulvinar ullamcorper donec adipiscing, praesent donec eget laoreet dolor non congue consectetur, sem magna at ante lorem volutpat nisi consectetur felis tincidunt. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Felis laoreet sed eget laoreet nunc pulvinar euismod tincidunt pulvinar euismod congue consectetur, sem magna elit nibh dolor non ut turpis proin aliquam mauris. Lobortis sit non, ut turpis aliquet nibh sed volutpat congue, consectetur et sed euismod, congue pharetra sem erat eget lobortis feugiat volutpat nisi consectetur. Sem nisi adipiscing proin aliquam felis laoreet lobortis feugiat molestie nunc turpis proin tempus mauris, massa pulvinar tellus, nisi adipiscing mi tempus id tincidunt. Pulvinar ullamcorper donec elit mi, erat pharetra aliquet aliquam adipiscing proin ipsum tellus ut turpis, proin tempus molestie nunc turpis praesent, aliquam felis mi. Tempus, felis laoreet dolor ullamcorper donec elit mi sed tempus, id nunc turpis praesent tempus, id massa pulvinar tellus donec, felis mi sed euismod. Nunc pulvinar ullamcorper donec elit, mi sed volutpat tincidunt consectetur diam massa feugiat aliquet aliquam adipiscing ante ipsum, tellus, nunc amet praesent aliquam felis. Massa pulvinar tellus, dolore nonummy praesent donec dolor tellus magna consectetur proin lorem molestie massa sit sem, aliquam at ante ipsum tellus, dolore turpis. Praesent aliquam felis laoreet ipsum euismod nunc amet praesent erat sit sem magna at nibh feugiat volutpat, ut turpis sem aliquam, felis ante feugiat. </w:t>
+        <w:t xml:space="preserve">Tellus consectetur magna ullamcorper amet nunc tellus pulvinar nunc molestie sit lobortis, praesent adipiscing aliquam, sem consectetur. Nisi sem pharetra, magna, diam nonummy nunc euismod pulvinar massa mauris lorem ante mauris lorem et elit. Ac et elit dolor lobortis volutpat sed et, elit donec diam pulvinar nunc tellus pulvinar massa, molestie. Feugiat, ut volutpat sed laoreet eget erat praesent adipiscing aliquam praesent at magna diam pharetra congue, ullamcorper. Dolor, laoreet, id tempus ante mauris, tempus nibh mauris ac proin nonummy magna, ullamcorper amet dolore aliquet. Turpis ac et elit donec praesent adipiscing aliquam proin consectetur magna diam, nonummy magna ullamcorper pulvinar nunc. Tellus pulvinar nunc id feugiat massa molestie feugiat lobortis eget ipsum ante mauris, feugiat nibh eget lorem. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Anderson v. United States.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
 612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ut, pharetra non, nisi turpis proin aliquam felis mi tempus euismod, tincidunt dolor euismod congue nonummy laoreet dolor euismod tincidunt amet. Diam, ac ipsum id massa, pulvinar tellus nunc amet, praesent sed, id tincidunt pulvinar ullamcorper congue pharetra sem magna at nibh. Dolor non ut at et lorem turpis proin tempus id massa pulvinar aliquet aliquam felis mi sed euismod dolore, adipiscing mi. Tempus euismod nisi felis ante ipsum tellus nisi, felis mi tempus felis ullamcorper, congue pharetra sem ac mauris proin ipsum molestie. Nunc sit aliquet dolore adipiscing ante ipsum euismod donec adipiscing ante pulvinar tellus ut praesent laoreet ac, turpis euismod sem praesent. Tincidunt aliquam amet euismod congue amet, diam ac elit, nibh, sed eget lobortis sit non nisi adipiscing praesent aliquam felis volutpat. Tincidunt pharetra sem ac at ante dolor, non nisi consectetur aliquet nisi turpis proin ipsum tellus dolore turpis praesent aliquam felis. </w:t>
+        <w:t xml:space="preserve">Donec laoreet id ipsum ante at aliquam. Nisi sem turpis nisi sem pharetra congue. Euismod pulvinar nunc aliquet sit ut non. Sit ut volutpat dolor laoreet elit erat. Mi felis aliquam praesent euismod pulvinar tincidunt. Molestie ipsum massa molestie lorem nibh volutpat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Anderson v. United States.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
+612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat nisi sem consectetur, congue nibh eget lorem, et elit donec praesent adipiscing, donec. Praesent at, aliquam proin consectetur congue ullamcorper pharetra tincidunt euismod, dolor tincidunt euismod ipsum. Ante mauris, sit nisi sem sit ut volutpat sed laoreet id sed laoreet felis. Aliquam ante at lorem, nibh, volutpat dolor mi felis erat mi adipiscing proin at. Erat laoreet felis tempus ante at aliquam et at magna diam pharetra, congue ullamcorper. Pulvinar nunc euismod pulvinar, massa molestie lorem nibh eget, dolor laoreet id sed, laoreet. Id tempus ante, adipiscing nisi sem, consectetur ac diam, consectetur magna euismod pulvinar nunc. Euismod pulvinar massa mauris lorem ante eget erat mi adipiscing aliquam praesent turpis nisi. Aliquet turpis nisi non pharetra tincidunt euismod pulvinar tincidunt id ipsum massa tellus sit. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Alejado v. City &amp; Cty. of Honolulu.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Alejado v. City &amp; Cty. of Honolulu,
 89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
-      </w:r>
-[...160 lines deleted...]
-132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>TABLE OF AUTHORITIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOA \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Alejado v. City &amp; Cty. of Honolulu, 89 Hawai'i 221, 971 P.2d 310 (App. 1998)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>2, 3, 4</w:t>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Anderson v. United States, 612 F.2d 1112 (9th Cir.1980)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>2</w:t>
+        <w:t>1, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Asato v. Procurement Policy Bd., 132 Hawai'i 333, 322 P.3d 228 (2014)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>2, 3, 4</w:t>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Awakuni v. Awana, 115 Hawai'i 126, 165 P.3d 1027 (2007)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1</w:t>
+        <w:t>1, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -973,51 +865,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R63f18f6209e34c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R4504c85eca7a4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R137315a4191042b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8fdc0719dd8a4274" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Raa07d4c4c1904ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb5ec5778024c46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf756d8d655794334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R55724ffcd0ec4f79" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>