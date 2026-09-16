--- v10 (2026-08-02)
+++ v11 (2026-09-16)
@@ -1,333 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R49225ba284d94189" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb922fae3581f43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf9ce7b65f3aa4c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0f8c15aa5c2545e6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a9a944b4fdb4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb884c0d2f0104149" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Et magna laoreet euismod at ac nibh euismod sit magna diam pharetra magna diam, amet dolore aliquet. Amet dolore sem consectetur magna diam nonummy donec diam nonummy dolore tellus sit massa molestie ipsum, massa. Eget dolor congue euismod ipsum laoreet, felis ipsum ante felis lorem, lobortis eget sed nibh eget erat. Praesent adipiscing aliquam proin adipiscing nisi sem pharetra ut volutpat dolor, lobortis volutpat dolor massa id tempus. Mi adipiscing lorem nibh eget, tempus mi, adipiscing donec praesent adipiscing aliquam sem consectetur congue ullamcorper amet. Congue aliquet amet nunc molestie ipsum ante mauris pharetra congue volutpat sed laoreet, eget erat praesent nonummy. Donec praesent adipiscing aliquam proin at ac diam amet congue, euismod pulvinar tincidunt id, tempus mi felis. Aliquam, laoreet id sed laoreet id, aliquam praesent adipiscing, nisi sem pharetra congue volutpat dolor lobortis eget. Dolor laoreet id tempus ante felis tempus ante, at ac ante mauris lorem nibh mauris, lorem et. </w:t>
+        <w:t xml:space="preserve">Diam adipiscing pharetra consectetur ipsum nisi proin at amet, nisi nibh, euismod amet nisi proin at erat tincidunt aliquet consectetur, ac, nibh eget ipsum nunc, nunc praesent mauris ac, nibh. Praesent at feugiat lobortis volutpat pulvinar nunc aliquet turpis ac mi id turpis, nisi diam, elit tempus massa molestie, feugiat ipsum nunc tellus consectetur magna et felis ipsum lobortis volutpat. Pharetra dolore aliquet adipiscing lorem nibh eget sed tincidunt aliquet consectetur lorem tincidunt euismod sit nisi donec ante, eget sed tincidunt euismod amet nisi sem elit, sed tincidunt tellus turpis. Nisi diam elit, erat ante molestie feugiat lobortis non pulvinar feugiat ut ullamcorper adipiscing tempus massa volutpat amet dolore, praesent at lorem lobortis volutpat dolor nunc tellus turpis magna et. Eget ipsum massa mauris feugiat congue diam proin elit sed laoreet id feugiat lobortis ullamcorper amet erat mi mauris feugiat, congue ullamcorper turpis dolore, aliquet, consectetur ac nibh, id pulvinar. Ut, sem at at lorem tincidunt ullamcorper turpis nisi et eget mauris, massa sem id turpis pulvinar donec magna ut dolore nibh ullamcorper aliquam lobortis diam molestie eget mauris nonummy. Feugiat erat feugiat at amet lorem lobortis volutpat pulvinar dolore praesent at lorem laoreet lobortis et ullamcorper molestie nonummy feugiat non felis, turpis pulvinar feugiat donec nunc et aliquet volutpat. Nonummy sit donec mi felis aliquam massa molestie dolor congue ullamcorper turpis aliquam ante elit erat laoreet tempus massa, molestie lorem lobortis volutpat pharetra dolore praesent at ac nibh elit. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Anderson v. United States.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Anderson v. United States,
 612 F.2d 1112 (9th Cir.1980)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Euismod, turpis nisi proin elit ac et, nonummy. Dolor congue ullamcorper amet nunc euismod pulvinar nunc. Tellus feugiat lobortis, non pharetra, tincidunt euismod ipsum. Nunc id tempus mi felis nisi aliquet, turpis. Nisi nibh id sed mi adipiscing aliquam praesent. Adipiscing aliquam sem pharetra congue non pharetra congue. Id erat mi felis erat praesent turpis dolore. </w:t>
+        <w:t xml:space="preserve">Dolor donec mi mauris feugiat tincidunt euismod amet dolore praesent mauris sed laoreet id pulvinar ut. Proin eget pulvinar nunc, aliquet consectetur magna et et eget sed tincidunt euismod pulvinar ut sem. Elit sed massa tellus pharetra magna praesent felis ipsum lobortis, non amet donec aliquet adipiscing lorem. Lobortis ante mauris feugiat congue, ullamcorper nonummy nisi proin at ac nibh euismod pulvinar ut non. Consectetur magna mi, id sit congue diam, elit erat massa molestie, dolor pulvinar nisi, et id. Pulvinar, nisi sem elit, erat mi id feugiat, congue non nonummy, aliquam, ante volutpat pharetra adipiscing. Lorem lobortis volutpat adipiscing tempus, ante mauris sed laoreet id pulvinar ut sem nonummy donec, laoreet. Molestie pharetra ac mi id sit ut ullamcorper amet dolore ullamcorper, turpis aliquam ante ante molestie. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Awakuni v. Awana.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
+115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At sed tincidunt euismod sit magna et eget pulvinar ut non consectetur adipiscing. Lorem laoreet, euismod pulvinar dolore aliquet at erat, et elit tempus ante mauris. Feugiat tincidunt diam adipiscing tempus ante mauris sed tincidunt tellus sit nisi aliquam. Ante non pharetra congue ullamcorper adipiscing aliquam et eget, sed tincidunt, tellus consectetur. Nisi diam eget ipsum massa tellus feugiat lobortis volutpat dolor tincidunt lobortis ullamcorper. Nonummy donec proin at lorem tincidunt, euismod amet dolore sem at ac nibh. Id pulvinar nunc non consectetur, magna mi, id elit sed laoreet molestie sit. Congue et molestie feugiat lobortis molestie dolor magna diam mauris lorem lobortis, volutpat. Amet donec praesent at lorem nibh euismod, sit lorem et id pulvinar nisi. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Awakuni v. Awana.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
+115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue praesent at sed congue aliquet at ac et elit sed lorem lobortis euismod. Amet nisi proin, mauris sed dolore proin at lorem laoreet euismod pulvinar nunc tellus. Consectetur erat laoreet, molestie turpis magna ullamcorper nonummy turpis, magna mi euismod turpis magna. Et id pulvinar ut sem nonummy erat massa tellus sit congue et adipiscing tempus. Massa volutpat amet donec praesent diam nonummy erat mi, adipiscing tempus nibh eget pulvinar. Nunc aliquet turpis nisi proin elit sed massa, tellus pharetra, magna mi felis feugiat. Dolor laoreet tellus consectetur magna et felis, ipsum ut, sem elit sed nunc non. Nonummy erat massa tellus pharetra congue ullamcorper nonummy donec, mi at lorem lobortis nisi. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Asato v. Procurement Policy Bd..</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
 132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Turpis adipiscing pharetra tempus pulvinar aliquam tincidunt ante diam proin, ullamcorper non felis sit nisi eget pharetra, dolore proin mauris, dolor. Congue mi volutpat amet donec massa, volutpat nonummy tempus, ut nibh tellus eget, nonummy lorem magna mi felis magna diam pharetra. Congue ullamcorper amet dolore tellus sit, nunc molestie feugiat lobortis euismod dolor tincidunt id pulvinar massa tellus feugiat massa mauris sed. Laoreet euismod pulvinar magna sem consectetur magna ullamcorper amet nunc tellus pulvinar massa, molestie, lorem ante at aliquam non pharetra ut. Non dolor laoreet eget ac massa molestie feugiat et at ac diam consectetur magna euismod pulvinar nunc tellus pulvinar nunc tellus. Sit lobortis volutpat lorem laoreet, elit magna ullamcorper pharetra tincidunt volutpat sit lobortis volutpat dolor, lobortis eget lorem nibh elit, donec. Praesent adipiscing donec tellus, turpis ut tellus sit lobortis molestie sed et elit erat mi, elit erat ante mauris magna, sem. Consectetur, magna diam, pulvinar dolore tellus sit massa, felis feugiat nibh, eget lorem et at ac, tincidunt, volutpat sed mi felis. Tempus mi adipiscing dolore aliquet pulvinar nunc molestie feugiat nibh eget sed nibh, elit donec praesent nonummy donec praesent amet nunc. </w:t>
+        <w:t xml:space="preserve">Consectetur tempus ut diam eget ipsum nunc non consectetur erat mi molestie ullamcorper adipiscing ac et id. Amet aliquam proin consectetur, ac mi id pulvinar, nunc sem nonummy tempus ante mauris lorem lobortis, non. Amet donec proin praesent, adipiscing aliquam ante volutpat dolor dolore praesent felis lorem lobortis euismod amet aliquam. Proin mauris dolor tincidunt tellus at, lorem, laoreet id pulvinar nunc nibh id pulvinar nunc, tellus turpis. Magna et, id ipsum lobortis non consectetur magna diam adipiscing tempus nibh volutpat amet dolore praesent at. Pharetra donec proin mauris feugiat laoreet euismod amet dolore sem, at sed tincidunt aliquet consectetur lorem tincidunt. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tellus adipiscing ac nibh eget, sed massa id ipsum ante mauris ac nisi aliquet sit ut volutpat feugiat nibh eget sed et nonummy donec. Praesent nonummy donec aliquet sit ut tellus, pharetra lobortis volutpat dolor nibh, at feugiat massa molestie feugiat lobortis volutpat dolor, tincidunt euismod pulvinar massa. Molestie tempus ante, mauris lorem, et at ac ullamcorper pharetra dolore aliquet amet nisi ut volutpat dolor tincidunt euismod sed laoreet eget donec diam. Nonummy donec aliquet turpis, nunc molestie ipsum massa at ac proin consectetur turpis nisi sem nonummy magna diam amet dolore tellus pulvinar nunc molestie. Sit massa mauris lorem nibh elit erat et elit, erat praesent adipiscing nisi aliquet turpis dolore, praesent turpis ut sem pharetra, ut volutpat dolor. Nibh eget erat, diam nonummy donec, praesent turpis nunc molestie ipsum ante mauris tempus nibh mauris lorem nibh mauris tempus ante mauris ac et. At magna ullamcorper pharetra tincidunt id ipsum, massa molestie ipsum ante felis, aliquam proin at turpis nisi tellus feugiat nibh eget lorem et elit. Ac diam amet congue ullamcorper amet dolore tellus, sit lobortis molestie lorem ante elit ac et nonummy magna praesent adipiscing aliquam diam consectetur magna. Diam nonummy dolore aliquet turpis nisi aliquet sit ut non, dolor tincidunt volutpat sed, laoreet elit donec praesent nonummy, dolore tellus elit donec praesent. </w:t>
+        <w:t xml:space="preserve">At ipsum dolore aliquet consectetur erat tincidunt aliquet turpis ac laoreet tellus turpis nisi sem nonummy donec mi. Id sit congue ullamcorper, adipiscing tempus ac mi molestie feugiat ut sem nonummy donec mi, mauris lorem nibh. Euismod, amet donec proin mauris sed, tincidunt euismod pulvinar nisi sem consectetur ac aliquam proin, elit erat laoreet. Molestie feugiat lobortis non consectetur magna praesent nonummy donec praesent at lorem laoreet id ipsum nunc tellus sit. Congue et elit tempus erat mi molestie turpis nisi sem consectetur donec praesent felis lorem lobortis ullamcorper amet. Donec proin, mauris sed congue euismod pulvinar ut tellus elit sed massa molestie feugiat ut non consectetur magna. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Asato v. Procurement Policy Bd..</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
 132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Molestie sit congue ullamcorper nonummy, aliquam. Congue aliquet turpis aliquam, sem consectetur. Magna diam consectetur magna ullamcorper nonummy. Donec aliquet turpis, nisi tellus, sit. Ut ullamcorper amet congue ullamcorper amet. Magna diam nonummy magna praesent felis. Tempus ante mauris ac diam elit. </w:t>
+        <w:t xml:space="preserve">Lobortis ullamcorper nonummy aliquam ante massa, molestie feugiat nisi. Diam elit erat mi mauris feugiat lobortis euismod pulvinar. Nunc aliquet turpis nisi proin elit donec praesent felis. Ipsum lobortis ullamcorper aliquet consectetur erat laoreet molestie sit. Magna diam, nonummy tempus ante mauris, sit ut ullamcorper. Adipiscing aliquam ante at dolor congue praesent, at lorem. Tincidunt proin mauris feugiat dolore mi volutpat consectetur congue. Diam, felis, lorem lobortis euismod amet donec proin at. Ac nibh eget ipsum nunc proin euismod amet nisi. Et elit ac et felis ipsum massa volutpat dolor. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt ante mauris erat nonummy erat mi adipiscing, donec aliquet adipiscing aliquam, sem consectetur congue diam amet dolore. Aliquet, adipiscing aliquam proin elit magna diam nonummy donec praesent adipiscing sed laoreet eget sed mi felis aliquam. Praesent at, aliquam proin consectetur magna ullamcorper, pharetra, congue ullamcorper pulvinar nunc euismod ipsum, ante mauris feugiat tincidunt. Praesent at aliquam proin at magna ullamcorper pharetra, tincidunt euismod ipsum massa id tempus mi, felis aliquam, proin. Consectetur ac et elit donec magna ullamcorper amet congue id ipsum laoreet felis aliquam praesent adipiscing aliquam proin. Elit, sed mi felis erat mi adipiscing aliquam proin at ac diam consectetur lorem nibh eget lorem, nibh. Elit sed laoreet felis erat praesent adipiscing nisi aliquet sit ut non dolor lobortis nunc ipsum, dolor dolore. Ante laoreet sem praesent eget ipsum massa sem at sed tincidunt, aliquet mauris dolor nisi nibh diam molestie. Eget adipiscing sed tincidunt euismod ipsum, massa ac et elit donec mi adipiscing aliquam proin adipiscing nisi non. Pharetra magna diam, amet dolore aliquet, amet nunc tellus, feugiat lobortis non pharetra tincidunt euismod pulvinar aliquam sem. </w:t>
+        <w:t xml:space="preserve">Ante volutpat pharetra magna mi laoreet euismod turpis nisi, sem nonummy, sed massa tellus pharetra magna diam. Felis ipsum massa volutpat amet dolore aliquet amet, aliquam proin elit erat tempus nibh volutpat, sed tincidunt. Euismod turpis magna et eget ipsum nunc non consectetur erat, laoreet molestie sit congue et felis tempus. Massa molestie, dolor tempus ante molestie feugiat tincidunt ullamcorper nonummy aliquam proin at ac, nibh eget ipsum. Nunc non consectetur magna et elit erat ante mauris feugiat lobortis, lobortis volutpat pharetra magna diam felis. Tempus ante, eget sed tincidunt tellus sit nisi sem consectetur congue diam, elit erat mi, mauris lorem. Nibh volutpat diam nonummy erat ante mauris lorem lobortis volutpat pulvinar dolore aliquet turpis nisi proin at. Ac et, felis erat ante volutpat dolor, tincidunt euismod pulvinar dolore tellus ullamcorper amet sit erat, sit. Erat ut congue proin volutpat adipiscing sit ac massa tincidunt, praesent volutpat felis turpis sed tincidunt euismod. Sit nisi sit magna diam nonummy tempus ante eget dolor, congue ullamcorper adipiscing aliquam proin elit erat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sed nunc aliquet at erat laoreet aliquet consectetur sed laoreet tellus turpis magna diam, elit sed laoreet, mauris feugiat ut non sem, at erat. Laoreet id sit nisi ullamcorper nonummy erat praesent felis, lorem nibh euismod, amet nunc tellus turpis magna et eget, ipsum massa tincidunt id pulvinar nunc. Tellus pharetra congue, diam elit tempus massa molestie feugiat lobortis volutpat pulvinar, nunc tellus, turpis ut non sit congue diam adipiscing aliquam proin laoreet, molestie. Ipsum lobortis non pharetra donec praesent turpis nisi sem at sed, mi id ipsum ut sem consectetur donec praesent felis aliquam proin praesent felis ipsum. Ut ullamcorper nonummy erat ante at lorem tincidunt euismod amet, nisi proin at lorem nibh elit tempus ante, felis lorem ut non pharetra sit lobortis. Volutpat pharetra, congue aliquet, adipiscing aliquam proin at ac mi felis ipsum massa molestie feugiat tincidunt ullamcorper amet dolore praesent at sed tincidunt aliquet turpis. Nonummy, tempus massa volutpat pharetra dolore praesent mauris feugiat lobortis eget sed tincidunt tellus turpis magna et eget ipsum laoreet et elit sed massa tellus. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mauris sed laoreet id ipsum massa molestie feugiat lobortis volutpat felis, tempus ante mauris ac et, elit erat praesent adipiscing aliquam praesent turpis, nisi sem sit ut non dolor tincidunt. Euismod, pulvinar nunc molestie ipsum aliquam sem, turpis nisi non pharetra tincidunt euismod dolor laoreet euismod ipsum, laoreet mauris lorem nibh eget lorem laoreet eget sed mi mi felis tempus. Massa molestie feugiat, nibh mauris lorem nibh eget donec mi nonummy donec ullamcorper pulvinar nunc molestie feugiat massa molestie feugiat nibh felis tempus proin consectetur nisi non sit lobortis eget. Lorem nibh eget erat praesent nonummy dolore euismod, ipsum massa, molestie feugiat lobortis molestie dolor tincidunt, volutpat sed massa, molestie feugiat, nibh eget sed, nibh eget erat praesent nonummy donec. Praesent turpis nisi aliquet turpis nisi non pharetra tincidunt, volutpat sed mi felis tempus tincidunt euismod pulvinar, nunc euismod ipsum massa id tempus praesent turpis, dolore non feugiat lobortis molestie. Dolor tincidunt euismod dolor ac diam consectetur magna ullamcorper pulvinar nunc euismod, ipsum massa, felis tempus praesent turpis nisi sem sit congue non, amet congue ullamcorper pulvinar nunc euismod, ipsum. </w:t>
+        <w:t xml:space="preserve">Consectetur lorem tincidunt tellus adipiscing sed tincidunt euismod ullamcorper nonummy aliquam ante. Molestie feugiat tincidunt volutpat dolor nunc tellus, consectetur ac et felis pulvinar. Ut diam nonummy, erat mi mauris lorem nibh, eget, molestie sit ut. Ullamcorper nonummy aliquam proin molestie feugiat nibh volutpat pulvinar dolore aliquet consectetur. Magna laoreet tellus sit ut non consectetur donec, praesent felis at erat. Laoreet, molestie feugiat ut diam, nonummy erat ante molestie dolor tincidunt aliquet. Turpis aliquam proin at ac et eget sed laoreet nibh eget ipsum. Nunc non consectetur magna et felis tempus massa volutpat, pharetra dolore aliquet. Turpis tempus proin at lorem, et eget sed ante molestie feugiat ut. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing lorem tincidunt ullamcorper felis lorem nibh volutpat pulvinar dolore proin mauris sed feugiat congue diam elit erat praesent. At, lorem tincidunt ullamcorper turpis nisi sem at lorem laoreet, euismod turpis, nisi et id sit nisi sem elit. Mauris sed dolore aliquet adipiscing, ac nibh eget dolor tincidunt euismod, sit nisi et elit tempus massa mauris lorem. Nibh eget dolor dolore, praesent at id feugiat massa volutpat pharetra congue praesent felis lorem lobortis volutpat pulvinar dolore. Aliquet consectetur magna et elit erat mi mauris feugiat ut nunc non pharetra ut diam amet donec, proin mauris. Lorem, lobortis, volutpat pulvinar, nunc euismod pulvinar nunc non consectetur magna diam nonummy tempus, ante eget dolor, congue lobortis. Volutpat dolor congue elit tempus ante mauris, lorem, lobortis volutpat pulvinar, dolore sem at lorem tincidunt euismod pulvinar nisi. Proin elit sed laoreet tellus, feugiat ut dolore sem consectetur ac diam nonummy dolore aliquet felis aliquam ante eget. Sed, nunc aliquet at lorem, laoreet tellus sit amet aliquam praesent at, aliquam et elit sed massa molestie feugiat. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>See case Asato v. Procurement Policy Bd..</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TA \l "Asato v. Procurement Policy Bd.,
+132 Hawai'i 333, 322 P.3d 228 (2014)" \c 1 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis ullamcorper mauris feugiat tincidunt ullamcorper felis lorem tincidunt diam nonummy donec proin at lorem. Laoreet id ipsum nunc non at erat mi felis, ipsum pulvinar dolore sem consectetur magna. Et id pulvinar, nunc tellus, pharetra congue praesent felis tempus ante mauris sed tincidunt ullamcorper. Turpis dolore proin at sed aliquam, et elit dolor nunc tellus sit nisi diam elit. Sed massa tellus sit congue diam felis ipsum massa molestie pharetra dolore mi at ac. Nibh euismod adipiscing, tempus nibh eget pulvinar dolore aliquet turpis magna et eget ipsum massa. Molestie sit congue diam consectetur pulvinar aliquam nibh non felis ante ullamcorper adipiscing adipiscing amet. </w:t>
       </w:r>
       <w:r>
         <w:t>See case Awakuni v. Awana.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TA \l "Awakuni v. Awana,
 115 Hawai'i 126, 165 P.3d 1027 (2007)" \c 1 </w:instrText>
-      </w:r>
-[...52 lines deleted...]
-89 Hawai'i 221, 971 P.2d 310 (App. 1998)" \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>TABLE OF AUTHORITIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOA \c 1 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Alejado v. City &amp; Cty. of Honolulu, 89 Hawai'i 221, 971 P.2d 310 (App. 1998)</w:t>
+        <w:t>Anderson v. United States, 612 F.2d 1112 (9th Cir.1980)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>3</w:t>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Anderson v. United States, 612 F.2d 1112 (9th Cir.1980)</w:t>
+        <w:t>Asato v. Procurement Policy Bd., 132 Hawai'i 333, 322 P.3d 228 (2014)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1, 2</w:t>
+        <w:t>1, 2, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TableofAuthorities"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Asato v. Procurement Policy Bd., 132 Hawai'i 333, 322 P.3d 228 (2014)</w:t>
+        <w:t>Awakuni v. Awana, 115 Hawai'i 126, 165 P.3d 1027 (2007)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
-        <w:t>1</w:t>
-[...23 lines deleted...]
-        <w:t>1, 2</w:t>
+        <w:t>1, 2, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -865,51 +877,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Raa07d4c4c1904ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb5ec5778024c46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf756d8d655794334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R55724ffcd0ec4f79" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re8d411a1ba064471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re53a2aece1ce43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rad1d5103ff534df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R348791e04d054123" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>