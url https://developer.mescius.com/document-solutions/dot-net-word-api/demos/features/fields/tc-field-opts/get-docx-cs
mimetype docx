--- v13 (2026-08-02)
+++ v14 (2026-09-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6c98ab7537784423" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3e107c712e1a45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc608492bda62424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0d54995ca0764f20" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4391e88d888b4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd9750d4d69cf4191" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o \f \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
@@ -54,2717 +54,1626 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc5">
+      <w:hyperlink w:history="true" w:anchor="_Toc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc6">
+      <w:hyperlink w:history="true" w:anchor="_Toc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc7">
+      <w:hyperlink w:history="true" w:anchor="_Toc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc8">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 3</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc9">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 4</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
-[...798 lines deleted...]
-          <w:t>12</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:t>Top-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Erat turpis aliquam lobortis ullamcorper adipiscing, tempus nibh volutpat amet. Donec proin at sed laoreet, id ipsum nunc tincidunt euismod. Pulvinar dolore aliquet turpis nisi volutpat feugiat nibh mauris lorem. Mi elit erat ante felis, lorem nibh mauris aliquam sem. Consectetur magna ut, tellus feugiat massa volutpat dolor tincidunt euismod. Pulvinar nunc tellus, sit, lobortis volutpat dolor, lobortis eget ac. Et elit erat laoreet id feugiat nibh mauris felis tempus. Ante at aliquam sem consectetur magna ullamcorper pharetra congue euismod. </w:t>
+        <w:t xml:space="preserve">Ante feugiat congue mi mauris pharetra pulvinar nunc non consectetur congue non pharetra congue euismod pulvinar, massa. Aliquet consectetur erat mi felis ipsum massa felis aliquam sem at lorem nibh eget at, aliquam proin. Consectetur, ac mi adipiscing aliquam proin adipiscing aliquam proin consectetur magna diam consectetur magna aliquet amet nunc. Tellus sit nunc molestie lorem donec diam nonummy dolore aliquet sit nunc tellus, tempus proin, at nisi. Aliquet consectetur nisi non dolor lobortis volutpat erat mi elit erat ut non sit lobortis volutpat dolor. Laoreet id ipsum laoreet, id ipsum ante mauris lorem nibh elit erat, et elit erat mi adipiscing. Aliquam proin, consectetur magna, tincidunt id ipsum ante adipiscing donec aliquet pulvinar massa id tempus proin adipiscing. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 1" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc0" w:id="17607131787833486351"/>
-      <w:bookmarkEnd w:id="17607131787833486351"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="14043060438556070455"/>
+      <w:bookmarkEnd w:id="14043060438556070455"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pulvinar, ut sem pharetra turpis ut non pharetra, congue, ullamcorper pharetra congue euismod pulvinar nunc tellus feugiat lobortis non pharetra congue euismod pulvinar tincidunt. Euismod ipsum nunc tellus felis tempus mi felis aliquam praesent adipiscing aliquam sem sit lobortis non sed nibh elit erat, mi felis tempus mi. Adipiscing tempus ante consectetur magna dolore tellus pulvinar massa mauris tempus proin at ac, et nonummy donec praesent nonummy dolore aliquet turpis nisi sem. Turpis nisi sem amet dolore ut volutpat dolor tincidunt volutpat sed nibh elit, erat mi adipiscing aliquam praesent turpis nunc tellus feugiat massa mauris. Ac proin at, magna diam amet dolore lobortis molestie tempus proin, consectetur nisi, non pharetra tincidunt volutpat dolor nibh elit erat praesent nonummy donec. Aliquet turpis aliquam sem consectetur magna non amet congue ullamcorper sem consectetur magna ullamcorper amet nunc tellus pulvinar nunc tellus sit lobortis, eget sed. Laoreet id ipsum laoreet felis tempus ante mauris id tempus praesent, turpis dolore aliquet sit lobortis molestie lorem ante mauris ac sem consectetur magna. Non pulvinar nunc tellus sit ut non pharetra ut non pharetra ipsum ante, at aliquam sem consectetur nisi sem dolor tincidunt euismod dolor laoreet. Felis erat praesent nonummy dolore tellus pulvinar, nunc molestie tempus, ante mauris lorem et proin at ac proin consectetur ut volutpat feugiat lobortis volutpat. </w:t>
+        <w:t xml:space="preserve">Sit sed, mi, molestie sit, ipsum nunc tellus turpis nisi. Sem nonummy donec praesent turpis nisi aliquet sit massa molestie. Lorem, lobortis non pulvinar tincidunt id ipsum laoreet id consectetur. Ac diam nonummy donec praesent turpis dolore tellus feugiat lobortis. Non, pharetra congue euismod dolor nunc tellus sit ut non. Sit lobortis eget sed ipsum proin at ac et at. Ac mi felis donec praesent turpis dolore aliquet turpis nisi. Non dolor lobortis volutpat, sed et nonummy magna ullamcorper pharetra. Tincidunt nibh eget lorem, et at magna ullamcorper pharetra tincidunt. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc1" w:id="1886803721155502611"/>
-      <w:bookmarkEnd w:id="1886803721155502611"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="6782843247248774957"/>
+      <w:bookmarkEnd w:id="6782843247248774957"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nonummy aliquam ac et elit donec praesent turpis. Nisi, aliquet sit, ut non dolor lobortis eget. Sed nibh eget erat praesent adipiscing tempus ante. At ac dolore ullamcorper, amet dolore, tellus sit. Lobortis volutpat feugiat nibh, eget erat mi felis. Erat praesent adipiscing donec aliquet turpis nisi non. Sit ut non id tempus ante at ac. Nibh volutpat sed laoreet, id erat mi felis. Tempus proin turpis nisi non sit tincidunt volutpat. </w:t>
+        <w:t xml:space="preserve">Ante non pharetra tincidunt euismod molestie feugiat nibh, elit erat et elit. Donec mi felis aliquam proin at ac sem nonummy donec praesent adipiscing. Donec praesent turpis nunc tellus ipsum erat mi elit donec, ullamcorper amet. Nisi sem consectetur nisi non nonummy donec praesent felis, aliquam praesent consectetur. Ac, nibh eget erat praesent nonummy dolore ut non pharetra tincidunt, euismod. Pulvinar dolore aliquet consectetur nisi sem pharetra tincidunt volutpat dolor laoreet felis. Tempus, ante mauris tempus ante mauris adipiscing aliquam, praesent adipiscing nisi sem. Pharetra magna ullamcorper amet congue ullamcorper amet tincidunt euismod feugiat massa volutpat. Dolor lobortis volutpat dolor tincidunt id, ipsum, nunc et nonummy magna diam. Nonummy dolore aliquet amet nunc molestie ipsum ante at aliquam sem consectetur. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc2" w:id="11503373677840227258"/>
-      <w:bookmarkEnd w:id="11503373677840227258"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="6237669941145154136"/>
+      <w:bookmarkEnd w:id="6237669941145154136"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Consectetur ac, mi felis tempus ante molestie feugiat lobortis eget erat et nonummy magna, diam amet. Dolore tellus sit nunc molestie, feugiat pulvinar, massa id, tempus praesent turpis ut non sit, lobortis. Volutpat dolor tincidunt volutpat sed mi felis erat praesent turpis nisi sem sit ut tellus tellus. Sit ut, sem consectetur magna ullamcorper amet dolore ullamcorper pulvinar massa molestie feugiat massa mauris lorem. Et elit ac diam consectetur congue euismod dolor tincidunt id consectetur magna diam nonummy magna diam. Nonummy dolore aliquet pulvinar massa id, ipsum lobortis molestie lorem, proin, consectetur, nisi non dolor lobortis. Eget adipiscing aliquam proin consectetur ut tellus pharetra ut volutpat sed nibh elit donec praesent adipiscing. </w:t>
+        <w:t xml:space="preserve">Adipiscing tempus ante, mauris ac, et at magna diam nonummy, donec praesent, adipiscing nisi aliquet turpis ut sem pharetra. Ut euismod dolor laoreet elit erat ut molestie ipsum ante at, aliquam sem consectetur congue non dolor lobortis elit. Ac et nonummy magna ullamcorper amet dolore tellus sit ut molestie sit ipsum massa, felis tempus proin at ac. Nibh elit magna ullamcorper pharetra tincidunt euismod sed mi euismod pulvinar nunc tellus sit lobortis, eget dolor laoreet eget. Sed lorem nibh elit erat et elit erat aliquet amet nunc molestie ipsum ante felis aliquam sem at magna. Diam consectetur donec, euismod pulvinar tempus, ante mauris lorem et elit, ac diam nonummy, dolore aliquet, amet dolore tellus. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc3" w:id="14620672699924326585"/>
-      <w:bookmarkEnd w:id="14620672699924326585"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="13231029529681577333"/>
+      <w:bookmarkEnd w:id="13231029529681577333"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nunc non euismod sit nisi non pharetra. Congue ullamcorper amet dolore ullamcorper sit ut. Tellus sit ut non pharetra congue ullamcorper. Amet nisi proin at ac dolore, tellus. Pulvinar massa mauris tempus proin at ac. Diam nonummy, congue non dolor laoreet euismod. Pulvinar nunc tellus ipsum massa mauris ac. Proin ullamcorper amet nunc euismod ipsum ante. </w:t>
+        <w:t xml:space="preserve">Ac laoreet id elit erat et nonummy donec aliquet amet, dolore, tellus sit, nunc tellus dolor lobortis volutpat. Dolor nunc, id ipsum massa felis tempus euismod turpis magna tempus lobortis non adipiscing, lorem donec massa proin. Euismod molestie pharetra donec massa non nonummy sit magna tincidunt sem volutpat amet aliquam lobortis diam tincidunt praesent. Mauris pharetra donec ante volutpat pharetra tempus ut et felis ipsum ut et euismod sit ac tincidunt tellus. Consectetur sed nunc aliquet mauris dolor dolore ipsum ut proin id amet ac lobortis ullamcorper felis dolor magna. Mi volutpat consectetur erat massa non eget ipsum, nisi et id sit nonummy, tempus ut diam felis feugiat. Nisi mi tellus consectetur sed nunc sem mauris dolor dolore ante, volutpat nonummy, lorem lobortis, diam, felis sit. Magna laoreet, aliquet massa ullamcorper felis feugiat nisi mi euismod turpis ac tincidunt aliquet turpis ac nibh euismod. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc4" w:id="4242387952076794298"/>
-      <w:bookmarkEnd w:id="4242387952076794298"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="13524779522851492345"/>
+      <w:bookmarkEnd w:id="13524779522851492345"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam donec pharetra ipsum congue et id consectetur erat tincidunt, aliquet. Eget sem elit ipsum nisi et id turpis sed dolore ante. Ullamcorper adipiscing pharetra ac id sit erat massa sem volutpat molestie. Pharetra erat nunc diam felis sit ac laoreet aliquet mauris sed. Dolore proin molestie dolor, dolore praesent mauris aliquet at erat nunc. Sem mauris sed dolore ante volutpat adipiscing, lorem congue praesent id. Sit donec massa sem elit ipsum nunc tellus turpis nisi diam. Proin eget, dolor nunc proin, euismod, felis sit magna laoreet sem. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc5" w:id="16231517377564729994"/>
+      <w:bookmarkEnd w:id="16231517377564729994"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pharetra congue non dolor tincidunt ullamcorper amet dolore aliquet, sit ut non id tempus mi felis aliquam proin turpis nunc molestie lorem lobortis eget. Dolor tincidunt euismod, ipsum laoreet id tempus ante at aliquam sem consectetur ut volutpat felis, erat mi adipiscing nisi sem sit nunc, molestie lorem. Nibh eget, sed et at ac diam nonummy, donec praesent, adipiscing nisi sem consectetur magna, nunc tellus feugiat massa molestie lorem ante at magna. Diam nonummy congue non pharetra laoreet id, sed mi felis tempus, ante mauris ac, dolore ullamcorper, pulvinar dolore tellus ipsum ante mauris aliquam proin. At magna diam consectetur magna, ullamcorper pulvinar tincidunt id ipsum laoreet, felis aliquam proin adipiscing nisi aliquet id ipsum massa molestie feugiat massa felis. Tempus proin mauris ac et nonummy donec diam amet dolore tellus pulvinar nunc id ipsum ante, at aliquam proin consectetur pulvinar, laoreet elit donec. </w:t>
+        <w:t xml:space="preserve">Molestie euismod adipiscing, feugiat elit erat nunc et, ullamcorper mauris, pharetra tempus ut mi aliquet, mauris, amet lorem magna, nunc. Proin ullamcorper mauris amet tempus, ut laoreet aliquet volutpat nisi, lobortis praesent mauris consectetur erat, nunc nibh aliquet eget pharetra. Lorem donec nunc et ullamcorper at pharetra erat lobortis diam molestie elit amet tempus consectetur dolor aliquam tincidunt mi tellus. Eget, adipiscing amet tempus ac nunc nibh aliquet mauris pharetra donec lobortis diam euismod at amet lorem, eget nonummy feugiat. Magna nunc proin euismod at pharetra tempus congue massa proin eget amet aliquam ante eget amet tempus lobortis diam nonummy. Aliquam nibh non adipiscing praesent eget pharetra ipsum congue et id consectetur feugiat nisi mi aliquet mauris sed aliquam, nibh. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc5" w:id="15198336992667186974"/>
-      <w:bookmarkEnd w:id="15198336992667186974"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="274274266483062658"/>
+      <w:bookmarkEnd w:id="274274266483062658"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet dolore aliquet turpis nisi non, consectetur magna et adipiscing at magna diam nonummy donec aliquet, amet nunc tellus pulvinar lobortis molestie feugiat lobortis euismod dolor laoreet eget. Erat mi felis donec praesent turpis nisi non eget erat et elit erat mi felis aliquam sem consectetur nisi sem, dolor congue euismod pulvinar tincidunt, id sed massa. Mauris aliquam proin adipiscing nisi nibh elit, ac et nonummy dolore aliquet pulvinar dolore tellus feugiat massa, molestie lorem nibh at ac et felis tempus massa mauris lorem. Magna, diam amet, dolore ullamcorper amet nunc molestie sit lobortis non dolor tincidunt volutpat sed laoreet elit tempus magna et nonummy magna euismod dolor nunc euismod ipsum, nisi. Sem, pharetra ut ullamcorper amet congue ullamcorper pulvinar, nunc tellus, feugiat ut volutpat dolor congue euismod dolor tincidunt euismod pulvinar ut non sit lobortis eget lorem, donec praesent. Turpis nisi sem pharetra ut volutpat feugiat, lobortis eget, sed laoreet felis donec aliquet amet dolore aliquet turpis sed laoreet felis erat mi adipiscing aliquam praesent turpis ut. Tellus sit ut, ullamcorper amet dolore aliquet amet nunc molestie, ipsum massa mauris, tempus proin consectetur magna nunc aliquet sit nunc molestie feugiat, nibh eget sed nibh elit. </w:t>
+        <w:t xml:space="preserve">Ipsum et euismod adipiscing sed dolore ante, non elit feugiat magna mi. Euismod sit, magna mi id consectetur sed dolore, nibh ullamcorper, molestie consectetur. Ipsum sem eget amet ac tincidunt mi volutpat nonummy feugiat ac nunc. Proin volutpat, amet tempus ut diam mauris lorem ut, ullamcorper felis feugiat. Congue massa eget ipsum, dolore et euismod amet nunc tellus eget mi. Tellus eget pulvinar nisi et id turpis aliquam et, id, turpis pharetra. Tempus magna et id ante sem, id consectetur magna sem, consectetur congue. Ullamcorper nonummy congue euismod ipsum laoreet, id ipsum ante mauris ac, congue. Nisi tincidunt aliquet felis, felis pulvinar magna laoreet aliquet eget nonummy tempus. Lobortis ullamcorper nonummy feugiat magna, dolore et aliquet volutpat amet, tempus massa. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc6" w:id="4039019860117067384"/>
-      <w:bookmarkEnd w:id="4039019860117067384"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="12550603809001820716"/>
+      <w:bookmarkEnd w:id="12550603809001820716"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Volutpat dolor ipsum massa mauris lorem ante at ac et, nonummy magna diam, amet dolore euismod pulvinar nunc molestie ipsum ante adipiscing. Aliquam sem consectetur nisi mi felis donec, aliquet turpis nisi tellus pulvinar nunc, tellus sit ut non dolor tincidunt euismod ipsum, laoreet. Id ipsum ante mauris ac et at adipiscing nisi aliquet turpis ut molestie feugiat nibh, mauris lorem et consectetur congue ullamcorper pulvinar. Nunc euismod ipsum laoreet id, tempus proin adipiscing, aliquam sem pharetra congue, nunc tellus feugiat lobortis molestie tempus proin consectetur nisi, non. Pharetra tincidunt euismod pulvinar laoreet, eget, erat praesent, amet congue euismod ipsum laoreet sem consectetur magna ullamcorper nonummy dolore aliquet pulvinar tincidunt. Id tempus mi adipiscing tempus ante mauris ac, et elit erat praesent nonummy nunc euismod ipsum massa id at magna non, dolor. Lobortis eget erat et amet congue euismod sed laoreet, felis erat, praesent adipiscing aliquam proin at ac diam elit congue non, pharetra. Pharetra congue non feugiat nibh eget erat, et elit tempus mi felis aliquam sem consectetur nisi sem pharetra congue euismod dolor nibh. Elit erat praesent nonummy dolore magna diam pharetra, tincidunt id ipsum massa id ipsum, ante felis aliquam proin consectetur ut non dolor. Lobortis euismod dolor nibh eget sed praesent adipiscing donec aliquet non amet tincidunt id sed mi felis tempus mi, adipiscing nisi sem. </w:t>
+        <w:t xml:space="preserve">Lorem ipsum nisi, et tellus at sed dolore praesent mauris pharetra pharetra erat. Massa et praesent molestie pharetra donec ante, et ipsum nisi nibh euismod at. Sed dolore praesent mauris dolor congue aliquet at ac nibh euismod adipiscing lorem. Tincidunt aliquet mauris pharetra, magna praesent mauris nibh diam mauris sit magna mi. Tellus elit ipsum dolore, proin, elit sed massa sem, at dolor tempus magna. Massa non nonummy tempus ut diam id sit felis ipsum congue praesent felis. Feugiat congue, et id feugiat magna laoreet tellus, at ac nunc ante ullamcorper. Felis pharetra magna diam felis proin non felis feugiat ac, massa, sem volutpat. Turpis feugiat dolore lobortis et euismod mauris amet tempus congue praesent non, eget. Sit lorem donec massa, ullamcorper tincidunt praesent, molestie nonummy ipsum ut mi, euismod. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc7" w:id="7101130161368589333"/>
-      <w:bookmarkEnd w:id="7101130161368589333"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="8578319563636598384"/>
+      <w:bookmarkEnd w:id="8578319563636598384"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Second-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ac congue ante, diam tellus eget. Turpis dolor eget, pulvinar feugiat magna, massa. Diam eget turpis lorem tincidunt aliquet mauris. Pharetra tempus ut laoreet, non elit ipsum. Dolore nibh euismod adipiscing feugiat, turpis ac. Tincidunt, proin, eget nonummy lorem ut diam. Felis pharetra magna laoreet molestie consectetur erat. Dolore et euismod amet tempus nibh euismod. Turpis tempus ipsum, nunc sem, eget pulvinar. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc9" w:id="15888552443004509806"/>
+      <w:bookmarkEnd w:id="15888552443004509806"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut nunc ante non adipiscing sit erat massa aliquet, at sed, dolore proin massa sem elit pulvinar ut mi, tellus at sed laoreet euismod turpis. Lorem tincidunt ullamcorper turpis ac nibh euismod amet aliquam nibh volutpat turpis feugiat donec pulvinar aliquam congue, mi sem tellus at dolor donec praesent adipiscing. Nisi proin consectetur ac diam nonummy donec, aliquet adipiscing aliquam sem at ac sem aliquet sit nunc molestie feugiat ante mauris lorem, nibh elit magna. Diam nonummy donec at lorem nibh eget erat laoreet elit erat diam non pharetra tincidunt, euismod dolor tincidunt id sed laoreet felis tempus ante, at. Ac nibh elit erat diam nonummy congue euismod dolor tincidunt id tempus ante, felis pharetra lobortis eget sed laoreet eget, sed mi adipiscing aliquam proin. Adipiscing, aliquam proin consectetur congue ullamcorper pharetra tincidunt ullamcorper amet nunc id ipsum ante mauris lorem donec praesent nonummy donec praesent consectetur nisi non consectetur. Magna ullamcorper nonummy dolore aliquet pulvinar dolore tellus pharetra ut non id ipsum ante felis tempus proin, at lorem mi elit erat ante molestie lorem. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc10" w:id="16070755075779716969"/>
+      <w:bookmarkEnd w:id="16070755075779716969"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget mauris sed nibh eget sed mi felis tempus. Proin adipiscing, aliquam proin consectetur nisi sem pharetra tincidunt. Volutpat pulvinar nunc id pulvinar nunc molestie consectetur magna. Diam nonummy, donec aliquet turpis nunc molestie, sit, massa. Molestie feugiat nibh at ac diam amet congue euismod. Dolor tincidunt euismod ipsum massa, et nonummy donec diam. Amet, nunc tellus pulvinar massa id tempus ante mauris. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc11" w:id="14482911397936452383"/>
+      <w:bookmarkEnd w:id="14482911397936452383"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Top-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et euismod pulvinar nisi non pharetra ipsum laoreet id tempus, ante, molestie feugiat lobortis id sed. Laoreet id tempus mi mauris lorem nibh mauris lorem nibh elit erat praesent nonummy donec congue. Ullamcorper pharetra tincidunt ullamcorper turpis aliquam proin elit ac, diam amet congue ullamcorper pulvinar nunc tellus. Pulvinar lobortis volutpat feugiat nibh mauris ac diam tellus sit, nunc, tellus feugiat lobortis volutpat dolor. Tincidunt id sed et nonummy donec aliquet turpis dolore, tellus sit lobortis volutpat feugiat, lobortis mi. Adipiscing aliquam, praesent turpis ut tellus feugiat nibh eget, lorem et at ac et elit donec. Praesent adipiscing aliquam proin consectetur magna sem, dolor, tincidunt massa mauris tempus, ante at lorem, et. Eget erat, mi adipiscing donec praesent, turpis nisi non, pharetra ut, volutpat feugiat, lobortis volutpat dolor. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc12" w:id="2745916845099277602"/>
+      <w:bookmarkEnd w:id="2745916845099277602"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget pharetra congue aliquet turpis dolore sem consectetur magna ullamcorper amet dolore aliquet adipiscing aliquam, proin at magna et elit. Consectetur magna diam nonummy magna diam amet dolore, ullamcorper sit massa molestie ipsum massa mauris aliquam proin turpis nisi non. Pharetra congue volutpat dolor tempus proin at, ac diam nonummy magna non pulvinar tincidunt id ipsum massa, id aliquam praesent. Amet nisi, aliquet turpis congue, volutpat dolor lobortis volutpat, dolor laoreet nibh eget lorem, nibh elit, donec diam amet nunc. Euismod ipsum laoreet felis, donec ullamcorper pulvinar massa id tempus ante adipiscing aliquam aliquet volutpat, mauris sed, nisi tincidunt mi. Tellus eget sit, ac tincidunt praesent, at dolor dolore praesent molestie pharetra tempus massa, diam felis consectetur erat, nunc, ante. Euismod, nibh euismod pulvinar nisi diam id adipiscing sed, congue aliquet mauris pharetra tempus nisi feugiat erat nunc sem eget. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc13" w:id="4939359337675780735"/>
+      <w:bookmarkEnd w:id="4939359337675780735"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna lorem donec, ac ut et, euismod molestie nonummy ipsum magna nunc. Nibh praesent non felis turpis sed donec lobortis, praesent lorem magna massa. Aliquam ut, mi aliquet volutpat turpis feugiat, donec lobortis mi sem volutpat. Adipiscing pharetra tempus ac donec, lobortis mi proin aliquet molestie nibh, praesent. Non felis sit ac dolore nibh diam mauris pharetra erat nunc et. Tellus mauris amet aliquam ut mi tellus elit pulvinar ac tincidunt, mi. Non lobortis praesent volutpat, nonummy sit lorem, nunc proin non felis feugiat. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc14" w:id="14699648224580129244"/>
+      <w:bookmarkEnd w:id="14699648224580129244"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi congue ante volutpat donec massa et euismod at dolor aliquam ut praesent tellus consectetur magna mi, molestie sit magna laoreet et ullamcorper, non elit, pulvinar magna tincidunt turpis sed. Donec nibh diam felis lorem lobortis volutpat amet aliquam lobortis diam molestie, turpis sed dolore et eget dolor dolore ante ullamcorper, molestie, sit at dolor dolore proin eget amet, ipsum. Congue, nunc et aliquet at pharetra donec ante sem, nunc nunc lobortis ante, non eget adipiscing dolor donec massa non tincidunt proin mauris pharetra congue euismod pulvinar nunc id ipsum. Massa molestie lorem, ante mauris ac et nonummy donec diam pharetra tincidunt proin consectetur sed nunc aliquet eget, pulvinar ac tincidunt praesent non elit pulvinar ac nunc proin volutpat nonummy. Lorem magna laoreet sem elit pulvinar aliquam tincidunt proin non sem volutpat adipiscing, lorem donec ut et id at sed donec lobortis diam molestie consectetur erat nunc proin id turpis. Lorem, congue lobortis tincidunt ante volutpat adipiscing, euismod, mauris amet feugiat erat ut proin id pulvinar aliquam tincidunt aliquet, at pharetra donec, massa lobortis diam felis, pharetra mi aliquet consectetur. Erat ac congue mi molestie, dolor magna, mi tellus nonummy ipsum ut, laoreet praesent volutpat adipiscing ipsum congue mi id at ipsum nunc sem ac tincidunt sem, eget, pulvinar aliquam. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc15" w:id="14510728490696790004"/>
+      <w:bookmarkEnd w:id="14510728490696790004"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sem nonummy donec, laoreet felis tempus ante at ac et consectetur magna diam nonummy dolore aliquet, turpis nisi proin, at ac diam consectetur congue diam tellus, sit lobortis. Eget sed laoreet id sed laoreet, molestie feugiat lobortis volutpat dolor tincidunt euismod dolor laoreet felis erat praesent, adipiscing, aliquam aliquet sit, pulvinar nunc aliquet, sit nunc tellus. Feugiat massa mauris ac et at ac et elit erat, praesent turpis nisi tellus turpis lobortis volutpat dolor tincidunt eget felis, tempus praesent turpis, nisi sem pharetra ut. Volutpat pharetra congue id sed laoreet, felis donec aliquet amet, nisi tellus sit lobortis molestie tempus, erat mi nonummy donec aliquet sit, ut tellus sit ut eget lorem. Laoreet euismod pulvinar massa molestie feugiat lobortis molestie lorem et elit ac et nonummy magna, ac diam consectetur magna ullamcorper pulvinar tincidunt id sed mi adipiscing donec praesent. Turpis nisi non sit massa mauris lorem nibh elit erat et nonummy donec ut non dolor lobortis volutpat ac et id erat praesent nonummy donec aliquet pulvinar massa. Molestie tempus proin at aliquam tempus mi, felis aliquam et consectetur magna non pharetra congue euismod sed tincidunt id sed mi adipiscing aliquam praesent turpis nisi non, pharetra. Congue non, pharetra tincidunt ante at aliquam sem turpis ut non dolor nibh eget sed laoreet id tempus ante felis aliquam, proin turpis, nisi proin consectetur congue ullamcorper. Pharetra tincidunt euismod molestie feugiat nibh eget, sed tincidunt id pulvinar massa molestie dolor tincidunt volutpat, dolor tincidunt euismod ipsum nunc molestie lorem ante at ac proin pharetra. </w:t>
+        <w:t xml:space="preserve">Amet volutpat, adipiscing, dolor dolore ut mi consectetur lorem nunc proin eget nonummy pharetra, erat at turpis lorem tempus, nisi nonummy turpis dolor elit adipiscing non ante. Laoreet tempus adipiscing tellus eget nunc proin mauris amet aliquam lobortis diam tellus nonummy ipsum nisi et ullamcorper at pharetra sem aliquet lobortis massa et ullamcorper, mauris. Consectetur turpis sed magna massa diam id turpis pharetra, tempus congue laoreet sem eget adipiscing dolor tempus magna laoreet sem eget amet lorem tempus magna tincidunt sed. Nisi nunc proin ullamcorper felis consectetur ipsum nisi lobortis aliquet, molestie amet ipsum nisi mi, tellus consectetur dolor donec, lobortis praesent molestie, nonummy, sit ac congue, turpis. Feugiat aliquam lobortis ullamcorper id consectetur dolor aliquam nibh diam felis pharetra erat ut nibh aliquet mauris amet tempus ut praesent molestie at pulvinar ac congue magna. Laoreet proin volutpat adipiscing lorem congue ante sem id mauris pharetra tempus ut mi tellus at pulvinar dolor erat amet ac nibh aliquet adipiscing dolor magna massa. Diam, euismod at dolor aliquam nibh ullamcorper id, sit, magna laoreet aliquet eget amet ac congue, ante volutpat ante ullamcorper felis pharetra tempus magna laoreet praesent eget. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc8" w:id="9660906450741260097"/>
-      <w:bookmarkEnd w:id="9660906450741260097"/>
+      <w:bookmarkStart w:name="_Toc16" w:id="186392171708763712"/>
+      <w:bookmarkEnd w:id="186392171708763712"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Second-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie, tellus eget turpis lorem volutpat felis pharetra tempus nisi laoreet tellus at dolor dolore ante, ullamcorper felis pharetra erat massa sem eget pulvinar dolore proin volutpat amet tempus lobortis. Magna laoreet aliquet at dolor aliquam lobortis ullamcorper id pharetra ac massa sem euismod at pharetra, erat lobortis sem, id, consectetur sed dolore ante euismod et id adipiscing sed dolore. Nibh ullamcorper felis sit ac massa sem eget turpis feugiat dolore ante non elit pulvinar ac laoreet praesent mauris, tellus nonummy ipsum aliquam laoreet euismod, at dolor dolore lobortis diam. Id consectetur sed nisi lobortis diam, mauris pharetra donec massa sem id turpis sed congue sed ut et euismod at pharetra, erat lobortis diam felis turpis sed, dolore lobortis diam. Mauris nonummy pulvinar nisi nibh aliquet, eget nonummy ipsum congue et tellus mi molestie nonummy ipsum magna tincidunt aliquet mauris sed dolore ante ullamcorper adipiscing feugiat donec nunc, proin euismod. Adipiscing nonummy ipsum, magna massa turpis sed, nisi nibh diam mauris consectetur ipsum magna tincidunt, praesent non felis pharetra erat, massa proin euismod at amet ipsum ac nunc, nibh diam. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc17" w:id="4465760693799663125"/>
+      <w:bookmarkEnd w:id="4465760693799663125"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis volutpat felis nonummy pulvinar ac nunc ante ullamcorper, id. Elit amet ac consectetur ipsum nisi nibh praesent molestie nonummy. Ipsum, ac tincidunt proin, volutpat, nonummy feugiat erat ut et. Ullamcorper molestie nonummy, feugiat, ac nunc sem eget turpis ante. Euismod felis pharetra erat ut et tellus mauris, dolor, congue. Ante diam adipiscing feugiat congue laoreet aliquet at dolor nisi. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc18" w:id="1174392371223597295"/>
+      <w:bookmarkEnd w:id="1174392371223597295"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At at pharetra erat ut et tellus mauris amet, lorem donec nunc, nunc nibh ullamcorper felis pharetra sed aliquam laoreet aliquet mauris proin volutpat turpis. Lorem donec massa sem id consectetur sed dolore ante non adipiscing feugiat magna, mi non elit amet feugiat donec lobortis diam tincidunt praesent mauris consectetur. Tempus nisi nibh tellus at dolor aliquam, congue, mi non elit amet lorem congue praesent molestie nonummy ipsum magna tincidunt sem eget nonummy aliquet eget. Amet feugiat donec ut proin eget turpis ac congue ante non nonummy ipsum magna laoreet sem eget amet aliquam tincidunt mi, tempus, congue, mi tellus. Elit sit lorem tincidunt, proin molestie nonummy sit ac tincidunt aliquet elit pulvinar aliquam congue mi tellus elit pulvinar aliquam laoreet aliquet mauris congue ante. Non felis turpis erat massa sem eget turpis feugiat magna massa, sem tellus at dolor donec lobortis praesent molestie at sed nisi et, ullamcorper mauris. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc19" w:id="631784920826991189"/>
+      <w:bookmarkEnd w:id="631784920826991189"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id non elit sit erat dolore ante euismod felis dolor. Erat ut nibh aliquet nunc proin, id, turpis sed donec. Massa diam molestie consectetur sed nunc proin volutpat adipiscing lorem. Tincidunt massa sem id turpis lorem dolore ante, non felis. Aliquet, mauris amet erat lobortis diam id turpis sed nunc. Proin volutpat amet tempus tincidunt mi, tellus nonummy ipsum nisi. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc20" w:id="11252405154162015768"/>
+      <w:bookmarkEnd w:id="11252405154162015768"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elit tempus mi adipiscing aliquam proin. At, ac proin, consectetur congue nunc. Tellus consectetur magna diam amet congue. Ullamcorper turpis nisi aliquet sit, lobortis. Volutpat feugiat nibh mauris ac et. Elit erat mi felis lorem ante. Mauris nonummy dolore aliquet amet nunc. Tellus sit ut volutpat dolor lobortis. Eget sed mi elit erat praesent. </w:t>
+        <w:t xml:space="preserve">Lorem volutpat nonummy pharetra donec, ut et ullamcorper mauris dolor dolore mi volutpat nonummy ipsum. Magna nunc, proin volutpat adipiscing feugiat donec nonummy feugiat congue mi, non elit ipsum dolore. Et praesent mauris amet erat lobortis et tellus at dolor aliquam tincidunt mi, non elit. Pulvinar lorem sit erat nunc, proin, euismod mauris pharetra tempus nisi et euismod turpis erat. Dolore lobortis euismod felis sit erat nunc et tellus at dolor dolore ante ullamcorper dolore. Massa mi aliquet at sed aliquam tincidunt mi tellus elit sit ac nunc ante volutpat. Amet aliquam, lobortis et id turpis sed felis sit erat dolore nibh ullamcorper mauris pharetra. Donec nunc et id turpis ac tincidunt proin volutpat amet aliquam, lobortis diam felis, sit. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc9" w:id="13093025762751362870"/>
-      <w:bookmarkEnd w:id="13093025762751362870"/>
+      <w:bookmarkStart w:name="_Toc21" w:id="12323906813050018399"/>
+      <w:bookmarkEnd w:id="12323906813050018399"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="MessageHeader"/>
-[...691 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rb067b212a80745f0"/>
+      <w:headerReference w:type="default" r:id="Rb212529c862e4f95"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2814,69 +1723,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>13</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTIONPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>12</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -3453,51 +2362,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcb48f3a69985402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf9407bf7347345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcf3cb8f338484ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rb067b212a80745f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Reb3ff98f08214372" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbbe1a07ee7624ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rebda225074674c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R95d63460d0b743e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rb212529c862e4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R10010cfa1cd048d7" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>