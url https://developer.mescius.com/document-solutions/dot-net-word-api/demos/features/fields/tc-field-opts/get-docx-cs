--- v14 (2026-09-18)
+++ v15 (2026-11-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0d54995ca0764f20" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4391e88d888b4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd9750d4d69cf4191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reeaf63be6ccf445e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re25ec63d1e194bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R69bb7169ce63426b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o \f \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
@@ -148,98 +148,98 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
@@ -298,1382 +298,1746 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc6">
+      <w:hyperlink w:history="true" w:anchor="_Toc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc7">
+      <w:hyperlink w:history="true" w:anchor="_Toc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc8">
+      <w:hyperlink w:history="true" w:anchor="_Toc9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc9">
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 3</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
-[...46 lines deleted...]
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 1</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 2</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
-[...93 lines deleted...]
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:t>Top-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ante feugiat congue mi mauris pharetra pulvinar nunc non consectetur congue non pharetra congue euismod pulvinar, massa. Aliquet consectetur erat mi felis ipsum massa felis aliquam sem at lorem nibh eget at, aliquam proin. Consectetur, ac mi adipiscing aliquam proin adipiscing aliquam proin consectetur magna diam consectetur magna aliquet amet nunc. Tellus sit nunc molestie lorem donec diam nonummy dolore aliquet sit nunc tellus, tempus proin, at nisi. Aliquet consectetur nisi non dolor lobortis volutpat erat mi elit erat ut non sit lobortis volutpat dolor. Laoreet id ipsum laoreet, id ipsum ante mauris lorem nibh elit erat, et elit erat mi adipiscing. Aliquam proin, consectetur magna, tincidunt id ipsum ante adipiscing donec aliquet pulvinar massa id tempus proin adipiscing. </w:t>
+        <w:t xml:space="preserve">Nibh congue mi felis pharetra ac et felis tempus, ante massa molestie sit ut non dolor tincidunt volutpat dolor laoreet, elit donec praesent, nonummy donec aliquet sit massa. Tellus feugiat ut volutpat sed nibh elit, turpis dolore tellus sit lobortis volutpat dolor tincidunt euismod dolor laoreet felis, tempus ante felis tempus proin at ac, et elit. Erat mi adipiscing aliquam magna ullamcorper pharetra tincidunt euismod dolor laoreet felis erat aliquet amet nunc, euismod ipsum ante adipiscing donec praesent turpis ut tellus lorem, proin turpis. Id ipsum proin turpis nisi aliquet, sit ut molestie lorem et at, magna diam consectetur congue euismod pulvinar mi elit erat praesent amet tincidunt euismod ipsum laoreet proin. Pharetra ut volutpat dolor laoreet eget ac diam pharetra lobortis eget erat et consectetur magna, euismod dolor laoreet felis erat diam amet tincidunt, id sed nisi non sit. Nibh eget lorem, et, eget ac et amet tincidunt, eget volutpat massa non elit pulvinar nisi laoreet, aliquet eget pulvinar dolore at pharetra aliquam ante molestie dolor lobortis. Id sed mi elit dolore ullamcorper amet nunc euismod ipsum ante felis aliquam sem, consectetur magna, sem pharetra congue non felis aliquam ante adipiscing nisi non feugiat lobortis. Molestie feugiat nibh elit magna, sem consectetur, magna euismod dolor mi id tempus ante felis aliquam proin turpis ut nibh elit erat diam amet dolore ullamcorper ipsum laoreet. Id tempus mi adipiscing nisi aliquet feugiat lobortis, molestie lorem ante at nisi sem sit ut volutpat sed donec, praesent sit ut non sit lobortis mauris lorem et. Consectetur magna ullamcorper pharetra congue volutpat sed mi elit magna ullamcorper amet nunc tellus pulvinar nunc molestie elit, donec diam amet congue euismod pulvinar massa felis aliquam aliquet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 1" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc0" w:id="14043060438556070455"/>
-      <w:bookmarkEnd w:id="14043060438556070455"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="8319491258150766071"/>
+      <w:bookmarkEnd w:id="8319491258150766071"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sit sed, mi, molestie sit, ipsum nunc tellus turpis nisi. Sem nonummy donec praesent turpis nisi aliquet sit massa molestie. Lorem, lobortis non pulvinar tincidunt id ipsum laoreet id consectetur. Ac diam nonummy donec praesent turpis dolore tellus feugiat lobortis. Non, pharetra congue euismod dolor nunc tellus sit ut non. Sit lobortis eget sed ipsum proin at ac et at. Ac mi felis donec praesent turpis dolore aliquet turpis nisi. Non dolor lobortis volutpat, sed et nonummy magna ullamcorper pharetra. Tincidunt nibh eget lorem, et at magna ullamcorper pharetra tincidunt. </w:t>
+        <w:t xml:space="preserve">Proin, mi felis, aliquam proin, at ac sem consectetur congue ullamcorper, amet congue id sed laoreet, felis erat mi felis nisi, aliquet turpis. Lobortis volutpat, elit, donec diam, amet nunc id sed ante adipiscing aliquam aliquet pulvinar nunc id ipsum massa mauris ac proin turpis ut. Molestie feugiat nibh elit adipiscing nisi, aliquet pulvinar massa mauris aliquam sem turpis ut tellus feugiat ante mauris ac proin pharetra ut volutpat. Sed nibh at magna non feugiat nibh elit amet nunc euismod ipsum ante adipiscing tempus sem sit nunc molestie lorem proin mauris ac. Proin consectetur congue ullamcorper pharetra, laoreet elit magna dolore molestie ipsum ante felis aliquam sem sit lobortis molestie lorem ante at nisi tellus. Sit lobortis eget sed nibh nonummy magna non, pharetra laoreet eget ac dolore molestie ipsum proin at ac sem turpis ut molestie lorem. Ante mauris ac, diam pharetra tincidunt volutpat sed nibh, elit erat diam nonummy congue euismod ipsum aliquam sem consectetur magna ullamcorper dolor tincidunt. Euismod pulvinar tincidunt, euismod, pulvinar ante adipiscing aliquam sem turpis nisi tellus elit donec, praesent adipiscing dolore tellus sit nunc molestie ipsum massa. Molestie lorem et elit ac et amet congue ullamcorper dolor laoreet id erat praesent amet nunc ante mauris ac diam pharetra ut non. Dolor nibh elit ac diam nonummy dolore ullamcorper pulvinar massa felis tempus mi turpis dolore, euismod pulvinar, ante, felis aliquam, nibh eget ac. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc1" w:id="6782843247248774957"/>
-      <w:bookmarkEnd w:id="6782843247248774957"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="1854557082722907322"/>
+      <w:bookmarkEnd w:id="1854557082722907322"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ante non pharetra tincidunt euismod molestie feugiat nibh, elit erat et elit. Donec mi felis aliquam proin at ac sem nonummy donec praesent adipiscing. Donec praesent turpis nunc tellus ipsum erat mi elit donec, ullamcorper amet. Nisi sem consectetur nisi non nonummy donec praesent felis, aliquam praesent consectetur. Ac, nibh eget erat praesent nonummy dolore ut non pharetra tincidunt, euismod. Pulvinar dolore aliquet consectetur nisi sem pharetra tincidunt volutpat dolor laoreet felis. Tempus, ante mauris tempus ante mauris adipiscing aliquam, praesent adipiscing nisi sem. Pharetra magna ullamcorper amet congue ullamcorper amet tincidunt euismod feugiat massa volutpat. Dolor lobortis volutpat dolor tincidunt id, ipsum, nunc et nonummy magna diam. Nonummy dolore aliquet amet nunc molestie ipsum ante at aliquam sem consectetur. </w:t>
+        <w:t xml:space="preserve">Volutpat pharetra magna diam, amet dolore tellus sit ut nibh elit, erat praesent nonummy dolore ullamcorper pulvinar massa id tempus proin. At ac, proin consectetur nisi sem pharetra congue volutpat pulvinar laoreet felis donec ut non sit ut volutpat, sed laoreet elit. Donec diam nonummy congue id erat diam amet, tincidunt euismod sed et nonummy congue euismod dolor, mi, sem, sit massa felis. Tempus proin adipiscing nunc molestie tempus proin adipiscing ut tellus ipsum ante at aliquam aliquet turpis lobortis mauris, aliquam dolore ullamcorper. Pulvinar nunc tellus tempus mi adipiscing aliquam aliquet sit nisi non sit lobortis mauris ac proin at ac diam amet tincidunt. Euismod ipsum, laoreet elit consectetur nisi non feugiat ante at magna volutpat dolor lobortis eget ac, diam pharetra ut non dolor. Tincidunt euismod, sed mi nonummy dolore euismod ipsum laoreet felis turpis ut molestie feugiat lobortis eget erat mi felis donec ullamcorper. Pulvinar nunc euismod, ipsum laoreet mauris tempus, praesent adipiscing, nisi, dolore aliquet, amet nunc, tellus feugiat massa, mauris lorem proin consectetur. Magna diam consectetur magna diam pulvinar, laoreet id erat praesent nonummy nunc, euismod ipsum, laoreet id consectetur congue volutpat feugiat nibh. Elit ac et nonummy dolore, ullamcorper pulvinar tincidunt euismod ipsum, mi adipiscing nunc euismod tempus praesent nonummy nunc tellus pulvinar massa. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc2" w:id="6237669941145154136"/>
-      <w:bookmarkEnd w:id="6237669941145154136"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="10764592904849790761"/>
+      <w:bookmarkEnd w:id="10764592904849790761"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Adipiscing tempus ante, mauris ac, et at magna diam nonummy, donec praesent, adipiscing nisi aliquet turpis ut sem pharetra. Ut euismod dolor laoreet elit erat ut molestie ipsum ante at, aliquam sem consectetur congue non dolor lobortis elit. Ac et nonummy magna ullamcorper amet dolore tellus sit ut molestie sit ipsum massa, felis tempus proin at ac. Nibh elit magna ullamcorper pharetra tincidunt euismod sed mi euismod pulvinar nunc tellus sit lobortis, eget dolor laoreet eget. Sed lorem nibh elit erat et elit erat aliquet amet nunc molestie ipsum ante felis aliquam sem at magna. Diam consectetur donec, euismod pulvinar tempus, ante mauris lorem et elit, ac diam nonummy, dolore aliquet, amet dolore tellus. </w:t>
+        <w:t xml:space="preserve">Aliquet sit massa volutpat pharetra tincidunt volutpat lorem et nonummy magna diam pharetra pharetra magna ullamcorper amet tincidunt euismod ipsum laoreet felis. Ipsum ante felis, aliquam sem sit lobortis volutpat, lorem nibh, mauris ac et nonummy donec praesent non feugiat lobortis eget ac proin. Pharetra, congue ullamcorper pharetra tincidunt euismod sed et felis erat praesent, adipiscing nisi aliquet sit nunc tellus tempus proin euismod dolor nibh. Eget erat mi adipiscing donec praesent adipiscing nisi tellus sit ut volutpat lorem et at ac diam pharetra congue ullamcorper dolor lorem. Nibh eget lorem et elit donec ullamcorper pharetra congue id ipsum laoreet adipiscing aliquam praesent, turpis dolore, tellus feugiat ante mauris aliquam. Proin turpis nisi non euismod tempus mi nonummy nunc euismod ipsum, laoreet felis, aliquam, proin turpis nunc molestie feugiat lobortis molestie lorem. Et at ac diam amet congue euismod sed aliquam proin consectetur nisi, non pharetra lobortis volutpat sed nibh elit donec diam adipiscing. Donec aliquet amet nunc id tempus, ac diam amet congue, euismod dolor tincidunt, id ipsum mi adipiscing nisi sem sit massa mauris. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc3" w:id="13231029529681577333"/>
-      <w:bookmarkEnd w:id="13231029529681577333"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="14422852828475059101"/>
+      <w:bookmarkEnd w:id="14422852828475059101"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ac laoreet id elit erat et nonummy donec aliquet amet, dolore, tellus sit, nunc tellus dolor lobortis volutpat. Dolor nunc, id ipsum massa felis tempus euismod turpis magna tempus lobortis non adipiscing, lorem donec massa proin. Euismod molestie pharetra donec massa non nonummy sit magna tincidunt sem volutpat amet aliquam lobortis diam tincidunt praesent. Mauris pharetra donec ante volutpat pharetra tempus ut et felis ipsum ut et euismod sit ac tincidunt tellus. Consectetur sed nunc aliquet mauris dolor dolore ipsum ut proin id amet ac lobortis ullamcorper felis dolor magna. Mi volutpat consectetur erat massa non eget ipsum, nisi et id sit nonummy, tempus ut diam felis feugiat. Nisi mi tellus consectetur sed nunc sem mauris dolor dolore ante, volutpat nonummy, lorem lobortis, diam, felis sit. Magna laoreet, aliquet massa ullamcorper felis feugiat nisi mi euismod turpis ac tincidunt aliquet turpis ac nibh euismod. </w:t>
+        <w:t xml:space="preserve">Proin at ac diam nonummy donec diam, nonummy nunc id ipsum. Massa molestie feugiat nibh, mauris, ac et consectetur ut, non dolor. Tincidunt ante at aliquam proin at nisi volutpat feugiat nibh at. Ac diam pharetra congue ullamcorper pulvinar nunc id erat praesent nonummy. Dolore tellus ipsum laoreet donec massa at pulvinar, dolore et volutpat. Turpis dolor erat, massa tellus pharetra erat massa tellus consectetur donec. Mi molestie, ipsum massa volutpat pharetra congue ullamcorper, adipiscing molestie feugiat. Magna et id turpis sed dolore nibh volutpat pulvinar dolore tellus. Sit nisi non pharetra ut non dolor, laoreet eget magna dolore. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc4" w:id="13524779522851492345"/>
-      <w:bookmarkEnd w:id="13524779522851492345"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="10374946784789674261"/>
+      <w:bookmarkEnd w:id="10374946784789674261"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquam donec pharetra ipsum congue et id consectetur erat tincidunt, aliquet. Eget sem elit ipsum nisi et id turpis sed dolore ante. Ullamcorper adipiscing pharetra ac id sit erat massa sem volutpat molestie. Pharetra erat nunc diam felis sit ac laoreet aliquet mauris sed. Dolore proin molestie dolor, dolore praesent mauris aliquet at erat nunc. Sem mauris sed dolore ante volutpat adipiscing, lorem congue praesent id. Sit donec massa sem elit ipsum nunc tellus turpis nisi diam. Proin eget, dolor nunc proin, euismod, felis sit magna laoreet sem. </w:t>
+        <w:t xml:space="preserve">Pharetra donec aliquet adipiscing tincidunt eget erat et elit donec ullamcorper amet dolore euismod pulvinar massa mauris aliquam praesent turpis. Nisi non sit lobortis mauris ac proin consectetur pulvinar massa, id erat praesent turpis nunc id tempus, praesent turpis nisi. Tellus pulvinar ante felis tempus aliquet, sit nunc molestie lorem ante mauris ac donec ullamcorper amet nunc id tempus ante. Mauris ac sem turpis ut volutpat dolor nibh eget ac sem consectetur congue euismod dolor nunc euismod sed praesent sem. Consectetur congue diam amet dolore, ullamcorper pulvinar nunc molestie feugiat lobortis molestie tempus ante at magna sem, pharetra congue euismod. Dolor laoreet elit pulvinar massa id tempus proin turpis, nisi non sit, massa mauris ac sem, turpis nisi volutpat dolor. Lobortis volutpat erat et elit erat praesent amet dolore euismod at ac et nonummy magna praesent nonummy congue, ullamcorper pulvinar. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc5" w:id="16231517377564729994"/>
-      <w:bookmarkEnd w:id="16231517377564729994"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="117698962644644744"/>
+      <w:bookmarkEnd w:id="117698962644644744"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing tempus proin at ac non tellus sit ut. Non sit ut volutpat dolor nibh eget erat et. Nonummy congue euismod dolor laoreet id ipsum ante felis. Aliquam proin at ac sit ut eget sed nibh. At ac diam amet tincidunt eget erat et nonummy. Donec aliquet turpis, nisi sem sit massa mauris tempus. Ante ullamcorper pulvinar nunc id sed mi felis tempus. Proin sit nunc molestie ipsum ante at aliquam sem. Turpis nisi volutpat feugiat nibh at magna sem pharetra. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 5" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc6" w:id="9714300892448074193"/>
+      <w:bookmarkEnd w:id="9714300892448074193"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Molestie euismod adipiscing, feugiat elit erat nunc et, ullamcorper mauris, pharetra tempus ut mi aliquet, mauris, amet lorem magna, nunc. Proin ullamcorper mauris amet tempus, ut laoreet aliquet volutpat nisi, lobortis praesent mauris consectetur erat, nunc nibh aliquet eget pharetra. Lorem donec nunc et ullamcorper at pharetra erat lobortis diam molestie elit amet tempus consectetur dolor aliquam tincidunt mi tellus. Eget, adipiscing amet tempus ac nunc nibh aliquet mauris pharetra donec lobortis diam euismod at amet lorem, eget nonummy feugiat. Magna nunc proin euismod at pharetra tempus congue massa proin eget amet aliquam ante eget amet tempus lobortis diam nonummy. Aliquam nibh non adipiscing praesent eget pharetra ipsum congue et id consectetur feugiat nisi mi aliquet mauris sed aliquam, nibh. </w:t>
+        <w:t xml:space="preserve">Consectetur congue non pharetra tincidunt eget ac, sem pharetra congue euismod dolor, laoreet elit erat. Diam amet, tincidunt, eget mauris ac diam pharetra, ut non dolor nibh at magna non. Pharetra, dolore ullamcorper amet massa id tempus, mi adipiscing nisi sem turpis ut nunc tellus. Pulvinar massa molestie, tempus proin, turpis nunc, id ipsum ante at aliquam proin consectetur magna. Non, dolor tincidunt volutpat molestie massa mi aliquet volutpat laoreet aliquet mauris sed laoreet aliquet. Adipiscing sed dolore massa ullamcorper elit feugiat nisi diam felis erat aliquet amet nunc id. Tempus ante adipiscing nonummy congue ullamcorper dolor tincidunt eget erat diam pharetra tincidunt id sed. Laoreet felis erat mi adipiscing nisi aliquet turpis, ut non dolor lobortis eget lorem dolore. Tellus sit massa felis aliquam aliquet sit nunc molestie ipsum proin adipiscing nisi sem pharetra. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc6" w:id="274274266483062658"/>
-      <w:bookmarkEnd w:id="274274266483062658"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="2895842429586477463"/>
+      <w:bookmarkEnd w:id="2895842429586477463"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ipsum et euismod adipiscing sed dolore ante, non elit feugiat magna mi. Euismod sit, magna mi id consectetur sed dolore, nibh ullamcorper, molestie consectetur. Ipsum sem eget amet ac tincidunt mi volutpat nonummy feugiat ac nunc. Proin volutpat, amet tempus ut diam mauris lorem ut, ullamcorper felis feugiat. Congue massa eget ipsum, dolore et euismod amet nunc tellus eget mi. Tellus eget pulvinar nisi et id turpis aliquam et, id, turpis pharetra. Tempus magna et id ante sem, id consectetur magna sem, consectetur congue. Ullamcorper nonummy congue euismod ipsum laoreet, id ipsum ante mauris ac, congue. Nisi tincidunt aliquet felis, felis pulvinar magna laoreet aliquet eget nonummy tempus. Lobortis ullamcorper nonummy feugiat magna, dolore et aliquet volutpat amet, tempus massa. </w:t>
+        <w:t xml:space="preserve">Consectetur turpis nisi sem pharetra congue non pharetra tincidunt euismod sed et nonummy congue. Ullamcorper amet nisi tellus sit nunc mauris tempus proin, turpis ut nibh at magna. Diam amet congue euismod ipsum laoreet felis erat praesent adipiscing, nisi sem turpis ut. Non feugiat nibh mauris ac sem pharetra, ut nonummy congue euismod sed mi nonummy. Dolore ullamcorper pulvinar massa id tempus mi adipiscing nisi sem turpis, ut non feugiat. Lobortis eget lorem nibh elit donec ullamcorper molestie lorem ante mauris ac proin, consectetur. Congue, non dolor tincidunt id sed et nonummy congue, euismod dolor mi nonummy congue. Ullamcorper dolor lorem ante mauris ac sem consectetur, congue volutpat sed nibh elit ac. Praesent nonummy dolore ullamcorper pulvinar nunc tellus ipsum mi adipiscing aliquam sem turpis nisi. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc7" w:id="12550603809001820716"/>
-      <w:bookmarkEnd w:id="12550603809001820716"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="1923211938021100886"/>
+      <w:bookmarkEnd w:id="1923211938021100886"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lorem ipsum nisi, et tellus at sed dolore praesent mauris pharetra pharetra erat. Massa et praesent molestie pharetra donec ante, et ipsum nisi nibh euismod at. Sed dolore praesent mauris dolor congue aliquet at ac nibh euismod adipiscing lorem. Tincidunt aliquet mauris pharetra, magna praesent mauris nibh diam mauris sit magna mi. Tellus elit ipsum dolore, proin, elit sed massa sem, at dolor tempus magna. Massa non nonummy tempus ut diam id sit felis ipsum congue praesent felis. Feugiat congue, et id feugiat magna laoreet tellus, at ac nunc ante ullamcorper. Felis pharetra magna diam felis proin non felis feugiat ac, massa, sem volutpat. Turpis feugiat dolore lobortis et euismod mauris amet tempus congue praesent non, eget. Sit lorem donec massa, ullamcorper tincidunt praesent, molestie nonummy ipsum ut mi, euismod. </w:t>
+        <w:t xml:space="preserve">Nisi proin pharetra ut non feugiat nibh elit erat et nonummy. Donec aliquet amet tincidunt, id consectetur nisi sem sit nibh mauris. Ac et consectetur congue non dolor nibh elit erat et nonummy. Congue ullamcorper dolor laoreet, id tempus ante adipiscing nisi congue ullamcorper. Amet, tincidunt eget sed mi adipiscing donec praesent, turpis, nisi tellus. Feugiat lobortis molestie, ac proin consectetur congue non dolor nibh eget. Ac nunc tellus pulvinar massa mauris tempus proin consectetur magna, non. Feugiat lobortis non sed et elit ac diam, amet tincidunt mi. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc8" w:id="8578319563636598384"/>
-      <w:bookmarkEnd w:id="8578319563636598384"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="1739324010781820220"/>
+      <w:bookmarkEnd w:id="1739324010781820220"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, mi adipiscing aliquam ante at ac et, at, congue ullamcorper pharetra tincidunt euismod sed laoreet id ipsum mi diam amet. Dolore ullamcorper dolor, laoreet id erat diam amet, nunc id sed mi felis donec praesent adipiscing nisi tellus sit ut volutpat. Dolor tempus ante at aliquam sem consectetur nisi sem consectetur magna, diam nonummy dolore aliquet turpis nunc, tellus sit nibh mauris. Lorem, nibh elit ac diam amet tincidunt massa at nisi aliquet, turpis nisi volutpat feugiat proin at magna diam nonummy congue. Euismod dolor laoreet elit erat praesent nonummy congue ullamcorper mauris aliquam non, consectetur congue ullamcorper pharetra tincidunt, volutpat erat et elit. Donec praesent amet, nunc, tellus pulvinar massa molestie lorem ante mauris ac diam pharetra congue massa id ipsum praesent turpis dolore. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc10" w:id="9480307614695631989"/>
+      <w:bookmarkEnd w:id="9480307614695631989"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Second-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue ac congue ante, diam tellus eget. Turpis dolor eget, pulvinar feugiat magna, massa. Diam eget turpis lorem tincidunt aliquet mauris. Pharetra tempus ut laoreet, non elit ipsum. Dolore nibh euismod adipiscing feugiat, turpis ac. Tincidunt, proin, eget nonummy lorem ut diam. Felis pharetra magna laoreet molestie consectetur erat. Dolore et euismod amet tempus nibh euismod. Turpis tempus ipsum, nunc sem, eget pulvinar. </w:t>
+        <w:t xml:space="preserve">Pharetra magna diam amet dolore, tellus pulvinar, massa id, tempus ac. Et nonummy dolore ullamcorper pulvinar laoreet felis erat praesent adipiscing nisi. Aliquet, pulvinar ante felis donec praesent turpis nunc molestie lorem ante. At aliquam congue euismod sed mi, elit dolore aliquet amet massa. Molestie feugiat massa molestie tempus proin, consectetur ut, molestie tempus proin. At nisi sem pharetra congue laoreet adipiscing, aliquam aliquet pulvinar massa. Felis tempus praesent turpis dolore tellus sit lobortis molestie lorem et. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc9" w:id="15888552443004509806"/>
-      <w:bookmarkEnd w:id="15888552443004509806"/>
+      <w:bookmarkStart w:name="_Toc11" w:id="1272430942446361636"/>
+      <w:bookmarkEnd w:id="1272430942446361636"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ut nunc ante non adipiscing sit erat massa aliquet, at sed, dolore proin massa sem elit pulvinar ut mi, tellus at sed laoreet euismod turpis. Lorem tincidunt ullamcorper turpis ac nibh euismod amet aliquam nibh volutpat turpis feugiat donec pulvinar aliquam congue, mi sem tellus at dolor donec praesent adipiscing. Nisi proin consectetur ac diam nonummy donec, aliquet adipiscing aliquam sem at ac sem aliquet sit nunc molestie feugiat ante mauris lorem, nibh elit magna. Diam nonummy donec at lorem nibh eget erat laoreet elit erat diam non pharetra tincidunt, euismod dolor tincidunt id sed laoreet felis tempus ante, at. Ac nibh elit erat diam nonummy congue euismod dolor tincidunt id tempus ante, felis pharetra lobortis eget sed laoreet eget, sed mi adipiscing aliquam proin. Adipiscing, aliquam proin consectetur congue ullamcorper pharetra tincidunt ullamcorper amet nunc id ipsum ante mauris lorem donec praesent nonummy donec praesent consectetur nisi non consectetur. Magna ullamcorper nonummy dolore aliquet pulvinar dolore tellus pharetra ut non id ipsum ante felis tempus proin, at lorem mi elit erat ante molestie lorem. </w:t>
+        <w:t xml:space="preserve">Elit erat mi adipiscing donec praesent adipiscing nisi, sem consectetur magna sem consectetur congue euismod sed. Mi felis donec diam nonummy nunc nibh at nisi sem pharetra ut non dolor laoreet eget. Erat mi elit donec aliquet turpis dolore molestie tempus praesent, turpis dolore tellus ipsum ante diam. Pharetra lobortis mauris magna diam pharetra ut volutpat sed nibh elit erat diam amet tincidunt id. Sed mi elit donec aliquet pulvinar nunc euismod, ipsum mi non dolor lobortis mauris magna diam. Pharetra ut non dolor nibh, elit erat mi nonummy donec aliquet, pulvinar nunc, molestie ipsum massa. Molestie elit donec aliquet amet dolore tellus pulvinar massa mauris aliquam proin turpis massa molestie feugiat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc10" w:id="16070755075779716969"/>
-      <w:bookmarkEnd w:id="16070755075779716969"/>
+      <w:bookmarkStart w:name="_Toc12" w:id="1253083780458833034"/>
+      <w:bookmarkEnd w:id="1253083780458833034"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget mauris sed nibh eget sed mi felis tempus. Proin adipiscing, aliquam proin consectetur nisi sem pharetra tincidunt. Volutpat pulvinar nunc id pulvinar nunc molestie consectetur magna. Diam nonummy, donec aliquet turpis nunc molestie, sit, massa. Molestie feugiat nibh at ac diam amet congue euismod. Dolor tincidunt euismod ipsum massa, et nonummy donec diam. Amet, nunc tellus pulvinar massa id tempus ante mauris. </w:t>
+        <w:t xml:space="preserve">Consectetur congue nisi non pharetra congue. Ullamcorper pulvinar tincidunt id sed mi. Adipiscing donec tellus pulvinar laoreet felis. Aliquam praesent, turpis dolore tellus sit. Lobortis molestie feugiat donec praesent turpis. Nisi aliquet turpis ut tellus feugiat. Ante mauris magna diam, consectetur, congue. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc11" w:id="14482911397936452383"/>
-      <w:bookmarkEnd w:id="14482911397936452383"/>
+      <w:bookmarkStart w:name="_Toc13" w:id="804379512324769935"/>
+      <w:bookmarkEnd w:id="804379512324769935"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, volutpat dolor feugiat lobortis eget lorem diam nonummy magna ullamcorper pulvinar tincidunt. Id erat mi adipiscing donec aliquet pulvinar laoreet felis, erat, praesent turpis nunc. Id, consectetur magna sem pharetra tincidunt volutpat dolor laoreet elit magna euismod dolor. Laoreet eget sed laoreet felis donec aliquet amet, massa id aliquam, praesent turpis. Dolor lobortis eget erat et elit donec aliquet pulvinar tincidunt id tempus ante. Felis tempus molestie ipsum, ante at aliquam non pharetra ut non tellus feugiat. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc14" w:id="16065645176160224658"/>
+      <w:bookmarkEnd w:id="16065645176160224658"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar ut non pharetra congue non dolor tincidunt eget erat mi elit erat praesent. Amet dolor tincidunt eget, erat et elit magna diam pulvinar tincidunt euismod ipsum massa. Felis donec aliquet sit, nunc molestie feugiat lobortis mauris ac, proin at pulvinar, nunc. Id tempus ante adipiscing aliquam sem pulvinar massa mauris tempus proin consectetur ut non. Sit, ut non sed, et elit magna non dolor tempus proin adipiscing dolore tellus. Feugiat lobortis non, pharetra congue euismod dolor laoreet elit donec ullamcorper pulvinar tincidunt eget. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 4" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc15" w:id="14249381190136471014"/>
+      <w:bookmarkEnd w:id="14249381190136471014"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At, ac diam nonummy donec praesent adipiscing. Nisi aliquet sit nunc, molestie, lorem ante. At aliquam proin at, magna ullamcorper pharetra. Feugiat, massa at nisi aliquet sit lobortis. Volutpat lorem nibh elit ac sem pharetra. Tincidunt volutpat lorem et, nonummy congue non. Sed et nonummy pulvinar nunc molestie tempus. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc16" w:id="1504373686770926737"/>
+      <w:bookmarkEnd w:id="1504373686770926737"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra magna diam, amet dolore euismod ipsum laoreet felis aliquam praesent turpis ut tellus feugiat sed mi felis donec. Praesent adipiscing nisi sem, turpis, nisi, non feugiat nibh mauris ac diam nonummy congue euismod dolor tincidunt id sed. Mi felis aliquam ac et nonummy congue id, ipsum mi elit dolore ullamcorper dolor laoreet felis donec praesent turpis. Dolore tellus ipsum mi adipiscing donec aliquet pulvinar massa et, consectetur ut, volutpat lorem et at magna ullamcorper pharetra. Tincidunt volutpat sed mi elit donec mi turpis nisi aliquet sit nunc molestie nonummy, magna ullamcorper, dolor nibh eget. Donec, praesent nonummy congue ullamcorper amet nunc molestie tempus mi turpis, nunc tellus feugiat lobortis mauris aliquam aliquet sit. Nunc tellus elit erat diam amet tincidunt eget erat praesent nonummy congue euismod erat et amet congue euismod sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc17" w:id="17043124027242614103"/>
+      <w:bookmarkEnd w:id="17043124027242614103"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing aliquam aliquet, sit ut tellus feugiat massa at ac proin consectetur magna diam pharetra tincidunt volutpat sed mi, elit, donec diam, nonummy feugiat nibh eget lorem et nonummy. Magna ullamcorper, pharetra laoreet eget erat diam pharetra congue euismod sed mi elit donec aliquet pulvinar tincidunt euismod feugiat erat et nonummy congue, euismod sed laoreet nonummy donec diam amet. Tincidunt id, ipsum mi adipiscing donec praesent turpis dolore tellus feugiat, massa mauris ac et at amet nunc aliquet sit ut molestie, tempus praesent sit nunc molestie lorem ante at. Ac et at magna non dolor lobortis eget ac, nunc molestie ipsum ante felis aliquam aliquet turpis ut tellus feugiat nibh at ac diam consectetur ut volutpat sed et elit. Ac mi, adipiscing donec aliquet amet lorem et at magna non, dolor, tincidunt volutpat sed mi elit magna ullamcorper pulvinar laoreet, id sed mi adipiscing donec tellus pulvinar massa molestie. Tempus massa mauris amet congue volutpat dolor laoreet id tempus praesent pulvinar nisi sem sit, ante felis aliquam proin consectetur, ut tellus feugiat erat, diam amet dolore ullamcorper ipsum mi. Elit donec, aliquet turpis, nunc molestie ipsum massa mauris lorem proin consectetur magna non dolor tincidunt volutpat sed nibh, proin turpis ut non sit lobortis molestie lorem et at magna. Diam nonummy congue ullamcorper, amet nunc euismod ipsum ante felis aliquam sem at nisi, sem pharetra sed, laoreet adipiscing aliquam praesent turpis ut molestie feugiat proin adipiscing nisi tellus sit. Lobortis volutpat feugiat, nibh eget erat et consectetur magna ullamcorper pulvinar nunc id mauris magna, sem pharetra ut volutpat dolor nibh elit ac diam amet tincidunt, id sed, mi elit. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc18" w:id="8298914328133645020"/>
+      <w:bookmarkEnd w:id="8298914328133645020"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
         <w:t>Top-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Et euismod pulvinar nisi non pharetra ipsum laoreet id tempus, ante, molestie feugiat lobortis id sed. Laoreet id tempus mi mauris lorem nibh mauris lorem nibh elit erat praesent nonummy donec congue. Ullamcorper pharetra tincidunt ullamcorper turpis aliquam proin elit ac, diam amet congue ullamcorper pulvinar nunc tellus. Pulvinar lobortis volutpat feugiat nibh mauris ac diam tellus sit, nunc, tellus feugiat lobortis volutpat dolor. Tincidunt id sed et nonummy donec aliquet turpis dolore, tellus sit lobortis volutpat feugiat, lobortis mi. Adipiscing aliquam, praesent turpis ut tellus feugiat nibh eget, lorem et at ac et elit donec. Praesent adipiscing aliquam proin consectetur magna sem, dolor, tincidunt massa mauris tempus, ante at lorem, et. Eget erat, mi adipiscing donec praesent, turpis nisi non, pharetra ut, volutpat feugiat, lobortis volutpat dolor. </w:t>
+        <w:t xml:space="preserve">Nonummy donec praesent, adipiscing, donec praesent turpis dolore tellus sit lobortis molestie dolor. Lobortis eget erat, mi elit erat magna sem consectetur congue euismod sed laoreet. Eget donec diam pharetra congue euismod ipsum laoreet adipiscing donec ullamcorper amet, nunc. Molestie feugiat, ante felis aliquam tincidunt volutpat erat et nonummy congue ullamcorper pulvinar. Nunc euismod ipsum, laoreet felis aliquam aliquet sit nunc molestie feugiat, massa at. Aliquam aliquet, turpis ut, mauris felis erat aliquet amet tincidunt, felis tempus mi. Adipiscing donec aliquet turpis ut tellus lorem proin adipiscing aliquam, non sit lobortis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc12" w:id="2745916845099277602"/>
-      <w:bookmarkEnd w:id="2745916845099277602"/>
+      <w:bookmarkStart w:name="_Toc19" w:id="14270511712273366439"/>
+      <w:bookmarkEnd w:id="14270511712273366439"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget pharetra congue aliquet turpis dolore sem consectetur magna ullamcorper amet dolore aliquet adipiscing aliquam, proin at magna et elit. Consectetur magna diam nonummy magna diam amet dolore, ullamcorper sit massa molestie ipsum massa mauris aliquam proin turpis nisi non. Pharetra congue volutpat dolor tempus proin at, ac diam nonummy magna non pulvinar tincidunt id ipsum massa, id aliquam praesent. Amet nisi, aliquet turpis congue, volutpat dolor lobortis volutpat, dolor laoreet nibh eget lorem, nibh elit, donec diam amet nunc. Euismod ipsum laoreet felis, donec ullamcorper pulvinar massa id tempus ante adipiscing aliquam aliquet volutpat, mauris sed, nisi tincidunt mi. Tellus eget sit, ac tincidunt praesent, at dolor dolore praesent molestie pharetra tempus massa, diam felis consectetur erat, nunc, ante. Euismod, nibh euismod pulvinar nisi diam id adipiscing sed, congue aliquet mauris pharetra tempus nisi feugiat erat nunc sem eget. </w:t>
+        <w:t xml:space="preserve">At lorem, nibh elit erat praesent felis aliquam praesent, adipiscing aliquam non pharetra. Congue non dolor lobortis eget ac dolore tellus sit massa, mauris lorem, nibh. At ac diam consectetur congue euismod dolor laoreet elit donec diam amet congue. Ullamcorper pulvinar laoreet id consectetur congue ullamcorper amet congue ullamcorper pulvinar tincidunt, id. Tempus ante felis nisi aliquet, sit ut non sit ut, volutpat sed nibh. Eget donec diam amet congue lobortis molestie feugiat et, at magna non, dolor. Nibh eget erat diam, consectetur congue volutpat sed, nibh consectetur congue non dolor. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc13" w:id="4939359337675780735"/>
-      <w:bookmarkEnd w:id="4939359337675780735"/>
+      <w:bookmarkStart w:name="_Toc20" w:id="568289919686218686"/>
+      <w:bookmarkEnd w:id="568289919686218686"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna lorem donec, ac ut et, euismod molestie nonummy ipsum magna nunc. Nibh praesent non felis turpis sed donec lobortis, praesent lorem magna massa. Aliquam ut, mi aliquet volutpat turpis feugiat, donec lobortis mi sem volutpat. Adipiscing pharetra tempus ac donec, lobortis mi proin aliquet molestie nibh, praesent. Non felis sit ac dolore nibh diam mauris pharetra erat nunc et. Tellus mauris amet aliquam ut mi tellus elit pulvinar ac tincidunt, mi. Non lobortis praesent volutpat, nonummy sit lorem, nunc proin non felis feugiat. </w:t>
+        <w:t xml:space="preserve">Tincidunt tellus feugiat lobortis volutpat dolor lobortis volutpat sed laoreet eget. Ipsum laoreet mauris, tempus ante at aliquam aliquam proin turpis nisi. Aliquet sit lobortis volutpat lorem et at ac diam, pharetra tincidunt. Eget lorem nibh nonummy congue ullamcorper pulvinar, tincidunt euismod, ipsum ac. Sem pharetra ut volutpat lorem proin consectetur congue non dolor lobortis. Eget, erat et, nonummy magna ullamcorper pulvinar laoreet id erat praesent. Adipiscing donec aliquet eget lorem et at congue non sed nibh. Elit ac diam amet dolore ullamcorper pulvinar tincidunt euismod feugiat lobortis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc14" w:id="14699648224580129244"/>
-      <w:bookmarkEnd w:id="14699648224580129244"/>
+      <w:bookmarkStart w:name="_Toc21" w:id="10563185703998900494"/>
+      <w:bookmarkEnd w:id="10563185703998900494"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mi congue ante volutpat donec massa et euismod at dolor aliquam ut praesent tellus consectetur magna mi, molestie sit magna laoreet et ullamcorper, non elit, pulvinar magna tincidunt turpis sed. Donec nibh diam felis lorem lobortis volutpat amet aliquam lobortis diam molestie, turpis sed dolore et eget dolor dolore ante ullamcorper, molestie, sit at dolor dolore proin eget amet, ipsum. Congue, nunc et aliquet at pharetra donec ante sem, nunc nunc lobortis ante, non eget adipiscing dolor donec massa non tincidunt proin mauris pharetra congue euismod pulvinar nunc id ipsum. Massa molestie lorem, ante mauris ac et nonummy donec diam pharetra tincidunt proin consectetur sed nunc aliquet eget, pulvinar ac tincidunt praesent non elit pulvinar ac nunc proin volutpat nonummy. Lorem magna laoreet sem elit pulvinar aliquam tincidunt proin non sem volutpat adipiscing, lorem donec ut et id at sed donec lobortis diam molestie consectetur erat nunc proin id turpis. Lorem, congue lobortis tincidunt ante volutpat adipiscing, euismod, mauris amet feugiat erat ut proin id pulvinar aliquam tincidunt aliquet, at pharetra donec, massa lobortis diam felis, pharetra mi aliquet consectetur. Erat ac congue mi molestie, dolor magna, mi tellus nonummy ipsum ut, laoreet praesent volutpat adipiscing ipsum congue mi id at ipsum nunc sem ac tincidunt sem, eget, pulvinar aliquam. </w:t>
+        <w:t xml:space="preserve">Sit nisi proin consectetur magna diam amet, congue, ullamcorper amet dolore tellus turpis lobortis molestie lorem ante, mauris magna non sit ipsum massa id tempus ante adipiscing aliquam. Proin pharetra magna ullamcorper pharetra congue volutpat sed massa felis tempus mi adipiscing nisi, euismod mauris pulvinar tincidunt nibh eget ac et nonummy magna diam pharetra tincidunt id. Sed laoreet elit donec ullamcorper, pulvinar massa felis erat praesent turpis nunc euismod, tempus, ante felis, elit donec diam amet dolore, euismod ipsum massa felis, tempus proin at. Ac, et consectetur congue volutpat dolor lobortis elit ac diam consectetur tincidunt ut volutpat feugiat nibh eget lorem nibh elit donec diam, nonummy dolore tellus ipsum laoreet felis. Aliquam, praesent at aliquam sem consectetur nisi non dolor, lobortis, volutpat adipiscing aliquam aliquet sit ut molestie tempus proin consectetur nisi tellus feugiat nibh adipiscing nisi non sit. Massa mauris ac aliquet sit lobortis mauris aliquam sem volutpat dolor, tincidunt, tellus pulvinar massa mauris lorem ante mauris ac et nonummy congue ullamcorper dolor laoreet eget ac. Diam non feugiat massa molestie lorem et at, ac sem consectetur tincidunt volutpat erat diam pharetra, tincidunt, euismod dolor nibh eget erat diam amet tincidunt, id, pulvinar massa. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc15" w:id="14510728490696790004"/>
-      <w:bookmarkEnd w:id="14510728490696790004"/>
+      <w:bookmarkStart w:name="_Toc22" w:id="9967917896012425663"/>
+      <w:bookmarkEnd w:id="9967917896012425663"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Second-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus proin at ac diam. Pharetra congue non dolor, laoreet euismod. Eget ac proin, at magna ullamcorper. Amet congue ullamcorper amet nunc tellus. Ipsum ante mauris aliquam sem turpis. Ut non sit ut eget lorem. Diam nonummy sit nunc tellus feugiat. Ante mauris feugiat lobortis eget ac. Diam nonummy donec aliquet pulvinar laoreet. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc23" w:id="1682410206487226717"/>
+      <w:bookmarkEnd w:id="1682410206487226717"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus id erat mi id tempus proin at aliquam sem consectetur. Ac et nonummy magna ullamcorper dolor et consectetur magna volutpat sed, tincidunt. Eget sed ac proin at congue non sed nibh at congue ullamcorper. Dolor lobortis volutpat erat et pharetra tincidunt volutpat erat, mi elit donec. Diam amet nunc, nibh mauris ac et nonummy congue volutpat dolor, et. Elit ac diam pharetra, tincidunt volutpat sed et nonummy donec ullamcorper dolor. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc24" w:id="7805028408588574241"/>
+      <w:bookmarkEnd w:id="7805028408588574241"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris sed nibh, eget erat et nonummy. Erat praesent, turpis dolore tellus ipsum ante. Felis tempus proin consectetur magna sem sit. Lobortis massa mauris, tempus proin at aliquam. Proin at magna ullamcorper pharetra congue volutpat. Sed mi id tempus mi felis aliquam. Aliquet sit nunc molestie lorem magna diam. Nonummy dolore tellus ipsum laoreet felis donec. Aliquet turpis nunc tellus ipsum proin turpis. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc25" w:id="15346017684216269199"/>
+      <w:bookmarkEnd w:id="15346017684216269199"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet volutpat, adipiscing, dolor dolore ut mi consectetur lorem nunc proin eget nonummy pharetra, erat at turpis lorem tempus, nisi nonummy turpis dolor elit adipiscing non ante. Laoreet tempus adipiscing tellus eget nunc proin mauris amet aliquam lobortis diam tellus nonummy ipsum nisi et ullamcorper at pharetra sem aliquet lobortis massa et ullamcorper, mauris. Consectetur turpis sed magna massa diam id turpis pharetra, tempus congue laoreet sem eget adipiscing dolor tempus magna laoreet sem eget amet lorem tempus magna tincidunt sed. Nisi nunc proin ullamcorper felis consectetur ipsum nisi lobortis aliquet, molestie amet ipsum nisi mi, tellus consectetur dolor donec, lobortis praesent molestie, nonummy, sit ac congue, turpis. Feugiat aliquam lobortis ullamcorper id consectetur dolor aliquam nibh diam felis pharetra erat ut nibh aliquet mauris amet tempus ut praesent molestie at pulvinar ac congue magna. Laoreet proin volutpat adipiscing lorem congue ante sem id mauris pharetra tempus ut mi tellus at pulvinar dolor erat amet ac nibh aliquet adipiscing dolor magna massa. Diam, euismod at dolor aliquam nibh ullamcorper id, sit, magna laoreet aliquet eget amet ac congue, ante volutpat ante ullamcorper felis pharetra tempus magna laoreet praesent eget. </w:t>
+        <w:t xml:space="preserve">Volutpat pulvinar dolore, ut eget sed nibh elit ac ullamcorper pharetra congue ullamcorper ipsum laoreet id erat praesent amet tincidunt id tempus ante felis nisi aliquet turpis nunc diam, consectetur. Congue ullamcorper pharetra congue, id erat praesent adipiscing aliquam praesent amet nunc molestie, ipsum mi turpis nunc molestie ipsum ante adipiscing dolore aliquet, eget sed, nibh id sed mi adipiscing. Donec aliquet sit massa id ipsum proin adipiscing, nisi tellus feugiat, massa sit tincidunt euismod dolor, sit nibh mauris, aliquam proin consectetur congue volutpat feugiat nibh elit magna non, pharetra. Tincidunt volutpat, sed, laoreet, felis erat praesent, turpis nisi euismod ipsum massa mauris nonummy congue non dolor nibh proin mauris ac non sit ut molestie feugiat nibh at ac et. Elit erat mi adipiscing aliquam, sem consectetur nisi, non sit erat praesent adipiscing dolore tellus ipsum massa id tempus praesent turpis, dolore tellus ipsum massa mauris ac sem turpis ut. Volutpat pharetra, congue euismod dolor feugiat lobortis eget ac et nonummy magna non dolor, laoreet eget ac diam, amet dolore euismod ipsum laoreet id, tempus praesent turpis dolore aliquet pulvinar. Massa, molestie nonummy, magna ullamcorper dolor tincidunt eget erat praesent nonummy dolore ullamcorper pulvinar massa, felis, tempus proin at aliquam proin, consectetur nisi volutpat lorem nibh eget erat et aliquet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc16" w:id="186392171708763712"/>
-      <w:bookmarkEnd w:id="186392171708763712"/>
+      <w:bookmarkStart w:name="_Toc26" w:id="6542478527448837110"/>
+      <w:bookmarkEnd w:id="6542478527448837110"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="MessageHeader"/>
-[...127 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rb212529c862e4f95"/>
+      <w:headerReference w:type="default" r:id="R44c949066f7b45ef"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1723,69 +2087,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTIONPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2362,51 +2726,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbbe1a07ee7624ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rebda225074674c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R95d63460d0b743e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rb212529c862e4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R10010cfa1cd048d7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rd92758fbb89b47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re8ee4d4429394fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1b4d4f8d931b466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R44c949066f7b45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6cc3b71f4cfd44b5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>