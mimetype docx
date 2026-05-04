--- v8 (2026-03-19)
+++ v9 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R626eceec21d0450c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0b180d458f3d4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf17d69da8960498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R491759b91f8f4aa5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R08c602cee880409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf34aaae09c22469c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o \f \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
@@ -54,1480 +54,2570 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc5">
+      <w:hyperlink w:history="true" w:anchor="_Toc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc6">
+      <w:hyperlink w:history="true" w:anchor="_Toc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc7">
+      <w:hyperlink w:history="true" w:anchor="_Toc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc8">
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Top-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc9">
-[...9 lines deleted...]
-          <w:t>TC Field for Second-level header 3</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc27">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
-[...9 lines deleted...]
-          <w:t>TC Field for Top-level header 2</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc28">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Top-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc33 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc34 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
-[...46 lines deleted...]
-          <w:t>6</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:t>Top-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lorem lobortis dolore feugiat amet pharetra pulvinar dolor sit. Pulvinar pulvinar sit sed lorem tempus sed, ac, donec. Magna, dolore erat ipsum sed lorem erat lorem tempus. Magna nisi dolore, massa praesent et proin laoreet nibh. Massa laoreet lobortis lobortis dolore magna ac donec ut. Amet at turpis dolor tempus ac donec congue, ut. Laoreet, lobortis nunc dolore, congue aliquam tincidunt ut massa. Lobortis ut nunc lobortis ut tincidunt congue nunc et. </w:t>
+        <w:t xml:space="preserve">Id erat dolor tempus erat dolore lobortis massa et. Praesent volutpat adipiscing nonummy pulvinar ac laoreet ullamcorper at. Tempus nisi laoreet aliquet elit pulvinar nisi ante diam. Mauris, pharetra sed ut diam id, turpis, lorem donec. Massa, ullamcorper elit feugiat congue mi turpis ac mi. Aliquet at sed dolore proin volutpat nonummy tempus nibh. Volutpat pharetra aliquam massa non nonummy tempus ut ullamcorper. Felis feugiat nisi diam id sit et id sit. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 1" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc0" w:id="4007623723436485248"/>
-      <w:bookmarkEnd w:id="4007623723436485248"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="3420018902251486480"/>
+      <w:bookmarkEnd w:id="3420018902251486480"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nonummy erat sed consectetur mauris tellus ullamcorper, non sem aliquet, et nibh, massa et, ante. Praesent et, praesent feugiat feugiat pulvinar dolor ipsum erat dolore lobortis praesent non euismod, euismod. Tellus aliquet volutpat id eget mauris nonummy consectetur, turpis elit at felis nunc lobortis massa. Nibh ante mi nibh, ante diam non euismod, mauris amet turpis amet nonummy consectetur felis. Elit eget, felis elit at adipiscing consectetur turpis lobortis nisi aliquam erat lorem tempus ipsum. Sed feugiat pulvinar amet sit ipsum dolor feugiat amet dolor erat ac nisi tincidunt ante. </w:t>
+        <w:t xml:space="preserve">Tincidunt ante euismod felis sit magna massa sem elit, sed, nunc proin id amet nisi volutpat. Turpis lorem, lobortis praesent felis dolor congue praesent molestie pharetra sed ut, diam euismod turpis, ac. Tincidunt praesent, mauris, dolor donec massa ullamcorper ipsum nisi diam felis pulvinar magna nibh euismod consectetur. Dolor, aliquam lobortis ullamcorper felis, feugiat congue mi non at erat, nunc sem at sed nunc. Sem eget dolore proin eget pulvinar donec ante non nonummy tempus ut diam, felis ipsum congue. Mi aliquet elit dolor aliquam nibh volutpat, pulvinar nisi euismod amet tempus lobortis ullamcorper nonummy aliquam. Lobortis ullamcorper adipiscing tempus lobortis ullamcorper elit ipsum ut mi tellus sit nisi mi tellus, turpis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc1" w:id="181622920659726290"/>
-      <w:bookmarkEnd w:id="181622920659726290"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="8108325202741685164"/>
+      <w:bookmarkEnd w:id="8108325202741685164"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed ut ut, congue ac lorem ipsum pulvinar. Felis elit, adipiscing consectetur feugiat, sed dolor ipsum. Sed tincidunt ut, dolore dolore ac dolor sit. Turpis elit mauris mauris eget mauris mauris id. Ullamcorper proin aliquet ullamcorper aliquet ullamcorper ullamcorper sem. Mi, volutpat sem sem, diam sem ante, massa. </w:t>
+        <w:t xml:space="preserve">Tincidunt mi molestie nonummy erat massa, tellus nonummy erat massa. Sem eget, ipsum nisi proin eget amet ac lobortis at. Dolor donec massa volutpat consectetur erat massa non elit tempus. Ut diam elit ipsum ut proin eget amet, nisi nibh. Id adipiscing feugiat mi molestie, pharetra erat nunc sem felis. Pulvinar, nisi nibh euismod adipiscing lorem congue praesent mauris amet. Donec ante non nonummy tempus lobortis sem felis sit diam. Id sit magna laoreet aliquet at sed nunc proin, volutpat. Amet donec ante molestie, amet erat lobortis non elit ipsum. Magna mi tellus magna nibh tellus at dolor dolore ante. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc2" w:id="1736829025068326481"/>
-      <w:bookmarkEnd w:id="1736829025068326481"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="8232613884064827325"/>
+      <w:bookmarkEnd w:id="8232613884064827325"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Proin magna ac ipsum, pulvinar, pharetra turpis amet consectetur turpis nonummy dolore nibh, laoreet nibh proin diam non aliquet non aliquet ullamcorper diam, proin mi et ante ante laoreet. Ut aliquam donec magna aliquam tempus ac dolor ipsum magna nunc tincidunt ut laoreet ante, praesent sem id eget id, at turpis feugiat tempus nibh praesent non sem euismod. Tellus sem ullamcorper praesent non felis at amet dolor tempus magna dolore lobortis ante sem aliquet euismod felis elit adipiscing, nonummy consectetur adipiscing nonummy, pharetra, ipsum lorem ac tempus. Magna aliquam, erat ac donec, congue nunc, tincidunt lobortis nunc tincidunt ante diam aliquet eget at amet sit, sed, aliquam congue nunc nibh proin nonummy elit felis consectetur pulvinar. Ac lorem donec ut nibh proin non id elit turpis dolor tempus congue massa proin aliquet volutpat felis at amet feugiat tempus nunc ut, mi proin aliquet volutpat id. Elit mauris nonummy turpis dolor feugiat pulvinar dolor lorem erat nisi laoreet ante praesent proin praesent, dolor sit pulvinar, pharetra pulvinar dolor tempus donec magna dolore ut massa et. </w:t>
+        <w:t xml:space="preserve">Consectetur tempus, nunc diam elit ipsum ut et id sit sem eget. Pulvinar aliquam nibh euismod amet aliquam, et euismod adipiscing lorem tincidunt diam. Mauris pharetra donec praesent, molestie pharetra donec laoreet non consectetur erat tellus. At ipsum nunc sem, elit dolor dolore proin eget dolor dolore ante. Volutpat amet aliquam ante volutpat amet donec ante volutpat amet donec mauris. Amet erat massa non nonummy ipsum ut et id sit magna laoreet. Tellus adipiscing lorem tincidunt tellus turpis aliquam nibh euismod adipiscing ac volutpat. Amet ac nibh, volutpat turpis, tempus ante volutpat amet tempus lobortis diam. Mauris pharetra, donec laoreet tellus at erat laoreet, tellus consectetur, ac laoreet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc3" w:id="14411376333984358555"/>
-      <w:bookmarkEnd w:id="14411376333984358555"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="11570340988790696062"/>
+      <w:bookmarkEnd w:id="11570340988790696062"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt adipiscing euismod ullamcorper non euismod volutpat tellus id eget adipiscing, at at felis elit at felis at. Felis felis eget volutpat et proin diam tellus volutpat turpis, dolor feugiat sed lorem ipsum lorem tempus erat. Lorem sit turpis amet pharetra at, felis eget mauris id felis nonummy at nonummy consectetur, at amet sit. Sed ac congue lobortis laoreet et praesent diam aliquet volutpat adipiscing consectetur turpis pulvinar lorem, erat diam, ante. Praesent diam, sem praesent mi ante praesent non proin praesent diam praesent diam sem ullamcorper volutpat id id. Non, aliquet aliquet diam sem, aliquet molestie id mauris adipiscing consectetur turpis pharetra pharetra turpis amet turpis amet. Nonummy volutpat, molestie, elit, turpis sed lorem erat nisi tincidunt ante ullamcorper molestie eget adipiscing nonummy sit dolor. Feugiat ipsum sed, aliquam tempus lorem tempus ipsum sed ipsum ac ut tincidunt ante mi aliquet eget mauris. Elit at adipiscing nonummy sit amet consectetur turpis nonummy at adipiscing tellus volutpat mauris nonummy turpis amet sem. </w:t>
+        <w:t xml:space="preserve">Diam id, pharetra sed nunc sem, elit pulvinar dolore et euismod, amet tempus lobortis diam felis sit volutpat amet donec nibh non adipiscing ipsum ut diam id pharetra sed. Dolore nibh volutpat amet, aliquam lobortis ullamcorper nonummy tempus tincidunt praesent tellus donec mi non consectetur ac massa proin eget amet ac lobortis aliquet adipiscing feugiat, tincidunt praesent mauris. Pharetra tempus nunc sem elit pulvinar nisi et id sit non at sed nunc aliquet eget pulvinar nisi et volutpat amet, aliquam nibh euismod, amet aliquam nibh volutpat nonummy. Aliquam lobortis ullamcorper id ante volutpat amet donec ante volutpat amet erat lobortis sem id sit magna laoreet tellus at lorem tincidunt tellus at, dolor dolore, praesent volutpat pharetra. Dolore ante feugiat, dolore ante volutpat consectetur erat ante volutpat nonummy ipsum ut diam eget, ipsum, nunc non nonummy ipsum nunc sem elit pulvinar nunc sem eget pulvinar aliquam. At pulvinar aliquam nibh euismod nonummy lorem congue diam mauris, pharetra erat massa nibh id turpis, lorem congue, aliquet at nibh euismod turpis aliquam lobortis diam felis feugiat congue. Diam felis sit congue diam felis ipsum congue mi id pharetra ac laoreet tellus at sed nunc sem magna laoreet tellus consectetur lorem tincidunt, praesent at sed tincidunt praesent. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc4" w:id="3920719952073460777"/>
-      <w:bookmarkEnd w:id="3920719952073460777"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="2031169513040058963"/>
+      <w:bookmarkEnd w:id="2031169513040058963"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec lobortis tellus nonummy sed ut sem elit ipsum nisi et, id turpis ac lobortis. Ullamcorper mauris dolor, magna, ante volutpat nonummy erat massa non, elit nunc proin eget sit. Ac, laoreet aliquet at lorem tincidunt aliquet, felis feugiat tincidunt praesent mauris, pharetra erat massa. Non nonummy erat ante non nonummy laoreet non at, sed nunc sem elit ipsum, aliquam. Nibh euismod, amet nisi ante volutpat nonummy lorem tincidunt diam, nonummy tempus, lobortis praesent id. Sit congue mi ipsum, congue mi tellus consectetur erat tincidunt tellus turpis ac tincidunt aliquet. Mauris pulvinar dolore proin volutpat, amet aliquam nibh ullamcorper felis, ipsum volutpat nonummy, erat lobortis. Sem felis feugiat nisi mi tellus consectetur ac nibh tellus adipiscing ac laoreet tellus, turpis. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc5" w:id="2334389426736985755"/>
+      <w:bookmarkEnd w:id="2334389426736985755"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Consectetur praesent tincidunt lobortis massa laoreet, ante mi et. Ante, mi proin aliquet diam, sem aliquet, et nibh. Massa tincidunt pulvinar lorem aliquam ac ac tempus erat. Lorem feugiat dolor lorem ipsum ac aliquam congue nunc. Et praesent ullamcorper, tellus tellus ullamcorper non ullamcorper nunc. Dolore erat tempus erat lorem tempus sed dolor feugiat. Pulvinar sed ipsum ipsum lorem ipsum ipsum dolor ipsum. </w:t>
+        <w:t xml:space="preserve">Magna, ante molestie pharetra sed nunc proin eget pulvinar ut proin id adipiscing lorem tincidunt, praesent mauris dolor donec mi, mauris dolor ullamcorper adipiscing lorem magna laoreet. Non nonummy sed ut proin euismod turpis ac lobortis ullamcorper turpis lorem tincidunt praesent felis dolor magna ante tellus pharetra ante tellus pharetra donec mi molestie pharetra. Ac massa sem elit pulvinar nisi nibh euismod adipiscing lorem congue praesent mauris, feugiat congue diam adipiscing lorem ut diam donec ante ullamcorper nonummy tempus ut mi. Molestie consectetur, erat tincidunt sem at sed nunc sem mauris pulvinar donec nibh, volutpat amet aliquam at lorem congue praesent mauris dolor dolore mi molestie pharetra erat. Massa, non elit pulvinar nisi nibh euismod, consectetur sed dolore ante eget pharetra donec proin volutpat laoreet ullamcorper at ac lobortis ullamcorper adipiscing lorem tincidunt diam, adipiscing. Lorem tincidunt diam felis sit magna praesent, molestie pharetra magna laoreet tellus consectetur erat sem, eget turpis aliquam, nibh euismod turpis aliquam nibh volutpat nonummy tempus nibh. Ullamcorper felis lorem ut diam felis ipsum congue, diam felis sit magna, et id lobortis diam felis pulvinar, nisi et eget pulvinar magna nibh tellus turpis, pulvinar. Ac tincidunt aliquet mauris, dolor erat ante volutpat consectetur erat massa volutpat consectetur erat tincidunt praesent, eget nonummy feugiat magna praesent molestie at ipsum dolore nibh massa. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc5" w:id="15869306769777436037"/>
-      <w:bookmarkEnd w:id="15869306769777436037"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="1881327177919841841"/>
+      <w:bookmarkEnd w:id="1881327177919841841"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue non, ullamcorper mi proin aliquet ullamcorper tellus euismod volutpat, euismod euismod tellus euismod volutpat. Tellus euismod ullamcorper tellus ullamcorper volutpat id id tincidunt ut laoreet nibh mi et praesent. Ullamcorper sem proin praesent proin, ante et proin praesent et et ante mi ante, mi. Laoreet nibh laoreet feugiat pulvinar dolor sit pulvinar lorem tempus ac, aliquam magna nisi nunc. Tincidunt nisi donec magna nunc tincidunt lobortis massa laoreet massa laoreet lobortis massa laoreet proin. Nunc nunc lobortis massa tincidunt nibh mi proin praesent non aliquet euismod volutpat molestie euismod. </w:t>
+        <w:t xml:space="preserve">Et ullamcorper adipiscing lorem tincidunt praesent molestie consectetur ipsum. Ut sem elit ipsum nunc diam eget turpis aliquam. Nibh aliquet at, sed dolore at dolor donec mi. Molestie consectetur donec, massa volutpat consectetur, magna ante mauris. Consectetur sed nunc sem elit, pulvinar nisi laoreet euismod. Adipiscing feugiat donec at feugiat dolore ante molestie pharetra. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc6" w:id="17704622237743638297"/>
-      <w:bookmarkEnd w:id="17704622237743638297"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="5477279320530779502"/>
+      <w:bookmarkEnd w:id="5477279320530779502"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet adipiscing molestie euismod ullamcorper sem mi mi proin ante tincidunt tincidunt massa nibh lobortis laoreet et aliquet non molestie at adipiscing amet. Massa dolore magna ut nunc donec ac dolore magna, aliquam aliquam magna dolore laoreet massa laoreet congue ut dolore magna ac tempus erat. Sed sit sit amet at mauris felis at, turpis pharetra sit, dolor feugiat ipsum dolor, sit turpis dolor lorem donec aliquam dolore ut. Nunc lobortis mi et magna magna ut tincidunt nibh praesent et proin, diam, aliquet, praesent diam aliquet euismod molestie id, ullamcorper non tellus. Ullamcorper diam praesent diam non euismod nunc lobortis, lobortis tincidunt nibh ante mi nibh ante nibh ante diam non tellus volutpat adipiscing sit. Ipsum feugiat tempus magna dolore lobortis, ante et sem sed nonummy adipiscing dolor aliquam lobortis mi aliquet id at, nonummy turpis turpis, dolor. </w:t>
+        <w:t xml:space="preserve">Proin volutpat amet, aliquam, lobortis aliquet mauris nonummy tempus ut, et euismod lorem nunc proin eget pharetra aliquam, massa diam elit ipsum. Magna massa aliquet elit pulvinar aliquam nibh ullamcorper nonummy tempus lobortis ullamcorper felis lorem congue non at sed nunc et id turpis. Lorem tincidunt aliquet mauris pharetra erat massa non, elit pulvinar magna nibh, tellus turpis sed congue aliquet eget amet lobortis et molestie. Consectetur sed, dolore proin volutpat pulvinar dolore, ante volutpat adipiscing lorem congue praesent molestie pharetra donec mi, tellus at ipsum proin eget. Pulvinar aliquam nibh ullamcorper adipiscing feugiat magna mi tellus nonummy, ipsum nisi, nibh aliquet at, lorem tincidunt praesent mauris, pharetra erat lobortis. Non nonummy tempus, volutpat nonummy tempus nisi et, tellus, at dolor dolore ante, non adipiscing ipsum ut diam, nonummy tempus congue diam. Id sit magna mi euismod turpis ac tincidunt turpis lorem tincidunt praesent at pharetra, aliquam lobortis non elit amet tempus, tincidunt diam. Adipiscing sit magna diam mauris magna laoreet tellus pharetra ac massa aliquet consectetur erat laoreet tellus consectetur, sed nunc sem mauris pulvinar. Donec nibh euismod adipiscing lorem congue praesent id pharetra sed tincidunt aliquet mauris feugiat tincidunt ullamcorper, felis feugiat tincidunt praesent mauris dolor. Congue mi molestie consectetur erat laoreet non nonummy sed massa sem elit ipsum dolore proin dolor nunc proin eget dolor dolore proin. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc7" w:id="2764240612167425250"/>
-      <w:bookmarkEnd w:id="2764240612167425250"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="8243458293707711393"/>
+      <w:bookmarkEnd w:id="8243458293707711393"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Second-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit pulvinar magna laoreet aliquet lorem dolore proin eget, pharetra aliquam nibh non felis sit, ac, laoreet tellus at dolor dolore et euismod adipiscing feugiat tincidunt praesent felis. Pharetra laoreet molestie pharetra donec massa sem, eget, amet, lorem congue praesent mauris amet erat massa sem elit ipsum, nisi laoreet tellus consectetur sed dolore ante pharetra dolore. Proin non nonummy tempus lobortis diam id sit magna mi euismod consectetur sed tincidunt aliquet mauris, dolor dolore nibh, non adipiscing feugiat laoreet tellus pharetra, erat nunc proin. Eget, pulvinar aliquam et euismod amet nisi ante eget amet donec proin eget pulvinar dolore ante eget pharetra aliquam massa ullamcorper tempus congue mi id sit nisi mi. Euismod consectetur sed, nunc, sem at sed nunc praesent eget, amet donec, ante volutpat pharetra dolore proin molestie pharetra mi molestie pharetra donec ante non elit ipsum nisi. Nibh tellus at sed tincidunt praesent volutpat amet tempus massa ullamcorper felis ipsum lobortis sem elit nisi et id sit magna et euismod pulvinar nisi et euismod turpis. Aliquam, tincidunt aliquet at pharetra donec ante volutpat pharetra donec mi volutpat consectetur tempus, nunc pharetra, tempus nisi diam eget sit aliquam nibh, id amet aliquam laoreet euismod. Turpis ac tincidunt praesent felis feugiat congue praesent felis dolor, magna mi mauris sit diam felis sit magna, praesent id pharetra congue et id turpis ac mi euismod. Consectetur, sed nisi tincidunt nibh proin ullamcorper molestie elit, sit dolor aliquam magna sem ullamcorper at, amet ipsum ac, nisi tincidunt mi diam praesent, euismod molestie elit turpis. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc9" w:id="3096806450126342226"/>
+      <w:bookmarkEnd w:id="3096806450126342226"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat pulvinar nisi et volutpat turpis lorem magna, mi mauris pharetra erat nunc diam eget ipsum, ut proin eget, amet aliquam id amet ac tincidunt ullamcorper, adipiscing lorem. Congue praesent, mauris pharetra magna ante tellus consectetur sed massa sem at erat, laoreet, non at ipsum aliquet at sed dolore, proin eget pulvinar nisi proin eget amet. Tempus, ut praesent id pharetra donec laoreet, tellus consectetur, erat laoreet tellus consectetur dolor dolore proin erat tincidunt sem at, sed dolore, proin volutpat amet tempus ut diam. Id sit magna laoreet aliquet at ipsum dolore sem elit, dolor aliquet at sed, nunc proin volutpat nonummy aliquam lobortis ullamcorper, adipiscing ipsum congue praesent id, feugiat magna. Mi molestie, turpis magna laoreet aliquet, at dolor dolore ante amet aliquam nibh non adipiscing pharetra pharetra ipsum magna nunc nibh mi non id consectetur pulvinar, tempus, congue. Ante laoreet praesent euismod felis nonummy ipsum ac dolore aliquam tincidunt ante, ullamcorper id at pulvinar feugiat mauris amet feugiat donec nisi nibh proin ullamcorper id pharetra ipsum. Aliquam erat aliquam congue massa mi sem, ullamcorper molestie nonummy sit dolor aliquam donec nisi nunc lobortis laoreet nibh proin diam proin aliquet ullamcorper molestie euismod mauris elit. Magna, tempus magna ut, tincidunt ut massa, nibh ante laoreet nibh ante et sem praesent diam, aliquet euismod mauris nonummy sit pulvinar feugiat pulvinar lorem tempus ac sem. Praesent et et praesent sem, aliquet eget felis nonummy turpis pulvinar feugiat ipsum sed donec magna nisi congue ut, nunc, lobortis mi non aliquet euismod volutpat sit amet. Sit sit amet sit sit nonummy elit at nonummy at adipiscing, nonummy at adipiscing, consectetur at, adipiscing nonummy consectetur nonummy pharetra pulvinar dolor, sit pulvinar feugiat pulvinar pharetra. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc10" w:id="15368454912812578073"/>
+      <w:bookmarkEnd w:id="15368454912812578073"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt donec aliquam, aliquam sed, laoreet ut nisi erat ac ac. Ipsum erat tempus, donec magna nunc lobortis mi sem tellus volutpat. Id id molestie felis elit at nonummy, at tempus donec magna. Donec donec nisi nunc lobortis massa et aliquet ullamcorper non, euismod. Non molestie volutpat, molestie id eget mauris euismod euismod molestie euismod. Pharetra consectetur at felis eget molestie molestie euismod non aliquet volutpat. Volutpat aliquet eget, mauris elit mauris adipiscing elit at nonummy consectetur. Adipiscing erat erat nisi tincidunt lobortis nunc ante, praesent, et proin. Mi nibh ante diam sem euismod molestie, molestie eget mauris felis. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc11" w:id="4409594777536468362"/>
+      <w:bookmarkEnd w:id="4409594777536468362"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Euismod nunc ipsum pulvinar amet consectetur turpis pharetra pulvinar dolor tempus donec magna dolore congue ut dolore ut nunc, dolore magna dolore lobortis ante erat. Ac magna nunc nibh praesent, ullamcorper tellus euismod molestie felis, consectetur adipiscing amet sit erat nisi tincidunt mi diam aliquet volutpat molestie eget at adipiscing. At volutpat id eget felis nonummy turpis amet consectetur pulvinar dolor, feugiat ipsum dolor ipsum ipsum sed, sit ipsum, feugiat feugiat sed feugiat pulvinar dolor. Feugiat ipsum pharetra, pharetra turpis pharetra feugiat ipsum ac, ipsum dolor feugiat feugiat erat aliquam erat magna aliquam donec nisi nunc ut praesent proin praesent. Volutpat, non molestie eget felis consectetur consectetur amet sit pulvinar dolor lorem erat aliquam donec magna dolore donec magna aliquam dolore nisi nunc congue lobortis. Dolore donec nisi donec ut laoreet et mi sem aliquet ullamcorper molestie elit turpis amet consectetur pulvinar pharetra, pharetra turpis, pharetra feugiat, ipsum feugiat non. Proin massa tincidunt lobortis nunc tincidunt, massa massa nibh ante mi proin ullamcorper sem aliquet diam diam sem euismod molestie euismod volutpat non aliquet, praesent. Nibh aliquet diam et ante mi nibh mi diam praesent praesent et proin mi nibh lobortis nunc lobortis massa nunc, nibh ante tincidunt, nibh diam. Diam aliquet, ullamcorper id, id volutpat molestie eget, volutpat tellus eget mauris, euismod ullamcorper sem aliquet euismod tellus eget at nonummy sit, sed ac donec. Magna nisi congue lobortis tincidunt tellus ullamcorper sem proin mi nibh ante laoreet nibh proin ullamcorper tellus, euismod, non aliquet, ullamcorper non aliquet ullamcorper molestie. </w:t>
+        <w:t xml:space="preserve">Proin ante et aliquet mi nibh ante laoreet nibh, ante, massa tincidunt lobortis. Laoreet et ullamcorper sem aliquet volutpat mauris felis pulvinar sit, sit pulvinar feugiat. Turpis pharetra sit pulvinar feugiat erat magna aliquam donec nisi nisi magna ut. Nunc, congue ut tincidunt nibh laoreet nibh volutpat tellus euismod ullamcorper aliquet ullamcorper. Sem, aliquet ullamcorper volutpat id eget mauris elit at nonummy at adipiscing adipiscing. Consectetur turpis consectetur amet pharetra sit amet dolor, massa tincidunt ut ut nunc. Ut ut tincidunt lobortis, massa tincidunt ut massa lobortis massa mi proin mi. Nibh, ante, mi nibh ante felis eget mauris felis elit, adipiscing amet feugiat. Pulvinar feugiat ipsum ac aliquam congue ut tincidunt nibh mi proin aliquet ullamcorper. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc8" w:id="18186992462783278122"/>
-      <w:bookmarkEnd w:id="18186992462783278122"/>
+      <w:bookmarkStart w:name="_Toc12" w:id="12998606963481159265"/>
+      <w:bookmarkEnd w:id="12998606963481159265"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
+        <w:t>Top-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit sit pharetra pharetra turpis nonummy, at felis nonummy consectetur amet pharetra sit pulvinar, feugiat pulvinar dolor feugiat sit sed ut dolore tincidunt, ut. Massa, tincidunt massa, tincidunt tincidunt, ante nibh nibh, ante laoreet nibh mi et proin et proin aliquet diam proin praesent sem mauris felis nonummy. Consectetur adipiscing consectetur sit dolor tempus, ac aliquam dolore congue nunc tincidunt lobortis laoreet ante mi et sem ullamcorper tellus euismod eget id elit. Aliquam ipsum erat nisi dolore ut nunc lobortis massa mi nibh ante nibh praesent diam, non, tellus volutpat id id mauris felis elit feugiat. Sit dolor feugiat erat lorem, tempus tempus ac donec magna ut congue ut massa laoreet massa laoreet lobortis ante nunc congue ut nunc congue. Ut nunc ullamcorper sem, tellus non tellus id, molestie, felis elit adipiscing elit at felis elit at amet, pharetra sit, nonummy elit at nonummy. Pharetra turpis amet feugiat sed lobortis ante mi ante mi diam, sem diam sem praesent non molestie eget mauris nonummy id at elit consectetur. Amet donec magna nisi donec ut nunc nibh laoreet laoreet lobortis mi et praesent, ullamcorper aliquet euismod molestie, id eget turpis consectetur consectetur amet. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc13" w:id="8764681783232661580"/>
+      <w:bookmarkEnd w:id="8764681783232661580"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ipsum ac donec congue massa. Laoreet ut nunc lobortis massa massa. Nibh massa diam proin, diam euismod. Diam sem aliquet, non proin massa. Mi nibh proin et aliquet ullamcorper. Non tellus volutpat non euismod volutpat. Mauris nonummy at id id eget. Consectetur volutpat tellus ullamcorper non sem. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc14" w:id="10548760239166393311"/>
+      <w:bookmarkEnd w:id="10548760239166393311"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa dolore congue, nisi dolore dolore, ac aliquam congue ut tincidunt mi diam proin diam. Sem euismod mauris felis elit at, elit, at felis elit at adipiscing, pharetra ipsum lorem. Tempus erat ac donec congue dolore mauris id eget adipiscing consectetur sit dolor lorem tempus. Lorem lorem sed aliquam dolore congue nisi congue lobortis laoreet et ante et proin praesent. Sem mauris felis elit at adipiscing nonummy at adipiscing pharetra pulvinar dolor, tempus ac dolore. Tincidunt, massa laoreet nibh mi diam aliquet diam non adipiscing nonummy consectetur turpis amet consectetur. Turpis pharetra sit, dolor tempus erat nisi nunc lobortis massa, nibh praesent, diam sem, ullamcorper. Volutpat id eget adipiscing nonummy consectetur pharetra turpis amet pharetra pulvinar pulvinar sit sed sed. Sit ipsum lorem tempus ac ac erat magna nunc nibh mi diam aliquet ullamcorper tellus. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc15" w:id="2484702296099359041"/>
+      <w:bookmarkEnd w:id="2484702296099359041"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam dolore magna nisi donec magna, nisi donec magna nisi dolore ut dolore congue, lobortis tincidunt nibh lorem pulvinar dolor feugiat. Sit amet, sit ipsum ac aliquam magna aliquam erat ac dolore dolore ut tincidunt nibh praesent diam praesent diam non euismod. Nonummy at adipiscing elit, at adipiscing elit eget adipiscing elit at nonummy nonummy consectetur nonummy, pharetra sit pharetra feugiat, ipsum feugiat. Ipsum ipsum lorem ipsum erat nibh, massa mi ante praesent sem praesent praesent proin ullamcorper diam non praesent et sem aliquet. Diam proin ullamcorper molestie felis, mauris adipiscing sit nonummy, consectetur adipiscing felis eget molestie felis at adipiscing amet turpis pulvinar dolor. Pulvinar pulvinar, sit pulvinar dolor feugiat sed sed tempus ac nisi, congue, ut et mi et aliquet euismod tellus euismod eget. Felis elit at adipiscing pharetra amet pharetra sit pulvinar pharetra turpis, pulvinar pharetra turpis amet pharetra pulvinar dolor feugiat nunc tincidunt. Ut nunc laoreet massa laoreet et ut massa lobortis massa laoreet ante mi diam praesent, ullamcorper, non euismod nonummy at at. Felis elit mauris elit at adipiscing nonummy consectetur nonummy pharetra sit sed lorem magna ut congue ut nunc tincidunt lobortis mi. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc16" w:id="10845337198925947035"/>
+      <w:bookmarkEnd w:id="10845337198925947035"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis elit at amet at turpis pharetra turpis pulvinar dolor pulvinar. Pulvinar consectetur turpis dolore magna nunc tincidunt ut nunc congue ut. Dolore dolore ut nisi magna magna donec magna nisi aliquam erat. Nisi aliquam molestie molestie eget, mauris id euismod sem sem ullamcorper. Diam praesent praesent proin aliquet ullamcorper sem aliquet non id volutpat. Molestie euismod volutpat molestie nonummy lorem aliquam erat aliquam dolore congue. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc17" w:id="15814695662069908472"/>
+      <w:bookmarkEnd w:id="15814695662069908472"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur at mauris id eget id elit mauris felis eget at felis felis felis mauris nonummy pharetra pulvinar lorem tempus magna nunc. Dolore congue dolore tincidunt ut, nunc, dolore lobortis nunc tincidunt massa laoreet ante diam sem sit, amet pharetra ipsum dolor ipsum sed. Feugiat, ipsum sed tempus donec ut tincidunt lobortis mi diam praesent diam tellus aliquet ullamcorper non praesent et consectetur adipiscing amet turpis. Turpis consectetur, sit dolor feugiat tempus magna aliquam magna nisi congue lobortis massa nibh, proin, ullamcorper aliquet ullamcorper volutpat sit amet dolor. Pulvinar pulvinar feugiat ipsum lorem aliquam donec aliquam dolore ut nunc lobortis massa mi et praesent sem tellus volutpat molestie elit adipiscing. Amet, pharetra amet sit ipsum lorem donec nisi massa, nibh mi diam sem euismod molestie eget at pulvinar feugiat pulvinar sed ipsum. Ac ac dolore magna nunc tincidunt massa euismod, euismod, volutpat aliquet diam tellus euismod eget id elit adipiscing pharetra sit ipsum feugiat. Turpis amet pharetra sit aliquam erat, ac aliquam donec nisi, donec congue nisi, dolore congue dolore tincidunt lobortis laoreet nibh praesent diam. Sem praesent tellus id eget mauris eget at pharetra, ac nisi tincidunt, lobortis laoreet lobortis ante et sem praesent sem aliquet volutpat. Molestie id volutpat id, elit adipiscing amet sit turpis pharetra feugiat dolor feugiat ipsum aliquam donec ac aliquam donec nisi dolore, ut. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc18" w:id="10736623826625963857"/>
+      <w:bookmarkEnd w:id="10736623826625963857"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing felis elit mauris consectetur felis consectetur turpis adipiscing pharetra sit, dolor feugiat ipsum sed ipsum erat ac donec erat aliquam donec magna, nisi donec nisi dolore, tincidunt massa, euismod. Ullamcorper sem praesent praesent et proin diam sem aliquet sem euismod volutpat felis elit at adipiscing nonummy at nonummy, pharetra turpis, pharetra sit ipsum dolore nisi nisi dolore nisi, dolore. Lobortis nunc, laoreet ante praesent sem euismod volutpat molestie, id mauris nonummy sit amet pharetra sit pulvinar tincidunt ut nunc lobortis ante laoreet nibh, mi laoreet massa, mi proin aliquet. Et et mi et, ante mi et sem euismod tellus euismod non, id eget lorem ipsum sed dolor ipsum sed ac erat magna dolore tincidunt nunc tincidunt lobortis massa nibh. Ante mi proin praesent diam sem ullamcorper, molestie id at adipiscing, donec magna dolore congue nisi dolore ut massa, nibh massa mi proin praesent ullamcorper sem, euismod volutpat id volutpat. Mauris id at adipiscing consectetur sit dolor tempus praesent nibh massa laoreet nibh ante, sem aliquet volutpat mauris felis at felis elit at nonummy sit sit pharetra ipsum ac erat. Ac nisi dolore nisi nunc, nibh massa tincidunt congue nunc laoreet ante, praesent sem praesent, diam, non ullamcorper mauris felis at turpis pharetra turpis dolor pulvinar sed feugiat sed sed. Aliquam donec nisi congue ut, nunc lobortis massa mi proin aliquet non tellus volutpat molestie id mauris felis elit adipiscing nonummy congue nunc congue magna nisi congue nisi nisi donec. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc19" w:id="5349291661434905964"/>
+      <w:bookmarkEnd w:id="5349291661434905964"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis, felis at consectetur consectetur nonummy nonummy at nonummy consectetur turpis pharetra pharetra amet pharetra turpis pulvinar, feugiat pulvinar sed, feugiat pulvinar dolor feugiat, ipsum. Dolor feugiat nunc congue ut nunc congue ac aliquam, erat ac aliquam erat ac donec magna ut, nunc ut ut congue ut massa lobortis massa. Mi lobortis non tellus euismod tellus, id at felis nonummy turpis nonummy pharetra amet amet sit, ipsum ac tempus magna nunc lobortis ante tincidunt nibh. Massa laoreet nibh mi aliquet, praesent, proin aliquet volutpat molestie elit felis nonummy turpis turpis pharetra pulvinar dolor, feugiat pulvinar pharetra lorem donec aliquam donec. Congue nunc nibh mauris id elit felis elit consectetur, pulvinar consectetur turpis amet, consectetur adipiscing adipiscing at mauris molestie euismod volutpat tellus euismod non tellus. Diam, et proin mi aliquet ullamcorper non, aliquet non tellus ullamcorper volutpat id at, adipiscing consectetur, sit dolor tempus, erat magna dolore ut nunc nibh. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc20" w:id="17201068057073299073"/>
+      <w:bookmarkEnd w:id="17201068057073299073"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing eget, mauris id, eget eget id eget, mauris felis eget mauris id elit felis nonummy consectetur, nonummy, pharetra ipsum nunc. Congue nisi donec ac dolore tincidunt lobortis massa lobortis lobortis laoreet lobortis mi, diam, tellus ullamcorper sem praesent ullamcorper molestie id. Mauris felis turpis nonummy turpis turpis pharetra turpis dolor feugiat ipsum ac, aliquam donec ut, nunc ut massa laoreet, massa laoreet. Proin mi et proin praesent sem tellus euismod nonummy turpis pulvinar sit sit pharetra sit pulvinar feugiat aliquam erat aliquam dolore. Ut nunc tincidunt massa mi proin ullamcorper non tellus, non consectetur adipiscing nonummy elit at id eget felis nonummy turpis amet. Consectetur turpis amet sit pulvinar dolor feugiat ipsum ac aliquam magna, dolore congue, lobortis massa lobortis volutpat euismod mauris felis, elit. At felis nonummy, turpis amet pharetra adipiscing nonummy feugiat pulvinar dolor feugiat dolor dolor ipsum lorem aliquam donec nisi, dolore congue. Massa, ullamcorper non id id mauris felis at turpis feugiat tempus erat nisi donec nisi, nunc ut nunc, laoreet proin diam. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc21" w:id="18314469298923238893"/>
+      <w:bookmarkEnd w:id="18314469298923238893"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac sit sit pharetra pharetra, turpis felis consectetur, mauris molestie euismod molestie id pulvinar. Pharetra sit amet pharetra sit, amet consectetur at felis id, volutpat tellus euismod non. Aliquet praesent et sem diam sem praesent praesent sem aliquet id id molestie felis. Elit turpis consectetur, turpis adipiscing felis, at nonummy consectetur sit dolor tempus erat nisi. Dolore ut laoreet et praesent diam aliquet pulvinar dolor, sit pulvinar pharetra ipsum lorem. Tempus erat, ac tempus erat ac tempus ac ac erat ac aliquam magna ut. Nunc tincidunt tincidunt ut ut congue ut massa laoreet proin mi sem praesent diam. Sem praesent sem aliquet ullamcorper tellus euismod, eget felis eget turpis, amet sit ipsum. Feugiat lobortis tincidunt lobortis massa mi, nibh mi nibh proin mi diam praesent, praesent. Proin praesent mi nibh, proin mi et ante mi, ante ante nibh ante ante. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc22" w:id="124675634883094867"/>
+      <w:bookmarkEnd w:id="124675634883094867"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie tellus euismod molestie eget, at felis at adipiscing nonummy at mauris, elit volutpat volutpat sit, amet feugiat tempus. Sed lorem ipsum dolor, pharetra turpis pharetra consectetur adipiscing elit elit felis elit elit mauris euismod eget molestie euismod. Nonummy consectetur adipiscing adipiscing eget mauris nonummy at adipiscing elit, at felis felis at felis eget eget mauris elit. At felis id mauris id elit at amet magna aliquam erat ac lorem erat ac donec magna nunc, tincidunt. Massa massa laoreet lobortis massa nibh massa, laoreet lobortis, ante mi proin felis nonummy at amet pharetra turpis, amet. Sit pulvinar dolor ipsum erat ac donec, magna nisi magna nisi donec magna, nunc tincidunt ut nunc nibh ante. Et eget molestie, molestie, euismod sem tellus euismod molestie, felis, eget molestie id mauris felis elit at nonummy, at. Adipiscing elit turpis amet dolor feugiat pulvinar pharetra turpis, dolore magna nisi dolore, lobortis laoreet et, proin et aliquet. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 5" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc23" w:id="14613396601611843792"/>
+      <w:bookmarkEnd w:id="14613396601611843792"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor praesent non sem aliquet, volutpat euismod volutpat felis eget mauris adipiscing consectetur, et lobortis ut dolore congue ante, diam euismod eget adipiscing pharetra sit pulvinar. Sit sit amet consectetur amet sed aliquam ut mi sem aliquet mauris, nonummy turpis pulvinar, feugiat, erat nisi tincidunt nibh praesent, proin proin diam tellus euismod. Felis id, euismod volutpat aliquet volutpat mauris eget at amet sit ipsum dolore aliquam congue dolore dolore nisi dolore lobortis mi diam sem praesent diam, praesent. Diam et massa mi sem ullamcorper, volutpat molestie euismod sem sem praesent, et aliquet non id eget non tellus, aliquet diam sem ullamcorper molestie, id eget. Mauris, aliquet diam non eget turpis dolor tempus erat aliquam nibh proin diam proin praesent diam tellus diam diam sem praesent sem praesent non id elit. Molestie non euismod mauris molestie ullamcorper sem aliquet praesent mi nibh non tellus id non, id euismod volutpat molestie euismod molestie felis consectetur adipiscing consectetur sit. Mauris aliquet ullamcorper tellus adipiscing elit eget molestie felis consectetur nonummy pharetra, sit amet pharetra adipiscing nonummy sit sed lorem donec congue dolore dolore magna aliquam. </w:t>
+        <w:t xml:space="preserve">Et ante mi sem, praesent tellus ullamcorper diam proin ullamcorper sem aliquet euismod, molestie euismod eget id eget adipiscing nonummy elit turpis amet consectetur turpis pharetra. Sit pulvinar, dolor sit nunc ut ut tincidunt lobortis massa laoreet massa massa, congue ut tincidunt lobortis, massa laoreet nibh mi diam praesent diam, proin praesent. Diam sem euismod dolor sit amet pharetra sit dolor lorem tempus lorem aliquam, donec magna aliquam donec aliquam dolore magna nisi congue magna nisi tincidunt lobortis. Euismod, diam sem aliquet, ullamcorper non tellus non id elit mauris felis elit at nonummy consectetur turpis, pharetra turpis pulvinar, pharetra turpis, nonummy elit adipiscing nonummy. Consectetur lorem, ipsum ipsum lorem ipsum sed, ac erat ac tempus, erat sed tempus sed, lorem lorem erat aliquam dolore congue nunc lobortis ante, mi proin. Aliquet et consectetur felis felis consectetur, adipiscing consectetur turpis amet sit amet, amet sit ipsum feugiat tempus ac aliquam magna magna dolore tincidunt tincidunt ut ut. Dolore, congue aliquam donec magna nisi dolore nisi dolore tincidunt lobortis laoreet nibh ante et ante praesent diam proin praesent sem, aliquet ullamcorper aliquet pulvinar dolor. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc9" w:id="4483567211647929134"/>
-      <w:bookmarkEnd w:id="4483567211647929134"/>
+      <w:bookmarkStart w:name="_Toc24" w:id="14705415109694109383"/>
+      <w:bookmarkEnd w:id="14705415109694109383"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elit massa congue magna tempus erat. Pulvinar nonummy mauris molestie tellus volutpat. Tellus ullamcorper diam sem proin, ante. Ante tincidunt, lobortis, nunc laoreet nibh. Laoreet, laoreet proin ullamcorper sem ullamcorper. Ullamcorper sem praesent et et massa. Dolore magna ac, tempus lorem pulvinar. Nonummy consectetur at id volutpat, mauris. Tellus euismod, molestie id, eget mauris. Euismod mauris molestie tellus non id. </w:t>
+        <w:t xml:space="preserve">Nonummy id at elit at felis elit consectetur nonummy consectetur turpis tempus erat ac aliquam ac nisi. Dolore magna aliquam donec ac, aliquam donec nisi nisi magna nisi dolore ut ut, tincidunt congue ut. Congue congue proin mi et proin mi et aliquet euismod non euismod non mauris, eget at adipiscing. At adipiscing elit at mauris nonummy at turpis pharetra sit consectetur turpis, amet, pharetra sit dolor, feugiat. Ipsum lorem donec ac nisi congue lobortis nunc tincidunt lobortis tincidunt lobortis massa laoreet lobortis massa tellus. Volutpat non euismod volutpat tellus ullamcorper non molestie volutpat mauris nonummy at adipiscing nonummy adipiscing nonummy consectetur. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc10" w:id="1682708912985552474"/>
-      <w:bookmarkEnd w:id="1682708912985552474"/>
+      <w:bookmarkStart w:name="_Toc25" w:id="6526190245048184398"/>
+      <w:bookmarkEnd w:id="6526190245048184398"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue aliquam erat ac lorem erat ac, aliquam donec ac tempus erat sed sit pulvinar pharetra feugiat pulvinar dolor feugiat, amet nonummy. Mauris non proin massa nunc congue ut aliquam sed dolor, sit amet pharetra turpis turpis, consectetur consectetur turpis, elit mauris mauris eget. Eget tellus euismod lorem feugiat amet consectetur at mauris id euismod non aliquet diam diam proin praesent sem praesent et proin mi. Mi lobortis, ante mi lobortis nunc nunc magna id volutpat non ullamcorper ullamcorper aliquet proin et nibh lobortis nisi magna magna, aliquam. Ipsum pulvinar sit turpis amet pharetra sit pharetra sit dolor dolor sit pulvinar pharetra sit amet nonummy, adipiscing felis id volutpat, tellus. Ullamcorper mi nibh massa laoreet nibh ante laoreet praesent eget mauris nonummy sit id at turpis amet feugiat, pulvinar feugiat, pulvinar sed. Tempus pulvinar nonummy nonummy at id elit at felis eget molestie, felis at adipiscing pharetra feugiat erat, tempus ut massa nibh proin. </w:t>
+        <w:t xml:space="preserve">Diam, et ante laoreet laoreet ut ut dolore ut nunc dolore lobortis nunc congue lobortis laoreet ante praesent diam euismod. Eget mauris eget mauris eget molestie id eget at felis at, felis elit eget molestie euismod eget molestie id lobortis. Nisi donec magna tempus, erat ac aliquam, donec ac, ut ut, congue congue dolore lobortis ante diam sem euismod non. Tellus volutpat mauris consectetur sit pulvinar sit ipsum sed tempus erat ac aliquam ac nisi mi diam, aliquet, diam sem. Proin mi diam, praesent, ullamcorper proin aliquet non non ullamcorper, non sem aliquet non tellus euismod molestie id volutpat sit. Sit nonummy nonummy turpis nonummy at at id elit mauris felis eget felis felis mauris, felis, elit eget mauris eget. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc11" w:id="15516640409630150175"/>
-      <w:bookmarkEnd w:id="15516640409630150175"/>
+      <w:bookmarkStart w:name="_Toc26" w:id="3768494063822247267"/>
+      <w:bookmarkEnd w:id="3768494063822247267"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
-        <w:t>Top-level header 2</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Ullamcorper aliquam ipsum erat nisi congue, nisi dolore congue, ut. Praesent nibh ante diam, sem praesent diam, tellus volutpat molestie. Id volutpat mauris nonummy, adipiscing amet pharetra pulvinar, sed tempus. Ac nisi, congue, lobortis massa ut ut tincidunt congue massa. Laoreet congue dolore tincidunt ut nunc tincidunt massa laoreet nibh. Nunc nunc lobortis praesent proin praesent praesent et praesent et. </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis id euismod diam proin praesent et nibh. Ante tincidunt lobortis ante laoreet lobortis nunc tincidunt. Ut, nisi donec magna tincidunt ut nunc tincidunt. Nisi, aliquam donec, nisi dolore ut massa nibh. Nibh laoreet et proin, diam sem ullamcorper non. Tellus ullamcorper sem aliquet euismod tellus ullamcorper molestie. Euismod non non euismod non id id molestie. Id elit, felis felis at nonummy consectetur turpis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="5897904190162928616"/>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc27" w:id="13678320931134592608"/>
+      <w:bookmarkEnd w:id="13678320931134592608"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
+        <w:t>Top-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem sit pulvinar consectetur consectetur mauris nonummy adipiscing adipiscing pharetra, ipsum lorem ipsum erat aliquam donec. Ac tempus erat magna aliquam erat ac aliquam praesent nibh nibh massa laoreet massa massa tincidunt. Lobortis nunc lobortis massa, laoreet nibh, mi diam praesent ullamcorper non, euismod, non non id non. Id pulvinar feugiat, donec ut tincidunt, nibh, mi et sem ullamcorper tellus id, mauris adipiscing pharetra. Adipiscing amet pharetra pulvinar, feugiat ipsum, sed tempus erat ac aliquam mi et nibh laoreet et. Proin mi nibh massa mi proin praesent diam sem ullamcorper non tellus volutpat mauris elit mauris. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 3" </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc28" w:id="7864616969847404900"/>
+      <w:bookmarkEnd w:id="7864616969847404900"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Non ac ac donec ac dolor pulvinar amet dolor pulvinar sed, lorem, ipsum dolor. Sit turpis amet, consectetur at aliquet aliquet non aliquet, euismod sem aliquet praesent et. Ante massa laoreet ut nunc tincidunt, lobortis nunc tincidunt ut dolore tincidunt ut tincidunt. Congue congue, nisi, dolore congue nunc tincidunt lobortis nunc tincidunt massa laoreet lobortis massa. Laoreet lobortis ante et praesent diam proin, proin praesent et ante mi aliquet, adipiscing. Adipiscing id ullamcorper non, aliquet non tellus aliquet laoreet lobortis lobortis nunc congue nisi. Dolore congue ut nunc nibh mi et praesent molestie volutpat volutpat felis, eget mauris. Felis euismod tellus euismod eget tellus aliquet volutpat molestie ullamcorper diam sem ullamcorper non. </w:t>
+        <w:t xml:space="preserve">Felis aliquet diam proin, mi et proin, laoreet et. Proin mi proin praesent ullamcorper tellus volutpat volutpat felis. At felis ipsum dolor feugiat tempus sed lorem donec. Ac, aliquam ac nisi donec, magna ac dolore magna. Dolore magna ut mi nibh mi et, praesent felis. Elit mauris adipiscing elit at elit consectetur amet dolor. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc13" w:id="5022440902983031131"/>
-      <w:bookmarkEnd w:id="5022440902983031131"/>
+      <w:bookmarkStart w:name="_Toc29" w:id="14418788344324292754"/>
+      <w:bookmarkEnd w:id="14418788344324292754"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Felis donec lorem consectetur adipiscing adipiscing at adipiscing nonummy elit. Mauris molestie eget molestie id euismod mauris elit, eget molestie. Euismod lobortis nunc congue ut nunc congue ut nisi dolore. Magna, aliquam erat ac, aliquam erat ac lorem, ipsum nonummy. Pharetra adipiscing nonummy consectetur sit nonummy consectetur sit dolor sit. Pulvinar, pharetra sit amet amet turpis amet pharetra feugiat dolor. Lorem tempus lorem aliquam magna ut laoreet nibh laoreet proin. Euismod erat ac nisi lobortis massa laoreet ante praesent diam. Praesent diam sem aliquet ullamcorper aliquet ullamcorper non sem praesent. Sem, proin diam diam sed dolor pharetra pulvinar dolor ipsum. </w:t>
+        <w:t xml:space="preserve">Euismod ullamcorper, proin proin et, nibh ante, mi et molestie euismod euismod tellus id mauris, adipiscing consectetur turpis pharetra sit pulvinar pharetra ipsum sed lorem. Tempus ac aliquam magna ut dolore congue nisi tincidunt non tellus euismod non molestie, id volutpat felis, at adipiscing nonummy consectetur adipiscing consectetur, turpis amet. Consectetur, turpis dolor, tempus sed lorem, donec, nunc, magna laoreet, lobortis massa laoreet proin mi proin proin non molestie elit adipiscing pharetra feugiat dolor feugiat. Tempus ac dolore congue nunc laoreet ante felis elit adipiscing amet sit ipsum ac dolore lobortis laoreet ante diam non tellus eget felis elit adipiscing. Nonummy consectetur sit pharetra ipsum sed lorem erat ac et mi diam proin ullamcorper tellus euismod eget felis consectetur sit pharetra feugiat erat ac donec. Nisi nisi dolore lobortis tincidunt, nibh, mi et proin, mi sem, turpis adipiscing elit at elit eget molestie molestie eget molestie euismod eget molestie id. Eget, tellus euismod mi laoreet massa felis elit adipiscing nonummy consectetur adipiscing nonummy tincidunt consectetur felis nonummy mauris id eget mauris felis elit at, elit. Elit at amet turpis pulvinar pharetra consectetur nonummy erat ac aliquam donec ac donec magna aliquam donec magna nisi dolore lobortis tincidunt nibh praesent diam. Ante ante et praesent diam non ullamcorper volutpat molestie pulvinar pharetra turpis amet dolor feugiat pulvinar dolor ipsum sed tempus, erat lorem tempus sed lorem. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc14" w:id="13834899604142098389"/>
-      <w:bookmarkEnd w:id="13834899604142098389"/>
+      <w:bookmarkStart w:name="_Toc30" w:id="18348602895493442562"/>
+      <w:bookmarkEnd w:id="18348602895493442562"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Et tempus, sed aliquam tempus ac tempus ipsum sed feugiat pulvinar non, non euismod non aliquet ullamcorper, diam proin mi et. Nibh ut nunc lobortis nunc dolore magna nunc, et proin et sem aliquet diam nunc congue ut congue ut dolore dolore. Ut dolore tincidunt lobortis tincidunt lobortis mi et ante mi, non euismod non molestie elit, turpis dolor tempus diam ante massa. Nunc, donec lorem ipsum pulvinar amet pharetra turpis amet turpis amet pharetra turpis sed tempus donec, magna donec erat ac aliquam. Ipsum sed tincidunt magna dolore tincidunt, massa laoreet nibh mi et sem praesent non tellus non id euismod, non non ullamcorper. Non sem aliquet non euismod diam tellus volutpat id elit, at adipiscing consectetur, amet, dolor sit dolor feugiat tempus ac lorem. Tempus sed tempus donec nisi donec magna ut congue lobortis laoreet dolore tincidunt nisi nunc lobortis ante diam praesent diam non. Ullamcorper diam non ullamcorper non tellus euismod volutpat tellus euismod volutpat id volutpat mauris, eget at adipiscing magna aliquam donec, nisi. </w:t>
+        <w:t xml:space="preserve">Elit eget molestie euismod euismod molestie euismod volutpat tellus praesent diam proin ante mi, nibh ante mi nibh, lobortis tincidunt lobortis tellus felis. Mauris molestie id mauris adipiscing, at at nonummy at amet pharetra feugiat dolor lorem tempus magna tempus donec nisi nunc lobortis mi proin. Adipiscing adipiscing at adipiscing felis elit adipiscing elit consectetur turpis consectetur turpis pulvinar pharetra pulvinar dolor, sit sit nonummy consectetur, at elit pharetra. Pulvinar dolor ipsum sed tincidunt, ut dolore tincidunt ut, nunc nibh massa nibh, proin diam tellus id at elit consectetur turpis consectetur consectetur. Turpis nonummy consectetur amet congue aliquam congue ut ut, tincidunt ut massa tincidunt ante mi proin mi sem, aliquet, euismod tellus euismod volutpat. Tellus euismod non tellus euismod volutpat id elit nisi congue nisi dolore, congue nisi, donec magna ac donec magna nunc tincidunt ut, laoreet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc15" w:id="1953951650999146537"/>
-      <w:bookmarkEnd w:id="1953951650999146537"/>
+      <w:bookmarkStart w:name="_Toc31" w:id="14271337870303601157"/>
+      <w:bookmarkEnd w:id="14271337870303601157"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet pharetra sit erat tempus donec erat lorem ipsum lorem lorem pulvinar pharetra feugiat sed aliquam congue lobortis, nunc dolore magna aliquam erat erat tempus. Pulvinar felis mi tincidunt, magna, aliquam tempus erat feugiat ipsum dolor feugiat ipsum pulvinar nonummy turpis, adipiscing elit eget id eget eget id id volutpat. Tellus aliquet, adipiscing elit mauris felis, eget mauris adipiscing consectetur, sit nonummy at at elit consectetur amet dolor, feugiat pulvinar lorem tempus lorem aliquam donec. Lorem pharetra amet dolor, consectetur adipiscing nonummy, consectetur adipiscing elit at adipiscing, elit mauris, nonummy pharetra sit dolor, sit sit dolor ipsum sed feugiat feugiat. Pulvinar pharetra consectetur adipiscing nonummy adipiscing amet pharetra pulvinar pharetra sit pulvinar feugiat ipsum sed feugiat erat, ac tempus tempus lorem lorem ipsum, sed lorem. Donec lorem tempus erat adipiscing nonummy turpis dolor tempus donec nisi nunc lobortis, ante nibh nibh massa et proin mi nibh lobortis mi proin praesent. </w:t>
+        <w:t xml:space="preserve">Ante dolore dolore erat lorem, tempus sed lorem tempus magna dolore donec ac aliquam donec nisi dolore ut ut. Dolore magna nisi dolore nisi dolore praesent et sem diam sem praesent, ullamcorper non, praesent praesent et proin laoreet. Et proin et et mi diam proin diam, sem, aliquet, ullamcorper sem turpis adipiscing eget mauris felis eget molestie. Id volutpat molestie id mauris felis felis at adipiscing consectetur adipiscing amet consectetur turpis pharetra feugiat sed aliquam donec. Lobortis congue ut nunc tincidunt nunc nunc congue nunc laoreet ante, laoreet sem euismod volutpat molestie elit at amet. Turpis amet, pharetra sit amet erat lorem tempus erat aliquam congue congue nunc laoreet proin diam sem ullamcorper non. Sem diam diam proin mi et nibh mi nibh proin diam sem aliquet pharetra consectetur amet dolor feugiat sed. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc16" w:id="7849211719230537608"/>
-      <w:bookmarkEnd w:id="7849211719230537608"/>
+      <w:bookmarkStart w:name="_Toc32" w:id="11544414969741258365"/>
+      <w:bookmarkEnd w:id="11544414969741258365"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget tincidunt ut ut dolore lobortis, nunc, tincidunt ut mi, ante massa laoreet. Nibh adipiscing nonummy adipiscing nonummy consectetur mauris elit consectetur amet nonummy turpis turpis. Consectetur turpis amet sit sed magna, tincidunt nibh laoreet nibh praesent diam et. Ante tincidunt magna nisi dolore congue magna aliquam magna nisi dolore congue aliquam. Aliquam ac aliquam donec ac aliquam donec nisi dolore, congue ut dolore et. Ante laoreet nibh ante mi nibh ante, laoreet lobortis massa tincidunt lobortis massa. Nibh lobortis ut nunc, magna nisi donec lorem, dolor turpis nonummy nonummy turpis. Nonummy eget mauris adipiscing pharetra ipsum feugiat sit pulvinar feugiat tempus erat lorem. </w:t>
+        <w:t xml:space="preserve">Volutpat diam sem mi et, aliquet diam diam praesent adipiscing elit at adipiscing consectetur, amet dolor feugiat sed lorem erat ac nisi magna. Magna dolore, tincidunt massa laoreet ante mi sem, euismod molestie felis amet pharetra sit pulvinar feugiat tempus lorem tempus donec magna donec magna. Ut dolore ut nunc nibh ante mi proin aliquet volutpat felis elit adipiscing pulvinar pulvinar pharetra sit amet feugiat sit dolor feugiat, sed. Feugiat feugiat dolor lorem, erat magna nunc tincidunt nunc, tincidunt ut ut nunc praesent et praesent et sem praesent, diam proin praesent diam. Sem praesent diam euismod volutpat mauris elit turpis pharetra ipsum erat aliquam donec congue dolore congue lobortis sem mi et proin mi nibh. Ante praesent, diam aliquet ullamcorper sem ullamcorper volutpat molestie eget felis elit turpis pulvinar dolor ipsum sed tempus erat lorem tempus laoreet laoreet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc17" w:id="8161730535445060192"/>
-      <w:bookmarkEnd w:id="8161730535445060192"/>
+      <w:bookmarkStart w:name="_Toc33" w:id="194593835455275881"/>
+      <w:bookmarkEnd w:id="194593835455275881"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nisi pharetra sit felis elit mauris id, id non aliquet euismod molestie. Euismod euismod mauris felis mauris adipiscing nonummy turpis adipiscing consectetur dolore dolore. Magna tempus tempus sed lorem ipsum sed, tempus erat lorem lorem ipsum. Sed ipsum erat, aliquam donec lobortis massa et praesent sem aliquet proin. Praesent nibh ante mi proin proin et sem ullamcorper volutpat id at. Mauris felis at pulvinar, dolor pulvinar, dolor lorem sed dolor feugiat ipsum. Dolor tellus id, adipiscing adipiscing, pharetra, adipiscing amet, sit amet nonummy sit. Sed dolor sit pulvinar consectetur turpis amet feugiat ipsum ac dolore nibh. Erat dolor feugiat pulvinar dolor ipsum lorem tempus tempus lorem lorem pulvinar. </w:t>
+        <w:t xml:space="preserve">Diam nibh ante mi et massa et proin praesent diam. Aliquet aliquet, diam volutpat non euismod, eget, felis elit at. Felis, at adipiscing, adipiscing, at at nonummy consectetur turpis, consectetur. Turpis amet pharetra pulvinar pulvinar sit ipsum, ac ante mi. Nibh ante diam aliquet volutpat mauris, felis eget mauris felis. Mauris adipiscing elit, adipiscing nonummy sit ipsum lorem ipsum ac. Ac tempus sed dolore nisi dolore magna ut, dolore donec. Ac tempus sed, ac aliquam ac aliquam, dolore ut nunc. Lobortis massa tincidunt lobortis lobortis tincidunt euismod tellus tellus volutpat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc18" w:id="15040894705614756885"/>
-      <w:bookmarkEnd w:id="15040894705614756885"/>
+      <w:bookmarkStart w:name="_Toc34" w:id="8165646819444381861"/>
+      <w:bookmarkEnd w:id="8165646819444381861"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="MessageHeader"/>
-[...24 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rf3820fdfceb34686"/>
+      <w:headerReference w:type="default" r:id="R65058e1115944c2c"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1577,69 +2667,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>7</w:t>
+      <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTIONPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>6</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2216,51 +3306,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9ee7c73ba90b4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R91aa191638634053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R736332efbed04ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rf3820fdfceb34686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R96c3e0e454904dd9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb4e2f5fa4a7a4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Red0381b156854bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R82dbcd116c434ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R65058e1115944c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R361c50e5339b41ca" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>