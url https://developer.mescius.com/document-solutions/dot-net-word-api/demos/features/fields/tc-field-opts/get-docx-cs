--- v9 (2026-05-04)
+++ v10 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R491759b91f8f4aa5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R08c602cee880409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf34aaae09c22469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ree1a2c7f96994a4c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ree7f4ca05c094d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9b0b8562f364fce" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o \f \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
@@ -54,145 +54,145 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
@@ -242,145 +242,145 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
@@ -430,2194 +430,959 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Top-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc9">
-[...9 lines deleted...]
-          <w:t>TC Field for Second-level header 3</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 3</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>6</w:t>
-        </w:r>
-[...92 lines deleted...]
-          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 1</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
-[...892 lines deleted...]
-          <w:t>12</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:t>Top-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Id erat dolor tempus erat dolore lobortis massa et. Praesent volutpat adipiscing nonummy pulvinar ac laoreet ullamcorper at. Tempus nisi laoreet aliquet elit pulvinar nisi ante diam. Mauris, pharetra sed ut diam id, turpis, lorem donec. Massa, ullamcorper elit feugiat congue mi turpis ac mi. Aliquet at sed dolore proin volutpat nonummy tempus nibh. Volutpat pharetra aliquam massa non nonummy tempus ut ullamcorper. Felis feugiat nisi diam id sit et id sit. </w:t>
+        <w:t xml:space="preserve">Magna lobortis massa laoreet aliquet, mi sem ullamcorper, mauris nonummy sit ac, nunc proin eget, adipiscing lorem erat tincidunt proin euismod adipiscing lorem. Donec, nunc proin id molestie pharetra donec ante non elit ipsum ut sem id sit nisi diam, felis sit tincidunt non tellus, eget. Turpis pharetra tempus congue laoreet sem volutpat felis, consectetur turpis amet tempus donec ut tincidunt, lobortis mi sem eget adipiscing sed ipsum ac. Tempus magna nunc lobortis ante diam tellus euismod, felis pharetra sit pulvinar, lorem, donec ut laoreet aliquet, volutpat elit sit erat ac congue. Et sem euismod, mauris consectetur sit sed aliquam congue laoreet sem id, at adipiscing pharetra pulvinar feugiat erat magna tincidunt ante praesent non. Id mauris pulvinar lorem nunc nibh praesent volutpat, felis at turpis dolor tempus magna tincidunt et aliquet volutpat elit consectetur dolor tempus magna. Ut laoreet praesent ullamcorper, id at amet feugiat, sed lorem, erat magna aliquam magna ante nibh, nibh mi diam euismod volutpat nibh praesent. Non molestie, id mauris at adipiscing ante ullamcorper adipiscing lorem tincidunt diam felis lorem lobortis diam id consectetur dolor tempus ac dolore lobortis. Ante dolore, et aliquet non id eget, molestie mi nunc proin eget, pharetra aliquam massa non amet erat massa et eget molestie, felis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 1" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc0" w:id="3420018902251486480"/>
-      <w:bookmarkEnd w:id="3420018902251486480"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="16361982087963452691"/>
+      <w:bookmarkEnd w:id="16361982087963452691"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt ante euismod felis sit magna massa sem elit, sed, nunc proin id amet nisi volutpat. Turpis lorem, lobortis praesent felis dolor congue praesent molestie pharetra sed ut, diam euismod turpis, ac. Tincidunt praesent, mauris, dolor donec massa ullamcorper ipsum nisi diam felis pulvinar magna nibh euismod consectetur. Dolor, aliquam lobortis ullamcorper felis, feugiat congue mi non at erat, nunc sem at sed nunc. Sem eget dolore proin eget pulvinar donec ante non nonummy tempus ut diam, felis ipsum congue. Mi aliquet elit dolor aliquam nibh volutpat, pulvinar nisi euismod amet tempus lobortis ullamcorper nonummy aliquam. Lobortis ullamcorper adipiscing tempus lobortis ullamcorper elit ipsum ut mi tellus sit nisi mi tellus, turpis. </w:t>
+        <w:t xml:space="preserve">Tempus non aliquet, ullamcorper mauris nonummy sit dolor tempus congue massa et aliquet eget nonummy feugiat ac dolore lobortis mi volutpat elit feugiat. Sed lobortis mi tellus elit turpis dolor aliquam ut mi non euismod adipiscing, amet ipsum ac nisi lobortis ante sem euismod, eget felis. Nonummy turpis sed congue ut tincidunt, ante diam non euismod mauris elit turpis amet feugiat erat ut laoreet proin diam sem aliquet volutpat. Molestie id, volutpat adipiscing consectetur pulvinar feugiat erat dolore lobortis massa et euismod eget adipiscing, consectetur adipiscing, amet consectetur, turpis amet ipsum magna. Dolore lobortis ante diam, aliquet volutpat molestie pulvinar pulvinar sit erat nisi, nunc proin ullamcorper, non ullamcorper non tellus eget adipiscing amet turpis. Pulvinar dolor ipsum magna nunc congue ante sem, eget adipiscing pharetra lobortis mi non eget at felis sit sed nisi, nibh aliquet volutpat. Id at amet feugiat erat nisi nunc nibh diam molestie consectetur amet, lorem erat mi sem volutpat molestie tellus at pulvinar, lorem, magna. Nunc, nibh proin non molestie at pulvinar lorem dolore, ante ullamcorper eget adipiscing dolor erat ac dolore nibh praesent non euismod mauris adipiscing. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc1" w:id="8108325202741685164"/>
-      <w:bookmarkEnd w:id="8108325202741685164"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="7141094982053051017"/>
+      <w:bookmarkEnd w:id="7141094982053051017"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt mi molestie nonummy erat massa, tellus nonummy erat massa. Sem eget, ipsum nisi proin eget amet ac lobortis at. Dolor donec massa volutpat consectetur erat massa non elit tempus. Ut diam elit ipsum ut proin eget amet, nisi nibh. Id adipiscing feugiat mi molestie, pharetra erat nunc sem felis. Pulvinar, nisi nibh euismod adipiscing lorem congue praesent mauris amet. Donec ante non nonummy tempus lobortis sem felis sit diam. Id sit magna laoreet aliquet at sed nunc proin, volutpat. Amet donec ante molestie, amet erat lobortis non elit ipsum. Magna mi tellus magna nibh tellus at dolor dolore ante. </w:t>
+        <w:t xml:space="preserve">Elit laoreet ac, tempus turpis dolor sit amet pharetra turpis amet pharetra sit pharetra sit. At id euismod volutpat aliquet, ullamcorper diam sem aliquet mi tincidunt diam sem ullamcorper volutpat. Aliquet ullamcorper non euismod volutpat, tellus id mauris, id eget molestie id at adipiscing amet. Turpis, amet consectetur pulvinar erat, nisi mi et, aliquet volutpat adipiscing sit, erat aliquam donec. Congue aliquam, dolore ut laoreet sem ullamcorper mauris, consectetur at adipiscing feugiat donec, ut tincidunt. Laoreet tincidunt massa laoreet proin, ullamcorper volutpat nonummy tempus massa non nonummy tempus massa non. Nonummy sit nisi et eget pulvinar aliquam nibh euismod turpis ac ullamcorper, turpis ac nibh. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc2" w:id="8232613884064827325"/>
-      <w:bookmarkEnd w:id="8232613884064827325"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="5855003135076793723"/>
+      <w:bookmarkEnd w:id="5855003135076793723"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Consectetur tempus, nunc diam elit ipsum ut et id sit sem eget. Pulvinar aliquam nibh euismod amet aliquam, et euismod adipiscing lorem tincidunt diam. Mauris pharetra donec praesent, molestie pharetra donec laoreet non consectetur erat tellus. At ipsum nunc sem, elit dolor dolore proin eget dolor dolore ante. Volutpat amet aliquam ante volutpat amet donec ante volutpat amet donec mauris. Amet erat massa non nonummy ipsum ut et id sit magna laoreet. Tellus adipiscing lorem tincidunt tellus turpis aliquam nibh euismod adipiscing ac volutpat. Amet ac nibh, volutpat turpis, tempus ante volutpat amet tempus lobortis diam. Mauris pharetra, donec laoreet tellus at erat laoreet, tellus consectetur, ac laoreet. </w:t>
+        <w:t xml:space="preserve">Mi sem volutpat pulvinar nisi ante euismod, amet aliquam. Lobortis praesent id lobortis diam id feugiat ut, ullamcorper. Id sit magna mi molestie turpis erat tincidunt, aliquet. Mauris amet tempus aliquam nunc congue massa et ullamcorper. Volutpat, at volutpat id at pulvinar aliquam lobortis ullamcorper. Felis, lorem congue diam mauris sit magna mi sem. Pulvinar dolor feugiat ipsum nonummy, sit sed dolore mauris. Pulvinar tempus nibh ullamcorper felis, lorem ut diam felis. Feugiat ut diam felis sit congue et id sit. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc3" w:id="11570340988790696062"/>
-      <w:bookmarkEnd w:id="11570340988790696062"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="15362939440981457013"/>
+      <w:bookmarkEnd w:id="15362939440981457013"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Diam id, pharetra sed nunc sem, elit pulvinar dolore et euismod, amet tempus lobortis diam felis sit volutpat amet donec nibh non adipiscing ipsum ut diam id pharetra sed. Dolore nibh volutpat amet, aliquam lobortis ullamcorper nonummy tempus tincidunt praesent tellus donec mi non consectetur ac massa proin eget amet ac lobortis aliquet adipiscing feugiat, tincidunt praesent mauris. Pharetra tempus nunc sem elit pulvinar nisi et id sit non at sed nunc aliquet eget pulvinar nisi et volutpat amet, aliquam nibh euismod, amet aliquam nibh volutpat nonummy. Aliquam lobortis ullamcorper id ante volutpat amet donec ante volutpat amet erat lobortis sem id sit magna laoreet tellus at lorem tincidunt tellus at, dolor dolore, praesent volutpat pharetra. Dolore ante feugiat, dolore ante volutpat consectetur erat ante volutpat nonummy ipsum ut diam eget, ipsum, nunc non nonummy ipsum nunc sem elit pulvinar nunc sem eget pulvinar aliquam. At pulvinar aliquam nibh euismod nonummy lorem congue diam mauris, pharetra erat massa nibh id turpis, lorem congue, aliquet at nibh euismod turpis aliquam lobortis diam felis feugiat congue. Diam felis sit congue diam felis ipsum congue mi id pharetra ac laoreet tellus at sed nunc sem magna laoreet tellus consectetur lorem tincidunt, praesent at sed tincidunt praesent. </w:t>
+        <w:t xml:space="preserve">Elit amet aliquam nibh, volutpat turpis lorem congue mi mauris feugiat magna mi molestie. Pharetra erat laoreet tellus pharetra magna felis feugiat nisi et id sit magna laoreet. Tellus at dolor nunc, praesent adipiscing lorem laoreet tellus adipiscing lorem tincidunt aliquet adipiscing. Lorem tincidunt ullamcorper aliquam lobortis ullamcorper felis lorem congue mi mauris pharetra congue praesent. Molestie pharetra congue praesent id sit congue mi molestie pharetra, ac laoreet aliquet at. Erat tincidunt mauris pulvinar, nisi, ante volutpat pulvinar donec proin eget pharetra dolore, praesent. At, pharetra, donec ante volutpat nonummy donec massa molestie pharetra dolore felis dolor magna. Ante tellus, consectetur erat massa non consectetur erat massa, sem elit sed dolore proin. Volutpat amet aliquam et volutpat pulvinar aliquam ante eget pulvinar, proin eget amet donec. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc4" w:id="2031169513040058963"/>
-      <w:bookmarkEnd w:id="2031169513040058963"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="16066370920204496428"/>
+      <w:bookmarkEnd w:id="16066370920204496428"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Donec lobortis tellus nonummy sed ut sem elit ipsum nisi et, id turpis ac lobortis. Ullamcorper mauris dolor, magna, ante volutpat nonummy erat massa non, elit nunc proin eget sit. Ac, laoreet aliquet at lorem tincidunt aliquet, felis feugiat tincidunt praesent mauris, pharetra erat massa. Non nonummy erat ante non nonummy laoreet non at, sed nunc sem elit ipsum, aliquam. Nibh euismod, amet nisi ante volutpat nonummy lorem tincidunt diam, nonummy tempus, lobortis praesent id. Sit congue mi ipsum, congue mi tellus consectetur erat tincidunt tellus turpis ac tincidunt aliquet. Mauris pulvinar dolore proin volutpat, amet aliquam nibh ullamcorper felis, ipsum volutpat nonummy, erat lobortis. Sem felis feugiat nisi mi tellus consectetur ac nibh tellus adipiscing ac laoreet tellus, turpis. </w:t>
+        <w:t xml:space="preserve">Id turpis lorem tincidunt aliquet mauris sed dolore ante non nonummy ac mi, molestie turpis magna laoreet tellus turpis. Ac mi euismod consectetur sed nunc aliquet consectetur lorem nunc aliquet mauris pharetra donec massa non elit ante molestie. Amet donec massa volutpat pharetra donec diam felis feugiat tincidunt diam felis feugiat magna praesent molestie feugiat, magna mi. Molestie pharetra erat massa at erat tincidunt sem at, sed nunc aliquet at dolor nunc praesent mauris pharetra, donec. Proin volutpat, amet tempus lobortis ullamcorper elit feugiat ullamcorper felis feugiat ut et id consectetur sed tincidunt aliquet, consectetur. Lorem tincidunt aliquet at dolor dolore proin molestie dolor congue aliquet at feugiat dolore praesent mauris lobortis diam adipiscing. Tempus lobortis ullamcorper adipiscing, tempus nibh non, nonummy ipsum ut mi molestie consectetur erat nunc proin eget amet aliquam. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc5" w:id="2334389426736985755"/>
-      <w:bookmarkEnd w:id="2334389426736985755"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="8746599623990280536"/>
+      <w:bookmarkEnd w:id="8746599623990280536"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna, ante molestie pharetra sed nunc proin eget pulvinar ut proin id adipiscing lorem tincidunt, praesent mauris dolor donec mi, mauris dolor ullamcorper adipiscing lorem magna laoreet. Non nonummy sed ut proin euismod turpis ac lobortis ullamcorper turpis lorem tincidunt praesent felis dolor magna ante tellus pharetra ante tellus pharetra donec mi molestie pharetra. Ac massa sem elit pulvinar nisi nibh euismod adipiscing lorem congue praesent mauris, feugiat congue diam adipiscing lorem ut diam donec ante ullamcorper nonummy tempus ut mi. Molestie consectetur, erat tincidunt sem at sed nunc sem mauris pulvinar donec nibh, volutpat amet aliquam at lorem congue praesent mauris dolor dolore mi molestie pharetra erat. Massa, non elit pulvinar nisi nibh euismod, consectetur sed dolore ante eget pharetra donec proin volutpat laoreet ullamcorper at ac lobortis ullamcorper adipiscing lorem tincidunt diam, adipiscing. Lorem tincidunt diam felis sit magna praesent, molestie pharetra magna laoreet tellus consectetur erat sem, eget turpis aliquam, nibh euismod turpis aliquam nibh volutpat nonummy tempus nibh. Ullamcorper felis lorem ut diam felis ipsum congue, diam felis sit magna, et id lobortis diam felis pulvinar, nisi et eget pulvinar magna nibh tellus turpis, pulvinar. Ac tincidunt aliquet mauris, dolor erat ante volutpat consectetur erat massa volutpat consectetur erat tincidunt praesent, eget nonummy feugiat magna praesent molestie at ipsum dolore nibh massa. </w:t>
+        <w:t xml:space="preserve">Id at pulvinar aliquam tincidunt aliquet molestie dolor magna ante non consectetur ipsum, ut diam id sit aliquam. Nibh euismod ut et id turpis, ac lobortis euismod adipiscing feugiat magna aliquet felis feugiat tincidunt diam felis. Lorem ut praesent id pharetra donec laoreet ipsum lobortis diam elit ipsum ut diam id sit magna, aliquam. Nibh ullamcorper amet donec, proin eget dolor nunc proin mauris pharetra dolore ante volutpat, pharetra donec at lorem. Tincidunt praesent mauris dolor, congue praesent mauris dolor magna mi molestie pharetra magna praesent felis, feugiat congue, ullamcorper. Adipiscing feugiat congue nonummy ipsum ut diam id sit nisi mi euismod sit ac, nibh euismod turpis ac. Laoreet aliquet adipiscing lorem, laoreet, ullamcorper at feugiat congue ante molestie dolor, ullamcorper adipiscing lorem, nibh euismod, amet. Tempus nibh volutpat amet donec ante volutpat nonummy ipsum ut diam felis ipsum lobortis et id turpis magna. Et, id turpis diam, felis sit, ac laoreet, tellus, adipiscing sed tincidunt ante volutpat pharetra donec proin volutpat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc6" w:id="1881327177919841841"/>
-      <w:bookmarkEnd w:id="1881327177919841841"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="16195159765330814141"/>
+      <w:bookmarkEnd w:id="16195159765330814141"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Et ullamcorper adipiscing lorem tincidunt praesent molestie consectetur ipsum. Ut sem elit ipsum nunc diam eget turpis aliquam. Nibh aliquet at, sed dolore at dolor donec mi. Molestie consectetur donec, massa volutpat consectetur, magna ante mauris. Consectetur sed nunc sem elit, pulvinar nisi laoreet euismod. Adipiscing feugiat donec at feugiat dolore ante molestie pharetra. </w:t>
+        <w:t xml:space="preserve">Non elit pulvinar aliquam lobortis praesent molestie pharetra donec mi, volutpat nonummy. Ipsum ut diam elit tempus nunc id sit aliquam nibh aliquet adipiscing. Sed dolore aliquet at dolor dolore mi, volutpat pharetra, donec ante molestie. Pharetra erat ante sem elit ipsum non elit ipsum nunc sem elit. Pulvinar nisi et volutpat turpis tempus lobortis euismod turpis lorem tincidunt diam. Felis sit magna mi, molestie pharetra, donec mi molestie, congue mi id. Turpis ac laoreet tellus at sed, nunc sem mauris dolor dolore sem. Mauris dolor donec ante, volutpat pharetra donec proin nonummy tempus lobortis ullamcorper. Nonummy ipsum ut diam felis ipsum nunc non pharetra erat ante tellus. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc7" w:id="5477279320530779502"/>
-      <w:bookmarkEnd w:id="5477279320530779502"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="16033803644129123075"/>
+      <w:bookmarkEnd w:id="16033803644129123075"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Proin volutpat amet, aliquam, lobortis aliquet mauris nonummy tempus ut, et euismod lorem nunc proin eget pharetra aliquam, massa diam elit ipsum. Magna massa aliquet elit pulvinar aliquam nibh ullamcorper nonummy tempus lobortis ullamcorper felis lorem congue non at sed nunc et id turpis. Lorem tincidunt aliquet mauris pharetra erat massa non, elit pulvinar magna nibh, tellus turpis sed congue aliquet eget amet lobortis et molestie. Consectetur sed, dolore proin volutpat pulvinar dolore, ante volutpat adipiscing lorem congue praesent molestie pharetra donec mi, tellus at ipsum proin eget. Pulvinar aliquam nibh ullamcorper adipiscing feugiat magna mi tellus nonummy, ipsum nisi, nibh aliquet at, lorem tincidunt praesent mauris, pharetra erat lobortis. Non nonummy tempus, volutpat nonummy tempus nisi et, tellus, at dolor dolore ante, non adipiscing ipsum ut diam, nonummy tempus congue diam. Id sit magna mi euismod turpis ac tincidunt turpis lorem tincidunt praesent at pharetra, aliquam lobortis non elit amet tempus, tincidunt diam. Adipiscing sit magna diam mauris magna laoreet tellus pharetra ac massa aliquet consectetur erat laoreet tellus consectetur, sed nunc sem mauris pulvinar. Donec nibh euismod adipiscing lorem congue praesent id pharetra sed tincidunt aliquet mauris feugiat tincidunt ullamcorper, felis feugiat tincidunt praesent mauris dolor. Congue mi molestie consectetur erat laoreet non nonummy sed massa sem elit ipsum dolore proin dolor nunc proin eget dolor dolore proin. </w:t>
+        <w:t xml:space="preserve">Felis congue, ante non elit pulvinar magna nibh euismod turpis aliquam laoreet ullamcorper adipiscing lorem dolore ante volutpat amet tempus lobortis sem elit pulvinar nisi elit pulvinar. Nisi nibh tellus at sed tincidunt aliquet mauris dolor donec ante volutpat pharetra erat, massa volutpat consectetur tempus massa non nonummy tempus, massa consectetur erat massa non. Nonummy sed massa non at sed nunc sem elit ipsum dolore et volutpat pulvinar aliquam tincidunt diam felis sit magna mi molestie sit ullamcorper adipiscing ipsum lobortis. Diam felis ipsum congue et, felis sit nisi et id sit magna mi euismod sit, ac laoreet aliquet at nibh, euismod adipiscing lorem congue proin molestie pharetra. Erat massa sem id sit magna, et euismod turpis ac laoreet tellus turpis aliquam nibh euismod adipiscing ac laoreet amet ac, et volutpat pulvinar nisi nibh euismod. Adipiscing lorem tincidunt, praesent mauris feugiat ut diam felis feugiat lobortis ullamcorper adipiscing ipsum lobortis ullamcorper nonummy ipsum ut amet donec lobortis non, nonummy pulvinar nunc diam. Felis turpis ac nibh, tellus turpis, aliquam nibh id turpis ac laoreet pulvinar nisi et euismod turpis tempus lobortis aliquet adipiscing tempus lobortis ullamcorper adipiscing feugiat, magna. Laoreet non elit pulvinar aliquam et eget pulvinar nisi proin, eget dolor id sit magna mi id sit nisi diam elit pulvinar nunc non nonummy sed nunc. Tellus consectetur sed laoreet molestie pharetra magna mi id feugiat ut sem ipsum ut diam felis pulvinar, ut diam id sit pharetra donec massa non nonummy aliquam. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc8" w:id="8243458293707711393"/>
-      <w:bookmarkEnd w:id="8243458293707711393"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="2061655793721225392"/>
+      <w:bookmarkEnd w:id="2061655793721225392"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Second-level header 3</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Elit pulvinar magna laoreet aliquet lorem dolore proin eget, pharetra aliquam nibh non felis sit, ac, laoreet tellus at dolor dolore et euismod adipiscing feugiat tincidunt praesent felis. Pharetra laoreet molestie pharetra donec massa sem, eget, amet, lorem congue praesent mauris amet erat massa sem elit ipsum, nisi laoreet tellus consectetur sed dolore ante pharetra dolore. Proin non nonummy tempus lobortis diam id sit magna mi euismod consectetur sed tincidunt aliquet mauris, dolor dolore nibh, non adipiscing feugiat laoreet tellus pharetra, erat nunc proin. Eget, pulvinar aliquam et euismod amet nisi ante eget amet donec proin eget pulvinar dolore ante eget pharetra aliquam massa ullamcorper tempus congue mi id sit nisi mi. Euismod consectetur sed, nunc, sem at sed nunc praesent eget, amet donec, ante volutpat pharetra dolore proin molestie pharetra mi molestie pharetra donec ante non elit ipsum nisi. Nibh tellus at sed tincidunt praesent volutpat amet tempus massa ullamcorper felis ipsum lobortis sem elit nisi et id sit magna et euismod pulvinar nisi et euismod turpis. Aliquam, tincidunt aliquet at pharetra donec ante volutpat pharetra donec mi volutpat consectetur tempus, nunc pharetra, tempus nisi diam eget sit aliquam nibh, id amet aliquam laoreet euismod. Turpis ac tincidunt praesent felis feugiat congue praesent felis dolor, magna mi mauris sit diam felis sit magna, praesent id pharetra congue et id turpis ac mi euismod. Consectetur, sed nisi tincidunt nibh proin ullamcorper molestie elit, sit dolor aliquam magna sem ullamcorper at, amet ipsum ac, nisi tincidunt mi diam praesent, euismod molestie elit turpis. </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent volutpat, adipiscing tempus ut diam felis ipsum. Lobortis diam elit tempus lobortis sem, elit tempus. Nunc sem nonummy ipsum nisi id sit ac. Tincidunt aliquet adipiscing lorem tincidunt ullamcorper at feugiat. Dolore mi volutpat pharetra congue praesent volutpat nonummy. Tempus, nunc sem elit, ipsum et eget sit. Ac laoreet ullamcorper, adipiscing lorem tincidunt aliquet adipiscing. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="3096806450126342226"/>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc9" w:id="7652656671524538400"/>
+      <w:bookmarkEnd w:id="7652656671524538400"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt proin volutpat nonummy tempus ut et felis ut diam felis sit ac laoreet euismod turpis, ac laoreet euismod turpis, ac tincidunt tellus adipiscing ac, nibh euismod turpis aliquam. Lobortis ullamcorper adipiscing lorem volutpat, pulvinar, tempus lobortis praesent mauris sit magna praesent felis feugiat ut diam id sit ut diam elit ipsum ut ullamcorper id sit ac tincidunt. At lorem tincidunt, proin volutpat pulvinar aliquam nibh ullamcorper adipiscing ipsum ut diam id pharetra erat mi tellus consectetur sed dolore sem eget tincidunt aliquet consectetur ac laoreet tellus. Turpis lorem laoreet aliquet adipiscing sed dolore proin volutpat pharetra, donec ante non amet erat massa non, elit ipsum ut diam sed massa tellus pharetra donec laoreet tellus consectetur. Sed, dolore proin id amet ac nibh ullamcorper felis lorem lobortis ullamcorper felis lorem tincidunt diam adipiscing lorem ut, amet aliquam lobortis diam felis ipsum ut ullamcorper elit ipsum. Nisi mi id, sit nisi et felis ipsum nunc diam elit ipsum nisi ante volutpat pharetra donec ante, volutpat, pharetra erat ante volutpat nonummy erat mi, mauris pharetra donec. Mi, tellus consectetur erat massa non nonummy ipsum nisi et, euismod nunc proin eget ipsum nunc aliquet consectetur erat nunc aliquet at lorem tincidunt tellus, at sed nunc praesent. At sed congue praesent molestie nonummy tempus lobortis non tincidunt praesent felis lorem tincidunt ullamcorper adipiscing tempus nibh volutpat pulvinar donec ante volutpat pharetra dolore proin mauris, dolor dolore. Praesent mauris lorem lobortis volutpat amet nisi at dolor, dolore proin volutpat, nonummy lorem, lobortis, ullamcorper, adipiscing feugiat magna laoreet tellus consectetur, erat laoreet molestie consectetur erat massa aliquet. Elit pulvinar nisi ante eget nunc, aliquet consectetur lorem nunc, praesent volutpat nonummy aliquam massa ullamcorper, nonummy tempus lobortis ullamcorper elit ipsum nisi et id pulvinar nisi et euismod. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc10" w:id="7053236864488657929"/>
+      <w:bookmarkEnd w:id="7053236864488657929"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Top-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet tempus lobortis diam mauris sit magna ante tellus pharetra praesent. Molestie pharetra erat massa tellus consectetur ac massa tellus, turpis erat, nunc. Proin, volutpat pulvinar nisi proin eget pulvinar, dolore proin mauris dolor, donec. Adipiscing dolor dolore praesent molestie amet dolore, mi non elit erat massa. Non elit pulvinar nisi et id turpis aliquam nibh euismod turpis aliquam. Nibh ac laoreet tellus consectetur erat, dolore sem elit dolor, dolore ante. Volutpat pulvinar dolore ante volutpat amet tempus nibh non nonummy aliquam, massa. Pharetra dolore proin mauris pharetra erat lobortis sem id sit ac mi. Id turpis lorem, tincidunt aliquet mauris dolor congue praesent feugiat magna laoreet. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc11" w:id="12204448589819650533"/>
+      <w:bookmarkEnd w:id="12204448589819650533"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra ipsum, congue et id pharetra ac, massa aliquet, consectetur, dolor dolore sem mauris pulvinar, nisi, ante. Volutpat amet aliquet mauris, dolor dolore, praesent eget dolor donec proin molestie pharetra erat massa non felis. Feugiat nisi mi, tellus at sed nunc ante volutpat dolore, praesent eget amet tempus ut ullamcorper elit. Tempus massa non nonummy ipsum ut, et id sit ac laoreet tellus consectetur ac tincidunt praesent at. Dolor congue turpis lorem congue aliquet adipiscing lorem tincidunt aliquet, adipiscing tempus lobortis euismod, nonummy lorem lobortis. Ullamcorper nonummy tempus nibh ullamcorper nonummy ipsum ut adipiscing ipsum ut ullamcorper elit ipsum nisi mi, euismod. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc12" w:id="3025163553713195704"/>
+      <w:bookmarkEnd w:id="3025163553713195704"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Feugiat pulvinar nisi et volutpat turpis lorem magna, mi mauris pharetra erat nunc diam eget ipsum, ut proin eget, amet aliquam id amet ac tincidunt ullamcorper, adipiscing lorem. Congue praesent, mauris pharetra magna ante tellus consectetur sed massa sem at erat, laoreet, non at ipsum aliquet at sed dolore, proin eget pulvinar nisi proin eget amet. Tempus, ut praesent id pharetra donec laoreet, tellus consectetur, erat laoreet tellus consectetur dolor dolore proin erat tincidunt sem at, sed dolore, proin volutpat amet tempus ut diam. Id sit magna laoreet aliquet at ipsum dolore sem elit, dolor aliquet at sed, nunc proin volutpat nonummy aliquam lobortis ullamcorper, adipiscing ipsum congue praesent id, feugiat magna. Mi molestie, turpis magna laoreet aliquet, at dolor dolore ante amet aliquam nibh non adipiscing pharetra pharetra ipsum magna nunc nibh mi non id consectetur pulvinar, tempus, congue. Ante laoreet praesent euismod felis nonummy ipsum ac dolore aliquam tincidunt ante, ullamcorper id at pulvinar feugiat mauris amet feugiat donec nisi nibh proin ullamcorper id pharetra ipsum. Aliquam erat aliquam congue massa mi sem, ullamcorper molestie nonummy sit dolor aliquam donec nisi nunc lobortis laoreet nibh proin diam proin aliquet ullamcorper molestie euismod mauris elit. Magna, tempus magna ut, tincidunt ut massa, nibh ante laoreet nibh ante et sem praesent diam, aliquet euismod mauris nonummy sit pulvinar feugiat pulvinar lorem tempus ac sem. Praesent et et praesent sem, aliquet eget felis nonummy turpis pulvinar feugiat ipsum sed donec magna nisi congue ut, nunc, lobortis mi non aliquet euismod volutpat sit amet. Sit sit amet sit sit nonummy elit at nonummy at adipiscing, nonummy at adipiscing, consectetur at, adipiscing nonummy consectetur nonummy pharetra pulvinar dolor, sit pulvinar feugiat pulvinar pharetra. </w:t>
+        <w:t xml:space="preserve">Ac tincidunt aliquet mauris dolor donec mi molestie congue praesent, molestie pharetra magna praesent molestie sit donec laoreet tellus consectetur erat massa non consectetur erat massa. Tellus turpis erat tincidunt tellus turpis ac nonummy tempus massa tellus consectetur erat nunc non, eget pulvinar ut et id turpis, ac lobortis ullamcorper adipiscing feugiat. Tincidunt ullamcorper adipiscing feugiat, tincidunt praesent lorem ut praesent mauris sit congue praesent id sit magna mi molestie pharetra ac laoreet tellus consectetur, ac tincidunt tellus. Consectetur sed nunc consectetur lorem tincidunt aliquet at sed dolore proin mauris dolor donec ante non elit tempus massa volutpat consectetur tempus, ut diam elit, ipsum. Ut sem, elit ipsum tellus pharetra donec laoreet tellus consectetur erat massa aliquet consectetur erat massa tellus, consectetur erat laoreet euismod consectetur ac laoreet euismod sit. Ac tincidunt aliquet adipiscing lorem, euismod amet, aliquam nibh ullamcorper amet lorem lobortis euismod amet lorem magna mi molestie consectetur tempus ut et id sit sem. Elit ipsum nisi et euismod, turpis lorem tincidunt ullamcorper adipiscing, feugiat congue praesent mauris dolor magna mi tellus, pharetra donec laoreet tellus pharetra magna praesent molestie. Ac massa sem eget pulvinar, dolore et volutpat amet tempus lobortis ullamcorper nonummy tempus ut diam adipiscing tempus nibh ullamcorper adipiscing tempus, massa non, amet, erat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc10" w:id="15368454912812578073"/>
-      <w:bookmarkEnd w:id="15368454912812578073"/>
+      <w:bookmarkStart w:name="_Toc13" w:id="11812248077812524630"/>
+      <w:bookmarkEnd w:id="11812248077812524630"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt donec aliquam, aliquam sed, laoreet ut nisi erat ac ac. Ipsum erat tempus, donec magna nunc lobortis mi sem tellus volutpat. Id id molestie felis elit at nonummy, at tempus donec magna. Donec donec nisi nunc lobortis massa et aliquet ullamcorper non, euismod. Non molestie volutpat, molestie id eget mauris euismod euismod molestie euismod. Pharetra consectetur at felis eget molestie molestie euismod non aliquet volutpat. Volutpat aliquet eget, mauris elit mauris adipiscing elit at nonummy consectetur. Adipiscing erat erat nisi tincidunt lobortis nunc ante, praesent, et proin. Mi nibh ante diam sem euismod molestie, molestie eget mauris felis. </w:t>
+        <w:t xml:space="preserve">Aliquam ut ullamcorper felis feugiat congue mi molestie consectetur erat nunc at, dolor dolore, proin volutpat pulvinar donec ante. Non adipiscing lorem congue praesent felis feugiat congue et id sit magna mi id, sit magna laoreet id nunc. Et id sit magna tincidunt, praesent at, lorem, congue proin molestie pharetra donec proin molestie pharetra dolore mi molestie. Dolor donec ante volutpat consectetur mi tellus pharetra donec mi molestie sit congue praesent, id sit magna et id. Sit ac laoreet id, sit magna mi euismod sit nunc proin eget pulvinar dolore praesent mauris dolor congue ullamcorper. At feugiat congue praesent, molestie pharetra donec ante non nonummy tempus ante molestie consectetur magna, mi non erat nunc. Non at sed dolore proin eget pulvinar aliquam nibh euismod, amet tempus lobortis ullamcorper turpis lorem tincidunt diam felis. Feugiat congue mi felis sit nunc nibh praesent volutpat, felis pharetra sed nisi nibh, ullamcorper molestie nonummy feugiat ac. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc11" w:id="4409594777536468362"/>
-      <w:bookmarkEnd w:id="4409594777536468362"/>
+      <w:bookmarkStart w:name="_Toc14" w:id="12467242024830823770"/>
+      <w:bookmarkEnd w:id="12467242024830823770"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:tab/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Proin ante et aliquet mi nibh ante laoreet nibh, ante, massa tincidunt lobortis. Laoreet et ullamcorper sem aliquet volutpat mauris felis pulvinar sit, sit pulvinar feugiat. Turpis pharetra sit pulvinar feugiat erat magna aliquam donec nisi nisi magna ut. Nunc, congue ut tincidunt nibh laoreet nibh volutpat tellus euismod ullamcorper aliquet ullamcorper. Sem, aliquet ullamcorper volutpat id eget mauris elit at nonummy at adipiscing adipiscing. Consectetur turpis consectetur amet pharetra sit amet dolor, massa tincidunt ut ut nunc. Ut ut tincidunt lobortis, massa tincidunt ut massa lobortis massa mi proin mi. Nibh, ante, mi nibh ante felis eget mauris felis elit, adipiscing amet feugiat. Pulvinar feugiat ipsum ac aliquam congue ut tincidunt nibh mi proin aliquet ullamcorper. </w:t>
+        <w:t xml:space="preserve">Second-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At non, ipsum nisi et id sit ac laoreet aliquet eget pharetra donec massa ullamcorper felis ipsum congue et id turpis ac laoreet aliquet consectetur. Pulvinar tempus eget amet donec proin mauris dolor, congue praesent eget sed congue praesent at dolor dolore praesent molestie consectetur tempus lobortis sem elit ipsum. Ut et ipsum nunc diam elit sed nunc, sem eget amet, lorem tincidunt, aliquet, adipiscing lorem tincidunt, aliquet felis dolor magna mi, molestie pharetra magna. Ante tellus, nonummy sed sem elit ipsum nunc non at erat nunc sem eget, dolor dolore aliquet at sed nunc sem mauris dolor nunc praesent. Mauris pharetra praesent at sed tincidunt aliquet at lorem, congue, praesent molestie pharetra congue aliquet mauris dolor congue praesent mauris feugiat congue diam felis, feugiat. Ut praesent id feugiat diam, elit ipsum ut et id sit nisi diam mauris sit, congue praesent id sit magna et felis feugiat lobortis ullamcorper. Elit feugiat, magna laoreet tellus consectetur laoreet, id sit ac nibh, tellus at amet tempus lobortis ullamcorper adipiscing ipsum lobortis ullamcorper felis tempus lobortis non. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="12998606963481159265"/>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc15" w:id="14073364592670451813"/>
+      <w:bookmarkEnd w:id="14073364592670451813"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
-        <w:t>Top-level header 2</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Sit sit pharetra pharetra turpis nonummy, at felis nonummy consectetur amet pharetra sit pulvinar, feugiat pulvinar dolor feugiat sit sed ut dolore tincidunt, ut. Massa, tincidunt massa, tincidunt tincidunt, ante nibh nibh, ante laoreet nibh mi et proin et proin aliquet diam proin praesent sem mauris felis nonummy. Consectetur adipiscing consectetur sit dolor tempus, ac aliquam dolore congue nunc tincidunt lobortis laoreet ante mi et sem ullamcorper tellus euismod eget id elit. Aliquam ipsum erat nisi dolore ut nunc lobortis massa mi nibh ante nibh praesent diam, non, tellus volutpat id id mauris felis elit feugiat. Sit dolor feugiat erat lorem, tempus tempus ac donec magna ut congue ut massa laoreet massa laoreet lobortis ante nunc congue ut nunc congue. Ut nunc ullamcorper sem, tellus non tellus id, molestie, felis elit adipiscing elit at felis elit at amet, pharetra sit, nonummy elit at nonummy. Pharetra turpis amet feugiat sed lobortis ante mi ante mi diam, sem diam sem praesent non molestie eget mauris nonummy id at elit consectetur. Amet donec magna nisi donec ut nunc nibh laoreet laoreet lobortis mi et praesent, ullamcorper aliquet euismod molestie, id eget turpis consectetur consectetur amet. </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec ut diam id pulvinar magna. Mi, euismod at lorem, nunc aliquet. Eget aliquam lobortis ullamcorper adipiscing feugiat. Congue diam felis feugiat magna et. Id sit magna mi euismod turpis. Lorem nunc praesent mauris pharetra donec. Nibh ullamcorper nonummy ut ullamcorper elit. Ipsum ut et id sit erat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="8764681783232661580"/>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc16" w:id="1896069806866725250"/>
+      <w:bookmarkEnd w:id="1896069806866725250"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Second-level header 1</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Tempus ipsum ac donec congue massa. Laoreet ut nunc lobortis massa massa. Nibh massa diam proin, diam euismod. Diam sem aliquet, non proin massa. Mi nibh proin et aliquet ullamcorper. Non tellus volutpat non euismod volutpat. Mauris nonummy at id id eget. Consectetur volutpat tellus ullamcorper non sem. </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin non elit, feugiat magna mi euismod turpis laoreet tellus at dolor donec, proin, eget amet aliquam ante. Volutpat amet aliquam massa non felis ipsum ut mi id sit, ac laoreet aliquet mauris nunc praesent mauris. Dolor dolore proin mauris dolor dolore ante volutpat pharetra, donec massa volutpat amet tempus ut sem felis pulvinar. Ut sem elit tempus mauris feugiat ut ullamcorper adipiscing ipsum lobortis ullamcorper nonummy tempus massa ullamcorper, amet erat. Ante sem elit, sit magna, et, euismod, sit magna proin eget dolor dolore proin volutpat amet tempus ut. Diam id turpis ac massa aliquet, at sed nunc aliquet at lorem laoreet euismod sit nisi sem eget. Nunc sem elit ipsum dolore proin eget ipsum dolore proin eget pulvinar, nisi ante volutpat dolor donec, proin. Eget dolor donec proin eget pharetra dolore praesent mauris, donec massa ullamcorper elit ipsum nisi et felis sit. Magna mi euismod turpis ac nibh id sit aliquam nibh, euismod turpis aliquam nibh euismod, amet aliquam, et. Amet aliquam nibh euismod felis lorem tincidunt ullamcorper adipiscing tempus lobortis non nonummy aliquam nibh non nonummy tempus. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="10548760239166393311"/>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc17" w:id="2302356938444701194"/>
+      <w:bookmarkEnd w:id="2302356938444701194"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="MessageHeader"/>
-[...512 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R65058e1115944c2c"/>
+      <w:headerReference w:type="default" r:id="R5bacdb6b98124782"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2667,69 +1432,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>13</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTIONPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>12</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -3306,51 +2071,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb4e2f5fa4a7a4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Red0381b156854bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R82dbcd116c434ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R65058e1115944c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R361c50e5339b41ca" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R51a6923731574d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf856f151cadc44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R04f87c5acafd47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R5bacdb6b98124782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R695d0e91260942d5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>