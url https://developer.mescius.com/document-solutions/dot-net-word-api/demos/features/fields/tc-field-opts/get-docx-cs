--- v10 (2026-05-04)
+++ v11 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ree1a2c7f96994a4c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ree7f4ca05c094d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re9b0b8562f364fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf9b73918190b43b9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e45ff5beb6b4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rde0070224fdb4787" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o \f \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
@@ -54,1335 +54,3299 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc10">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>5</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
-[...5 lines deleted...]
-          <w:t>6</w:t>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc29">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc30">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc31">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc32">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc33">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc33 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc34">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Top-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc34 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc35">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc35 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc36">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc36 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc37">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc37 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc38">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc38 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc39">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc39 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc40">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc40 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc41">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc41 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc42">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc42 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc43">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc43 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc44">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc44 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:t>Top-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna lobortis massa laoreet aliquet, mi sem ullamcorper, mauris nonummy sit ac, nunc proin eget, adipiscing lorem erat tincidunt proin euismod adipiscing lorem. Donec, nunc proin id molestie pharetra donec ante non elit ipsum ut sem id sit nisi diam, felis sit tincidunt non tellus, eget. Turpis pharetra tempus congue laoreet sem volutpat felis, consectetur turpis amet tempus donec ut tincidunt, lobortis mi sem eget adipiscing sed ipsum ac. Tempus magna nunc lobortis ante diam tellus euismod, felis pharetra sit pulvinar, lorem, donec ut laoreet aliquet, volutpat elit sit erat ac congue. Et sem euismod, mauris consectetur sit sed aliquam congue laoreet sem id, at adipiscing pharetra pulvinar feugiat erat magna tincidunt ante praesent non. Id mauris pulvinar lorem nunc nibh praesent volutpat, felis at turpis dolor tempus magna tincidunt et aliquet volutpat elit consectetur dolor tempus magna. Ut laoreet praesent ullamcorper, id at amet feugiat, sed lorem, erat magna aliquam magna ante nibh, nibh mi diam euismod volutpat nibh praesent. Non molestie, id mauris at adipiscing ante ullamcorper adipiscing lorem tincidunt diam felis lorem lobortis diam id consectetur dolor tempus ac dolore lobortis. Ante dolore, et aliquet non id eget, molestie mi nunc proin eget, pharetra aliquam massa non amet erat massa et eget molestie, felis. </w:t>
+        <w:t xml:space="preserve">Tincidunt euismod ante nisi turpis sit molestie, laoreet erat consectetur sem dolore, adipiscing praesent aliquam adipiscing mi sed eget et lorem. Adipiscing aliquet donec nonummy praesent erat felis laoreet sed turpis aliquet nisi adipiscing mi erat, felis mi erat, eget laoreet sed. Molestie massa feugiat molestie nunc sit tellus dolore nonummy diam donec, elit et massa pulvinar aliquet nisi adipiscing mi tempus molestie. Nunc turpis praesent tempus id laoreet sed id tincidunt pharetra ullamcorper magna consectetur sem magna ipsum id tincidunt dolor ullamcorper congue. Pharetra non nisi at, aliquet dolore turpis mi tempus id, laoreet pulvinar, euismod congue nonummy ullamcorper magna nonummy et, sed volutpat. Aliquet dolore nonummy diam erat elit laoreet dolor volutpat, tincidunt consectetur diam erat eget lobortis feugiat volutpat lobortis, sit non aliquam. Turpis praesent aliquam adipiscing mi ut pharetra non nisi consectetur proin, lorem molestie massa, pulvinar tellus, dolore adipiscing praesent ipsum id. Et ac eget lobortis nisi adipiscing praesent aliquam id laoreet sed, id nunc, pulvinar ullamcorper magna nonummy diam magna, at ante. Lorem molestie ut turpis sem aliquam felis ante feugiat tellus et erat id nibh sed volutpat ut pharetra et ac mauris. Nibh feugiat molestie, ut turpis aliquet nisi adipiscing mi erat id tincidunt dolor euismod congue nonummy mauris ante ipsum tellus nunc. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 1" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc0" w:id="16361982087963452691"/>
-      <w:bookmarkEnd w:id="16361982087963452691"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="10289614473717941042"/>
+      <w:bookmarkEnd w:id="10289614473717941042"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tempus non aliquet, ullamcorper mauris nonummy sit dolor tempus congue massa et aliquet eget nonummy feugiat ac dolore lobortis mi volutpat elit feugiat. Sed lobortis mi tellus elit turpis dolor aliquam ut mi non euismod adipiscing, amet ipsum ac nisi lobortis ante sem euismod, eget felis. Nonummy turpis sed congue ut tincidunt, ante diam non euismod mauris elit turpis amet feugiat erat ut laoreet proin diam sem aliquet volutpat. Molestie id, volutpat adipiscing consectetur pulvinar feugiat erat dolore lobortis massa et euismod eget adipiscing, consectetur adipiscing, amet consectetur, turpis amet ipsum magna. Dolore lobortis ante diam, aliquet volutpat molestie pulvinar pulvinar sit erat nisi, nunc proin ullamcorper, non ullamcorper non tellus eget adipiscing amet turpis. Pulvinar dolor ipsum magna nunc congue ante sem, eget adipiscing pharetra lobortis mi non eget at felis sit sed nisi, nibh aliquet volutpat. Id at amet feugiat erat nisi nunc nibh diam molestie consectetur amet, lorem erat mi sem volutpat molestie tellus at pulvinar, lorem, magna. Nunc, nibh proin non molestie at pulvinar lorem dolore, ante ullamcorper eget adipiscing dolor erat ac dolore nibh praesent non euismod mauris adipiscing. </w:t>
+        <w:t xml:space="preserve">Donec pharetra non, nunc ipsum euismod tincidunt dolor consectetur sem aliquam at ante tempus id mi, sed id, tincidunt pharetra diam donec eget. Nibh sed volutpat ut pharetra sem magna at sem aliquam sed volutpat tincidunt pharetra diam, ac at et lorem molestie massa ipsum molestie. Nunc pulvinar euismod, dolore adipiscing, mi erat elit, et lorem, eget lobortis dolore, turpis aliquet erat felis mi sed, volutpat tincidunt amet diam. Ac elit et sed volutpat ut pharetra proin lorem eget, ut pharetra sem magna at id tincidunt pulvinar ullamcorper magna nonummy mi sed. Volutpat lobortis pharetra diam erat eget tincidunt amet diam ac elit, nibh sed eget ut pharetra adipiscing praesent erat nonummy, nibh sed volutpat. Lobortis pharetra non lobortis sit aliquet nisi adipiscing praesent, erat id massa pulvinar aliquet dolore adipiscing praesent erat eget laoreet, nisi adipiscing proin. Aliquam mauris, nunc sit tellus dolore turpis mi erat id, tincidunt pulvinar ullamcorper dolore nonummy diam ac sed volutpat lobortis, feugiat id, nunc. Pulvinar aliquet aliquam felis massa, pulvinar, aliquet dolore adipiscing ante ipsum euismod nunc nisi turpis proin ac mauris lobortis sit tellus dolore amet. Aliquet donec adipiscing mi donec elit nibh sed eget lobortis sit non, ac mauris nibh lorem mauris volutpat, congue, amet, ullamcorper magna at. Et lorem molestie lobortis, sit tellus nisi, adipiscing proin tempus molestie nunc pulvinar tellus dolore nonummy diam erat felis mi sed sit sem. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc1" w:id="7141094982053051017"/>
-      <w:bookmarkEnd w:id="7141094982053051017"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="3899588156125728326"/>
+      <w:bookmarkEnd w:id="3899588156125728326"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elit laoreet ac, tempus turpis dolor sit amet pharetra turpis amet pharetra sit pharetra sit. At id euismod volutpat aliquet, ullamcorper diam sem aliquet mi tincidunt diam sem ullamcorper volutpat. Aliquet ullamcorper non euismod volutpat, tellus id mauris, id eget molestie id at adipiscing amet. Turpis, amet consectetur pulvinar erat, nisi mi et, aliquet volutpat adipiscing sit, erat aliquam donec. Congue aliquam, dolore ut laoreet sem ullamcorper mauris, consectetur at adipiscing feugiat donec, ut tincidunt. Laoreet tincidunt massa laoreet proin, ullamcorper volutpat nonummy tempus massa non nonummy tempus massa non. Nonummy sit nisi et eget pulvinar aliquam nibh euismod turpis ac ullamcorper, turpis ac nibh. </w:t>
+        <w:t xml:space="preserve">Pharetra tellus nunc ipsum euismod tincidunt dolor euismod dolore tempus. Felis mi tempus id massa pulvinar ullamcorper congue amet diam. Magna consectetur proin ac mauris ante feugiat molestie ut sit. Tellus dolore adipiscing praesent proin tempus molestie lobortis sit tellus. Dolore turpis proin aliquam adipiscing, mi ipsum euismod dolore amet. Ullamcorper magna nonummy, et lorem eget congue pharetra, sem praesent. Erat felis laoreet pulvinar ullamcorper congue amet diam magna elit. Lobortis feugiat non congue consectetur et, lorem eget lobortis, sit. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc2" w:id="5855003135076793723"/>
-      <w:bookmarkEnd w:id="5855003135076793723"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="7901375252959961921"/>
+      <w:bookmarkEnd w:id="7901375252959961921"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mi sem volutpat pulvinar nisi ante euismod, amet aliquam. Lobortis praesent id lobortis diam id feugiat ut, ullamcorper. Id sit magna mi molestie turpis erat tincidunt, aliquet. Mauris amet tempus aliquam nunc congue massa et ullamcorper. Volutpat, at volutpat id at pulvinar aliquam lobortis ullamcorper. Felis, lorem congue diam mauris sit magna mi sem. Pulvinar dolor feugiat ipsum nonummy, sit sed dolore mauris. Pulvinar tempus nibh ullamcorper felis, lorem ut diam felis. Feugiat ut diam felis sit congue et id sit. </w:t>
+        <w:t xml:space="preserve">Aliquam adipiscing aliquet congue pharetra ullamcorper, magna consectetur proin aliquam adipiscing proin tempus felis massa pulvinar, euismod. Laoreet massa ipsum tellus dolore adipiscing mi erat felis, laoreet sed volutpat lobortis dolor non congue elit. Et lorem eget ut, sit non nisi adipiscing sit non ut turpis aliquet dolore turpis praesent erat. Euismod laoreet sed euismod, dolore nonummy et sed eget laoreet pharetra ullamcorper magna at et lorem eget. Lobortis dolore nonummy, mi tempus id tincidunt, dolor euismod congue nonummy diam magna at nibh lorem molestie. Lobortis, feugiat tellus dolore, amet ullamcorper dolore aliquam adipiscing praesent aliquam, felis massa sit praesent aliquam mauris. Ante tempus euismod nunc, turpis, praesent erat felis laoreet pulvinar ullamcorper donec elit mi, sed id congue. Nisi adipiscing proin tempus id laoreet ipsum euismod nunc pulvinar ullamcorper congue nonummy diam erat volutpat tincidunt. Pharetra sem magna, elit tincidunt pharetra diam magna elit nibh, massa ipsum eget tincidunt pharetra diam donec. Eget laoreet sed euismod congue consectetur diam, ac mauris, nibh feugiat non nisi erat felis massa amet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc3" w:id="15362939440981457013"/>
-      <w:bookmarkEnd w:id="15362939440981457013"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="4918814102129912555"/>
+      <w:bookmarkEnd w:id="4918814102129912555"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elit amet aliquam nibh, volutpat turpis lorem congue mi mauris feugiat magna mi molestie. Pharetra erat laoreet tellus pharetra magna felis feugiat nisi et id sit magna laoreet. Tellus at dolor nunc, praesent adipiscing lorem laoreet tellus adipiscing lorem tincidunt aliquet adipiscing. Lorem tincidunt ullamcorper aliquam lobortis ullamcorper felis lorem congue mi mauris pharetra congue praesent. Molestie pharetra congue praesent id sit congue mi molestie pharetra, ac laoreet aliquet at. Erat tincidunt mauris pulvinar, nisi, ante volutpat pulvinar donec proin eget pharetra dolore, praesent. At, pharetra, donec ante volutpat nonummy donec massa molestie pharetra dolore felis dolor magna. Ante tellus, consectetur erat massa non consectetur erat massa, sem elit sed dolore proin. Volutpat amet aliquam et volutpat pulvinar aliquam ante eget pulvinar, proin eget amet donec. </w:t>
+        <w:t xml:space="preserve">Sed eget nibh, lorem molestie ante tempus id tincidunt lobortis feugiat tellus dolore amet. Ullamcorper congue amet, diam magna, consectetur proin lorem, volutpat ut pharetra non magna mauris. Ante feugiat tellus ut turpis sem mi sed volutpat tincidunt amet ullamcorper magna at. Et lorem molestie lobortis sit tellus nisi turpis proin, tempus id, massa ipsum euismod. Tincidunt pulvinar ullamcorper aliquet dolore turpis praesent erat felis tincidunt, amet ullamcorper donec felis. Mi ipsum euismod congue amet diam magna at proin ac, mauris ante laoreet sed. Volutpat tincidunt pharetra sem magna mauris nibh dolor volutpat ut sit aliquet nisi, at. Ante, ipsum, id massa ipsum id congue pharetra, diam donec eget molestie nunc sit. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc4" w:id="16066370920204496428"/>
-      <w:bookmarkEnd w:id="16066370920204496428"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="13690552928116737928"/>
+      <w:bookmarkEnd w:id="13690552928116737928"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Id turpis lorem tincidunt aliquet mauris sed dolore ante non nonummy ac mi, molestie turpis magna laoreet tellus turpis. Ac mi euismod consectetur sed nunc aliquet consectetur lorem nunc aliquet mauris pharetra donec massa non elit ante molestie. Amet donec massa volutpat pharetra donec diam felis feugiat tincidunt diam felis feugiat magna praesent molestie feugiat, magna mi. Molestie pharetra erat massa at erat tincidunt sem at, sed nunc aliquet at dolor nunc praesent mauris pharetra, donec. Proin volutpat, amet tempus lobortis ullamcorper elit feugiat ullamcorper felis feugiat ut et id consectetur sed tincidunt aliquet, consectetur. Lorem tincidunt aliquet at dolor dolore proin molestie dolor congue aliquet at feugiat dolore praesent mauris lobortis diam adipiscing. Tempus lobortis ullamcorper adipiscing, tempus nibh non, nonummy ipsum ut mi molestie consectetur erat nunc proin eget amet aliquam. </w:t>
+        <w:t xml:space="preserve">Et magna consectetur, sem nisi adipiscing proin tempus id laoreet ipsum id non nisi, consectetur proin tempus, mauris ante pulvinar tellus. Dolore pulvinar ullamcorper dolore nonummy et erat eget tincidunt pharetra non magna consectetur proin ac at ante nunc amet diam donec. Nonummy et lorem eget, lobortis feugiat molestie massa feugiat tellus, nisi turpis praesent tempus molestie massa, pulvinar euismod tincidunt dolor non. Ante tempus felis massa pulvinar tellus donec adipiscing ante tempus id laoreet pulvinar euismod congue pharetra diam ac, at proin ac. Molestie lobortis donec felis mi sed id laoreet dolor volutpat congue nonummy et ac mauris ante lorem tellus nunc turpis, aliquet. Nisi adipiscing aliquet donec elit laoreet ipsum ullamcorper et lorem mauris lobortis sit non nisi turpis proin lorem tellus ut turpis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc5" w:id="8746599623990280536"/>
-      <w:bookmarkEnd w:id="8746599623990280536"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="18300742530508718509"/>
+      <w:bookmarkEnd w:id="18300742530508718509"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Id at pulvinar aliquam tincidunt aliquet molestie dolor magna ante non consectetur ipsum, ut diam id sit aliquam. Nibh euismod ut et id turpis, ac lobortis euismod adipiscing feugiat magna aliquet felis feugiat tincidunt diam felis. Lorem ut praesent id pharetra donec laoreet ipsum lobortis diam elit ipsum ut diam id sit magna, aliquam. Nibh ullamcorper amet donec, proin eget dolor nunc proin mauris pharetra dolore ante volutpat, pharetra donec at lorem. Tincidunt praesent mauris dolor, congue praesent mauris dolor magna mi molestie pharetra magna praesent felis, feugiat congue, ullamcorper. Adipiscing feugiat congue nonummy ipsum ut diam id sit nisi mi euismod sit ac, nibh euismod turpis ac. Laoreet aliquet adipiscing lorem, laoreet, ullamcorper at feugiat congue ante molestie dolor, ullamcorper adipiscing lorem, nibh euismod, amet. Tempus nibh volutpat amet donec ante volutpat nonummy ipsum ut diam felis ipsum lobortis et id turpis magna. Et, id turpis diam, felis sit, ac laoreet, tellus, adipiscing sed tincidunt ante volutpat pharetra donec proin volutpat. </w:t>
+        <w:t xml:space="preserve">Pharetra non congue congue amet ullamcorper donec elit et ac mauris ante, lorem tellus nunc sit. Aliquet dolore turpis, praesent erat felis mi dolor eget, lobortis pharetra non ante tempus molestie ut. Adipiscing proin, ipsum molestie massa sit aliquet donec adipiscing mi tempus euismod nunc, amet diam magna. Nonummy diam, ac elit et laoreet pulvinar aliquet aliquam adipiscing mi sed id tincidunt amet, diam. Magna nonummy et lorem eget, tincidunt sit non magna at proin lorem volutpat, nisi consectetur id. Massa pulvinar ullamcorper dolore nonummy mi sed euismod congue amet diam donec elit nibh dolor ullamcorper. Magna nonummy nibh sed volutpat tincidunt consectetur mauris ante ipsum aliquet dolore turpis praesent erat felis. Mi sed id nibh, lorem eget lobortis sit non nisi turpis praesent tempus mauris ante ipsum. Tellus diam ac mauris lobortis dolor volutpat nisi, turpis proin aliquam mauris ante ipsum id massa. Pulvinar euismod congue nonummy praesent sed id nunc dolor euismod congue, consectetur molestie ut pulvinar tellus. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc6" w:id="16195159765330814141"/>
-      <w:bookmarkEnd w:id="16195159765330814141"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="11722501423961876878"/>
+      <w:bookmarkEnd w:id="11722501423961876878"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Non elit pulvinar aliquam lobortis praesent molestie pharetra donec mi, volutpat nonummy. Ipsum ut diam elit tempus nunc id sit aliquam nibh aliquet adipiscing. Sed dolore aliquet at dolor dolore mi, volutpat pharetra, donec ante molestie. Pharetra erat ante sem elit ipsum non elit ipsum nunc sem elit. Pulvinar nisi et volutpat turpis tempus lobortis euismod turpis lorem tincidunt diam. Felis sit magna mi, molestie pharetra, donec mi molestie, congue mi id. Turpis ac laoreet tellus at sed, nunc sem mauris dolor dolore sem. Mauris dolor donec ante, volutpat pharetra donec proin nonummy tempus lobortis ullamcorper. Nonummy ipsum ut diam felis ipsum nunc non pharetra erat ante tellus. </w:t>
+        <w:t xml:space="preserve">Erat at et, lorem pulvinar tellus laoreet dolor euismod magna. Nonummy sem ac mauris nibh feugiat volutpat lobortis consectetur sem. Nisi turpis praesent, erat, elit mi sed id non nisi. Adipiscing proin tempus felis massa pulvinar tellus dolore nonummy praesent. Donec elit mi, erat volutpat, tincidunt pharetra sem ac eget. Lobortis dolor volutpat proin ipsum molestie ut adipiscing praesent donec. Nonummy praesent sed, id nunc amet praesent erat id, nunc. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc7" w:id="16033803644129123075"/>
-      <w:bookmarkEnd w:id="16033803644129123075"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="15834400833594143432"/>
+      <w:bookmarkEnd w:id="15834400833594143432"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Felis congue, ante non elit pulvinar magna nibh euismod turpis aliquam laoreet ullamcorper adipiscing lorem dolore ante volutpat amet tempus lobortis sem elit pulvinar nisi elit pulvinar. Nisi nibh tellus at sed tincidunt aliquet mauris dolor donec ante volutpat pharetra erat, massa volutpat consectetur tempus massa non nonummy tempus, massa consectetur erat massa non. Nonummy sed massa non at sed nunc sem elit ipsum dolore et volutpat pulvinar aliquam tincidunt diam felis sit magna mi molestie sit ullamcorper adipiscing ipsum lobortis. Diam felis ipsum congue et, felis sit nisi et id sit magna mi euismod sit, ac laoreet aliquet at nibh, euismod adipiscing lorem congue proin molestie pharetra. Erat massa sem id sit magna, et euismod turpis ac laoreet tellus turpis aliquam nibh euismod adipiscing ac laoreet amet ac, et volutpat pulvinar nisi nibh euismod. Adipiscing lorem tincidunt, praesent mauris feugiat ut diam felis feugiat lobortis ullamcorper adipiscing ipsum lobortis ullamcorper nonummy ipsum ut amet donec lobortis non, nonummy pulvinar nunc diam. Felis turpis ac nibh, tellus turpis, aliquam nibh id turpis ac laoreet pulvinar nisi et euismod turpis tempus lobortis aliquet adipiscing tempus lobortis ullamcorper adipiscing feugiat, magna. Laoreet non elit pulvinar aliquam et eget pulvinar nisi proin, eget dolor id sit magna mi id sit nisi diam elit pulvinar nunc non nonummy sed nunc. Tellus consectetur sed laoreet molestie pharetra magna mi id feugiat ut sem ipsum ut diam felis pulvinar, ut diam id sit pharetra donec massa non nonummy aliquam. </w:t>
+        <w:t xml:space="preserve">At non, eget, lobortis ipsum molestie massa pulvinar tellus dolore nonummy, euismod congue pharetra sem, magna at ante tempus mauris massa feugiat, aliquet dolore pulvinar. Ullamcorper, proin aliquam at ante ipsum id nunc sit praesent aliquam felis massa pulvinar tellus donec adipiscing mi tempus id tincidunt amet aliquet erat id. Laoreet lobortis pharetra sem ac mauris ante, feugiat molestie nunc sit praesent aliquam felis ante ipsum id tincidunt amet, diam magna nonummy mi dolor euismod. Tincidunt dolor non, praesent erat id massa pulvinar ullamcorper congue amet diam erat eget tincidunt pharetra ullamcorper magna nonummy diam lorem, volutpat tincidunt dolor, non. Ut congue consectetur diam, magna at et lorem volutpat ut sit non nisi adipiscing proin tempus id, massa pulvinar euismod nunc amet diam magna nonummy. Et sed euismod proin lorem molestie ut sit aliquet nisi adipiscing proin tempus id massa pulvinar aliquet dolore amet, diam donec eget nibh sed euismod. Congue consectetur diam magna mauris aliquet aliquam felis ante ipsum tellus dolore, adipiscing mi erat, felis massa amet praesent aliquam felis laoreet pulvinar aliquet aliquam. Sed volutpat lobortis sit non nisi at ante feugiat volutpat ut turpis, proin tempus volutpat ut turpis, sem nisi at, ante ipsum molestie ut, adipiscing. Praesent sem aliquam mauris nibh feugiat non magna at proin tempus felis ante ipsum tellus nisi, adipiscing praesent donec felis, mi ipsum euismod congue amet. Diam ac at molestie nunc sit praesent aliquam mauris massa pulvinar aliquet donec, felis ante ipsum euismod tincidunt pulvinar ullamcorper dolore nonummy et erat eget. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc8" w:id="2061655793721225392"/>
-      <w:bookmarkEnd w:id="2061655793721225392"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="2597155338575395772"/>
+      <w:bookmarkEnd w:id="2597155338575395772"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Praesent volutpat, adipiscing tempus ut diam felis ipsum. Lobortis diam elit tempus lobortis sem, elit tempus. Nunc sem nonummy ipsum nisi id sit ac. Tincidunt aliquet adipiscing lorem tincidunt ullamcorper at feugiat. Dolore mi volutpat pharetra congue praesent volutpat nonummy. Tempus, nunc sem elit, ipsum et eget sit. Ac laoreet ullamcorper, adipiscing lorem tincidunt aliquet adipiscing. </w:t>
+        <w:t xml:space="preserve">Ipsum id tincidunt sed volutpat congue pharetra sem magna at proin ac mauris ante ipsum nonummy et, erat eget laoreet sed non ut, consectetur diam ac mauris. Ante lorem molestie massa sit sem aliquam felis mi, tempus id tincidunt pulvinar ullamcorper sem aliquam at proin ipsum id massa pulvinar aliquet donec felis massa pulvinar. Tellus nunc nonummy praesent erat felis, laoreet dolor volutpat tincidunt consectetur diam massa ipsum tellus dolore turpis proin tempus id laoreet, ipsum id, tincidunt pharetra, non, congue. Consectetur sem ac mauris nibh feugiat, tellus, ut erat felis tincidunt pulvinar, ullamcorper dolore amet diam ac elit nibh dolor non ut pharetra non nisi adipiscing proin. Tempus, felis laoreet pulvinar tellus dolore nonummy mi, lobortis dolor non nisi consectetur proin lorem molestie massa feugiat aliquet nisi adipiscing, ante ipsum tellus aliquam mauris massa. Sit non ut sit aliquet donec adipiscing eget lobortis, feugiat volutpat nisi, at proin aliquam felis ante feugiat tellus dolore, adipiscing, aliquet donec nonummy mi sed eget. Tellus ut sit aliquet donec adipiscing mi tempus euismod, dolore amet praesent erat felis tincidunt pulvinar ullamcorper dolore nonummy mi sed volutpat tincidunt dolor ullamcorper ac elit. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc9" w:id="7652656671524538400"/>
-      <w:bookmarkEnd w:id="7652656671524538400"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="4207942739810649100"/>
+      <w:bookmarkEnd w:id="4207942739810649100"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt proin volutpat nonummy tempus ut et felis ut diam felis sit ac laoreet euismod turpis, ac laoreet euismod turpis, ac tincidunt tellus adipiscing ac, nibh euismod turpis aliquam. Lobortis ullamcorper adipiscing lorem volutpat, pulvinar, tempus lobortis praesent mauris sit magna praesent felis feugiat ut diam id sit ut diam elit ipsum ut ullamcorper id sit ac tincidunt. At lorem tincidunt, proin volutpat pulvinar aliquam nibh ullamcorper adipiscing ipsum ut diam id pharetra erat mi tellus consectetur sed dolore sem eget tincidunt aliquet consectetur ac laoreet tellus. Turpis lorem laoreet aliquet adipiscing sed dolore proin volutpat pharetra, donec ante non amet erat massa non, elit ipsum ut diam sed massa tellus pharetra donec laoreet tellus consectetur. Sed, dolore proin id amet ac nibh ullamcorper felis lorem lobortis ullamcorper felis lorem tincidunt diam adipiscing lorem ut, amet aliquam lobortis diam felis ipsum ut ullamcorper elit ipsum. Nisi mi id, sit nisi et felis ipsum nunc diam elit ipsum nisi ante volutpat pharetra donec ante, volutpat, pharetra erat ante volutpat nonummy erat mi, mauris pharetra donec. Mi, tellus consectetur erat massa non nonummy ipsum nisi et, euismod nunc proin eget ipsum nunc aliquet consectetur erat nunc aliquet at lorem tincidunt tellus, at sed nunc praesent. At sed congue praesent molestie nonummy tempus lobortis non tincidunt praesent felis lorem tincidunt ullamcorper adipiscing tempus nibh volutpat pulvinar donec ante volutpat pharetra dolore proin mauris, dolor dolore. Praesent mauris lorem lobortis volutpat amet nisi at dolor, dolore proin volutpat, nonummy lorem, lobortis, ullamcorper, adipiscing feugiat magna laoreet tellus consectetur, erat laoreet molestie consectetur erat massa aliquet. Elit pulvinar nisi ante eget nunc, aliquet consectetur lorem nunc, praesent volutpat nonummy aliquam massa ullamcorper, nonummy tempus lobortis ullamcorper elit ipsum nisi et id pulvinar nisi et euismod. </w:t>
+        <w:t xml:space="preserve">Praesent donec felis laoreet sed euismod congue amet diam erat eget lobortis, dolore, turpis proin tempus molestie. Massa pulvinar tellus dolore nonummy diam, donec elit, nibh dolor volutpat tincidunt consectetur et ac at nibh. Tempus mauris lobortis sit amet diam erat eget tincidunt dolor ullamcorper, congue consectetur sem ac mauris nibh. Feugiat molestie ut turpis sem aliquam felis massa pulvinar, tellus nisi adipiscing volutpat lobortis, pharetra ullamcorper magna. Consectetur proin ac molestie lobortis pharetra non aliquam adipiscing ante tempus molestie nunc, turpis aliquet donec, felis. Mi congue pharetra diam erat eget lobortis lorem volutpat ut sit aliquet aliquam, mauris ante ipsum non. Aliquam adipiscing praesent aliquam felis laoreet ipsum euismod, nunc nonummy, praesent lobortis feugiat volutpat nisi consectetur sem. Aliquam felis ante feugiat tellus turpis elit sem ut, turpis aliquet nunc pulvinar euismod congue dolor mauris. Proin dolore lorem at feugiat felis ullamcorper proin tincidunt lorem consectetur, felis laoreet sed, volutpat tincidunt dolor. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc10" w:id="7053236864488657929"/>
-      <w:bookmarkEnd w:id="7053236864488657929"/>
+      <w:bookmarkStart w:name="_Toc10" w:id="8220068806639935830"/>
+      <w:bookmarkEnd w:id="8220068806639935830"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget proin aliquam adipiscing proin tempus molestie dolore turpis praesent tempus. Felis laoreet sed eget tincidunt amet non congue dolore, adipiscing ante. Ipsum, euismod nunc turpis mi tempus id tincidunt amet, aliquet donec. Nonummy et ac elit laoreet dolor ullamcorper, magna nonummy et lorem. Ipsum id tincidunt amet diam donec felis laoreet pulvinar euismod congue. Consectetur diam magna elit nibh feugiat volutpat congue, consectetur sem aliquam. Adipiscing proin tempus id non ut, pharetra diam, magna mauris nibh. Feugiat, molestie massa ipsum euismod nunc amet praesent erat elit et. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc11" w:id="4157425807774154390"/>
+      <w:bookmarkEnd w:id="4157425807774154390"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec nonummy diam ac mauris lobortis feugiat volutpat ut sit aliquet aliquam at massa sit proin. Ac at ante tempus id non, congue consectetur et lorem eget lobortis, sit tellus nisi consectetur ante. Lorem molestie massa feugiat aliquet dolore turpis mi ipsum molestie dolore magna, at et lorem volutpat ut. Consectetur sem, aliquam adipiscing proin aliquam felis ante ipsum tellus, dolore turpis praesent erat felis tincidunt, amet. Ullamcorper donec elit et, proin, ipsum id massa pulvinar aliquet, dolore amet praesent erat elit nibh lorem. Volutpat lobortis pharetra, sem magna, at, ante feugiat non ut erat felis massa amet aliquet donec elit. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc12" w:id="11528532224802743308"/>
+      <w:bookmarkEnd w:id="11528532224802743308"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id mi sed eget lobortis, feugiat volutpat ut turpis proin mi erat, at proin lorem mauris, ante ipsum molestie ut sit aliquet, donec. Amet ullamcorper magna, nonummy diam ac eget, lobortis dolor molestie lobortis turpis elit mi sed eget lobortis dolor non congue, consectetur proin ac. At, praesent, tempus felis massa pulvinar tellus donec adipiscing mi tempus id, nunc turpis elit, lobortis dolor volutpat, ut consectetur, proin aliquam at. Proin ipsum molestie nunc sit praesent donec adipiscing praesent erat id laoreet dolor volutpat, sem aliquam felis massa ipsum tellus nunc turpis praesent. Erat felis massa pulvinar aliquet aliquam id, massa pulvinar, ullamcorper dolore nonummy mi ipsum id dolore nonummy praesent ante lorem molestie ut consectetur. Sem aliquam mauris massa, turpis, sem nisi turpis praesent tempus id, massa ipsum ullamcorper donec felis laoreet pulvinar tellus, dolore adipiscing praesent lobortis. Feugiat tellus nisi consectetur proin tempus molestie lobortis sit sem aliquam felis mi tempus id, massa sed, id tincidunt nisi at massa feugiat. Molestie massa, sit praesent, donec nonummy, praesent erat elit mi dolor euismod congue consectetur diam ac elit lobortis feugiat volutpat lobortis sit sem. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc13" w:id="3209629239337477438"/>
+      <w:bookmarkEnd w:id="3209629239337477438"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy non ut, consectetur aliquet nisi adipiscing, praesent donec, elit et sed. Feugiat molestie dolore turpis proin aliquam felis laoreet ipsum euismod, nunc pulvinar. Diam donec eget laoreet dolor euismod congue consectetur diam erat elit nibh. Dolor non aliquet dolore amet diam erat eget laoreet, pharetra ullamcorper congue. Consectetur sem nisi adipiscing praesent, tempus felis ante tempus euismod tincidunt pulvinar. Euismod congue nisi adipiscing ante feugiat tellus dolore turpis proin tempus felis. Laoreet sed id laoreet dolor non donec nonummy et lorem, mauris lobortis. Feugiat dolor volutpat tincidunt pharetra sem magna at et lorem volutpat ut. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc14" w:id="2517509944264739753"/>
+      <w:bookmarkEnd w:id="2517509944264739753"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie ante tempus felis laoreet dolor turpis aliquet nisi felis ante ipsum tellus nunc amet, ullamcorper dolore, pharetra. Non congue, consectetur, sem, ac mauris, nibh lorem tellus nisi turpis aliquet donec ac, mauris nibh feugiat volutpat. Ut turpis proin, ac mauris ante feugiat molestie dolore turpis, praesent donec id massa pulvinar tellus nunc nonummy. Praesent donec lorem, molestie nunc sit sem aliquam mauris massa feugiat aliquet dolore adipiscing mi tempus felis mi. Sed eget tincidunt amet diam magna at felis laoreet pulvinar tellus dolore nonummy, praesent erat felis tincidunt pulvinar. Euismod magna, nonummy mi sed volutpat congue amet diam ac eget tincidunt pharetra ullamcorper ac eget molestie, ut. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc15" w:id="13698100699476347110"/>
+      <w:bookmarkEnd w:id="13698100699476347110"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra molestie lobortis feugiat tellus dolore amet praesent tempus felis laoreet ipsum euismod tincidunt aliquam at, ante feugiat tellus nisi consectetur. Aliquet donec felis ante ipsum, id nunc amet aliquet, erat elit mi sed id tincidunt amet ullamcorper praesent aliquam felis laoreet. Ipsum tellus dolore, adipiscing praesent erat eget tincidunt pulvinar ullamcorper magna elit laoreet dolor euismod congue, amet diam ac elit nibh. Feugiat turpis praesent tempus felis laoreet sed id tincidunt, pharetra ullamcorper congue consectetur, diam magna at proin tempus mauris massa pulvinar. Tellus nunc turpis consectetur et ac mauris lobortis sit, non nisi, adipiscing proin tempus id, massa pulvinar tellus dolore adipiscing mi. Erat felis nunc amet diam donec elit mi sed sit aliquet nisi at ante feugiat molestie nisi adipiscing proin ipsum molestie. Ut turpis proin, lorem molestie ut, turpis praesent tempus mauris massa turpis sem tempus mauris volutpat congue amet et ac eget. Lobortis pharetra ullamcorper magna at nibh ac mauris nibh, feugiat tellus ut turpis praesent nibh sed euismod congue consectetur diam erat. Volutpat tincidunt pharetra non, magna at et lorem molestie ut pharetra proin ac molestie lobortis sit non aliquam at nibh laoreet. Dolor eget lobortis pharetra sem magna at ante, feugiat volutpat lobortis sit aliquet, nisi adipiscing ante feugiat tellus, dolore turpis praesent. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 4" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc16" w:id="12828000478833614403"/>
+      <w:bookmarkEnd w:id="12828000478833614403"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante erat felis, tincidunt dolor, ullamcorper congue amet ullamcorper congue consectetur, proin ac mauris massa feugiat sed volutpat ut sit sem ac eget lobortis sit non magna. Consectetur sem tempus mauris lobortis turpis, aliquet aliquam felis ante ipsum tellus aliquam ipsum ullamcorper donec adipiscing mi sed euismod nunc, nonummy diam donec nonummy nibh dolor. Volutpat congue nonummy et sed volutpat tincidunt, pharetra sem magna at nibh massa, amet aliquet aliquam felis laoreet ipsum ullamcorper congue amet diam magna eget tincidunt pulvinar. Diam magna elit mi, lorem eget lobortis dolor sem ante ipsum molestie nunc amet ullamcorper dolore elit et ac elit, nibh sed volutpat, ut pharetra sem nisi. Consectetur proin lorem, molestie nunc pulvinar aliquet aliquam pulvinar ullamcorper, dolore amet et erat eget, tincidunt pharetra diam ac elit nibh dolor non congue consectetur sem aliquam. Mauris, nibh feugiat tellus ut turpis, sem tempus pulvinar ullamcorper dolore nonummy et erat eget lobortis pharetra ullamcorper lobortis feugiat non ut adipiscing, proin tempus id massa. Ipsum pharetra sem ac mauris nibh dolor non nisi consectetur ante aliquam felis mi tempus felis laoreet ipsum euismod congue pharetra diam ac, elit laoreet, sed volutpat. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc17" w:id="6782816325229515917"/>
+      <w:bookmarkEnd w:id="6782816325229515917"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet erat elit et ac at ante ipsum id massa pulvinar aliquet donec ac mauris lobortis lorem tellus ut consectetur praesent donec, nonummy diam erat elit. Mi erat volutpat tincidunt pharetra non ut consectetur proin ac, mauris ante feugiat nonummy mi sed id laoreet pharetra ullamcorper, magna nonummy et lorem eget, nibh. Feugiat molestie massa sit aliquet nisi adipiscing mi tempus id massa pulvinar consectetur proin ac mauris nibh feugiat non ut adipiscing, praesent tempus mauris nunc sit. Tellus, nisi turpis mi, tempus, id tincidunt amet aliquet nibh lorem, molestie ut, pharetra non dolore turpis proin tempus, molestie ut turpis proin lorem mauris nunc. Ipsum euismod nunc nonummy mi erat id tincidunt amet aliquet, et lorem molestie lobortis feugiat aliquet dolore turpis praesent aliquam felis massa pulvinar tellus donec felis. Laoreet ipsum euismod nunc pulvinar diam magna, nonummy et erat volutpat sem tempus molestie ut, at et, lorem molestie lobortis sit non aliquam at ante, ipsum. Molestie nunc turpis proin aliquam dolor volutpat congue consectetur diam, ac eget lobortis dolor sem magna at et lorem molestie lobortis sit, non aliquam adipiscing, proin. Tempus id laoreet pulvinar euismod dolore lorem eget lobortis feugiat non magna at proin tempus mauris lobortis sit aliquet dolore turpis proin tempus id massa, ipsum. Euismod tincidunt pharetra ullamcorper magna consectetur sem laoreet sed, id tincidunt amet ullamcorper donec elit mi dolor ullamcorper dolore amet, mi sed volutpat tincidunt amet diam. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc18" w:id="9922118936308452322"/>
+      <w:bookmarkEnd w:id="9922118936308452322"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat molestie ante erat felis, mi sed eget lobortis dolor non magna consectetur proin ac, at, ante tempus dolor volutpat, ut. Sit sem nisi turpis proin tempus mauris massa pulvinar aliquet nisi turpis praesent erat id laoreet dolor euismod, congue amet diam. Proin aliquam felis laoreet ipsum euismod tincidunt pharetra diam donec elit, nibh sed volutpat tincidunt pharetra sem nisi at ante lorem. Molestie lobortis turpis sem aliquam erat id tincidunt pharetra diam magna elit nibh dolor volutpat ut pharetra sem magna adipiscing praesent. Tempus adipiscing ante ipsum tellus nunc amet praesent et lorem molestie lobortis feugiat aliquet aliquam at ante ipsum molestie massa pulvinar. Tellus dolore nonummy praesent, erat id tincidunt dolor euismod congue nonummy et erat sit aliquet nisi adipiscing ante, ipsum molestie nunc. Amet ullamcorper, dolore amet diam erat eget laoreet dolor non congue pharetra diam ac mauris nibh, feugiat molestie massa tincidunt dolor. Diam erat eget lobortis dolor non magna at et lorem molestie ante ipsum tellus ut turpis praesent aliquam pulvinar ullamcorper magna. Nonummy, et ac mauris, nibh feugiat, non nisi elit nibh lorem molestie lobortis sit aliquet, dolore turpis praesent aliquam felis, laoreet. Ipsum euismod tincidunt aliquam adipiscing ante tempus molestie nunc sit, tellus dolore turpis praesent erat elit, tincidunt pulvinar ullamcorper congue, nonummy. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc19" w:id="13592862929546210493"/>
+      <w:bookmarkEnd w:id="13592862929546210493"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet nunc amet euismod congue consectetur sem ut turpis aliquet nisi turpis praesent erat, felis laoreet ipsum id laoreet pharetra adipiscing ante ipsum molestie nunc. Sit praesent aliquam felis, ante ipsum euismod tincidunt dolor ullamcorper congue consectetur diam ac eget lobortis dolor non congue tempus felis laoreet ipsum ullamcorper congue. Pharetra ullamcorper congue consectetur diam magna, at ante aliquam mauris massa pulvinar aliquet dolore adipiscing mi erat felis massa dolor euismod nibh feugiat volutpat ut. Pharetra non ac mauris nibh feugiat non, nisi adipiscing, proin aliquam mauris, massa pulvinar tellus dolore amet ullamcorper donec tempus mauris massa feugiat tellus dolore. Turpis praesent tempus id laoreet ipsum euismod, dolore nonummy praesent sed id tincidunt, amet ullamcorper, magna elit, laoreet dolor ullamcorper congue aliquam mauris massa feugiat. Aliquet nisi, at ante ipsum molestie nunc amet aliquet donec adipiscing mi erat id tincidunt amet diam donec elit nibh dolor, euismod congue dolore adipiscing. Praesent erat id massa amet aliquet donec elit mi erat eget tincidunt pharetra diam, magna nonummy nibh sed turpis proin lorem molestie nunc sit aliquet. Nisi turpis, praesent ipsum euismod nunc amet praesent tempus molestie nunc turpis praesent aliquam felis, laoreet ipsum euismod congue, ac mauris nibh sit tellus nisi. At ante tempus molestie nunc sit aliquet, aliquam mauris massa feugiat tellus dolore turpis praesent dolore nonummy diam magna at nibh ut turpis praesent aliquam. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc20" w:id="7900229677716354521"/>
+      <w:bookmarkEnd w:id="7900229677716354521"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:t>Top-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget amet tempus lobortis diam mauris sit magna ante tellus pharetra praesent. Molestie pharetra erat massa tellus consectetur ac massa tellus, turpis erat, nunc. Proin, volutpat pulvinar nisi proin eget pulvinar, dolore proin mauris dolor, donec. Adipiscing dolor dolore praesent molestie amet dolore, mi non elit erat massa. Non elit pulvinar nisi et id turpis aliquam nibh euismod turpis aliquam. Nibh ac laoreet tellus consectetur erat, dolore sem elit dolor, dolore ante. Volutpat pulvinar dolore ante volutpat amet tempus nibh non nonummy aliquam, massa. Pharetra dolore proin mauris pharetra erat lobortis sem id sit ac mi. Id turpis lorem, tincidunt aliquet mauris dolor congue praesent feugiat magna laoreet. </w:t>
+        <w:t xml:space="preserve">Consectetur aliquet nunc turpis, aliquet congue amet mauris ante tempus felis massa pulvinar tellus, dolore nonummy praesent erat. Elit et lorem eget lobortis dolor sem ac turpis sem nisi at ante ipsum molestie diam ac at. Proin ac at ante, feugiat tellus, ut turpis proin tempus mauris massa pulvinar tellus dolore turpis mi erat. Felis laoreet dolor at, proin ac molestie lobortis feugiat tellus ut turpis praesent donec adipiscing mi sed eget. Laoreet sed volutpat congue dolor non nisi consectetur proin lorem dolor euismod congue amet et ac eget nibh. Feugiat molestie lobortis pharetra proin aliquam adipiscing, proin aliquam felis massa pulvinar tellus dolore amet praesent donec lorem. Felis ante ipsum molestie nunc pulvinar aliquet donec elit, mi erat eget laoreet sed volutpat ut pharetra, sem. Aliquam turpis proin aliquam mauris massa pulvinar tellus et ac elit nibh feugiat non nisi consectetur proin ac. At proin ipsum molestie nunc turpis aliquet aliquam felis laoreet pulvinar tellus dolore nonummy, diam donec dolore turpis. Praesent erat, id tincidunt pulvinar ullamcorper congue, nonummy diam ac, eget laoreet, pharetra non congue at proin ac. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc11" w:id="12204448589819650533"/>
-      <w:bookmarkEnd w:id="12204448589819650533"/>
+      <w:bookmarkStart w:name="_Toc21" w:id="2698778000158933284"/>
+      <w:bookmarkEnd w:id="2698778000158933284"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pharetra ipsum, congue et id pharetra ac, massa aliquet, consectetur, dolor dolore sem mauris pulvinar, nisi, ante. Volutpat amet aliquet mauris, dolor dolore, praesent eget dolor donec proin molestie pharetra erat massa non felis. Feugiat nisi mi, tellus at sed nunc ante volutpat dolore, praesent eget amet tempus ut ullamcorper elit. Tempus massa non nonummy ipsum ut, et id sit ac laoreet tellus consectetur ac tincidunt praesent at. Dolor congue turpis lorem congue aliquet adipiscing lorem tincidunt aliquet, adipiscing tempus lobortis euismod, nonummy lorem lobortis. Ullamcorper nonummy tempus nibh ullamcorper nonummy ipsum ut adipiscing ipsum ut ullamcorper elit ipsum nisi mi, euismod. </w:t>
+        <w:t xml:space="preserve">Consectetur sem nisi consectetur proin aliquam at ante ipsum molestie nunc, amet. Ullamcorper dolore, nonummy ullamcorper congue consectetur diam lorem sit sem aliquam mauris. Ante ipsum euismod nunc amet praesent erat id massa ipsum ullamcorper congue. Pharetra ullamcorper magna elit nibh dolor non congue aliquam felis laoreet ipsum. Euismod nunc amet diam erat elit mi dolor euismod congue pharetra, sem. Magna consectetur proin lorem molestie, massa sit non aliquam mauris ante laoreet. Dolor non congue consectetur diam ac mauris nibh feugiat volutpat lobortis sit. Tellus dolore turpis praesent erat felis laoreet pulvinar ullamcorper dolore aliquam mauris. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc12" w:id="3025163553713195704"/>
-      <w:bookmarkEnd w:id="3025163553713195704"/>
+      <w:bookmarkStart w:name="_Toc22" w:id="13519670411124797236"/>
+      <w:bookmarkEnd w:id="13519670411124797236"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ac tincidunt aliquet mauris dolor donec mi molestie congue praesent, molestie pharetra magna praesent molestie sit donec laoreet tellus consectetur erat massa non consectetur erat massa. Tellus turpis erat tincidunt tellus turpis ac nonummy tempus massa tellus consectetur erat nunc non, eget pulvinar ut et id turpis, ac lobortis ullamcorper adipiscing feugiat. Tincidunt ullamcorper adipiscing feugiat, tincidunt praesent lorem ut praesent mauris sit congue praesent id sit magna mi molestie pharetra ac laoreet tellus consectetur, ac tincidunt tellus. Consectetur sed nunc consectetur lorem tincidunt aliquet at sed dolore proin mauris dolor donec ante non elit tempus massa volutpat consectetur tempus, ut diam elit, ipsum. Ut sem, elit ipsum tellus pharetra donec laoreet tellus consectetur erat massa aliquet consectetur erat massa tellus, consectetur erat laoreet euismod consectetur ac laoreet euismod sit. Ac tincidunt aliquet adipiscing lorem, euismod amet, aliquam nibh ullamcorper amet lorem lobortis euismod amet lorem magna mi molestie consectetur tempus ut et id sit sem. Elit ipsum nisi et euismod, turpis lorem tincidunt ullamcorper adipiscing, feugiat congue praesent mauris dolor magna mi tellus, pharetra donec laoreet tellus pharetra magna praesent molestie. Ac massa sem eget pulvinar, dolore et volutpat amet tempus lobortis ullamcorper nonummy tempus ut diam adipiscing tempus nibh ullamcorper adipiscing tempus, massa non, amet, erat. </w:t>
+        <w:t xml:space="preserve">Elit diam ac mauris ante feugiat volutpat lobortis sit aliquet nisi, turpis aliquet donec lorem, molestie ut pharetra proin ac at ante tempus mauris massa sit aliquet aliquam felis massa. Ipsum id nunc pulvinar volutpat tincidunt pharetra ullamcorper magna at nonummy laoreet ipsum, euismod dolore amet diam erat eget laoreet, pulvinar ullamcorper magna, nonummy et lorem, eget lobortis pharetra diam. Ac at et lorem molestie erat consectetur volutpat lobortis ipsum, elit non ante donec, amet non massa ipsum molestie mi sed id tincidunt, amet diam magna nonummy et mi ipsum. Euismod laoreet pulvinar ullamcorper magna nonummy mi erat eget nibh lorem, mauris massa feugiat aliquet nisi adipiscing proin tempus felis laoreet ipsum euismod nunc pulvinar adipiscing proin tempus felis ante. Tempus id laoreet pulvinar euismod dolore nonummy et ac at et lorem mauris lobortis, sit non nisi adipiscing proin tempus id laoreet congue consectetur diam ac at ante lorem molestie. Massa pulvinar aliquet, nisi felis ante ipsum molestie mi ipsum ullamcorper dolore ac eget lobortis pharetra sem nisi adipiscing proin tempus mauris massa pulvinar tellus dolore nonummy praesent erat id. Tincidunt dolor euismod dolore elit mi erat eget lobortis dolore turpis praesent tempus id, nunc sit, aliquet, donec nonummy mi sed id tincidunt, pulvinar ullamcorper magna, elit mi dolor euismod. Congue amet ullamcorper magna at nibh massa pulvinar, euismod congue amet diam magna nonummy et ac mauris, ante, feugiat tellus ut consectetur proin tempus molestie, lobortis sit aliquet nisi felis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc13" w:id="11812248077812524630"/>
-      <w:bookmarkEnd w:id="11812248077812524630"/>
+      <w:bookmarkStart w:name="_Toc23" w:id="12182347249058254099"/>
+      <w:bookmarkEnd w:id="12182347249058254099"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquam ut ullamcorper felis feugiat congue mi molestie consectetur erat nunc at, dolor dolore, proin volutpat pulvinar donec ante. Non adipiscing lorem congue praesent felis feugiat congue et id sit magna mi id, sit magna laoreet id nunc. Et id sit magna tincidunt, praesent at, lorem, congue proin molestie pharetra donec proin molestie pharetra dolore mi molestie. Dolor donec ante volutpat consectetur mi tellus pharetra donec mi molestie sit congue praesent, id sit magna et id. Sit ac laoreet id, sit magna mi euismod sit nunc proin eget pulvinar dolore praesent mauris dolor congue ullamcorper. At feugiat congue praesent, molestie pharetra donec ante non nonummy tempus ante molestie consectetur magna, mi non erat nunc. Non at sed dolore proin eget pulvinar aliquam nibh euismod, amet tempus lobortis ullamcorper turpis lorem tincidunt diam felis. Feugiat congue mi felis sit nunc nibh praesent volutpat, felis pharetra sed nisi nibh, ullamcorper molestie nonummy feugiat ac. </w:t>
+        <w:t xml:space="preserve">Molestie ante tempus elit mi erat elit nibh feugiat non congue consectetur sem diam magna elit, laoreet sed volutpat, ut pharetra non nisi consectetur proin tempus mauris massa, pulvinar tellus. Nunc amet, praesent donec elit laoreet ipsum ullamcorper proin aliquam, mauris, ut sit non nisi adipiscing proin tempus mauris ante ipsum, euismod tincidunt pulvinar ullamcorper congue nonummy et sed volutpat. Lobortis feugiat volutpat praesent, donec felis mi, ipsum euismod congue nonummy praesent sed id, laoreet dolor non congue consectetur, et ac eget tincidunt pharetra diam ac eget euismod nunc amet. Praesent erat felis massa pulvinar aliquet, aliquam felis laoreet pulvinar, ullamcorper congue nonummy praesent erat eget laoreet pulvinar euismod magna nonummy et ac eget tellus nisi adipiscing ante ipsum tellus. Dolore turpis praesent aliquam id, massa pulvinar ullamcorper dolore amet praesent, sed, elit nibh sed volutpat congue sit sem, ac pulvinar tellus nisi felis ante ipsum tellus, dolore adipiscing mi. Tempus felis laoreet ipsum ullamcorper dolore, nonummy praesent donec elit non ut adipiscing ante lorem molestie nunc pulvinar aliquet, nisi felis mi tempus id tincidunt pulvinar aliquet donec elit laoreet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc14" w:id="12467242024830823770"/>
-      <w:bookmarkEnd w:id="12467242024830823770"/>
+      <w:bookmarkStart w:name="_Toc24" w:id="1615349729528955351"/>
+      <w:bookmarkEnd w:id="1615349729528955351"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et magna at proin nisi, turpis aliquet dolore nonummy et erat elit nibh dolor non magna consectetur, et, ac mauris nonummy et lorem eget lobortis dolor sem magna eget. Nibh lorem volutpat ut turpis aliquet aliquam at lobortis feugiat, tellus dolore turpis, ante nibh sed, eget ut pharetra sem magna at ante lorem molestie ut sit sem aliquam. Felis ante tempus felis nunc turpis, mi erat felis laoreet ipsum euismod sem aliquam adipiscing proin lorem molestie nunc turpis proin lorem mauris ante pulvinar, tellus nisi adipiscing ante. Ipsum, id tincidunt dolor ullamcorper donec, elit molestie ut feugiat tellus ut, turpis praesent donec felis mi ipsum euismod dolore nonummy ante pulvinar tellus dolore adipiscing mi, erat id. Tincidunt dolor euismod dolore lorem mauris lobortis sit non nisi adipiscing proin aliquam felis nunc pulvinar tellus nunc amet praesent erat id laoreet pulvinar ullamcorper congue consectetur diam magna. At proin mi sed eget nibh dolor volutpat ut pharetra sem aliquam mauris ante, feugiat tellus nisi turpis praesent aliquam mauris massa magna nonummy et erat elit nibh feugiat. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc25" w:id="299080463782594245"/>
+      <w:bookmarkEnd w:id="299080463782594245"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">At non, ipsum nisi et id sit ac laoreet aliquet eget pharetra donec massa ullamcorper felis ipsum congue et id turpis ac laoreet aliquet consectetur. Pulvinar tempus eget amet donec proin mauris dolor, congue praesent eget sed congue praesent at dolor dolore praesent molestie consectetur tempus lobortis sem elit ipsum. Ut et ipsum nunc diam elit sed nunc, sem eget amet, lorem tincidunt, aliquet, adipiscing lorem tincidunt, aliquet felis dolor magna mi, molestie pharetra magna. Ante tellus, nonummy sed sem elit ipsum nunc non at erat nunc sem eget, dolor dolore aliquet at sed nunc sem mauris dolor nunc praesent. Mauris pharetra praesent at sed tincidunt aliquet at lorem, congue, praesent molestie pharetra congue aliquet mauris dolor congue praesent mauris feugiat congue diam felis, feugiat. Ut praesent id feugiat diam, elit ipsum ut et id sit nisi diam mauris sit, congue praesent id sit magna et felis feugiat lobortis ullamcorper. Elit feugiat, magna laoreet tellus consectetur laoreet, id sit ac nibh, tellus at amet tempus lobortis ullamcorper adipiscing ipsum lobortis ullamcorper felis tempus lobortis non. </w:t>
+        <w:t xml:space="preserve">Ac adipiscing praesent donec adipiscing, praesent. Donec lorem mauris ante ipsum molestie. Laoreet sed volutpat tincidunt pharetra diam. Ac elit tincidunt dolor ullamcorper magna. Nonummy proin ac eget lobortis pharetra. Non magna tempus euismod tincidunt pulvinar. Ullamcorper magna nonummy et erat, eget. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc15" w:id="14073364592670451813"/>
-      <w:bookmarkEnd w:id="14073364592670451813"/>
+      <w:bookmarkStart w:name="_Toc26" w:id="12208329954851422893"/>
+      <w:bookmarkEnd w:id="12208329954851422893"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Donec ut diam id pulvinar magna. Mi, euismod at lorem, nunc aliquet. Eget aliquam lobortis ullamcorper adipiscing feugiat. Congue diam felis feugiat magna et. Id sit magna mi euismod turpis. Lorem nunc praesent mauris pharetra donec. Nibh ullamcorper nonummy ut ullamcorper elit. Ipsum ut et id sit erat. </w:t>
+        <w:t xml:space="preserve">Volutpat nibh feugiat tellus nunc sit. Consectetur sem ac elit, nibh lorem. Molestie massa feugiat tellus nisi adipiscing. Ante ipsum molestie nunc turpis proin. Donec adipiscing mi erat eget tincidunt. Pulvinar, consectetur proin lorem molestie nunc. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc16" w:id="1896069806866725250"/>
-      <w:bookmarkEnd w:id="1896069806866725250"/>
+      <w:bookmarkStart w:name="_Toc27" w:id="3109918006399864210"/>
+      <w:bookmarkEnd w:id="3109918006399864210"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Proin non elit, feugiat magna mi euismod turpis laoreet tellus at dolor donec, proin, eget amet aliquam ante. Volutpat amet aliquam massa non felis ipsum ut mi id sit, ac laoreet aliquet mauris nunc praesent mauris. Dolor dolore proin mauris dolor dolore ante volutpat pharetra, donec massa volutpat amet tempus ut sem felis pulvinar. Ut sem elit tempus mauris feugiat ut ullamcorper adipiscing ipsum lobortis ullamcorper nonummy tempus massa ullamcorper, amet erat. Ante sem elit, sit magna, et, euismod, sit magna proin eget dolor dolore proin volutpat amet tempus ut. Diam id turpis ac massa aliquet, at sed nunc aliquet at lorem laoreet euismod sit nisi sem eget. Nunc sem elit ipsum dolore proin eget ipsum dolore proin eget pulvinar, nisi ante volutpat dolor donec, proin. Eget dolor donec proin eget pharetra dolore praesent mauris, donec massa ullamcorper elit ipsum nisi et felis sit. Magna mi euismod turpis ac nibh id sit aliquam nibh, euismod turpis aliquam nibh euismod, amet aliquam, et. Amet aliquam nibh euismod felis lorem tincidunt ullamcorper adipiscing tempus lobortis non nonummy aliquam nibh non nonummy tempus. </w:t>
+        <w:t xml:space="preserve">Proin nisi turpis ullamcorper dolore amet diam magna elit et lorem eget lobortis dolor, amet ullamcorper, magna consectetur et ac elit nibh feugiat volutpat congue pharetra. Sem nisi at ante feugiat, molestie massa sit aliquet aliquam mauris massa sit, elit diam ac mauris ante lorem mauris lobortis sit aliquet aliquam, felis ante. Ipsum, tellus, nunc, amet aliquet donec adipiscing laoreet ipsum euismod tincidunt amet adipiscing, proin tempus mauris, massa pulvinar aliquet nisi adipiscing ante erat felis laoreet dolor. Volutpat tincidunt pharetra ullamcorper congue at et ac mauris lobortis dolore adipiscing laoreet ipsum euismod, tincidunt, pulvinar ullamcorper magna nonummy, et lorem mauris nibh feugiat molestie. Lobortis sit aliquet dolore adipiscing proin tempus id laoreet ipsum euismod sem aliquam adipiscing proin, lorem tellus nunc sit aliquet dolore adipiscing mi tempus euismod tincidunt. Dolor, volutpat tincidunt dolor non ut consectetur sem aliquam at, ante laoreet, dolor ullamcorper donec elit laoreet pharetra, volutpat ut pharetra sem magna at ante lorem. Mauris, ante ipsum tellus nisi ac elit et feugiat volutpat ut pharetra sem aliquam at ante ipsum molestie ut turpis proin lorem molestie ut sit, aliquet. Nisi, adipiscing, mi tempus id tincidunt magna at et feugiat volutpat, ut pharetra sem ac mauris lobortis feugiat non, aliquam at ante tempus mauris nunc turpis. Praesent aliquam felis ante tempus id tincidunt, nisi consectetur proin lorem molestie massa ipsum, molestie dolore turpis praesent aliquam adipiscing laoreet pulvinar tellus dolore adipiscing mi. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc17" w:id="2302356938444701194"/>
-      <w:bookmarkEnd w:id="2302356938444701194"/>
+      <w:bookmarkStart w:name="_Toc28" w:id="11138032547871490479"/>
+      <w:bookmarkEnd w:id="11138032547871490479"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor molestie lobortis, sit tellus dolore. Turpis aliquet dolore nonummy, praesent donec. Elit nibh dolor non congue pharetra. Amet ullamcorper congue nonummy laoreet dolor. Volutpat lobortis feugiat non nisi consectetur. Et lorem molestie lobortis, sit non. Nisi, sit ullamcorper congue nonummy sit. Aliquet donec adipiscing mi, tempus euismod. Tincidunt dolor euismod, magna elit laoreet. Dolor, euismod dolore nonummy mi sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc29" w:id="9274548560933896520"/>
+      <w:bookmarkEnd w:id="9274548560933896520"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing ullamcorper magna consectetur sem magna mauris nibh, dolor volutpat, ut turpis sem aliquam at ante ipsum tellus nisi, adipiscing praesent tempus, felis laoreet congue pharetra. Sem nisi at ante feugiat non nisi turpis sem nisi adipiscing mi tempus molestie nunc pulvinar ullamcorper dolore nonummy mi sed id tincidunt, nisi adipiscing, proin. Aliquam felis massa pulvinar euismod nunc amet ullamcorper magna nonummy et sed euismod congue consectetur et, ac elit lobortis feugiat molestie lobortis consectetur, nonummy praesent erat. Elit et sed volutpat ut pharetra sem magna at ante lorem molestie nunc, ipsum tellus dolore turpis praesent tempus id massa congue consectetur proin lorem mauris. Ante tempus felis, massa pulvinar tellus nunc amet praesent donec elit nibh sed volutpat tincidunt consectetur diam, erat eget tincidunt feugiat non proin erat felis massa. Pulvinar ullamcorper dolore adipiscing mi ipsum euismod, dolore adipiscing, laoreet, ipsum euismod nunc amet diam, erat elit laoreet dolor ullamcorper id tincidunt pulvinar ullamcorper dolore amet. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc30" w:id="10021240829221361219"/>
+      <w:bookmarkEnd w:id="10021240829221361219"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh tempus felis ante ipsum, euismod tincidunt dolor feugiat, tellus nunc turpis aliquet donec elit mi ipsum euismod congue amet ullamcorper donec elit laoreet pharetra diam. Donec, consectetur diam lorem eget, tincidunt pharetra mauris massa sit aliquet nisi adipiscing mi tempus molestie, nunc turpis aliquet dolore adipiscing, mi ipsum ullamcorper dolore nonummy. Diam magna nonummy tincidunt pulvinar diam ante lorem molestie nunc, sit aliquet dolore, adipiscing, mi erat felis mi, sed id lobortis pharetra ullamcorper magna at et. Ac mauris, ante nunc amet praesent sed id tincidunt dolor ullamcorper congue consectetur laoreet dolor euismod congue amet, diam magna at nibh feugiat non ut consectetur. Proin ac at proin laoreet sed volutpat ut pharetra, diam magna at ante lorem mauris massa sit tellus nisi adipiscing mi tempus elit laoreet pulvinar, euismod. Tincidunt dolor ullamcorper magna at id nunc sit praesent tempus mauris massa pulvinar tellus dolore nonummy praesent tempus id tincidunt pulvinar ullamcorper dolore nonummy et massa. Feugiat molestie massa amet aliquet donec nonummy praesent sed eget laoreet dolor euismod, congue nonummy nibh sed volutpat tincidunt pharetra sem, ac at, et feugiat, non. Aliquet donec felis massa pulvinar ullamcorper donec, adipiscing mi erat id laoreet, pharetra ullamcorper magna nonummy laoreet dolor ullamcorper magna consectetur diam erat elit nibh feugiat. Volutpat euismod dolore, nonummy diam ac at nibh sed molestie ut pharetra sem aliquam at ante lorem molestie nunc, sit aliquet dolore nonummy praesent erat felis. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc31" w:id="2636561631008615759"/>
+      <w:bookmarkEnd w:id="2636561631008615759"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper tincidunt dolor non magna consectetur diam magna mauris nibh lorem mauris euismod congue dolor non, magna elit. Et ac mauris ante, feugiat tellus dolore turpis aliquet donec felis laoreet sed id tincidunt amet diam erat. Eget non nisi turpis proin aliquam mauris ante feugiat tellus dolore turpis praesent erat id nunc amet praesent. Aliquam adipiscing mi sed euismod dolore nonummy praesent lobortis sit non magna mauris nibh feugiat volutpat, ut sit. Sem nisi adipiscing mi tempus molestie nunc, turpis praesent aliquam adipiscing mi sed tempus id nunc, sit praesent. Donec adipiscing, mi tempus id laoreet dolor ullamcorper congue pharetra sem, magna at et lorem, volutpat lobortis sit. Aliquet nisi turpis praesent nibh lorem volutpat ut pharetra, sem ut turpis aliquet donec nonummy mi tempus, id. Tincidunt dolor euismod dolore amet et erat elit nibh feugiat volutpat, congue at molestie, massa pulvinar aliquet donec. Felis mi sed eget, laoreet pulvinar euismod congue consectetur diam ac elit nibh, feugiat, amet feugiat tellus nisi. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc32" w:id="10135037072218660039"/>
+      <w:bookmarkEnd w:id="10135037072218660039"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt feugiat molestie lobortis feugiat tellus nunc amet ullamcorper, dolore ac mauris massa, sit non nisi adipiscing proin ipsum id laoreet. Ipsum euismod tincidunt pulvinar euismod magna nonummy mi sed volutpat tincidunt consectetur diam ac eget, sem ac mauris massa feugiat non. Nisi adipiscing, proin tempus, felis laoreet ipsum, tellus donec adipiscing mi tempus euismod nunc amet diam donec elit mi nisi turpis. Sem nisi at mi, tempus molestie, nunc amet aliquet donec felis laoreet ipsum tellus dolore adipiscing diam sed id tincidunt, pulvinar. Mauris ante, lorem molestie ut turpis sem aliquam, mauris massa ipsum molestie nunc amet praesent aliquam felis massa sit aliquet aliquam. Id massa sit praesent aliquam adipiscing volutpat lobortis pharetra sem magna mauris nibh dolor sem ac elit, lobortis dolor non ut. Pharetra non nisi adipiscing ante ipsum molestie nunc turpis aliquet donec felis volutpat tincidunt pharetra diam ac at ante lorem molestie. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc33" w:id="3555960911296811963"/>
+      <w:bookmarkEnd w:id="3555960911296811963"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Top-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra non ut turpis proin lorem amet diam donec nonummy et lorem volutpat tincidunt pharetra non magna consectetur, proin ac, mauris ante ipsum tellus nisi, adipiscing proin. Tempus molestie, massa sit elit et lorem eget lobortis sit tellus nisi consectetur sem tempus mauris massa feugiat aliquet aliquam felis massa, feugiat tellus dolore adipiscing proin. Tempus, molestie diam donec elit laoreet dolor non ut pharetra diam ac mauris nibh feugiat non ut turpis sem aliquam adipiscing mi tempus felis, laoreet lobortis sit. Non dolore turpis praesent tempus molestie nunc sit aliquet aliquam felis mi, tempus id tincidunt dolor euismod congue pharetra diam ac, elit et feugiat volutpat praesent erat. Felis laoreet ipsum euismod tincidunt pharetra diam donec elit nibh sed non congue nonummy nibh pulvinar, diam magna elit mi dolor euismod congue pharetra diam praesent tempus. Felis laoreet ipsum euismod congue amet praesent erat elit nibh sed volutpat lobortis pharetra sem ac mauris, nibh dolor sem nisi consectetur ante mi erat volutpat tincidunt. Pharetra ullamcorper magna at et, ac, mauris massa feugiat tellus ut turpis praesent, aliquam mauris massa turpis aliquet aliquam felis ante pulvinar euismod et erat euismod dolore. Amet diam ac elit lobortis, dolor non ut pharetra proin ac mauris nibh sit non nisi turpis praesent, aliquam mauris massa pulvinar tellus mi, erat eget tincidunt. Dolor sem magna eget nibh lorem molestie ut consectetur et sed volutpat ut consectetur proin lorem volutpat lobortis sit non, nisi, at ante tincidunt dolor ullamcorper donec. Elit mi sed volutpat congue amet diam ac elit, nibh sed, volutpat ut consectetur et lorem volutpat ut, consectetur sem magna mauris ante tincidunt pulvinar diam donec. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 3" </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc34" w:id="13471900395114524828"/>
+      <w:bookmarkEnd w:id="13471900395114524828"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar euismod congue pharetra ullamcorper congue, donec adipiscing praesent, donec elit. Et lorem eget tincidunt dolor sem, ac consectetur proin ac mauris. Ante feugiat molestie nunc amet praesent aliquam, id massa congue nonummy. Et lorem, mauris nibh lorem molestie nunc sit aliquet nisi adipiscing. Mi tempus id laoreet dolor ullamcorper, dolore nonummy et erat eget. Laoreet nunc sit aliquet aliquam, adipiscing laoreet ipsum euismod, nunc amet. Diam donec, felis laoreet dolor euismod congue, consectetur et erat volutpat. Tincidunt pharetra turpis praesent aliquam felis massa pulvinar ullamcorper dolore adipiscing. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc35" w:id="12254652708677965202"/>
+      <w:bookmarkEnd w:id="12254652708677965202"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna, consectetur non ut sit tellus nunc amet consectetur proin aliquam adipiscing proin tempus id, laoreet. Ipsum euismod nunc nonummy praesent donec felis mi lorem volutpat tincidunt pharetra sem magna elit lobortis. Feugiat erat eget laoreet dolor ullamcorper congue at et lorem, eget ut sit tellus nisi at. Proin, tempus mauris nunc sit sem aliquam adipiscing mi non ipsum elit diam ut pulvinar, felis. Diam, massa tempus consectetur volutpat aliquet lobortis ac adipiscing aliquet donec adipiscing, mi sed id laoreet. Pharetra turpis praesent donec adipiscing praesent tempus id laoreet sed euismod congue consectetur diam magna eget. Nibh lorem volutpat congue pharetra sem ac adipiscing ante ipsum molestie ut, lobortis sit non ut. Turpis aliquet donec adipiscing mi tempus euismod nunc turpis mi erat elit massa amet praesent erat. Elit mi sed euismod tincidunt pharetra diam praesent, aliquam felis mi ipsum euismod nunc nonummy mi. Erat id tincidunt amet ullamcorper donec elit et sed euismod congue, amet diam ac elit adipiscing. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc36" w:id="9655795837842184434"/>
+      <w:bookmarkEnd w:id="9655795837842184434"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam ac at sem, nisi adipiscing proin aliquam adipiscing laoreet sed tellus nibh sed euismod congue consectetur diam magna consectetur proin tempus mauris ante ipsum. Elit et sed, id congue amet diam ac at, et lorem eget lobortis dolore nonummy, praesent donec, elit laoreet dolor ullamcorper magna consectetur diam erat volutpat. Tincidunt pharetra ullamcorper magna at et lorem molestie lobortis sit non aliquam ipsum euismod dolore adipiscing mi erat id nunc amet diam erat felis tincidunt pulvinar. Aliquet tincidunt pharetra diam ac elit nibh dolor ullamcorper ante tempus id massa sit aliquet donec felis laoreet, pulvinar, tellus donec adipiscing mi tempus, euismod nunc. Pulvinar ullamcorper magna nonummy, et erat volutpat tincidunt amet diam ante ipsum id massa amet, aliquet aliquam felis laoreet ipsum, id nunc amet diam donec elit. Nibh sed volutpat congue consectetur diam ac eget nibh dolor turpis praesent, tempus id massa amet praesent tempus id massa sit tellus donec adipiscing praesent, erat. Eget nibh sed volutpat, sem aliquam felis, ante ipsum molestie, dolore amet aliquet erat id massa pulvinar aliquet donec nonummy praesent sed eget, laoreet sed non. Ut feugiat non nisi turpis felis laoreet dolor euismod tincidunt pharetra non magna elit lobortis dolor volutpat, congue pharetra proin aliquam mauris ante feugiat tellus nunc. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc37" w:id="16445911693353849925"/>
+      <w:bookmarkEnd w:id="16445911693353849925"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet erat eget nibh feugiat, non congue consectetur proin aliquam at ante, ipsum, id massa pulvinar tellus nunc, ac at proin. Tempus felis ante ipsum euismod nunc, turpis aliquet donec felis laoreet ipsum euismod congue nonummy, et ac elit laoreet dolor non. Praesent aliquam felis massa ipsum eget laoreet dolor volutpat tincidunt pharetra non ut turpis, sem nisi adipiscing mi tempus molestie dolore. Amet aliquet donec adipiscing mi lobortis feugiat non nisi adipiscing proin tempus mauris massa sit aliquet nisi felis ante ipsum euismod. Nunc amet ullamcorper dolore felis laoreet sed pharetra proin aliquam adipiscing proin tempus id nunc sit aliquet donec nonummy praesent erat. Felis laoreet dolor ullamcorper magna nonummy mi dolor euismod tincidunt dolor ullamcorper, ut tincidunt pharetra non, congue consectetur proin, ac mauris. Lobortis feugiat non nisi adipiscing praesent aliquam felis massa sit aliquet nisi felis massa feugiat tellus nisi adipiscing mi tincidunt pharetra. Ullamcorper congue consectetur proin aliquam adipiscing ante lorem molestie nunc sit praesent, tempus mauris massa sit sem nisi, dolor, euismod congue. Nonummy, et erat eget lobortis dolor ullamcorper ac at proin lorem molestie massa feugiat non, nisi adipiscing ante tempus molestie nunc. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc38" w:id="4134369342793555645"/>
+      <w:bookmarkEnd w:id="4134369342793555645"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus adipiscing mi sed, id tincidunt amet, ullamcorper magna nonummy et sed volutpat. Tincidunt pharetra nonummy praesent tempus, id laoreet dolor, euismod tincidunt pharetra ullamcorper congue. At proin aliquam at proin, tempus id massa pulvinar tellus dolore amet mauris. Lobortis sit sem magna consectetur ante lorem volutpat lobortis consectetur aliquet aliquam mauris. Ante ipsum id massa amet praesent aliquam id massa pulvinar aliquet donec felis. Non ut pharetra non, magna at ante lorem molestie, ut consectetur, sem aliquam. Felis ante feugiat aliquet nisi adipiscing ante, feugiat tellus ut magna at nibh. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc39" w:id="4637474113354352418"/>
+      <w:bookmarkEnd w:id="4637474113354352418"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, proin, tempus adipiscing, ante tempus id mi ipsum euismod dolore nonummy praesent ac ipsum molestie nunc sit, tellus nunc amet diam erat id laoreet dolor. Euismod tincidunt pharetra, et erat, eget nibh feugiat molestie lobortis pharetra sem aliquam ipsum id congue adipiscing mi erat id, tincidunt dolor volutpat congue pharetra diam. Ac mauris nibh feugiat non nisi consectetur proin feugiat volutpat nisi consectetur felis laoreet amet aliquet dolore nonummy mi ipsum euismod nunc amet diam donec eget. Nibh lorem eget tincidunt pharetra sem magna consectetur proin lorem pulvinar ullamcorper dolore nonummy mi sed, id tincidunt, amet ullamcorper ac elit laoreet, dolor volutpat congue. Consectetur diam lorem volutpat tincidunt dolor non magna, at, ante laoreet dolor ullamcorper congue amet ullamcorper congue at et ac mauris lobortis feugiat non nisi turpis. Proin aliquam felis ante ipsum tellus nunc nonummy mi ipsum, id sem nisi consectetur proin lorem molestie lobortis sit aliquet nisi, adipiscing proin aliquam adipiscing mi. Sed eget laoreet, dolor ullamcorper proin aliquam mauris nunc turpis aliquet aliquam felis massa feugiat aliquet nisi adipiscing elit sed feugiat felis praesent ut tempus adipiscing. Ullamcorper, ut lorem molestie ante tempus nisi amet volutpat sem nunc ac consectetur sem nisi adipiscing, proin ipsum, molestie nunc turpis proin tempus id laoreet ipsum. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc40" w:id="4443604977414653458"/>
+      <w:bookmarkEnd w:id="4443604977414653458"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa sed euismod, tincidunt pharetra ullamcorper congue, consectetur diam magna at ante lorem molestie ut turpis sem nisi, sed euismod tincidunt amet ullamcorper magna at. Nibh, feugiat, molestie lobortis sit sem ac eget congue nonummy et sed, non congue pharetra diam ac pulvinar euismod nunc turpis praesent erat id, nunc. Pulvinar ullamcorper dolore nonummy et erat id congue amet diam erat eget tincidunt amet diam sed id nunc nonummy mauris, ante feugiat volutpat ut turpis. Aliquet dolore turpis praesent, erat, felis massa amet aliquet donec adipiscing laoreet ipsum euismod, congue amet diam, ante lorem tellus nisi consectetur ante lorem, molestie. Nisi turpis proin tempus molestie massa sit aliquet aliquam adipiscing proin tempus molestie dolore turpis praesent tempus felis massa congue consectetur nibh, sed volutpat, congue. Consectetur diam ac mauris nibh lorem molestie, lobortis sit tellus nisi adipiscing ante tempus molestie, massa amet aliquet dolore, nonummy diam ante feugiat tellus ut. Turpis praesent donec nonummy praesent tempus id laoreet dolor ullamcorper magna consectetur diam erat, eget tellus dolore amet, aliquet aliquam id nunc amet aliquet donec. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc41" w:id="10027574353150712024"/>
+      <w:bookmarkEnd w:id="10027574353150712024"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt feugiat volutpat lobortis nibh dolor, non congue consectetur proin ac at ante feugiat tellus ut turpis praesent aliquam felis massa pulvinar aliquet, donec. Adipiscing praesent erat felis laoreet, nisi consectetur et lorem molestie lobortis sit aliquet dolore turpis praesent, ipsum id massa pulvinar tellus dolore nonummy mi. Erat eget laoreet sed eget tincidunt nisi adipiscing mi tempus molestie dolore adipiscing mi tempus id massa amet aliquet aliquam felis, laoreet ipsum euismod. Congue amet diam donec eget tellus ut turpis aliquet aliquam felis ante tempus, id nunc turpis praesent erat id massa pulvinar ullamcorper, dolore nonummy. Praesent erat eget tincidunt pharetra ullamcorper magna elit, nonummy mi tempus, id laoreet pulvinar diam donec elit mi sed euismod, tincidunt amet diam, ac. Eget lobortis feugiat molestie ut sit non nisi adipiscing, praesent aliquam, dolor euismod congue pharetra non nisi at, ante, tempus mauris massa sit aliquet. Aliquam adipiscing mi tempus molestie dolore turpis, praesent sem nisi adipiscing praesent lorem molestie ut turpis praesent aliquam adipiscing mi tempus euismod tincidunt, pulvinar. Euismod congue pharetra sem nisi turpis sem aliquam mauris massa sit sed volutpat ut sit non ut, turpis praesent tempus molestie nunc sit tellus. Dolore amet diam donec elit mi, dolor euismod congue amet et sed, id congue nisi at proin tempus id massa sit praesent tempus mauris. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc42" w:id="8369312558144107041"/>
+      <w:bookmarkEnd w:id="8369312558144107041"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem dolore ac elit et feugiat molestie lobortis sit, non nisi at. Ante tempus molestie massa pulvinar tellus donec adipiscing praesent erat felis mi. Sed volutpat tincidunt nisi adipiscing ante, ipsum molestie, dolore turpis praesent aliquam. Id, laoreet pulvinar aliquet dolore nonummy praesent erat eget nibh sed euismod. Congue pharetra diam erat tempus felis laoreet dolor euismod dolore, elit et. Ac, elit nibh, sed, volutpat ut consectetur sem aliquam, at proin tempus. Mauris ante pulvinar tellus, dolore nonummy eget, nibh dolor volutpat ut turpis. Sem nisi adipiscing proin tempus felis mi sed euismod congue amet diam. Donec elit nibh lorem eget aliquet donec nonummy mi tempus felis tincidunt. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc43" w:id="3176922286699706764"/>
+      <w:bookmarkEnd w:id="3176922286699706764"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy molestie lobortis feugiat molestie massa amet. Aliquet donec ac mauris nibh feugiat molestie. Nunc pulvinar tellus dolore adipiscing mi tempus. Id tincidunt pulvinar, aliquet donec felis, tincidunt. Dolor eget lobortis dolor volutpat ut pharetra. Id laoreet ipsum euismod, donec, felis laoreet. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc44" w:id="866343004505125755"/>
+      <w:bookmarkEnd w:id="866343004505125755"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R5bacdb6b98124782"/>
+      <w:headerReference w:type="default" r:id="R9a13d634eabc45af"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1432,69 +3396,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>7</w:t>
+      <w:t>16</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTIONPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>6</w:t>
+      <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2071,51 +4035,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R51a6923731574d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf856f151cadc44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R04f87c5acafd47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R5bacdb6b98124782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R695d0e91260942d5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rffbbd5945c824f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc4985a722c9b4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3dfb9de881284067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9a13d634eabc45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Raad1e7533f6d4988" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>