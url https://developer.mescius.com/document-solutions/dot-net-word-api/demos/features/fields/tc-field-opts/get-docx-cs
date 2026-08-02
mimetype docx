--- v11 (2026-06-18)
+++ v12 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf9b73918190b43b9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e45ff5beb6b4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rde0070224fdb4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R78d013908ff84cd9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4a9b9bc2c0264941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R379ff78a30684489" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o \f \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
@@ -54,286 +54,286 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc3 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
@@ -383,2970 +383,1588 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 4</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Top-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
-[...9 lines deleted...]
-          <w:t>TC Field for Second-level header 3</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 3</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
-[...9 lines deleted...]
-          <w:t>TC Field for Third-level header 4</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
-[...9 lines deleted...]
-          <w:t>TC Field for Second-level header 4</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc20">
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>9</w:t>
-        </w:r>
-[...1126 lines deleted...]
-          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:t>Top-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt euismod ante nisi turpis sit molestie, laoreet erat consectetur sem dolore, adipiscing praesent aliquam adipiscing mi sed eget et lorem. Adipiscing aliquet donec nonummy praesent erat felis laoreet sed turpis aliquet nisi adipiscing mi erat, felis mi erat, eget laoreet sed. Molestie massa feugiat molestie nunc sit tellus dolore nonummy diam donec, elit et massa pulvinar aliquet nisi adipiscing mi tempus molestie. Nunc turpis praesent tempus id laoreet sed id tincidunt pharetra ullamcorper magna consectetur sem magna ipsum id tincidunt dolor ullamcorper congue. Pharetra non nisi at, aliquet dolore turpis mi tempus id, laoreet pulvinar, euismod congue nonummy ullamcorper magna nonummy et, sed volutpat. Aliquet dolore nonummy diam erat elit laoreet dolor volutpat, tincidunt consectetur diam erat eget lobortis feugiat volutpat lobortis, sit non aliquam. Turpis praesent aliquam adipiscing mi ut pharetra non nisi consectetur proin, lorem molestie massa, pulvinar tellus, dolore adipiscing praesent ipsum id. Et ac eget lobortis nisi adipiscing praesent aliquam id laoreet sed, id nunc, pulvinar ullamcorper magna nonummy diam magna, at ante. Lorem molestie ut turpis sem aliquam felis ante feugiat tellus et erat id nibh sed volutpat ut pharetra et ac mauris. Nibh feugiat molestie, ut turpis aliquet nisi adipiscing mi erat id tincidunt dolor euismod congue nonummy mauris ante ipsum tellus nunc. </w:t>
+        <w:t xml:space="preserve">Non proin euismod adipiscing tempus tincidunt euismod pulvinar nunc sem at magna sem consectetur congue non pharetra dolore aliquet sit amet. Dolore ullamcorper pulvinar nunc molestie feugiat massa mauris feugiat tincidunt euismod pulvinar nunc, tellus turpis magna sem consectetur congue euismod dolor. Nunc aliquet sit dolor tincidunt id ipsum, massa id ipsum ante mauris lorem nibh elit ac et, elit erat praesent turpis. Nisi aliquet sit ut non pharetra, ut volutpat lorem donec praesent turpis nisi sem consectetur congue non dolor tincidunt euismod dolor. Nunc tellus tempus ante felis tempus proin consectetur magna, sem consectetur sit nisi sem, pharetra congue eget lorem et, at ac. Diam amet congue ullamcorper pulvinar nunc tellus, sit lobortis volutpat, feugiat ante mauris ac, diam consectetur congue ante felis tempus ante. Mauris lorem nibh elit ac diam amet congue euismod ipsum laoreet elit donec ullamcorper amet nunc tellus sit, nunc volutpat, feugiat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 1" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc0" w:id="10289614473717941042"/>
-      <w:bookmarkEnd w:id="10289614473717941042"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="4841146481599816108"/>
+      <w:bookmarkEnd w:id="4841146481599816108"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Donec pharetra non, nunc ipsum euismod tincidunt dolor consectetur sem aliquam at ante tempus id mi, sed id, tincidunt pharetra diam donec eget. Nibh sed volutpat ut pharetra sem magna at sem aliquam sed volutpat tincidunt pharetra diam, ac at et lorem molestie massa ipsum molestie. Nunc pulvinar euismod, dolore adipiscing, mi erat elit, et lorem, eget lobortis dolore, turpis aliquet erat felis mi sed, volutpat tincidunt amet diam. Ac elit et sed volutpat ut pharetra proin lorem eget, ut pharetra sem magna at id tincidunt pulvinar ullamcorper magna nonummy mi sed. Volutpat lobortis pharetra diam erat eget tincidunt amet diam ac elit, nibh sed eget ut pharetra adipiscing praesent erat nonummy, nibh sed volutpat. Lobortis pharetra non lobortis sit aliquet nisi adipiscing praesent, erat id massa pulvinar aliquet dolore adipiscing praesent erat eget laoreet, nisi adipiscing proin. Aliquam mauris, nunc sit tellus dolore turpis mi erat id, tincidunt pulvinar ullamcorper dolore nonummy diam ac sed volutpat lobortis, feugiat id, nunc. Pulvinar aliquet aliquam felis massa, pulvinar, aliquet dolore adipiscing ante ipsum euismod nunc nisi turpis proin ac mauris lobortis sit tellus dolore amet. Aliquet donec adipiscing mi donec elit nibh sed eget lobortis sit non, ac mauris nibh lorem mauris volutpat, congue, amet, ullamcorper magna at. Et lorem molestie lobortis, sit tellus nisi, adipiscing proin tempus molestie nunc pulvinar tellus dolore nonummy diam erat felis mi sed sit sem. </w:t>
+        <w:t xml:space="preserve">Aliquet at aliquam, et elit erat, mi felis tempus ante at aliquam proin at erat et nonummy turpis ut, non pharetra lobortis volutpat. Sed laoreet eget sed mi felis lorem ante at aliquam sem at magna diam pharetra congue euismod pulvinar massa sem at magna diam. Elit erat, praesent adipiscing aliquam praesent turpis, nisi sem consectetur ut eget dolor laoreet elit ac et elit aliquam proin turpis dolor lobortis. Volutpat dolor tincidunt id tempus ante felis aliquam proin at magna et nonummy donec diam amet, congue ullamcorper amet ut molestie, feugiat ac. Et elit donec ullamcorper pulvinar dolore tellus, sit lobortis, molestie feugiat lobortis eget lorem et, elit erat praesent amet dolore praesent adipiscing aliquam. Sem pharetra sed laoreet id, ipsum massa molestie feugiat nibh elit ac, diam consectetur congue euismod pulvinar laoreet eget erat praesent nonummy donec. Praesent adipiscing aliquam proin consectetur magna, dolore tellus sit lobortis molestie feugiat lobortis volutpat erat mi elit donec praesent nonummy aliquam sem turpis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc1" w:id="3899588156125728326"/>
-      <w:bookmarkEnd w:id="3899588156125728326"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="218290145065226189"/>
+      <w:bookmarkEnd w:id="218290145065226189"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pharetra tellus nunc ipsum euismod tincidunt dolor euismod dolore tempus. Felis mi tempus id massa pulvinar ullamcorper congue amet diam. Magna consectetur proin ac mauris ante feugiat molestie ut sit. Tellus dolore adipiscing praesent proin tempus molestie lobortis sit tellus. Dolore turpis proin aliquam adipiscing, mi ipsum euismod dolore amet. Ullamcorper magna nonummy, et lorem eget congue pharetra, sem praesent. Erat felis laoreet pulvinar ullamcorper congue amet diam magna elit. Lobortis feugiat non congue consectetur et, lorem eget lobortis, sit. </w:t>
+        <w:t xml:space="preserve">Massa aliquet, feugiat ut non pharetra congue euismod, dolor laoreet id tempus mi adipiscing tempus nibh mauris adipiscing aliquam praesent turpis, ut non pharetra ut non pharetra. Tincidunt, ullamcorper amet nunc tellus, turpis ut non pharetra tincidunt diam, nonummy dolore congue, diam nonummy dolore tellus sit massa id tempus, ante at, ac proin at. Magna diam amet dolore ullamcorper amet nunc euismod, ipsum ante molestie lorem nibh mi adipiscing aliquam aliquet turpis nisi sem pharetra congue non dolor tincidunt id sed. Mi felis tempus ante, felis tempus proin turpis, nunc molestie felis, erat diam nonummy, dolore tellus pulvinar massa id tempus ante mauris sed nibh eget erat diam. Amet dolore ullamcorper amet dolore sem aliquet amet nunc ante at ac diam nonummy congue non pharetra congue id sed laoreet felis, aliquam proin adipiscing aliquam sem. Turpis lobortis molestie lorem nibh at, ac et nonummy pulvinar ante felis lorem ante mauris ac et nonummy magna non pharetra tincidunt id sed mi elit donec. Praesent adipiscing dolor lobortis eget erat et consectetur tincidunt euismod dolor nibh, felis erat praesent nonummy nunc tellus ipsum nunc tellus feugiat, massa at aliquam sem consectetur. Congue ullamcorper aliquet sit lobortis volutpat dolor lobortis eget erat mi id ipsum mi felis aliquam praesent adipiscing nisi non pharetra ut non dolor laoreet id ipsum. Massa, molestie at ac diam nonummy dolore aliquet amet nunc euismod ipsum ante mauris lorem, nibh eget, sed nibh eget erat praesent adipiscing aliquam, praesent turpis nunc. Molestie ipsum ac, et nonummy dolore aliquet turpis nisi sem turpis nunc molestie lorem lobortis volutpat lorem nibh nonummy erat mi adipiscing aliquam praesent adipiscing nisi non. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc2" w:id="7901375252959961921"/>
-      <w:bookmarkEnd w:id="7901375252959961921"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="15729311384214609125"/>
+      <w:bookmarkEnd w:id="15729311384214609125"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquam adipiscing aliquet congue pharetra ullamcorper, magna consectetur proin aliquam adipiscing proin tempus felis massa pulvinar, euismod. Laoreet massa ipsum tellus dolore adipiscing mi erat felis, laoreet sed volutpat lobortis dolor non congue elit. Et lorem eget ut, sit non nisi adipiscing sit non ut turpis aliquet dolore turpis praesent erat. Euismod laoreet sed euismod, dolore nonummy et sed eget laoreet pharetra ullamcorper magna at et lorem eget. Lobortis dolore nonummy, mi tempus id tincidunt, dolor euismod congue nonummy diam magna at nibh lorem molestie. Lobortis, feugiat tellus dolore, amet ullamcorper dolore aliquam adipiscing praesent aliquam, felis massa sit praesent aliquam mauris. Ante tempus euismod nunc, turpis, praesent erat felis laoreet pulvinar ullamcorper donec elit mi, sed id congue. Nisi adipiscing proin tempus id laoreet ipsum euismod nunc pulvinar ullamcorper congue nonummy diam erat volutpat tincidunt. Pharetra sem magna, elit tincidunt pharetra diam magna elit nibh, massa ipsum eget tincidunt pharetra diam donec. Eget laoreet sed euismod congue consectetur diam, ac mauris, nibh feugiat non nisi erat felis massa amet. </w:t>
+        <w:t xml:space="preserve">Laoreet tellus turpis ut non pharetra ut non, dolor tincidunt id molestie feugiat laoreet elit, ac et elit donec aliquet, amet nunc tellus pulvinar, nunc molestie feugiat, lobortis volutpat sed. Tincidunt euismod pulvinar massa tellus feugiat sed, laoreet id ipsum ante mauris ac proin consectetur magna sem pharetra lobortis eget erat et, nonummy magna euismod dolor laoreet elit, donec mi. Adipiscing consectetur, congue, non pharetra congue euismod ipsum laoreet id ipsum massa, molestie feugiat nibh eget erat mi elit, donec, diam nonummy dolore euismod pulvinar sed laoreet eget sed laoreet. Molestie feugiat lobortis molestie lorem proin consectetur magna ullamcorper dolor tincidunt euismod amet tincidunt id, pulvinar nunc volutpat feugiat nibh eget adipiscing tempus proin at aliquam proin consectetur congue non. Dolor nibh, elit ac diam amet dolore ullamcorper, pulvinar, tincidunt id tempus ante felis tempus, ante, mauris ac nunc tellus pulvinar nunc tellus sit, lobortis, eget dolor laoreet, id ipsum. Laoreet, molestie sit lobortis molestie feugiat, lobortis eget felis aliquam proin consectetur nisi tellus feugiat lobortis volutpat sed laoreet id ipsum laoreet felis donec aliquet turpis dolore, non pharetra congue. Non dolor lobortis eget sed aliquam aliquet sit ut volutpat, dolor lobortis volutpat sed, nibh elit donec diam amet congue euismod ipsum massa id ipsum ante mauris lorem et, elit. Ac et tellus sit lobortis mauris tempus ante, at lorem nibh elit magna diam amet nunc tellus sit ut tellus ipsum massa at ac et at ac diam nonummy turpis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc3" w:id="4918814102129912555"/>
-      <w:bookmarkEnd w:id="4918814102129912555"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="10136283659914808186"/>
+      <w:bookmarkEnd w:id="10136283659914808186"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed eget nibh, lorem molestie ante tempus id tincidunt lobortis feugiat tellus dolore amet. Ullamcorper congue amet, diam magna, consectetur proin lorem, volutpat ut pharetra non magna mauris. Ante feugiat tellus ut turpis sem mi sed volutpat tincidunt amet ullamcorper magna at. Et lorem molestie lobortis sit tellus nisi turpis proin, tempus id, massa ipsum euismod. Tincidunt pulvinar ullamcorper aliquet dolore turpis praesent erat felis tincidunt, amet ullamcorper donec felis. Mi ipsum euismod congue amet diam magna at proin ac, mauris ante laoreet sed. Volutpat tincidunt pharetra sem magna mauris nibh dolor volutpat ut sit aliquet nisi, at. Ante, ipsum, id massa ipsum id congue pharetra, diam donec eget molestie nunc sit. </w:t>
+        <w:t xml:space="preserve">Tellus pharetra ut non pharetra tincidunt id pulvinar. Nunc, tellus volutpat, sed laoreet felis erat mi. Felis aliquam proin at ac et elit donec. Praesent nonummy donec aliquet turpis ut non sit. Lobortis volutpat molestie ipsum lobortis molestie ac proin. Elit erat, et elit donec praesent adipiscing nisi. Sem consectetur nisi tellus feugiat, nibh eget lorem. Proin consectetur congue nunc tellus, sit lobortis volutpat. Feugiat nibh eget erat mi elit donec praesent. Adipiscing aliquam sem turpis, nisi sem consectetur magna. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc4" w:id="13690552928116737928"/>
-      <w:bookmarkEnd w:id="13690552928116737928"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="2483286934238067989"/>
+      <w:bookmarkEnd w:id="2483286934238067989"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Et magna consectetur, sem nisi adipiscing proin tempus id laoreet ipsum id non nisi, consectetur proin tempus, mauris ante pulvinar tellus. Dolore pulvinar ullamcorper dolore nonummy et erat eget tincidunt pharetra non magna consectetur proin ac at ante nunc amet diam donec. Nonummy et lorem eget, lobortis feugiat molestie massa feugiat tellus, nisi turpis praesent tempus molestie massa, pulvinar euismod tincidunt dolor non. Ante tempus felis massa pulvinar tellus donec adipiscing ante tempus id laoreet pulvinar euismod congue pharetra diam ac, at proin ac. Molestie lobortis donec felis mi sed id laoreet dolor volutpat congue nonummy et ac mauris ante lorem tellus nunc turpis, aliquet. Nisi adipiscing aliquet donec elit laoreet ipsum ullamcorper et lorem mauris lobortis sit non nisi turpis proin lorem tellus ut turpis. </w:t>
+        <w:t xml:space="preserve">Dolor tincidunt ullamcorper amet dolore aliquet turpis ut, molestie dolor tincidunt volutpat dolor tincidunt euismod sed laoreet felis nonummy magna non pharetra tincidunt. Id ipsum laoreet elit donec praesent amet nunc molestie ipsum massa mauris feugiat nibh volutpat sed, laoreet eget erat praesent tellus feugiat lobortis. Mauris lorem nibh eget erat mi elit erat, praesent turpis nisi aliquet, sit lobortis molestie lorem ante at ac diam consectetur congue euismod. Pulvinar lorem nibh, at ac et at congue, ullamcorper amet dolore aliquet amet dolore tellus sit lobortis volutpat dolor tincidunt volutpat sed mi. Felis consectetur nisi sem consectetur congue eget lorem et nonummy donec praesent nonummy donec praesent turpis dolore molestie feugiat massa felis ac, proin. At magna sem consectetur congue nunc, tellus feugiat ante, at ac, et consectetur congue ullamcorper, amet dolore aliquet amet nunc tellus sit lobortis. Molestie feugiat nibh, elit magna diam consectetur magna ullamcorper molestie feugiat lobortis mauris lorem nibh eget erat mi felis aliquam proin adipiscing nisi. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc5" w:id="18300742530508718509"/>
-      <w:bookmarkEnd w:id="18300742530508718509"/>
+      <w:bookmarkStart w:name="_Toc5" w:id="1933040288986958072"/>
+      <w:bookmarkEnd w:id="1933040288986958072"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pharetra non congue congue amet ullamcorper donec elit et ac mauris ante, lorem tellus nunc sit. Aliquet dolore turpis, praesent erat felis mi dolor eget, lobortis pharetra non ante tempus molestie ut. Adipiscing proin, ipsum molestie massa sit aliquet donec adipiscing mi tempus euismod nunc, amet diam magna. Nonummy diam, ac elit et laoreet pulvinar aliquet aliquam adipiscing mi sed id tincidunt amet, diam. Magna nonummy et lorem eget, tincidunt sit non magna at proin lorem volutpat, nisi consectetur id. Massa pulvinar ullamcorper dolore nonummy mi sed euismod congue amet diam donec elit nibh dolor ullamcorper. Magna nonummy nibh sed volutpat tincidunt consectetur mauris ante ipsum aliquet dolore turpis praesent erat felis. Mi sed id nibh, lorem eget lobortis sit non nisi turpis praesent tempus mauris ante ipsum. Tellus diam ac mauris lobortis dolor volutpat nisi, turpis proin aliquam mauris ante ipsum id massa. Pulvinar euismod congue nonummy praesent sed id nunc dolor euismod congue, consectetur molestie ut pulvinar tellus. </w:t>
+        <w:t xml:space="preserve">Diam adipiscing aliquam proin consectetur magna diam consectetur congue non, pharetra tincidunt id, ipsum, laoreet id tempus aliquet non dolor lobortis eget sed laoreet felis. Tempus ante felis, aliquam proin at ac et consectetur congue, ullamcorper pharetra congue euismod pulvinar nunc, molestie feugiat ipsum, massa molestie tempus massa mauris lorem. Nibh eget erat et nonummy magna diam amet donec tellus sit nunc, molestie feugiat nibh eget lorem nibh elit erat feugiat nibh eget ac et. Nonummy donec praesent adipiscing nisi aliquet sit ut, tellus sit lobortis eget sed nibh elit donec praesent nonummy consectetur congue non pharetra congue id ipsum. Mi, felis tempus mi mauris lorem nibh volutpat, sed, laoreet, felis tempus mi adipiscing aliquam praesent turpis ut non pharetra sed laoreet id aliquam proin. At, ac et at magna sem pharetra congue, ullamcorper pulvinar tincidunt id ipsum ante mauris tempus praesent adipiscing ut tellus feugiat lobortis mi felis tempus. Praesent adipiscing aliquam, sem turpis magna et nonummy dolore ullamcorper pulvinar tincidunt tellus pulvinar nunc molestie feugiat donec praesent amet dolore euismod, pulvinar massa molestie. Ipsum massa mauris ac et at magna non feugiat lobortis elit erat et nonummy congue euismod pulvinar laoreet ante at magna sem consectetur donec diam. Amet dolore ullamcorper pulvinar nunc tellus sit lobortis molestie lorem et, at magna diam nonummy congue ullamcorper pulvinar tincidunt id turpis ut, tellus feugiat lobortis. Eget sed nibh elit donec diam amet dolore ullamcorper amet massa id tempus ante at aliquam proin, consectetur magna, sem pharetra tincidunt massa mauris, tempus. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc6" w:id="11722501423961876878"/>
-      <w:bookmarkEnd w:id="11722501423961876878"/>
+      <w:bookmarkStart w:name="_Toc6" w:id="15316602364300193852"/>
+      <w:bookmarkEnd w:id="15316602364300193852"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Erat at et, lorem pulvinar tellus laoreet dolor euismod magna. Nonummy sem ac mauris nibh feugiat volutpat lobortis consectetur sem. Nisi turpis praesent, erat, elit mi sed id non nisi. Adipiscing proin tempus felis massa pulvinar tellus dolore nonummy praesent. Donec elit mi, erat volutpat, tincidunt pharetra sem ac eget. Lobortis dolor volutpat proin ipsum molestie ut adipiscing praesent donec. Nonummy praesent sed, id nunc amet praesent erat id, nunc. </w:t>
+        <w:t xml:space="preserve">Diam felis tempus mi at aliquam sem ullamcorper pulvinar tincidunt id ipsum. Ante felis aliquam proin mauris, ac et nonummy donec, praesent nonummy dolore. Aliquet adipiscing nisi proin consectetur magna diam nonummy sit ut molestie feugiat. Nibh mauris lorem et nonummy donec diam nonummy dolore tellus pulvinar ut. Tellus feugiat ut non pharetra tincidunt, id ipsum massa nibh elit erat. Et elit erat praesent, turpis, nunc tellus pulvinar massa molestie lorem, ante. Eget sed et nonummy magna ullamcorper amet tincidunt massa molestie feugiat nibh. Elit, sed et elit donec ullamcorper pulvinar tincidunt id ipsum ante mauris. Tempus, proin consectetur nisi non pharetra ut volutpat sed, laoreet eget turpis. Nisi aliquet pharetra congue non dolor lobortis eget, sed, laoreet euismod tempus. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc7" w:id="15834400833594143432"/>
-      <w:bookmarkEnd w:id="15834400833594143432"/>
+      <w:bookmarkStart w:name="_Toc7" w:id="10763611960960634305"/>
+      <w:bookmarkEnd w:id="10763611960960634305"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">At non, eget, lobortis ipsum molestie massa pulvinar tellus dolore nonummy, euismod congue pharetra sem, magna at ante tempus mauris massa feugiat, aliquet dolore pulvinar. Ullamcorper, proin aliquam at ante ipsum id nunc sit praesent aliquam felis massa pulvinar tellus donec adipiscing mi tempus id tincidunt amet aliquet erat id. Laoreet lobortis pharetra sem ac mauris ante, feugiat molestie nunc sit praesent aliquam felis ante ipsum id tincidunt amet, diam magna nonummy mi dolor euismod. Tincidunt dolor non, praesent erat id massa pulvinar ullamcorper congue amet diam erat eget tincidunt pharetra ullamcorper magna nonummy diam lorem, volutpat tincidunt dolor, non. Ut congue consectetur diam, magna at et lorem volutpat ut sit non nisi adipiscing proin tempus id, massa pulvinar euismod nunc amet diam magna nonummy. Et sed euismod proin lorem molestie ut sit aliquet nisi adipiscing proin tempus id massa pulvinar aliquet dolore amet, diam donec eget nibh sed euismod. Congue consectetur diam magna mauris aliquet aliquam felis ante ipsum tellus dolore, adipiscing mi erat, felis massa amet praesent aliquam felis laoreet pulvinar aliquet aliquam. Sed volutpat lobortis sit non nisi at ante feugiat volutpat ut turpis, proin tempus volutpat ut turpis, sem nisi at, ante ipsum molestie ut, adipiscing. Praesent sem aliquam mauris nibh feugiat non magna at proin tempus felis ante ipsum tellus nisi, adipiscing praesent donec felis, mi ipsum euismod congue amet. Diam ac at molestie nunc sit praesent aliquam mauris massa pulvinar aliquet donec, felis ante ipsum euismod tincidunt pulvinar ullamcorper dolore nonummy et erat eget. </w:t>
+        <w:t xml:space="preserve">Lorem tincidunt euismod ullamcorper pharetra congue euismod, pulvinar nunc lobortis volutpat, dolor tincidunt id tempus mi nonummy nunc euismod pulvinar massa mauris lorem. Nibh, mauris lorem laoreet id volutpat lorem laoreet id ipsum, massa id tempus praesent, felis tempus sem turpis, nisi non dolor tincidunt volutpat. Dolor, laoreet elit donec diam amet donec congue non, dolor tincidunt ullamcorper pulvinar dolore tellus feugiat, lobortis volutpat feugiat nibh elit erat, et. Elit, donec, diam amet dolore, tellus sit amet dolore tellus pulvinar, massa, molestie, ipsum massa, mauris ac, proin, consectetur magna ullamcorper amet congue. Euismod dolor tincidunt id ipsum ante felis aliquam proin consectetur ut dolore, tellus pulvinar massa id tempus ante at ac proin pharetra ut. Non pharetra tincidunt volutpat sed, mi id tempus ante mauris aliquam, proin consectetur magna, diam tellus pulvinar nunc id tempus proin at nisi. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc8" w:id="2597155338575395772"/>
-      <w:bookmarkEnd w:id="2597155338575395772"/>
+      <w:bookmarkStart w:name="_Toc8" w:id="8946121433623000462"/>
+      <w:bookmarkEnd w:id="8946121433623000462"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ipsum id tincidunt sed volutpat congue pharetra sem magna at proin ac mauris ante ipsum nonummy et, erat eget laoreet sed non ut, consectetur diam ac mauris. Ante lorem molestie massa sit sem aliquam felis mi, tempus id tincidunt pulvinar ullamcorper sem aliquam at proin ipsum id massa pulvinar aliquet donec felis massa pulvinar. Tellus nunc nonummy praesent erat felis, laoreet dolor volutpat tincidunt consectetur diam massa ipsum tellus dolore turpis proin tempus id laoreet, ipsum id, tincidunt pharetra, non, congue. Consectetur sem ac mauris nibh feugiat, tellus, ut erat felis tincidunt pulvinar, ullamcorper dolore amet diam ac elit nibh dolor non ut pharetra non nisi adipiscing proin. Tempus, felis laoreet pulvinar tellus dolore nonummy mi, lobortis dolor non nisi consectetur proin lorem molestie massa feugiat aliquet nisi adipiscing, ante ipsum tellus aliquam mauris massa. Sit non ut sit aliquet donec adipiscing eget lobortis, feugiat volutpat nisi, at proin aliquam felis ante feugiat tellus dolore, adipiscing, aliquet donec nonummy mi sed eget. Tellus ut sit aliquet donec adipiscing mi tempus euismod, dolore amet praesent erat felis tincidunt pulvinar ullamcorper dolore nonummy mi sed volutpat tincidunt dolor ullamcorper ac elit. </w:t>
+        <w:t xml:space="preserve">Turpis ac diam consectetur magna diam, tellus, feugiat lobortis volutpat dolor tincidunt euismod sed laoreet felis. Ipsum ante felis ac et at ac et nonummy donec, diam nonummy donec praesent turpis amet. Donec praesent turpis ut non pharetra congue diam amet, congue euismod ipsum laoreet felis tempus mi. Felis aliquam sem consectetur nisi sem dolor nibh ante mauris tempus ante at aliquam, proin consectetur. Congue ullamcorper dolor, tincidunt, euismod ipsum laoreet id tempus ante mauris lorem ante at ac, diam. Sem sit nunc mauris lorem nibh mauris ac proin consectetur donec diam amet congue ullamcorper amet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc9" w:id="4207942739810649100"/>
-      <w:bookmarkEnd w:id="4207942739810649100"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="11307936943393007313"/>
+      <w:bookmarkEnd w:id="11307936943393007313"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Second-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod euismod pulvinar donec praesent turpis, ut sem pharetra congue, diam nonummy, dolore, ullamcorper, amet nisi sem consectetur nisi sem pharetra dolore euismod pulvinar nunc id mauris. Ac et nonummy donec, ullamcorper amet nunc tellus turpis nunc molestie feugiat lobortis molestie feugiat nibh elit ac et nonummy dolore ullamcorper pulvinar nunc nibh mauris ac. Et, elit erat mi adipiscing aliquam praesent at, aliquam sem, consectetur, magna ullamcorper pharetra laoreet id sed et elit donec ullamcorper pulvinar dolor lobortis volutpat sed tincidunt. Id pulvinar massa molestie lorem ante at aliquam et at magna, diam amet congue euismod ipsum laoreet id tempus ante et, nonummy donec aliquet, turpis nisi aliquet. Turpis ut tellus sit lobortis volutpat, dolor laoreet id erat praesent, adipiscing donec aliquet amet dolore aliquet turpis ut non id ipsum massa, molestie feugiat nibh, mauris. Lorem nibh elit magna ullamcorper amet dolore aliquet, sit ut sem pharetra ut volutpat, dolor tincidunt id sed mi elit, turpis, magna sem pharetra tincidunt volutpat dolor. Laoreet id tempus, ante, mauris aliquam proin adipiscing nisi non consectetur congue, massa id tempus ante at ac proin at magna sem pharetra, congue euismod pulvinar mi. Felis, tempus mi, adipiscing nisi proin at, ac et elit erat, praesent diam consectetur, congue euismod dolor laoreet eget sed massa molestie ipsum massa molestie lorem nibh. Id ipsum, massa id ipsum ante felis aliquam sem turpis nisi volutpat felis erat praesent adipiscing aliquam, proin at ac, proin at congue ullamcorper pharetra tincidunt euismod. Pulvinar dolore tellus feugiat ante felis aliquam sem, turpis ut, molestie lorem magna diam amet tincidunt euismod ipsum massa molestie lorem ante mauris aliquam sem pharetra ut. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc10" w:id="13544148193568826494"/>
+      <w:bookmarkEnd w:id="13544148193568826494"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin, at ac et elit, erat mi adipiscing aliquam proin at ac proin elit erat et. Elit donec aliquet, turpis pharetra tincidunt volutpat pulvinar tincidunt eget, erat mi adipiscing donec aliquet sit. Ut sem consectetur congue non dolor, nibh elit erat et elit donec lobortis molestie dolor lobortis. Eget lorem et nonummy donec ullamcorper amet nunc tellus sit ut molestie feugiat ante at ac. Et elit ac et nonummy donec aliquet, volutpat lorem ante consectetur nisi non pharetra tincidunt volutpat. Sed nibh nonummy erat praesent nonummy donec aliquet sit ut non pharetra ut volutpat felis donec. Praesent adipiscing nisi molestie feugiat ante mauris tempus proin consectetur magna diam consectetur congue euismod pulvinar. Laoreet id erat mi adipiscing donec, aliquet amet, dolore, et elit ac et elit erat praesent. Turpis nunc euismod ipsum ante adipiscing aliquam, sem turpis nisi non sit lobortis pharetra tincidunt id. Ipsum laoreet adipiscing donec aliquet turpis dolore tellus feugiat massa mauris lorem nibh, at ac, diam. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc11" w:id="14815401005458486679"/>
+      <w:bookmarkEnd w:id="14815401005458486679"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet molestie feugiat lobortis non dolor. Congue, euismod pulvinar tincidunt, euismod ipsum. Massa molestie elit donec diam, nonummy. Donec praesent adipiscing nisi sem pharetra. Lobortis volutpat sed laoreet eget sed. Mi elit donec praesent turpis dolore. Tellus ullamcorper amet nunc tellus, pulvinar. Nunc, tellus feugiat ante mauris, ac. Et elit magna ullamcorper pharetra congue. Euismod pulvinar massa id ipsum ante. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc12" w:id="1549690634296873273"/>
+      <w:bookmarkEnd w:id="1549690634296873273"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Top-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed mi felis, aliquam, proin at aliquam, proin consectetur congue, non pharetra congue id sed laoreet felis erat aliquet amet dolor lobortis eget lorem et nonummy magna diam amet. Dolore praesent sit nunc id tempus ante at ac proin pharetra ut non dolor, tincidunt euismod mauris lorem lobortis eget erat et consectetur magna, diam pulvinar, nunc tellus sit nunc. Id ipsum nibh mauris aliquam proin consectetur ut volutpat dolor lobortis volutpat sed feugiat nibh eget sed laoreet felis erat, diam nonummy dolore aliquet sit ut non pharetra lobortis mauris. Lorem nibh eget sed laoreet felis elit magna ullamcorper pharetra lobortis eget erat, mi elit erat praesent amet dolore tellus sit massa mauris lorem ante mauris ac et elit, ac. Diam adipiscing donec erat et elit dolore aliquet turpis nunc, tellus sit lobortis molestie, tempus nibh mauris, sed nibh, eget, sed, laoreet felis, tempus ante eget sed laoreet eget erat. Aliquam proin, at ac diam amet congue euismod sed laoreet id, tempus ante felis tempus ante, at sed nibh elit turpis aliquam sem pharetra congue non, dolor lobortis eget sed. Mi felis erat ante mauris lorem, ante at magna diam consectetur congue euismod dolor laoreet eget erat ut non, sit ut molestie lorem nibh elit ac et, elit, donec praesent. Amet nunc tellus pulvinar massa molestie lorem nibh eget sed et elit donec ut tellus sit ut volutpat sed et at magna diam amet dolore aliquet amet dolore tellus ipsum. Ante mauris tempus proin at magna non feugiat nibh eget adipiscing aliquam praesent adipiscing nisi non pharetra ut, non pharetra tincidunt volutpat sed laoreet felis erat praesent felis aliquam sem. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc13" w:id="12762012013950171065"/>
+      <w:bookmarkEnd w:id="12762012013950171065"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor congue euismod amet nunc molestie tempus ante at ac nibh elit sed laoreet felis, erat praesent. Adipiscing nonummy magna praesent nonummy donec aliquet turpis nisi, non pharetra ut non pharetra tincidunt id ipsum. Laoreet id tempus, mi turpis nisi, aliquet, sit dolor laoreet felis erat praesent adipiscing donec aliquet turpis. Nisi non pharetra ut non dolor, laoreet eget erat, mi elit donec praesent turpis nisi aliquet, sit. Sed mi felis, donec praesent adipiscing dolore aliquet sit nunc, tellus sit lobortis, volutpat sed nibh elit. Erat mi elit tempus mi at aliquam congue ullamcorper pulvinar nunc euismod, pulvinar ante mauris aliquam proin. Consectetur magna non sit, ut volutpat lorem nibh eget ac, mi elit donec praesent turpis dolore tincidunt. Euismod, dolor laoreet felis tempus mi felis aliquam sem turpis ut tellus feugiat nibh eget lorem et. Elit magna diam pharetra tincidunt id sed laoreet, elit, at ac, diam nonummy congue ullamcorper, pulvinar, nunc. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc14" w:id="15433233261489190683"/>
+      <w:bookmarkEnd w:id="15433233261489190683"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut non pharetra, dolore proin adipiscing ac congue ullamcorper pulvinar dolore tellus sit lobortis volutpat, feugiat tincidunt, euismod dolor tincidunt id, ipsum laoreet id, aliquam, praesent adipiscing nisi sem, at. Erat mi lobortis, eget sed et elit donec praesent adipiscing dolore aliquet, sit ut tellus feugiat nibh eget sed nibh nonummy donec diam nonummy dolore aliquet turpis lorem nibh, eget. Erat mi elit erat praesent turpis dolore, tellus ipsum ante felis aliquam sem consectetur nisi sem pharetra congue non pharetra ipsum ante at, ac, et elit ac et nonummy, dolore. Aliquet turpis aliquam sem consectetur magna sem dolor tincidunt euismod, dolor laoreet id sed laoreet, felis tempus congue non dolor tincidunt, id sed mi elit erat aliquet amet dolore aliquet. Sit ut volutpat feugiat lobortis mauris lorem nibh elit erat praesent nonummy dolore euismod eget lorem et, consectetur congue, non dolor lobortis eget erat laoreet felis, erat praesent felis aliquam. Sem consectetur, magna sem consectetur tincidunt euismod tellus sit lobortis eget, sed nibh elit magna ullamcorper nonummy dolore praesent turpis, dolore aliquet sit lobortis molestie feugiat lobortis volutpat, sed laoreet. Elit erat praesent nonummy pharetra ut non, dolor laoreet id sed mi nonummy dolore ullamcorper amet nunc molestie feugiat massa felis aliquam sem at magna sem pharetra tincidunt euismod, sed. Tincidunt ante mauris ac diam consectetur magna non dolor laoreet, id, ipsum laoreet, felis erat praesent turpis dolore aliquet turpis ut non dolor lobortis eget lorem nibh elit mauris ac. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc15" w:id="8682433752342457927"/>
+      <w:bookmarkEnd w:id="8682433752342457927"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget sed laoreet, id ipsum, massa volutpat dolor lobortis ante mauris, lorem ante at, magna diam consectetur congue non pharetra tincidunt. Euismod ipsum laoreet felis donec ullamcorper, amet nunc molestie ipsum ante adipiscing aliquam donec aliquet, pulvinar nunc tellus pulvinar nunc molestie. Lorem nibh mauris lorem nibh, eget ipsum laoreet id, tempus ante at, aliquam proin turpis, nisi non id tempus ante felis. Aliquam proin turpis ut tellus sit nibh at magna sem nonummy, magna diam pharetra congue id ipsum, nunc molestie elit, ac. Et elit donec ullamcorper pulvinar nunc id ipsum massa felis aliquam sem consectetur magna sem consectetur, magna diam nonummy dolore aliquet. Pulvinar nunc molestie tempus, erat et nonummy dolore aliquet, amet nunc euismod pulvinar massa mauris tempus proin consectetur magna et consectetur. Magna non pharetra dolore tellus pulvinar massa molestie ipsum massa et elit donec praesent adipiscing nisi sem turpis nisi non pharetra. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc16" w:id="8880200230371794054"/>
+      <w:bookmarkEnd w:id="8880200230371794054"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing nisi sem consectetur amet, dolore aliquet turpis. Ut non dolor tincidunt volutpat dolor tincidunt felis. Tempus ante felis tempus ante mauris lorem et. Eget mauris sed laoreet magna diam amet dolore. Praesent adipiscing ac proin at magna sem consectetur. Magna ullamcorper dolor laoreet id erat mi adipiscing. Aliquam praesent adipiscing aliquam sem ullamcorper pulvinar massa. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc17" w:id="2793404439009689847"/>
+      <w:bookmarkEnd w:id="2793404439009689847"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus sit ut tellus sit lobortis euismod dolor tincidunt id ipsum laoreet felis aliquam ut ullamcorper pharetra. Tincidunt euismod pulvinar massa molestie ipsum massa felis, lorem proin consectetur magna sem pharetra tincidunt ullamcorper amet. Nunc tellus sit nunc nibh eget erat praesent adipiscing donec praesent, amet dolore aliquet, sit lobortis molestie. Feugiat lobortis volutpat sed et felis erat praesent nonummy donec aliquet turpis, ut tellus, eget, ipsum laoreet. Molestie ipsum ante at aliquam sem turpis magna et elit erat, mi felis aliquam proin mauris lorem. Et eget erat ut non, pharetra lobortis mauris sed nibh at magna, diam, amet congue aliquet turpis. Aliquam sem turpis ut volutpat feugiat, ante mauris ac et consectetur congue euismod mauris tempus proin at. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc18" w:id="17027833718621077948"/>
+      <w:bookmarkEnd w:id="17027833718621077948"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis tempus praesent felis nisi aliquet turpis ut volutpat dolor tincidunt ante felis aliquam proin, adipiscing aliquam sem consectetur magna, ullamcorper pharetra, congue. Ullamcorper amet massa id tempus ante felis aliquam proin consectetur nisi non dolor at magna diam nonummy magna ullamcorper, pharetra dolore tellus turpis. Ut, sem pharetra lobortis molestie feugiat lobortis eget sed mi elit erat praesent turpis dolore, tellus mauris ac, et consectetur congue ullamcorper pulvinar. Dolore, tellus turpis ut non, sit ut non dolor, tincidunt euismod ipsum laoreet id tempus mi, non dolor lobortis eget lorem et consectetur. Magna ullamcorper amet dolore tellus pulvinar ut tellus ipsum ante at, ac et eget erat et elit donec praesent, turpis dolor tincidunt eget. Sed mi elit donec diam nonummy donec aliquet sit nunc id tempus ante mauris ac proin elit ac et nonummy, dolore praesent turpis. Dolore lobortis eget, sed tincidunt id tempus mi felis aliquam, praesent turpis nisi non sit nibh volutpat dolor laoreet id sed dolor lobortis. Eget sed mi elit erat mi adipiscing nisi sem consectetur nisi sem consectetur magna euismod pulvinar, nunc euismod pulvinar massa id ipsum ante. Mauris ac feugiat lobortis molestie dolor, tincidunt ullamcorper pulvinar nunc, euismod ipsum mi adipiscing nisi aliquet turpis nunc tellus feugiat, nibh eget lorem. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc19" w:id="12575725798004144158"/>
+      <w:bookmarkEnd w:id="12575725798004144158"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper turpis, nisi proin consectetur magna, diam consectetur donec, ullamcorper pulvinar nunc euismod ipsum. Laoreet, id tempus erat praesent nonummy dolore ullamcorper, amet nisi aliquet turpis ut non. Pharetra tincidunt euismod dolor, tincidunt, id pulvinar massa, molestie tempus proin at lorem feugiat. Lobortis volutpat lorem et elit ac et nonummy donec praesent adipiscing nisi aliquet turpis. Lobortis volutpat dolor tincidunt volutpat, dolor laoreet felis erat, praesent adipiscing dolore, congue ullamcorper. Amet dolore aliquet pulvinar nunc tellus feugiat lobortis volutpat dolor lobortis eget sed mi. Elit erat praesent adipiscing nisi aliquet turpis lorem et elit magna ullamcorper pharetra tincidunt. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc20" w:id="5881423225761546568"/>
+      <w:bookmarkEnd w:id="5881423225761546568"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat mi elit erat mi adipiscing aliquam, proin consectetur. Nonummy aliquam proin, adipiscing aliquam sem consectetur ut volutpat. Dolor tincidunt euismod pulvinar, nunc molestie feugiat, ante, felis. Aliquam proin turpis ut, volutpat feugiat nibh nunc mauris. Feugiat lobortis eget lorem nibh eget erat praesent adipiscing. Aliquam proin turpis dolore aliquet feugiat lobortis molestie, lorem. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc21" w:id="6575264395254782767"/>
+      <w:bookmarkEnd w:id="6575264395254782767"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt sem turpis magna sem pharetra magna ullamcorper dolor laoreet euismod ipsum massa felis aliquam proin adipiscing nisi sem pharetra. Magna aliquam proin turpis nisi, non pharetra tincidunt euismod dolor tincidunt id tempus mi adipiscing donec tellus sit nunc molestie. Ipsum ante at aliquam sem pharetra pulvinar nunc id, feugiat, lobortis molestie lorem et elit ac sem consectetur, tincidunt volutpat. Dolor, laoreet eget sed mi nonummy donec, praesent turpis ut molestie sit lobortis mi elit donec, praesent turpis, nisi aliquet. Turpis nisi non dolor lobortis eget sed laoreet id tempus mi, felis lorem ante at nisi congue euismod sed mi. Adipiscing aliquam praesent turpis nisi sem turpis nisi diam, consectetur magna euismod pulvinar, tincidunt id tempus ante mauris tempus ante. Adipiscing aliquam sem ullamcorper pulvinar massa id aliquam proin adipiscing, nisi, sem turpis ut volutpat feugiat et, at ac et. Nonummy, congue ullamcorper amet tincidunt euismod ipsum massa felis, tempus magna ullamcorper amet dolore praesent adipiscing nisi aliquet sit congue. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc22" w:id="5435814806854229038"/>
+      <w:bookmarkEnd w:id="5435814806854229038"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris sed nibh elit sed laoreet. Felis tempus proin, adipiscing ac proin. Consectetur nisi non pharetra tincidunt volutpat. Pulvinar dolore aliquet sit sed laoreet. Elit donec praesent felis, donec praesent. Adipiscing aliquam non sit ut volutpat. Feugiat laoreet eget erat, laoreet felis. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc23" w:id="9095704656984205293"/>
+      <w:bookmarkEnd w:id="9095704656984205293"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante mauris, feugiat lobortis volutpat sed laoreet id sed mi felis, tempus massa mauris aliquam sem turpis nisi sem feugiat lobortis volutpat felis. Tempus ante at magna diam consectetur congue ullamcorper dolor laoreet euismod ipsum nunc molestie eget adipiscing consectetur pulvinar pharetra, tempus congue mi molestie. Feugiat pulvinar nunc molestie sit ut ullamcorper nonummy dolore ullamcorper amet, nunc euismod tempus mi adipiscing donec praesent turpis ut non sit ut. Non pharetra congue ullamcorper molestie feugiat laoreet eget ipsum massa molestie ipsum massa felis aliquam proin consectetur magna, diam nonummy magna ullamcorper amet. Donec praesent turpis nisi sem id pulvinar nunc molestie ipsum massa mauris lorem et at ac, diam consectetur tincidunt eget ac et nonummy. Magna diam, nonummy nunc tellus sit nunc molestie feugiat ipsum laoreet felis ipsum massa mauris ac et at ac et amet congue, ullamcorper. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc24" w:id="15673767054060307735"/>
+      <w:bookmarkEnd w:id="15673767054060307735"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Praesent donec felis laoreet sed euismod congue amet diam erat eget lobortis, dolore, turpis proin tempus molestie. Massa pulvinar tellus dolore nonummy diam, donec elit, nibh dolor volutpat tincidunt consectetur et ac at nibh. Tempus mauris lobortis sit amet diam erat eget tincidunt dolor ullamcorper, congue consectetur sem ac mauris nibh. Feugiat molestie ut turpis sem aliquam felis massa pulvinar, tellus nisi adipiscing volutpat lobortis, pharetra ullamcorper magna. Consectetur proin ac molestie lobortis pharetra non aliquam adipiscing ante tempus molestie nunc, turpis aliquet donec, felis. Mi congue pharetra diam erat eget lobortis lorem volutpat ut sit aliquet aliquam, mauris ante ipsum non. Aliquam adipiscing praesent aliquam felis laoreet ipsum euismod, nunc nonummy, praesent lobortis feugiat volutpat nisi consectetur sem. Aliquam felis ante feugiat tellus turpis elit sem ut, turpis aliquet nunc pulvinar euismod congue dolor mauris. Proin dolore lorem at feugiat felis ullamcorper proin tincidunt lorem consectetur, felis laoreet sed, volutpat tincidunt dolor. </w:t>
+        <w:t xml:space="preserve">Adipiscing elit donec praesent adipiscing, ac, et elit ac diam consectetur, magna diam nonummy dolore aliquet sit nunc tellus. Sit ut non dolor tincidunt id sed nisi sem pharetra congue non pharetra tincidunt euismod dolor laoreet elit donec. Praesent nonummy, dolore aliquet, sit ut tellus lorem ante mauris ac proin, consectetur at ac sem consectetur congue non. Amet congue euismod pulvinar nunc, id, ipsum massa molestie lorem ante eget lorem diam, consectetur congue, ullamcorper pharetra tincidunt. Euismod mauris ac et, elit erat mi felis erat praesent adipiscing nisi aliquet sit ut molestie lorem proin at. Ac diam nonummy, donec diam pulvinar tempus proin at aliquam proin consectetur magna ullamcorper amet tincidunt euismod pulvinar massa. Id erat mi adipiscing tempus sem consectetur nisi sem consectetur, congue ullamcorper pulvinar lorem ante at aliquam non consectetur. Congue non dolor, tincidunt euismod sed laoreet nibh elit erat et nonummy magna ullamcorper amet nunc, euismod pulvinar nunc. Tellus sit sed nunc id ipsum nibh eget sed et elit erat mi elit erat praesent adipiscing nisi aliquet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc10" w:id="8220068806639935830"/>
-      <w:bookmarkEnd w:id="8220068806639935830"/>
+      <w:bookmarkStart w:name="_Toc25" w:id="1512813311503256376"/>
+      <w:bookmarkEnd w:id="1512813311503256376"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="MessageHeader"/>
-[...871 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R9a13d634eabc45af"/>
+      <w:headerReference w:type="default" r:id="R4f5c6c98a76c43c5"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3396,69 +2014,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>16</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTIONPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>15</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -4035,51 +2653,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rffbbd5945c824f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc4985a722c9b4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3dfb9de881284067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9a13d634eabc45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Raad1e7533f6d4988" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0fc274e6ad6041c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Raeaf59a05d4a457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4c89e854fff941f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R4f5c6c98a76c43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra36e891953aa44ba" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>