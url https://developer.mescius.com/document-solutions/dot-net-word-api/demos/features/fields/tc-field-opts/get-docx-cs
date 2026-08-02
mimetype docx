--- v12 (2026-08-02)
+++ v13 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R78d013908ff84cd9" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4a9b9bc2c0264941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R379ff78a30684489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6c98ab7537784423" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3e107c712e1a45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc608492bda62424e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o \f \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
@@ -54,145 +54,145 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Top-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc0 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc1 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc2 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
       <w:hyperlink w:history="true" w:anchor="_Toc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
@@ -242,1729 +242,2529 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGEREF _Toc4 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc5">
+      <w:hyperlink w:history="true" w:anchor="_Toc6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc5 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Top-level header 2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc6">
-[...9 lines deleted...]
-          <w:t>TC Field for Second-level header 2</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc6 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc7">
+      <w:hyperlink w:history="true" w:anchor="_Toc12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc7 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc8">
+      <w:hyperlink w:history="true" w:anchor="_Toc13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc8 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc9">
+      <w:hyperlink w:history="true" w:anchor="_Toc14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc9 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc10">
-[...9 lines deleted...]
-          <w:t>TC Field for Second-level header 3</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc15">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc10 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc11">
+      <w:hyperlink w:history="true" w:anchor="_Toc16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc11 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc12">
+      <w:hyperlink w:history="true" w:anchor="_Toc17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc12 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc18">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc19">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc20">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc13">
-[...9 lines deleted...]
-          <w:t>TC Field for Top-level header 2</w:t>
+      <w:hyperlink w:history="true" w:anchor="_Toc21">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Top-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc13 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc14">
+      <w:hyperlink w:history="true" w:anchor="_Toc22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc14 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc15">
+      <w:hyperlink w:history="true" w:anchor="_Toc23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc15 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>6</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc16">
+      <w:hyperlink w:history="true" w:anchor="_Toc24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc16 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc25 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc26">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc26 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc27">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc27 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc17">
+      <w:hyperlink w:history="true" w:anchor="_Toc28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc17 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc28 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc18">
+      <w:hyperlink w:history="true" w:anchor="_Toc29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc18 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc29 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc19">
+      <w:hyperlink w:history="true" w:anchor="_Toc30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc19 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc30 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>7</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc20">
+      <w:hyperlink w:history="true" w:anchor="_Toc31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc20 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc31 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+        </w:tabs>
+      </w:pPr>
+      <w:hyperlink w:history="true" w:anchor="_Toc32">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TC Field for Third-level header 4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc32 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc21">
+      <w:hyperlink w:history="true" w:anchor="_Toc33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Second-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc21 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc33 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc22">
+      <w:hyperlink w:history="true" w:anchor="_Toc34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc22 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc34 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc23">
+      <w:hyperlink w:history="true" w:anchor="_Toc35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc23 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc35 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink w:history="true" w:anchor="_Toc24">
+      <w:hyperlink w:history="true" w:anchor="_Toc36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>TC Field for Third-level header 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc24 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc36 \h </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
-          <w:t>8</w:t>
-[...46 lines deleted...]
-          <w:t>9</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:t>Top-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Non proin euismod adipiscing tempus tincidunt euismod pulvinar nunc sem at magna sem consectetur congue non pharetra dolore aliquet sit amet. Dolore ullamcorper pulvinar nunc molestie feugiat massa mauris feugiat tincidunt euismod pulvinar nunc, tellus turpis magna sem consectetur congue euismod dolor. Nunc aliquet sit dolor tincidunt id ipsum, massa id ipsum ante mauris lorem nibh elit ac et, elit erat praesent turpis. Nisi aliquet sit ut non pharetra, ut volutpat lorem donec praesent turpis nisi sem consectetur congue non dolor tincidunt euismod dolor. Nunc tellus tempus ante felis tempus proin consectetur magna, sem consectetur sit nisi sem, pharetra congue eget lorem et, at ac. Diam amet congue ullamcorper pulvinar nunc tellus, sit lobortis volutpat, feugiat ante mauris ac, diam consectetur congue ante felis tempus ante. Mauris lorem nibh elit ac diam amet congue euismod ipsum laoreet elit donec ullamcorper amet nunc tellus sit, nunc volutpat, feugiat. </w:t>
+        <w:t xml:space="preserve">Erat turpis aliquam lobortis ullamcorper adipiscing, tempus nibh volutpat amet. Donec proin at sed laoreet, id ipsum nunc tincidunt euismod. Pulvinar dolore aliquet turpis nisi volutpat feugiat nibh mauris lorem. Mi elit erat ante felis, lorem nibh mauris aliquam sem. Consectetur magna ut, tellus feugiat massa volutpat dolor tincidunt euismod. Pulvinar nunc tellus, sit, lobortis volutpat dolor, lobortis eget ac. Et elit erat laoreet id feugiat nibh mauris felis tempus. Ante at aliquam sem consectetur magna ullamcorper pharetra congue euismod. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 1" </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc0" w:id="4841146481599816108"/>
-      <w:bookmarkEnd w:id="4841146481599816108"/>
+      <w:bookmarkStart w:name="_Toc0" w:id="17607131787833486351"/>
+      <w:bookmarkEnd w:id="17607131787833486351"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet at aliquam, et elit erat, mi felis tempus ante at aliquam proin at erat et nonummy turpis ut, non pharetra lobortis volutpat. Sed laoreet eget sed mi felis lorem ante at aliquam sem at magna diam pharetra congue euismod pulvinar massa sem at magna diam. Elit erat, praesent adipiscing aliquam praesent turpis, nisi sem consectetur ut eget dolor laoreet elit ac et elit aliquam proin turpis dolor lobortis. Volutpat dolor tincidunt id tempus ante felis aliquam proin at magna et nonummy donec diam amet, congue ullamcorper amet ut molestie, feugiat ac. Et elit donec ullamcorper pulvinar dolore tellus, sit lobortis, molestie feugiat lobortis eget lorem et, elit erat praesent amet dolore praesent adipiscing aliquam. Sem pharetra sed laoreet id, ipsum massa molestie feugiat nibh elit ac, diam consectetur congue euismod pulvinar laoreet eget erat praesent nonummy donec. Praesent adipiscing aliquam proin consectetur magna, dolore tellus sit lobortis molestie feugiat lobortis volutpat erat mi elit donec praesent nonummy aliquam sem turpis. </w:t>
+        <w:t xml:space="preserve">Pulvinar, ut sem pharetra turpis ut non pharetra, congue, ullamcorper pharetra congue euismod pulvinar nunc tellus feugiat lobortis non pharetra congue euismod pulvinar tincidunt. Euismod ipsum nunc tellus felis tempus mi felis aliquam praesent adipiscing aliquam sem sit lobortis non sed nibh elit erat, mi felis tempus mi. Adipiscing tempus ante consectetur magna dolore tellus pulvinar massa mauris tempus proin at ac, et nonummy donec praesent nonummy dolore aliquet turpis nisi sem. Turpis nisi sem amet dolore ut volutpat dolor tincidunt volutpat sed nibh elit, erat mi adipiscing aliquam praesent turpis nunc tellus feugiat massa mauris. Ac proin at, magna diam amet dolore lobortis molestie tempus proin, consectetur nisi, non pharetra tincidunt volutpat dolor nibh elit erat praesent nonummy donec. Aliquet turpis aliquam sem consectetur magna non amet congue ullamcorper sem consectetur magna ullamcorper amet nunc tellus pulvinar nunc tellus sit lobortis, eget sed. Laoreet id ipsum laoreet felis tempus ante mauris id tempus praesent, turpis dolore aliquet sit lobortis molestie lorem ante mauris ac sem consectetur magna. Non pulvinar nunc tellus sit ut non pharetra ut non pharetra ipsum ante, at aliquam sem consectetur nisi sem dolor tincidunt euismod dolor laoreet. Felis erat praesent nonummy dolore tellus pulvinar, nunc molestie tempus, ante mauris lorem et proin at ac proin consectetur ut volutpat feugiat lobortis volutpat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc1" w:id="218290145065226189"/>
-      <w:bookmarkEnd w:id="218290145065226189"/>
+      <w:bookmarkStart w:name="_Toc1" w:id="1886803721155502611"/>
+      <w:bookmarkEnd w:id="1886803721155502611"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Massa aliquet, feugiat ut non pharetra congue euismod, dolor laoreet id tempus mi adipiscing tempus nibh mauris adipiscing aliquam praesent turpis, ut non pharetra ut non pharetra. Tincidunt, ullamcorper amet nunc tellus, turpis ut non pharetra tincidunt diam, nonummy dolore congue, diam nonummy dolore tellus sit massa id tempus, ante at, ac proin at. Magna diam amet dolore ullamcorper amet nunc euismod, ipsum ante molestie lorem nibh mi adipiscing aliquam aliquet turpis nisi sem pharetra congue non dolor tincidunt id sed. Mi felis tempus ante, felis tempus proin turpis, nunc molestie felis, erat diam nonummy, dolore tellus pulvinar massa id tempus ante mauris sed nibh eget erat diam. Amet dolore ullamcorper amet dolore sem aliquet amet nunc ante at ac diam nonummy congue non pharetra congue id sed laoreet felis, aliquam proin adipiscing aliquam sem. Turpis lobortis molestie lorem nibh at, ac et nonummy pulvinar ante felis lorem ante mauris ac et nonummy magna non pharetra tincidunt id sed mi elit donec. Praesent adipiscing dolor lobortis eget erat et consectetur tincidunt euismod dolor nibh, felis erat praesent nonummy nunc tellus ipsum nunc tellus feugiat, massa at aliquam sem consectetur. Congue ullamcorper aliquet sit lobortis volutpat dolor lobortis eget erat mi id ipsum mi felis aliquam praesent adipiscing nisi non pharetra ut non dolor laoreet id ipsum. Massa, molestie at ac diam nonummy dolore aliquet amet nunc euismod ipsum ante mauris lorem, nibh eget, sed nibh eget erat praesent adipiscing aliquam, praesent turpis nunc. Molestie ipsum ac, et nonummy dolore aliquet turpis nisi sem turpis nunc molestie lorem lobortis volutpat lorem nibh nonummy erat mi adipiscing aliquam praesent adipiscing nisi non. </w:t>
+        <w:t xml:space="preserve">Nonummy aliquam ac et elit donec praesent turpis. Nisi, aliquet sit, ut non dolor lobortis eget. Sed nibh eget erat praesent adipiscing tempus ante. At ac dolore ullamcorper, amet dolore, tellus sit. Lobortis volutpat feugiat nibh, eget erat mi felis. Erat praesent adipiscing donec aliquet turpis nisi non. Sit ut non id tempus ante at ac. Nibh volutpat sed laoreet, id erat mi felis. Tempus proin turpis nisi non sit tincidunt volutpat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc2" w:id="15729311384214609125"/>
-      <w:bookmarkEnd w:id="15729311384214609125"/>
+      <w:bookmarkStart w:name="_Toc2" w:id="11503373677840227258"/>
+      <w:bookmarkEnd w:id="11503373677840227258"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet tellus turpis ut non pharetra ut non, dolor tincidunt id molestie feugiat laoreet elit, ac et elit donec aliquet, amet nunc tellus pulvinar, nunc molestie feugiat, lobortis volutpat sed. Tincidunt euismod pulvinar massa tellus feugiat sed, laoreet id ipsum ante mauris ac proin consectetur magna sem pharetra lobortis eget erat et, nonummy magna euismod dolor laoreet elit, donec mi. Adipiscing consectetur, congue, non pharetra congue euismod ipsum laoreet id ipsum massa, molestie feugiat nibh eget erat mi elit, donec, diam nonummy dolore euismod pulvinar sed laoreet eget sed laoreet. Molestie feugiat lobortis molestie lorem proin consectetur magna ullamcorper dolor tincidunt euismod amet tincidunt id, pulvinar nunc volutpat feugiat nibh eget adipiscing tempus proin at aliquam proin consectetur congue non. Dolor nibh, elit ac diam amet dolore ullamcorper, pulvinar, tincidunt id tempus ante felis tempus, ante, mauris ac nunc tellus pulvinar nunc tellus sit, lobortis, eget dolor laoreet, id ipsum. Laoreet, molestie sit lobortis molestie feugiat, lobortis eget felis aliquam proin consectetur nisi tellus feugiat lobortis volutpat sed laoreet id ipsum laoreet felis donec aliquet turpis dolore, non pharetra congue. Non dolor lobortis eget sed aliquam aliquet sit ut volutpat, dolor lobortis volutpat sed, nibh elit donec diam amet congue euismod ipsum massa id ipsum ante mauris lorem et, elit. Ac et tellus sit lobortis mauris tempus ante, at lorem nibh elit magna diam amet nunc tellus sit ut tellus ipsum massa at ac et at ac diam nonummy turpis. </w:t>
+        <w:t xml:space="preserve">Consectetur ac, mi felis tempus ante molestie feugiat lobortis eget erat et nonummy magna, diam amet. Dolore tellus sit nunc molestie, feugiat pulvinar, massa id, tempus praesent turpis ut non sit, lobortis. Volutpat dolor tincidunt volutpat sed mi felis erat praesent turpis nisi sem sit ut tellus tellus. Sit ut, sem consectetur magna ullamcorper amet dolore ullamcorper pulvinar massa molestie feugiat massa mauris lorem. Et elit ac diam consectetur congue euismod dolor tincidunt id consectetur magna diam nonummy magna diam. Nonummy dolore aliquet pulvinar massa id, ipsum lobortis molestie lorem, proin, consectetur, nisi non dolor lobortis. Eget adipiscing aliquam proin consectetur ut tellus pharetra ut volutpat sed nibh elit donec praesent adipiscing. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc3" w:id="10136283659914808186"/>
-      <w:bookmarkEnd w:id="10136283659914808186"/>
+      <w:bookmarkStart w:name="_Toc3" w:id="14620672699924326585"/>
+      <w:bookmarkEnd w:id="14620672699924326585"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tellus pharetra ut non pharetra tincidunt id pulvinar. Nunc, tellus volutpat, sed laoreet felis erat mi. Felis aliquam proin at ac et elit donec. Praesent nonummy donec aliquet turpis ut non sit. Lobortis volutpat molestie ipsum lobortis molestie ac proin. Elit erat, et elit donec praesent adipiscing nisi. Sem consectetur nisi tellus feugiat, nibh eget lorem. Proin consectetur congue nunc tellus, sit lobortis volutpat. Feugiat nibh eget erat mi elit donec praesent. Adipiscing aliquam sem turpis, nisi sem consectetur magna. </w:t>
+        <w:t xml:space="preserve">Nunc non euismod sit nisi non pharetra. Congue ullamcorper amet dolore ullamcorper sit ut. Tellus sit ut non pharetra congue ullamcorper. Amet nisi proin at ac dolore, tellus. Pulvinar massa mauris tempus proin at ac. Diam nonummy, congue non dolor laoreet euismod. Pulvinar nunc tellus ipsum massa mauris ac. Proin ullamcorper amet nunc euismod ipsum ante. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc4" w:id="2483286934238067989"/>
-      <w:bookmarkEnd w:id="2483286934238067989"/>
+      <w:bookmarkStart w:name="_Toc4" w:id="4242387952076794298"/>
+      <w:bookmarkEnd w:id="4242387952076794298"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:t xml:space="preserve">Second-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra congue non dolor tincidunt ullamcorper amet dolore aliquet, sit ut non id tempus mi felis aliquam proin turpis nunc molestie lorem lobortis eget. Dolor tincidunt euismod, ipsum laoreet id tempus ante at aliquam sem consectetur ut volutpat felis, erat mi adipiscing nisi sem sit nunc, molestie lorem. Nibh eget, sed et at ac diam nonummy, donec praesent, adipiscing nisi sem consectetur magna, nunc tellus feugiat massa molestie lorem ante at magna. Diam nonummy congue non pharetra laoreet id, sed mi felis tempus, ante mauris ac, dolore ullamcorper, pulvinar dolore tellus ipsum ante mauris aliquam proin. At magna diam consectetur magna, ullamcorper pulvinar tincidunt id ipsum laoreet, felis aliquam proin adipiscing nisi aliquet id ipsum massa molestie feugiat massa felis. Tempus proin mauris ac et nonummy donec diam amet dolore tellus pulvinar nunc id ipsum ante, at aliquam proin consectetur pulvinar, laoreet elit donec. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc5" w:id="15198336992667186974"/>
+      <w:bookmarkEnd w:id="15198336992667186974"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet dolore aliquet turpis nisi non, consectetur magna et adipiscing at magna diam nonummy donec aliquet, amet nunc tellus pulvinar lobortis molestie feugiat lobortis euismod dolor laoreet eget. Erat mi felis donec praesent turpis nisi non eget erat et elit erat mi felis aliquam sem consectetur nisi sem, dolor congue euismod pulvinar tincidunt, id sed massa. Mauris aliquam proin adipiscing nisi nibh elit, ac et nonummy dolore aliquet pulvinar dolore tellus feugiat massa, molestie lorem nibh at ac et felis tempus massa mauris lorem. Magna, diam amet, dolore ullamcorper amet nunc molestie sit lobortis non dolor tincidunt volutpat sed laoreet elit tempus magna et nonummy magna euismod dolor nunc euismod ipsum, nisi. Sem, pharetra ut ullamcorper amet congue ullamcorper pulvinar, nunc tellus, feugiat ut volutpat dolor congue euismod dolor tincidunt euismod pulvinar ut non sit lobortis eget lorem, donec praesent. Turpis nisi sem pharetra ut volutpat feugiat, lobortis eget, sed laoreet felis donec aliquet amet dolore aliquet turpis sed laoreet felis erat mi adipiscing aliquam praesent turpis ut. Tellus sit ut, ullamcorper amet dolore aliquet amet nunc molestie, ipsum massa mauris, tempus proin consectetur magna nunc aliquet sit nunc molestie feugiat, nibh eget sed nibh elit. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc6" w:id="4039019860117067384"/>
+      <w:bookmarkEnd w:id="4039019860117067384"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat dolor ipsum massa mauris lorem ante at ac et, nonummy magna diam, amet dolore euismod pulvinar nunc molestie ipsum ante adipiscing. Aliquam sem consectetur nisi mi felis donec, aliquet turpis nisi tellus pulvinar nunc, tellus sit ut non dolor tincidunt euismod ipsum, laoreet. Id ipsum ante mauris ac et at adipiscing nisi aliquet turpis ut molestie feugiat nibh, mauris lorem et consectetur congue ullamcorper pulvinar. Nunc euismod ipsum laoreet id, tempus proin adipiscing, aliquam sem pharetra congue, nunc tellus feugiat lobortis molestie tempus proin consectetur nisi, non. Pharetra tincidunt euismod pulvinar laoreet, eget, erat praesent, amet congue euismod ipsum laoreet sem consectetur magna ullamcorper nonummy dolore aliquet pulvinar tincidunt. Id tempus mi adipiscing tempus ante mauris ac, et elit erat praesent nonummy nunc euismod ipsum massa id at magna non, dolor. Lobortis eget erat et amet congue euismod sed laoreet, felis erat, praesent adipiscing aliquam proin at ac diam elit congue non, pharetra. Pharetra congue non feugiat nibh eget erat, et elit tempus mi felis aliquam sem consectetur nisi sem pharetra congue euismod dolor nibh. Elit erat praesent nonummy dolore magna diam pharetra, tincidunt id ipsum massa id ipsum, ante felis aliquam proin consectetur ut non dolor. Lobortis euismod dolor nibh eget sed praesent adipiscing donec aliquet non amet tincidunt id sed mi felis tempus mi, adipiscing nisi sem. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc7" w:id="7101130161368589333"/>
+      <w:bookmarkEnd w:id="7101130161368589333"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nonummy donec, laoreet felis tempus ante at ac et consectetur magna diam nonummy dolore aliquet, turpis nisi proin, at ac diam consectetur congue diam tellus, sit lobortis. Eget sed laoreet id sed laoreet, molestie feugiat lobortis volutpat dolor tincidunt euismod dolor laoreet felis erat praesent, adipiscing, aliquam aliquet sit, pulvinar nunc aliquet, sit nunc tellus. Feugiat massa mauris ac et at ac et elit erat, praesent turpis nisi tellus turpis lobortis volutpat dolor tincidunt eget felis, tempus praesent turpis, nisi sem pharetra ut. Volutpat pharetra congue id sed laoreet, felis donec aliquet amet, nisi tellus sit lobortis molestie tempus, erat mi nonummy donec aliquet sit, ut tellus sit ut eget lorem. Laoreet euismod pulvinar massa molestie feugiat lobortis molestie lorem et elit ac et nonummy magna, ac diam consectetur magna ullamcorper pulvinar tincidunt id sed mi adipiscing donec praesent. Turpis nisi non sit massa mauris lorem nibh elit erat et nonummy donec ut non dolor lobortis volutpat ac et id erat praesent nonummy donec aliquet pulvinar massa. Molestie tempus proin at aliquam tempus mi, felis aliquam et consectetur magna non pharetra congue euismod sed tincidunt id sed mi adipiscing aliquam praesent turpis nisi non, pharetra. Congue non, pharetra tincidunt ante at aliquam sem turpis ut non dolor nibh eget sed laoreet id tempus ante felis aliquam, proin turpis, nisi proin consectetur congue ullamcorper. Pharetra tincidunt euismod molestie feugiat nibh eget, sed tincidunt id pulvinar massa molestie dolor tincidunt volutpat, dolor tincidunt euismod ipsum nunc molestie lorem ante at ac proin pharetra. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc8" w:id="9660906450741260097"/>
+      <w:bookmarkEnd w:id="9660906450741260097"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolor tincidunt ullamcorper amet dolore aliquet turpis ut, molestie dolor tincidunt volutpat dolor tincidunt euismod sed laoreet felis nonummy magna non pharetra tincidunt. Id ipsum laoreet elit donec praesent amet nunc molestie ipsum massa mauris feugiat nibh volutpat sed, laoreet eget erat praesent tellus feugiat lobortis. Mauris lorem nibh eget erat mi elit erat, praesent turpis nisi aliquet, sit lobortis molestie lorem ante at ac diam consectetur congue euismod. Pulvinar lorem nibh, at ac et at congue, ullamcorper amet dolore aliquet amet dolore tellus sit lobortis volutpat dolor tincidunt volutpat sed mi. Felis consectetur nisi sem consectetur congue eget lorem et nonummy donec praesent nonummy donec praesent turpis dolore molestie feugiat massa felis ac, proin. At magna sem consectetur congue nunc, tellus feugiat ante, at ac, et consectetur congue ullamcorper, amet dolore aliquet amet nunc tellus sit lobortis. Molestie feugiat nibh, elit magna diam consectetur magna ullamcorper molestie feugiat lobortis mauris lorem nibh eget erat mi felis aliquam proin adipiscing nisi. </w:t>
+        <w:t xml:space="preserve">Elit tempus mi adipiscing aliquam proin. At, ac proin, consectetur congue nunc. Tellus consectetur magna diam amet congue. Ullamcorper turpis nisi aliquet sit, lobortis. Volutpat feugiat nibh mauris ac et. Elit erat mi felis lorem ante. Mauris nonummy dolore aliquet amet nunc. Tellus sit ut volutpat dolor lobortis. Eget sed mi elit erat praesent. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc5" w:id="1933040288986958072"/>
-      <w:bookmarkEnd w:id="1933040288986958072"/>
+      <w:bookmarkStart w:name="_Toc9" w:id="13093025762751362870"/>
+      <w:bookmarkEnd w:id="13093025762751362870"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
+        <w:t>Top-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit congue ullamcorper pharetra congue ullamcorper amet dolore aliquet turpis magna sem. Consectetur magna diam nonummy nunc euismod pulvinar, massa, molestie, lorem ante eget. Lorem tempus proin adipiscing aliquam sem, sit lobortis volutpat feugiat lobortis volutpat. Dolor tincidunt id tempus praesent adipiscing nisi tellus pulvinar, nunc molestie lorem. Ante ullamcorper pharetra tincidunt euismod ipsum mi felis aliquam praesent turpis dolore. Tellus feugiat massa molestie lorem nibh eget erat laoreet felis tempus mi. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc10" w:id="14016357377717434445"/>
+      <w:bookmarkEnd w:id="14016357377717434445"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh eget sed mi elit tempus massa, molestie dolor lobortis volutpat sed laoreet felis, donec praesent. Adipiscing donec congue non pulvinar laoreet eget, sed mi adipiscing aliquam praesent turpis dolore aliquet feugiat. Massa mauris ac proin, at magna diam, consectetur congue diam molestie lorem nibh mauris ac et. Nonummy magna diam nonummy dolore, ullamcorper amet nisi sem at magna diam, elit tempus ante mauris. Tempus ante at, nisi sem euismod, ipsum nunc non sit ut volutpat pharetra congue ullamcorper pulvinar. Nunc non pharetra congue non pharetra tincidunt euismod dolor mi, elit, donec ut volutpat dolor lobortis. Volutpat sed laoreet id ipsum massa felis aliquam proin, adipiscing aliquam sem consectetur congue non dolor. Tincidunt euismod ipsum laoreet elit donec praesent volutpat feugiat lobortis eget, lorem et nonummy magna diam. Nonummy dolore aliquet turpis ut tellus sit ut non dolor laoreet id sed laoreet molestie sit. Massa molestie nonummy erat mi turpis dolore tellus sit nunc, tellus, pharetra congue diam nonummy dolore. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc11" w:id="4497686849571781487"/>
+      <w:bookmarkEnd w:id="4497686849571781487"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem ante mauris lorem et, felis, erat mi felis tempus proin at aliquam non pharetra ut volutpat lorem aliquam praesent adipiscing aliquam sem, consectetur magna sem. Consectetur dolore aliquet amet dolore, tellus pulvinar nunc mauris lorem ante at ac diam nonummy magna nunc tellus, ipsum massa mauris ac, et elit erat et amet. Congue ullamcorper, amet dolore aliquet sit ut tellus sit nibh mauris ac et consectetur, congue diam tellus feugiat, massa, mauris, lorem nibh eget erat mi elit erat. Praesent adipiscing nisi aliquet sit ut volutpat dolor lobortis volutpat sed nibh aliquet turpis ut tellus sit ut volutpat sed, nibh elit elit ac et elit erat. Praesent laoreet massa donec nibh ullamcorper id pharetra sed aliquam erat, nisi dolor dolore ante non consectetur erat massa non eget consectetur dolor tempus, nibh volutpat felis. Elit turpis lorem lobortis euismod turpis lorem lobortis euismod pulvinar dolore, aliquet mi felis, lorem, magna ante non eget adipiscing dolor aliquam lobortis praesent, tellus consectetur, at. Pharetra tempus magna tincidunt ipsum, nisi laoreet tellus at, pulvinar aliquam lobortis diam tellus nonummy pulvinar aliquam tincidunt proin volutpat elit sit erat nunc proin euismod felis. Pharetra erat, nunc et lobortis mi tellus consectetur pulvinar ac congue massa ullamcorper felis pharetra sed nisi, lobortis praesent, volutpat, elit sit lorem nunc ante euismod felis. Sit sed ut nibh lobortis praesent tellus at pulvinar aliquam tincidunt mi volutpat elit sit ac tincidunt proin, euismod nonummy feugiat congue mi non id turpis lorem. Dolore massa ullamcorper id, aliquet volutpat nonummy ipsum magna, laoreet aliquet mauris, pulvinar dolore, aliquet, sit nisi non sit lobortis eget lorem et elit ac diam amet. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc12" w:id="15360729038289475352"/>
+      <w:bookmarkEnd w:id="15360729038289475352"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At lorem nibh elit erat mi id ipsum massa felis tempus, proin at amet donec aliquet sit nisi non pharetra ut non, pharetra tincidunt. Ullamcorper turpis nisi non pharetra ut non pharetra congue ullamcorper turpis dolore aliquet consectetur magna nunc tellus pulvinar nunc tellus feugiat ante at aliquam. Sem, pharetra congue non pharetra tincidunt, euismod pulvinar massa felis erat mi adipiscing ac proin ullamcorper pulvinar nunc tellus sit nisi tellus feugiat lobortis. Non, sed laoreet id erat mi adipiscing aliquam proin adipiscing nisi aliquet sit lobortis molestie nonummy donec praesent felis aliquam proin consectetur nisi non. Pharetra lobortis, volutpat pulvinar, nunc euismod ipsum laoreet adipiscing donec aliquet turpis nisi non pharetra ut non amet feugiat, massa molestie lorem nibh, mauris. Ac et nonummy donec diam amet nunc tellus sit nunc tellus sit congue non dolor tincidunt id sed mi felis turpis ut volutpat feugiat. Nibh eget ac et elit donec praesent nonummy dolore, tellus sit nunc molestie tempus ante mauris nonummy dolore aliquet amet nunc molestie, ipsum massa. Mauris feugiat et at, ac diam consectetur, magna ullamcorper amet dolore tellus pulvinar massa, tellus feugiat, lobortis volutpat, dolor aliquam proin adipiscing aliquam non. Consectetur congue volutpat dolor nibh, elit erat et elit erat diam turpis dolore, tellus ipsum massa molestie lorem, ante at ac nibh praesent turpis. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc13" w:id="12947640056504807241"/>
+      <w:bookmarkEnd w:id="12947640056504807241"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At erat mi felis erat mi felis donec praesent adipiscing nonummy dolore ullamcorper sit, nunc molestie feugiat lobortis volutpat dolor. Lobortis volutpat dolor laoreet id tempus mi, turpis nisi sem consectetur nisi non sit lobortis praesent nonummy dolore aliquet sit. Ut tellus feugiat massa mauris lorem, et consectetur congue non feugiat lobortis eget erat mi elit donec diam amet dolore. Congue ullamcorper amet, nunc, euismod pulvinar laoreet id, ipsum ante at ac et elit ac, diam nonummy donec aliquet turpis. Dolore aliquet sit sed mi elit donec diam amet tincidunt id sed, mi id ipsum ante at aliquam sem pharetra. Ut ullamcorper amet, congue euismod dolor laoreet id, tempus mi, diam consectetur magna ullamcorper amet nunc id sed laoreet, adipiscing. Tempus proin adipiscing nisi sem pharetra congue ullamcorper pharetra tincidunt, volutpat ipsum laoreet felis erat, aliquet amet lorem ante mauris. Lorem et elit magna ullamcorper pulvinar nunc tellus ipsum nunc molestie ipsum massa, molestie lorem et, at magna non molestie. Ipsum ante felis aliquam proin at magna diam nonummy donec praesent nonummy dolore aliquet sit ut sem pharetra congue ullamcorper. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc14" w:id="1750857354360098733"/>
+      <w:bookmarkEnd w:id="1750857354360098733"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Second-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Diam adipiscing aliquam proin consectetur magna diam consectetur congue non, pharetra tincidunt id, ipsum, laoreet id tempus aliquet non dolor lobortis eget sed laoreet felis. Tempus ante felis, aliquam proin at ac et consectetur congue, ullamcorper pharetra congue euismod pulvinar nunc, molestie feugiat ipsum, massa molestie tempus massa mauris lorem. Nibh eget erat et nonummy magna diam amet donec tellus sit nunc, molestie feugiat nibh eget lorem nibh elit erat feugiat nibh eget ac et. Nonummy donec praesent adipiscing nisi aliquet sit ut, tellus sit lobortis eget sed nibh elit donec praesent nonummy consectetur congue non pharetra congue id ipsum. Mi, felis tempus mi mauris lorem nibh volutpat, sed, laoreet, felis tempus mi adipiscing aliquam praesent turpis ut non pharetra sed laoreet id aliquam proin. At, ac et at magna sem pharetra congue, ullamcorper pulvinar tincidunt id ipsum ante mauris tempus praesent adipiscing ut tellus feugiat lobortis mi felis tempus. Praesent adipiscing aliquam, sem turpis magna et nonummy dolore ullamcorper pulvinar tincidunt tellus pulvinar nunc molestie feugiat donec praesent amet dolore euismod, pulvinar massa molestie. Ipsum massa mauris ac et at magna non feugiat lobortis elit erat et nonummy congue euismod pulvinar laoreet ante at magna sem consectetur donec diam. Amet dolore ullamcorper pulvinar nunc tellus sit lobortis molestie lorem et, at magna diam nonummy congue ullamcorper pulvinar tincidunt id turpis ut, tellus feugiat lobortis. Eget sed nibh elit donec diam amet dolore ullamcorper amet massa id tempus ante at aliquam proin, consectetur magna, sem pharetra tincidunt massa mauris, tempus. </w:t>
+        <w:t xml:space="preserve">Tincidunt ullamcorper, adipiscing aliquam proin at ac diam nonummy magna diam. Amet dolore euismod pulvinar ut tellus sit lobortis massa molestie ipsum. Lobortis molestie felis feugiat felis, consectetur lorem tincidunt tellus, consectetur dolor. Tempus donec, ut nibh ullamcorper turpis, aliquam et at adipiscing aliquam. Proin at magna diam nonummy magna ullamcorper, pulvinar nunc euismod ipsum. Nunc mauris feugiat nibh at aliquam non pharetra ut eget, lorem. Et at magna dolore tellus feugiat lobortis molestie feugiat lobortis eget. Sed mi, elit erat praesent nonummy aliquam aliquet turpis, nisi non. Pharetra magna non pharetra feugiat, massa molestie feugiat et, elit erat. Et nonummy dolore, aliquet turpis dolore tellus ipsum massa mauris lorem. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc6" w:id="15316602364300193852"/>
-      <w:bookmarkEnd w:id="15316602364300193852"/>
+      <w:bookmarkStart w:name="_Toc15" w:id="9659038540673890190"/>
+      <w:bookmarkEnd w:id="9659038540673890190"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Diam felis tempus mi at aliquam sem ullamcorper pulvinar tincidunt id ipsum. Ante felis aliquam proin mauris, ac et nonummy donec, praesent nonummy dolore. Aliquet adipiscing nisi proin consectetur magna diam nonummy sit ut molestie feugiat. Nibh mauris lorem et nonummy donec diam nonummy dolore tellus pulvinar ut. Tellus feugiat ut non pharetra tincidunt, id ipsum massa nibh elit erat. Et elit erat praesent, turpis, nunc tellus pulvinar massa molestie lorem, ante. Eget sed et nonummy magna ullamcorper amet tincidunt massa molestie feugiat nibh. Elit, sed et elit donec ullamcorper pulvinar tincidunt id ipsum ante mauris. Tempus, proin consectetur nisi non pharetra ut volutpat sed, laoreet eget turpis. Nisi aliquet pharetra congue non dolor lobortis eget, sed, laoreet euismod tempus. </w:t>
+        <w:t xml:space="preserve">Ullamcorper, amet nisi sem consectetur magna sem nonummy congue euismod dolor laoreet elit erat praesent nonummy dolore aliquet turpis nunc molestie, feugiat lobortis laoreet id ipsum ante. Felis tempus proin at nisi sem consectetur magna ullamcorper amet nunc aliquet turpis, nisi non sit lobortis volutpat sed nibh elit at lorem et at magna diam. Consectetur magna, aliquet amet tincidunt euismod ipsum massa molestie tempus proin adipiscing aliquam, non pharetra ut volutpat dolor laoreet eget sed aliquam proin at ac et nonummy. Dolore aliquet, turpis dolore tellus pulvinar nunc molestie lorem ante, at magna sem sit lobortis non pharetra feugiat, massa mauris ac et at ac ullamcorper amet dolore. Praesent adipiscing dolore aliquet pulvinar massa molestie feugiat, ante, at lorem tincidunt tellus sit nunc, molestie ipsum erat et adipiscing aliquam proin adipiscing, nisi sem turpis ut. Non dolor lobortis eget, sed tincidunt tellus sit ut non pharetra congue non nonummy dolore, tellus, pulvinar pharetra laoreet eget sed nunc, id tempus ante felis aliquam. Et elit magna sem consectetur congue ullamcorper pulvinar tincidunt euismod volutpat sed nibh eget erat praesent adipiscing donec proin at ac proin consectetur magna ullamcorper amet congue. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc7" w:id="10763611960960634305"/>
-      <w:bookmarkEnd w:id="10763611960960634305"/>
+      <w:bookmarkStart w:name="_Toc16" w:id="1649398903836122472"/>
+      <w:bookmarkEnd w:id="1649398903836122472"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lorem tincidunt euismod ullamcorper pharetra congue euismod, pulvinar nunc lobortis volutpat, dolor tincidunt id tempus mi nonummy nunc euismod pulvinar massa mauris lorem. Nibh, mauris lorem laoreet id volutpat lorem laoreet id ipsum, massa id tempus praesent, felis tempus sem turpis, nisi non dolor tincidunt volutpat. Dolor, laoreet elit donec diam amet donec congue non, dolor tincidunt ullamcorper pulvinar dolore tellus feugiat, lobortis volutpat feugiat nibh elit erat, et. Elit, donec, diam amet dolore, tellus sit amet dolore tellus pulvinar, massa, molestie, ipsum massa, mauris ac, proin, consectetur magna ullamcorper amet congue. Euismod dolor tincidunt id ipsum ante felis aliquam proin consectetur ut dolore, tellus pulvinar massa id tempus ante at ac proin pharetra ut. Non pharetra tincidunt volutpat sed, mi id tempus ante mauris aliquam, proin consectetur magna, diam tellus pulvinar nunc id tempus proin at nisi. </w:t>
+        <w:t xml:space="preserve">Et elit, donec mi molestie feugiat massa molestie lorem et elit erat mi elit. Erat mi adipiscing, aliquam sem turpis ut non id ipsum massa molestie feugiat lobortis. Eget sed nibh elit sed mi felis donec praesent turpis nisi sem turpis, ut. Volutpat dolor lobortis euismod molestie tempus sem consectetur magna diam, consectetur, magna non dolor. Laoreet id ipsum laoreet felis aliquam proin at aliquam sem turpis nisi non pharetra. Nibh eget felis tempus proin consectetur nisi non pharetra lobortis, eget lorem et elit. Erat mi adipiscing donec aliquet amet dolore molestie feugiat lobortis molestie ac erat mi. Felis, tempus, ante at ac et, nonummy, magna ullamcorper amet nunc tellus ipsum laoreet. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc8" w:id="8946121433623000462"/>
-      <w:bookmarkEnd w:id="8946121433623000462"/>
+      <w:bookmarkStart w:name="_Toc17" w:id="12767498781254684761"/>
+      <w:bookmarkEnd w:id="12767498781254684761"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Turpis ac diam consectetur magna diam, tellus, feugiat lobortis volutpat dolor tincidunt euismod sed laoreet felis. Ipsum ante felis ac et at ac et nonummy donec, diam nonummy donec praesent turpis amet. Donec praesent turpis ut non pharetra congue diam amet, congue euismod ipsum laoreet felis tempus mi. Felis aliquam sem consectetur nisi sem dolor nibh ante mauris tempus ante at aliquam, proin consectetur. Congue ullamcorper dolor, tincidunt, euismod ipsum laoreet id tempus ante mauris lorem ante at ac, diam. Sem sit nunc mauris lorem nibh mauris ac proin consectetur donec diam amet congue ullamcorper amet. </w:t>
+        <w:t xml:space="preserve">Dolore, nisi, sem nonummy donec praesent nonummy dolore euismod ipsum nunc molestie lorem lobortis. Eget sed laoreet eget sed mi, felis ipsum ante at, ac donec, praesent, turpis. Nunc euismod sit nunc molestie lorem nibh mauris, ac et nonummy donec, praesent felis. Aliquam, proin at ac et elit erat mi, proin consectetur magna sem consectetur donec. Ullamcorper amet dolore aliquet consectetur magna sem pharetra congue, non dolor tincidunt eget erat. Praesent felis aliquam praesent adipiscing, nisi aliquet euismod ipsum laoreet felis tempus praesent felis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc9" w:id="11307936943393007313"/>
-      <w:bookmarkEnd w:id="11307936943393007313"/>
+      <w:bookmarkStart w:name="_Toc18" w:id="6463265129084212825"/>
+      <w:bookmarkEnd w:id="6463265129084212825"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit ipsum massa molestie, feugiat lobortis nunc molestie, ipsum. Lobortis molestie lorem et, elit ac et elit donec. Praesent nonummy donec aliquet turpis nisi sem consectetur, congue. Diam, nonummy donec aliquet ullamcorper amet congue aliquet turpis. Nisi, sem at erat et felis erat mi felis. Tempus ante at, magna diam nonummy magna diam nonummy. Dolore ullamcorper eget lorem nibh eget sed mi elit. Donec aliquet turpis, nunc aliquet sit lobortis volutpat lorem. Nibh, mauris sed laoreet elit magna ullamcorper tellus feugiat. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc19" w:id="8298117879278059769"/>
+      <w:bookmarkEnd w:id="8298117879278059769"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante volutpat dolor congue ullamcorper turpis nisi tellus pulvinar. Ut non sit ut volutpat, sed tempus proin at. Ac proin consectetur magna diam nonummy donec aliquet turpis. Nisi proin consectetur magna sem pharetra tincidunt volutpat dolor. Laoreet euismod mauris ac et nonummy magna diam amet. Aliquam praesent adipiscing dolore tellus feugiat ut volutpat dolor. Tincidunt euismod pulvinar laoreet id, tempus ante felis aliquam. Sem consectetur amet tincidunt euismod pulvinar nunc id, tempus. Ante, adipiscing ac proin at ac et nonummy donec. Praesent adipiscing dolore tellus feugiat massa molestie elit donec. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 5" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc20" w:id="7023158591011277127"/>
+      <w:bookmarkEnd w:id="7023158591011277127"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Top-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi proin at magna et nonummy. Donec praesent adipiscing aliquam ante at. Magna, sem euismod, tempus praesent nonummy. Donec aliquet turpis nisi tellus sit. Ut non pharetra laoreet id, pulvinar. Nunc aliquet feugiat massa molestie lorem. Nibh at magna sem id ipsum. Ante felis aliquam, proin mauris sed. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 3" </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc21" w:id="3791554205815948736"/>
+      <w:bookmarkEnd w:id="3791554205815948736"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis volutpat pharetra congue euismod pulvinar tincidunt euismod pulvinar massa mauris lorem nibh at lorem et elit. Sit nisi, sem consectetur magna diam amet dolore ullamcorper amet nunc tellus sit lobortis volutpat dolor tincidunt. Euismod, dolor nunc euismod, sit ut non euismod ipsum massa id tempus proin adipiscing aliquam proin at. Magna diam nonummy donec aliquet turpis nisi aliquet, turpis nisi non dolor tincidunt euismod dolor laoreet eget. Adipiscing aliquam sem pharetra congue non pharetra tincidunt id ipsum, massa id ipsum ante felis aliquam, sem. At ac et nonummy, magna ullamcorper, felis tempus proin at magna diam consectetur congue diam nonummy dolore. Ullamcorper amet dolore molestie tempus proin adipiscing nisi sem consectetur nisi sem pharetra tincidunt volutpat sed donec. Aliquet turpis ut tellus feugiat ante mauris lorem et at magna diam nonummy dolore aliquet turpis dolore. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 1" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc22" w:id="4426055874636332930"/>
+      <w:bookmarkEnd w:id="4426055874636332930"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent felis, donec praesent adipiscing nisi sem, consectetur ac et adipiscing donec praesent turpis. Dolore, aliquet sit ut volutpat dolor tincidunt eget, adipiscing, nisi, aliquet turpis ut non. Consectetur, magna diam amet congue ullamcorper ipsum laoreet felis aliquam proin at lorem et. Eget erat et elit tempus ac et nonummy donec ullamcorper amet nunc euismod, ipsum. Massa, molestie tempus proin at, nisi sem pharetra ut non pharetra tincidunt euismod pulvinar. Massa id tempus pulvinar, nunc euismod ipsum nunc mauris lorem ante at magna diam. Pharetra congue diam, amet congue euismod pulvinar massa id ipsum ante at ac ipsum. Massa, mauris tempus proin, consectetur, nisi, sem consectetur magna diam amet dolore aliquet sit. Nunc, molestie feugiat lobortis volutpat sed laoreet eget erat et elit turpis lobortis, non. Pharetra congue ullamcorper turpis nisi sem consectetur nisi tellus feugiat lobortis volutpat sed laoreet. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc23" w:id="16595963146415910647"/>
+      <w:bookmarkEnd w:id="16595963146415910647"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris tempus nibh eget erat et nonummy magna diam amet dolore tellus turpis ut tellus feugiat lobortis eget ac proin, pharetra ut. Volutpat tellus ipsum massa mauris, aliquam sem turpis ut volutpat feugiat lobortis mauris ac et consectetur magna ullamcorper amet nunc euismod ipsum. Laoreet id tempus ante et nonummy donec ullamcorper pulvinar, massa, molestie tempus mi felis nisi proin turpis ut volutpat, dolor nibh consectetur. Nisi sem consectetur magna ullamcorper nonummy dolore, ullamcorper sit pharetra tincidunt euismod ipsum laoreet id ipsum lobortis mauris tempus proin turpis ut. Volutpat dolor tincidunt euismod pulvinar dolore praesent turpis nisi sem aliquet turpis nisi proin, consectetur ac diam nonummy dolore aliquet pulvinar nunc. Molestie ipsum massa mauris, tempus ante mauris, sed et elit donec diam nonummy nunc id at ac, proin at ac diam amet. Dolore aliquet turpis nunc tellus, feugiat massa molestie lorem ante mauris, ac et nonummy donec praesent nonummy dolore, aliquet sit pharetra tincidunt. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc24" w:id="2539917265836600981"/>
+      <w:bookmarkEnd w:id="2539917265836600981"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi sem nonummy magna diam, adipiscing dolor. Congue diam amet dolore tellus turpis nisi. Non consectetur congue ullamcorper pharetra congue ullamcorper. Amet nunc id ipsum ante adipiscing nisi. Sem consectetur amet nunc euismod ipsum massa. Mauris tempus ante mauris ac proin consectetur. Magna ullamcorper pharetra tincidunt id ipsum massa. Id ipsum ante mauris ac et mi. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc25" w:id="3382091051477608183"/>
+      <w:bookmarkEnd w:id="3382091051477608183"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem elit, erat praesent, nonummy donec praesent turpis nisi sem turpis magna non pharetra congue ullamcorper pulvinar lorem ante eget dolor. Laoreet euismod pulvinar massa, molestie feugiat nibh eget sed, nibh elit erat et nonummy erat praesent turpis aliquam sem ullamcorper pulvinar. Nunc, tellus sit nunc mauris lorem ante at ac sem pharetra congue non dolor laoreet, eget ipsum mi, felis ipsum massa. Mauris lorem et elit adipiscing nisi aliquet sit nisi non dolor congue, euismod dolor tincidunt euismod ipsum nunc, tellus sit ut. Volutpat sed nibh elit erat et aliquet turpis lobortis volutpat feugiat lobortis volutpat sed, tincidunt euismod pulvinar massa tellus feugiat lobortis. Volutpat pulvinar nunc euismod pulvinar massa molestie, tempus proin at ac, et aliquet turpis aliquam sem consectetur magna non, dolor tincidunt. Euismod pulvinar tincidunt id, tempus massa mauris tempus proin adipiscing aliquam non pharetra ut, non dolor laoreet id adipiscing aliquam sem. At ac et elit erat praesent turpis dolore aliquet consectetur nisi sem, consectetur congue non amet congue ante at aliquam sem. At magna diam nonummy donec aliquet pulvinar laoreet felis erat, praesent adipiscing nisi aliquet turpis ut non pharetra congue ullamcorper pulvinar. Nunc, aliquet volutpat sed nibh elit, sed laoreet felis donec aliquet amet nunc, tellus sit lobortis volutpat lorem ante at ac. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc26" w:id="11750344149861602778"/>
+      <w:bookmarkEnd w:id="11750344149861602778"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet id ipsum ante felis tempus ante at lorem et, elit donec praesent nonummy donec aliquet. Turpis, aliquam congue ullamcorper amet nunc tellus feugiat lobortis volutpat dolor lobortis eget erat mi elit donec. Diam amet nunc tellus pulvinar laoreet, id ipsum proin volutpat sed et at ac diam, amet dolore. Ullamcorper, turpis dolore tellus sit lobortis molestie dolor tincidunt volutpat lorem, et eget sed mi felis aliquam. Proin ullamcorper pharetra tincidunt id sed mi elit, dolore aliquet amet nunc tellus sit ut volutpat feugiat. Nibh mauris lorem nibh elit erat mi adipiscing sit ut volutpat sed laoreet eget erat et adipiscing. Aliquam, praesent turpis nisi sem consectetur magna diam nonummy, erat mi felis tempus proin at magna, sem. Consectetur ipsum massa id ipsum ante at lorem et at ac diam nonummy dolore ullamcorper pulvinar nunc. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 5" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc27" w:id="17715767380856386750"/>
+      <w:bookmarkEnd w:id="17715767380856386750"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Second-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam proin at ac et at erat et id ipsum massa mauris aliquam proin at, ac diam. Nonummy donec praesent nonummy dolore euismod pulvinar ac et, nonummy, donec diam nonummy dolore ullamcorper pulvinar massa. Molestie ipsum ante at lorem et elit ac sem pharetra congue ullamcorper amet nunc, tellus mauris ac. Diam nonummy magna diam amet congue, euismod ipsum laoreet felis tempus proin at aliquam sem turpis nisi. Diam nonummy magna diam, pulvinar tincidunt id ipsum magna sem consectetur congue ullamcorper pharetra congue ullamcorper, pulvinar. Nunc non sit ut volutpat feugiat lobortis eget erat et elit tempus mi adipiscing pharetra congue, euismod. Amet nunc tellus pulvinar nunc id lorem nibh eget sed laoreet id ipsum massa, id, ipsum massa. Molestie, lorem nibh volutpat erat mi elit pulvinar nunc consectetur nisi sem consectetur magna non dolor laoreet. Euismod ipsum massa molestie feugiat massa mauris ac et, at magna sem consectetur congue ullamcorper amet pharetra. Congue ullamcorper pulvinar nunc euismod ipsum massa felis donec praesent adipiscing aliquam et eget sed mi id. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 2" \l 2 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc28" w:id="5555063397565907115"/>
+      <w:bookmarkEnd w:id="5555063397565907115"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh id ipsum massa molestie sit, ut ullamcorper, amet congue ullamcorper amet dolore tellus sit pulvinar, laoreet id tempus mi felis. Tempus ante, at ac, diam nonummy donec praesent nonummy dolore tellus pulvinar massa molestie tempus ante at ac proin at amet. Dolore aliquet, sit lobortis molestie lorem ante, mauris ac diam nonummy donec ullamcorper amet dolore tellus sit nunc non pharetra, ut. Non pharetra, tincidunt ante at aliquam sem turpis magna sem consectetur magna ullamcorper amet tincidunt id tempus praesent nonummy dolore aliquet. Sit nisi non sit ut laoreet felis tempus ante adipiscing aliquam sem consectetur, nisi non pharetra congue euismod dolor laoreet felis. Tempus lorem et elit donec praesent nonummy aliquam praesent turpis id ut et tellus at amet lorem magna laoreet tellus at. Magna diam nonummy, dolore, aliquet adipiscing ac et elit ac mi elit erat ante felis tempus ante praesent adipiscing donec aliquet. Sit ut, non feugiat lobortis volutpat sed laoreet id sed, mi felis erat ante felis tempus, ipsum ante mauris lorem nibh. Eget sed tincidunt id erat laoreet felis tempus aliquet turpis ut non sit lobortis mauris ac et at ac diam nonummy. Donec ut volutpat dolor lobortis volutpat lorem nibh elit, donec praesent adipiscing donec aliquet turpis ut tellus sit lobortis volutpat feugiat. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc29" w:id="6448318635960914403"/>
+      <w:bookmarkEnd w:id="6448318635960914403"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis, feugiat lobortis ullamcorper amet, congue euismod pulvinar massa molestie feugiat ante mauris, lorem ante mauris ac diam consectetur, sit ut molestie lorem nibh eget lorem. Et eget erat mi, adipiscing donec ullamcorper pulvinar massa tellus feugiat lobortis volutpat tempus ante at erat aliquam proin turpis nunc, molestie lorem nibh mauris ac. Et elit donec diam nonummy dolore ullamcorper amet, massa molestie ipsum ante felis tempus proin at nisi sem, tellus sit ut non sit lobortis volutpat sed. Laoreet id ipsum laoreet felis aliquam, proin adipiscing nunc tellus feugiat massa molestie, feugiat lobortis praesent turpis dolore aliquet turpis nisi non sit tincidunt euismod pulvinar. Nunc tellus pulvinar ut non sit ut non pharetra tincidunt euismod ipsum, massa id ipsum mi diam consectetur congue, euismod pulvinar, tincidunt euismod ipsum massa molestie. Feugiat, lobortis eget dolor laoreet id ipsum massa id, aliquam proin at ac proin at ac dolore tellus feugiat lobortis molestie feugiat ante at ac diam. Consectetur erat praesent nonummy dolore aliquet sit ut tellus feugiat erat et felis ipsum ante, mauris ac proin consectetur magna sem consectetur magna ullamcorper amet dolore. Tellus sit ut non pharetra congue ullamcorper pharetra tincidunt euismod, ipsum ac sem pharetra ut volutpat dolor nibh, at, nisi sem pharetra tincidunt euismod dolor laoreet. Id tempus mi adipiscing aliquam praesent, adipiscing, aliquam sem pharetra, magna ullamcorper tellus ipsum ante at ac et at erat et elit donec praesent adipiscing nisi. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc30" w:id="1443929520547342731"/>
+      <w:bookmarkEnd w:id="1443929520547342731"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac nibh elit erat mi felis, tempus massa mauris lorem et elit ac et, nonummy donec diam, nonummy donec tellus sit ut non. Id ipsum laoreet id aliquam praesent adipiscing nisi sem, consectetur magna, et nonummy dolore ullamcorper amet dolore, tellus pulvinar nunc molestie lorem ante. At nonummy donec, praesent adipiscing nisi non sit lobortis molestie lorem proin consectetur congue non feugiat lobortis eget sed, et nonummy magna euismod. Pulvinar nunc id ipsum massa et elit donec diam amet congue ullamcorper sit ut non, feugiat ante at, ac proin consectetur ac sem. Consectetur, dolore ullamcorper amet, nunc tincidunt euismod sed, laoreet id sed mi felis aliquam, praesent, turpis aliquam sem pharetra lobortis mauris ac et. At ac ullamcorper amet tincidunt volutpat sed laoreet felis at magna sem pharetra congue euismod dolor laoreet, id sed mi felis tempus proin. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc31" w:id="15984944587878132983"/>
+      <w:bookmarkEnd w:id="15984944587878132983"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi aliquet volutpat sed nibh eget, tempus mi felis, donec aliquet turpis. Nisi sem consectetur magna ullamcorper pharetra congue euismod amet nunc id ipsum. Ante mauris nonummy magna, ullamcorper pulvinar tincidunt euismod ipsum massa molestie feugiat. Congue non amet, tincidunt euismod pulvinar nunc molestie, feugiat lobortis molestie ac. Et at ac dolore tellus feugiat massa mauris tempus ante mauris sed. Tincidunt id ipsum massa molestie tempus ante at aliquam proin consectetur magna. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 4" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc32" w:id="13157880943474361176"/>
+      <w:bookmarkEnd w:id="13157880943474361176"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="MessageHeader"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve">Second-level header 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Euismod euismod pulvinar donec praesent turpis, ut sem pharetra congue, diam nonummy, dolore, ullamcorper, amet nisi sem consectetur nisi sem pharetra dolore euismod pulvinar nunc id mauris. Ac et nonummy donec, ullamcorper amet nunc tellus turpis nunc molestie feugiat lobortis molestie feugiat nibh elit ac et nonummy dolore ullamcorper pulvinar nunc nibh mauris ac. Et, elit erat mi adipiscing aliquam praesent at, aliquam sem, consectetur, magna ullamcorper pharetra laoreet id sed et elit donec ullamcorper pulvinar dolor lobortis volutpat sed tincidunt. Id pulvinar massa molestie lorem ante at aliquam et at magna, diam amet congue euismod ipsum laoreet id tempus ante et, nonummy donec aliquet, turpis nisi aliquet. Turpis ut tellus sit lobortis volutpat, dolor laoreet id erat praesent, adipiscing donec aliquet amet dolore aliquet turpis ut non id ipsum massa, molestie feugiat nibh, mauris. Lorem nibh elit magna ullamcorper amet dolore aliquet, sit ut sem pharetra ut volutpat, dolor tincidunt id sed mi elit, turpis, magna sem pharetra tincidunt volutpat dolor. Laoreet id tempus, ante, mauris aliquam proin adipiscing nisi non consectetur congue, massa id tempus ante at ac proin at magna sem pharetra, congue euismod pulvinar mi. Felis, tempus mi, adipiscing nisi proin at, ac et elit erat, praesent diam consectetur, congue euismod dolor laoreet eget sed massa molestie ipsum massa molestie lorem nibh. Id ipsum, massa id ipsum ante felis aliquam sem turpis nisi volutpat felis erat praesent adipiscing aliquam, proin at ac, proin at congue ullamcorper pharetra tincidunt euismod. Pulvinar dolore tellus feugiat ante felis aliquam sem, turpis ut, molestie lorem magna diam amet tincidunt euismod ipsum massa molestie lorem ante mauris aliquam sem pharetra ut. </w:t>
+        <w:t xml:space="preserve">Pharetra magna ullamcorper nonummy donec praesent, adipiscing nisi, sem pharetra congue volutpat dolor laoreet id ipsum laoreet id ipsum ante felis ac ipsum ante felis aliquam sem consectetur nisi. Non pharetra ut euismod dolor nibh elit donec praesent nonummy dolore aliquet turpis nisi sem consectetur congue ullamcorper id ipsum, massa mauris tempus ante mauris ac et elit donec. Diam nonummy donec tellus sit nunc molestie ipsum massa mauris ac et elit ac ullamcorper amet sit ut volutpat pharetra, tincidunt euismod dolor laoreet felis tempus mi adipiscing aliquam. Praesent at nisi sem consectetur, ut non pharetra congue ullamcorper molestie feugiat nibh elit ac et amet congue euismod amet nunc, euismod ipsum ante mauris, aliquam proin at magna. Sem consectetur congue non, dolor tincidunt euismod ipsum ac proin consectetur ut volutpat feugiat nibh, eget sed, mi elit donec diam amet, nunc tellus ipsum massa mauris lorem ante. Adipiscing aliquam proin at congue non id tempus proin turpis aliquam sem at magna sem consectetur magna aliquet amet nunc tellus sit ut molestie feugiat lobortis massa id tempus. Ante mauris ac et at ac, diam nonummy dolore aliquet turpis dolore tellus feugiat ante felis aliquam sem turpis ut tellus sit nibh eget adipiscing donec aliquet sit ut. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Second-level header 3" \l 2 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc10" w:id="13544148193568826494"/>
-      <w:bookmarkEnd w:id="13544148193568826494"/>
+      <w:bookmarkStart w:name="_Toc33" w:id="7532970854158101668"/>
+      <w:bookmarkEnd w:id="7532970854158101668"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Proin, at ac et elit, erat mi adipiscing aliquam proin at ac proin elit erat et. Elit donec aliquet, turpis pharetra tincidunt volutpat pulvinar tincidunt eget, erat mi adipiscing donec aliquet sit. Ut sem consectetur congue non dolor, nibh elit erat et elit donec lobortis molestie dolor lobortis. Eget lorem et nonummy donec ullamcorper amet nunc tellus sit ut molestie feugiat ante at ac. Et elit ac et nonummy donec aliquet, volutpat lorem ante consectetur nisi non pharetra tincidunt volutpat. Sed nibh nonummy erat praesent nonummy donec aliquet sit ut non pharetra ut volutpat felis donec. Praesent adipiscing nisi molestie feugiat ante mauris tempus proin consectetur magna diam consectetur congue euismod pulvinar. Laoreet id erat mi adipiscing donec, aliquet amet, dolore, et elit ac et elit erat praesent. Turpis nunc euismod ipsum ante adipiscing aliquam, sem turpis nisi non sit lobortis pharetra tincidunt id. Ipsum laoreet adipiscing donec aliquet turpis dolore tellus feugiat massa mauris lorem nibh, at ac, diam. </w:t>
+        <w:t xml:space="preserve">Feugiat lobortis molestie feugiat lobortis volutpat dolor consectetur magna diam. Amet dolore tellus ipsum massa molestie feugiat lobortis mauris ac. Et elit erat diam amet dolore euismod, dolor tincidunt id. Ipsum ante diam pharetra tincidunt eget lorem nibh elit, erat. Laoreet felis tempus proin at, ac proin consectetur magna diam. Nonummy donec aliquet amet dolore tellus pulvinar amet dolore tellus. Pulvinar nunc molestie sit lobortis volutpat dolor laoreet eget erat. Mi felis tempus ante at aliquam aliquet turpis nisi non. Id ipsum ante adipiscing aliquam proin turpis ut non, feugiat. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 1" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc11" w:id="14815401005458486679"/>
-      <w:bookmarkEnd w:id="14815401005458486679"/>
+      <w:bookmarkStart w:name="_Toc34" w:id="5653762400369748021"/>
+      <w:bookmarkEnd w:id="5653762400369748021"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">Third-level header 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet molestie feugiat lobortis non dolor. Congue, euismod pulvinar tincidunt, euismod ipsum. Massa molestie elit donec diam, nonummy. Donec praesent adipiscing nisi sem pharetra. Lobortis volutpat sed laoreet eget sed. Mi elit donec praesent turpis dolore. Tellus ullamcorper amet nunc tellus, pulvinar. Nunc, tellus feugiat ante mauris, ac. Et elit magna ullamcorper pharetra congue. Euismod pulvinar massa id ipsum ante. </w:t>
+        <w:t xml:space="preserve">At lorem nibh eget dolor laoreet, molestie, volutpat sed mi felis tempus mi felis. Lorem nibh eget, dolor, laoreet id sed mi felis, donec praesent adipiscing nisi sem. Sit lobortis volutpat dolor turpis ut, volutpat dolor tincidunt volutpat dolor nibh eget erat. Praesent nonummy aliquam, aliquet sit ut tellus sit lobortis volutpat, lorem, et at ac. Mi proin consectetur magna diam nonummy donec ullamcorper, pulvinar tincidunt euismod tempus praesent adipiscing. Aliquam proin at aliquam proin pharetra congue volutpat dolor tincidunt ante at aliquam proin. At ac diam consectetur, dolore euismod dolor et elit donec diam nonummy dolore tellus. Pulvinar, massa mauris tempus proin at aliquam sem consectetur amet dolore, aliquet turpis ut. Ullamcorper amet dolore ullamcorper pulvinar nunc tellus, sit nunc molestie lorem proin consectetur magna. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 2" \l 3 </w:instrText>
       </w:r>
-      <w:bookmarkStart w:name="_Toc12" w:id="1549690634296873273"/>
-      <w:bookmarkEnd w:id="1549690634296873273"/>
+      <w:bookmarkStart w:name="_Toc35" w:id="15923420469450718990"/>
+      <w:bookmarkEnd w:id="15923420469450718990"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="MessageHeader"/>
       </w:pPr>
       <w:r>
-        <w:t>Top-level header 2</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Eget sed mi felis, aliquam, proin at aliquam, proin consectetur congue, non pharetra congue id sed laoreet felis erat aliquet amet dolor lobortis eget lorem et nonummy magna diam amet. Dolore praesent sit nunc id tempus ante at ac proin pharetra ut non dolor, tincidunt euismod mauris lorem lobortis eget erat et consectetur magna, diam pulvinar, nunc tellus sit nunc. Id ipsum nibh mauris aliquam proin consectetur ut volutpat dolor lobortis volutpat sed feugiat nibh eget sed laoreet felis erat, diam nonummy dolore aliquet sit ut non pharetra lobortis mauris. Lorem nibh eget sed laoreet felis elit magna ullamcorper pharetra lobortis eget erat, mi elit erat praesent amet dolore tellus sit massa mauris lorem ante mauris ac et elit, ac. Diam adipiscing donec erat et elit dolore aliquet turpis nunc, tellus sit lobortis molestie, tempus nibh mauris, sed nibh, eget, sed, laoreet felis, tempus ante eget sed laoreet eget erat. Aliquam proin, at ac diam amet congue euismod sed laoreet id, tempus ante felis tempus ante, at sed nibh elit turpis aliquam sem pharetra congue non, dolor lobortis eget sed. Mi felis erat ante mauris lorem, ante at magna diam consectetur congue euismod dolor laoreet eget erat ut non, sit ut molestie lorem nibh elit ac et, elit, donec praesent. Amet nunc tellus pulvinar massa molestie lorem nibh eget sed et elit donec ut tellus sit ut volutpat sed et at magna diam amet dolore aliquet amet dolore tellus ipsum. Ante mauris tempus proin at magna non feugiat nibh eget adipiscing aliquam praesent adipiscing nisi non pharetra ut, non pharetra tincidunt volutpat sed laoreet felis erat praesent felis aliquam sem. </w:t>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">Third-level header 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi at lorem nibh elit erat et nonummy donec diam pulvinar nunc euismod, sit. Ut tellus feugiat lobortis volutpat sed nibh eget at aliquam sem pharetra ut non. Amet dolore euismod pulvinar laoreet, felis erat mi nonummy nisi sem turpis nisi non. Sit lobortis non dolor pharetra congue non pharetra, congue ullamcorper amet dolore tellus sit. Ut, non pharetra tincidunt euismod pulvinar tincidunt id, tempus massa mauris, tempus proin adipiscing. Aliquam diam pharetra ipsum laoreet id ipsum massa mauris lorem, nibh eget erat et. Nonummy donec aliquet pulvinar tincidunt euismod tempus, mi felis aliquam praesent sit sed laoreet. Eget sed mi nonummy dolore euismod pulvinar massa, felis tempus proin at nisi aliquet. Sit ut molestie feugiat lobortis volutpat lorem et consectetur congue euismod molestie feugiat lobortis. Volutpat sed tincidunt id erat, praesent adipiscing dolore aliquet turpis nisi tellus sit lobortis. </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TC "TC Field for Top-level header 2" </w:instrText>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="12762012013950171065"/>
+        <w:instrText xml:space="preserve"> TC "TC Field for Third-level header 3" \l 3 </w:instrText>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc36" w:id="15483653010608863045"/>
+      <w:bookmarkEnd w:id="15483653010608863045"/>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="MessageHeader"/>
-[...307 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r>
         <w:t>The End.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R4f5c6c98a76c43c5"/>
+      <w:headerReference w:type="default" r:id="Rb067b212a80745f0"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2014,69 +2814,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>10</w:t>
+      <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> SECTIONPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>9</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -2653,51 +3453,51 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4472C4" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0fc274e6ad6041c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Raeaf59a05d4a457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4c89e854fff941f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R4f5c6c98a76c43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra36e891953aa44ba" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcb48f3a69985402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rf9407bf7347345e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcf3cb8f338484ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rb067b212a80745f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Reb3ff98f08214372" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>