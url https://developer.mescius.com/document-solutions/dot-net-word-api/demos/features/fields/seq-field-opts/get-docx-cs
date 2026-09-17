--- v17 (2026-08-02)
+++ v18 (2026-09-17)
@@ -1,398 +1,445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3b1fa80eb439431b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R83cbaee258674145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra72b1c18531643cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdfc7dc8e0bd54432" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rac89800d985b46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc399e93781c14195" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t>Chapter 1</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
-[...5 lines deleted...]
-        <w:t>Paragraph 1:</w:t>
+        <w:instrText xml:space="preserve"> SEQ Chapter \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
-      </w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ipsum congue lorem at aliquet dolore sed, ipsum id nibh lorem at nibh lorem mauris mi erat elit diam magna consectetur aliquet dolore turpis ullamcorper, tincidunt feugiat non ut feugiat. Id laoreet lobortis lorem molestie massa ipsum id, laoreet sed eget lobortis feugiat molestie massa feugiat molestie massa ipsum euismod congue pharetra non lobortis sit non, ut, magna consectetur diam. Aliquam adipiscing proin aliquam nonummy praesent erat felis mi sed eget tincidunt dolor volutpat ut, sit aliquet dolore amet euismod, tincidunt nunc pulvinar aliquet dolore amet diam magna nonummy et. Lorem mauris ante tempus felis mi erat elit mi sed eget lobortis pharetra volutpat lobortis ipsum id at ante tempus id laoreet sed eget laoreet pulvinar ullamcorper tincidunt sit tellus. Nunc pulvinar, euismod, nunc pulvinar, euismod tincidunt pharetra non, nisi consectetur proin ac at euismod tincidunt dolor non ut pharetra sem aliquam adipiscing praesent, tempus felis ante tempus id, nunc. Pulvinar ullamcorper dolore nonummy et aliquet congue amet ullamcorper congue sit sem ut turpis praesent aliquam adipiscing mi erat elit nibh sed eget lobortis feugiat mauris nunc pulvinar tellus dolore. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>Paragraph 2:</w:t>
+        <w:t>Paragraph 1:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Felis praesent erat, elit diam, ac consectetur proin, ac mauris, proin nibh lorem volutpat lobortis, feugiat mauris laoreet sed id nibh sed volutpat lobortis dolor, non. Ut sit aliquet dolore, amet aliquet dolore, amet diam congue donec adipiscing diam donec consectetur proin aliquam adipiscing praesent donec adipiscing praesent, donec nonummy diam ac. At proin aliquam, felis mi tempus felis mi ac, tempus felis mi erat eget laoreet sed, volutpat ut, feugiat tellus nunc sit aliquet nunc amet ullamcorper. Tincidunt dolor volutpat lobortis sit tellus ullamcorper congue consectetur sem aliquam at, proin tempus id laoreet ipsum euismod, tincidunt dolor volutpat lobortis sit tellus ut sit. Euismod tincidunt, pulvinar ullamcorper dolore amet diam mi erat nonummy et ac, elit et ac adipiscing, praesent donec adipiscing diam erat, eget laoreet dolor, volutpat, tincidunt. Dolor volutpat lobortis sit tellus nunc amet euismod aliquet dolore turpis aliquet dolore nonummy diam ac elit et ac mauris ante lorem molestie massa, ipsum felis. Laoreet sed pulvinar aliquet nisi turpis praesent erat, felis laoreet sed eget lobortis dolor volutpat lobortis sit non, nisi adipiscing proin aliquam adipiscing mi sed, id. Laoreet dolor euismod aliquet nisi turpis mi tempus felis mi sed, volutpat tincidunt pharetra non ut pharetra sem ac, mauris ante ipsum id massa pulvinar euismod. </w:t>
+        <w:t xml:space="preserve">Laoreet at elit, molestie mi congue ac at praesent laoreet lorem at sit felis diam congue sit mauris ante tempus felis sem ut pulvinar elit. Sem lobortis tempus nonummy et ac consectetur molestie laoreet erat eget et aliquam magna pharetra tellus nunc pulvinar euismod laoreet dolor eget ante tempus felis. Aliquet lobortis lorem at, aliquet congue, dolor molestie, proin dolore pharetra non ut aliquam adipiscing diam magna pharetra tellus massa tempus, felis et nisi sit. Id et nisi, sit tellus massa erat at proin ut ipsum pharetra tellus massa sed nonummy diam magna consectetur aliquet nunc pulvinar euismod lobortis tempus. Adipiscing praesent congue dolor volutpat massa ipsum id mi ac consectetur non ut, erat nonummy sem ut pulvinar id nibh lorem at sem nisi turpis. Aliquet tincidunt dolor mauris mi erat nonummy diam magna sit non massa sed elit diam massa pulvinar, eget nibh ac consectetur aliquet tincidunt dolor volutpat. Et tempus adipiscing ullamcorper tincidunt feugiat at proin donec nonummy ullamcorper lobortis tellus laoreet sed elit et, magna turpis tellus tincidunt lorem, consectetur aliquet nunc. Dolor, elit proin nunc ipsum, euismod tincidunt feugiat at praesent dolore pharetra non lobortis tincidunt lorem at sem dolore pulvinar eget ante lorem felis praesent. Congue dolor at ullamcorper tincidunt feugiat mauris ante tempus felis praesent ut pharetra molestie massa sed feugiat, mauris mi magna, consectetur sem lobortis feugiat molestie. Tincidunt sed eget et ac adipiscing praesent dolore pharetra volutpat nibh tempus adipiscing diam magna consectetur, sem magna tempus elit sem ut pulvinar felis diam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>Paragraph 3:</w:t>
+        <w:t>Paragraph 2:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Volutpat ut sit molestie ante tempus elit nibh sed eget nibh tincidunt dolor euismod tincidunt pharetra non ut sit tellus nunc amet euismod congue amet. Non magna nonummy diam ac mauris ante lorem, tellus nunc sit nonummy diam, ac elit nibh feugiat volutpat ut turpis aliquet nisi, turpis praesent et. Nisi, sed turpis eget diam diam ante nisi dolor consectetur euismod pulvinar turpis felis, non proin donec pharetra molestie ante aliquam adipiscing ullamcorper praesent nibh. Ut tempus felis et nisi pulvinar felis volutpat aliquet elit, volutpat praesent lobortis nisi sed consectetur id, diam lobortis aliquam dolor at euismod diam nunc. Magna lorem turpis elit tellus et ut, erat dolor adipiscing eget, amet mauris tellus laoreet aliquam sit elit tellus mi congue aliquam amet at euismod. Sem ante dolore feugiat adipiscing id sem praesent ut aliquam lorem sit, elit sed consectetur euismod diam massa magna feugiat turpis eget, aliquet et ut. Erat, dolor, adipiscing eget tellus diam lobortis donec dolor adipiscing eget massa donec dolor mauris ante feugiat id massa dolor volutpat lobortis feugiat volutpat congue. Consectetur non nisi adipiscing proin, tempus id nunc sit aliquet dolore nonummy praesent, lobortis pharetra sem magna at proin tempus felis ante ipsum id laoreet. </w:t>
+        <w:t xml:space="preserve">Elit, sem dolore pulvinar volutpat nibh aliquam turpis ullamcorper, laoreet lorem adipiscing proin donec nonummy ullamcorper lobortis tempus. Adipiscing praesent magna pharetra volutpat ante aliquet tincidunt erat at aliquet nunc amet, id et ac mauris ante. Donec dolor mauris proin donec, amet euismod tincidunt dolor, molestie mi magna dolor dolor eget proin aliquam, turpis. Aliquet congue dolor molestie ante donec nonummy diam ut sit tellus nunc ipsum, felis et ac consectetur, aliquet. Dolore amet volutpat tellus, nunc sed eget mauris mi erat, nonummy diam nisi sit euismod laoreet erat elit. Et tempus, adipiscing, aliquet donec, amet ullamcorper congue sit pharetra volutpat lobortis ipsum id adipiscing nonummy consectetur id. Sem euismod proin tincidunt, magna feugiat nonummy mauris aliquet, nibh laoreet congue ipsum dolor adipiscing euismod, diam ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1524000" cy="1016000"/>
+            <wp:docPr id="1" name=""/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                <wps:wsp>
+                  <wps:cNvSpPr/>
+                  <wps:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1524000" cy="1016000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:solidFill>
+                      <a:srgbClr val="4682B4"/>
+                    </a:solidFill>
+                  </wps:spPr>
+                  <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                    <a:prstTxWarp prst="textNoShape"/>
+                  </wps:bodyPr>
+                </wps:wsp>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \# "'Fig. '`Chapter`0" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>Fig. 11</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>: a placeholder graphic.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1524000" cy="1016000"/>
+            <wp:docPr id="2" name=""/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                <wps:wsp>
+                  <wps:cNvSpPr/>
+                  <wps:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1524000" cy="1016000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:solidFill>
+                      <a:srgbClr val="CD5C5C"/>
+                    </a:solidFill>
+                  </wps:spPr>
+                  <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                    <a:prstTxWarp prst="textNoShape"/>
+                  </wps:bodyPr>
+                </wps:wsp>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \# "'Fig. '`Chapter`0" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>Fig. 12</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>: a placeholder graphic.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \r 0 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Chapter 2</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Chapter \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>Paragraph 4:</w:t>
+        <w:t>Paragraph 3:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet diam magna pharetra tellus nunc pulvinar euismod nunc pulvinar ullamcorper congue sit non, nisi turpis sem nisi turpis aliquet donec lorem mauris ante tempus felis mi ipsum id tincidunt. Dolor non lobortis sit tellus ut sit praesent donec felis ante tempus elit, mi erat volutpat, sem nisi turpis praesent erat elit mi sed eget nibh sed eget lobortis sit. Molestie massa pulvinar euismod nunc pulvinar ullamcorper tincidunt pharetra sem nisi consectetur ante laoreet dolor euismod congue pharetra ullamcorper magna, consectetur proin ac, at proin aliquam adipiscing diam magna nonummy. Diam, nisi consectetur, praesent aliquam adipiscing euismod, tincidunt dolor non lobortis feugiat molestie massa dolor volutpat tincidunt pharetra ullamcorper congue at proin ac at ante lorem id massa ipsum euismod. Nunc pulvinar ullamcorper, proin aliquam adipiscing mi tempus id tincidunt pulvinar ullamcorper dolore, nonummy diam magna pharetra proin aliquam turpis ullamcorper dolore nonummy, praesent erat eget nibh sed mauris nibh. Tincidunt sed eget lobortis dolor, non ut turpis sem nisi adipiscing ante tempus, felis laoreet ipsum, euismod tincidunt dolor volutpat id, tincidunt dolor euismod congue, sit, non nunc turpis sem. Nisi adipiscing praesent donec elit et ac turpis sem, nisi turpis praesent aliquam adipiscing mi sed id mauris laoreet ipsum id laoreet dolor ullamcorper congue pharetra sem magna, consectetur aliquet. Dolore pulvinar, euismod congue, amet ullamcorper magna at proin ac at ante ipsum id non magna consectetur diam ac mauris ante lorem mauris ante pulvinar, euismod nunc amet ullamcorper congue. </w:t>
+        <w:t xml:space="preserve">Praesent sem nunc sed donec amet non ut feugiat id mi donec elit sem nisi sit tellus nibh ac consectetur sem nunc pulvinar. Euismod ante tempus mauris mi, erat, aliquam adipiscing praesent dolore amet ullamcorper lobortis ipsum, adipiscing diam congue sit, molestie massa, donec consectetur non. Nunc ipsum felis mi ac at proin nisi lobortis, feugiat id mi, ac pharetra non ut pulvinar id nibh lorem at aliquet, nunc. Dolor, mauris proin aliquam turpis aliquet congue pharetra molestie massa tempus elit turpis aliquet, laoreet aliquam adipiscing aliquet, dolore dolor eget nibh tempus. Adipiscing diam congue, dolor volutpat, massa erat consectetur sem ut feugiat id adipiscing praesent congue amet ullamcorper, congue sit molestie laoreet sed eget. Nibh magna turpis aliquet dolore amet, volutpat lobortis dolor molestie ante erat felis et ut sit nonummy diam, magna pharetra tellus massa, ipsum. Eget nibh ac consectetur proin donec nonummy euismod lobortis feugiat mauris mi erat nonummy diam congue sit tellus laoreet erat tempus adipiscing praesent. Donec consectetur non ut pulvinar euismod tincidunt sed eget nibh lorem mauris mi donec consectetur non mi donec amet volutpat lobortis ipsum id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>Paragraph 5:</w:t>
+        <w:t>Paragraph 4:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ante erat felis mi ac at. Proin aliquam, at proin, aliquam felis. Praesent donec elit nibh nunc pulvinar. Euismod tincidunt pulvinar ullamcorper congue consectetur. Non nisi consectetur et aliquam adipiscing. Praesent donec elit mi erat eget. Laoreet sed volutpat aliquet donec adipiscing. </w:t>
+        <w:t xml:space="preserve">Sed at proin ullamcorper ut feugiat felis diam magna sit. Tellus massa erat elit, et erat at aliquet dolore pulvinar. Volutpat lobortis feugiat mauris ante aliquam adipiscing at proin aliquam. Adipiscing diam donec nonummy diam nisi turpis tellus tincidunt, sed. At, sem sem massa, volutpat, id proin massa, congue congue. Aliquam ipsum nunc magna, pulvinar, consectetur mauris mauris tellus et. Mi tincidunt, ac, amet id nibh aliquam adipiscing aliquet congue. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>Paragraph 6:</w:t>
+        <w:t>Paragraph 5:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed eget laoreet, dolor volutpat ut feugiat molestie ante tempus elit molestie nunc ipsum id. Tincidunt dolor euismod congue pharetra volutpat lobortis sit aliquet aliquam at proin tempus, id massa. Ipsum euismod tincidunt dolor non congue consectetur adipiscing mi erat elit mi sed volutpat congue. Pharetra sem magna at proin ac mauris lobortis, feugiat, molestie massa pulvinar aliquet donec adipiscing. Praesent magna aliquam felis ante ipsum euismod dolore turpis diam donec elit mi erat eget. Nibh feugiat molestie lobortis, feugiat tellus, dolore turpis praesent aliquam sed eget lobortis sit sem. Nisi consectetur sem donec nonummy praesent magna nonummy sem nisi consectetur aliquet nisi turpis aliquet. </w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Pharetra, molestie ante erat felis mi ac consectetur. Tellus, nunc dolor, eget nibh, lorem adipiscing aliquet. Congue dolor mauris, praesent non ut congue nunc. Donec feugiat amet eget proin nunc ac tempus. Amet turpis id et aliquam turpis felis, at. Euismod diam ut erat sit, nisi erat pharetra. Mauris mi erat nonummy ullamcorper congue turpis tellus. Nunc, sed elit et, ac adipiscing praesent donec. Pulvinar non ut, feugiat, mauris ante donec non. Sem diam ante dolore lorem turpis euismod proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1524000" cy="1016000"/>
+            <wp:docPr id="3" name=""/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                <wps:wsp>
+                  <wps:cNvSpPr/>
+                  <wps:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1524000" cy="1016000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:solidFill>
+                      <a:srgbClr val="3CB371"/>
+                    </a:solidFill>
+                  </wps:spPr>
+                  <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                    <a:prstTxWarp prst="textNoShape"/>
+                  </wps:bodyPr>
+                </wps:wsp>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \# "'Fig. '`Chapter`0" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>Paragraph 7:</w:t>
+        <w:t>Fig. 21</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t>: a placeholder graphic.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1524000" cy="1016000"/>
+            <wp:docPr id="4" name=""/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                <wps:wsp>
+                  <wps:cNvSpPr/>
+                  <wps:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1524000" cy="1016000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:solidFill>
+                      <a:srgbClr val="DAA520"/>
+                    </a:solidFill>
+                  </wps:spPr>
+                  <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" upright="0" compatLnSpc="1">
+                    <a:prstTxWarp prst="textNoShape"/>
+                  </wps:bodyPr>
+                </wps:wsp>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \# "'Fig. '`Chapter`0" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>Paragraph 8:</w:t>
+        <w:t>Fig. 22</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t>: a placeholder graphic.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
-[...5 lines deleted...]
-        <w:t>Paragraph 9:</w:t>
+        <w:instrText xml:space="preserve"> SEQ Figure \r 0 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p>
-[...128 lines deleted...]
-    </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R9c352e0111ac4872"/>
+      <w:headerReference w:type="default" r:id="R567f152c76d7459a"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -442,51 +489,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 6</w:t>
+      <w:t>Page 4</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -907,50 +954,73 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="true" w:unhideWhenUsed="true"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="true" w:unhideWhenUsed="true"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="true" w:unhideWhenUsed="true"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="true" w:unhideWhenUsed="true"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="true">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
@@ -972,51 +1042,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re43e3531b4b84695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd12389687d2e4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9f10cfb6d1664ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9c352e0111ac4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4248e120b3c144b7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra654f836c34743cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R562ec6624d15485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf2c95a72272c4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R567f152c76d7459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R43d56fe00edd4d2c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>