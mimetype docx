--- v18 (2026-09-17)
+++ v19 (2026-11-02)
@@ -1,111 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdfc7dc8e0bd54432" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rac89800d985b46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc399e93781c14195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rda4c76d6f2de47ec" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R72ea29f7b45b4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcf367d0222a5487b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Chapter 1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Chapter \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 1:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Laoreet at elit, molestie mi congue ac at praesent laoreet lorem at sit felis diam congue sit mauris ante tempus felis sem ut pulvinar elit. Sem lobortis tempus nonummy et ac consectetur molestie laoreet erat eget et aliquam magna pharetra tellus nunc pulvinar euismod laoreet dolor eget ante tempus felis. Aliquet lobortis lorem at, aliquet congue, dolor molestie, proin dolore pharetra non ut aliquam adipiscing diam magna pharetra tellus massa tempus, felis et nisi sit. Id et nisi, sit tellus massa erat at proin ut ipsum pharetra tellus massa sed nonummy diam magna consectetur aliquet nunc pulvinar euismod lobortis tempus. Adipiscing praesent congue dolor volutpat massa ipsum id mi ac consectetur non ut, erat nonummy sem ut pulvinar id nibh lorem at sem nisi turpis. Aliquet tincidunt dolor mauris mi erat nonummy diam magna sit non massa sed elit diam massa pulvinar, eget nibh ac consectetur aliquet tincidunt dolor volutpat. Et tempus adipiscing ullamcorper tincidunt feugiat at proin donec nonummy ullamcorper lobortis tellus laoreet sed elit et, magna turpis tellus tincidunt lorem, consectetur aliquet nunc. Dolor, elit proin nunc ipsum, euismod tincidunt feugiat at praesent dolore pharetra non lobortis tincidunt lorem at sem dolore pulvinar eget ante lorem felis praesent. Congue dolor at ullamcorper tincidunt feugiat mauris ante tempus felis praesent ut pharetra molestie massa sed feugiat, mauris mi magna, consectetur sem lobortis feugiat molestie. Tincidunt sed eget et ac adipiscing praesent dolore pharetra volutpat nibh tempus adipiscing diam magna consectetur, sem magna tempus elit sem ut pulvinar felis diam. </w:t>
+        <w:t xml:space="preserve">Et consectetur lorem nunc tellus turpis aliquam nibh eget turpis nunc tellus feugiat, ut ullamcorper aliquet sit nisi diam consectetur congue euismod. Pulvinar nunc euismod pulvinar ante molestie lorem ante mauris ac et nonummy, donec praesent amet congue ullamcorper volutpat lorem nibh elit erat. Et nonummy dolore aliquet, amet nunc id ipsum, mi adipiscing dolore tellus pulvinar ante felis tempus aliquet sit nunc molestie feugiat ac. Diam nonummy congue id sed mi nonummy dolore ullamcorper pulvinar laoreet elit erat diam nonummy nisi tellus ipsum, massa mauris tempus proin. Adipiscing, dolor nibh elit magna ullamcorper amet congue euismod sed et nonummy congue volutpat sed et nonummy magna euismod pulvinar tincidunt felis. Donec diam amet dolore tellus at ac sem, pharetra congue, non dolor laoreet, eget, ac ullamcorper dolor lobortis elit ac et elit. Donec aliquet amet nunc euismod pulvinar nunc mauris tempus ante diam amet tincidunt euismod ipsum laoreet id tempus praesent adipiscing nisi sem. Consectetur congue diam nonummy dolore aliquet pulvinar tincidunt, lobortis volutpat lorem et, elit, erat diam amet nunc tellus turpis, nunc molestie ipsum. Ante at ac proin consectetur congue volutpat dolor lobortis eget ac diam pharetra erat aliquet turpis dolore tellus pulvinar, massa mauris, tempus. Proin adipiscing ut tellus ipsum ante at aliquam proin consectetur ut non feugiat et elit magna sem, pharetra erat praesent turpis nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 2:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elit, sem dolore pulvinar volutpat nibh aliquam turpis ullamcorper, laoreet lorem adipiscing proin donec nonummy ullamcorper lobortis tempus. Adipiscing praesent magna pharetra volutpat ante aliquet tincidunt erat at aliquet nunc amet, id et ac mauris ante. Donec dolor mauris proin donec, amet euismod tincidunt dolor, molestie mi magna dolor dolor eget proin aliquam, turpis. Aliquet congue dolor molestie ante donec nonummy diam ut sit tellus nunc ipsum, felis et ac consectetur, aliquet. Dolore amet volutpat tellus, nunc sed eget mauris mi erat, nonummy diam nisi sit euismod laoreet erat elit. Et tempus, adipiscing, aliquet donec, amet ullamcorper congue sit pharetra volutpat lobortis ipsum id adipiscing nonummy consectetur id. Sem euismod proin tincidunt, magna feugiat nonummy mauris aliquet, nibh laoreet congue ipsum dolor adipiscing euismod, diam ut. </w:t>
+        <w:t xml:space="preserve">Dolore aliquet turpis pulvinar dolore tellus pulvinar massa, mauris lorem nibh, mauris lorem et. Elit, ac, et nonummy donec ullamcorper pulvinar massa id tempus praesent adipiscing dolore tellus. Eget erat mi elit magna diam dolor, laoreet elit erat praesent amet, congue, aliquet. Sit ut, tellus feugiat massa mauris ac proin, at, magna diam tellus ipsum mi. Felis aliquam aliquet sit nunc tellus feugiat lobortis eget lorem et elit magna ullamcorper. Nonummy congue id sed mi elit erat praesent turpis dolor, lobortis, volutpat sed laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1524000" cy="1016000"/>
             <wp:docPr id="1" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                 <wps:wsp>
                   <wps:cNvSpPr/>
                   <wps:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1524000" cy="1016000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="4682B4"/>
                     </a:solidFill>
                   </wps:spPr>
@@ -222,101 +222,101 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 3:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Praesent sem nunc sed donec amet non ut feugiat id mi donec elit sem nisi sit tellus nibh ac consectetur sem nunc pulvinar. Euismod ante tempus mauris mi, erat, aliquam adipiscing praesent dolore amet ullamcorper lobortis ipsum, adipiscing diam congue sit, molestie massa, donec consectetur non. Nunc ipsum felis mi ac at proin nisi lobortis, feugiat id mi, ac pharetra non ut pulvinar id nibh lorem at aliquet, nunc. Dolor, mauris proin aliquam turpis aliquet congue pharetra molestie massa tempus elit turpis aliquet, laoreet aliquam adipiscing aliquet, dolore dolor eget nibh tempus. Adipiscing diam congue, dolor volutpat, massa erat consectetur sem ut feugiat id adipiscing praesent congue amet ullamcorper, congue sit molestie laoreet sed eget. Nibh magna turpis aliquet dolore amet, volutpat lobortis dolor molestie ante erat felis et ut sit nonummy diam, magna pharetra tellus massa, ipsum. Eget nibh ac consectetur proin donec nonummy euismod lobortis feugiat mauris mi erat nonummy diam congue sit tellus laoreet erat tempus adipiscing praesent. Donec consectetur non ut pulvinar euismod tincidunt sed eget nibh lorem mauris mi donec consectetur non mi donec amet volutpat lobortis ipsum id. </w:t>
+        <w:t xml:space="preserve">Feugiat tempus ante mauris lorem ipsum nunc molestie feugiat massa mauris ac proin, consectetur. Congue non, dolor nibh elit erat mi, elit donec ullamcorper amet dolore tellus, ipsum. Massa molestie elit donec diam amet nunc tellus ipsum laoreet felis aliquam praesent amet. Nunc molestie ipsum mi, adipiscing nisi tellus feugiat mi turpis dolore tellus, tempus sed. Laoreet elit erat, praesent, nonummy dolore tellus pulvinar laoreet felis aliquam aliquet amet nunc. Molestie feugiat massa mauris aliquam sem turpis ut tincidunt felis erat praesent amet nunc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 4:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed at proin ullamcorper ut feugiat felis diam magna sit. Tellus massa erat elit, et erat at aliquet dolore pulvinar. Volutpat lobortis feugiat mauris ante aliquam adipiscing at proin aliquam. Adipiscing diam donec nonummy diam nisi turpis tellus tincidunt, sed. At, sem sem massa, volutpat, id proin massa, congue congue. Aliquam ipsum nunc magna, pulvinar, consectetur mauris mauris tellus et. Mi tincidunt, ac, amet id nibh aliquam adipiscing aliquet congue. </w:t>
+        <w:t xml:space="preserve">Ante felis tempus proin turpis ut non euismod ipsum laoreet. Felis aliquam praesent sit nunc tellus ipsum massa mauris, ac. Proin, consectetur, ut volutpat feugiat nibh elit ac diam consectetur. Tincidunt euismod non sit nibh mauris, ac diam nonummy magna. Ullamcorper amet laoreet eget sed et elit dolore euismod ipsum. Mi elit donec aliquet pulvinar tincidunt nibh mauris magna sem. Pharetra tincidunt volutpat sed nibh nonummy congue volutpat sed nibh. Elit ac diam amet congue id sed mi elit donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 5:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pharetra, molestie ante erat felis mi ac consectetur. Tellus, nunc dolor, eget nibh, lorem adipiscing aliquet. Congue dolor mauris, praesent non ut congue nunc. Donec feugiat amet eget proin nunc ac tempus. Amet turpis id et aliquam turpis felis, at. Euismod diam ut erat sit, nisi erat pharetra. Mauris mi erat nonummy ullamcorper congue turpis tellus. Nunc, sed elit et, ac adipiscing praesent donec. Pulvinar non ut, feugiat, mauris ante donec non. Sem diam ante dolore lorem turpis euismod proin. </w:t>
+        <w:t xml:space="preserve">Ac, proin, at magna ullamcorper, pharetra tincidunt euismod dolor laoreet felis donec praesent nonummy dolore tellus volutpat dolor tincidunt eget erat mi adipiscing donec aliquet, amet massa. Felis tempus praesent turpis nisi aliquet feugiat ante mauris aliquam sem turpis, amet nunc euismod ipsum mi adipiscing aliquam praesent sit nunc tellus feugiat massa mauris ac. Proin consectetur congue non dolor lobortis, elit ac diam consectetur congue ullamcorper molestie lorem ante at ac, sem pharetra congue non dolor laoreet elit erat diam pharetra. Tincidunt id sed laoreet elit, donec aliquet amet, massa et consectetur ut volutpat feugiat nibh mauris, ac sem pharetra lobortis eget lorem diam consectetur congue volutpat sed. Nibh eget ac et, nonummy dolore ullamcorper amet dolor lobortis at magna sem dolor nibh at magna non dolor nibh at magna sem pharetra lobortis eget lorem. Proin at magna, non dolor laoreet eget erat nisi, aliquet sit lobortis molestie lorem ante consectetur magna non pharetra tincidunt volutpat sed laoreet eget erat diam nonummy. Dolore ut non sed nibh at magna non dolor nibh elit ac, sem tellus turpis donec ut diam elit sed ut sem elit pulvinar nisi nibh ullamcorper. Mauris dolore aliquet, adipiscing lorem congue ullamcorper turpis, dolore aliquet sit nunc tellus feugiat ante at magna non sit nibh mauris lorem proin consectetur congue, non lorem. Nibh proin mauris ac sem, consectetur ut volutpat dolor lobortis volutpat erat diam consectetur congue volutpat sed et, nonummy magna ullamcorper, sed tincidunt euismod ipsum massa id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1524000" cy="1016000"/>
             <wp:docPr id="3" name=""/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                 <wps:wsp>
                   <wps:cNvSpPr/>
                   <wps:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1524000" cy="1016000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="3CB371"/>
                     </a:solidFill>
                   </wps:spPr>
@@ -395,51 +395,51 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Fig. 22</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>: a placeholder graphic.</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Figure \r 0 \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R567f152c76d7459a"/>
+      <w:headerReference w:type="default" r:id="R7eb4a37c3fa74987"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1042,51 +1042,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra654f836c34743cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R562ec6624d15485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf2c95a72272c4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R567f152c76d7459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R43d56fe00edd4d2c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1e0c217b9f544ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6954237613a54cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re3aec22661f94c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R7eb4a37c3fa74987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Re19e2cacadd74c07" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>