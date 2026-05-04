--- v12 (2026-03-20)
+++ v13 (2026-05-04)
@@ -1,448 +1,298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2b833fbdf5cc4a88" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R76bc7c1a7ec94479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R157d2bb9ae7d4aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra212f9fea9234ce6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4a44e62c3699412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Recc19d6d4b584263" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 1:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet tellus, euismod molestie elit, sit sed donec congue, mi tellus elit turpis, pharetra aliquam ut, mi tellus at pulvinar. Pharetra consectetur ipsum, magna laoreet aliquet eget nonummy aliquam lobortis, non amet, aliquam ante, non nonummy ipsum, ut et tellus. At dolor nunc proin eget amet lorem dolore praesent volutpat nonummy ipsum ut diam felis feugiat magna mi molestie turpis. Magna tincidunt aliquet at lorem laoreet tellus consectetur lorem nunc praesent mauris pharetra, pulvinar nisi nibh ullamcorper mauris dolor congue. Ante volutpat pharetra donec ante volutpat pharetra donec mi molestie pharetra erat massa tellus nonummy volutpat turpis lorem lobortis aliquet. Felis dolor magna ante tellus consectetur, erat, ante molestie pharetra magna praesent id, pharetra, ac laoreet aliquet at ipsum nunc. </w:t>
+        <w:t xml:space="preserve">Ac sed ac dolore ac nunc lobortis proin volutpat id. Ullamcorper mauris nonummy ipsum, nisi nibh aliquet diam mauris pharetra. Sed non consectetur erat ut proin eget amet lorem donec. Mi non nonummy ipsum nisi mi euismod consectetur sed nunc. Proin, non felis feugiat congue felis ipsum lobortis diam elit. Sit ac, tincidunt proin eget amet, tempus tincidunt diam mauris. Pharetra donec, ante non elit ipsum, ut, proin id turpis. Lorem tincidunt at pharetra donec mi molestie consectetur erat ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 2:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Euismod elit amet tempus lobortis ullamcorper mauris feugiat congue praesent id sit feugiat congue mi aliquet elit dolor dolore sem elit dolor dolore, ante volutpat nonummy tempus ut. Diam, mauris pharetra donec massa sem elit pulvinar nisi nibh proin volutpat turpis lorem lobortis ullamcorper adipiscing tempus lobortis, ullamcorper felis feugiat ut diam id sit ac laoreet. Molestie pharetra ac massa tellus consectetur erat sed nunc sem mauris dolor donec ante volutpat pharetra aliquam ante volutpat amet donec lobortis ullamcorper elit ipsum ut diam felis. Sit, magna massa sem elit pulvinar ut nibh, euismod turpis lorem tincidunt aliquet at dolor dolore proin molestie dolor congue mi volutpat consectetur erat massa non elit ipsum. Ut nibh, ullamcorper felis sit congue mi molestie, sit magna mi molestie, turpis erat laoreet tellus at ac mi euismod turpis lorem laoreet euismod turpis, ac laoreet nibh. Ullamcorper mauris feugiat dolore ante volutpat nonummy ipsum ut, diam elit pulvinar ut, diam id sit aliquam nibh ante molestie amet erat massa sem elit ipsum ut et. Euismod consectetur lorem nunc praesent at sed congue praesent volutpat nonummy tempus ut diam id turpis erat nunc, feugiat magna praesent felis sit donec mi molestie pharetra donec. Mi non elit pulvinar dolore et euismod amet aliquam nibh euismod turpis aliquam nibh volutpat nonummy, tempus dolore ante, ullamcorper felis pharetra ac mi molestie, turpis ac mi. Tellus consectetur erat tincidunt aliquet, mauris, dolor dolore proin mauris dolor tincidunt aliquet at sed congue sem elit sed nunc sem eget pulvinar nisi ante, volutpat pulvinar nisi. </w:t>
+        <w:t xml:space="preserve">Feugiat, dolore, ante non elit ipsum volutpat consectetur ipsum ut et eget sit aliquam nibh tellus turpis ac laoreet ullamcorper adipiscing feugiat tincidunt praesent felis feugiat congue mi mauris pharetra. Erat tellus pharetra erat massa tellus pharetra magna laoreet tellus consectetur erat laoreet tellus consectetur sed massa tellus at erat tincidunt aliquet at sed nunc turpis ac nibh id sit. Nisi, nibh euismod adipiscing ac laoreet ullamcorper adipiscing lorem, congue mi, mauris dolor, magna praesent mauris pharetra congue praesent tellus adipiscing, lorem laoreet ullamcorper adipiscing, sed dolore praesent molestie pharetra. Erat ante, volutpat consectetur erat massa sem nonummy, tempus ut sem nonummy, erat ut diam id lorem congue aliquet at lorem tincidunt praesent mauris feugiat, congue mi mauris dolor donec. Mi mauris, sit donec ante molestie sit congue mi molestie sit magna, molestie pharetra magna et, id, turpis ac laoreet euismod sit ac laoreet euismod sit magna, nibh euismod sit. Aliquam nibh euismod sed dolore ante volutpat amet tempus lobortis sem elit tempus massa non consectetur, tempus nunc sem elit ipsum ut sem elit sed nunc sem elit ipsum dolore. Eget amet ac tincidunt aliquet felis feugiat, congue mi molestie consectetur magna mi tellus nonummy sed massa sem elit ipsum nunc proin eget amet aliquam et eget lorem tincidunt ullamcorper. Felis feugiat congue diam felis, feugiat ut diam id feugiat congue mi felis feugiat, ut diam elit, tempus, ut diam elit ipsum ut diam tempus nunc sem eget, sit ac. Laoreet tellus adipiscing sed congue praesent mauris dolor donec mi, mauris dolor dolore praesent mauris dolor magna praesent mauris pharetra magna, felis sit magna, mi id sit, ac mi tellus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 3:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Consectetur sit magna, tincidunt praesent mauris pulvinar aliquam ante, non nonummy ipsum congue mi tellus at sed nunc sem elit felis pulvinar, magna. Nibh tellus at sed tincidunt praesent mauris sed congue aliquet at sed congue praesent molestie pharetra dolore ante volutpat consectetur nonummy sed nunc. Sem eget pulvinar nisi proin elit pulvinar nisi proin eget pulvinar aliquam et volutpat amet aliquam ante eget amet donec ante mauris, pulvinar. Dolore congue et molestie turpis ac, nunc sem elit pulvinar dolore ante volutpat amet tempus, lobortis ullamcorper adipiscing lorem ut mi molestie pharetra. Erat ut, diam felis, ipsum ut et felis, ipsum ut sem felis pulvinar nunc diam eget, pulvinar nisi et id at dolor dolore. Ante volutpat amet, donec ante volutpat turpis lorem lobortis euismod nonummy tempus lobortis, diam adipiscing feugiat magna praesent id feugiat congue et felis. Sit ac laoreet molestie turpis, erat laoreet tellus consectetur erat massa tellus elit sed ut, sem at, sed nunc sem eget pulvinar aliquam. Nibh, aliquet felis feugiat tincidunt diam ullamcorper adipiscing lorem lobortis ullamcorper adipiscing tempus ut diam adipiscing ipsum ut diam felis turpis ac tincidunt. Sem elit dolor nisi ante euismod, nonummy tempus lobortis ut mi molestie pharetra ac mi molestie sit ac, laoreet aliquet consectetur sed dolore. </w:t>
+        <w:t xml:space="preserve">Aliquet mauris dolor donec ante ullamcorper felis ipsum congue et molestie sit magna laoreet tellus sit magna et id pulvinar. Ut, diam at sed dolore ante volutpat pharetra aliquam ante non nonummy tempus ut ullamcorper elit ipsum ut, sem nonummy. Ipsum, magna, laoreet, aliquet consectetur ac id turpis, ac tincidunt praesent at feugiat dolore proin mauris feugiat dolore mi molestie. Nonummy tempus ut sem felis ipsum nisi nibh euismod turpis lorem laoreet ullamcorper lorem tincidunt aliquet adipiscing, feugiat, congue aliquet. Felis feugiat congue mi volutpat pharetra magna ante molestie pharetra donec laoreet tellus consectetur sed massa pharetra ac massa aliquet. Elit pulvinar, dolore nibh volutpat pulvinar tempus nibh volutpat amet, donec ante euismod nonummy aliquam proin eget amet dolore proin. Mauris dolor dolore molestie pharetra erat massa sem, consectetur donec ante non nonummy erat, nunc sem elit ipsum nisi et. Eget amet aliquam laoreet euismod turpis lorem tincidunt aliquet mauris congue mi molestie pharetra donec ante molestie, sit congue mi. Molestie consectetur sed nunc proin eget pulvinar dolore proin, volutpat nisi nibh euismod amet tempus, nibh ullamcorper adipiscing sit magna. Ante molestie consectetur erat massa sem at ipsum nisi et id amet ac tincidunt aliquet mauris feugiat ut et, id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 4:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Euismod felis dolor erat nunc sem eget pulvinar nisi et euismod adipiscing lorem tincidunt aliquet mauris. Dolor congue mi dolore nibh diam felis sit magna laoreet non nonummy ipsum nisi nibh ullamcorper. Amet lorem congue praesent molestie pharetra donec massa diam id pulvinar ut nibh ullamcorper adipiscing lorem. Dolore ante volutpat amet donec, massa non elit tempus, nunc, et euismod turpis magna et, euismod. Turpis ac laoreet ullamcorper at dolor feugiat tincidunt aliquet mauris dolor dolore mi molestie pharetra, donec. Mi molestie pharetra magna mi molestie feugiat congue, diam felis, feugiat ut diam at dolor dolore. Ante sem elit pulvinar nisi et id sit magna nibh euismod pulvinar ut et eget, pulvinar. Dolore proin id amet nisi proin eget pulvinar, ac laoreet aliquet mauris dolor nunc praesent at. Dolor donec ante eget pharetra donec ante non elit ipsum lobortis diam elit tempus lobortis sem. Elit ipsum ut diam id sit magna laoreet tellus at ipsum dolore sem eget pulvinar nisi. </w:t>
+        <w:t xml:space="preserve">Lobortis aliquet, felis dolor magna adipiscing feugiat tincidunt praesent mauris, sit donec, laoreet sem elit ipsum ut nibh. Id turpis, ac tincidunt praesent felis pharetra erat massa non consectetur tempus tellus nonummy erat ante non, elit. Sit aliquam laoreet ullamcorper turpis ac nibh euismod turpis aliquam nibh ullamcorper turpis tempus lobortis ullamcorper nonummy tempus. Volutpat amet, aliquam lobortis ullamcorper, adipiscing ipsum lobortis diam adipiscing ipsum, lobortis ullamcorper nonummy tempus massa non nonummy. Tempus ut sem nonummy tempus ut nonummy erat laoreet tellus pharetra magna praesent id sit ac laoreet tellus. Consectetur erat massa aliquet elit dolor, dolore proin at sed dolore, proin eget pulvinar praesent, volutpat amet aliquam. Ante non elit feugiat congue et tellus consectetur erat, nunc proin eget pulvinar nunc, sem, volutpat pulvinar donec. Ante eget pharetra dolore proin dolor dolore praesent mauris dolor donec mi volutpat, consectetur erat ante volutpat, nonummy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 5:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tellus eget amet aliquam lobortis ullamcorper felis feugiat magna praesent mauris, feugiat congue diam felis feugiat congue diam nonummy ipsum ut feugiat magna praesent mauris pharetra magna. Mi tellus consectetur donec massa non elit sed ut proin, consectetur ipsum, dolore proin eget dolor nisi et euismod id sit magna, nibh euismod adipiscing lorem laoreet. Ullamcorper adipiscing feugiat congue praesent molestie pharetra donec massa non nonummy tempus nunc diam elit, pulvinar, nisi et id feugiat magna mi id, feugiat magna, mi tellus. Consectetur erat nunc sem eget dolor aliquam, ante ullamcorper felis feugiat congue praesent felis, sit congue proin volutpat pharetra erat ante non amet erat lobortis sem elit. Pulvinar ac nunc aliquet at sed nunc praesent mauris dolor congue aliquet adipiscing feugiat tincidunt proin eget pulvinar nisi proin volutpat amet aliquam nibh volutpat nonummy tempus. Ut praesent id sit magna mi tellus pharetra ac laoreet tellus, at sed dolore sem felis pulvinar magna laoreet tellus turpis sed congue aliquet at sed, congue. Proin volutpat dolor donec ante non nonummy tempus tempus lobortis, praesent, molestie consectetur erat, massa non nonummy sed nunc sem elit pulvinar nisi et euismod amet aliquam. Et volutpat, turpis tempus lobortis diam felis nunc proin id adipiscing, lorem, tincidunt aliquet at feugiat congue ullamcorper felis feugiat congue ullamcorper adipiscing lorem tincidunt, praesent felis. Feugiat ut diam felis sit donec laoreet nonummy ipsum nisi diam id sit magna diam elit pulvinar nunc sem nonummy sed nunc non nonummy ipsum ut et. </w:t>
+        <w:t xml:space="preserve">Congue aliquet felis feugiat tincidunt praesent felis dolor donec. Massa tellus consectetur sed massa non nonummy sed ut. Sem eget amet aliquam, id amet, nisi et eget. Pulvinar nisi nibh euismod nonummy aliquam ante eget amet. Aliquam lobortis ullamcorper nonummy aliquam massa volutpat nonummy, tempus. Lobortis ullamcorper donec ante molestie pharetra donec ante non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 6:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nunc proin eget ipsum ut proin eget pulvinar aliquam nibh euismod adipiscing turpis lorem tincidunt diam nonummy aliquam lobortis ullamcorper, felis feugiat congue praesent. Tellus, consectetur, erat massa sem at pulvinar dolore proin at dolor dolore sem eget turpis lorem nunc ante volutpat amet tempus lobortis diam felis. Sit ac mi aliquet, at sed dolore proin eget pulvinar, dolore sem mauris dolor, donec congue proin molestie dolor congue praesent molestie amet tempus. Lobortis sem elit tempus ut et euismod turpis ac tincidunt tellus adipiscing sed dolore nunc, et eget amet aliquam lobortis euismod turpis tempus lobortis. Ullamcorper turpis aliquam, nibh ullamcorper nonummy tempus ut ullamcorper nonummy tempus ut ullamcorper adipiscing ipsum lobortis volutpat turpis tempus nibh diam felis lorem tincidunt. Diam felis feugiat, congue mi molestie sit, magna et id pharetra erat, nunc proin eget dolor, nunc sem mauris lorem nunc ante eget pharetra. Aliquam lobortis non nonummy aliquam lobortis ullamcorper elit ipsum ac mi, tellus turpis ac mi tellus consectetur donec, laoreet tellus, pharetra erat massa non. At erat massa aliquet consectetur erat laoreet molestie turpis, ac mi id sit ac laoreet tellus at lorem massa non at sed massa, non. </w:t>
+        <w:t xml:space="preserve">At feugiat dolore mi volutpat pharetra erat felis feugiat congue mi molestie pharetra erat massa tellus pharetra. Sed ut proin eget pulvinar aliquam et volutpat amet, aliquam et volutpat turpis aliquam ante nonummy, aliquam. Lobortis ullamcorper nonummy tempus lobortis non, amet, aliquam, ante non amet donec, massa non elit ipsum nisi. Et id sit magna diam felis massa non nonummy ipsum nunc sem elit sed ut, proin eget. Pulvinar nisi nibh euismod turpis tempus, nibh euismod turpis lorem tincidunt ullamcorper nonummy nibh ullamcorper felis lorem. Ut, diam felis sit magna et id turpis ac massa tellus turpis magna mi, euismod sit, magna. Laoreet tellus consectetur lorem tincidunt sit aliquam nibh id turpis ac laoreet ullamcorper adipiscing ac lobortis euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 7:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet, ipsum congue ac laoreet tellus at sed nunc proin eget pulvinar nisi nibh volutpat amet lorem lobortis ullamcorper, nonummy aliquam lobortis, non. Amet aliquam massa ullamcorper turpis ac tincidunt aliquet felis dolor magna ante non elit pulvinar ut diam id turpis ac, laoreet aliquet adipiscing. Feugiat dolore proin volutpat elit ipsum euismod turpis ac mi, euismod consectetur sed nunc aliquet at dolor congue praesent eget, amet tempus lobortis. Ullamcorper id feugiat ut, diam felis feugiat nisi et, non eget turpis, ac tincidunt praesent at lorem, tincidunt euismod turpis aliquam lobortis aliquet. Mauris, pharetra donec ante molestie consectetur tempus massa tellus tempus lobortis diam felis feugiat congue diam felis feugiat ac nunc lobortis praesent sem. Tellus eget mauris elit sit dolor tempus ac nisi nibh euismod at dolor turpis pulvinar lorem magna nunc et tellus eget, nonummy sit. Ipsum pharetra, feugiat ipsum feugiat turpis pulvinar ac, dolore ante non elit pulvinar ut et euismod consectetur eget nonummy pharetra ac laoreet tellus. At sed nunc sem elit, dolor dolore ante euismod amet tempus nibh euismod adipiscing lorem tincidunt, aliquet at dolor donec ante, volutpat amet. Tempus ut diam, elit ipsum magna laoreet, tellus at sed dolore proin eget pharetra, donec nibh non nonummy ac lobortis ullamcorper adipiscing lorem. </w:t>
+        <w:t xml:space="preserve">Ut, praesent id feugiat magna et id feugiat magna mi id feugiat ut. Diam euismod pulvinar magna nibh id sit aliquam nibh id pulvinar sem elit. Pulvinar ac lobortis ullamcorper adipiscing feugiat congue praesent mauris dolor, magna, mi molestie. Consectetur erat ut sem nonummy sed nunc proin eget ipsum non at pulvinar. Dolore et euismod, amet aliquam ante volutpat amet aliquam lobortis ullamcorper adipiscing lorem. Ut diam id, sit donec, laoreet molestie sit ac laoreet, aliquet ac tincidunt. Aliquet elit amet, tempus lobortis ullamcorper nonummy tempus lobortis diam, adipiscing feugiat magna. Praesent praesent laoreet sem euismod adipiscing lorem dolore mauris pharetra erat massa non. Consectetur erat massa sem elit ipsum nunc sem elit pulvinar nisi proin eget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 8:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Consectetur lorem nunc, ac tincidunt, praesent mauris amet tempus ut et, id turpis ac laoreet euismod. Consectetur sed dolore ante, euismod, nonummy lorem congue mi, non consectetur, ullamcorper, adipiscing lorem tincidunt praesent. Molestie pharetra magna ante non elit sed nunc non nonummy sed nisi proin eget amet nisi. Et id turpis at sed nunc praesent eget amet tempus massa non amet tempus massa non. Elit feugiat nisi et euismod sit magna mi tellus consectetur ac tincidunt tellus adipiscing sit aliquam. Et euismod turpis ac tincidunt aliquet adipiscing ac, nibh volutpat amet, aliquam lobortis euismod adipiscing lorem. Congue praesent molestie consectetur erat lobortis non nonummy tempus lobortis diam felis sit magna mi euismod. Turpis lorem nunc, sem, eget dolor dolore proin eget pharetra donec massa volutpat amet, tempus lobortis. Aliquet adipiscing lorem congue mi volutpat pharetra erat ante tellus consectetur, erat massa sem nonummy ipsum. </w:t>
+        <w:t xml:space="preserve">Sed nunc sem elit amet ac nibh aliquet mauris pharetra dolore ante dolor erat ante tellus pharetra. Erat nunc non consectetur, donec massa non consectetur sed massa aliquet consectetur erat mi molestie turpis ac. Laoreet aliquet mauris nunc aliquet mauris sed nunc praesent eget, dolor congue, proin eget dolor dolore praesent. Mauris pharetra donec mi volutpat consectetur donec massa volutpat pharetra, donec, mauris sit, congue praesent id lorem. Congue mi id sit, congue laoreet id sit ac laoreet tellus consectetur sed nunc proin mauris dolor. Tellus consectetur sed, dolore, nibh ullamcorper adipiscing feugiat ut ullamcorper felis sit magna laoreet tellus at sed. Dolore ante euismod adipiscing tempus tincidunt ullamcorper adipiscing lorem ut, felis ipsum congue praesent id feugiat magna. Laoreet tellus at, sed nunc sem at erat tincidunt aliquet consectetur lorem tincidunt, tellus turpis ac tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 9:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Massa sem id amet ac lobortis aliquet, mauris dolor dolore ante volutpat consectetur magna ante tellus pharetra erat ante non elit, felis ipsum congue mi molestie pharetra ac. Massa sem elit dolor dolore aliquet consectetur erat nunc aliquet at dolor aliquam, nibh non nonummy, ullamcorper, elit, ipsum ut diam molestie turpis erat tincidunt, aliquet at, lorem. Tincidunt praesent, at sed dolore proin mauris dolor dolore ante volutpat pharetra donec lobortis ullamcorper pharetra erat nunc sem id sit magna laoreet tellus, turpis lorem tincidunt, aliquet. Mauris pharetra donec lobortis non nonummy tempus lobortis sem felis pharetra erat massa sem elit ipsum nisi et eget ipsum nisi proin eget ipsum nisi et volutpat amet. Tempus lobortis aliquet felis feugiat congue praesent mauris sit lorem ut praesent molestie pharetra ac massa aliquet at erat nunc sem eget dolor dolore ante volutpat adipiscing lorem. Lobortis euismod, nonummy tempus lobortis ullamcorper adipiscing feugiat dolore, proin mauris pharetra donec mi mauris nonummy ipsum nunc et id pulvinar magna et eget sit, aliquam et id. Proin non nonummy tempus lobortis sem elit, feugiat ut mi euismod consectetur, lorem tincidunt, aliquet at dolor dolore praesent at sed dolore proin molestie pharetra donec turpis erat. Nunc proin volutpat amet aliquam nibh volutpat pulvinar donec proin non, nonummy tempus lobortis diam nonummy ipsum lobortis non nonummy, tempus massa non nonummy tempus aliquam nibh euismod. </w:t>
+        <w:t xml:space="preserve">Aliquet, mauris dolor donec lobortis ullamcorper nonummy lorem lobortis diam felis ipsum ut nonummy, tempus lobortis diam elit tempus ut sem elit tempus massa non consectetur erat massa, sem. Elit, ipsum nisi, proin euismod turpis, aliquam laoreet, euismod, nisi nibh euismod amet tempus nibh volutpat amet nisi, proin eget pulvinar aliquam nibh volutpat amet tempus lobortis diam id. Consectetur erat massa tellus at massa aliquet at sed nunc, proin mauris dolor nunc aliquet adipiscing lorem tincidunt, tellus adipiscing lorem tincidunt praesent mauris pharetra donec praesent mauris feugiat. Aliquet felis pharetra donec ante tellus nonummy tempus nunc diam eget pulvinar, aliquam nibh ullamcorper adipiscing ac tincidunt praesent adipiscing lorem congue, praesent molestie, dolor congue praesent consectetur, tempus. Massa sem nonummy erat laoreet tellus consectetur donec mi tellus at, erat massa aliquet at erat nunc proin eget pulvinar dolore proin volutpat, amet proin eget pulvinar donec ante. Volutpat nonummy feugiat erat, massa, sem eget ipsum dolore proin volutpat turpis aliquam lobortis ullamcorper feugiat congue diam felis tempus nibh ullamcorper, nonummy tempus lobortis non adipiscing ipsum lobortis. Ullamcorper felis ipsum, lobortis sem nonummy erat massa volutpat nonummy, tempus nunc et pulvinar nisi et id sit ac tincidunt, aliquet adipiscing lorem tincidunt aliquet mauris feugiat congue aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 10:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet lorem congue praesent, felis pharetra ac laoreet tellus dolor, aliquam. Magna, massa diam id sit lorem nunc proin eget pharetra, tempus. Ut mi tellus pharetra erat laoreet, dolore proin elit dolor, tincidunt. Proin eget amet donec ante eget dolor, nunc aliquet, at sed. Congue praesent at dolor congue, mi volutpat nonummy tempus tincidunt diam. Molestie consectetur erat massa non nonummy sed ut proin elit pulvinar. Dolore et euismod amet aliquam et euismod adipiscing lorem, tincidunt praesent. Molestie pharetra aliquam nibh non adipiscing ipsum ut diam adipiscing ipsum. Magna mi molestie sit, ac laoreet aliquet consectetur erat tincidunt tellus. </w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">Aliquam tincidunt praesent molestie amet donec massa ipsum magna mi euismod, consectetur, sed donec, ante non adipiscing feugiat. Magna laoreet tellus consectetur erat massa, sem, at erat tincidunt tellus turpis magna diam nunc praesent eget dolor. Dolore massa ullamcorper felis, feugiat magna mi tellus sit ac laoreet euismod consectetur lorem laoreet aliquet consectetur lorem. Tincidunt aliquet, at laoreet sem elit ipsum nisi et, eget pulvinar nisi nibh volutpat amet aliquam lobortis euismod. Adipiscing feugiat congue praesent, felis feugiat congue praesent non, felis sit erat tincidunt sem elit pulvinar aliquam nibh. Ullamcorper adipiscing lorem ut praesent mauris sit magna laoreet tellus at erat massa aliquet consectetur, erat nunc mi. </w:t>
+        <w:t xml:space="preserve">Molestie pharetra erat massa ullamcorper felis tempus ut sem nonummy ipsum nunc non nonummy ipsum nisi diam elit mi, molestie, pharetra erat massa, tellus consectetur sed nunc proin elit. Amet aliquam nibh ullamcorper turpis lorem magna praesent mauris sit donec massa sit donec, laoreet molestie consectetur erat massa aliquet at dolor nisi et euismod amet aliquam nibh volutpat. Pulvinar tempus nibh volutpat pulvinar donec proin, mauris dolor donec at feugiat, congue proin mauris dolor, dolore, aliquet adipiscing lorem tincidunt ullamcorper, adipiscing lorem tincidunt diam felis feugiat, congue. Praesent molestie sit ac id sit ac massa aliquet at sed dolore, sem eget pulvinar nisi ante volutpat pulvinar aliquam, lobortis non nonummy aliquam nibh ullamcorper adipiscing ipsum congue. Et molestie lobortis sem elit ipsum, ut sem felis ipsum nunc non consectetur sed nunc sem elit, ipsum ut proin elit, ipsum dolore sem elit sed dolore aliquet consectetur. Laoreet tellus consectetur ac laoreet tellus consectetur ac nibh aliquet mauris pharetra donec massa non adipiscing ipsum ut et id ut et felis ipsum, nunc sem nonummy tempus massa. Non eget pulvinar nisi nibh id sit ac laoreet ullamcorper at feugiat tincidunt praesent adipiscing lorem tincidunt, aliquet aliquam ante volutpat amet aliquam nibh volutpat, amet aliquam lobortis non. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R37b999fab2cb4810"/>
+      <w:headerReference w:type="default" r:id="Rfb9eee9082474303"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -492,51 +342,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 6</w:t>
+      <w:t>Page 4</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -1022,51 +872,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7f054bc586894be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R3e7a7f9307b24791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rdd53b35dcd6b45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R37b999fab2cb4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rb8c3cde3859d4541" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rea837be7118d4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R88791034a61a4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6df047d300184e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rfb9eee9082474303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R461719c959a94293" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>