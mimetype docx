--- v13 (2026-05-04)
+++ v14 (2026-06-18)
@@ -1,298 +1,298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra212f9fea9234ce6" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4a44e62c3699412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Recc19d6d4b584263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re83e21acfc874087" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra9f5037927c842f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd099181e1c224681" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 1:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ac sed ac dolore ac nunc lobortis proin volutpat id. Ullamcorper mauris nonummy ipsum, nisi nibh aliquet diam mauris pharetra. Sed non consectetur erat ut proin eget amet lorem donec. Mi non nonummy ipsum nisi mi euismod consectetur sed nunc. Proin, non felis feugiat congue felis ipsum lobortis diam elit. Sit ac, tincidunt proin eget amet, tempus tincidunt diam mauris. Pharetra donec, ante non elit ipsum, ut, proin id turpis. Lorem tincidunt at pharetra donec mi molestie consectetur erat ante. </w:t>
+        <w:t xml:space="preserve">Nunc elit, sem massa donec consectetur non. Mi erat nonummy diam magna consectetur proin. Nisi turpis ullamcorper tincidunt, pharetra, non lobortis. Sit tellus diam donec elit nibh, lorem. Mauris ante tempus molestie nunc sit aliquet. Aliquam adipiscing praesent donec felis laoreet dolor. Euismod, congue amet diam ac dolore nonummy. Praesent donec eget laoreet dolor volutpat ut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 2:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Feugiat, dolore, ante non elit ipsum volutpat consectetur ipsum ut et eget sit aliquam nibh tellus turpis ac laoreet ullamcorper adipiscing feugiat tincidunt praesent felis feugiat congue mi mauris pharetra. Erat tellus pharetra erat massa tellus pharetra magna laoreet tellus consectetur erat laoreet tellus consectetur sed massa tellus at erat tincidunt aliquet at sed nunc turpis ac nibh id sit. Nisi, nibh euismod adipiscing ac laoreet ullamcorper adipiscing lorem, congue mi, mauris dolor, magna praesent mauris pharetra congue praesent tellus adipiscing, lorem laoreet ullamcorper adipiscing, sed dolore praesent molestie pharetra. Erat ante, volutpat consectetur erat massa sem nonummy, tempus ut sem nonummy, erat ut diam id lorem congue aliquet at lorem tincidunt praesent mauris feugiat, congue mi mauris dolor donec. Mi mauris, sit donec ante molestie sit congue mi molestie sit magna, molestie pharetra magna et, id, turpis ac laoreet euismod sit ac laoreet euismod sit magna, nibh euismod sit. Aliquam nibh euismod sed dolore ante volutpat amet tempus lobortis sem elit tempus massa non consectetur, tempus nunc sem elit ipsum ut sem elit sed nunc sem elit ipsum dolore. Eget amet ac tincidunt aliquet felis feugiat, congue mi molestie consectetur magna mi tellus nonummy sed massa sem elit ipsum nunc proin eget amet aliquam et eget lorem tincidunt ullamcorper. Felis feugiat congue diam felis, feugiat ut diam id feugiat congue mi felis feugiat, ut diam elit, tempus, ut diam elit ipsum ut diam tempus nunc sem eget, sit ac. Laoreet tellus adipiscing sed congue praesent mauris dolor donec mi, mauris dolor dolore praesent mauris dolor magna praesent mauris pharetra magna, felis sit magna, mi id sit, ac mi tellus. </w:t>
+        <w:t xml:space="preserve">Erat elit et lorem eget lobortis tincidunt pulvinar ullamcorper congue. Pharetra sem magna at sem aliquam at massa ipsum molestie. Massa, pulvinar, ullamcorper dolore amet, ullamcorper magna nonummy et ac. Ipsum euismod nunc pulvinar diam, donec elit mi sed volutpat. Congue pharetra diam magna, at proin nunc pulvinar id tincidunt. Dolor eget nibh feugiat volutpat diam erat elit, et erat. Volutpat lobortis dolor non congue at proin lorem mauris lobortis. Sit non nisi adipiscing proin lorem molestie nunc turpis nonummy. Diam magna, consectetur sem nisi adipiscing, mi, tempus id laoreet. Ipsum euismod dolore amet diam erat elit nibh dolor non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 3:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet mauris dolor donec ante ullamcorper felis ipsum congue et molestie sit magna laoreet tellus sit magna et id pulvinar. Ut, diam at sed dolore ante volutpat pharetra aliquam ante non nonummy tempus ut ullamcorper elit ipsum ut, sem nonummy. Ipsum, magna, laoreet, aliquet consectetur ac id turpis, ac tincidunt praesent at feugiat dolore proin mauris feugiat dolore mi molestie. Nonummy tempus ut sem felis ipsum nisi nibh euismod turpis lorem laoreet ullamcorper lorem tincidunt aliquet adipiscing, feugiat, congue aliquet. Felis feugiat congue mi volutpat pharetra magna ante molestie pharetra donec laoreet tellus consectetur sed massa pharetra ac massa aliquet. Elit pulvinar, dolore nibh volutpat pulvinar tempus nibh volutpat amet, donec ante euismod nonummy aliquam proin eget amet dolore proin. Mauris dolor dolore molestie pharetra erat massa sem, consectetur donec ante non nonummy erat, nunc sem elit ipsum nisi et. Eget amet aliquam laoreet euismod turpis lorem tincidunt aliquet mauris congue mi molestie pharetra donec ante molestie, sit congue mi. Molestie consectetur sed nunc proin eget pulvinar dolore proin, volutpat nisi nibh euismod amet tempus, nibh ullamcorper adipiscing sit magna. Ante molestie consectetur erat massa sem at ipsum nisi et id amet ac tincidunt aliquet mauris feugiat ut et, id. </w:t>
+        <w:t xml:space="preserve">Nunc pulvinar ullamcorper congue, pharetra non ut consectetur diam lorem. Mauris ante lorem molestie nunc sit nonummy et, erat, eget. Nibh lorem volutpat lobortis pharetra non nisi at massa feugiat. Tellus nunc sit proin aliquam felis mi ipsum, euismod nunc. Magna consectetur sem nisi adipiscing mi, tempus id massa ipsum. Euismod tincidunt, nonummy diam ac eget nibh sed volutpat ut. Sit tellus nisi adipiscing praesent aliquam felis euismod tincidunt pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 4:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lobortis aliquet, felis dolor magna adipiscing feugiat tincidunt praesent mauris, sit donec, laoreet sem elit ipsum ut nibh. Id turpis, ac tincidunt praesent felis pharetra erat massa non consectetur tempus tellus nonummy erat ante non, elit. Sit aliquam laoreet ullamcorper turpis ac nibh euismod turpis aliquam nibh ullamcorper turpis tempus lobortis ullamcorper nonummy tempus. Volutpat amet, aliquam lobortis ullamcorper, adipiscing ipsum lobortis diam adipiscing ipsum, lobortis ullamcorper nonummy tempus massa non nonummy. Tempus ut sem nonummy tempus ut nonummy erat laoreet tellus pharetra magna praesent id sit ac laoreet tellus. Consectetur erat massa aliquet elit dolor, dolore proin at sed dolore, proin eget pulvinar praesent, volutpat amet aliquam. Ante non elit feugiat congue et tellus consectetur erat, nunc proin eget pulvinar nunc, sem, volutpat pulvinar donec. Ante eget pharetra dolore proin dolor dolore praesent mauris dolor donec mi volutpat, consectetur erat ante volutpat, nonummy. </w:t>
+        <w:t xml:space="preserve">Ante, tempus id tincidunt sed, volutpat lobortis dolor volutpat ut dolore nonummy et erat eget nibh sed molestie ut sit tellus ut sit. Praesent aliquam felis ante pulvinar, euismod nunc nonummy diam donec elit mi nisi consectetur sem ac molestie lobortis feugiat molestie dolore turpis praesent. Aliquam adipiscing diam, erat, eget laoreet sed volutpat lobortis sit, tellus nunc pulvinar, aliquet mi dolor euismod congue nonummy et, erat, eget lobortis. Dolor volutpat congue at et ac mauris nibh sit, non nisi at nibh feugiat, adipiscing mi tempus euismod dolore amet diam donec felis. Laoreet sed eget nibh feugiat volutpat congue consectetur proin, lorem molestie lobortis sit tellus ut turpis praesent aliquam dolor volutpat tincidunt pharetra diam. Magna consectetur proin tempus felis ante ipsum molestie massa pulvinar ullamcorper donec elit, laoreet ipsum ullamcorper, dolore nonummy, praesent donec elit laoreet nisi. Adipiscing proin lorem tellus nisi consectetur proin tempus mauris lobortis sit aliquet aliquam felis aliquet dolore nonummy mi erat sit sem ac mauris. Nibh feugiat non nisi adipiscing proin tempus, molestie ut turpis proin aliquam adipiscing, mi, erat elit et erat eget lobortis dolor non ut. Aliquam nonummy mi sed id laoreet pharetra ullamcorper magna elit et sed volutpat tincidunt pharetra sem nisi consectetur, proin lorem mauris lobortis feugiat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 5:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue aliquet felis feugiat tincidunt praesent felis dolor donec. Massa tellus consectetur sed massa non nonummy sed ut. Sem eget amet aliquam, id amet, nisi et eget. Pulvinar nisi nibh euismod nonummy aliquam ante eget amet. Aliquam lobortis ullamcorper nonummy aliquam massa volutpat nonummy, tempus. Lobortis ullamcorper donec ante molestie pharetra donec ante non. </w:t>
+        <w:t xml:space="preserve">Adipiscing aliquet donec amet diam magna, at proin, lorem volutpat aliquet donec adipiscing laoreet sed euismod dolore nonummy diam. Magna consectetur et lorem volutpat lobortis pharetra diam ac eget tincidunt pharetra diam magna elit, nibh feugiat turpis praesent. Aliquam adipiscing mi ipsum euismod donec adipiscing mi erat eget laoreet, dolor volutpat tincidunt consectetur sem, magna consectetur proin. Tempus, mauris massa feugiat amet, diam magna at et lorem volutpat ut consectetur proin ac mauris lobortis feugiat molestie. Ut sit praesent donec, adipiscing, mi tempus euismod diam ac eget nibh lorem, volutpat lobortis sit aliquet nisi adipiscing. Proin, aliquam felis massa pulvinar tellus dolore nonummy praesent erat eget laoreet dolor volutpat congue nonummy mauris massa pulvinar. Euismod dolore amet aliquet dolore nonummy et erat eget laoreet dolor ullamcorper ac at et lorem non congue consectetur. Diam ac mauris nibh feugiat amet, mi tempus id tincidunt pulvinar ullamcorper dolore elit mi erat, id, congue pharetra. Ullamcorper congue at nibh sed non praesent tempus mauris massa ipsum euismod dolore nonummy praesent erat felis laoreet dolor. Euismod tincidunt amet diam ac at et lorem molestie ut pharetra sem nisi, sed eget laoreet dolor ullamcorper magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 6:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">At feugiat dolore mi volutpat pharetra erat felis feugiat congue mi molestie pharetra erat massa tellus pharetra. Sed ut proin eget pulvinar aliquam et volutpat amet, aliquam et volutpat turpis aliquam ante nonummy, aliquam. Lobortis ullamcorper nonummy tempus lobortis non, amet, aliquam, ante non amet donec, massa non elit ipsum nisi. Et id sit magna diam felis massa non nonummy ipsum nunc sem elit sed ut, proin eget. Pulvinar nisi nibh euismod turpis tempus, nibh euismod turpis lorem tincidunt ullamcorper nonummy nibh ullamcorper felis lorem. Ut, diam felis sit magna et id turpis ac massa tellus turpis magna mi, euismod sit, magna. Laoreet tellus consectetur lorem tincidunt sit aliquam nibh id turpis ac laoreet ullamcorper adipiscing ac lobortis euismod. </w:t>
+        <w:t xml:space="preserve">Molestie massa ipsum pharetra sem nisi consectetur. Sem nisi adipiscing praesent erat felis mi. Dolor volutpat congue dolor ullamcorper magna at. Et lorem mauris massa feugiat, molestie diam. Magna nonummy et, sed eget lobortis pharetra. Sem ut turpis proin aliquam felis ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 7:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ut, praesent id feugiat magna et id feugiat magna mi id feugiat ut. Diam euismod pulvinar magna nibh id sit aliquam nibh id pulvinar sem elit. Pulvinar ac lobortis ullamcorper adipiscing feugiat congue praesent mauris dolor, magna, mi molestie. Consectetur erat ut sem nonummy sed nunc proin eget ipsum non at pulvinar. Dolore et euismod, amet aliquam ante volutpat amet aliquam lobortis ullamcorper adipiscing lorem. Ut diam id, sit donec, laoreet molestie sit ac laoreet, aliquet ac tincidunt. Aliquet elit amet, tempus lobortis ullamcorper nonummy tempus lobortis diam, adipiscing feugiat magna. Praesent praesent laoreet sem euismod adipiscing lorem dolore mauris pharetra erat massa non. Consectetur erat massa sem elit ipsum nunc sem elit pulvinar nisi proin eget. </w:t>
+        <w:t xml:space="preserve">Dolore amet aliquet dolore, elit mi erat eget lobortis pharetra non congue consectetur sem ac mauris ante ipsum id massa. Pulvinar euismod dolore magna, consectetur sem tempus molestie massa ipsum euismod, tincidunt amet aliquet donec, felis mi ipsum euismod congue. Pharetra ullamcorper, magna, at et ac mauris nibh nunc amet diam donec elit nibh sed volutpat tincidunt pharetra sem magna. At et lorem molestie lobortis, sit tellus nisi adipiscing proin tempus molestie, massa ipsum euismod diam aliquam at ante, lorem. Molestie massa sit aliquet aliquam, felis ante ipsum euismod nunc nisi at et lorem volutpat ut consectetur, proin laoreet sed. Euismod, tincidunt, dolor non magna consectetur diam magna at ante, lorem molestie, ut turpis sem aliquam felis ante ipsum tellus. Dolore, amet, aliquet donec elit molestie massa sit non, nisi, adipiscing, proin aliquam felis ante ipsum euismod tincidunt amet, ullamcorper. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 8:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed nunc sem elit amet ac nibh aliquet mauris pharetra dolore ante dolor erat ante tellus pharetra. Erat nunc non consectetur, donec massa non consectetur sed massa aliquet consectetur erat mi molestie turpis ac. Laoreet aliquet mauris nunc aliquet mauris sed nunc praesent eget, dolor congue, proin eget dolor dolore praesent. Mauris pharetra donec mi volutpat consectetur donec massa volutpat pharetra, donec, mauris sit, congue praesent id lorem. Congue mi id sit, congue laoreet id sit ac laoreet tellus consectetur sed nunc proin mauris dolor. Tellus consectetur sed, dolore, nibh ullamcorper adipiscing feugiat ut ullamcorper felis sit magna laoreet tellus at sed. Dolore ante euismod adipiscing tempus tincidunt ullamcorper adipiscing lorem ut, felis ipsum congue praesent id feugiat magna. Laoreet tellus at, sed nunc sem at erat tincidunt aliquet consectetur lorem tincidunt, tellus turpis ac tincidunt. </w:t>
+        <w:t xml:space="preserve">Lorem mauris nunc sit aliquet nisi adipiscing, mi, erat, felis laoreet sed volutpat. Tincidunt pharetra ullamcorper congue pharetra non aliquam sed eget, tincidunt pharetra ullamcorper magna. Nonummy et lorem volutpat tincidunt pharetra non nisi turpis sem aliquam felis ante. Tempus felis massa, pulvinar ullamcorper dolore ac molestie massa sit non, ut, turpis. Praesent, amet volutpat nibh nisi amet eget sem, diam nibh aliquam dolor mauris. Proin aliquam mauris massa sit aliquet aliquam ac at et lorem, molestie, ante. Ipsum molestie massa ipsum id tincidunt pharetra non, congue consectetur non ut turpis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 9:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet, mauris dolor donec lobortis ullamcorper nonummy lorem lobortis diam felis ipsum ut nonummy, tempus lobortis diam elit tempus ut sem elit tempus massa non consectetur erat massa, sem. Elit, ipsum nisi, proin euismod turpis, aliquam laoreet, euismod, nisi nibh euismod amet tempus nibh volutpat amet nisi, proin eget pulvinar aliquam nibh volutpat amet tempus lobortis diam id. Consectetur erat massa tellus at massa aliquet at sed nunc, proin mauris dolor nunc aliquet adipiscing lorem tincidunt, tellus adipiscing lorem tincidunt praesent mauris pharetra donec praesent mauris feugiat. Aliquet felis pharetra donec ante tellus nonummy tempus nunc diam eget pulvinar, aliquam nibh ullamcorper adipiscing ac tincidunt praesent adipiscing lorem congue, praesent molestie, dolor congue praesent consectetur, tempus. Massa sem nonummy erat laoreet tellus consectetur donec mi tellus at, erat massa aliquet at erat nunc proin eget pulvinar dolore proin volutpat, amet proin eget pulvinar donec ante. Volutpat nonummy feugiat erat, massa, sem eget ipsum dolore proin volutpat turpis aliquam lobortis ullamcorper feugiat congue diam felis tempus nibh ullamcorper, nonummy tempus lobortis non adipiscing ipsum lobortis. Ullamcorper felis ipsum, lobortis sem nonummy erat massa volutpat nonummy, tempus nunc et pulvinar nisi et id sit ac tincidunt, aliquet adipiscing lorem tincidunt aliquet mauris feugiat congue aliquet. </w:t>
+        <w:t xml:space="preserve">Sit, molestie massa tempus, eget, laoreet dolor euismod tincidunt pharetra diam magna elit nibh dolor non praesent donec. Felis mi sed euismod congue pharetra ullamcorper magna elit nibh dolor volutpat lobortis sit sem ac eget nibh. Feugiat volutpat ut sit aliquet et erat elit lobortis feugiat non ut pharetra sem, ac mauris nibh sit. Tellus nunc, pulvinar tellus donec adipiscing mi tempus, id laoreet pulvinar ullamcorper, donec feugiat mauris massa sit aliquet. Nisi, at proin ipsum molestie dolore turpis proin, aliquam, id laoreet pulvinar tellus dolore nonummy praesent tempus euismod. Diam ac at lobortis dolor non nisi consectetur proin ac molestie lobortis feugiat tellus, nisi adipiscing proin, ipsum. Id laoreet ipsum tellus dolore, nonummy praesent sed id, non nisi at ante lorem mauris lobortis sit tellus. Dolore turpis aliquet donec felis massa amet ullamcorper, dolore adipiscing mi sed eget laoreet dolor non congue aliquam. Nonummy mi erat felis, mi sed volutpat lobortis dolor sem magna consectetur et, lorem at, massa feugiat tellus. Nisi erat elit nibh sed volutpat lobortis sit non nisi turpis sem tempus mauris massa sit tellus nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 10:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Molestie pharetra erat massa ullamcorper felis tempus ut sem nonummy ipsum nunc non nonummy ipsum nisi diam elit mi, molestie, pharetra erat massa, tellus consectetur sed nunc proin elit. Amet aliquam nibh ullamcorper turpis lorem magna praesent mauris sit donec massa sit donec, laoreet molestie consectetur erat massa aliquet at dolor nisi et euismod amet aliquam nibh volutpat. Pulvinar tempus nibh volutpat pulvinar donec proin, mauris dolor donec at feugiat, congue proin mauris dolor, dolore, aliquet adipiscing lorem tincidunt ullamcorper, adipiscing lorem tincidunt diam felis feugiat, congue. Praesent molestie sit ac id sit ac massa aliquet at sed dolore, sem eget pulvinar nisi ante volutpat pulvinar aliquam, lobortis non nonummy aliquam nibh ullamcorper adipiscing ipsum congue. Et molestie lobortis sem elit ipsum, ut sem felis ipsum nunc non consectetur sed nunc sem elit, ipsum ut proin elit, ipsum dolore sem elit sed dolore aliquet consectetur. Laoreet tellus consectetur ac laoreet tellus consectetur ac nibh aliquet mauris pharetra donec massa non adipiscing ipsum ut et id ut et felis ipsum, nunc sem nonummy tempus massa. Non eget pulvinar nisi nibh id sit ac laoreet ullamcorper at feugiat tincidunt praesent adipiscing lorem tincidunt, aliquet aliquam ante volutpat amet aliquam nibh volutpat, amet aliquam lobortis non. </w:t>
+        <w:t xml:space="preserve">Turpis aliquet nisi turpis aliquet donec elit et, erat. Eget tincidunt pharetra diam ac elit tincidunt dolor non. Tellus dolore nonummy praesent sed id laoreet pulvinar, ullamcorper. Congue pharetra sem magna, mauris nibh dolor volutpat ut. Consectetur sem nisi, turpis proin ipsum sed volutpat ut. Sit non, nisi adipiscing, praesent aliquam felis massa, pulvinar. Tellus dolore nonummy praesent tempus felis mi dolor ullamcorper. Congue amet diam ac elit nibh dolore adipiscing proin. Ipsum non nisi, adipiscing proin aliquam mauris massa sit. Praesent donec felis massa pulvinar aliquet aliquam felis mi. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rfb9eee9082474303"/>
+      <w:headerReference w:type="default" r:id="Ra03ff30f60364e85"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -872,51 +872,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rea837be7118d4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R88791034a61a4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6df047d300184e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rfb9eee9082474303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R461719c959a94293" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R67fe4543bdcd447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R56b4fb089af941f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7856c0ae959a4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Ra03ff30f60364e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3d0ee5aecde243e2" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>