--- v14 (2026-06-18)
+++ v15 (2026-06-18)
@@ -1,298 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re83e21acfc874087" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra9f5037927c842f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd099181e1c224681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rced39d533ce14562" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R310b0b0a5cf44b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc85c4d7dba544e9d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 1:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nunc elit, sem massa donec consectetur non. Mi erat nonummy diam magna consectetur proin. Nisi turpis ullamcorper tincidunt, pharetra, non lobortis. Sit tellus diam donec elit nibh, lorem. Mauris ante tempus molestie nunc sit aliquet. Aliquam adipiscing praesent donec felis laoreet dolor. Euismod, congue amet diam ac dolore nonummy. Praesent donec eget laoreet dolor volutpat ut. </w:t>
+        <w:t xml:space="preserve">Mauris nisi pulvinar elit proin nisi. Dolor elit proin ac at sit. Molestie laoreet donec at et aliquam. Sit tellus nunc dolor euismod, tincidunt. Feugiat mauris mi, erat nonummy et. Ac at, proin aliquam, mauris lobortis. Tincidunt pharetra non ut pharetra non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 2:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Erat elit et lorem eget lobortis tincidunt pulvinar ullamcorper congue. Pharetra sem magna at sem aliquam at massa ipsum molestie. Massa, pulvinar, ullamcorper dolore amet, ullamcorper magna nonummy et ac. Ipsum euismod nunc pulvinar diam, donec elit mi sed volutpat. Congue pharetra diam magna, at proin nunc pulvinar id tincidunt. Dolor eget nibh feugiat volutpat diam erat elit, et erat. Volutpat lobortis dolor non congue at proin lorem mauris lobortis. Sit non nisi adipiscing proin lorem molestie nunc turpis nonummy. Diam magna, consectetur sem nisi adipiscing, mi, tempus id laoreet. Ipsum euismod dolore amet diam erat elit nibh dolor non. </w:t>
+        <w:t xml:space="preserve">Tincidunt dolor ullamcorper congue consectetur sem nisi, ipsum id nibh sed. Eget nibh lorem molestie lobortis feugiat aliquet nunc pulvinar, ullamcorper congue. Amet diam laoreet sed volutpat, ut sit non nisi adipiscing eget. Tincidunt pulvinar, diam erat id mi dolor, euismod congue nonummy et. Sed eget tincidunt pharetra diam ac at proin ac mauris ante. Ipsum molestie diam donec eget laoreet, dolor euismod magna elit nibh. Sed eget tincidunt dolor non nisi at et, lorem volutpat ut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 3:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nunc pulvinar ullamcorper congue, pharetra non ut consectetur diam lorem. Mauris ante lorem molestie nunc sit nonummy et, erat, eget. Nibh lorem volutpat lobortis pharetra non nisi at massa feugiat. Tellus nunc sit proin aliquam felis mi ipsum, euismod nunc. Magna consectetur sem nisi adipiscing mi, tempus id massa ipsum. Euismod tincidunt, nonummy diam ac eget nibh sed volutpat ut. Sit tellus nisi adipiscing praesent aliquam felis euismod tincidunt pharetra. </w:t>
+        <w:t xml:space="preserve">Nibh lorem eget lobortis sit non nisi, turpis proin tempus molestie massa turpis proin tempus, mauris. Ante ipsum euismod, non ut, sit aliquet nisi, adipiscing praesent aliquam felis praesent erat, elit nibh. Dolor non ut consectetur diam, ac mauris tincidunt, dolor sem nisi proin aliquet aliquet, nunc erat. Consectetur id diam ut tempus, nonummy non nibh, tempus amet volutpat eget sem massa erat nonummy. Sem ut turpis sem aliquam sed laoreet ac sit tellus laoreet donec consectetur molestie praesent congue. Aliquam lorem turpis elit non lobortis ipsum id laoreet amet aliquet, dolore nonummy mauris ante tempus. Id massa pulvinar euismod, congue nonummy praesent diam massa erat consectetur tellus ante congue consectetur non. Mi, congue lorem turpis euismod, sem massa erat laoreet ac adipiscing euismod et ut sed consectetur. Molestie diam nibh nisi dolor elit tellus nunc amet euismod lobortis ac mauris, proin donec pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 4:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ante, tempus id tincidunt sed, volutpat lobortis dolor volutpat ut dolore nonummy et erat eget nibh sed molestie ut sit tellus ut sit. Praesent aliquam felis ante pulvinar, euismod nunc nonummy diam donec elit mi nisi consectetur sem ac molestie lobortis feugiat molestie dolore turpis praesent. Aliquam adipiscing diam, erat, eget laoreet sed volutpat lobortis sit, tellus nunc pulvinar, aliquet mi dolor euismod congue nonummy et, erat, eget lobortis. Dolor volutpat congue at et ac mauris nibh sit, non nisi at nibh feugiat, adipiscing mi tempus euismod dolore amet diam donec felis. Laoreet sed eget nibh feugiat volutpat congue consectetur proin, lorem molestie lobortis sit tellus ut turpis praesent aliquam dolor volutpat tincidunt pharetra diam. Magna consectetur proin tempus felis ante ipsum molestie massa pulvinar ullamcorper donec elit, laoreet ipsum ullamcorper, dolore nonummy, praesent donec elit laoreet nisi. Adipiscing proin lorem tellus nisi consectetur proin tempus mauris lobortis sit aliquet aliquam felis aliquet dolore nonummy mi erat sit sem ac mauris. Nibh feugiat non nisi adipiscing proin tempus, molestie ut turpis proin aliquam adipiscing, mi, erat elit et erat eget lobortis dolor non ut. Aliquam nonummy mi sed id laoreet pharetra ullamcorper magna elit et sed volutpat tincidunt pharetra sem nisi consectetur, proin lorem mauris lobortis feugiat. </w:t>
+        <w:t xml:space="preserve">Massa congue pharetra mauris mi dolore dolor mauris proin aliquam, nonummy et ullamcorper, congue sed mauris. Proin nunc pulvinar eget nibh tempus felis praesent congue dolor molestie mi congue lorem at praesent. Donec pharetra molestie proin, dolore, pharetra magna, pharetra tellus laoreet donec, pharetra molestie mi donec consectetur. Non lobortis tempus elit diam ac consectetur aliquet nunc ipsum id nibh ac, at proin sem. Ut ipsum eget et nisi turpis aliquet nisi, pulvinar volutpat nibh tempus, adipiscing aliquet tincidunt dolor. Volutpat ante tempus nonummy non lobortis laoreet lorem mauris, proin donec nonummy ullamcorper congue feugiat felis. Praesent donec consectetur volutpat lobortis ipsum felis et magna turpis tellus, laoreet, sed elit, et aliquam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 5:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Adipiscing aliquet donec amet diam magna, at proin, lorem volutpat aliquet donec adipiscing laoreet sed euismod dolore nonummy diam. Magna consectetur et lorem volutpat lobortis pharetra diam ac eget tincidunt pharetra diam magna elit, nibh feugiat turpis praesent. Aliquam adipiscing mi ipsum euismod donec adipiscing mi erat eget laoreet, dolor volutpat tincidunt consectetur sem, magna consectetur proin. Tempus, mauris massa feugiat amet, diam magna at et lorem volutpat ut consectetur proin ac mauris lobortis feugiat molestie. Ut sit praesent donec, adipiscing, mi tempus euismod diam ac eget nibh lorem, volutpat lobortis sit aliquet nisi adipiscing. Proin, aliquam felis massa pulvinar tellus dolore nonummy praesent erat eget laoreet dolor volutpat congue nonummy mauris massa pulvinar. Euismod dolore amet aliquet dolore nonummy et erat eget laoreet dolor ullamcorper ac at et lorem non congue consectetur. Diam ac mauris nibh feugiat amet, mi tempus id tincidunt pulvinar ullamcorper dolore elit mi erat, id, congue pharetra. Ullamcorper congue at nibh sed non praesent tempus mauris massa ipsum euismod dolore nonummy praesent erat felis laoreet dolor. Euismod tincidunt amet diam ac at et lorem molestie ut pharetra sem nisi, sed eget laoreet dolor ullamcorper magna. </w:t>
+        <w:t xml:space="preserve">Tempus, lorem amet volutpat nibh nisi pulvinar eget proin nisi. Ipsum congue dolor eget proin donec dolor, at aliquet nunc. Dolor, mauris ante nisi pulvinar volutpat sem massa ac sit. Elit volutpat massa dolore sed adipiscing euismod felis ullamcorper nibh. Donec dolor mauris tellus laoreet magna ipsum nonummy molestie aliquet. Tincidunt aliquam pulvinar elit non laoreet magna sit felis, non. Nibh dolore ante magna lorem, turpis eget sem laoreet ac. Feugiat nonummy volutpat proin dolore feugiat at ullamcorper nibh nisi. Ipsum consectetur molestie praesent congue nibh magna pulvinar elit non. Ante congue, ac amet eget proin nunc sed at molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 6:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Molestie massa ipsum pharetra sem nisi consectetur. Sem nisi adipiscing praesent erat felis mi. Dolor volutpat congue dolor ullamcorper magna at. Et lorem mauris massa feugiat, molestie diam. Magna nonummy et, sed eget lobortis pharetra. Sem ut turpis proin aliquam felis ante. </w:t>
+        <w:t xml:space="preserve">Aliquet et, nisi ipsum consectetur molestie aliquet lobortis aliquam, pulvinar elit non laoreet sed. Pharetra felis ullamcorper ante dolore dolor at, aliquet felis, ullamcorper tincidunt lorem turpis euismod. Nibh nunc erat consectetur tellus massa sed pharetra, id diam ut lorem adipiscing, non. Praesent, nibh, magna pulvinar id amet, ullamcorper dolore nonummy diam ac elit nibh dolor. Non, congue pharetra proin aliquam at nibh feugiat molestie, ut turpis praesent aliquam mauris. Massa pulvinar aliquet dolore erat eget nibh, feugiat volutpat ut, consectetur proin lorem molestie. Id erat aliquam pharetra mauris tellus nibh nisi ipsum elit sem massa, donec laoreet. Ac consectetur proin aliquam, mauris massa feugiat molestie nunc turpis praesent, aliquam felis laoreet. Ipsum euismod nunc amet diam donec eget laoreet pulvinar ullamcorper, magna nonummy molestie massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 7:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolore amet aliquet dolore, elit mi erat eget lobortis pharetra non congue consectetur sem ac mauris ante ipsum id massa. Pulvinar euismod dolore magna, consectetur sem tempus molestie massa ipsum euismod, tincidunt amet aliquet donec, felis mi ipsum euismod congue. Pharetra ullamcorper, magna, at et ac mauris nibh nunc amet diam donec elit nibh sed volutpat tincidunt pharetra sem magna. At et lorem molestie lobortis, sit tellus nisi adipiscing proin tempus molestie, massa ipsum euismod diam aliquam at ante, lorem. Molestie massa sit aliquet aliquam, felis ante ipsum euismod nunc nisi at et lorem volutpat ut consectetur, proin laoreet sed. Euismod, tincidunt, dolor non magna consectetur diam magna at ante, lorem molestie, ut turpis sem aliquam felis ante ipsum tellus. Dolore, amet, aliquet donec elit molestie massa sit non, nisi, adipiscing, proin aliquam felis ante ipsum euismod tincidunt amet, ullamcorper. </w:t>
+        <w:t xml:space="preserve">Ac at proin ac mauris massa tempus id ullamcorper magna elit et lorem at nibh. Lorem, molestie nisi turpis aliquet aliquam, mauris massa sit tellus dolore, turpis praesent erat id. Laoreet sed euismod proin aliquam mauris, massa feugiat tellus ut turpis tellus tincidunt pulvinar ullamcorper. Magna nonummy et sed volutpat tincidunt pharetra sem magna at et aliquam adipiscing volutpat tincidunt. Dolor non magna at et, lorem volutpat ut, pharetra sem aliquam at ante feugiat tellus. Ut turpis sem tempus mauris massa pulvinar nonummy et sed volutpat tincidunt amet diam ac. Elit nibh dolor non magna at et lorem, eget ut pharetra sem magna at ante. Feugiat molestie nunc, donec elit mi dolor, euismod congue, amet diam magna, elit, nibh feugiat. Molestie ut pharetra proin ac mauris nibh sit sem nisi at, ante feugiat tellus ut. Donec elit laoreet pulvinar ullamcorper donec amet diam ac elit lobortis massa, tellus diam nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 8:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lorem mauris nunc sit aliquet nisi adipiscing, mi, erat, felis laoreet sed volutpat. Tincidunt pharetra ullamcorper congue pharetra non aliquam sed eget, tincidunt pharetra ullamcorper magna. Nonummy et lorem volutpat tincidunt pharetra non nisi turpis sem aliquam felis ante. Tempus felis massa, pulvinar ullamcorper dolore ac molestie massa sit non, ut, turpis. Praesent, amet volutpat nibh nisi amet eget sem, diam nibh aliquam dolor mauris. Proin aliquam mauris massa sit aliquet aliquam ac at et lorem, molestie, ante. Ipsum molestie massa ipsum id tincidunt pharetra non, congue consectetur non ut turpis. </w:t>
+        <w:t xml:space="preserve">At sem aliquam felis massa ipsum id tincidunt pulvinar euismod congue pharetra non congue consectetur et ac at massa feugiat tellus ullamcorper magna nonummy et, lorem eget. Nibh feugiat tellus ut turpis, aliquet aliquam adipiscing ante ipsum molestie nunc amet aliquet donec elit massa pulvinar aliquet, nibh sed volutpat ut consectetur proin lorem mauris. Lobortis pharetra diam ac eget lobortis dolor non nisi at proin lorem molestie ut, turpis aliquet dolore adipiscing, id laoreet sed non ut pharetra sem ac mauris. Ante feugiat molestie ut turpis aliquet aliquam mauris nunc turpis proin tempus mauris lobortis, feugiat, elit mi sed id lobortis dolor ullamcorper, congue consectetur et sed volutpat. Lobortis sit non nisi consectetur proin tempus molestie nunc sit sem tempus mauris massa feugiat nonummy mi, erat eget lobortis dolor ullamcorper congue, consectetur et, lorem eget. Lobortis sit, non ut adipiscing proin tempus mauris massa pulvinar tellus dolore turpis praesent nibh lorem volutpat ut, sit tellus nisi at aliquet aliquam felis massa amet. Ullamcorper dolore nonummy diam donec eget laoreet magna, at proin, lorem molestie massa pulvinar aliquet aliquam adipiscing mi tempus, id massa turpis aliquet, donec, nonummy et ac. Elit, laoreet pharetra diam donec elit laoreet ut turpis proin tempus mauris nunc sit aliquet nisi felis ante feugiat aliquet dolore turpis aliquet erat id laoreet pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 9:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sit, molestie massa tempus, eget, laoreet dolor euismod tincidunt pharetra diam magna elit nibh dolor non praesent donec. Felis mi sed euismod congue pharetra ullamcorper magna elit nibh dolor volutpat lobortis sit sem ac eget nibh. Feugiat volutpat ut sit aliquet et erat elit lobortis feugiat non ut pharetra sem, ac mauris nibh sit. Tellus nunc, pulvinar tellus donec adipiscing mi tempus, id laoreet pulvinar ullamcorper, donec feugiat mauris massa sit aliquet. Nisi, at proin ipsum molestie dolore turpis proin, aliquam, id laoreet pulvinar tellus dolore nonummy praesent tempus euismod. Diam ac at lobortis dolor non nisi consectetur proin ac molestie lobortis feugiat tellus, nisi adipiscing proin, ipsum. Id laoreet ipsum tellus dolore, nonummy praesent sed id, non nisi at ante lorem mauris lobortis sit tellus. Dolore turpis aliquet donec felis massa amet ullamcorper, dolore adipiscing mi sed eget laoreet dolor non congue aliquam. Nonummy mi erat felis, mi sed volutpat lobortis dolor sem magna consectetur et, lorem at, massa feugiat tellus. Nisi erat elit nibh sed volutpat lobortis sit non nisi turpis sem tempus mauris massa sit tellus nisi. </w:t>
+        <w:t xml:space="preserve">Nisi turpis proin aliquam felis mi sed euismod tincidunt amet praesent magna elit nibh nunc sit tellus dolore. Nonummy diam erat felis laoreet dolor euismod donec felis laoreet pulvinar aliquet dolore nonummy et erat eget laoreet. Dolor volutpat magna tempus mauris ante, pulvinar euismod, dolore nonummy, praesent erat felis laoreet dolor ullamcorper dolore nonummy. Et erat elit lobortis dolor non, magna at nibh dolor adipiscing proin lorem tellus ut turpis praesent, aliquam. Felis ante tempus euismod, nunc turpis praesent erat elit mi dolor ullamcorper dolore, elit laoreet ut consectetur et. Ac mauris ante sit non nunc turpis aliquet donec, adipiscing praesent erat felis laoreet sed, volutpat tincidunt dolor. Sem, ac elit nibh lorem molestie ullamcorper donec, elit, mi sed eget, laoreet dolor non ut consectetur diam. Ac at ante feugiat, molestie nunc sit, aliquet aliquam felis ante ipsum id massa, pulvinar consectetur proin lorem. Molestie lobortis feugiat tellus nisi adipiscing ante, feugiat tellus ut adipiscing proin, aliquam felis nunc, sit aliquet mi. Sed eget tincidunt dolor non nisi consectetur proin ac, mauris ante feugiat tellus nisi adipiscing proin ipsum id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 10:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Turpis aliquet nisi turpis aliquet donec elit et, erat. Eget tincidunt pharetra diam ac elit tincidunt dolor non. Tellus dolore nonummy praesent sed id laoreet pulvinar, ullamcorper. Congue pharetra sem magna, mauris nibh dolor volutpat ut. Consectetur sem nisi, turpis proin ipsum sed volutpat ut. Sit non, nisi adipiscing, praesent aliquam felis massa, pulvinar. Tellus dolore nonummy praesent tempus felis mi dolor ullamcorper. Congue amet diam ac elit nibh dolore adipiscing proin. Ipsum non nisi, adipiscing proin aliquam mauris massa sit. Praesent donec felis massa pulvinar aliquet aliquam felis mi. </w:t>
+        <w:t xml:space="preserve">Massa sit non nisi turpis proin lorem mauris massa pulvinar. Tellus nunc nonummy, diam erat felis, molestie, lobortis sit, tellus. Dolore turpis, aliquet erat felis, mi ipsum id congue pharetra. Diam donec elit nibh nunc sed eget sem nunc dolor. Elit pharetra mauris praesent nibh nisi, ac sit id diam. Ut, aliquam amet non ante dolore sed at, aliquet tincidunt. Ac ipsum, consectetur molestie praesent congue diam lobortis ipsum adipiscing. Ullamcorper lobortis ipsum id mi congue sit molestie mi tempus. Nonummy tellus, nunc ipsum felis et magna turpis tellus molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>Paragraph 11:</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar dolor turpis volutpat aliquet mi nisi ipsum elit non massa. Nonummy mauris, praesent tincidunt, dolor mauris nibh feugiat molestie nunc sit. Tellus nunc amet praesent erat dolor nibh dolore ipsum at tellus. Massa magna, feugiat felis erat consectetur mauris laoreet magna sit mauris. Praesent congue feugiat felis ullamcorper, tincidunt tempus turpis, volutpat, et nisi. Pulvinar eget, et ac adipiscing aliquet congue laoreet erat elit diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>Paragraph 12:</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat sit felis ullamcorper massa aliquam pharetra, eget proin felis diam lobortis tempus nonummy ullamcorper nibh aliquam. Adipiscing euismod lobortis lorem mauris mi tempus elit, diam congue pharetra tellus massa erat ipsum felis praesent. Nonummy adipiscing euismod ante, dolore magna ipsum id et nisi, sit, felis ullamcorper massa donec amet non. Massa donec amet eget praesent nunc dolor eget pharetra molestie massa erat elit, sem ut ipsum amet. Mauris ullamcorper, nibh nunc ac at non massa donec, sit felis ullamcorper congue consectetur dolor eget, ante. Aliquam, turpis aliquet congue feugiat felis aliquet lobortis aliquam amet id et nunc erat consectetur tellus, laoreet. Congue lorem adipiscing diam congue feugiat felis ipsum id diam ut tempus elit ullamcorper, ante donec pharetra. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Ra03ff30f60364e85"/>
+      <w:headerReference w:type="default" r:id="Rf0b49c1ed81e458a"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -872,51 +922,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R67fe4543bdcd447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R56b4fb089af941f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7856c0ae959a4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Ra03ff30f60364e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R3d0ee5aecde243e2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1363c3e3d249406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re09996f170ef4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R00e1d409c86f4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rf0b49c1ed81e458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8b80b487500e4f61" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>