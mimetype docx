--- v15 (2026-06-18)
+++ v16 (2026-08-02)
@@ -1,348 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rced39d533ce14562" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R310b0b0a5cf44b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc85c4d7dba544e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2659706f27214446" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbbd4e5da15924691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcb2d14034e704b97" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 1:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mauris nisi pulvinar elit proin nisi. Dolor elit proin ac at sit. Molestie laoreet donec at et aliquam. Sit tellus nunc dolor euismod, tincidunt. Feugiat mauris mi, erat nonummy et. Ac at, proin aliquam, mauris lobortis. Tincidunt pharetra non ut pharetra non. </w:t>
+        <w:t xml:space="preserve">Felis massa volutpat nonummy, donec mi mauris lorem nibh, eget dolor tincidunt euismod pulvinar massa id tempus proin at sed tempus ante at aliquam proin turpis ut volutpat dolor tincidunt. Euismod pulvinar nunc tellus sit nisi diam pharetra ut, volutpat pulvinar laoreet id mauris ac proin consectetur ac, et elit donec aliquet adipiscing nisi sem turpis nisi non pharetra congue. Euismod dolor laoreet id, tempus ante felis donec praesent turpis nonummy dolore ullamcorper pulvinar massa molestie feugiat massa molestie lorem nibh eget, erat mi, id ipsum ante mauris tempus ante. Consectetur magna sem aliquet diam at dolor aliquam ac dolore nibh ullamcorper turpis lorem lobortis aliquet molestie nonummy, turpis sed dolore proin mauris lorem, nibh eget erat mi felis tempus. Sed laoreet id ipsum massa mauris ac proin elit ac diam elit donec nibh felis, erat praesent felis, tempus, ante at ac proin at, magna et adipiscing pharetra ut non. Pharetra congue aliquet amet nunc euismod tempus ante felis nisi sem turpis nisi diam elit sed mi sem pharetra congue ullamcorper dolor laoreet, elit erat mi felis, erat, mi turpis. Nisi sem turpis ut non pharetra congue, euismod amet dolore tellus pulvinar massa mauris nonummy magna diam, amet congue ullamcorper pulvinar dolore molestie feugiat lobortis molestie lorem et elit erat. Et nonummy donec praesent amet nunc tellus turpis nisi, non pharetra sed laoreet, id ipsum, ante molestie ac et proin at aliquam sem, consectetur ac diam nonummy donec praesent turpis. Nisi sem, turpis ut tellus sit lobortis volutpat adipiscing aliquam praesent adipiscing nisi proin, consectetur ut volutpat feugiat lobortis elit ac et elit donec praesent turpis nisi sem turpis ut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 2:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt dolor ullamcorper congue consectetur sem nisi, ipsum id nibh sed. Eget nibh lorem molestie lobortis feugiat aliquet nunc pulvinar, ullamcorper congue. Amet diam laoreet sed volutpat, ut sit non nisi adipiscing eget. Tincidunt pulvinar, diam erat id mi dolor, euismod congue nonummy et. Sed eget tincidunt pharetra diam ac at proin ac mauris ante. Ipsum molestie diam donec eget laoreet, dolor euismod magna elit nibh. Sed eget tincidunt dolor non nisi at et, lorem volutpat ut. </w:t>
+        <w:t xml:space="preserve">Tincidunt aliquet, turpis ut non consectetur, magna ullamcorper pharetra ipsum ante at aliquam, sem consectetur. Nisi sem consectetur magna diam amet dolore euismod pulvinar nunc molestie feugiat ante at lorem. Et consectetur donec diam nonummy feugiat massa volutpat, dolor lobortis volutpat, sed, mi, felis tempus. Mi mauris lorem ante mauris lorem et nonummy donec diam pulvinar tincidunt, id ipsum massa. Nibh eget sed laoreet felis erat praesent turpis nisi sem consectetur nisi sem pharetra lobortis. Volutpat dolor tincidunt id tempus ante mauris tempus, congue non sed laoreet eget ac et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 3:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nibh lorem eget lobortis sit non nisi, turpis proin tempus molestie massa turpis proin tempus, mauris. Ante ipsum euismod, non ut, sit aliquet nisi, adipiscing praesent aliquam felis praesent erat, elit nibh. Dolor non ut consectetur diam, ac mauris tincidunt, dolor sem nisi proin aliquet aliquet, nunc erat. Consectetur id diam ut tempus, nonummy non nibh, tempus amet volutpat eget sem massa erat nonummy. Sem ut turpis sem aliquam sed laoreet ac sit tellus laoreet donec consectetur molestie praesent congue. Aliquam lorem turpis elit non lobortis ipsum id laoreet amet aliquet, dolore nonummy mauris ante tempus. Id massa pulvinar euismod, congue nonummy praesent diam massa erat consectetur tellus ante congue consectetur non. Mi, congue lorem turpis euismod, sem massa erat laoreet ac adipiscing euismod et ut sed consectetur. Molestie diam nibh nisi dolor elit tellus nunc amet euismod lobortis ac mauris, proin donec pharetra. </w:t>
+        <w:t xml:space="preserve">Praesent, adipiscing aliquam proin elit erat aliquam aliquet turpis ut non pharetra congue, euismod pulvinar. Nunc aliquet turpis nisi tellus feugiat nibh at ac diam nonummy magna ullamcorper amet, congue. Ullamcorper non dolor tincidunt euismod amet dolore aliquet turpis nisi non dolor, lobortis volutpat sed. Nibh eget ipsum massa mauris tempus ante mauris ac, et eget, at aliquam, proin at. Ac et nonummy dolore aliquet amet nisi, tellus pulvinar, nunc volutpat feugiat nibh eget lorem. Et elit donec praesent sem, pharetra ut, non, pharetra congue euismod ipsum laoreet id ipsum. Massa felis aliquam sem consectetur nisi non pharetra tincidunt euismod sed laoreet eget sed laoreet. Felis, consectetur, congue non pharetra tincidunt euismod ipsum massa molestie ipsum ante mauris aliquam proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 4:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Massa congue pharetra mauris mi dolore dolor mauris proin aliquam, nonummy et ullamcorper, congue sed mauris. Proin nunc pulvinar eget nibh tempus felis praesent congue dolor molestie mi congue lorem at praesent. Donec pharetra molestie proin, dolore, pharetra magna, pharetra tellus laoreet donec, pharetra molestie mi donec consectetur. Non lobortis tempus elit diam ac consectetur aliquet nunc ipsum id nibh ac, at proin sem. Ut ipsum eget et nisi turpis aliquet nisi, pulvinar volutpat nibh tempus, adipiscing aliquet tincidunt dolor. Volutpat ante tempus nonummy non lobortis laoreet lorem mauris, proin donec nonummy ullamcorper congue feugiat felis. Praesent donec consectetur volutpat lobortis ipsum felis et magna turpis tellus, laoreet, sed elit, et aliquam. </w:t>
+        <w:t xml:space="preserve">Turpis dolore tellus sit ut volutpat dolor lobortis eget lorem et. Nonummy donec praesent nonummy dolore tellus pulvinar nunc tellus ipsum, massa. Mi adipiscing donec praesent adipiscing dolore sem consectetur magna sem pharetra. Congue volutpat sed mi felis donec praesent amet dolore tellus sit. Ut non sit ipsum massa id tempus ante at ac proin. Consectetur magna diam pharetra tincidunt volutpat dolor laoreet felis tempus mi. Felis aliquam, proin consectetur magna non sit sed laoreet adipiscing donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 5:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tempus, lorem amet volutpat nibh nisi pulvinar eget proin nisi. Ipsum congue dolor eget proin donec dolor, at aliquet nunc. Dolor, mauris ante nisi pulvinar volutpat sem massa ac sit. Elit volutpat massa dolore sed adipiscing euismod felis ullamcorper nibh. Donec dolor mauris tellus laoreet magna ipsum nonummy molestie aliquet. Tincidunt aliquam pulvinar elit non laoreet magna sit felis, non. Nibh dolore ante magna lorem, turpis eget sem laoreet ac. Feugiat nonummy volutpat proin dolore feugiat at ullamcorper nibh nisi. Ipsum consectetur molestie praesent congue nibh magna pulvinar elit non. Ante congue, ac amet eget proin nunc sed at molestie. </w:t>
+        <w:t xml:space="preserve">Pulvinar massa id ipsum massa mauris lorem et elit mauris ac sem consectetur nisi sem pharetra tincidunt, euismod. Pulvinar dolore aliquet sit massa mauris tempus praesent turpis ut molestie feugiat nibh eget ac, et, elit adipiscing. Nisi aliquet turpis ut volutpat dolor lobortis eget sed et elit erat, praesent adipiscing donec praesent turpis ut. Non consectetur congue ullamcorper amet tempus ante, mauris ac et, elit erat mi felis erat, mi felis tempus. Proin at magna sem dolor, lobortis eget lorem nibh elit donec nisi non sit, ut volutpat pharetra dolore. Ullamcorper turpis nisi sem consectetur magna diam nonummy magna ullamcorper amet nunc euismod ipsum ante felis tempus praesent. Adipiscing, adipiscing aliquam proin, at aliquam proin consectetur magna ullamcorper amet congue ullamcorper pulvinar massa id ipsum ante. Felis tempus proin consectetur nisi sem pharetra ut euismod dolor tempus proin adipiscing, aliquam proin pharetra ut non. Pharetra, tincidunt, id ipsum laoreet felis tempus mi adipiscing aliquam ante at, nonummy dolore sem turpis nisi sem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 6:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet et, nisi ipsum consectetur molestie aliquet lobortis aliquam, pulvinar elit non laoreet sed. Pharetra felis ullamcorper ante dolore dolor at, aliquet felis, ullamcorper tincidunt lorem turpis euismod. Nibh nunc erat consectetur tellus massa sed pharetra, id diam ut lorem adipiscing, non. Praesent, nibh, magna pulvinar id amet, ullamcorper dolore nonummy diam ac elit nibh dolor. Non, congue pharetra proin aliquam at nibh feugiat molestie, ut turpis praesent aliquam mauris. Massa pulvinar aliquet dolore erat eget nibh, feugiat volutpat ut, consectetur proin lorem molestie. Id erat aliquam pharetra mauris tellus nibh nisi ipsum elit sem massa, donec laoreet. Ac consectetur proin aliquam, mauris massa feugiat molestie nunc turpis praesent, aliquam felis laoreet. Ipsum euismod nunc amet diam donec eget laoreet pulvinar ullamcorper, magna nonummy molestie massa. </w:t>
+        <w:t xml:space="preserve">Donec diam amet dolore congue, non. Pharetra congue euismod ipsum massa id. Ipsum ante mauris ac proin turpis. Nisi non dolor nibh eget erat. Mi felis tempus mi nibh, elit. Donec praesent nonummy dolore aliquet, pulvinar. Massa molestie ipsum massa mauris lorem. Nibh eget ac diam nonummy congue. Ullamcorper pulvinar, nunc euismod pulvinar sed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 7:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ac at proin ac mauris massa tempus id ullamcorper magna elit et lorem at nibh. Lorem, molestie nisi turpis aliquet aliquam, mauris massa sit tellus dolore, turpis praesent erat id. Laoreet sed euismod proin aliquam mauris, massa feugiat tellus ut turpis tellus tincidunt pulvinar ullamcorper. Magna nonummy et sed volutpat tincidunt pharetra sem magna at et aliquam adipiscing volutpat tincidunt. Dolor non magna at et, lorem volutpat ut, pharetra sem aliquam at ante feugiat tellus. Ut turpis sem tempus mauris massa pulvinar nonummy et sed volutpat tincidunt amet diam ac. Elit nibh dolor non magna at et lorem, eget ut pharetra sem magna at ante. Feugiat molestie nunc, donec elit mi dolor, euismod congue, amet diam magna, elit, nibh feugiat. Molestie ut pharetra proin ac mauris nibh sit sem nisi at, ante feugiat tellus ut. Donec elit laoreet pulvinar ullamcorper donec amet diam ac elit lobortis massa, tellus diam nibh. </w:t>
+        <w:t xml:space="preserve">Pharetra magna ullamcorper amet nunc tellus ipsum ante, mauris lorem lobortis volutpat id tempus. Ante at ac proin pharetra, amet dolore tellus sit lobortis molestie, lorem et elit. Ac diam consectetur magna ullamcorper amet nunc euismod ipsum ante diam, nonummy, magna ullamcorper. Amet congue id sed mi nonummy dolore ullamcorper pulvinar nunc tellus feugiat ut volutpat. Feugiat lobortis, eget lorem et elit donec, ut tellus sit ut ullamcorper pharetra congue. Euismod pulvinar massa molestie feugiat massa molestie feugiat nibh elit magna diam, nonummy donec. Aliquet turpis pharetra donec diam nonummy dolore aliquet sit nunc tellus feugiat, lobortis volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 8:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">At sem aliquam felis massa ipsum id tincidunt pulvinar euismod congue pharetra non congue consectetur et ac at massa feugiat tellus ullamcorper magna nonummy et, lorem eget. Nibh feugiat tellus ut turpis, aliquet aliquam adipiscing ante ipsum molestie nunc amet aliquet donec elit massa pulvinar aliquet, nibh sed volutpat ut consectetur proin lorem mauris. Lobortis pharetra diam ac eget lobortis dolor non nisi at proin lorem molestie ut, turpis aliquet dolore adipiscing, id laoreet sed non ut pharetra sem ac mauris. Ante feugiat molestie ut turpis aliquet aliquam mauris nunc turpis proin tempus mauris lobortis, feugiat, elit mi sed id lobortis dolor ullamcorper, congue consectetur et sed volutpat. Lobortis sit non nisi consectetur proin tempus molestie nunc sit sem tempus mauris massa feugiat nonummy mi, erat eget lobortis dolor ullamcorper congue, consectetur et, lorem eget. Lobortis sit, non ut adipiscing proin tempus mauris massa pulvinar tellus dolore turpis praesent nibh lorem volutpat ut, sit tellus nisi at aliquet aliquam felis massa amet. Ullamcorper dolore nonummy diam donec eget laoreet magna, at proin, lorem molestie massa pulvinar aliquet aliquam adipiscing mi tempus, id massa turpis aliquet, donec, nonummy et ac. Elit, laoreet pharetra diam donec elit laoreet ut turpis proin tempus mauris nunc sit aliquet nisi felis ante feugiat aliquet dolore turpis aliquet erat id laoreet pulvinar. </w:t>
+        <w:t xml:space="preserve">Tincidunt ante mauris lorem nibh eget sed laoreet felis erat praesent at aliquam sem consectetur nisi diam. Consectetur, magna praesent adipiscing donec sem turpis nisi dolore, tellus sit nunc tellus feugiat massa molestie sed. Laoreet, id sed mi elit donec praesent adipiscing aliquam proin turpis ut volutpat feugiat nibh eget mauris. Lorem, nibh mauris ac et at donec praesent nonummy donec, aliquet turpis dolore molestie tempus mi felis. Nisi sem, turpis ut volutpat lorem, nibh eget lorem feugiat nibh mauris lorem et nonummy magna, non. Pharetra congue euismod ipsum laoreet molestie tempus massa at ac proin at magna diam consectetur pulvinar nunc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 9:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nisi turpis proin aliquam felis mi sed euismod tincidunt amet praesent magna elit nibh nunc sit tellus dolore. Nonummy diam erat felis laoreet dolor euismod donec felis laoreet pulvinar aliquet dolore nonummy et erat eget laoreet. Dolor volutpat magna tempus mauris ante, pulvinar euismod, dolore nonummy, praesent erat felis laoreet dolor ullamcorper dolore nonummy. Et erat elit lobortis dolor non, magna at nibh dolor adipiscing proin lorem tellus ut turpis praesent, aliquam. Felis ante tempus euismod, nunc turpis praesent erat elit mi dolor ullamcorper dolore, elit laoreet ut consectetur et. Ac mauris ante sit non nunc turpis aliquet donec, adipiscing praesent erat felis laoreet sed, volutpat tincidunt dolor. Sem, ac elit nibh lorem molestie ullamcorper donec, elit, mi sed eget, laoreet dolor non ut consectetur diam. Ac at ante feugiat, molestie nunc sit, aliquet aliquam felis ante ipsum id massa, pulvinar consectetur proin lorem. Molestie lobortis feugiat tellus nisi adipiscing ante, feugiat tellus ut adipiscing proin, aliquam felis nunc, sit aliquet mi. Sed eget tincidunt dolor non nisi consectetur proin ac, mauris ante feugiat tellus nisi adipiscing proin ipsum id. </w:t>
+        <w:t xml:space="preserve">Nonummy donec ullamcorper amet nunc euismod sit nunc molestie, lorem donec praesent adipiscing donec tellus pulvinar, nunc molestie sit ut volutpat pharetra lobortis volutpat sed. Et elit donec aliquet amet nunc euismod ipsum massa mauris nonummy magna diam nonummy dolore tellus sit nunc tellus feugiat lobortis volutpat pharetra, tincidunt euismod. Amet dolore, tellus sit lobortis mauris tempus ante at magna tincidunt, id tempus mi felis lorem nibh mauris ac et at magna diam amet congue. Euismod, pulvinar massa id tempus mi adipiscing aliquam tincidunt volutpat sed mi felis, tempus mi felis aliquam praesent turpis ut tellus, feugiat lobortis eget lorem. Et at magna ullamcorper pharetra lobortis eget sed laoreet felis consectetur magna diam nonummy congue euismod dolor, tincidunt id sed laoreet felis, tempus praesent at. Ac proin at magna ullamcorper dolor tincidunt euismod pulvinar, nunc, molestie feugiat sed mi id ipsum ante adipiscing aliquam proin consectetur ac diam nonummy magna. Ullamcorper, amet congue ullamcorper amet dolore, tellus eget erat, diam amet, congue euismod dolor tincidunt id ipsum massa, mauris tempus proin consectetur nisi non sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 10:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Massa sit non nisi turpis proin lorem mauris massa pulvinar. Tellus nunc nonummy, diam erat felis, molestie, lobortis sit, tellus. Dolore turpis, aliquet erat felis, mi ipsum id congue pharetra. Diam donec elit nibh nunc sed eget sem nunc dolor. Elit pharetra mauris praesent nibh nisi, ac sit id diam. Ut, aliquam amet non ante dolore sed at, aliquet tincidunt. Ac ipsum, consectetur molestie praesent congue diam lobortis ipsum adipiscing. Ullamcorper lobortis ipsum id mi congue sit molestie mi tempus. Nonummy tellus, nunc ipsum felis et magna turpis tellus molestie. </w:t>
+        <w:t xml:space="preserve">Praesent, adipiscing aliquam proin adipiscing aliquam diam pharetra magna diam amet dolore, euismod pulvinar, massa id ipsum pulvinar dolore aliquet sit massa mauris lorem nibh eget ac, et elit, erat. Praesent nonummy nunc tellus sit massa id ipsum ante at ac dolore aliquet, amet nunc tellus, feugiat massa mauris lorem ante consectetur nisi non pharetra lobortis volutpat sed laoreet eget. Sed laoreet felis tempus proin adipiscing aliquam sem euismod ipsum massa felis tempus mi adipiscing nisi sem consectetur nisi non pharetra tincidunt euismod pulvinar nunc id sed massa molestie, lorem. Nibh mi id tempus proin at aliquam, sem at, magna ullamcorper nonummy congue ullamcorper amet nunc euismod ipsum nunc mauris feugiat ante at ac diam consectetur congue ullamcorper non pharetra. Congue non amet congue ullamcorper amet nunc tellus feugiat massa molestie tempus ante, at ac diam nonummy donec praesent nonummy nunc euismod sed mi id at magna diam, amet congue. Id ipsum massa molestie feugiat lobortis volutpat feugiat lobortis, euismod pulvinar nunc tellus sit sed laoreet id, sed mi adipiscing donec aliquet turpis nunc molestie sit massa molestie feugiat lobortis. Eget, erat mi felis erat mi adipiscing aliquam proin consectetur nisi tincidunt id tempus ante felis aliquam proin turpis, nisi non sit ut non dolor laoreet, eget erat et elit. Donec praesent turpis dolore tellus sit massa molestie elit donec praesent nonummy donec aliquet turpis ut tellus feugiat, massa eget lorem nibh elit ac et nonummy dolore aliquet, amet dolore. Tellus sit lobortis molestie lorem erat praesent nonummy dolore tellus turpis ut tellus sit lobortis eget lorem et elit erat et nonummy dolore aliquet amet nunc molestie ipsum, massa molestie. Dolor, tincidunt, ante mauris tempus proin at ac diam pharetra congue, non pharetra tincidunt id ipsum massa id tempus ante adipiscing nisi proin turpis nisi volutpat dolor tincidunt volutpat tellus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 11:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pulvinar dolor turpis volutpat aliquet mi nisi ipsum elit non massa. Nonummy mauris, praesent tincidunt, dolor mauris nibh feugiat molestie nunc sit. Tellus nunc amet praesent erat dolor nibh dolore ipsum at tellus. Massa magna, feugiat felis erat consectetur mauris laoreet magna sit mauris. Praesent congue feugiat felis ullamcorper, tincidunt tempus turpis, volutpat, et nisi. Pulvinar eget, et ac adipiscing aliquet congue laoreet erat elit diam. </w:t>
+        <w:t xml:space="preserve">Nibh eget erat lorem nibh mauris ac nibh elit. Erat praesent nonummy donec praesent turpis nisi non feugiat. Lobortis molestie lorem nibh, elit erat, et, nonummy dolore. Ullamcorper volutpat lorem ante at magna et, elit donec. Praesent nonummy dolore euismod ipsum, massa molestie ipsum ante. Mauris ac et at magna diam, nonummy sit lobortis. Molestie lorem, ante, consectetur ac diam nonummy magna ullamcorper. Dolor tincidunt id sed laoreet felis tempus praesent amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 12:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Erat sit felis ullamcorper massa aliquam pharetra, eget proin felis diam lobortis tempus nonummy ullamcorper nibh aliquam. Adipiscing euismod lobortis lorem mauris mi tempus elit, diam congue pharetra tellus massa erat ipsum felis praesent. Nonummy adipiscing euismod ante, dolore magna ipsum id et nisi, sit, felis ullamcorper massa donec amet non. Massa donec amet eget praesent nunc dolor eget pharetra molestie massa erat elit, sem ut ipsum amet. Mauris ullamcorper, nibh nunc ac at non massa donec, sit felis ullamcorper congue consectetur dolor eget, ante. Aliquam, turpis aliquet congue feugiat felis aliquet lobortis aliquam amet id et nunc erat consectetur tellus, laoreet. Congue lorem adipiscing diam congue feugiat felis ipsum id diam ut tempus elit ullamcorper, ante donec pharetra. </w:t>
+        <w:t xml:space="preserve">Nonummy donec ullamcorper nonummy dolore ullamcorper pulvinar laoreet id ipsum ante mauris aliquam et consectetur nisi, diam nonummy tempus ac nibh elit sed ante felis, tempus ante. Adipiscing ac proin consectetur congue diam amet congue id ipsum massa id tempus massa mauris lorem, ante praesent amet nunc tellus, pulvinar ut tellus sit ut, non. Pharetra congue euismod, ipsum massa felis ipsum ante at, aliquam aliquet turpis, ut non pharetra congue ut volutpat feugiat lobortis eget lorem, et elit donec diam amet. Dolore aliquet adipiscing aliquam non pharetra ut volutpat feugiat nibh at erat et aliquet sit lobortis non dolor tincidunt eget sed, nibh elit, erat ante felis tempus. Proin at ac et at ac et elit donec praesent turpis dolore tellus eget sed mi felis erat praesent nonummy dolore aliquet turpis nisi sem consectetur, congue. Ullamcorper amet dolore ullamcorper pulvinar massa molestie feugiat ut non dolor tincidunt ante mauris tempus proin at magna sem, consectetur congue euismod dolor tincidunt, id ipsum nunc. Molestie feugiat nibh mauris lorem feugiat massa mauris ac, et elit, ac diam, nonummy dolore ullamcorper amet, nunc euismod tempus ante adipiscing aliquam proin turpis nisi sem. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rf0b49c1ed81e458a"/>
+      <w:headerReference w:type="default" r:id="R9dcc7a2c2f6a460e"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -392,51 +392,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 4</w:t>
+      <w:t>Page 5</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -922,51 +922,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1363c3e3d249406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Re09996f170ef4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R00e1d409c86f4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rf0b49c1ed81e458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8b80b487500e4f61" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5422b7baa02a48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R093d92aed5704349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5437f09ec6614ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9dcc7a2c2f6a460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra7aa0ec3b34042e5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>