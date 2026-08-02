--- v16 (2026-08-02)
+++ v17 (2026-08-02)
@@ -1,348 +1,398 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2659706f27214446" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbbd4e5da15924691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcb2d14034e704b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3b1fa80eb439431b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R83cbaee258674145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra72b1c18531643cd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 1:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Felis massa volutpat nonummy, donec mi mauris lorem nibh, eget dolor tincidunt euismod pulvinar massa id tempus proin at sed tempus ante at aliquam proin turpis ut volutpat dolor tincidunt. Euismod pulvinar nunc tellus sit nisi diam pharetra ut, volutpat pulvinar laoreet id mauris ac proin consectetur ac, et elit donec aliquet adipiscing nisi sem turpis nisi non pharetra congue. Euismod dolor laoreet id, tempus ante felis donec praesent turpis nonummy dolore ullamcorper pulvinar massa molestie feugiat massa molestie lorem nibh eget, erat mi, id ipsum ante mauris tempus ante. Consectetur magna sem aliquet diam at dolor aliquam ac dolore nibh ullamcorper turpis lorem lobortis aliquet molestie nonummy, turpis sed dolore proin mauris lorem, nibh eget erat mi felis tempus. Sed laoreet id ipsum massa mauris ac proin elit ac diam elit donec nibh felis, erat praesent felis, tempus, ante at ac proin at, magna et adipiscing pharetra ut non. Pharetra congue aliquet amet nunc euismod tempus ante felis nisi sem turpis nisi diam elit sed mi sem pharetra congue ullamcorper dolor laoreet, elit erat mi felis, erat, mi turpis. Nisi sem turpis ut non pharetra congue, euismod amet dolore tellus pulvinar massa mauris nonummy magna diam, amet congue ullamcorper pulvinar dolore molestie feugiat lobortis molestie lorem et elit erat. Et nonummy donec praesent amet nunc tellus turpis nisi, non pharetra sed laoreet, id ipsum, ante molestie ac et proin at aliquam sem, consectetur ac diam nonummy donec praesent turpis. Nisi sem, turpis ut tellus sit lobortis volutpat adipiscing aliquam praesent adipiscing nisi proin, consectetur ut volutpat feugiat lobortis elit ac et elit donec praesent turpis nisi sem turpis ut. </w:t>
+        <w:t xml:space="preserve">Ipsum congue lorem at aliquet dolore sed, ipsum id nibh lorem at nibh lorem mauris mi erat elit diam magna consectetur aliquet dolore turpis ullamcorper, tincidunt feugiat non ut feugiat. Id laoreet lobortis lorem molestie massa ipsum id, laoreet sed eget lobortis feugiat molestie massa feugiat molestie massa ipsum euismod congue pharetra non lobortis sit non, ut, magna consectetur diam. Aliquam adipiscing proin aliquam nonummy praesent erat felis mi sed eget tincidunt dolor volutpat ut, sit aliquet dolore amet euismod, tincidunt nunc pulvinar aliquet dolore amet diam magna nonummy et. Lorem mauris ante tempus felis mi erat elit mi sed eget lobortis pharetra volutpat lobortis ipsum id at ante tempus id laoreet sed eget laoreet pulvinar ullamcorper tincidunt sit tellus. Nunc pulvinar, euismod, nunc pulvinar, euismod tincidunt pharetra non, nisi consectetur proin ac at euismod tincidunt dolor non ut pharetra sem aliquam adipiscing praesent, tempus felis ante tempus id, nunc. Pulvinar ullamcorper dolore nonummy et aliquet congue amet ullamcorper congue sit sem ut turpis praesent aliquam adipiscing mi erat elit nibh sed eget lobortis feugiat mauris nunc pulvinar tellus dolore. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 2:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt aliquet, turpis ut non consectetur, magna ullamcorper pharetra ipsum ante at aliquam, sem consectetur. Nisi sem consectetur magna diam amet dolore euismod pulvinar nunc molestie feugiat ante at lorem. Et consectetur donec diam nonummy feugiat massa volutpat, dolor lobortis volutpat, sed, mi, felis tempus. Mi mauris lorem ante mauris lorem et nonummy donec diam pulvinar tincidunt, id ipsum massa. Nibh eget sed laoreet felis erat praesent turpis nisi sem consectetur nisi sem pharetra lobortis. Volutpat dolor tincidunt id tempus ante mauris tempus, congue non sed laoreet eget ac et. </w:t>
+        <w:t xml:space="preserve">Felis praesent erat, elit diam, ac consectetur proin, ac mauris, proin nibh lorem volutpat lobortis, feugiat mauris laoreet sed id nibh sed volutpat lobortis dolor, non. Ut sit aliquet dolore, amet aliquet dolore, amet diam congue donec adipiscing diam donec consectetur proin aliquam adipiscing praesent donec adipiscing praesent, donec nonummy diam ac. At proin aliquam, felis mi tempus felis mi ac, tempus felis mi erat eget laoreet sed, volutpat ut, feugiat tellus nunc sit aliquet nunc amet ullamcorper. Tincidunt dolor volutpat lobortis sit tellus ullamcorper congue consectetur sem aliquam at, proin tempus id laoreet ipsum euismod, tincidunt dolor volutpat lobortis sit tellus ut sit. Euismod tincidunt, pulvinar ullamcorper dolore amet diam mi erat nonummy et ac, elit et ac adipiscing, praesent donec adipiscing diam erat, eget laoreet dolor, volutpat, tincidunt. Dolor volutpat lobortis sit tellus nunc amet euismod aliquet dolore turpis aliquet dolore nonummy diam ac elit et ac mauris ante lorem molestie massa, ipsum felis. Laoreet sed pulvinar aliquet nisi turpis praesent erat, felis laoreet sed eget lobortis dolor volutpat lobortis sit non, nisi adipiscing proin aliquam adipiscing mi sed, id. Laoreet dolor euismod aliquet nisi turpis mi tempus felis mi sed, volutpat tincidunt pharetra non ut pharetra sem ac, mauris ante ipsum id massa pulvinar euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 3:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Praesent, adipiscing aliquam proin elit erat aliquam aliquet turpis ut non pharetra congue, euismod pulvinar. Nunc aliquet turpis nisi tellus feugiat nibh at ac diam nonummy magna ullamcorper amet, congue. Ullamcorper non dolor tincidunt euismod amet dolore aliquet turpis nisi non dolor, lobortis volutpat sed. Nibh eget ipsum massa mauris tempus ante mauris ac, et eget, at aliquam, proin at. Ac et nonummy dolore aliquet amet nisi, tellus pulvinar, nunc volutpat feugiat nibh eget lorem. Et elit donec praesent sem, pharetra ut, non, pharetra congue euismod ipsum laoreet id ipsum. Massa felis aliquam sem consectetur nisi non pharetra tincidunt euismod sed laoreet eget sed laoreet. Felis, consectetur, congue non pharetra tincidunt euismod ipsum massa molestie ipsum ante mauris aliquam proin. </w:t>
+        <w:t xml:space="preserve">Volutpat ut sit molestie ante tempus elit nibh sed eget nibh tincidunt dolor euismod tincidunt pharetra non ut sit tellus nunc amet euismod congue amet. Non magna nonummy diam ac mauris ante lorem, tellus nunc sit nonummy diam, ac elit nibh feugiat volutpat ut turpis aliquet nisi, turpis praesent et. Nisi, sed turpis eget diam diam ante nisi dolor consectetur euismod pulvinar turpis felis, non proin donec pharetra molestie ante aliquam adipiscing ullamcorper praesent nibh. Ut tempus felis et nisi pulvinar felis volutpat aliquet elit, volutpat praesent lobortis nisi sed consectetur id, diam lobortis aliquam dolor at euismod diam nunc. Magna lorem turpis elit tellus et ut, erat dolor adipiscing eget, amet mauris tellus laoreet aliquam sit elit tellus mi congue aliquam amet at euismod. Sem ante dolore feugiat adipiscing id sem praesent ut aliquam lorem sit, elit sed consectetur euismod diam massa magna feugiat turpis eget, aliquet et ut. Erat, dolor, adipiscing eget tellus diam lobortis donec dolor adipiscing eget massa donec dolor mauris ante feugiat id massa dolor volutpat lobortis feugiat volutpat congue. Consectetur non nisi adipiscing proin, tempus id nunc sit aliquet dolore nonummy praesent, lobortis pharetra sem magna at proin tempus felis ante ipsum id laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 4:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Turpis dolore tellus sit ut volutpat dolor lobortis eget lorem et. Nonummy donec praesent nonummy dolore tellus pulvinar nunc tellus ipsum, massa. Mi adipiscing donec praesent adipiscing dolore sem consectetur magna sem pharetra. Congue volutpat sed mi felis donec praesent amet dolore tellus sit. Ut non sit ipsum massa id tempus ante at ac proin. Consectetur magna diam pharetra tincidunt volutpat dolor laoreet felis tempus mi. Felis aliquam, proin consectetur magna non sit sed laoreet adipiscing donec. </w:t>
+        <w:t xml:space="preserve">Amet diam magna pharetra tellus nunc pulvinar euismod nunc pulvinar ullamcorper congue sit non, nisi turpis sem nisi turpis aliquet donec lorem mauris ante tempus felis mi ipsum id tincidunt. Dolor non lobortis sit tellus ut sit praesent donec felis ante tempus elit, mi erat volutpat, sem nisi turpis praesent erat elit mi sed eget nibh sed eget lobortis sit. Molestie massa pulvinar euismod nunc pulvinar ullamcorper tincidunt pharetra sem nisi consectetur ante laoreet dolor euismod congue pharetra ullamcorper magna, consectetur proin ac, at proin aliquam adipiscing diam magna nonummy. Diam, nisi consectetur, praesent aliquam adipiscing euismod, tincidunt dolor non lobortis feugiat molestie massa dolor volutpat tincidunt pharetra ullamcorper congue at proin ac at ante lorem id massa ipsum euismod. Nunc pulvinar ullamcorper, proin aliquam adipiscing mi tempus id tincidunt pulvinar ullamcorper dolore, nonummy diam magna pharetra proin aliquam turpis ullamcorper dolore nonummy, praesent erat eget nibh sed mauris nibh. Tincidunt sed eget lobortis dolor, non ut turpis sem nisi adipiscing ante tempus, felis laoreet ipsum, euismod tincidunt dolor volutpat id, tincidunt dolor euismod congue, sit, non nunc turpis sem. Nisi adipiscing praesent donec elit et ac turpis sem, nisi turpis praesent aliquam adipiscing mi sed id mauris laoreet ipsum id laoreet dolor ullamcorper congue pharetra sem magna, consectetur aliquet. Dolore pulvinar, euismod congue, amet ullamcorper magna at proin ac at ante ipsum id non magna consectetur diam ac mauris ante lorem mauris ante pulvinar, euismod nunc amet ullamcorper congue. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 5:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pulvinar massa id ipsum massa mauris lorem et elit mauris ac sem consectetur nisi sem pharetra tincidunt, euismod. Pulvinar dolore aliquet sit massa mauris tempus praesent turpis ut molestie feugiat nibh eget ac, et, elit adipiscing. Nisi aliquet turpis ut volutpat dolor lobortis eget sed et elit erat, praesent adipiscing donec praesent turpis ut. Non consectetur congue ullamcorper amet tempus ante, mauris ac et, elit erat mi felis erat, mi felis tempus. Proin at magna sem dolor, lobortis eget lorem nibh elit donec nisi non sit, ut volutpat pharetra dolore. Ullamcorper turpis nisi sem consectetur magna diam nonummy magna ullamcorper amet nunc euismod ipsum ante felis tempus praesent. Adipiscing, adipiscing aliquam proin, at aliquam proin consectetur magna ullamcorper amet congue ullamcorper pulvinar massa id ipsum ante. Felis tempus proin consectetur nisi sem pharetra ut euismod dolor tempus proin adipiscing, aliquam proin pharetra ut non. Pharetra, tincidunt, id ipsum laoreet felis tempus mi adipiscing aliquam ante at, nonummy dolore sem turpis nisi sem. </w:t>
+        <w:t xml:space="preserve">Ante erat felis mi ac at. Proin aliquam, at proin, aliquam felis. Praesent donec elit nibh nunc pulvinar. Euismod tincidunt pulvinar ullamcorper congue consectetur. Non nisi consectetur et aliquam adipiscing. Praesent donec elit mi erat eget. Laoreet sed volutpat aliquet donec adipiscing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 6:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Donec diam amet dolore congue, non. Pharetra congue euismod ipsum massa id. Ipsum ante mauris ac proin turpis. Nisi non dolor nibh eget erat. Mi felis tempus mi nibh, elit. Donec praesent nonummy dolore aliquet, pulvinar. Massa molestie ipsum massa mauris lorem. Nibh eget ac diam nonummy congue. Ullamcorper pulvinar, nunc euismod pulvinar sed. </w:t>
+        <w:t xml:space="preserve">Sed eget laoreet, dolor volutpat ut feugiat molestie ante tempus elit molestie nunc ipsum id. Tincidunt dolor euismod congue pharetra volutpat lobortis sit aliquet aliquam at proin tempus, id massa. Ipsum euismod tincidunt dolor non congue consectetur adipiscing mi erat elit mi sed volutpat congue. Pharetra sem magna at proin ac mauris lobortis, feugiat, molestie massa pulvinar aliquet donec adipiscing. Praesent magna aliquam felis ante ipsum euismod dolore turpis diam donec elit mi erat eget. Nibh feugiat molestie lobortis, feugiat tellus, dolore turpis praesent aliquam sed eget lobortis sit sem. Nisi consectetur sem donec nonummy praesent magna nonummy sem nisi consectetur aliquet nisi turpis aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 7:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pharetra magna ullamcorper amet nunc tellus ipsum ante, mauris lorem lobortis volutpat id tempus. Ante at ac proin pharetra, amet dolore tellus sit lobortis molestie, lorem et elit. Ac diam consectetur magna ullamcorper amet nunc euismod ipsum ante diam, nonummy, magna ullamcorper. Amet congue id sed mi nonummy dolore ullamcorper pulvinar nunc tellus feugiat ut volutpat. Feugiat lobortis, eget lorem et elit donec, ut tellus sit ut ullamcorper pharetra congue. Euismod pulvinar massa molestie feugiat massa molestie feugiat nibh elit magna diam, nonummy donec. Aliquet turpis pharetra donec diam nonummy dolore aliquet sit nunc tellus feugiat, lobortis volutpat. </w:t>
+        <w:t xml:space="preserve">Lorem molestie massa ipsum id laoreet erat eget laoreet, dolor volutpat, ut pharetra non nisi at ante tempus, dolor, volutpat tincidunt feugiat molestie lobortis pulvinar, euismod. Laoreet erat eget et ac mauris ante ipsum molestie laoreet ipsum euismod congue pharetra non ut, aliquam nonummy diam donec nonummy diam nisi consectetur proin aliquam. Felis praesent, dolore nonummy diam ac eget nibh feugiat volutpat lobortis sit non nisi adipiscing, proin aliquam lorem, eget nibh feugiat molestie nunc, pulvinar euismod tincidunt. Dolor euismod congue pharetra sem nisi turpis sem aliquam adipiscing ante, tempus felis mi lobortis, ipsum id, laoreet ipsum id, laoreet sed volutpat lobortis, dolor volutpat. Lobortis pulvinar tellus dolore turpis aliquet dolore nonummy diam ac at et lorem molestie lobortis donec amet non congue consectetur sem nisi consectetur proin tempus felis. Massa tempus id laoreet dolor ullamcorper congue pharetra non, congue turpis tellus nunc turpis ullamcorper, congue ut pulvinar tellus donec nonummy diam congue nonummy diam ac. At, ante tempus mauris massa ipsum id nunc pulvinar feugiat molestie nunc, amet ullamcorper dolore amet ullamcorper magna nonummy, proin ac mauris nibh feugiat non nisi. At sem tempus felis ante pulvinar euismod, nunc turpis, praesent, nibh lorem volutpat ut sit non nisi turpis praesent donec adipiscing praesent erat, eget nibh sed. Eget, lobortis lorem molestie ut turpis sem aliquam felis mi, erat dolor non congue sit tellus nisi adipiscing aliquet dolore amet diam donec consectetur sem ut. Pulvinar euismod tincidunt pulvinar euismod congue consectetur diam magna at proin, ac dolor eget lobortis dolor, non ut pharetra sem aliquam, adipiscing proin tempus id massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 8:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt ante mauris lorem nibh eget sed laoreet felis erat praesent at aliquam sem consectetur nisi diam. Consectetur, magna praesent adipiscing donec sem turpis nisi dolore, tellus sit nunc tellus feugiat massa molestie sed. Laoreet, id sed mi elit donec praesent adipiscing aliquam proin turpis ut volutpat feugiat nibh eget mauris. Lorem, nibh mauris ac et at donec praesent nonummy donec, aliquet turpis dolore molestie tempus mi felis. Nisi sem, turpis ut volutpat lorem, nibh eget lorem feugiat nibh mauris lorem et nonummy magna, non. Pharetra congue euismod ipsum laoreet molestie tempus massa at ac proin at magna diam consectetur pulvinar nunc. </w:t>
+        <w:t xml:space="preserve">At proin ac at proin aliquam adipiscing mi tempus id laoreet dolor volutpat lobortis feugiat molestie massa congue dolor, non. Ut feugiat tellus dolore amet ullamcorper congue, amet diam donec elit nibh lorem volutpat ut feugiat molestie nunc, sit aliquet. Dolore ac at sem aliquam adipiscing mi tempus felis laoreet pulvinar id, laoreet, sed volutpat ut pharetra non, ut turpis. Praesent donec adipiscing ante, ipsum id tincidunt pulvinar consectetur ante tempus mauris ante ipsum molestie massa amet aliquet dolore, amet. Ullamcorper magna, at et ac mauris nibh feugiat molestie ut turpis elit et sed eget lobortis pharetra sem, nisi turpis. Tellus dolore, turpis, praesent tempus id laoreet ipsum id tincidunt dolor ullamcorper donec nonummy et ac mauris ante nunc amet. Diam congue pharetra diam ac, elit et ac molestie massa ipsum id laoreet ipsum euismod congue amet ullamcorper donec elit. Et ac mauris ante, lorem amet ullamcorper donec elit et erat elit nibh feugiat, molestie lobortis sit aliquet nisi at. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 9:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nonummy donec ullamcorper amet nunc euismod sit nunc molestie, lorem donec praesent adipiscing donec tellus pulvinar, nunc molestie sit ut volutpat pharetra lobortis volutpat sed. Et elit donec aliquet amet nunc euismod ipsum massa mauris nonummy magna diam nonummy dolore tellus sit nunc tellus feugiat lobortis volutpat pharetra, tincidunt euismod. Amet dolore, tellus sit lobortis mauris tempus ante at magna tincidunt, id tempus mi felis lorem nibh mauris ac et at magna diam amet congue. Euismod, pulvinar massa id tempus mi adipiscing aliquam tincidunt volutpat sed mi felis, tempus mi felis aliquam praesent turpis ut tellus, feugiat lobortis eget lorem. Et at magna ullamcorper pharetra lobortis eget sed laoreet felis consectetur magna diam nonummy congue euismod dolor, tincidunt id sed laoreet felis, tempus praesent at. Ac proin at magna ullamcorper dolor tincidunt euismod pulvinar, nunc, molestie feugiat sed mi id ipsum ante adipiscing aliquam proin consectetur ac diam nonummy magna. Ullamcorper, amet congue ullamcorper amet dolore, tellus eget erat, diam amet, congue euismod dolor tincidunt id ipsum massa, mauris tempus proin consectetur nisi non sit. </w:t>
+        <w:t xml:space="preserve">Lobortis feugiat volutpat lobortis feugiat molestie massa pulvinar ullamcorper dolore amet, diam donec nonummy. Et ac mauris ante lorem molestie ullamcorper congue consectetur diam magna consectetur proin aliquam. Adipiscing praesent donec elit et erat elit et lorem eget nibh feugiat tellus ut. Pulvinar tellus nunc magna at proin aliquam mauris massa ipsum euismod tincidunt pulvinar euismod. Tincidunt dolor non lobortis pharetra non ut turpis aliquet donec nonummy diam erat, eget. Nibh diam donec nonummy diam, ac mauris nibh, lorem volutpat lobortis sit tellus nunc. Amet ullamcorper dolore nonummy et erat eget nibh sed eget lobortis tincidunt dolor volutpat. Lobortis feugiat tellus, nunc sit tellus nunc amet, aliquet dolore nonummy diam ac elit. Nibh, ac at ante ipsum id massa ipsum eget tellus nunc turpis aliquet aliquam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 10:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Praesent, adipiscing aliquam proin adipiscing aliquam diam pharetra magna diam amet dolore, euismod pulvinar, massa id ipsum pulvinar dolore aliquet sit massa mauris lorem nibh eget ac, et elit, erat. Praesent nonummy nunc tellus sit massa id ipsum ante at ac dolore aliquet, amet nunc tellus, feugiat massa mauris lorem ante consectetur nisi non pharetra lobortis volutpat sed laoreet eget. Sed laoreet felis tempus proin adipiscing aliquam sem euismod ipsum massa felis tempus mi adipiscing nisi sem consectetur nisi non pharetra tincidunt euismod pulvinar nunc id sed massa molestie, lorem. Nibh mi id tempus proin at aliquam, sem at, magna ullamcorper nonummy congue ullamcorper amet nunc euismod ipsum nunc mauris feugiat ante at ac diam consectetur congue ullamcorper non pharetra. Congue non amet congue ullamcorper amet nunc tellus feugiat massa molestie tempus ante, at ac diam nonummy donec praesent nonummy nunc euismod sed mi id at magna diam, amet congue. Id ipsum massa molestie feugiat lobortis volutpat feugiat lobortis, euismod pulvinar nunc tellus sit sed laoreet id, sed mi adipiscing donec aliquet turpis nunc molestie sit massa molestie feugiat lobortis. Eget, erat mi felis erat mi adipiscing aliquam proin consectetur nisi tincidunt id tempus ante felis aliquam proin turpis, nisi non sit ut non dolor laoreet, eget erat et elit. Donec praesent turpis dolore tellus sit massa molestie elit donec praesent nonummy donec aliquet turpis ut tellus feugiat, massa eget lorem nibh elit ac et nonummy dolore aliquet, amet dolore. Tellus sit lobortis molestie lorem erat praesent nonummy dolore tellus turpis ut tellus sit lobortis eget lorem et elit erat et nonummy dolore aliquet amet nunc molestie ipsum, massa molestie. Dolor, tincidunt, ante mauris tempus proin at ac diam pharetra congue, non pharetra tincidunt id ipsum massa id tempus ante adipiscing nisi proin turpis nisi volutpat dolor tincidunt volutpat tellus. </w:t>
+        <w:t xml:space="preserve">Diam magna nonummy diam magna, at, elit et ac mauris ante lorem volutpat lobortis sit, aliquet dolore amet ullamcorper dolore nonummy diam magna, at. Proin ac adipiscing proin aliquam felis mi tempus sit non magna at proin tempus mauris ante feugiat, molestie nunc amet praesent donec nonummy diam. Erat elit, et ac at proin donec nonummy, adipiscing proin tempus felis mi tempus id laoreet erat volutpat tincidunt pharetra non nisi consectetur aliquet. Nunc amet aliquet donec nonummy praesent donec elit et lorem, donec nonummy et sed euismod tincidunt pharetra non nisi turpis proin, tempus felis ante. Ipsum molestie, massa pulvinar ullamcorper dolore nonummy diam magna at et massa ipsum euismod, tincidunt pulvinar volutpat tincidunt sit, tellus ut sit aliquet nisi. Adipiscing praesent donec nonummy et erat elit nibh, feugiat volutpat, lobortis sit tellus praesent donec eget laoreet dolor non ut sit sem nisi consectetur. Ante aliquam adipiscing mi, tempus id laoreet, dolor, volutpat nibh lorem molestie massa tempus lorem mauris nibh feugiat molestie ut sit aliquet, donec amet. Ullamcorper magna consectetur diam magna at proin aliquam felis ante tempus felis laoreet sed eget nibh feugiat amet aliquet donec nonummy, diam magna nonummy. Diam ac consectetur proin lorem mauris nunc pulvinar aliquet dolore turpis praesent erat elit et erat eget nibh lorem mauris euismod dolore pharetra ullamcorper. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 11:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nibh eget erat lorem nibh mauris ac nibh elit. Erat praesent nonummy donec praesent turpis nisi non feugiat. Lobortis molestie lorem nibh, elit erat, et, nonummy dolore. Ullamcorper volutpat lorem ante at magna et, elit donec. Praesent nonummy dolore euismod ipsum, massa molestie ipsum ante. Mauris ac et at magna diam, nonummy sit lobortis. Molestie lorem, ante, consectetur ac diam nonummy magna ullamcorper. Dolor tincidunt id sed laoreet felis tempus praesent amet. </w:t>
+        <w:t xml:space="preserve">At sem ut turpis elit et aliquam at proin tempus felis ante ipsum id laoreet dolor euismod tincidunt pharetra non ut sit aliquet dolore. Amet euismod tincidunt pharetra amet ullamcorper dolore, adipiscing praesent erat eget nibh dolor volutpat lobortis sit non nunc pulvinar id nunc, pulvinar ullamcorper congue. Pharetra non ut sit aliquet diam erat eget laoreet dolor ullamcorper congue pharetra non nisi turpis praesent aliquam adipiscing praesent donec elit laoreet dolor. Euismod congue amet sem nisi at proin, laoreet sed eget laoreet dolor non ut pharetra sem nisi adipiscing proin aliquam adipiscing praesent erat felis. Mi erat mauris nibh feugiat molestie massa congue pharetra ullamcorper ut sit, tellus ut amet aliquet dolore, nonummy praesent erat elit nibh sed eget. Nibh lorem mauris massa ipsum, euismod nunc amet aliquet dolore, aliquam adipiscing praesent erat elit mi erat eget laoreet sed, volutpat ut feugiat tellus. Nunc pulvinar euismod nunc pulvinar ullamcorper congue pharetra diam magna at et lorem amet euismod tincidunt dolor molestie massa sit tellus, ut sit tellus. Congue pharetra, non congue consectetur sem magna consectetur proin tincidunt pulvinar, ullamcorper congue consectetur diam ac elit nibh lorem volutpat lobortis feugiat, non nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>Paragraph 12:</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nonummy donec ullamcorper nonummy dolore ullamcorper pulvinar laoreet id ipsum ante mauris aliquam et consectetur nisi, diam nonummy tempus ac nibh elit sed ante felis, tempus ante. Adipiscing ac proin consectetur congue diam amet congue id ipsum massa id tempus massa mauris lorem, ante praesent amet nunc tellus, pulvinar ut tellus sit ut, non. Pharetra congue euismod, ipsum massa felis ipsum ante at, aliquam aliquet turpis, ut non pharetra congue ut volutpat feugiat lobortis eget lorem, et elit donec diam amet. Dolore aliquet adipiscing aliquam non pharetra ut volutpat feugiat nibh at erat et aliquet sit lobortis non dolor tincidunt eget sed, nibh elit, erat ante felis tempus. Proin at ac et at ac et elit donec praesent turpis dolore tellus eget sed mi felis erat praesent nonummy dolore aliquet turpis nisi sem consectetur, congue. Ullamcorper amet dolore ullamcorper pulvinar massa molestie feugiat ut non dolor tincidunt ante mauris tempus proin at magna sem, consectetur congue euismod dolor tincidunt, id ipsum nunc. Molestie feugiat nibh mauris lorem feugiat massa mauris ac, et elit, ac diam, nonummy dolore ullamcorper amet, nunc euismod tempus ante adipiscing aliquam proin turpis nisi sem. </w:t>
+        <w:t xml:space="preserve">Feugiat molestie nunc pulvinar aliquet dolore adipiscing praesent magna, consectetur diam ac mauris ante lorem mauris massa sit aliquet diam magna. At aliquet nisi adipiscing praesent, erat, felis mi ipsum euismod, tincidunt dolor volutpat lobortis sit non nisi, adipiscing, praesent aliquam, felis. Ante lobortis feugiat volutpat ut turpis tellus dolore amet aliquet dolore nonummy diam magna at et ac mauris massa ipsum molestie. Ut sit aliquet dolore, nonummy, diam congue nisi nonummy praesent magna nonummy diam ac elit nibh, lorem molestie ut sit aliquet. Dolore amet, euismod congue pharetra non congue, pharetra non euismod congue consectetur sem magna at nibh feugiat, volutpat massa ipsum id. Massa dolor euismod congue amet ullamcorper magna consectetur sem aliquam at proin tempus id mi nibh feugiat molestie nunc sit tellus. Nunc amet ullamcorper magna nonummy et erat, eget lobortis dolor non, congue pharetra non nisi adipiscing proin aliquam adipiscing, mi erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>Paragraph 13:</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Proin aliquam adipiscing aliquet, donec nonummy diam donec nonummy felis mi tempus id mi erat eget lobortis. Dolor molestie massa ipsum molestie massa ipsum id laoreet sed mauris nibh sit tellus nunc pulvinar euismod. Tincidunt nisi consectetur proin nisi felis, mi donec elit et erat elit, nibh feugiat volutpat lobortis, sit. Molestie nunc amet aliquet donec nonummy praesent ipsum euismod sem nisi consectetur sem aliquam felis ante tempus. Felis mi erat eget nibh feugiat molestie massa feugiat molestie massa ipsum euismod tincidunt, pharetra pulvinar euismod. Nunc pulvinar volutpat, lobortis feugiat, molestie massa pulvinar euismod nunc amet ullamcorper congue nonummy diam magna at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ paragraphs \# "'Paragraph '0':'" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>Paragraph 14:</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sed volutpat, lobortis feugiat volutpat lobortis sit tellus nunc pulvinar. Ullamcorper dolore amet ullamcorper magna nonummy diam, ante tempus felis mi. Lorem mauris proin tempus felis ante tempus id laoreet pulvinar euismod. Congue pharetra non congue pharetra sem nisi, turpis tellus nunc ac. At, ante feugiat molestie nunc sit aliquet dolore amet, aliquet donec. Elit mi erat elit lobortis feugiat molestie massa feugiat id laoreet. Sed eget, nibh sed sed id laoreet lorem mauris nibh, lorem. Molestie massa ipsum euismod nunc donec, feugiat adipiscing eget euismod et. Nunc donec consectetur sem, magna donec elit et ac, elit nibh. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R9dcc7a2c2f6a460e"/>
+      <w:headerReference w:type="default" r:id="R9c352e0111ac4872"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -392,51 +442,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 5</w:t>
+      <w:t>Page 6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -922,51 +972,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5422b7baa02a48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R093d92aed5704349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5437f09ec6614ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9dcc7a2c2f6a460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra7aa0ec3b34042e5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re43e3531b4b84695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd12389687d2e4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R9f10cfb6d1664ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9c352e0111ac4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R4248e120b3c144b7" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>