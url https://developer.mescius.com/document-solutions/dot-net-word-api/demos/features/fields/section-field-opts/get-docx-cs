--- v16 (2026-08-02)
+++ v17 (2026-09-17)
@@ -1,261 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R337ac0b66c974c59" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfc9e3f3f6b5a4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7aca9595f58f4c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra1bfe3c0aac54789" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R055c1cd84e1c4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbfb6ff015cc44e81" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ullamcorper laoreet aliquet turpis magna diam nonummy erat, mi felis ipsum lobortis volutpat dolor congue, proin at lorem ipsum mi mauris tempus. Lobortis, eget, sed mi felis erat mi nonummy dolore tellus pulvinar ut non pharetra congue non pharetra tincidunt euismod pulvinar dolor, lobortis. Volutpat sed laoreet felis tempus mi turpis nisi aliquet pulvinar massa mauris tempus proin adipiscing nisi sem, pharetra ut volutpat, dolor tincidunt. Id sed massa lobortis, eget sed laoreet felis erat praesent turpis nisi aliquet turpis ut tellus feugiat ante, consectetur nisi sem, sit. Lobortis volutpat lorem et praesent turpis nisi non sit lobortis, volutpat dolor lobortis eget, ac diam, consectetur magna aliquet turpis, nunc aliquet. Pulvinar nunc, molestie tempus ante mauris ac et nonummy sit nunc tellus feugiat lobortis volutpat lorem et at magna, sem nonummy dolore. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Aliquet turpis ut, tellus sit ut mi felis, aliquam proin turpis dolore tellus. Sit ut non dolor tincidunt volutpat sed mi elit erat praesent adipiscing aliquam. Proin at aliquam proin consectetur ipsum laoreet felis tempus proin adipiscing nisi aliquet. Sit ut volutpat lorem nibh elit ac et nonummy donec ullamcorper amet dolore. Tellus sit ut tellus elit erat, diam amet congue euismod ipsum massa felis. Erat mi adipiscing nisi aliquet turpis ut volutpat feugiat nibh eget lorem et. Elit donec, praesent adipiscing sit lobortis eget lorem nibh at ac, et nonummy. Donec aliquet turpis, nunc tellus feugiat ut volutpat lorem nibh eget sed diam. </w:t>
+        <w:t xml:space="preserve">Turpis nibh, mi non id sit magna laoreet tellus at lorem dolore praesent eget non elit pulvinar aliquam. Lobortis aliquet adipiscing dolor congue, praesent mauris, feugiat magna mi felis feugiat ut ullamcorper adipiscing aliquam proin mauris. Sed, congue ullamcorper diam, elit tempus massa ullamcorper elit donec ante, molestie pharetra magna mi molestie sit ut. Ullamcorper adipiscing lorem nibh non amet aliquam, ante mauris lorem laoreet congue diam nonummy donec mi molestie feugiat. Congue diam adipiscing aliquam lobortis volutpat amet, donec proin at sed, tincidunt euismod pulvinar nisi proin, aliquet adipiscing. Lorem tincidunt ullamcorper turpis aliquam ante eget sed laoreet euismod turpis nisi diam elit ipsum nunc non consectetur. Congue ullamcorper adipiscing ipsum lobortis volutpat pharetra tempus massa, volutpat, pharetra, dolore aliquet turpis aliquam nibh mauris sed. Laoreet euismod turpis nisi diam, elit ipsum ut sem at erat massa molestie feugiat congue ullamcorper aliquet at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc aliquet, consectetur sed nunc aliquet adipiscing aliquam et eget pulvinar dolor dolore proin at lorem tincidunt, ullamcorper turpis aliquam ante. Eget dolor dolore sem at lorem, tincidunt aliquet adipiscing ac nibh euismod, pulvinar ut non pharetra turpis aliquam proin elit dolor. Nunc aliquet at, magna et id pulvinar nunc non nonummy donec mi molestie feugiat ut ullamcorper, nonummy aliquam ante diam elit. Aliquam ante molestie dolor congue ullamcorper turpis tempus, proin mauris sed tincidunt tellus turpis ac laoreet, id, pulvinar nisi, sem at. Erat ut non pharetra congue diam nonummy erat massa molestie feugiat tincidunt euismod pulvinar nunc sem consectetur ac nibh, euismod sit. Ac laoreet euismod pulvinar nisi non proin at lorem lobortis volutpat pulvinar nunc aliquet turpis nisi sem nonummy donec mi mauris. Lorem lobortis ullamcorper nonummy aliquam proin, mauris sed congue aliquet adipiscing ac tempus massa volutpat dolor donec praesent adipiscing tempus lobortis. Ullamcorper nonummy, nisi proin mauris adipiscing lorem congue praesent felis pharetra turpis ac nibh eget ipsum massa tellus turpis nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem mauris lorem laoreet congue diam adipiscing lorem ut diam adipiscing ipsum lobortis, non amet dolore aliquet adipiscing ac nibh volutpat dolor. Tincidunt, euismod turpis nisi diam, elit at lorem laoreet euismod sit aliquam, nibh euismod, amet aliquam proin elit pulvinar nunc tellus feugiat. Ut sem elit ipsum nunc tellus pharetra magna praesent tellus pharetra magna, praesent felis ipsum ut non nonummy aliquam proin mauris feugiat. Tincidunt ullamcorper turpis, tempus nibh eget sed tincidunt tellus consectetur nonummy tempus nibh eget, dolor congue aliquet turpis aliquam proin, at sed. Massa tellus, consectetur, ac, laoreet id sit nisi diam nonummy donec, praesent felis at, pulvinar nonummy turpis, dolor aliquam lobortis, ullamcorper adipiscing. Lorem nibh volutpat pulvinar dolore aliquet adipiscing, ac nibh id amet ut non sit congue diam, amet donec praesent felis id pulvinar. Nisi diam nonummy erat mi mauris, sit congue ullamcorper adipiscing tempus ante, eget pharetra dolore praesent turpis aliquam et elit et felis. Feugiat ut diam elit tempus ante mauris sit ut ullamcorper adipiscing aliquam proin mauris lorem tincidunt euismod amet, nunc aliquet consectetur congue. Diam nonummy donec, nisi diam, nonummy donec mi molestie sit tincidunt ullamcorper nonummy donec praesent at lorem laoreet euismod pulvinar dolore proin. At erat mi id feugiat ut non, pharetra tempus massa molestie dolor tincidunt euismod pulvinar dolore aliquet adipiscing aliquam et eget sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper adipiscing tempus nibh, volutpat pulvinar nunc aliquet consectetur, lorem tincidunt. Euismod turpis magna et id pulvinar massa molestie feugiat lobortis dolore sem. At, sed dolore aliquet turpis nisi diam consectetur donec, mi mauris feugiat. Tincidunt ullamcorper amet donec proin, mauris lorem nibh laoreet nibh ipsum dolor. Ipsum ac nunc ante ullamcorper adipiscing dolor ipsum sed dolore ante, ullamcorper. Molestie elit turpis lorem aliquam ut et et et aliquet eget turpis. Feugiat euismod mauris consectetur sit lorem donec lobortis praesent tellus elit amet. Dolor tempus congue laoreet proin volutpat felis pharetra tempus magna tincidunt proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac dolore, laoreet ante diam molestie. Elit felis consectetur ipsum ac dolore. Tincidunt massa diam ipsum aliquam tincidunt. Nibh, laoreet sem euismod at amet. Feugiat erat nisi, tincidunt massa et. Euismod mauris nonummy sit erat ut. Laoreet ante non felis ante et. Tellus elit pulvinar lorem donec lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="Re2ccdae0dbc64595"/>
+          <w:headerReference w:type="default" r:id="R1301559212354d4a"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nonummy volutpat ut praesent felis pharetra erat ac dolore mi mauris pharetra erat. Ante volutpat nonummy tempus nonummy donec nibh non pharetra dolore praesent at lorem. Tincidunt ante, non felis at sed nunc nibh praesent mauris lorem tincidunt diam. Felis sit eget amet feugiat magna mi molestie feugiat, massa molestie lorem nibh. Eget sed volutpat adipiscing dolor donec massa non elit ipsum magna nibh euismod. Sit, ac laoreet sed nisi, nibh ullamcorper at pharetra donec mi molestie pharetra. Erat massa volutpat elit, tempus nunc sem eget ipsum aliquam laoreet praesent eget. Proin euismod adipiscing dolor erat ut laoreet sem eget, turpis tempus tincidunt mi. Non, id turpis sed donec nibh, diam molestie consectetur sed nisi et ullamcorper. </w:t>
+        <w:t xml:space="preserve">Donec ut laoreet proin ullamcorper tellus id at dolor consectetur sed laoreet id sit nisi mi elit ipsum massa non. Consectetur donec praesent, mauris feugiat nibh volutpat pharetra congue praesent at lorem tincidunt, euismod ullamcorper, elit ipsum lobortis non consectetur. Donec praesent, felis lorem tincidunt diam nonummy, aliquam proin eget dolor dolore praesent at ac nibh, eget, sed massa nibh. Eget ipsum nunc aliquet at erat mi felis sit ut, sem elit erat ante molestie lorem nibh non, dolor congue. Aliquet adipiscing pharetra dolore aliquet, adipiscing aliquam et, elit dolor, nunc aliquet consectetur ac mi id ipsum massa molestie sit. Congue diam nonummy donec proin mauris lorem nibh euismod at lorem nibh volutpat pulvinar, nunc sem at sed laoreet id. Pulvinar nisi, et eget ipsum massa molestie feugiat ut non pharetra dolore praesent, at lorem lobortis, massa volutpat dolor congue. Mi mauris feugiat lobortis euismod amet donec praesent consectetur magna diam, elit sed laoreet id ipsum massa molestie dolor pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sit ac et elit sed massa pharetra, magna diam nonummy donec aliquet amet. Nisi sem turpis ut non dolor tincidunt ullamcorper pulvinar nunc tellus pulvinar nunc. Molestie feugiat ante mauris molestie feugiat, nibh elit ac et nonummy dolore ullamcorper. Amet dolore tellus pulvinar ante felis aliquam proin turpis nunc molestie lorem ante. Mauris ac sem nisi aliquet turpis lobortis molestie feugiat nibh eget dolor laoreet. Id tempus, mi felis tempus, proin at magna diam nonummy, magna diam amet. Tincidunt id erat, elit erat praesent adipiscing aliquam sem turpis ut tellus, sit. Nibh mauris lorem nibh elit, donec praesent nonummy dolore, euismod pulvinar laoreet elit. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Tellus pulvinar, massa, mauris, lorem nibh, mauris lorem et at erat, ac mi felis donec praesent turpis, dolore aliquet sit ut volutpat feugiat lobortis volutpat. Sed laoreet eget sed praesent adipiscing aliquam, aliquet sit nunc molestie ipsum ut non, pharetra congue ullamcorper, pulvinar nunc euismod pulvinar massa, mauris tempus ante. Mauris lorem et consectetur congue non, dolor tincidunt id sed, laoreet felis pharetra tincidunt ullamcorper pulvinar tincidunt euismod pulvinar, massa mauris tempus ante at magna. Diam nonummy donec ullamcorper, pharetra congue aliquet amet ut tellus nonummy donec aliquet amet nunc aliquet sit ut non dolor lobortis volutpat dolor tincidunt, euismod. Ipsum laoreet id lorem nibh mauris ac et elit erat et elit pharetra tincidunt euismod dolor laoreet felis erat praesent nonummy donec aliquet sit nunc. Molestie feugiat nibh mauris aliquam sem pharetra congue non dolor tincidunt id, sed massa praesent felis nisi aliquet sit nunc molestie feugiat nibh volutpat dolor. Nunc tellus pulvinar nunc tellus sit lobortis molestie ac et nonummy magna ullamcorper pulvinar, tincidunt id erat praesent nonummy donec aliquet sit ut molestie feugiat. Erat dolore, tellus sit nunc tellus feugiat nibh eget sed ut non pharetra congue aliquet turpis dolore aliquet sit lobortis, volutpat feugiat nibh elit ac. Diam nonummy donec diam, nonummy, nunc euismod sed mi nonummy donec, aliquet id volutpat aliquet volutpat nonummy tempus nisi tincidunt sem consectetur, nisi non sit. Lobortis volutpat sed nibh elit erat diam adipiscing donec, praesent turpis dolore tellus feugiat amet dolore, tellus pulvinar, massa molestie dolor tincidunt volutpat dolor tincidunt. </w:t>
+        <w:t xml:space="preserve">Sem elit sed dolor congue proin molestie dolor congue aliquet adipiscing lorem lobortis volutpat pulvinar, dolore sem turpis ac et. Felis tempus massa tellus pharetra magna, praesent felis id pulvinar nunc sem consectetur erat et molestie sit magna mi id. Ipsum lobortis, non consectetur donec ante mauris tempus ante mauris lorem laoreet, nibh eget sed congue aliquet turpis, nisi, proin. Elit sed laoreet tellus sit ut diam nonummy donec, ante felis tempus lobortis volutpat dolor dolore, tellus turpis aliquam, donec. Ante volutpat dolor congue ullamcorper turpis, nisi proin at erat laoreet id pulvinar, ut tellus pharetra congue diam adipiscing aliquam. Proin eget amet donec proin mauris dolor dolore praesent at lorem nibh volutpat, dolor nunc aliquet turpis nisi sem nonummy. Erat ante mauris, lorem lobortis volutpat pharetra donec proin mi felis tempus massa molestie dolor tincidunt euismod pulvinar, nunc tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sem elit ipsum dolor nunc aliquet turpis aliquam nibh id ipsum nunc tellus sit, congue diam. Nonummy donec ante mauris dolor lobortis, volutpat pulvinar nunc tellus pulvinar nunc dolore aliquet at ac nibh. Eget ipsum massa tellus pharetra magna et, felis ipsum massa non pharetra magna aliquet adipiscing, lorem nibh. Ullamcorper nonummy donec magna laoreet, id sit congue praesent adipiscing aliquam massa molestie dolor congue ullamcorper turpis. Ac nibh volutpat, dolor nunc aliquet sit nisi sem nonummy ipsum ac laoreet euismod adipiscing, ac, et. Id ipsum nunc sem, consectetur ac mi id feugiat ut sem, nonummy, tempus ante mauris feugiat lobortis. Volutpat pulvinar tempus ante non, pharetra donec praesent adipiscing ac, nibh id ipsum massa id feugiat massa. Sem consectetur erat ante volutpat consectetur magna ullamcorper amet donec proin volutpat, dolor tincidunt, euismod, pulvinar nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, ullamcorper turpis aliquam proin elit, dolor nunc sem eget dolor nunc, tellus, adipiscing magna et eget, sed massa non consectetur ac mi felis tempus ante volutpat amet donec. Mi mauris feugiat lobortis volutpat tellus sit congue praesent felis lorem nibh volutpat dolor congue, ullamcorper turpis nisi proin consectetur, ac mi id ipsum, lobortis volutpat pharetra magna praesent. Felis pharetra tincidunt ullamcorper nonummy donec proin mauris sed laoreet euismod pulvinar nunc non consectetur magna, mi id feugiat lobortis sem pharetra dolore, praesent, non consectetur, magna diam adipiscing. Tempus nibh eget dolor tincidunt, tellus turpis nisi, sem at erat massa tellus turpis magna et felis ipsum massa volutpat dolor congue mi molestie pharetra congue ullamcorper adipiscing aliquam. Lobortis volutpat dolor congue aliquet turpis nisi sem elit erat mi id ipsum lobortis volutpat pharetra magna praesent adipiscing aliquam tincidunt, diam, adipiscing aliquam nibh volutpat pharetra tincidunt ullamcorper. At, ac laoreet ullamcorper amet nisi proin at, sed laoreet tellus at ac mi id sit nisi sem nonummy erat praesent adipiscing tempus lobortis volutpat pharetra donec proin mauris. Dolor dolore, mi mauris dolor tincidunt ullamcorper amet nisi lobortis volutpat, pulvinar dolore tellus sit, magna nibh id ipsum nunc tellus, pharetra magna diam adipiscing tempus massa volutpat pharetra. Congue aliquet turpis tempus nibh volutpat dolor dolor congue praesent felis tempus ante volutpat dolor congue ullamcorper sit nisi sem elit erat, mi molestie sit, nisi sem consectetur donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet donec, ante mauris sed laoreet euismod turpis nisi, proin, at sed nunc molestie euismod amet nisi sem at ac mi felis tempus ut, sem. Nonummy tempus ante tellus pharetra ut, non pharetra, donec ante mauris feugiat tincidunt aliquet adipiscing felis, ipsum lobortis sem consectetur magna diam adipiscing aliquam proin. Mauris lorem laoreet euismod pulvinar ut non consectetur magna diam nonummy dolore aliquet adipiscing, ac erat mi felis lorem lobortis, euismod amet nisi, sem mauris. Lorem dolore proin at lorem laoreet tellus turpis nisi, proin elit sed laoreet et elit sed massa molestie sit ut sem consectetur erat, ante felis. Feugiat congue praesent felis lorem lobortis, non amet donec aliquet, turpis aliquam et eget, ipsum feugiat lobortis volutpat dolor tincidunt tellus turpis magna et elit. Ipsum, nunc sem consectetur donec mi adipiscing ipsum massa ullamcorper nonummy aliquam ante mauris feugiat nibh, ante mauris feugiat lobortis euismod, amet nisi proin at. Lorem, laoreet tellus pulvinar ut sem nonummy donec mi id ipsum sed nunc aliquet turpis magna et felis ipsum, lobortis sem nonummy erat mi felis. Lorem, lobortis euismod dolor nunc aliquet turpis nisi, et elit sed massa tellus ullamcorper amet nisi et elit erat nunc aliquet at ac mi id. Pulvinar ut sem consectetur magna ullamcorper nonummy, donec ante volutpat pharetra dolore praesent at, lorem erat massa, mauris feugiat, nibh, eget dolor nunc aliquet consectetur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Id pulvinar nunc tellus consectetur nisi sem pharetra congue ullamcorper amet nunc euismod ipsum ante felis aliquam proin at ac proin consectetur ut non amet, dolore aliquet, amet nunc, euismod. Pulvinar massa mauris tempus nibh, at magna sem pharetra, magna, diam amet congue euismod ipsum laoreet id consectetur nisi non dolor lobortis eget sed laoreet id ipsum ante felis aliquam. Proin turpis ut tellus sit, lobortis volutpat lorem et elit ac et nonummy congue ipsum massa mauris tempus, sem turpis ut tellus consectetur magna ullamcorper amet, congue euismod, ipsum laoreet. Molestie, ipsum ante, at aliquam proin consectetur feugiat lobortis mauris, aliquam sem turpis ut sem consectetur congue non dolor tincidunt id sed laoreet id tempus proin at ac proin at. Congue ullamcorper, dolor lobortis, sem consectetur magna, sem consectetur congue euismod dolor laoreet eget sed laoreet id tempus ante at ac et elit ac diam amet congue euismod dolor laoreet. Felis pulvinar, nunc, tellus sit ut, volutpat, sed laoreet eget erat, mi adipiscing, aliquam praesent turpis nisi proin consectetur magna non felis, lorem ante mauris ac diam nonummy congue ullamcorper. Amet dolore tellus pulvinar massa molestie ipsum ante mauris lorem et consectetur ac diam amet dolore ullamcorper pulvinar tempus ante felis tempus sem, consectetur nisi sem consectetur congue non amet. </w:t>
+        <w:t xml:space="preserve">Pharetra, dolore donec laoreet molestie sit, magna et elit erat massa volutpat pharetra dolore aliquet. Turpis, tempus ante eget, sed nunc aliquet at lorem nibh eget, mauris sed tincidunt ullamcorper. Turpis aliquam et at erat, mi id ipsum, massa molestie feugiat tincidunt diam nonummy nisi. Sem consectetur ac nibh id pulvinar lorem laoreet euismod amet aliquam et eget ipsum dolore. Aliquet consectetur ac mi elit tempus massa, non dolor magna praesent felis lorem lobortis volutpat. Dolor nunc aliquet volutpat pharetra congue aliquet adipiscing ac et elit sed laoreet id sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 3 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elit pulvinar ut non pharetra ut ullamcorper pharetra tincidunt euismod pulvinar massa molestie feugiat tempus ante felis aliquam proin at magna sem consectetur magna ullamcorper pharetra tincidunt id. Ipsum nunc tellus sit massa molestie lorem nibh elit erat magna diam, consectetur, congue ullamcorper pulvinar laoreet eget pulvinar massa molestie lorem nibh mauris, sed laoreet id sed. Massa id erat, aliquet amet nunc, molestie ipsum ante, sem consectetur congue euismod dolor laoreet eget erat mi adipiscing donec aliquet, turpis dolore tellus feugiat massa, mauris lorem. Et elit magna non adipiscing tempus sem turpis nisi non feugiat nibh eget, dolor laoreet, eget sed mi adipiscing donec aliquet amet massa molestie ipsum ante mauris tempus. Proin consectetur ac donec praesent amet nunc id ipsum laoreet felis aliquam proin adipiscing nisi non, sit lobortis molestie feugiat nibh elit ac diam nonummy congue volutpat dolor. Laoreet aliquam praesent sit, nunc molestie feugiat lobortis molestie feugiat laoreet elit ac laoreet id ipsum ante felis tempus ante mauris pulvinar tincidunt id ipsum laoreet id tempus. Praesent adipiscing aliquam proin at magna diam amet congue euismod dolor laoreet felis, tempus massa molestie feugiat nibh eget sed aliquam, diam consectetur donec praesent adipiscing dolore aliquet. Amet nisi sem consectetur nisi ullamcorper dolor nibh, eget erat et elit, donec praesent nonummy donec, praesent turpis nisi massa felis donec aliquet amet nunc tellus ipsum massa. Molestie lorem proin consectetur nisi, sem pharetra congue volutpat pulvinar tincidunt id ipsum ante molestie lorem ante at dolor tincidunt id ipsum mi felis, erat praesent turpis dolore. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Nibh volutpat sed mi elit donec diam volutpat dolor laoreet euismod pulvinar nunc id tempus ante adipiscing ac et at ac. Et felis erat ante mauris feugiat lobortis, eget dolor tincidunt euismod nonummy donec diam amet dolore ullamcorper amet dolore tellus ipsum. Lobortis volutpat feugiat nibh volutpat dolor tincidunt tellus sit ut non, pharetra tincidunt euismod dolor donec mi, adipiscing aliquam proin at. Ac proin, consectetur magna non, pharetra lobortis volutpat sed, laoreet id ipsum, massa mauris, tempus ante consectetur aliquet sit ut non. Pharetra ut ullamcorper amet dolore aliquet pulvinar nunc molestie ipsum ante felis nisi aliquet turpis ut tellus lorem ante at ac. Et, ullamcorper turpis nunc molestie ipsum, ante at aliquam sem consectetur nisi sem, pharetra congue euismod dolor tincidunt id, ipsum ante. Mauris tempus proin at ac et at at magna ullamcorper pharetra tincidunt euismod sed laoreet felis, tempus mi adipiscing aliquam proin. Consectetur magna sem sit, ut volutpat sed nibh eget, erat mi adipiscing, sit ut volutpat feugiat nibh, elit, erat, mi elit. </w:t>
+        <w:t xml:space="preserve">Massa laoreet praesent mauris feugiat congue aliquet adipiscing, tempus lobortis euismod adipiscing, aliquam ante massa, congue tellus nonummy sit. Sed donec lobortis ullamcorper, felis turpis sed nisi et ullamcorper felis dolor donec ut diam aliquet, non mauris pharetra. Sed ac consectetur sed nisi, congue ut et molestie, sit nisi diam elit erat ante non nonummy erat ante. Tellus nonummy erat mi felis tempus ante mauris ullamcorper at et euismod turpis tempus congue massa tincidunt, proin volutpat. Adipiscing pharetra sed lorem donec nibh non amet donec praesent at, lorem lobortis ullamcorper et felis ipsum massa molestie. Feugiat tincidunt ullamcorper nonummy donec praesent at lorem nibh euismod, sit, nisi nibh id ipsum, laoreet id feugiat, massa. Volutpat, nonummy sem, tempus, ac donec lobortis praesent molestie nonummy pulvinar ac aliquam ut et adipiscing ipsum ut non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut sem nonummy erat ante tellus sit congue diam felis tempus nibh volutpat pharetra. Dolore aliquet, adipiscing ac nibh eget dolor nunc aliquet turpis adipiscing aliquam ante eget. Sed tincidunt tellus sit nisi sem elit erat mi id ipsum lobortis volutpat dolor. Dolore mi mauris lorem nibh volutpat molestie, pharetra congue praesent adipiscing lorem, nibh volutpat. Amet, donec ante, eget pharetra dolore ullamcorper turpis nisi, proin eget, ipsum nunc aliquet. At erat laoreet tellus sit amet nisi proin at lorem nibh id ipsum, nunc. Non, consectetur donec mi, felis feugiat ut non amet donec mi, mauris dolor congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor dolore praesent at lorem laoreet eget, ipsum ut, non. Pharetra ac mi id ipsum lobortis massa molestie sit nisi. Diam elit tempus ante molestie feugiat nibh eget dolor tincidunt. Tellus turpis aliquam sem at ac mi id ipsum, ante. Molestie aliquet consectetur erat laoreet euismod sit nisi sem elit. Tempus nunc sem nonummy donec mi felis ipsum lobortis ullamcorper. Amet dolore ullamcorper amet dolore aliquet aliquet adipiscing, aliquam nibh. Euismod pulvinar dolore sem at sed tincidunt euismod pulvinar ut. Et elit erat mi molestie sit congue non amet sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet aliquam proin eget dolor nunc aliquet at lorem nibh eget ipsum massa tellus feugiat erat massa tellus sit congue. Diam nonummy tempus ante molestie dolor tincidunt euismod pulvinar dolore, sem at sed nibh eget pulvinar nisi sem consectetur, sed. Massa tincidunt ullamcorper amet aliquam proin at, erat tincidunt id feugiat ut non, dolor magna praesent nonummy aliquam proin, at. Lorem laoreet id sit nisi proin proin at lorem et elit sed massa tellus consectetur ac et felis tempus massa. Tellus pharetra magna mi mauris tempus nibh eget dolor sit congue ullamcorper nonummy aliquam massa volutpat dolor congue praesent adipiscing. Lorem, tincidunt, ullamcorper nonummy aliquam proin at sed tincidunt tellus sit ut sem at ac mi nibh eget sed laoreet. Id feugiat ut sem consectetur dolore aliquet adipiscing tempus nibh eget pulvinar nunc aliquet adipiscing ac et elit sed laoreet. Tellus sit congue massa aliquet turpis, magna, et elit tempus ante mauris lorem nibh eget dolor dolore tellus turpis magna. Et elit, sed, massa aliquam ante molestie dolor congue aliquet, adipiscing ac et eget dolor nunc, aliquet turpis nisi sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh non amet dolore proin mauris sed congue, aliquet lobortis aliquet felis tempus nibh. Volutpat amet nisi sem consectetur ac nibh id ipsum nunc tellus sit congue ullamcorper. Nonummy aliquam ante mauris feugiat, lobortis ante volutpat pharetra dolore praesent felis lorem nibh. Eget dolor nunc aliquet turpis magna et eget, ipsum nunc, non, consectetur magna mi. Id, ipsum lobortis et, felis, ipsum massa volutpat pharetra congue euismod amet dolore sem. Eget pulvinar dolore aliquet turpis nisi proin at erat mi molestie sit ipsum massa. Molestie sit ut non pharetra congue ullamcorper turpis nisi aliquet consectetur ac nibh id. Ipsum massa tellus sit congue diam adipiscing, tempus, ante mauris feugiat erat mi mauris. Lorem, lobortis euismod pulvinar nunc aliquet turpis magna sem nonummy donec praesent felis tempus. Ante eget, pharetra congue aliquet turpis aliquam et elit turpis aliquam, proin at erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi ante eget sed nunc aliquet adipiscing ac nibh eget volutpat dolor tincidunt ullamcorper amet aliquam et eget pulvinar. Nunc aliquet turpis nisi sem nonummy donec, mi molestie, lorem ut non amet dolore aliquet adipiscing adipiscing ipsum massa. Volutpat amet dolore praesent adipiscing aliquam, et volutpat, amet aliquam ante eget dolor nunc aliquet adipiscing nisi sem nonummy. Erat, massa tellus euismod amet nisi proin at magna et felis tempus lobortis volutpat feugiat tincidunt ullamcorper amet donec. Proin eget dolor nunc aliquet turpis ut, laoreet euismod amet, ut sem, consectetur erat mi, felis feugiat ut sem. Consectetur magna praesent, adipiscing lorem nibh euismod amet dolore aliquet turpis aliquam proin elit erat ac et elit, ac. Mi tellus sit ut non nonummy, erat ante, molestie feugiat tincidunt euismod pulvinar nunc tellus adipiscing, magna et eget. Sed nunc tellus eget pulvinar massa tellus sit magna diam nonummy tempus ante molestie feugiat congue, diam adipiscing aliquam. Ante mauris sed laoreet, nibh volutpat dolor tincidunt ullamcorper turpis ac, nibh eget pulvinar, nunc aliquet at ac, laoreet. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -837,51 +837,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R69b30d5001b7415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R21b39e96cd114f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra1a88d2ef1a6468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re2ccdae0dbc64595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R15a71533d0fd4470" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfd5939bb9fb543f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8d44991fabe54385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8603dce1689a4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R1301559212354d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0275950064bf4f26" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>