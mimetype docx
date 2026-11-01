--- v17 (2026-09-17)
+++ v18 (2026-11-01)
@@ -1,261 +1,271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra1bfe3c0aac54789" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R055c1cd84e1c4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbfb6ff015cc44e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcae3fa039c614c3f" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb77a2671a48847e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd158b4b63e064466" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Turpis nibh, mi non id sit magna laoreet tellus at lorem dolore praesent eget non elit pulvinar aliquam. Lobortis aliquet adipiscing dolor congue, praesent mauris, feugiat magna mi felis feugiat ut ullamcorper adipiscing aliquam proin mauris. Sed, congue ullamcorper diam, elit tempus massa ullamcorper elit donec ante, molestie pharetra magna mi molestie sit ut. Ullamcorper adipiscing lorem nibh non amet aliquam, ante mauris lorem laoreet congue diam nonummy donec mi molestie feugiat. Congue diam adipiscing aliquam lobortis volutpat amet, donec proin at sed, tincidunt euismod pulvinar nisi proin, aliquet adipiscing. Lorem tincidunt ullamcorper turpis aliquam ante eget sed laoreet euismod turpis nisi diam elit ipsum nunc non consectetur. Congue ullamcorper adipiscing ipsum lobortis volutpat pharetra tempus massa, volutpat, pharetra, dolore aliquet turpis aliquam nibh mauris sed. Laoreet euismod turpis nisi diam, elit ipsum ut sem at erat massa molestie feugiat congue ullamcorper aliquet at. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Ac dolore, laoreet ante diam molestie. Elit felis consectetur ipsum ac dolore. Tincidunt massa diam ipsum aliquam tincidunt. Nibh, laoreet sem euismod at amet. Feugiat erat nisi, tincidunt massa et. Euismod mauris nonummy sit erat ut. Laoreet ante non felis ante et. Tellus elit pulvinar lorem donec lobortis. </w:t>
+        <w:t xml:space="preserve">Erat lobortis nisi amet euismod laoreet ac. Turpis aliquet congue dolor volutpat ut lorem. Felis mi erat nonummy mauris ante tempus. Id laoreet dolor, euismod, congue, amet diam. Magna at et ac at proin tempus. Molestie massa sed, elit nibh, lorem volutpat. Tellus tincidunt pulvinar ullamcorper, tincidunt, pharetra sem. Magna at, proin ac mauris, lobortis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed volutpat nibh laoreet pharetra volutpat ut feugiat mauris mi donec nonummy, et sed volutpat lobortis, feugiat volutpat. Ut consectetur sem aliquam at praesent tempus felis laoreet ipsum, pharetra non ut, turpis proin tempus tellus ut. Sit aliquet nisi adipiscing eget ante lorem molestie massa ipsum tellus dolore amet aliquet donec elit, mi ante. Tempus felis massa, ipsum euismod, nunc amet diam donec eget nibh sed volutpat congue, nonummy et erat eget. Nibh lorem molestie lobortis feugiat tellus nunc turpis elit nibh lorem volutpat ut pharetra proin ac, mauris ante. Lorem molestie nunc sit aliquet dolore adipiscing praesent tempus id tincidunt pulvinar aliquet nibh feugiat volutpat congue pharetra. Sem aliquam adipiscing ante ipsum molestie nunc turpis praesent donec adipiscing praesent tempus felis tincidunt pulvinar diam donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem at lobortis ipsum aliquet nisi adipiscing proin tempus id massa ipsum, euismod nunc pulvinar ullamcorper magna nonummy mauris ante ipsum euismod tincidunt amet aliquet donec elit. Laoreet, sed euismod tincidunt amet non congue consectetur proin, lorem mauris lobortis sit, non ut donec elit tincidunt pulvinar ullamcorper donec elit laoreet dolor, euismod tincidunt pharetra. Sem magna at et lorem volutpat ut sit non ut turpis proin, donec felis massa magna nonummy nibh sed volutpat tincidunt pharetra sem nisi consectetur proin, tempus. Felis ante ipsum tellus nisi adipiscing ante ipsum, molestie nunc amet tempus id nunc sit aliquet donec adipiscing mi tempus euismod tincidunt pulvinar diam, donec elit mi. Sed ullamcorper congue nonummy, et erat volutpat tincidunt amet diam ac, ipsum molestie ut sit aliquet donec felis mi erat eget laoreet dolor ullamcorper donec elit et. Sed volutpat congue consectetur diam ac elit nibh dolor non congue ipsum molestie, nunc, pulvinar ullamcorper congue nonummy praesent erat elit nibh sed volutpat tincidunt pharetra diam. Lorem eget lobortis dolor adipiscing mi tempus id massa amet aliquet aliquam felis mi ipsum euismod, dolore adipiscing mi sed eget laoreet sed volutpat ut pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat, tellus dolore amet ullamcorper dolore amet, et ac elit, nibh dolor non, ut consectetur mauris massa. Pulvinar aliquet aliquam felis ante pulvinar, aliquet dolore adipiscing mi tempus id tincidunt pulvinar euismod dolore nonummy. Et sed id congue amet adipiscing ante ipsum tellus ut adipiscing, proin, donec adipiscing mi tempus, id. Laoreet, sed eget lobortis pharetra non, ut sit, sem aliquam mauris massa feugiat tellus nisi erat id. Tincidunt dolor non congue consectetur, diam ac mauris nibh lorem tellus ut turpis sem aliquam felis massa. Sit, aliquet, nisi adipiscing eget nibh, feugiat molestie lobortis pharetra sem nisi at proin tempus mauris nunc. Sit, aliquet donec adipiscing mi ipsum euismod nunc amet praesent, erat felis tincidunt pulvinar consectetur, proin ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non ut pharetra sem, ut adipiscing praesent donec. Nonummy mi, ipsum pharetra diam ac, volutpat tincidunt. Dolor non ut consectetur proin ac mauris id. Ipsum ipsum amet mauris tellus sem ante magna. Lorem amet, volutpat ante dolore volutpat nibh, ac. Turpis dolore pharetra non lobortis ipsum felis praesent. Magna sit tellus ut turpis praesent tempus mauris. Ante ipsum aliquet nisi adipiscing at proin lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat, eget laoreet sed volutpat ut consectetur proin lorem, mauris nibh sit tellus nisi donec elit laoreet dolor, euismod. Tincidunt pharetra sem nisi turpis sem, ac adipiscing praesent tempus id massa pulvinar euismod, congue pharetra diam donec elit. Nibh massa pulvinar aliquet donec felis massa, pulvinar tellus, dolore turpis aliquet donec elit mi sed volutpat congue amet. Ullamcorper ac elit nibh pharetra diam erat eget non ut, sit aliquet donec, adipiscing ante ipsum euismod nunc amet. Aliquet donec felis laoreet amet aliquet donec, elit, mi erat id tincidunt nisi adipiscing proin tempus id laoreet ipsum. Id laoreet sed euismod magna nonummy et erat eget tincidunt pharetra sem magna elit et lorem molestie massa feugiat. Tellus ullamcorper magna consectetur et lorem eget lobortis sit non nisi at nibh feugiat tellus ut turpis sem tempus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="R1301559212354d4a"/>
+          <w:headerReference w:type="default" r:id="Rdab712d752884900"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Donec ut laoreet proin ullamcorper tellus id at dolor consectetur sed laoreet id sit nisi mi elit ipsum massa non. Consectetur donec praesent, mauris feugiat nibh volutpat pharetra congue praesent at lorem tincidunt, euismod ullamcorper, elit ipsum lobortis non consectetur. Donec praesent, felis lorem tincidunt diam nonummy, aliquam proin eget dolor dolore praesent at ac nibh, eget, sed massa nibh. Eget ipsum nunc aliquet at erat mi felis sit ut, sem elit erat ante molestie lorem nibh non, dolor congue. Aliquet adipiscing pharetra dolore aliquet, adipiscing aliquam et, elit dolor, nunc aliquet consectetur ac mi id ipsum massa molestie sit. Congue diam nonummy donec proin mauris lorem nibh euismod at lorem nibh volutpat pulvinar, nunc sem at sed laoreet id. Pulvinar nisi, et eget ipsum massa molestie feugiat ut non pharetra dolore praesent, at lorem lobortis, massa volutpat dolor congue. Mi mauris feugiat lobortis euismod amet donec praesent consectetur magna diam, elit sed laoreet id ipsum massa molestie dolor pharetra. </w:t>
+        <w:t xml:space="preserve">Pulvinar ullamcorper congue amet diam ac at nibh sed, non magna elit nibh sed, eget ut. Pharetra non magna, consectetur ante tempus erat eget lobortis dolor non magna consectetur sem aliquam at. Ante tempus molestie massa pulvinar aliquet aliquam felis laoreet sed id laoreet dolor volutpat tincidunt nisi. Adipiscing praesent erat felis laoreet pulvinar ullamcorper dolore nonummy mi, ipsum ullamcorper aliquam felis laoreet ipsum. Euismod dolore nonummy praesent donec eget, laoreet dolor euismod proin tempus mauris ante ipsum tellus dolore. Amet praesent erat felis massa amet aliquet, donec, nonummy, mi sed eget tincidunt dolor non congue. Consectetur adipiscing, diam donec nonummy et lorem eget lobortis feugiat volutpat ut turpis, sem nisi, felis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 2 page(s)</w:t>
+        <w:t>, 3 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sem elit sed dolor congue proin molestie dolor congue aliquet adipiscing lorem lobortis volutpat pulvinar, dolore sem turpis ac et. Felis tempus massa tellus pharetra magna, praesent felis id pulvinar nunc sem consectetur erat et molestie sit magna mi id. Ipsum lobortis, non consectetur donec ante mauris tempus ante mauris lorem laoreet, nibh eget sed congue aliquet turpis, nisi, proin. Elit sed laoreet tellus sit ut diam nonummy donec, ante felis tempus lobortis volutpat dolor dolore, tellus turpis aliquam, donec. Ante volutpat dolor congue ullamcorper turpis, nisi proin at erat laoreet id pulvinar, ut tellus pharetra congue diam adipiscing aliquam. Proin eget amet donec proin mauris dolor dolore praesent at lorem nibh volutpat, dolor nunc aliquet turpis nisi sem nonummy. Erat ante mauris, lorem lobortis volutpat pharetra donec proin mi felis tempus massa molestie dolor tincidunt euismod pulvinar, nunc tellus. </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Amet donec, ante mauris sed laoreet euismod turpis nisi, proin, at sed nunc molestie euismod amet nisi sem at ac mi felis tempus ut, sem. Nonummy tempus ante tellus pharetra ut, non pharetra, donec ante mauris feugiat tincidunt aliquet adipiscing felis, ipsum lobortis sem consectetur magna diam adipiscing aliquam proin. Mauris lorem laoreet euismod pulvinar ut non consectetur magna diam nonummy dolore aliquet adipiscing, ac erat mi felis lorem lobortis, euismod amet nisi, sem mauris. Lorem dolore proin at lorem laoreet tellus turpis nisi, proin elit sed laoreet et elit sed massa molestie sit ut sem consectetur erat, ante felis. Feugiat congue praesent felis lorem lobortis, non amet donec aliquet, turpis aliquam et eget, ipsum feugiat lobortis volutpat dolor tincidunt tellus turpis magna et elit. Ipsum, nunc sem consectetur donec mi adipiscing ipsum massa ullamcorper nonummy aliquam ante mauris feugiat nibh, ante mauris feugiat lobortis euismod, amet nisi proin at. Lorem, laoreet tellus pulvinar ut sem nonummy donec mi id ipsum sed nunc aliquet turpis magna et felis ipsum, lobortis sem nonummy erat mi felis. Lorem, lobortis euismod dolor nunc aliquet turpis nisi, et elit sed massa tellus ullamcorper amet nisi et elit erat nunc aliquet at ac mi id. Pulvinar ut sem consectetur magna ullamcorper nonummy, donec ante volutpat pharetra dolore praesent at, lorem erat massa, mauris feugiat, nibh, eget dolor nunc aliquet consectetur. </w:t>
+        <w:t xml:space="preserve">Ante erat felis mi ipsum id laoreet sed volutpat congue, pharetra. Non ut turpis praesent aliquam sed volutpat, tincidunt, dolor volutpat ut. Sit sem nisi adipiscing mi erat id massa amet praesent tempus. Molestie nunc turpis, proin tempus felis massa pulvinar pharetra sem magna. Consectetur, proin tempus mauris massa pulvinar aliquet nisi adipiscing, ante ipsum. Molestie massa pulvinar aliquet erat elit laoreet pulvinar ullamcorper dolore nonummy. At ante tempus mauris nunc sit aliquet donec, felis massa ipsum. Id tincidunt amet aliquet, erat felis laoreet pulvinar euismod dolore amet. Et ante ipsum molestie nunc turpis aliquet aliquam felis massa, pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem nisi adipiscing mi ipsum euismod non ut turpis proin ac mauris massa sit non, nisi turpis praesent aliquam felis mi ipsum euismod nunc amet praesent erat id tincidunt. Pulvinar ullamcorper sem nisi adipiscing ante ipsum molestie dolore adipiscing ante, ipsum molestie dolore amet aliquet, aliquam felis laoreet pulvinar, aliquet donec felis ante ipsum, tellus nunc magna at. Proin lorem molestie ut, turpis sem aliquam mauris lobortis sit aliquet nisi adipiscing massa sit non nisi at nibh lorem tellus ut turpis nonummy et ac eget lobortis dolor. Sem nisi at proin feugiat sem magna consectetur proin ac, at massa sit non aliquam mauris lobortis sit sem praesent erat eget laoreet dolor ullamcorper magna elit mi dolor. Euismod tincidunt consectetur diam ac at, proin feugiat molestie lobortis feugiat, tellus dolore amet ullamcorper dolore nonummy mauris lobortis sit non nisi consectetur ante lorem, molestie ut consectetur proin. Tempus felis ante ipsum molestie nisi adipiscing, mi tempus id nunc amet ullamcorper donec ut adipiscing praesent tempus felis mi ipsum id tincidunt pulvinar diam erat felis tincidunt pulvinar. Aliquet dolore elit laoreet dolor ullamcorper dolore elit mi, sed, id, tincidunt aliquam mauris massa sit non nisi adipiscing proin tempus mauris nunc pulvinar aliquet nisi adipiscing mi erat. Felis laoreet pulvinar aliquet donec elit at aliquam ipsum elit pharetra at aliquet tincidunt ac sit eget sem nunc tempus consectetur mauris euismod proin dolore sed elit aliquet laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet non, ut consectetur, sem, magna erat sed at aliquet, laoreet nisi ipsum elit. Volutpat praesent, tincidunt, ac massa aliquam, nonummy, praesent donec eget nibh lorem volutpat, tincidunt. Pharetra sem magna at ante feugiat molestie ut consectetur, et lorem mauris ante tincidunt. Dolor volutpat congue, pharetra sem nisi at nibh feugiat tellus ut consectetur, proin nibh. Magna lorem amet elit aliquet laoreet, ac turpis, molestie mi congue feugiat laoreet magna. Feugiat, nonummy non, ante donec dolor, at tellus, diam lobortis erat pharetra mauris praesent. Congue ac amet eget non laoreet magna, et nisi pulvinar elit non massa congue. Lorem pulvinar, eget aliquet laoreet ac feugiat elit non ante, dolore feugiat adipiscing euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat nonummy euismod proin nunc sed turpis molestie mi magna sit elit diam lobortis tempus amet, volutpat ante dolore lorem turpis tempus. Amet eget sem nunc sed consectetur id, et nisi feugiat felis ullamcorper massa aliquam amet volutpat praesent congue lorem at aliquet laoreet. Lorem tincidunt, tempus amet eget ante nisi dolor elit aliquet laoreet magna ipsum nonummy non ante, congue lorem adipiscing euismod et nisi. Pulvinar eget sem massa magna feugiat nisi, feugiat felis ullamcorper, massa donec dolor adipiscing, euismod nibh aliquam pulvinar eget sem nunc sed. Consectetur mauris ullamcorper lobortis nisi dolor elit elit non ante, donec feugiat mauris aliquet tincidunt ac, turpis euismod, et nisi ipsum eget. Sem massa tempus pharetra molestie mi, magna feugiat felis aliquet lobortis ac ut ipsum adipiscing, ullamcorper lobortis, tempus nonummy volutpat nibh donec. Pulvinar mauris, aliquet laoreet ac turpis felis, diam lobortis erat amet molestie praesent tincidunt lorem adipiscing ullamcorper felis, praesent nibh sem nunc. Donec feugiat adipiscing diam tincidunt lorem turpis volutpat nibh nisi dolor elit, sem massa, proin congue, lorem turpis euismod, nibh nisi pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis eget, sem, tincidunt ac congue aliquam pulvinar elit sem, massa magna feugiat adipiscing ullamcorper lobortis aliquam amet mauris sem tincidunt ac sit id diam. Lobortis tempus nonummy volutpat massa proin nunc erat pharetra molestie, praesent ut tempus amet volutpat ante donec dolor mauris aliquet laoreet magna feugiat elit non. Massa dolore feugiat adipiscing ullamcorper id ullamcorper nibh donec pharetra mauris tellus, laoreet magna sit felis non massa donec pharetra molestie praesent congue lorem, at. Euismod, nibh nisi ut aliquam pharetra, mauris aliquet tincidunt lorem consectetur id et, nunc tempus consectetur molestie mi, tincidunt, ac pulvinar eget sem dolore ipsum. Elit non laoreet magna sit ac turpis euismod nibh magna sit felis sem, lobortis erat, amet mauris aliquet, tincidunt feugiat mauris praesent dolore sed mauris. Tellus laoreet ac at praesent aliquam felis eget tincidunt consectetur diam ac eget lobortis dolor sem magna at et lorem mauris, massa feugiat tellus ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh lorem molestie nunc pulvinar aliquet dolore nonummy, mi ipsum id tincidunt pulvinar ullamcorper dolore nonummy mi, sed id congue pharetra amet aliquet tempus id nunc turpis proin. Lorem molestie ut sit, praesent tempus felis ante ipsum tellus dolore turpis praesent tempus tellus nunc turpis mi tincidunt pharetra diam, ac elit, nibh sed eget lobortis pharetra. Proin aliquam at, nibh feugiat sem magna at nibh dolor non nisi turpis proin tempus mauris lobortis donec elit mi sed id congue amet diam ac eget tincidunt. Pharetra ullamcorper magna elit et sed volutpat congue nonummy mi sed euismod proin, aliquam, mauris lobortis sit sem, aliquam at ante ipsum tellus nisi adipiscing, proin tempus id. Massa sed, euismod tincidunt pulvinar ullamcorper ut consectetur diam ac eget euismod dolore amet aliquet erat id massa pulvinar ullamcorper donec elit mi, erat eget tincidunt pharetra diam. Erat, eget laoreet, pharetra ullamcorper magna elit laoreet dolor euismod sem, nisi felis ante feugiat aliquet dolore adipiscing praesent donec, felis massa pulvinar ullamcorper donec felis laoreet pulvinar. Aliquet, et ac, eget nibh sit, sem magna at ante lorem, mauris nunc sit aliquet nisi adipiscing ante feugiat aliquet nisi, adipiscing ante ipsum molestie nunc, amet aliquet. Et lorem eget lobortis pharetra diam, lorem eget lobortis pharetra et lorem mauris lobortis pharetra non, nisi at nibh feugiat volutpat ut sit aliquet nisi at ante laoreet. Amet diam erat eget laoreet pharetra diam donec elit laoreet dolor, ullamcorper, magna nonummy et sed volutpat tincidunt pharetra sem ac elit tincidunt dolor non magna ipsum molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pharetra, dolore donec laoreet molestie sit, magna et elit erat massa volutpat pharetra dolore aliquet. Turpis, tempus ante eget, sed nunc aliquet at lorem nibh eget, mauris sed tincidunt ullamcorper. Turpis aliquam et at erat, mi id ipsum, massa molestie feugiat tincidunt diam nonummy nisi. Sem consectetur ac nibh id pulvinar lorem laoreet euismod amet aliquam et eget ipsum dolore. Aliquet consectetur ac mi elit tempus massa, non dolor magna praesent felis lorem lobortis volutpat. Dolor nunc aliquet volutpat pharetra congue aliquet adipiscing ac et elit sed laoreet id sit. </w:t>
+        <w:t xml:space="preserve">Aliquam at, nibh feugiat non ut turpis, aliquet et lorem eget tincidunt dolor, sem magna at, et lorem mauris massa, sit aliquet aliquam. Adipiscing praesent aliquam felis nunc pulvinar tellus donec felis, ante, congue pharetra diam ac eget lobortis pharetra non, magna at et lorem molestie. Ut sit sem aliquam at proin ipsum tellus ut adipiscing proin lorem pharetra ullamcorper donec elit, nibh sed euismod congue nonummy et erat. Eget lobortis pharetra, sem magna elit et lorem volutpat congue consectetur proin laoreet ipsum ullamcorper dolore nonummy, praesent, ipsum tellus donec nonummy praesent. Erat id tincidunt pulvinar ullamcorper donec felis laoreet pulvinar ullamcorper dolore elit mi sed euismod, tincidunt aliquam at massa ipsum, molestie volutpat pulvinar. Mauris euismod diam massa erat pharetra mauris aliquet nibh nisi, ipsum elit tellus mi ac consectetur sem aliquam at nibh laoreet, dolor non. Lobortis sit tellus ut consectetur sem aliquam felis ante ipsum tellus dolore, turpis praesent erat felis massa massa feugiat molestie nunc sit ullamcorper. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 3 page(s)</w:t>
+        <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Massa laoreet praesent mauris feugiat congue aliquet adipiscing, tempus lobortis euismod adipiscing, aliquam ante massa, congue tellus nonummy sit. Sed donec lobortis ullamcorper, felis turpis sed nisi et ullamcorper felis dolor donec ut diam aliquet, non mauris pharetra. Sed ac consectetur sed nisi, congue ut et molestie, sit nisi diam elit erat ante non nonummy erat ante. Tellus nonummy erat mi felis tempus ante mauris ullamcorper at et euismod turpis tempus congue massa tincidunt, proin volutpat. Adipiscing pharetra sed lorem donec nibh non amet donec praesent at, lorem lobortis ullamcorper et felis ipsum massa molestie. Feugiat tincidunt ullamcorper nonummy donec praesent at lorem nibh euismod, sit, nisi nibh id ipsum, laoreet id feugiat, massa. Volutpat, nonummy sem, tempus, ac donec lobortis praesent molestie nonummy pulvinar ac aliquam ut et adipiscing ipsum ut non. </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Nisi ante eget sed nunc aliquet adipiscing ac nibh eget volutpat dolor tincidunt ullamcorper amet aliquam et eget pulvinar. Nunc aliquet turpis nisi sem nonummy donec, mi molestie, lorem ut non amet dolore aliquet adipiscing adipiscing ipsum massa. Volutpat amet dolore praesent adipiscing aliquam, et volutpat, amet aliquam ante eget dolor nunc aliquet adipiscing nisi sem nonummy. Erat, massa tellus euismod amet nisi proin at magna et felis tempus lobortis volutpat feugiat tincidunt ullamcorper amet donec. Proin eget dolor nunc aliquet turpis ut, laoreet euismod amet, ut sem, consectetur erat mi, felis feugiat ut sem. Consectetur magna praesent, adipiscing lorem nibh euismod amet dolore aliquet turpis aliquam proin elit erat ac et elit, ac. Mi tellus sit ut non nonummy, erat ante, molestie feugiat tincidunt euismod pulvinar nunc tellus adipiscing, magna et eget. Sed nunc tellus eget pulvinar massa tellus sit magna diam nonummy tempus ante molestie feugiat congue, diam adipiscing aliquam. Ante mauris sed laoreet, nibh volutpat dolor tincidunt ullamcorper turpis ac, nibh eget pulvinar, nunc aliquet at ac, laoreet. </w:t>
+        <w:t xml:space="preserve">Pulvinar euismod congue pharetra sem nisi turpis sem aliquam adipiscing mi tempus id massa pulvinar, ullamcorper, congue amet diam donec at nibh massa pulvinar. Tellus dolore pulvinar diam magna elit laoreet pulvinar ullamcorper donec nonummy et erat eget tincidunt pharetra ullamcorper magna donec felis laoreet pulvinar ullamcorper proin. Ac eget, lobortis pharetra sem magna at nibh sit tellus nisi at nibh feugiat volutpat ut turpis sem aliquam mauris ante feugiat molestie, nunc. Amet aliquet et lorem eget lobortis sit non nisi at ante lorem tellus ut turpis sem aliquam felis mi tempus, id laoreet pulvinar aliquet. Dolore aliquam mauris lobortis pharetra sem aliquam at proin ipsum molestie nunc sit aliquet dolore adipiscing ante ipsum euismod nunc turpis praesent erat id. Tincidunt pulvinar aliquet donec ac mauris, lobortis feugiat non nisi adipiscing proin, ipsum tellus nisi turpis proin lorem molestie nunc sit sem aliquam, mauris. Massa pulvinar, tellus dolore felis massa sit elit laoreet sed volutpat congue pharetra, ullamcorper magna elit et lorem eget lobortis pharetra non ut turpis. Praesent tempus mauris at ante lorem molestie lobortis sit aliquet nisi adipiscing, mi tempus id nunc amet aliquet donec felis laoreet, ipsum, euismod donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor euismod tincidunt consectetur sem, ac at nibh dolor non ac elit nibh dolor ullamcorper ac eget non aliquam adipiscing ante ipsum id massa pulvinar tellus. Dolore nonummy diam donec elit nibh sed volutpat tincidunt pharetra diam ac elit nibh, feugiat, non praesent tempus id massa pulvinar ullamcorper, dolore adipiscing, mi erat. Eget laoreet sed volutpat congue pharetra sem ac eget lobortis dolor sem ac elit et feugiat amet ullamcorper donec elit mi sed, id tincidunt amet diam. Donec elit laoreet dolor ullamcorper magna nonummy nibh sed volutpat lobortis consectetur diam ante ipsum tellus dolore turpis praesent tempus id massa pulvinar aliquet donec adipiscing. Et sed id congue nonummy diam erat elit laoreet dolor, euismod congue consectetur diam mi, tempus id dolore turpis praesent tempus id nunc turpis proin, tempus. Felis, laoreet ipsum euismod congue amet diam erat eget, tincidunt pulvinar ullamcorper magna elit nibh nisi consectetur sem tempus molestie lobortis turpis sem nisi adipiscing mi. Erat felis, mi sed id tincidunt pharetra ullamcorper congue aliquam adipiscing laoreet ipsum id tincidunt amet diam donec elit et sed euismod magna nonummy et sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit sem aliquam at proin aliquam id massa pulvinar, aliquet donec felis massa pulvinar tellus nisi. Adipiscing praesent erat felis laoreet massa feugiat, molestie dolore adipiscing proin tempus, molestie nunc turpis proin. Tempus id massa pulvinar aliquet donec nonummy praesent erat id tincidunt amet praesent, ipsum pharetra diam. Magna elit nibh feugiat volutpat ut turpis proin ac molestie ut sit sem aliquam adipiscing ante. Lorem tellus nisi adipiscing ante feugiat non nisi erat felis laoreet pulvinar ullamcorper donec elit mi. Sed volutpat congue nonummy et ipsum euismod tincidunt dolor non magna at nibh sed volutpat ut. Dolore felis ante ipsum tellus nisi adipiscing ante pulvinar aliquet dolore adipiscing mi tempus molestie dolore. Adipiscing praesent tempus molestie dolore amet praesent aliquam id nunc congue, nonummy et lorem eget congue. Consectetur et sed, euismod tincidunt consectetur diam ac elit lobortis, dolor non ut consectetur proin ac. Mauris massa sit non nisi erat elit nibh sed volutpat lobortis feugiat, tellus ut, turpis proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing mi tempus id nunc amet aliquet dolore adipiscing praesent erat eget nibh sed, eget lobortis consectetur diam ac mauris id tincidunt pulvinar ullamcorper magna nonummy et dolor euismod. Congue amet, diam ac elit nibh dolor non congue consectetur sem aliquam at nibh feugiat molestie diam donec eget tincidunt amet ullamcorper donec elit et sed volutpat tincidunt pharetra, diam. Ac, elit et feugiat non congue at et sed volutpat congue, pharetra nonummy diam donec eget laoreet dolor euismod magna elit laoreet pulvinar aliquet erat elit et sed volutpat tincidunt. Pharetra ullamcorper ac elit tincidunt pharetra adipiscing, proin ipsum molestie nunc sit aliquet donec adipiscing mi tempus id tincidunt pulvinar ullamcorper donec elit laoreet pulvinar ullamcorper dolore nonummy et erat. Eget nibh dolor adipiscing proin tempus tellus ut sit aliquet aliquam, adipiscing mi tempus eget tincidunt amet praesent tempus euismod nunc amet praesent sem aliquet et dolore ipsum at molestie. Erat sit felis diam ut, donec ac sit elit sem lobortis ipsum felis laoreet dolor volutpat tincidunt dolor non ullamcorper congue, nonummy, mi sed, id tincidunt pharetra ullamcorper donec elit. Laoreet sed volutpat tincidunt pharetra diam lorem eget tincidunt pharetra sem nisi consectetur et lorem molestie aliquet donec felis nunc turpis praesent aliquam id, nunc sit aliquet aliquam felis mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus dolore turpis aliquet dolore, nonummy diam ac elit et feugiat volutpat congue consectetur proin lorem eget lobortis pharetra sem ac at ante tincidunt pulvinar euismod. Magna nonummy et erat elit nibh dolor non nisi at et lorem mauris lobortis pharetra sem ac mauris ante feugiat tellus, nisi erat eget nibh dolor. Euismod congue, elit laoreet pulvinar diam, erat felis laoreet pulvinar ullamcorper donec, elit laoreet pulvinar ullamcorper donec elit laoreet ipsum euismod dolore lorem volutpat ut consectetur. Diam magna at, nibh sit tellus ut turpis sem, lorem volutpat, ut turpis, sem nisi at ante ipsum molestie dolore ac, elit nibh pharetra non congue. Consectetur sem ac mauris nibh feugiat non nisi mauris nibh dolor non nisi, at lobortis, pharetra sem magna at, et ac pulvinar ullamcorper dolore nonummy mi. Sed id congue amet praesent magna elit nibh lorem eget tincidunt consectetur sem magna mauris lobortis feugiat non nisi, consectetur proin massa pulvinar aliquet donec adipiscing. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -837,51 +847,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rfd5939bb9fb543f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R8d44991fabe54385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R8603dce1689a4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R1301559212354d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R0275950064bf4f26" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R87332cf8d5c247b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Reb42f7cc08574515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcec3cc217c804a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rdab712d752884900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R781f3155b8564b0e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>