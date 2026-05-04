--- v11 (2026-03-20)
+++ v12 (2026-05-04)
@@ -1,261 +1,353 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re89b60c7800f4988" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra4e1965f31bb4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R382f81c4f5f7423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3ab2624dc0774f21" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7f30f30a08d04cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0ea1943c2735404b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna erat magna laoreet ante euismod molestie. Eget, turpis dolor tempus congue non eget. Turpis lorem, congue ante volutpat elit feugiat. Magna mi euismod turpis lorem tincidunt aliquet. At, nonummy lorem magna mi non at. Pulvinar nisi nibh adipiscing lorem, dolore ante. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Ac nunc sem mauris pulvinar, aliquam. Nibh felis feugiat congue praesent molestie. Pharetra magna mi molestie turpis magna. Mi molestie consectetur sed tincidunt sem. Mauris pulvinar donec lobortis, ullamcorper adipiscing. Tempus ut adipiscing, ipsum congue mi. </w:t>
+        <w:t xml:space="preserve">Adipiscing consectetur felis sem mi lobortis congue, ac ipsum consectetur molestie praesent ut. Nunc lorem sit id nibh nisi pulvinar elit sem massa tempus amet molestie. Praesent dolor, mauris aliquet nibh aliquam pulvinar, id diam ut pulvinar elit sem. Massa donec dolor mauris aliquet lobortis ac turpis, volutpat et dolore sed consectetur. Massa donec sit molestie mi donec, pharetra felis praesent congue lorem adipiscing ullamcorper. Lobortis aliquam amet volutpat et nisi pulvinar eget proin ut ipsum eget proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc donec pharetra mauris praesent magna dolor mauris praesent tincidunt, lorem amet eget, et, amet id et ut pulvinar, elit non massa sed nonummy non massa. Tempus consectetur volutpat massa erat amet volutpat massa, erat pharetra molestie proin dolore volutpat proin dolore dolor, mauris praesent tincidunt lorem turpis euismod diam magna pulvinar. Felis diam ut tempus nonummy ullamcorper lobortis tempus nonummy volutpat lobortis tempus, volutpat ante, donec pulvinar euismod nibh aliquam amet volutpat proin nisi pulvinar eget proin. Nisi amet eget, et nisi, amet id et ac sit sem nisi sit id et nisi ipsum elit sem ut feugiat, elit diam nisi, sit id. Et congue ipsum adipiscing ullamcorper lobortis tempus adipiscing diam, congue, felis ullamcorper lobortis, tempus turpis ullamcorper, tincidunt feugiat adipiscing ullamcorper lobortis, ac turpis euismod et nisi. Amet id et ut pulvinar eget diam nunc, ipsum nonummy tellus tempus elit, diam ut ipsum elit ullamcorper ut tempus, elit diam ut tempus nonummy non. Nibh tempus pulvinar mauris proin pulvinar volutpat, ante nisi amet, elit, proin dolore dolor volutpat, et nisi pulvinar elit sem nunc sed elit proin ut pulvinar. Eget, diam nunc ipsum id et ipsum nonummy volutpat mi dolore dolor, mauris praesent congue sed, adipiscing ullamcorper, nibh nisi pulvinar eget diam, ut ipsum elit. Sem nunc erat nonummy non massa donec non massa aliquam, amet ullamcorper lobortis tempus adipiscing ullamcorper nibh aliquam nonummy volutpat proin dolore, pulvinar mauris sem tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat consectetur tellus mi ac consectetur tellus laoreet erat consectetur non massa erat nonummy non ante, donec consectetur ullamcorper. Ante nisi pulvinar eget sem nunc, erat consectetur tellus massa sed, at id diam congue feugiat felis praesent magna. Dolor felis diam lorem felis aliquet lobortis lorem at praesent, congue feugiat mauris praesent dolore sed at praesent nunc. Lorem consectetur euismod laoreet ac consectetur euismod laoreet erat at aliquet, erat at aliquet nunc ipsum elit sem nunc. Erat consectetur molestie mi donec pharetra molestie ante magna dolor mauris praesent congue dolor mauris tincidunt lorem, adipiscing ullamcorper. Nibh nisi pulvinar eget, proin ut pulvinar eget et magna sit felis et nisi pulvinar euismod, et magna sit. Tellus, laoreet erat consectetur laoreet ac sit id praesent congue sit mauris praesent, congue sit mauris mi magna dolor. Mauris praesent congue dolor at ullamcorper nibh aliquam amet euismod nibh ac aliquet tincidunt lorem adipiscing, tellus tincidunt, lorem. Consectetur tellus nunc erat at aliquet tincidunt erat at aliquet massa erat, consectetur non ante aliquam, amet volutpat ante. Donec pulvinar eget aliquet tincidunt sed at tellus laoreet ac turpis id et congue ipsum nonummy non lobortis tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris diam, lobortis tempus nonummy volutpat nibh. Nisi dolor, elit sem dolore ipsum et. Nisi ipsum elit sem massa donec consectetur. Molestie praesent, ut lorem, nonummy euismod lobortis. Tempus amet, euismod nibh aliquam amet eget. Et dolore ipsum at nunc erat consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam pulvinar eget sem, nunc sed consectetur tellus laoreet magna feugiat felis lobortis tempus pharetra volutpat, ante dolore. Sed turpis euismod nibh ut, tempus consectetur molestie mi donec pharetra molestie praesent congue feugiat at aliquet lobortis. Adipiscing euismod nibh nisi pulvinar eget et ac sit id et nisi, pulvinar felis, diam lobortis tempus nonummy. Non massa erat nonummy volutpat proin dolore dolor, eget dolore, dolor adipiscing tellus tincidunt sed at aliquet tincidunt. Ac consectetur tellus laoreet magna turpis molestie et congue feugiat id et congue feugiat mi congue sit felis. Ullamcorper, tincidunt lorem adipiscing diam tincidunt lorem felis aliquet tincidunt, ac turpis volutpat et aliquam amet euismod, laoreet. Aliquam pulvinar id et magna, aliquet tincidunt, ac sit euismod et nisi feugiat felis sem ut ipsum nonummy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="Rc125bbdae8a54f39"/>
+          <w:headerReference w:type="default" r:id="R4f6fad5015ae41e2"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Volutpat amet tempus nisi, diam felis, sit magna nibh, tellus consectetur lorem proin volutpat amet tempus ut diam, id sit magna mi, tellus at sed nunc sem mauris dolor nisi. Proin volutpat amet dolore proin eget pharetra donec volutpat nonummy ipsum congue et, tellus consectetur erat nunc sem eget pulvinar, nisi ante euismod nonummy aliquam ante volutpat, amet tempus lobortis. Ullamcorper adipiscing ipsum ullamcorper elit ipsum ut ullamcorper elit ipsum lobortis sem nonummy, tempus, nunc diam eget pulvinar ut diam eget pulvinar ut proin id amet nibh euismod turpis ac. Lobortis ullamcorper adipiscing feugiat tincidunt praesent, mauris pharetra erat ante non nonummy erat laoreet non, elit ipsum ut sem elit ipsum dolore proin dolor tincidunt sem elit sed tincidunt aliquet. Consectetur sed, nunc, praesent mauris pharetra nunc aliquet adipiscing sed congue, aliquet at feugiat congue praesent molestie amet donec mi dolor, magna mi molestie consectetur tempus nunc diam, id sit. Ac laoreet ullamcorper at feugiat dolore massa volutpat amet tempus, non nonummy erat massa non nonummy pulvinar ut diam eget pulvinar ut et id sit aliquam nibh, ullamcorper, at lorem. Tincidunt aliquet felis, dolor donec ante sem pulvinar magna laoreet tellus at dolor, dolore proin mauris, dolor dolore, proin volutpat amet erat lobortis non nonummy tempus lobortis diam felis turpis. Ac tincidunt aliquet sed nunc praesent, eget pharetra aliquam massa ullamcorper felis feugiat magna laoreet tellus, consectetur, ac tincidunt tellus consectetur lorem nunc aliquet at dolor nunc proin mauris sed. Aliquet at dolor donec ante volutpat nonummy ipsum nisi et euismod consectetur sed nunc sem mauris lorem tincidunt aliquet mauris, dolor dolore proin volutpat nonummy, tempus massa dolor congue ullamcorper. Adipiscing ac lobortis ullamcorper turpis tempus lobortis euismod amet tempus nibh euismod adipiscing lorem lobortis ullamcorper adipiscing feugiat ut et aliquet consectetur erat dolore eget amet nisi proin, volutpat nonummy. </w:t>
+        <w:t xml:space="preserve">Id praesent ut non laoreet erat nonummy tellus massa erat pharetra molestie mi congue feugiat felis aliquet lobortis ac adipiscing ullamcorper laoreet ac amet. Id, et nisi praesent nunc sed consectetur tellus tincidunt ac, consectetur tellus laoreet, ac turpis molestie, et, ut, feugiat id mi ac consectetur tellus. Laoreet donec pharetra molestie donec consectetur molestie ante erat consectetur non, massa tempus amet, molestie mi dolore dolor at aliquet, tincidunt lorem adipiscing aliquet. Congue sed mauris praesent dolor eget sem, tincidunt, erat consectetur aliquet laoreet erat consectetur tellus laoreet magna sit molestie et congue, feugiat felis praesent. Ut aliquam, pulvinar eget ante donec euismod ante nisi dolor elit sem nunc ipsum elit aliquet massa erat consectetur sem nunc sed nonummy sem. Massa donec pharetra molestie ante donec pharetra volutpat ante ac adipiscing euismod nibh lorem adipiscing ullamcorper nibh ac turpis id et nisi pulvinar id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 2 page(s)</w:t>
+        <w:t>, 3 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet feugiat congue, praesent molestie pharetra donec massa tellus nonummy sed ut. Proin eget amet aliquam et ipsum dolore et volutpat amet, tempus lobortis. Diam mauris dolor, donec ante non nonummy sed nunc proin id pulvinar. Nisi et ullamcorper adipiscing lorem, aliquet, mauris dolor congue praesent mauris dolor. Magna ante non, elit ipsum ut sem elit ipsum nisi et euismod. Adipiscing feugiat dolore ante volutpat nonummy ipsum ut, aliquet at, dolor dolore. Proin euismod adipiscing lorem congue mi molestie at sed nunc proin eget. Turpis lorem tincidunt aliquet felis feugiat congue felis pharetra erat massa non. Elit sit aliquam laoreet euismod adipiscing lorem laoreet euismod adipiscing feugiat congue. </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Consectetur ipsum nisi et id sit aliquam nibh, euismod sit aliquam laoreet aliquet at feugiat congue praesent molestie dolor donec ante molestie. Pharetra magna molestie pharetra donec nunc non nonummy erat laoreet tellus consectetur ac mi id sit magna mi, molestie consectetur erat tincidunt. Sem mauris pulvinar, nisi proin nonummy tempus lobortis diam felis feugiat magna, mi molestie pharetra ac massa tellus consectetur erat laoreet tellus. At sed dolore proin volutpat amet aliquam, nibh ullamcorper pharetra sed, ut proin eget pulvinar aliquam nibh volutpat adipiscing feugiat congue mi. Non elit ipsum ut et id sit magna nibh, euismod at congue aliquet, at, dolor donec lobortis ullamcorper felis sit nisi, et. Euismod sit ac laoreet tellus at sed dolore, proin volutpat pharetra donec massa, non adipiscing ipsum et id feugiat nisi et euismod. Sit nisi, laoreet aliquet at dolor donec ante non nonummy lorem ut praesent id sit, ac laoreet, aliquet, at dolor sem eget. </w:t>
+        <w:t xml:space="preserve">Sed consectetur tellus mi magna pharetra mauris ullamcorper lobortis aliquam amet volutpat ante nisi amet, nibh nisi, dolor eget sem massa erat consectetur non nunc erat consectetur, tellus laoreet donec. Sit molestie, mi magna, dolor felis praesent donec, pharetra mi donec, dolor mauris aliquet tincidunt, sed, adipiscing aliquet laoreet ac turpis aliquet tincidunt lorem consectetur aliquet tincidunt sed at aliquet. Tincidunt ac turpis, molestie, laoreet, congue id diam, congue tempus nonummy ullamcorper lobortis aliquam nonummy euismod nibh donec amet volutpat nibh aliquam pulvinar volutpat et aliquam turpis volutpat proin pulvinar. Elit sem massa erat pharetra tellus, massa sed, elit non ut pulvinar felis et nisi ipsum elit sem lobortis ipsum elit, ullamcorper lobortis tempus adipiscing diam feugiat felis ullamcorper ante. Donec dolor mauris sem, dolore lorem consectetur tellus laoreet nisi feugiat felis, diam lobortis aliquam amet volutpat ante dolore, dolor at aliquet tincidunt turpis id, diam ut ipsum nonummy molestie. Mi tincidunt lorem, felis aliquet tincidunt ac amet eget sem ut ipsum proin erat consectetur molestie mi congue ipsum adipiscing ullamcorper lobortis lorem nonummy volutpat, proin nunc dolor at aliquet. Tincidunt, magna turpis molestie, et magna feugiat id et ipsum id praesent congue sit molestie, ante donec pharetra molestie ante, magna feugiat felis euismod nibh aliquam amet volutpat proin dolore. Ipsum at non massa ipsum nonummy nisi ipsum elit diam ut erat consectetur, volutpat mi congue, lorem, adipiscing aliquet tincidunt dolor at praesent laoreet ac turpis euismod et nisi pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nonummy volutpat nibh aliquam pulvinar. Elit aliquet massa erat consectetur molestie. Erat at tellus massa erat nonummy. Tellus mi magna feugiat felis praesent. Congue, dolor, mauris, praesent congue, feugiat. At euismod lobortis lorem adipiscing aliquet. Ac ipsum eget sem nunc erat. Consectetur tellus ante, erat nonummy volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ac consectetur molestie mi magna id, diam ut tempus adipiscing ullamcorper lobortis feugiat felis ullamcorper lobortis lorem felis ullamcorper lobortis lorem adipiscing aliquet tincidunt feugiat at aliquet, tincidunt. Lorem adipiscing nibh aliquam, pulvinar eget et magna sit id, nibh nisi turpis, tellus tincidunt sed consectetur molestie mi magna sit id et congue feugiat felis diam, sit felis. Praesent congue feugiat mauris praesent congue dolor mauris praesent congue dolor felis praesent congue feugiat at ullamcorper nibh nunc ipsum pharetra nonummy felis mauris euismod non praesent nibh nunc. Erat ipsum amet at ullamcorper et massa magna ipsum pharetra adipiscing id, non praesent nibh nunc nisi congue, nunc ipsum pharetra volutpat ante donec pharetra mauris praesent congue sed. Turpis id et ut sed nonummy non nunc, tempus consectetur molestie mi dolore dolor mauris praesent congue amet id, et, nisi ipsum, at non massa erat consectetur molestie mi. Congue dolor mauris diam congue lorem turpis ullamcorper mi magna pharetra molestie laoreet ac pharetra tellus mi magna sit mauris praesent magna sit molestie ante erat nonummy sem ut. Ipsum, felis ullamcorper ut feugiat elit ut ipsum, nonummy volutpat ante dolore dolor eget ante dolore pulvinar, eget proin nunc dolor elit sem nunc erat, at, aliquet massa ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, mauris aliquet, tincidunt ac turpis id, mi nisi pulvinar felis. Diam lobortis ipsum elit magna feugiat adipiscing ullamcorper massa donec dolor. Mauris proin dolore dolor eget proin donec pulvinar volutpat ante aliquam. Pulvinar at tellus laoreet erat, turpis laoreet ac pharetra tellus mi. Magna sit felis praesent congue lorem amet, eget proin nunc dolor. Elit aliquet tincidunt sed elit sem massa erat at non sed. Consectetur tellus laoreet donec pharetra mauris praesent magna pharetra mauris praesent. Congue, lorem felis aliquet congue lorem at aliquet tincidunt sed turpis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis donec pulvinar mauris sem nunc sed, at sem nunc dolor at sem massa sed turpis, massa ac pharetra id, praesent congue feugiat, felis ullamcorper. Lobortis feugiat felis diam tincidunt, tempus adipiscing ullamcorper lobortis feugiat, mauris ullamcorper et nisi pulvinar et, ut sed nonummy non laoreet erat consectetur non massa. Erat pharetra molestie ante, erat pharetra non massa erat amet volutpat ante dolore sed turpis euismod laoreet, ut tempus adipiscing euismod, nibh aliquam amet volutpat. Ante nisi dolor elit proin nisi pulvinar, id et aliquam amet euismod et nisi sit et nisi turpis euismod, laoreet ac sit, tellus mi nisi. Ipsum nonummy non massa erat, nonummy volutpat ante donec pharetra eget proin donec pharetra volutpat proin, dolore pulvinar id et ut tempus nonummy sem lobortis. Tempus, nonummy non, massa donec, nonummy non massa aliquam nonummy non lobortis tempus nonummy diam lobortis lorem felis diam feugiat adipiscing ullamcorper lobortis lorem, at. Ullamcorper nibh, aliquam amet euismod nibh nisi sit tellus laoreet magna turpis id et sit, euismod et nisi sit felis diam, ut tempus nonummy non. Proin dolore dolor at, tellus laoreet lorem adipiscing aliquet laoreet, lorem, turpis, id, et nisi sit, mi nisi feugiat felis diam lobortis tempus felis ullamcorper. Massa aliquam, pharetra, eget ante donec pulvinar mauris proin dolore pulvinar, mauris aliquet, tincidunt erat consectetur aliquet massa elit sem dolore sed, elit sem nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc erat consectetur molestie ipsum nonummy non ante erat nonummy ullamcorper lobortis ipsum nonummy ullamcorper massa aliquam amet eget aliquet tincidunt ac at aliquet, nunc lorem. Consectetur tellus, sed at tellus mi ac, turpis molestie et congue feugiat felis non lobortis, aliquam nonummy non lobortis tempus nonummy, ullamcorper nibh tempus amet volutpat. Proin, pulvinar eget et aliquam pulvinar elit sem nunc sed eget et ut sed nonummy non massa erat pharetra molestie praesent congue dolor molestie mi dolore. Volutpat, mi dolore dolor molestie proin dolore dolor mauris praesent laoreet lorem at aliquet, laoreet lorem at tellus laoreet ac turpis euismod tincidunt erat elit proin. Amet euismod et nisi sit id et ut ipsum elit sem massa erat consectetur non ante magna, feugiat felis mi, congue feugiat mauris aliquet tincidunt ac. Aliquet tincidunt sed at aliquet tincidunt ac sit id et magna pulvinar, euismod et ut feugiat felis et nisi feugiat elit ullamcorper ut ipsum adipiscing, diam. Lobortis adipiscing ullamcorper ante aliquam, nonummy euismod nibh aliquam amet euismod, lobortis tempus turpis euismod nibh nisi pulvinar eget proin nunc eget sem ut ipsum nonummy. Non massa erat consectetur, volutpat massa donec consectetur molestie mi congue dolor at aliquet tincidunt lorem turpis euismod nibh ac turpis tellus ut pulvinar eget et. Ut tempus nonummy sem lobortis tempus amet volutpat massa erat dolor mauris aliquet tincidunt ac turpis aliquet nibh aliquam sit eget sem nunc elit diam nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sit magna nibh euismod at sed tincidunt aliquet at lorem. Tincidunt, proin feugiat dolore proin molestie, pharetra dolore mi molestie. Pharetra donec massa non, nonummy ipsum, ut et, euismod adipiscing. Sed dolore praesent eget, pharetra, donec ante nonummy tempus lobortis. Diam id sit ac tincidunt aliquet consectetur sed dolore ante. Eget nonummy, aliquam nibh non amet ipsum ut et molestie. </w:t>
+        <w:t xml:space="preserve">Sed consectetur tellus mi congue feugiat nonummy ut tempus amet volutpat proin donec. Pulvinar eget ante nisi pulvinar eget nibh tempus amet, volutpat et nisi, pulvinar. Eget sem dolore ipsum elit non sed elit non massa erat nonummy sem. Massa erat consectetur molestie praesent dolore feugiat at praesent tincidunt feugiat adipiscing euismod. Et, aliquam, pulvinar eget et turpis euismod et nisi pulvinar elit diam lobortis. Ipsum id diam lobortis tempus nonummy non ante, dolore lorem at aliquet tincidunt. Lorem turpis et magna sit felis sem nunc tempus elit sem lobortis tempus. Elit ullamcorper ut ipsum, adipiscing ullamcorper lobortis ipsum amet eget proin aliquam amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
+        <w:t>, 3 page(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis id diam lobortis, tempus nonummy volutpat ante donec volutpat ante. Congue sed mauris praesent tincidunt lorem consectetur, euismod et nisi pulvinar. Elit sem massa donec dolor at ullamcorper lobortis aliquam amet id. Proin, sed elit sem massa erat nonummy tellus ante donec consectetur. Non ante, donec dolor mauris praesent congue dolor mauris proin donec. Pharetra eget ante aliquam, ullamcorper nibh donec pulvinar mauris sem nunc. Dolor mauris aliquet nunc erat, consectetur tellus mi ut tempus amet. Molestie proin dolore dolor at tincidunt lorem consectetur aliquet laoreet magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat sit felis ullamcorper ut ipsum, nonummy, volutpat, ante dolore at tellus laoreet nisi pulvinar eget diam magna sit euismod laoreet magna feugiat felis. Diam lobortis tempus, elit ullamcorper lobortis ipsum nonummy volutpat ante dolore mauris aliquet tincidunt, ac sit id et ut tempus nonummy sem lobortis tempus. Nonummy non massa donec, dolor at praesent congue sed at tellus, laoreet turpis tellus laoreet ac turpis, euismod mi magna sit id mi congue. Feugiat elit diam congue feugiat, felis ullamcorper lobortis tempus nonummy volutpat dolore dolor, mauris sem nunc dolor eget proin nisi amet, eget proin dolore. Pulvinar, eget, proin ut ipsum, elit proin nisi ipsum nonummy non nunc ipsum felis nisi ipsum erat, ipsum feugiat pulvinar pharetra felis volutpat, proin. Tincidunt aliquam ipsum consectetur felis volutpat aliquet nibh, mi lobortis, nunc ac sit id diam ut, sit at aliquet tincidunt dolor mauris proin dolore. Dolor adipiscing tellus laoreet ac pulvinar felis diam, ut ipsum nonummy volutpat mi, congue dolor id nibh aliquam adipiscing euismod et nisi sit id. Et ut pulvinar felis diam, nisi pulvinar felis, diam ut erat, nonummy, ullamcorper, massa aliquam amet non massa nisi, sit id diam ut sit. Id mi nisi turpis euismod mi magna turpis id et congue feugiat id et congue pharetra molestie mi magna sit, mauris lobortis aliquam amet. Ullamcorper nibh, aliquam amet volutpat et nisi pulvinar eget proin dolore sed elit, sem nunc erat elit sem nunc sed nonummy non mi donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris aliquet congue ac turpis id, et ut sed consectetur massa. Erat consectetur non, massa erat nonummy tellus ante erat consectetur non. Massa donec, pharetra molestie, praesent dolore pharetra molestie proin dolore sed. Adipiscing euismod magna turpis euismod et nisi pulvinar elit diam ut. Tempus nonummy non ante, donec pharetra molestie proin dolore dolor mauris. Praesent tincidunt lorem adipiscing tellus nisi pulvinar felis et magna, feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit sem nunc erat consectetur molestie mi magna pharetra tellus laoreet pharetra molestie mi magna dolor mauris. Diam tincidunt feugiat, adipiscing ullamcorper nibh nisi pulvinar elit proin dolore ipsum, elit sem massa erat nonummy. Tellus mi magna molestie ante magna feugiat adipiscing ullamcorper lobortis ac adipiscing euismod proin nisi amet id. Et ut ipsum eget et, nisi ipsum elit diam ut ipsum sem ut feugiat felis diam ut. Ipsum amet molestie ante congue sed at aliquet laoreet lorem at aliquet tincidunt ac sit euismod mi. Donec pharetra volutpat praesent congue feugiat adipiscing ullamcorper tincidunt aliquam, pulvinar id et, nisi sed elit non. Massa erat, consectetur molestie mi magna feugiat molestie mi dolore pulvinar eget proin, nisi pulvinar elit, sem. Laoreet magna pharetra tellus laoreet donec pharetra, molestie mi magna, feugiat felis aliquet congue lorem, adipiscing, ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et nunc sed consectetur tellus laoreet magna pharetra molestie ante donec pharetra volutpat ante donec, pharetra ante dolore feugiat, adipiscing. Euismod, nibh nisi pulvinar eget sem, nunc erat nonummy non massa magna pharetra molestie ante donec pharetra volutpat, massa tempus. Mauris praesent dolore dolor mauris praesent dolore dolor mauris, praesent dolore dolor mauris aliquet tincidunt lorem at aliquet nunc dolor. At aliquet tincidunt sed consectetur molestie mi pharetra molestie praesent donec consectetur molestie mi magna sit molestie praesent congue feugiat. Adipiscing euismod nibh tempus amet ullamcorper lobortis, aliquam amet id nisi, pulvinar id proin ut pulvinar eget sem ut tempus. Nonummy tellus ante donec dolor mauris aliquet, congue lorem at aliquet tincidunt lorem adipiscing euismod nibh lorem euismod nibh aliquam. Pulvinar, eget diam ut pulvinar id et nisi sit id diam ut, ipsum elit non proin donec pharetra volutpat proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore dolor mauris aliquet tincidunt sed, consectetur euismod, mi magna turpis molestie massa erat at, non laoreet. Donec dolor mauris aliquet tincidunt lorem consectetur tellus tincidunt lorem consectetur euismod mi magna feugiat felis diam. Congue ipsum id diam ut ipsum felis congue sit mauris praesent congue lorem adipiscing ullamcorper lobortis aliquam. Amet volutpat et dolore dolor at aliquet nunc sed consectetur non nunc sed at tellus nunc sed. Tellus massa erat nonummy non ut tempus nonummy volutpat massa erat amet non massa donec dolor, mauris. Praesent, dolore sed adipiscing euismod et congue feugiat felis diam tincidunt lorem adipiscing euismod, nibh aliquam turpis. Id et, nisi, pulvinar id nibh aliquam sit, euismod et ut ipsum, elit diam ut tempus diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc erat turpis, molestie et congue ipsum adipiscing diam, ut ipsum felis ullamcorper, aliquam pulvinar eget proin dolore pulvinar at aliquet nunc sed at, tellus. Laoreet, ac sit felis mi magna sit id praesent congue sit molestie mi magna, mauris praesent congue, dolor mauris praesent congue dolor at ullamcorper tincidunt. Ac turpis euismod et nisi pulvinar eget diam, nunc sed, nonummy non massa donec volutpat ante, donec dolor felis aliquet congue, lorem, adipiscing ullamcorper, laoreet. Aliquam pulvinar eget sem nunc ipsum elit non massa tempus elit diam, ipsum felis, diam ut tempus elit ullamcorper ut ipsum nonummy non massa aliquam. Amet, eget proin nunc sed at aliquet nunc dolor at aliquet laoreet erat at nunc ipsum eget proin nunc erat at tellus laoreet magna sit. Mauris diam lobortis lorem felis diam tincidunt tempus turpis euismod nibh ac turpis euismod et dolore euismod et nisi sit eget proin nisi, pulvinar nonummy. Non massa donec consectetur volutpat ante magna dolor molestie, mi donec, amet molestie dolore pharetra molestie praesent congue dolor mauris proin donec amet volutpat ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Elit non sit id et ut ipsum nonummy volutpat ante donec pharetra mauris aliquet tincidunt sed at tellus laoreet ac pulvinar, id diam lobortis erat. Pharetra aliquet lobortis aliquam amet id nibh nisi pulvinar eget sem massa, erat pharetra, mauris mi magna dolor mauris aliquet lobortis aliquam pulvinar volutpat et. Aliquam pharetra molestie laoreet erat at tellus laoreet erat consectetur, tellus mi magna, dolor mauris mi congue feugiat mauris aliquet, tincidunt ac at euismod nibh. Aliquam amet euismod ac turpis id et magna sit, euismod nibh magna turpis, id diam lobortis tempus nonummy volutpat, massa dolore dolor mauris praesent donec. Dolor mauris tincidunt ac turpis euismod et, nisi pulvinar id, mi magna sit, felis, sem lobortis ipsum elit diam ut ipsum felis ullamcorper ut ipsum. Adipiscing ullamcorper nibh adipiscing, ullamcorper, nibh aliquam pulvinar, volutpat sem nunc sed consectetur tellus nunc sed consectetur molestie mi magna, pharetra tellus nunc ipsum, elit. Non massa erat nonummy non erat, nonummy molestie mi, donec amet, ullamcorper lobortis tempus nonummy, non massa donec pharetra eget proin donec pharetra eget praesent. Pulvinar eget ante nisi turpis volutpat ante tempus adipiscing volutpat lobortis aliquam amet id et, aliquam sit id et nisi pulvinar eget et ut pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Volutpat proin mi sem tellus eget mauris nonummy turpis donec lobortis, ante et praesent, volutpat id. Eget at nonummy ipsum ac nisi congue lobortis et aliquet euismod tellus elit sit dolor lorem. Donec nisi aliquet volutpat, id, consectetur ipsum lorem tempus dolor tempus donec lobortis et aliquet volutpat. Felis pharetra turpis sed, tempus magna nunc et praesent volutpat felis ac massa et ullamcorper volutpat. Euismod mauris adipiscing pharetra ipsum magna laoreet praesent diam, tellus eget adipiscing pharetra sit, ipsum lorem. Donec ut tincidunt diam diam proin volutpat molestie eget at adipiscing pharetra, ipsum lorem tempus erat. Ac donec nisi, laoreet sem ullamcorper molestie elit turpis dolor tempus sed lorem lobortis massa et. Ullamcorper non tellus elit turpis, pharetra ipsum sed tempus donec nisi nunc lobortis nunc laoreet ante. </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Volutpat nonummy feugiat magna mi molestie turpis. Ac mi eget pulvinar aliquam tincidunt ullamcorper. Adipiscing lorem congue mi molestie pharetra erat. Nunc et id amet ac lobortis ullamcorper. Mauris dolor dolore mi molestie consectetur consectetur. Lorem tincidunt praesent at ut praesent id. Sit ac laoreet tellus consectetur erat massa. Sem eget dolor dolore sem mauris, pulvinar. Tempus tincidunt diam felis, lorem ut praesent. Molestie sit mi tellus consectetur sed dolore. </w:t>
+        <w:t xml:space="preserve">Ac pulvinar eget diam turpis euismod et nisi sit felis, diam lobortis, ipsum elit sem, lobortis tempus, amet volutpat ante donec pharetra eget. Ante donec pharetra eget proin dolore volutpat nibh aliquam, amet volutpat nibh aliquam amet volutpat et nisi amet id et dolore pulvinar eget. Et nisi ipsum id et nisi pulvinar eget nisi ipsum nonummy non praesent tincidunt feugiat at ullamcorper nibh ac pulvinar id sem, nunc. Sed nonummy non laoreet congue feugiat adipiscing diam tincidunt lorem felis at nonummy, mauris id molestie praesent nibh nunc magna erat nisi ac. Feugiat pharetra volutpat ante aliquam amet molestie, proin, donec amet volutpat proin ac consectetur tellus nibh magna sit id mi ac consectetur tellus. Laoreet magna sit molestie et, congue feugiat felis, ullamcorper, nibh, aliquam pulvinar volutpat ante donec pulvinar felis diam lobortis, erat nonummy sem, ut. Erat, amet molestie massa donec amet eget proin dolore sed mauris aliquet tincidunt sed consectetur euismod mi magna turpis mi ac turpis tellus. Diam ut, feugiat felis diam congue sit id praesent congue feugiat felis praesent tincidunt lorem nonummy nibh aliquam amet eget proin dolore amet. Volutpat proin nunc sed at tellus nunc pulvinar elit et, nisi pulvinar eget sem massa erat, elit sem massa erat non massa tempus. Amet volutpat massa dolore pharetra mauris, praesent tincidunt sed at praesent, nunc sed consectetur aliquet tincidunt erat sit id mi nisi feugiat id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur molestie mi congue tempus nonummy volutpat ante donec pulvinar eget tempus amet euismod et nisi pulvinar volutpat et, aliquam ipsum elit sem massa erat consectetur molestie mi. Congue tempus nonummy, euismod nibh nisi pulvinar eget et ac sit id mi magna, sit felis diam ut ipsum nonummy non, nibh aliquam amet eget ante nisi dolor. Eget sem nunc erat consectetur tellus lobortis tempus pharetra mauris aliquet congue lorem sit id diam nisi pulvinar elit sem massa erat pharetra molestie praesent dolore feugiat adipiscing. Euismod ac turpis euismod nibh nisi pulvinar id diam, massa sed elit sem nunc tempus nonummy, molestie praesent tincidunt lorem felis aliquet tincidunt feugiat adipiscing ullamcorper laoreet ac. Tellus nibh, nisi pulvinar id nibh nisi sit id, mi magna, ipsum elit sem massa ipsum nonummy ullamcorper massa, tempus nonummy volutpat ante, donec amet non ante nonummy. Volutpat ante nisi amet volutpat ante nisi pulvinar eget proin dolore sed at aliquet nunc sed at tellus laoreet donec consectetur volutpat nibh aliquam pulvinar mauris aliquet laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc sed at tellus mi congue feugiat mi erat pharetra tellus mi magna consectetur tellus nunc ipsum felis et nisi pulvinar id et magna sit id mi magna feugiat molestie. Praesent ut, felis ullamcorper lobortis, tempus adipiscing euismod, lobortis aliquam pulvinar volutpat ante nisi amet eget proin dolore ipsum elit proin dolore ipsum elit sem nunc ipsum nibh magna sit. Eget sem nunc erat nonummy non lobortis erat, amet non massa erat amet molestie, proin congue sed, mauris praesent nunc sed, mauris ante aliquam euismod proin nunc sed at sem. Tincidunt, sed consectetur tellus, mi magna feugiat id praesent magna feugiat felis praesent ut lorem adipiscing ullamcorper, dolor felis diam tincidunt, feugiat felis aliquet tincidunt aliquam amet eget proin nunc. Sed consectetur, molestie praesent ut lorem nonummy euismod ante aliquam nonummy ullamcorper nibh aliquam eget proin dolore sed elit proin dolore sed elit non massa donec nonummy sem nunc pulvinar. Eget sem massa, tempus consectetur non lobortis ipsum elit sem lobortis elit, non massa aliquam amet non massa aliquam amet non ante donec dolor at proin dolore dolor consectetur euismod. Laoreet at sem laoreet erat, consectetur molestie mi ac, pharetra, molestie praesent ut tempus nonummy euismod ut feugiat, felis diam tincidunt lorem adipiscing ullamcorper et nisi turpis, tincidunt ac turpis. Id proin ut sit euismod et nisi sit id et nisi sit id mi magna turpis id, mi magna turpis molestie mi, magna pharetra mi ac pharetra id mi magna. Sit molestie praesent magna, feugiat adipiscing euismod nibh tempus amet euismod nibh lorem adipiscing euismod nibh, aliquam amet id nibh ac tellus nibh magna sit id diam nunc tempus elit. Non lobortis erat nonummy volutpat massa donec pharetra molestie praesent tincidunt ac sit eget sem massa donec pharetra nunc tempus nonummy sem lobortis tempus elit diam lobortis ipsum elit ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec feugiat id praesent congue sit felis ullamcorper lobortis, aliquam pulvinar eget sem nunc sed elit et nisi. Sed consectetur tellus, ipsum elit proin nisi sit euismod laoreet lorem mauris praesent nunc, dolor at aliquet tincidunt. Erat consectetur tellus massa erat consectetur, aliquet nunc sed at nisi, pulvinar elit sem massa sed, consectetur non. Ante, erat consectetur volutpat, mi dolore, pharetra molestie mi congue lorem adipiscing ullamcorper laoreet ac, sit eget et. Nisi euismod, nibh nisi sit id et massa erat consectetur molestie massa tempus amet volutpat lobortis donec pharetra. Molestie, ante donec amet non nibh adipiscing, diam lobortis tempus adipiscing ullamcorper, lobortis aliquam amet, euismod, et nisi. Ipsum at tellus laoreet, erat consectetur non laoreet donec consectetur non laoreet sed nonummy non donec dolor, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam massa tempus, amet volutpat ante donec, amet volutpat nibh donec, non nibh donec amet. Eget sem tincidunt sed consectetur aliquet tincidunt sed consectetur, tellus laoreet magna sit id mi. Congue feugiat felis diam lobortis lorem adipiscing tincidunt, tempus nonummy eget ante tempus pulvinar volutpat. Nibh nisi pulvinar eget proin, aliquam turpis id et, aliquam sit id, et ut, ipsum. Elit ut pulvinar felis sem lobortis ipsum amet, volutpat, mi, dolore lorem adipiscing euismod laoreet. Lorem at praesent congue lorem at praesent nunc lorem turpis tincidunt ac consectetur tellus laoreet. Erat turpis molestie et magna pharetra id et magna ipsum adipiscing ullamcorper lobortis tempus amet. Eget aliquet, laoreet ac turpis tellus, sed at aliquet massa erat consectetur molestie laoreet congue. Ipsum adipiscing ullamcorper nibh aliquam pulvinar mauris praesent nunc sed at aliquet nunc sed at. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -309,51 +401,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 5</w:t>
+      <w:t>Page 8</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -837,51 +929,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R98dbd15e012d408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R289a57d36f404ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R1088dac88dc64765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc125bbdae8a54f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R043b7ffb8ef74c59" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R86859a08c2aa4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6ab1c298aef44afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R986158858a5548d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R4f6fad5015ae41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R24aa677c15d74fdb" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>