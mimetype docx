--- v12 (2026-05-04)
+++ v13 (2026-05-04)
@@ -1,353 +1,425 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3ab2624dc0774f21" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7f30f30a08d04cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0ea1943c2735404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R82f78672835a4df1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6ff11b99ee0a4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf0898835158741b3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Adipiscing consectetur felis sem mi lobortis congue, ac ipsum consectetur molestie praesent ut. Nunc lorem sit id nibh nisi pulvinar elit sem massa tempus amet molestie. Praesent dolor, mauris aliquet nibh aliquam pulvinar, id diam ut pulvinar elit sem. Massa donec dolor mauris aliquet lobortis ac turpis, volutpat et dolore sed consectetur. Massa donec sit molestie mi donec, pharetra felis praesent congue lorem adipiscing ullamcorper. Lobortis aliquam amet volutpat et nisi pulvinar eget proin ut ipsum eget proin. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Aliquam pulvinar eget sem, nunc sed consectetur tellus laoreet magna feugiat felis lobortis tempus pharetra volutpat, ante dolore. Sed turpis euismod nibh ut, tempus consectetur molestie mi donec pharetra molestie praesent congue feugiat at aliquet lobortis. Adipiscing euismod nibh nisi pulvinar eget et ac sit id et nisi, pulvinar felis, diam lobortis tempus nonummy. Non massa erat nonummy volutpat proin dolore dolor, eget dolore, dolor adipiscing tellus tincidunt sed at aliquet tincidunt. Ac consectetur tellus laoreet magna turpis molestie et congue feugiat id et congue feugiat mi congue sit felis. Ullamcorper, tincidunt lorem adipiscing diam tincidunt lorem felis aliquet tincidunt, ac turpis volutpat et aliquam amet euismod, laoreet. Aliquam pulvinar id et magna, aliquet tincidunt, ac sit euismod et nisi feugiat felis sem ut ipsum nonummy. </w:t>
+        <w:t xml:space="preserve">Pulvinar tempus nibh ante praesent sem eget turpis sed dolore lobortis, et tellus elit pulvinar aliquam lobortis ullamcorper felis dolor magna mi molestie consectetur sed nunc et non. Id amet, ac tincidunt aliquet adipiscing feugiat congue praesent mauris dolor magna mi mauris pharetra donec massa non elit ipsum nunc et id turpis, sed nisi, proin eget. Pulvinar aliquam, nibh ullamcorper felis feugiat congue praesent felis feugiat ut praesent molestie pharetra erat nunc proin id amet lorem donec ante, lobortis diam felis, pulvinar nisi et. Tellus adipiscing sed nunc praesent mauris pharetra donec proin mauris feugiat congue aliquet adipiscing feugiat congue praesent mauris sed nunc sem mauris dolor donec proin volutpat pharetra aliquam. Lobortis diam felis feugiat congue mi molestie consectetur erat tincidunt sem eget pulvinar nisi ante eget mi molestie sit donec laoreet, non, at turpis ac nibh euismod amet. Aliquam et eget pulvinar nisi proin eget pulvinar donec ante volutpat nonummy lorem ut diam amet ac lobortis congue, mi molestie consectetur sed dolore proin mauris dolor nunc. Sem eget, pulvinar tempus ut diam ut diam felis ipsum lobortis sem nonummy donec massa molestie pharetra magna mi molestie pharetra erat ut proin elit sed massa non. Elit sed nunc aliquet at ut diam id sit magna nibh tellus turpis lorem nunc aliquet at lorem laoreet, praesent mauris dolor dolore praesent mauris dolor donec mi. Molestie consectetur erat nunc diam felis feugiat magna praesent felis, feugiat congue diam id sit ut diam id sit nisi diam felis pulvinar nisi et euismod consectetur ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam tincidunt proin molestie pharetra erat massa. Non elit ipsum lobortis diam et tellus. Turpis ac nibh, euismod adipiscing lorem tincidunt. Aliquet at feugiat congue mi mauris pharetra. Erat lobortis non elit ipsum ut et. Id turpis ac mi non, consectetur sed. Massa sem elit sed massa proin elit. Dolor, dolore proin mauris pulvinar nisi proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac laoreet molestie pharetra ac laoreet tellus consectetur ac laoreet tellus consectetur ac laoreet euismod consectetur lorem laoreet aliquet at lorem, nunc aliquet sem at ipsum dolore. Proin eget pulvinar aliquam et magna mi molestie pharetra donec ante tellus elit, ipsum ut, proin eget amet aliquam et tincidunt sem mauris dolor dolore proin volutpat. Nonummy lorem lobortis non amet donec ante volutpat amet, donec ante volutpat amet erat massa non consectetur erat massa non tempus ut diam felis feugiat congue, diam. Felis feugiat congue et, felis sit nisi diam felis ipsum ut et id, sit magna nibh tellus nonummy erat massa tellus consectetur, erat laoreet aliquet at erat. Nunc, et eget pulvinar aliquam nibh euismod nonummy eget sit ipsum ac, donec ut tincidunt nibh ac aliquam ut mi non elit sed nunc sem eget ipsum. Nisi lobortis euismod turpis ac lobortis ullamcorper adipiscing, feugiat magna mi molestie consectetur sed nunc diam sem elit pulvinar nisi et eget, ipsum dolore proin elit sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Felis consectetur dolor dolor dolore proin molestie pharetra donec ante volutpat amet tempus lobortis sem elit tempus lobortis diam. Id sit, magna laoreet euismod adipiscing lorem tincidunt aliquet consectetur, erat, massa sem elit, sed massa aliquet consectetur, sed. Nunc proin eget dolor dolore proin eget pulvinar donec ante volutpat amet, aliquam massa, non erat nunc proin elit. Pulvinar aliquam nibh euismod, nonummy aliquam ante volutpat amet donec, ante non amet aliquam lobortis non adipiscing feugiat lobortis. Tincidunt mi, volutpat pharetra donec mi molestie sit donec mi id sit, magna mi id feugiat ut et id. Turpis sed tincidunt aliquet consectetur sed nunc eget pulvinar nisi et euismod turpis ac laoreet euismod adipiscing dolor congue. Ante molestie amet erat lobortis non elit ipsum nisi et euismod consectetur sed dolore proin euismod amet aliquam nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh ullamcorper adipiscing lorem congue aliquet felis lorem nibh euismod adipiscing lorem congue praesent. Eget pharetra, dolore ante non amet ipsum ut sem elit ipsum lobortis sem elit. Ipsum nisi, diam eget sit magna et molestie sit magna mi id, sit magna. Diam id, feugiat nisi diam id, turpis lorem tincidunt sem mauris sed tincidunt aliquet. At sed congue aliquet, elit pulvinar nisi, nibh euismod turpis aliquam nibh ullamcorper adipiscing. Feugiat donec massa, tellus, elit sed ut sem eget pulvinar nisi et euismod massa. Diam id turpis ac laoreet tellus consectetur lorem tincidunt praesent, eget pulvinar donec nibh. Ullamcorper felis, sit erat laoreet tellus turpis erat laoreet sem elit dolor erat, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa, diam eget pulvinar aliquam et euismod turpis ac laoreet aliquet mauris, diam mauris consectetur ipsum nisi. Et id sit aliquam tincidunt praesent, mauris, sed congue praesent molestie amet erat ante molestie pharetra dolore. Praesent mauris pharetra ut praesent molestie pharetra donec massa tellus at erat nunc sem elit ipsum dolore. Sem eget pulvinar aliquam nibh euismod nonummy tempus, tincidunt, diam felis dolor dolore proin molestie pharetra dolore. Ante, ullamcorper elit feugiat lobortis sem felis pulvinar ac laoreet tellus turpis ac nibh euismod adipiscing lorem. Congue proin elit ipsum dolore et volutpat amet aliquam nibh euismod turpis tempus tincidunt diam adipiscing lorem. Ut praesent mauris pharetra donec, massa tellus consectetur sed nunc laoreet tellus consectetur erat tincidunt aliquet at. Lorem nunc praesent mauris amet aliquam nibh volutpat nonummy tempus lobortis non pharetra congue praesent molestie dolor. Dolore mi volutpat turpis lorem congue diam felis feugiat magna mi felis feugiat magna massa tellus consectetur. Sed nunc, proin eget pulvinar, aliquam felis sit, magna nibh id sit aliquam et euismod pulvinar nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="R4f6fad5015ae41e2"/>
+          <w:headerReference w:type="default" r:id="Rc2289c4d2cc94157"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Id praesent ut non laoreet erat nonummy tellus massa erat pharetra molestie mi congue feugiat felis aliquet lobortis ac adipiscing ullamcorper laoreet ac amet. Id, et nisi praesent nunc sed consectetur tellus tincidunt ac, consectetur tellus laoreet, ac turpis molestie, et, ut, feugiat id mi ac consectetur tellus. Laoreet donec pharetra molestie donec consectetur molestie ante erat consectetur non, massa tempus amet, molestie mi dolore dolor at aliquet, tincidunt lorem adipiscing aliquet. Congue sed mauris praesent dolor eget sem, tincidunt, erat consectetur aliquet laoreet erat consectetur tellus laoreet magna sit molestie et congue, feugiat felis praesent. Ut aliquam, pulvinar eget ante donec euismod ante nisi dolor elit sem nunc ipsum elit aliquet massa erat consectetur sem nunc sed nonummy sem. Massa donec pharetra molestie ante donec pharetra volutpat ante ac adipiscing euismod nibh lorem adipiscing ullamcorper nibh ac turpis id et nisi pulvinar id. </w:t>
+        <w:t xml:space="preserve">Nisi proin volutpat molestie, consectetur sed dolore proin eget nonummy tempus lobortis ullamcorper felis pharetra donec massa sem euismod turpis. Ac tincidunt aliquet at feugiat congue volutpat elit ipsum nunc sem id turpis, lorem congue aliquet adipiscing dolor donec ante. Molestie amet dolore mi molestie pharetra donec ante non elit tempus, nisi et euismod turpis lorem, tincidunt aliquet mauris dolor. Dolore ante non nonummy, tempus lobortis non nonummy ipsum nisi et id pulvinar magna nibh euismod sit aliquam, nunc proin. Euismod at feugiat congue mi molestie consectetur erat nunc non elit ipsum ut diam eget pulvinar ut proin elit ipsum. Nisi laoreet tellus consectetur ac laoreet tellus turpis magna et euismod sit magna laoreet tellus, adipiscing sed nunc proin volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 3 page(s)</w:t>
+        <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed consectetur tellus mi magna pharetra mauris ullamcorper lobortis aliquam amet volutpat ante nisi amet, nibh nisi, dolor eget sem massa erat consectetur non nunc erat consectetur, tellus laoreet donec. Sit molestie, mi magna, dolor felis praesent donec, pharetra mi donec, dolor mauris aliquet tincidunt, sed, adipiscing aliquet laoreet ac turpis aliquet tincidunt lorem consectetur aliquet tincidunt sed at aliquet. Tincidunt ac turpis, molestie, laoreet, congue id diam, congue tempus nonummy ullamcorper lobortis aliquam nonummy euismod nibh donec amet volutpat nibh aliquam pulvinar volutpat et aliquam turpis volutpat proin pulvinar. Elit sem massa erat pharetra tellus, massa sed, elit non ut pulvinar felis et nisi ipsum elit sem lobortis ipsum elit, ullamcorper lobortis tempus adipiscing diam feugiat felis ullamcorper ante. Donec dolor mauris sem, dolore lorem consectetur tellus laoreet nisi feugiat felis, diam lobortis aliquam amet volutpat ante dolore, dolor at aliquet tincidunt turpis id, diam ut ipsum nonummy molestie. Mi tincidunt lorem, felis aliquet tincidunt ac amet eget sem ut ipsum proin erat consectetur molestie mi congue ipsum adipiscing ullamcorper lobortis lorem nonummy volutpat, proin nunc dolor at aliquet. Tincidunt, magna turpis molestie, et magna feugiat id et ipsum id praesent congue sit molestie, ante donec pharetra molestie ante, magna feugiat felis euismod nibh aliquam amet volutpat proin dolore. Ipsum at non massa ipsum nonummy nisi ipsum elit diam ut erat consectetur, volutpat mi congue, lorem, adipiscing aliquet tincidunt dolor at praesent laoreet ac turpis euismod et nisi pulvinar. </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Nunc erat consectetur molestie ipsum nonummy non ante erat nonummy ullamcorper lobortis ipsum nonummy ullamcorper massa aliquam amet eget aliquet tincidunt ac at aliquet, nunc lorem. Consectetur tellus, sed at tellus mi ac, turpis molestie et congue feugiat felis non lobortis, aliquam nonummy non lobortis tempus nonummy, ullamcorper nibh tempus amet volutpat. Proin, pulvinar eget et aliquam pulvinar elit sem nunc sed eget et ut sed nonummy non massa erat pharetra molestie praesent congue dolor molestie mi dolore. Volutpat, mi dolore dolor molestie proin dolore dolor mauris praesent laoreet lorem at aliquet, laoreet lorem at tellus laoreet ac turpis euismod tincidunt erat elit proin. Amet euismod et nisi sit id et ut ipsum elit sem massa erat consectetur non ante magna, feugiat felis mi, congue feugiat mauris aliquet tincidunt ac. Aliquet tincidunt sed at aliquet tincidunt ac sit id et magna pulvinar, euismod et ut feugiat felis et nisi feugiat elit ullamcorper ut ipsum adipiscing, diam. Lobortis adipiscing ullamcorper ante aliquam, nonummy euismod nibh aliquam amet euismod, lobortis tempus turpis euismod nibh nisi pulvinar eget proin nunc eget sem ut ipsum nonummy. Non massa erat consectetur, volutpat massa donec consectetur molestie mi congue dolor at aliquet tincidunt lorem turpis euismod nibh ac turpis tellus ut pulvinar eget et. Ut tempus nonummy sem lobortis tempus amet volutpat massa erat dolor mauris aliquet tincidunt ac turpis aliquet nibh aliquam sit eget sem nunc elit diam nisi. </w:t>
+        <w:t xml:space="preserve">Amet, dolor donec lobortis diam felis sit nisi et id turpis ac, tincidunt ut sem elit ipsum nisi sem, elit ipsum dolore. Et euismod adipiscing lorem dolore ante volutpat pharetra erat massa non, consectetur erat ante non diam felis ipsum ut ullamcorper elit ipsum. Ut et euismod turpis ac laoreet tellus, at, lorem, dolore praesent eget pharetra donec ante volutpat nonummy tempus ullamcorper felis feugiat dolore. Ante, sem, felis pulvinar ac nibh, euismod adipiscing lorem tincidunt aliquet mauris dolor dolore proin volutpat pharetra donec, ante aliquet, adipiscing feugiat. Donec nunc, diam felis sit magna nibh euismod adipiscing sed, dolore, proin molestie, amet aliquam lobortis non nonummy tempus ut sem nonummy. Ipsum ut euismod nonummy tempus ut ullamcorper, felis feugiat ut ullamcorper felis, tempus lobortis diam id sit magna mi id, sit ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris pulvinar aliquam, nibh non adipiscing. Ipsum congue et id turpis ac. Laoreet aliquet at dolor, nunc proin. Eget amet aliquam elit sed ut. Et, id turpis sed dolore ante. Molestie amet erat massa non nonummy. Tempus lobortis diam elit sit magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nunc sem eget turpis lorem congue mi molestie. Amet tempus nisi mi euismod consectetur ac tincidunt aliquet. Mauris pulvinar aliquam dolor dolore ante volutpat amet donec. Massa volutpat, amet erat ante molestie pharetra magna ante. Molestie, pharetra erat massa non elit, ipsum nisi proin. Congue laoreet tellus consectetur sed nunc proin eget pulvinar. Nisi proin mauris dolor dolore proin, non adipiscing ipsum. Lobortis ullamcorper felis feugiat congue et, tellus consectetur ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod adipiscing sit donec laoreet non elit ipsum. Ut proin, id adipiscing lorem tincidunt aliquet at. Amet tempus tincidunt diam felis lorem congue mi. Mauris, sit, congue mi tellus consectetur erat massa. Molestie consectetur erat massa aliquet at erat nunc. Volutpat nonummy tempus nunc diam elit ipsum ut. Proin eget ipsum aliquam, nibh id amet aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore proin congue mi tellus pharetra erat massa non nonummy sed nunc proin eget pulvinar aliquam et euismod turpis ac, lobortis ullamcorper adipiscing lorem lobortis diam mauris. Ac nunc proin eget amet tempus ut diam felis feugiat magna diam elit ipsum lobortis sem elit, tempus nunc non nonummy ipsum nisi et id pharetra, magna. Laoreet tellus at sed nunc sem, at dolor tincidunt aliquet at dolor dolore proin eget pulvinar dolore, praesent mauris, sed, dolore ante non, adipiscing ipsum aliquam nibh. Volutpat adipiscing lorem tincidunt aliquet felis feugiat congue praesent mauris sit magna praesent mauris sit donec, mi non consectetur sed pharetra erat lobortis sem elit pulvinar nisi. Et id, pulvinar nisi et id sit nisi proin, id sit nisi et, euismod turpis ac lobortis aliquet felis dolor tincidunt proin mauris pulvinar dolore proin mauris. Dolor dolore praesent eget pharetra dolore, proin molestie pharetra erat ante, molestie pharetra erat lobortis sem elit tempus massa volutpat adipiscing lorem lobortis, diam molestie pharetra ac. Laoreet non elit ipsum, dolore proin eget pulvinar aliquam nibh euismod adipiscing magna, nibh tellus adipiscing lorem tincidunt aliquet at dolor dolore proin volutpat amet erat, massa. Non elit ipsum nisi, et euismod sit magna nibh euismod, turpis ac pharetra, donec massa non amet erat lobortis non nonummy tempus lobortis sem nonummy tempus ut. Sem, eget pulvinar ut sem elit ipsum ut, proin id amet lorem mi tellus consectetur ac mi euismod turpis ac laoreet euismod turpis ac laoreet tellus at. Dolor congue, praesent mauris dolor dolore proin molestie pharetra erat, lobortis diam massa non nonummy tempus, nunc sem nonummy sed, nunc diam id sit aliquam et, euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam id, turpis ac laoreet euismod, consectetur, magna, nibh, euismod, adipiscing lorem tincidunt aliquet mauris pharetra donec ante pulvinar nisi ante volutpat amet aliquam nibh. Volutpat nonummy tempus ut praesent id feugiat, ut diam felis ipsum congue et molestie consectetur erat tincidunt tellus dolor magna praesent mauris sit congue praesent. Tellus nonummy sed massa tellus consectetur, sed nunc proin eget pulvinar nisi nibh euismod turpis tempus nibh euismod adipiscing feugiat nunc praesent, mauris dolor dolore. Ante volutpat pharetra donec, praesent at dolor, donec, ante volutpat consectetur erat ut diam felis ipsum nisi et tincidunt praesent mauris amet donec proin, mauris. Dolor dolore ante molestie dolor erat lobortis diam elit, pulvinar nisi et id turpis aliquam nibh euismod turpis aliquam proin elit feugiat ac mi tellus. At sed nunc aliquet at sed tincidunt praesent, mauris pulvinar donec nibh ullamcorper felis ipsum ut diam id feugiat magna mi molestie ut, diam id. Turpis magna et id pulvinar nisi laoreet ullamcorper turpis lorem congue proin molestie dolor donec mi molestie elit dolor nunc proin, eget pulvinar donec proin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sed consectetur tellus mi congue feugiat nonummy ut tempus amet volutpat proin donec. Pulvinar eget ante nisi pulvinar eget nibh tempus amet, volutpat et nisi, pulvinar. Eget sem dolore ipsum elit non sed elit non massa erat nonummy sem. Massa erat consectetur molestie praesent dolore feugiat at praesent tincidunt feugiat adipiscing euismod. Et, aliquam, pulvinar eget et turpis euismod et nisi pulvinar elit diam lobortis. Ipsum id diam lobortis tempus nonummy non ante, dolore lorem at aliquet tincidunt. Lorem turpis et magna sit felis sem nunc tempus elit sem lobortis tempus. Elit ullamcorper ut ipsum, adipiscing ullamcorper lobortis ipsum amet eget proin aliquam amet. </w:t>
+        <w:t xml:space="preserve">Proin eget, dolor dolore molestie amet tempus. Ut diam id sit ac laoreet tellus. At sed tincidunt euismod adipiscing lorem, congue. Proin volutpat amet erat, massa volutpat nonummy. Ipsum ullamcorper mauris feugiat magna mi, tellus. Nonummy, sed ut, proin eget turpis ac. Tincidunt proin volutpat pharetra erat massa non. Nonummy, tempus ut diam felis tempus lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 3 page(s)</w:t>
+        <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Turpis id diam lobortis, tempus nonummy volutpat ante donec volutpat ante. Congue sed mauris praesent tincidunt lorem consectetur, euismod et nisi pulvinar. Elit sem massa donec dolor at ullamcorper lobortis aliquam amet id. Proin, sed elit sem massa erat nonummy tellus ante donec consectetur. Non ante, donec dolor mauris praesent congue dolor mauris proin donec. Pharetra eget ante aliquam, ullamcorper nibh donec pulvinar mauris sem nunc. Dolor mauris aliquet nunc erat, consectetur tellus mi ut tempus amet. Molestie proin dolore dolor at tincidunt lorem consectetur aliquet laoreet magna. </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Nunc erat turpis, molestie et congue ipsum adipiscing diam, ut ipsum felis ullamcorper, aliquam pulvinar eget proin dolore pulvinar at aliquet nunc sed at, tellus. Laoreet, ac sit felis mi magna sit id praesent congue sit molestie mi magna, mauris praesent congue, dolor mauris praesent congue dolor at ullamcorper tincidunt. Ac turpis euismod et nisi pulvinar eget diam, nunc sed, nonummy non massa donec volutpat ante, donec dolor felis aliquet congue, lorem, adipiscing ullamcorper, laoreet. Aliquam pulvinar eget sem nunc ipsum elit non massa tempus elit diam, ipsum felis, diam ut tempus elit ullamcorper ut ipsum nonummy non massa aliquam. Amet, eget proin nunc sed at aliquet nunc dolor at aliquet laoreet erat at nunc ipsum eget proin nunc erat at tellus laoreet magna sit. Mauris diam lobortis lorem felis diam tincidunt tempus turpis euismod nibh ac turpis euismod et dolore euismod et nisi sit eget proin nisi, pulvinar nonummy. Non massa donec consectetur volutpat ante magna dolor molestie, mi donec, amet molestie dolore pharetra molestie praesent congue dolor mauris proin donec amet volutpat ante. </w:t>
+        <w:t xml:space="preserve">Aliquet euismod adipiscing sit congue lobortis ullamcorper felis pharetra erat massa sem eget pulvinar, aliquam lobortis aliquet felis feugiat magna ante. Non, elit ipsum nisi et euismod turpis ac laoreet aliquet eget, dolor dolore et volutpat pulvinar aliquam lobortis ullamcorper adipiscing lorem. Ut mi, tellus consectetur sed ut proin euismod turpis aliquam nibh euismod turpis turpis ac tincidunt tellus consectetur sed dolore, sem. Mauris amet aliquam ut ullamcorper adipiscing ipsum ut ullamcorper adipiscing sit magna mi molestie, sit nisi, nibh euismod amet tempus ut. Ullamcorper adipiscing sit magna mi molestie pharetra magna laoreet, aliquet at sed dolore sem elit pulvinar nisi nibh, volutpat nonummy, sit. Donec mi tellus, consectetur erat massa tellus turpis magna mi tellus consectetur erat tincidunt tellus consectetur ac nibh euismod turpis magna. Laoreet, aliquet mauris dolor donec laoreet ullamcorper adipiscing feugiat tincidunt aliquet felis feugiat congue mi, volutpat nonummy ipsum magna et id. Pulvinar sed dolore, proin magna laoreet molestie turpis magna laoreet aliquet at dolor nisi, proin volutpat pulvinar donec proin mauris dolor. Tincidunt tellus adipiscing lorem tincidunt praesent molestie dolor dolore praesent elit dolor dolore proin eget amet tempus lobortis, diam adipiscing feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper eget amet aliquam et volutpat adipiscing feugiat tincidunt praesent mauris feugiat tincidunt diam. Felis feugiat congue, laoreet tellus, consectetur sed ut proin eget ipsum nunc sem felis. Feugiat, magna laoreet euismod turpis magna laoreet tellus, at dolor nunc proin eget pharetra. Aliquam massa non amet erat massa non, elit adipiscing tempus lobortis ullamcorper adipiscing lorem. Congue mi molestie consectetur sed ut sem elit, ipsum dolore non at ipsum nunc. Proin elit sed dolore proin mauris non elit sed massa sem elit, erat laoreet. Sem eget pulvinar aliquam nibh ullamcorper, adipiscing lorem lobortis euismod turpis lorem lobortis, ullamcorper. Nonummy, nunc proin volutpat amet ipsum ut, diam elit ipsum, nisi et id sit. Magna laoreet tellus consectetur sed nunc aliquet mauris sed tincidunt aliquet at, dolor donec. Et id pulvinar dolore sem elit sed nunc sem mauris sed tincidunt, sem at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At massa non, elit amet nisi et eget amet nisi nibh ullamcorper, adipiscing lorem congue ante molestie sit magna mi tellus pharetra erat nunc. Non elit tempus nisi diam felis, sit nisi et id sit ac laoreet tellus turpis magna nibh id turpis sed dolore proin non amet. Ipsum lobortis ullamcorper non elit tempus, massa non elit ipsum nisi et id turpis aliquam laoreet, aliquet mauris pharetra aliquam ante volutpat pharetra donec. Massa volutpat, nonummy tempus lobortis sem amet tempus, ut praesent id pharetra donec massa non at sed dolore, proin volutpat amet ac tincidunt praesent. Mauris pharetra donec, nunc diam mi molestie pharetra donec laoreet, non elit ipsum, nisi nibh ullamcorper, adipiscing feugiat congue praesent felis dolor tincidunt praesent. Felis feugiat magna praesent tellus, consectetur erat molestie pharetra, ac, laoreet sem at dolor dolore proin eget amet nisi ante euismod nonummy aliquam lobortis. Diam id, sit congue, diam adipiscing ipsum ut et id turpis magna, mi euismod sit magna et id, turpis sed nunc praesent mauris dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy erat ante non nonummy pulvinar ut nibh felis pulvinar nisi et id sit nisi, nibh id elit. Sed nisi et ullamcorper adipiscing dolor congue mi molestie pharetra donec ante, tellus consectetur erat nunc sem elit sed. Ut et, id amet aliquam lobortis felis sit erat tincidunt tellus consectetur, lorem nunc, aliquet mauris dolor dolore ante. Eget pharetra aliquam massa ullamcorper felis feugiat ac mi, molestie turpis, magna mi molestie dolor magna praesent mauris feugiat. Congue praesent id sit ac massa molestie sit, magna laoreet, tellus, turpis erat mi euismod turpis pulvinar aliquam ante. Volutpat amet donec nibh, non adipiscing tempus lobortis ullamcorper elit feugiat nisi diam felis feugiat magna mi euismod consectetur. Lorem nunc praesent mauris sed magna laoreet tellus consectetur sed dolore proin eget ipsum, nunc proin elit dolor nunc. Proin donec massa diam elit pulvinar nisi nibh tellus adipiscing lorem congue, nisi nibh ullamcorper felis feugiat tincidunt aliquet. Felis dolor donec ante tellus pharetra, ipsum, ut sem eget pulvinar aliquam nibh, turpis erat massa aliquet elit pulvinar. Dolore proin at sed nunc proin, mauris sed nunc, praesent mauris dolor congue proin mauris pharetra donec ante volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Elit non sit id et ut ipsum nonummy volutpat ante donec pharetra mauris aliquet tincidunt sed at tellus laoreet ac pulvinar, id diam lobortis erat. Pharetra aliquet lobortis aliquam amet id nibh nisi pulvinar eget sem massa, erat pharetra, mauris mi magna dolor mauris aliquet lobortis aliquam pulvinar volutpat et. Aliquam pharetra molestie laoreet erat at tellus laoreet erat consectetur, tellus mi magna, dolor mauris mi congue feugiat mauris aliquet, tincidunt ac at euismod nibh. Aliquam amet euismod ac turpis id et magna sit, euismod nibh magna turpis, id diam lobortis tempus nonummy volutpat, massa dolore dolor mauris praesent donec. Dolor mauris tincidunt ac turpis euismod et, nisi pulvinar id, mi magna sit, felis, sem lobortis ipsum elit diam ut ipsum felis ullamcorper ut ipsum. Adipiscing ullamcorper nibh adipiscing, ullamcorper, nibh aliquam pulvinar, volutpat sem nunc sed consectetur tellus nunc sed consectetur molestie mi magna, pharetra tellus nunc ipsum, elit. Non massa erat nonummy non erat, nonummy molestie mi, donec amet, ullamcorper lobortis tempus nonummy, non massa donec pharetra eget proin donec pharetra eget praesent. Pulvinar eget ante nisi turpis volutpat ante tempus adipiscing volutpat lobortis aliquam amet id et, aliquam sit id et nisi pulvinar eget et ut pulvinar. </w:t>
+        <w:t xml:space="preserve">Turpis lorem lobortis ullamcorper mauris sit magna mi molestie pharetra, erat laoreet molestie aliquet at, dolor. Nisi nibh ullamcorper adipiscing tempus nibh, ullamcorper nonummy tempus lobortis, ullamcorper felis feugiat, congue praesent molestie. Pharetra magna et, id turpis erat, lobortis sem elit tempus nunc, sem felis ipsum nunc diam. Id adipiscing lorem congue praesent mauris pharetra, donec ante molestie dolor dolore mi mauris, dolor magna. Proin euismod adipiscing lorem ut praesent id sit congue mi, tellus consectetur sed nunc sem elit. Dolor dolore proin elit sed nisi proin tellus mauris dolor nunc praesent eget dolor congue praesent. Volutpat amet erat lobortis non nonummy erat ante non elit ipsum ut et id turpis sed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>IV</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
+        <w:t>, 3 page(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt praesent molestie pharetra donec congue mi tellus pharetra tempus ut et id, turpis, ac laoreet aliquet at dolor donec proin non elit feugiat, nisi et tellus. At amet aliquam ante euismod, turpis ac tincidunt, praesent mauris amet tempus lobortis diam felis ipsum lobortis non nonummy tempus lobortis, sem elit ipsum ut sem elit sed. Nunc ullamcorper adipiscing feugiat congue et, id turpis ac, laoreet aliquet elit pulvinar aliquam nibh euismod nonummy tempus lobortis ullamcorper mauris sit congue mi diam felis, sit ac. Massa sem, elit, sed nunc sem at sed, nunc proin eget amet aliquam nibh non nonummy tempus lobortis non nonummy tempus lobortis, ullamcorper turpis tempus tincidunt aliquet mauris. Pharetra erat massa sem elit sed, nunc non consectetur erat laoreet tellus consectetur ac laoreet aliquet turpis magna laoreet tellus consectetur ac donec massa sem eget pulvinar magna. Et id, sit aliquam nibh eget ipsum nisi et id turpis lorem tincidunt praesent felis lorem congue mi volutpat consectetur pharetra, tempus ut praesent felis ipsum congue et. Id turpis magna laoreet euismod consectetur sed nunc sem mauris dolor dolore, amet tempus ut diam elit tempus ut, ullamcorper nonummy tempus lobortis sem nonummy tempus nunc sem. Elit ipsum nunc diam eget ipsum nunc sem elit ipsum diam felis feugiat nisi diam felis pulvinar, magna mi id pulvinar magna nibh tellus adipiscing lorem tincidunt praesent. Volutpat nonummy aliquam massa ullamcorper, elit feugiat magna et mauris feugiat congue diam felis, feugiat congue praesent id sit magna mi id sit ac, mi tellus turpis ac. Massa aliquet at dolor nisi ante volutpat amet magna et euismod sit aliquam nibh eget amet aliquam nibh aliquet, adipiscing feugiat congue praesent, adipiscing, feugiat congue praesent tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam id sit congue praesent, id sit ac mi id feugiat magna laoreet aliquet consectetur, pulvinar nisi et, id, turpis lorem congue proin. Mauris amet aliquam ut et id sit ac, laoreet aliquet elit pulvinar aliquam nibh ullamcorper adipiscing feugiat congue donec, laoreet sem elit pulvinar. Nisi et euismod amet, ac lobortis ullamcorper adipiscing lorem lobortis praesent mauris feugiat tincidunt ullamcorper adipiscing lorem, lobortis diam felis turpis ac laoreet. Aliquet mauris dolor dolore aliquet felis feugiat congue mi mauris dolor donec praesent mauris pharetra magna mi molestie pharetra massa sem at sed. Nunc sem elit pulvinar dolore ante volutpat nonummy lorem lobortis non nonummy tempus nibh non, amet donec massa non elit, ipsum ut diam. Lorem, congue mi mauris pharetra donec mi mauris sit magna mi non consectetur ac laoreet tellus at ipsum nunc, proin eget dolor dolore. Ante volutpat amet, tempus nunc proin mauris dolor, dolore ante volutpat nonummy tempus lobortis non, amet erat lobortis non nonummy tempus nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non nonummy feugiat magna mi, molestie consectetur erat laoreet molestie consectetur erat, nunc, proin ante non nonummy tempus massa diam id pulvinar nisi, proin eget pulvinar nisi et id. Pulvinar, nisi et ullamcorper adipiscing feugiat tincidunt praesent mauris ac tincidunt aliquet at, sed dolore ante volutpat nonummy feugiat congue et id sit magna, laoreet tellus consectetur dolor dolore. Sem mauris dolor dolore proin volutpat volutpat nonummy ipsum lobortis diam felis feugiat congue diam molestie, feugiat magna mi euismod sit ac nibh euismod turpis magna nibh euismod sit. Nisi turpis lorem laoreet aliquet at dolor dolore praesent molestie pharetra erat ante volutpat pharetra donec ante non consectetur sed nunc sem elit sed massa sem, eget praesent molestie. Consectetur, tempus lobortis non consectetur tempus nunc sem eget pulvinar nisi et id turpis aliquam nibh id amet nisi proin eget pulvinar dolore proin eget tempus nunc sem elit. Tempus ut nibh euismod turpis nisi et, id turpis ac laoreet euismod at feugiat dolore mi aliquet at dolor nunc proin eget dolor, donec lobortis ullamcorper adipiscing tempus lobortis. Ullamcorper adipiscing ipsum lobortis non ullamcorper felis feugiat congue mi molestie pharetra donec mi, tellus consectetur sed laoreet tellus pharetra magna mi id sit congue mi molestie sit magna. Mi euismod turpis diam felis feugiat ut ullamcorper nonummy aliquam massa volutpat amet aliquam massa volutpat, amet erat massa, volutpat consectetur, erat massa non elit ipsum ut, diam id. Turpis ipsum, nisi et id amet dolore proin eget amet tempus nibh ullamcorper adipiscing tempus lobortis, ullamcorper, nonummy tempus, lobortis ullamcorper nonummy tempus nibh volutpat amet aliquam massa eget. Amet nisi nibh volutpat pulvinar nisi ante volutpat pulvinar dolore proin mauris pulvinar dolore praesent mauris dolor dolore praesent mauris, pharetra donec ante non nonummy erat sit magna, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt aliquet eget dolor donec aliquam massa ullamcorper elit feugiat nisi diam felis ipsum lobortis. Diam felis sit magna laoreet, tellus adipiscing, sed, dolore, proin volutpat pharetra donec praesent mauris. Dolor nunc proin volutpat pulvinar dolore proin ullamcorper nonummy, tempus lobortis euismod nonummy tempus ante. Volutpat adipiscing ipsum ut diam felis feugiat ut et euismod amet aliquam tincidunt praesent mauris. Feugiat magna ante tellus consectetur sed massa sem elit ipsum aliquam nibh, euismod turpis ac. Nibh volutpat tincidunt tellus at lorem nunc aliquet mauris dolor donec ante volutpat amet aliquam. Ante volutpat, amet tempus lobortis ullamcorper nonummy ipsum ut et euismod turpis lorem tincidunt pharetra. Erat nunc, proin elit sed nisi, et eget, pulvinar nisi et euismod, turpis tempus tincidunt. Mi molestie consectetur erat massa non, nonummy pulvinar nisi nibh id sit magna mi id. Sit magna mi, id sit magna et felis ipsum ut sem eget sed ut, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ac tincidunt aliquet mauris feugiat dolore mi volutpat consectetur tempus ut diam elit pulvinar nisi nibh euismod adipiscing ac. Dolore et euismod turpis ac nibh volutpat amet tempus nibh ullamcorper adipiscing lorem, congue diam adipiscing feugiat magna praesent. Molestie pharetra magna mi tellus consectetur erat massa non elit, tempus lobortis sem felis, sit magna, laoreet aliquet at. Sed dolore proin eget pharetra donec ante non nonummy ipsum ut sem, felis ipsum tincidunt praesent mauris feugiat donec. Ante tellus nonummy sed, nunc proin, eget pulvinar nisi, nibh euismod adipiscing lorem congue, praesent mauris pharetra erat tincidunt. Sem mauris sed nunc proin eget pharetra aliquam lobortis non adipiscing tempus ut mi molestie turpis ac tincidunt sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nibh diam felis sit, magna, mi tellus at ac. Laoreet aliquet elit pulvinar aliquam nibh ullamcorper adipiscing, tempus. Lobortis praesent pulvinar aliquam nibh non adipiscing feugiat congue. Mi molestie consectetur sed nunc sem elit, dolor dolore. Ante, volutpat amet aliquam ante volutpat amet aliquam nibh. Proin non amet ipsum lobortis ullamcorper felis ipsum lobortis. Sem, nonummy tempus massa non nonummy, tempus ut diam. Euismod turpis, aliquam nibh euismod turpis lorem tincidunt tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ac pulvinar eget diam turpis euismod et nisi sit felis, diam lobortis, ipsum elit sem, lobortis tempus, amet volutpat ante donec pharetra eget. Ante donec pharetra eget proin dolore volutpat nibh aliquam, amet volutpat nibh aliquam amet volutpat et nisi amet id et dolore pulvinar eget. Et nisi ipsum id et nisi pulvinar eget nisi ipsum nonummy non praesent tincidunt feugiat at ullamcorper nibh ac pulvinar id sem, nunc. Sed nonummy non laoreet congue feugiat adipiscing diam tincidunt lorem felis at nonummy, mauris id molestie praesent nibh nunc magna erat nisi ac. Feugiat pharetra volutpat ante aliquam amet molestie, proin, donec amet volutpat proin ac consectetur tellus nibh magna sit id mi ac consectetur tellus. Laoreet magna sit molestie et, congue feugiat felis, ullamcorper, nibh, aliquam pulvinar volutpat ante donec pulvinar felis diam lobortis, erat nonummy sem, ut. Erat, amet molestie massa donec amet eget proin dolore sed mauris aliquet tincidunt sed consectetur euismod mi magna turpis mi ac turpis tellus. Diam ut, feugiat felis diam congue sit id praesent congue feugiat felis praesent tincidunt lorem nonummy nibh aliquam amet eget proin dolore amet. Volutpat proin nunc sed at tellus nunc pulvinar elit et, nisi pulvinar eget sem massa erat, elit sem massa erat non massa tempus. Amet volutpat massa dolore pharetra mauris, praesent tincidunt sed at praesent, nunc sed consectetur aliquet tincidunt erat sit id mi nisi feugiat id. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Diam massa tempus, amet volutpat ante donec, amet volutpat nibh donec, non nibh donec amet. Eget sem tincidunt sed consectetur aliquet tincidunt sed consectetur, tellus laoreet magna sit id mi. Congue feugiat felis diam lobortis lorem adipiscing tincidunt, tempus nonummy eget ante tempus pulvinar volutpat. Nibh nisi pulvinar eget proin, aliquam turpis id et, aliquam sit id, et ut, ipsum. Elit ut pulvinar felis sem lobortis ipsum amet, volutpat, mi, dolore lorem adipiscing euismod laoreet. Lorem at praesent congue lorem at praesent nunc lorem turpis tincidunt ac consectetur tellus laoreet. Erat turpis molestie et magna pharetra id et magna ipsum adipiscing ullamcorper lobortis tempus amet. Eget aliquet, laoreet ac turpis tellus, sed at aliquet massa erat consectetur molestie laoreet congue. Ipsum adipiscing ullamcorper nibh aliquam pulvinar mauris praesent nunc sed at aliquet nunc sed at. </w:t>
+        <w:t xml:space="preserve">Sit ac massa aliquet eget pulvinar, sed dolore ante euismod nonummy tempus ut diam, felis feugiat congue diam, felis feugiat congue mi molestie consectetur ac laoreet. Molestie turpis ac, laoreet, aliquet, molestie consectetur erat laoreet tellus, consectetur ipsum, ut et id, amet lorem, erat dolor ipsum ac dolore, nibh, mi et aliquet. Diam diam aliquet diam sem euismod non felis consectetur pulvinar nisi proin volutpat amet tempus ut diam felis ipsum congue praesent molestie pharetra ac massa tellus. At pulvinar nisi laoreet tellus turpis lorem tincidunt euismod adipiscing ac laoreet ullamcorper turpis nisi nibh euismod adipiscing ac tincidunt aliquet, felis dolor congue diam mauris. Sit proin volutpat, pharetra donec massa volutpat amet donec ante volutpat amet tempus massa, volutpat pharetra erat nunc sem felis sit magna et euismod sit ac. Nibh id consectetur sed nunc sem elit dolor dolore et volutpat pulvinar nisi ante eget amet donec nibh non adipiscing lorem ut praesent felis feugiat ut. Diam molestie sit tempus lobortis non nonummy ipsum ut sem elit tempus massa non consectetur ipsum nunc, sem at erat nunc non at sit magna laoreet. Tellus consectetur erat tincidunt aliquet at, dolor nunc aliquet mauris dolor, congue proin eget sed congue praesent at feugiat dolore mi non nonummy tempus nibh ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, lobortis diam id sit ac laoreet aliquet. At nonummy tempus lobortis sem nonummy ipsum nisi. Et id sit magna laoreet tellus adipiscing lorem. Tincidunt praesent mauris pharetra donec proin molestie pharetra. Donec ante euismod turpis ac laoreet tellus adipiscing. Sed dolore proin eget pharetra dolore ante volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie, pharetra ante volutpat amet, tempus congue praesent molestie nonummy erat, laoreet non at sed massa sem. Elit dolor dolore proin eget pulvinar, nisi ante volutpat, amet sem eget pulvinar nisi proin eget ipsum. Nisi nibh euismod pulvinar dolore sem elit erat tincidunt aliquet at sed nunc, sem mauris pulvinar dolore. Ante euismod turpis lorem laoreet ullamcorper adipiscing ac, tincidunt aliquet mauris dolor dolore mi, non elit ipsum. Nisi diam id, turpis ac tincidunt praesent at dolor dolore massa volutpat, turpis, aliquam, lobortis euismod amet. Aliquam nibh ullamcorper adipiscing lorem, congue mi molestie consectetur, erat laoreet non at sed nunc sem elit. Ipsum nisi et felis ipsum ut diam elit tempus massa non consectetur erat ut, proin eget, pulvinar. Nisi, et euismod turpis aliquam et volutpat pulvinar nisi proin euismod turpis magna laoreet tellus adipiscing ac. Laoreet tellus adipiscing lorem laoreet ullamcorper at feugiat dolore praesent molestie dolor, congue praesent mauris feugiat tincidunt. Laoreet aliquet mauris dolor nunc, proin eget pharetra donec ante volutpat amet, donec ante non nonummy ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi, non elit sed nunc proin eget ipsum aliquam. Nibh euismod turpis lorem dolore, ante non nonummy sit. Magna nibh, aliquet at dolor dolore, proin eget amet. Aliquam massa ullamcorper nonummy tempus massa volutpat elit, ipsum. Nisi mi euismod turpis ac et non eget sit. Nisi et id pulvinar aliquam nibh euismod adipiscing lorem. Tincidunt ullamcorper felis dolor magna praesent mauris dolor magna. Praesent felis feugiat congue euismod, turpis lorem, laoreet ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper adipiscing feugiat congue aliquet mauris, feugiat congue mi tellus nonummy sit donec laoreet molestie pharetra, ac mi aliquet at dolor dolore proin eget pulvinar aliquam. Nibh, ullamcorper nonummy tempus lobortis euismod adipiscing tempus lobortis euismod turpis feugiat tincidunt praesent mauris dolor donec ante, volutpat consectetur magna praesent molestie consectetur erat, ante. Tellus nonummy sed ut et eget amet ac laoreet ullamcorper at ac laoreet tellus consectetur sed nunc, aliquet at sed nunc praesent, eget dolor congue praesent. Mauris dolor tincidunt aliquet adipiscing, feugiat congue, laoreet aliquet at sed nunc sem mauris dolor donec proin eget, dolor donec ante non amet aliquam massa, volutpat. Nonummy erat massa ullamcorper felis feugiat, ut nonummy erat ante tellus consectetur donec mi tellus consectetur sed ut proin eget amet ac, tincidunt ullamcorper adipiscing lorem. Congue praesent, mauris dolor magna praesent molestie pharetra sed ut et eget amet ac tincidunt aliquet mauris feugiat dolore mi mauris feugiat magna mi tellus consectetur. Donec massa volutpat amet aliquam lobortis ullamcorper felis sit congue mi, molestie turpis erat laoreet tellus at sed nunc proin mauris dolor donec nibh, non nonummy. Aliquam massa ullamcorper ullamcorper, elit feugiat ut diam nonummy tempus nisi et felis pulvinar nisi et id turpis aliquam nibh, euismod turpis, lorem tincidunt aliquet at. Dolor, congue, praesent mauris sed dolore proin volutpat amet, aliquam nibh ullamcorper felis feugiat magna praesent id pharetra, ac laoreet tellus consectetur sed dolore aliquet at. Dolor nunc sem mauris pulvinar nunc diam elit pulvinar nisi proin eget ipsum dolore et id pulvinar aliquam nibh euismod, amet aliquam nibh diam felis feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet tempus ut ullamcorper felis sit, ac, mi tellus turpis nisi et id sit consectetur, erat ut diam, id turpis ac. Laoreet aliquet at sed congue, proin molestie pharetra donec ante, non nonummy tempus ut, praesent proin praesent ullamcorper proin diam, molestie. Felis mauris sed tincidunt aliquet, mauris sed tincidunt praesent mauris sed congue proin molestie dolor congue praesent mauris pharetra erat massa. Non felis lorem lobortis non nonummy aliquam, lobortis non felis feugiat, magna et id sit nisi et euismod turpis lorem laoreet. Tellus consectetur lorem nisi proin elit ipsum nunc sem elit sed nunc aliquet at erat mi id sit, magna, mi euismod. Consectetur lorem nunc aliquet mauris dolor dolore ante volutpat amet aliquam et volutpat turpis aliquam lobortis aliquet felis feugiat congue diam. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -401,51 +473,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 8</w:t>
+      <w:t>Page 9</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -929,51 +1001,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R86859a08c2aa4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6ab1c298aef44afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R986158858a5548d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R4f6fad5015ae41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R24aa677c15d74fdb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcea1fe6109964d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6926668c5bee4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2a0ef0587ae74922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc2289c4d2cc94157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R44db73cee7534797" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>