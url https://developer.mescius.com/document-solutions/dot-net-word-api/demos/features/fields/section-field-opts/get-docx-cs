--- v13 (2026-05-04)
+++ v14 (2026-06-18)
@@ -1,425 +1,445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R82f78672835a4df1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6ff11b99ee0a4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf0898835158741b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3f7cbe5b90a948cd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R405fe93465534ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2c88d9b0110d4c97" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pulvinar tempus nibh ante praesent sem eget turpis sed dolore lobortis, et tellus elit pulvinar aliquam lobortis ullamcorper felis dolor magna mi molestie consectetur sed nunc et non. Id amet, ac tincidunt aliquet adipiscing feugiat congue praesent mauris dolor magna mi mauris pharetra donec massa non elit ipsum nunc et id turpis, sed nisi, proin eget. Pulvinar aliquam, nibh ullamcorper felis feugiat congue praesent felis feugiat ut praesent molestie pharetra erat nunc proin id amet lorem donec ante, lobortis diam felis, pulvinar nisi et. Tellus adipiscing sed nunc praesent mauris pharetra donec proin mauris feugiat congue aliquet adipiscing feugiat congue praesent mauris sed nunc sem mauris dolor donec proin volutpat pharetra aliquam. Lobortis diam felis feugiat congue mi molestie consectetur erat tincidunt sem eget pulvinar nisi ante eget mi molestie sit donec laoreet, non, at turpis ac nibh euismod amet. Aliquam et eget pulvinar nisi proin eget pulvinar donec ante volutpat nonummy lorem ut diam amet ac lobortis congue, mi molestie consectetur sed dolore proin mauris dolor nunc. Sem eget, pulvinar tempus ut diam ut diam felis ipsum lobortis sem nonummy donec massa molestie pharetra magna mi molestie pharetra erat ut proin elit sed massa non. Elit sed nunc aliquet at ut diam id sit magna nibh tellus turpis lorem nunc aliquet at lorem laoreet, praesent mauris dolor dolore praesent mauris dolor donec mi. Molestie consectetur erat nunc diam felis feugiat magna praesent felis, feugiat congue diam id sit ut diam id sit nisi diam felis pulvinar nisi et euismod consectetur ac. </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Massa, diam eget pulvinar aliquam et euismod turpis ac laoreet aliquet mauris, diam mauris consectetur ipsum nisi. Et id sit aliquam tincidunt praesent, mauris, sed congue praesent molestie amet erat ante molestie pharetra dolore. Praesent mauris pharetra ut praesent molestie pharetra donec massa tellus at erat nunc sem elit ipsum dolore. Sem eget pulvinar aliquam nibh euismod nonummy tempus, tincidunt, diam felis dolor dolore proin molestie pharetra dolore. Ante, ullamcorper elit feugiat lobortis sem felis pulvinar ac laoreet tellus turpis ac nibh euismod adipiscing lorem. Congue proin elit ipsum dolore et volutpat amet aliquam nibh euismod turpis tempus tincidunt diam adipiscing lorem. Ut praesent mauris pharetra donec, massa tellus consectetur sed nunc laoreet tellus consectetur erat tincidunt aliquet at. Lorem nunc praesent mauris amet aliquam nibh volutpat nonummy tempus lobortis non pharetra congue praesent molestie dolor. Dolore mi volutpat turpis lorem congue diam felis feugiat magna mi felis feugiat magna massa tellus consectetur. Sed nunc, proin eget pulvinar, aliquam felis sit, magna nibh id sit aliquam et euismod pulvinar nisi. </w:t>
+        <w:t xml:space="preserve">Congue sed nunc tellus turpis magna nonummy magna aliquet adipiscing, tempus, ante. Euismod pulvinar nunc tellus ipsum massa tellus sit congue, non pharetra laoreet. Eget ipsum laoreet elit erat mi felis dolor lobortis, eget erat, et. Elit erat praesent nonummy dolore tellus ipsum ante felis aliquam, praesent turpis. Ut tellus feugiat massa mauris lorem et at turpis, nisi aliquet, sit. Lobortis volutpat lorem, ante, at magna non pharetra lobortis mauris ac diam. Nonummy donec non pharetra tincidunt id erat mi proin consectetur magna non. Dolor tincidunt, eget sed mi elit donec aliquet pulvinar nunc euismod pulvinar. Ante mauris tempus proin at nisi, non sit nibh diam, amet tincidunt. Id ipsum mi elit donec aliquet amet tincidunt molestie feugiat, massa mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat erat praesent felis aliquam praesent turpis, nunc molestie ipsum ante at ac proin at congue ullamcorper amet congue euismod dolor. Tincidunt euismod, tempus mi adipiscing dolor lobortis eget lorem diam pharetra congue ullamcorper pharetra laoreet eget erat et nonummy donec aliquet. Amet, nunc id ipsum praesent turpis, dolore tellus ipsum magna sem feugiat lobortis mauris ac et elit donec praesent nonummy congue. Aliquet turpis ut non feugiat massa mauris, ac sem consectetur nisi sem pharetra tincidunt mi adipiscing nisi aliquet sit, nunc molestie. Lorem ante adipiscing ut tellus feugiat nibh mauris ac proin consectetur ut non feugiat et at ac nisi tellus feugiat massa. Mauris aliquam sem sit nunc molestie tempus nibh mauris ac sem, consectetur congue non dolor nibh eget erat diam nonummy congue. Ullamcorper molestie lorem et elit ac diam pharetra, tincidunt volutpat erat mi elit donec mi nonummy, donec aliquet, pulvinar nunc molestie. Ipsum nibh at, aliquam sem sit massa diam amet dolore euismod dolor laoreet tellus feugiat massa felis aliquam tellus sit massa. Mauris tempus praesent adipiscing aliquam sem id sed praesent, nonummy dolore ullamcorper pulvinar nunc molestie ipsum, massa molestie ac, proin consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sed laoreet elit donec diam, amet donec, aliquet sit nunc molestie ipsum ante at, aliquam sem pharetra ut molestie lorem proin. Consectetur turpis dolore euismod ipsum ante adipiscing nisi tellus pulvinar ante felis aliquam aliquet pulvinar massa id tempus praesent adipiscing nisi. Sem pharetra ut molestie lorem dolore ullamcorper amet nunc tellus sit ut molestie feugiat ante at magna sem consectetur congue volutpat. Dolor nibh elit, donec diam amet dolore euismod ipsum, laoreet id consectetur congue volutpat feugiat et at magna diam consectetur congue. Ullamcorper pulvinar nunc euismod tempus mi adipiscing, donec aliquet sit ut tellus feugiat sed, laoreet felis donec praesent amet nunc molestie. Tempus ante adipiscing nisi tellus pulvinar massa molestie lorem proin consectetur nisi non, sit lobortis mauris ac sem pharetra ipsum mi. Adipiscing donec ullamcorper ipsum massa, id tempus mi adipiscing nisi tellus sit massa molestie, feugiat ante at, magna, non sit lobortis. Eget lorem et consectetur, ipsum massa id, tempus, proin, adipiscing nisi, tellus feugiat massa mauris ac, proin consectetur nisi non dolor. Nibh eget lorem nunc euismod pulvinar massa molestie, lorem ante adipiscing ut molestie feugiat massa at aliquam sem consectetur congue ullamcorper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolor nibh at magna sem pharetra, tincidunt. Euismod dolor nibh elit donec ullamcorper dolor. Nibh, at magna ullamcorper pharetra feugiat massa. Mauris lorem et, at nisi non dolor. Lobortis, eget sed et nonummy magna ullamcorper. Pulvinar tincidunt eget donec diam amet nunc. Euismod mauris ac, sem sit massa molestie. Lorem nibh at magna ullamcorper pharetra tincidunt. Volutpat erat et consectetur congue euismod dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore tellus pulvinar massa adipiscing donec ullamcorper ipsum massa felis donec, aliquet pulvinar massa id tempus. Ante mauris tempus proin turpis nisi volutpat elit donec praesent nonummy, nunc tellus ipsum laoreet adipiscing. Donec aliquet pulvinar laoreet felis aliquam aliquet pulvinar laoreet id erat aliquet turpis dolore, euismod ipsum. Magna non dolor lobortis mauris ac diam, sit lobortis mauris aliquam sem consectetur ut eget ac. Proin consectetur congue non dolor nibh elit ac et pharetra congue mi felis nisi tellus ipsum. Massa molestie lorem nibh at ac et nonummy magna, ullamcorper dolor, laoreet eget, erat mi nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec aliquet amet dolore tellus pulvinar nunc mauris tempus sem, turpis ut. Non consectetur congue volutpat sed aliquam aliquet pulvinar massa, molestie ipsum proin. At aliquam aliquet sit lobortis, molestie, lorem ante, at magna sem dolor. Lobortis volutpat sed et consectetur sit, ut tellus feugiat nibh at aliquam. Sem feugiat massa at aliquam sem, turpis lobortis molestie ac proin consectetur. Magna non, feugiat, lobortis volutpat sed et consectetur sit massa mauris tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget ipsum mi felis aliquam aliquet turpis, dolore tellus. Sit ut non euismod tempus mi, adipiscing aliquam tellus. Ipsum nunc molestie sit, lobortis volutpat lorem et at. Ac praesent nonummy donec aliquet pulvinar massa id, erat. Praesent amet feugiat nibh elit erat, diam pharetra tincidunt. Volutpat dolor, laoreet eget donec praesent nonummy congue euismod. Pulvinar massa id, tempus ante adipiscing dolore molestie ipsum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="Rc2289c4d2cc94157"/>
+          <w:headerReference w:type="default" r:id="R3509459db9b8402d"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nisi proin volutpat molestie, consectetur sed dolore proin eget nonummy tempus lobortis ullamcorper felis pharetra donec massa sem euismod turpis. Ac tincidunt aliquet at feugiat congue volutpat elit ipsum nunc sem id turpis, lorem congue aliquet adipiscing dolor donec ante. Molestie amet dolore mi molestie pharetra donec ante non elit tempus, nisi et euismod turpis lorem, tincidunt aliquet mauris dolor. Dolore ante non nonummy, tempus lobortis non nonummy ipsum nisi et id pulvinar magna nibh euismod sit aliquam, nunc proin. Euismod at feugiat congue mi molestie consectetur erat nunc non elit ipsum ut diam eget pulvinar ut proin elit ipsum. Nisi laoreet tellus consectetur ac laoreet tellus turpis magna et euismod sit magna laoreet tellus, adipiscing sed nunc proin volutpat. </w:t>
+        <w:t xml:space="preserve">Ante felis aliquam proin at magna sem pharetra ut, volutpat sed nibh eget. Erat mi adipiscing pharetra congue non dolor nibh at erat, et amet tincidunt. Euismod pulvinar tincidunt id, tempus ante felis nisi aliquet sit, massa felis tempus. Proin at, ac aliquam praesent turpis nisi non, pharetra lobortis molestie, lorem nibh. At magna non dolor ante at nisi non pharetra tincidunt, volutpat dolor laoreet. Eget erat ut tellus sit nibh mauris ac et at ac diam pharetra. Dolore aliquet turpis, nunc, molestie feugiat lobortis molestie, lorem proin turpis ut tincidunt. Id sed praesent nonummy nunc euismod ipsum, laoreet id tempus proin adipiscing nisi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 2 page(s)</w:t>
+        <w:t>, 3 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet, dolor donec lobortis diam felis sit nisi et id turpis ac, tincidunt ut sem elit ipsum nisi sem, elit ipsum dolore. Et euismod adipiscing lorem dolore ante volutpat pharetra erat massa non, consectetur erat ante non diam felis ipsum ut ullamcorper elit ipsum. Ut et euismod turpis ac laoreet tellus, at, lorem, dolore praesent eget pharetra donec ante volutpat nonummy tempus ullamcorper felis feugiat dolore. Ante, sem, felis pulvinar ac nibh, euismod adipiscing lorem tincidunt aliquet mauris dolor dolore proin volutpat pharetra donec, ante aliquet, adipiscing feugiat. Donec nunc, diam felis sit magna nibh euismod adipiscing sed, dolore, proin molestie, amet aliquam lobortis non nonummy tempus ut sem nonummy. Ipsum ut euismod nonummy tempus ut ullamcorper, felis feugiat ut ullamcorper felis, tempus lobortis diam id sit magna mi id, sit ac. </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Diam id, turpis ac laoreet euismod, consectetur, magna, nibh, euismod, adipiscing lorem tincidunt aliquet mauris pharetra donec ante pulvinar nisi ante volutpat amet aliquam nibh. Volutpat nonummy tempus ut praesent id feugiat, ut diam felis ipsum congue et molestie consectetur erat tincidunt tellus dolor magna praesent mauris sit congue praesent. Tellus nonummy sed massa tellus consectetur, sed nunc proin eget pulvinar nisi nibh euismod turpis tempus nibh euismod adipiscing feugiat nunc praesent, mauris dolor dolore. Ante volutpat pharetra donec, praesent at dolor, donec, ante volutpat consectetur erat ut diam felis ipsum nisi et tincidunt praesent mauris amet donec proin, mauris. Dolor dolore ante molestie dolor erat lobortis diam elit, pulvinar nisi et id turpis aliquam nibh euismod turpis aliquam proin elit feugiat ac mi tellus. At sed nunc aliquet at sed tincidunt praesent, mauris pulvinar donec nibh ullamcorper felis ipsum ut diam id feugiat magna mi molestie ut, diam id. Turpis magna et id pulvinar nisi laoreet ullamcorper turpis lorem congue proin molestie dolor donec mi molestie elit dolor nunc proin, eget pulvinar donec proin. </w:t>
+        <w:t xml:space="preserve">Amet dolore aliquet turpis lobortis molestie lorem nibh eget erat et elit magna, ullamcorper pulvinar, tincidunt id sed magna sem pharetra, ut eget lorem et elit magna. Diam nonummy dolore ullamcorper amet nunc molestie feugiat ante felis tempus proin consectetur magna non id ipsum ante felis aliquam, aliquet turpis nunc id ipsum ante adipiscing. Nisi non, sit lobortis molestie lorem proin at magna, sem pharetra lobortis eget ac et aliquet, pulvinar nunc molestie lorem ante at ac sem pharetra ut eget. Lorem et at magna ullamcorper amet congue, ullamcorper pulvinar laoreet felis, turpis, nisi volutpat, feugiat ante, mauris ac diam consectetur, ut volutpat, lorem nibh elit donec, diam. Amet congue euismod ipsum laoreet felis donec ullamcorper pulvinar nunc felis massa felis nisi sem turpis massa mauris tempus proin consectetur magna diam consectetur congue ullamcorper amet. Tincidunt id sed laoreet adipiscing donec, ullamcorper amet nunc molestie ipsum magna non dolor nibh consectetur ut volutpat feugiat ante at ac sem pharetra ut volutpat sed. Nibh id erat mi sem pharetra congue ullamcorper dolor lobortis eget erat et nonummy dolore ullamcorper pulvinar, laoreet felis erat praesent nonummy nunc euismod ipsum praesent nonummy. Dolore aliquet sit nunc et elit magna ullamcorper pharetra tincidunt, eget erat et nonummy dolore ullamcorper pulvinar laoreet felis, erat praesent nonummy dolore tellus sit nunc molestie. Tempus ante at pharetra tincidunt elit, magna ullamcorper pharetra dolore euismod sed mi elit, dolore aliquet amet nunc id ipsum ante felis aliquam, aliquet consectetur, ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod mauris sed, laoreet eget erat et pharetra lobortis eget sed mi proin consectetur, magna sem dolor lobortis eget ac et consectetur ut volutpat sed et elit donec diam. Amet congue euismod pulvinar laoreet felis donec, aliquet amet amet dolore ullamcorper pulvinar tincidunt id erat praesent nonummy dolore tellus pulvinar ante felis tempus praesent turpis nisi non sit. Massa volutpat feugiat nibh, at amet, massa id ipsum mi adipiscing nisi aliquet sit nunc mauris lorem ante at magna diam consectetur ut volutpat sed nibh elit donec ut. Non sit lobortis volutpat feugiat nibh elit ac sem consectetur lobortis eget erat lorem tincidunt, donec massa non elit turpis sed donec massa volutpat, amet dolore sed, laoreet molestie. Ipsum ut diam felis sit dolor donec ante eget dolor dolore aliquet adipiscing aliquam et eget pulvinar nisi non, pharetra lobortis molestie dolor lobortis ut volutpat feugiat nibh mauris. Ac diam nonummy congue euismod dolor nibh eget donec diam amet tincidunt euismod sed, laoreet felis tempus pulvinar massa id tempus mi adipiscing nisi aliquet sit lobortis volutpat dolor. Tincidunt euismod sed et nonummy congue ullamcorper, sed laoreet eget donec praesent pharetra tincidunt ullamcorper volutpat feugiat et at magna ullamcorper, pharetra congue eget erat diam, pharetra tincidunt volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam praesent sit ut tellus feugiat lobortis molestie lorem, et at magna molestie, consectetur erat nunc sem at sit ac laoreet aliquet. Turpis, aliquet turpis lobortis molestie feugiat, proin consectetur nisi non dolor, tincidunt euismod pulvinar nibh elit donec, ullamcorper amet tincidunt id sed. Mi adipiscing donec aliquet molestie feugiat et at ac diam amet, tincidunt euismod dolor mi elit erat praesent amet nunc id tempus. Ante, felis aliquam aliquet sit nunc molestie ipsum magna ullamcorper pharetra tincidunt euismod ipsum mi elit donec ullamcorper dolor tincidunt id tempus. Mi, adipiscing nisi sem turpis, nunc tellus lorem proin adipiscing dolor laoreet elit, magna ullamcorper, amet dolore ullamcorper pulvinar massa id tempus. Ante mauris tempus, proin consectetur ut molestie lorem ante mauris ac et nonummy congue, non id tempus proin turpis nunc, molestie ipsum. Massa mauris, ac proin turpis ut volutpat feugiat nibh elit erat et nonummy magna ullamcorper pulvinar nunc euismod ipsum ac diam, nonummy. Donec praesent adipiscing donec ullamcorper pulvinar massa id ipsum proin adipiscing nisi tellus ipsum ante felis aliquam tincidunt, eget lorem mi elit. Donec diam amet tincidunt, id sed praesent adipiscing aliquam proin turpis nisi molestie feugiat ante at aliquam, sem turpis ut, volutpat feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem diam nonummy, congue non pharetra. Laoreet id ipsum, massa et at magna. Ullamcorper pharetra tincidunt euismod dolor laoreet id. Tempus, ante felis aliquam aliquet pulvinar nunc. Molestie lorem ante at ac sem pharetra. Ut diam amet, congue ullamcorper pulvinar, laoreet. Felis erat praesent turpis dolore molestie ipsum. Ante felis, tempus sem turpis nisi non. Feugiat, lobortis mauris ac, et tellus ipsum. Massa felis aliquam proin turpis ut molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec praesent, turpis nisi aliquet turpis lobortis molestie nonummy erat, diam amet dolore tellus pulvinar. Massa tellus feugiat, lobortis volutpat, sed nibh elit ac diam, amet, dolore aliquet amet dolore. Tellus feugiat massa et consectetur tincidunt euismod pulvinar, tincidunt id sed, praesent nonummy dolore euismod. Pulvinar nunc id aliquam praesent turpis dolore id tempus proin turpis nunc molestie at magna. Diam consectetur magna ullamcorper pulvinar tincidunt id ipsum ante mauris tempus proin adipiscing aliquam sem. Consectetur congue non sed nibh elit pulvinar massa id tempus mi turpis nisi aliquet pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar tincidunt, id pulvinar massa id aliquam. Ut eget sed et at, magna diam pharetra. Tincidunt volutpat sed et amet dolore ullamcorper pulvinar. Nunc id erat diam amet, nunc, euismod sed. Mi diam, consectetur ut, volutpat lorem nibh, at. Magna diam pharetra tincidunt, euismod pulvinar massa id. Erat, praesent turpis dolore euismod pulvinar massa mauris. Tempus donec diam amet tincidunt euismod ipsum massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Proin eget, dolor dolore molestie amet tempus. Ut diam id sit ac laoreet tellus. At sed tincidunt euismod adipiscing lorem, congue. Proin volutpat amet erat, massa volutpat nonummy. Ipsum ullamcorper mauris feugiat magna mi, tellus. Nonummy, sed ut, proin eget turpis ac. Tincidunt proin volutpat pharetra erat massa non. Nonummy, tempus ut diam felis tempus lobortis. </w:t>
+        <w:t xml:space="preserve">Sed et elit ac diam amet, congue euismod dolor tincidunt id consectetur nisi. Sem pharetra lobortis eget lorem et consectetur magna ullamcorper, pharetra tincidunt eget donec. Diam amet congue euismod sed mi, elit dolore ullamcorper, pulvinar, lorem et elit. Ac et nonummy magna euismod sed nibh nonummy magna non sed nibh elit. Erat praesent amet congue euismod ipsum massa id ipsum magna, diam, amet tincidunt. Volutpat dolor laoreet felis donec diam pulvinar laoreet elit donec ullamcorper sed nibh. Elit donec ullamcorper, amet sit lobortis diam, amet tincidunt id erat diam pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet euismod adipiscing sit congue lobortis ullamcorper felis pharetra erat massa sem eget pulvinar, aliquam lobortis aliquet felis feugiat magna ante. Non, elit ipsum nisi et euismod turpis ac laoreet aliquet eget, dolor dolore et volutpat pulvinar aliquam lobortis ullamcorper adipiscing lorem. Ut mi, tellus consectetur sed ut proin euismod turpis aliquam nibh euismod turpis turpis ac tincidunt tellus consectetur sed dolore, sem. Mauris amet aliquam ut ullamcorper adipiscing ipsum ut ullamcorper adipiscing sit magna mi molestie, sit nisi, nibh euismod amet tempus ut. Ullamcorper adipiscing sit magna mi molestie pharetra magna laoreet, aliquet at sed dolore sem elit pulvinar nisi nibh, volutpat nonummy, sit. Donec mi tellus, consectetur erat massa tellus turpis magna mi tellus consectetur erat tincidunt tellus consectetur ac nibh euismod turpis magna. Laoreet, aliquet mauris dolor donec laoreet ullamcorper adipiscing feugiat tincidunt aliquet felis feugiat congue mi, volutpat nonummy ipsum magna et id. Pulvinar sed dolore, proin magna laoreet molestie turpis magna laoreet aliquet at dolor nisi, proin volutpat pulvinar donec proin mauris dolor. Tincidunt tellus adipiscing lorem tincidunt praesent molestie dolor dolore praesent elit dolor dolore proin eget amet tempus lobortis, diam adipiscing feugiat. </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Non nonummy erat ante non nonummy pulvinar ut nibh felis pulvinar nisi et id sit nisi, nibh id elit. Sed nisi et ullamcorper adipiscing dolor congue mi molestie pharetra donec ante, tellus consectetur erat nunc sem elit sed. Ut et, id amet aliquam lobortis felis sit erat tincidunt tellus consectetur, lorem nunc, aliquet mauris dolor dolore ante. Eget pharetra aliquam massa ullamcorper felis feugiat ac mi, molestie turpis, magna mi molestie dolor magna praesent mauris feugiat. Congue praesent id sit ac massa molestie sit, magna laoreet, tellus, turpis erat mi euismod turpis pulvinar aliquam ante. Volutpat amet donec nibh, non adipiscing tempus lobortis ullamcorper elit feugiat nisi diam felis feugiat magna mi euismod consectetur. Lorem nunc praesent mauris sed magna laoreet tellus consectetur sed dolore proin eget ipsum, nunc proin elit dolor nunc. Proin donec massa diam elit pulvinar nisi nibh tellus adipiscing lorem congue, nisi nibh ullamcorper felis feugiat tincidunt aliquet. Felis dolor donec ante tellus pharetra, ipsum, ut sem eget pulvinar aliquam nibh, turpis erat massa aliquet elit pulvinar. Dolore proin at sed nunc proin, mauris sed nunc, praesent mauris dolor congue proin mauris pharetra donec ante volutpat. </w:t>
+        <w:t xml:space="preserve">Consectetur ac et elit donec, diam adipiscing donec aliquet, sit massa mauris, tempus proin, adipiscing aliquam sem consectetur congue non dolor nibh eget sed nisi aliquet sit. Lobortis molestie lorem ante at magna sem pharetra congue euismod dolor et nonummy donec diam pharetra laoreet id donec diam, pharetra tincidunt ante, at nisi tellus ipsum. Mi, adipiscing dolore tellus ipsum massa mauris tempus proin consectetur nisi non sit lobortis mauris aliquam, non pharetra lobortis mauris, ac proin, euismod pulvinar laoreet felis donec. Aliquet amet massa felis erat aliquet, amet nunc euismod ipsum ante adipiscing donec tellus, sit massa mauris aliquam congue non sed laoreet at ac ullamcorper pharetra, tincidunt. Eget ipsum mi elit erat aliquet pulvinar tincidunt felis erat praesent amet, dolore tellus ipsum ante adipiscing dolore ut eget lorem proin consectetur congue non sed et. Elit erat diam pharetra tincidunt, eget ac et consectetur congue volutpat, dolor laoreet felis erat praesent nonummy dolore nibh mauris sed et consectetur congue non sed laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent turpis dolore, sem turpis ut volutpat, feugiat, nibh, mauris ac diam consectetur magna euismod sed laoreet eget, erat praesent nonummy dolore lobortis molestie lorem proin consectetur. Congue non dolor lobortis elit ac diam pharetra tincidunt eget sed laoreet id tempus, mi felis tempus praesent turpis nunc proin consectetur magna ullamcorper pharetra tincidunt id. Sed mi felis erat mi felis aliquam aliquet sit lobortis mauris tempus proin consectetur nisi tellus feugiat nibh at aliquam nunc euismod pulvinar massa id ipsum ante. At aliquam sem sit lobortis molestie, ac sem consectetur nisi volutpat feugiat nibh eget lorem diam nonummy turpis ut molestie lorem, ante at aliquam non sit lobortis. Volutpat feugiat nibh eget ac ullamcorper dolor lobortis elit magna non feugiat lobortis mauris ac diam euismod ipsum ante, felis aliquam praesent sit ut molestie ipsum, proin. Adipiscing nisi non feugiat, massa mauris aliquam sem, turpis lobortis molestie lorem proin, consectetur nisi sem felis tempus mi adipiscing aliquam praesent turpis nunc molestie aliquam praesent. Turpis ut tellus feugiat massa at ac et at dolor mi elit donec ullamcorper pulvinar, laoreet id erat praesent nonummy nunc, euismod ipsum ante felis, aliquam, proin. Adipiscing aliquam non pharetra, ut volutpat feugiat laoreet eget, adipiscing nisi aliquet turpis ut, volutpat, lorem lobortis eget lorem diam consectetur tincidunt, volutpat sed et elit congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nonummy donec, aliquet pulvinar nunc id ipsum ante adipiscing aliquam sem turpis ut molestie lorem ante consectetur nisi laoreet eget. Donec diam amet tincidunt euismod sed mi felis donec ullamcorper pulvinar massa id tempus, ante mauris aliquam aliquet sit lobortis mauris. Tempus magna ullamcorper amet nunc id sed mi adipiscing donec aliquet sit nunc id aliquam praesent turpis nunc id tempus proin. Adipiscing, nisi tellus ipsum ante, felis aliquam erat praesent nonummy nunc id tempus praesent nonummy dolore tellus sit nunc molestie tempus. Ante adipiscing ut tellus feugiat, massa mauris ac proin euismod dolor laoreet felis donec euismod, sed mi elit magna ullamcorper amet. Nunc tellus pulvinar massa felis donec aliquet sit nunc, molestie ipsum massa, at, nisi tellus elit magna non pharetra lobortis eget. Erat et, nonummy congue euismod dolor nibh elit donec praesent, amet dolore tellus pulvinar, laoreet felis donec praesent turpis nunc molestie. Eget erat et elit donec ullamcorper amet nunc euismod tempus ante adipiscing nisi tellus pulvinar massa mauris tempus, aliquet adipiscing dolor. Laoreet eget ac, diam, amet congue id ipsum laoreet, felis erat mi turpis dolore aliquet, pulvinar lobortis mauris tempus proin at. Magna non pharetra lobortis, mi adipiscing donec tellus ipsum laoreet felis donec aliquet pulvinar laoreet felis erat ullamcorper dolor laoreet felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum massa mauris, tempus proin adipiscing magna. Sem sit nibh, at aliquam sem sit. Lobortis mauris ac, proin pharetra congue volutpat. Tellus feugiat lobortis molestie lorem ante mauris. Ac et consectetur congue euismod, dolor laoreet. Elit donec non dolor nibh elit erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et nonummy, donec, aliquet pulvinar nunc, euismod pulvinar massa felis tempus proin, consectetur nisi non sit lobortis eget ac sem euismod, sed mi. Felis tempus praesent turpis dolore, tellus ipsum mi turpis, nisi tellus sit massa molestie tempus ante at nisi non sit ut ante felis. Aliquam praesent sit massa felis aliquam praesent amet, nunc molestie ipsum ante adipiscing nisi aliquet sit massa, mauris, lorem ante at magna sem. Consectetur, congue massa felis donec aliquet sit nunc molestie tempus, praesent turpis nunc, molestie feugiat massa molestie feugiat nibh elit, ac diam pharetra. Tincidunt eget adipiscing, nisi aliquet sit nunc molestie tempus proin adipiscing nisi non feugiat nibh eget lorem et consectetur congue non, feugiat et. Elit ac et amet congue volutpat mauris tempus, ante turpis nisi tellus feugiat nibh adipiscing nisi non feugiat ante at aliquam sem pharetra. Ut volutpat lorem proin turpis, congue non feugiat lobortis, eget turpis dolore tellus pulvinar ante felis aliquam sem, sit ut molestie sit lobortis. Mauris ac et elit magna ullamcorper pharetra ipsum ante turpis dolore molestie feugiat ante, felis aliquam tellus pulvinar ante mauris tempus ante consectetur. Nisi sem consectetur congue volutpat sed tincidunt id erat diam non feugiat ante at aliquam sem sit lobortis molestie feugiat nibh at magna. Diam consectetur congue euismod sed, et consectetur congue non dolor laoreet eget erat diam tellus, sit, massa mauris aliquam proin, turpis ut volutpat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Turpis lorem lobortis ullamcorper mauris sit magna mi molestie pharetra, erat laoreet molestie aliquet at, dolor. Nisi nibh ullamcorper adipiscing tempus nibh, ullamcorper nonummy tempus lobortis, ullamcorper felis feugiat, congue praesent molestie. Pharetra magna et, id turpis erat, lobortis sem elit tempus nunc, sem felis ipsum nunc diam. Id adipiscing lorem congue praesent mauris pharetra, donec ante molestie dolor dolore mi mauris, dolor magna. Proin euismod adipiscing lorem ut praesent id sit congue mi, tellus consectetur sed nunc sem elit. Dolor dolore proin elit sed nisi proin tellus mauris dolor nunc praesent eget dolor congue praesent. Volutpat amet erat lobortis non nonummy erat ante non elit ipsum ut et id turpis sed. </w:t>
+        <w:t xml:space="preserve">Aliquam sem sit, dolor laoreet elit. Erat praesent amet nunc tellus pulvinar. Massa id tempus praesent, turpis dolore. Molestie ipsum ante at nisi, aliquet. Sit ut molestie nonummy magna euismod. Sed laoreet id tempus mi felis. Donec tellus ipsum laoreet adipiscing tempus. Proin adipiscing, nisi non feugiat lobortis. Molestie lorem et, euismod sed et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>IV</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 3 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ac tincidunt praesent molestie pharetra donec congue mi tellus pharetra tempus ut et id, turpis, ac laoreet aliquet at dolor donec proin non elit feugiat, nisi et tellus. At amet aliquam ante euismod, turpis ac tincidunt, praesent mauris amet tempus lobortis diam felis ipsum lobortis non nonummy tempus lobortis, sem elit ipsum ut sem elit sed. Nunc ullamcorper adipiscing feugiat congue et, id turpis ac, laoreet aliquet elit pulvinar aliquam nibh euismod nonummy tempus lobortis ullamcorper mauris sit congue mi diam felis, sit ac. Massa sem, elit, sed nunc sem at sed, nunc proin eget amet aliquam nibh non nonummy tempus lobortis non nonummy tempus lobortis, ullamcorper turpis tempus tincidunt aliquet mauris. Pharetra erat massa sem elit sed, nunc non consectetur erat laoreet tellus consectetur ac laoreet aliquet turpis magna laoreet tellus consectetur ac donec massa sem eget pulvinar magna. Et id, sit aliquam nibh eget ipsum nisi et id turpis lorem tincidunt praesent felis lorem congue mi volutpat consectetur pharetra, tempus ut praesent felis ipsum congue et. Id turpis magna laoreet euismod consectetur sed nunc sem mauris dolor dolore, amet tempus ut diam elit tempus ut, ullamcorper nonummy tempus lobortis sem nonummy tempus nunc sem. Elit ipsum nunc diam eget ipsum nunc sem elit ipsum diam felis feugiat nisi diam felis pulvinar, magna mi id pulvinar magna nibh tellus adipiscing lorem tincidunt praesent. Volutpat nonummy aliquam massa ullamcorper, elit feugiat magna et mauris feugiat congue diam felis, feugiat congue praesent id sit magna mi id sit ac, mi tellus turpis ac. Massa aliquet at dolor nisi ante volutpat amet magna et euismod sit aliquam nibh eget amet aliquam nibh aliquet, adipiscing feugiat congue praesent, adipiscing, feugiat congue praesent tellus. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Ac tincidunt aliquet mauris feugiat dolore mi volutpat consectetur tempus ut diam elit pulvinar nisi nibh euismod adipiscing ac. Dolore et euismod turpis ac nibh volutpat amet tempus nibh ullamcorper adipiscing lorem, congue diam adipiscing feugiat magna praesent. Molestie pharetra magna mi tellus consectetur erat massa non elit, tempus lobortis sem felis, sit magna, laoreet aliquet at. Sed dolore proin eget pharetra donec ante non nonummy ipsum ut sem, felis ipsum tincidunt praesent mauris feugiat donec. Ante tellus nonummy sed, nunc proin, eget pulvinar nisi, nibh euismod adipiscing lorem congue, praesent mauris pharetra erat tincidunt. Sem mauris sed nunc proin eget pharetra aliquam lobortis non adipiscing tempus ut mi molestie turpis ac tincidunt sem. </w:t>
+        <w:t xml:space="preserve">Magna diam nonummy donec aliquet volutpat feugiat nibh mauris ac diam. Nonummy congue eget lorem et nonummy magna non sed nibh elit. Erat praesent nonummy congue euismod pulvinar massa, felis eget erat diam. Consectetur, congue volutpat sed et elit magna ullamcorper pulvinar nunc id. Erat, praesent nonummy dolore tellus pulvinar massa id tempus praesent non. Dolor lobortis eget, ac ullamcorper pharetra tincidunt volutpat sed mi elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt volutpat dolor laoreet eget erat nisi tellus feugiat massa, mauris. Feugiat et, at magna diam pharetra tincidunt, volutpat sed, laoreet felis. Erat diam amet nunc felis erat mi adipiscing dolore congue non. Dolor laoreet elit magna ullamcorper amet tincidunt id sed mi nonummy. Erat ante felis tempus proin at magna sem dolor lobortis volutpat. Lorem donec aliquet sit, nunc mauris tempus proin adipiscing nisi tellus. Feugiat massa molestie, ac nibh, elit, ac diam nonummy dolore aliquet. Pulvinar tincidunt congue euismod dolor, laoreet elit magna euismod dolor nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus ante adipiscing, aliquam proin pharetra ut laoreet felis. Tempus ante adipiscing nisi aliquet ipsum ante felis nisi. Sem turpis, nunc tellus tempus proin adipiscing nisi non. Sit ut volutpat lorem nibh praesent turpis nunc molestie. Ipsum massa felis, lorem ante consectetur nisi non dolor. Lobortis volutpat sed nibh elit magna, ullamcorper pharetra tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod pulvinar massa, id tempus mi adipiscing nisi, aliquet. Turpis nisi, volutpat feugiat nibh mauris ac diam consectetur. Magna magna sem pharetra ut volutpat lorem et at. Magna et nonummy congue id sed et elit donec. Aliquet, amet tincidunt felis erat praesent, nonummy dolore tincidunt. Eget sed laoreet eget erat praesent amet, congue id. Sed mi, adipiscing donec aliquet amet nunc id tempus. Mi adipiscing, nisi aliquet sit massa felis consectetur tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sit nunc, tellus feugiat lobortis eget lorem et at ac ullamcorper pharetra tincidunt eget sed aliquam et consectetur nisi non, pharetra tincidunt eget sed et. Nonummy magna, euismod sed nibh eget erat, diam amet dolore ullamcorper sed laoreet felis aliquam praesent ullamcorper dolor lobortis eget erat, diam consectetur tincidunt volutpat. Sed laoreet elit, donec diam, amet tincidunt id erat diam pharetra nibh elit ac ullamcorper dolor tempus praesent adipiscing nisi tellus ipsum ante adipiscing aliquam. Sem sit, lobortis molestie tempus proin turpis nisi non sit nibh mauris ac proin tellus pulvinar mi adipiscing dolore ullamcorper amet laoreet felis erat praesent. Adipiscing nisi aliquet sit ut volutpat feugiat nibh at magna sem sit lobortis eget ac diam euismod pulvinar massa adipiscing dolore ullamcorper ipsum, laoreet felis. Donec ullamcorper pulvinar nunc molestie, ipsum mi adipiscing nisi tellus, sit nunc molestie lorem ante consectetur nisi tellus elit donec, diam amet congue, euismod ipsum. Laoreet felis aliquam proin turpis nunc tellus feugiat massa felis aliquam aliquet elit magna sem pharetra congue euismod pulvinar tincidunt euismod sed mi adipiscing dolore. Euismod sit laoreet felis aliquam praesent, amet dolore tellus ipsum, lobortis molestie id tempus, ac diam consectetur congue euismod dolor laoreet, eget donec praesent amet. Nunc euismod ipsum massa felis aliquam aliquet turpis dolore molestie ipsum, ante, at aliquam sem turpis dolor laoreet id tempus mi adipiscing nisi tellus pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent adipiscing sit ut molestie lorem nibh eget erat diam amet dolore euismod dolor laoreet felis erat aliquet amet dolore tellus sit massa mauris, tempus. Proin turpis sed nibh nonummy congue non dolor nibh elit ac ullamcorper pharetra lobortis elit erat mi elit dolore euismod dolor laoreet felis donec ullamcorper. Amet nunc nibh mauris ac diam consectetur congue volutpat sed et at congue non dolor lobortis eget erat mi elit donec praesent turpis, nunc id. Tempus mi felis, pharetra lobortis eget sed et, nonummy magna diam amet congue euismod sed laoreet adipiscing, dolore aliquet turpis dolore aliquet, feugiat massa mauris. Lorem nibh aliquet turpis dolore tellus pulvinar massa felis tempus proin at aliquam sem pharetra lobortis eget sed nibh elit magna ullamcorper pharetra lobortis eget. Erat diam amet tincidunt mi mauris tempus proin at magna sem consectetur congue, non dolor nibh elit donec ullamcorper, amet tincidunt, euismod ipsum laoreet elit. Donec aliquet amet nunc, id consectetur nisi sem dolor nibh eget sed et consectetur congue euismod sed, nibh elit magna ullamcorper pharetra tincidunt eget ac. Massa molestie tempus proin turpis, dolore tellus feugiat massa felis, nisi sem, turpis, nisi non dolor congue volutpat sed nibh elit donec diam amet congue. Tellus sit ac proin consectetur ut molestie lorem et at nisi volutpat feugiat et at magna non dolor, lobortis eget ac diam pharetra ut volutpat. Sed, laoreet id erat ut tellus ipsum, ante adipiscing nisi tellus feugiat massa mauris ac sem consectetur ut volutpat dolor nibh at magna, sem sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nibh diam felis sit, magna, mi tellus at ac. Laoreet aliquet elit pulvinar aliquam nibh ullamcorper adipiscing, tempus. Lobortis praesent pulvinar aliquam nibh non adipiscing feugiat congue. Mi molestie consectetur sed nunc sem elit, dolor dolore. Ante, volutpat amet aliquam ante volutpat amet aliquam nibh. Proin non amet ipsum lobortis ullamcorper felis ipsum lobortis. Sem, nonummy tempus massa non nonummy, tempus ut diam. Euismod turpis, aliquam nibh euismod turpis lorem tincidunt tempus. </w:t>
+        <w:t xml:space="preserve">Ut volutpat sed nibh eget erat et nonummy congue ullamcorper pulvinar nunc id tempus mi sem consectetur congue ullamcorper pulvinar. Nunc euismod tempus mi felis donec praesent turpis ut tellus feugiat nibh, at, aliquam non sit lobortis molestie ac proin. Turpis sed et, nonummy dolore euismod dolor laoreet elit donec diam pulvinar tincidunt euismod sed laoreet felis, tempus praesent turpis. Ut tellus ipsum proin, adipiscing aliquam congue euismod sed et nonummy dolore, euismod dolor et elit donec euismod dolor tincidunt. Id erat mi felis aliquam proin turpis ut non eget erat et nonummy tincidunt id ipsum mi elit donec, praesent. Amet, nunc, euismod ipsum mi adipiscing aliquam, aliquet ipsum ante mauris aliquam praesent turpis nunc molestie elit donec ullamcorper pharetra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 2 page(s)</w:t>
+        <w:t>, 3 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sit ac massa aliquet eget pulvinar, sed dolore ante euismod nonummy tempus ut diam, felis feugiat congue diam, felis feugiat congue mi molestie consectetur ac laoreet. Molestie turpis ac, laoreet, aliquet, molestie consectetur erat laoreet tellus, consectetur ipsum, ut et id, amet lorem, erat dolor ipsum ac dolore, nibh, mi et aliquet. Diam diam aliquet diam sem euismod non felis consectetur pulvinar nisi proin volutpat amet tempus ut diam felis ipsum congue praesent molestie pharetra ac massa tellus. At pulvinar nisi laoreet tellus turpis lorem tincidunt euismod adipiscing ac laoreet ullamcorper turpis nisi nibh euismod adipiscing ac tincidunt aliquet, felis dolor congue diam mauris. Sit proin volutpat, pharetra donec massa volutpat amet donec ante volutpat amet tempus massa, volutpat pharetra erat nunc sem felis sit magna et euismod sit ac. Nibh id consectetur sed nunc sem elit dolor dolore et volutpat pulvinar nisi ante eget amet donec nibh non adipiscing lorem ut praesent felis feugiat ut. Diam molestie sit tempus lobortis non nonummy ipsum ut sem elit tempus massa non consectetur ipsum nunc, sem at erat nunc non at sit magna laoreet. Tellus consectetur erat tincidunt aliquet at, dolor nunc aliquet mauris dolor, congue proin eget sed congue praesent at feugiat dolore mi non nonummy tempus nibh ullamcorper. </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Amet tempus ut ullamcorper felis sit, ac, mi tellus turpis nisi et id sit consectetur, erat ut diam, id turpis ac. Laoreet aliquet at sed congue, proin molestie pharetra donec ante, non nonummy tempus ut, praesent proin praesent ullamcorper proin diam, molestie. Felis mauris sed tincidunt aliquet, mauris sed tincidunt praesent mauris sed congue proin molestie dolor congue praesent mauris pharetra erat massa. Non felis lorem lobortis non nonummy aliquam, lobortis non felis feugiat, magna et id sit nisi et euismod turpis lorem laoreet. Tellus consectetur lorem nisi proin elit ipsum nunc sem elit sed nunc aliquet at erat mi id sit, magna, mi euismod. Consectetur lorem nunc aliquet mauris dolor dolore ante volutpat amet aliquam et volutpat turpis aliquam lobortis aliquet felis feugiat congue diam. </w:t>
+        <w:t xml:space="preserve">Pulvinar massa proin pharetra ut volutpat feugiat et consectetur, congue non dolor lobortis elit. Erat diam consectetur magna ullamcorper pulvinar tincidunt id erat diam amet dolore ante mauris. Aliquam sem pharetra, ut volutpat lorem et at congue non feugiat lobortis elit magna. Diam consectetur, congue ullamcorper pulvinar mi elit, magna ullamcorper, felis donec praesent adipiscing nisi. Tellus feugiat lobortis eget lorem, et, consectetur magna non amet congue euismod ipsum, laoreet. Elit donec, aliquet amet lorem nibh mauris magna sem pharetra tincidunt volutpat lorem et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, congue non pharetra congue ullamcorper ipsum lorem et elit ac diam pharetra lobortis eget lorem et nonummy congue volutpat dolor nibh, elit magna non dolor nibh, elit donec praesent. Adipiscing donec lobortis volutpat lorem et consectetur magna diam consectetur congue euismod amet nunc tellus pulvinar massa molestie, lorem nibh at ac et elit magna ullamcorper, pharetra ipsum ante mauris. Ac proin consectetur ut volutpat feugiat nibh elit ac diam pharetra, lobortis eget lorem, nibh elit erat praesent amet tincidunt proin adipiscing nisi non sit ut volutpat feugiat laoreet elit. Erat mi nonummy donec praesent amet tincidunt id ipsum praesent nonummy, nunc tellus sit massa mauris aliquam magna non dolor laoreet elit ac diam amet tincidunt, euismod pulvinar massa, id. Tempus praesent turpis, nunc, tellus ipsum ante, adipiscing aliquam aliquet sit nunc molestie lorem donec, diam nonummy nunc id, erat mi adipiscing, dolore, aliquet amet massa molestie tempus praesent turpis. Dolore aliquet sit lobortis molestie euismod tempus mi adipiscing donec aliquet ipsum ante felis donec aliquet sit massa id tempus proin turpis dolore molestie ipsum ante at aliquam sem turpis. Ut molestie elit donec ullamcorper amet nunc id erat mi, nonummy nunc tellus volutpat dolor nibh elit magna non dolor, laoreet, eget ac diam amet tincidunt volutpat erat mi proin. Consectetur nisi volutpat lorem ante at magna sem pharetra ut volutpat lorem et elit donec diam amet, congue euismod sed mi nonummy dolore euismod dolor mi sem turpis ut volutpat. Feugiat, nibh mauris ac diam consectetur congue ullamcorper dolor nibh nonummy magna, ullamcorper pharetra tincidunt eget, sed mi felis aliquam praesent turpis, dolore lobortis eget erat et nonummy magna diam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem diam praesent adipiscing nisi non, sit lobortis mauris lorem et at magna ullamcorper pharetra, lobortis elit ac diam consectetur magna ullamcorper pulvinar laoreet. Felis erat praesent tellus feugiat ante at nisi sem sit, lobortis eget lorem proin, consectetur congue volutpat pharetra tincidunt volutpat sed et amet congue. Euismod dolor tincidunt felis, consectetur magna non pharetra ut, volutpat dolor nibh eget erat, diam nonummy congue aliquet pulvinar massa id tempus, ante at. Ac proin at nisi, volutpat elit donec, ullamcorper amet, tincidunt id tempus diam nonummy dolore tellus, ipsum laoreet adipiscing donec ullamcorper pulvinar laoreet felis. Donec praesent adipiscing nisi aliquet sit sed laoreet elit donec ullamcorper pulvinar tincidunt elit magna diam amet nunc id erat praesent amet dolore euismod. Ipsum laoreet, feugiat massa molestie lorem nibh mauris lorem dolore euismod pulvinar ante felis tempus, ante at nisi non sit, lobortis molestie ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Euismod dolor laoreet felis donec praesent amet tincidunt, id, tempus mi adipiscing, dolore euismod, sed praesent nonummy dolore euismod ipsum mi adipiscing. Donec praesent non pharetra lobortis eget sed et consectetur tincidunt volutpat erat mi felis donec praesent amet nunc id, sed mi adipiscing. Aliquam tellus sit massa, id consectetur, congue non dolor nibh elit erat sem pharetra lobortis, volutpat sed mi, elit magna praesent nonummy. Dolore tellus sit massa mauris aliquam proin adipiscing aliquam non euismod pulvinar nunc, id, tempus proin adipiscing nisi aliquet turpis ut volutpat. Feugiat nibh mauris ac diam consectetur tincidunt volutpat sed et, elit, sit, ut molestie ipsum ante adipiscing aliquam sem sit ut volutpat. Feugiat et at magna sem consectetur lobortis eget erat diam pharetra tincidunt euismod dolor laoreet, eget turpis, ut tellus feugiat, nibh at. Aliquam proin sit massa adipiscing nisi aliquet sit lobortis molestie aliquam sem turpis nisi molestie lorem proin consectetur magna non id erat. Mi adipiscing donec praesent adipiscing nunc id ipsum ante adipiscing nisi aliquet, feugiat massa mauris, ac sem consectetur, turpis dolore euismod, ipsum. Ante felis aliquam proin turpis massa felis aliquam praesent turpis, ut non sit, lobortis mauris ac sem pharetra ut molestie ac proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur magna sem pharetra lobortis eget lorem nibh eget magna diam amet feugiat, ante, mauris. Lorem et, consectetur, congue non dolor nibh elit magna sem dolor nibh eget sed, mi. Elit donec ullamcorper amet tincidunt id ipsum laoreet sem sit lobortis eget ac et, at. Magna ullamcorper dolor lobortis eget erat et, nonummy dolore euismod sed laoreet felis erat praesent. Amet dolore tellus eget sed nibh elit donec ullamcorper amet tincidunt id, sed mi felis. Aliquam proin adipiscing nisi sem turpis ut non, feugiat lobortis eget adipiscing, nisi, tellus pulvinar. Ante felis aliquam praesent, sit, nunc tellus feugiat ante at ac et at congue non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy dolore euismod amet nunc euismod ipsum, massa mauris lorem ante at aliquam sem pharetra ut. Non dolor laoreet at magna ullamcorper molestie feugiat massa at aliquam aliquet sit ut volutpat feugiat. Nibh eget lorem diam consectetur congue euismod dolor laoreet elit magna non sed laoreet elit adipiscing. Dolore tellus feugiat massa at aliquam proin consectetur, nisi volutpat feugiat ante mauris magna sem dolor. Lobortis eget sed laoreet eget, donec praesent nonummy dolore ullamcorper, ullamcorper pharetra congue euismod ipsum, massa. Id tempus mi turpis dolore molestie ipsum ante adipiscing nisi euismod pulvinar ante adipiscing donec aliquet. Sit sed, nibh elit donec ullamcorper dolor nibh elit ac et nonummy donec ullamcorper amet nunc. Molestie feugiat ante felis aliquam sem turpis nunc mauris tempus proin consectetur pulvinar, tincidunt id sed. Laoreet felis aliquam praesent turpis nunc tellus feugiat proin adipiscing nisi tellus feugiat ante turpis nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus ipsum ante felis tempus praesent at nisi non sit lobortis eget lorem et, elit magna ullamcorper pharetra lobortis eget, adipiscing nisi aliquet turpis lobortis molestie lorem ante. At magna non sit lobortis mauris aliquam sem consectetur congue non dolor nibh at ac dolore tincidunt volutpat ipsum laoreet id erat praesent, turpis dolore aliquet sit ut. Tellus feugiat nibh mauris magna sem, pharetra ut volutpat lorem et at magna ullamcorper aliquet feugiat massa, at aliquam sem turpis ut volutpat lorem, proin mauris ac sem. Pharetra tincidunt eget ac, sem pharetra ut non dolor laoreet proin adipiscing ut tellus feugiat massa at nisi aliquet sit ut volutpat feugiat nibh, eget erat diam consectetur. Congue ullamcorper dolor laoreet eget donec diam pharetra tincidunt nibh mauris ac proin consectetur ut volutpat feugiat et at magna ullamcorper pharetra lobortis elit ac, diam pharetra lobortis. Eget ac sem pharetra ut volutpat sed dolore, tellus sit nunc tellus ipsum proin adipiscing nisi tellus feugiat massa mauris lorem proin consectetur ut non feugiat nibh diam. Amet nunc euismod tempus mi nonummy dolore, euismod ipsum massa id aliquam praesent turpis ut tellus sit massa mauris ac sem, consectetur ut volutpat, lorem proin aliquet amet. Tincidunt id tempus mi nonummy tincidunt, eget, erat praesent amet nunc, tellus ipsum mi adipiscing donec, praesent pulvinar, massa id ipsum massa mauris ac et praesent amet, nunc. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -473,51 +493,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 9</w:t>
+      <w:t>Page 10</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -1001,51 +1021,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rcea1fe6109964d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R6926668c5bee4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R2a0ef0587ae74922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc2289c4d2cc94157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R44db73cee7534797" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R33d613ffc2964969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0e9d90a1636e479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R52c32a4ff3144cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R3509459db9b8402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9b597b0f56cf4906" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>