--- v14 (2026-06-18)
+++ v15 (2026-06-18)
@@ -1,445 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3f7cbe5b90a948cd" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R405fe93465534ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2c88d9b0110d4c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb5f174267a904a1a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rea7ffc54867a4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re4ad71db93bc4fff" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue sed nunc tellus turpis magna nonummy magna aliquet adipiscing, tempus, ante. Euismod pulvinar nunc tellus ipsum massa tellus sit congue, non pharetra laoreet. Eget ipsum laoreet elit erat mi felis dolor lobortis, eget erat, et. Elit erat praesent nonummy dolore tellus ipsum ante felis aliquam, praesent turpis. Ut tellus feugiat massa mauris lorem et at turpis, nisi aliquet, sit. Lobortis volutpat lorem, ante, at magna non pharetra lobortis mauris ac diam. Nonummy donec non pharetra tincidunt id erat mi proin consectetur magna non. Dolor tincidunt, eget sed mi elit donec aliquet pulvinar nunc euismod pulvinar. Ante mauris tempus proin at nisi, non sit nibh diam, amet tincidunt. Id ipsum mi elit donec aliquet amet tincidunt molestie feugiat, massa mauris. </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Eget ipsum mi felis aliquam aliquet turpis, dolore tellus. Sit ut non euismod tempus mi, adipiscing aliquam tellus. Ipsum nunc molestie sit, lobortis volutpat lorem et at. Ac praesent nonummy donec aliquet pulvinar massa id, erat. Praesent amet feugiat nibh elit erat, diam pharetra tincidunt. Volutpat dolor, laoreet eget donec praesent nonummy congue euismod. Pulvinar massa id, tempus ante adipiscing dolore molestie ipsum. </w:t>
+        <w:t xml:space="preserve">Aliquet, adipiscing non ut feugiat adipiscing mi erat consectetur sem nisi sit tellus nunc amet euismod id laoreet, dolor eget, lobortis. Nisi adipiscing praesent, aliquam felis mi, erat eget laoreet dolor ullamcorper magna elit, et lorem eget nibh dolor volutpat euismod congue. Consectetur diam ac consectetur proin ac, adipiscing praesent donec adipiscing mi sed, id congue nonummy praesent, sed eget nibh sed volutpat. Lobortis dolor non ullamcorper congue consectetur diam magna at proin lorem mauris massa sit aliquet nisi at ante feugiat molestie nunc. Pulvinar, euismod laoreet dolor ullamcorper, proin tempus felis, mi ipsum euismod nunc turpis aliquet erat felis massa dolor euismod dolore amet. Diam, magna at nibh sed eget lobortis sit non nisi adipiscing id laoreet pulvinar ullamcorper donec elit mi, erat volutpat tincidunt. Consectetur, sem nisi, at proin ac mauris massa feugiat tellus ut, turpis aliquet donec adipiscing mi ipsum sit non, nisi consectetur. Proin aliquam mauris massa pulvinar tellus, dolore sed, volutpat congue pharetra ullamcorper magna at et ac ipsum ullamcorper dolore adipiscing praesent. Erat id laoreet dolor, ullamcorper congue consectetur diam ac eget nibh, feugiat volutpat ut sit sem ac, felis ante ipsum tellus. Dolore ac elit laoreet dolor volutpat ut consectetur sem nisi adipiscing proin tempus mauris ante ipsum euismod tincidunt dolor ullamcorper congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam congue pharetra non nisi at. Ante tempus molestie ut turpis praesent. Donec nonummy, praesent erat id volutpat. Ut turpis, aliquet nisi adipiscing ante. Tempus id massa amet aliquet donec. Elit mi, sed id tincidunt pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Volutpat lobortis feugiat tellus ut turpis sem aliquam mauris mi ipsum molestie massa pulvinar ullamcorper donec. Elit mi sed euismod congue amet diam ante feugiat non ut turpis praesent donec adipiscing mi. Erat, felis tincidunt pulvinar euismod, dolore nonummy diam ac elit nibh dolor volutpat ut pharetra sem. Mi sed id tincidunt pharetra ullamcorper praesent nunc elit felis ullamcorper lobortis nisi sed at molestie. Mi ut feugiat felis diam congue, ipsum felis diam ut feugiat nisi sit euismod laoreet ac. Sit consectetur molestie mi dolore pharetra molestie lobortis, sit aliquet aliquam, at, ante ipsum molestie nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh lorem eget nibh feugiat non lobortis, turpis proin tempus felis ante ipsum id, massa ipsum ullamcorper sem aliquam at, ante tempus id massa pulvinar. Tellus dolore nonummy, praesent, magna nonummy, et, lorem eget lobortis, pharetra sem magna at et, lorem pulvinar ullamcorper dolore, elit et sed euismod congue amet diam. Donec eget laoreet pulvinar diam donec elit nibh sed volutpat, tincidunt pharetra diam ac elit nibh dolor amet aliquet donec elit mi sed id tincidunt dolor. Non, ut, sit non nisi at ante feugiat tellus ut, turpis aliquet aliquam adipiscing volutpat congue nonummy et erat elit, lobortis dolor, ullamcorper congue consectetur et. Ac mauris ante feugiat molestie, ut sit aliquet donec nonummy praesent erat felis laoreet, dolor turpis sem aliquam felis massa ipsum id massa pulvinar, ullamcorper dolore. Amet diam magna consectetur sem ac mauris nibh, lorem mauris massa pulvinar aliquet donec adipiscing praesent proin aliquam, mauris massa sit aliquet aliquam at ante feugiat. Aliquet nisi adipiscing praesent, tempus molestie nunc turpis aliquet donec lorem eget congue, consectetur, sem nisi consectetur proin tempus mauris massa feugiat aliquet aliquam, felis ante. Ipsum, molestie nunc amet aliquet, aliquam adipiscing, mi sed eget tincidunt nisi adipiscing ante lorem, tellus ut sit sem tempus mauris massa, pulvinar, euismod, nunc turpis. Praesent erat id laoreet, amet ullamcorper donec adipiscing mi sed id sem nisi turpis, praesent tempus mauris massa pulvinar tellus dolore adipiscing mi tempus id nunc. Amet aliquet donec felis laoreet ipsum, ullamcorper congue amet diam erat eget tellus ut sit aliquet dolore nonummy mi erat, eget laoreet dolor euismod congue consectetur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="R3509459db9b8402d"/>
+          <w:headerReference w:type="default" r:id="R25da4e9f234e4b01"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ante felis aliquam proin at magna sem pharetra ut, volutpat sed nibh eget. Erat mi adipiscing pharetra congue non dolor nibh at erat, et amet tincidunt. Euismod pulvinar tincidunt id, tempus ante felis nisi aliquet sit, massa felis tempus. Proin at, ac aliquam praesent turpis nisi non, pharetra lobortis molestie, lorem nibh. At magna non dolor ante at nisi non pharetra tincidunt, volutpat dolor laoreet. Eget erat ut tellus sit nibh mauris ac et at ac diam pharetra. Dolore aliquet turpis, nunc, molestie feugiat lobortis molestie, lorem proin turpis ut tincidunt. Id sed praesent nonummy nunc euismod ipsum, laoreet id tempus proin adipiscing nisi. </w:t>
+        <w:t xml:space="preserve">Mauris massa consectetur euismod et ante donec consectetur volutpat lobortis sit aliquet dolore turpis aliquet dolore nonummy et erat. Elit adipiscing praesent erat id tincidunt dolor ullamcorper, donec consectetur diam ac mauris lobortis feugiat volutpat, lobortis turpis, sem. Nisi turpis praesent donec felis, laoreet pulvinar consectetur non nisi adipiscing proin tempus felis laoreet pulvinar tellus, dolore nonummy. Praesent donec elit mi sed eget lobortis pharetra sem magna at proin ac mauris massa dolore nonummy mi sed. Eget laoreet dolor ullamcorper congue pharetra sem, nisi, consectetur sem aliquam mauris ante ipsum tellus nunc pulvinar ullamcorper congue. Nunc, pulvinar praesent aliquam felis mi sed eget laoreet dolor, non congue, consectetur diam lorem volutpat tincidunt dolor sem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 3 page(s)</w:t>
+        <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet dolore aliquet turpis lobortis molestie lorem nibh eget erat et elit magna, ullamcorper pulvinar, tincidunt id sed magna sem pharetra, ut eget lorem et elit magna. Diam nonummy dolore ullamcorper amet nunc molestie feugiat ante felis tempus proin consectetur magna non id ipsum ante felis aliquam, aliquet turpis nunc id ipsum ante adipiscing. Nisi non, sit lobortis molestie lorem proin at magna, sem pharetra lobortis eget ac et aliquet, pulvinar nunc molestie lorem ante at ac sem pharetra ut eget. Lorem et at magna ullamcorper amet congue, ullamcorper pulvinar laoreet felis, turpis, nisi volutpat, feugiat ante, mauris ac diam consectetur, ut volutpat, lorem nibh elit donec, diam. Amet congue euismod ipsum laoreet felis donec ullamcorper pulvinar nunc felis massa felis nisi sem turpis massa mauris tempus proin consectetur magna diam consectetur congue ullamcorper amet. Tincidunt id sed laoreet adipiscing donec, ullamcorper amet nunc molestie ipsum magna non dolor nibh consectetur ut volutpat feugiat ante at ac sem pharetra ut volutpat sed. Nibh id erat mi sem pharetra congue ullamcorper dolor lobortis eget erat et nonummy dolore ullamcorper pulvinar, laoreet felis erat praesent nonummy nunc euismod ipsum praesent nonummy. Dolore aliquet sit nunc et elit magna ullamcorper pharetra tincidunt, eget erat et nonummy dolore ullamcorper pulvinar laoreet felis, erat praesent nonummy dolore tellus sit nunc molestie. Tempus ante at pharetra tincidunt elit, magna ullamcorper pharetra dolore euismod sed mi elit, dolore aliquet amet nunc id ipsum ante felis aliquam, aliquet consectetur, ut molestie. </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Euismod pulvinar tincidunt, id pulvinar massa id aliquam. Ut eget sed et at, magna diam pharetra. Tincidunt volutpat sed et amet dolore ullamcorper pulvinar. Nunc id erat diam amet, nunc, euismod sed. Mi diam, consectetur ut, volutpat lorem nibh, at. Magna diam pharetra tincidunt, euismod pulvinar massa id. Erat, praesent turpis dolore euismod pulvinar massa mauris. Tempus donec diam amet tincidunt euismod ipsum massa. </w:t>
+        <w:t xml:space="preserve">Ullamcorper congue pharetra non nisi adipiscing proin tempus id laoreet, ipsum id tellus ut turpis aliquet donec adipiscing mi tempus elit, laoreet, dolor ullamcorper, dolore nonummy et. Erat eget lobortis feugiat, volutpat ut pharetra non nisi adipiscing proin, laoreet dolor volutpat ut pharetra non ut consectetur proin aliquam, felis ante ipsum tellus nunc dolor. Euismod tincidunt pharetra diam ac at et lorem volutpat praesent donec adipiscing mi, sed id, nunc amet ullamcorper magna nonummy diam erat eget tincidunt consectetur diam ac. Elit lobortis, feugiat volutpat ut aliquam felis, laoreet sed euismod congue amet praesent erat eget laoreet, dolor euismod tincidunt pharetra et lorem mauris lobortis dolor sem magna. Consectetur, sem nisi at proin tincidunt pharetra ullamcorper congue, consectetur sem ac mauris nibh sit tellus ut sit aliquet aliquam, felis ante, pulvinar euismod nunc pulvinar, ullamcorper. Congue, amet diam ac elit tellus dolore, turpis proin tempus id massa sit tellus dolore, adipiscing praesent donec elit nibh sed, volutpat congue consectetur diam ante, ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet nunc turpis praesent, aliquam adipiscing laoreet ipsum ullamcorper tincidunt. Nunc sit euismod dolore nonummy praesent donec elit et sed. Volutpat tincidunt consectetur diam ac elit nibh feugiat volutpat ut. Sit aliquet nisi turpis praesent aliquam nunc sit aliquet aliquam. Adipiscing mi erat eget laoreet dolor euismod magna nonummy mi. Erat eget lobortis dolor ullamcorper magna at nibh dolor volutpat. Ut nibh sed volutpat, ut consectetur et lorem volutpat congue. Pharetra sem magna consectetur proin lorem molestie lobortis turpis aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore, amet aliquet donec, nonummy diam ac elit nibh dolor ullamcorper congue nonummy et lorem at nibh feugiat tellus ut erat felis mi dolor ullamcorper congue nonummy et. Erat, eget tincidunt pharetra ullamcorper erat eget tincidunt, pharetra ullamcorper, congue consectetur sem ac mauris, nibh nunc amet diam, donec elit laoreet sed euismod, dolore amet diam magna. At proin lorem molestie, lobortis sit, non aliquam mauris nibh feugiat tellus ut turpis proin laoreet pulvinar euismod congue nonummy mi sed volutpat tincidunt pharetra sem magna elit. Et lorem molestie ut sit non ut adipiscing praesent aliquam, sed non congue nonummy et lorem mauris ante feugiat non ut, consectetur proin tempus, felis ante feugiat tellus. Dolore turpis proin aliquam felis laoreet ipsum euismod tincidunt ut, turpis praesent donec felis massa pulvinar tellus aliquam felis ante ipsum euismod dolore turpis, mi tempus id massa. Pulvinar ullamcorper dolore elit et sed id tincidunt ut sit praesent donec adipiscing praesent, sed id laoreet dolor euismod congue pharetra sem ac eget, lobortis pharetra sem nisi. Erat elit mi ipsum ullamcorper dolore adipiscing mi sed euismod dolore amet praesent donec id, laoreet pulvinar, euismod congue pharetra diam, lorem mauris lobortis dolor non nisi donec. Nonummy, diam erat eget tincidunt dolor non congue consectetur proin aliquam adipiscing proin donec adipiscing mi tempus eget tincidunt pulvinar ullamcorper magna nonummy, diam ac erat felis laoreet. Sed volutpat tincidunt, pharetra volutpat ut sit sem nisi adipiscing proin tempus felis mi erat eget nibh sed volutpat tincidunt dolor non ut, turpis nonummy mi erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore amet, diam congue pharetra sem praesent sed id tincidunt pulvinar euismod, tincidunt pharetra sem magna mauris. Ante, tempus mauris massa feugiat tellus nisi adipiscing, proin aliquam id, laoreet sed eget molestie massa, ipsum. Euismod nunc amet diam donec elit nibh dolor, euismod tincidunt consectetur sem ac elit nibh dolor, volutpat. Ut sit aliquet nisi turpis eget nibh, sed non ut pharetra sem, aliquam mauris nibh feugiat non. Nisi turpis sem aliquam mauris lobortis sit tellus nisi, adipiscing mi tempus, lorem molestie lobortis sit non. Nunc turpis praesent tempus felis massa ipsum id nunc pulvinar diam, magna nonummy diam ac mauris nibh. Dolor non ut consectetur felis mi, ipsum id congue amet diam erat elit tincidunt pharetra ullamcorper donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus nunc nonummy consectetur proin lorem molestie massa feugiat. Tellus nisi, at, ante ipsum tellus nunc turpis praesent. Donec, nonummy praesent donec elit et, lorem eget lobortis. Dolore nonummy mi tempus id tincidunt pulvinar euismod congue. Nonummy et erat eget lobortis dolor non congue consectetur. Proin ac, eget nibh sit non, nisi erat eget. Tincidunt dolor diam donec, felis laoreet dolor ullamcorper donec. Nonummy diam, erat eget tincidunt pharetra ullamcorper ac at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Sem ut turpis praesent aliquam felis mi tempus euismod nunc, amet ullamcorper, magna. Nonummy diam erat volutpat tincidunt pharetra, non magna at, felis mi sed id. Tincidunt pharetra ullamcorper, magna nonummy et lorem mauris nibh, feugiat tellus nisi consectetur. Aliquet nisi adipiscing ante ipsum id tincidunt pulvinar consectetur sem ac at, ante. Ipsum id massa ipsum euismod dolore nonummy praesent sed euismod nunc amet diam. Erat id laoreet, dolor, volutpat tincidunt pharetra, sem aliquet donec, elit mi pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante tempus id nunc pulvinar tellus nunc. Pulvinar euismod proin tempus mauris ante pulvinar. Tellus dolore adipiscing praesent tempus id nunc. Amet ullamcorper congue amet, diam magna at. Proin ac at ante lorem amet diam. Erat elit nibh dolor volutpat tincidunt pharetra. Non magna consectetur et ac, molestie lobortis. Sit aliquet dolore turpis praesent aliquam felis. Laoreet sed sit sem ac mauris nibh. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sed et elit ac diam amet, congue euismod dolor tincidunt id consectetur nisi. Sem pharetra lobortis eget lorem et consectetur magna ullamcorper, pharetra tincidunt eget donec. Diam amet congue euismod sed mi, elit dolore ullamcorper, pulvinar, lorem et elit. Ac et nonummy magna euismod sed nibh nonummy magna non sed nibh elit. Erat praesent amet congue euismod ipsum massa id ipsum magna, diam, amet tincidunt. Volutpat dolor laoreet felis donec diam pulvinar laoreet elit donec ullamcorper sed nibh. Elit donec ullamcorper, amet sit lobortis diam, amet tincidunt id erat diam pharetra. </w:t>
+        <w:t xml:space="preserve">Elit et erat eget ante feugiat molestie ut turpis proin ac at, proin et. Lorem, at ante ipsum molestie nunc turpis, praesent aliquam adipiscing praesent erat id tincidunt. Amet, diam, donec nonummy mi dolor euismod congue pharetra ullamcorper ante feugiat aliquet nisi. Adipiscing, proin aliquam adipiscing mi sed id laoreet pulvinar diam erat eget tincidunt pulvinar. Diam donec nonummy, mi erat eget lobortis nisi adipiscing mi tempus id massa amet. Aliquet dolore nonummy diam donec elit laoreet dolor volutpat congue consectetur diam ac mauris. Nibh lorem, dolor euismod magna nonummy mi erat eget nibh dolor volutpat ut pharetra. Sem, nisi, adipiscing ante ipsum id nunc sit praesent aliquam felis ante ipsum euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 2 page(s)</w:t>
+        <w:t>, 3 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Consectetur ac et elit donec, diam adipiscing donec aliquet, sit massa mauris, tempus proin, adipiscing aliquam sem consectetur congue non dolor nibh eget sed nisi aliquet sit. Lobortis molestie lorem ante at magna sem pharetra congue euismod dolor et nonummy donec diam pharetra laoreet id donec diam, pharetra tincidunt ante, at nisi tellus ipsum. Mi, adipiscing dolore tellus ipsum massa mauris tempus proin consectetur nisi non sit lobortis mauris aliquam, non pharetra lobortis mauris, ac proin, euismod pulvinar laoreet felis donec. Aliquet amet massa felis erat aliquet, amet nunc euismod ipsum ante adipiscing donec tellus, sit massa mauris aliquam congue non sed laoreet at ac ullamcorper pharetra, tincidunt. Eget ipsum mi elit erat aliquet pulvinar tincidunt felis erat praesent amet, dolore tellus ipsum ante adipiscing dolore ut eget lorem proin consectetur congue non sed et. Elit erat diam pharetra tincidunt, eget ac et consectetur congue volutpat, dolor laoreet felis erat praesent nonummy dolore nibh mauris sed et consectetur congue non sed laoreet. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Et nonummy, donec, aliquet pulvinar nunc, euismod pulvinar massa felis tempus proin, consectetur nisi non sit lobortis eget ac sem euismod, sed mi. Felis tempus praesent turpis dolore, tellus ipsum mi turpis, nisi tellus sit massa molestie tempus ante at nisi non sit ut ante felis. Aliquam praesent sit massa felis aliquam praesent amet, nunc molestie ipsum ante adipiscing nisi aliquet sit massa, mauris, lorem ante at magna sem. Consectetur, congue massa felis donec aliquet sit nunc molestie tempus, praesent turpis nunc, molestie feugiat massa molestie feugiat nibh elit, ac diam pharetra. Tincidunt eget adipiscing, nisi aliquet sit nunc molestie tempus proin adipiscing nisi non feugiat nibh eget lorem et consectetur congue non, feugiat et. Elit ac et amet congue volutpat mauris tempus, ante turpis nisi tellus feugiat nibh adipiscing nisi non feugiat ante at aliquam sem pharetra. Ut volutpat lorem proin turpis, congue non feugiat lobortis, eget turpis dolore tellus pulvinar ante felis aliquam sem, sit ut molestie sit lobortis. Mauris ac et elit magna ullamcorper pharetra ipsum ante turpis dolore molestie feugiat ante, felis aliquam tellus pulvinar ante mauris tempus ante consectetur. Nisi sem consectetur congue volutpat sed tincidunt id erat diam non feugiat ante at aliquam sem sit lobortis molestie feugiat nibh at magna. Diam consectetur congue euismod sed, et consectetur congue non dolor laoreet eget erat diam tellus, sit, massa mauris aliquam proin, turpis ut volutpat. </w:t>
+        <w:t xml:space="preserve">Congue pharetra sem nisi consectetur sem mi erat volutpat lobortis dolor non, nisi consectetur proin ac. Mauris, ante tempus id massa ipsum euismod tincidunt pharetra ullamcorper congue pharetra sem magna at felis. Laoreet sed volutpat congue consectetur diam ac elit et ac molestie lobortis sit sem aliquam mauris. Massa feugiat tellus ut turpis, praesent tempus mauris ullamcorper magna elit laoreet dolor, euismod, magna pharetra. Sem nisi at et lorem volutpat ut turpis sem aliquam mauris massa ipsum molestie nunc magna. Consectetur sem, aliquam at ante lorem, mauris massa ipsum tellus nunc amet aliquet donec elit mi. Sed volutpat tincidunt amet et erat elit nibh sed volutpat praesent aliquam id laoreet ipsum euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem mauris nunc pulvinar tellus dolore adipiscing praesent donec lorem molestie, ut pharetra aliquet aliquam at proin tempus, id. Laoreet ipsum tellus dolore nonummy, diam erat elit nibh, sed euismod congue nonummy et erat sit tellus dolore turpis. Praesent donec elit, laoreet pulvinar aliquet dolore amet praesent sed euismod tincidunt, dolor ullamcorper, congue, consectetur diam ac mauris. Nibh lorem turpis praesent erat elit mi sed eget tincidunt amet diam magna at, et lorem eget ut consectetur. Sem, nisi at ante tempus mauris diam donec elit laoreet pulvinar diam donec felis laoreet dolor aliquet donec felis. Mi sed ullamcorper dolore amet et sed id tincidunt amet diam donec elit nibh mi ipsum euismod tincidunt pulvinar. Diam donec elit et erat eget lobortis feugiat non nisi consectetur, proin aliquam adipiscing ante feugiat molestie ut sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent donec, felis ante pulvinar euismod tincidunt amet aliquet donec nonummy mi dolor volutpat tincidunt. Pharetra non aliquet donec, nonummy, praesent, erat elit nibh sed non congue nonummy et ac. Mauris nibh dolor, non ut turpis, aliquet aliquam felis mi tempus, pharetra ullamcorper congue consectetur. Proin, ac, mauris proin ipsum molestie massa pulvinar euismod nunc, nonummy praesent erat id tincidunt. Pulvinar euismod magna nonummy et erat volutpat congue massa pulvinar, aliquet donec elit mi ipsum. Euismod tincidunt pharetra non magna nonummy diam ac at ante lorem tellus, ut turpis tellus. Nunc nisi, consectetur proin lorem molestie massa sit aliquet nisi turpis, praesent aliquam felis massa. Ipsum ullamcorper dolore nonummy mi sed eget laoreet dolor, euismod congue consectetur sem ante ipsum. Id nunc amet, aliquet erat elit mi sed euismod congue nonummy et sed id, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar volutpat tincidunt pharetra sem magna consectetur proin lorem molestie lobortis sit aliquet. Dolore amet praesent, ipsum id massa pulvinar ullamcorper donec ac, mauris nibh, lorem. Molestie, ut sit aliquet tempus mauris, nunc sit aliquet aliquam felis mi ipsum. Molestie nisi turpis mi tempus molestie dolore amet elit et lorem eget ut. Pharetra non nisi turpis praesent tempus, mauris massa pulvinar tellus dolore adipiscing mi. Tempus id, laoreet pulvinar aliquet erat felis massa ipsum pharetra sem aliquam at. Ante tempus molestie ut, turpis praesent aliquam felis, ante ipsum euismod nunc pulvinar. Diam donec elit et erat volutpat aliquet nisi adipiscing praesent erat felis laoreet. Ipsum id tincidunt pharetra, diam magna elit, nibh lorem eget lobortis, sit non. Nisi at nibh dolor non, ut consectetur felis mi dolor volutpat tincidunt pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet ipsum, aliquet donec nonummy mi donec nonummy molestie nunc pulvinar tellus nisi turpis praesent erat, felis laoreet pulvinar ullamcorper donec. Elit mi ipsum ullamcorper dolore, adipiscing mi sed id tincidunt pharetra ullamcorper ante tempus mauris massa, pulvinar aliquet donec felis massa. Pulvinar, euismod nunc amet praesent tempus id massa turpis praesent tempus felis laoreet ipsum ullamcorper congue ac eget lobortis sit diam. Ac adipiscing proin tempus molestie massa pulvinar aliquet, dolore turpis ullamcorper congue, nonummy diam erat elit lobortis, dolor volutpat praesent aliquam. Id laoreet ipsum euismod congue amet diam magna consectetur diam ac at ante feugiat non nisi at proin tempus mauris massa. Feugiat aliquet nisi sed id tincidunt pharetra ullamcorper congue at sem aliquam at nibh sit non nisi, consectetur proin tempus molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Aliquam sem sit, dolor laoreet elit. Erat praesent amet nunc tellus pulvinar. Massa id tempus praesent, turpis dolore. Molestie ipsum ante at nisi, aliquet. Sit ut molestie nonummy magna euismod. Sed laoreet id tempus mi felis. Donec tellus ipsum laoreet adipiscing tempus. Proin adipiscing, nisi non feugiat lobortis. Molestie lorem et, euismod sed et. </w:t>
+        <w:t xml:space="preserve">Ante, ipsum molestie nunc turpis praesent, erat felis laoreet ipsum euismod dolore amet praesent sed euismod tincidunt amet. Ullamcorper ut sit sem ante pulvinar tellus nisi adipiscing mi tempus molestie nunc turpis praesent donec elit diam. Ac consectetur proin ac at proin aliquam felis laoreet ipsum euismod non magna at ante feugiat, molestie lobortis. Pulvinar tellus dolore amet aliquet donec elit et erat elit nibh sed molestie lobortis sit, tellus ut adipiscing. Proin aliquam sed eget nibh feugiat tellus ut turpis sem nisi felis mi tempus molestie nunc turpis aliquet. Erat elit mi sed eget laoreet dolor, sit aliquet, donec, adipiscing mi sed id tincidunt dolor euismod magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>IV</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>, 3 page(s)</w:t>
+        <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Magna diam nonummy donec aliquet volutpat feugiat nibh mauris ac diam. Nonummy congue eget lorem et nonummy magna non sed nibh elit. Erat praesent nonummy congue euismod pulvinar massa, felis eget erat diam. Consectetur, congue volutpat sed et elit magna ullamcorper pulvinar nunc id. Erat, praesent nonummy dolore tellus pulvinar massa id tempus praesent non. Dolor lobortis eget, ac ullamcorper pharetra tincidunt volutpat sed mi elit. </w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">Tellus ipsum ante felis tempus praesent at nisi non sit lobortis eget lorem et, elit magna ullamcorper pharetra lobortis eget, adipiscing nisi aliquet turpis lobortis molestie lorem ante. At magna non sit lobortis mauris aliquam sem consectetur congue non dolor nibh at ac dolore tincidunt volutpat ipsum laoreet id erat praesent, turpis dolore aliquet sit ut. Tellus feugiat nibh mauris magna sem, pharetra ut volutpat lorem et at magna ullamcorper aliquet feugiat massa, at aliquam sem turpis ut volutpat lorem, proin mauris ac sem. Pharetra tincidunt eget ac, sem pharetra ut non dolor laoreet proin adipiscing ut tellus feugiat massa at nisi aliquet sit ut volutpat feugiat nibh, eget erat diam consectetur. Congue ullamcorper dolor laoreet eget donec diam pharetra tincidunt nibh mauris ac proin consectetur ut volutpat feugiat et at magna ullamcorper pharetra lobortis elit ac, diam pharetra lobortis. Eget ac sem pharetra ut volutpat sed dolore, tellus sit nunc tellus ipsum proin adipiscing nisi tellus feugiat massa mauris lorem proin consectetur ut non feugiat nibh diam. Amet nunc euismod tempus mi nonummy dolore, euismod ipsum massa id aliquam praesent turpis ut tellus sit massa mauris ac sem, consectetur ut volutpat, lorem proin aliquet amet. Tincidunt id tempus mi nonummy tincidunt, eget, erat praesent amet nunc, tellus ipsum mi adipiscing donec, praesent pulvinar, massa id ipsum massa mauris ac et praesent amet, nunc. </w:t>
+        <w:t xml:space="preserve">Nonummy ullamcorper magna consectetur non nisi consectetur proin tempus mauris ante feugiat tellus dolore turpis. Proin erat elit et erat sit tellus nunc sit aliquet dolore adipiscing mi sed eget. Laoreet dolor ullamcorper magna nonummy diam ac elit nibh feugiat molestie lobortis feugiat aliquet mi. Ipsum eget, laoreet dolor volutpat magna nonummy nibh sed eget ut feugiat tellus ut turpis. Sem nisi adipiscing ante pulvinar tellus dolore turpis, praesent erat, id non congue at et. Lorem molestie, lobortis pharetra non nisi at ante tempus mauris nunc turpis sem aliquam, felis. Ante tempus id tincidunt ut turpis proin ac at ante ipsum molestie nunc amet aliquet. Donec nonummy praesent erat elit laoreet pulvinar ullamcorper magna, consectetur diam ac eget lobortis dolor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie massa feugiat molestie nunc amet aliquet donec felis laoreet, ipsum euismod tincidunt pharetra ullamcorper magna tempus mauris. Massa ipsum euismod nunc turpis praesent erat felis laoreet dolor, volutpat tincidunt pharetra ullamcorper congue consectetur proin aliquam. Adipiscing proin, tempus felis eget lobortis pharetra non nisi turpis sem aliquam adipiscing mi donec felis laoreet dolor. Euismod tincidunt amet ullamcorper, magna elit et feugiat volutpat ut sit non diam magna nonummy nibh sed volutpat. Ut, pharetra non magna at ante feugiat volutpat lobortis sit aliquet nisi turpis, mi ipsum molestie nunc, amet. At proin aliquam adipiscing ante lorem id nunc pulvinar tellus dolore nonummy praesent erat felis tincidunt dolor euismod. Congue consectetur diam ac elit et, ac, molestie aliquet donec nonummy praesent erat eget laoreet pharetra ullamcorper magna. Elit diam ac mauris lobortis pharetra sem magna at ante, lorem, volutpat ut, turpis proin ac mauris id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam felis, laoreet sed id nunc amet diam. Donec nonummy et lorem pulvinar tellus dolore turpis. Aliquet donec, elit mi sed volutpat lobortis pharetra. Non congue at et lorem volutpat congue pharetra. Sem, aliquam at nibh lorem molestie diam erat. Id tincidunt, pulvinar euismod congue consectetur diam ac. Elit nibh dolor diam ac at nibh dolor. Volutpat lobortis sit tellus ut sit aliquet et. Lorem mauris lobortis dolor non nisi consectetur proin. Lorem molestie ut turpis sem nisi adipiscing proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue amet diam donec nonummy et. Ac mauris nibh feugiat, tellus nunc. Sit aliquet nisi adipiscing mi erat. Elit, mi erat volutpat lobortis dolor. Turpis aliquet aliquam felis laoreet ipsum. Euismod nunc nonummy, praesent, erat eget. Tincidunt amet diam erat felis laoreet. Sed volutpat lobortis dolor non, nisi. Consectetur felis massa pulvinar ullamcorper donec. Adipiscing mi erat eget, tincidunt amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa pulvinar tellus dolore turpis, praesent proin aliquam felis, ante. Erat felis laoreet sed eget laoreet dolor non congue pharetra. Sem nisi, at praesent donec adipiscing, praesent erat elit nibh. Sed sit aliquet nisi adipiscing mi tempus molestie nunc amet. Ullamcorper dolore, nonummy, et erat elit nibh dolor non magna. Nonummy diam ac mauris lobortis sit amet praesent erat elit. Et ac elit nibh lorem mauris lobortis feugiat tellus dolore. Turpis praesent aliquam id laoreet ipsum id tincidunt amet diam. Proin tempus mauris massa pulvinar euismod tincidunt pulvinar ullamcorper magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id, laoreet ipsum euismod dolore, adipiscing mauris massa feugiat molestie nunc sit, aliquet donec adipiscing praesent erat eget laoreet sed volutpat tincidunt feugiat volutpat ut. Turpis aliquet aliquam at mi tempus dolor volutpat lobortis sit non ut turpis praesent donec felis laoreet ipsum euismod nunc amet diam magna nonummy mi. Sed volutpat tincidunt pharetra sem magna tempus id laoreet ipsum euismod, congue amet diam erat, id, tincidunt pharetra ullamcorper, donec eget laoreet pulvinar diam erat. Id tincidunt, pulvinar diam ante tempus molestie ut turpis sem aliquam, at proin aliquam id laoreet sed eget nibh dolor volutpat ut, consectetur sem ac. At ante lorem molestie, ut consectetur id tincidunt, sed volutpat tincidunt pharetra ullamcorper magna at nibh, lorem volutpat lobortis sit non aliquam adipiscing ante, tempus. Mauris laoreet ipsum tellus nunc nonummy praesent erat tempus felis ante, ipsum molestie nunc pulvinar ullamcorper dolore amet, mi, erat elit nibh sed eget lobortis. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -493,51 +396,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 10</w:t>
+      <w:t>Page 7</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -1021,51 +924,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R33d613ffc2964969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R0e9d90a1636e479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R52c32a4ff3144cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R3509459db9b8402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9b597b0f56cf4906" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rca254bf7efd545c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R58aa1db49d5e4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R76ebac9556594f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R25da4e9f234e4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1c2c1358319f40ad" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>