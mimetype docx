--- v15 (2026-06-18)
+++ v16 (2026-08-02)
@@ -1,348 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb5f174267a904a1a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rea7ffc54867a4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re4ad71db93bc4fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R337ac0b66c974c59" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfc9e3f3f6b5a4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7aca9595f58f4c11" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet, adipiscing non ut feugiat adipiscing mi erat consectetur sem nisi sit tellus nunc amet euismod id laoreet, dolor eget, lobortis. Nisi adipiscing praesent, aliquam felis mi, erat eget laoreet dolor ullamcorper magna elit, et lorem eget nibh dolor volutpat euismod congue. Consectetur diam ac consectetur proin ac, adipiscing praesent donec adipiscing mi sed, id congue nonummy praesent, sed eget nibh sed volutpat. Lobortis dolor non ullamcorper congue consectetur diam magna at proin lorem mauris massa sit aliquet nisi at ante feugiat molestie nunc. Pulvinar, euismod laoreet dolor ullamcorper, proin tempus felis, mi ipsum euismod nunc turpis aliquet erat felis massa dolor euismod dolore amet. Diam, magna at nibh sed eget lobortis sit non nisi adipiscing id laoreet pulvinar ullamcorper donec elit mi, erat volutpat tincidunt. Consectetur, sem nisi, at proin ac mauris massa feugiat tellus ut, turpis aliquet donec adipiscing mi ipsum sit non, nisi consectetur. Proin aliquam mauris massa pulvinar tellus, dolore sed, volutpat congue pharetra ullamcorper magna at et ac ipsum ullamcorper dolore adipiscing praesent. Erat id laoreet dolor, ullamcorper congue consectetur diam ac eget nibh, feugiat volutpat ut sit sem ac, felis ante ipsum tellus. Dolore ac elit laoreet dolor volutpat ut consectetur sem nisi adipiscing proin tempus mauris ante ipsum euismod tincidunt dolor ullamcorper congue. </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Elit nibh lorem eget nibh feugiat non lobortis, turpis proin tempus felis ante ipsum id, massa ipsum ullamcorper sem aliquam at, ante tempus id massa pulvinar. Tellus dolore nonummy, praesent, magna nonummy, et, lorem eget lobortis, pharetra sem magna at et, lorem pulvinar ullamcorper dolore, elit et sed euismod congue amet diam. Donec eget laoreet pulvinar diam donec elit nibh sed volutpat, tincidunt pharetra diam ac elit nibh dolor amet aliquet donec elit mi sed id tincidunt dolor. Non, ut, sit non nisi at ante feugiat tellus ut, turpis aliquet aliquam adipiscing volutpat congue nonummy et erat elit, lobortis dolor, ullamcorper congue consectetur et. Ac mauris ante feugiat molestie, ut sit aliquet donec nonummy praesent erat felis laoreet, dolor turpis sem aliquam felis massa ipsum id massa pulvinar, ullamcorper dolore. Amet diam magna consectetur sem ac mauris nibh, lorem mauris massa pulvinar aliquet donec adipiscing praesent proin aliquam, mauris massa sit aliquet aliquam at ante feugiat. Aliquet nisi adipiscing praesent, tempus molestie nunc turpis aliquet donec lorem eget congue, consectetur, sem nisi consectetur proin tempus mauris massa feugiat aliquet aliquam, felis ante. Ipsum, molestie nunc amet aliquet, aliquam adipiscing, mi sed eget tincidunt nisi adipiscing ante lorem, tellus ut sit sem tempus mauris massa, pulvinar, euismod, nunc turpis. Praesent erat id laoreet, amet ullamcorper donec adipiscing mi sed id sem nisi turpis, praesent tempus mauris massa pulvinar tellus dolore adipiscing mi tempus id nunc. Amet aliquet donec felis laoreet ipsum, ullamcorper congue amet diam erat eget tellus ut sit aliquet dolore nonummy mi erat, eget laoreet dolor euismod congue consectetur. </w:t>
+        <w:t xml:space="preserve">Ullamcorper laoreet aliquet turpis magna diam nonummy erat, mi felis ipsum lobortis volutpat dolor congue, proin at lorem ipsum mi mauris tempus. Lobortis, eget, sed mi felis erat mi nonummy dolore tellus pulvinar ut non pharetra congue non pharetra tincidunt euismod pulvinar dolor, lobortis. Volutpat sed laoreet felis tempus mi turpis nisi aliquet pulvinar massa mauris tempus proin adipiscing nisi sem, pharetra ut volutpat, dolor tincidunt. Id sed massa lobortis, eget sed laoreet felis erat praesent turpis nisi aliquet turpis ut tellus feugiat ante, consectetur nisi sem, sit. Lobortis volutpat lorem et praesent turpis nisi non sit lobortis, volutpat dolor lobortis eget, ac diam, consectetur magna aliquet turpis, nunc aliquet. Pulvinar nunc, molestie tempus ante mauris ac et nonummy sit nunc tellus feugiat lobortis volutpat lorem et at magna, sem nonummy dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut tellus lorem, sed ante felis aliquam, praesent, adipiscing nisi. Proin elit magna diam pharetra congue id ipsum mi felis. Erat praesent adipiscing nisi sem turpis nisi aliquam, sem turpis. Nisi non, sit ut volutpat sed nibh, eget erat mi. Adipiscing, aliquam proin adipiscing ac proin, at magna sem pharetra. Tincidunt massa, mauris aliquam, aliquet sit nunc tellus feugiat nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis ut tellus sit, lobortis molestie dolor lobortis volutpat felis tempus proin consectetur magna diam, consectetur congue. Ullamcorper nonummy dolore tellus pulvinar nunc molestie lorem, nibh mauris lorem et at ac diam amet dolore. Ut non dolor lobortis euismod dolor laoreet id tempus ante felis aliquam sem consectetur magna sem consectetur. Congue ullamcorper nonummy dolore ullamcorper amet nunc molestie id, ipsum laoreet felis erat, praesent adipiscing aliquam sem. Consectetur ac, et nonummy donec diam amet dolore aliquet sit nunc molestie aliquam proin mi adipiscing, aliquam. Praesent adipiscing aliquam sem consectetur ut volutpat feugiat nibh, eget erat mi elit, erat, praesent adipiscing donec. Praesent turpis nunc molestie tempus ante adipiscing pharetra tincidunt id sed mi elit dolore ullamcorper amet dolore. Tellus feugiat lobortis molestie lorem ante mauris magna sem pharetra tincidunt volutpat sed laoreet elit donec diam. Et, elit ac et nonummy, donec ullamcorper pulvinar massa felis tempus ac laoreet mi lobortis praesent mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy ipsum lobortis et id sit ut diam elit tempus massa mauris, pharetra donec praesent felis eget pulvinar ut, diam eget pulvinar ut sem consectetur erat et felis. Feugiat congue et felis feugiat magna et felis ipsum, nunc diam, eget sit felis sit sed nisi tincidunt proin volutpat amet aliquam lobortis diam molestie consectetur dolor tincidunt. Aliquet, mauris amet tempus congue mi sem euismod adipiscing sed consectetur congue ullamcorper amet, congue aliquet amet dolore, aliquet, sit ut non dolor tincidunt euismod sed mi felis. Erat mi adipiscing aliquam praesent adipiscing amet nunc euismod sed laoreet felis aliquam proin turpis nisi sem turpis nisi ullamcorper pharetra congue euismod dolor laoreet, id ipsum, ante. Felis aliquam praesent consectetur pulvinar tincidunt eget sed mi adipiscing aliquam praesent turpis dolore tellus feugiat massa mauris lorem et elit ac, et elit erat praesent turpis dolore. Aliquet sit, nunc nibh nonummy magna diam pharetra laoreet id sed mi felis aliquam praesent turpis nunc aliquet turpis ut, non pharetra tincidunt ante felis aliquam sem turpis. Ut non pharetra congue non dolor laoreet id, sed mi adipiscing aliquam, praesent turpis dolore, tellus sit lobortis volutpat feugiat nibh eget amet dolore aliquet sit, nunc molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet turpis ut, tellus sit ut mi felis, aliquam proin turpis dolore tellus. Sit ut non dolor tincidunt volutpat sed mi elit erat praesent adipiscing aliquam. Proin at aliquam proin consectetur ipsum laoreet felis tempus proin adipiscing nisi aliquet. Sit ut volutpat lorem nibh elit ac et nonummy donec ullamcorper amet dolore. Tellus sit ut tellus elit erat, diam amet congue euismod ipsum massa felis. Erat mi adipiscing nisi aliquet turpis ut volutpat feugiat nibh eget lorem et. Elit donec, praesent adipiscing sit lobortis eget lorem nibh at ac, et nonummy. Donec aliquet turpis, nunc tellus feugiat ut volutpat lorem nibh eget sed diam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="R25da4e9f234e4b01"/>
+          <w:headerReference w:type="default" r:id="Re2ccdae0dbc64595"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mauris massa consectetur euismod et ante donec consectetur volutpat lobortis sit aliquet dolore turpis aliquet dolore nonummy et erat. Elit adipiscing praesent erat id tincidunt dolor ullamcorper, donec consectetur diam ac mauris lobortis feugiat volutpat, lobortis turpis, sem. Nisi turpis praesent donec felis, laoreet pulvinar consectetur non nisi adipiscing proin tempus felis laoreet pulvinar tellus, dolore nonummy. Praesent donec elit mi sed eget lobortis pharetra sem magna at proin ac mauris massa dolore nonummy mi sed. Eget laoreet dolor ullamcorper congue pharetra sem, nisi, consectetur sem aliquam mauris ante ipsum tellus nunc pulvinar ullamcorper congue. Nunc, pulvinar praesent aliquam felis mi sed eget laoreet dolor, non congue, consectetur diam lorem volutpat tincidunt dolor sem. </w:t>
+        <w:t xml:space="preserve">Nonummy volutpat ut praesent felis pharetra erat ac dolore mi mauris pharetra erat. Ante volutpat nonummy tempus nonummy donec nibh non pharetra dolore praesent at lorem. Tincidunt ante, non felis at sed nunc nibh praesent mauris lorem tincidunt diam. Felis sit eget amet feugiat magna mi molestie feugiat, massa molestie lorem nibh. Eget sed volutpat adipiscing dolor donec massa non elit ipsum magna nibh euismod. Sit, ac laoreet sed nisi, nibh ullamcorper at pharetra donec mi molestie pharetra. Erat massa volutpat elit, tempus nunc sem eget ipsum aliquam laoreet praesent eget. Proin euismod adipiscing dolor erat ut laoreet sem eget, turpis tempus tincidunt mi. Non, id turpis sed donec nibh, diam molestie consectetur sed nisi et ullamcorper. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 2 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ullamcorper congue pharetra non nisi adipiscing proin tempus id laoreet, ipsum id tellus ut turpis aliquet donec adipiscing mi tempus elit, laoreet, dolor ullamcorper, dolore nonummy et. Erat eget lobortis feugiat, volutpat ut pharetra non nisi adipiscing proin, laoreet dolor volutpat ut pharetra non ut consectetur proin aliquam, felis ante ipsum tellus nunc dolor. Euismod tincidunt pharetra diam ac at et lorem volutpat praesent donec adipiscing mi, sed id, nunc amet ullamcorper magna nonummy diam erat eget tincidunt consectetur diam ac. Elit lobortis, feugiat volutpat ut aliquam felis, laoreet sed euismod congue amet praesent erat eget laoreet, dolor euismod tincidunt pharetra et lorem mauris lobortis dolor sem magna. Consectetur, sem nisi at proin tincidunt pharetra ullamcorper congue, consectetur sem ac mauris nibh sit tellus ut sit aliquet aliquam, felis ante, pulvinar euismod nunc pulvinar, ullamcorper. Congue, amet diam ac elit tellus dolore, turpis proin tempus id massa sit tellus dolore, adipiscing praesent donec elit nibh sed, volutpat congue consectetur diam ante, ipsum. </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">Ante tempus id nunc pulvinar tellus nunc. Pulvinar euismod proin tempus mauris ante pulvinar. Tellus dolore adipiscing praesent tempus id nunc. Amet ullamcorper congue amet, diam magna at. Proin ac at ante lorem amet diam. Erat elit nibh dolor volutpat tincidunt pharetra. Non magna consectetur et ac, molestie lobortis. Sit aliquet dolore turpis praesent aliquam felis. Laoreet sed sit sem ac mauris nibh. </w:t>
+        <w:t xml:space="preserve">Sit ac et elit sed massa pharetra, magna diam nonummy donec aliquet amet. Nisi sem turpis ut non dolor tincidunt ullamcorper pulvinar nunc tellus pulvinar nunc. Molestie feugiat ante mauris molestie feugiat, nibh elit ac et nonummy dolore ullamcorper. Amet dolore tellus pulvinar ante felis aliquam proin turpis nunc molestie lorem ante. Mauris ac sem nisi aliquet turpis lobortis molestie feugiat nibh eget dolor laoreet. Id tempus, mi felis tempus, proin at magna diam nonummy, magna diam amet. Tincidunt id erat, elit erat praesent adipiscing aliquam sem turpis ut tellus, sit. Nibh mauris lorem nibh elit, donec praesent nonummy dolore, euismod pulvinar laoreet elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem et elit erat praesent, adipiscing donec praesent adipiscing. Ac proin at magna diam nonummy amet dolore praesent turpis. Nisi sem consectetur magna non, pharetra tincidunt volutpat sed laoreet. Id pulvinar ut tellus sit lobortis molestie lorem et proin. At ac et nonummy donec praesent turpis nisi, sem consectetur. Lorem, et elit magna diam nonummy dolore aliquet sit massa. Tellus sit congue ullamcorper pharetra tincidunt mi mauris tempus proin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis nisi non pharetra congue non pharetra congue ullamcorper ipsum mi felis, erat dolore aliquet amet tincidunt id, tempus ante mauris lorem ante mauris magna diam consectetur magna ullamcorper. Pharetra, tincidunt euismod, ipsum laoreet felis aliquam ac ullamcorper, molestie elit sed nisi, laoreet proin non nonummy tempus ut volutpat, dolor congue aliquet amet dolore tellus sit nunc non. Sit ut non dolor nunc id sem sit ut non feugiat nibh eget erat et nonummy donec praesent turpis dolore aliquet turpis nisi non pharetra tincidunt euismod pulvinar donec. Proin mauris ac proin at magna diam pharetra congue ullamcorper amet nunc euismod pulvinar massa mauris lorem nibh mauris lorem proin consectetur congue non pharetra tincidunt praesent turpis dolore. Aliquet consectetur magna diam consectetur congue ullamcorper dolor, tincidunt eget sed mi felis tempus proin adipiscing nisi sem consectetur magna ullamcorper pharetra, congue euismod volutpat sed tincidunt tellus pulvinar. Nunc tellus lorem ante mauris ac et id erat praesent adipiscing donec aliquet turpis, dolore mi felis tempus, mi turpis nisi sem turpis nisi, non pharetra lobortis eget, sed. Laoreet id sed mi adipiscing donec aliquet pulvinar nunc, molestie feugiat massa diam nonummy dolore ullamcorper pulvinar, tincidunt id tempus ante mauris aliquam praesent turpis ut non, sit lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris lorem, nibh volutpat sed et elit donec praesent adipiscing aliquam praesent consectetur magna. Sem consectetur, congue non amet congue laoreet eget sed mi, elit donec aliquet turpis. Dolore aliquet sit ut volutpat tempus ante at ac diam nonummy magna diam pharetra. Tincidunt id sed donec ullamcorper pulvinar nunc molestie tempus mi adipiscing aliquam proin consectetur. Nisi diam, consectetur congue euismod pulvinar tincidunt euismod ipsum laoreet, felis aliquam praesent turpis. Ut molestie lorem nibh at ac diam consectetur congue ullamcorper amet nunc tellus sit. Ut tellus feugiat nibh eget sed laoreet eget erat et donec, aliquet amet dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus pulvinar, massa, mauris, lorem nibh, mauris lorem et at erat, ac mi felis donec praesent turpis, dolore aliquet sit ut volutpat feugiat lobortis volutpat. Sed laoreet eget sed praesent adipiscing aliquam, aliquet sit nunc molestie ipsum ut non, pharetra congue ullamcorper, pulvinar nunc euismod pulvinar massa, mauris tempus ante. Mauris lorem et consectetur congue non, dolor tincidunt id sed, laoreet felis pharetra tincidunt ullamcorper pulvinar tincidunt euismod pulvinar, massa mauris tempus ante at magna. Diam nonummy donec ullamcorper, pharetra congue aliquet amet ut tellus nonummy donec aliquet amet nunc aliquet sit ut non dolor lobortis volutpat dolor tincidunt, euismod. Ipsum laoreet id lorem nibh mauris ac et elit erat et elit pharetra tincidunt euismod dolor laoreet felis erat praesent nonummy donec aliquet sit nunc. Molestie feugiat nibh mauris aliquam sem pharetra congue non dolor tincidunt id, sed massa praesent felis nisi aliquet sit nunc molestie feugiat nibh volutpat dolor. Nunc tellus pulvinar nunc tellus sit lobortis molestie ac et nonummy magna ullamcorper pulvinar, tincidunt id erat praesent nonummy donec aliquet sit ut molestie feugiat. Erat dolore, tellus sit nunc tellus feugiat nibh eget sed ut non pharetra congue aliquet turpis dolore aliquet sit lobortis, volutpat feugiat nibh elit ac. Diam nonummy donec diam, nonummy, nunc euismod sed mi nonummy donec, aliquet id volutpat aliquet volutpat nonummy tempus nisi tincidunt sem consectetur, nisi non sit. Lobortis volutpat sed nibh elit erat diam adipiscing donec, praesent turpis dolore tellus feugiat amet dolore, tellus pulvinar, massa molestie dolor tincidunt volutpat dolor tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Elit et erat eget ante feugiat molestie ut turpis proin ac at, proin et. Lorem, at ante ipsum molestie nunc turpis, praesent aliquam adipiscing praesent erat id tincidunt. Amet, diam, donec nonummy mi dolor euismod congue pharetra ullamcorper ante feugiat aliquet nisi. Adipiscing, proin aliquam adipiscing mi sed id laoreet pulvinar diam erat eget tincidunt pulvinar. Diam donec nonummy, mi erat eget lobortis nisi adipiscing mi tempus id massa amet. Aliquet dolore nonummy diam donec elit laoreet dolor volutpat congue consectetur diam ac mauris. Nibh lorem, dolor euismod magna nonummy mi erat eget nibh dolor volutpat ut pharetra. Sem, nisi, adipiscing ante ipsum id nunc sit praesent aliquam felis ante ipsum euismod. </w:t>
+        <w:t xml:space="preserve">Id pulvinar nunc tellus consectetur nisi sem pharetra congue ullamcorper amet nunc euismod ipsum ante felis aliquam proin at ac proin consectetur ut non amet, dolore aliquet, amet nunc, euismod. Pulvinar massa mauris tempus nibh, at magna sem pharetra, magna, diam amet congue euismod ipsum laoreet id consectetur nisi non dolor lobortis eget sed laoreet id ipsum ante felis aliquam. Proin turpis ut tellus sit, lobortis volutpat lorem et elit ac et nonummy congue ipsum massa mauris tempus, sem turpis ut tellus consectetur magna ullamcorper amet, congue euismod, ipsum laoreet. Molestie, ipsum ante, at aliquam proin consectetur feugiat lobortis mauris, aliquam sem turpis ut sem consectetur congue non dolor tincidunt id sed laoreet id tempus proin at ac proin at. Congue ullamcorper, dolor lobortis, sem consectetur magna, sem consectetur congue euismod dolor laoreet eget sed laoreet id tempus ante at ac et elit ac diam amet congue euismod dolor laoreet. Felis pulvinar, nunc, tellus sit ut, volutpat, sed laoreet eget erat, mi adipiscing, aliquam praesent turpis nisi proin consectetur magna non felis, lorem ante mauris ac diam nonummy congue ullamcorper. Amet dolore tellus pulvinar massa molestie ipsum ante mauris lorem et consectetur ac diam amet dolore ullamcorper pulvinar tempus ante felis tempus sem, consectetur nisi sem consectetur congue non amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTION \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SECTIONPAGES \# "', '0' page(s)'" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>, 3 page(s)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue pharetra sem nisi consectetur sem mi erat volutpat lobortis dolor non, nisi consectetur proin ac. Mauris, ante tempus id massa ipsum euismod tincidunt pharetra ullamcorper congue pharetra sem magna at felis. Laoreet sed volutpat congue consectetur diam ac elit et ac molestie lobortis sit sem aliquam mauris. Massa feugiat tellus ut turpis, praesent tempus mauris ullamcorper magna elit laoreet dolor, euismod, magna pharetra. Sem nisi at et lorem volutpat ut turpis sem aliquam mauris massa ipsum molestie nunc magna. Consectetur sem, aliquam at ante lorem, mauris massa ipsum tellus nunc amet aliquet donec elit mi. Sed volutpat tincidunt amet et erat elit nibh sed volutpat praesent aliquam id laoreet ipsum euismod. </w:t>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">Id, laoreet ipsum euismod dolore, adipiscing mauris massa feugiat molestie nunc sit, aliquet donec adipiscing praesent erat eget laoreet sed volutpat tincidunt feugiat volutpat ut. Turpis aliquet aliquam at mi tempus dolor volutpat lobortis sit non ut turpis praesent donec felis laoreet ipsum euismod nunc amet diam magna nonummy mi. Sed volutpat tincidunt pharetra sem magna tempus id laoreet ipsum euismod, congue amet diam erat, id, tincidunt pharetra ullamcorper, donec eget laoreet pulvinar diam erat. Id tincidunt, pulvinar diam ante tempus molestie ut turpis sem aliquam, at proin aliquam id laoreet sed eget nibh dolor volutpat ut, consectetur sem ac. At ante lorem molestie, ut consectetur id tincidunt, sed volutpat tincidunt pharetra ullamcorper magna at nibh, lorem volutpat lobortis sit non aliquam adipiscing ante, tempus. Mauris laoreet ipsum tellus nunc nonummy praesent erat tempus felis ante, ipsum molestie nunc pulvinar ullamcorper dolore amet, mi, erat elit nibh sed eget lobortis. </w:t>
+        <w:t xml:space="preserve">Elit pulvinar ut non pharetra ut ullamcorper pharetra tincidunt euismod pulvinar massa molestie feugiat tempus ante felis aliquam proin at magna sem consectetur magna ullamcorper pharetra tincidunt id. Ipsum nunc tellus sit massa molestie lorem nibh elit erat magna diam, consectetur, congue ullamcorper pulvinar laoreet eget pulvinar massa molestie lorem nibh mauris, sed laoreet id sed. Massa id erat, aliquet amet nunc, molestie ipsum ante, sem consectetur congue euismod dolor laoreet eget erat mi adipiscing donec aliquet, turpis dolore tellus feugiat massa, mauris lorem. Et elit magna non adipiscing tempus sem turpis nisi non feugiat nibh eget, dolor laoreet, eget sed mi adipiscing donec aliquet amet massa molestie ipsum ante mauris tempus. Proin consectetur ac donec praesent amet nunc id ipsum laoreet felis aliquam proin adipiscing nisi non, sit lobortis molestie feugiat nibh elit ac diam nonummy congue volutpat dolor. Laoreet aliquam praesent sit, nunc molestie feugiat lobortis molestie feugiat laoreet elit ac laoreet id ipsum ante felis tempus ante mauris pulvinar tincidunt id ipsum laoreet id tempus. Praesent adipiscing aliquam proin at magna diam amet congue euismod dolor laoreet felis, tempus massa molestie feugiat nibh eget sed aliquam, diam consectetur donec praesent adipiscing dolore aliquet. Amet nisi sem consectetur nisi ullamcorper dolor nibh, eget erat et elit, donec praesent nonummy donec, praesent turpis nisi massa felis donec aliquet amet nunc tellus ipsum massa. Molestie lorem proin consectetur nisi, sem pharetra congue volutpat pulvinar tincidunt id ipsum ante molestie lorem ante at dolor tincidunt id ipsum mi felis, erat praesent turpis dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc tellus sit massa, molestie feugiat lobortis eget. Lorem et elit erat mi felis erat praesent. Adipiscing aliquam proin consectetur nisi sem consectetur congue. Ante eget sed tincidunt euismod ipsum massa felis. Tempus proin adipiscing dolore, tellus feugiat lobortis molestie. Feugiat lobortis elit erat et, nonummy donec diam. Pulvinar ipsum ante mauris tempus proin adipiscing nisi. Sem consectetur magna diam amet congue euismod sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi felis et nonummy donec praesent nonummy, donec praesent turpis nisi tellus. Pharetra congue ullamcorper, pharetra tincidunt euismod amet massa molestie tempus ante felis. Tempus sem eget lorem et nonummy magna ullamcorper dolor tincidunt id sed. Mi id ipsum ante at lorem nibh elit ac et elit donec. Diam nonummy nisi laoreet, euismod, pulvinar nunc tellus, feugiat lobortis molestie lorem. Et at magna ullamcorper pharetra, tincidunt, euismod dolor tincidunt euismod ipsum ante. Felis aliquam ante at ac sem molestie sit lobortis volutpat sed nibh. Eget, erat mi elit donec praesent adipiscing aliquam sem, consectetur, nisi volutpat. Dolor lobortis mauris ac diam proin at ac proin, consectetur magna diam. Pharetra congue euismod pulvinar massa id ipsum, massa molestie dolor lobortis euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At ac et at erat et adipiscing donec aliquet turpis dolore aliquet sit, ut volutpat dolor tincidunt euismod dolor mi nonummy donec lobortis non dolor. Laoreet id ipsum mi id tempus ante at aliquam proin consectetur magna sem amet tincidunt euismod, pulvinar tincidunt euismod, ipsum, massa ante mauris lorem nibh. Eget sed mi nonummy dolore aliquet amet dolore tellus ipsum ante mauris lorem nibh elit erat mi, felis erat, mi felis aliquam adipiscing aliquam praesent. Adipiscing nisi tellus feugiat massa molestie lorem nibh at magna diam consectetur magna ullamcorper pulvinar tincidunt euismod ipsum, massa molestie feugiat nibh eget ac et. Elit erat mi, elit erat mi adipiscing nisi, sem turpis nisi, non feugiat lobortis eget ac diam consectetur magna diam nonummy dolore aliquam proin turpis. Dolore aliquet turpis congue non amet dolore praesent turpis nisi aliquet sit ut non sit tincidunt eget sed laoreet id sed laoreet adipiscing aliquam proin. Mauris lorem nibh elit erat et, nonummy donec diam turpis nisi aliquet turpis nisi, tellus feugiat nibh mauris ac, nisi sem pharetra ut, volutpat feugiat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh volutpat sed mi elit donec diam volutpat dolor laoreet euismod pulvinar nunc id tempus ante adipiscing ac et at ac. Et felis erat ante mauris feugiat lobortis, eget dolor tincidunt euismod nonummy donec diam amet dolore ullamcorper amet dolore tellus ipsum. Lobortis volutpat feugiat nibh volutpat dolor tincidunt tellus sit ut non, pharetra tincidunt euismod dolor donec mi, adipiscing aliquam proin at. Ac proin, consectetur magna non, pharetra lobortis volutpat sed, laoreet id ipsum, massa mauris, tempus ante consectetur aliquet sit ut non. Pharetra ut ullamcorper amet dolore aliquet pulvinar nunc molestie ipsum ante felis nisi aliquet turpis ut tellus lorem ante at ac. Et, ullamcorper turpis nunc molestie ipsum, ante at aliquam sem consectetur nisi sem, pharetra congue euismod dolor tincidunt id, ipsum ante. Mauris tempus proin at ac et at at magna ullamcorper pharetra tincidunt euismod sed laoreet felis, tempus mi adipiscing aliquam proin. Consectetur magna sem sit, ut volutpat sed nibh eget, erat mi adipiscing, sit ut volutpat feugiat nibh, elit, erat, mi elit. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -396,51 +309,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 7</w:t>
+      <w:t>Page 6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -924,51 +837,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rca254bf7efd545c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R58aa1db49d5e4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R76ebac9556594f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R25da4e9f234e4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1c2c1358319f40ad" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R69b30d5001b7415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R21b39e96cd114f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra1a88d2ef1a6468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re2ccdae0dbc64595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R15a71533d0fd4470" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>