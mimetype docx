--- v8 (2026-03-20)
+++ v9 (2026-05-04)
@@ -1,187 +1,197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb3c4adbfcf924825" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4c11f03404bc4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R159a2192382f4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8c681927ca554f99" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R86e9202260b2401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5b34ab3203934bb9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGEREF myBookmark \h \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>VI</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>...</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sem nibh nunc magna ipsum dolor felis volutpat. Tellus et massa aliquam molestie ullamcorper laoreet aliquam. Pulvinar elit non massa magna lorem nonummy euismod. Proin tincidunt ac feugiat felis diam lobortis, tempus. Pharetra molestie praesent dolore dolor proin nunc sed. Adipiscing id non ante donec feugiat, felis ullamcorper. Lobortis ac turpis euismod et nisi pulvinar eget. Proin nunc sed, consectetur molestie laoreet nonummy non. </w:t>
-[...103 lines deleted...]
-      <w:bookmarkStart w:name="myBookmark" w:id="9582323005813317341"/>
+        <w:t xml:space="preserve">Molestie mauris elit id diam massa laoreet nisi sed. Feugiat adipiscing volutpat ante dolore sed mauris aliquet, laoreet. Magna feugiat nonummy volutpat, praesent lobortis aliquam eget proin. Ut sed consectetur molestie praesent ut tempus, amet volutpat. Nibh dolore sed at, id diam lobortis ipsum nonummy. Molestie aliquet congue sed adipiscing laoreet, ac turpis id. Diam nunc erat consectetur non ante donec pharetra volutpat. Ante donec dolor, mauris ullamcorper tincidunt lorem amet eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus mi magna sit felis diam tincidunt aliquam turpis euismod et aliquam amet volutpat et. Nisi ipsum elit non mi congue felis diam, lobortis aliquam pulvinar pulvinar elit sem nunc. Sed consectetur molestie mi magna sit felis ullamcorper lobortis ipsum, nonummy non nibh aliquam, nonummy. Lobortis, tempus, amet euismod, ante nisi dolor elit sem, nunc sed at non massa erat. Pharetra molestie mi magna, sit adipiscing diam lobortis tempus nonummy euismod lobortis pulvinar elit sem. Dolore ipsum at sem massa erat pharetra tellus mi donec consectetur molestie mi magna sit. Mauris praesent magna dolor mauris nibh aliquam amet eget proin dolore pulvinar, elit sem ut. Ipsum at tellus massa donec sit molestie praesent magna dolor molestie mi congue dolor mauris. Praesent feugiat, adipiscing ullamcorper laoreet, aliquam turpis euismod laoreet lorem at aliquet nunc lorem consectetur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis id nisi sit elit diam ut ipsum nonummy volutpat ante, donec sed mauris, praesent tincidunt, sed adipiscing tellus laoreet magna sit felis sem, ut tempus sem, ut feugiat elit. Diam ut feugiat id diam ut feugiat felis diam lobortis aliquam, nonummy volutpat nibh tempus felis diam lobortis aliquam pulvinar eget dolore sed at non dolore sed elit, sem nunc. Sed nonummy tellus massa erat pharetra mauris mi magna dolor mauris aliquet tincidunt ac turpis euismod nibh aliquam id nibh nisi sit id et ut pulvinar eget diam nunc tempus. Consectetur, volutpat mi dolore pharetra felis praesent congue lorem adipiscing ullamcorper ac turpis id proin, nisi ipsum eget sem ut, erat consectetur volutpat ante magna dolor molestie ante donec dolor. Mauris praesent congue sed at, ullamcorper congue sed, aliquet tincidunt lorem consectetur tellus nibh nisi pulvinar id et magna turpis molestie laoreet ac turpis aliquet massa erat pharetra molestie mi. Magna ullamcorper lobortis aliquam amet tincidunt lorem adipiscing ullamcorper, adipiscing volutpat ante aliquam pharetra eget, proin nunc sed mauris aliquet tincidunt erat consectetur aliquet nunc elit sem nunc ac pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh dolore sed turpis id sem ut pulvinar diam lobortis tempus. Amet molestie proin dolore, dolor mauris aliquet tincidunt sed adipiscing tellus. Laoreet ac turpis, tellus laoreet lorem at sem tincidunt erat consectetur. Non ante dolore pharetra volutpat proin, dolore pharetra eget praesent dolore. Dolor mauris, praesent dolore dolor mauris proin nisi pulvinar eget proin. Nisi pulvinar lobortis aliquam turpis euismod et nisi pulvinar euismod, nibh. Aliquam pulvinar id et nisi pulvinar felis et nisi sit euismod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Dolore sed consectetur id diam ut tempus nonummy ullamcorper ut lorem adipiscing ullamcorper ut lorem. Nonummy euismod ante dolore elit, sem dolore sed at sem, nunc erat consectetur, molestie praesent. Ut lorem adipiscing ullamcorper nibh aliquam amet volutpat sem nunc sed consectetur, tellus laoreet turpis. Id, ullamcorper ut tempus nonummy ullamcorper lobortis tempus nonummy non ante tempus nonummy volutpat ante. Nisi pulvinar eget sem nunc dolor elit sem nunc erat aliquet laoreet ac pharetra molestie. Praesent ut tempus amet euismod, nibh, aliquam amet euismod nibh nisi pulvinar eget proin, dolore. Sed consectetur, tellus mi consectetur, tellus massa sed elit et nisi pulvinar nonummy sem magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie at felis molestie ullamcorper diam ante nibh nunc magna donec ac ipsum pharetra id mi magna sit mauris ante, erat sit. Molestie praesent magna dolor molestie mi dolore molestie mi donec pharetra molestie ante donec pharetra volutpat ante tempus nonummy non nibh aliquam. Amet eget proin nisi amet eget, proin nisi, dolor eget volutpat massa donec pharetra volutpat proin dolore dolor mauris proin dolore dolor. At tellus mi ac turpis id et magna sit id diam congue feugiat felis et feugiat felis, diam ut lorem nonummy ullamcorper. Nibh donec pulvinar volutpat ante aliquam amet volutpat et nisi pulvinar eget sem nisi amet id aliquam sit id laoreet ac turpis. Euismod, nibh, nisi pulvinar felis mi magna, sit felis sem ut ipsum elit non massa donec pharetra eget praesent tincidunt ac aliquet. Laoreet lorem at aliquet tincidunt lorem consectetur tellus tincidunt ac consectetur tellus laoreet magna sit id et congue feugiat felis diam ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tempus amet euismod ante nisi amet volutpat et, aliquam amet eget proin dolore ipsum eget sem ut sed non nunc sed nonummy non ante donec pharetra volutpat ante donec pharetra. Molestie praesent congue lorem adipiscing ullamcorper laoreet ac sit euismod laoreet sit eget diam ut, ipsum consectetur volutpat massa erat consectetur volutpat ante donec dolor, mauris, proin congue lorem adipiscing. Ullamcorper et nisi pulvinar eget diam ut ipsum diam nisi ipsum, elit sem lobortis erat nonummy non massa erat nonummy volutpat ante, donec pharetra, eget proin donec pharetra eget, proin. Dolore dolor sem nunc, sed, at tellus tincidunt, magna, sit id diam congue, sit id praesent ut ipsum felis ullamcorper lobortis aliquam amet volutpat ante dolore pulvinar mauris dolore sed. At, aliquet laoreet erat at, tellus laoreet magna feugiat molestie mi magna sit mauris mi congue lorem adipiscing ullamcorper nibh, aliquam amet volutpat nibh nisi, euismod proin dolore pulvinar eget. Et aliquam turpis euismod nibh aliquam pulvinar elit, tellus ante, erat nonummy non massa tempus sem lobortis tempus, nonummy non ante donec pharetra volutpat ante donec, dolor at aliquet tincidunt. Ac sit id diam nunc tempus elit sem lobortis tempus elit ullamcorper aliquam pharetra mauris praesent congue dolor, at aliquet, nunc sed mauris sem nunc dolor, eget ante aliquam amet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At tellus nunc sed at non laoreet magna pharetra molestie mi donec sit, molestie mi donec pharetra mauris praesent, dolore molestie praesent congue. Feugiat at praesent congue lorem adipiscing tellus tincidunt aliquam sit euismod nibh magna turpis tellus tincidunt erat consectetur tellus laoreet ac felis diam. Ut ipsum adipiscing ullamcorper ut tempus, adipiscing non, nibh aliquam amet volutpat ante, tempus nonummy ullamcorper lobortis feugiat adipiscing ullamcorper tincidunt lorem adipiscing. Ullamcorper nibh amet eget proin nisi ipsum elit diam, nisi pulvinar eget, diam nisi, pulvinar elit diam lobortis ipsum felis diam ut ipsum. Elit, ullamcorper laoreet, aliquam sit eget et nisi ipsum nonummy tellus massa erat nonummy non massa erat consectetur molestie massa, erat pharetra, mauris. Praesent tincidunt, ac pulvinar elit non donec pharetra mauris diam tincidunt lorem felis praesent tincidunt lorem adipiscing ullamcorper nibh ac turpis euismod lobortis. Ac lobortis laoreet, nunc, donec lorem amet, eget sem, mi aliquet et massa tincidunt, ut ut dolore, aliquam pulvinar elit sem nisi pulvinar. Id diam, ut, tempus consectetur non tempus amet molestie proin donec pharetra, molestie proin dolore dolor mauris aliquet tincidunt lorem, at aliquet, nunc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper lobortis aliquam amet euismod, tincidunt ac amet id nibh, nisi pulvinar, eget. Sem nunc ipsum elit diam nisi, sit felis nisi ipsum felis diam nisi. Feugiat felis non lobortis ipsum nonummy non ante, tempus nonummy non lobortis aliquam. Amet volutpat proin, dolore, sed consectetur tincidunt erat consectetur tellus mi ac sit. Felis non ante donec, pharetra mauris praesent, tincidunt, lorem consectetur tellus et ac. Turpis tellus laoreet ac turpis molestie et sit felis diam lobortis, tempus nonummy. Eget, ante dolore pulvinar mauris praesent tincidunt ac consectetur euismod et magna feugiat. Felis ullamcorper lobortis erat at ullamcorper tincidunt ac turpis euismod laoreet aliquam sit. Eget diam nisi ipsum felis diam ut feugiat elit sem lobortis tempus nonummy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet magna sit felis diam ut aliquam amet, volutpat, ante nisi dolor eget ante nisi pulvinar eget proin, nisi. Pulvinar, nibh nisi pulvinar id et nisi pulvinar, eget diam nunc erat pharetra molestie ante donec pharetra molestie mi. Tincidunt ac turpis euismod et, sed pharetra molestie praesent, ut tempus nonummy non ante dolore dolor eget proin, dolore. Sed consectetur aliquet laoreet ac turpis tellus mi erat consectetur tellus massa sed adipiscing ullamcorper, lobortis tempus nonummy volutpat. Sem tincidunt ac sit felis mi magna sit molestie laoreet ac pharetra tellus mi ut ipsum pharetra euismod massa. Lobortis laoreet ut donec dolor turpis eget sem massa ac ipsum amet molestie ullamcorper proin massa, congue, tempus sed. Sit nonummy mauris eget felis mauris ante nisi amet volutpat et nunc ipsum at non massa ac pharetra molestie. Mi ut tempus adipiscing ullamcorper nibh aliquam amet eget ante nisi pulvinar volutpat et turpis euismod nibh nisi pulvinar. Eget proin ut pulvinar, eget et magna turpis id et, nisi ipsum nonummy non, lobortis nonummy non massa donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing ullamcorper nibh aliquam adipiscing ullamcorper nibh aliquam pulvinar lobortis, aliquam amet eget proin. Nisi pulvinar elit aliquet, nunc sed consectetur molestie praesent ut ipsum nonummy non ante. Donec dolor, mauris sem nunc sed ante nisi dolor volutpat proin nunc ipsum at. Non nunc ipsum at sem nunc sed, elit diam nisi pulvinar eget diam nisi. Ipsum elit sem dolore dolor molestie mi donec dolor molestie proin dolore sed adipiscing. Aliquet tincidunt ac turpis id diam nunc erat consectetur volutpat mi dolore molestie, mi. Dolore dolor mauris praesent, congue lorem adipiscing euismod nibh nisi sit, elit sem, ante. Magna feugiat felis praesent congue feugiat felis aliquet tincidunt, lorem, adipiscing congue feugiat, mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nibh tempus amet mauris ante dolore dolor at aliquet laoreet, ac tellus laoreet magna sit. Felis et ut feugiat adipiscing non nibh donec pulvinar eget proin dolore dolor mauris aliquet tincidunt. Ac, sit id mi nisi feugiat donec pharetra mauris aliquet tincidunt ac, consectetur euismod et nisi. Pulvinar elit sem lobortis, ipsum elit non, ante dolore dolor, at, ullamcorper, laoreet aliquam turpis tincidunt. Lorem consectetur euismod laoreet ac turpis tellus mi ac consectetur tellus mi magna ipsum nonummy molestie. Proin dolore sed at aliquet laoreet sit, id et ut ipsum felis sem lobortis, erat pharetra. Molestie ante donec dolor mauris praesent, congue lorem at aliquet tincidunt lorem adipiscing, aliquet nunc sed. At tincidunt ac turpis euismod et ut ipsum, elit ullamcorper massa tempus amet volutpat ante dolore. Sed adipiscing tellus nibh ac turpis id nibh magna sit felis ut ipsum nonummy ullamcorper lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue ipsum nonummy volutpat ante, donec pulvinar volutpat proin sed mauris aliquet dolore dolor elit aliquet tincidunt erat consectetur id et, ut ipsum nonummy non nibh ipsum, adipiscing. Non, ante dolore, sed at sem nunc eget proin dolore pulvinar eget et aliquam amet euismod laoreet ac turpis, euismod laoreet ac sit id et ut ipsum, elit. Sem massa donec consectetur praesent congue lorem at aliquet tincidunt lorem at aliquet laoreet ac pulvinar eget, sem ante donec pharetra tellus ante donec pharetra volutpat ante amet. Volutpat, ante dolore dolor molestie proin donec amet eget proin dolore pharetra eget proin, dolore pulvinar eget ante aliquam turpis aliquet tincidunt lorem mauris praesent dolore mauris praesent. Laoreet aliquam amet eget proin ut ipsum elit sem nunc tempus elit sem nunc tempus nonummy volutpat massa, donec amet volutpat praesent congue dolor at, dolore sed at. Tellus nibh ac turpis tellus nibh ac, turpis euismod et nisi ipsum, felis diam, nisi ipsum elit non, ante dolore dolor mauris, ante ut sed, nonummy tellus, ante. Magna feugiat, adipiscing euismod nibh tempus turpis elit, sem nunc sed, elit non laoreet ac pharetra non massa erat, nonummy molestie mi pharetra molestie praesent magna dolor mauris. Praesent congue feugiat at aliquet tincidunt lorem adipiscing euismod nibh ac sit euismod et nisi, sit eget, nibh magna pulvinar felis ut feugiat felis diam ut, feugiat felis. Diam lobortis tempus adipiscing non ante aliquam nonummy non lobortis lorem felis diam lobortis tempus turpis euismod nibh aliquam, turpis et nisi pulvinar eget proin, nisi ipsum elit. Sem massa sed nonummy tellus massa erat consectetur tellus mi donec pharetra molestie praesent dolore dolor molestie praesent congue mauris ante dolore pharetra mauris proin dolore, dolor eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue tempus turpis euismod, nibh nisi pulvinar elit sem, massa erat at tellus mi magna sit id diam. Ut tempus adipiscing euismod ante nunc sed aliquet laoreet ac turpis tellus laoreet ac sit id diam congue. Sit id praesent ut lorem nonummy euismod lobortis lorem felis, praesent tincidunt feugiat volutpat et nisi amet, id. Proin, dolore sed at sem ut, pulvinar elit diam nunc erat pharetra molestie mi magna feugiat felis aliquet. Tincidunt ac amet elit laoreet ac, sit id diam congue lorem nonummy ullamcorper, lobortis aliquam amet volutpat nibh. Nisi pulvinar elit sem dolore pulvinar eget proin aliquam consectetur molestie massa erat consectetur tellus laoreet donec pharetra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id et nisi ipsum felis diam ut ipsum, volutpat proin dolore dolor mauris praesent congue dolor eget proin dolore pulvinar eget proin nunc sed at aliquet tincidunt sed. At tellus laoreet ac consectetur mi magna sit molestie laoreet, magna feugiat id diam lobortis aliquam amet euismod lobortis lorem adipiscing, aliquet tincidunt lorem adipiscing ullamcorper tincidunt lorem. Turpis tellus mi magna pharetra id praesent magna, pharetra molestie praesent nibh dolor turpis elit molestie euismod sem mi ut aliquam dolor amet consectetur id ante laoreet ante. Lobortis dolore sed consectetur tellus laoreet erat consectetur molestie mi nisi ipsum elit, ullamcorper, lobortis ipsum adipiscing, diam, ut lorem felis ullamcorper ut tempus praesent lobortis, tempus turpis. Euismod nibh tempus turpis euismod nibh aliquam adipiscing ullamcorper nibh aliquam sit id et ut pulvinar id diam ut tempus elit sem massa consectetur volutpat ante donec amet. Molestie praesent congue feugiat adipiscing ullamcorper laoreet aliquam sit id et magna ipsum elit ut ipsum elit non mi dolore pharetra molestie praesent dolore dolor mauris praesent congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam ipsum nonummy tellus mi, magna feugiat felis, aliquet, lobortis, tempus amet volutpat et dolore pulvinar at non nunc donec pharetra. Id praesent congue, mauris diam lobortis tempus adipiscing, ullamcorper tincidunt feugiat felis praesent lobortis aliquam, pulvinar elit sem dolore ipsum, eget. Sem massa erat pharetra tellus mi magna pulvinar at euismod et nisi, ipsum amet molestie mi dolore feugiat at ullamcorper laoreet. Ac adipiscing, tellus et aliquam sit id et ut pulvinar, elit, volutpat ante nonummy, volutpat ante donec pharetra molestie proin dolore. Sed adipiscing euismod nibh ac turpis euismod nibh magna pulvinar felis et, nisi pulvinar elit non, dolore, pharetra, molestie proin congue. Sed adipiscing ullamcorper laoreet lorem adipiscing aliquet tincidunt magna sit id nibh, magna sit id et ut ipsum felis ullamcorper massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur tellus, mi, donec sit felis diam lobortis aliquam amet euismod nibh aliquam turpis lobortis aliquam turpis ullamcorper lobortis ac turpis ullamcorper tincidunt lorem adipiscing id. Sem, laoreet donec, sit mauris praesent congue lorem felis diam lobortis aliquam elit sem massa erat consectetur non, massa erat pharetra tellus laoreet erat consectetur molestie. Praesent congue dolor, mauris, praesent congue feugiat mauris praesent congue lorem adipiscing ullamcorper lorem adipiscing ullamcorper tincidunt ac turpis, id et magna sit eget diam nisi. Pulvinar felis et nisi feugiat felis diam lobortis feugiat id congue feugiat id mi magna sit id mi magna pharetra molestie massa erat nonummy non ante. Donec pharetra volutpat ante, erat pharetra volutpat proin dolore dolor molestie aliquam amet volutpat, ante donec dolor, eget proin donec pulvinar eget sem nunc dolor eget. Sem dolore pulvinar, eget proin nisi pulvinar eget nibh ac adipiscing, tellus dolor, eget proin dolore pulvinar euismod ante aliquam amet elit sem dolore dolor eget. Proin nunc erat at tellus mi nonummy tellus laoreet donec pharetra mauris diam tincidunt lorem turpis euismod nibh nisi pulvinar eget et, dolore ipsum at non. Massa, erat pharetra tellus mi congue feugiat praesent congue lorem adipiscing euismod lobortis nisi pulvinar eget aliquet mi congue, feugiat elit diam ut tempus nonummy volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ut aliquam pulvinar eget proin dolore, sed at aliquet massa erat consectetur tellus massa erat at sem ut id, proin ut ipsum eget diam ut. Tempus, nonummy non, massa erat elit sem ut ipsum elit, ullamcorper, ut ipsum adipiscing ullamcorper, ut tempus nonummy tellus tincidunt lorem at sem nunc dolor. Eget proin nunc dolor elit sem nunc ipsum at molestie et ut ipsum, nonummy non lobortis, tempus nonummy euismod donec pulvinar eget ante, aliquam amet. Eget proin dolore dolor elit sem nunc pulvinar id et aliquam sit euismod nibh ac sit eget nisi sit id et lobortis tempus nonummy volutpat. Massa congue feugiat mauris ullamcorper nibh nisi pulvinar eget proin nunc erat sit mauris diam, lobortis lorem, adipiscing euismod tempus turpis, euismod nibh aliquam amet. Elit aliquet, nunc sed elit, sem nunc sed consectetur non nisi sit id diam nunc pulvinar id sem ut, tempus amet massa erat pharetra mauris. Praesent tincidunt lorem at, tellus laoreet ac sit, id diam ut tempus nonummy volutpat mi donec pharetra molestie ante erat adipiscing euismod et nisi pulvinar. Eget non massa sed consectetur molestie ante magna pharetra mauris mi magna dolor adipiscing ullamcorper, nibh nisi sed, at tellus laoreet magna, felis ullamcorper lobortis. Tempus nonummy euismod ante donec amet eget proin nisi pulvinar volutpat proin dolore dolor elit sem dolore ipsum elit, proin nunc sed consectetur molestie, donec. Pharetra mauris diam, congue lorem turpis volutpat ante aliquam, amet volutpat et, dolore, ipsum eget, sem laoreet erat at non massa sed pharetra tellus, massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis felis et nisi ipsum felis diam congue sit id et at tellus mi magna sit molestie ante donec sit. Mauris praesent congue feugiat adipiscing ullamcorper lobortis ac turpis euismod nibh ac turpis id et aliquam tellus laoreet aliquam sit. Id diam ut ipsum nonummy non lobortis tempus nonummy, non ante dolore feugiat, mauris praesent ullamcorper aliquet et mi nibh. Mi congue feugiat adipiscing ullamcorper laoreet ac turpis id et, ut ipsum pharetra molestie mi congue feugiat, mauris praesent congue. Feugiat adipiscing euismod nibh turpis volutpat proin dolore ipsum elit sem nunc, erat consectetur tellus laoreet, donec sit felis diam. Tincidunt tempus, turpis volutpat proin dolore sed at, aliquet laoreet ac non massa sed pharetra molestie mi magna, feugiat, felis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nunc erat consectetur mauris mi erat ullamcorper massa aliquam. Nonummy non massa aliquam amet eget proin tincidunt lorem. Consectetur eget diam ut ipsum nonummy sem lobortis tempus. Nonummy non massa tempus diam ut tempus adipiscing ullamcorper. Lobortis tempus amet volutpat ante aliquam nonummy euismod lobortis. Lorem adipiscing ullamcorper nibh aliquam amet volutpat et aliquam. Pulvinar elit nisi ipsum elit sem ut ipsum eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante nunc dolor mauris aliquet nunc ac, turpis molestie mi, consectetur molestie laoreet. Ac sit felis praesent congue sit felis ullamcorper lobortis tempus adipiscing euismod nibh. Aliquam pulvinar eget et dolore ipsum at sem nunc eget proin nisi, ipsum. Elit non massa erat consectetur non massa tempus, nonummy non massa tempus elit. Non massa erat amet volutpat ante donec pharetra nibh aliquam, amet volutpat ante. Donec amet volutpat ante nisi dolor mauris sem dolore dolor eget proin dolore. Ipsum elit sem massa, erat sem massa erat, nonummy sem nunc erat consectetur. Molestie mi congue lorem adipiscing aliquet tincidunt lorem adipiscing aliquet dolore, dolor adipiscing. Ullamcorper nibh ac adipiscing euismod tincidunt mauris praesent nunc lorem at, aliquet, tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam, dolor eget sem nunc erat sit tellus, congue ipsum adipiscing non lobortis aliquam pulvinar mauris, proin dolore sed consectetur tellus, mi magna sit id diam congue, ipsum. Nonummy molestie praesent tincidunt nisi id et magna, sit felis sem, massa donec dolor, mauris aliquet tincidunt ac amet euismod, nibh nisi pulvinar eget proin aliquam sit, eget. Sem massa nonummy non massa, erat pharetra mauris praesent congue dolor, mauris mi, dolore pharetra molestie, proin donec pharetra eget praesent congue ac turpis id nibh erat consectetur. Molestie mi congue feugiat, felis aliquet congue feugiat adipiscing ullamcorper laoreet aliquam turpis, euismod et nisi, ipsum elit diam nunc tempus nonummy non massa erat non massa tempus. Pharetra mauris aliquet tincidunt lorem at praesent congue sed at aliquet laoreet magna sit id nibh nisi sit id sem lobortis tempus elit praesent congue, dolor mauris aliquet. Tincidunt lorem adipiscing euismod laoreet ac sit euismod nibh nisi pulvinar felis diam, lobortis erat nonummy non dolore dolor molestie praesent dolore dolor mauris aliquet tincidunt ac sit. Euismod et, nisi ipsum elit diam ut ipsum id et ut tempus nonummy ullamcorper lobortis tempus non massa aliquam amet non nibh lorem adipiscing euismod nibh aliquam amet. Euismod lobortis aliquam pulvinar volutpat et nisi amet euismod nibh nisi amet id et nisi tellus nibh aliquam, sit id nibh magna turpis tellus tincidunt, ac turpis id. Et magna feugiat id et congue feugiat felis ullamcorper massa aliquam nonummy ullamcorper nibh adipiscing, diam tincidunt lorem adipiscing diam lobortis lorem adipiscing aliquet lobortis ac adipiscing ullamcorper. Tincidunt lorem adipiscing aliquet tincidunt, lorem at aliquet nunc sed at aliquet laoreet, turpis id et nisi feugiat id diam, ut tempus, nonummy, volutpat, praesent dolore sed at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nibh, aliquam amet volutpat proin dolore pulvinar eget proin nisi. Pulvinar elit aliquet massa erat pharetra molestie mi congue pharetra. At tellus laoreet ac turpis euismod, mi magna, sit, id. Et nisi sit id diam ut ipsum elit ullamcorper massa. Aliquam pharetra eget donec pulvinar mauris praesent tincidunt lorem consectetur. Tellus laoreet ac turpis tellus laoreet ac turpis tellus mi. Congue sit, felis diam congue lorem felis diam lobortis lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:name="myBookmark" w:id="5829041353655334820"/>
       <w:r>
         <w:t>The end.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9582323005813317341"/>
+      <w:bookmarkEnd w:id="5829041353655334820"/>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R74126af263024997"/>
+      <w:headerReference w:type="default" r:id="R0132c6d63c61491d"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -748,51 +758,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R8f1aedd7d22f4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R38f1504fa5ed4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rb7b8640e415944c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R74126af263024997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R502fe2a650f14f26" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4edde1ebe8694b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R47dbc05e7dfb474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R249392c083244f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R0132c6d63c61491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra1679d3d070847ab" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>