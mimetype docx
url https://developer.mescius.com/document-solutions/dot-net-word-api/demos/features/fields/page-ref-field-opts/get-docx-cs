--- v9 (2026-05-04)
+++ v10 (2026-06-18)
@@ -1,197 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8c681927ca554f99" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R86e9202260b2401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5b34ab3203934bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd2d0b12f715548d8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re6cbb46c3537498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R942d16e4ed8d4aff" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGEREF myBookmark \h \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>VI</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>...</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Molestie mauris elit id diam massa laoreet nisi sed. Feugiat adipiscing volutpat ante dolore sed mauris aliquet, laoreet. Magna feugiat nonummy volutpat, praesent lobortis aliquam eget proin. Ut sed consectetur molestie praesent ut tempus, amet volutpat. Nibh dolore sed at, id diam lobortis ipsum nonummy. Molestie aliquet congue sed adipiscing laoreet, ac turpis id. Diam nunc erat consectetur non ante donec pharetra volutpat. Ante donec dolor, mauris ullamcorper tincidunt lorem amet eget. </w:t>
-[...113 lines deleted...]
-      <w:bookmarkStart w:name="myBookmark" w:id="5829041353655334820"/>
+        <w:t xml:space="preserve">Tincidunt non, massa aliquam nonummy ullamcorper nibh, lorem felis praesent congue pharetra tellus nisi turpis aliquet aliquam, felis eget. Et ac mauris lobortis turpis sem dolore amet aliquet dolore amet non congue consectetur, proin ac at praesent, aliquam. Adipiscing mi, erat felis laoreet massa ipsum euismod nunc, pulvinar, aliquet dolore elit mi, sed id laoreet dolor non. Ut pharetra sem nisi adipiscing proin, tempus mauris massa pulvinar euismod nunc, amet at ante feugiat volutpat nisi, turpis. Sem aliquam mauris massa, feugiat aliquet aliquam adipiscing proin aliquam id, massa pulvinar tellus dolore nonummy, praesent nibh feugiat. Tellus ut turpis aliquet nisi adipiscing mi lobortis ac et, massa ac sit nisi sed elit non massa magna. Sit, nonummy volutpat ante dolore erat tellus laoreet ac turpis sem, nisi adipiscing proin aliquam felis mi sed id. Tincidunt dolor ullamcorper donec eget laoreet dolor volutpat tincidunt consectetur diam lorem mauris lobortis dolore, adipiscing mi tempus id. Laoreet pulvinar at et ac, molestie ut pharetra sem ac mauris lobortis pharetra sem ac erat, eget laoreet dolor. Volutpat congue consectetur diam ac elit nibh dolor sem nisi at et, lorem volutpat, congue consectetur proin ac mauris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ante pulvinar tellus dolore adipiscing praesent, donec id tincidunt sed. Eget lobortis pharetra diam massa ipsum molestie ut turpis, proin tempus. Molestie nunc turpis praesent aliquam felis ante sit tellus dolore nonummy. Diam, donec nonummy mi sed, volutpat aliquet dolore adipiscing proin tempus. Molestie massa pulvinar ullamcorper donec, adipiscing mi sed id tincidunt pulvinar. Ullamcorper magna nonummy diam ac at, nibh feugiat non nisi erat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet nisi amet aliquet donec, adipiscing mi sed id tincidunt sed eget lobortis feugiat tellus ut tempus id. Tincidunt pulvinar, volutpat tincidunt dolor sem nisi at nibh dolor non congue consectetur et lorem volutpat lobortis molestie. Nunc sit praesent donec nonummy mi tempus id tincidunt pulvinar diam donec elit mi sed euismod congue amet. Et ac eget lobortis dolor, ullamcorper praesent, tempus id massa, ipsum euismod nunc amet ullamcorper magna elit laoreet. Dolor volutpat magna elit et sed volutpat congue amet diam ac ipsum tellus nisi adipiscing ante feugiat non. Nisi turpis praesent, aliquam felis massa sit aliquet donec adipiscing ante ipsum tellus nunc turpis mi tempus id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi sed id congue amet praesent erat eget laoreet pharetra ullamcorper congue consectetur et lorem eget lobortis. Dolore nonummy, mi erat id, tincidunt pulvinar ullamcorper dolore nonummy et sed id congue nonummy et sed. Id tincidunt pharetra ullamcorper magna nonummy nibh massa sit aliquet aliquam felis ante pulvinar tellus dolore adipiscing. Mi tempus id nunc turpis praesent erat id massa pulvinar aliquet donec felis laoreet ipsum aliquet dolore. Lorem eget ut consectetur, et lorem eget, tincidunt pharetra, diam ac elit tincidunt consectetur diam ac volutpat. Tincidunt nonummy mi sed euismod congue nisi at ante, ipsum tellus ut adipiscing ante feugiat non magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper magna consectetur turpis lorem ac feugiat amet molestie proin donec. Pharetra eget nibh lorem felis praesent magna nonummy sem nisi pulvinar. Id diam massa donec feugiat at praesent congue mi, ut tempus. Amet volutpat lobortis sit non ut turpis praesent donec adipiscing ante. Tempus feugiat turpis euismod et magna turpis tellus laoreet erat tincidunt. Lorem turpis id et nunc sed consectetur felis diam lobortis aliquam. Pulvinar at euismod et ut tempus elit non ante dolore feugiat. Adipiscing id, et at tellus nibh nisi ipsum nonummy non, nunc. Tempus consectetur molestie praesent congue, feugiat adipiscing euismod et dolore pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pulvinar elit, nibh ac eget nibh dolor volutpat nisi turpis, proin tempus mauris lobortis sit sem ac mauris massa sit non diam erat elit nibh, dolor, non. Magna nonummy nibh dolor ullamcorper magna nonummy diam erat eget, lobortis feugiat volutpat nisi turpis sem ac mauris ullamcorper dolore nonummy mi erat id, congue nonummy praesent. Ipsum euismod nunc amet diam donec nonummy et sed volutpat tincidunt, pharetra diam erat eget lobortis pharetra, turpis aliquet, donec, elit et erat eget tincidunt pharetra diam. Congue nonummy nibh sed non magna nonummy nibh sed euismod tincidunt pharetra diam ac ipsum molestie nunc amet, praesent erat elit, massa pulvinar ullamcorper congue pharetra, diam. Donec elit nibh dolor volutpat ut pharetra diam ac mauris nibh aliquam, ipsum at pharetra non massa aliquam adipiscing praesent donec nonummy sem magna, turpis tellus, tincidunt. Ac consectetur aliquet dolore, pulvinar volutpat, nibh, ac, at praesent dolore, pharetra volutpat elit sem ut sit eget et nisi sit euismod laoreet lorem turpis tellus tincidunt. Nisi tempus amet molestie praesent lobortis diam massa donec, dolor at, aliquet laoreet aliquam sit, eget sem ante donec dolor mauris diam lobortis tempus turpis eget aliquet. Laoreet congue feugiat nonummy volutpat ante adipiscing non lobortis tempus amet volutpat, ante aliquam amet euismod lobortis tempus adipiscing praesent congue pharetra volutpat lobortis ipsum id mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Diam nibh donec sed turpis, aliquet dolore, amet eget proin nunc sed turpis id diam congue nibh nisi sed consectetur molestie mi magna tempus, amet at, tellus. Sem, ante, magna lorem turpis ullamcorper nibh, nisi ipsum eget non laoreet ac pharetra id adipiscing eget diam ut ipsum elit, non ante magna lorem turpis volutpat. Et dolore sed consectetur felis diam lobortis tempus pharetra eget ante dolore sed congue, sit mauris, mi tincidunt feugiat molestie praesent, lobortis aliquam dolor at molestie diam. Ut aliquam pharetra, mauris aliquet dolore pharetra non ut laoreet sed mauris ante aliquam turpis euismod lobortis dolor molestie ante tempus felis et congue, ipsum felis, praesent. Ut aliquam nonummy volutpat aliquet tincidunt ac erat pharetra ac turpis euismod, diam lobortis tempus, elit non lobortis ipsum felis mi sed elit nibh lorem, at proin. Nunc sed, adipiscing tellus nibh ac, consectetur tellus laoreet aliquet lobortis ac amet volutpat et dolore sed pharetra molestie laoreet donec pharetra molestie praesent, proin dolore dolor. Mauris tellus felis ullamcorper felis, volutpat proin dolore pulvinar eget sem aliquam adipiscing aliquet congue sed adipiscing aliquet tincidunt lorem at proin nisi nonummy ullamcorper, lobortis aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing, id et ut ipsum elit et nisi ipsum eget sem nunc tempus laoreet nisi feugiat elit diam, nisi, sit id mi ac. Sit adipiscing volutpat ante nunc lorem adipiscing euismod nibh nisi pulvinar elit, non massa magna lorem ut tempus nonummy molestie praesent laoreet, aliquam. Pulvinar, elit sem massa, donec sit mauris ullamcorper tincidunt lorem, adipiscing ullamcorper lobortis nisi pulvinar elit aliquet nunc euismod et nisi amet eget. Proin massa donec sit felis diam ut aliquam, pulvinar mauris aliquet laoreet nisi feugiat elit ullamcorper massa donec nisi sed at molestie diam. Ut aliquam pharetra eget proin tincidunt ac sit id et ut tempus consectetur volutpat, mi dolore feugiat at, euismod et nunc sed congue. Ac sit eget diam, nunc, erat, pharetra molestie mi congue dolor felis ullamcorper nibh aliquam, pulvinar at aliquet mi, congue ipsum adipiscing volutpat. Ante donec pulvinar, erat, pharetra molestie diam, lobortis, aliquam amet elit aliquet, laoreet nisi, ipsum amet volutpat, ante donec dolor at tellus diam. Non proin donec sed, consectetur euismod et ut, tempus nonummy, molestie mi congue, feugiat, at ullamcorper nibh nisi, sed at tellus non ante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec feugiat adipiscing eget proin nunc sed at tellus, laoreet magna feugiat nonummy volutpat, ante aliquam mi congue lorem nonummy volutpat proin, dolore sed turpis molestie et lobortis erat. Pharetra mauris aliquet tincidunt ac sit, euismod diam nunc erat pharetra ac sit id diam lobortis erat pharetra mauris ullamcorper nibh nisi ipsum at tellus laoreet magna, feugiat adipiscing. Ullamcorper nibh nunc lorem turpis id et ut ipsum nisi, dolor elit aliquet nunc ac sit felis non massa aliquam amet mauris, praesent tincidunt magna pulvinar elit non ante. Magna lorem turpis ipsum elit, non mi congue ac amet eget, proin nunc erat, consectetur molestie mi congue lorem nonummy euismod ante aliquam dolor elit molestie et ut tempus. Pharetra, congue feugiat felis diam ut, tempus amet volutpat proin nunc lorem turpis, euismod et ut tempus consectetur molestie praesent congue feugiat adipiscing ullamcorper nibh aliquam, pulvinar, eget amet. Volutpat praesent nunc dolor at aliquet laoreet ac pulvinar felis diam, nisi ipsum amet mauris aliquet nibh nisi pulvinar, tempus amet mauris aliquet laoreet aliquam sed nonummy molestie mi. Tellus mi, nisi ipsum, elit, sem lobortis erat amet non massa donec dolor at aliquet congue massa ipsum eget tincidunt pulvinar ullamcorper magna nonummy diam erat mauris lobortis feugiat. Non ut turpis proin lorem mauris massa, feugiat tellus nunc amet praesent aliquam id, volutpat lobortis sit tellus ut, consectetur proin, aliquam mauris massa tempus id nunc amet praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat non ut consectetur sem ac at proin tempus, molestie nunc sit tellus nunc nonummy, diam donec felis mi, sed eget tincidunt nisi felis, massa feugiat. Tellus dolore turpis proin tempus molestie ut turpis aliquet aliquam felis laoreet sed id tincidunt nonummy praesent erat felis laoreet ut consectetur sem tempus mauris massa. Ipsum molestie, non amet, volutpat praesent laoreet ac sit eget diam ut ipsum elit non ante congue feugiat turpis volutpat nibh, et congue at nibh, dolor. Non lobortis pharetra non ut adipiscing proin aliquam felis laoreet pulvinar euismod nunc amet diam donec felis mi ut sit aliquet nisi felis massa feugiat aliquet. Nisi at proin aliquam felis massa sit aliquet aliquam, adipiscing, mi ipsum, tellus dolore adipiscing mi erat euismod dolore magna at proin tempus mauris massa sit. Aliquet dolore, turpis aliquet aliquam adipiscing et sed eget tincidunt pharetra non congue consectetur diam ac mauris, nibh dolor non mi tempus id dolore turpis praesent. Donec amet et sed id tincidunt pharetra non congue at nibh sed non congue lorem molestie nunc sit tellus donec felis, ante tempus id, nunc, amet. Aliquet donec elit laoreet sed eget tincidunt dolor non congue consectetur nibh sed volutpat aliquet donec adipiscing mi sed id tincidunt pulvinar ullamcorper, donec elit mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante, congue pharetra ullamcorper magna elit nibh sed volutpat. Lobortis sit non, nisi at nibh feugiat tellus nisi. At proin lorem, felis ante pulvinar tellus sem magna. At et lorem molestie lobortis, feugiat tellus dolore turpis. Praesent aliquam felis massa pulvinar aliquet dolore nonummy praesent. Erat elit laoreet pulvinar ullamcorper sem aliquam mauris massa. Feugiat aliquet aliquam felis lobortis sit aliquet nisi at. Proin, aliquam, adipiscing, mi sed euismod, tincidunt amet praesent. Erat eget tincidunt nunc turpis sem aliquam mauris massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At et, feugiat non congue consectetur sem aliquam, at id nibh sed eget, ut consectetur diam lorem, eget lobortis dolor non nisi, at ante lorem molestie lobortis sit, tellus. Dolore adipiscing proin ipsum, id ullamcorper magna at, nibh, sed volutpat ut consectetur et sed volutpat congue consectetur diam ac mauris, nibh, feugiat volutpat lobortis turpis et lorem molestie. Lobortis dolore nonummy et erat eget laoreet dolor ullamcorper congue nonummy et, sed eget ut pharetra diam magna at, ante tempus molestie lobortis feugiat nonummy mi sed euismod dolore. Nonummy diam erat eget tincidunt dolor ullamcorper magna eget laoreet dolor non ut consectetur sem ac at nibh feugiat molestie nunc sit consectetur diam ac, elit, lobortis dolor non. Ut pharetra aliquet nisi adipiscing ante feugiat tellus nisi adipiscing praesent tempus molestie ut turpis praesent aliquam mauris nunc sit, elit mi dolor euismod congue pharetra diam, erat elit. Nibh feugiat volutpat ut pharetra, sem ac, eget ut consectetur sem aliquam at nibh feugiat sed, volutpat congue pharetra sem ac elit nibh feugiat molestie ut turpis proin ac. At ante tempus id massa pulvinar ullamcorper tincidunt dolor non congue consectetur diam praesent erat felis laoreet sed euismod congue consectetur diam ac elit et lorem, molestie massa sit. Tellus nisi adipiscing proin tempus id laoreet pulvinar tellus dolore, nonummy eget nibh feugiat molestie ut sit aliquet nisi adipiscing mi tempus molestie massa, amet aliquet dolore elit laoreet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec nonummy laoreet sed volutpat lobortis sit non. Magna at proin lorem volutpat ut, turpis sem. Aliquam mauris massa tincidunt, pharetra diam ac elit. Nibh lorem eget ut pharetra sem ac mauris. Lobortis, sit tellus nunc turpis proin lorem molestie. Massa ipsum dolor volutpat nisi at et ac. Mauris, massa feugiat tellus nisi adipiscing proin ipsum. Molestie nunc, sit aliquet aliquam, felis ante, ipsum. Euismod dolore nonummy praesent erat dolor, non magna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper congue amet ullamcorper congue at proin ac mauris, ut. Sit diam ac ipsum, euismod nunc amet praesent, tempus felis. Laoreet dolor euismod congue consectetur sem ac elit lobortis pharetra. Diam erat id congue nonummy praesent erat id tincidunt nisi. Sit aliquet aliquam felis eget tincidunt pharetra sem magna at. Ante tempus mauris massa, ipsum, tellus diam mi dolore ac. Turpis id et lorem ut pharetra sem aliquam at, ante. Tempus mauris nunc pulvinar aliquet nisi turpis mi tempus id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Turpis at proin ac at proin tempus id nunc pulvinar aliquet, aliquam felis ante. Pulvinar aliquet aliquam felis ante ipsum euismod nunc pulvinar ullamcorper dolore amet mauris, ante. Ipsum molestie nunc turpis proin tempus molestie ut adipiscing ante tempus mauris, massa sit. Tellus donec adipiscing ante pulvinar, tellus dolore adipiscing mi lobortis pharetra diam, ac elit. Nibh feugiat molestie massa feugiat tellus nisi at nibh sit tellus ut, turpis praesent. Tempus felis massa pulvinar aliquet nisi felis volutpat lobortis dolor non nisi, turpis sem. Aliquam, adipiscing, proin ipsum molestie, ut turpis praesent aliquam felis, mi sed id tincidunt. Amet, ullamcorper magna lorem molestie nunc, pulvinar aliquet aliquam felis massa ipsum, molestie, nunc. Amet aliquet dolore amet et erat elit laoreet pharetra volutpat congue consectetur diam ac. Mauris id non, elit sem mi tincidunt lorem at ullamcorper nibh aliquam turpis eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ipsum consectetur, magna sit aliquet nunc turpis praesent erat id tincidunt pulvinar ullamcorper donec, felis laoreet ipsum ullamcorper donec felis laoreet sed, id laoreet amet ullamcorper magna, aliquam felis ante. Ipsum euismod nunc amet diam donec felis laoreet sed volutpat, tincidunt dolor ullamcorper ac elit et lorem molestie, massa feugiat tellus ut donec elit diam lorem eget lobortis sit tellus. Ut turpis sem nisi felis mi ipsum tellus, dolore amet aliquet dolore nonummy et ac eget, laoreet dolor ullamcorper euismod nunc, pulvinar, diam magna consectetur, diam ac mauris nibh feugiat. Non lobortis sit sem aliquam mauris lobortis sit aliquet nisi adipiscing praesent nibh sed eget ut consectetur proin ac mauris, proin aliquam mauris ante pulvinar tellus nunc amet praesent donec. Elit mi dolor ullamcorper dolore nonummy et erat elit tellus, ut turpis praesent tempus felis massa, pulvinar tellus donec felis mi ipsum euismod dolore nonummy diam donec felis laoreet pulvinar. Ullamcorper dolore nonummy diam erat, congue nonummy et erat eget, tincidunt pharetra ullamcorper magna consectetur diam, magna at, ante feugiat tellus ut, turpis proin tempus mauris, massa feugiat tellus, dolore. Amet aliquet, nibh dolor ullamcorper magna elit et lorem eget ut pharetra sem aliquam mauris nibh, feugiat tellus ut at, ante lorem volutpat nisi turpis aliquet aliquam mauris, massa dolore. Nonummy, et sed id laoreet dolor non, congue at nibh sed volutpat congue nonummy et lorem volutpat tincidunt pharetra diam magna mauris nibh dolor non nisi erat felis laoreet ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent tempus id mi ipsum euismod, et sed volutpat ut pharetra tellus ut sit sem nisi adipiscing mi tempus molestie dolore turpis aliquet erat felis. Mi sed euismod dolore adipiscing praesent nibh feugiat tellus ut, sit aliquet donec adipiscing mi erat felis laoreet dolor volutpat tincidunt pharetra diam ac elit. Lobortis feugiat volutpat ut pharetra proin laoreet ipsum euismod tincidunt nonummy diam donec eget, tincidunt dolor volutpat congue nonummy et sed eget congue consectetur et. Ac elit nibh dolor non aliquet tempus id laoreet ipsum euismod, congue nonummy praesent erat id tincidunt dolor euismod magna nonummy diam, lorem mauris, lobortis. Pharetra sem ac, elit lobortis dolor, felis mi tempus id massa ipsum euismod dolore pharetra, diam magna elit nibh sed volutpat congue consectetur diam lorem. Eget lobortis dolor non magna, at ante lorem amet praesent erat id massa pulvinar, aliquet donec felis laoreet ipsum id laoreet pharetra diam erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et, lorem, eget lobortis feugiat non ut turpis proin lorem mauris massa, sit aliquet aliquam mauris ante tempus molestie nunc sit tellus et sed volutpat lobortis sit non magna. At proin tempus, molestie lobortis, turpis sem nisi adipiscing praesent erat, felis et erat id congue nonummy, diam lobortis feugiat tellus nunc, turpis praesent, tempus mauris massa pulvinar tellus. Dolore turpis praesent erat felis laoreet sed euismod dolore amet, diam, erat eget tincidunt pharetra non, ante tempus id massa pulvinar tellus nunc nonummy praesent donec felis tincidunt pulvinar. Ullamcorper congue consectetur diam ac eget lobortis, pharetra ullamcorper ac donec nonummy mi sed id tincidunt, amet diam donec elit nibh lorem volutpat lobortis feugiat non magna at ante. Lorem molestie, ut turpis proin lorem mauris massa congue amet ullamcorper congue at nibh sed eget lobortis sit non aliquam adipiscing praesent aliquam mauris ante ipsum, euismod tincidunt, pulvinar. Aliquet, donec elit mi sed volutpat molestie, nunc pulvinar ullamcorper, laoreet dolor non magna at nibh dolor ullamcorper magna nonummy nibh dolor euismod congue nonummy et massa sit tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem molestie lobortis sit aliquet nisi at massa feugiat non praesent erat eget laoreet, pulvinar euismod magna, nonummy et lorem mauris nibh feugiat. Volutpat ut turpis, proin ac, mauris ante feugiat molestie dolore amet praesent nibh sed volutpat, ut pharetra sem aliquam at, proin aliquam felis. Praesent erat felis laoreet dolor euismod dolore nonummy, mi erat volutpat tincidunt dolor non proin tempus id massa sit praesent tempus felis laoreet. Ipsum euismod dolore adipiscing ante tempus id tincidunt pulvinar diam congue consectetur diam ac feugiat aliquet nisi adipiscing proin ipsum tellus dolore adipiscing. Proin tempus id massa pulvinar tellus dolore adipiscing mi ipsum euismod dolore, nonummy praesent tempus id tincidunt pulvinar at, et feugiat volutpat magna. At et lorem molestie ut pharetra, non ut adipiscing proin tempus molestie ut, turpis proin tempus mauris, nunc sit tellus nisi adipiscing eget. Lobortis, dolor volutpat ut turpis sem, ac mauris massa feugiat tellus, nunc sit aliquet aliquam adipiscing diam donec eget tellus nisi consectetur ante. Lorem mauris nunc turpis proin aliquam felis ante ipsum aliquet, nisi adipiscing proin ipsum, tellus nisi adipiscing proin, tempus molestie, massa pulvinar tellus. Diam ac eget lobortis sit tellus nisi at proin lorem molestie ut, sit, sem aliquam mauris ut turpis sem nisi at ante, ipsum. Molestie nunc ut turpis eget non massa erat pharetra mauris ullamcorper proin tincidunt erat consectetur tellus, laoreet magna ipsum, adipiscing diam lobortis ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Massa ipsum aliquet nunc amet diam magna nonummy, mi sed elit lobortis pharetra ullamcorper. Magna at proin massa pulvinar aliquet dolore nonummy, diam donec elit nibh dolor ullamcorper. Congue consectetur sem nisi consectetur proin lorem mauris massa feugiat tellus aliquam, at eget. Lobortis feugiat non congue pharetra sem ac mauris lobortis sit sem, aliquam adipiscing proin. Tempus felis ante pulvinar tellus dolore adipiscing mi, ipsum molestie nunc erat, volutpat tincidunt. Dolor volutpat congue consectetur sem aliquam at proin tempus felis laoreet ipsum tellus dolore. Amet diam erat id laoreet dolor ullamcorper nibh feugiat, volutpat ut sit aliquet nisi. Adipiscing praesent aliquam felis massa pulvinar, ullamcorper congue nonummy mi sed euismod nunc amet. Diam, donec elit laoreet pulvinar consectetur proin aliquam, felis, ante feugiat aliquet nisi adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue consectetur sem nisi at ante nibh sed. Non ut consectetur diam magna mauris nibh feugiat. Volutpat lobortis feugiat tellus dolore, turpis praesent erat. Felis laoreet pulvinar praesent aliquam id massa congue. Consectetur et lorem, eget lobortis pharetra diam ac. At ante lorem molestie ut turpis sem nisi. Adipiscing ante ipsum id, massa pulvinar ullamcorper nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Adipiscing laoreet sed id, tincidunt pulvinar diam donec felis nunc dolor, ullamcorper magna nonummy et ac eget. Tellus nunc turpis praesent erat felis mi erat eget nibh dolor eget lobortis pharetra sem ac eget. Nibh sit, non nisi, at, sem aliquam felis, euismod tincidunt amet diam erat elit nibh feugiat volutpat. Ut consectetur, proin aliquam mauris nibh sit non, nisi turpis praesent aliquam felis ante ipsum tellus et. Erat volutpat tincidunt pharetra diam ac elit et lorem non congue at, nibh sed non congue pharetra. Proin lorem eget lobortis sit, amet praesent tempus id nunc nonummy praesent tempus euismod nunc amet ullamcorper. Dolore nonummy et ac, elit nibh massa feugiat, tellus ut adipiscing ante lorem mauris nunc donec elit. Laoreet, sed euismod magna elit mi sed eget tincidunt amet diam magna at et lorem volutpat congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:name="myBookmark" w:id="9653317583596131575"/>
       <w:r>
         <w:t>The end.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5829041353655334820"/>
+      <w:bookmarkEnd w:id="9653317583596131575"/>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R0132c6d63c61491d"/>
+      <w:headerReference w:type="default" r:id="Rfabb84a774dd4292"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -758,51 +753,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R4edde1ebe8694b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R47dbc05e7dfb474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R249392c083244f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R0132c6d63c61491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra1679d3d070847ab" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R909b6e67898f40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd79af8545f1f403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcd7bed6bd22e47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rfabb84a774dd4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1a121cfd3314485c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>