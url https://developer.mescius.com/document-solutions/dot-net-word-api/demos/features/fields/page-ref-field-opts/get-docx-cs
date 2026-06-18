--- v10 (2026-06-18)
+++ v11 (2026-06-18)
@@ -1,192 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd2d0b12f715548d8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re6cbb46c3537498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R942d16e4ed8d4aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re4defb8220a64b6e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6f192e0f8c544e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5652dd967aeb4f06" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGEREF myBookmark \h \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>VI</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>...</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt non, massa aliquam nonummy ullamcorper nibh, lorem felis praesent congue pharetra tellus nisi turpis aliquet aliquam, felis eget. Et ac mauris lobortis turpis sem dolore amet aliquet dolore amet non congue consectetur, proin ac at praesent, aliquam. Adipiscing mi, erat felis laoreet massa ipsum euismod nunc, pulvinar, aliquet dolore elit mi, sed id laoreet dolor non. Ut pharetra sem nisi adipiscing proin, tempus mauris massa pulvinar euismod nunc, amet at ante feugiat volutpat nisi, turpis. Sem aliquam mauris massa, feugiat aliquet aliquam adipiscing proin aliquam id, massa pulvinar tellus dolore nonummy, praesent nibh feugiat. Tellus ut turpis aliquet nisi adipiscing mi lobortis ac et, massa ac sit nisi sed elit non massa magna. Sit, nonummy volutpat ante dolore erat tellus laoreet ac turpis sem, nisi adipiscing proin aliquam felis mi sed id. Tincidunt dolor ullamcorper donec eget laoreet dolor volutpat tincidunt consectetur diam lorem mauris lobortis dolore, adipiscing mi tempus id. Laoreet pulvinar at et ac, molestie ut pharetra sem ac mauris lobortis pharetra sem ac erat, eget laoreet dolor. Volutpat congue consectetur diam ac elit nibh dolor sem nisi at et, lorem volutpat, congue consectetur proin ac mauris. </w:t>
-[...108 lines deleted...]
-      <w:bookmarkStart w:name="myBookmark" w:id="9653317583596131575"/>
+        <w:t xml:space="preserve">Erat, euismod eget mauris consectetur turpis dolor aliquam lobortis mi proin euismod adipiscing sed elit amet ac. Erat lobortis sem id, turpis erat tincidunt proin volutpat nonummy lorem ut mi tellus nonummy pulvinar aliquam. Laoreet, praesent molestie amet aliquet, molestie pharetra erat lobortis diam euismod, consectetur sed dolore sem mauris dolor. Dolore ante volutpat nonummy ipsum congue laoreet non elit pulvinar nisi nibh ullamcorper mi tellus eget amet. Tempus congue ante tellus consectetur sed nunc et euismod, at pharetra donec ante ullamcorper felis feugiat ac. Tincidunt et nisi mi euismod consectetur, sed, dolore nibh diam felis feugiat magna laoreet non elit ipsum. Nisi, lobortis praesent molestie amet erat lobortis diam id turpis ac tincidunt donec massa non elit pulvinar. Aliquam tincidunt proin volutpat nonummy tempus lobortis diam molestie consectetur, erat nunc proin euismod adipiscing dolor, donec. Massa sem, eget pulvinar aliquam ipsum magna laoreet tellus consectetur, erat nisi proin eget pulvinar, feugiat dolore. Massa diam, elit pulvinar magna nibh tellus at non elit, sit ac congue praesent molestie dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Id mauris dolor donec consectetur dolor aliquam ut diam molestie pharetra sed nisi nibh aliquet molestie. Amet ipsum nisi mi euismod mauris sed nunc proin, volutpat nonummy tempus congue, pharetra donec massa. Diam molestie sit magna laoreet sem at dolor dolore proin euismod adipiscing feugiat donec massa, non. Eget turpis lorem dolore ante non sem eget, amet ac lobortis aliquet mauris dolor erat ut. Mi tellus consectetur sed donec nibh ullamcorper felis, sit erat massa tellus at pulvinar ac nibh. Congue laoreet sem elit amet tempus tincidunt, diam molestie consectetur tempus nunc sem eget pulvinar nisi. Nibh, ullamcorper adipiscing sed, donec massa volutpat, elit, ullamcorper, mauris pharetra tempus ut, diam id turpis. Dolor tempus congue praesent, molestie, pharetra sed ut proin id turpis lorem congue mi volutpat amet. Ipsum, nisi feugiat donec, ante non eget ipsum ut sem eget sit aliquam laoreet ullamcorper adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquet dolore ante euismod adipiscing, pharetra tempus ut et. Euismod mauris pharetra aliquam lobortis diam felis feugiat congue. Massa proin volutpat turpis feugiat dolore massa, nisi lobortis. Diam molestie pharetra erat nunc diam eget sit ac. Congue proin mauris dolor, dolore lobortis ullamcorper nonummy tempus. Nisi laoreet aliquet eget amet euismod turpis sed dolore. Ante ullamcorper adipiscing feugiat congue laoreet aliquet elit pulvinar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent molestie pharetra eget nonummy tempus lobortis praesent id pharetra sed nunc et id. Turpis lorem, congue praesent volutpat elit, feugiat magna tincidunt, sem mauris dolor dolore nibh ullamcorper. Nibh tellus eget amet ipsum congue et molestie at, dolor nisi nibh ullamcorper felis lorem. Congue massa sem id turpis, sed dolore ante non tincidunt praesent molestie nonummy, ipsum ut. Et molestie consectetur dolor aliquam, tincidunt praesent tellus nonummy ipsum nisi nibh tellus adipiscing sed. Donec, lobortis ullamcorper laoreet aliquet molestie nonummy, ipsum magna laoreet aliquet elit dolor nisi lobortis. Diam mauris consectetur sed ut et tellus at dolor donec massa ullamcorper id consectetur mauris. Dolor erat massa non consectetur ipsum nisi et euismod, sit magna laoreet aliquet mauris pharetra. Aliquam lobortis laoreet aliquet elit turpis feugiat dolore ante, sem felis praesent felis feugiat donec. Nunc diam eget, sit lorem nibh id turpis sed dolore ante, volutpat nonummy ipsum nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ullamcorper mauris, consectetur sed ut et euismod turpis, lorem dolore lobortis diam elit, feugiat magna laoreet aliquet at. Dolor tempus volutpat adipiscing sit donec nunc sem eget sit ac laoreet, praesent mauris pharetra erat lobortis ullamcorper. Elit sit erat tincidunt proin euismod nonummy lorem tincidunt mauris sit magna laoreet tellus at erat nunc, proin. Id adipiscing feugiat donec massa, sem felis turpis erat nunc proin volutpat amet lorem ut praesent id pharetra. At pharetra donec ante molestie dolor donec mi molestie dolor donec massa sem id sit lorem nunc proin. Volutpat adipiscing feugiat donec laoreet dolore proin non elit sit ac massa aliquet elit sed nisi nibh diam. Molestie nonummy ipsum ut et euismod turpis sed dolore praesent molestie amet aliquam massa nunc, proin euismod adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">At pulvinar, aliquam ut praesent molestie consectetur pulvinar aliquam, tincidunt ac massa sem, eget amet, tempus lobortis praesent molestie dolor. Erat nunc et id turpis ac tincidunt praesent eget amet donec lobortis ullamcorper id sit ac dolor dolore, ante non. Nonummy pulvinar magna nibh tellus consectetur sed dolore ante non adipiscing sit magna et molestie consectetur erat, nunc sem at. Pulvinar nonummy tempus nisi et euismod turpis ac tincidunt praesent eget amet tempus ut diam felis feugiat congue et, id. Turpis ac, tincidunt aliquet ante volutpat consectetur tempus ut diam eget pulvinar nisi et id sit lorem congue praesent mauris. Dolor dolore mi, molestie, amet erat massa sem, felis ipsum ut feugiat magna praesent molestie, pharetra magna, mi, molestie, pharetra. Sed, dolore nibh euismod adipiscing lorem, congue praesent mauris feugiat tincidunt diam adipiscing, tempus tincidunt diam adipiscing feugiat pulvinar, ut. Proin id pulvinar ac nibh ullamcorper adipiscing, ac, nibh euismod amet nisi et eget pulvinar aliquam ante ante molestie pharetra. Magna, mi, tellus elit pulvinar aliquam nibh euismod amet ac tincidunt praesent molestie nonummy tempus, lobortis diam euismod consectetur, lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent tellus at amet, ac tincidunt proin volutpat nonummy feugiat magna mi tellus at sed nunc, erat, ut et eget turpis. Lorem congue proin volutpat amet tempus, congue laoreet tellus elit amet aliquam lobortis aliquet mauris dolor donec massa non elit pulvinar. Felis pharetra erat nunc proin, euismod adipiscing feugiat donec ante ullamcorper, elit feugiat magna, laoreet euismod at sed dolore proin volutpat. Nonummy lorem congue mi congue ante volutpat nonummy ipsum congue laoreet tellus at pulvinar aliquam lobortis diam mauris nonummy ipsum nisi. Nibh aliquet mauris pharetra aliquam lobortis nisi nibh aliquet mauris dolor donec massa sem elit ipsum magna laoreet aliquet at dolor. Donec lobortis diam felis pharetra sed nisi, nibh, aliquet mauris pharetra erat, amet lorem dolore ante non, felis pulvinar magna nibh. Tellus at dolor donec nibh diam molestie consectetur erat nunc proin id turpis feugiat donec massa non elit volutpat nonummy lorem. Congue praesent mauris pharetra sed ut, nibh ullamcorper at dolor tempus ut et tellus, at pulvinar, nonummy ipsum nisi mi aliquet. Mauris amet tempus ut praesent, molestie pharetra donec nunc proin eget pulvinar nisi tincidunt praesent molestie nonummy tempus ut et tellus. At, diam id consectetur, lorem tincidunt praesent eget amet, tempus ut diam id pharetra magna laoreet, tellus at dolor aliquam lobortis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Pharetra, erat nunc et id turpis lorem dolore proin molestie pharetra, tempus ut et euismod at, dolor dolore ipsum nisi nibh tellus, at dolor donec, ante non nonummy ipsum congue. Mi aliquet eget, amet feugiat dolore ante non, consectetur ipsum nisi nibh tellus praesent molestie pharetra erat massa non id amet aliquam lobortis ullamcorper at dolor donec, massa sem elit. Ipsum magna tincidunt proin volutpat adipiscing feugiat congue massa dolore ante diam id pharetra ac massa proin eget amet lorem, tincidunt praesent molestie consectetur pulvinar magna laoreet tellus at dolor. Aliquam ut lorem tincidunt praesent molestie, dolor donec lobortis diam id turpis ac tincidunt sem eget amet aliquam ante ullamcorper felis sit donec laoreet non elit pulvinar aliquam lobortis erat. Massa sem elit pulvinar tempus tincidunt mi molestie nonummy ipsum ut nibh, euismod at dolor donec ante, non adipiscing feugiat magna mi aliquet, at dolor dolore tempus lobortis diam id. Turpis lorem dolore ante ullamcorper id consectetur ipsum aliquam tincidunt praesent molestie pharetra erat massa non, nibh euismod adipiscing feugiat, magna massa sem eget turpis lorem dolore ante non nonummy. Feugiat ac nunc proin euismod, adipiscing lorem tincidunt mi molestie consectetur tempus amet donec, nibh diam, felis feugiat, magna laoreet non elit ipsum aliquam nibh euismod, at feugiat dolore praesent. Volutpat nonummy ipsum ut et euismod at dolor donec ipsum nisi et id turpis lorem tincidunt praesent molestie pharetra donec massa sem felis feugiat, ac tincidunt aliquet mauris pulvinar aliquam. Lobortis diam, mauris pharetra donec laoreet congue proin, mauris, pharetra dolore ante volutpat nonummy tempus lobortis sem id sit ac laoreet, aliquet at sed dolore proin, volutpat nonummy ipsum, congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Feugiat erat tincidunt proin eget turpis lorem. Congue massa non elit volutpat adipiscing feugiat. Erat ut et id adipiscing lorem donec. Massa sem felis, feugiat ac nunc sem. Euismod felis, sit magna laoreet, non elit. Pulvinar, adipiscing feugiat congue et molestie consectetur. Sed nisi nibh, aliquet mauris consectetur ipsum. Magna laoreet sem at pulvinar aliquam ut. Mi tellus at ipsum nisi, consectetur sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis, mi volutpat, felis sit, sed donec ante ullamcorper id pharetra erat nunc proin. Id et molestie at sed dolore lobortis aliquet molestie consectetur erat nunc diam id. Turpis lorem nunc praesent, eget adipiscing feugiat magna massa aliquet at ipsum nisi ipsum. Nisi laoreet aliquet, mauris amet aliquam nibh diam felis feugiat magna massa et euismod. At dolor donec, ante volutpat nonummy tempus nisi, laoreet aliquet ante non felis pulvinar. Ac, tincidunt, aliquet mauris pharetra aliquam lobortis, praesent tellus, at sed dolore et ullamcorper. Felis pharetra donec ante diam nibh ullamcorper mauris pharetra erat massa sem eget sit. Lorem dolore ante ullamcorper id turpis erat nunc proin volutpat turpis lorem congue mi. Tellus nonummy ipsum nisi tempus congue diam id consectetur sed nisi laoreet aliquet at. Dolor erat lobortis et euismod at sed nisi ante euismod nonummy feugiat congue, mi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Ante non nonummy ipsum nisi laoreet tellus eget amet tempus lobortis praesent mi sem eget, amet non at ipsum nisi proin volutpat amet tempus lobortis diam mauris dolor donec. Nunc et tellus turpis ac laoreet euismod sit ac congue aliquet at lorem sit magna mi euismod turpis ac laoreet tellus turpis ac laoreet tellus turpis ac nibh euismod. Turpis lorem tincidunt aliquet turpis dolore proin, volutpat amet pharetra donec mi molestie pharetra donec ante tellus consectetur erat ante tellus consectetur ipsum ut non at sed dolore proin. Eget pulvinar aliquam ipsum, lobortis sem elit erat ante, volutpat consectetur donec mi molestie sit congue ullamcorper, adipiscing feugiat congue praesent id sit magna laoreet, tellus, turpis erat, laoreet. Tellus ullamcorper adipiscing, tempus nibh ullamcorper nonummy, donec nibh volutpat amet donec ante eget amet donec proin molestie dolor, dolore aliquet adipiscing lorem tincidunt, ullamcorper amet, nisi proin, magna. Nibh id sit, nisi diam, elit ipsum nunc sem at sed massa aliquet elit erat massa aliquet at erat feugiat congue, praesent mauris pharetra magna mi molestie pharetra erat. Massa non, consectetur erat massa sem eget, amet, aliquam lobortis ullamcorper adipiscing tempus tincidunt aliquet adipiscing, lorem turpis ac nibh id sit nisi proin elit ipsum ut, proin id. Pulvinar, nisi et volutpat amet aliquam lobortis ullamcorper adipiscing tempus nibh euismod nonummy tempus nibh, nunc sem nonummy donec massa molestie pharetra ac laoreet, tellus sit, congue et id. Feugiat ac tincidunt tellus consectetur lorem tincidunt, aliquet mauris pulvinar dolore proin laoreet id pharetra ac massa tellus pharetra ac laoreet molestie consectetur erat tincidunt sem elit dolor dolore. Ante euismod nonummy aliquam ante non adipiscing tempus ut diam laoreet aliquet at lorem, tincidunt praesent, felis pharetra dolore praesent mauris dolor magna praesent molestie pharetra donec, ante non. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tincidunt praesent molestie, dolor donec ante, molestie dolor magna mi, molestie pharetra erat ante molestie praesent at sed congue praesent molestie pharetra, dolore proin, mauris dolor dolore. Mi volutpat, consectetur erat massa volutpat dolor, magna praesent mauris feugiat congue aliquam et, id, sit aliquam laoreet ullamcorper adipiscing ac tincidunt aliquet felis feugiat dolore mi. Mauris, dolor magna praesent mauris sit, magna praesent felis lorem lobortis ullamcorper sem elit ipsum nunc sem at ipsum dolore et volutpat amet nisi ante volutpat amet. Aliquam lobortis euismod amet aliquam ante mauris dolor pharetra ac massa tellus, pharetra ac mi tellus turpis magna et euismod turpis ac laoreet aliquet at sed tincidunt. Praesent mauris dolor dolore proin eget amet aliquam ipsum dolore proin eget amet aliquam lobortis aliquet felis feugiat, congue praesent molestie sit donec massa tellus pharetra erat. Laoreet molestie pharetra magna mi molestie consectetur ac lorem congue aliquet mauris dolor magna praesent felis dolor magna praesent, mauris sit magna praesent id pharetra magna, mi. Molestie euismod adipiscing lorem tincidunt aliquet felis feugiat congue praesent mauris dolor congue praesent, mauris consectetur donec, nunc sem elit ipsum nunc, proin id turpis ac lobortis. Aliquet tincidunt, aliquet, elit sed nunc sem mauris, lorem tincidunt, aliquet at sed nunc aliquet at lorem congue praesent mauris feugiat tincidunt, aliquet adipiscing lorem congue praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lobortis ullamcorper mauris sit magna mi tellus pharetra ut diam felis euismod amet aliquam nibh euismod amet tempus, lobortis diam adipiscing lorem, tincidunt diam felis. Feugiat congue diam adipiscing tempus lobortis ullamcorper, adipiscing, ipsum ut, mi tincidunt aliquet felis dolor congue praesent felis, feugiat congue praesent mauris feugiat, ut diam. Felis sit congue praesent id sit magna mi molestie, consectetur ac nonummy tempus lobortis, diam, elit, tempus nunc non nonummy ipsum nisi nibh euismod adipiscing. Dolor aliquam, massa ullamcorper felis ipsum congue diam molestie aliquet mauris feugiat magna ante molestie pharetra, erat massa non nonummy, sed nunc proin eget pulvinar. Nisi, et id amet ac, congue praesent felis feugiat dolore ante tincidunt tellus at lorem tincidunt aliquet, at dolor dolore praesent at lorem congue praesent. Mauris dolor dolore mi volutpat nonummy tempus lobortis diam felis pulvinar nisi et nibh euismod adipiscing feugiat congue diam adipiscing, ipsum ut et felis feugiat. Congue mi molestie turpis ac tincidunt sem at volutpat nonummy erat nunc sem, eget pulvinar, nisi et id sit, aliquam nibh ullamcorper turpis ac tincidunt. Praesent molestie pharetra donec mi molestie consectetur erat massa non praesent mauris, pulvinar aliquam nibh non nonummy tempus lobortis ullamcorper elit, feugiat ac mi, tellus. At sed tincidunt aliquet mauris dolor dolore proin eget dolor, dolore proin massa non, at pulvinar dolore proin eget, ipsum nisi et, eget, amet tempus. Lobortis diam mauris dolor erat massa non elit ipsum nisi sem id turpis ac aliquam massa volutpat pharetra donec ante volutpat, consectetur erat massa, sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem nunc aliquet eget pharetra dolore, ante volutpat amet tempus lobortis diam felis, sit magna tincidunt, aliquet at sed dolore. Ante ullamcorper nonummy turpis aliquam nibh euismod adipiscing feugiat tincidunt diam, mauris feugiat tincidunt praesent felis sit magna mi molestie. Pharetra sed massa, sem elit sed massa proin lobortis sem elit ipsum ut, et euismod consectetur lorem tincidunt tellus adipiscing. Sed dolore proin at sed congue proin molestie dolor congue, aliquet at pharetra erat ante nisi ante, ullamcorper adipiscing lorem. Ut, diam adipiscing, lorem lobortis ullamcorper adipiscing tempus lobortis volutpat elit ipsum ut diam felis ipsum ut diam, proin volutpat. Pulvinar aliquam ante eget nonummy tempus ut diam felis feugiat, congue praesent id consectetur ac, mi aliquet elit dolor dolore. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lorem tincidunt aliquet eget, dolor donec ante. Non nonummy tempus congue et, id, feugiat. Lobortis, ullamcorper elit tempus lobortis nisi nibh. Euismod, adipiscing tempus nibh, euismod amet aliquam. Nibh ullamcorper adipiscing ipsum lobortis ullamcorper nonummy. Ipsum ut diam felis, feugiat, nisi et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Eget amet aliquam lobortis diam felis. Sit ac massa non at, erat. Dolore proin volutpat amet nisi ante. Lobortis diam elit tempus ut et. Eget turpis ac laoreet tellus at. Dolor dolore praesent molestie pharetra donec. Massa non, nonummy tempus lobortis non. Proin volutpat amet, donec ante, eget. Nonummy tempus ut diam adipiscing tempus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris amet, donec lobortis sem, elit volutpat, amet aliquam lobortis ullamcorper nonummy tempus lobortis ullamcorper. Felis ipsum congue praesent id sit ac laoreet tellus sit ac mi, tellus, consectetur sed. Tincidunt tincidunt praesent felis lorem, congue diam id feugiat congue diam id sit ac laoreet. Tellus turpis ac mi tellus consectetur erat tincidunt tellus consectetur lorem lorem ut ullamcorper adipiscing. Lorem, ut praesent id, sit magna massa aliquet consectetur ac laoreet tellus sit, magna mi. Tellus, consectetur dolor dolore congue praesent mauris sit magna mi tellus pharetra magna mi non. At sed dolore sem at dolor dolore ante elit dolor, nisi nibh euismod, adipiscing lorem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam nibh ullamcorper adipiscing, feugiat dolore mi mauris dolor dolore praesent mauris dolor, congue. Praesent mauris, euismod at sed, nunc proin mauris dolor donec proin molestie amet erat. Lobortis diam felis ipsum, ut diam id sit ac tincidunt sem eget tellus pharetra. Donec massa non elit erat massa sem at sed massa tellus turpis, ac laoreet. Aliquet at sed nunc sem eget amet aliquam nibh non sem elit pulvinar nisi. Et id amet aliquam tempus lobortis non elit ipsum ut et id sit nisi. Diam eget sit nisi nibh ante volutpat, amet tempus massa volutpat amet donec massa. Non elit, ipsum ut diam id sit magna nibh aliquet turpis ac nibh tellus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet donec ante, volutpat amet erat. Ut sem nonummy, tempus lobortis et. Id sit ac laoreet euismod turpis. Lorem pharetra magna laoreet, non consectetur. Erat dolore sem eget dolor dolore. Sem elit sed nunc sem mauris. Pulvinar donec proin eget pulvinar donec. Ante nunc non at sed dolore. Proin eget ipsum dolore sem at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus pharetra congue diam felis lorem nibh massa molestie feugiat lobortis volutpat amet donec ante molestie, feugiat, lobortis euismod amet nisi proin. Volutpat amet aliquam ante mauris sed tincidunt praesent mauris lorem ipsum ut non nonummy aliquam massa ullamcorper nonummy tempus lobortis, non elit. Feugiat ac mi tellus at pulvinar donec nibh non adipiscing lorem congue praesent, dolore, proin non elit ipsum ut diam, felis consectetur. Sed dolore ante volutpat nonummy lorem tincidunt diam tellus consectetur sed nunc proin id diam felis sit magna laoreet molestie turpis, ac. Tincidunt sem eget amet aliquam lobortis diam molestie sit donec nunc proin euismod turpis, ac laoreet ullamcorper adipiscing lorem turpis ac laoreet. Sem eget, pulvinar nisi nibh ullamcorper adipiscing feugiat congue laoreet mauris pharetra donec massa sem elit pulvinar aliquam, lobortis, ullamcorper mauris amet. Ipsum nisi dolor magna ante, non nonummy ipsum nisi nibh tellus, mauris pharetra donec, lobortis diam felis feugiat congue dolore et volutpat. Sem, euismod consectetur lorem, tincidunt euismod sit ac tincidunt aliquet eget pharetra aliquam lobortis non adipiscing ipsum congue laoreet aliquet elit dolor. Nisi tincidunt praesent adipiscing feugiat consectetur lorem nunc aliquet at sed dolore proin volutpat amet aliquam lobortis et id sit magna, mi. Tellus, consectetur, sed nunc ante eget pulvinar dolore proin ac laoreet tellus adipiscing lorem laoreet ullamcorper adipiscing lorem laoreet euismod turpis, aliquam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mi tellus at lorem, tincidunt tellus at lorem laoreet euismod turpis ac, laoreet ullamcorper adipiscing lorem tincidunt praesent felis, feugiat. Lobortis ullamcorper adipiscing elit tempus nunc sem nonummy erat massa tellus, consectetur erat, massa non at erat laoreet aliquet consectetur. Erat laoreet, tellus consectetur magna et felis, pulvinar dolor dolore proin mauris dolor dolore proin mauris dolor dolore praesent at. Feugiat congue aliquet at lorem tincidunt ullamcorper adipiscing aliquam, nibh euismod nonummy pharetra donec praesent felis, lorem, ut ullamcorper adipiscing. Aliquam massa volutpat dolor dolore praesent at lorem lobortis euismod turpis feugiat ut sem nonummy tempus, nunc non consectetur erat. Laoreet molestie pharetra donec praesent, adipiscing, ipsum lobortis non amet donec, mi molestie dolor dolore praesent felis felis, ipsum nunc. Sem elit, erat ante, molestie sit magna ullamcorper adipiscing ipsum, lobortis volutpat amet dolore praesent at feugiat tincidunt aliquet adipiscing. Tempus lobortis sed tincidunt aliquet consectetur ac, et eget pulvinar nunc non consectetur ac laoreet molestie pharetra magna et id. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:name="myBookmark" w:id="2703968042500196704"/>
       <w:r>
         <w:t>The end.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9653317583596131575"/>
+      <w:bookmarkEnd w:id="2703968042500196704"/>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rfabb84a774dd4292"/>
+      <w:headerReference w:type="default" r:id="R5fb10543aa944568"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -753,51 +748,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R909b6e67898f40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rd79af8545f1f403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rcd7bed6bd22e47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rfabb84a774dd4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R1a121cfd3314485c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R271070fa02e949ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb1c978e2a9004d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5e4fe7cf13704d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R5fb10543aa944568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8250843aec9b42f0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>