--- v11 (2026-06-18)
+++ v12 (2026-08-03)
@@ -1,187 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re4defb8220a64b6e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6f192e0f8c544e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5652dd967aeb4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcd18de600bdb466e" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbd99239fdb264173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf2c76081a0a74b64" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGEREF myBookmark \h \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>VI</w:t>
+        <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>...</w:t>
       </w:r>
       <w:r/>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Erat, euismod eget mauris consectetur turpis dolor aliquam lobortis mi proin euismod adipiscing sed elit amet ac. Erat lobortis sem id, turpis erat tincidunt proin volutpat nonummy lorem ut mi tellus nonummy pulvinar aliquam. Laoreet, praesent molestie amet aliquet, molestie pharetra erat lobortis diam euismod, consectetur sed dolore sem mauris dolor. Dolore ante volutpat nonummy ipsum congue laoreet non elit pulvinar nisi nibh ullamcorper mi tellus eget amet. Tempus congue ante tellus consectetur sed nunc et euismod, at pharetra donec ante ullamcorper felis feugiat ac. Tincidunt et nisi mi euismod consectetur, sed, dolore nibh diam felis feugiat magna laoreet non elit ipsum. Nisi, lobortis praesent molestie amet erat lobortis diam id turpis ac tincidunt donec massa non elit pulvinar. Aliquam tincidunt proin volutpat nonummy tempus lobortis diam molestie consectetur, erat nunc proin euismod adipiscing dolor, donec. Massa sem, eget pulvinar aliquam ipsum magna laoreet tellus consectetur, erat nisi proin eget pulvinar, feugiat dolore. Massa diam, elit pulvinar magna nibh tellus at non elit, sit ac congue praesent molestie dolor dolore. </w:t>
-[...103 lines deleted...]
-      <w:bookmarkStart w:name="myBookmark" w:id="2703968042500196704"/>
+        <w:t xml:space="preserve">Proin felis diam magna dolor volutpat mi erat dolor volutpat ut feugiat felis et magna at sem nisi ipsum euismod tincidunt nunc ipsum id laoreet sed volutpat lobortis. Feugiat molestie massa ipsum euismod, nunc, dolor euismod, lobortis pharetra, non lobortis feugiat id, massa ipsum euismod non, aliquam adipiscing praesent donec adipiscing praesent donec elit et lorem. Eget nibh feugiat, volutpat lobortis turpis proin ac mauris ante ipsum id massa sed eget nibh nunc, sit tellus dolore nonummy praesent donec nonummy sem nisi consectetur aliquet. Nisi turpis aliquet erat nonummy et erat elit, nibh feugiat molestie at et, lorem mauris massa ipsum id massa, ipsum id nibh sed eget lobortis, dolor non nisi. Turpis sem aliquam felis mi erat, felis, mi erat elit molestie, massa pulvinar euismod tincidunt pharetra, ullamcorper magna nonummy et ac mauris nibh lorem molestie nunc pulvinar tellus. Dolore pulvinar ullamcorper dolore, nonummy et sed elit nibh nunc amet aliquet donec adipiscing, mi erat id laoreet, sed, volutpat ante lorem molestie nunc pulvinar tellus nunc amet. Aliquet tellus nunc pulvinar aliquet dolore nonummy et erat elit et lorem eget massa feugiat, id massa pulvinar euismod nunc amet diam magna nonummy, et lorem eget tincidunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie ante, tempus id mi sed id tincidunt, dolor volutpat ut pharetra nonummy diam donec nonummy et ac mauris ante feugiat. Molestie ante feugiat, molestie massa, pulvinar euismod congue pharetra ullamcorper, congue pharetra non nisi adipiscing proin, nibh ac at proin tempus. Felis mi erat elit mi erat, elit, et lorem molestie massa feugiat aliquet nisi adipiscing praesent donec nonummy praesent donec, sit. Tellus, nunc pulvinar euismod tincidunt pulvinar euismod lobortis dolor non magna, at ante lorem mauris ante ipsum id massa pulvinar, ullamcorper. Tincidunt aliquam at ante ipsum molestie massa, pulvinar euismod nunc pulvinar, ullamcorper magna consectetur diam ac mauris nibh, feugiat molestie lobortis. Sit tellus dolore pulvinar praesent erat elit, ullamcorper congue, consectetur, proin ac mauris ante tempus, mauris, laoreet ipsum, id tincidunt dolor. Euismod tincidunt consectetur et, erat eget lobortis dolor non nisi, sit tellus dolore congue, pharetra sem aliquam at ante tempus id. Massa ipsum euismod tincidunt dolor euismod tincidunt dolor non ut consectetur, aliquet laoreet dolor volutpat tincidunt, amet diam, ac elit nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam donec nonummy felis mi tempus felis laoreet sed, volutpat lobortis feugiat volutpat. Lobortis, sit aliquet, dolore amet aliquet donec elit mi sed id laoreet sed volutpat. Lobortis dolore adipiscing mi erat elit laoreet lorem eget ante lorem mauris ante tempus. Felis laoreet dolor volutpat, tincidunt pharetra ullamcorper ac elit et lorem mauris eget nibh. Sed volutpat nibh feugiat molestie nunc pulvinar tellus dolore turpis diam donec, nonummy diam. Ac at et lorem mauris massa ipsum molestie massa congue pharetra proin ac at. Ante lorem mauris massa sit tellus nunc amet diam, donec elit et erat elit. Nibh, lorem at, ante tempus feugiat volutpat, lobortis sit, non ut turpis praesent donec. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Tellus massa, pulvinar id, laoreet dolor, volutpat, aliquet dolore turpis praesent dolore, amet, diam magna consectetur proin ac mauris ante tempus felis laoreet, sed eget laoreet pulvinar euismod congue consectetur. Non ut donec, elit et, erat, elit et ac mauris ante ipsum molestie nunc amet ullamcorper congue amet diam donec elit, nibh lorem at proin aliquam felis euismod, congue pharetra. Sem, magna turpis sem nisi, turpis aliquet donec elit mi, erat eget nibh lorem mauris nibh lorem molestie massa ipsum id tellus nisi consectetur proin aliquam felis mi tempus felis. Laoreet, sed eget lobortis feugiat volutpat ut, sit tellus nisi adipiscing praesent aliquam id, laoreet sed eget tellus ut turpis aliquet nisi turpis praesent, erat elit, mi erat elit nibh. Feugiat volutpat massa ipsum, id nunc pulvinar ullamcorper congue pharetra diam congue pharetra diam massa sit, aliquet, dolore nonummy praesent donec nonummy diam, ac at et ac adipiscing praesent erat. Felis mi sed eget tincidunt pharetra ullamcorper, donec, nunc pulvinar ullamcorper magna nonummy diam, ac eget nibh feugiat molestie massa sit tellus dolore turpis ullamcorper congue pharetra non ut sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie laoreet sed eget, nibh lorem mauris lobortis dolor volutpat lobortis ipsum euismod tincidunt pulvinar, ullamcorper tincidunt nunc ipsum, id laoreet dolor, non congue pharetra non nisi adipiscing. Praesent aliquam adipiscing, praesent erat felis tincidunt dolor euismod tincidunt pharetra sem nisi tempus felis massa ipsum id congue, pharetra ullamcorper magna at, sem nisi adipiscing praesent aliquam. Adipiscing, mi donec, eget nibh dolor ullamcorper magna nonummy et ac at, molestie nunc pulvinar euismod congue, amet diam congue consectetur proin ac at ante lorem id, massa. Pulvinar tellus dolore adipiscing mi erat felis molestie massa, feugiat euismod nunc amet ullamcorper dolore amet et ac elit laoreet dolor non congue pharetra, sem ut sit tellus. Dolore amet ullamcorper congue consectetur diam massa, pulvinar tellus dolore, turpis, aliquet donec elit mi erat, eget nibh feugiat volutpat ut pharetra sem nisi turpis praesent donec felis. Ante sed eget laoreet, dolor turpis aliquet dolore, turpis aliquet erat amet diam ac consectetur sem dolore amet ullamcorper congue, amet non congue pharetra sem mi erat eget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nisi amet, praesent donec nonummy sem magna at proin ac ipsum id tincidunt pharetra ullamcorper congue at proin ac mauris ante lorem mauris ante tempus felis laoreet sed volutpat. Tincidunt dolor non nisi turpis sem et erat eget nibh feugiat volutpat ut pharetra non ut, sit aliquet donec nonummy praesent donec elit et lorem mauris, nibh, feugiat molestie. Massa feugiat nonummy et magna consectetur proin aliquam at, proin aliquam adipiscing praesent erat, eget tincidunt pharetra non magna nonummy sem ac at, ante, tempus sed volutpat tincidunt dolor. Volutpat lobortis sit aliquet aliquam adipiscing, praesent aliquam id laoreet ipsum id, tincidunt, dolor volutpat, ut pharetra sem ac mauris ante lorem felis mauris nibh lorem molestie massa feugiat. Molestie, nunc pulvinar aliquet dolore elit mi sed eget nibh sed volutpat ut sit sem nisi, turpis praesent tempus mauris ante tincidunt consectetur non nisi consectetur, sem aliquam at. Praesent donec elit et erat eget laoreet sed volutpat ut sit non nisi turpis praesent tellus nunc sit tellus dolore adipiscing, praesent donec nonummy diam, magna at proin ac. Mauris ante feugiat tellus ut turpis praesent, aliquam felis mi sed eget laoreet ut turpis aliquet dolore amet diam donec nonummy, et sed eget nibh lorem molestie lobortis sit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Amet ullamcorper ut consectetur sem magna, consectetur proin tempus adipiscing praesent donec nonummy et ac elit et lorem mauris ante ipsum. Pharetra non congue at proin aliquam adipiscing praesent aliquam felis laoreet sed euismod nunc pulvinar diam donec nonummy, et erat elit. Lobortis, feugiat volutpat nisi dolore nonummy et ac at et lorem at proin tempus felis mi donec nonummy et lorem eget. Proin tempus felis massa, pulvinar, tellus dolore turpis praesent erat, feugiat, molestie lobortis sit sem aliquam adipiscing praesent aliquam adipiscing mi. Erat eget laoreet sed, euismod tincidunt sit non nisi consectetur sem aliquam sed volutpat lobortis dolor non ut sit aliquet dolore. Turpis ullamcorper congue amet, diam donec elit nibh dolor non congue consectetur adipiscing praesent donec elit mi sed sit aliquet nisi. Adipiscing praesent, erat nonummy diam congue consectetur proin ac, at proin tempus, id laoreet pulvinar tellus nunc, amet ullamcorper congue consectetur. Sem nisi at felis, laoreet dolor euismod tincidunt lorem molestie, ante ipsum id massa ipsum id tincidunt, pharetra ullamcorper magna consectetur. Diam, ac ipsum euismod tincidunt dolor euismod lobortis dolor non ut sit aliquet dolore turpis praesent erat felis laoreet ipsum eget. Nibh sed volutpat congue, pharetra diam ac mauris id tincidunt dolor volutpat tincidunt dolor non ut turpis sem aliquam, adipiscing praesent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Et ac, mauris nibh ipsum molestie massa ipsum id tincidunt dolor, ullamcorper tincidunt pharetra non nisi consectetur, proin aliquam felis ante erat felis mauris ante ipsum id. Massa pulvinar ullamcorper congue amet diam erat eget laoreet dolor euismod congue sit non magna at ante tempus felis mi tempus feugiat mauris ante ipsum id massa. Pulvinar euismod tincidunt pharetra ullamcorper congue consectetur diam ac mauris, lobortis sit tellus ut sit sem tempus mauris mi tempus id volutpat lobortis feugiat molestie massa ipsum. Id laoreet sed volutpat lobortis feugiat tellus nunc turpis praesent donec adipiscing mi erat, elit mi, erat pulvinar tellus dolore amet aliquet dolore nonummy et ac elit. Nibh sed molestie lobortis sit non nunc sit tellus dolore, adipiscing praesent erat elit et ac mauris euismod nunc amet, praesent donec felis et erat elit nibh. Feugiat molestie lobortis, sit non nisi adipiscing ante tempus felis mi sed eget laoreet dolor volutpat congue aliquam felis ante ipsum molestie dolore, turpis praesent, donec felis. Mi sed id tincidunt pharetra diam donec nonummy et lorem sit euismod nunc amet diam magna nonummy et ac, diam mi nibh laoreet nisi tempus elit laoreet. Sed at et feugiat volutpat ut sit aliquet nisi ac at proin aliquam adipiscing proin tempus adipiscing mi sed id laoreet dolor volutpat tincidunt pharetra non ut. Sit tellus dolore turpis aliquet donec nonummy diam ac feugiat molestie massa ipsum euismod congue amet ullamcorper, magna nonummy diam, magna consectetur proin tempus, mauris ante ipsum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Laoreet sed, eget nibh lorem molestie massa ipsum id massa ipsum, euismod, nunc pulvinar. Ullamcorper congue consectetur diam ac ipsum id tincidunt pulvinar euismod congue pharetra non ut. Sit aliquet nisi, turpis, praesent donec nonummy, praesent donec consectetur sem magna at proin. Tempus dolor volutpat tincidunt, feugiat molestie lobortis sit tellus nunc amet ullamcorper donec felis. Laoreet sed eget laoreet dolor volutpat ut sit tellus ut pulvinar tellus dolore, sed. Mauris, ante, tempus mauris ante tempus felis mi sed eget nibh feugiat molestie lobortis. Ipsum id laoreet ipsum id nibh dolor ullamcorper proin tempus felis mi, tempus id. Laoreet dolor euismod tincidunt pharetra sem nisi turpis sem aliquam turpis praesent aliquam elit. Et ac elit laoreet sed volutpat lobortis, dolore nonummy diam donec elit nibh sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Praesent, donec, nonummy diam ac elit nibh dolor amet aliquet dolore nonummy praesent donec elit nibh sed volutpat lobortis, sit tellus ut turpis. Sem dolore pulvinar aliquet magna nonummy et erat, volutpat lobortis ullamcorper congue consectetur sem ac at proin aliquam adipiscing mi donec nonummy diam. Ac at proin aliquam felis, ante tempus felis, laoreet erat eget nibh nunc amet aliquet donec elit mi erat eget laoreet dolor non. Lobortis sit tellus nisi consectetur praesent tempus felis mi erat felis, mi erat feugiat tellus dolore amet aliquet donec nonummy mi erat elit. Et ac mauris, ante, lorem felis laoreet ipsum, id tincidunt dolor ullamcorper congue dolor volutpat lobortis dolore nonummy et erat elit et lorem. Molestie massa feugiat, tellus ut sit aliquet dolore nonummy diam donec elit, nibh sed volutpat lobortis dolor volutpat nunc pulvinar pharetra sem nisi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit nibh lorem molestie massa tempus felis mi erat eget laoreet. Nunc, pulvinar tellus dolore nonummy mi erat felis tincidunt pulvinar euismod. Lobortis, dolor ullamcorper magna at et ac mauris massa feugiat molestie. Laoreet, sed, id non nisi adipiscing proin aliquam felis mi tempus. Felis mi dolor volutpat tincidunt pharetra non ut feugiat tellus nunc. Pulvinar ullamcorper, dolore amet ullamcorper congue donec, adipiscing praesent erat eget. Laoreet, sed eget lobortis feugiat molestie nunc pulvinar aliquet dolore amet. Aliquet, donec nonummy et sed eget laoreet laoreet pulvinar euismod congue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mauris ante tempus eget laoreet sed, volutpat tincidunt, dolor non. Ut turpis felis, laoreet sed, euismod congue amet diam magna. At proin aliquam at praesent donec adipiscing praesent erat elit. Diam ac mauris lobortis dolor non nisi erat felis tincidunt. Dolor, euismod congue amet ullamcorper magna consectetur sem aliquam adipiscing. Praesent, aliquam, felis laoreet sed eget nibh ac at nibh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Aliquam adipiscing ullamcorper congue amet, diam magna at proin aliquam adipiscing praesent aliquam, adipiscing mi donec elit et lorem ipsum. Eget, nibh sed mauris nibh tempus felis, mi tempus felis laoreet ipsum euismod tincidunt dolor non congue consectetur proin ac. Adipiscing proin aliquam lorem eget lobortis sit, non ut turpis sem, aliquam adipiscing ante ipsum molestie nunc turpis aliquet donec. Nonummy et erat eget nibh dolor volutpat lobortis pharetra non praesent magna consectetur diam magna at ante tempus felis mi. Tempus, felis mi sed eget nibh lorem mauris ante tempus id massa ipsum praesent donec nonummy et ac at nibh. Lorem mauris nunc sit tellus nunc amet aliquet donec elit mi ipsum, euismod tincidunt pharetra non ut pharetra, sem nisi. Magna consectetur diam ac adipiscing proin tempus mauris massa pulvinar euismod tincidunt pulvinar volutpat, tincidunt pharetra sem nisi turpis aliquet. Dolore, turpis aliquet congue pharetra ullamcorper congue aliquam adipiscing, mi sed id, tincidunt pulvinar ullamcorper tincidunt pharetra non ut sit. Tellus tincidunt dolor euismod congue pharetra ullamcorper praesent donec amet et ac elit et lorem eget, lobortis pharetra sem nisi. Turpis sem donec nonummy praesent magna elit, et erat eget tincidunt dolor non, at et, ac, mauris ante ipsum molestie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna at proin aliquam nonummy ullamcorper aliquet nisi turpis mi. Erat, elit et ac eget lobortis feugiat molestie massa feugiat. Id mi erat, at et ac mauris ante tempus felis. Eget lobortis, feugiat volutpat nisi consectetur aliquet, nisi, turpis mi. Tempus elit et erat eget et ac mauris massa ipsum. Id laoreet ipsum id nibh ut turpis sem aliquam felis. Mi tempus felis mi sed eget, tincidunt dolor, volutpat ut. Sit aliquet dolore turpis aliquet donec adipiscing praesent donec nonummy. Et ac sed eget nibh lorem volutpat lobortis feugiat, volutpat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Erat eget lobortis dolor non praesent donec adipiscing praesent donec nonummy et ac at proin lorem mauris massa pulvinar. Tellus tincidunt dolor volutpat tincidunt dolor volutpat massa sit sem, nisi, erat elit, nibh lorem molestie massa feugiat tellus. Nunc pulvinar id laoreet, dolor volutpat lobortis dolor non ut turpis, proin tempus felis mi tempus, id non congue. Turpis tellus dolore amet, ullamcorper congue amet diam magna consectetur diam magna adipiscing ante aliquam felis mi tempus felis. Tincidunt pulvinar turpis sem nisi, adipiscing mi tempus id massa, ipsum euismod tincidunt dolor, non congue pharetra sem nisi. Adipiscing aliquet donec adipiscing mi, erat elit laoreet, dolor volutpat aliquet nisi turpis aliquet dolore amet diam ac at. Et ac, adipiscing, ante ipsum molestie massa pulvinar tellus nunc, amet, diam magna, nonummy sem nisi turpis sem diam. Ac at nibh, lorem mauris ante, tempus molestie massa pulvinar ullamcorper dolore amet diam magna nonummy et ac mauris. Ante lorem tellus ut, turpis, proin, mi erat elit, proin ac felis, mi tempus id laoreet ipsum id tincidunt. Dolor non lobortis feugiat, molestie nunc sit nonummy nibh lorem eget lobortis dolor sem nisi, at proin tempus adipiscing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Magna donec nonummy diam magna, pharetra non, ut turpis, aliquet dolore amet ullamcorper tincidunt feugiat molestie nunc sit sem. Dolore amet aliquet dolore nonummy diam magna aliquam felis et erat eget laoreet sed volutpat lobortis feugiat tellus nunc. Pulvinar euismod nunc amet ullamcorper congue consectetur sem nisi turpis sem, nisi adipiscing volutpat tincidunt dolor volutpat, lobortis feugiat. Molestie nunc sit aliquet donec adipiscing mi, sed id laoreet sed eget lobortis feugiat, volutpat ut sit aliquet sem. Nisi feugiat molestie, dolore pulvinar ullamcorper, dolore nonummy ullamcorper congue consectetur proin aliquam adipiscing proin aliquam felis mi tempus. Id tincidunt dolor, volutpat tincidunt pharetra mauris ante, ipsum id massa ipsum euismod congue pharetra ullamcorper congue, consectetur sem. Aliquam, adipiscing praesent tempus felis ante ipsum euismod tincidunt pulvinar ullamcorper congue pharetra, sem praesent dolore nonummy diam nisi. Consectetur sem nisi adipiscing proin tempus, felis laoreet sed elit nibh lorem eget nibh nunc amet ullamcorper magna, nonummy. Diam ac at proin tempus mauris ante feugiat molestie nunc pulvinar aliquet donec adipiscing mi sed elit nibh sed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Consectetur proin aliquam felis mi, tempus elit mi erat elit nibh lorem molestie lobortis feugiat amet et erat eget laoreet sed. Mauris ante tempus mauris massa pulvinar tellus nunc amet ullamcorper magna nonummy et erat volutpat tincidunt dolor non nisi turpis elit. Mi erat eget laoreet sed, volutpat ut, feugiat tellus nunc pulvinar euismod tincidunt pulvinar euismod congue pharetra non nisi turpis aliquet. Nisi amet aliquet proin ac, at proin tempus id laoreet ipsum id laoreet sed volutpat lobortis sit non ut pulvinar euismod. Tincidunt dolor volutpat tincidunt dolor sed eget nibh feugiat molestie massa ipsum felis mi erat elit et ac mauris ante lorem. Mauris massa pulvinar tellus nunc amet euismod tincidunt pharetra non ut donec elit, et erat eget tincidunt amet ullamcorper congue at. Et lorem eget nibh feugiat, tellus ut sit aliquet dolore nonummy praesent erat elit laoreet dolor, volutpat aliquet, nisi felis ante. Tempus id laoreet, sed, eget, laoreet, dolor volutpat lobortis feugiat tellus nunc sit tellus tincidunt nisi, at proin tempus felis massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Elit, et lorem mauris massa feugiat id massa, magna at et lorem eget ante lorem molestie massa pulvinar tellus dolore amet diam donec nonummy et. Ac elit et ac mauris massa feugiat tellus, et, erat eget nibh ac mauris, nibh feugiat molestie ut sit tellus dolore nonummy praesent erat felis. Laoreet sed volutpat lobortis feugiat molestie ut turpis nonummy et erat elit et ac adipiscing proin aliquam felis laoreet ipsum id tincidunt pulvinar ullamcorper magna. Nonummy diam ac mauris ante lorem molestie lobortis turpis elit laoreet ipsum euismod, congue amet ullamcorper congue, pharetra, sem nisi adipiscing, praesent aliquam adipiscing mi. Erat elit nibh lorem mauris lobortis, feugiat molestie ullamcorper congue pharetra, ullamcorper, congue sit aliquet nisi adipiscing proin aliquam felis mi sed id laoreet sed. Eget ante lorem mauris nunc pulvinar, tellus dolore adipiscing praesent lobortis dolor, non ut sit, tellus nunc amet ullamcorper congue pharetra ullamcorper congue consectetur proin. Ac adipiscing proin, tempus adipiscing euismod tincidunt, pharetra non nisi turpis aliquet nisi adipiscing, mi erat felis laoreet sed id laoreet dolor volutpat ut consectetur. Sem aliquam at proin, tempus felis ante congue nonummy diam, ac mauris nibh lorem molestie massa sit, tellus, nunc amet euismod congue amet diam ac. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Nonummy diam ac mauris nibh feugiat. Molestie massa tempus felis mi sed. Eget nibh, feugiat molestie massa sit. Molestie ullamcorper congue consectetur proin, ac. At ante ipsum id massa pulvinar. Euismod tincidunt pulvinar ullamcorper magna nonummy. Sem nisi, turpis proin tempus mauris. Massa congue nonummy et erat elit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Donec, nonummy praesent donec, elit, diam nisi consectetur proin aliquam adipiscing mi. Tincidunt dolor volutpat nisi turpis, proin nisi turpis aliquet dolore amet diam. Magna at et ac mauris nibh lorem mauris nunc pulvinar euismod tincidunt. Dolor euismod proin aliquam, felis ante ipsum, id tincidunt dolor ullamcorper congue. Nonummy, ullamcorper ac at et ac mauris ante ipsum molestie nunc turpis. Praesent donec adipiscing mauris nibh lorem molestie, massa pulvinar euismod dolore turpis. Aliquet donec nonummy et erat, id laoreet lorem molestie ut pharetra sem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:name="myBookmark" w:id="2669141419511661977"/>
       <w:r>
         <w:t>The end.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2703968042500196704"/>
+      <w:bookmarkEnd w:id="2669141419511661977"/>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R5fb10543aa944568"/>
+      <w:headerReference w:type="default" r:id="R79bb17481c3f415a"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -231,51 +226,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Closing"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \# "'Page '0" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>Page 7</w:t>
+      <w:t>Page 6</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -748,51 +743,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R271070fa02e949ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb1c978e2a9004d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R5e4fe7cf13704d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R5fb10543aa944568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R8250843aec9b42f0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R98af7b221907460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R2f874da37b054eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3f5b7db7532e4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R79bb17481c3f415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R7437ffd2f3464deb" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>