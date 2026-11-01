--- v16 (2026-09-16)
+++ v17 (2026-11-01)
@@ -1,489 +1,391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2759c1f0aaa24dc0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6653ef285fb04937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R63766fe157d74eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra96dee50b8e4488a" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf02ffff8e13a4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6f45d195dd614705" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget donec turpis pharetra aliquam ac massa, proin euismod turpis aliquam. Congue mi non, nonummy ipsum ut diam eget tempus nunc diam. Eget sit ac nibh, lobortis diam felis tempus proin molestie dolor. Congue mi mauris dolor, magna diam adipiscing feugiat congue diam, adipiscing. Lorem nibh volutpat nonummy, aliquam nibh eget adipiscing aliquam, ante molestie. Pharetra dolore mi, felis feugiat tincidunt ullamcorper amet aliquam proin eget. </w:t>
+        <w:t xml:space="preserve">Adipiscing dolore lorem adipiscing, proin dolore nisi, pulvinar id tincidunt sed eget ut feugiat tellus nunc, pulvinar tellus donec nonummy, mi. Magna pharetra volutpat ut turpis, aliquet nisi at praesent erat feugiat, volutpat ut sit tellus nunc turpis proin tempus, felis laoreet. Proin donec nonummy praesent erat felis tincidunt pulvinar ullamcorper, dolore consectetur et sed volutpat aliquet nisi turpis proin aliquam, id massa. Pulvinar ullamcorper congue amet ullamcorper magna consectetur diam ac mauris, nibh tempus, mauris mi erat felis volutpat, nisi consectetur proin ac. Molestie massa feugiat aliquet nisi, adipiscing proin ipsum, molestie ut turpis aliquet aliquam felis ante pulvinar euismod nunc amet ullamcorper magna. Nonummy molestie lobortis sit tellus nunc, amet ullamcorper congue amet ullamcorper magna at proin lorem eget ut pharetra diam ac, mauris. Lobortis sit, tellus ut consectetur ante, lorem turpis praesent erat, elit, mi sed eget congue amet ullamcorper magna elit nibh dolor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ullamcorper adipiscing tempus ante eget dolor tincidunt ullamcorper at dolor congue aliquet, mi id turpis magna et, felis feugiat ut volutpat pharetra magna diam. Mauris feugiat ut non amet donec proin mauris dolor congue ullamcorper pulvinar nunc tincidunt ullamcorper turpis nisi proin eget dolor tincidunt euismod pulvinar ut. Non consectetur donec praesent felis, feugiat, ut non nonummy aliquam proin molestie feugiat tincidunt ante molestie dolor tincidunt ullamcorper, turpis tempus nibh volutpat, amet. Dolore sem consectetur ac nibh id sit ut proin at donec praesent, felis tempus, ipsum, massa tellus, consectetur ac mi felis, ipsum massa molestie. Dolor congue diam adipiscing aliquam nibh non amet dolore aliquet sit aliquam et, eget sed dolore congue praesent mauris feugiat tincidunt euismod amet nisi. Sem at sed laoreet id pulvinar ut non sit, magna praesent felis tempus lobortis volutpat amet congue ullamcorper turpis pharetra, donec ante molestie feugiat. Tincidunt euismod adipiscing tempus nibh volutpat nonummy aliquam nibh eget dolor, dolore ante mauris dolor tempus ante molestie dolor congue aliquet turpis dolore aliquet. Consectetur ac mi id, pulvinar ut diam eget sed nunc non elit erat massa tellus consectetur ac mi aliquet turpis magna et id, ipsum. Lobortis non consectetur magna diam adipiscing feugiat lobortis euismod amet, donec proin mauris lorem laoreet ullamcorper amet aliquam, proin elit sed lorem lobortis volutpat. Amet aliquam ante eget sed nunc aliquet consectetur ac nibh euismod sit ut non consectetur ac diam adipiscing tempus massa molestie pharetra dolore aliquet. </w:t>
+        <w:t xml:space="preserve">Pharetra volutpat, nibh lorem molestie laoreet sed id nunc amet at sem aliquam felis mi erat, felis laoreet dolor. Euismod tincidunt feugiat volutpat, lobortis sit, sem nisi adipiscing, praesent aliquam felis laoreet ipsum tellus, dolore ac at ante. Tempus felis ante ipsum euismod nunc, turpis, praesent donec elit et erat eget laoreet dolor, non congue, pharetra sem. Nisi, adipiscing proin laoreet dolor volutpat tincidunt sit non ut turpis aliquet aliquam mauris ante ipsum id massa pulvinar. Ullamcorper donec nonummy et erat, eget tincidunt laoreet, ipsum euismod nunc amet diam donec elit laoreet sed volutpat congue. Consectetur sem magna elit et lorem mauris ante ipsum tellus dolore turpis praesent donec adipiscing non congue at et. Ac eget lobortis sit tellus ut turpis sem tempus mauris nunc sit sem aliquam mauris massa ipsum molestie nunc. Turpis aliquet, aliquam felis ullamcorper, magna at et sed ante erat felis laoreet sed id tincidunt, pharetra non ut. Pharetra, non ac, at et ac, eget lobortis dolor volutpat massa feugiat, tellus dolore adipiscing ante feugiat tellus nisi. Amet aliquet donec adipiscing praesent proin, ipsum tellus, ut, sit praesent aliquam felis ante tempus id nunc amet aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Consectetur erat massa non pharetra magna diam nonummy aliquam, proin at lorem nibh id. Amet aliquam, proin elit erat, dolor tincidunt aliquet adipiscing aliquam sem at lorem laoreet. Euismod turpis aliquam et elit, donec mi id feugiat ut diam elit erat mi. Felis id sit ut diam felis, pulvinar ut sem nonummy erat ante, tellus consectetur. Donec, mi id feugiat congue et felis feugiat lobortis non amet erat aliquet non. Felis ipsum nunc, non consectetur donec praesent mauris feugiat congue diam amet, donec proin. Mauris lorem, laoreet euismod pulvinar nunc molestie turpis ut laoreet euismod sit ut sem. Consectetur erat ante molestie feugiat lobortis non nonummy donec praesent adipiscing nisi et eget. Ipsum nunc sem at ac mi, felis eget dolor nunc sem, at, lorem laoreet. </w:t>
+        <w:t xml:space="preserve">Tellus dolore turpis praesent donec elit laoreet ipsum feugiat tellus. Massa pulvinar euismod congue amet, diam magna nonummy diam ac. At proin tempus volutpat ut turpis sem aliquam mauris ante. Ipsum molestie nunc ac eget tincidunt dolor volutpat ut consectetur. Proin aliquam mauris nibh feugiat tellus ut turpis aliquet nisi. Nonummy mi tempus id nunc amet aliquet donec aliquam at. Ante ipsum molestie dolore adipiscing praesent aliquam felis, laoreet ipsum. Id laoreet dolor euismod congue consectetur diam ac, at nibh. Dolor adipiscing mi feugiat molestie dolore turpis mi tempus, id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Volutpat felis, feugiat nisi, diam felis feugiat ut, diam felis pulvinar ut, diam elit sed. Massa non nonummy volutpat pharetra dolore, proin at lorem nibh id ipsum nunc tellus turpis. Nisi, et elit erat ante mauris lorem lobortis eget pulvinar nunc aliquet praesent, id feugiat. Ut, diam adipiscing donec ante mauris lorem lobortis euismod amet nisi ante mauris erat nunc. Tellus, turpis magna nibh elit sed, laoreet molestie sit, ipsum ut proin at erat, laoreet. Molestie turpis ac et elit, erat, ante, molestie pharetra, magna praesent adipiscing aliquam ante eget. Sed tincidunt lobortis volutpat, dolor, congue aliquet adipiscing ac et eget ipsum massa tellus turpis. Magna et felis, tempus massa tellus pharetra magna, diam nonummy donec proin mauris dolor ipsum. Massa volutpat dolor tincidunt ullamcorper adipiscing ac proin elit ac et id sit magna mi. </w:t>
+        <w:t xml:space="preserve">Aliquam adipiscing, proin, tempus elit, diam erat eget, laoreet sed eget nibh feugiat tellus. Ut turpis aliquet sem magna turpis, tellus, nunc amet aliquet donec elit et ac. Elit et ac mauris massa feugiat tellus ut sit tellus dolore nonummy praesent donec. Tempus felis ante tempus id tincidunt dolor euismod magna elit et erat eget nibh. Feugiat volutpat ut sit proin aliquam, at ante ipsum molestie nunc turpis elit et. Lorem mauris, nibh lorem molestie nunc turpis aliquet, nisi turpis praesent erat elit mi. Erat eget lobortis feugiat non congue consectetur nonummy mi ipsum id tincidunt amet diam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>II</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lorem tincidunt euismod amet aliquam, lobortis non, amet eget sit pulvinar, ac tincidunt aliquet adipiscing aliquam et volutpat pulvinar nisi, proin elit dolor laoreet euismod turpis. Nisi diam eget ipsum, massa tellus pharetra congue sed tincidunt, euismod amet aliquam et elit sed massa molestie turpis magna et elit, erat ante tellus sit. Congue praesent mauris sit, ut diam, nonummy at sed massa molestie feugiat ut ullamcorper amet donec, praesent felis, feugiat lobortis volutpat pulvinar dolore aliquet turpis magna. Nibh id pulvinar ut donec aliquet at lorem nibh eget ipsum massa aliquet consectetur erat, laoreet felis ipsum lobortis non pharetra congue ullamcorper amet dolore, proin. Eget dolor, tincidunt, euismod sit nonummy tempus ante mauris feugiat lobortis euismod pulvinar dolore aliquet consectetur magna et felis ipsum nunc non pharetra tincidunt ullamcorper nonummy. Dolore aliquet at, lorem laoreet euismod non nonummy donec, proin mauris feugiat congue ullamcorper, turpis nisi proin at sed laoreet euismod consectetur magna et eget sed. </w:t>
+        <w:t xml:space="preserve">At proin aliquam mauris ante tempus felis tincidunt pulvinar, ullamcorper donec elit. Mi dolor euismod congue, pharetra, ullamcorper praesent donec felis laoreet sed euismod. Tincidunt amet diam erat eget nibh dolor euismod congue, consectetur diam ac. At nibh lorem, molestie lobortis sit aliquet mi erat eget, nibh dolor. Volutpat congue pharetra proin, lorem eget lobortis sit sem aliquam at proin. Lorem molestie nunc pulvinar aliquet dolore adipiscing mi ipsum euismod volutpat, nisi. Consectetur proin, ac at, ante ipsum id nunc sit aliquet aliquam felis. Massa pulvinar, tellus dolore adipiscing ante ipsum euismod nunc ac mauris ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget ipsum nunc aliquet consectetur, erat, laoreet molestie, feugiat ut sem nonummy erat. Ante molestie lorem lobortis euismod pulvinar dolore aliquet, laoreet tellus, consectetur magna diam. Nonummy donec proin mauris lorem lobortis euismod amet nisi proin eget dolor, dolore. Sem at sed tincidunt tellus sit nisi donec proin at lorem nibh id. Ipsum nunc sem at ac mi felis ipsum massa volutpat dolor tincidunt euismod. Nonummy aliquam ante, eget, sed nunc tellus turpis, pharetra donec proin at lorem. Laoreet, euismod amet nisi proin elit dolor nunc sem, at sed, laoreet euismod. </w:t>
+        <w:t xml:space="preserve">Proin aliquam mauris massa sit tellus dolore amet aliquet, donec nonummy et sed id congue amet ullamcorper, congue consectetur. Sem, aliquam sed eget laoreet dolor volutpat, congue consectetur diam magna at ante lorem molestie ut sit tellus dolore. Turpis praesent donec elit mi sed euismod congue nisi at ante feugiat tellus nisi consectetur proin lorem molestie nunc. Sit aliquet dolore adipiscing mi, erat id massa amet aliquet donec elit, mi erat eget, laoreet ut, turpis, aliquet. Aliquam felis mi ipsum id tincidunt sed volutpat lobortis pharetra sem ac elit nibh lorem molestie massa sit molestie. Massa congue consectetur sem aliquam at proin ipsum molestie ut sit praesent, tempus mauris massa pulvinar aliquet nisi adipiscing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Felis feugiat lobortis euismod pulvinar nonummy erat mi, felis, tempus massa volutpat dolor tincidunt ullamcorper adipiscing aliquam, et, eget dolor dolore sem consectetur ac mi felis. Ipsum massa tellus sit pulvinar nisi proin elit sed laoreet tellus sit, congue ullamcorper nonummy erat mi mauris lorem tincidunt euismod amet nisi ante mauris ac. Laoreet, id sit amet dolore aliquet at, lorem laoreet euismod, amet aliquam proin, eget dolor dolore proin elit erat mi id pulvinar massa tellus, sit congue. Diam, nonummy consectetur donec mi molestie sit congue et felis ipsum lobortis non nonummy erat ante, molestie, feugiat lobortis nisi donec ut, nibh proin non felis. Consectetur diam molestie at pulvinar ac erat ut mi tellus at amet tempus congue praesent molestie feugiat congue ullamcorper felis tempus lobortis, eget sed laoreet euismod. Pulvinar dolor, non, felis sit sed, nisi, tincidunt mi non eget adipiscing dolor aliquam congue ut laoreet praesent ullamcorper felis pharetra amet feugiat dolore ante molestie. Proin eget dolor tincidunt tellus sit nisi, diam elit donec praesent adipiscing tempus massa volutpat pharetra dolore aliquet turpis nisi proin eget pulvinar tincidunt tellus sit. </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve">Proin volutpat pulvinar nisi, et eget pulvinar dolore proin mauris sed tincidunt tellus turpis pulvinar dolore praesent adipiscing lorem nibh euismod amet nisi sem elit sed massa tellus, consectetur erat. Tincidunt aliquet turpis magna et id pulvinar nisi sem, tellus sit aliquam et id pulvinar nunc tellus sit ut ullamcorper amet erat massa non, pharetra magna diam turpis aliquam proin. Mauris sed laoreet euismod mauris sed tincidunt euismod turpis nisi proin eget pulvinar nunc aliquet consectetur ac diam, felis feugiat lobortis volutpat pharetra magna diam nonummy aliquam ante praesent felis. Tempus ante eget sed tincidunt ullamcorper turpis nisi, sem elit ipsum nunc aliquet, consectetur, erat laoreet euismod pulvinar, nisi, sem nonummy donec ante felis aliquam ut ullamcorper amet donec proin. At feugiat laoreet ullamcorper pulvinar nunc aliquet turpis magna diam elit erat ante molestie feugiat tincidunt diam amet donec praesent at lorem congue aliquet at lorem laoreet id ipsum dolore. Sem elit, sed laoreet euismod consectetur ac diam id pulvinar nisi aliquam nibh non amet dolore proin, mauris sed tincidunt ullamcorper turpis, aliquam proin volutpat dolor massa molestie feugiat ut. Non consectetur erat ante molestie pharetra magna praesent diam elit erat laoreet molestie feugiat massa volutpat amet donec praesent adipiscing ac nibh volutpat pulvinar dolore sem, at ac mi id. Pulvinar ut non consectetur magna nunc, non consectetur, ac praesent felis, ipsum ut diam amet erat, mi mauris feugiat congue ullamcorper amet dolore sem mauris lorem laoreet euismod sit nisi. Sem nonummy at lorem nibh id pulvinar, nunc aliquet at erat mi elit tempus lobortis non, pharetra magna diam nonummy tempus nibh eget sed laoreet euismod sit aliquam et ullamcorper. Amet nisi et elit sed massa tellus sit nisi diam elit tempus ante tellus consectetur magna praesent felis, tempus lobortis volutpat sed tincidunt ullamcorper adipiscing aliquam, congue, praesent at lorem. </w:t>
+        <w:t xml:space="preserve">Sem, nisi consectetur sem tempus felis mi tempus, lorem molestie massa feugiat, tellus, dolore adipiscing proin tempus id, massa pulvinar euismod. Congue, pharetra non, magna nonummy diam magna mauris, nibh feugiat non nisi tempus id tincidunt amet, ullamcorper congue pharetra ullamcorper ac. Consectetur, proin lorem molestie ut consectetur proin lorem volutpat congue consectetur et ac mauris nibh feugiat adipiscing mi ipsum euismod nunc. Amet ullamcorper donec felis mi sed ullamcorper dolore nonummy, et erat elit nibh sed non congue sit tellus sem ac at. Et tempus mauris lobortis turpis proin ac mauris massa feugiat molestie ut sit aliquet aliquam felis mi sed euismod, nunc pulvinar. Ullamcorper donec elit non nisi at nibh feugiat volutpat, ut turpis aliquet nisi turpis praesent tempus id laoreet pulvinar ullamcorper dolore. Nonummy diam donec elit laoreet sed euismod magna nonummy molestie nunc sit aliquet, nisi adipiscing mi ipsum, id massa pulvinar aliquet. Dolore elit mi sed eget laoreet pharetra diam donec dolore nonummy praesent erat id, tincidunt pulvinar ullamcorper magna nonummy diam sed. Volutpat tincidunt dolor, non magna elit et feugiat volutpat ut pharetra sem ac eget lobortis aliquam adipiscing laoreet ipsum euismod nunc. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Ra8457a576cf94839"/>
+      <w:headerReference w:type="default" r:id="R4aed2810a357412e"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -533,69 +435,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page header - page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>4</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -1057,51 +959,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R714f4f545a2a417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb5f9bdda5b864c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R31c1a02f712e4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Ra8457a576cf94839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6667f5ad2a564ead" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6a4c527bf21d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R06c1c5e523be49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R429da50dd25742b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R4aed2810a357412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rd2c4fc08be6f4c57" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>