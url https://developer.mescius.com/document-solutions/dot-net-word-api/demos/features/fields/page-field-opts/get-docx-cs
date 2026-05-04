--- v11 (2026-03-20)
+++ v12 (2026-05-04)
@@ -1,538 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3edc2e06137a4edf" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb3d76066ec5546ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raa0b77d42277481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2558192698e145c4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R13fe9abefe6b4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4df41eeec4ee4281" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sit massa id adipiscing at amet sit, pharetra pulvinar sit pharetra amet. Pulvinar dolor dolor turpis pharetra amet, turpis amet adipiscing elit id eget. Non mauris nonummy adipiscing at id volutpat ullamcorper euismod, molestie euismod aliquet. Diam praesent sem ullamcorper praesent proin praesent, proin nibh ante lobortis et. Congue, nunc ut congue aliquam erat feugiat pharetra adipiscing elit molestie ullamcorper. Aliquet diam, ante, lobortis donec magna donec dolor adipiscing elit id non. Praesent et, laoreet congue aliquam erat feugiat amet adipiscing eget non diam. Ante laoreet ut donec, tempus sed feugiat pharetra at eget tellus diam. </w:t>
+        <w:t xml:space="preserve">Aliquam lobortis laoreet et massa mi, aliquet volutpat adipiscing. Elit feugiat, ac tincidunt proin, euismod adipiscing feugiat, magna. Massa diam eget ac tincidunt aliquet adipiscing dolor donec. Massa ullamcorper felis sit magna laoreet aliquet at adipiscing. Lorem erat nunc sem eget sit aliquam laoreet euismod. Turpis nibh ullamcorper adipiscing lorem congue praesent mauris pharetra. Magna ante volutpat consectetur tempus massa sem nonummy, sed. Nisi nibh, euismod at, dolor dolore proin volutpat amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ut elit volutpat tellus sem aliquet proin ullamcorper ullamcorper aliquet non aliquet sem laoreet nibh. Tincidunt ut magna aliquam, ac donec, nisi nisi congue ac ac ipsum mauris id tellus. Diam proin laoreet nunc, ut aliquam ac tempus feugiat pulvinar turpis, nonummy felis eget felis. Et lobortis aliquam amet volutpat proin, donec, adipiscing tellus nibh nisi ipsum elit non ante. Congue feugiat felis euismod, nibh nisi ipsum at tellus mi, magna feugiat felis ullamcorper nibh. Tempus nonummy ullamcorper tempus pulvinar eget sem tincidunt erat turpis id, diam ut ipsum, nonummy. Non massa aliquam, pharetra mauris praesent nunc lorem, turpis, euismod, et, magna euismod et ut. Ipsum elit non ante donec pharetra volutpat proin donec dolor mauris aliquet, laoreet aliquam sit. Id diam nisi pulvinar felis diam nunc tempus molestie, mi congue ac turpis, id et. </w:t>
+        <w:t xml:space="preserve">Congue mi pharetra sed ut et euismod, adipiscing dolor congue praesent mauris pharetra, dolore ante volutpat pharetra tempus ut, et. Id consectetur sed dolore ante euismod amet ante non amet tempus congue mi tellus consectetur erat massa sem elit pulvinar. Tempus, tincidunt praesent volutpat consectetur erat massa sem elit ipsum nunc proin, pulvinar, aliquam, laoreet euismod turpis ac lobortis euismod. Adipiscing lorem lobortis ullamcorper, adipiscing lorem tincidunt diam, mauris consectetur ipsum ut, diam elit, sit laoreet euismod amet, aliquam, nibh. Ullamcorper mauris dolor dolore mi molestie dolor magna praesent, felis dolor donec massa non elit ipsum nisi proin id turpis. Ac, nibh, amet ac lobortis euismod amet nisi ante euismod, amet lorem tincidunt praesent molestie pharetra, donec nunc proin id. Turpis lorem congue aliquet molestie pharetra donec ante pharetra, donec ante volutpat pharetra magna mi molestie, pharetra, donec ante tellus. Consectetur erat massa sem eget ipsum dolore proin, eget pulvinar aliquam magna laoreet aliquet mauris sed nunc proin eget pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Consectetur felis non ante donec pharetra at aliquet tincidunt sed at tellus nibh magna sit id diam nunc id et ut, tempus nonummy molestie proin. Dolore feugiat, turpis id sem, massa sed, nonummy tellus massa donec pharetra mauris praesent magna pharetra volutpat, donec dolor mauris aliquet lobortis lorem adipiscing ullamcorper. Laoreet aliquam sit id et nunc sed nonummy non praesent, tincidunt tempus amet volutpat nibh nisi amet elit dolore ipsum elit sem nunc sed at. Tellus mi congue lorem adipiscing euismod proin, nunc, sed consectetur euismod mi magna turpis molestie mi ac, tellus laoreet, ac sit molestie mi donec consectetur. Non massa donec consectetur molestie mi magna pharetra, volutpat ante erat amet volutpat ante donec pharetra molestie, aliquet dolor eget praesent dolore dolor mauris proin. Donec sed at tellus, mi magna sit molestie tincidunt erat at aliquet massa sed at tellus laoreet magna sit molestie, erat pharetra molestie mi magna. </w:t>
+        <w:t xml:space="preserve">Tincidunt, aliquet molestie pharetra erat massa sem elit ipsum. Nisi laoreet tellus consectetur sed aliquet at dolor donec. Nibh ullamcorper felis feugiat congue et id turpis magna. Massa aliquet elit dolor tincidunt aliquet mauris, sed donec. Nibh ullamcorper aliquam lobortis non nonummy aliquam lobortis ullamcorper. Adipiscing feugiat magna mi tellus consectetur erat tincidunt aliquet. Mauris dolor dolore sem at dolor, nunc proin mauris. Dolor, donec ullamcorper adipiscing tempus lobortis ullamcorper elit feugiat. Nisi, et molestie turpis ac tincidunt aliquet at dolor. Dolore proin volutpat pulvinar dolore ante volutpat, pharetra ac. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nunc ac, turpis id, diam, ut tempus nonummy volutpat proin, dolore pulvinar at aliquet laoreet ac, turpis tellus, laoreet, at aliquet tincidunt erat turpis id et congue feugiat id praesent. Congue ipsum felis praesent magna, sit felis praesent magna, feugiat adipiscing, ullamcorper lobortis adipiscing ullamcorper, lobortis ac amet id proin ut pulvinar eget, et ut, sed consectetur, tellus mi congue. Lorem, adipiscing ullamcorper nibh tempus adipiscing volutpat, et, dolore ipsum nibh nisi pulvinar eget sem laoreet magna sit mauris praesent congue feugiat mauris praesent magna dolor mauris, mi dolore dolor. Mauris aliquet lobortis molestie praesent, congue, lorem sit id et ut ipsum, nonummy non ante donec pharetra felis ullamcorper, ante nisi dolor elit proin nisi pulvinar eget proin, nunc erat. Molestie laoreet donec pharetra, molestie praesent congue feugiat felis praesent congue feugiat mauris aliquet congue, feugiat at aliquet, tincidunt lorem adipiscing aliquet, congue lorem adipiscing euismod, laoreet mauris euismod et. Ut tempus nonummy non lobortis ipsum nonummy non ante donec pharetra, molestie praesent dolore dolor mauris aliquet dolor, mauris, proin dolore lorem turpis euismod mi nisi, pulvinar euismod diam nisi. Tempus nonummy volutpat ante donec pharetra, molestie praesent dolore sed mauris aliquet tincidunt lorem proin nunc sed mauris aliquet tincidunt erat consectetur tellus, mi congue feugiat felis, diam ut tempus. Nonummy volutpat ante aliquam nonummy, volutpat ante donec pulvinar eget tempus amet, euismod et nisi dolor, at tellus mi congue feugiat, id praesent, ut lorem adipiscing ullamcorper lobortis aliquam pulvinar. Volutpat proin nisi, pulvinar eget proin nunc volutpat et nisi pulvinar, eget sem massa erat, pharetra molestie mi ut feugiat adipiscing euismod ante nisi dolor, mauris aliquet tincidunt ac, turpis. Molestie mi erat consectetur aliquam pulvinar elit sem nunc sed nonummy molestie mi donec, pharetra mauris praesent congue feugiat mauris, mi, congue feugiat felis praesent dolore feugiat mauris tincidunt sed. </w:t>
+        <w:t xml:space="preserve">Mauris, id elit turpis amet feugiat erat nisi tincidunt lobortis mi proin euismod felis consectetur pulvinar, ac aliquam congue, laoreet. Diam tellus amet, ipsum, ac nisi tincidunt ante non id at pulvinar tempus, congue, massa nibh aliquet, euismod molestie euismod. Volutpat non id turpis ac nibh ullamcorper aliquam nibh volutpat amet tempus lobortis ullamcorper felis dolor magna mi, molestie consectetur. Erat nunc non at sed massa proin, eget amet aliquam nibh euismod adipiscing lorem ullamcorper adipiscing, feugiat magna praesent, molestie. Consectetur sed nunc diam eget pulvinar nisi nibh euismod adipiscing lorem tincidunt, praesent mauris pharetra erat massa pharetra magna praesent. Molestie consectetur erat ante non nonummy sed massa, non at sed dolore nibh ullamcorper turpis feugiat congue praesent mauris dolor. Magna ante volutpat consectetur magna tincidunt praesent mauris pharetra aliquam lobortis, diam felis sit magna laoreet tellus consectetur erat tincidunt. Aliquet elit pulvinar dolore proin eget pulvinar erat massa non nonummy ipsum ut proin id adipiscing lorem tincidunt praesent molestie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Feugiat sed sit nonummy adipiscing, consectetur nonummy at. Nonummy dolor sit nonummy adipiscing ullamcorper lobortis amet. Eget tellus, laoreet erat turpis molestie mi magna. Sit felis praesent ut tempus adipiscing ullamcorper lobortis. Lorem amet euismod, lobortis, aliquam amet congue dolor. Felis ullamcorper tincidunt ac, adipiscing ullamcorper laoreet lorem. </w:t>
+        <w:t xml:space="preserve">Adipiscing pharetra sed nunc, proin eget ipsum nisi proin eget pulvinar proin eget pulvinar. Nisi ante, eget amet, donec nibh ullamcorper felis feugiat congue praesent felis ipsum ut. Et id sit magna mi id turpis erat euismod turpis, magna et id sit. Magna ut congue proin volutpat nonummy tempus lobortis ullamcorper elit ipsum ut, et id. Sit, ac laoreet tellus at tempus ut praesent molestie consectetur, erat laoreet tellus consectetur. Erat massa tellus turpis, ac laoreet aliquet consectetur sed, nunc, sem eget nonummy aliquam. Mi molestie pharetra donec massa sem, elit ipsum nisi et eget amet ac nibh. Euismod felis feugiat congue, mi volutpat nonummy ipsum, ut, diam id turpis ac id. Turpis ac laoreet aliquet, adipiscing feugiat tincidunt praesent mauris pharetra donec massa non nonummy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mauris diam tincidunt tempus, amet eget proin dolore erat consectetur molestie mi congue ipsum adipiscing, non ante donec non nibh dolore dolor eget sem nunc. Sed consectetur euismod mi magna sit molestie mi magna sit felis ullamcorper, lobortis aliquam, pharetra mauris praesent amet eget proin nunc sed at tellus tincidunt. Ac sit id et ut ipsum elit ullamcorper massa aliquam amet volutpat proin dolore lorem consectetur tellus laoreet lorem sem nunc sed at sem massa. Erat turpis molestie mi magna feugiat adipiscing, non nibh aliquam amet volutpat proin donec pulvinar mauris proin, erat consectetur molestie mi magna, turpis tellus laoreet. Ac, pharetra tellus mi magna feugiat felis ullamcorper nibh aliquam amet volutpat, ante nisi pulvinar eget proin dolore, dolor et nisi pulvinar eget proin nunc. Sed at non nunc erat, nonummy non nunc tempus elit sem ante magna feugiat adipiscing euismod nibh nisi ipsum, elit aliquet erat consectetur tellus, laoreet. </w:t>
-[...195 lines deleted...]
-        <w:t xml:space="preserve">Tellus diam nisi tempus, consectetur mauris mi congue feugiat at ullamcorper nibh aliquam adipiscing ullamcorper, sed adipiscing euismod diam nisi. Sit felis, diam nunc tempus consectetur volutpat massa, dolore dolor mauris aliquet, tincidunt ac turpis id sem nunc erat, diam. Nisi, ipsum nonummy tellus ante magna feugiat adipiscing ullamcorper, tincidunt, aliquam pulvinar eget et nisi pulvinar elit non massa, donec. Sit adipiscing diam lobortis aliquam pulvinar nibh nisi dolor eget proin dolore dolor elit sem massa sed at non, nunc. Sed consectetur molestie mi congue feugiat, mauris diam, tincidunt molestie mi, congue dolor felis praesent congue, dolor mauris praesent, congue. Dolor at aliquet congue sed at praesent tincidunt ac sit id et ut ipsum elit sem ipsum elit ullamcorper, lobortis. Feugiat felis diam ut ipsum felis, praesent ut lorem adipiscing non lobortis tempus nonummy, euismod ante aliquam pulvinar at sem. Tincidunt dolor elit, nisi amet id nibh aliquam sit euismod laoreet lorem adipiscing euismod laoreet, nisi sit felis et ut. Ipsum felis sem feugiat felis ullamcorper lobortis, feugiat felis diam ut tempus amet non nibh tempus nonummy ullamcorper nibh donec. </w:t>
+        <w:t xml:space="preserve">Aliquet elit sed, nunc sem mauris dolor dolore proin, mauris pharetra donec laoreet non elit sed nunc proin eget, pulvinar. Aliquam nibh volutpat amet nisi, nibh ullamcorper turpis tempus lobortis diam adipiscing lorem lobortis ullamcorper aliquam, ut praesent molestie pharetra. Erat massa aliquet elit dolor dolore proin volutpat amet aliquam tincidunt diam mauris pharetra donec ante tellus nonummy erat nunc. Consectetur sed dolore et eget pulvinar aliquam lobortis ullamcorper adipiscing feugiat magna mi molestie pharetra donec mi molestie pharetra erat. Nunc proin id aliquam laoreet aliquet at feugiat congue mi non nonummy erat massa, sem felis pulvinar, nisi, nibh tellus. At sed dolore, ante volutpat amet tempus ut diam felis lobortis, diam molestie turpis ac nunc tellus at dolor donec. Nibh diam, mauris, sit magna laoreet tellus at sed nunc sem elit ipsum nunc sem eget dolor tellus turpis lorem. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Re312515eedc44cc5"/>
+      <w:headerReference w:type="default" r:id="Re3895ec9de9c4711"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -582,69 +386,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page header - page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>4</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -1106,51 +910,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R9eecaf73f6e9453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R81e0cb31fd924125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R6f29707916024fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re312515eedc44cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R806be80f1fbe4145" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb9c37af8643a44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R56172d0b91b640d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3460e4b01ae84e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re3895ec9de9c4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra85185c96a674251" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>