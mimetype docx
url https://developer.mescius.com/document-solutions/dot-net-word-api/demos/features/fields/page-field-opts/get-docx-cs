--- v12 (2026-05-04)
+++ v13 (2026-06-18)
@@ -1,342 +1,489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2558192698e145c4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R13fe9abefe6b4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4df41eeec4ee4281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7274acf7cd2946bc" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7ca630d62ec94e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R12647227f855477a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquam lobortis laoreet et massa mi, aliquet volutpat adipiscing. Elit feugiat, ac tincidunt proin, euismod adipiscing feugiat, magna. Massa diam eget ac tincidunt aliquet adipiscing dolor donec. Massa ullamcorper felis sit magna laoreet aliquet at adipiscing. Lorem erat nunc sem eget sit aliquam laoreet euismod. Turpis nibh ullamcorper adipiscing lorem congue praesent mauris pharetra. Magna ante volutpat consectetur tempus massa sem nonummy, sed. Nisi nibh, euismod at, dolor dolore proin volutpat amet. </w:t>
+        <w:t xml:space="preserve">Sed tincidunt proin mauris feugiat lobortis ullamcorper amet, dolore sem turpis nisi non dolor magna diam nonummy nunc tellus sed massa. Tellus feugiat nibh mauris molestie tempus praesent turpis, dolore aliquet feugiat lobortis, volutpat feugiat nibh eget erat et nonummy donec diam. Amet nunc euismod sed mi nonummy, donec, praesent, ullamcorper pharetra congue euismod ipsum massa id, tempus praesent turpis dolore aliquet feugiat. Massa mauris aliquam sem consectetur nisi tellus, sit lobortis volutpat, sed nibh lobortis mauris lorem et at erat et nonummy dolore. Ullamcorper pulvinar massa felis erat aliquet pulvinar, tincidunt, euismod pulvinar massa felis nisi aliquet sit, ut tincidunt id sed, laoreet id. Aliquam, proin adipiscing ut non feugiat lobortis mauris aliquam sem turpis ut volutpat dolor nibh elit ac diam consectetur congue euismod. Dolor tempus proin turpis ut, molestie tempus ante at nisi tellus ipsum massa mauris aliquam aliquet sit lobortis molestie ac proin. At, nisi sem pharetra congue euismod sem pharetra tincidunt volutpat sed et consectetur magna non dolor, laoreet elit ac diam amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue mi pharetra sed ut et euismod, adipiscing dolor congue praesent mauris pharetra, dolore ante volutpat pharetra tempus ut, et. Id consectetur sed dolore ante euismod amet ante non amet tempus congue mi tellus consectetur erat massa sem elit pulvinar. Tempus, tincidunt praesent volutpat consectetur erat massa sem elit ipsum nunc proin, pulvinar, aliquam, laoreet euismod turpis ac lobortis euismod. Adipiscing lorem lobortis ullamcorper, adipiscing lorem tincidunt diam, mauris consectetur ipsum ut, diam elit, sit laoreet euismod amet, aliquam, nibh. Ullamcorper mauris dolor dolore mi molestie dolor magna praesent, felis dolor donec massa non elit ipsum nisi proin id turpis. Ac, nibh, amet ac lobortis euismod amet nisi ante euismod, amet lorem tincidunt praesent molestie pharetra, donec nunc proin id. Turpis lorem congue aliquet molestie pharetra donec ante pharetra, donec ante volutpat pharetra magna mi molestie, pharetra, donec ante tellus. Consectetur erat massa sem eget ipsum dolore proin, eget pulvinar aliquam magna laoreet aliquet mauris sed nunc proin eget pulvinar. </w:t>
+        <w:t xml:space="preserve">Ullamcorper turpis, dolore tellus sit massa mauris ac proin aliquet amet dolore tellus ipsum mi adipiscing aliquam proin turpis ut tellus feugiat nibh eget ac proin, pharetra lobortis, molestie. Feugiat nibh elit ac, diam aliquet sit lobortis, molestie lorem ante consectetur, nisi non, dolor lobortis eget ac diam consectetur lobortis eget ac proin consectetur, magna ullamcorper pharetra, nibh. Elit amet nunc molestie ipsum ante felis, aliquam aliquet sit massa molestie tempus sem, turpis ut, sem pharetra lobortis, eget lorem et nonummy magna massa id tempus proin adipiscing. Nisi aliquet sit lobortis, volutpat lorem nibh elit magna non dolor nibh mauris ac sem pharetra lobortis mauris ac diam, pharetra lobortis massa adipiscing donec praesent turpis dolore molestie. Ipsum massa mauris ac proin turpis ut molestie tempus ante turpis, nunc mauris tempus ante consectetur ut, non sit lobortis mi adipiscing donec aliquet pulvinar massa id aliquam praesent. Adipiscing, aliquam sem turpis, nisi sem dolor lobortis eget sed mi sem sit nunc, mauris tempus praesent turpis ut molestie feugiat nibh mauris ac sem sit ut volutpat feugiat. Nibh eget ac et amet tincidunt volutpat erat et sem turpis nisi tellus sit nibh eget sed nibh nonummy magna diam amet congue euismod ipsum laoreet, felis, aliquam praesent. Amet nunc molestie ipsum mi adipiscing dolor lobortis, mauris magna sem pharetra tincidunt volutpat sed et consectetur congue non dolor nibh elit ac ullamcorper pharetra tincidunt id sed mi. Nonummy dolore volutpat sed aliquam aliquet sit massa mauris tempus, proin consectetur ut non sit lobortis eget lorem proin consectetur ut volutpat lorem et at congue volutpat feugiat lobortis. Eget sed nisi sem turpis ut mauris feugiat nibh mauris ac diam sit lobortis mauris, magna diam consectetur congue non sed nibh elit magna ullamcorper dolor lobortis eget ac. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Tincidunt, aliquet molestie pharetra erat massa sem elit ipsum. Nisi laoreet tellus consectetur sed aliquet at dolor donec. Nibh ullamcorper felis feugiat congue et id turpis magna. Massa aliquet elit dolor tincidunt aliquet mauris, sed donec. Nibh ullamcorper aliquam lobortis non nonummy aliquam lobortis ullamcorper. Adipiscing feugiat magna mi tellus consectetur erat tincidunt aliquet. Mauris dolor dolore sem at dolor, nunc proin mauris. Dolor, donec ullamcorper adipiscing tempus lobortis ullamcorper elit feugiat. Nisi, et molestie turpis ac tincidunt aliquet at dolor. Dolore proin volutpat pulvinar dolore ante volutpat, pharetra ac. </w:t>
+        <w:t xml:space="preserve">Ac et, amet congue ullamcorper pulvinar nunc molestie tempus mi adipiscing aliquam sem turpis ut tellus sit lobortis ante mauris tempus proin adipiscing nisi non sit ut volutpat feugiat nibh. At magna non, dolor lobortis elit magna non dolor lobortis eget magna dolore euismod ipsum mi adipiscing dolore tellus, ipsum laoreet adipiscing donec ullamcorper pulvinar massa felis aliquam aliquet amet. Nunc id tempus mi, turpis, nunc, euismod ipsum mi non dolor nibh mauris ac diam pharetra ut volutpat sed, nibh elit donec diam pharetra tincidunt eget erat, diam nonummy congue. Ullamcorper pulvinar, lorem, nibh at ac diam pharetra tincidunt volutpat, lorem nibh nonummy ut eget ac diam, pharetra ut volutpat, sed laoreet at magna diam pharetra tincidunt, id sed dolore. Aliquet turpis, lobortis, molestie tempus sem sit massa felis donec sem sit nunc molestie tempus praesent adipiscing ut non feugiat massa mauris ac, et consectetur, ut, massa id tempus mi. Adipiscing nisi tellus sit lobortis molestie lorem, proin consectetur magna non pharetra lobortis eget ac proin tellus ipsum massa id, tempus proin adipiscing nisi aliquet sit massa mauris, ac sem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>I</w:t>
+        <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mauris, id elit turpis amet feugiat erat nisi tincidunt lobortis mi proin euismod felis consectetur pulvinar, ac aliquam congue, laoreet. Diam tellus amet, ipsum, ac nisi tincidunt ante non id at pulvinar tempus, congue, massa nibh aliquet, euismod molestie euismod. Volutpat non id turpis ac nibh ullamcorper aliquam nibh volutpat amet tempus lobortis ullamcorper felis dolor magna mi, molestie consectetur. Erat nunc non at sed massa proin, eget amet aliquam nibh euismod adipiscing lorem ullamcorper adipiscing, feugiat magna praesent, molestie. Consectetur sed nunc diam eget pulvinar nisi nibh euismod adipiscing lorem tincidunt, praesent mauris pharetra erat massa pharetra magna praesent. Molestie consectetur erat ante non nonummy sed massa, non at sed dolore nibh ullamcorper turpis feugiat congue praesent mauris dolor. Magna ante volutpat consectetur magna tincidunt praesent mauris pharetra aliquam lobortis, diam felis sit magna laoreet tellus consectetur erat tincidunt. Aliquet elit pulvinar dolore proin eget pulvinar erat massa non nonummy ipsum ut proin id adipiscing lorem tincidunt praesent molestie. </w:t>
+        <w:t xml:space="preserve">Lorem nibh, at magna sem pharetra, congue ullamcorper dolor aliquam proin turpis ut, non. Sit nibh mauris ac proin consectetur congue ullamcorper dolor laoreet eget erat diam amet. Congue euismod dolor mi felis donec nisi non pharetra tincidunt eget sed et consectetur. Magna ullamcorper pulvinar laoreet eget donec diam amet congue euismod, sed mi elit donec. Aliquet amet massa et at nisi sem pharetra tincidunt, mauris ac nibh nonummy congue. Euismod, dolor laoreet eget, erat praesent nonummy dolore euismod erat et nonummy feugiat massa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Adipiscing pharetra sed nunc, proin eget ipsum nisi proin eget pulvinar proin eget pulvinar. Nisi ante, eget amet, donec nibh ullamcorper felis feugiat congue praesent felis ipsum ut. Et id sit magna mi id turpis erat euismod turpis, magna et id sit. Magna ut congue proin volutpat nonummy tempus lobortis ullamcorper elit ipsum ut, et id. Sit, ac laoreet tellus at tempus ut praesent molestie consectetur, erat laoreet tellus consectetur. Erat massa tellus turpis, ac laoreet aliquet consectetur sed, nunc, sem eget nonummy aliquam. Mi molestie pharetra donec massa sem, elit ipsum nisi et eget amet ac nibh. Euismod felis feugiat congue, mi volutpat nonummy ipsum, ut, diam id turpis ac id. Turpis ac laoreet aliquet, adipiscing feugiat tincidunt praesent mauris pharetra donec massa non nonummy. </w:t>
+        <w:t xml:space="preserve">Pharetra magna ullamcorper amet congue euismod sed mi felis tempus mi turpis nunc, euismod tempus mi nonummy donec, aliquet turpis ut, tellus. Sit ipsum laoreet adipiscing aliquam praesent adipiscing nisi non feugiat massa mauris ac sem turpis lobortis molestie lorem, proin consectetur, ut, volutpat. Feugiat nibh mauris, ac nunc euismod ipsum mi adipiscing donec aliquet sit massa id aliquam praesent turpis massa id tempus praesent turpis. Nisi aliquet consectetur nisi volutpat feugiat nibh mauris magna dolore euismod ipsum mi nonummy dolore aliquet pulvinar laoreet adipiscing, dolore ullamcorper pulvinar. Massa id erat aliquet pulvinar massa id tempus mi adipiscing dolor lobortis mauris ac, sem pharetra congue euismod dolor, laoreet eget, erat. Praesent nonummy dolore ullamcorper pulvinar massa id ipsum proin turpis dolore molestie ipsum mi adipiscing pharetra lobortis mauris ac sem pharetra congue. Volutpat sed laoreet, elit erat diam amet congue id sed laoreet, adipiscing donec ullamcorper pulvinar massa id erat erat et consectetur congue. Volutpat dolor laoreet felis tempus praesent adipiscing donec, tellus pulvinar mi nonummy nunc euismod ipsum mi adipiscing dolore, aliquet amet massa id. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aliquet elit sed, nunc sem mauris dolor dolore proin, mauris pharetra donec laoreet non elit sed nunc proin eget, pulvinar. Aliquam nibh volutpat amet nisi, nibh ullamcorper turpis tempus lobortis diam adipiscing lorem lobortis ullamcorper aliquam, ut praesent molestie pharetra. Erat massa aliquet elit dolor dolore proin volutpat amet aliquam tincidunt diam mauris pharetra donec ante tellus nonummy erat nunc. Consectetur sed dolore et eget pulvinar aliquam lobortis ullamcorper adipiscing feugiat magna mi molestie pharetra donec mi molestie pharetra erat. Nunc proin id aliquam laoreet aliquet at feugiat congue mi non nonummy erat massa, sem felis pulvinar, nisi, nibh tellus. At sed dolore, ante volutpat amet tempus ut diam felis lobortis, diam molestie turpis ac nunc tellus at dolor donec. Nibh diam, mauris, sit magna laoreet tellus at sed nunc sem elit ipsum nunc sem eget dolor tellus turpis lorem. </w:t>
+        <w:t xml:space="preserve">Amet dolore ullamcorper amet nunc molestie feugiat massa mauris lorem ante at nisi non, dolor lobortis volutpat sed, nibh nonummy, magna ullamcorper id tempus proin at aliquam sem. Pharetra ut volutpat lorem et elit magna diam pharetra lobortis elit ac diam consectetur tincidunt volutpat lorem diam pharetra sit ante felis aliquam aliquet sit nunc id tempus. Ante, at nisi aliquet sit, lobortis volutpat lorem et elit magna diam nonummy magna euismod sed mi elit sit ut, non sit nibh, mauris ac proin pharetra congue. Ullamcorper pharetra, tincidunt elit ac diam amet dolore, ullamcorper amet tincidunt id ipsum ac et, elit magna euismod pulvinar tincidunt id sed mi adipiscing aliquam praesent turpis nunc. Molestie tempus proin turpis dolore tellus, sit massa mauris aliquam sem turpis erat, et nonummy congue euismod dolor et, elit magna, euismod sed laoreet eget erat mi nonummy. Dolore euismod erat et amet congue id sed mi elit congue mi, turpis dolore tellus pulvinar ante felis aliquam sem turpis nunc tellus, lorem nibh mauris ac proin. At magna non felis donec aliquet turpis dolore molestie, ipsum ante adipiscing dolore euismod ipsum ante adipiscing, nisi sem turpis nunc molestie lorem ante at aliquam sem pharetra. Ut volutpat adipiscing dolore aliquet amet nunc id tempus praesent turpis nunc, id erat praesent amet dolore euismod pulvinar, ante felis aliquam praesent consectetur ut tellus feugiat nibh. Mauris, nonummy donec ullamcorper ipsum laoreet id ipsum proin adipiscing dolore molestie ipsum mi adipiscing dolore, euismod pulvinar, massa molestie lorem, proin consectetur nisi non, feugiat nibh at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This text is on page </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Congue praesent adipiscing aliquam praesent adipiscing nisi non feugiat massa at aliquam. Proin at congue ullamcorper pharetra, tincidunt ante felis tempus aliquet sit ut. Tellus dolor lobortis eget sed, diam nonummy donec ullamcorper pharetra tincidunt eget. Erat praesent nonummy congue id ipsum mi proin turpis, nisi non pharetra. Tincidunt volutpat sed mi felis donec diam pulvinar nibh eget erat praesent. Nonummy congue euismod, sed laoreet adipiscing donec aliquet turpis lorem et at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This text is on page </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non consectetur magna diam nonummy dolore volutpat dolor laoreet nonummy magna, euismod dolor laoreet felis erat praesent amet. Dolore aliquet pulvinar nunc felis consectetur congue non sed nibh, at magna ullamcorper pharetra lobortis eget, ac et. Nonummy dolore ullamcorper pulvinar nunc euismod ipsum mi felis aliquam, praesent sit lorem diam consectetur congue volutpat, sed. Et at congue non pharetra lobortis eget ipsum laoreet, elit erat praesent turpis nunc euismod ipsum ante felis. Tempus proin consectetur dolor laoreet id erat praesent nonummy dolore ullamcorper ipsum laoreet adipiscing donec aliquet pulvinar massa. Felis erat praesent amet tincidunt, id erat praesent volutpat feugiat proin consectetur nisi non, sit ut, volutpat lorem. Proin consectetur lobortis, eget lorem proin at congue volutpat lorem proin consectetur nisi, non feugiat et at dolor. Laoreet felis donec diam amet tincidunt id sed mi adipiscing donec aliquet sit nunc molestie ipsum ante at. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This text is on page </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Non pharetra laoreet id, sed et proin, consectetur ut volutpat feugiat, lobortis elit ac diam consectetur congue euismod sed nibh, elit. Donec praesent amet nunc euismod ipsum mi felis tempus ac diam, nonummy tincidunt volutpat sed laoreet elit, donec mi, adipiscing aliquam. Sem turpis ut molestie lorem nibh at nisi sem pharetra, ut volutpat dolor aliquam praesent turpis nunc molestie feugiat massa mauris. Ac et at magna non dolor sit ut volutpat feugiat nibh eget lorem et elit magna non, pharetra laoreet ante mauris. Ac proin, at ac diam pharetra tincidunt volutpat sed diam pharetra tincidunt volutpat erat et nonummy congue euismod sed nibh elit. Adipiscing nisi non sit, lobortis eget lorem et elit erat diam amet tincidunt euismod, sed mi felis donec aliquet pulvinar tincidunt. Id tempus mi adipiscing donec, tellus volutpat, sed nibh nonummy magna diam pharetra laoreet elit magna diam pharetra tincidunt eget erat. Et, nonummy, congue euismod, dolor laoreet felis erat praesent amet nunc id at magna sem, pharetra congue non dolor laoreet eget. Erat praesent nonummy dolore, euismod sed et, nonummy, dolore ullamcorper dolor aliquam sem sit lobortis molestie lorem ante consectetur nisi tellus. Sit ut eget lorem et elit donec, diam amet tincidunt id erat et nonummy dolore euismod sed aliquam sem turpis massa. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Re3895ec9de9c4711"/>
+      <w:headerReference w:type="default" r:id="R9eb7428f3ac740fc"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -386,69 +533,69 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p>
     <w:r>
       <w:t xml:space="preserve">Page header - page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100%"/>
   <w:displayBackgroundShape/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F691E"/>
@@ -910,51 +1057,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb9c37af8643a44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R56172d0b91b640d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3460e4b01ae84e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re3895ec9de9c4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Ra85185c96a674251" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1e3310fd39854ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbc9e0e52770a4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R655d4725c63b4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9eb7428f3ac740fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R934a203f10724d01" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>