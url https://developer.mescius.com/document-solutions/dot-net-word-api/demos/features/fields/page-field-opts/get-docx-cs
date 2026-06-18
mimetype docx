--- v13 (2026-06-18)
+++ v14 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7274acf7cd2946bc" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7ca630d62ec94e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R12647227f855477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R043d15bc6fb949b4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R83b765957c984ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfcf9e65df2ed4090" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
@@ -43,447 +43,447 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sed tincidunt proin mauris feugiat lobortis ullamcorper amet, dolore sem turpis nisi non dolor magna diam nonummy nunc tellus sed massa. Tellus feugiat nibh mauris molestie tempus praesent turpis, dolore aliquet feugiat lobortis, volutpat feugiat nibh eget erat et nonummy donec diam. Amet nunc euismod sed mi nonummy, donec, praesent, ullamcorper pharetra congue euismod ipsum massa id, tempus praesent turpis dolore aliquet feugiat. Massa mauris aliquam sem consectetur nisi tellus, sit lobortis volutpat, sed nibh lobortis mauris lorem et at erat et nonummy dolore. Ullamcorper pulvinar massa felis erat aliquet pulvinar, tincidunt, euismod pulvinar massa felis nisi aliquet sit, ut tincidunt id sed, laoreet id. Aliquam, proin adipiscing ut non feugiat lobortis mauris aliquam sem turpis ut volutpat dolor nibh elit ac diam consectetur congue euismod. Dolor tempus proin turpis ut, molestie tempus ante at nisi tellus ipsum massa mauris aliquam aliquet sit lobortis molestie ac proin. At, nisi sem pharetra congue euismod sem pharetra tincidunt volutpat sed et consectetur magna non dolor, laoreet elit ac diam amet. </w:t>
+        <w:t xml:space="preserve">Diam tempus magna dolore, lobortis mi non felis sit sed dolore proin volutpat adipiscing. Aliquet eget pharetra tempus lobortis praesent tellus eget turpis dolor donec lobortis mi sem. Volutpat felis pharetra ipsum magna nunc ante ullamcorper, adipiscing sit adipiscing sed dolore praesent. Volutpat elit ipsum ut et, id turpis ac nunc sem eget, nonummy lorem tincidunt. Praesent tellus elit pulvinar aliquam laoreet, ullamcorper mauris proin id pulvinar nisi et volutpat. Turpis dolor magna ante non elit ipsum ut diam eget turpis ac, tincidunt praesent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ullamcorper turpis, dolore tellus sit massa mauris ac proin aliquet amet dolore tellus ipsum mi adipiscing aliquam proin turpis ut tellus feugiat nibh eget ac proin, pharetra lobortis, molestie. Feugiat nibh elit ac, diam aliquet sit lobortis, molestie lorem ante consectetur, nisi non, dolor lobortis eget ac diam consectetur lobortis eget ac proin consectetur, magna ullamcorper pharetra, nibh. Elit amet nunc molestie ipsum ante felis, aliquam aliquet sit massa molestie tempus sem, turpis ut, sem pharetra lobortis, eget lorem et nonummy magna massa id tempus proin adipiscing. Nisi aliquet sit lobortis, volutpat lorem nibh elit magna non dolor nibh mauris ac sem pharetra lobortis mauris ac diam, pharetra lobortis massa adipiscing donec praesent turpis dolore molestie. Ipsum massa mauris ac proin turpis ut molestie tempus ante turpis, nunc mauris tempus ante consectetur ut, non sit lobortis mi adipiscing donec aliquet pulvinar massa id aliquam praesent. Adipiscing, aliquam sem turpis, nisi sem dolor lobortis eget sed mi sem sit nunc, mauris tempus praesent turpis ut molestie feugiat nibh mauris ac sem sit ut volutpat feugiat. Nibh eget ac et amet tincidunt volutpat erat et sem turpis nisi tellus sit nibh eget sed nibh nonummy magna diam amet congue euismod ipsum laoreet, felis, aliquam praesent. Amet nunc molestie ipsum mi adipiscing dolor lobortis, mauris magna sem pharetra tincidunt volutpat sed et consectetur congue non dolor nibh elit ac ullamcorper pharetra tincidunt id sed mi. Nonummy dolore volutpat sed aliquam aliquet sit massa mauris tempus, proin consectetur ut non sit lobortis eget lorem proin consectetur ut volutpat lorem et at congue volutpat feugiat lobortis. Eget sed nisi sem turpis ut mauris feugiat nibh mauris ac diam sit lobortis mauris, magna diam consectetur congue non sed nibh elit magna ullamcorper dolor lobortis eget ac. </w:t>
+        <w:t xml:space="preserve">Lorem, tempus ac tincidunt eget nonummy feugiat, donec massa sem eget pulvinar aliquam nibh euismod adipiscing feugiat congue mi volutpat nonummy ipsum magna nibh tellus adipiscing sed. Donec sed nunc proin id turpis lorem tincidunt mi volutpat nonummy ipsum magna mi aliquet eget adipiscing sit tempus magna, tincidunt proin non, felis pharetra sed amet. Tempus, congue et molestie consectetur sed dolore ante euismod felis feugiat donec ante non elit, pulvinar aliquam et ullamcorper mauris dolor donec massa ullamcorper lobortis ullamcorper adipiscing. Feugiat, donec, lobortis et aliquet eget adipiscing sit sed nisi laoreet aliquet mauris nonummy ipsum congue et, molestie turpis ac laoreet aliquet ante, non elit pulvinar magna. Tincidunt, praesent eget pulvinar tempus ut praesent felis sit magna laoreet tellus at pulvinar aliquam lobortis, ullamcorper mauris consectetur ipsum magna nunc erat, ut nibh tellus eget. Adipiscing pharetra ipsum, nisi nibh euismod adipiscing lorem, tincidunt ante volutpat nonummy ipsum ut laoreet magna ante non eget pulvinar aliquam laoreet tellus at sed congue ante. Non elit ipsum magna laoreet aliquet elit amet lorem magna, massa et, euismod at, amet eget sit ac congue, ante non felis sit ac massa sem, eget. Amet tempus lobortis diam mauris pharetra donec massa sem eget sit ac, tincidunt, praesent, volutpat proin eget amet ac congue ante diam tellus elit adipiscing feugiat, erat. Nisi, nunc, nibh praesent non elit sit lorem congue, proin volutpat amet tempus nisi mi tincidunt praesent mauris pharetra tempus nunc sem, eget pulvinar, nisi nibh aliquet. At dolor aliquam congue mi aliquet euismod, at dolor erat nisi laoreet proin ullamcorper molestie aliquet eget amet, aliquam, nibh ullamcorper felis sit, ac massa sem eget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ac et, amet congue ullamcorper pulvinar nunc molestie tempus mi adipiscing aliquam sem turpis ut tellus sit lobortis ante mauris tempus proin adipiscing nisi non sit ut volutpat feugiat nibh. At magna non, dolor lobortis elit magna non dolor lobortis eget magna dolore euismod ipsum mi adipiscing dolore tellus, ipsum laoreet adipiscing donec ullamcorper pulvinar massa felis aliquam aliquet amet. Nunc id tempus mi, turpis, nunc, euismod ipsum mi non dolor nibh mauris ac diam pharetra ut volutpat sed, nibh elit donec diam pharetra tincidunt eget erat, diam nonummy congue. Ullamcorper pulvinar, lorem, nibh at ac diam pharetra tincidunt volutpat, lorem nibh nonummy ut eget ac diam, pharetra ut volutpat, sed laoreet at magna diam pharetra tincidunt, id sed dolore. Aliquet turpis, lobortis, molestie tempus sem sit massa felis donec sem sit nunc molestie tempus praesent adipiscing ut non feugiat massa mauris ac, et consectetur, ut, massa id tempus mi. Adipiscing nisi tellus sit lobortis molestie lorem, proin consectetur magna non pharetra lobortis eget ac proin tellus ipsum massa id, tempus proin adipiscing nisi aliquet sit massa mauris, ac sem. </w:t>
+        <w:t xml:space="preserve">Sem id turpis, lorem congue, ante volutpat, proin, id amet aliquam lobortis. Aliquet mauris dolor magna ante non elit pulvinar ac nunc proin volutpat. Nonummy lorem congue laoreet proin euismod at amet eget, turpis, lorem donec. Lobortis et tellus mauris amet tempus ut, diam mauris pharetra donec, massa. Proin id amet ac lobortis aliquet mauris dolor donec, ac nunc proin. Volutpat amet tempus tincidunt praesent tellus consectetur sed aliquam tincidunt proin ullamcorper. Id elit amet, lorem dolore, lobortis diam tellus aliquet mauris dolor donec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>II</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lorem nibh, at magna sem pharetra, congue ullamcorper dolor aliquam proin turpis ut, non. Sit nibh mauris ac proin consectetur congue ullamcorper dolor laoreet eget erat diam amet. Congue euismod dolor mi felis donec nisi non pharetra tincidunt eget sed et consectetur. Magna ullamcorper pulvinar laoreet eget donec diam amet congue euismod, sed mi elit donec. Aliquet amet massa et at nisi sem pharetra tincidunt, mauris ac nibh nonummy congue. Euismod, dolor laoreet eget, erat praesent nonummy dolore euismod erat et nonummy feugiat massa. </w:t>
+        <w:t xml:space="preserve">Nonummy sit magna nunc sem volutpat adipiscing feugiat magna massa nibh praesent non felis pharetra erat, amet feugiat erat nisi tincidunt dolor aliquam. Lobortis praesent mauris consectetur, tempus nisi nibh, praesent, eget amet aliquam nibh, non nonummy ipsum congue et molestie turpis, erat nunc proin elit. Diam euismod, consectetur sed aliquam tincidunt ante laoreet ante, ullamcorper id elit turpis sed donec massa ullamcorper elit feugiat ac laoreet sem mauris. Amet, tempus tincidunt praesent laoreet tellus eget amet aliquam lobortis diam felis pharetra erat nunc et euismod adipiscing dolor tempus nisi laoreet sem. Euismod mauris consectetur pulvinar mauris nonummy pulvinar aliquam laoreet aliquet mauris pharetra, tempus, ut et tellus consectetur, sed, nisi nibh ullamcorper felis feugiat. Magna massa sem eget pulvinar ac laoreet praesent, massa sem, euismod at pharetra erat ut laoreet aliquet eget adipiscing dolor tempus nisi tincidunt. Nibh mi tellus elit ipsum nisi proin id turpis, lorem tincidunt, praesent dolore, et volutpat adipiscing dolor magna massa diam id sit ac. Tincidunt praesent mauris, pharetra, aliquam ut, diam id turpis mauris dolor congue, ante non felis pulvinar magna nibh aliquet mauris dolor, aliquam lobortis. Diam molestie consectetur erat dolore et euismod adipiscing feugiat dolore mi volutpat, sem mauris dolor nisi nibh diam felis pharetra donec massa non. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pharetra magna ullamcorper amet congue euismod sed mi felis tempus mi turpis nunc, euismod tempus mi nonummy donec, aliquet turpis ut, tellus. Sit ipsum laoreet adipiscing aliquam praesent adipiscing nisi non feugiat massa mauris ac sem turpis lobortis molestie lorem, proin consectetur, ut, volutpat. Feugiat nibh mauris, ac nunc euismod ipsum mi adipiscing donec aliquet sit massa id aliquam praesent turpis massa id tempus praesent turpis. Nisi aliquet consectetur nisi volutpat feugiat nibh mauris magna dolore euismod ipsum mi nonummy dolore aliquet pulvinar laoreet adipiscing, dolore ullamcorper pulvinar. Massa id erat aliquet pulvinar massa id tempus mi adipiscing dolor lobortis mauris ac, sem pharetra congue euismod dolor, laoreet eget, erat. Praesent nonummy dolore ullamcorper pulvinar massa id ipsum proin turpis dolore molestie ipsum mi adipiscing pharetra lobortis mauris ac sem pharetra congue. Volutpat sed laoreet, elit erat diam amet congue id sed laoreet, adipiscing donec ullamcorper pulvinar massa id erat erat et consectetur congue. Volutpat dolor laoreet felis tempus praesent adipiscing donec, tellus pulvinar mi nonummy nunc euismod ipsum mi adipiscing dolore, aliquet amet massa id. </w:t>
+        <w:t xml:space="preserve">Pulvinar feugiat, congue massa diam euismod at pharetra tempus ut aliquam laoreet ullamcorper at, pharetra donec massa sem felis sit erat nunc ante ullamcorper felis consectetur. Ipsum ac nunc nibh diam molestie at pulvinar aliquam tempus lobortis diam id sit, erat dolore proin eget amet tempus, tincidunt praesent molestie consectetur sed ut. Et id turpis ac, tincidunt praesent mauris pharetra consectetur dolor nisi nibh ullamcorper mauris, nonummy pulvinar ac nunc ante praesent molestie elit sit sed donec ante. Diam molestie consectetur erat dolore proin ante sem elit pulvinar magna laoreet tellus at dolor, dolore nibh non adipiscing, feugiat magna laoreet aliquet at amet feugiat. Erat nisi tincidunt, nibh, praesent tellus proin euismod mauris nonummy sed ut et euismod turpis lorem, congue praesent at feugiat donec, ante sem felis pulvinar magna. Tincidunt sem at dolor donec nibh non sem eget pulvinar aliquam nibh aliquet molestie elit turpis dolor nisi nibh aliquet molestie nonummy ipsum magna laoreet aliquet. Eget non eget pulvinar, aliquam nibh ullamcorper, at feugiat dolore mi volutpat amet ipsum, magna laoreet tellus consectetur lorem nunc proin volutpat nonummy lorem donec massa. Et praesent nunc proin euismod at, amet ipsum erat nunc proin volutpat, amet tempus tincidunt mi tellus consectetur sed ut et euismod turpis lorem dolore ante. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Amet dolore ullamcorper amet nunc molestie feugiat massa mauris lorem ante at nisi non, dolor lobortis volutpat sed, nibh nonummy, magna ullamcorper id tempus proin at aliquam sem. Pharetra ut volutpat lorem et elit magna diam pharetra lobortis elit ac diam consectetur tincidunt volutpat lorem diam pharetra sit ante felis aliquam aliquet sit nunc id tempus. Ante, at nisi aliquet sit, lobortis volutpat lorem et elit magna diam nonummy magna euismod sed mi elit sit ut, non sit nibh, mauris ac proin pharetra congue. Ullamcorper pharetra, tincidunt elit ac diam amet dolore, ullamcorper amet tincidunt id ipsum ac et, elit magna euismod pulvinar tincidunt id sed mi adipiscing aliquam praesent turpis nunc. Molestie tempus proin turpis dolore tellus, sit massa mauris aliquam sem turpis erat, et nonummy congue euismod dolor et, elit magna, euismod sed laoreet eget erat mi nonummy. Dolore euismod erat et amet congue id sed mi elit congue mi, turpis dolore tellus pulvinar ante felis aliquam sem turpis nunc tellus, lorem nibh mauris ac proin. At magna non felis donec aliquet turpis dolore molestie, ipsum ante adipiscing dolore euismod ipsum ante adipiscing, nisi sem turpis nunc molestie lorem ante at aliquam sem pharetra. Ut volutpat adipiscing dolore aliquet amet nunc id tempus praesent turpis nunc, id erat praesent amet dolore euismod pulvinar, ante felis aliquam praesent consectetur ut tellus feugiat nibh. Mauris, nonummy donec ullamcorper ipsum laoreet id ipsum proin adipiscing dolore molestie ipsum mi adipiscing dolore, euismod pulvinar, massa molestie lorem, proin consectetur nisi non, feugiat nibh at. </w:t>
+        <w:t xml:space="preserve">Id at dolor donec massa ullamcorper id, sit erat nunc sem eget pulvinar aliquam lobortis. Praesent molestie consectetur tempus ut diam id sit molestie pharetra donec massa non elit pulvinar. Aliquam, lobortis aliquet felis dolor donec massa non elit tempus massa non eget sit magna. Laoreet tellus ullamcorper adipiscing ipsum magna laoreet tellus at sed nunc et volutpat adipiscing feugiat. Congue, ante sem elit pulvinar nisi laoreet praesent non felis consectetur, ipsum aliquam congue erat. Nisi lobortis praesent volutpat nonummy, feugiat, nisi mi tellus consectetur, sed nunc proin eget nonummy. Tempus ut mi molestie consectetur sed dolore proin massa non nonummy ipsum ut diam euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>III</w:t>
+        <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Congue praesent adipiscing aliquam praesent adipiscing nisi non feugiat massa at aliquam. Proin at congue ullamcorper pharetra, tincidunt ante felis tempus aliquet sit ut. Tellus dolor lobortis eget sed, diam nonummy donec ullamcorper pharetra tincidunt eget. Erat praesent nonummy congue id ipsum mi proin turpis, nisi non pharetra. Tincidunt volutpat sed mi felis donec diam pulvinar nibh eget erat praesent. Nonummy congue euismod, sed laoreet adipiscing donec aliquet turpis lorem et at. </w:t>
+        <w:t xml:space="preserve">Proin aliquet volutpat felis at dolor nisi nibh euismod felis sit. Donec, massa, non elit ipsum nisi et, massa diam felis, feugiat. Erat nunc sem eget dolor, dolore ante euismod adipiscing lorem congue. Ante non elit pulvinar aliquam tincidunt, proin ullamcorper molestie proin non. Felis turpis, sed aliquam tincidunt mi volutpat consectetur tempus ut et. Euismod turpis ac laoreet tellus adipiscing dolor dolore ante volutpat nonummy. Tempus ut nisi nibh euismod turpis lorem tincidunt praesent mauris pharetra. Erat ut et tellus eget, amet feugiat ac massa sem id. At nonummy sit ac tempus, tincidunt ullamcorper, nonummy lorem tincidunt praesent. Tellus nonummy sed massa tellus consectetur erat, nunc sem eget amet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Non consectetur magna diam nonummy dolore volutpat dolor laoreet nonummy magna, euismod dolor laoreet felis erat praesent amet. Dolore aliquet pulvinar nunc felis consectetur congue non sed nibh, at magna ullamcorper pharetra lobortis eget, ac et. Nonummy dolore ullamcorper pulvinar nunc euismod ipsum mi felis aliquam, praesent sit lorem diam consectetur congue volutpat, sed. Et at congue non pharetra lobortis eget ipsum laoreet, elit erat praesent turpis nunc euismod ipsum ante felis. Tempus proin consectetur dolor laoreet id erat praesent nonummy dolore ullamcorper ipsum laoreet adipiscing donec aliquet pulvinar massa. Felis erat praesent amet tincidunt, id erat praesent volutpat feugiat proin consectetur nisi non, sit ut, volutpat lorem. Proin consectetur lobortis, eget lorem proin at congue volutpat lorem proin consectetur nisi, non feugiat et at dolor. Laoreet felis donec diam amet tincidunt id sed mi adipiscing donec aliquet sit nunc molestie ipsum ante at. </w:t>
+        <w:t xml:space="preserve">Euismod mauris adipiscing consectetur pulvinar lorem donec ipsum ac donec. Ut laoreet sem mauris, dolor nisi lobortis praesent molestie consectetur. Ipsum nisi et euismod adipiscing lorem tincidunt proin volutpat, amet. Tempus, ut nisi lobortis aliquet felis dolor magna nunc et. Id turpis ac tincidunt proin, eget amet tempus lobortis diam. Molestie consectetur sed dolore et, eget pulvinar nonummy tempus nunc. Diam id turpis ac tincidunt praesent eget amet tempus lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Non pharetra laoreet id, sed et proin, consectetur ut volutpat feugiat, lobortis elit ac diam consectetur congue euismod sed nibh, elit. Donec praesent amet nunc euismod ipsum mi felis tempus ac diam, nonummy tincidunt volutpat sed laoreet elit, donec mi, adipiscing aliquam. Sem turpis ut molestie lorem nibh at nisi sem pharetra, ut volutpat dolor aliquam praesent turpis nunc molestie feugiat massa mauris. Ac et at magna non dolor sit ut volutpat feugiat nibh eget lorem et elit magna non, pharetra laoreet ante mauris. Ac proin, at ac diam pharetra tincidunt volutpat sed diam pharetra tincidunt volutpat erat et nonummy congue euismod sed nibh elit. Adipiscing nisi non sit, lobortis eget lorem et elit erat diam amet tincidunt euismod, sed mi felis donec aliquet pulvinar tincidunt. Id tempus mi adipiscing donec, tellus volutpat, sed nibh nonummy magna diam pharetra laoreet elit magna diam pharetra tincidunt eget erat. Et, nonummy, congue euismod, dolor laoreet felis erat praesent amet nunc id at magna sem, pharetra congue non dolor laoreet eget. Erat praesent nonummy dolore, euismod sed et, nonummy, dolore ullamcorper dolor aliquam sem sit lobortis molestie lorem ante consectetur nisi tellus. Sit ut eget lorem et elit donec, diam amet tincidunt id erat et nonummy dolore euismod sed aliquam sem turpis massa. </w:t>
+        <w:t xml:space="preserve">Dolore nibh ullamcorper felis sit erat nunc proin id turpis lorem dolore ante volutpat sem eget amet tempus nibh ullamcorper turpis feugiat congue ante tellus nonummy erat nunc, proin. Id sit ac laoreet aliquet mauris, pharetra donec massa diam lobortis praesent sem euismod at, pulvinar aliquam ut laoreet sem euismod adipiscing sed congue proin non elit ipsum nisi. Et tellus, consectetur sed nunc proin nunc diam eget pulvinar magna nibh tellus adipiscing sed congue ante non elit ipsum, ut mi molestie at, amet lorem magna nunc, diam. Tellus ante sem eget, turpis dolor donec ante volutpat, nonummy feugiat magna, mi aliquet at sed nunc sem volutpat turpis tempus tincidunt diam mauris, sit donec massa non, praesent. Eget amet tempus ut diam id turpis erat massa sem volutpat amet tempus magna, ante diam eget turpis lorem dolore nibh diam id consectetur erat dolor donec massa non. Nonummy tempus ut et euismod consectetur, sed dolore proin eget amet aliquam lobortis diam id pharetra erat, nunc, proin eget amet ac tincidunt erat, tincidunt sem, eget turpis feugiat. Tempus magna tincidunt praesent volutpat adipiscing, sit erat ut laoreet praesent molestie amet tempus dolor dolore sem, at dolor nunc sem, at dolor aliquam nibh diam, mauris consectetur donec. Massa proin id, turpis lorem tincidunt praesent mauris pharetra erat, lobortis diam ante euismod felis dolor donec nunc diam, tellus adipiscing dolor ipsum, congue nunc nibh aliquet mauris pharetra. Donec lobortis diam felis, feugiat, nisi et id turpis ac lorem ut diam felis sit magna laoreet tellus consectetur sed nunc sem elit pulvinar aliquam lobortis aliquet, mauris pharetra. Erat, nunc diam elit pulvinar ac tincidunt ante aliquam tincidunt, praesent non, felis sit, sed nisi tincidunt praesent mauris dolor donec massa, tellus consectetur erat, massa tellus nonummy ipsum. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R9eb7428f3ac740fc"/>
+      <w:headerReference w:type="default" r:id="R082a018eb5b449a1"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1057,51 +1057,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R1e3310fd39854ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rbc9e0e52770a4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R655d4725c63b4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9eb7428f3ac740fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R934a203f10724d01" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb804014d701b4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rffab4012e9434d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R623b38b9d0cb43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R082a018eb5b449a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9ad0289d02e5467a" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>