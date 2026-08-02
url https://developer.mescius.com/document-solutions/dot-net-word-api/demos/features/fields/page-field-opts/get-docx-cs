--- v14 (2026-06-18)
+++ v15 (2026-08-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R043d15bc6fb949b4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R83b765957c984ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfcf9e65df2ed4090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R16471fe71e4c4dca" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0d339b5239a14eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R532f9eb61d994b9f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
@@ -43,447 +43,496 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Diam tempus magna dolore, lobortis mi non felis sit sed dolore proin volutpat adipiscing. Aliquet eget pharetra tempus lobortis praesent tellus eget turpis dolor donec lobortis mi sem. Volutpat felis pharetra ipsum magna nunc ante ullamcorper, adipiscing sit adipiscing sed dolore praesent. Volutpat elit ipsum ut et, id turpis ac nunc sem eget, nonummy lorem tincidunt. Praesent tellus elit pulvinar aliquam laoreet, ullamcorper mauris proin id pulvinar nisi et volutpat. Turpis dolor magna ante non elit ipsum ut diam eget turpis ac, tincidunt praesent. </w:t>
+        <w:t xml:space="preserve">Nunc, turpis ac laoreet tellus turpis nisi diam elit erat laoreet id feugiat ut, diam adipiscing, donec aliquet adipiscing aliquam. Et, elit ac ac mi, id tempus ante mauris, lorem nibh mauris lorem nibh elit donec diam amet donec aliquet. Turpis nisi, sem consectetur magna sem, amet dolore ante at lorem tincidunt id sed mi felis tempus proin at ac. Et elit ac et nonummy donec aliquet amet dolore tellus feugiat, massa felis aliquam proin molestie feugiat, nibh volutpat lorem. Nibh eget, sed laoreet, id tempus massa mauris lorem et elit erat et nonummy, donec aliquet turpis dolore aliquam proin. At aliquam sem pharetra ut non pharetra, congue euismod pulvinar, laoreet felis tempus mi adipiscing aliquam, proin at magna diam. Nonummy magna diam amet consectetur congue non, pulvinar tincidunt id ipsum laoreet, felis aliquam praesent turpis nisi aliquet turpis ut. Volutpat, dolor tincidunt volutpat sed et consectetur congue ullamcorper, pulvinar, nunc lobortis, volutpat dolor tincidunt id ipsum, mi felis aliquam. Praesent mauris aliquam proin consectetur congue ullamcorper pharetra, congue euismod mauris tempus proin consectetur, magna sem consectetur congue, euismod pulvinar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Lorem, tempus ac tincidunt eget nonummy feugiat, donec massa sem eget pulvinar aliquam nibh euismod adipiscing feugiat congue mi volutpat nonummy ipsum magna nibh tellus adipiscing sed. Donec sed nunc proin id turpis lorem tincidunt mi volutpat nonummy ipsum magna mi aliquet eget adipiscing sit tempus magna, tincidunt proin non, felis pharetra sed amet. Tempus, congue et molestie consectetur sed dolore ante euismod felis feugiat donec ante non elit, pulvinar aliquam et ullamcorper mauris dolor donec massa ullamcorper lobortis ullamcorper adipiscing. Feugiat, donec, lobortis et aliquet eget adipiscing sit sed nisi laoreet aliquet mauris nonummy ipsum congue et, molestie turpis ac laoreet aliquet ante, non elit pulvinar magna. Tincidunt, praesent eget pulvinar tempus ut praesent felis sit magna laoreet tellus at pulvinar aliquam lobortis, ullamcorper mauris consectetur ipsum magna nunc erat, ut nibh tellus eget. Adipiscing pharetra ipsum, nisi nibh euismod adipiscing lorem, tincidunt ante volutpat nonummy ipsum ut laoreet magna ante non eget pulvinar aliquam laoreet tellus at sed congue ante. Non elit ipsum magna laoreet aliquet elit amet lorem magna, massa et, euismod at, amet eget sit ac congue, ante non felis sit ac massa sem, eget. Amet tempus lobortis diam mauris pharetra donec massa sem eget sit ac, tincidunt, praesent, volutpat proin eget amet ac congue ante diam tellus elit adipiscing feugiat, erat. Nisi, nunc, nibh praesent non elit sit lorem congue, proin volutpat amet tempus nisi mi tincidunt praesent mauris pharetra tempus nunc sem, eget pulvinar, nisi nibh aliquet. At dolor aliquam congue mi aliquet euismod, at dolor erat nisi laoreet proin ullamcorper molestie aliquet eget amet, aliquam, nibh ullamcorper felis sit, ac massa sem eget. </w:t>
+        <w:t xml:space="preserve">Pulvinar nisi sem nonummy magna mi felis aliquam proin adipiscing nisi sem consectetur. Pulvinar dolore tellus sit ut non pharetra tincidunt volutpat dolor tincidunt, id tempus. Ante felis tempus proin adipiscing nisi non pharetra congue ullamcorper pharetra feugiat massa. Mauris ac et at, magna sem nonummy dolore ullamcorper pulvinar tincidunt id ipsum. Massa mauris tempus ante mauris ac diam pharetra ut non pharetra tempus proin. Mauris feugiat nibh elit erat et nonummy erat praesent turpis nisi sem, at. Lorem nibh elit erat, praesent, adipiscing donec tellus feugiat lobortis molestie sed laoreet. Id sed, laoreet felis tempus mi felis aliquam proin mauris ac diam nonummy. Donec diam nonummy, donec aliquet turpis ut tellus id erat praesent, adipiscing aliquam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sem id turpis, lorem congue, ante volutpat, proin, id amet aliquam lobortis. Aliquet mauris dolor magna ante non elit pulvinar ac nunc proin volutpat. Nonummy lorem congue laoreet proin euismod at amet eget, turpis, lorem donec. Lobortis et tellus mauris amet tempus ut, diam mauris pharetra donec, massa. Proin id amet ac lobortis aliquet mauris dolor donec, ac nunc proin. Volutpat amet tempus tincidunt praesent tellus consectetur sed aliquam tincidunt proin ullamcorper. Id elit amet, lorem dolore, lobortis diam tellus aliquet mauris dolor donec. </w:t>
+        <w:t xml:space="preserve">Molestie feugiat lobortis non pharetra congue tellus id at pharetra sit erat massa proin volutpat sed, laoreet id ipsum lobortis volutpat. Nibh eget, sed laoreet elit donec praesent nonummy dolore tellus sit nunc tellus sit, lobortis volutpat dolor tincidunt, euismod, ipsum laoreet. Molestie feugiat sed mi elit donec praesent nonummy dolore tellus sit, nunc tellus feugiat nibh eget sed laoreet euismod ipsum, massa. Molestie feugiat massa, mauris ac proin at magna nisi aliquet turpis ut non pharetra, congue volutpat dolor tincidunt euismod ipsum nunc. Molestie ipsum massa eget lorem nibh eget sed, mi elit, at nisi sem nonummy dolore aliquet amet dolore tellus ipsum massa. Molestie lorem nibh mauris ac nibh, elit erat praesent adipiscing aliquam praesent at aliquam proin at amet dolore, tellus ipsum massa. Mauris tempus ante at magna diam, elit erat praesent adipiscing donec aliquet turpis nunc molestie feugiat massa at aliquam proin pharetra. Congue laoreet felis erat aliquet amet dolore tellus pulvinar ante mauris dolor, lobortis volutpat, lorem laoreet id ipsum laoreet id tempus. Ac praesent nonummy donec praesent turpis nisi sem turpis ut non pharetra tincidunt euismod dolor tincidunt euismod pulvinar massa molestie tempus. Ante at nisi sem pharetra ut praesent adipiscing aliquam praesent turpis dolore aliquet turpis lobortis volutpat lorem nibh at ac et. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nonummy sit magna nunc sem volutpat adipiscing feugiat magna massa nibh praesent non felis pharetra erat, amet feugiat erat nisi tincidunt dolor aliquam. Lobortis praesent mauris consectetur, tempus nisi nibh, praesent, eget amet aliquam nibh, non nonummy ipsum congue et molestie turpis, erat nunc proin elit. Diam euismod, consectetur sed aliquam tincidunt ante laoreet ante, ullamcorper id elit turpis sed donec massa ullamcorper elit feugiat ac laoreet sem mauris. Amet, tempus tincidunt praesent laoreet tellus eget amet aliquam lobortis diam felis pharetra erat nunc et euismod adipiscing dolor tempus nisi laoreet sem. Euismod mauris consectetur pulvinar mauris nonummy pulvinar aliquam laoreet aliquet mauris pharetra, tempus, ut et tellus consectetur, sed, nisi nibh ullamcorper felis feugiat. Magna massa sem eget pulvinar ac laoreet praesent, massa sem, euismod at pharetra erat ut laoreet aliquet eget adipiscing dolor tempus nisi tincidunt. Nibh mi tellus elit ipsum nisi proin id turpis, lorem tincidunt, praesent dolore, et volutpat adipiscing dolor magna massa diam id sit ac. Tincidunt praesent mauris, pharetra, aliquam ut, diam id turpis mauris dolor congue, ante non felis pulvinar magna nibh aliquet mauris dolor, aliquam lobortis. Diam molestie consectetur erat dolore et euismod adipiscing feugiat dolore mi volutpat, sem mauris dolor nisi nibh diam felis pharetra donec massa non. </w:t>
+        <w:t xml:space="preserve">Mauris lorem nibh eget sed massa id nonummy magna diam amet, dolore aliquet amet nunc molestie feugiat massa mauris ac. Et elit erat et elit donec diam amet, dolore tellus sit ut laoreet id erat praesent adipiscing aliquam, aliquet turpis. Dolore molestie ipsum massa molestie dolor, lobortis eget sed mi felis tempus ante adipiscing aliquam sem consectetur pulvinar tincidunt id. Ipsum massa molestie feugiat massa mauris ac nibh elit ac mi felis erat praesent adipiscing nisi sem, turpis nisi non. Pharetra congue ut non pharetra ut, non pharetra laoreet eget ipsum massa molestie ipsum massa at ac et at ac. Diam amet dolore aliquet amet tincidunt euismod mauris ac diam nonummy magna ullamcorper amet nunc euismod ipsum massa felis, tempus. Ante adipiscing nisi proin pharetra ut non pharetra tincidunt volutpat sed laoreet, felis sit ut tellus dolor nibh mauris magna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pulvinar feugiat, congue massa diam euismod at pharetra tempus ut aliquam laoreet ullamcorper at, pharetra donec massa sem felis sit erat nunc ante ullamcorper felis consectetur. Ipsum ac nunc nibh diam molestie at pulvinar aliquam tempus lobortis diam id sit, erat dolore proin eget amet tempus, tincidunt praesent molestie consectetur sed ut. Et id turpis ac, tincidunt praesent mauris pharetra consectetur dolor nisi nibh ullamcorper mauris, nonummy pulvinar ac nunc ante praesent molestie elit sit sed donec ante. Diam molestie consectetur erat dolore proin ante sem elit pulvinar magna laoreet tellus at dolor, dolore nibh non adipiscing, feugiat magna laoreet aliquet at amet feugiat. Erat nisi tincidunt, nibh, praesent tellus proin euismod mauris nonummy sed ut et euismod turpis lorem, congue praesent at feugiat donec, ante sem felis pulvinar magna. Tincidunt sem at dolor donec nibh non sem eget pulvinar aliquam nibh aliquet molestie elit turpis dolor nisi nibh aliquet molestie nonummy ipsum magna laoreet aliquet. Eget non eget pulvinar, aliquam nibh ullamcorper, at feugiat dolore mi volutpat amet ipsum, magna laoreet tellus consectetur lorem nunc proin volutpat nonummy lorem donec massa. Et praesent nunc proin euismod at, amet ipsum erat nunc proin volutpat, amet tempus tincidunt mi tellus consectetur sed ut et euismod turpis lorem dolore ante. </w:t>
+        <w:t xml:space="preserve">Eget sed tincidunt id pulvinar nunc tellus sit ut non amet dolore aliquet amet dolore aliquet pharetra ut laoreet, id ipsum. Ante volutpat lorem nibh eget sed laoreet, id ipsum massa mauris lorem proin adipiscing nisi sem, at magna ullamcorper amet tincidunt. Lobortis non dolor nibh eget erat mi, elit tempus ante mauris tempus ante at ac diam pharetra lobortis volutpat, dolor, laoreet. Id sed mi, adipiscing aliquam ac mi elit donec aliquet adipiscing nisi aliquet feugiat massa molestie lorem nibh mauris lorem nibh. Eget ipsum mi, felis, aliquam proin adipiscing aliquam tincidunt id, ipsum laoreet felis tempus ante at aliquam aliquet turpis nisi non. Dolor tincidunt, volutpat dolor nibh, elit erat praesent felis aliquam proin adipiscing aliquam sem euismod sed massa id sit ut non. Dolor lobortis volutpat dolor tincidunt id tempus ante adipiscing aliquam aliquet turpis ut tellus sit, lobortis eget, lorem et tellus sit. Ut tellus sit massa mauris aliquam sem consectetur magna diam amet dolore aliquet amet dolore, tellus consectetur nisi nunc euismod sit. Nunc molestie feugiat, lobortis volutpat dolor nibh elit, ac, diam nonummy, donec aliquet, turpis dolore tellus feugiat massa molestie lorem ante. Mauris ac nibh aliquet sit, massa mauris, lorem ante mauris ac nibh elit ac et, nonummy aliquam praesent adipiscing aliquam aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Id at dolor donec massa ullamcorper id, sit erat nunc sem eget pulvinar aliquam lobortis. Praesent molestie consectetur tempus ut diam id sit molestie pharetra donec massa non elit pulvinar. Aliquam, lobortis aliquet felis dolor donec massa non elit tempus massa non eget sit magna. Laoreet tellus ullamcorper adipiscing ipsum magna laoreet tellus at sed nunc et volutpat adipiscing feugiat. Congue, ante sem elit pulvinar nisi laoreet praesent non felis consectetur, ipsum aliquam congue erat. Nisi lobortis praesent volutpat nonummy, feugiat, nisi mi tellus consectetur, sed nunc proin eget nonummy. Tempus ut mi molestie consectetur sed dolore proin massa non nonummy ipsum ut diam euismod. </w:t>
+        <w:t xml:space="preserve">Volutpat pharetra congue euismod molestie, feugiat. Lobortis eget pulvinar tincidunt euismod pulvinar. Nunc molestie lorem nibh mauris lorem. Nibh id sed mi adipiscing dolore. Aliquet amet nunc, tellus feugiat ac. Et felis erat praesent turpis nisi. Aliquet turpis nisi non pharetra tincidunt. Volutpat dolor laoreet eget sed, massa. Felis tempus proin adipiscing ac congue. Aliquet amet dolore tellus sit lobortis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Proin aliquet volutpat felis at dolor nisi nibh euismod felis sit. Donec, massa, non elit ipsum nisi et, massa diam felis, feugiat. Erat nunc sem eget dolor, dolore ante euismod adipiscing lorem congue. Ante non elit pulvinar aliquam tincidunt, proin ullamcorper molestie proin non. Felis turpis, sed aliquam tincidunt mi volutpat consectetur tempus ut et. Euismod turpis ac laoreet tellus adipiscing dolor dolore ante volutpat nonummy. Tempus ut nisi nibh euismod turpis lorem tincidunt praesent mauris pharetra. Erat ut et tellus eget, amet feugiat ac massa sem id. At nonummy sit ac tempus, tincidunt ullamcorper, nonummy lorem tincidunt praesent. Tellus nonummy sed massa tellus consectetur erat, nunc sem eget amet. </w:t>
+        <w:t xml:space="preserve">Donec proin adipiscing aliquam et elit sed nunc euismod pulvinar. Nunc volutpat feugiat nibh at ac diam nonummy magna ullamcorper. Tellus feugiat ante, mauris lorem et consectetur magna non dolor. Lobortis euismod pulvinar nunc molestie, feugiat massa volutpat dolor lobortis. Volutpat sed laoreet id, at ac diam nonummy, magna ullamcorper. Amet tincidunt euismod ipsum nunc tellus ipsum massa molestie lorem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
-        <w:t>III</w:t>
+        <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Euismod mauris adipiscing consectetur pulvinar lorem donec ipsum ac donec. Ut laoreet sem mauris, dolor nisi lobortis praesent molestie consectetur. Ipsum nisi et euismod adipiscing lorem tincidunt proin volutpat, amet. Tempus, ut nisi lobortis aliquet felis dolor magna nunc et. Id turpis ac tincidunt proin, eget amet tempus lobortis diam. Molestie consectetur sed dolore et, eget pulvinar nonummy tempus nunc. Diam id turpis ac tincidunt praesent eget amet tempus lobortis. </w:t>
+        <w:t xml:space="preserve">Massa, molestie lorem tincidunt volutpat pulvinar tincidunt felis ipsum massa mauris elit erat diam amet dolore tellus sit ut non, pharetra congue non dolor tincidunt id ipsum laoreet felis. Tempus ante adipiscing aliquam sem consectetur nisi sem euismod ipsum massa mauris aliquam proin consectetur magna sem pharetra ut volutpat dolor congue ullamcorper amet nunc molestie ipsum massa mauris. Lorem et elit erat nisi proin consectetur, magna et elit erat praesent nonummy dolore aliquet turpis ut, tellus pharetra congue ullamcorper amet congue ullamcorper amet nunc tellus feugiat erat. Laoreet felis, erat aliquet turpis nisi tellus pulvinar massa molestie feugiat ut non pharetra nunc tellus, sit, nunc non pharetra lobortis volutpat feugiat nibh at, pulvinar massa id tempus. Massa mauris tempus proin at ac nibh eget erat, mi felis aliquam praesent turpis ut tellus feugiat, massa mauris ac proin consectetur congue nunc tellus sit ut non dolor. Tincidunt euismod sed laoreet felis tempus mi felis aliquam aliquet turpis nisi non, sit ipsum, laoreet id ipsum ante at nisi sem consectetur nisi non pharetra tincidunt volutpat dolor. Laoreet id tempus praesent adipiscing donec aliquet, turpis nisi, sem pharetra ut mi, adipiscing donec aliquet turpis dolore aliquet sit lobortis molestie ac proin consectetur ut non dolor lobortis. Eget sed nibh eget erat mi nonummy dolore tellus pulvinar pharetra congue euismod ipsum laoreet id tempus ante at aliquam proin at magna diam pharetra congue euismod dolor tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dolore nibh ullamcorper felis sit erat nunc proin id turpis lorem dolore ante volutpat sem eget amet tempus nibh ullamcorper turpis feugiat congue ante tellus nonummy erat nunc, proin. Id sit ac laoreet aliquet mauris, pharetra donec massa diam lobortis praesent sem euismod at, pulvinar aliquam ut laoreet sem euismod adipiscing sed congue proin non elit ipsum nisi. Et tellus, consectetur sed nunc proin nunc diam eget pulvinar magna nibh tellus adipiscing sed congue ante non elit ipsum, ut mi molestie at, amet lorem magna nunc, diam. Tellus ante sem eget, turpis dolor donec ante volutpat, nonummy feugiat magna, mi aliquet at sed nunc sem volutpat turpis tempus tincidunt diam mauris, sit donec massa non, praesent. Eget amet tempus ut diam id turpis erat massa sem volutpat amet tempus magna, ante diam eget turpis lorem dolore nibh diam id consectetur erat dolor donec massa non. Nonummy tempus ut et euismod consectetur, sed dolore proin eget amet aliquam lobortis diam id pharetra erat, nunc, proin eget amet ac tincidunt erat, tincidunt sem, eget turpis feugiat. Tempus magna tincidunt praesent volutpat adipiscing, sit erat ut laoreet praesent molestie amet tempus dolor dolore sem, at dolor nunc sem, at dolor aliquam nibh diam, mauris consectetur donec. Massa proin id, turpis lorem tincidunt praesent mauris pharetra erat, lobortis diam ante euismod felis dolor donec nunc diam, tellus adipiscing dolor ipsum, congue nunc nibh aliquet mauris pharetra. Donec lobortis diam felis, feugiat, nisi et id turpis ac lorem ut diam felis sit magna laoreet tellus consectetur sed nunc sem elit pulvinar aliquam lobortis aliquet, mauris pharetra. Erat, nunc diam elit pulvinar ac tincidunt ante aliquam tincidunt, praesent non, felis sit, sed nisi tincidunt praesent mauris dolor donec massa, tellus consectetur erat, massa tellus nonummy ipsum. </w:t>
+        <w:t xml:space="preserve">Erat mi nibh eget lorem et nonummy donec praesent, nonummy donec aliquet, turpis ut. Tellus pharetra ut volutpat feugiat lobortis id sed laoreet id erat, praesent turpis dolor. Congue euismod pulvinar laoreet id tempus ante mauris, lorem nibh mauris nisi sem pharetra. Magna ullamcorper amet, congue euismod amet nunc tellus feugiat, sed laoreet felis erat praesent. Turpis aliquam ante mauris, sed, nibh eget sed mi id lorem ante mauris sed. Laoreet id ipsum laoreet id ipsum ante felis amet congue euismod amet dolore aliquet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="IndexHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This text is on page </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Molestie dolor congue aliquet amet nisi aliquet turpis ut non sit ut volutpat pharetra, congue. Tellus sit nonummy dolore, aliquet turpis, nisi proin at magna sem pharetra congue euismod pulvinar. Nunc euismod ipsum ante mauris tempus proin at magna sem, consectetur adipiscing, ut non sit. Lobortis molestie feugiat lobortis eget sed mi elit erat praesent, felis aliquam sem consectetur nisi. Non dolor tincidunt euismod sed, laoreet id ipsum ac et at ac diam amet congue. Euismod pulvinar massa id feugiat lobortis molestie, feugiat nibh mauris erat et elit erat praesent. Adipiscing, nonummy donec diam adipiscing tempus ante at ac proin at magna ullamcorper amet tincidunt. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R082a018eb5b449a1"/>
+      <w:headerReference w:type="default" r:id="R67e0b95c3d374d00"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1057,51 +1106,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rb804014d701b4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rffab4012e9434d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R623b38b9d0cb43fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R082a018eb5b449a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R9ad0289d02e5467a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7c4c880a48e34385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R87468d9938cd424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R190ee334a9684d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R67e0b95c3d374d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc92453402fd647a9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>