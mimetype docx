--- v15 (2026-08-02)
+++ v16 (2026-09-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R16471fe71e4c4dca" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0d339b5239a14eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R532f9eb61d994b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2759c1f0aaa24dc0" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6653ef285fb04937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R63766fe157d74eb4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
@@ -43,496 +43,447 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Nunc, turpis ac laoreet tellus turpis nisi diam elit erat laoreet id feugiat ut, diam adipiscing, donec aliquet adipiscing aliquam. Et, elit ac ac mi, id tempus ante mauris, lorem nibh mauris lorem nibh elit donec diam amet donec aliquet. Turpis nisi, sem consectetur magna sem, amet dolore ante at lorem tincidunt id sed mi felis tempus proin at ac. Et elit ac et nonummy donec aliquet amet dolore tellus feugiat, massa felis aliquam proin molestie feugiat, nibh volutpat lorem. Nibh eget, sed laoreet, id tempus massa mauris lorem et elit erat et nonummy, donec aliquet turpis dolore aliquam proin. At aliquam sem pharetra ut non pharetra, congue euismod pulvinar, laoreet felis tempus mi adipiscing aliquam, proin at magna diam. Nonummy magna diam amet consectetur congue non, pulvinar tincidunt id ipsum laoreet, felis aliquam praesent turpis nisi aliquet turpis ut. Volutpat, dolor tincidunt volutpat sed et consectetur congue ullamcorper, pulvinar, nunc lobortis, volutpat dolor tincidunt id ipsum, mi felis aliquam. Praesent mauris aliquam proin consectetur congue ullamcorper pharetra, congue euismod mauris tempus proin consectetur, magna sem consectetur congue, euismod pulvinar. </w:t>
+        <w:t xml:space="preserve">Eget donec turpis pharetra aliquam ac massa, proin euismod turpis aliquam. Congue mi non, nonummy ipsum ut diam eget tempus nunc diam. Eget sit ac nibh, lobortis diam felis tempus proin molestie dolor. Congue mi mauris dolor, magna diam adipiscing feugiat congue diam, adipiscing. Lorem nibh volutpat nonummy, aliquam nibh eget adipiscing aliquam, ante molestie. Pharetra dolore mi, felis feugiat tincidunt ullamcorper amet aliquam proin eget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pulvinar nisi sem nonummy magna mi felis aliquam proin adipiscing nisi sem consectetur. Pulvinar dolore tellus sit ut non pharetra tincidunt volutpat dolor tincidunt, id tempus. Ante felis tempus proin adipiscing nisi non pharetra congue ullamcorper pharetra feugiat massa. Mauris ac et at, magna sem nonummy dolore ullamcorper pulvinar tincidunt id ipsum. Massa mauris tempus ante mauris ac diam pharetra ut non pharetra tempus proin. Mauris feugiat nibh elit erat et nonummy erat praesent turpis nisi sem, at. Lorem nibh elit erat, praesent, adipiscing donec tellus feugiat lobortis molestie sed laoreet. Id sed, laoreet felis tempus mi felis aliquam proin mauris ac diam nonummy. Donec diam nonummy, donec aliquet turpis ut tellus id erat praesent, adipiscing aliquam. </w:t>
+        <w:t xml:space="preserve">Ullamcorper adipiscing tempus ante eget dolor tincidunt ullamcorper at dolor congue aliquet, mi id turpis magna et, felis feugiat ut volutpat pharetra magna diam. Mauris feugiat ut non amet donec proin mauris dolor congue ullamcorper pulvinar nunc tincidunt ullamcorper turpis nisi proin eget dolor tincidunt euismod pulvinar ut. Non consectetur donec praesent felis, feugiat, ut non nonummy aliquam proin molestie feugiat tincidunt ante molestie dolor tincidunt ullamcorper, turpis tempus nibh volutpat, amet. Dolore sem consectetur ac nibh id sit ut proin at donec praesent, felis tempus, ipsum, massa tellus, consectetur ac mi felis, ipsum massa molestie. Dolor congue diam adipiscing aliquam nibh non amet dolore aliquet sit aliquam et, eget sed dolore congue praesent mauris feugiat tincidunt euismod amet nisi. Sem at sed laoreet id pulvinar ut non sit, magna praesent felis tempus lobortis volutpat amet congue ullamcorper turpis pharetra, donec ante molestie feugiat. Tincidunt euismod adipiscing tempus nibh volutpat nonummy aliquam nibh eget dolor, dolore ante mauris dolor tempus ante molestie dolor congue aliquet turpis dolore aliquet. Consectetur ac mi id, pulvinar ut diam eget sed nunc non elit erat massa tellus consectetur ac mi aliquet turpis magna et id, ipsum. Lobortis non consectetur magna diam adipiscing feugiat lobortis euismod amet, donec proin mauris lorem laoreet ullamcorper amet aliquam, proin elit sed lorem lobortis volutpat. Amet aliquam ante eget sed nunc aliquet consectetur ac nibh euismod sit ut non consectetur ac diam adipiscing tempus massa molestie pharetra dolore aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Molestie feugiat lobortis non pharetra congue tellus id at pharetra sit erat massa proin volutpat sed, laoreet id ipsum lobortis volutpat. Nibh eget, sed laoreet elit donec praesent nonummy dolore tellus sit nunc tellus sit, lobortis volutpat dolor tincidunt, euismod, ipsum laoreet. Molestie feugiat sed mi elit donec praesent nonummy dolore tellus sit, nunc tellus feugiat nibh eget sed laoreet euismod ipsum, massa. Molestie feugiat massa, mauris ac proin at magna nisi aliquet turpis ut non pharetra, congue volutpat dolor tincidunt euismod ipsum nunc. Molestie ipsum massa eget lorem nibh eget sed, mi elit, at nisi sem nonummy dolore aliquet amet dolore tellus ipsum massa. Molestie lorem nibh mauris ac nibh, elit erat praesent adipiscing aliquam praesent at aliquam proin at amet dolore, tellus ipsum massa. Mauris tempus ante at magna diam, elit erat praesent adipiscing donec aliquet turpis nunc molestie feugiat massa at aliquam proin pharetra. Congue laoreet felis erat aliquet amet dolore tellus pulvinar ante mauris dolor, lobortis volutpat, lorem laoreet id ipsum laoreet id tempus. Ac praesent nonummy donec praesent turpis nisi sem turpis ut non pharetra tincidunt euismod dolor tincidunt euismod pulvinar massa molestie tempus. Ante at nisi sem pharetra ut praesent adipiscing aliquam praesent turpis dolore aliquet turpis lobortis volutpat lorem nibh at ac et. </w:t>
+        <w:t xml:space="preserve">Consectetur erat massa non pharetra magna diam nonummy aliquam, proin at lorem nibh id. Amet aliquam, proin elit erat, dolor tincidunt aliquet adipiscing aliquam sem at lorem laoreet. Euismod turpis aliquam et elit, donec mi id feugiat ut diam elit erat mi. Felis id sit ut diam felis, pulvinar ut sem nonummy erat ante, tellus consectetur. Donec, mi id feugiat congue et felis feugiat lobortis non amet erat aliquet non. Felis ipsum nunc, non consectetur donec praesent mauris feugiat congue diam amet, donec proin. Mauris lorem, laoreet euismod pulvinar nunc molestie turpis ut laoreet euismod sit ut sem. Consectetur erat ante molestie feugiat lobortis non nonummy donec praesent adipiscing nisi et eget. Ipsum nunc sem at ac mi, felis eget dolor nunc sem, at, lorem laoreet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mauris lorem nibh eget sed massa id nonummy magna diam amet, dolore aliquet amet nunc molestie feugiat massa mauris ac. Et elit erat et elit donec diam amet, dolore tellus sit ut laoreet id erat praesent adipiscing aliquam, aliquet turpis. Dolore molestie ipsum massa molestie dolor, lobortis eget sed mi felis tempus ante adipiscing aliquam sem consectetur pulvinar tincidunt id. Ipsum massa molestie feugiat massa mauris ac nibh elit ac mi felis erat praesent adipiscing nisi sem, turpis nisi non. Pharetra congue ut non pharetra ut, non pharetra laoreet eget ipsum massa molestie ipsum massa at ac et at ac. Diam amet dolore aliquet amet tincidunt euismod mauris ac diam nonummy magna ullamcorper amet nunc euismod ipsum massa felis, tempus. Ante adipiscing nisi proin pharetra ut non pharetra tincidunt volutpat sed laoreet, felis sit ut tellus dolor nibh mauris magna. </w:t>
+        <w:t xml:space="preserve">Volutpat felis, feugiat nisi, diam felis feugiat ut, diam felis pulvinar ut, diam elit sed. Massa non nonummy volutpat pharetra dolore, proin at lorem nibh id ipsum nunc tellus turpis. Nisi, et elit erat ante mauris lorem lobortis eget pulvinar nunc aliquet praesent, id feugiat. Ut, diam adipiscing donec ante mauris lorem lobortis euismod amet nisi ante mauris erat nunc. Tellus, turpis magna nibh elit sed, laoreet molestie sit, ipsum ut proin at erat, laoreet. Molestie turpis ac et elit, erat, ante, molestie pharetra, magna praesent adipiscing aliquam ante eget. Sed tincidunt lobortis volutpat, dolor, congue aliquet adipiscing ac et eget ipsum massa tellus turpis. Magna et felis, tempus massa tellus pharetra magna, diam nonummy donec proin mauris dolor ipsum. Massa volutpat dolor tincidunt ullamcorper adipiscing ac proin elit ac et id sit magna mi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Eget sed tincidunt id pulvinar nunc tellus sit ut non amet dolore aliquet amet dolore aliquet pharetra ut laoreet, id ipsum. Ante volutpat lorem nibh eget sed laoreet, id ipsum massa mauris lorem proin adipiscing nisi sem, at magna ullamcorper amet tincidunt. Lobortis non dolor nibh eget erat mi, elit tempus ante mauris tempus ante at ac diam pharetra lobortis volutpat, dolor, laoreet. Id sed mi, adipiscing aliquam ac mi elit donec aliquet adipiscing nisi aliquet feugiat massa molestie lorem nibh mauris lorem nibh. Eget ipsum mi, felis, aliquam proin adipiscing aliquam tincidunt id, ipsum laoreet felis tempus ante at aliquam aliquet turpis nisi non. Dolor tincidunt, volutpat dolor nibh, elit erat praesent felis aliquam proin adipiscing aliquam sem euismod sed massa id sit ut non. Dolor lobortis volutpat dolor tincidunt id tempus ante adipiscing aliquam aliquet turpis ut tellus sit, lobortis eget, lorem et tellus sit. Ut tellus sit massa mauris aliquam sem consectetur magna diam amet dolore aliquet amet dolore, tellus consectetur nisi nunc euismod sit. Nunc molestie feugiat, lobortis volutpat dolor nibh elit, ac, diam nonummy, donec aliquet, turpis dolore tellus feugiat massa molestie lorem ante. Mauris ac nibh aliquet sit, massa mauris, lorem ante mauris ac nibh elit ac et, nonummy aliquam praesent adipiscing aliquam aliquet. </w:t>
+        <w:t xml:space="preserve">Lorem tincidunt euismod amet aliquam, lobortis non, amet eget sit pulvinar, ac tincidunt aliquet adipiscing aliquam et volutpat pulvinar nisi, proin elit dolor laoreet euismod turpis. Nisi diam eget ipsum, massa tellus pharetra congue sed tincidunt, euismod amet aliquam et elit sed massa molestie turpis magna et elit, erat ante tellus sit. Congue praesent mauris sit, ut diam, nonummy at sed massa molestie feugiat ut ullamcorper amet donec, praesent felis, feugiat lobortis volutpat pulvinar dolore aliquet turpis magna. Nibh id pulvinar ut donec aliquet at lorem nibh eget ipsum massa aliquet consectetur erat, laoreet felis ipsum lobortis non pharetra congue ullamcorper amet dolore, proin. Eget dolor, tincidunt, euismod sit nonummy tempus ante mauris feugiat lobortis euismod pulvinar dolore aliquet consectetur magna et felis ipsum nunc non pharetra tincidunt ullamcorper nonummy. Dolore aliquet at, lorem laoreet euismod non nonummy donec, proin mauris feugiat congue ullamcorper, turpis nisi proin at sed laoreet euismod consectetur magna et eget sed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Volutpat pharetra congue euismod molestie, feugiat. Lobortis eget pulvinar tincidunt euismod pulvinar. Nunc molestie lorem nibh mauris lorem. Nibh id sed mi adipiscing dolore. Aliquet amet nunc, tellus feugiat ac. Et felis erat praesent turpis nisi. Aliquet turpis nisi non pharetra tincidunt. Volutpat dolor laoreet eget sed, massa. Felis tempus proin adipiscing ac congue. Aliquet amet dolore tellus sit lobortis. </w:t>
+        <w:t xml:space="preserve">Eget ipsum nunc aliquet consectetur, erat, laoreet molestie, feugiat ut sem nonummy erat. Ante molestie lorem lobortis euismod pulvinar dolore aliquet, laoreet tellus, consectetur magna diam. Nonummy donec proin mauris lorem lobortis euismod amet nisi proin eget dolor, dolore. Sem at sed tincidunt tellus sit nisi donec proin at lorem nibh id. Ipsum nunc sem at ac mi felis ipsum massa volutpat dolor tincidunt euismod. Nonummy aliquam ante, eget, sed nunc tellus turpis, pharetra donec proin at lorem. Laoreet, euismod amet nisi proin elit dolor nunc sem, at sed, laoreet euismod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Donec proin adipiscing aliquam et elit sed nunc euismod pulvinar. Nunc volutpat feugiat nibh at ac diam nonummy magna ullamcorper. Tellus feugiat ante, mauris lorem et consectetur magna non dolor. Lobortis euismod pulvinar nunc molestie, feugiat massa volutpat dolor lobortis. Volutpat sed laoreet id, at ac diam nonummy, magna ullamcorper. Amet tincidunt euismod ipsum nunc tellus ipsum massa molestie lorem. </w:t>
+        <w:t xml:space="preserve">Felis feugiat lobortis euismod pulvinar nonummy erat mi, felis, tempus massa volutpat dolor tincidunt ullamcorper adipiscing aliquam, et, eget dolor dolore sem consectetur ac mi felis. Ipsum massa tellus sit pulvinar nisi proin elit sed laoreet tellus sit, congue ullamcorper nonummy erat mi mauris lorem tincidunt euismod amet nisi ante mauris ac. Laoreet, id sit amet dolore aliquet at, lorem laoreet euismod, amet aliquam proin, eget dolor dolore proin elit erat mi id pulvinar massa tellus, sit congue. Diam, nonummy consectetur donec mi molestie sit congue et felis ipsum lobortis non nonummy erat ante, molestie, feugiat lobortis nisi donec ut, nibh proin non felis. Consectetur diam molestie at pulvinar ac erat ut mi tellus at amet tempus congue praesent molestie feugiat congue ullamcorper felis tempus lobortis, eget sed laoreet euismod. Pulvinar dolor, non, felis sit sed, nisi, tincidunt mi non eget adipiscing dolor aliquam congue ut laoreet praesent ullamcorper felis pharetra amet feugiat dolore ante molestie. Proin eget dolor tincidunt tellus sit nisi, diam elit donec praesent adipiscing tempus massa volutpat pharetra dolore aliquet turpis nisi proin eget pulvinar tincidunt tellus sit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Massa, molestie lorem tincidunt volutpat pulvinar tincidunt felis ipsum massa mauris elit erat diam amet dolore tellus sit ut non, pharetra congue non dolor tincidunt id ipsum laoreet felis. Tempus ante adipiscing aliquam sem consectetur nisi sem euismod ipsum massa mauris aliquam proin consectetur magna sem pharetra ut volutpat dolor congue ullamcorper amet nunc molestie ipsum massa mauris. Lorem et elit erat nisi proin consectetur, magna et elit erat praesent nonummy dolore aliquet turpis ut, tellus pharetra congue ullamcorper amet congue ullamcorper amet nunc tellus feugiat erat. Laoreet felis, erat aliquet turpis nisi tellus pulvinar massa molestie feugiat ut non pharetra nunc tellus, sit, nunc non pharetra lobortis volutpat feugiat nibh at, pulvinar massa id tempus. Massa mauris tempus proin at ac nibh eget erat, mi felis aliquam praesent turpis ut tellus feugiat, massa mauris ac proin consectetur congue nunc tellus sit ut non dolor. Tincidunt euismod sed laoreet felis tempus mi felis aliquam aliquet turpis nisi non, sit ipsum, laoreet id ipsum ante at nisi sem consectetur nisi non pharetra tincidunt volutpat dolor. Laoreet id tempus praesent adipiscing donec aliquet, turpis nisi, sem pharetra ut mi, adipiscing donec aliquet turpis dolore aliquet sit lobortis molestie ac proin consectetur ut non dolor lobortis. Eget sed nibh eget erat mi nonummy dolore tellus pulvinar pharetra congue euismod ipsum laoreet id tempus ante at aliquam proin at magna diam pharetra congue euismod dolor tincidunt. </w:t>
+        <w:t xml:space="preserve">Ullamcorper adipiscing feugiat ut diam adipiscing aliquam ante molestie pharetra dolore proin mauris lorem, lobortis, euismod adipiscing tempus nibh euismod amet. Aliquam tempus, nunc tellus consectetur, donec praesent felis ipsum ut ullamcorper nonummy aliquam proin mauris dolor, tincidunt ullamcorper turpis ac nibh. Volutpat pulvinar nisi ante, mauris mauris sit ut non amet donec proin mauris lorem laoreet ullamcorper turpis aliquam et volutpat pulvinar. Nisi proin elit sed nunc tellus turpis magna nibh felis, mauris sed tincidunt tellus turpis aliquam proin elit erat laoreet felis. Feugiat lobortis non amet donec praesent, felis, feugiat lobortis euismod pulvinar dolore sem mauris sed tincidunt tellus turpis aliquam proin eget. Ipsum ut sem at sed nunc, aliquet, turpis magna mi id ipsum lobortis, sem nonummy donec praesent mauris feugiat erat laoreet. Molestie sit congue ullamcorper nonummy aliquam ante molestie dolor congue aliquet turpis aliquam et volutpat dolor tincidunt id pulvinar ut diam. Nonummy, tempus, pulvinar dolore aliquet turpis ac nibh eget ipsum massa non consectetur ac, mi molestie sit magna et felis ipsum. Massa non, consectetur magna praesent felis tempus ut ut tellus sit congue ullamcorper nonummy donec proin molestie feugiat lobortis volutpat amet. Dolore sem at erat mi, euismod sit, nisi, non consectetur erat laoreet tellus sit ipsum ut proin elit sed massa, aliquet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="IndexHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This text is on page </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> PAGE \* ROMAN </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>III</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Erat mi nibh eget lorem et nonummy donec praesent, nonummy donec aliquet, turpis ut. Tellus pharetra ut volutpat feugiat lobortis id sed laoreet id erat, praesent turpis dolor. Congue euismod pulvinar laoreet id tempus ante mauris, lorem nibh mauris nisi sem pharetra. Magna ullamcorper amet, congue euismod amet nunc tellus feugiat, sed laoreet felis erat praesent. Turpis aliquam ante mauris, sed, nibh eget sed mi id lorem ante mauris sed. Laoreet id ipsum laoreet id ipsum ante felis amet congue euismod amet dolore aliquet. </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Molestie dolor congue aliquet amet nisi aliquet turpis ut non sit ut volutpat pharetra, congue. Tellus sit nonummy dolore, aliquet turpis, nisi proin at magna sem pharetra congue euismod pulvinar. Nunc euismod ipsum ante mauris tempus proin at magna sem, consectetur adipiscing, ut non sit. Lobortis molestie feugiat lobortis eget sed mi elit erat praesent, felis aliquam sem consectetur nisi. Non dolor tincidunt euismod sed, laoreet id ipsum ac et at ac diam amet congue. Euismod pulvinar massa id feugiat lobortis molestie, feugiat nibh mauris erat et elit erat praesent. Adipiscing, nonummy donec diam adipiscing tempus ante at ac proin at magna ullamcorper amet tincidunt. </w:t>
+        <w:t xml:space="preserve">Proin volutpat pulvinar nisi, et eget pulvinar dolore proin mauris sed tincidunt tellus turpis pulvinar dolore praesent adipiscing lorem nibh euismod amet nisi sem elit sed massa tellus, consectetur erat. Tincidunt aliquet turpis magna et id pulvinar nisi sem, tellus sit aliquam et id pulvinar nunc tellus sit ut ullamcorper amet erat massa non, pharetra magna diam turpis aliquam proin. Mauris sed laoreet euismod mauris sed tincidunt euismod turpis nisi proin eget pulvinar nunc aliquet consectetur ac diam, felis feugiat lobortis volutpat pharetra magna diam nonummy aliquam ante praesent felis. Tempus ante eget sed tincidunt ullamcorper turpis nisi, sem elit ipsum nunc aliquet, consectetur, erat laoreet euismod pulvinar, nisi, sem nonummy donec ante felis aliquam ut ullamcorper amet donec proin. At feugiat laoreet ullamcorper pulvinar nunc aliquet turpis magna diam elit erat ante molestie feugiat tincidunt diam amet donec praesent at lorem congue aliquet at lorem laoreet id ipsum dolore. Sem elit, sed laoreet euismod consectetur ac diam id pulvinar nisi aliquam nibh non amet dolore proin, mauris sed tincidunt ullamcorper turpis, aliquam proin volutpat dolor massa molestie feugiat ut. Non consectetur erat ante molestie pharetra magna praesent diam elit erat laoreet molestie feugiat massa volutpat amet donec praesent adipiscing ac nibh volutpat pulvinar dolore sem, at ac mi id. Pulvinar ut non consectetur magna nunc, non consectetur, ac praesent felis, ipsum ut diam amet erat, mi mauris feugiat congue ullamcorper amet dolore sem mauris lorem laoreet euismod sit nisi. Sem nonummy at lorem nibh id pulvinar, nunc aliquet at erat mi elit tempus lobortis non, pharetra magna diam nonummy tempus nibh eget sed laoreet euismod sit aliquam et ullamcorper. Amet nisi et elit sed massa tellus sit nisi diam elit tempus ante tellus consectetur magna praesent felis, tempus lobortis volutpat sed tincidunt ullamcorper adipiscing aliquam, congue, praesent at lorem. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R67e0b95c3d374d00"/>
+      <w:headerReference w:type="default" r:id="Ra8457a576cf94839"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1106,51 +1057,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="true">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="true">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R7c4c880a48e34385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R87468d9938cd424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R190ee334a9684d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R67e0b95c3d374d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc92453402fd647a9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R714f4f545a2a417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb5f9bdda5b864c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R31c1a02f712e4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Ra8457a576cf94839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6667f5ad2a564ead" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>