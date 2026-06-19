--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8c7e07268e754f26" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5d70688692be457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbd2fae4c63734e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4a736168ba73423b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7aef9663fd4b40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf1e9878b3e3049e3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0020" w:firstRow="true" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:t>Step</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
@@ -807,51 +807,51 @@
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbf84efb19eae4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rb72b5ab4c7c14897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R3510cf9bc3124f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R017ce7e076664887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="R6e8038a2a8ce45c0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R23ac65f94d664b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc0f0c6d1dc0941e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re18a9ed2343249d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R7ec1d16aa7b94109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rcae5d3f73140490e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>