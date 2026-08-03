--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4a736168ba73423b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7aef9663fd4b40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf1e9878b3e3049e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra24946152ebd4247" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2d2b5e6b513141c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R75fd583b7c514eaa" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblpPr w:vertAnchor="margin" w:horzAnchor="text"/>
         <w:tblLook w:val="0020" w:firstRow="true" w:lastRow="false" w:firstColumn="false" w:lastColumn="false" w:noHBand="false" w:noVBand="false"/>
       </w:tblPr>
       <w:tblGrid/>
       <w:tr>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
               <w:t>Step</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:r>
@@ -807,51 +807,51 @@
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R23ac65f94d664b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="Rc0f0c6d1dc0941e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Re18a9ed2343249d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R7ec1d16aa7b94109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rcae5d3f73140490e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R46f1a594602642e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="R59333eb76f8149db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R7dff386f4b5c458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R21e32ca28090499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="Rc5f14da4e7b246cb" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>